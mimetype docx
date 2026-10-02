--- v0 (2026-07-28)
+++ v1 (2026-10-02)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0436288D" w14:textId="01BBF9E3" w:rsidR="004D4960" w:rsidRPr="00191311" w:rsidRDefault="00827C58" w:rsidP="00AC3D4A">
+    <w:p w14:paraId="0436288D" w14:textId="01BBF9E3" w:rsidR="004D4960" w:rsidRPr="00191311" w:rsidRDefault="00CD686B" w:rsidP="00AC3D4A">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standardb"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-284661191"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="643F80083A4C45E1ABF3D325434424A7"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:displayText="Rapporto finale" w:value="Rapporto finale"/>
             <w:listItem w:displayText="Rapporto intermedio" w:value="Rapporto intermedio"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F600A3" w:rsidRPr="00F600A3">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Selezionare il tipo di rapporto</w:t>
@@ -110,70 +110,70 @@
             </w:rPr>
             <w:t>a</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:bottomFromText="454" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9061"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00180B86" w:rsidRPr="00FB04EE" w14:paraId="2F852E28" w14:textId="77777777" w:rsidTr="00623ED3">
+      <w:tr w:rsidR="00180B86" w:rsidRPr="00F561E9" w14:paraId="2F852E28" w14:textId="77777777" w:rsidTr="00623ED3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9061" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="22298FFA" w14:textId="77777777" w:rsidR="00180B86" w:rsidRPr="00191311" w:rsidRDefault="00180B86" w:rsidP="00623ED3">
             <w:pPr>
               <w:pStyle w:val="ECREP2024standard"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00180B86" w:rsidRPr="00FB04EE" w14:paraId="2F90BAF2" w14:textId="77777777" w:rsidTr="00623ED3">
+      <w:tr w:rsidR="00180B86" w:rsidRPr="00F561E9" w14:paraId="2F90BAF2" w14:textId="77777777" w:rsidTr="00623ED3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="454" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="737" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="-193855948"/>
               <w:placeholder>
                 <w:docPart w:val="1E0E43118C4748499EB0EF09C32C9EFE"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
@@ -241,51 +241,51 @@
                 <w:r w:rsidRPr="000E124B">
                   <w:rPr>
                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                     <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>T</w:t>
                 </w:r>
                 <w:r w:rsidR="00B72161">
                   <w:rPr>
                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                     <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>i</w:t>
                 </w:r>
                 <w:r w:rsidR="00B72161">
                   <w:rPr>
                     <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>tolo del progetto</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00180B86" w:rsidRPr="00FB04EE" w14:paraId="3DA817C5" w14:textId="77777777" w:rsidTr="00623ED3">
+      <w:tr w:rsidR="00180B86" w:rsidRPr="00F561E9" w14:paraId="3DA817C5" w14:textId="77777777" w:rsidTr="00623ED3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5E60ABB5" w14:textId="77777777" w:rsidR="00180B86" w:rsidRDefault="00180B86" w:rsidP="00623ED3">
             <w:pPr>
               <w:pStyle w:val="ECREP2024standard"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="64D03B65" w14:textId="11394135" w:rsidR="00180B86" w:rsidRDefault="00623ED3" w:rsidP="00180B86">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -602,91 +602,91 @@
                                 </w:r>
                                 <w:r w:rsidR="00CA315A" w:rsidRPr="00EB5A2C">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>se applicabile</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00BD347C">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>, UFAM, cantone…</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00CA315A" w:rsidRPr="00EB5A2C">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>)</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="600FF11D" w14:textId="4C5157DE" w:rsidR="007E5D35" w:rsidRPr="00CA315A" w:rsidRDefault="00827C58" w:rsidP="007E5D35">
+                          <w:p w14:paraId="600FF11D" w14:textId="4C5157DE" w:rsidR="007E5D35" w:rsidRPr="00CA315A" w:rsidRDefault="00CD686B" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="-1715426813"/>
                                 <w:placeholder>
                                   <w:docPart w:val="D98CFFAE2ACC405886579EE2CF8CBD10"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="009B3C47" w:rsidRPr="00CA315A">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>A</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00CA315A" w:rsidRPr="00CA315A">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>zienda</w:t>
                                 </w:r>
                                 <w:r w:rsidR="008144E4" w:rsidRPr="00CA315A">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve"> XY</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="5EA1BFE6" w14:textId="7591E5C5" w:rsidR="007E5D35" w:rsidRPr="00CA315A" w:rsidRDefault="00827C58" w:rsidP="007E5D35">
+                          <w:p w14:paraId="5EA1BFE6" w14:textId="7591E5C5" w:rsidR="007E5D35" w:rsidRPr="00CA315A" w:rsidRDefault="00CD686B" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="-112983516"/>
                                 <w:placeholder>
                                   <w:docPart w:val="A429A1ADD17E42AA9492A4F82242C1C1"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00EB14F7" w:rsidRPr="00CA315A">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>CH</w:t>
                                 </w:r>
                                 <w:r w:rsidR="009B3C47" w:rsidRPr="00CA315A">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -710,51 +710,51 @@
                                 </w:r>
                                 <w:r w:rsidR="00CA315A" w:rsidRPr="00CA315A">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>u</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00CA315A">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>o</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00CA315A" w:rsidRPr="00CA315A">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>go</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="7E4BB6A3" w14:textId="13DF96D3" w:rsidR="007E5D35" w:rsidRPr="00CA315A" w:rsidRDefault="00827C58" w:rsidP="007E5D35">
+                          <w:p w14:paraId="7E4BB6A3" w14:textId="13DF96D3" w:rsidR="007E5D35" w:rsidRPr="00CA315A" w:rsidRDefault="00CD686B" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="578489659"/>
                                 <w:placeholder>
                                   <w:docPart w:val="8B60C5DF4BA24FAEB97E43E601C0CA0A"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00282D70" w:rsidRPr="00CA315A">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>www.</w:t>
                                 </w:r>
                                 <w:r w:rsidR="009B3C47" w:rsidRPr="00CA315A">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -785,117 +785,117 @@
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="600F29E5" w14:textId="11212C68" w:rsidR="007E5D35" w:rsidRPr="00CA315A" w:rsidRDefault="00CA315A" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00CA315A">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>Beneficiari del sussidio</w:t>
                             </w:r>
                             <w:r w:rsidR="009B3C47" w:rsidRPr="00CA315A">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="70F42410" w14:textId="7D4642BB" w:rsidR="001A51BB" w:rsidRPr="00CA315A" w:rsidRDefault="00827C58" w:rsidP="001A51BB">
+                          <w:p w14:paraId="70F42410" w14:textId="7D4642BB" w:rsidR="001A51BB" w:rsidRPr="00CA315A" w:rsidRDefault="00CD686B" w:rsidP="001A51BB">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="1804039103"/>
                                 <w:placeholder>
                                   <w:docPart w:val="AA7824B0092A4FD6B54998AB62D925B3"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00CA315A" w:rsidRPr="00CA315A">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">Istituzione </w:t>
                                 </w:r>
                                 <w:r w:rsidR="001A51BB" w:rsidRPr="00CA315A">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>X</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="61187D16" w14:textId="35A15128" w:rsidR="001A51BB" w:rsidRPr="00FB7D56" w:rsidRDefault="00827C58" w:rsidP="001A51BB">
+                          <w:p w14:paraId="61187D16" w14:textId="35A15128" w:rsidR="001A51BB" w:rsidRPr="00FB7D56" w:rsidRDefault="00CD686B" w:rsidP="001A51BB">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="-861121167"/>
                                 <w:placeholder>
                                   <w:docPart w:val="4CC4F64E441F4EEAAA4525D5325C9B2A"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="001A51BB" w:rsidRPr="00E93C11">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>CH-</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00CA315A" w:rsidRPr="00E93C11">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>NPA Luogo</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="24B13ABF" w14:textId="1CEB4A48" w:rsidR="007E5D35" w:rsidRPr="00FB7D56" w:rsidRDefault="00827C58" w:rsidP="001A51BB">
+                          <w:p w14:paraId="24B13ABF" w14:textId="1CEB4A48" w:rsidR="007E5D35" w:rsidRPr="00FB7D56" w:rsidRDefault="00CD686B" w:rsidP="001A51BB">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="640997551"/>
                                 <w:placeholder>
                                   <w:docPart w:val="60C2A24E561B4B7C884B6D6D9C5D39F2"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="001A51BB" w:rsidRPr="00E93C11">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                     <w:lang w:val="fr-CH"/>
                                   </w:rPr>
                                   <w:t>www.</w:t>
@@ -905,135 +905,135 @@
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                     <w:lang w:val="fr-CH"/>
                                   </w:rPr>
                                   <w:t>instuzione</w:t>
                                 </w:r>
                                 <w:r w:rsidR="001A51BB" w:rsidRPr="00E93C11">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                     <w:lang w:val="fr-CH"/>
                                   </w:rPr>
                                   <w:t>-x.ch</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p w14:paraId="4ECAF3BC" w14:textId="7360247E" w:rsidR="00A01DA5" w:rsidRPr="00FB7D56" w:rsidRDefault="00A01DA5" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="2C795558" w14:textId="0B8B72E7" w:rsidR="00A01DA5" w:rsidRPr="00FB7D56" w:rsidRDefault="00827C58" w:rsidP="00A01DA5">
+                          <w:p w14:paraId="2C795558" w14:textId="0B8B72E7" w:rsidR="00A01DA5" w:rsidRPr="00FB7D56" w:rsidRDefault="00CD686B" w:rsidP="00A01DA5">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="1731424550"/>
                                 <w:placeholder>
                                   <w:docPart w:val="EA7A6880C8DB44068B8AEBCB8C0151ED"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00A01DA5" w:rsidRPr="00E93C11">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                     <w:lang w:val="fr-CH"/>
                                   </w:rPr>
                                   <w:t>Institu</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00CA315A" w:rsidRPr="00E93C11">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                     <w:lang w:val="fr-CH"/>
                                   </w:rPr>
                                   <w:t>zione</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00A01DA5" w:rsidRPr="00E93C11">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                     <w:lang w:val="fr-CH"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve"> Y</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="45CBEEDB" w14:textId="5DE38B7D" w:rsidR="00A01DA5" w:rsidRPr="00FB7D56" w:rsidRDefault="00827C58" w:rsidP="00A01DA5">
+                          <w:p w14:paraId="45CBEEDB" w14:textId="5DE38B7D" w:rsidR="00A01DA5" w:rsidRPr="00FB7D56" w:rsidRDefault="00CD686B" w:rsidP="00A01DA5">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:lang w:val="de-CH"/>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="506492413"/>
                                 <w:placeholder>
                                   <w:docPart w:val="4A0CCA90B1D54515BF5C585BF1D328E1"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00A01DA5" w:rsidRPr="00E93C11">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                     <w:lang w:val="de-CH"/>
                                   </w:rPr>
                                   <w:t>CH-</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00CA315A" w:rsidRPr="00E93C11">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                     <w:lang w:val="de-CH"/>
                                   </w:rPr>
                                   <w:t>NPA Luogo</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="6CE89572" w14:textId="1A271CCD" w:rsidR="007E5D35" w:rsidRPr="0076430E" w:rsidRDefault="00827C58" w:rsidP="00A01DA5">
+                          <w:p w14:paraId="6CE89572" w14:textId="1A271CCD" w:rsidR="007E5D35" w:rsidRPr="0076430E" w:rsidRDefault="00CD686B" w:rsidP="00A01DA5">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:lang w:val="de-CH"/>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="-733074165"/>
                                 <w:placeholder>
                                   <w:docPart w:val="3B19C2A6BBC74318B3092ED9A8642E2F"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00A01DA5" w:rsidRPr="00EB5A2C">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                     <w:lang w:val="de-CH"/>
                                   </w:rPr>
                                   <w:t>www.</w:t>
@@ -1066,51 +1066,51 @@
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="31BA1C78" w14:textId="27B69C27" w:rsidR="007E5D35" w:rsidRPr="00CA1FF1" w:rsidRDefault="00CA1FF1" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00CA1FF1">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>Autori</w:t>
                             </w:r>
                             <w:r w:rsidR="007E5D35" w:rsidRPr="00CA1FF1">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4BE2EA5B" w14:textId="34D1E1E5" w:rsidR="007E5D35" w:rsidRPr="00CA1FF1" w:rsidRDefault="00827C58" w:rsidP="007E5D35">
+                          <w:p w14:paraId="4BE2EA5B" w14:textId="34D1E1E5" w:rsidR="007E5D35" w:rsidRPr="00CA1FF1" w:rsidRDefault="00CD686B" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="-1593539674"/>
                                 <w:placeholder>
                                   <w:docPart w:val="E9D4797B43614639B2F2B30F610D548D"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00CA1FF1" w:rsidRPr="00CA1FF1">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>Nome Cognome</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r w:rsidR="007E5D35" w:rsidRPr="00CA1FF1">
@@ -1161,51 +1161,51 @@
                               <w:sdtContent>
                                 <w:r w:rsidR="00FC43C1" w:rsidRPr="00CA1FF1">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>name@</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00CA1FF1" w:rsidRPr="00CA1FF1">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>instuzione</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00FC43C1" w:rsidRPr="00CA1FF1">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>-x.ch</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="10884617" w14:textId="72D3E5DB" w:rsidR="007E5D35" w:rsidRPr="00CA1FF1" w:rsidRDefault="00827C58" w:rsidP="0040234C">
+                          <w:p w14:paraId="10884617" w14:textId="72D3E5DB" w:rsidR="007E5D35" w:rsidRPr="00CA1FF1" w:rsidRDefault="00CD686B" w:rsidP="0040234C">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="1557434669"/>
                                 <w:placeholder>
                                   <w:docPart w:val="EC7D04F770B54470BC8D7120C67D5356"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00CA1FF1" w:rsidRPr="00CA1FF1">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>Nome Cognome</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r w:rsidR="007E5D35" w:rsidRPr="00CA1FF1">
@@ -1285,51 +1285,51 @@
                           </w:p>
                           <w:p w14:paraId="3F29BE38" w14:textId="566797F5" w:rsidR="0040234C" w:rsidRPr="0040022A" w:rsidRDefault="0040022A" w:rsidP="0040234C">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0040022A">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>Accompagnamento del progetto presso l'UFE</w:t>
                             </w:r>
                             <w:r w:rsidR="009B3C47" w:rsidRPr="0040022A">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
                           </w:p>
                           <w:bookmarkStart w:id="0" w:name="_Hlk169524023"/>
-                          <w:p w14:paraId="3F733B6B" w14:textId="30D147A1" w:rsidR="0040234C" w:rsidRPr="00CA1FF1" w:rsidRDefault="00827C58" w:rsidP="0040234C">
+                          <w:p w14:paraId="3F733B6B" w14:textId="30D147A1" w:rsidR="0040234C" w:rsidRPr="00CA1FF1" w:rsidRDefault="00CD686B" w:rsidP="0040234C">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="-1635013893"/>
                                 <w:placeholder>
                                   <w:docPart w:val="42A8165A918244BA9184A47E127D1E33"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00C14C7C">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>Nome in</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00C14C7C" w:rsidRPr="00B84A7B">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -1363,51 +1363,51 @@
                                   <w:t>email@</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00CA1FF1" w:rsidRPr="00CA1FF1">
                                   <w:rPr>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>i</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00CA1FF1" w:rsidRPr="00CA1FF1">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>ndirizzo</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00456345" w:rsidRPr="00CA1FF1">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>.ch</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="76EA56DC" w14:textId="75F4FAFA" w:rsidR="0040234C" w:rsidRPr="00CA1FF1" w:rsidRDefault="00827C58" w:rsidP="0040234C">
+                          <w:p w14:paraId="76EA56DC" w14:textId="75F4FAFA" w:rsidR="0040234C" w:rsidRPr="00CA1FF1" w:rsidRDefault="00CD686B" w:rsidP="0040234C">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="-1573424739"/>
                                 <w:placeholder>
                                   <w:docPart w:val="89C83A4161E94575998E192F5D4FB655"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00C14C7C">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>Nome in</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00C14C7C" w:rsidRPr="00B84A7B">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -1490,90 +1490,171 @@
                                 <w:id w:val="1010025683"/>
                                 <w:placeholder>
                                   <w:docPart w:val="11F9B100C402413299B9D4BE4358E2D2"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00735AD3" w:rsidRPr="0040022A">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>5XXXXX-01</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p w14:paraId="1CBAC5D3" w14:textId="77777777" w:rsidR="0040234C" w:rsidRPr="0040022A" w:rsidRDefault="0040234C" w:rsidP="0040234C">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="3AB1A879" w14:textId="2A8BBABF" w:rsidR="00CD1F56" w:rsidRPr="0040022A" w:rsidRDefault="0040022A" w:rsidP="0040234C">
+                          <w:p w14:paraId="3AB1A879" w14:textId="2A8BBABF" w:rsidR="00CD1F56" w:rsidRDefault="0040022A" w:rsidP="0040234C">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0040022A">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>Del contenuto e delle conclusioni del presente rapporto rispondono unicamente i suoi autori.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="198ABCCE" w14:textId="77777777" w:rsidR="009F4337" w:rsidRDefault="009F4337" w:rsidP="0040234C">
+                            <w:pPr>
+                              <w:pStyle w:val="ECREP2024standard"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="70BBE8CA" w14:textId="77777777" w:rsidR="009F4337" w:rsidRPr="009F4337" w:rsidRDefault="009F4337" w:rsidP="009F4337">
+                            <w:pPr>
+                              <w:pStyle w:val="ECREP2024standard"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009F4337">
+                              <w:t>Concesso in licenza ai sensi della Creative Commons Attribution 4.0 International (CC BY 4.0).</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="24712B93" w14:textId="4AC8D93B" w:rsidR="009F4337" w:rsidRDefault="009F4337" w:rsidP="009F4337">
+                            <w:pPr>
+                              <w:pStyle w:val="ECREP2024standard"/>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId12" w:history="1">
+                              <w:r w:rsidRPr="008E37AC">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:lang w:val="it-CH"/>
+                                </w:rPr>
+                                <w:t>https://creativecommons.org/licenses/by/4.0/deed.it</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="116412CE" w14:textId="77777777" w:rsidR="009F4337" w:rsidRPr="009F4337" w:rsidRDefault="009F4337" w:rsidP="009F4337">
+                            <w:pPr>
+                              <w:pStyle w:val="ECREP2024standard"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="321B802C" w14:textId="722533E1" w:rsidR="009F4337" w:rsidRPr="009F4337" w:rsidRDefault="009F4337" w:rsidP="0040234C">
+                            <w:pPr>
+                              <w:pStyle w:val="ECREP2024standard"/>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:lang w:val="de-CH"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009F4337">
+                              <w:t xml:space="preserve">DOI: </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId13" w:history="1">
+                              <w:r w:rsidRPr="009F4337">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:lang w:val="it-CH"/>
+                                </w:rPr>
+                                <w:t>https://doi.org/xxxx</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="009F4337">
+                              <w:rPr>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F4337">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Solo per le relazioni finali: il segnaposto verrà sostituito dall’UFE con il DOI definitivo. </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F4337">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Per le relazioni intermedie, questa riga deve essere eliminata.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="b" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="25C33451" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:453.55pt;height:623.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmia7xFgIAAA4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv2yAQfp+0/4B4X+xEStNacaouXaZJ&#10;3Tqp3Q/AgGM04BiQ2Nmv34GdtNvepvGADrj77rvvjvXtYDQ5Sh8U2JrOZyUl0nIQyu5r+u159+6a&#10;khCZFUyDlTU9yUBvN2/frHtXyQV0oIX0BEFsqHpX0y5GVxVF4J00LMzASYuPLXjDIh79vhCe9Yhu&#10;dLEoy6uiBy+cBy5DwNv78ZFuMn7bSh4f2zbISHRNkVvMu897k/Zis2bV3jPXKT7RYP/AwjBlMekF&#10;6p5FRg5e/QVlFPcQoI0zDqaAtlVc5hqwmnn5RzVPHXMy14LiBHeRKfw/WP7l+NUTJWq6mK8oscxg&#10;k57lEFupBVkkfXoXKnR7cugYh/cwYJ9zrcE9AP8eiIVtx+xe3nkPfSeZQH7zFFm8Ch1xQgJp+s8g&#10;MA07RMhAQ+tNEg/lIIiOfTpdeoNUCMfL5eqqxEUJx7fVDfYeDykHq87hzof4UYIhyaipx+ZneHZ8&#10;CHF0PbukbAG0EjuldT74fbPVnhwZDsourwn9NzdtSV/Tm+VimZEtpHiEZpVREQdZK1PT68RtGq0k&#10;xwcrsktkSo82ktZ20idJMooTh2ZAxyRaA+KESnkYBxY/GBod+J+U9DisNQ0/DsxLSvQni2qnyT4b&#10;/mw0Z4NZjqE1bSgZzW3MPyDRtnCHXWhV1ucl88QNhy4rPH2QNNWvz9nr5RtvfgEAAP//AwBQSwME&#10;FAAGAAgAAAAhAEr82efcAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo&#10;00AphDgVVCqnVhWFD9jG2yQQr0PstOHvWbjAZaTVjGbe5ovRtepIfWg8G5hOElDEpbcNVwbeXldX&#10;d6BCRLbYeiYDXxRgUZyf5ZhZf+IXOu5ipaSEQ4YG6hi7TOtQ1uQwTHxHLN7B9w6jnH2lbY8nKXet&#10;TpPkVjtsWBZq7GhZU/mxG5yB9ftsG7bl6vA5889PeD0sN+O6MebyYnx8ABVpjH9h+MEXdCiEae8H&#10;tkG1BuSR+Kvi3SfzKai9hNKbeQq6yPV//OIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;5omu8RYCAAAOBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEASvzZ59wAAAAGAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" stroked="f">
+              <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:453.55pt;height:623.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJliSCAAIAAOcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N04iZS9WnNU221SV&#10;tt1K234AxjhGBYYOJHb69R2wk+3lrSoPaAaGMzNnDuu7wRp2VBg0uIovZnPOlJPQaLev+Ncvuzc3&#10;nIUoXCMMOFXxkwr8bvP61br3pVpCB6ZRyAjEhbL3Fe9i9GVRBNkpK8IMvHJ02QJaEcnFfdGg6And&#10;mmI5n18VPWDjEaQKgU4fxku+yfhtq2R8atugIjMVp9pi3jHvddqLzVqUexS+03IqQ/xDFVZoR0kv&#10;UA8iCnZA/ReU1RIhQBtnEmwBbaulyj1QN4v5H908d8Kr3AuRE/yFpvD/YOWn47P/jCwOb2GgAeYm&#10;gn8E+S0wB9tOuL26R4S+U6KhxItEWdH7UE5PE9WhDAmk7j9CQ0MWhwgZaGjRJlaoT0boNIDThXQ1&#10;RCbpcHV9NafFmaS761saKjkphyjPzz2G+F6BZcmoONJUM7w4PoY4hp5DUrYARjc7bUx2cF9vDbKj&#10;IAXs8prQfwszjvUVv10tVxnZQXqfxWF1JIUabSt+k2qbNJPoeOeaHBKFNqNNRRs38ZMoGcmJQz1Q&#10;YOKphuZETCGMSqSfQ0YH+IOznlRY8fD9IFBxZj44YjtJ9mzg2ajPhnCSnla85mw0tzFLO/Xt4J6m&#10;0OrMz0vmqTZSU2Z4Un6S669+jnr5n5ufAAAA//8DAFBLAwQUAAYACAAAACEASvzZ59wAAAAGAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTQCmEOBVUKqdWFYUP2MbbJBCvQ+y0&#10;4e9ZuMBlpNWMZt7mi9G16kh9aDwbmE4SUMSltw1XBt5eV1d3oEJEtth6JgNfFGBRnJ/lmFl/4hc6&#10;7mKlpIRDhgbqGLtM61DW5DBMfEcs3sH3DqOcfaVtjycpd61Ok+RWO2xYFmrsaFlT+bEbnIH1+2wb&#10;tuXq8Dnzz094PSw347ox5vJifHwAFWmMf2H4wRd0KIRp7we2QbUG5JH4q+LdJ/MpqL2E0pt5CrrI&#10;9X/84hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDJliSCAAIAAOcDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBK/Nnn3AAAAAYBAAAPAAAAAAAA&#10;AAAAAAAAAFoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYwUAAAAA&#10;" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="00F32C2B" w14:textId="7F0B4DC7" w:rsidR="00E47FCA" w:rsidRDefault="00E47FCA" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FB3B90F" wp14:editId="43DFBD1C">
                             <wp:extent cx="1885950" cy="1133475"/>
                             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                             <wp:docPr id="6" name="Grafik 6"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="6" name="Grafik 6"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
@@ -1719,91 +1800,91 @@
                           </w:r>
                           <w:r w:rsidR="00CA315A" w:rsidRPr="00EB5A2C">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>se applicabile</w:t>
                           </w:r>
                           <w:r w:rsidR="00BD347C">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>, UFAM, cantone…</w:t>
                           </w:r>
                           <w:r w:rsidR="00CA315A" w:rsidRPr="00EB5A2C">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>)</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="600FF11D" w14:textId="4C5157DE" w:rsidR="007E5D35" w:rsidRPr="00CA315A" w:rsidRDefault="00827C58" w:rsidP="007E5D35">
+                    <w:p w14:paraId="600FF11D" w14:textId="4C5157DE" w:rsidR="007E5D35" w:rsidRPr="00CA315A" w:rsidRDefault="00CD686B" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="-1715426813"/>
                           <w:placeholder>
                             <w:docPart w:val="D98CFFAE2ACC405886579EE2CF8CBD10"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="009B3C47" w:rsidRPr="00CA315A">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>A</w:t>
                           </w:r>
                           <w:r w:rsidR="00CA315A" w:rsidRPr="00CA315A">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>zienda</w:t>
                           </w:r>
                           <w:r w:rsidR="008144E4" w:rsidRPr="00CA315A">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> XY</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="5EA1BFE6" w14:textId="7591E5C5" w:rsidR="007E5D35" w:rsidRPr="00CA315A" w:rsidRDefault="00827C58" w:rsidP="007E5D35">
+                    <w:p w14:paraId="5EA1BFE6" w14:textId="7591E5C5" w:rsidR="007E5D35" w:rsidRPr="00CA315A" w:rsidRDefault="00CD686B" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="-112983516"/>
                           <w:placeholder>
                             <w:docPart w:val="A429A1ADD17E42AA9492A4F82242C1C1"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00EB14F7" w:rsidRPr="00CA315A">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>CH</w:t>
                           </w:r>
                           <w:r w:rsidR="009B3C47" w:rsidRPr="00CA315A">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -1827,51 +1908,51 @@
                           </w:r>
                           <w:r w:rsidR="00CA315A" w:rsidRPr="00CA315A">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>u</w:t>
                           </w:r>
                           <w:r w:rsidR="00CA315A">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>o</w:t>
                           </w:r>
                           <w:r w:rsidR="00CA315A" w:rsidRPr="00CA315A">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>go</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="7E4BB6A3" w14:textId="13DF96D3" w:rsidR="007E5D35" w:rsidRPr="00CA315A" w:rsidRDefault="00827C58" w:rsidP="007E5D35">
+                    <w:p w14:paraId="7E4BB6A3" w14:textId="13DF96D3" w:rsidR="007E5D35" w:rsidRPr="00CA315A" w:rsidRDefault="00CD686B" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="578489659"/>
                           <w:placeholder>
                             <w:docPart w:val="8B60C5DF4BA24FAEB97E43E601C0CA0A"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00282D70" w:rsidRPr="00CA315A">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>www.</w:t>
                           </w:r>
                           <w:r w:rsidR="009B3C47" w:rsidRPr="00CA315A">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -1902,117 +1983,117 @@
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="600F29E5" w14:textId="11212C68" w:rsidR="007E5D35" w:rsidRPr="00CA315A" w:rsidRDefault="00CA315A" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00CA315A">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>Beneficiari del sussidio</w:t>
                       </w:r>
                       <w:r w:rsidR="009B3C47" w:rsidRPr="00CA315A">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="70F42410" w14:textId="7D4642BB" w:rsidR="001A51BB" w:rsidRPr="00CA315A" w:rsidRDefault="00827C58" w:rsidP="001A51BB">
+                    <w:p w14:paraId="70F42410" w14:textId="7D4642BB" w:rsidR="001A51BB" w:rsidRPr="00CA315A" w:rsidRDefault="00CD686B" w:rsidP="001A51BB">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="1804039103"/>
                           <w:placeholder>
                             <w:docPart w:val="AA7824B0092A4FD6B54998AB62D925B3"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00CA315A" w:rsidRPr="00CA315A">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Istituzione </w:t>
                           </w:r>
                           <w:r w:rsidR="001A51BB" w:rsidRPr="00CA315A">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>X</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="61187D16" w14:textId="35A15128" w:rsidR="001A51BB" w:rsidRPr="00FB7D56" w:rsidRDefault="00827C58" w:rsidP="001A51BB">
+                    <w:p w14:paraId="61187D16" w14:textId="35A15128" w:rsidR="001A51BB" w:rsidRPr="00FB7D56" w:rsidRDefault="00CD686B" w:rsidP="001A51BB">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="-861121167"/>
                           <w:placeholder>
                             <w:docPart w:val="4CC4F64E441F4EEAAA4525D5325C9B2A"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="001A51BB" w:rsidRPr="00E93C11">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>CH-</w:t>
                           </w:r>
                           <w:r w:rsidR="00CA315A" w:rsidRPr="00E93C11">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>NPA Luogo</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="24B13ABF" w14:textId="1CEB4A48" w:rsidR="007E5D35" w:rsidRPr="00FB7D56" w:rsidRDefault="00827C58" w:rsidP="001A51BB">
+                    <w:p w14:paraId="24B13ABF" w14:textId="1CEB4A48" w:rsidR="007E5D35" w:rsidRPr="00FB7D56" w:rsidRDefault="00CD686B" w:rsidP="001A51BB">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="640997551"/>
                           <w:placeholder>
                             <w:docPart w:val="60C2A24E561B4B7C884B6D6D9C5D39F2"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="001A51BB" w:rsidRPr="00E93C11">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                               <w:lang w:val="fr-CH"/>
                             </w:rPr>
                             <w:t>www.</w:t>
@@ -2022,135 +2103,135 @@
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                               <w:lang w:val="fr-CH"/>
                             </w:rPr>
                             <w:t>instuzione</w:t>
                           </w:r>
                           <w:r w:rsidR="001A51BB" w:rsidRPr="00E93C11">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                               <w:lang w:val="fr-CH"/>
                             </w:rPr>
                             <w:t>-x.ch</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
                     <w:p w14:paraId="4ECAF3BC" w14:textId="7360247E" w:rsidR="00A01DA5" w:rsidRPr="00FB7D56" w:rsidRDefault="00A01DA5" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="2C795558" w14:textId="0B8B72E7" w:rsidR="00A01DA5" w:rsidRPr="00FB7D56" w:rsidRDefault="00827C58" w:rsidP="00A01DA5">
+                    <w:p w14:paraId="2C795558" w14:textId="0B8B72E7" w:rsidR="00A01DA5" w:rsidRPr="00FB7D56" w:rsidRDefault="00CD686B" w:rsidP="00A01DA5">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="1731424550"/>
                           <w:placeholder>
                             <w:docPart w:val="EA7A6880C8DB44068B8AEBCB8C0151ED"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00A01DA5" w:rsidRPr="00E93C11">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                               <w:lang w:val="fr-CH"/>
                             </w:rPr>
                             <w:t>Institu</w:t>
                           </w:r>
                           <w:r w:rsidR="00CA315A" w:rsidRPr="00E93C11">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                               <w:lang w:val="fr-CH"/>
                             </w:rPr>
                             <w:t>zione</w:t>
                           </w:r>
                           <w:r w:rsidR="00A01DA5" w:rsidRPr="00E93C11">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                               <w:lang w:val="fr-CH"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> Y</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="45CBEEDB" w14:textId="5DE38B7D" w:rsidR="00A01DA5" w:rsidRPr="00FB7D56" w:rsidRDefault="00827C58" w:rsidP="00A01DA5">
+                    <w:p w14:paraId="45CBEEDB" w14:textId="5DE38B7D" w:rsidR="00A01DA5" w:rsidRPr="00FB7D56" w:rsidRDefault="00CD686B" w:rsidP="00A01DA5">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:lang w:val="de-CH"/>
                         </w:rPr>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="506492413"/>
                           <w:placeholder>
                             <w:docPart w:val="4A0CCA90B1D54515BF5C585BF1D328E1"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00A01DA5" w:rsidRPr="00E93C11">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                               <w:lang w:val="de-CH"/>
                             </w:rPr>
                             <w:t>CH-</w:t>
                           </w:r>
                           <w:r w:rsidR="00CA315A" w:rsidRPr="00E93C11">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                               <w:lang w:val="de-CH"/>
                             </w:rPr>
                             <w:t>NPA Luogo</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="6CE89572" w14:textId="1A271CCD" w:rsidR="007E5D35" w:rsidRPr="0076430E" w:rsidRDefault="00827C58" w:rsidP="00A01DA5">
+                    <w:p w14:paraId="6CE89572" w14:textId="1A271CCD" w:rsidR="007E5D35" w:rsidRPr="0076430E" w:rsidRDefault="00CD686B" w:rsidP="00A01DA5">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:lang w:val="de-CH"/>
                         </w:rPr>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="-733074165"/>
                           <w:placeholder>
                             <w:docPart w:val="3B19C2A6BBC74318B3092ED9A8642E2F"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00A01DA5" w:rsidRPr="00EB5A2C">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                               <w:lang w:val="de-CH"/>
                             </w:rPr>
                             <w:t>www.</w:t>
@@ -2183,51 +2264,51 @@
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="31BA1C78" w14:textId="27B69C27" w:rsidR="007E5D35" w:rsidRPr="00CA1FF1" w:rsidRDefault="00CA1FF1" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00CA1FF1">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>Autori</w:t>
                       </w:r>
                       <w:r w:rsidR="007E5D35" w:rsidRPr="00CA1FF1">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4BE2EA5B" w14:textId="34D1E1E5" w:rsidR="007E5D35" w:rsidRPr="00CA1FF1" w:rsidRDefault="00827C58" w:rsidP="007E5D35">
+                    <w:p w14:paraId="4BE2EA5B" w14:textId="34D1E1E5" w:rsidR="007E5D35" w:rsidRPr="00CA1FF1" w:rsidRDefault="00CD686B" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="-1593539674"/>
                           <w:placeholder>
                             <w:docPart w:val="E9D4797B43614639B2F2B30F610D548D"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00CA1FF1" w:rsidRPr="00CA1FF1">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>Nome Cognome</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r w:rsidR="007E5D35" w:rsidRPr="00CA1FF1">
@@ -2278,51 +2359,51 @@
                         <w:sdtContent>
                           <w:r w:rsidR="00FC43C1" w:rsidRPr="00CA1FF1">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>name@</w:t>
                           </w:r>
                           <w:r w:rsidR="00CA1FF1" w:rsidRPr="00CA1FF1">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>instuzione</w:t>
                           </w:r>
                           <w:r w:rsidR="00FC43C1" w:rsidRPr="00CA1FF1">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>-x.ch</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="10884617" w14:textId="72D3E5DB" w:rsidR="007E5D35" w:rsidRPr="00CA1FF1" w:rsidRDefault="00827C58" w:rsidP="0040234C">
+                    <w:p w14:paraId="10884617" w14:textId="72D3E5DB" w:rsidR="007E5D35" w:rsidRPr="00CA1FF1" w:rsidRDefault="00CD686B" w:rsidP="0040234C">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="1557434669"/>
                           <w:placeholder>
                             <w:docPart w:val="EC7D04F770B54470BC8D7120C67D5356"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00CA1FF1" w:rsidRPr="00CA1FF1">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>Nome Cognome</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r w:rsidR="007E5D35" w:rsidRPr="00CA1FF1">
@@ -2402,51 +2483,51 @@
                     </w:p>
                     <w:p w14:paraId="3F29BE38" w14:textId="566797F5" w:rsidR="0040234C" w:rsidRPr="0040022A" w:rsidRDefault="0040022A" w:rsidP="0040234C">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0040022A">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>Accompagnamento del progetto presso l'UFE</w:t>
                       </w:r>
                       <w:r w:rsidR="009B3C47" w:rsidRPr="0040022A">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                     </w:p>
                     <w:bookmarkStart w:id="1" w:name="_Hlk169524023"/>
-                    <w:p w14:paraId="3F733B6B" w14:textId="30D147A1" w:rsidR="0040234C" w:rsidRPr="00CA1FF1" w:rsidRDefault="00827C58" w:rsidP="0040234C">
+                    <w:p w14:paraId="3F733B6B" w14:textId="30D147A1" w:rsidR="0040234C" w:rsidRPr="00CA1FF1" w:rsidRDefault="00CD686B" w:rsidP="0040234C">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="-1635013893"/>
                           <w:placeholder>
                             <w:docPart w:val="42A8165A918244BA9184A47E127D1E33"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00C14C7C">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>Nome in</w:t>
                           </w:r>
                           <w:r w:rsidR="00C14C7C" w:rsidRPr="00B84A7B">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -2480,51 +2561,51 @@
                             <w:t>email@</w:t>
                           </w:r>
                           <w:r w:rsidR="00CA1FF1" w:rsidRPr="00CA1FF1">
                             <w:rPr>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>i</w:t>
                           </w:r>
                           <w:r w:rsidR="00CA1FF1" w:rsidRPr="00CA1FF1">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>ndirizzo</w:t>
                           </w:r>
                           <w:r w:rsidR="00456345" w:rsidRPr="00CA1FF1">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>.ch</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="76EA56DC" w14:textId="75F4FAFA" w:rsidR="0040234C" w:rsidRPr="00CA1FF1" w:rsidRDefault="00827C58" w:rsidP="0040234C">
+                    <w:p w14:paraId="76EA56DC" w14:textId="75F4FAFA" w:rsidR="0040234C" w:rsidRPr="00CA1FF1" w:rsidRDefault="00CD686B" w:rsidP="0040234C">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="-1573424739"/>
                           <w:placeholder>
                             <w:docPart w:val="89C83A4161E94575998E192F5D4FB655"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00C14C7C">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>Nome in</w:t>
                           </w:r>
                           <w:r w:rsidR="00C14C7C" w:rsidRPr="00B84A7B">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -2607,91 +2688,173 @@
                           <w:id w:val="1010025683"/>
                           <w:placeholder>
                             <w:docPart w:val="11F9B100C402413299B9D4BE4358E2D2"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00735AD3" w:rsidRPr="0040022A">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>5XXXXX-01</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
                     <w:p w14:paraId="1CBAC5D3" w14:textId="77777777" w:rsidR="0040234C" w:rsidRPr="0040022A" w:rsidRDefault="0040234C" w:rsidP="0040234C">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="3AB1A879" w14:textId="2A8BBABF" w:rsidR="00CD1F56" w:rsidRPr="0040022A" w:rsidRDefault="0040022A" w:rsidP="0040234C">
+                    <w:p w14:paraId="3AB1A879" w14:textId="2A8BBABF" w:rsidR="00CD1F56" w:rsidRDefault="0040022A" w:rsidP="0040234C">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0040022A">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>Del contenuto e delle conclusioni del presente rapporto rispondono unicamente i suoi autori.</w:t>
                       </w:r>
                     </w:p>
+                    <w:p w14:paraId="198ABCCE" w14:textId="77777777" w:rsidR="009F4337" w:rsidRDefault="009F4337" w:rsidP="0040234C">
+                      <w:pPr>
+                        <w:pStyle w:val="ECREP2024standard"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="70BBE8CA" w14:textId="77777777" w:rsidR="009F4337" w:rsidRPr="009F4337" w:rsidRDefault="009F4337" w:rsidP="009F4337">
+                      <w:pPr>
+                        <w:pStyle w:val="ECREP2024standard"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009F4337">
+                        <w:t>Concesso in licenza ai sensi della Creative Commons Attribution 4.0 International (CC BY 4.0).</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="24712B93" w14:textId="4AC8D93B" w:rsidR="009F4337" w:rsidRDefault="009F4337" w:rsidP="009F4337">
+                      <w:pPr>
+                        <w:pStyle w:val="ECREP2024standard"/>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId14" w:history="1">
+                        <w:r w:rsidRPr="008E37AC">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:lang w:val="it-CH"/>
+                          </w:rPr>
+                          <w:t>https://creativecommons.org/licenses/by/4.0/deed.it</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="116412CE" w14:textId="77777777" w:rsidR="009F4337" w:rsidRPr="009F4337" w:rsidRDefault="009F4337" w:rsidP="009F4337">
+                      <w:pPr>
+                        <w:pStyle w:val="ECREP2024standard"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="321B802C" w14:textId="722533E1" w:rsidR="009F4337" w:rsidRPr="009F4337" w:rsidRDefault="009F4337" w:rsidP="0040234C">
+                      <w:pPr>
+                        <w:pStyle w:val="ECREP2024standard"/>
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                          <w:lang w:val="de-CH"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009F4337">
+                        <w:t xml:space="preserve">DOI: </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId15" w:history="1">
+                        <w:r w:rsidRPr="009F4337">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:lang w:val="it-CH"/>
+                          </w:rPr>
+                          <w:t>https://doi.org/xxxx</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="009F4337">
+                        <w:rPr>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F4337">
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Solo per le relazioni finali: il segnaposto verrà sostituito dall’UFE con il DOI definitivo. </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F4337">
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Per le relazioni intermedie, questa riga deve essere eliminata.</w:t>
+                      </w:r>
+                    </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom" anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00F64E10">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="753B8573" w14:textId="32EAC6D7" w:rsidR="007E50BC" w:rsidRPr="00FB04EE" w:rsidRDefault="007E50BC" w:rsidP="007E50BC">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk169524282"/>
-      <w:bookmarkStart w:id="3" w:name="_Toc180410483"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc238563993"/>
       <w:r w:rsidRPr="00FB04EE">
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Sintesi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="834885438"/>
         <w:placeholder>
           <w:docPart w:val="3F96AC1EC64B416190F1ECDB7329C939"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="77D82B68" w14:textId="77777777" w:rsidR="00C14C7C" w:rsidRPr="00D10934" w:rsidRDefault="00C14C7C" w:rsidP="00C14C7C">
           <w:pPr>
             <w:pStyle w:val="ECREP2024standard-text-it"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
@@ -2757,51 +2920,51 @@
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">, senza elenchi ed enumerazioni (max. </w:t>
           </w:r>
           <w:r w:rsidRPr="00D10934">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>½ a 1 pagina)</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="674CC13E" w14:textId="77777777" w:rsidR="00035CB3" w:rsidRPr="00035CB3" w:rsidRDefault="00035CB3" w:rsidP="007E50BC">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc180409617"/>
       <w:bookmarkStart w:id="5" w:name="_Toc160269473"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc180410484"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc238563994"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00035CB3">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Zusammenfassung</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1219667094"/>
         <w:placeholder>
           <w:docPart w:val="F9B00E8AA756435EBC7EB6E421B57199"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="069E61F6" w14:textId="2C7BC3E6" w:rsidR="00035CB3" w:rsidRPr="0076430E" w:rsidRDefault="00035CB3" w:rsidP="00035CB3">
           <w:pPr>
             <w:pStyle w:val="ECREP2024standard-text-de"/>
@@ -2811,113 +2974,113 @@
           </w:pPr>
           <w:r w:rsidRPr="00F600A3">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">Kurze Zusammenfassung des Projektinhalts (Ausgangslage, Ziele), der Herangehensweise und der wichtigsten Ergebnissen und Schlussolgerungen. Zusammenhängender Text mit allenfalls ein paar Abschnitte, keine Listen und Aufzählungen (max. </w:t>
           </w:r>
           <w:r w:rsidRPr="00EB5A2C">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>½ bis 1 Seite)</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="765840F9" w14:textId="77777777" w:rsidR="00FB3C3D" w:rsidRPr="00F600A3" w:rsidRDefault="00FB3C3D" w:rsidP="007E50BC">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc180409618"/>
-      <w:bookmarkStart w:id="8" w:name="_Toc180410485"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc238563995"/>
       <w:r w:rsidRPr="00F600A3">
         <w:t>Summary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1183502224"/>
         <w:placeholder>
           <w:docPart w:val="EF0316271CEF4727889405AA9CD5B254"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="32C18246" w14:textId="77777777" w:rsidR="00FB3C3D" w:rsidRPr="00F600A3" w:rsidRDefault="00FB3C3D" w:rsidP="00FB3C3D">
           <w:pPr>
             <w:pStyle w:val="ECREP2024standard-text-en"/>
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F600A3">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Summary of the content of the project ( initial context, objectives), of the approach and of the main results and conclusions. Concise text with a few paragraphs if necessary, no lists or enumerations (½ to 1 page max.)</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="24F97255" w14:textId="29D26AFB" w:rsidR="00C53405" w:rsidRPr="00DC0387" w:rsidRDefault="005D2219" w:rsidP="007E50BC">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc180409619"/>
-      <w:bookmarkStart w:id="10" w:name="_Toc180410486"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc238563996"/>
       <w:r w:rsidRPr="00DC0387">
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Risultati principali </w:t>
       </w:r>
       <w:r w:rsidR="00C53405" w:rsidRPr="00DC0387">
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>(«Take-Home Messages»)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:bookmarkStart w:id="11" w:name="_Hlk160361295"/>
-    <w:p w14:paraId="59EFB6B2" w14:textId="6FE0AC71" w:rsidR="00245E1B" w:rsidRPr="00F64E10" w:rsidRDefault="00827C58" w:rsidP="007D5C1E">
+    <w:p w14:paraId="59EFB6B2" w14:textId="6FE0AC71" w:rsidR="00245E1B" w:rsidRPr="00F64E10" w:rsidRDefault="00CD686B" w:rsidP="007D5C1E">
       <w:pPr>
         <w:pStyle w:val="ECREP2024list"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-358818460"/>
           <w:placeholder>
             <w:docPart w:val="E4A205E03CBE47C0BEBF7C35CDB44E03"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EB5A2C" w:rsidRPr="00EB5A2C">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>SOLO PER IL RAPPORTO FINALE. PER I RAPPORTI INTERMEDI, ELIMINARE QUESTO PARAGRAFO, COMPRESA IL TITOLO</w:t>
           </w:r>
           <w:r w:rsidR="00F64E10" w:rsidRPr="00EB5A2C">
@@ -2950,1460 +3113,1354 @@
     <w:p w14:paraId="04C2E3D1" w14:textId="7754C2C2" w:rsidR="00643848" w:rsidRPr="00F64E10" w:rsidRDefault="00643848" w:rsidP="007D5C1E">
       <w:pPr>
         <w:pStyle w:val="ECREP2024enumeration"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F64E10">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="48B31984" w14:textId="71492B81" w:rsidR="00E74C5C" w:rsidRDefault="00F64E10" w:rsidP="007E50BC">
       <w:pPr>
         <w:pStyle w:val="ECREP2024contents"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc180409620"/>
-      <w:bookmarkStart w:id="13" w:name="_Toc180410487"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc238563997"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Indice</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="66A1C48A" w14:textId="62252B81" w:rsidR="00FB04EE" w:rsidRDefault="007F7EE5">
+    <w:p w14:paraId="70F5E790" w14:textId="62C66DAE" w:rsidR="00A766C6" w:rsidRDefault="007F7EE5">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \t "EC_REP_2024_chapter_1;1;EC_REP_2024_chapter_sub_1.1;2;EC_REP_2024_chapter_subsub_1.1.1;3;EC_REP_2024_summary;1" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc180410483" w:history="1">
-        <w:r w:rsidR="00FB04EE" w:rsidRPr="00483777">
+      <w:hyperlink w:anchor="_Toc238563993" w:history="1">
+        <w:r w:rsidR="00A766C6" w:rsidRPr="00DD4DDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="it-CH"/>
           </w:rPr>
           <w:t>Sintesi</w:t>
         </w:r>
-        <w:r w:rsidR="00FB04EE">
+        <w:r w:rsidR="00A766C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FB04EE">
+        <w:r w:rsidR="00A766C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FB04EE">
-[...10 lines deleted...]
-        <w:r w:rsidR="00FB04EE">
+        <w:r w:rsidR="00A766C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563993 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A766C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A766C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FB04EE">
+        <w:r w:rsidR="00A766C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00FB04EE">
+        <w:r w:rsidR="00A766C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66FDCC4E" w14:textId="74AC8283" w:rsidR="00FB04EE" w:rsidRDefault="00FB04EE">
+    <w:p w14:paraId="24C16AFD" w14:textId="2179D1CE" w:rsidR="00A766C6" w:rsidRDefault="00A766C6">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410484" w:history="1">
-        <w:r w:rsidRPr="00483777">
+      <w:hyperlink w:anchor="_Toc238563994" w:history="1">
+        <w:r w:rsidRPr="00DD4DDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="de-CH"/>
           </w:rPr>
           <w:t>Zusammenfassung</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410484 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563994 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3193B4F0" w14:textId="03B2663A" w:rsidR="00FB04EE" w:rsidRDefault="00FB04EE">
+    <w:p w14:paraId="2B322023" w14:textId="1DD7B4B2" w:rsidR="00A766C6" w:rsidRDefault="00A766C6">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410485" w:history="1">
-        <w:r w:rsidRPr="00483777">
+      <w:hyperlink w:anchor="_Toc238563995" w:history="1">
+        <w:r w:rsidRPr="00DD4DDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Summary</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410485 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563995 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A91248C" w14:textId="36DAED9F" w:rsidR="00FB04EE" w:rsidRDefault="00FB04EE">
+    <w:p w14:paraId="3D07A958" w14:textId="4C8417DE" w:rsidR="00A766C6" w:rsidRDefault="00A766C6">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410486" w:history="1">
-        <w:r w:rsidRPr="00483777">
+      <w:hyperlink w:anchor="_Toc238563996" w:history="1">
+        <w:r w:rsidRPr="00DD4DDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="it-CH"/>
           </w:rPr>
           <w:t>Risultati principali («Take-Home Messages»)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410486 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563996 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D33BBAA" w14:textId="4E7E4C02" w:rsidR="00FB04EE" w:rsidRDefault="00FB04EE">
+    <w:p w14:paraId="69F86B82" w14:textId="16C5EDE9" w:rsidR="00A766C6" w:rsidRDefault="00A766C6">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410487" w:history="1">
-        <w:r w:rsidRPr="00483777">
+      <w:hyperlink w:anchor="_Toc238563997" w:history="1">
+        <w:r w:rsidRPr="00DD4DDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Indice</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410487 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563997 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44B35A6D" w14:textId="2B003512" w:rsidR="00FB04EE" w:rsidRDefault="00FB04EE">
+    <w:p w14:paraId="7A41528F" w14:textId="628539AD" w:rsidR="00A766C6" w:rsidRDefault="00A766C6">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410488" w:history="1">
-        <w:r w:rsidRPr="00483777">
+      <w:hyperlink w:anchor="_Toc238563998" w:history="1">
+        <w:r w:rsidRPr="00DD4DDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="de-CH"/>
           </w:rPr>
           <w:t>Elenco di figure (opzionale)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410488 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563998 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2FA0D034" w14:textId="1035A829" w:rsidR="00FB04EE" w:rsidRDefault="00FB04EE">
+    <w:p w14:paraId="37092D36" w14:textId="76BFFB90" w:rsidR="00A766C6" w:rsidRDefault="00A766C6">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410489" w:history="1">
-        <w:r w:rsidRPr="00483777">
+      <w:hyperlink w:anchor="_Toc238563999" w:history="1">
+        <w:r w:rsidRPr="00DD4DDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Elenco di tabelle (opzionale)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410489 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563999 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4760351B" w14:textId="522C3B78" w:rsidR="00FB04EE" w:rsidRDefault="00FB04EE">
+    <w:p w14:paraId="761854CB" w14:textId="558B5DF2" w:rsidR="00A766C6" w:rsidRDefault="00A766C6">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410490" w:history="1">
-        <w:r w:rsidRPr="00483777">
+      <w:hyperlink w:anchor="_Toc238564000" w:history="1">
+        <w:r w:rsidRPr="00DD4DDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="it-CH"/>
           </w:rPr>
           <w:t>Elenco di abbreviazioni</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410490 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238564000 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50E21AF5" w14:textId="5D3D9D50" w:rsidR="00FB04EE" w:rsidRDefault="00FB04EE">
+    <w:p w14:paraId="1E79EA55" w14:textId="37B1E84B" w:rsidR="00A766C6" w:rsidRDefault="00A766C6">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410491" w:history="1">
-        <w:r w:rsidRPr="00483777">
+      <w:hyperlink w:anchor="_Toc238564001" w:history="1">
+        <w:r w:rsidRPr="00DD4DDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00483777">
+        <w:r w:rsidRPr="00DD4DDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduzione</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410491 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238564001 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D311428" w14:textId="5464C67C" w:rsidR="00FB04EE" w:rsidRDefault="00FB04EE">
+    <w:p w14:paraId="461F78A6" w14:textId="31B2FAD8" w:rsidR="00A766C6" w:rsidRDefault="00A766C6">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410492" w:history="1">
-        <w:r w:rsidRPr="00483777">
+      <w:hyperlink w:anchor="_Toc238564002" w:history="1">
+        <w:r w:rsidRPr="00DD4DDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00483777">
+        <w:r w:rsidRPr="00DD4DDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Contesto e motivazione</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410492 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238564002 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2EDEEC45" w14:textId="65478639" w:rsidR="00FB04EE" w:rsidRDefault="00FB04EE">
+    <w:p w14:paraId="406453DE" w14:textId="5FD16027" w:rsidR="00A766C6" w:rsidRDefault="00A766C6">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410493" w:history="1">
-        <w:r w:rsidRPr="00483777">
+      <w:hyperlink w:anchor="_Toc238564003" w:history="1">
+        <w:r w:rsidRPr="00DD4DDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00483777">
+        <w:r w:rsidRPr="00DD4DDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Obiettivi del progetto</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410493 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238564003 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="391ACD36" w14:textId="0EBE416A" w:rsidR="00FB04EE" w:rsidRDefault="00FB04EE">
+    <w:p w14:paraId="63F24423" w14:textId="296AE72A" w:rsidR="00A766C6" w:rsidRDefault="00A766C6">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410494" w:history="1">
-        <w:r w:rsidRPr="00483777">
+      <w:hyperlink w:anchor="_Toc238564004" w:history="1">
+        <w:r w:rsidRPr="00DD4DDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00483777">
+        <w:r w:rsidRPr="00DD4DDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Procedimento, metodo, risultati e discussione</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410494 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238564004 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="543F68A8" w14:textId="3F156B81" w:rsidR="00FB04EE" w:rsidRDefault="00FB04EE">
+    <w:p w14:paraId="602CE069" w14:textId="0F7109A0" w:rsidR="00A766C6" w:rsidRDefault="00A766C6">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410495" w:history="1">
-        <w:r w:rsidRPr="00483777">
+      <w:hyperlink w:anchor="_Toc238564005" w:history="1">
+        <w:r w:rsidRPr="00DD4DDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00483777">
+        <w:r w:rsidRPr="00DD4DDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Conclusioni e prospettive</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410495 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238564005 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F9EDF48" w14:textId="0FF99925" w:rsidR="00FB04EE" w:rsidRDefault="00FB04EE">
+    <w:p w14:paraId="34A9F2FD" w14:textId="33281404" w:rsidR="00A766C6" w:rsidRDefault="00A766C6">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410496" w:history="1">
-        <w:r w:rsidRPr="00483777">
+      <w:hyperlink w:anchor="_Toc238564006" w:history="1">
+        <w:r w:rsidRPr="00DD4DDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00483777">
+        <w:r w:rsidRPr="00DD4DDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Cooperazione nazionale e internazionale</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410496 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238564006 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2CE8965D" w14:textId="56462C91" w:rsidR="00FB04EE" w:rsidRDefault="00FB04EE">
+    <w:p w14:paraId="76DB9B64" w14:textId="1937A1B7" w:rsidR="00A766C6" w:rsidRDefault="00A766C6">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410497" w:history="1">
-        <w:r w:rsidRPr="00483777">
+      <w:hyperlink w:anchor="_Toc238564007" w:history="1">
+        <w:r w:rsidRPr="00DD4DDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="it-CH"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00483777">
+        <w:r w:rsidRPr="00DD4DDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:t>Pubblicazione e altre comunicazioni</w:t>
+            <w:lang w:val="it-CH"/>
+          </w:rPr>
+          <w:t>Pubblicazioni e trasferimento delle conoscenze</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410497 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238564007 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71DD3304" w14:textId="1F3AA01A" w:rsidR="00FB04EE" w:rsidRDefault="00FB04EE">
+    <w:p w14:paraId="61E5301B" w14:textId="6F3EC2C1" w:rsidR="00A766C6" w:rsidRDefault="00A766C6">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410498" w:history="1">
-        <w:r w:rsidRPr="00483777">
+      <w:hyperlink w:anchor="_Toc238564008" w:history="1">
+        <w:r w:rsidRPr="00DD4DDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00483777">
+        <w:r w:rsidRPr="00DD4DDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Bibliografia</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410498 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238564008 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DFB1A5C" w14:textId="47FD6003" w:rsidR="00FB04EE" w:rsidRDefault="00FB04EE">
+    <w:p w14:paraId="3073617D" w14:textId="1B1EA2BB" w:rsidR="00A766C6" w:rsidRDefault="00A766C6">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410499" w:history="1">
-        <w:r w:rsidRPr="00483777">
+      <w:hyperlink w:anchor="_Toc238564009" w:history="1">
+        <w:r w:rsidRPr="00DD4DDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00483777">
+        <w:r w:rsidRPr="00DD4DDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendice</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410499 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238564009 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="352F29A4" w14:textId="0989208C" w:rsidR="00FB04EE" w:rsidRDefault="00FB04EE">
-[...161 lines deleted...]
-    <w:p w14:paraId="1B096ADB" w14:textId="314C37BE" w:rsidR="00E74C5C" w:rsidRDefault="007F7EE5" w:rsidP="007E50BC">
+    <w:p w14:paraId="1B096ADB" w14:textId="556FBE8B" w:rsidR="00E74C5C" w:rsidRDefault="007F7EE5" w:rsidP="007E50BC">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E74C5C">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E413862" w14:textId="716A4769" w:rsidR="00770EB4" w:rsidRDefault="003D7900" w:rsidP="007E50BC">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc160269474"/>
       <w:bookmarkStart w:id="15" w:name="_Toc180409621"/>
-      <w:bookmarkStart w:id="16" w:name="_Toc180410488"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc238563998"/>
       <w:r w:rsidRPr="003D7900">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Elenco </w:t>
       </w:r>
       <w:r w:rsidR="0019038C" w:rsidRPr="003D7900">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="0019038C">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="0019038C" w:rsidRPr="003D7900">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D7900">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">figure </w:t>
@@ -4417,51 +4474,51 @@
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:bookmarkStart w:id="17" w:name="_Toc160269475"/>
     <w:p w14:paraId="5778D0EE" w14:textId="533E44EA" w:rsidR="00FB04EE" w:rsidRDefault="00CE4AAE">
       <w:pPr>
         <w:pStyle w:val="Abbildungsverzeichnis"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \c "Figura" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink r:id="rId12" w:anchor="_Toc180410502" w:history="1">
+      <w:hyperlink r:id="rId16" w:anchor="_Toc180410502" w:history="1">
         <w:r w:rsidR="00FB04EE" w:rsidRPr="00475E64">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Figura 1: Breve descrizione di ciò che è mostrato nella figura/grafica. Per ulteriori illustrazioni: Inserisci figura/grafica -&gt; tasto destro del mouse -&gt; [Inserisci didascalia]. Utilizzi riferimenti incrociati alla figura nel testo.</w:t>
         </w:r>
         <w:r w:rsidR="00FB04EE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00FB04EE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00FB04EE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc180410502 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="00FB04EE">
@@ -4477,51 +4534,51 @@
         </w:r>
         <w:r w:rsidR="00FB04EE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="00FB04EE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="50F417D2" w14:textId="32460451" w:rsidR="00FB04EE" w:rsidRDefault="00FB04EE">
       <w:pPr>
         <w:pStyle w:val="Abbildungsverzeichnis"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:anchor="_Toc180410503" w:history="1">
+      <w:hyperlink r:id="rId17" w:anchor="_Toc180410503" w:history="1">
         <w:r w:rsidRPr="00475E64">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Figura 2: Breve descrizione di ciò che è mostrato nella figura/grafica. Per ulteriori illustrazioni: Inserisci figura/grafica -&gt; tasto destro del mouse -&gt; [Inserisci didascalia]. Utilizzi riferimenti incrociati alla figura nel testo.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc180410503 \h </w:instrText>
         </w:r>
         <w:r>
@@ -4540,51 +4597,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="364264F0" w14:textId="3F42B991" w:rsidR="00CE4AAE" w:rsidRDefault="00CE4AAE" w:rsidP="00CE4AAE">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-it"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="623AA209" w14:textId="1C839C8D" w:rsidR="00770EB4" w:rsidRDefault="003D7900" w:rsidP="007E50BC">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc180409622"/>
-      <w:bookmarkStart w:id="19" w:name="_Toc180410489"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc238563999"/>
       <w:r w:rsidRPr="003D7900">
         <w:t xml:space="preserve">Elenco di </w:t>
       </w:r>
       <w:r w:rsidR="0019038C">
         <w:t>tabelle</w:t>
       </w:r>
       <w:r w:rsidR="0019038C" w:rsidRPr="003D7900">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E50BC">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(opzionale)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="65C11444" w14:textId="763E003D" w:rsidR="00FB04EE" w:rsidRDefault="00D635A8">
       <w:pPr>
         <w:pStyle w:val="Abbildungsverzeichnis"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
@@ -4723,124 +4780,126 @@
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5102023A" w14:textId="7C5C8D97" w:rsidR="00770EB4" w:rsidRDefault="00770EB4" w:rsidP="00064A51">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-de"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3058ED7A" w14:textId="13DB7459" w:rsidR="00297134" w:rsidRPr="00DC0387" w:rsidRDefault="00D21AC5" w:rsidP="007E50BC">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc180409623"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc180410490"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc238564000"/>
       <w:r w:rsidRPr="00DC0387">
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Elenco </w:t>
       </w:r>
       <w:r w:rsidR="0019038C" w:rsidRPr="00DC0387">
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">di </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0387">
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>abbreviazioni</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="7A9C9323" w14:textId="6D86F3EA" w:rsidR="00297134" w:rsidRPr="00F600A3" w:rsidRDefault="00D21AC5" w:rsidP="00D21AC5">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-it"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="1418"/>
       </w:pPr>
       <w:r>
         <w:t>UFE</w:t>
       </w:r>
       <w:r w:rsidR="00297134" w:rsidRPr="00F600A3">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D21AC5">
         <w:t>Ufficio federale dell'energia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="035F5BEF" w14:textId="5C5D1933" w:rsidR="00BF5BEB" w:rsidRPr="0076430E" w:rsidRDefault="00BF5BEB" w:rsidP="00E74C5C">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard"/>
       </w:pPr>
       <w:r w:rsidRPr="0076430E">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="04A192BD" w14:textId="57B1D85B" w:rsidR="00A9727D" w:rsidRPr="00297134" w:rsidRDefault="00E87B75" w:rsidP="007E50BC">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chapter1"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc180409624"/>
-      <w:bookmarkStart w:id="23" w:name="_Toc180410491"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc238564001"/>
       <w:r w:rsidRPr="00E87B75">
+        <w:lastRenderedPageBreak/>
         <w:t>Introduzione</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="33A448D7" w14:textId="445118E8" w:rsidR="00C73B83" w:rsidRPr="004C6FDE" w:rsidRDefault="00BD347C" w:rsidP="00C058E4">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chaptersub11"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc180409625"/>
-      <w:bookmarkStart w:id="25" w:name="_Toc180410492"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc238564002"/>
       <w:r w:rsidRPr="004C6FDE">
         <w:t>Contesto e motivazione</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:bookmarkStart w:id="26" w:name="_Hlk169525179"/>
-    <w:p w14:paraId="573E33B9" w14:textId="7E5D72FB" w:rsidR="00574DBE" w:rsidRPr="00E87B75" w:rsidRDefault="00827C58" w:rsidP="003A7A6C">
+    <w:p w14:paraId="573E33B9" w14:textId="7E5D72FB" w:rsidR="00574DBE" w:rsidRPr="00E87B75" w:rsidRDefault="00CD686B" w:rsidP="003A7A6C">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-it"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-28731694"/>
           <w:placeholder>
             <w:docPart w:val="A0291BF6AC5E491FA28E77064A301E44"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:bookmarkStart w:id="27" w:name="_Hlk169181444"/>
           <w:r w:rsidR="00E87B75" w:rsidRPr="00E87B75">
             <w:rPr>
               <w:vanish/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Descrizione dello stato dell'arte e/o del mercato. Presentazione del contesto generale del progetto con riferimenti alle pubblicazioni (analisi della letteratura</w:t>
           </w:r>
           <w:r w:rsidR="00E87B75" w:rsidRPr="00BD347C">
             <w:rPr>
@@ -4951,58 +5010,58 @@
           <w:r w:rsidR="00E87B75" w:rsidRPr="00E87B75">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> il testo da altri documenti non formattati</w:t>
           </w:r>
           <w:r w:rsidR="00E87B75" w:rsidRPr="00E87B75">
             <w:rPr>
               <w:vanish/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (tasto destro del mouse, [opzioni di inserimento] -&gt; [inserisci solo testo])</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="42D17219" w14:textId="77777777" w:rsidR="00BD347C" w:rsidRPr="00C058E4" w:rsidRDefault="00BD347C" w:rsidP="00BD1F07">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chaptersub11"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc180409626"/>
-      <w:bookmarkStart w:id="29" w:name="_Toc180410493"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc238564003"/>
       <w:r w:rsidRPr="00C058E4">
         <w:t>Obiettivi del progetto</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="0CFC9EDC" w14:textId="7EF512D8" w:rsidR="002F0AAD" w:rsidRPr="00E87B75" w:rsidRDefault="00827C58" w:rsidP="00EE4B4A">
+    <w:p w14:paraId="0CFC9EDC" w14:textId="7EF512D8" w:rsidR="002F0AAD" w:rsidRPr="00E87B75" w:rsidRDefault="00CD686B" w:rsidP="00EE4B4A">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-it"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="31786151"/>
           <w:placeholder>
             <w:docPart w:val="5696A7E84C64499786A475BD161F9733"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F67700" w:rsidRPr="00F67700">
             <w:rPr>
               <w:vanish/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Descrizione del significato e lo scopo del progetto, il modo concreto in cui affronterà le sfide menzionate al punto 1.1, nonché le questioni da studiare, i risultati attesi e gli obiettivi concreti (qualitativi e/o quantitativi) da raggiungere con questo progetto. (In genere da ½ a 1½ pagina</w:t>
           </w:r>
           <w:r w:rsidR="00F67700">
             <w:rPr>
               <w:vanish/>
@@ -5076,73 +5135,73 @@
             </w:rPr>
             <w:t xml:space="preserve"> di inserire testo da altri documenti non formattati</w:t>
           </w:r>
           <w:r w:rsidR="00F67700" w:rsidRPr="00F67700">
             <w:rPr>
               <w:vanish/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (tasto destro del mouse, [opzioni di inserimento] -&gt; [Inserisci solo testo]).</w:t>
           </w:r>
           <w:r w:rsidR="0019038C" w:rsidRPr="00F67700">
             <w:rPr>
               <w:vanish/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="193935D0" w14:textId="6613BA42" w:rsidR="00130839" w:rsidRPr="00E87B75" w:rsidRDefault="0019038C" w:rsidP="007E50BC">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chapter1"/>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc180409627"/>
-      <w:bookmarkStart w:id="31" w:name="_Toc180410494"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc238564004"/>
       <w:r>
         <w:t>Procedimento</w:t>
       </w:r>
       <w:r w:rsidR="00EC7D70">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00E87B75" w:rsidRPr="00E87B75">
         <w:t>metodo</w:t>
       </w:r>
       <w:r w:rsidR="00EC7D70">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00EC7D70" w:rsidRPr="002B577A">
         <w:t>risultati</w:t>
       </w:r>
       <w:r w:rsidR="00EC7D70">
         <w:t xml:space="preserve"> e discussione</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="58F74286" w14:textId="245A3648" w:rsidR="002F0AAD" w:rsidRPr="00E87B75" w:rsidRDefault="00827C58" w:rsidP="003A7A6C">
+    <w:p w14:paraId="58F74286" w14:textId="245A3648" w:rsidR="002F0AAD" w:rsidRPr="00E87B75" w:rsidRDefault="00CD686B" w:rsidP="003A7A6C">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-it"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1590808969"/>
           <w:placeholder>
             <w:docPart w:val="4E263B7F684E483294651A5BD543313C"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B36D2" w:rsidRPr="00EC7D70">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Presentazione dei metodi utilizzati, delle attività svolte e dei risultati ottenuti (qualitativi e quantitativi), nonché della loro analisi critica. Si raccomanda l'inserimento di sottocapitoli per strutturare i diversi aspetti del progetto. Se lo desidera, è possibile dedicare capitoli separati alla presentazione di alcuni punti, come i metodi utilizzati o le strutture tecniche. </w:t>
           </w:r>
           <w:r w:rsidR="007B36D2" w:rsidRPr="006147AA">
@@ -5174,61 +5233,61 @@
           </w:r>
           <w:r w:rsidR="007B36D2" w:rsidRPr="006147AA">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Utilizzi solo gli stili di formato predefiniti, inserisca il testo da altri documenti non formattati</w:t>
           </w:r>
           <w:r w:rsidR="007B36D2" w:rsidRPr="006147AA">
             <w:rPr>
               <w:vanish/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (tasto destro del mouse, [opzioni di inserimento] -&gt; [inserisci solo testo])</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="658BE9EC" w14:textId="7A7E8752" w:rsidR="002B577A" w:rsidRPr="007D5C1E" w:rsidRDefault="002B577A" w:rsidP="007E50BC">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chapter1"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc180409628"/>
-      <w:bookmarkStart w:id="33" w:name="_Toc180410495"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc238564005"/>
       <w:r w:rsidRPr="002B577A">
         <w:t xml:space="preserve">Conclusioni e </w:t>
       </w:r>
       <w:r w:rsidR="00EC7D70">
         <w:t>prospettive</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
-    <w:p w14:paraId="155D1869" w14:textId="2436BB83" w:rsidR="002B577A" w:rsidRPr="00E87B75" w:rsidRDefault="00827C58" w:rsidP="00EE4B4A">
+    <w:p w14:paraId="155D1869" w14:textId="2436BB83" w:rsidR="002B577A" w:rsidRPr="00E87B75" w:rsidRDefault="00CD686B" w:rsidP="00EE4B4A">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-it"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1593585558"/>
           <w:placeholder>
             <w:docPart w:val="A11F75EC032745908F16DB7E748353AE"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EC7D70" w:rsidRPr="00EC7D70">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Descrizione degli insegnamenti che si possono trarre dai risultati del progetto e discussione della loro rilevanza per l'argomento trattato, oltre a una valutazione finale del lavoro svolto. Discussione dei passi successivi alla conclusione del progetto e valutazione della possibile implementazione futura dei risultati del progetto. Descrizione di eventuali altre questioni in sospeso e dell'eventuale necessità di ulteriore lavoro. NEL CASO DI UN RAPPORTO INTERMEDIO: UNA VALUTAZIONE PRELIMINARE DEI RISULTATI OTTENUTI FINO AD OGGI E DEL LAVORO SVOLTO, E UNA BREVE DESCRIZIONE DELLE FASI SUCCESSIVE DEL PROGETTO. (In genere da 1 a 2 pagine). </w:t>
           </w:r>
           <w:r w:rsidR="002B577A" w:rsidRPr="00EC7D70">
@@ -5239,635 +5298,444 @@
             </w:rPr>
             <w:t xml:space="preserve">Utilizzi </w:t>
           </w:r>
           <w:r w:rsidR="002B577A" w:rsidRPr="00E87B75">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>solo gli stili di formato predefiniti, inserisca il testo da altri documenti non formattati</w:t>
           </w:r>
           <w:r w:rsidR="002B577A" w:rsidRPr="00E87B75">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (tasto destro del mouse, [opzioni di inserimento] -&gt; [inserisci solo testo])</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="140CD491" w14:textId="0B189F17" w:rsidR="004B0FF3" w:rsidRPr="007D5C1E" w:rsidRDefault="00EE4B4A" w:rsidP="007E50BC">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chapter1"/>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Toc180409629"/>
-      <w:bookmarkStart w:id="35" w:name="_Toc180410496"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc238564006"/>
       <w:r w:rsidRPr="00EE4B4A">
         <w:t>Cooperazione nazionale e internazionale</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
-    <w:p w14:paraId="177DB373" w14:textId="7CA6F895" w:rsidR="005E5D2C" w:rsidRPr="00E87B75" w:rsidRDefault="00827C58" w:rsidP="00EE4B4A">
+    <w:p w14:paraId="177DB373" w14:textId="7CA6F895" w:rsidR="005E5D2C" w:rsidRPr="00E87B75" w:rsidRDefault="00CD686B" w:rsidP="00EE4B4A">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-it"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-519785630"/>
           <w:placeholder>
             <w:docPart w:val="9C9E341AD722446BA2B917638D5ADDD3"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EE4B4A" w:rsidRPr="00EE4B4A">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Informazioni sulle attività con altri attori in Svizzera e/o all'estero.</w:t>
           </w:r>
           <w:r w:rsidR="00E87B75" w:rsidRPr="00EE4B4A">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> Ut</w:t>
           </w:r>
           <w:r w:rsidR="00E87B75" w:rsidRPr="00E87B75">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>ilizzi solo gli stili di formato predefiniti, inserisca il testo da altri documenti non formattati</w:t>
           </w:r>
           <w:r w:rsidR="00E87B75" w:rsidRPr="00E87B75">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (tasto destro del mouse, [opzioni di inserimento] -&gt; [inserisci solo testo])</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="320BF86C" w14:textId="421D87AC" w:rsidR="004B0FF3" w:rsidRPr="007E50BC" w:rsidRDefault="00EE4B4A" w:rsidP="007E50BC">
+    <w:p w14:paraId="320BF86C" w14:textId="694ADC2E" w:rsidR="004B0FF3" w:rsidRPr="00244A80" w:rsidRDefault="00EE4B4A" w:rsidP="007E50BC">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chapter1"/>
+        <w:rPr>
+          <w:lang w:val="it-CH"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Toc180409630"/>
-      <w:bookmarkStart w:id="37" w:name="_Toc180410497"/>
-[...4 lines deleted...]
-        <w:t>e e altre comunicazioni</w:t>
+      <w:bookmarkStart w:id="37" w:name="_Toc238564007"/>
+      <w:r w:rsidRPr="00244A80">
+        <w:rPr>
+          <w:lang w:val="it-CH"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Pu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidR="00F561E9" w:rsidRPr="00F561E9">
+        <w:rPr>
+          <w:lang w:val="it-CH"/>
+        </w:rPr>
+        <w:t>bblicazioni e trasferimento delle conoscenze</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
-    <w:p w14:paraId="32011085" w14:textId="1251CB0B" w:rsidR="005E5D2C" w:rsidRPr="00E87B75" w:rsidRDefault="00827C58" w:rsidP="00EE4B4A">
+    <w:p w14:paraId="32011085" w14:textId="3B2B97D8" w:rsidR="005E5D2C" w:rsidRPr="00E87B75" w:rsidRDefault="00CD686B" w:rsidP="00EE4B4A">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-it"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1839186868"/>
           <w:placeholder>
             <w:docPart w:val="1AA2C1CC7E884C89875B779AA579B015"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00EE4B4A" w:rsidRPr="00EE4B4A">
+          <w:r w:rsidR="0015647A" w:rsidRPr="0015647A">
+            <w:rPr>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Elenco delle pubblicazioni risultanti dal progetto e delle altre attività di trasferimento delle conoscenze (ad es. contributi a conferenze, workshop o altri formati di comunicazione). Inoltre: dati, modelli e codici pubblicati, compresi i link di accesso</w:t>
+          </w:r>
+          <w:r w:rsidR="000A6422" w:rsidRPr="000A6422">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
-            <w:t xml:space="preserve">Dettagli delle pubblicazioni che hanno avuto origine da questo </w:t>
-[...23 lines deleted...]
-            <w:t>Elenco dei dati e dei modelli/codici pubblicati con link di accesso.</w:t>
+            <w:t>.</w:t>
           </w:r>
           <w:r w:rsidR="00E87B75" w:rsidRPr="000A6422">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> Utilizzi solo gli stili di formato predefiniti, inserisca il testo da altri documenti non formattati</w:t>
           </w:r>
           <w:r w:rsidR="00E87B75" w:rsidRPr="000A6422">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (tasto destro del mouse, [opzioni </w:t>
           </w:r>
           <w:r w:rsidR="00E87B75" w:rsidRPr="00EE4B4A">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>di inserimento] -&gt; [inserisci so</w:t>
           </w:r>
           <w:r w:rsidR="00E87B75" w:rsidRPr="00E87B75">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>lo testo])</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="619A94E2" w14:textId="05E5C3B5" w:rsidR="004B0FF3" w:rsidRPr="007D5C1E" w:rsidRDefault="00EE4B4A" w:rsidP="007E50BC">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chapter1"/>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc180409631"/>
-      <w:bookmarkStart w:id="39" w:name="_Toc180410498"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc238564008"/>
       <w:r w:rsidRPr="00EE4B4A">
         <w:t>Bibliografia</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
-    <w:p w14:paraId="024E860F" w14:textId="5C559D05" w:rsidR="004B0FF3" w:rsidRPr="00E87B75" w:rsidRDefault="00827C58" w:rsidP="00EE4B4A">
+    <w:p w14:paraId="024E860F" w14:textId="5C559D05" w:rsidR="004B0FF3" w:rsidRPr="00E87B75" w:rsidRDefault="00CD686B" w:rsidP="00EE4B4A">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-it"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1038857089"/>
           <w:placeholder>
             <w:docPart w:val="A3945EC7659E4D29A02D1042C3B384F9"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EE4B4A" w:rsidRPr="00EE4B4A">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Elenco delle fonti bibliografiche. Se le fonti sono numerose, utilizzi i riferimenti incrociati.</w:t>
           </w:r>
           <w:r w:rsidR="00E87B75" w:rsidRPr="00EE4B4A">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> Utilizzi solo gli stili di formato predefiniti, inserisca il testo da altri documenti non formattati</w:t>
           </w:r>
           <w:r w:rsidR="00E87B75" w:rsidRPr="00EE4B4A">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (tasto destro del mouse, [opzioni di inserimento] -&gt; [inserisci solo testo])</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="23E4CFB4" w14:textId="1B20C85D" w:rsidR="004B0FF3" w:rsidRDefault="008E7FF4" w:rsidP="007E50BC">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chapter1"/>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Toc180409632"/>
-      <w:bookmarkStart w:id="41" w:name="_Toc180410499"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc238564009"/>
       <w:r w:rsidRPr="008E7FF4">
         <w:t>Appendice</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
-    <w:p w14:paraId="52F5411E" w14:textId="0A8E953B" w:rsidR="002B577A" w:rsidRDefault="00827C58" w:rsidP="008060DF">
+    <w:p w14:paraId="52F5411E" w14:textId="0A8E953B" w:rsidR="002B577A" w:rsidRDefault="00CD686B" w:rsidP="008060DF">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-it"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="612714110"/>
           <w:placeholder>
             <w:docPart w:val="2AD3FBF2F00E4F1D8F64D3BD604A72C7"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008E7FF4" w:rsidRPr="00126D3D">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Appendici al rapporto, se applicabile</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1AFFBEDE" w14:textId="093C24AD" w:rsidR="002B577A" w:rsidRDefault="002B577A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD347C">
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F9A6BDF" w14:textId="50C95A2A" w:rsidR="00FB7D56" w:rsidRPr="004C6FDE" w:rsidRDefault="009B7C43" w:rsidP="007E50BC">
-[...183 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2B7E3ED3" w14:textId="0E56BD6C" w:rsidR="00816BC3" w:rsidRPr="008E7FF4" w:rsidRDefault="00B72B64" w:rsidP="00B736F1">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-en"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="463DAFD3" wp14:editId="54882C5C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3291840</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5759450" cy="635"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="8" name="Textfeld 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5759450" cy="635"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:prstClr val="white"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="31DE1412" w14:textId="0A4E3FB7" w:rsidR="00B72B64" w:rsidRPr="00FA32AE" w:rsidRDefault="00B72B64" w:rsidP="002932CF">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024figurecaption"/>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                             </w:pPr>
-                            <w:bookmarkStart w:id="46" w:name="_Toc180410502"/>
+                            <w:bookmarkStart w:id="42" w:name="_Toc180410502"/>
                             <w:r>
                               <w:t xml:space="preserve">Figura </w:t>
                             </w:r>
                             <w:r w:rsidR="0026731E">
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidR="0026731E">
                               <w:instrText xml:space="preserve"> SEQ Figura \* ARABIC </w:instrText>
                             </w:r>
                             <w:r w:rsidR="0026731E">
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
                             <w:r w:rsidR="00D10934">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                             <w:r w:rsidR="0026731E">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00B72B64">
                               <w:t>Breve descrizione di ciò che è mostrato nella figura/grafica. Per ulteriori illustrazioni: Inserisci figura/grafica -&gt; tasto destro del mouse -&gt; [Inserisci didascalia]. Utilizzi riferimenti incrociati alla figura nel testo.</w:t>
                             </w:r>
-                            <w:bookmarkEnd w:id="46"/>
+                            <w:bookmarkEnd w:id="42"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="463DAFD3" id="Textfeld 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:259.2pt;width:453.5pt;height:.05pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDt2W7xLgIAAGQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X5x0S9dZcaosVaZJ&#10;VVspmfpMMMRIwDEgsbNfvwPb6dbtadoLPu6Og+/77ry47YwmJ+GDAlvR2WRKibAcamUPFf2227y7&#10;oSREZmumwYqKnkWgt8u3bxatK8UVNKBr4QkWsaFsXUWbGF1ZFIE3wrAwAScsBiV4wyJu/aGoPWux&#10;utHF1XR6XbTga+eBixDQe9cH6TLXl1Lw+ChlEJHoiuLbYl59XvdpLZYLVh48c43iwzPYP7zCMGXx&#10;0kupOxYZOXr1RymjuIcAMk44mAKkVFxkDIhmNn2FZtswJzIWJCe4C03h/5XlD6cnT1RdURTKMoMS&#10;7UQXpdA1uUnstC6UmLR1mBa7z9ChyqM/oDOB7qQ36YtwCMaR5/OFWyxGODrnH+efPswxxDF2/X6e&#10;ahQvR50P8YsAQ5JRUY/CZT7Z6T7EPnVMSTcF0KreKK3TJgXW2pMTQ5HbRkUxFP8tS9uUayGd6gsm&#10;T5Hw9TiSFbt9l9m4YNxDfUboHvrWCY5vFN53z0J8Yh57BSFh/8dHXKSGtqIwWJQ04H/8zZ/yUUKM&#10;UtJi71U0fD8yLyjRXy2Kmxp1NPxo7EfDHs0aEOkMJ8vxbOIBH/VoSg/mGcdilW7BELMc76poHM11&#10;7CcAx4qL1SonYTs6Fu/t1vFUeuR11z0z7wZVIor5AGNXsvKVOH1ulsetjhGZzsolXnsWB7qxlbP2&#10;w9ilWfl1n7Nefg7LnwAAAP//AwBQSwMEFAAGAAgAAAAhABnpperfAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdQrpDyFOVVVwgEtF2gs3N97GgXgdxU4b3p6FCxx3ZjT7&#10;Tb4aXStO2IfGk4LpJAGBVHnTUK1gv3u+XYIIUZPRrSdU8IUBVsXlRa4z48/0hqcy1oJLKGRagY2x&#10;y6QMlUWnw8R3SOwdfe905LOvpen1mctdK++SZC6dbog/WN3hxmL1WQ5OwTZ939qb4fj0uk7v+5f9&#10;sJl/1KVS11fj+hFExDH+heEHn9GhYKaDH8gE0SrgIVHBbLpMQbD9kCxYOfwqM5BFLv8PKL4BAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7dlu8S4CAABkBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGeml6t8AAAAIAQAADwAAAAAAAAAAAAAAAACI&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" stroked="f">
+              <v:shape w14:anchorId="463DAFD3" id="Textfeld 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:259.2pt;width:453.5pt;height:.05pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcj/MqGAIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L066pduMOEWWIsOA&#10;oi2QDj0rshwLkEWNUmJnXz9KtpOu22nYRaZJihTfe1zcdI1hR4Vegy34bDLlTFkJpbb7gn9/2rz7&#10;xJkPwpbCgFUFPynPb5Zv3yxal6srqMGUChkVsT5vXcHrEFyeZV7WqhF+Ak5ZClaAjQj0i/usRNFS&#10;9cZkV9PpddYClg5BKu/Je9sH+TLVryolw0NVeRWYKTi9LaQT07mLZ7ZciHyPwtVaDs8Q//CKRmhL&#10;Tc+lbkUQ7ID6j1KNlggeqjCR0GRQVVqqNANNM5u+mmZbC6fSLASOd2eY/P8rK++PW/eILHRfoCMC&#10;IyCt87knZ5ynq7CJX3opozhBeDrDprrAJDnnH+efP8wpJCl2/X4ea2SXqw59+KqgYdEoOBInCSpx&#10;vPOhTx1TYicPRpcbbUz8iYG1QXYUxF9b66CG4r9lGRtzLcRbfcHoyS5zRCt0u47p8sWMOyhPNDpC&#10;rwrv5EZTvzvhw6NAkgGNRNIOD3RUBtqCw2BxVgP+/Js/5hM7FOWsJVkV3P84CFScmW+WeIsaHA0c&#10;jd1o2EOzBpp0RkvjZDLpAgYzmhVC80yKX8UuFBJWUq+Ch9Fch17ctDFSrVYpiZTmRLizWydj6RHX&#10;p+5ZoBtYCUTmPYyCE/krcvrcRI9bHQIhnZiLuPYoDnCTShP3w0bFNXj5n7Iue7/8BQAA//8DAFBL&#10;AwQUAAYACAAAACEAGeml6t8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;XBB1CukPIU5VVXCAS0XaCzc33saBeB3FThvenoULHHdmNPtNvhpdK07Yh8aTgukkAYFUedNQrWC/&#10;e75dgghRk9GtJ1TwhQFWxeVFrjPjz/SGpzLWgksoZFqBjbHLpAyVRafDxHdI7B1973Tks6+l6fWZ&#10;y10r75JkLp1uiD9Y3eHGYvVZDk7BNn3f2pvh+PS6Tu/7l/2wmX/UpVLXV+P6EUTEMf6F4Qef0aFg&#10;poMfyATRKuAhUcFsukxBsP2QLFg5/CozkEUu/w8ovgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDcj/MqGAIAAD8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAZ6aXq3wAAAAgBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="31DE1412" w14:textId="0A4E3FB7" w:rsidR="00B72B64" w:rsidRPr="00FA32AE" w:rsidRDefault="00B72B64" w:rsidP="002932CF">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024figurecaption"/>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                       </w:pPr>
-                      <w:bookmarkStart w:id="47" w:name="_Toc180410502"/>
+                      <w:bookmarkStart w:id="43" w:name="_Toc180410502"/>
                       <w:r>
                         <w:t xml:space="preserve">Figura </w:t>
                       </w:r>
                       <w:r w:rsidR="0026731E">
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidR="0026731E">
                         <w:instrText xml:space="preserve"> SEQ Figura \* ARABIC </w:instrText>
                       </w:r>
                       <w:r w:rsidR="0026731E">
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
                       <w:r w:rsidR="00D10934">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t>1</w:t>
                       </w:r>
                       <w:r w:rsidR="0026731E">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00B72B64">
                         <w:t>Breve descrizione di ciò che è mostrato nella figura/grafica. Per ulteriori illustrazioni: Inserisci figura/grafica -&gt; tasto destro del mouse -&gt; [Inserisci didascalia]. Utilizzi riferimenti incrociati alla figura nel testo.</w:t>
                       </w:r>
-                      <w:bookmarkEnd w:id="47"/>
+                      <w:bookmarkEnd w:id="43"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00816BC3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0942F2DE" wp14:editId="74EC8606">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>251</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5760000" cy="3235242"/>
             <wp:effectExtent l="0" t="0" r="0" b="3810"/>
             <wp:wrapTopAndBottom/>
@@ -5953,145 +5821,145 @@
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5760000" cy="635"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:prstClr val="white"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="044302B6" w14:textId="010A246B" w:rsidR="00B72B64" w:rsidRPr="001253B4" w:rsidRDefault="00B72B64" w:rsidP="002932CF">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024figurecaption"/>
                               <w:rPr>
                                 <w:noProof/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:bookmarkStart w:id="48" w:name="_Toc180410503"/>
+                            <w:bookmarkStart w:id="44" w:name="_Toc180410503"/>
                             <w:r>
                               <w:t xml:space="preserve">Figura </w:t>
                             </w:r>
                             <w:r w:rsidR="0026731E">
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidR="0026731E">
                               <w:instrText xml:space="preserve"> SEQ Figura \* ARABIC </w:instrText>
                             </w:r>
                             <w:r w:rsidR="0026731E">
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
                             <w:r w:rsidR="00D10934">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                             <w:r w:rsidR="0026731E">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00B72B64">
                               <w:t>Breve descrizione di ciò che è mostrato nella figura/grafica. Per ulteriori illustrazioni: Inserisci figura/grafica -&gt; tasto destro del mouse -&gt; [Inserisci didascalia]. Utilizzi riferimenti incrociati alla figura nel testo.</w:t>
                             </w:r>
-                            <w:bookmarkEnd w:id="48"/>
+                            <w:bookmarkEnd w:id="44"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="35EC68F2" id="Textfeld 9" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.3pt;margin-top:132.2pt;width:453.55pt;height:.05pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzfK3kLwIAAGQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFuGjEQvVfqP1i+lwWq0GbFElEiqkoo&#10;iQRVzsZrs5Zsj2sbdunXd+xlSZr2VJWDGc+Mx37vzez8rjOanIQPCmxFJ6MxJcJyqJU9VPT7bv3h&#10;MyUhMlszDVZU9CwCvVu8fzdvXSmm0ICuhSdYxIaydRVtYnRlUQTeCMPCCJywGJTgDYu49Yei9qzF&#10;6kYX0/F4VrTga+eBixDQe98H6SLXl1Lw+ChlEJHoiuLbYl59XvdpLRZzVh48c43il2ewf3iFYcri&#10;pddS9ywycvTqj1JGcQ8BZBxxMAVIqbjIGBDNZPwGzbZhTmQsSE5wV5rC/yvLH05Pnqi6oreUWGZQ&#10;op3oohS6JreJndaFEpO2DtNi9wU6VHnwB3Qm0J30Jv0jHIJx5Pl85RaLEY7Om0+zMf4o4RibfbxJ&#10;NYqXo86H+FWAIcmoqEfhMp/stAmxTx1S0k0BtKrXSuu0SYGV9uTEUOS2UVFciv+WpW3KtZBO9QWT&#10;p0j4ehzJit2+y2xMB4x7qM8I3UPfOsHxtcL7NizEJ+axVxAS9n98xEVqaCsKF4uSBvzPv/lTPkqI&#10;UUpa7L2Khh9H5gUl+ptFcVOjDoYfjP1g2KNZASKd4GQ5nk084KMeTOnBPONYLNMtGGKW410VjYO5&#10;iv0E4FhxsVzmJGxHx+LGbh1PpQded90z8+6iSkQxH2DoSla+EafPzfK45TEi01m5xGvP4oVubOWs&#10;/WXs0qy83uesl4/D4hcAAAD//wMAUEsDBBQABgAIAAAAIQAGAELO3wAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHUoaUrTOFVVwYFeKkIv3Nx4GwfidWQ7bfh7DJdynJ3R&#10;zNtiNZqOndD51pKAh0kCDKm2qqVGwP795f4JmA+SlOwsoYBv9LAqr68KmSt7pjc8VaFhsYR8LgXo&#10;EPqcc19rNNJPbI8UvaN1RoYoXcOVk+dYbjo+TZKMG9lSXNCyx43G+qsajIBd+rHTd8PxebtOH93r&#10;fthkn00lxO3NuF4CCziGSxh+8SM6lJHpYAdSnnUCspgTMM3SFFi0F8l8Duzwd5kBLwv+/4HyBwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADN8reQvAgAAZAQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAYAQs7fAAAACAEAAA8AAAAAAAAAAAAAAAAA&#10;iQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" stroked="f">
+              <v:shape w14:anchorId="35EC68F2" id="Textfeld 9" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.3pt;margin-top:132.2pt;width:453.55pt;height:.05pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwag0HGQIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L04yNBuMOEWWIsOA&#10;oC2QDj0rshwLkEWNUmJ3Xz9KtpOu22mYDzIlUqT43uPytmsMOyv0GmzBZ5MpZ8pKKLU9Fvz70/bD&#10;Z858ELYUBqwq+Ivy/Hb1/t2ydbmaQw2mVMgoifV56wpeh+DyLPOyVo3wE3DKkrMCbESgLR6zEkVL&#10;2RuTzafTRdYClg5BKu/p9K538lXKX1VKhoeq8iowU3B6W0grpvUQ12y1FPkRhau1HJ4h/uEVjdCW&#10;il5S3Ykg2An1H6kaLRE8VGEiocmgqrRUqQfqZjZ9082+Fk6lXggc7y4w+f+XVt6f9+4RWei+QEcE&#10;RkBa53NPh7GfrsIm/umljPwE4csFNtUFJunw5tNiSh9nknyLjzcxR3a96tCHrwoaFo2CI3GSoBLn&#10;nQ996BgSK3kwutxqY+ImOjYG2VkQf22tgxqS/xZlbIy1EG/1CeNJdu0jWqE7dEyXBZ+PPR6gfKHW&#10;EXpVeCe3murthA+PAkkG1BJJOzzQUhloCw6DxVkN+PNv5zGe2CEvZy3JquD+x0mg4sx8s8Rb1OBo&#10;4GgcRsOemg1QpzMaGieTSRcwmNGsEJpnUvw6ViGXsJJqFTyM5ib04qaJkWq9TkGkNCfCzu6djKlH&#10;XJ+6Z4FuYCUQmfcwCk7kb8jpYxM9bn0KhHRiLuLaozjATSpN3A8TFcfg9T5FXed+9QsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAAYAQs7fAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SFwQdShpStM4VVXBgV4qQi/c3HgbB+J1ZDtt+HsMl3KcndHM22I1mo6d0PnWkoCHSQIMqbaqpUbA&#10;/v3l/gmYD5KU7CyhgG/0sCqvrwqZK3umNzxVoWGxhHwuBegQ+pxzX2s00k9sjxS9o3VGhihdw5WT&#10;51huOj5Nkowb2VJc0LLHjcb6qxqMgF36sdN3w/F5u04f3et+2GSfTSXE7c24XgILOIZLGH7xIzqU&#10;kelgB1KedQKymBMwzdIUWLQXyXwO7PB3mQEvC/7/gfIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAsGoNBxkCAAA/BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEABgBCzt8AAAAIAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="044302B6" w14:textId="010A246B" w:rsidR="00B72B64" w:rsidRPr="001253B4" w:rsidRDefault="00B72B64" w:rsidP="002932CF">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024figurecaption"/>
                         <w:rPr>
                           <w:noProof/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:bookmarkStart w:id="49" w:name="_Toc180410503"/>
+                      <w:bookmarkStart w:id="45" w:name="_Toc180410503"/>
                       <w:r>
                         <w:t xml:space="preserve">Figura </w:t>
                       </w:r>
                       <w:r w:rsidR="0026731E">
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidR="0026731E">
                         <w:instrText xml:space="preserve"> SEQ Figura \* ARABIC </w:instrText>
                       </w:r>
                       <w:r w:rsidR="0026731E">
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
                       <w:r w:rsidR="00D10934">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
                       <w:r w:rsidR="0026731E">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00B72B64">
                         <w:t>Breve descrizione di ciò che è mostrato nella figura/grafica. Per ulteriori illustrazioni: Inserisci figura/grafica -&gt; tasto destro del mouse -&gt; [Inserisci didascalia]. Utilizzi riferimenti incrociati alla figura nel testo.</w:t>
                       </w:r>
-                      <w:bookmarkEnd w:id="49"/>
+                      <w:bookmarkEnd w:id="45"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00816BC3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21775750" wp14:editId="5DF036DC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3810</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>4445</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2880000" cy="1617621"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:wrapTopAndBottom/>
@@ -6125,52 +5993,53 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2880000" cy="1617621"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="419F27C9" w14:textId="0ACCD895" w:rsidR="00CB2882" w:rsidRDefault="00CB2882" w:rsidP="002932CF">
       <w:pPr>
         <w:pStyle w:val="ECREP2024figurecaption"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc180410504"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc180410504"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="000C1710">
         <w:t>abel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
       <w:r w:rsidR="0026731E">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0026731E">
         <w:instrText xml:space="preserve"> SEQ Tavola \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidR="0026731E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00D10934">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="0026731E">
         <w:rPr>
@@ -6192,51 +6061,51 @@
       </w:r>
       <w:r w:rsidRPr="00B65C92">
         <w:t>la. Per ulteriori ta</w:t>
       </w:r>
       <w:r w:rsidR="000C1710">
         <w:t>bel</w:t>
       </w:r>
       <w:r w:rsidRPr="00B65C92">
         <w:t>le: Copia e incolla la ta</w:t>
       </w:r>
       <w:r w:rsidR="000C1710">
         <w:t>bell</w:t>
       </w:r>
       <w:r w:rsidRPr="00B65C92">
         <w:t>a -&gt; tasto destro del mouse -&gt; [Inserisci didascalia]. Utilizzi riferimenti incrociati alla ta</w:t>
       </w:r>
       <w:r w:rsidR="000C1710">
         <w:t>bella</w:t>
       </w:r>
       <w:r w:rsidRPr="00B65C92">
         <w:t xml:space="preserve"> nel testo</w:t>
       </w:r>
       <w:r w:rsidRPr="00167964">
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:bottomFromText="284" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3021"/>
       </w:tblGrid>
       <w:tr w:rsidR="000431D8" w14:paraId="729D8819" w14:textId="77777777" w:rsidTr="00064A51">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -6396,51 +6265,51 @@
             <w:pPr>
               <w:pStyle w:val="ECREP2024table"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="642D0BC7" w14:textId="5934AF03" w:rsidR="006323EF" w:rsidRDefault="006323EF" w:rsidP="00CB2882">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-de"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="552AF3A2" w14:textId="6BD17D1E" w:rsidR="00CB2882" w:rsidRDefault="00CB2882" w:rsidP="00CB2882">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-de"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B85F094" w14:textId="397D62BD" w:rsidR="00CB2882" w:rsidRPr="002932CF" w:rsidRDefault="00CB2882" w:rsidP="002932CF">
       <w:pPr>
         <w:pStyle w:val="ECREP2024figurecaption"/>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc180410505"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc180410505"/>
       <w:r w:rsidRPr="002932CF">
         <w:t>Ta</w:t>
       </w:r>
       <w:r w:rsidR="000C1710" w:rsidRPr="002932CF">
         <w:t>bel</w:t>
       </w:r>
       <w:r w:rsidRPr="002932CF">
         <w:t xml:space="preserve">la </w:t>
       </w:r>
       <w:r w:rsidR="0026731E">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0026731E">
         <w:instrText xml:space="preserve"> SEQ Tavola \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidR="0026731E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00D10934" w:rsidRPr="002932CF">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="0026731E">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="002932CF">
@@ -6448,51 +6317,51 @@
       </w:r>
       <w:r w:rsidR="007220AE" w:rsidRPr="002932CF">
         <w:t>bel</w:t>
       </w:r>
       <w:r w:rsidRPr="002932CF">
         <w:t>la. Per ulteriori ta</w:t>
       </w:r>
       <w:r w:rsidR="000C1710" w:rsidRPr="002932CF">
         <w:t>bel</w:t>
       </w:r>
       <w:r w:rsidRPr="002932CF">
         <w:t>le: Copia e incolla la ta</w:t>
       </w:r>
       <w:r w:rsidR="000C1710" w:rsidRPr="002932CF">
         <w:t>bell</w:t>
       </w:r>
       <w:r w:rsidRPr="002932CF">
         <w:t>a -&gt; tasto destro del mouse -&gt; [Inserisci didascalia]. Utilizzi riferimenti incrociati alla ta</w:t>
       </w:r>
       <w:r w:rsidR="000C1710" w:rsidRPr="002932CF">
         <w:t>bel</w:t>
       </w:r>
       <w:r w:rsidRPr="002932CF">
         <w:t>la nel testo.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:bottomFromText="284" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3021"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB2882" w14:paraId="43AC8494" w14:textId="77777777" w:rsidTr="0019137F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -6644,146 +6513,146 @@
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1C70619C" w14:textId="77777777" w:rsidR="00CB2882" w:rsidRDefault="00CB2882" w:rsidP="0019137F">
             <w:pPr>
               <w:pStyle w:val="ECREP2024table"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5EB9DDFC" w14:textId="77777777" w:rsidR="00CB2882" w:rsidRPr="003A7A6C" w:rsidRDefault="00CB2882" w:rsidP="00CB2882">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-de"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CB2882" w:rsidRPr="003A7A6C" w:rsidSect="00D6016D">
-      <w:headerReference w:type="even" r:id="rId14"/>
-[...3 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:headerReference w:type="even" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="even" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2722" w:right="1134" w:bottom="907" w:left="1701" w:header="680" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F3BB96D" w14:textId="77777777" w:rsidR="00827C58" w:rsidRDefault="00827C58" w:rsidP="004D4960">
+    <w:p w14:paraId="162A8D48" w14:textId="77777777" w:rsidR="00CD686B" w:rsidRDefault="00CD686B" w:rsidP="004D4960">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1ED7669A" w14:textId="77777777" w:rsidR="00827C58" w:rsidRDefault="00827C58" w:rsidP="004D4960">
+    <w:p w14:paraId="7338FC78" w14:textId="77777777" w:rsidR="00CD686B" w:rsidRDefault="00CD686B" w:rsidP="004D4960">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="53DF0DFA" w14:textId="57D51FDA" w:rsidR="00BE13E0" w:rsidRPr="00BE13E0" w:rsidRDefault="00BE13E0" w:rsidP="00BE13E0">
     <w:pPr>
       <w:pStyle w:val="ECREP2024standard"/>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
@@ -6833,51 +6702,51 @@
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2DF34AF9" w14:textId="064D70E7" w:rsidR="00BE13E0" w:rsidRPr="00E3234A" w:rsidRDefault="00E3234A" w:rsidP="00E3234A">
     <w:pPr>
       <w:pStyle w:val="ECREP2024standard"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
@@ -6926,76 +6795,76 @@
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="043A5DF5" w14:textId="77777777" w:rsidR="00827C58" w:rsidRDefault="00827C58" w:rsidP="004D4960">
+    <w:p w14:paraId="115134DF" w14:textId="77777777" w:rsidR="00CD686B" w:rsidRDefault="00CD686B" w:rsidP="004D4960">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BC3D8F2" w14:textId="77777777" w:rsidR="00827C58" w:rsidRDefault="00827C58" w:rsidP="004D4960">
+    <w:p w14:paraId="2EDE6007" w14:textId="77777777" w:rsidR="00CD686B" w:rsidRDefault="00CD686B" w:rsidP="004D4960">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D0F310A" w14:textId="1504D3C0" w:rsidR="00D74155" w:rsidRPr="00D6016D" w:rsidRDefault="00D6016D" w:rsidP="00956D22">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7181B213" wp14:editId="1C1E82F1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>702310</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>431800</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1980000" cy="486000"/>
           <wp:effectExtent l="0" t="0" r="1270" b="9525"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="5" name="Grafik 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -7025,51 +6894,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1980000" cy="486000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5AFB5445" w14:textId="12F2BE71" w:rsidR="004D4960" w:rsidRPr="00D5209B" w:rsidRDefault="00253A50" w:rsidP="00D5209B">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0580B8CB" wp14:editId="0A32B55B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>702310</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>431800</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1980000" cy="486000"/>
           <wp:effectExtent l="0" t="0" r="1270" b="9525"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1" name="Grafik 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -7099,51 +6968,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1980000" cy="486000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="439F71DA" w14:textId="77777777" w:rsidR="00B72161" w:rsidRDefault="00B72161" w:rsidP="00191311">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r w:rsidRPr="00B72161">
       <w:t xml:space="preserve">Dipartimento federale dell'ambiente, dei trasporti, </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2959EFDC" w14:textId="26D818BB" w:rsidR="00D74155" w:rsidRPr="00191311" w:rsidRDefault="00B72161" w:rsidP="00B72161">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r w:rsidRPr="00B72161">
       <w:t>dell'energia e delle comunicazioni DATEC</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="761B3C0D" w14:textId="45E64A92" w:rsidR="00D74155" w:rsidRPr="0076430E" w:rsidRDefault="00B72161" w:rsidP="004C572A">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:spacing w:before="100"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
@@ -7220,51 +7089,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1980000" cy="486000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08F2667D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="404856A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
@@ -7812,54 +7681,54 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="175660402">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1469205220">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="ECREP2024chapter1"/>
         <w:lvlText w:val="%1"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="ECREP2024chaptersub11"/>
         <w:lvlText w:val="%1.%2"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="792" w:hanging="432"/>
@@ -7947,338 +7816,349 @@
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3744" w:hanging="1224"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4320" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1432123411">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="578252010">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="594096329">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2052613311">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="70"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004D4960"/>
     <w:rsid w:val="000205CF"/>
     <w:rsid w:val="00022799"/>
     <w:rsid w:val="00035CB3"/>
     <w:rsid w:val="000431D8"/>
     <w:rsid w:val="00050DFA"/>
     <w:rsid w:val="00064A51"/>
     <w:rsid w:val="000678F8"/>
     <w:rsid w:val="00080E80"/>
     <w:rsid w:val="000A044C"/>
     <w:rsid w:val="000A6127"/>
     <w:rsid w:val="000A6422"/>
     <w:rsid w:val="000A6C59"/>
     <w:rsid w:val="000A78C1"/>
     <w:rsid w:val="000C1251"/>
     <w:rsid w:val="000C1710"/>
     <w:rsid w:val="000D04B2"/>
     <w:rsid w:val="000D3500"/>
     <w:rsid w:val="000E124B"/>
     <w:rsid w:val="000E614F"/>
     <w:rsid w:val="000E7AFF"/>
     <w:rsid w:val="00126D3D"/>
     <w:rsid w:val="00130839"/>
     <w:rsid w:val="001500FE"/>
     <w:rsid w:val="00155FA1"/>
+    <w:rsid w:val="0015647A"/>
     <w:rsid w:val="00157356"/>
     <w:rsid w:val="00167964"/>
     <w:rsid w:val="00180B86"/>
     <w:rsid w:val="00182A13"/>
     <w:rsid w:val="00182E61"/>
     <w:rsid w:val="0019038C"/>
     <w:rsid w:val="00191311"/>
     <w:rsid w:val="001A4B44"/>
     <w:rsid w:val="001A51BB"/>
     <w:rsid w:val="001C1F23"/>
     <w:rsid w:val="001D16E9"/>
     <w:rsid w:val="001E0E98"/>
     <w:rsid w:val="001E32CC"/>
     <w:rsid w:val="001E5238"/>
     <w:rsid w:val="002056ED"/>
     <w:rsid w:val="002154F2"/>
     <w:rsid w:val="002178FB"/>
+    <w:rsid w:val="00244A80"/>
     <w:rsid w:val="00245E1B"/>
     <w:rsid w:val="002479A3"/>
     <w:rsid w:val="00253A50"/>
     <w:rsid w:val="0026731E"/>
     <w:rsid w:val="00282CE8"/>
     <w:rsid w:val="00282D70"/>
     <w:rsid w:val="00291C8E"/>
     <w:rsid w:val="002932CF"/>
     <w:rsid w:val="002941FF"/>
     <w:rsid w:val="00297134"/>
     <w:rsid w:val="002A1924"/>
     <w:rsid w:val="002B577A"/>
     <w:rsid w:val="002B62D2"/>
     <w:rsid w:val="002C30B2"/>
     <w:rsid w:val="002D6025"/>
     <w:rsid w:val="002E6FFB"/>
     <w:rsid w:val="002F0AAD"/>
     <w:rsid w:val="002F3BD3"/>
     <w:rsid w:val="002F570A"/>
     <w:rsid w:val="00302EF8"/>
     <w:rsid w:val="003312C5"/>
     <w:rsid w:val="00391FB4"/>
     <w:rsid w:val="003A7A6C"/>
     <w:rsid w:val="003C1086"/>
     <w:rsid w:val="003D7900"/>
     <w:rsid w:val="003F5BCB"/>
     <w:rsid w:val="0040022A"/>
     <w:rsid w:val="00400C35"/>
     <w:rsid w:val="0040234C"/>
     <w:rsid w:val="00415AAA"/>
     <w:rsid w:val="00424F61"/>
     <w:rsid w:val="00455363"/>
     <w:rsid w:val="00456345"/>
     <w:rsid w:val="004669FC"/>
     <w:rsid w:val="00474340"/>
     <w:rsid w:val="00490FA5"/>
     <w:rsid w:val="004946B9"/>
     <w:rsid w:val="004A571D"/>
     <w:rsid w:val="004B0FF3"/>
     <w:rsid w:val="004B1E29"/>
     <w:rsid w:val="004B3B8D"/>
     <w:rsid w:val="004C572A"/>
     <w:rsid w:val="004C6FDE"/>
     <w:rsid w:val="004D4960"/>
     <w:rsid w:val="004D558D"/>
+    <w:rsid w:val="004E68D1"/>
     <w:rsid w:val="00500716"/>
     <w:rsid w:val="00503D6D"/>
     <w:rsid w:val="00507114"/>
     <w:rsid w:val="00512EF4"/>
     <w:rsid w:val="00512F3C"/>
     <w:rsid w:val="0055066F"/>
     <w:rsid w:val="00550E55"/>
     <w:rsid w:val="00551038"/>
     <w:rsid w:val="00554C2E"/>
+    <w:rsid w:val="00560E57"/>
     <w:rsid w:val="0056345E"/>
     <w:rsid w:val="00574DBE"/>
     <w:rsid w:val="005868F0"/>
     <w:rsid w:val="00590966"/>
     <w:rsid w:val="005B0EAF"/>
     <w:rsid w:val="005B4084"/>
     <w:rsid w:val="005D2219"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E5D2C"/>
     <w:rsid w:val="005E7C31"/>
     <w:rsid w:val="005F41CA"/>
+    <w:rsid w:val="005F6D5D"/>
     <w:rsid w:val="005F6E68"/>
     <w:rsid w:val="00603185"/>
     <w:rsid w:val="00615480"/>
     <w:rsid w:val="00616392"/>
     <w:rsid w:val="00623ED3"/>
     <w:rsid w:val="0062523C"/>
     <w:rsid w:val="006323EF"/>
     <w:rsid w:val="00643848"/>
     <w:rsid w:val="00643C7D"/>
     <w:rsid w:val="0064614F"/>
     <w:rsid w:val="00655BF8"/>
     <w:rsid w:val="00663995"/>
     <w:rsid w:val="00684775"/>
     <w:rsid w:val="0069755E"/>
     <w:rsid w:val="006A7B19"/>
     <w:rsid w:val="006B6A54"/>
     <w:rsid w:val="006C1FD2"/>
     <w:rsid w:val="006C2BB2"/>
     <w:rsid w:val="006D29FA"/>
     <w:rsid w:val="006D42F3"/>
     <w:rsid w:val="00716F6F"/>
     <w:rsid w:val="007220AE"/>
     <w:rsid w:val="00722A12"/>
     <w:rsid w:val="0072617E"/>
     <w:rsid w:val="00726D35"/>
     <w:rsid w:val="00735AD3"/>
     <w:rsid w:val="00742C0C"/>
     <w:rsid w:val="00744861"/>
     <w:rsid w:val="00745600"/>
     <w:rsid w:val="00753B87"/>
     <w:rsid w:val="00760FA6"/>
     <w:rsid w:val="007615ED"/>
     <w:rsid w:val="007631A6"/>
     <w:rsid w:val="0076430E"/>
     <w:rsid w:val="00770EB4"/>
+    <w:rsid w:val="0078305A"/>
     <w:rsid w:val="00783712"/>
     <w:rsid w:val="00785D72"/>
     <w:rsid w:val="007A3AD1"/>
     <w:rsid w:val="007B36D2"/>
     <w:rsid w:val="007D3DF3"/>
     <w:rsid w:val="007D5C1E"/>
     <w:rsid w:val="007E50BC"/>
     <w:rsid w:val="007E5D35"/>
     <w:rsid w:val="007F7EE5"/>
     <w:rsid w:val="008060DF"/>
     <w:rsid w:val="00810E30"/>
     <w:rsid w:val="00811EE2"/>
     <w:rsid w:val="0081396C"/>
     <w:rsid w:val="008144E4"/>
     <w:rsid w:val="00816BC3"/>
     <w:rsid w:val="00822890"/>
     <w:rsid w:val="00827C58"/>
     <w:rsid w:val="00831C5C"/>
     <w:rsid w:val="00831E17"/>
     <w:rsid w:val="00843185"/>
     <w:rsid w:val="00872D6B"/>
     <w:rsid w:val="008755C6"/>
     <w:rsid w:val="00880A78"/>
     <w:rsid w:val="00884452"/>
     <w:rsid w:val="00891B6B"/>
     <w:rsid w:val="008A6E48"/>
     <w:rsid w:val="008B091B"/>
     <w:rsid w:val="008C459D"/>
     <w:rsid w:val="008E4CAE"/>
     <w:rsid w:val="008E7FF4"/>
     <w:rsid w:val="008F4CBC"/>
     <w:rsid w:val="00904EA6"/>
     <w:rsid w:val="00913D8B"/>
     <w:rsid w:val="00930AE7"/>
     <w:rsid w:val="0093508C"/>
     <w:rsid w:val="0094175F"/>
     <w:rsid w:val="009544E6"/>
     <w:rsid w:val="00956D22"/>
     <w:rsid w:val="00971AE8"/>
     <w:rsid w:val="00993FF2"/>
     <w:rsid w:val="00996E18"/>
     <w:rsid w:val="009B0453"/>
     <w:rsid w:val="009B3C47"/>
     <w:rsid w:val="009B452E"/>
     <w:rsid w:val="009B53AE"/>
     <w:rsid w:val="009B7C43"/>
     <w:rsid w:val="009D108F"/>
     <w:rsid w:val="009E6760"/>
+    <w:rsid w:val="009F4337"/>
     <w:rsid w:val="009F7B81"/>
     <w:rsid w:val="00A01DA5"/>
     <w:rsid w:val="00A07AF2"/>
     <w:rsid w:val="00A20252"/>
     <w:rsid w:val="00A31FC0"/>
     <w:rsid w:val="00A44C0E"/>
     <w:rsid w:val="00A56594"/>
     <w:rsid w:val="00A7435D"/>
+    <w:rsid w:val="00A766C6"/>
     <w:rsid w:val="00A80B17"/>
     <w:rsid w:val="00A9727D"/>
     <w:rsid w:val="00AC0105"/>
     <w:rsid w:val="00AC3D4A"/>
     <w:rsid w:val="00AC4C14"/>
     <w:rsid w:val="00AD0066"/>
     <w:rsid w:val="00AD1BE6"/>
     <w:rsid w:val="00AD3997"/>
     <w:rsid w:val="00AE5EAD"/>
     <w:rsid w:val="00AF18C8"/>
     <w:rsid w:val="00AF7794"/>
     <w:rsid w:val="00B13EC9"/>
     <w:rsid w:val="00B23F08"/>
     <w:rsid w:val="00B50C50"/>
     <w:rsid w:val="00B72161"/>
     <w:rsid w:val="00B72B64"/>
     <w:rsid w:val="00B736F1"/>
     <w:rsid w:val="00B97C14"/>
     <w:rsid w:val="00BC492D"/>
     <w:rsid w:val="00BD1F07"/>
     <w:rsid w:val="00BD347C"/>
     <w:rsid w:val="00BD483F"/>
+    <w:rsid w:val="00BD49F0"/>
     <w:rsid w:val="00BE13E0"/>
+    <w:rsid w:val="00BE2D7E"/>
     <w:rsid w:val="00BF14D4"/>
     <w:rsid w:val="00BF5BEB"/>
     <w:rsid w:val="00C006E2"/>
     <w:rsid w:val="00C058E4"/>
     <w:rsid w:val="00C05CFE"/>
     <w:rsid w:val="00C1232E"/>
     <w:rsid w:val="00C14C7C"/>
+    <w:rsid w:val="00C34878"/>
     <w:rsid w:val="00C368B8"/>
     <w:rsid w:val="00C4099B"/>
     <w:rsid w:val="00C42401"/>
     <w:rsid w:val="00C53405"/>
     <w:rsid w:val="00C61ED1"/>
     <w:rsid w:val="00C62B28"/>
     <w:rsid w:val="00C73B83"/>
     <w:rsid w:val="00C74095"/>
     <w:rsid w:val="00C750AA"/>
     <w:rsid w:val="00C94A61"/>
     <w:rsid w:val="00CA1FF1"/>
     <w:rsid w:val="00CA315A"/>
     <w:rsid w:val="00CA7DFF"/>
     <w:rsid w:val="00CB2882"/>
     <w:rsid w:val="00CC2857"/>
     <w:rsid w:val="00CD1F56"/>
+    <w:rsid w:val="00CD686B"/>
     <w:rsid w:val="00CE24D0"/>
     <w:rsid w:val="00CE4AAE"/>
     <w:rsid w:val="00CE5EBF"/>
     <w:rsid w:val="00CF3128"/>
     <w:rsid w:val="00D10934"/>
     <w:rsid w:val="00D21AC5"/>
     <w:rsid w:val="00D32DC3"/>
     <w:rsid w:val="00D41F0D"/>
     <w:rsid w:val="00D5209B"/>
     <w:rsid w:val="00D6016D"/>
     <w:rsid w:val="00D635A8"/>
     <w:rsid w:val="00D74155"/>
     <w:rsid w:val="00D74E89"/>
     <w:rsid w:val="00D84906"/>
     <w:rsid w:val="00D95510"/>
     <w:rsid w:val="00D95717"/>
     <w:rsid w:val="00DA1243"/>
     <w:rsid w:val="00DA4424"/>
     <w:rsid w:val="00DC0387"/>
     <w:rsid w:val="00DC55D5"/>
     <w:rsid w:val="00DD2C69"/>
     <w:rsid w:val="00DE4A87"/>
     <w:rsid w:val="00DE7B61"/>
     <w:rsid w:val="00E00086"/>
     <w:rsid w:val="00E01A14"/>
@@ -8289,96 +8169,97 @@
     <w:rsid w:val="00E31F32"/>
     <w:rsid w:val="00E3234A"/>
     <w:rsid w:val="00E4131D"/>
     <w:rsid w:val="00E47FCA"/>
     <w:rsid w:val="00E54628"/>
     <w:rsid w:val="00E71B9C"/>
     <w:rsid w:val="00E7220D"/>
     <w:rsid w:val="00E74C5C"/>
     <w:rsid w:val="00E772BB"/>
     <w:rsid w:val="00E83D0C"/>
     <w:rsid w:val="00E87B75"/>
     <w:rsid w:val="00E93112"/>
     <w:rsid w:val="00E93C11"/>
     <w:rsid w:val="00EB14F7"/>
     <w:rsid w:val="00EB5A2C"/>
     <w:rsid w:val="00EC7D70"/>
     <w:rsid w:val="00ED21AA"/>
     <w:rsid w:val="00EE4B4A"/>
     <w:rsid w:val="00EF24FD"/>
     <w:rsid w:val="00F021A3"/>
     <w:rsid w:val="00F021B9"/>
     <w:rsid w:val="00F0342D"/>
     <w:rsid w:val="00F1030D"/>
     <w:rsid w:val="00F165D4"/>
     <w:rsid w:val="00F37C93"/>
+    <w:rsid w:val="00F561E9"/>
     <w:rsid w:val="00F600A3"/>
     <w:rsid w:val="00F64E10"/>
     <w:rsid w:val="00F67700"/>
     <w:rsid w:val="00F76B46"/>
     <w:rsid w:val="00F853B4"/>
     <w:rsid w:val="00FB04EE"/>
     <w:rsid w:val="00FB3C3D"/>
     <w:rsid w:val="00FB7D56"/>
     <w:rsid w:val="00FC43C1"/>
     <w:rsid w:val="00FC6108"/>
     <w:rsid w:val="00FC6D85"/>
     <w:rsid w:val="00FC7454"/>
     <w:rsid w:val="00FD6024"/>
     <w:rsid w:val="00FF1ABC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6B7DCECC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4325C4A2-467B-43EE-98F2-A316E8724C55}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9351,144 +9232,157 @@
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
     <w:name w:val="Überschrift 3 Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="berschrift3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="004C6FDE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ECREP2024figurecaption">
     <w:name w:val="EC_REP_2024_figure_caption"/>
     <w:basedOn w:val="Beschriftung"/>
     <w:next w:val="ECREP2024standard-text-it"/>
     <w:qFormat/>
     <w:rsid w:val="002932CF"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="StandardWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009F4337"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="661201209">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\C-DATA\_EC%20Reports\2024.10.21\AAAA.MM.GG_SI5XXXXX_Title_Istituzione_Rapporto_it.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\C-DATA\_EC%20Reports\2024.10.21\AAAA.MM.GG_SI5XXXXX_Title_Istituzione_Rapporto_it.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/deed.it" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\C-DATA\_EC%20Reports\2024.10.21\AAAA.MM.GG_SI5XXXXX_Title_Istituzione_Rapporto_it.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\C-DATA\_EC%20Reports\2024.10.21\AAAA.MM.GG_SI5XXXXX_Title_Istituzione_Rapporto_it.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/deed.it" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D2365240-3BEA-48DA-B359-F096B22F25DF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003F3847" w:rsidRDefault="00A8093F">
           <w:r w:rsidRPr="00CB393D">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1E0E43118C4748499EB0EF09C32C9EFE"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EE1AC91A-A51D-452E-8DEE-49C596E2E700}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003F3847" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="003F3847" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="1E0E43118C4748499EB0EF09C32C9EFE4"/>
+            <w:pStyle w:val="1E0E43118C4748499EB0EF09C32C9EFE"/>
           </w:pPr>
           <w:r w:rsidRPr="000E124B">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Acron</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>imo</w:t>
           </w:r>
           <w:r w:rsidRPr="000E124B">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>/</w:t>
           </w:r>
@@ -9497,156 +9391,156 @@
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Titolo breve</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CDEDDAADBE1848A889F350673EFA95EC"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{74FAB09B-D224-46CB-B752-11B1B8B1F0A9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008659F0" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="008659F0" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="CDEDDAADBE1848A889F350673EFA95EC4"/>
+            <w:pStyle w:val="CDEDDAADBE1848A889F350673EFA95EC"/>
           </w:pPr>
           <w:r w:rsidRPr="00F64E10">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>© XY, 20XX</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CEE27F7CD036468994EFC899469DF735"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{78734759-089B-4AF7-A857-5CF66A2DA2A8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001B4C1E" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="001B4C1E" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="CEE27F7CD036468994EFC899469DF7354"/>
+            <w:pStyle w:val="CEE27F7CD036468994EFC899469DF735"/>
           </w:pPr>
           <w:r w:rsidRPr="00EB5A2C">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>(se applicabile</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>, UFAM, cantone…</w:t>
           </w:r>
           <w:r w:rsidRPr="00EB5A2C">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D98CFFAE2ACC405886579EE2CF8CBD10"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{12C708BE-EFBF-4798-9CC6-588946219A79}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001B4C1E" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="001B4C1E" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="D98CFFAE2ACC405886579EE2CF8CBD104"/>
+            <w:pStyle w:val="D98CFFAE2ACC405886579EE2CF8CBD10"/>
           </w:pPr>
           <w:r w:rsidRPr="00CA315A">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Azienda XY</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A429A1ADD17E42AA9492A4F82242C1C1"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{69C4DA60-C5D4-4D2B-AF03-751400AE117C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001B4C1E" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="001B4C1E" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="A429A1ADD17E42AA9492A4F82242C1C14"/>
+            <w:pStyle w:val="A429A1ADD17E42AA9492A4F82242C1C1"/>
           </w:pPr>
           <w:r w:rsidRPr="00CA315A">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">CH-NPA </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>L</w:t>
           </w:r>
           <w:r w:rsidRPr="00CA315A">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>u</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -9658,547 +9552,547 @@
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>go</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8B60C5DF4BA24FAEB97E43E601C0CA0A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A05EADAE-0E0A-424B-8053-31F852294B87}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001B4C1E" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="001B4C1E" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="8B60C5DF4BA24FAEB97E43E601C0CA0A4"/>
+            <w:pStyle w:val="8B60C5DF4BA24FAEB97E43E601C0CA0A"/>
           </w:pPr>
           <w:r w:rsidRPr="00CA315A">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>www.azienda-xy.ch</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AA7824B0092A4FD6B54998AB62D925B3"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{19699F5D-BF54-4622-816D-103B8661B004}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="AA7824B0092A4FD6B54998AB62D925B34"/>
+            <w:pStyle w:val="AA7824B0092A4FD6B54998AB62D925B3"/>
           </w:pPr>
           <w:r w:rsidRPr="00CA315A">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Istituzione X</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4CC4F64E441F4EEAAA4525D5325C9B2A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EA793FA7-8799-4147-AD34-17149884B628}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="4CC4F64E441F4EEAAA4525D5325C9B2A4"/>
+            <w:pStyle w:val="4CC4F64E441F4EEAAA4525D5325C9B2A"/>
           </w:pPr>
           <w:r w:rsidRPr="00E93C11">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>CH-NPA Luogo</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="60C2A24E561B4B7C884B6D6D9C5D39F2"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0B645CB2-1B92-44AA-9614-CE09C6E1EBE6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="60C2A24E561B4B7C884B6D6D9C5D39F24"/>
+            <w:pStyle w:val="60C2A24E561B4B7C884B6D6D9C5D39F2"/>
           </w:pPr>
           <w:r w:rsidRPr="00E93C11">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>www.instuzione-x.ch</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EA7A6880C8DB44068B8AEBCB8C0151ED"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{765021E2-7660-4C96-A21D-3A2D279A6F83}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="EA7A6880C8DB44068B8AEBCB8C0151ED4"/>
+            <w:pStyle w:val="EA7A6880C8DB44068B8AEBCB8C0151ED"/>
           </w:pPr>
           <w:r w:rsidRPr="00E93C11">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>Instituzione Y</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4A0CCA90B1D54515BF5C585BF1D328E1"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BF54F40F-54E7-4B88-B36E-63ABABD4220B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="4A0CCA90B1D54515BF5C585BF1D328E14"/>
+            <w:pStyle w:val="4A0CCA90B1D54515BF5C585BF1D328E1"/>
           </w:pPr>
           <w:r w:rsidRPr="00E93C11">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>CH-NPA Luogo</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3B19C2A6BBC74318B3092ED9A8642E2F"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{23066C8D-EED6-48EC-BAD0-72BA993A04C3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="3B19C2A6BBC74318B3092ED9A8642E2F4"/>
+            <w:pStyle w:val="3B19C2A6BBC74318B3092ED9A8642E2F"/>
           </w:pPr>
           <w:r w:rsidRPr="00EB5A2C">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>www.instuzione-y.ch</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3ADD3F14A2B740E08B8200185D30384C"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C705CC53-C836-48A9-9922-102595BE22BF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="3ADD3F14A2B740E08B8200185D30384C4"/>
+            <w:pStyle w:val="3ADD3F14A2B740E08B8200185D30384C"/>
           </w:pPr>
           <w:r w:rsidRPr="00CA315A">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Instituzione </w:t>
           </w:r>
           <w:r w:rsidRPr="00CA1FF1">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Y</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2552FE863F524834A6475CEA8A01A097"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D8C5A372-0534-4DE2-83A1-14C6031793F4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="2552FE863F524834A6475CEA8A01A0974"/>
+            <w:pStyle w:val="2552FE863F524834A6475CEA8A01A097"/>
           </w:pPr>
           <w:r w:rsidRPr="00CA315A">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Instituzione </w:t>
           </w:r>
           <w:r w:rsidRPr="00CA1FF1">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>X</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C18D6745806D43E2A9BD1F44B4FAECAB"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{25BC4F58-13E2-4623-8FD3-35DAC0C37E84}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="C18D6745806D43E2A9BD1F44B4FAECAB4"/>
+            <w:pStyle w:val="C18D6745806D43E2A9BD1F44B4FAECAB"/>
           </w:pPr>
           <w:r w:rsidRPr="00CA1FF1">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>name@instuzione-x.ch</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B6807FF33A354A34A9576CF976CF7773"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C7A23AAC-FA7E-471C-95CF-AD116986863B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="B6807FF33A354A34A9576CF976CF77734"/>
+            <w:pStyle w:val="B6807FF33A354A34A9576CF976CF7773"/>
           </w:pPr>
           <w:r w:rsidRPr="00CA1FF1">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>name@instuzione-y.ch</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E9D4797B43614639B2F2B30F610D548D"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F7B7B55F-A07C-4539-AE0D-F32A4BD89738}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="E9D4797B43614639B2F2B30F610D548D4"/>
+            <w:pStyle w:val="E9D4797B43614639B2F2B30F610D548D"/>
           </w:pPr>
           <w:r w:rsidRPr="00CA1FF1">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Nome Cognome</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EC7D04F770B54470BC8D7120C67D5356"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9F6E0DA4-FFCB-4BD8-8580-A8C9D1DB51B3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="EC7D04F770B54470BC8D7120C67D53564"/>
+            <w:pStyle w:val="EC7D04F770B54470BC8D7120C67D5356"/>
           </w:pPr>
           <w:r w:rsidRPr="00CA1FF1">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Nome Cognome</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D4F8B2490F9D4FC4B21CE6630CA7FEF1"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6CF5AD1E-BF86-4026-B707-7CE28CCB1D8C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="D4F8B2490F9D4FC4B21CE6630CA7FEF14"/>
+            <w:pStyle w:val="D4F8B2490F9D4FC4B21CE6630CA7FEF1"/>
           </w:pPr>
           <w:r w:rsidRPr="00CA1FF1">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>email@</w:t>
           </w:r>
           <w:r w:rsidRPr="00CA1FF1">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>i</w:t>
           </w:r>
           <w:r w:rsidRPr="00CA1FF1">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>ndirizzo.ch</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="276A4CCAB5A344F08FE0BAB111432B42"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{545ECF77-33C7-4D85-89EE-8B4B5FE1F632}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="276A4CCAB5A344F08FE0BAB111432B424"/>
+            <w:pStyle w:val="276A4CCAB5A344F08FE0BAB111432B42"/>
           </w:pPr>
           <w:r w:rsidRPr="00CA1FF1">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>email@</w:t>
           </w:r>
           <w:r w:rsidRPr="00CA1FF1">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>i</w:t>
           </w:r>
           <w:r w:rsidRPr="00CA1FF1">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>ndirizzo.ch</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A0291BF6AC5E491FA28E77064A301E44"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{79451023-38B6-4D4D-AE5B-FA20BE1B6788}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="A0291BF6AC5E491FA28E77064A301E444"/>
+            <w:pStyle w:val="A0291BF6AC5E491FA28E77064A301E44"/>
           </w:pPr>
           <w:bookmarkStart w:id="0" w:name="_Hlk169181444"/>
           <w:r w:rsidRPr="00E87B75">
             <w:rPr>
               <w:vanish/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Descrizione dello stato dell'arte e/o del mercato. Presentazione del contesto generale del progetto con riferimenti alle pubblicazioni (analisi della letteratura</w:t>
           </w:r>
           <w:r w:rsidRPr="00BD347C">
             <w:rPr>
               <w:vanish/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>). Descrizione e discussione della sfida esistente e del modo generale in cui il progetto potrebbe fornire una soluzione o un contributo alle sfide elencate (in genere da ½ a 1½</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:vanish/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00BD347C">
             <w:rPr>
@@ -10273,83 +10167,83 @@
             <w:rPr>
               <w:vanish/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (tasto destro del mouse, [opzioni di inserimento] -&gt; [inserisci solo testo])</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="11F9B100C402413299B9D4BE4358E2D2"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E705123C-55B1-4A35-9CBB-53057F109614}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00312930" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="00312930" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="11F9B100C402413299B9D4BE4358E2D24"/>
+            <w:pStyle w:val="11F9B100C402413299B9D4BE4358E2D2"/>
           </w:pPr>
           <w:r w:rsidRPr="0040022A">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>5XXXXX-01</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E4A205E03CBE47C0BEBF7C35CDB44E03"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4FD8007D-4E4A-4F9B-A94D-3473AB800286}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00312930" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="00312930" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="E4A205E03CBE47C0BEBF7C35CDB44E034"/>
+            <w:pStyle w:val="E4A205E03CBE47C0BEBF7C35CDB44E03"/>
           </w:pPr>
           <w:r w:rsidRPr="00EB5A2C">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>SOLO PER IL RAPPORTO FINALE. PER I RAPPORTI INTERMEDI, ELIMINARE QUESTO PARAGRAFO, COMPRESA IL TITOLO</w:t>
           </w:r>
           <w:r w:rsidRPr="00EB5A2C">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00EB5A2C">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Elenchi </w:t>
@@ -10358,123 +10252,123 @@
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>un massimo di 4 messaggi chiave del progetto. Questi devono essere concisi/brevi (una o due frasi) e (se possibile) presentare anche il valore aggiunto del progetto in relazione alla politica energetica svizzera (nella lingua della relazione, può anche essere moltiplicato per altre lingue, se lo desidera)</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="643F80083A4C45E1ABF3D325434424A7"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4D2DA731-20D9-4817-BB45-ACBC405D5201}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00312930" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="00312930" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="643F80083A4C45E1ABF3D325434424A74"/>
+            <w:pStyle w:val="643F80083A4C45E1ABF3D325434424A7"/>
           </w:pPr>
           <w:r w:rsidRPr="00F600A3">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Selezionare il tipo di rapporto</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A66593863CA448A291D63075C2CFF6E7"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{02114CA6-0126-4C01-B9C7-7FF6D9AD8BDD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00312930" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="00312930" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="A66593863CA448A291D63075C2CFF6E74"/>
+            <w:pStyle w:val="A66593863CA448A291D63075C2CFF6E7"/>
           </w:pPr>
           <w:r w:rsidRPr="00F600A3">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Selezionare dat</w:t>
           </w:r>
           <w:r w:rsidRPr="00CC2857">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>a</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9C9E341AD722446BA2B917638D5ADDD3"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5743A37D-6861-4C1A-BB57-CFC3585D61E5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D37834" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="00D37834" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="9C9E341AD722446BA2B917638D5ADDD34"/>
+            <w:pStyle w:val="9C9E341AD722446BA2B917638D5ADDD3"/>
           </w:pPr>
           <w:r w:rsidRPr="00EE4B4A">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Informazioni sulle attività con altri attori in Svizzera e/o all'estero.</w:t>
           </w:r>
           <w:r w:rsidRPr="00EE4B4A">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> Ut</w:t>
           </w:r>
           <w:r w:rsidRPr="00E87B75">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>ilizzi solo gli stili di formato predefiniti, inserisca il testo da altri documenti non formattati</w:t>
@@ -10482,464 +10376,393 @@
           <w:r w:rsidRPr="00E87B75">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (tasto destro del mouse, [opzioni di inserimento] -&gt; [inserisci solo testo])</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1AA2C1CC7E884C89875B779AA579B015"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{66A9BC21-C703-415F-8C98-71A1E1F23FF0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D37834" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="00D37834" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="1AA2C1CC7E884C89875B779AA579B0154"/>
+            <w:pStyle w:val="1AA2C1CC7E884C89875B779AA579B015"/>
           </w:pPr>
-          <w:r w:rsidRPr="00EE4B4A">
+          <w:r w:rsidRPr="0015647A">
+            <w:rPr>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Elenco delle pubblicazioni risultanti dal progetto e delle altre attività di trasferimento delle conoscenze (ad es. contributi a conferenze, workshop o altri formati di comunicazione). Inoltre: dati, modelli e codici pubblicati, compresi i link di accesso</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000A6422">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
-            <w:t xml:space="preserve">Dettagli delle pubblicazioni che hanno avuto origine da questo </w:t>
-[...23 lines deleted...]
-            <w:t>Elenco dei dati e dei modelli/codici pubblicati con link di accesso.</w:t>
+            <w:t>.</w:t>
           </w:r>
           <w:r w:rsidRPr="000A6422">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> Utilizzi solo gli stili di formato predefiniti, inserisca il testo da altri documenti non formattati</w:t>
           </w:r>
           <w:r w:rsidRPr="000A6422">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (tasto destro del mouse, [opzioni </w:t>
           </w:r>
           <w:r w:rsidRPr="00EE4B4A">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>di inserimento] -&gt; [inserisci so</w:t>
           </w:r>
           <w:r w:rsidRPr="00E87B75">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>lo testo])</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A3945EC7659E4D29A02D1042C3B384F9"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2C29B25E-E076-437E-83BC-4133836D792B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D37834" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="00D37834" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="A3945EC7659E4D29A02D1042C3B384F94"/>
+            <w:pStyle w:val="A3945EC7659E4D29A02D1042C3B384F9"/>
           </w:pPr>
           <w:r w:rsidRPr="00EE4B4A">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Elenco delle fonti bibliografiche. Se le fonti sono numerose, utilizzi i riferimenti incrociati.</w:t>
           </w:r>
           <w:r w:rsidRPr="00EE4B4A">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> Utilizzi solo gli stili di formato predefiniti, inserisca il testo da altri documenti non formattati</w:t>
           </w:r>
           <w:r w:rsidRPr="00EE4B4A">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (tasto destro del mouse, [opzioni di inserimento] -&gt; [inserisci solo testo])</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2AD3FBF2F00E4F1D8F64D3BD604A72C7"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CDDA39C5-2713-4B65-BAB1-93C2925FA1E3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D37834" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="00D37834" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="2AD3FBF2F00E4F1D8F64D3BD604A72C74"/>
+            <w:pStyle w:val="2AD3FBF2F00E4F1D8F64D3BD604A72C7"/>
           </w:pPr>
           <w:r w:rsidRPr="00126D3D">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Appendici al rapporto, se applicabile</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F9B00E8AA756435EBC7EB6E421B57199"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CE3BA27B-7606-43DA-9549-944228D26052}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006367DD" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="006367DD" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="F9B00E8AA756435EBC7EB6E421B571994"/>
+            <w:pStyle w:val="F9B00E8AA756435EBC7EB6E421B57199"/>
           </w:pPr>
           <w:r w:rsidRPr="00F600A3">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">Kurze Zusammenfassung des Projektinhalts (Ausgangslage, Ziele), der Herangehensweise und der wichtigsten Ergebnissen und Schlussolgerungen. Zusammenhängender Text mit allenfalls ein paar Abschnitte, keine Listen und Aufzählungen (max. </w:t>
           </w:r>
           <w:r w:rsidRPr="00EB5A2C">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>½ bis 1 Seite)</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EF0316271CEF4727889405AA9CD5B254"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{169C113C-4F4B-40EE-9914-D640D121C47F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00597BD0" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="00597BD0" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="EF0316271CEF4727889405AA9CD5B2544"/>
+            <w:pStyle w:val="EF0316271CEF4727889405AA9CD5B254"/>
           </w:pPr>
           <w:r w:rsidRPr="00F600A3">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Summary of the content of the project ( initial context, objectives), of the approach and of the main results and conclusions. Concise text with a few paragraphs if necessary, no lists or enumerations (½ to 1 page max.)</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A11F75EC032745908F16DB7E748353AE"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4FB5EBA2-6F2E-46B3-8ABE-73CD93C0C5E8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A25E81" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="00A25E81" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="A11F75EC032745908F16DB7E748353AE4"/>
+            <w:pStyle w:val="A11F75EC032745908F16DB7E748353AE"/>
           </w:pPr>
           <w:r w:rsidRPr="00EC7D70">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Descrizione degli insegnamenti che si possono trarre dai risultati del progetto e discussione della loro rilevanza per l'argomento trattato, oltre a una valutazione finale del lavoro svolto. Discussione dei passi successivi alla conclusione del progetto e valutazione della possibile implementazione futura dei risultati del progetto. Descrizione di eventuali altre questioni in sospeso e dell'eventuale necessità di ulteriore lavoro. NEL CASO DI UN RAPPORTO INTERMEDIO: UNA VALUTAZIONE PRELIMINARE DEI RISULTATI OTTENUTI FINO AD OGGI E DEL LAVORO SVOLTO, E UNA BREVE DESCRIZIONE DELLE FASI SUCCESSIVE DEL PROGETTO. (In genere da 1 a 2 pagine). </w:t>
           </w:r>
           <w:r w:rsidRPr="00EC7D70">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Utilizzi </w:t>
           </w:r>
           <w:r w:rsidRPr="00E87B75">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>solo gli stili di formato predefiniti, inserisca il testo da altri documenti non formattati</w:t>
           </w:r>
           <w:r w:rsidRPr="00E87B75">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (tasto destro del mouse, [opzioni di inserimento] -&gt; [inserisci solo testo])</w:t>
-          </w:r>
-[...52 lines deleted...]
-            <w:t>Il contenuto di questo capitolo sarà successivamente rimosso dalla versione pubblica del rapporto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="42A8165A918244BA9184A47E127D1E33"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9FE716C3-449B-4723-91DB-E18B24AA69D9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0080782E" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="0080782E" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="42A8165A918244BA9184A47E127D1E333"/>
+            <w:pStyle w:val="42A8165A918244BA9184A47E127D1E33"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Nome in</w:t>
           </w:r>
           <w:r w:rsidRPr="00B84A7B">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>terlocutore UFE secondo il contratto</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="89C83A4161E94575998E192F5D4FB655"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BB2F5D10-E7EE-4DFF-8819-F8629195F1DD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0080782E" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="0080782E" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="89C83A4161E94575998E192F5D4FB6553"/>
+            <w:pStyle w:val="89C83A4161E94575998E192F5D4FB655"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Nome in</w:t>
           </w:r>
           <w:r w:rsidRPr="00B84A7B">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>terlocutore UFE secondo il contratto</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3F96AC1EC64B416190F1ECDB7329C939"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{92D908F0-537B-4B51-961E-7F2F4023F9BA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0080782E" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="0080782E" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="3F96AC1EC64B416190F1ECDB7329C9392"/>
+            <w:pStyle w:val="3F96AC1EC64B416190F1ECDB7329C939"/>
           </w:pPr>
           <w:r w:rsidRPr="00F64E10">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Breve sintesi del contenuto del progetto (situazione iniziale, obiettivi), del</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> procedimento</w:t>
           </w:r>
           <w:r w:rsidRPr="00F64E10">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> e dei risultati e delle conclusioni più importanti. Testo coerente</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -10987,53 +10810,53 @@
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>½ a 1 pagina)</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5696A7E84C64499786A475BD161F9733"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C884C9C7-B48C-435C-9698-EE834F8A9BEA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0080782E" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="0080782E" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="5696A7E84C64499786A475BD161F97333"/>
+            <w:pStyle w:val="5696A7E84C64499786A475BD161F9733"/>
           </w:pPr>
           <w:r w:rsidRPr="00F67700">
             <w:rPr>
               <w:vanish/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Descrizione del significato e lo scopo del progetto, il modo concreto in cui affronterà le sfide menzionate al punto 1.1, nonché le questioni da studiare, i risultati attesi e gli obiettivi concreti (qualitativi e/o quantitativi) da raggiungere con questo progetto. (In genere da ½ a 1½ pagina</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:vanish/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">, </w:t>
           </w:r>
           <w:r w:rsidRPr="00F67700">
             <w:rPr>
               <w:vanish/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>immagini</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:vanish/>
@@ -11097,53 +10920,53 @@
             <w:rPr>
               <w:vanish/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (tasto destro del mouse, [opzioni di inserimento] -&gt; [Inserisci solo testo]).)</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4E263B7F684E483294651A5BD543313C"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8B9F0871-9EBA-4388-AC46-7D10CAF3B4DD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0080782E" w:rsidRDefault="00C8382E" w:rsidP="00C8382E">
+        <w:p w:rsidR="0080782E" w:rsidRDefault="00B230AB" w:rsidP="00B230AB">
           <w:pPr>
-            <w:pStyle w:val="4E263B7F684E483294651A5BD543313C3"/>
+            <w:pStyle w:val="4E263B7F684E483294651A5BD543313C"/>
           </w:pPr>
           <w:r w:rsidRPr="00EC7D70">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Presentazione dei metodi utilizzati, delle attività svolte e dei risultati ottenuti (qualitativi e quantitativi), nonché della loro analisi critica. Si raccomanda l'inserimento di sottocapitoli per strutturare i diversi aspetti del progetto. Se lo desidera, è possibile dedicare capitoli separati alla presentazione di alcuni punti, come i metodi utilizzati o le strutture tecniche. </w:t>
           </w:r>
           <w:r w:rsidRPr="006147AA">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>(In genere da 15 a 50 pagine a seconda dell’</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
@@ -11161,112 +10984,125 @@
           </w:r>
           <w:r w:rsidRPr="006147AA">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Utilizzi solo gli stili di formato predefiniti, inserisca il testo da altri documenti non formattati</w:t>
           </w:r>
           <w:r w:rsidRPr="006147AA">
             <w:rPr>
               <w:vanish/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (tasto destro del mouse, [opzioni di inserimento] -&gt; [inserisci solo testo])</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="048B7056"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C6F63FB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="E4A205E03CBE47C0BEBF7C35CDB44E03"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -11894,185 +11730,193 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1926568367">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1100098823">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="507212954">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="13658334">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="459763406">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1132482134">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
+  <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F661BB"/>
     <w:rsid w:val="00002380"/>
     <w:rsid w:val="000226CF"/>
     <w:rsid w:val="0004083D"/>
     <w:rsid w:val="000F3CAF"/>
     <w:rsid w:val="00150485"/>
     <w:rsid w:val="00153180"/>
     <w:rsid w:val="00155933"/>
     <w:rsid w:val="00195DC0"/>
     <w:rsid w:val="001A0678"/>
     <w:rsid w:val="001B4C1E"/>
     <w:rsid w:val="001F44C8"/>
     <w:rsid w:val="00200B4B"/>
     <w:rsid w:val="002D42F4"/>
     <w:rsid w:val="003023F2"/>
     <w:rsid w:val="00312930"/>
     <w:rsid w:val="003148C3"/>
     <w:rsid w:val="00322916"/>
+    <w:rsid w:val="00344F31"/>
     <w:rsid w:val="00375F40"/>
     <w:rsid w:val="003C7DEF"/>
     <w:rsid w:val="003F3847"/>
     <w:rsid w:val="00403705"/>
     <w:rsid w:val="0044623F"/>
+    <w:rsid w:val="004C3112"/>
+    <w:rsid w:val="004F7840"/>
     <w:rsid w:val="00512A3D"/>
     <w:rsid w:val="00524198"/>
+    <w:rsid w:val="00560E57"/>
     <w:rsid w:val="00583E0C"/>
     <w:rsid w:val="00597BD0"/>
     <w:rsid w:val="005C7FCB"/>
     <w:rsid w:val="005E3DE1"/>
     <w:rsid w:val="006367DD"/>
     <w:rsid w:val="006C357E"/>
     <w:rsid w:val="006C4D40"/>
     <w:rsid w:val="006D366A"/>
     <w:rsid w:val="00722D8D"/>
     <w:rsid w:val="0073279B"/>
     <w:rsid w:val="00781FC7"/>
+    <w:rsid w:val="0078305A"/>
     <w:rsid w:val="0078336C"/>
     <w:rsid w:val="00786532"/>
     <w:rsid w:val="00795BA4"/>
     <w:rsid w:val="007C78B5"/>
     <w:rsid w:val="0080782E"/>
     <w:rsid w:val="008659F0"/>
     <w:rsid w:val="008A6797"/>
     <w:rsid w:val="008D4020"/>
     <w:rsid w:val="008F081A"/>
     <w:rsid w:val="008F42A8"/>
     <w:rsid w:val="00904C2B"/>
     <w:rsid w:val="009D7E78"/>
     <w:rsid w:val="009F5029"/>
     <w:rsid w:val="00A013F3"/>
     <w:rsid w:val="00A132E1"/>
     <w:rsid w:val="00A22B91"/>
     <w:rsid w:val="00A25E81"/>
     <w:rsid w:val="00A31471"/>
     <w:rsid w:val="00A8093F"/>
     <w:rsid w:val="00A83E04"/>
     <w:rsid w:val="00AA4BC4"/>
     <w:rsid w:val="00AD00AA"/>
+    <w:rsid w:val="00B230AB"/>
     <w:rsid w:val="00B51E0D"/>
     <w:rsid w:val="00B80533"/>
     <w:rsid w:val="00BA7F63"/>
     <w:rsid w:val="00BE08B9"/>
+    <w:rsid w:val="00C34878"/>
     <w:rsid w:val="00C402A6"/>
     <w:rsid w:val="00C413B1"/>
     <w:rsid w:val="00C6212A"/>
     <w:rsid w:val="00C8382E"/>
     <w:rsid w:val="00D03842"/>
     <w:rsid w:val="00D307D9"/>
     <w:rsid w:val="00D37834"/>
     <w:rsid w:val="00D9073D"/>
     <w:rsid w:val="00EE6A3E"/>
     <w:rsid w:val="00F42D13"/>
     <w:rsid w:val="00F661BB"/>
     <w:rsid w:val="00FE610B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12458,51 +12302,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C8382E"/>
+    <w:rsid w:val="00B230AB"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="643F80083A4C45E1ABF3D325434424A74">
     <w:name w:val="643F80083A4C45E1ABF3D325434424A74"/>
     <w:rsid w:val="00C8382E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="it-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A66593863CA448A291D63075C2CFF6E74">
     <w:name w:val="A66593863CA448A291D63075C2CFF6E74"/>
     <w:rsid w:val="00C8382E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
@@ -12977,55 +12821,561 @@
     <w:name w:val="276A4CCAB5A344F08FE0BAB111432B424"/>
     <w:rsid w:val="00C8382E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="it-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="11F9B100C402413299B9D4BE4358E2D24">
     <w:name w:val="11F9B100C402413299B9D4BE4358E2D24"/>
     <w:rsid w:val="00C8382E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="it-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="643F80083A4C45E1ABF3D325434424A7">
+    <w:name w:val="643F80083A4C45E1ABF3D325434424A7"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A66593863CA448A291D63075C2CFF6E7">
+    <w:name w:val="A66593863CA448A291D63075C2CFF6E7"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E0E43118C4748499EB0EF09C32C9EFE">
+    <w:name w:val="1E0E43118C4748499EB0EF09C32C9EFE"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="480" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="42"/>
+      <w:szCs w:val="42"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDEDDAADBE1848A889F350673EFA95EC">
+    <w:name w:val="CDEDDAADBE1848A889F350673EFA95EC"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F96AC1EC64B416190F1ECDB7329C939">
+    <w:name w:val="3F96AC1EC64B416190F1ECDB7329C939"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9B00E8AA756435EBC7EB6E421B57199">
+    <w:name w:val="F9B00E8AA756435EBC7EB6E421B57199"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EF0316271CEF4727889405AA9CD5B254">
+    <w:name w:val="EF0316271CEF4727889405AA9CD5B254"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E4A205E03CBE47C0BEBF7C35CDB44E03">
+    <w:name w:val="E4A205E03CBE47C0BEBF7C35CDB44E03"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+      </w:tabs>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="426" w:hanging="426"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0291BF6AC5E491FA28E77064A301E44">
+    <w:name w:val="A0291BF6AC5E491FA28E77064A301E44"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5696A7E84C64499786A475BD161F9733">
+    <w:name w:val="5696A7E84C64499786A475BD161F9733"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E263B7F684E483294651A5BD543313C">
+    <w:name w:val="4E263B7F684E483294651A5BD543313C"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A11F75EC032745908F16DB7E748353AE">
+    <w:name w:val="A11F75EC032745908F16DB7E748353AE"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C9E341AD722446BA2B917638D5ADDD3">
+    <w:name w:val="9C9E341AD722446BA2B917638D5ADDD3"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1AA2C1CC7E884C89875B779AA579B015">
+    <w:name w:val="1AA2C1CC7E884C89875B779AA579B015"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A3945EC7659E4D29A02D1042C3B384F9">
+    <w:name w:val="A3945EC7659E4D29A02D1042C3B384F9"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2AD3FBF2F00E4F1D8F64D3BD604A72C7">
+    <w:name w:val="2AD3FBF2F00E4F1D8F64D3BD604A72C7"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CEE27F7CD036468994EFC899469DF735">
+    <w:name w:val="CEE27F7CD036468994EFC899469DF735"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D98CFFAE2ACC405886579EE2CF8CBD10">
+    <w:name w:val="D98CFFAE2ACC405886579EE2CF8CBD10"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A429A1ADD17E42AA9492A4F82242C1C1">
+    <w:name w:val="A429A1ADD17E42AA9492A4F82242C1C1"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8B60C5DF4BA24FAEB97E43E601C0CA0A">
+    <w:name w:val="8B60C5DF4BA24FAEB97E43E601C0CA0A"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA7824B0092A4FD6B54998AB62D925B3">
+    <w:name w:val="AA7824B0092A4FD6B54998AB62D925B3"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4CC4F64E441F4EEAAA4525D5325C9B2A">
+    <w:name w:val="4CC4F64E441F4EEAAA4525D5325C9B2A"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60C2A24E561B4B7C884B6D6D9C5D39F2">
+    <w:name w:val="60C2A24E561B4B7C884B6D6D9C5D39F2"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA7A6880C8DB44068B8AEBCB8C0151ED">
+    <w:name w:val="EA7A6880C8DB44068B8AEBCB8C0151ED"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A0CCA90B1D54515BF5C585BF1D328E1">
+    <w:name w:val="4A0CCA90B1D54515BF5C585BF1D328E1"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B19C2A6BBC74318B3092ED9A8642E2F">
+    <w:name w:val="3B19C2A6BBC74318B3092ED9A8642E2F"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9D4797B43614639B2F2B30F610D548D">
+    <w:name w:val="E9D4797B43614639B2F2B30F610D548D"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2552FE863F524834A6475CEA8A01A097">
+    <w:name w:val="2552FE863F524834A6475CEA8A01A097"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C18D6745806D43E2A9BD1F44B4FAECAB">
+    <w:name w:val="C18D6745806D43E2A9BD1F44B4FAECAB"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC7D04F770B54470BC8D7120C67D5356">
+    <w:name w:val="EC7D04F770B54470BC8D7120C67D5356"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3ADD3F14A2B740E08B8200185D30384C">
+    <w:name w:val="3ADD3F14A2B740E08B8200185D30384C"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B6807FF33A354A34A9576CF976CF7773">
+    <w:name w:val="B6807FF33A354A34A9576CF976CF7773"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="42A8165A918244BA9184A47E127D1E33">
+    <w:name w:val="42A8165A918244BA9184A47E127D1E33"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D4F8B2490F9D4FC4B21CE6630CA7FEF1">
+    <w:name w:val="D4F8B2490F9D4FC4B21CE6630CA7FEF1"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="89C83A4161E94575998E192F5D4FB655">
+    <w:name w:val="89C83A4161E94575998E192F5D4FB655"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="276A4CCAB5A344F08FE0BAB111432B42">
+    <w:name w:val="276A4CCAB5A344F08FE0BAB111432B42"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11F9B100C402413299B9D4BE4358E2D2">
+    <w:name w:val="11F9B100C402413299B9D4BE4358E2D2"/>
+    <w:rsid w:val="00B230AB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
@@ -13299,80 +13649,109 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{268A3A17-C36B-4323-9B9B-A4AFA632695D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>8761</Characters>
+  <Pages>10</Pages>
+  <Words>1256</Words>
+  <Characters>7918</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>73</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10131</CharactersWithSpaces>
+  <CharactersWithSpaces>9156</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Oberholzer Stefan BFE</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_SetDate">
+    <vt:lpwstr>2026-07-07T09:41:14Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_Name">
+    <vt:lpwstr>L2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_SiteId">
+    <vt:lpwstr>6ae27add-8276-4a38-88c1-3a9c1f973767</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_ActionId">
+    <vt:lpwstr>e4ad75f3-4aa8-4419-a1a7-78dd6901219f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>