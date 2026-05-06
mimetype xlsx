--- v0 (2026-02-28)
+++ v1 (2026-05-06)
@@ -10,242 +10,242 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\adb.intra.admin.ch\userhome$\BFE-01\U80779993\data\Documents\Projets temporaires 2026\BFE-Publishing Internet - Projets temporaires 01.03.2026\3. Formulaire de facturation 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\adb.intra.admin.ch\Userhome$\BFE-01\U80848413\data\Documents\AS\Temporäre Projekte\Doks\Abrechnungen 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4137AFA4-3180-446A-97C9-EBA53E31E4C6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{064EE3D8-60FF-4071-9C2D-26154CCF1623}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" tabRatio="878" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="878" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Start" sheetId="9" r:id="rId1"/>
     <sheet name="Decompte-Abrechung-Rendiconto" sheetId="3" r:id="rId2"/>
     <sheet name="Facture-Rechnung-Fattura" sheetId="8" r:id="rId3"/>
     <sheet name="Listes_Admin_DFI" sheetId="7" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="ActionFR">Listes_Admin_DFI!$E$27:$E$28</definedName>
     <definedName name="ActionIT">Listes_Admin_DFI!$G$27:$G$28</definedName>
     <definedName name="CommunesDE">Listes_Admin_DFI!$F$16:$F$17</definedName>
     <definedName name="CommunesFR">Listes_Admin_DFI!$E$16:$E$17</definedName>
     <definedName name="CommunesIT">Listes_Admin_DFI!$G$16:$G$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Facture-Rechnung-Fattura'!$A$1:$C$35</definedName>
     <definedName name="Thematique">Listes_Admin_DFI!$A$27:$A$28</definedName>
     <definedName name="Type">Listes_Admin_DFI!$A$16:$A$17</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'Facture-Rechnung-Fattura'!$A$1:$C$35</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J44" i="3" l="1"/>
   <c r="B10" i="8"/>
   <c r="B9" i="8"/>
   <c r="I39" i="3"/>
   <c r="I40" i="3"/>
   <c r="I41" i="3"/>
   <c r="F39" i="3"/>
   <c r="F40" i="3"/>
   <c r="F41" i="3"/>
   <c r="J41" i="3" l="1"/>
   <c r="J40" i="3"/>
   <c r="J39" i="3"/>
   <c r="A1" i="7" l="1"/>
   <c r="B1" i="7" s="1"/>
   <c r="A40" i="7"/>
   <c r="A66" i="7"/>
-  <c r="A4" i="7"/>
+  <c r="A38" i="7"/>
   <c r="A27" i="7"/>
   <c r="A3" i="7"/>
   <c r="A70" i="7"/>
   <c r="A21" i="7"/>
-  <c r="A38" i="7"/>
   <c r="A73" i="7"/>
   <c r="A72" i="7"/>
   <c r="A11" i="7"/>
   <c r="A26" i="7"/>
   <c r="A39" i="7"/>
   <c r="A10" i="7"/>
   <c r="A5" i="7"/>
   <c r="A30" i="7"/>
-  <c r="A6" i="7"/>
   <c r="A60" i="7"/>
   <c r="A9" i="7"/>
+  <c r="A4" i="7"/>
+  <c r="A6" i="7"/>
   <c r="A29" i="3" l="1"/>
   <c r="A27" i="3"/>
   <c r="A9" i="8"/>
   <c r="A9" i="3"/>
   <c r="A23" i="8"/>
   <c r="E25" i="8"/>
   <c r="E15" i="8"/>
   <c r="E14" i="8"/>
   <c r="E12" i="8"/>
   <c r="E11" i="8"/>
   <c r="D23" i="3"/>
   <c r="D14" i="3"/>
   <c r="D8" i="3"/>
   <c r="D7" i="3"/>
   <c r="D6" i="3"/>
   <c r="A28" i="3"/>
   <c r="C1" i="3"/>
   <c r="D1" i="8"/>
   <c r="A13" i="3"/>
   <c r="C12" i="9"/>
   <c r="C10" i="9"/>
   <c r="C9" i="9"/>
   <c r="C11" i="9"/>
   <c r="C14" i="9"/>
   <c r="D13" i="9"/>
   <c r="D11" i="9"/>
   <c r="D9" i="9"/>
   <c r="E17" i="8"/>
   <c r="A50" i="7"/>
   <c r="A89" i="7"/>
   <c r="A86" i="7"/>
   <c r="A59" i="7"/>
   <c r="A63" i="7"/>
   <c r="A79" i="7"/>
   <c r="A82" i="7"/>
   <c r="A65" i="7"/>
   <c r="A84" i="7"/>
   <c r="A53" i="7"/>
-  <c r="A81" i="7"/>
-[...1 lines deleted...]
-  <c r="A88" i="7"/>
   <c r="A43" i="7"/>
-  <c r="A74" i="7"/>
   <c r="A45" i="7"/>
   <c r="A95" i="7"/>
   <c r="A80" i="7"/>
-  <c r="A78" i="7"/>
   <c r="A7" i="7"/>
   <c r="A87" i="7"/>
+  <c r="A51" i="7"/>
+  <c r="A33" i="7"/>
+  <c r="A61" i="7"/>
+  <c r="A46" i="7"/>
+  <c r="A102" i="7"/>
+  <c r="A36" i="7"/>
+  <c r="A74" i="7"/>
+  <c r="A78" i="7"/>
+  <c r="A81" i="7"/>
   <c r="A55" i="7"/>
   <c r="A105" i="7"/>
-  <c r="A51" i="7"/>
   <c r="A98" i="7"/>
-  <c r="A61" i="7"/>
   <c r="A25" i="7"/>
-  <c r="A46" i="7"/>
+  <c r="A88" i="7"/>
   <c r="A97" i="7"/>
+  <c r="A96" i="7"/>
   <c r="A58" i="7"/>
   <c r="A42" i="7"/>
   <c r="A24" i="7"/>
   <c r="A29" i="7"/>
   <c r="A75" i="7"/>
   <c r="A103" i="7"/>
   <c r="A23" i="7"/>
   <c r="A92" i="7"/>
   <c r="A34" i="7"/>
   <c r="A104" i="7"/>
+  <c r="A22" i="7"/>
+  <c r="A64" i="7"/>
   <c r="A99" i="7"/>
   <c r="A48" i="7"/>
+  <c r="A90" i="7"/>
+  <c r="A94" i="7"/>
   <c r="A18" i="7"/>
+  <c r="A101" i="7"/>
+  <c r="A76" i="7"/>
   <c r="A54" i="7"/>
+  <c r="A17" i="7"/>
+  <c r="A31" i="7"/>
+  <c r="A19" i="7"/>
+  <c r="A49" i="7"/>
+  <c r="A14" i="7"/>
+  <c r="A32" i="7"/>
+  <c r="A8" i="7"/>
   <c r="A13" i="7"/>
+  <c r="A83" i="7"/>
+  <c r="A85" i="7"/>
   <c r="A68" i="7"/>
+  <c r="A71" i="7"/>
   <c r="A52" i="7"/>
+  <c r="A57" i="7"/>
+  <c r="A12" i="7"/>
   <c r="A44" i="7"/>
   <c r="A62" i="7"/>
   <c r="A93" i="7"/>
   <c r="A56" i="7"/>
   <c r="A91" i="7"/>
   <c r="A20" i="7"/>
   <c r="A69" i="7"/>
   <c r="A67" i="7"/>
   <c r="A35" i="7"/>
   <c r="A28" i="7"/>
   <c r="A100" i="7"/>
   <c r="A37" i="7"/>
-  <c r="A64" i="7"/>
-[...11 lines deleted...]
-  <c r="A31" i="7"/>
   <c r="A77" i="7"/>
-  <c r="A19" i="7"/>
-  <c r="A49" i="7"/>
   <c r="A47" i="7"/>
-  <c r="A14" i="7"/>
   <c r="A16" i="7"/>
-  <c r="A32" i="7"/>
   <c r="A15" i="7"/>
-  <c r="A8" i="7"/>
   <c r="A41" i="7"/>
-  <c r="A85" i="7"/>
-[...1 lines deleted...]
-  <c r="A102" i="7"/>
   <c r="A30" i="3" l="1"/>
   <c r="A1" i="3"/>
   <c r="A26" i="3"/>
   <c r="B14" i="3"/>
   <c r="A15" i="8"/>
   <c r="A10" i="8"/>
   <c r="A7" i="3"/>
   <c r="A2" i="3"/>
   <c r="A20" i="8"/>
   <c r="C13" i="9"/>
   <c r="B11" i="3"/>
   <c r="A11" i="3"/>
   <c r="A14" i="8"/>
   <c r="A12" i="8"/>
   <c r="A8" i="3"/>
   <c r="G32" i="3"/>
   <c r="A35" i="8"/>
   <c r="A11" i="8"/>
   <c r="A19" i="3"/>
   <c r="A17" i="3"/>
   <c r="G33" i="3"/>
   <c r="A28" i="8"/>
   <c r="F33" i="3"/>
   <c r="A60" i="3"/>
   <c r="J32" i="3"/>
@@ -869,53 +869,50 @@
   <si>
     <t>!!! Diese Excel-Datei sowie alle anderen Unterlagen müssen ausgefüllt und auf die Plattform hochgeladen werden.</t>
   </si>
   <si>
     <t>Compilare la fattura (modulo di pagamento)</t>
   </si>
   <si>
     <t>Link alla scheda "Facture-Rechnung-Fattura"</t>
   </si>
   <si>
     <t>!!! Tutti i campi in verde devono essere compilati.</t>
   </si>
   <si>
     <t>!!! Questo file excel, così come tutti gli altri documenti, devono essere completati e caricati sulla piattaforma.</t>
   </si>
   <si>
     <t>Maximaler Förderbeitrag (gemäss obenstehender Tabelle)</t>
   </si>
   <si>
     <t>Begleitmassnahme(n)</t>
   </si>
   <si>
     <t>Misura/e di accompagnamento</t>
   </si>
   <si>
-    <t>N° SI/402985-01</t>
-[...1 lines deleted...]
-  <si>
     <t>!!! Vérifier/compléter les champs en vert</t>
   </si>
   <si>
     <t>!!! Grün markierten Felder prüfen/ausfüllen</t>
   </si>
   <si>
     <t xml:space="preserve">!!! Verificare/compilare i campi in verde </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Wingdings"/>
         <charset val="2"/>
       </rPr>
       <t>è</t>
     </r>
   </si>
   <si>
     <t>Evento/i informativo/i (obbligatorio/i)</t>
   </si>
@@ -1059,50 +1056,53 @@
     <t>Link alla piattaforma</t>
   </si>
   <si>
     <t>Modulo di pagamento e rendiconto finanziario - Progetti temporanei 2026</t>
   </si>
   <si>
     <t>Décompte financier 2026</t>
   </si>
   <si>
     <t>Gesamtkostenabrechnung 2026</t>
   </si>
   <si>
     <t>Rendiconto finanziario 2026</t>
   </si>
   <si>
     <t>Demande de subvention* (formulaire de paiement) 2026</t>
   </si>
   <si>
     <t>Förderantrag* (Zahlungsformular) 2026</t>
   </si>
   <si>
     <t>Domanda di sovvenzione* (modulo di pagamento) 2026</t>
   </si>
   <si>
     <t>Scegliere tra comune o regione</t>
+  </si>
+  <si>
+    <t>N° SI/402985-02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;CHF/h&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ &quot;CHF&quot;"/>
     <numFmt numFmtId="166" formatCode="#,##0\ &quot;CHF&quot;"/>
     <numFmt numFmtId="167" formatCode="0.0%"/>
   </numFmts>
   <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -2335,53 +2335,53 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="Lien hypertexte" xfId="2" builtinId="8"/>
-[...1 lines deleted...]
-    <cellStyle name="Pourcentage" xfId="1" builtinId="5"/>
+    <cellStyle name="Link" xfId="2" builtinId="8"/>
+    <cellStyle name="Prozent" xfId="1" builtinId="5"/>
+    <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF7C80"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
@@ -2627,87 +2627,87 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ds1.dreifels.ch/tempprojekt26/tpLogin.aspx?La=it" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ds1.dreifels.ch/tempprojekt26/tpLogin.aspx?La=it" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4745939B-5F33-46EA-8B72-28CFBE58B932}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B3:E15"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
       <selection activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.85546875" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="108.5703125" customWidth="1"/>
     <col min="4" max="4" width="152.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:5" x14ac:dyDescent="0.25">
       <c r="C3" s="113" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="5" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="6" spans="2:5" ht="32.25" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B6" s="117">
         <v>1</v>
       </c>
       <c r="C6" s="102" t="s">
         <v>153</v>
       </c>
       <c r="D6" s="114" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="2:5" ht="31.5" x14ac:dyDescent="0.5">
       <c r="B7" s="118"/>
       <c r="C7" s="103" t="s">
         <v>152</v>
       </c>
       <c r="D7" s="115"/>
     </row>
     <row r="8" spans="2:5" ht="32.25" thickBot="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B8" s="119"/>
       <c r="C8" s="104" t="s">
         <v>143</v>
@@ -2786,53 +2786,50 @@
       <c r="C15" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="D6:D8"/>
     <mergeCell ref="B6:B8"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="C14:D14"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>"Français, Deutsch, Italiano"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="D9" location="'Decompte-Abrechung-Rendiconto'!A1" display="'Decompte-Abrechung-Rendiconto'!A1" xr:uid="{C7B09847-8E11-40BE-A84B-D4B5AE5FB36B}"/>
     <hyperlink ref="D11" location="'Facture-Rechnung-Fattura'!A1" display="'Facture-Rechnung-Fattura'!A1" xr:uid="{8098ABC2-2C40-4CEA-A915-BC3130CB0BF7}"/>
     <hyperlink ref="D13" r:id="rId1" display="https://ds1.dreifels.ch/tempprojekt26/tpLogin.aspx?La=it" xr:uid="{DE21C33E-8491-467A-92A1-13A56CFF7575}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
   <ignoredErrors>
     <ignoredError sqref="C11" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1">
     <tabColor theme="7"/>
   </sheetPr>
   <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="66.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="39.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="16.28515625" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="16" style="3" customWidth="1"/>
@@ -2859,94 +2856,94 @@
     <row r="2" spans="1:8" ht="27" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="str">
         <f ca="1">Listes_Admin_DFI!$A$13</f>
         <v>Progetti temporanei 2026 (attuazione 2026–2027)</v>
       </c>
       <c r="C2" s="130"/>
       <c r="D2" s="131"/>
       <c r="E2" s="80"/>
     </row>
     <row r="3" spans="1:8" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="C3" s="6"/>
     </row>
     <row r="4" spans="1:8" ht="21" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="str">
         <f ca="1">Listes_Admin_DFI!$A$14</f>
         <v>Rendiconto finanziario 2026</v>
       </c>
       <c r="C4" s="6"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="C5" s="6"/>
     </row>
     <row r="6" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="9" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="81" t="str">
         <f>IF(B6="",Listes_Admin_DFI!$A$73,"")</f>
         <v/>
       </c>
       <c r="H6" s="4"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="9" t="str">
         <f ca="1">IFERROR(IF($B$6=Listes_Admin_DFI!$A$16,Listes_Admin_DFI!$A$18,IF($B$6=Listes_Admin_DFI!$A$17,Listes_Admin_DFI!$A$19,"")),"")</f>
         <v>Nome del comune</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D7" s="81" t="str">
         <f>IF(B7="",Listes_Admin_DFI!$A$73,"")</f>
         <v/>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="9" t="str">
         <f ca="1">Listes_Admin_DFI!$A$20</f>
         <v>Persona di contatto</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D8" s="81" t="str">
         <f>IF(B8="",Listes_Admin_DFI!$A$73,"")</f>
         <v/>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="91" t="str">
         <f ca="1">Listes_Admin_DFI!$A$21</f>
         <v>Numero di progetto (si veda nel tool d'iscrizione: TP 2026-XXX)</v>
       </c>
       <c r="B9" s="92" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D9" s="81"/>
     </row>
     <row r="11" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A11" s="62" t="str">
         <f ca="1">Listes_Admin_DFI!$A$22</f>
         <v>Sovvenzione massima possibile</v>
       </c>
       <c r="B11" s="11" t="str">
         <f ca="1">IFERROR(IF($B$6=Listes_Admin_DFI!$A$16,Listes_Admin_DFI!$A$23,IF($B$6=Listes_Admin_DFI!$A$17,Listes_Admin_DFI!$A$24,"")),"")</f>
         <v>Comune (prezzo forfettario)</v>
       </c>
       <c r="C11" s="63"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="12" t="str">
         <f ca="1">Listes_Admin_DFI!$A$25</f>
         <v>Evento/i informativo/i (obbligatorio/i)</v>
       </c>
       <c r="B12" s="13">
         <f ca="1">IFERROR(IF($B$6=Listes_Admin_DFI!$A$16,VLOOKUP($A12,Listes_Admin_DFI!$A$25:$D$28,2,FALSE),IF($B$6=Listes_Admin_DFI!$A$17,VLOOKUP($A12,Listes_Admin_DFI!$A$25:$D$28,3,FALSE),NA())),Listes_Admin_DFI!$A$73)</f>
@@ -3046,51 +3043,51 @@
       <c r="B21" s="17">
         <f ca="1">MIN(B19:B20)</f>
         <v>967</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="71" t="str">
         <f ca="1">A12&amp;" "&amp;C12</f>
         <v>Evento/i informativo/i (obbligatorio/i) (100.0%)</v>
       </c>
       <c r="B22" s="13">
         <f ca="1">ROUND(IFERROR($B$12/$B$15*$B$21,Listes_Admin_DFI!$A$73)/0.05,0)*0.05</f>
         <v>967</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="71" t="str">
         <f ca="1">A13&amp;" "&amp;C14</f>
         <v>Misura/e di accompagnamento (0.0%)</v>
       </c>
       <c r="B23" s="13">
         <f ca="1">ROUND(IFERROR($B$14/$B$15*$B$21,Listes_Admin_DFI!$A$73)/0.05,0)*0.05</f>
         <v>0</v>
       </c>
       <c r="C23" s="82" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D23" s="83" t="str">
         <f ca="1">Listes_Admin_DFI!$A$6</f>
         <v>Link alla scheda "Facture-Rechnung-Fattura"</v>
       </c>
       <c r="E23" s="84"/>
     </row>
     <row r="24" spans="1:10" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A25" s="109"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A26" s="139" t="str">
         <f ca="1">Listes_Admin_DFI!$A$37</f>
         <v xml:space="preserve"> 1. Inserire nella tabella sottostante tutti i costi relativi al progetto. Se le tariffe orarie non sono note o non esistono, utilizzare la sezione "Costi forfettari".</v>
       </c>
       <c r="B26" s="139"/>
       <c r="C26" s="139"/>
       <c r="D26" s="139"/>
       <c r="E26" s="139"/>
       <c r="F26" s="139"/>
       <c r="G26" s="139"/>
       <c r="H26" s="139"/>
       <c r="I26" s="139"/>
       <c r="J26" s="139"/>
@@ -3857,63 +3854,66 @@
   <sheetProtection algorithmName="SHA-512" hashValue="x6oQV38OGsJt9mRy7M0oC2brVhmt/j0hQc2tYYoYDC0755C9ufjJ2Wm/QfYxW/ee56cnjad2OjnkUNd6IjarlQ==" saltValue="jWn69aOyHt2pa3tjJiv2ig==" spinCount="100000" sheet="1" insertRows="0"/>
   <mergeCells count="9">
     <mergeCell ref="C1:D2"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="A32:A33"/>
     <mergeCell ref="G32:I32"/>
     <mergeCell ref="B32:F32"/>
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="A27:J27"/>
     <mergeCell ref="A30:J30"/>
     <mergeCell ref="A28:J28"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B6" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>Type</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A14" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>Thematique</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="D23" location="'Facture-Rechnung-Fattura'!A1" display="'Facture-Rechnung-Fattura'!A1" xr:uid="{CAFEF037-E4D7-4DDB-AEBB-D2384E850455}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
+  <customProperties>
+    <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
+  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Feuil1">
     <tabColor theme="4"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K35"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="60" workbookViewId="0">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="K6" sqref="K6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="57.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="23.7109375" style="3" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="10.5703125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="str">
         <f ca="1">Listes_Admin_DFI!$A$12</f>
         <v>Incentivi per progetti di città, comuni e regioni</v>
       </c>
       <c r="B1" s="4"/>
       <c r="D1" s="128" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Tutti i campi in verde devono essere compilati.</v>
       </c>
       <c r="E1" s="141"/>
       <c r="F1" s="129"/>
     </row>
@@ -3961,113 +3961,113 @@
         <v>Numero di progetto (TP 2026-XXX)</v>
       </c>
       <c r="B9" s="149" t="str">
         <f>'Decompte-Abrechung-Rendiconto'!B9</f>
         <v>Indicare Numero progetto</v>
       </c>
       <c r="C9" s="150"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" s="35" t="str">
         <f ca="1">Listes_Admin_DFI!$A$61</f>
         <v>Nome del comune o  del raggruppamento</v>
       </c>
       <c r="B10" s="143" t="str">
         <f>'Decompte-Abrechung-Rendiconto'!B7</f>
         <v>Indicare Nome comune</v>
       </c>
       <c r="C10" s="144"/>
     </row>
     <row r="11" spans="1:11" ht="45.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="37" t="str">
         <f ca="1">Listes_Admin_DFI!$A$62</f>
         <v xml:space="preserve">Indirizzo postale del comune </v>
       </c>
       <c r="B11" s="145" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C11" s="146"/>
       <c r="D11" s="38"/>
       <c r="E11" s="81" t="str">
         <f>IF(B11="",Listes_Admin_DFI!$A$73,"")</f>
         <v/>
       </c>
       <c r="F11" s="79"/>
       <c r="G11" s="79"/>
       <c r="H11" s="79"/>
       <c r="I11" s="79"/>
       <c r="J11" s="78"/>
       <c r="K11" s="78"/>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" s="39" t="str">
         <f ca="1">Listes_Admin_DFI!$A$63</f>
         <v>NPA+Luogo</v>
       </c>
       <c r="B12" s="145" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C12" s="146"/>
       <c r="D12" s="38"/>
       <c r="E12" s="81" t="str">
         <f>IF(B12="",Listes_Admin_DFI!$A$73,"")</f>
         <v/>
       </c>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="37" t="str">
         <f ca="1">Listes_Admin_DFI!$A$64</f>
         <v>Responsabile nel comune</v>
       </c>
       <c r="B13" s="145" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C13" s="146"/>
       <c r="D13" s="36"/>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" s="40" t="str">
         <f ca="1">Listes_Admin_DFI!$A$65</f>
         <v>Indirizzo e-mail</v>
       </c>
       <c r="B14" s="145" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C14" s="146"/>
       <c r="D14" s="36"/>
       <c r="E14" s="81" t="str">
         <f>IF(B14="",Listes_Admin_DFI!$A$73,"")</f>
         <v/>
       </c>
     </row>
     <row r="15" spans="1:11" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="35" t="str">
         <f ca="1">Listes_Admin_DFI!$A$66</f>
         <v>Coordinate bancarie (banca/posta/IBAN)</v>
       </c>
       <c r="B15" s="145" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C15" s="146"/>
       <c r="D15" s="36"/>
       <c r="E15" s="81" t="str">
         <f>IF(B15="",Listes_Admin_DFI!$A$73,"")</f>
         <v/>
       </c>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A16" s="6"/>
       <c r="B16" s="6"/>
       <c r="C16" s="38"/>
       <c r="D16" s="38"/>
     </row>
     <row r="17" spans="1:8" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A17" s="32" t="str">
         <f ca="1">Listes_Admin_DFI!$A$67</f>
         <v>Sovvenzione</v>
       </c>
       <c r="B17" s="41"/>
       <c r="C17" s="38"/>
       <c r="E17" s="85" t="str">
         <f ca="1">Listes_Admin_DFI!$A$30</f>
         <v>Correzione UFE</v>
       </c>
@@ -4108,128 +4108,128 @@
       <c r="A20" s="65" t="str">
         <f ca="1">'Decompte-Abrechung-Rendiconto'!$A$13&amp;" : "&amp;'Decompte-Abrechung-Rendiconto'!$A$14</f>
         <v>Misura/e di accompagnamento : No</v>
       </c>
       <c r="B20" s="67"/>
       <c r="C20" s="42">
         <f ca="1">IF(E20=0,'Decompte-Abrechung-Rendiconto'!B23,E20)</f>
         <v>0</v>
       </c>
       <c r="E20" s="89">
         <v>0</v>
       </c>
       <c r="F20" s="90" t="str">
         <f ca="1">"(Montant initial : "&amp;TEXT('Decompte-Abrechung-Rendiconto'!$B$23,"#'000.00")&amp;")"</f>
         <v>(Montant initial : 000.00)</v>
       </c>
       <c r="G20" s="87"/>
       <c r="H20" s="87"/>
     </row>
     <row r="21" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="43" t="str">
         <f ca="1">Listes_Admin_DFI!$A$68</f>
         <v>Totale della sovvenzione</v>
       </c>
       <c r="B21" s="72" t="s">
-        <v>173</v>
+        <v>225</v>
       </c>
       <c r="C21" s="44">
         <f ca="1">SUM(C19:C20)</f>
         <v>967</v>
       </c>
       <c r="D21" s="14"/>
       <c r="E21" s="15"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="45"/>
       <c r="B22" s="46"/>
       <c r="C22" s="47"/>
     </row>
     <row r="23" spans="1:8" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="148" t="str">
         <f ca="1">Listes_Admin_DFI!$A$70</f>
         <v xml:space="preserve">I contributi di sostegno sono esenti da IVA. </v>
       </c>
       <c r="B23" s="148"/>
       <c r="C23" s="148"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="48"/>
       <c r="B24" s="48"/>
       <c r="C24" s="48"/>
       <c r="D24" s="36"/>
     </row>
     <row r="25" spans="1:8" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A25" s="32" t="str">
         <f ca="1">Listes_Admin_DFI!$A$69</f>
         <v>Data</v>
       </c>
       <c r="B25" s="145" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C25" s="146"/>
       <c r="D25" s="36"/>
       <c r="E25" s="81" t="str">
         <f>IF(B25="",Listes_Admin_DFI!$A$73,"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="49"/>
       <c r="B26" s="49"/>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B27" s="50"/>
     </row>
     <row r="28" spans="1:8" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A28" s="32" t="str">
         <f ca="1">Listes_Admin_DFI!$A$71</f>
         <v>Eseguito dall’UFE</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="33"/>
       <c r="B29" s="33"/>
       <c r="C29" s="34"/>
     </row>
     <row r="30" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A30" s="6" t="str">
         <f ca="1">Listes_Admin_DFI!$A$72</f>
         <v>Firma elettronica del responsabile del progetto all'interno dell'UFE:</v>
       </c>
     </row>
     <row r="35" spans="1:3" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="147" t="str">
         <f ca="1">Listes_Admin_DFI!$A$74</f>
         <v xml:space="preserve">*Base legale: I presenti sussidi si basano sull’art. 47 «Informazione e consulenza» della legge sull’energia del 30.09.2016 (LEne; RS 730.0) e sulle relative disposizioni d’esecuzione dell’ordinanza sull’energia del 1°.11.2017 (OEn, RS 730.01), la decisione del Consiglio federale del 7 dicembre 2018 nonché sul capoverso 7.2 della strategia programmatica di SvizzeraEnergia 2021-2030, che specifica tra l’altro gli obiettivi e le misure a livello di città, comuni, quartieri e regioni che possono essere sostenuti tra l’altro da SvizzeraEnergia. Inoltre, si applicano le disposizioni della legge sui sussidi del 5.10.1990 (LSu, SR 616.1).
 </v>
       </c>
       <c r="B35" s="147"/>
       <c r="C35" s="147"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="GdvFjwU2G2vVh5o0hXZNMBLI15LjntHE06Jq4NgQJCxX+e7yBvgMqnux1g5FljAYGWwTQW2n+lzTXGAfKpGvEg==" saltValue="YJ6UZCKqL64t+0q0lYgVbA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="eHZ3P+iaExtvaW3yJ9x6zVAikFjXKg6L2LOSPj0at+u6hdHISwtTKLWq98VsbaG2QINYiLtwPy1fhRKWmnAzcg==" saltValue="+VoawaMo002uxx6QLnycJA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="11">
     <mergeCell ref="D1:F2"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="A35:C35"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="B9:C9"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="1.9685039370078741" bottom="0.39370078740157483" header="0.11811023622047245" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="92" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L
 Office fédéral de l’énergie
 c/o DLZ Finanzen
 3003 Berne
 &amp;K0070C03643081400  / REF-1081-00305&amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
@@ -4416,111 +4416,111 @@
         <f t="shared" ca="1" si="0"/>
         <v>!!! Questo file excel, così come tutti gli altri documenti, devono essere completati e caricati sulla piattaforma.</v>
       </c>
       <c r="B10" s="53"/>
       <c r="C10" s="53"/>
       <c r="D10" s="53"/>
       <c r="E10" s="55" t="s">
         <v>164</v>
       </c>
       <c r="F10" s="55" t="s">
         <v>165</v>
       </c>
       <c r="G10" s="56" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Link alla piattaforma</v>
       </c>
       <c r="B11" s="53"/>
       <c r="C11" s="53"/>
       <c r="D11" s="53"/>
       <c r="E11" s="55" t="s">
+        <v>214</v>
+      </c>
+      <c r="F11" s="55" t="s">
         <v>215</v>
       </c>
-      <c r="F11" s="55" t="s">
+      <c r="G11" s="56" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A12" s="53" t="str">
         <f ca="1">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>Incentivi per progetti di città, comuni e regioni</v>
       </c>
       <c r="B12" s="53"/>
       <c r="C12" s="53"/>
       <c r="D12" s="53"/>
       <c r="E12" s="55" t="s">
+        <v>207</v>
+      </c>
+      <c r="F12" s="55" t="s">
         <v>208</v>
       </c>
-      <c r="F12" s="55" t="s">
+      <c r="G12" s="55" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Progetti temporanei 2026 (attuazione 2026–2027)</v>
       </c>
       <c r="B13" s="53"/>
       <c r="C13" s="53"/>
       <c r="D13" s="53"/>
       <c r="E13" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="F13" s="55" t="s">
         <v>184</v>
       </c>
-      <c r="F13" s="55" t="s">
+      <c r="G13" s="55" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Rendiconto finanziario 2026</v>
       </c>
       <c r="B14" s="53"/>
       <c r="C14" s="53"/>
       <c r="D14" s="53"/>
       <c r="E14" s="55" t="s">
+        <v>218</v>
+      </c>
+      <c r="F14" s="55" t="s">
         <v>219</v>
       </c>
-      <c r="F14" s="55" t="s">
+      <c r="G14" s="55" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Selezione della configurazione</v>
       </c>
       <c r="B15" s="53"/>
       <c r="C15" s="53"/>
       <c r="D15" s="53"/>
       <c r="E15" s="55" t="s">
         <v>122</v>
       </c>
       <c r="F15" s="55" t="s">
         <v>123</v>
       </c>
       <c r="G15" s="56" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" s="57" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Comune individuale</v>
       </c>
@@ -4581,72 +4581,72 @@
       <c r="B19" s="53"/>
       <c r="C19" s="53"/>
       <c r="D19" s="53"/>
       <c r="E19" s="55" t="s">
         <v>125</v>
       </c>
       <c r="F19" s="55" t="s">
         <v>126</v>
       </c>
       <c r="G19" s="56" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Persona di contatto</v>
       </c>
       <c r="B20" s="53"/>
       <c r="C20" s="53"/>
       <c r="D20" s="53"/>
       <c r="E20" s="55" t="s">
         <v>5</v>
       </c>
       <c r="F20" s="55" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="G20" s="56" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Numero di progetto (si veda nel tool d'iscrizione: TP 2026-XXX)</v>
       </c>
       <c r="B21" s="53"/>
       <c r="C21" s="53"/>
       <c r="D21" s="53"/>
       <c r="E21" s="55" t="s">
+        <v>186</v>
+      </c>
+      <c r="F21" s="55" t="s">
         <v>187</v>
       </c>
-      <c r="F21" s="55" t="s">
+      <c r="G21" s="56" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Sovvenzione massima possibile</v>
       </c>
       <c r="B22" s="53"/>
       <c r="C22" s="53"/>
       <c r="D22" s="53"/>
       <c r="E22" s="55" t="s">
         <v>25</v>
       </c>
       <c r="F22" s="55" t="s">
         <v>44</v>
       </c>
       <c r="G22" s="55" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Comune (prezzo forfettario)</v>
       </c>
@@ -4678,51 +4678,51 @@
         <v>132</v>
       </c>
       <c r="G24" s="55" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Evento/i informativo/i (obbligatorio/i)</v>
       </c>
       <c r="B25" s="59">
         <v>2000</v>
       </c>
       <c r="C25" s="59">
         <v>4000</v>
       </c>
       <c r="D25" s="53"/>
       <c r="E25" s="55" t="s">
         <v>21</v>
       </c>
       <c r="F25" s="55" t="s">
         <v>36</v>
       </c>
       <c r="G25" s="55" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="53" t="str">
         <f ca="1">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>Misura/e di accompagnamento</v>
       </c>
       <c r="B26" s="59"/>
       <c r="C26" s="59"/>
       <c r="D26" s="53"/>
       <c r="E26" s="55" t="s">
         <v>118</v>
       </c>
       <c r="F26" s="55" t="s">
         <v>171</v>
       </c>
       <c r="G26" s="55" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="57" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Si</v>
       </c>
@@ -4896,132 +4896,132 @@
         <f t="shared" ca="1" si="0"/>
         <v>Importo per comune interlocutore registrato</v>
       </c>
       <c r="B36" s="53"/>
       <c r="C36" s="53"/>
       <c r="D36" s="53"/>
       <c r="E36" s="55" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="55" t="s">
         <v>47</v>
       </c>
       <c r="G36" s="56" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="75" x14ac:dyDescent="0.25">
       <c r="A37" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v xml:space="preserve"> 1. Inserire nella tabella sottostante tutti i costi relativi al progetto. Se le tariffe orarie non sono note o non esistono, utilizzare la sezione "Costi forfettari".</v>
       </c>
       <c r="B37" s="53"/>
       <c r="C37" s="53"/>
       <c r="D37" s="53"/>
       <c r="E37" s="55" t="s">
+        <v>192</v>
+      </c>
+      <c r="F37" s="55" t="s">
         <v>193</v>
       </c>
-      <c r="F37" s="55" t="s">
+      <c r="G37" s="56" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="38" spans="1:9" ht="105" x14ac:dyDescent="0.25">
       <c r="A38" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v xml:space="preserve"> 2. I costi che possono essere imputati al progetto sono ad esempio : onorari del personale municipale, costi del mandato esterno o dell'esperto scelto, stampa dei documenti, invii postali, noleggio delle sale, aperitivo al termine dell’evento, ecc.</v>
       </c>
       <c r="B38" s="53"/>
       <c r="C38" s="53"/>
       <c r="D38" s="53"/>
       <c r="E38" s="55" t="s">
+        <v>195</v>
+      </c>
+      <c r="F38" s="55" t="s">
         <v>196</v>
       </c>
-      <c r="F38" s="55" t="s">
+      <c r="G38" s="56" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="I38" s="68"/>
     </row>
     <row r="39" spans="1:9" ht="60" x14ac:dyDescent="0.25">
       <c r="A39" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v xml:space="preserve"> 3. Se il comune organizza diversi eventi informativi, tutti i costi devono essere raggruppati e imputati a questo excel.</v>
       </c>
       <c r="B39" s="53"/>
       <c r="C39" s="53"/>
       <c r="D39" s="53"/>
       <c r="E39" s="55" t="s">
+        <v>198</v>
+      </c>
+      <c r="F39" s="55" t="s">
         <v>199</v>
       </c>
-      <c r="F39" s="55" t="s">
+      <c r="G39" s="56" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="I39" s="68"/>
     </row>
     <row r="40" spans="1:9" ht="45" x14ac:dyDescent="0.25">
       <c r="A40" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v xml:space="preserve"> 4. Per tutte le prestazioni il cui importo supera i 5.000 franchi, vi preghiamo di fornirci il dettaglio dei costi.</v>
       </c>
       <c r="B40" s="53"/>
       <c r="C40" s="53"/>
       <c r="D40" s="53"/>
       <c r="E40" s="55" t="s">
+        <v>201</v>
+      </c>
+      <c r="F40" s="55" t="s">
+        <v>203</v>
+      </c>
+      <c r="G40" s="56" t="s">
         <v>202</v>
-      </c>
-[...4 lines deleted...]
-        <v>203</v>
       </c>
       <c r="I40" s="68"/>
     </row>
     <row r="41" spans="1:9" ht="75" x14ac:dyDescent="0.25">
       <c r="A41" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v xml:space="preserve"> 5. NOTA IMPORTANTE: Non sono richiesti ulteriori documenti giustificativi in allegato. Tuttavia, in caso di controllo federale delle finanze, sarà necessario fornire i documenti giustificativi.</v>
       </c>
       <c r="B41" s="53"/>
       <c r="C41" s="53"/>
       <c r="D41" s="53"/>
       <c r="E41" s="55" t="s">
+        <v>204</v>
+      </c>
+      <c r="F41" s="55" t="s">
         <v>205</v>
       </c>
-      <c r="F41" s="55" t="s">
+      <c r="G41" s="56" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Designazione</v>
       </c>
       <c r="B42" s="53"/>
       <c r="C42" s="53"/>
       <c r="D42" s="53"/>
       <c r="E42" s="55" t="s">
         <v>4</v>
       </c>
       <c r="F42" s="55" t="s">
         <v>49</v>
       </c>
       <c r="G42" s="55" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Onorari</v>
       </c>
@@ -5277,93 +5277,93 @@
         <f t="shared" ca="1" si="0"/>
         <v>Tariffa forfettaria_esempio_1</v>
       </c>
       <c r="B57" s="53"/>
       <c r="C57" s="53"/>
       <c r="D57" s="53"/>
       <c r="E57" s="56" t="s">
         <v>104</v>
       </c>
       <c r="F57" s="55" t="s">
         <v>61</v>
       </c>
       <c r="G57" s="56" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="58" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A58" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Domanda di sovvenzione* (modulo di pagamento) 2026</v>
       </c>
       <c r="B58" s="53"/>
       <c r="C58" s="53"/>
       <c r="D58" s="53"/>
       <c r="E58" s="60" t="s">
+        <v>221</v>
+      </c>
+      <c r="F58" s="55" t="s">
         <v>222</v>
       </c>
-      <c r="F58" s="55" t="s">
+      <c r="G58" s="55" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Dati di pagamento</v>
       </c>
       <c r="B59" s="53"/>
       <c r="C59" s="53"/>
       <c r="D59" s="53"/>
       <c r="E59" s="60" t="s">
         <v>140</v>
       </c>
       <c r="F59" s="55" t="s">
         <v>138</v>
       </c>
       <c r="G59" s="55" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Numero di progetto (TP 2026-XXX)</v>
       </c>
       <c r="B60" s="53"/>
       <c r="C60" s="53"/>
       <c r="D60" s="53"/>
       <c r="E60" s="55" t="s">
+        <v>189</v>
+      </c>
+      <c r="F60" s="55" t="s">
         <v>190</v>
       </c>
-      <c r="F60" s="55" t="s">
+      <c r="G60" s="56" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A61" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Nome del comune o  del raggruppamento</v>
       </c>
       <c r="B61" s="53"/>
       <c r="C61" s="53"/>
       <c r="D61" s="53"/>
       <c r="E61" s="60" t="s">
         <v>28</v>
       </c>
       <c r="F61" s="56" t="s">
         <v>105</v>
       </c>
       <c r="G61" s="56" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v xml:space="preserve">Indirizzo postale del comune </v>
       </c>
@@ -5424,51 +5424,51 @@
       <c r="B65" s="53"/>
       <c r="C65" s="53"/>
       <c r="D65" s="53"/>
       <c r="E65" s="60" t="s">
         <v>17</v>
       </c>
       <c r="F65" s="55" t="s">
         <v>81</v>
       </c>
       <c r="G65" s="55" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="66" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A66" s="53" t="str">
         <f ca="1">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>Coordinate bancarie (banca/posta/IBAN)</v>
       </c>
       <c r="B66" s="53"/>
       <c r="C66" s="53"/>
       <c r="D66" s="53"/>
       <c r="E66" s="60" t="s">
         <v>20</v>
       </c>
       <c r="F66" s="55" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="G66" s="55" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Sovvenzione</v>
       </c>
       <c r="B67" s="53"/>
       <c r="C67" s="53"/>
       <c r="D67" s="53"/>
       <c r="E67" s="60" t="s">
         <v>30</v>
       </c>
       <c r="F67" s="55" t="s">
         <v>83</v>
       </c>
       <c r="G67" s="55" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" s="53" t="str">
@@ -5493,111 +5493,111 @@
         <f t="shared" ca="1" si="1"/>
         <v>Data</v>
       </c>
       <c r="B69" s="53"/>
       <c r="C69" s="53"/>
       <c r="D69" s="53"/>
       <c r="E69" s="60" t="s">
         <v>19</v>
       </c>
       <c r="F69" s="55" t="s">
         <v>82</v>
       </c>
       <c r="G69" s="55" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="70" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A70" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v xml:space="preserve">I contributi di sostegno sono esenti da IVA. </v>
       </c>
       <c r="B70" s="53"/>
       <c r="C70" s="53"/>
       <c r="D70" s="53"/>
       <c r="E70" s="60" t="s">
+        <v>180</v>
+      </c>
+      <c r="F70" s="55" t="s">
+        <v>179</v>
+      </c>
+      <c r="G70" s="55" t="s">
         <v>181</v>
-      </c>
-[...4 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Eseguito dall’UFE</v>
       </c>
       <c r="B71" s="53"/>
       <c r="C71" s="53"/>
       <c r="D71" s="53"/>
       <c r="E71" s="60" t="s">
         <v>31</v>
       </c>
       <c r="F71" s="55" t="s">
         <v>89</v>
       </c>
       <c r="G71" s="55" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="72" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A72" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Firma elettronica del responsabile del progetto all'interno dell'UFE:</v>
       </c>
       <c r="B72" s="53"/>
       <c r="C72" s="53"/>
       <c r="D72" s="53"/>
       <c r="E72" s="60" t="s">
         <v>87</v>
       </c>
       <c r="F72" s="55" t="s">
         <v>86</v>
       </c>
       <c r="G72" s="55" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v xml:space="preserve">!!! Verificare/compilare i campi in verde </v>
       </c>
       <c r="B73" s="53"/>
       <c r="C73" s="53"/>
       <c r="D73" s="53"/>
       <c r="E73" s="60" t="s">
+        <v>173</v>
+      </c>
+      <c r="F73" s="55" t="s">
         <v>174</v>
       </c>
-      <c r="F73" s="55" t="s">
+      <c r="G73" s="56" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="74" spans="1:7" ht="255" x14ac:dyDescent="0.25">
       <c r="A74" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v xml:space="preserve">*Base legale: I presenti sussidi si basano sull’art. 47 «Informazione e consulenza» della legge sull’energia del 30.09.2016 (LEne; RS 730.0) e sulle relative disposizioni d’esecuzione dell’ordinanza sull’energia del 1°.11.2017 (OEn, RS 730.01), la decisione del Consiglio federale del 7 dicembre 2018 nonché sul capoverso 7.2 della strategia programmatica di SvizzeraEnergia 2021-2030, che specifica tra l’altro gli obiettivi e le misure a livello di città, comuni, quartieri e regioni che possono essere sostenuti tra l’altro da SvizzeraEnergia. Inoltre, si applicano le disposizioni della legge sui sussidi del 5.10.1990 (LSu, SR 616.1).
 </v>
       </c>
       <c r="B74" s="53"/>
       <c r="C74" s="53"/>
       <c r="D74" s="53"/>
       <c r="E74" s="60" t="s">
         <v>80</v>
       </c>
       <c r="F74" s="55" t="s">
         <v>98</v>
       </c>
       <c r="G74" s="55" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
@@ -5877,50 +5877,287 @@
       <c r="D105" s="53"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003A4C8748B2ED38418F0EECD74C917886" ma:contentTypeVersion="14" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="1f9851986a85a82def871aae58f292b8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4" xmlns:ns3="a2886ae9-3f43-46a4-a350-81a5f6bb12cf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="decc5344732d5177ff0b3e3c1e2530bc" ns2:_="" ns3:_="">
+    <xsd:import namespace="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4"/>
+    <xsd:import namespace="a2886ae9-3f43-46a4-a350-81a5f6bb12cf"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c8b572ca-3eb9-4bb4-b613-c72ef08702e5" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2886ae9-3f43-46a4-a350-81a5f6bb12cf" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{7caa6e5d-c2fb-4331-b5a2-1ae8c32c4bf9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2886ae9-3f43-46a4-a350-81a5f6bb12cf">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="a2886ae9-3f43-46a4-a350-81a5f6bb12cf" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <f:fields xmlns:f="http://schemas.fabasoft.com/folio/2007/fields">
   <f:record ref="">
     <f:field ref="objname" par="" edit="true" text="SH/8100038-02-01-18_HYDRA_FNHW_Kostenrechung"/>
     <f:field ref="objsubject" par="" edit="true" text=""/>
     <f:field ref="objcreatedby" par="" text="Hintz, Wieland (BFE - hiw)"/>
     <f:field ref="objcreatedat" par="" text="10.10.2018 12:05:59"/>
     <f:field ref="objchangedby" par="" text="Meister, Anna (BFE - mea)"/>
     <f:field ref="objmodifiedat" par="" text="15.11.2018 10:15:41"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" par="" text=""/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" par="" edit="true" text=""/>
     <f:field ref="FSCFOLIO_1_1001_FieldCurrentUser" par="" text="Joëlle Fahrni"/>
     <f:field ref="CCAPRECONFIG_15_1001_Objektname" par="" edit="true" text="SH/8100038-02-01-18_HYDRA_FNHW_Kostenrechung"/>
     <f:field ref="CHPRECONFIG_1_1001_Objektname" par="" edit="true" text="SH/8100038-02-01-18_HYDRA_FNHW_Kostenrechung"/>
   </f:record>
   <f:record inx="1" ref="">
     <f:field ref="CCAPRECONFIG_15_1001_Anrede" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Anrede_Briefkopf" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht_Anrede" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachgestellter_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Strasse" par="" text=""/>
@@ -6143,369 +6380,132 @@
     <f:field ref="CCAPRECONFIG_15_1001_Sozialversicherungsnummer" text="Sozialversicherungsnummer"/>
     <f:field ref="CCAPRECONFIG_15_1001_Stock" text="Stock"/>
     <f:field ref="BAVCFG_15_1700_Strasse2" text="Strasse2"/>
     <f:field ref="BAVCFG_15_1700_Strasse2_AP" text="Strasse2_AP"/>
     <f:field ref="BAVCFG_15_1700_Strasse_AP" text="Strasse_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Telefon" text="Telefon"/>
     <f:field ref="BAVCFG_15_1700_Titel_AP" text="Titel_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" text="Titre"/>
     <f:field ref="CHPRECONFIG_1_1001_Titel" text="Titre"/>
     <f:field ref="CCAPRECONFIG_15_1001_Versandart" text="Type d'envoi"/>
     <f:field ref="BAVCFG_15_1700_Vorname_AP" text="Vorname_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Ziel" text="Ziel"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1" text="Zusatzzeile1"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1_AP" text="Zusatzzeile1_AP"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2" text="Zusatzzeile2"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2_AP" text="Zusatzzeile2_AP"/>
     <f:field ref="BAVCFG_15_1700_ZustellungAm" text="ZustellungAm"/>
   </f:display>
   <f:display par="" text="Publipostage">
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" text="Numéro de document"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" text="Objet"/>
   </f:display>
 </f:fields>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...235 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0DBB02E-A158-41FA-954D-BA47C0D95740}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4"/>
     <ds:schemaRef ds:uri="a2886ae9-3f43-46a4-a350-81a5f6bb12cf"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{647DFAD7-6063-409D-836A-3330458D687F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22D9531F-45CA-444E-8524-06875986EA3F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a2886ae9-3f43-46a4-a350-81a5f6bb12cf"/>
     <ds:schemaRef ds:uri="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Feuilles de calcul</vt:lpstr>
+        <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Plages nommées</vt:lpstr>
+        <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Start</vt:lpstr>
       <vt:lpstr>Decompte-Abrechung-Rendiconto</vt:lpstr>
       <vt:lpstr>Facture-Rechnung-Fattura</vt:lpstr>
       <vt:lpstr>Listes_Admin_DFI</vt:lpstr>
       <vt:lpstr>ActionFR</vt:lpstr>
       <vt:lpstr>ActionIT</vt:lpstr>
       <vt:lpstr>CommunesDE</vt:lpstr>
       <vt:lpstr>CommunesFR</vt:lpstr>
       <vt:lpstr>CommunesIT</vt:lpstr>
+      <vt:lpstr>'Facture-Rechnung-Fattura'!Druckbereich</vt:lpstr>
       <vt:lpstr>Thematique</vt:lpstr>
       <vt:lpstr>Type</vt:lpstr>
-      <vt:lpstr>'Facture-Rechnung-Fattura'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Fachhochschule Nordwestschweiz</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Eismann Ralph</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="FSC#UVEKCFG@15.1700:Function">
     <vt:lpwstr/>
   </property>