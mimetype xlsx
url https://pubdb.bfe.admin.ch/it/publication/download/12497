--- v1 (2026-05-06)
+++ v2 (2026-09-03)
@@ -1,297 +1,302 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
+  <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
+  <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
+  <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
+  <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\adb.intra.admin.ch\Userhome$\BFE-01\U80848413\data\Documents\AS\Temporäre Projekte\Doks\Abrechnungen 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\adb.intra.admin.ch\userhome$\BFE-01\U80779993\data\Documents\Projets temporaires 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{064EE3D8-60FF-4071-9C2D-26154CCF1623}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F6D4647C-2255-4E9A-AA80-F2EE3D95AE80}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="U+fo1Xi6XMN9AVjSZMdF3dnE61yojNnNA7W7RVLyx05kZcJimJX71VB4tEX0wF5Tf6oOyhxygsKJy4RLi+a9/g==" workbookSaltValue="Fx56ps1C48TqjyUdo9QlSQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="878" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="878" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Start" sheetId="9" r:id="rId1"/>
     <sheet name="Decompte-Abrechung-Rendiconto" sheetId="3" r:id="rId2"/>
     <sheet name="Facture-Rechnung-Fattura" sheetId="8" r:id="rId3"/>
     <sheet name="Listes_Admin_DFI" sheetId="7" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="ActionFR">Listes_Admin_DFI!$E$27:$E$28</definedName>
     <definedName name="ActionIT">Listes_Admin_DFI!$G$27:$G$28</definedName>
     <definedName name="CommunesDE">Listes_Admin_DFI!$F$16:$F$17</definedName>
     <definedName name="CommunesFR">Listes_Admin_DFI!$E$16:$E$17</definedName>
     <definedName name="CommunesIT">Listes_Admin_DFI!$G$16:$G$17</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'Facture-Rechnung-Fattura'!$A$1:$C$35</definedName>
     <definedName name="Thematique">Listes_Admin_DFI!$A$27:$A$28</definedName>
     <definedName name="Type">Listes_Admin_DFI!$A$16:$A$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Facture-Rechnung-Fattura'!$A$1:$C$35</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" concurrentManualCount="8"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="J44" i="3" l="1"/>
+  <c r="B13" i="8" l="1"/>
   <c r="B10" i="8"/>
   <c r="B9" i="8"/>
   <c r="I39" i="3"/>
   <c r="I40" i="3"/>
   <c r="I41" i="3"/>
   <c r="F39" i="3"/>
   <c r="F40" i="3"/>
   <c r="F41" i="3"/>
   <c r="J41" i="3" l="1"/>
   <c r="J40" i="3"/>
   <c r="J39" i="3"/>
   <c r="A1" i="7" l="1"/>
   <c r="B1" i="7" s="1"/>
+  <c r="A4" i="7"/>
+  <c r="A26" i="7"/>
+  <c r="A11" i="7"/>
+  <c r="A70" i="7"/>
+  <c r="A10" i="7"/>
+  <c r="A27" i="7"/>
+  <c r="A39" i="7"/>
+  <c r="A66" i="7"/>
+  <c r="A73" i="7"/>
+  <c r="A5" i="7"/>
+  <c r="A60" i="7"/>
+  <c r="A72" i="7"/>
+  <c r="A38" i="7"/>
+  <c r="A21" i="7"/>
+  <c r="A6" i="7"/>
   <c r="A40" i="7"/>
-  <c r="A66" i="7"/>
-[...1 lines deleted...]
-  <c r="A27" i="7"/>
   <c r="A3" i="7"/>
-  <c r="A70" i="7"/>
-[...7 lines deleted...]
-  <c r="A5" i="7"/>
+  <c r="A9" i="7"/>
   <c r="A30" i="7"/>
-  <c r="A60" i="7"/>
-[...2 lines deleted...]
-  <c r="A6" i="7"/>
   <c r="A29" i="3" l="1"/>
   <c r="A27" i="3"/>
   <c r="A9" i="8"/>
   <c r="A9" i="3"/>
   <c r="A23" i="8"/>
   <c r="E25" i="8"/>
   <c r="E15" i="8"/>
   <c r="E14" i="8"/>
   <c r="E12" i="8"/>
   <c r="E11" i="8"/>
   <c r="D23" i="3"/>
   <c r="D14" i="3"/>
   <c r="D8" i="3"/>
   <c r="D7" i="3"/>
   <c r="D6" i="3"/>
   <c r="A28" i="3"/>
   <c r="C1" i="3"/>
   <c r="D1" i="8"/>
   <c r="A13" i="3"/>
   <c r="C12" i="9"/>
   <c r="C10" i="9"/>
   <c r="C9" i="9"/>
   <c r="C11" i="9"/>
   <c r="C14" i="9"/>
   <c r="D13" i="9"/>
   <c r="D11" i="9"/>
   <c r="D9" i="9"/>
   <c r="E17" i="8"/>
   <c r="A50" i="7"/>
+  <c r="A63" i="7"/>
+  <c r="A22" i="7"/>
+  <c r="A41" i="7"/>
+  <c r="A96" i="7"/>
+  <c r="A92" i="7"/>
+  <c r="A95" i="7"/>
+  <c r="A90" i="7"/>
+  <c r="A47" i="7"/>
+  <c r="A68" i="7"/>
+  <c r="A87" i="7"/>
+  <c r="A17" i="7"/>
+  <c r="A37" i="7"/>
+  <c r="A83" i="7"/>
+  <c r="A82" i="7"/>
+  <c r="A99" i="7"/>
+  <c r="A97" i="7"/>
+  <c r="A100" i="7"/>
+  <c r="A81" i="7"/>
+  <c r="A34" i="7"/>
+  <c r="A44" i="7"/>
+  <c r="A16" i="7"/>
+  <c r="A77" i="7"/>
+  <c r="A46" i="7"/>
+  <c r="A32" i="7"/>
+  <c r="A42" i="7"/>
+  <c r="A19" i="7"/>
+  <c r="A93" i="7"/>
+  <c r="A71" i="7"/>
+  <c r="A36" i="7"/>
+  <c r="A80" i="7"/>
+  <c r="A8" i="7"/>
+  <c r="A45" i="7"/>
+  <c r="A103" i="7"/>
+  <c r="A35" i="7"/>
+  <c r="A88" i="7"/>
+  <c r="A78" i="7"/>
+  <c r="A20" i="7"/>
+  <c r="A59" i="7"/>
+  <c r="A74" i="7"/>
+  <c r="A49" i="7"/>
+  <c r="A43" i="7"/>
   <c r="A89" i="7"/>
+  <c r="A62" i="7"/>
+  <c r="A29" i="7"/>
+  <c r="A61" i="7"/>
+  <c r="A52" i="7"/>
+  <c r="A15" i="7"/>
+  <c r="A64" i="7"/>
+  <c r="A25" i="7"/>
+  <c r="A54" i="7"/>
+  <c r="A104" i="7"/>
+  <c r="A23" i="7"/>
+  <c r="A65" i="7"/>
+  <c r="A98" i="7"/>
+  <c r="A91" i="7"/>
+  <c r="A13" i="7"/>
+  <c r="A14" i="7"/>
+  <c r="A12" i="7"/>
+  <c r="A76" i="7"/>
+  <c r="A85" i="7"/>
+  <c r="A28" i="7"/>
+  <c r="A48" i="7"/>
   <c r="A86" i="7"/>
-  <c r="A59" i="7"/>
-  <c r="A63" i="7"/>
+  <c r="A24" i="7"/>
+  <c r="A31" i="7"/>
+  <c r="A101" i="7"/>
+  <c r="A58" i="7"/>
+  <c r="A33" i="7"/>
+  <c r="A18" i="7"/>
+  <c r="A102" i="7"/>
   <c r="A79" i="7"/>
-  <c r="A82" i="7"/>
-  <c r="A65" i="7"/>
+  <c r="A56" i="7"/>
+  <c r="A105" i="7"/>
+  <c r="A55" i="7"/>
+  <c r="A94" i="7"/>
   <c r="A84" i="7"/>
+  <c r="A7" i="7"/>
   <c r="A53" i="7"/>
-  <c r="A43" i="7"/>
-[...4 lines deleted...]
-  <c r="A87" i="7"/>
   <c r="A51" i="7"/>
-  <c r="A33" i="7"/>
-[...46 lines deleted...]
-  <c r="A52" i="7"/>
   <c r="A57" i="7"/>
-  <c r="A12" i="7"/>
-[...5 lines deleted...]
-  <c r="A20" i="7"/>
   <c r="A69" i="7"/>
   <c r="A67" i="7"/>
-  <c r="A35" i="7"/>
-[...9 lines deleted...]
-  <c r="A1" i="3"/>
+  <c r="A1" i="3" l="1"/>
   <c r="A26" i="3"/>
   <c r="B14" i="3"/>
   <c r="A15" i="8"/>
   <c r="A10" i="8"/>
   <c r="A7" i="3"/>
   <c r="A2" i="3"/>
   <c r="A20" i="8"/>
   <c r="C13" i="9"/>
   <c r="B11" i="3"/>
   <c r="A11" i="3"/>
   <c r="A14" i="8"/>
   <c r="A12" i="8"/>
   <c r="A8" i="3"/>
   <c r="G32" i="3"/>
   <c r="A35" i="8"/>
   <c r="A11" i="8"/>
   <c r="A19" i="3"/>
   <c r="A17" i="3"/>
   <c r="G33" i="3"/>
   <c r="A28" i="8"/>
   <c r="F33" i="3"/>
   <c r="A60" i="3"/>
   <c r="J32" i="3"/>
   <c r="A13" i="8"/>
   <c r="E33" i="3"/>
   <c r="H33" i="3"/>
   <c r="A20" i="3"/>
   <c r="A4" i="3"/>
   <c r="A1" i="8"/>
   <c r="A21" i="8"/>
   <c r="A2" i="8"/>
   <c r="D33" i="3"/>
   <c r="A35" i="3"/>
   <c r="A7" i="8"/>
   <c r="A21" i="3"/>
   <c r="B35" i="3"/>
   <c r="B34" i="3"/>
   <c r="A4" i="8"/>
   <c r="A32" i="3"/>
   <c r="A18" i="3"/>
   <c r="B33" i="3"/>
   <c r="A15" i="3"/>
   <c r="C33" i="3"/>
   <c r="A25" i="8"/>
+  <c r="A30" i="3"/>
   <c r="A30" i="8"/>
   <c r="A17" i="8"/>
   <c r="A12" i="3"/>
   <c r="B12" i="3" s="1"/>
   <c r="A34" i="3"/>
   <c r="I33" i="3"/>
   <c r="B32" i="3"/>
   <c r="A19" i="8" l="1"/>
   <c r="B15" i="3" l="1"/>
   <c r="I35" i="3"/>
   <c r="I36" i="3"/>
   <c r="I37" i="3"/>
   <c r="I38" i="3"/>
   <c r="I42" i="3"/>
   <c r="I43" i="3"/>
   <c r="I44" i="3"/>
   <c r="I45" i="3"/>
   <c r="I46" i="3"/>
   <c r="I47" i="3"/>
   <c r="I48" i="3"/>
   <c r="I49" i="3"/>
   <c r="I50" i="3"/>
   <c r="I51" i="3"/>
   <c r="I52" i="3"/>
   <c r="I53" i="3"/>
@@ -316,81 +321,124 @@
   <c r="F49" i="3"/>
   <c r="F50" i="3"/>
   <c r="F51" i="3"/>
   <c r="F52" i="3"/>
   <c r="F53" i="3"/>
   <c r="F54" i="3"/>
   <c r="F55" i="3"/>
   <c r="F56" i="3"/>
   <c r="F57" i="3"/>
   <c r="F58" i="3"/>
   <c r="F59" i="3"/>
   <c r="F34" i="3"/>
   <c r="C14" i="3" l="1"/>
   <c r="C12" i="3"/>
   <c r="B20" i="3"/>
   <c r="J48" i="3"/>
   <c r="J36" i="3"/>
   <c r="J55" i="3"/>
   <c r="J56" i="3"/>
   <c r="J47" i="3"/>
   <c r="J35" i="3"/>
   <c r="J52" i="3"/>
   <c r="J59" i="3"/>
   <c r="J51" i="3"/>
   <c r="J43" i="3"/>
+  <c r="J44" i="3"/>
   <c r="J38" i="3"/>
   <c r="J42" i="3"/>
   <c r="J50" i="3"/>
   <c r="J58" i="3"/>
   <c r="J54" i="3"/>
   <c r="J46" i="3"/>
   <c r="J57" i="3"/>
   <c r="J53" i="3"/>
   <c r="J49" i="3"/>
   <c r="J45" i="3"/>
   <c r="J37" i="3"/>
   <c r="F60" i="3"/>
   <c r="I60" i="3"/>
   <c r="A23" i="3" l="1"/>
   <c r="A22" i="3"/>
   <c r="J60" i="3"/>
   <c r="B18" i="3" l="1"/>
   <c r="B19" i="3" l="1"/>
   <c r="B21" i="3" s="1"/>
   <c r="B23" i="3" l="1"/>
   <c r="C20" i="8" s="1"/>
   <c r="B22" i="3"/>
   <c r="C19" i="8" s="1"/>
   <c r="F19" i="8" l="1"/>
   <c r="C21" i="8"/>
   <c r="F20" i="8"/>
 </calcChain>
 </file>
 
+<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
+  <metadataTypes count="1">
+    <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
+  </metadataTypes>
+  <futureMetadata name="XLRICHVALUE" count="3">
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="0"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="1"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="2"/>
+        </ext>
+      </extLst>
+    </bk>
+  </futureMetadata>
+  <valueMetadata count="3">
+    <bk>
+      <rc t="1" v="0"/>
+    </bk>
+    <bk>
+      <rc t="1" v="1"/>
+    </bk>
+    <bk>
+      <rc t="1" v="2"/>
+    </bk>
+  </valueMetadata>
+</metadata>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="238" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="223">
   <si>
     <t>Collaborateur</t>
   </si>
   <si>
     <t>Fonction</t>
   </si>
   <si>
     <t>Tarif horaire</t>
   </si>
   <si>
     <t>Honoraires</t>
   </si>
   <si>
     <t>Désignation</t>
   </si>
   <si>
     <t>Personne de contact</t>
   </si>
   <si>
     <t>Coûts forfaitaires</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
@@ -408,53 +456,50 @@
   <si>
     <t xml:space="preserve">Einzelgemeinde </t>
   </si>
   <si>
     <t>Comune individuale</t>
   </si>
   <si>
     <t>Nom de la commune</t>
   </si>
   <si>
     <t>Subvention maximale</t>
   </si>
   <si>
     <t>Adresse postale de la commune</t>
   </si>
   <si>
     <t>Adresse e-mail</t>
   </si>
   <si>
     <t>Total de la subvention</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Coordonnées bancaires de la commune (Banque/Poste/IBAN)</t>
-[...1 lines deleted...]
-  <si>
     <t>Séance(s) d'information (obligatoire)</t>
   </si>
   <si>
     <t>Montant par commune-contact inscrite</t>
   </si>
   <si>
     <t>Coûts totaux du projet (selon tableau ci-dessous)</t>
   </si>
   <si>
     <t>Subvention théorique (40% des coûts totaux)</t>
   </si>
   <si>
     <t>Subvention maximale possible</t>
   </si>
   <si>
     <t>Subvention accordée</t>
   </si>
   <si>
     <t>NPA+Localité</t>
   </si>
   <si>
     <t>Nom de la commune ou du regroupement</t>
   </si>
   <si>
     <t>Personne de contact dans la commune</t>
@@ -625,53 +670,50 @@
     <t>Sovvenzione</t>
   </si>
   <si>
     <t>Postadresse der Gemeinde</t>
   </si>
   <si>
     <t>Elektronische Signatur durch den Projektleiter beim BFE:</t>
   </si>
   <si>
     <t>Signature électronique par le responsable du projet au sein de l’OFEN:</t>
   </si>
   <si>
     <t>PLZ+Ort</t>
   </si>
   <si>
     <t>Durch BFE ausgeführt</t>
   </si>
   <si>
     <t xml:space="preserve">Indirizzo postale del comune </t>
   </si>
   <si>
     <t>Responsabile nel comune</t>
   </si>
   <si>
     <t>Indirizzo e-mail</t>
-  </si>
-[...1 lines deleted...]
-    <t>Coordinate bancarie (banca/posta/IBAN)</t>
   </si>
   <si>
     <t>Totale della sovvenzione</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Eseguito dall’UFE</t>
   </si>
   <si>
     <t>Firma elettronica del responsabile del progetto all'interno dell'UFE:</t>
   </si>
   <si>
     <t xml:space="preserve">*Rechtliche Grundlagen: Die vorliegenden Subventionen stützen sich auf Art. 47 „Information und Beratung“ des Energiegesetzes vom 30.09.2016 (EnG; SR 730.0) und die entsprechenden Ausführungsbestimmungen der Energieverordnung vom 01.11.2017 (EnV, SR 730.01), den Bundesratsbeschluss vom 7. Dezember 2018 sowie Ziffer 7.2 der Programmstrategie EnergieSchweiz 2021 bis 2030, in welcher die Ziele und Massnahmen auf Stufe Städte, Gemeinden, Quartiere und Regionen genannt werden, die u.a. von Energie-Schweiz unterstützt werden können. Im Weiteren sind die Bestimmungen des Subventionsgesetzes vom 05.10.1990 (SuG, SR 616.1) anwendbar.
 </t>
   </si>
   <si>
     <t>Anzahl Stunden</t>
   </si>
   <si>
     <t>Nb heures</t>
   </si>
   <si>
     <t xml:space="preserve">*Base legale: I presenti sussidi si basano sull’art. 47 «Informazione e consulenza» della legge sull’energia del 30.09.2016 (LEne; RS 730.0) e sulle relative disposizioni d’esecuzione dell’ordinanza sull’energia del 1°.11.2017 (OEn, RS 730.01), la decisione del Consiglio federale del 7 dicembre 2018 nonché sul capoverso 7.2 della strategia programmatica di SvizzeraEnergia 2021-2030, che specifica tra l’altro gli obiettivi e le misure a livello di città, comuni, quartieri e regioni che possono essere sostenuti tra l’altro da SvizzeraEnergia. Inoltre, si applicano le disposizioni della legge sui sussidi del 5.10.1990 (LSu, SR 616.1).
@@ -907,69 +949,84 @@
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Wingdings"/>
         <charset val="2"/>
       </rPr>
       <t>è</t>
     </r>
   </si>
   <si>
     <t>Evento/i informativo/i (obbligatorio/i)</t>
   </si>
   <si>
     <t>Kontaktperson</t>
   </si>
   <si>
     <t xml:space="preserve">Unterstützungsbeiträge sind mehrwertsteuerfrei. </t>
   </si>
   <si>
     <t xml:space="preserve">Les contributions sont exonérées de la TVA. </t>
   </si>
   <si>
     <t xml:space="preserve">I contributi di sostegno sono esenti da IVA. </t>
   </si>
   <si>
-    <t>Bankverbindung der Gemeinde (Bank/Post/IBAN)</t>
-[...1 lines deleted...]
-  <si>
     <t>Projets temporaires 2026 (mise en œuvre 2026/2027)</t>
   </si>
   <si>
     <t>Temporäre Projekte 2026 (Umsetzung 2026-2027)</t>
   </si>
   <si>
     <t>Progetti temporanei 2026 (attuazione 2026–2027)</t>
   </si>
   <si>
+    <t>Décompte financier 2026-2027</t>
+  </si>
+  <si>
+    <t>Gesamtkostenabrechnung 2026-2027</t>
+  </si>
+  <si>
+    <t>Rendiconto finanziario 2026-2027</t>
+  </si>
+  <si>
     <t>Numéro du projet (voir dans le tool d'inscription: TP 2026-XXX)</t>
   </si>
   <si>
     <t>Projektnummer (siehe in der Anmelde-Plattform: TP 2026-XXX)</t>
   </si>
   <si>
     <t>Numero di progetto (si veda nel tool d'iscrizione: TP 2026-XXX)</t>
+  </si>
+  <si>
+    <t>Demande de subvention* (formulaire de paiement) 2026-2027</t>
+  </si>
+  <si>
+    <t>Förderantrag* (Zahlungsformular) 2026-2027</t>
+  </si>
+  <si>
+    <t>Domanda di sovvenzione* (modulo di pagamento) 2026-2027</t>
   </si>
   <si>
     <t>Numéro du projet (TP 2026-XXX)</t>
   </si>
   <si>
     <t>Projektnummer (TP 2026-XXX)</t>
   </si>
   <si>
     <t>Numero di progetto (TP 2026-XXX)</t>
   </si>
   <si>
     <t xml:space="preserve"> 1. Veuillez introduire dans le tableau ci-dessous tous les coûts liés au projet. Si les tarifs horaires ne sont pas connus ou inexistants, veuillez utiliser la partie "Coûts forfaitaires".</t>
   </si>
   <si>
     <t xml:space="preserve"> 1. Bitte tragen Sie in die folgende Tabelle alle Kosten ein, die mit dem Projekt zusammenhängen. Wenn die Stundensätze nicht bekannt oder nicht vorhanden sind, verwenden Sie bitte den Abschnitt "Pauschalkosten".</t>
   </si>
   <si>
     <t xml:space="preserve"> 1. Inserire nella tabella sottostante tutti i costi relativi al progetto. Se le tariffe orarie non sono note o non esistono, utilizzare la sezione "Costi forfettari".</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 2.Les coûts pouvant être imputés au projet sont par exemple : honoraires des collaborateurs de la municipalité, coûts pour le mandat du bureau externe </t>
     </r>
     <r>
       <rPr>
@@ -1004,105 +1061,91 @@
   <si>
     <t xml:space="preserve"> 3. Wenn die Gemeinde mehrere Informationsveranstaltungen organisiert, sollen alle Kosten in diesem Excel zusammengefasst und abgerechnet werden.</t>
   </si>
   <si>
     <t xml:space="preserve"> 3. Se il comune organizza diversi eventi informativi, tutti i costi devono essere raggruppati e imputati a questo excel.</t>
   </si>
   <si>
     <t xml:space="preserve"> 4. Pour toutes les prestations dont le montant dépasse 5 000 francs, veuillez nous fournir le détail des coûts.</t>
   </si>
   <si>
     <t xml:space="preserve"> 4. Per tutte le prestazioni il cui importo supera i 5.000 franchi, vi preghiamo di fornirci il dettaglio dei costi.</t>
   </si>
   <si>
     <t xml:space="preserve"> 4.  Für alle Leistungen, deren Betrag CHF 5'000.00 übersteigt, bitten wir Sie, uns eine detaillierte Kostenaufstellung vorzulegen.</t>
   </si>
   <si>
     <t xml:space="preserve"> 5. REMARQUE IMPORTANTE : aucun justificatif supplémentaire n'est nécessaire en annexe. Veuillez cependant noter qu'en cas de contrôle fédéral des finances, les justificatifs devront être fournis.</t>
   </si>
   <si>
     <t xml:space="preserve"> 5. WICHTIGER HINWEIS: Im Anhang sind keine zusätzlichen Belege erforderlich. Bitte beachten Sie jedoch, dass im Falle einer eidgenössischen Finanzkontrolle die Belege vorgelegt werden müssen.</t>
   </si>
   <si>
     <t xml:space="preserve"> 5. NOTA IMPORTANTE: Non sono richiesti ulteriori documenti giustificativi in allegato. Tuttavia, in caso di controllo federale delle finanze, sarà necessario fornire i documenti giustificativi.</t>
   </si>
   <si>
+    <t>Temporäre Projekte 2026 - Gesamtkostenabrechnung und Zahlungsformular - 01.03.26</t>
+  </si>
+  <si>
+    <t>Projets temporaires 2026 - Formulaire de paiement et decompte financier - 01.03.26</t>
+  </si>
+  <si>
+    <t>Progetti temporanei 2026_Modulo di pagamento e rendiconto finanziario_01.03.26</t>
+  </si>
+  <si>
     <t>Soutien financier aux projets des villes, des communes et des régions</t>
   </si>
   <si>
     <t>Projektförderung für Städte, Gemeinden und Regionen</t>
   </si>
   <si>
     <t>Incentivi per progetti di città, comuni e regioni</t>
   </si>
   <si>
-    <t>Indicare Nome comune</t>
-[...10 lines deleted...]
-  <si>
     <t>Lien vers la plateforme</t>
   </si>
   <si>
-    <t>Link zur Plattform</t>
+    <t xml:space="preserve">Link zur Plattform </t>
   </si>
   <si>
     <t>Link alla piattaforma</t>
   </si>
   <si>
-    <t>Modulo di pagamento e rendiconto finanziario - Progetti temporanei 2026</t>
-[...22 lines deleted...]
-  <si>
     <t>N° SI/402985-02</t>
+  </si>
+  <si>
+    <t>Coordonnées bancaires de la commune (Banque/Poste/IBAN)
+Remarque: Veuillez utiliser un IBAN standard, le QR-IBAN (contient le chiffre 3 à la 5ème place: CHXX 3XXX XXXX XXXX XXXX X) n'étant pas accepté.</t>
+  </si>
+  <si>
+    <t>Bankverbindung der Gemeinde (Bank/Post/IBAN)
+Hinweis: Bitte Standard-IBAN verwenden. QR-IBANs (eine QR-IBAN hat eine 3 an der fünften Stelle: CHXX 3XXX XXXX XXXX XXXX X) werden nicht akzeptiert.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coordinate bancarie (banca/posta/IBAN)
+Nota: Si prega di utilizzare un IBAN standard. 
+Il QR-IBAN (contiene la cifra 3 al 5° posto: CHXX 3XXX XXXX XXXX XXXX X) non è accettato. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;CHF/h&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ &quot;CHF&quot;"/>
     <numFmt numFmtId="166" formatCode="#,##0\ &quot;CHF&quot;"/>
     <numFmt numFmtId="167" formatCode="0.0%"/>
   </numFmts>
   <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -1152,50 +1195,58 @@
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1339,56 +1390,50 @@
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="24"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="24"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
     </font>
   </fonts>
   <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.34998626667073579"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
@@ -1854,559 +1899,642 @@
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="151">
+  <cellXfs count="152">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" indent="3"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="9" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="9" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="top"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...31 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="167" fontId="20" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="20" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="34" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="18" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="18" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="34" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="30" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...54 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="7" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="7" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="8" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="8" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="9" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="9" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="10" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="10" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
-    </xf>
-[...37 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="30" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="Link" xfId="2" builtinId="8"/>
-[...1 lines deleted...]
-    <cellStyle name="Standard" xfId="0" builtinId="0"/>
+    <cellStyle name="Lien hypertexte" xfId="2" builtinId="8"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Pourcentage" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF7C80"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=xl/richData/_rels/richValueRel.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/richData/rdRichValueTypes.xml><?xml version="1.0" encoding="utf-8"?>
+<rvTypesInfo xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x">
+  <global>
+    <keyFlags>
+      <key name="_Self">
+        <flag name="ExcludeFromFile" value="1"/>
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_DisplayString">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Flags">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Format">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_SubLabel">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Attribution">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Icon">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Display">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_CanonicalPropertyNames">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_ClassificationId">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+    </keyFlags>
+  </global>
+</rvTypesInfo>
+</file>
+
+<file path=xl/richData/rdrichvalue.xml><?xml version="1.0" encoding="utf-8"?>
+<rvData xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="3">
+  <rv s="0">
+    <v>0</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>1</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>2</v>
+    <v>5</v>
+  </rv>
+</rvData>
+</file>
+
+<file path=xl/richData/rdrichvaluestructure.xml><?xml version="1.0" encoding="utf-8"?>
+<rvStructures xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="1">
+  <s t="_localImage">
+    <k n="_rvRel:LocalImageIdentifier" t="i"/>
+    <k n="CalcOrigin" t="i"/>
+  </s>
+</rvStructures>
+</file>
+
+<file path=xl/richData/richValueRel.xml><?xml version="1.0" encoding="utf-8"?>
+<richValueRels xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/richvaluerel" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <rel r:id="rId1"/>
+  <rel r:id="rId2"/>
+  <rel r:id="rId3"/>
+</richValueRels>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2627,924 +2755,922 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ds1.dreifels.ch/tempprojekt26/tpLogin.aspx?La=it" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ds1.dreifels.ch/tempprojekt26/tpLogin.aspx?La=de" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4745939B-5F33-46EA-8B72-28CFBE58B932}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
-  <dimension ref="B3:E15"/>
+  <dimension ref="B2:E15"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="D13" sqref="D13"/>
+      <selection activeCell="C37" sqref="C37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.85546875" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="108.5703125" customWidth="1"/>
     <col min="4" max="4" width="152.5703125" customWidth="1"/>
   </cols>
   <sheetData>
+    <row r="2" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="C2" t="s">
+        <v>210</v>
+      </c>
+    </row>
     <row r="3" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="C3" s="113" t="s">
-        <v>217</v>
+      <c r="C3" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="4" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="C4" t="s">
+        <v>212</v>
       </c>
     </row>
     <row r="5" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="6" spans="2:5" ht="32.25" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="117">
+      <c r="B6" s="128">
         <v>1</v>
       </c>
-      <c r="C6" s="102" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="C6" s="101" t="s">
+        <v>151</v>
+      </c>
+      <c r="D6" s="125" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="7" spans="2:5" ht="31.5" x14ac:dyDescent="0.5">
-      <c r="B7" s="118"/>
-[...3 lines deleted...]
-      <c r="D7" s="115"/>
+      <c r="B7" s="129"/>
+      <c r="C7" s="102" t="s">
+        <v>150</v>
+      </c>
+      <c r="D7" s="126"/>
     </row>
     <row r="8" spans="2:5" ht="32.25" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B8" s="119"/>
-[...3 lines deleted...]
-      <c r="D8" s="116"/>
+      <c r="B8" s="130"/>
+      <c r="C8" s="103" t="s">
+        <v>141</v>
+      </c>
+      <c r="D8" s="127"/>
     </row>
     <row r="9" spans="2:5" ht="27" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="120">
+      <c r="B9" s="131">
         <v>2</v>
       </c>
-      <c r="C9" s="105" t="str">
+      <c r="C9" s="104" t="str">
         <f ca="1">Listes_Admin_DFI!$A$3</f>
         <v>Completare il rendiconto finanziario</v>
       </c>
-      <c r="D9" s="106" t="str">
+      <c r="D9" s="105" t="str">
         <f ca="1">Listes_Admin_DFI!$A$4</f>
         <v>Link alla scheda "Decompte-Abrechung-Rendiconto"</v>
       </c>
       <c r="E9" s="3"/>
     </row>
     <row r="10" spans="2:5" ht="32.25" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B10" s="121"/>
-      <c r="C10" s="126" t="str">
+      <c r="B10" s="132"/>
+      <c r="C10" s="137" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Tutti i campi in verde devono essere compilati.</v>
       </c>
-      <c r="D10" s="127"/>
+      <c r="D10" s="138"/>
       <c r="E10" s="3"/>
     </row>
     <row r="11" spans="2:5" ht="27" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="122">
+      <c r="B11" s="133">
         <v>3</v>
       </c>
-      <c r="C11" s="105" t="str">
+      <c r="C11" s="104" t="str">
         <f ca="1">Listes_Admin_DFI!$A$5</f>
         <v>Compilare la fattura (modulo di pagamento)</v>
       </c>
-      <c r="D11" s="106" t="str">
+      <c r="D11" s="105" t="str">
         <f ca="1">Listes_Admin_DFI!$A$6</f>
         <v>Link alla scheda "Facture-Rechnung-Fattura"</v>
       </c>
       <c r="E11" s="3"/>
     </row>
     <row r="12" spans="2:5" ht="32.25" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B12" s="123"/>
-      <c r="C12" s="126" t="str">
+      <c r="B12" s="134"/>
+      <c r="C12" s="137" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Tutti i campi in verde devono essere compilati.</v>
       </c>
-      <c r="D12" s="127"/>
+      <c r="D12" s="138"/>
       <c r="E12" s="3"/>
     </row>
     <row r="13" spans="2:5" ht="27" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="124">
+      <c r="B13" s="135">
         <v>4</v>
       </c>
-      <c r="C13" s="107" t="str">
+      <c r="C13" s="106" t="str">
         <f ca="1">Listes_Admin_DFI!$A$7</f>
         <v>Caricare i documenti sulla piattaforma</v>
       </c>
-      <c r="D13" s="108" t="str">
+      <c r="D13" s="107" t="str">
         <f ca="1">Listes_Admin_DFI!$A$11</f>
         <v>Link alla piattaforma</v>
       </c>
       <c r="E13" s="3"/>
     </row>
     <row r="14" spans="2:5" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B14" s="125"/>
-      <c r="C14" s="126" t="str">
+      <c r="B14" s="136"/>
+      <c r="C14" s="137" t="str">
         <f ca="1">Listes_Admin_DFI!$A$10</f>
         <v>!!! Questo file excel, così come tutti gli altri documenti, devono essere completati e caricati sulla piattaforma.</v>
       </c>
-      <c r="D14" s="127"/>
+      <c r="D14" s="138"/>
     </row>
     <row r="15" spans="2:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="C15" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="D6:D8"/>
     <mergeCell ref="B6:B8"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="C14:D14"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>"Français, Deutsch, Italiano"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="D9" location="'Decompte-Abrechung-Rendiconto'!A1" display="'Decompte-Abrechung-Rendiconto'!A1" xr:uid="{C7B09847-8E11-40BE-A84B-D4B5AE5FB36B}"/>
     <hyperlink ref="D11" location="'Facture-Rechnung-Fattura'!A1" display="'Facture-Rechnung-Fattura'!A1" xr:uid="{8098ABC2-2C40-4CEA-A915-BC3130CB0BF7}"/>
-    <hyperlink ref="D13" r:id="rId1" display="https://ds1.dreifels.ch/tempprojekt26/tpLogin.aspx?La=it" xr:uid="{DE21C33E-8491-467A-92A1-13A56CFF7575}"/>
+    <hyperlink ref="D13" r:id="rId1" display="https://ds1.dreifels.ch/tempprojekt26/tpLogin.aspx?La=de" xr:uid="{DE21C33E-8491-467A-92A1-13A56CFF7575}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <ignoredErrors>
     <ignoredError sqref="C11" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1">
     <tabColor theme="7"/>
   </sheetPr>
   <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="B20" sqref="B20"/>
+      <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="66.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="39.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="16.28515625" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="16" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="13.7109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="16.7109375" style="3" customWidth="1"/>
     <col min="10" max="10" width="42" style="3" customWidth="1"/>
     <col min="11" max="16384" width="10.85546875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="str">
         <f ca="1">Listes_Admin_DFI!$A$12</f>
         <v>Incentivi per progetti di città, comuni e regioni</v>
       </c>
       <c r="B1" s="79"/>
-      <c r="C1" s="128" t="str">
+      <c r="C1" s="112" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Tutti i campi in verde devono essere compilati.</v>
       </c>
-      <c r="D1" s="129"/>
+      <c r="D1" s="113"/>
       <c r="E1" s="80"/>
     </row>
     <row r="2" spans="1:8" ht="27" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="str">
         <f ca="1">Listes_Admin_DFI!$A$13</f>
         <v>Progetti temporanei 2026 (attuazione 2026–2027)</v>
       </c>
-      <c r="C2" s="130"/>
-      <c r="D2" s="131"/>
+      <c r="C2" s="114"/>
+      <c r="D2" s="115"/>
       <c r="E2" s="80"/>
     </row>
     <row r="3" spans="1:8" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="C3" s="6"/>
     </row>
     <row r="4" spans="1:8" ht="21" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="str">
         <f ca="1">Listes_Admin_DFI!$A$14</f>
-        <v>Rendiconto finanziario 2026</v>
+        <v>Rendiconto finanziario 2026-2027</v>
       </c>
       <c r="C4" s="6"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="C5" s="6"/>
     </row>
-    <row r="6" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      </c>
+    <row r="6" spans="1:8" ht="21" x14ac:dyDescent="0.25">
+      <c r="A6" s="9"/>
+      <c r="B6" s="1"/>
       <c r="D6" s="81" t="str">
-        <f>IF(B6="",Listes_Admin_DFI!$A$73,"")</f>
-        <v/>
+        <f ca="1">IF(B6="",Listes_Admin_DFI!$A$73,"")</f>
+        <v xml:space="preserve">!!! Verificare/compilare i campi in verde </v>
       </c>
       <c r="H6" s="4"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="9" t="str">
         <f ca="1">IFERROR(IF($B$6=Listes_Admin_DFI!$A$16,Listes_Admin_DFI!$A$18,IF($B$6=Listes_Admin_DFI!$A$17,Listes_Admin_DFI!$A$19,"")),"")</f>
-        <v>Nome del comune</v>
-[...3 lines deleted...]
-      </c>
+        <v/>
+      </c>
+      <c r="B7" s="1"/>
       <c r="D7" s="81" t="str">
-        <f>IF(B7="",Listes_Admin_DFI!$A$73,"")</f>
-        <v/>
+        <f ca="1">IF(B7="",Listes_Admin_DFI!$A$73,"")</f>
+        <v xml:space="preserve">!!! Verificare/compilare i campi in verde </v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="9" t="str">
         <f ca="1">Listes_Admin_DFI!$A$20</f>
         <v>Persona di contatto</v>
       </c>
-      <c r="B8" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B8" s="1"/>
       <c r="D8" s="81" t="str">
-        <f>IF(B8="",Listes_Admin_DFI!$A$73,"")</f>
-        <v/>
+        <f ca="1">IF(B8="",Listes_Admin_DFI!$A$73,"")</f>
+        <v xml:space="preserve">!!! Verificare/compilare i campi in verde </v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="91" t="str">
         <f ca="1">Listes_Admin_DFI!$A$21</f>
         <v>Numero di progetto (si veda nel tool d'iscrizione: TP 2026-XXX)</v>
       </c>
-      <c r="B9" s="92" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B9" s="1"/>
       <c r="D9" s="81"/>
     </row>
     <row r="11" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A11" s="62" t="str">
         <f ca="1">Listes_Admin_DFI!$A$22</f>
         <v>Sovvenzione massima possibile</v>
       </c>
       <c r="B11" s="11" t="str">
         <f ca="1">IFERROR(IF($B$6=Listes_Admin_DFI!$A$16,Listes_Admin_DFI!$A$23,IF($B$6=Listes_Admin_DFI!$A$17,Listes_Admin_DFI!$A$24,"")),"")</f>
-        <v>Comune (prezzo forfettario)</v>
+        <v/>
       </c>
       <c r="C11" s="63"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="12" t="str">
         <f ca="1">Listes_Admin_DFI!$A$25</f>
         <v>Evento/i informativo/i (obbligatorio/i)</v>
       </c>
-      <c r="B12" s="13">
+      <c r="B12" s="13" t="str">
         <f ca="1">IFERROR(IF($B$6=Listes_Admin_DFI!$A$16,VLOOKUP($A12,Listes_Admin_DFI!$A$25:$D$28,2,FALSE),IF($B$6=Listes_Admin_DFI!$A$17,VLOOKUP($A12,Listes_Admin_DFI!$A$25:$D$28,3,FALSE),NA())),Listes_Admin_DFI!$A$73)</f>
-        <v>2000</v>
+        <v xml:space="preserve">!!! Verificare/compilare i campi in verde </v>
       </c>
       <c r="C12" s="69" t="str">
         <f ca="1">IFERROR("("&amp;TEXT(B12/$B$15,"0.0%")&amp;")","XX%")</f>
-        <v>(100.0%)</v>
+        <v>XX%</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="12" t="str">
         <f ca="1">Listes_Admin_DFI!$A$26</f>
         <v>Misura/e di accompagnamento</v>
       </c>
       <c r="C13" s="70"/>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A14" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="13">
+      <c r="A14" s="2"/>
+      <c r="B14" s="13" t="str">
         <f ca="1">IFERROR(IF($B$6=Listes_Admin_DFI!$A$16,VLOOKUP($A14,Listes_Admin_DFI!$A$25:$D$28,2,FALSE),IF($B$6=Listes_Admin_DFI!$A$17,VLOOKUP($A14,Listes_Admin_DFI!$A$25:$D$28,3,FALSE),NA())),Listes_Admin_DFI!$A$73)</f>
-        <v>0</v>
+        <v xml:space="preserve">!!! Verificare/compilare i campi in verde </v>
       </c>
       <c r="C14" s="69" t="str">
         <f ca="1">IFERROR("("&amp;TEXT(B14/$B$15,"0.0%")&amp;")","XX%")</f>
-        <v>(0.0%)</v>
+        <v>XX%</v>
       </c>
       <c r="D14" s="81" t="str">
-        <f>IF(A14="",Listes_Admin_DFI!$A$73,"")</f>
-        <v/>
+        <f ca="1">IF(A14="",Listes_Admin_DFI!$A$73,"")</f>
+        <v xml:space="preserve">!!! Verificare/compilare i campi in verde </v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="str">
         <f ca="1">Listes_Admin_DFI!$A$29</f>
         <v>Sovvenzione massima</v>
       </c>
       <c r="B15" s="17">
         <f ca="1">SUM(B12:B14)</f>
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="C15" s="64"/>
       <c r="D15" s="66"/>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="18"/>
       <c r="B16" s="19"/>
     </row>
     <row r="17" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A17" s="20" t="str">
         <f ca="1">Listes_Admin_DFI!$A$31</f>
         <v>Sintesi</v>
       </c>
       <c r="B17" s="20"/>
       <c r="C17" s="10"/>
       <c r="D17" s="10"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A18" s="9" t="str">
         <f ca="1">Listes_Admin_DFI!$A$32</f>
         <v>Costi totali del progetto (secondo la tabella sottostante)</v>
       </c>
       <c r="B18" s="13">
         <f>J60</f>
         <v>2417.5600000000004</v>
       </c>
       <c r="C18" s="61"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19" s="21" t="str">
         <f ca="1">Listes_Admin_DFI!$A$33</f>
         <v>Sovvenzione teorica (40% dei costi totali)</v>
       </c>
       <c r="B19" s="13">
         <f>ROUND(B18*0.4/0.05,0)*0.05</f>
         <v>967</v>
       </c>
       <c r="C19" s="61"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A20" s="21" t="str">
         <f ca="1">Listes_Admin_DFI!$A$34</f>
         <v>Sovvenzione massima (secondo la tabella precedente)</v>
       </c>
       <c r="B20" s="13">
         <f ca="1">$B$15</f>
-        <v>2000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A21" s="21" t="str">
         <f ca="1">Listes_Admin_DFI!$A$35</f>
         <v>Sovvenzione accordata</v>
       </c>
       <c r="B21" s="17">
         <f ca="1">MIN(B19:B20)</f>
-        <v>967</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="71" t="str">
         <f ca="1">A12&amp;" "&amp;C12</f>
-        <v>Evento/i informativo/i (obbligatorio/i) (100.0%)</v>
-[...1 lines deleted...]
-      <c r="B22" s="13">
+        <v>Evento/i informativo/i (obbligatorio/i) XX%</v>
+      </c>
+      <c r="B22" s="13" t="e">
         <f ca="1">ROUND(IFERROR($B$12/$B$15*$B$21,Listes_Admin_DFI!$A$73)/0.05,0)*0.05</f>
-        <v>967</v>
+        <v>#VALUE!</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="71" t="str">
         <f ca="1">A13&amp;" "&amp;C14</f>
-        <v>Misura/e di accompagnamento (0.0%)</v>
-[...1 lines deleted...]
-      <c r="B23" s="13">
+        <v>Misura/e di accompagnamento XX%</v>
+      </c>
+      <c r="B23" s="13" t="e">
         <f ca="1">ROUND(IFERROR($B$14/$B$15*$B$21,Listes_Admin_DFI!$A$73)/0.05,0)*0.05</f>
-        <v>0</v>
+        <v>#VALUE!</v>
       </c>
       <c r="C23" s="82" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="D23" s="83" t="str">
         <f ca="1">Listes_Admin_DFI!$A$6</f>
         <v>Link alla scheda "Facture-Rechnung-Fattura"</v>
       </c>
       <c r="E23" s="84"/>
     </row>
     <row r="24" spans="1:10" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A25" s="109"/>
+      <c r="A25" s="108"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A26" s="139" t="str">
+      <c r="A26" s="123" t="str">
         <f ca="1">Listes_Admin_DFI!$A$37</f>
         <v xml:space="preserve"> 1. Inserire nella tabella sottostante tutti i costi relativi al progetto. Se le tariffe orarie non sono note o non esistono, utilizzare la sezione "Costi forfettari".</v>
       </c>
-      <c r="B26" s="139"/>
-[...10 lines deleted...]
-      <c r="A27" s="140" t="str">
+      <c r="B26" s="123"/>
+      <c r="C26" s="123"/>
+      <c r="D26" s="123"/>
+      <c r="E26" s="123"/>
+      <c r="F26" s="123"/>
+      <c r="G26" s="123"/>
+      <c r="H26" s="123"/>
+      <c r="I26" s="123"/>
+      <c r="J26" s="123"/>
+    </row>
+    <row r="27" spans="1:10" s="6" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="124" t="str">
         <f ca="1">Listes_Admin_DFI!$A$38</f>
         <v xml:space="preserve"> 2. I costi che possono essere imputati al progetto sono ad esempio : onorari del personale municipale, costi del mandato esterno o dell'esperto scelto, stampa dei documenti, invii postali, noleggio delle sale, aperitivo al termine dell’evento, ecc.</v>
       </c>
-      <c r="B27" s="140"/>
-[...7 lines deleted...]
-      <c r="J27" s="140"/>
+      <c r="B27" s="124"/>
+      <c r="C27" s="124"/>
+      <c r="D27" s="124"/>
+      <c r="E27" s="124"/>
+      <c r="F27" s="124"/>
+      <c r="G27" s="124"/>
+      <c r="H27" s="124"/>
+      <c r="I27" s="124"/>
+      <c r="J27" s="124"/>
     </row>
     <row r="28" spans="1:10" s="6" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="139" t="str">
+      <c r="A28" s="123" t="str">
         <f ca="1">Listes_Admin_DFI!$A$39</f>
         <v xml:space="preserve"> 3. Se il comune organizza diversi eventi informativi, tutti i costi devono essere raggruppati e imputati a questo excel.</v>
       </c>
-      <c r="B28" s="139"/>
-[...7 lines deleted...]
-      <c r="J28" s="139"/>
+      <c r="B28" s="123"/>
+      <c r="C28" s="123"/>
+      <c r="D28" s="123"/>
+      <c r="E28" s="123"/>
+      <c r="F28" s="123"/>
+      <c r="G28" s="123"/>
+      <c r="H28" s="123"/>
+      <c r="I28" s="123"/>
+      <c r="J28" s="123"/>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="str">
         <f ca="1">Listes_Admin_DFI!$A$40</f>
         <v xml:space="preserve"> 4. Per tutte le prestazioni il cui importo supera i 5.000 franchi, vi preghiamo di fornirci il dettaglio dei costi.</v>
       </c>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A30" s="139" t="str">
+      <c r="A30" s="123" t="str">
         <f ca="1">Listes_Admin_DFI!$A$41</f>
         <v xml:space="preserve"> 5. NOTA IMPORTANTE: Non sono richiesti ulteriori documenti giustificativi in allegato. Tuttavia, in caso di controllo federale delle finanze, sarà necessario fornire i documenti giustificativi.</v>
       </c>
-      <c r="B30" s="139"/>
-[...7 lines deleted...]
-      <c r="J30" s="139"/>
+      <c r="B30" s="123"/>
+      <c r="C30" s="123"/>
+      <c r="D30" s="123"/>
+      <c r="E30" s="123"/>
+      <c r="F30" s="123"/>
+      <c r="G30" s="123"/>
+      <c r="H30" s="123"/>
+      <c r="I30" s="123"/>
+      <c r="J30" s="123"/>
     </row>
     <row r="32" spans="1:10" s="22" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A32" s="134" t="str">
+      <c r="A32" s="118" t="str">
         <f ca="1">Listes_Admin_DFI!$A$42</f>
         <v>Designazione</v>
       </c>
-      <c r="B32" s="136" t="str">
+      <c r="B32" s="120" t="str">
         <f ca="1">Listes_Admin_DFI!$A$43</f>
         <v>Onorari</v>
       </c>
-      <c r="C32" s="137"/>
-[...3 lines deleted...]
-      <c r="G32" s="136" t="str">
+      <c r="C32" s="121"/>
+      <c r="D32" s="121"/>
+      <c r="E32" s="121"/>
+      <c r="F32" s="122"/>
+      <c r="G32" s="120" t="str">
         <f ca="1">Listes_Admin_DFI!$A$49</f>
         <v>Costi forfettari</v>
       </c>
-      <c r="H32" s="137"/>
-[...1 lines deleted...]
-      <c r="J32" s="132" t="str">
+      <c r="H32" s="121"/>
+      <c r="I32" s="122"/>
+      <c r="J32" s="116" t="str">
         <f ca="1">Listes_Admin_DFI!$A$53</f>
         <v>Totale</v>
       </c>
     </row>
     <row r="33" spans="1:10" s="22" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A33" s="135"/>
+      <c r="A33" s="119"/>
       <c r="B33" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$44</f>
         <v>Personale</v>
       </c>
       <c r="C33" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$45</f>
         <v>Funzione</v>
       </c>
       <c r="D33" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$46</f>
         <v>Tariffa oraria</v>
       </c>
       <c r="E33" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$47</f>
         <v>Ore</v>
       </c>
       <c r="F33" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$48</f>
         <v>Subtotale</v>
       </c>
       <c r="G33" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$50</f>
         <v>Quantità</v>
       </c>
       <c r="H33" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$51</f>
         <v>Importo</v>
       </c>
       <c r="I33" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$52</f>
         <v>Subtotale</v>
       </c>
-      <c r="J33" s="133"/>
-[...2 lines deleted...]
-      <c r="A34" s="94" t="str">
+      <c r="J33" s="117"/>
+    </row>
+    <row r="34" spans="1:10" s="100" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="93" t="str">
         <f ca="1">Listes_Admin_DFI!$A$54</f>
         <v>Esempio 1 (onorari)</v>
       </c>
-      <c r="B34" s="94" t="str">
+      <c r="B34" s="93" t="str">
         <f ca="1">Listes_Admin_DFI!$A$56</f>
         <v>Esempio 2 (costi forfettari)</v>
       </c>
-      <c r="C34" s="94"/>
-      <c r="D34" s="95">
+      <c r="C34" s="93"/>
+      <c r="D34" s="94">
         <v>100</v>
       </c>
-      <c r="E34" s="96">
+      <c r="E34" s="95">
         <v>1</v>
       </c>
-      <c r="F34" s="97">
+      <c r="F34" s="96">
         <f>E34*D34</f>
         <v>100</v>
       </c>
-      <c r="G34" s="98">
+      <c r="G34" s="97">
         <v>1</v>
       </c>
-      <c r="H34" s="99"/>
-      <c r="I34" s="97">
+      <c r="H34" s="98"/>
+      <c r="I34" s="96">
         <f>G34*H34</f>
         <v>0</v>
       </c>
-      <c r="J34" s="100">
+      <c r="J34" s="99">
         <v>100.3</v>
       </c>
     </row>
-    <row r="35" spans="1:10" s="101" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="94" t="str">
+    <row r="35" spans="1:10" s="100" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="93" t="str">
         <f ca="1">Listes_Admin_DFI!$A$55</f>
         <v>Dipendente_esempio_1</v>
       </c>
-      <c r="B35" s="94" t="str">
+      <c r="B35" s="93" t="str">
         <f ca="1">Listes_Admin_DFI!$A$57</f>
         <v>Tariffa forfettaria_esempio_1</v>
       </c>
-      <c r="C35" s="94"/>
-[...2 lines deleted...]
-      <c r="F35" s="97">
+      <c r="C35" s="93"/>
+      <c r="D35" s="94"/>
+      <c r="E35" s="95"/>
+      <c r="F35" s="96">
         <f t="shared" ref="F35:F59" si="0">E35*D35</f>
         <v>0</v>
       </c>
-      <c r="G35" s="98">
+      <c r="G35" s="97">
         <v>1</v>
       </c>
-      <c r="H35" s="99">
+      <c r="H35" s="98">
         <v>2317.2600000000002</v>
       </c>
-      <c r="I35" s="97">
+      <c r="I35" s="96">
         <f t="shared" ref="I35:I59" si="1">G35*H35</f>
         <v>2317.2600000000002</v>
       </c>
-      <c r="J35" s="100">
+      <c r="J35" s="99">
         <f t="shared" ref="J35:J59" si="2">F35+I35</f>
         <v>2317.2600000000002</v>
       </c>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A36" s="110"/>
-[...1 lines deleted...]
-      <c r="C36" s="111"/>
+      <c r="A36" s="109"/>
+      <c r="B36" s="110"/>
+      <c r="C36" s="110"/>
       <c r="D36" s="74"/>
       <c r="E36" s="75"/>
       <c r="F36" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G36" s="76">
         <v>1</v>
       </c>
       <c r="H36" s="77"/>
       <c r="I36" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J36" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A37" s="112"/>
-[...1 lines deleted...]
-      <c r="C37" s="111"/>
+      <c r="A37" s="111"/>
+      <c r="B37" s="110"/>
+      <c r="C37" s="110"/>
       <c r="D37" s="74"/>
       <c r="E37" s="75"/>
       <c r="F37" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G37" s="76">
         <v>1</v>
       </c>
       <c r="H37" s="77"/>
       <c r="I37" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J37" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A38" s="111"/>
-[...1 lines deleted...]
-      <c r="C38" s="111"/>
+      <c r="A38" s="110"/>
+      <c r="B38" s="110"/>
+      <c r="C38" s="110"/>
       <c r="D38" s="74"/>
       <c r="E38" s="75"/>
       <c r="F38" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G38" s="76">
         <v>1</v>
       </c>
       <c r="H38" s="77"/>
       <c r="I38" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J38" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A39" s="111"/>
-[...1 lines deleted...]
-      <c r="C39" s="111"/>
+      <c r="A39" s="110"/>
+      <c r="B39" s="110"/>
+      <c r="C39" s="110"/>
       <c r="D39" s="74"/>
       <c r="E39" s="75"/>
       <c r="F39" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G39" s="76">
         <v>1</v>
       </c>
       <c r="H39" s="77"/>
       <c r="I39" s="51">
         <f t="shared" ref="I39:I41" si="3">G39*H39</f>
         <v>0</v>
       </c>
       <c r="J39" s="52">
         <f t="shared" ref="J39:J41" si="4">F39+I39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A40" s="111"/>
-[...1 lines deleted...]
-      <c r="C40" s="111"/>
+      <c r="A40" s="110"/>
+      <c r="B40" s="110"/>
+      <c r="C40" s="110"/>
       <c r="D40" s="74"/>
       <c r="E40" s="75"/>
       <c r="F40" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G40" s="76">
         <v>1</v>
       </c>
       <c r="H40" s="77"/>
       <c r="I40" s="51">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J40" s="52">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A41" s="111"/>
-[...1 lines deleted...]
-      <c r="C41" s="111"/>
+      <c r="A41" s="110"/>
+      <c r="B41" s="110"/>
+      <c r="C41" s="110"/>
       <c r="D41" s="74"/>
       <c r="E41" s="75"/>
       <c r="F41" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G41" s="76">
         <v>1</v>
       </c>
       <c r="H41" s="77"/>
       <c r="I41" s="51">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J41" s="52">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A42" s="111"/>
-[...1 lines deleted...]
-      <c r="C42" s="111"/>
+      <c r="A42" s="110"/>
+      <c r="B42" s="110"/>
+      <c r="C42" s="110"/>
       <c r="D42" s="74"/>
       <c r="E42" s="75"/>
       <c r="F42" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G42" s="76">
         <v>1</v>
       </c>
       <c r="H42" s="77"/>
       <c r="I42" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J42" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A43" s="111"/>
-[...1 lines deleted...]
-      <c r="C43" s="111"/>
+      <c r="A43" s="110"/>
+      <c r="B43" s="110"/>
+      <c r="C43" s="110"/>
       <c r="D43" s="74"/>
       <c r="E43" s="75"/>
       <c r="F43" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G43" s="76">
         <v>1</v>
       </c>
       <c r="H43" s="77"/>
       <c r="I43" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J43" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A44" s="111"/>
-[...1 lines deleted...]
-      <c r="C44" s="111"/>
+      <c r="A44" s="110"/>
+      <c r="B44" s="110"/>
+      <c r="C44" s="110"/>
       <c r="D44" s="74"/>
       <c r="E44" s="75"/>
       <c r="F44" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G44" s="76">
         <v>1</v>
       </c>
       <c r="H44" s="77"/>
       <c r="I44" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J44" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A45" s="111"/>
-[...1 lines deleted...]
-      <c r="C45" s="111"/>
+      <c r="A45" s="110"/>
+      <c r="B45" s="110"/>
+      <c r="C45" s="110"/>
       <c r="D45" s="74"/>
       <c r="E45" s="75"/>
       <c r="F45" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G45" s="76">
         <v>1</v>
       </c>
       <c r="H45" s="77"/>
       <c r="I45" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J45" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A46" s="111"/>
-[...1 lines deleted...]
-      <c r="C46" s="111"/>
+      <c r="A46" s="110"/>
+      <c r="B46" s="110"/>
+      <c r="C46" s="110"/>
       <c r="D46" s="74"/>
       <c r="E46" s="75"/>
       <c r="F46" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G46" s="76">
         <v>1</v>
       </c>
       <c r="H46" s="77"/>
       <c r="I46" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J46" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A47" s="111"/>
-[...1 lines deleted...]
-      <c r="C47" s="111"/>
+      <c r="A47" s="110"/>
+      <c r="B47" s="110"/>
+      <c r="C47" s="110"/>
       <c r="D47" s="74"/>
       <c r="E47" s="75"/>
       <c r="F47" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G47" s="76">
         <v>1</v>
       </c>
       <c r="H47" s="77"/>
       <c r="I47" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J47" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="74"/>
       <c r="E48" s="75"/>
@@ -3829,1804 +3955,1802 @@
       <c r="E60" s="26"/>
       <c r="F60" s="27">
         <f>SUM(F34:F59)</f>
         <v>100</v>
       </c>
       <c r="G60" s="27"/>
       <c r="H60" s="27"/>
       <c r="I60" s="27">
         <f>SUM(I34:I59)</f>
         <v>2317.2600000000002</v>
       </c>
       <c r="J60" s="28">
         <f>SUM(J34:J59)</f>
         <v>2417.5600000000004</v>
       </c>
     </row>
     <row r="61" spans="1:10" x14ac:dyDescent="0.25">
       <c r="D61" s="30"/>
       <c r="E61" s="30"/>
     </row>
     <row r="62" spans="1:10" x14ac:dyDescent="0.25">
       <c r="D62" s="30"/>
       <c r="E62" s="30"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="x6oQV38OGsJt9mRy7M0oC2brVhmt/j0hQc2tYYoYDC0755C9ufjJ2Wm/QfYxW/ee56cnjad2OjnkUNd6IjarlQ==" saltValue="jWn69aOyHt2pa3tjJiv2ig==" spinCount="100000" sheet="1" insertRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="EFdVTl0Nc/o96FAn/PN6+2ct8wonGYukd/ytduDPeM4AtfSU6zF3HtIg+4FzHTC8/ulpVhPUNYqL6NMG0jDqiA==" saltValue="nWdJBS5nJRYg/AUP6LecVQ==" spinCount="100000" sheet="1" insertRows="0"/>
   <mergeCells count="9">
     <mergeCell ref="C1:D2"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="A32:A33"/>
     <mergeCell ref="G32:I32"/>
     <mergeCell ref="B32:F32"/>
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="A27:J27"/>
     <mergeCell ref="A30:J30"/>
     <mergeCell ref="A28:J28"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B6" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>Type</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A14" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>Thematique</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="D23" location="'Facture-Rechnung-Fattura'!A1" display="'Facture-Rechnung-Fattura'!A1" xr:uid="{CAFEF037-E4D7-4DDB-AEBB-D2384E850455}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Feuil1">
     <tabColor theme="4"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K35"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="60" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="115" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="57.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="23.7109375" style="3" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="10.5703125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="str">
         <f ca="1">Listes_Admin_DFI!$A$12</f>
         <v>Incentivi per progetti di città, comuni e regioni</v>
       </c>
       <c r="B1" s="4"/>
-      <c r="D1" s="128" t="str">
+      <c r="D1" s="112" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Tutti i campi in verde devono essere compilati.</v>
       </c>
-      <c r="E1" s="141"/>
-      <c r="F1" s="129"/>
+      <c r="E1" s="139"/>
+      <c r="F1" s="113"/>
     </row>
     <row r="2" spans="1:11" ht="27" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="str">
         <f ca="1">Listes_Admin_DFI!$A$13</f>
         <v>Progetti temporanei 2026 (attuazione 2026–2027)</v>
       </c>
       <c r="B2" s="5"/>
-      <c r="D2" s="130"/>
-[...1 lines deleted...]
-      <c r="F2" s="131"/>
+      <c r="D2" s="114"/>
+      <c r="E2" s="140"/>
+      <c r="F2" s="115"/>
     </row>
     <row r="3" spans="1:11" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="D3" s="6"/>
     </row>
     <row r="4" spans="1:11" ht="21" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="str">
         <f ca="1">Listes_Admin_DFI!$A$58</f>
-        <v>Domanda di sovvenzione* (modulo di pagamento) 2026</v>
+        <v>Domanda di sovvenzione* (modulo di pagamento) 2026-2027</v>
       </c>
       <c r="B4" s="8"/>
       <c r="D4" s="6"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" s="31"/>
     </row>
     <row r="7" spans="1:11" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A7" s="32" t="str">
         <f ca="1">Listes_Admin_DFI!$A$59</f>
         <v>Dati di pagamento</v>
       </c>
       <c r="E7" s="7"/>
     </row>
     <row r="8" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="33"/>
       <c r="B8" s="33"/>
       <c r="C8" s="34"/>
     </row>
     <row r="9" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="93" t="str">
+      <c r="A9" s="92" t="str">
         <f ca="1">Listes_Admin_DFI!$A$60</f>
         <v>Numero di progetto (TP 2026-XXX)</v>
       </c>
-      <c r="B9" s="149" t="str">
+      <c r="B9" s="150">
         <f>'Decompte-Abrechung-Rendiconto'!B9</f>
-        <v>Indicare Numero progetto</v>
-[...1 lines deleted...]
-      <c r="C9" s="150"/>
+        <v>0</v>
+      </c>
+      <c r="C9" s="151"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" s="35" t="str">
         <f ca="1">Listes_Admin_DFI!$A$61</f>
         <v>Nome del comune o  del raggruppamento</v>
       </c>
-      <c r="B10" s="143" t="str">
+      <c r="B10" s="141">
         <f>'Decompte-Abrechung-Rendiconto'!B7</f>
-        <v>Indicare Nome comune</v>
-[...1 lines deleted...]
-      <c r="C10" s="144"/>
+        <v>0</v>
+      </c>
+      <c r="C10" s="142"/>
     </row>
     <row r="11" spans="1:11" ht="45.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="37" t="str">
         <f ca="1">Listes_Admin_DFI!$A$62</f>
         <v xml:space="preserve">Indirizzo postale del comune </v>
       </c>
-      <c r="B11" s="145" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="146"/>
+      <c r="B11" s="146"/>
+      <c r="C11" s="147"/>
       <c r="D11" s="38"/>
       <c r="E11" s="81" t="str">
-        <f>IF(B11="",Listes_Admin_DFI!$A$73,"")</f>
-        <v/>
+        <f ca="1">IF(B11="",Listes_Admin_DFI!$A$73,"")</f>
+        <v xml:space="preserve">!!! Verificare/compilare i campi in verde </v>
       </c>
       <c r="F11" s="79"/>
       <c r="G11" s="79"/>
       <c r="H11" s="79"/>
       <c r="I11" s="79"/>
       <c r="J11" s="78"/>
       <c r="K11" s="78"/>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" s="39" t="str">
         <f ca="1">Listes_Admin_DFI!$A$63</f>
         <v>NPA+Luogo</v>
       </c>
-      <c r="B12" s="145" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="146"/>
+      <c r="B12" s="143"/>
+      <c r="C12" s="144"/>
       <c r="D12" s="38"/>
       <c r="E12" s="81" t="str">
-        <f>IF(B12="",Listes_Admin_DFI!$A$73,"")</f>
-        <v/>
+        <f ca="1">IF(B12="",Listes_Admin_DFI!$A$73,"")</f>
+        <v xml:space="preserve">!!! Verificare/compilare i campi in verde </v>
       </c>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="37" t="str">
         <f ca="1">Listes_Admin_DFI!$A$64</f>
         <v>Responsabile nel comune</v>
       </c>
-      <c r="B13" s="145" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="146"/>
+      <c r="B13" s="141">
+        <f>'Decompte-Abrechung-Rendiconto'!B8</f>
+        <v>0</v>
+      </c>
+      <c r="C13" s="142"/>
       <c r="D13" s="36"/>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" s="40" t="str">
         <f ca="1">Listes_Admin_DFI!$A$65</f>
         <v>Indirizzo e-mail</v>
       </c>
-      <c r="B14" s="145" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="146"/>
+      <c r="B14" s="143"/>
+      <c r="C14" s="144"/>
       <c r="D14" s="36"/>
       <c r="E14" s="81" t="str">
-        <f>IF(B14="",Listes_Admin_DFI!$A$73,"")</f>
-[...3 lines deleted...]
-    <row r="15" spans="1:11" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
+        <f ca="1">IF(B14="",Listes_Admin_DFI!$A$73,"")</f>
+        <v xml:space="preserve">!!! Verificare/compilare i campi in verde </v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="69" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="35" t="str">
         <f ca="1">Listes_Admin_DFI!$A$66</f>
-        <v>Coordinate bancarie (banca/posta/IBAN)</v>
-[...4 lines deleted...]
-      <c r="C15" s="146"/>
+        <v xml:space="preserve">Coordinate bancarie (banca/posta/IBAN)
+Nota: Si prega di utilizzare un IBAN standard. 
+Il QR-IBAN (contiene la cifra 3 al 5° posto: CHXX 3XXX XXXX XXXX XXXX X) non è accettato. </v>
+      </c>
+      <c r="B15" s="143"/>
+      <c r="C15" s="144"/>
       <c r="D15" s="36"/>
       <c r="E15" s="81" t="str">
-        <f>IF(B15="",Listes_Admin_DFI!$A$73,"")</f>
-        <v/>
+        <f ca="1">IF(B15="",Listes_Admin_DFI!$A$73,"")</f>
+        <v xml:space="preserve">!!! Verificare/compilare i campi in verde </v>
       </c>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A16" s="6"/>
       <c r="B16" s="6"/>
       <c r="C16" s="38"/>
       <c r="D16" s="38"/>
     </row>
     <row r="17" spans="1:8" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A17" s="32" t="str">
         <f ca="1">Listes_Admin_DFI!$A$67</f>
         <v>Sovvenzione</v>
       </c>
       <c r="B17" s="41"/>
       <c r="C17" s="38"/>
       <c r="E17" s="85" t="str">
         <f ca="1">Listes_Admin_DFI!$A$30</f>
         <v>Correzione UFE</v>
       </c>
       <c r="F17" s="86"/>
       <c r="G17" s="87"/>
       <c r="H17" s="87"/>
     </row>
     <row r="18" spans="1:8" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="33"/>
       <c r="B18" s="33"/>
       <c r="C18" s="34"/>
       <c r="E18" s="88"/>
       <c r="F18" s="88"/>
       <c r="G18" s="87"/>
       <c r="H18" s="87"/>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="65" t="str">
         <f ca="1">'Decompte-Abrechung-Rendiconto'!$A$12</f>
         <v>Evento/i informativo/i (obbligatorio/i)</v>
       </c>
       <c r="B19" s="67"/>
-      <c r="C19" s="42">
+      <c r="C19" s="42" t="e">
         <f ca="1">IF(E19=0,'Decompte-Abrechung-Rendiconto'!B22,E19)</f>
-        <v>967</v>
+        <v>#VALUE!</v>
       </c>
       <c r="E19" s="89">
         <v>0</v>
       </c>
-      <c r="F19" s="90" t="str">
+      <c r="F19" s="90" t="e">
         <f ca="1">"(Montant initial : "&amp;TEXT('Decompte-Abrechung-Rendiconto'!$B$22,"#'000.00")&amp;")"</f>
-        <v>(Montant initial : 967.00)</v>
+        <v>#VALUE!</v>
       </c>
       <c r="G19" s="87"/>
       <c r="H19" s="87"/>
     </row>
     <row r="20" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="65" t="str">
         <f ca="1">'Decompte-Abrechung-Rendiconto'!$A$13&amp;" : "&amp;'Decompte-Abrechung-Rendiconto'!$A$14</f>
-        <v>Misura/e di accompagnamento : No</v>
+        <v xml:space="preserve">Misura/e di accompagnamento : </v>
       </c>
       <c r="B20" s="67"/>
-      <c r="C20" s="42">
+      <c r="C20" s="42" t="e">
         <f ca="1">IF(E20=0,'Decompte-Abrechung-Rendiconto'!B23,E20)</f>
-        <v>0</v>
+        <v>#VALUE!</v>
       </c>
       <c r="E20" s="89">
         <v>0</v>
       </c>
-      <c r="F20" s="90" t="str">
+      <c r="F20" s="90" t="e">
         <f ca="1">"(Montant initial : "&amp;TEXT('Decompte-Abrechung-Rendiconto'!$B$23,"#'000.00")&amp;")"</f>
-        <v>(Montant initial : 000.00)</v>
+        <v>#VALUE!</v>
       </c>
       <c r="G20" s="87"/>
       <c r="H20" s="87"/>
     </row>
     <row r="21" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="43" t="str">
         <f ca="1">Listes_Admin_DFI!$A$68</f>
         <v>Totale della sovvenzione</v>
       </c>
       <c r="B21" s="72" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="C21" s="44">
+        <v>219</v>
+      </c>
+      <c r="C21" s="44" t="e">
         <f ca="1">SUM(C19:C20)</f>
-        <v>967</v>
+        <v>#VALUE!</v>
       </c>
       <c r="D21" s="14"/>
       <c r="E21" s="15"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="45"/>
       <c r="B22" s="46"/>
       <c r="C22" s="47"/>
     </row>
     <row r="23" spans="1:8" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="148" t="str">
+      <c r="A23" s="149" t="str">
         <f ca="1">Listes_Admin_DFI!$A$70</f>
         <v xml:space="preserve">I contributi di sostegno sono esenti da IVA. </v>
       </c>
-      <c r="B23" s="148"/>
-      <c r="C23" s="148"/>
+      <c r="B23" s="149"/>
+      <c r="C23" s="149"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="48"/>
       <c r="B24" s="48"/>
       <c r="C24" s="48"/>
       <c r="D24" s="36"/>
     </row>
     <row r="25" spans="1:8" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A25" s="32" t="str">
         <f ca="1">Listes_Admin_DFI!$A$69</f>
         <v>Data</v>
       </c>
-      <c r="B25" s="145" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="146"/>
+      <c r="B25" s="148"/>
+      <c r="C25" s="148"/>
       <c r="D25" s="36"/>
       <c r="E25" s="81" t="str">
-        <f>IF(B25="",Listes_Admin_DFI!$A$73,"")</f>
-        <v/>
+        <f ca="1">IF(B25="",Listes_Admin_DFI!$A$73,"")</f>
+        <v xml:space="preserve">!!! Verificare/compilare i campi in verde </v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="49"/>
       <c r="B26" s="49"/>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B27" s="50"/>
     </row>
     <row r="28" spans="1:8" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A28" s="32" t="str">
         <f ca="1">Listes_Admin_DFI!$A$71</f>
         <v>Eseguito dall’UFE</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="33"/>
       <c r="B29" s="33"/>
       <c r="C29" s="34"/>
     </row>
     <row r="30" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A30" s="6" t="str">
         <f ca="1">Listes_Admin_DFI!$A$72</f>
         <v>Firma elettronica del responsabile del progetto all'interno dell'UFE:</v>
       </c>
     </row>
-    <row r="35" spans="1:3" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="147" t="str">
+    <row r="35" spans="1:3" ht="54.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="145" t="str">
         <f ca="1">Listes_Admin_DFI!$A$74</f>
         <v xml:space="preserve">*Base legale: I presenti sussidi si basano sull’art. 47 «Informazione e consulenza» della legge sull’energia del 30.09.2016 (LEne; RS 730.0) e sulle relative disposizioni d’esecuzione dell’ordinanza sull’energia del 1°.11.2017 (OEn, RS 730.01), la decisione del Consiglio federale del 7 dicembre 2018 nonché sul capoverso 7.2 della strategia programmatica di SvizzeraEnergia 2021-2030, che specifica tra l’altro gli obiettivi e le misure a livello di città, comuni, quartieri e regioni che possono essere sostenuti tra l’altro da SvizzeraEnergia. Inoltre, si applicano le disposizioni della legge sui sussidi del 5.10.1990 (LSu, SR 616.1).
 </v>
       </c>
-      <c r="B35" s="147"/>
-      <c r="C35" s="147"/>
+      <c r="B35" s="145"/>
+      <c r="C35" s="145"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="eHZ3P+iaExtvaW3yJ9x6zVAikFjXKg6L2LOSPj0at+u6hdHISwtTKLWq98VsbaG2QINYiLtwPy1fhRKWmnAzcg==" saltValue="+VoawaMo002uxx6QLnycJA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="WTz2w1x+HQ0Bu938nPvcXrowjZM3WiM/FhsUhviDGNMd0eXJtXfSVCpySxmWfZkm84kNG5jqKAjaGV8o0Tzo5g==" saltValue="Qog0nU2ikIY/vOZAtpSU9w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="11">
     <mergeCell ref="D1:F2"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="A35:C35"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="B9:C9"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="1.9685039370078741" bottom="0.39370078740157483" header="0.11811023622047245" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="92" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;L
-Office fédéral de l’énergie
+    <oddHeader>&amp;LOffice fédéral de l’énergie
 c/o DLZ Finanzen
 3003 Berne
 &amp;K0070C03643081400  / REF-1081-00305&amp;R&amp;G</oddHeader>
   </headerFooter>
-  <legacyDrawingHF r:id="rId2"/>
+  <customProperties>
+    <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
+  </customProperties>
+  <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Feuil2"/>
   <dimension ref="A1:I105"/>
   <sheetViews>
-    <sheetView topLeftCell="A47" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="G59" sqref="G59"/>
+    <sheetView topLeftCell="A50" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="H66" sqref="H66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="62.85546875" style="55" customWidth="1"/>
     <col min="2" max="2" width="11" style="55" customWidth="1"/>
     <col min="3" max="3" width="12" style="55" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="55" customWidth="1"/>
     <col min="5" max="5" width="54.140625" style="55" customWidth="1"/>
     <col min="6" max="6" width="45.42578125" style="55" customWidth="1"/>
     <col min="7" max="7" width="47.140625" style="55" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="55" customWidth="1"/>
     <col min="9" max="9" width="43.5703125" style="55" customWidth="1"/>
     <col min="10" max="16384" width="10.85546875" style="55"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="53" t="str">
         <f>Start!$D$6</f>
         <v>Italiano</v>
       </c>
       <c r="B1" s="53">
         <f>IF($A$1=$E$1,COLUMN($E$1),IF($A$1=$F$1,COLUMN($F$1),IF($A$1=$G$1,COLUMN($G$1),NA())))</f>
         <v>7</v>
       </c>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="54" t="s">
+        <v>37</v>
+      </c>
+      <c r="F1" s="54" t="s">
         <v>38</v>
       </c>
-      <c r="F1" s="54" t="s">
+      <c r="G1" s="54" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="53"/>
       <c r="B2" s="53"/>
       <c r="C2" s="53"/>
       <c r="D2" s="53"/>
       <c r="E2" s="60"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" s="53" t="str">
         <f t="shared" ref="A3:A62" ca="1" si="0">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>Completare il rendiconto finanziario</v>
       </c>
       <c r="B3" s="53"/>
       <c r="C3" s="53"/>
       <c r="D3" s="53"/>
       <c r="E3" s="55" t="s">
+        <v>152</v>
+      </c>
+      <c r="F3" s="55" t="s">
+        <v>153</v>
+      </c>
+      <c r="G3" s="56" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Link alla scheda "Decompte-Abrechung-Rendiconto"</v>
       </c>
       <c r="B4" s="53"/>
       <c r="C4" s="53"/>
       <c r="D4" s="53"/>
       <c r="E4" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="F4" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G4" s="55" t="s">
         <v>146</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Compilare la fattura (modulo di pagamento)</v>
       </c>
       <c r="B5" s="53"/>
       <c r="C5" s="53"/>
       <c r="D5" s="53"/>
       <c r="E5" s="55" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F5" s="55" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="G5" s="56" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Link alla scheda "Facture-Rechnung-Fattura"</v>
       </c>
       <c r="B6" s="53"/>
       <c r="C6" s="53"/>
       <c r="D6" s="53"/>
       <c r="E6" s="55" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="F6" s="55" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G6" s="55" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Caricare i documenti sulla piattaforma</v>
       </c>
       <c r="B7" s="53"/>
       <c r="C7" s="53"/>
       <c r="D7" s="53"/>
       <c r="E7" s="55" t="s">
+        <v>157</v>
+      </c>
+      <c r="F7" s="55" t="s">
+        <v>158</v>
+      </c>
+      <c r="G7" s="55" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>NOTE IMPORTANTI</v>
       </c>
       <c r="B8" s="53"/>
       <c r="C8" s="53"/>
       <c r="D8" s="53"/>
       <c r="E8" s="55" t="s">
+        <v>147</v>
+      </c>
+      <c r="F8" s="55" t="s">
+        <v>148</v>
+      </c>
+      <c r="G8" s="55" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>!!! Tutti i campi in verde devono essere compilati.</v>
       </c>
       <c r="B9" s="53"/>
       <c r="C9" s="53"/>
       <c r="D9" s="53"/>
       <c r="E9" s="55" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="F9" s="55" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="G9" s="56" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A10" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>!!! Questo file excel, così come tutti gli altri documenti, devono essere completati e caricati sulla piattaforma.</v>
       </c>
       <c r="B10" s="53"/>
       <c r="C10" s="53"/>
       <c r="D10" s="53"/>
       <c r="E10" s="55" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="F10" s="55" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="G10" s="56" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Link alla piattaforma</v>
       </c>
       <c r="B11" s="53"/>
       <c r="C11" s="53"/>
       <c r="D11" s="53"/>
       <c r="E11" s="55" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="F11" s="55" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="G11" s="56" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A12" s="53" t="str">
         <f ca="1">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>Incentivi per progetti di città, comuni e regioni</v>
       </c>
       <c r="B12" s="53"/>
       <c r="C12" s="53"/>
       <c r="D12" s="53"/>
       <c r="E12" s="55" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="F12" s="55" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="G12" s="55" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Progetti temporanei 2026 (attuazione 2026–2027)</v>
       </c>
       <c r="B13" s="53"/>
       <c r="C13" s="53"/>
       <c r="D13" s="53"/>
       <c r="E13" s="55" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="F13" s="55" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="G13" s="55" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
-        <v>Rendiconto finanziario 2026</v>
+        <v>Rendiconto finanziario 2026-2027</v>
       </c>
       <c r="B14" s="53"/>
       <c r="C14" s="53"/>
       <c r="D14" s="53"/>
       <c r="E14" s="55" t="s">
-        <v>218</v>
+        <v>183</v>
       </c>
       <c r="F14" s="55" t="s">
-        <v>219</v>
+        <v>184</v>
       </c>
       <c r="G14" s="55" t="s">
-        <v>220</v>
+        <v>185</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Selezione della configurazione</v>
       </c>
       <c r="B15" s="53"/>
       <c r="C15" s="53"/>
       <c r="D15" s="53"/>
       <c r="E15" s="55" t="s">
+        <v>120</v>
+      </c>
+      <c r="F15" s="55" t="s">
+        <v>121</v>
+      </c>
+      <c r="G15" s="56" t="s">
         <v>122</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" s="57" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Comune individuale</v>
       </c>
       <c r="B16" s="53"/>
       <c r="C16" s="53"/>
       <c r="D16" s="53"/>
       <c r="E16" s="55" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="55" t="s">
         <v>12</v>
       </c>
       <c r="G16" s="56" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="58" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Raggruppamento di comuni/Regione</v>
       </c>
       <c r="B17" s="53"/>
       <c r="C17" s="53"/>
       <c r="D17" s="53"/>
       <c r="E17" s="55" t="s">
+        <v>117</v>
+      </c>
+      <c r="F17" s="55" t="s">
+        <v>118</v>
+      </c>
+      <c r="G17" s="56" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Nome del comune</v>
       </c>
       <c r="B18" s="53"/>
       <c r="C18" s="53"/>
       <c r="D18" s="53"/>
       <c r="E18" s="55" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="55" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G18" s="56" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Nome del raggruppamento/della Regione</v>
       </c>
       <c r="B19" s="53"/>
       <c r="C19" s="53"/>
       <c r="D19" s="53"/>
       <c r="E19" s="55" t="s">
+        <v>123</v>
+      </c>
+      <c r="F19" s="55" t="s">
+        <v>124</v>
+      </c>
+      <c r="G19" s="56" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Persona di contatto</v>
       </c>
       <c r="B20" s="53"/>
       <c r="C20" s="53"/>
       <c r="D20" s="53"/>
       <c r="E20" s="55" t="s">
         <v>5</v>
       </c>
       <c r="F20" s="55" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="G20" s="56" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Numero di progetto (si veda nel tool d'iscrizione: TP 2026-XXX)</v>
       </c>
       <c r="B21" s="53"/>
       <c r="C21" s="53"/>
       <c r="D21" s="53"/>
       <c r="E21" s="55" t="s">
         <v>186</v>
       </c>
       <c r="F21" s="55" t="s">
         <v>187</v>
       </c>
       <c r="G21" s="56" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Sovvenzione massima possibile</v>
       </c>
       <c r="B22" s="53"/>
       <c r="C22" s="53"/>
       <c r="D22" s="53"/>
       <c r="E22" s="55" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F22" s="55" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="G22" s="55" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Comune (prezzo forfettario)</v>
       </c>
       <c r="B23" s="53"/>
       <c r="C23" s="53"/>
       <c r="D23" s="53"/>
       <c r="E23" s="55" t="s">
+        <v>126</v>
+      </c>
+      <c r="F23" s="55" t="s">
+        <v>127</v>
+      </c>
+      <c r="G23" s="55" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Raggruppamento (prezzo forfettario)</v>
       </c>
       <c r="B24" s="53"/>
       <c r="C24" s="53"/>
       <c r="D24" s="53"/>
       <c r="E24" s="55" t="s">
+        <v>129</v>
+      </c>
+      <c r="F24" s="55" t="s">
+        <v>130</v>
+      </c>
+      <c r="G24" s="55" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Evento/i informativo/i (obbligatorio/i)</v>
       </c>
       <c r="B25" s="59">
         <v>2000</v>
       </c>
       <c r="C25" s="59">
         <v>4000</v>
       </c>
       <c r="D25" s="53"/>
       <c r="E25" s="55" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F25" s="55" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G25" s="55" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="53" t="str">
         <f ca="1">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>Misura/e di accompagnamento</v>
       </c>
       <c r="B26" s="59"/>
       <c r="C26" s="59"/>
       <c r="D26" s="53"/>
       <c r="E26" s="55" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="F26" s="55" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="G26" s="55" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="57" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Si</v>
       </c>
       <c r="B27" s="59">
         <v>3000</v>
       </c>
       <c r="C27" s="59">
         <v>6000</v>
       </c>
       <c r="D27" s="53"/>
       <c r="E27" s="55" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F27" s="55" t="s">
+        <v>132</v>
+      </c>
+      <c r="G27" s="55" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="58" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>No</v>
       </c>
       <c r="B28" s="59">
         <v>0</v>
       </c>
       <c r="C28" s="59">
         <v>0</v>
       </c>
       <c r="D28" s="53"/>
       <c r="E28" s="55" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F28" s="55" t="s">
+        <v>133</v>
+      </c>
+      <c r="G28" s="55" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Sovvenzione massima</v>
       </c>
       <c r="B29" s="53"/>
       <c r="C29" s="53"/>
       <c r="D29" s="53"/>
       <c r="E29" s="55" t="s">
         <v>15</v>
       </c>
       <c r="F29" s="55" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G29" s="55" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Correzione UFE</v>
       </c>
       <c r="B30" s="53"/>
       <c r="C30" s="53"/>
       <c r="D30" s="53"/>
       <c r="E30" s="55" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="F30" s="55" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="G30" s="55" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Sintesi</v>
       </c>
       <c r="B31" s="53"/>
       <c r="C31" s="53"/>
       <c r="D31" s="53"/>
       <c r="E31" s="55" t="s">
         <v>10</v>
       </c>
       <c r="F31" s="55" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G31" s="56" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Costi totali del progetto (secondo la tabella sottostante)</v>
       </c>
       <c r="B32" s="53"/>
       <c r="C32" s="53"/>
       <c r="D32" s="53"/>
       <c r="E32" s="55" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F32" s="55" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G32" s="56" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Sovvenzione teorica (40% dei costi totali)</v>
       </c>
       <c r="B33" s="53"/>
       <c r="C33" s="53"/>
       <c r="D33" s="53"/>
       <c r="E33" s="55" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F33" s="55" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G33" s="56" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A34" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Sovvenzione massima (secondo la tabella precedente)</v>
       </c>
       <c r="B34" s="53"/>
       <c r="C34" s="53"/>
       <c r="D34" s="53"/>
       <c r="E34" s="55" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F34" s="55" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="G34" s="56" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Sovvenzione accordata</v>
       </c>
       <c r="B35" s="53"/>
       <c r="C35" s="53"/>
       <c r="D35" s="53"/>
       <c r="E35" s="55" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F35" s="55" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G35" s="56" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Importo per comune interlocutore registrato</v>
       </c>
       <c r="B36" s="53"/>
       <c r="C36" s="53"/>
       <c r="D36" s="53"/>
       <c r="E36" s="55" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F36" s="55" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G36" s="56" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="75" x14ac:dyDescent="0.25">
       <c r="A37" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v xml:space="preserve"> 1. Inserire nella tabella sottostante tutti i costi relativi al progetto. Se le tariffe orarie non sono note o non esistono, utilizzare la sezione "Costi forfettari".</v>
       </c>
       <c r="B37" s="53"/>
       <c r="C37" s="53"/>
       <c r="D37" s="53"/>
       <c r="E37" s="55" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F37" s="55" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="G37" s="56" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="38" spans="1:9" ht="105" x14ac:dyDescent="0.25">
       <c r="A38" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v xml:space="preserve"> 2. I costi che possono essere imputati al progetto sono ad esempio : onorari del personale municipale, costi del mandato esterno o dell'esperto scelto, stampa dei documenti, invii postali, noleggio delle sale, aperitivo al termine dell’evento, ecc.</v>
       </c>
       <c r="B38" s="53"/>
       <c r="C38" s="53"/>
       <c r="D38" s="53"/>
       <c r="E38" s="55" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="F38" s="55" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="G38" s="56" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="I38" s="68"/>
     </row>
     <row r="39" spans="1:9" ht="60" x14ac:dyDescent="0.25">
       <c r="A39" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v xml:space="preserve"> 3. Se il comune organizza diversi eventi informativi, tutti i costi devono essere raggruppati e imputati a questo excel.</v>
       </c>
       <c r="B39" s="53"/>
       <c r="C39" s="53"/>
       <c r="D39" s="53"/>
       <c r="E39" s="55" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="F39" s="55" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="G39" s="56" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="I39" s="68"/>
     </row>
     <row r="40" spans="1:9" ht="45" x14ac:dyDescent="0.25">
       <c r="A40" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v xml:space="preserve"> 4. Per tutte le prestazioni il cui importo supera i 5.000 franchi, vi preghiamo di fornirci il dettaglio dei costi.</v>
       </c>
       <c r="B40" s="53"/>
       <c r="C40" s="53"/>
       <c r="D40" s="53"/>
       <c r="E40" s="55" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="F40" s="55" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="G40" s="56" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="I40" s="68"/>
     </row>
     <row r="41" spans="1:9" ht="75" x14ac:dyDescent="0.25">
       <c r="A41" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v xml:space="preserve"> 5. NOTA IMPORTANTE: Non sono richiesti ulteriori documenti giustificativi in allegato. Tuttavia, in caso di controllo federale delle finanze, sarà necessario fornire i documenti giustificativi.</v>
       </c>
       <c r="B41" s="53"/>
       <c r="C41" s="53"/>
       <c r="D41" s="53"/>
       <c r="E41" s="55" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="F41" s="55" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="G41" s="56" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Designazione</v>
       </c>
       <c r="B42" s="53"/>
       <c r="C42" s="53"/>
       <c r="D42" s="53"/>
       <c r="E42" s="55" t="s">
         <v>4</v>
       </c>
       <c r="F42" s="55" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="G42" s="55" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Onorari</v>
       </c>
       <c r="B43" s="53"/>
       <c r="C43" s="53"/>
       <c r="D43" s="53"/>
       <c r="E43" s="55" t="s">
         <v>3</v>
       </c>
       <c r="F43" s="55" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G43" s="56" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Personale</v>
       </c>
       <c r="B44" s="53"/>
       <c r="C44" s="53"/>
       <c r="D44" s="53"/>
       <c r="E44" s="55" t="s">
         <v>0</v>
       </c>
       <c r="F44" s="55" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G44" s="56" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Funzione</v>
       </c>
       <c r="B45" s="53"/>
       <c r="C45" s="53"/>
       <c r="D45" s="53"/>
       <c r="E45" s="55" t="s">
         <v>1</v>
       </c>
       <c r="F45" s="55" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G45" s="56" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Tariffa oraria</v>
       </c>
       <c r="B46" s="53"/>
       <c r="C46" s="53"/>
       <c r="D46" s="53"/>
       <c r="E46" s="55" t="s">
         <v>2</v>
       </c>
       <c r="F46" s="55" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G46" s="56" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Ore</v>
       </c>
       <c r="B47" s="53"/>
       <c r="C47" s="53"/>
       <c r="D47" s="53"/>
       <c r="E47" s="55" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F47" s="55" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="G47" s="56" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Subtotale</v>
       </c>
       <c r="B48" s="53"/>
       <c r="C48" s="53"/>
       <c r="D48" s="53"/>
       <c r="E48" s="55" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="55" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G48" s="56" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Costi forfettari</v>
       </c>
       <c r="B49" s="53"/>
       <c r="C49" s="53"/>
       <c r="D49" s="53"/>
       <c r="E49" s="55" t="s">
         <v>6</v>
       </c>
       <c r="F49" s="55" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G49" s="56" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Quantità</v>
       </c>
       <c r="B50" s="53"/>
       <c r="C50" s="53"/>
       <c r="D50" s="53"/>
       <c r="E50" s="55" t="s">
         <v>7</v>
       </c>
       <c r="F50" s="55" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G50" s="56" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Importo</v>
       </c>
       <c r="B51" s="53"/>
       <c r="C51" s="53"/>
       <c r="D51" s="53"/>
       <c r="E51" s="55" t="s">
         <v>8</v>
       </c>
       <c r="F51" s="55" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G51" s="56" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Subtotale</v>
       </c>
       <c r="B52" s="53"/>
       <c r="C52" s="53"/>
       <c r="D52" s="53"/>
       <c r="E52" s="55" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="55" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G52" s="56" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Totale</v>
       </c>
       <c r="B53" s="53"/>
       <c r="C53" s="53"/>
       <c r="D53" s="53"/>
       <c r="E53" s="55" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F53" s="55" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G53" s="56" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Esempio 1 (onorari)</v>
       </c>
       <c r="B54" s="53"/>
       <c r="C54" s="53"/>
       <c r="D54" s="53"/>
       <c r="E54" s="55" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F54" s="55" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G54" s="56" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Dipendente_esempio_1</v>
       </c>
       <c r="B55" s="53"/>
       <c r="C55" s="53"/>
       <c r="D55" s="53"/>
       <c r="E55" s="55" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F55" s="55" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="G55" s="56" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Esempio 2 (costi forfettari)</v>
       </c>
       <c r="B56" s="53"/>
       <c r="C56" s="53"/>
       <c r="D56" s="53"/>
       <c r="E56" s="55" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F56" s="55" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="G56" s="55" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Tariffa forfettaria_esempio_1</v>
       </c>
       <c r="B57" s="53"/>
       <c r="C57" s="53"/>
       <c r="D57" s="53"/>
       <c r="E57" s="56" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="F57" s="55" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="G57" s="56" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="58" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A58" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
-        <v>Domanda di sovvenzione* (modulo di pagamento) 2026</v>
+        <v>Domanda di sovvenzione* (modulo di pagamento) 2026-2027</v>
       </c>
       <c r="B58" s="53"/>
       <c r="C58" s="53"/>
       <c r="D58" s="53"/>
       <c r="E58" s="60" t="s">
-        <v>221</v>
+        <v>189</v>
       </c>
       <c r="F58" s="55" t="s">
-        <v>222</v>
+        <v>190</v>
       </c>
       <c r="G58" s="55" t="s">
-        <v>223</v>
+        <v>191</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Dati di pagamento</v>
       </c>
       <c r="B59" s="53"/>
       <c r="C59" s="53"/>
       <c r="D59" s="53"/>
       <c r="E59" s="60" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="F59" s="55" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="G59" s="55" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Numero di progetto (TP 2026-XXX)</v>
       </c>
       <c r="B60" s="53"/>
       <c r="C60" s="53"/>
       <c r="D60" s="53"/>
       <c r="E60" s="55" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="F60" s="55" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="G60" s="56" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A61" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Nome del comune o  del raggruppamento</v>
       </c>
       <c r="B61" s="53"/>
       <c r="C61" s="53"/>
       <c r="D61" s="53"/>
       <c r="E61" s="60" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F61" s="56" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="G61" s="56" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v xml:space="preserve">Indirizzo postale del comune </v>
       </c>
       <c r="B62" s="53"/>
       <c r="C62" s="53"/>
       <c r="D62" s="53"/>
       <c r="E62" s="60" t="s">
         <v>16</v>
       </c>
       <c r="F62" s="55" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="G62" s="56" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" s="53" t="str">
         <f t="shared" ref="A63:A105" ca="1" si="1">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>NPA+Luogo</v>
       </c>
       <c r="B63" s="53"/>
       <c r="C63" s="53"/>
       <c r="D63" s="53"/>
       <c r="E63" s="60" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F63" s="55" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="G63" s="56" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Responsabile nel comune</v>
       </c>
       <c r="B64" s="53"/>
       <c r="C64" s="53"/>
       <c r="D64" s="53"/>
       <c r="E64" s="60" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F64" s="55" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="G64" s="55" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A65" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Indirizzo e-mail</v>
       </c>
       <c r="B65" s="53"/>
       <c r="C65" s="53"/>
       <c r="D65" s="53"/>
       <c r="E65" s="60" t="s">
         <v>17</v>
       </c>
       <c r="F65" s="55" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G65" s="55" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="87" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="53" t="str">
         <f ca="1">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
-        <v>Coordinate bancarie (banca/posta/IBAN)</v>
+        <v xml:space="preserve">Coordinate bancarie (banca/posta/IBAN)
+Nota: Si prega di utilizzare un IBAN standard. 
+Il QR-IBAN (contiene la cifra 3 al 5° posto: CHXX 3XXX XXXX XXXX XXXX X) non è accettato. </v>
       </c>
       <c r="B66" s="53"/>
       <c r="C66" s="53"/>
       <c r="D66" s="53"/>
       <c r="E66" s="60" t="s">
-        <v>20</v>
+        <v>220</v>
       </c>
       <c r="F66" s="55" t="s">
-        <v>182</v>
+        <v>221</v>
       </c>
       <c r="G66" s="55" t="s">
-        <v>93</v>
+        <v>222</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Sovvenzione</v>
       </c>
       <c r="B67" s="53"/>
       <c r="C67" s="53"/>
       <c r="D67" s="53"/>
       <c r="E67" s="60" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F67" s="55" t="s">
+        <v>82</v>
+      </c>
+      <c r="G67" s="55" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Totale della sovvenzione</v>
       </c>
       <c r="B68" s="53"/>
       <c r="C68" s="53"/>
       <c r="D68" s="53"/>
       <c r="E68" s="60" t="s">
         <v>18</v>
       </c>
       <c r="F68" s="55" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="G68" s="55" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Data</v>
       </c>
       <c r="B69" s="53"/>
       <c r="C69" s="53"/>
       <c r="D69" s="53"/>
       <c r="E69" s="60" t="s">
         <v>19</v>
       </c>
       <c r="F69" s="55" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="G69" s="55" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="70" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A70" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v xml:space="preserve">I contributi di sostegno sono esenti da IVA. </v>
       </c>
       <c r="B70" s="53"/>
       <c r="C70" s="53"/>
       <c r="D70" s="53"/>
       <c r="E70" s="60" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F70" s="55" t="s">
+        <v>177</v>
+      </c>
+      <c r="G70" s="55" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Eseguito dall’UFE</v>
       </c>
       <c r="B71" s="53"/>
       <c r="C71" s="53"/>
       <c r="D71" s="53"/>
       <c r="E71" s="60" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F71" s="55" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="G71" s="55" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="72" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A72" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Firma elettronica del responsabile del progetto all'interno dell'UFE:</v>
       </c>
       <c r="B72" s="53"/>
       <c r="C72" s="53"/>
       <c r="D72" s="53"/>
       <c r="E72" s="60" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F72" s="55" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="G72" s="55" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v xml:space="preserve">!!! Verificare/compilare i campi in verde </v>
       </c>
       <c r="B73" s="53"/>
       <c r="C73" s="53"/>
       <c r="D73" s="53"/>
       <c r="E73" s="60" t="s">
+        <v>171</v>
+      </c>
+      <c r="F73" s="55" t="s">
+        <v>172</v>
+      </c>
+      <c r="G73" s="56" t="s">
         <v>173</v>
-      </c>
-[...4 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="74" spans="1:7" ht="255" x14ac:dyDescent="0.25">
       <c r="A74" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v xml:space="preserve">*Base legale: I presenti sussidi si basano sull’art. 47 «Informazione e consulenza» della legge sull’energia del 30.09.2016 (LEne; RS 730.0) e sulle relative disposizioni d’esecuzione dell’ordinanza sull’energia del 1°.11.2017 (OEn, RS 730.01), la decisione del Consiglio federale del 7 dicembre 2018 nonché sul capoverso 7.2 della strategia programmatica di SvizzeraEnergia 2021-2030, che specifica tra l’altro gli obiettivi e le misure a livello di città, comuni, quartieri e regioni che possono essere sostenuti tra l’altro da SvizzeraEnergia. Inoltre, si applicano le disposizioni della legge sui sussidi del 5.10.1990 (LSu, SR 616.1).
 </v>
       </c>
       <c r="B74" s="53"/>
       <c r="C74" s="53"/>
       <c r="D74" s="53"/>
       <c r="E74" s="60" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F74" s="55" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="G74" s="55" t="s">
-        <v>101</v>
-[...6 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="53"/>
       <c r="B75" s="53"/>
       <c r="C75" s="53"/>
       <c r="D75" s="53"/>
+      <c r="E75" s="55" t="e" vm="1">
+        <v>#VALUE!</v>
+      </c>
+      <c r="F75" s="55" t="e" vm="2">
+        <v>#VALUE!</v>
+      </c>
+      <c r="G75" s="55" t="e" vm="3">
+        <v>#VALUE!</v>
+      </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B76" s="53"/>
       <c r="C76" s="53"/>
       <c r="D76" s="53"/>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A77" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B77" s="53"/>
       <c r="C77" s="53"/>
       <c r="D77" s="53"/>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A78" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B78" s="53"/>
@@ -5877,287 +6001,70 @@
       <c r="D105" s="53"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003A4C8748B2ED38418F0EECD74C917886" ma:contentTypeVersion="14" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="1f9851986a85a82def871aae58f292b8">
-[...215 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="a2886ae9-3f43-46a4-a350-81a5f6bb12cf" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <f:fields xmlns:f="http://schemas.fabasoft.com/folio/2007/fields">
   <f:record ref="">
     <f:field ref="objname" par="" edit="true" text="SH/8100038-02-01-18_HYDRA_FNHW_Kostenrechung"/>
     <f:field ref="objsubject" par="" edit="true" text=""/>
     <f:field ref="objcreatedby" par="" text="Hintz, Wieland (BFE - hiw)"/>
     <f:field ref="objcreatedat" par="" text="10.10.2018 12:05:59"/>
     <f:field ref="objchangedby" par="" text="Meister, Anna (BFE - mea)"/>
     <f:field ref="objmodifiedat" par="" text="15.11.2018 10:15:41"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" par="" text=""/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" par="" edit="true" text=""/>
     <f:field ref="FSCFOLIO_1_1001_FieldCurrentUser" par="" text="Joëlle Fahrni"/>
     <f:field ref="CCAPRECONFIG_15_1001_Objektname" par="" edit="true" text="SH/8100038-02-01-18_HYDRA_FNHW_Kostenrechung"/>
     <f:field ref="CHPRECONFIG_1_1001_Objektname" par="" edit="true" text="SH/8100038-02-01-18_HYDRA_FNHW_Kostenrechung"/>
   </f:record>
   <f:record inx="1" ref="">
     <f:field ref="CCAPRECONFIG_15_1001_Anrede" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Anrede_Briefkopf" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht_Anrede" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachgestellter_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Strasse" par="" text=""/>
@@ -6380,132 +6287,349 @@
     <f:field ref="CCAPRECONFIG_15_1001_Sozialversicherungsnummer" text="Sozialversicherungsnummer"/>
     <f:field ref="CCAPRECONFIG_15_1001_Stock" text="Stock"/>
     <f:field ref="BAVCFG_15_1700_Strasse2" text="Strasse2"/>
     <f:field ref="BAVCFG_15_1700_Strasse2_AP" text="Strasse2_AP"/>
     <f:field ref="BAVCFG_15_1700_Strasse_AP" text="Strasse_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Telefon" text="Telefon"/>
     <f:field ref="BAVCFG_15_1700_Titel_AP" text="Titel_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" text="Titre"/>
     <f:field ref="CHPRECONFIG_1_1001_Titel" text="Titre"/>
     <f:field ref="CCAPRECONFIG_15_1001_Versandart" text="Type d'envoi"/>
     <f:field ref="BAVCFG_15_1700_Vorname_AP" text="Vorname_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Ziel" text="Ziel"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1" text="Zusatzzeile1"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1_AP" text="Zusatzzeile1_AP"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2" text="Zusatzzeile2"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2_AP" text="Zusatzzeile2_AP"/>
     <f:field ref="BAVCFG_15_1700_ZustellungAm" text="ZustellungAm"/>
   </f:display>
   <f:display par="" text="Publipostage">
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" text="Numéro de document"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" text="Objet"/>
   </f:display>
 </f:fields>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003A4C8748B2ED38418F0EECD74C917886" ma:contentTypeVersion="14" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="1f9851986a85a82def871aae58f292b8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4" xmlns:ns3="a2886ae9-3f43-46a4-a350-81a5f6bb12cf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="decc5344732d5177ff0b3e3c1e2530bc" ns2:_="" ns3:_="">
+    <xsd:import namespace="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4"/>
+    <xsd:import namespace="a2886ae9-3f43-46a4-a350-81a5f6bb12cf"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c8b572ca-3eb9-4bb4-b613-c72ef08702e5" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2886ae9-3f43-46a4-a350-81a5f6bb12cf" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{7caa6e5d-c2fb-4331-b5a2-1ae8c32c4bf9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2886ae9-3f43-46a4-a350-81a5f6bb12cf">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{647DFAD7-6063-409D-836A-3330458D687F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22D9531F-45CA-444E-8524-06875986EA3F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a2886ae9-3f43-46a4-a350-81a5f6bb12cf"/>
+    <ds:schemaRef ds:uri="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0DBB02E-A158-41FA-954D-BA47C0D95740}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4"/>
     <ds:schemaRef ds:uri="a2886ae9-3f43-46a4-a350-81a5f6bb12cf"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Arbeitsblätter</vt:lpstr>
+        <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Benannte Bereiche</vt:lpstr>
+        <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Start</vt:lpstr>
       <vt:lpstr>Decompte-Abrechung-Rendiconto</vt:lpstr>
       <vt:lpstr>Facture-Rechnung-Fattura</vt:lpstr>
       <vt:lpstr>Listes_Admin_DFI</vt:lpstr>
       <vt:lpstr>ActionFR</vt:lpstr>
       <vt:lpstr>ActionIT</vt:lpstr>
       <vt:lpstr>CommunesDE</vt:lpstr>
       <vt:lpstr>CommunesFR</vt:lpstr>
       <vt:lpstr>CommunesIT</vt:lpstr>
-      <vt:lpstr>'Facture-Rechnung-Fattura'!Druckbereich</vt:lpstr>
       <vt:lpstr>Thematique</vt:lpstr>
       <vt:lpstr>Type</vt:lpstr>
+      <vt:lpstr>'Facture-Rechnung-Fattura'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Fachhochschule Nordwestschweiz</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Eismann Ralph</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="FSC#UVEKCFG@15.1700:Function">
     <vt:lpwstr/>
   </property>