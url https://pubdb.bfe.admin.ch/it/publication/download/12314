--- v0 (2026-01-09)
+++ v1 (2026-07-14)
@@ -10,136 +10,137 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\adb.intra.admin.ch\userhome$\BFE-01\U80779993\data\Documents\Projets temporaires 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\adb.intra.admin.ch\Userhome$\BFE-01\U80848413\data\Documents\AS\Temporäre Projekte\Doks\Abrechnung 2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0525360A-8C4C-4629-9878-F2699CA70FB2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7D886674-1038-4EDF-B0FA-72010287BFBD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" tabRatio="878" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="878" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Start" sheetId="9" r:id="rId1"/>
     <sheet name="Decompte-Abrechung-Rendiconto" sheetId="3" r:id="rId2"/>
     <sheet name="Facture-Rechnung-Fattura" sheetId="8" r:id="rId3"/>
     <sheet name="Listes_Admin_DFI" sheetId="7" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="ActionFR">Listes_Admin_DFI!$E$27:$E$28</definedName>
     <definedName name="ActionIT">Listes_Admin_DFI!$G$27:$G$28</definedName>
     <definedName name="CommunesDE">Listes_Admin_DFI!$F$16:$F$17</definedName>
     <definedName name="CommunesFR">Listes_Admin_DFI!$E$16:$E$17</definedName>
     <definedName name="CommunesIT">Listes_Admin_DFI!$G$16:$G$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Facture-Rechnung-Fattura'!$A$1:$C$35</definedName>
     <definedName name="Thematique">Listes_Admin_DFI!$A$27:$A$28</definedName>
     <definedName name="Type">Listes_Admin_DFI!$A$16:$A$17</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'Facture-Rechnung-Fattura'!$A$1:$C$35</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B13" i="8" l="1"/>
+  <c r="B9" i="8" l="1"/>
+  <c r="B13" i="8"/>
   <c r="B10" i="8"/>
   <c r="I37" i="3"/>
   <c r="I38" i="3"/>
   <c r="I39" i="3"/>
   <c r="I40" i="3"/>
   <c r="I41" i="3"/>
   <c r="I42" i="3"/>
   <c r="F37" i="3"/>
   <c r="F38" i="3"/>
   <c r="F39" i="3"/>
   <c r="F40" i="3"/>
   <c r="F41" i="3"/>
   <c r="F42" i="3"/>
   <c r="J39" i="3" l="1"/>
   <c r="J42" i="3"/>
   <c r="J38" i="3"/>
   <c r="J41" i="3"/>
   <c r="J40" i="3"/>
   <c r="J37" i="3"/>
   <c r="A1" i="7" l="1"/>
   <c r="B1" i="7" s="1"/>
-  <c r="A9" i="7"/>
-[...8 lines deleted...]
-  <c r="A71" i="7"/>
   <c r="A59" i="7"/>
-  <c r="A3" i="7"/>
-  <c r="A6" i="7"/>
+  <c r="A5" i="7"/>
   <c r="A26" i="7"/>
   <c r="A39" i="7"/>
+  <c r="A4" i="7"/>
+  <c r="A72" i="7"/>
+  <c r="A6" i="7"/>
+  <c r="A10" i="7"/>
   <c r="A69" i="7"/>
-  <c r="A5" i="7"/>
+  <c r="A21" i="7"/>
+  <c r="A3" i="7"/>
+  <c r="A71" i="7"/>
+  <c r="A11" i="7"/>
+  <c r="A30" i="7"/>
+  <c r="A27" i="7"/>
+  <c r="A9" i="7"/>
+  <c r="A38" i="7"/>
   <c r="A9" i="8" l="1"/>
   <c r="A9" i="3"/>
   <c r="A23" i="8"/>
   <c r="E25" i="8"/>
   <c r="E15" i="8"/>
   <c r="E14" i="8"/>
   <c r="E12" i="8"/>
   <c r="E11" i="8"/>
   <c r="D23" i="3"/>
   <c r="D14" i="3"/>
   <c r="D8" i="3"/>
   <c r="D7" i="3"/>
   <c r="D6" i="3"/>
   <c r="A27" i="3"/>
   <c r="C1" i="3"/>
   <c r="D1" i="8"/>
   <c r="A13" i="3"/>
   <c r="C8" i="9"/>
   <c r="C6" i="9"/>
   <c r="C5" i="9"/>
   <c r="C7" i="9"/>
   <c r="C10" i="9"/>
   <c r="D9" i="9"/>
   <c r="D7" i="9"/>
   <c r="D5" i="9"/>
@@ -151,135 +152,135 @@
   <c r="F61" i="3"/>
   <c r="I60" i="3"/>
   <c r="F60" i="3"/>
   <c r="I59" i="3"/>
   <c r="F59" i="3"/>
   <c r="I58" i="3"/>
   <c r="F58" i="3"/>
   <c r="I57" i="3"/>
   <c r="F57" i="3"/>
   <c r="I56" i="3"/>
   <c r="F56" i="3"/>
   <c r="I55" i="3"/>
   <c r="F55" i="3"/>
   <c r="I54" i="3"/>
   <c r="F54" i="3"/>
   <c r="I53" i="3"/>
   <c r="F53" i="3"/>
   <c r="I52" i="3"/>
   <c r="F52" i="3"/>
   <c r="I51" i="3"/>
   <c r="F51" i="3"/>
   <c r="I50" i="3"/>
   <c r="F50" i="3"/>
   <c r="I49" i="3"/>
   <c r="F49" i="3"/>
+  <c r="A8" i="7"/>
+  <c r="A77" i="7"/>
+  <c r="A97" i="7"/>
+  <c r="A98" i="7"/>
+  <c r="A65" i="7"/>
+  <c r="A28" i="7"/>
+  <c r="A34" i="7"/>
+  <c r="A95" i="7"/>
+  <c r="A88" i="7"/>
+  <c r="A52" i="7"/>
+  <c r="A80" i="7"/>
+  <c r="A99" i="7"/>
+  <c r="A55" i="7"/>
+  <c r="A45" i="7"/>
+  <c r="A85" i="7"/>
+  <c r="A103" i="7"/>
+  <c r="A35" i="7"/>
+  <c r="A61" i="7"/>
+  <c r="A33" i="7"/>
+  <c r="A66" i="7"/>
   <c r="A101" i="7"/>
+  <c r="A36" i="7"/>
+  <c r="A7" i="7"/>
+  <c r="A76" i="7"/>
+  <c r="A104" i="7"/>
+  <c r="A44" i="7"/>
+  <c r="A40" i="7"/>
+  <c r="A91" i="7"/>
+  <c r="A49" i="7"/>
+  <c r="A102" i="7"/>
+  <c r="A29" i="7"/>
+  <c r="A87" i="7"/>
+  <c r="A20" i="7"/>
+  <c r="A90" i="7"/>
+  <c r="A64" i="7"/>
+  <c r="A14" i="7"/>
+  <c r="A24" i="7"/>
+  <c r="A79" i="7"/>
+  <c r="A32" i="7"/>
+  <c r="A70" i="7"/>
+  <c r="A43" i="7"/>
+  <c r="A23" i="7"/>
+  <c r="A81" i="7"/>
+  <c r="A48" i="7"/>
+  <c r="A56" i="7"/>
+  <c r="A42" i="7"/>
+  <c r="A94" i="7"/>
+  <c r="A62" i="7"/>
+  <c r="A89" i="7"/>
+  <c r="A68" i="7"/>
+  <c r="A37" i="7"/>
+  <c r="A46" i="7"/>
+  <c r="A54" i="7"/>
+  <c r="A96" i="7"/>
+  <c r="A31" i="7"/>
+  <c r="A41" i="7"/>
+  <c r="A53" i="7"/>
+  <c r="A58" i="7"/>
+  <c r="A83" i="7"/>
+  <c r="A63" i="7"/>
+  <c r="A84" i="7"/>
+  <c r="A73" i="7"/>
+  <c r="A18" i="7"/>
+  <c r="A100" i="7"/>
+  <c r="A82" i="7"/>
+  <c r="A67" i="7"/>
+  <c r="A50" i="7"/>
+  <c r="A74" i="7"/>
   <c r="A93" i="7"/>
-  <c r="A84" i="7"/>
+  <c r="A86" i="7"/>
+  <c r="A16" i="7"/>
+  <c r="A12" i="7"/>
+  <c r="A25" i="7"/>
+  <c r="A51" i="7"/>
+  <c r="A22" i="7"/>
   <c r="A60" i="7"/>
-  <c r="A62" i="7"/>
+  <c r="A19" i="7"/>
   <c r="A57" i="7"/>
-  <c r="A95" i="7"/>
-[...10 lines deleted...]
-  <c r="A64" i="7"/>
+  <c r="A47" i="7"/>
+  <c r="A78" i="7"/>
+  <c r="A17" i="7"/>
+  <c r="A13" i="7"/>
+  <c r="A92" i="7"/>
   <c r="A15" i="7"/>
-  <c r="A13" i="7"/>
-[...56 lines deleted...]
-  <c r="A102" i="7"/>
   <c r="A75" i="7"/>
-  <c r="A29" i="7"/>
-[...5 lines deleted...]
-  <c r="A100" i="7"/>
   <c r="A10" i="8" l="1"/>
   <c r="A7" i="3"/>
   <c r="B14" i="3"/>
   <c r="A2" i="3"/>
   <c r="A25" i="3"/>
   <c r="J52" i="3"/>
   <c r="A20" i="8"/>
   <c r="C9" i="9"/>
   <c r="B11" i="3"/>
   <c r="A11" i="3"/>
   <c r="A14" i="8"/>
   <c r="A12" i="8"/>
   <c r="J50" i="3"/>
   <c r="J58" i="3"/>
   <c r="A8" i="3"/>
   <c r="J61" i="3"/>
   <c r="G30" i="3"/>
   <c r="A35" i="8"/>
   <c r="A11" i="8"/>
   <c r="A19" i="3"/>
   <c r="A17" i="3"/>
   <c r="G31" i="3"/>
   <c r="A28" i="8"/>
   <c r="A15" i="8"/>
   <c r="F31" i="3"/>
@@ -2171,175 +2172,175 @@
     <xf numFmtId="1" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="30" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="33" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...37 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="Lien hypertexte" xfId="2" builtinId="8"/>
-[...1 lines deleted...]
-    <cellStyle name="Pourcentage" xfId="1" builtinId="5"/>
+    <cellStyle name="Link" xfId="2" builtinId="8"/>
+    <cellStyle name="Prozent" xfId="1" builtinId="5"/>
+    <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF7C80"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
@@ -2621,219 +2622,219 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4745939B-5F33-46EA-8B72-28CFBE58B932}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B1:E11"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="D2" sqref="D2:D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.85546875" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="46.85546875" customWidth="1"/>
     <col min="4" max="4" width="71.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="104">
+      <c r="B2" s="117">
         <v>1</v>
       </c>
       <c r="C2" s="68" t="s">
         <v>163</v>
       </c>
-      <c r="D2" s="101" t="s">
+      <c r="D2" s="114" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B3" s="105"/>
+      <c r="B3" s="118"/>
       <c r="C3" s="74" t="s">
         <v>162</v>
       </c>
-      <c r="D3" s="102"/>
+      <c r="D3" s="115"/>
     </row>
     <row r="4" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="106"/>
+      <c r="B4" s="119"/>
       <c r="C4" s="75" t="s">
         <v>153</v>
       </c>
-      <c r="D4" s="103"/>
+      <c r="D4" s="116"/>
     </row>
     <row r="5" spans="2:5" ht="27" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="107">
+      <c r="B5" s="120">
         <v>2</v>
       </c>
       <c r="C5" s="76" t="str">
         <f ca="1">Listes_Admin_DFI!$A$3</f>
         <v>Completare il rendiconto finanziario</v>
       </c>
       <c r="D5" s="77" t="str">
         <f ca="1">Listes_Admin_DFI!$A$4</f>
         <v>Link alla scheda "Decompte-Abrechung-Rendiconto"</v>
       </c>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="108"/>
-      <c r="C6" s="113" t="str">
+      <c r="B6" s="121"/>
+      <c r="C6" s="126" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Tutti i campi in verde devono essere compilati.</v>
       </c>
-      <c r="D6" s="114"/>
+      <c r="D6" s="127"/>
       <c r="E6" s="3"/>
     </row>
     <row r="7" spans="2:5" ht="27" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="109">
+      <c r="B7" s="122">
         <v>3</v>
       </c>
       <c r="C7" s="76" t="str">
         <f ca="1">Listes_Admin_DFI!$A$5</f>
         <v>Compilare la fattura (modulo di pagamento)</v>
       </c>
       <c r="D7" s="77" t="str">
         <f ca="1">Listes_Admin_DFI!$A$6</f>
         <v>Link alla scheda "Facture-Rechnung-Fattura"</v>
       </c>
       <c r="E7" s="3"/>
     </row>
     <row r="8" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="110"/>
-      <c r="C8" s="113" t="str">
+      <c r="B8" s="123"/>
+      <c r="C8" s="126" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Tutti i campi in verde devono essere compilati.</v>
       </c>
-      <c r="D8" s="114"/>
+      <c r="D8" s="127"/>
       <c r="E8" s="3"/>
     </row>
     <row r="9" spans="2:5" ht="27" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="111">
+      <c r="B9" s="124">
         <v>4</v>
       </c>
       <c r="C9" s="99" t="str">
         <f ca="1">Listes_Admin_DFI!$A$7</f>
         <v>Caricare i documenti sulla piattaforma</v>
       </c>
       <c r="D9" s="100" t="str">
         <f ca="1">Listes_Admin_DFI!$A$11</f>
         <v>Link alla piattaforma : https://ds1.dreifels.ch/tempprojekt25/tpLogin.aspx?La=IT</v>
       </c>
       <c r="E9" s="3"/>
     </row>
     <row r="10" spans="2:5" ht="14.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="112"/>
-      <c r="C10" s="113" t="str">
+      <c r="B10" s="125"/>
+      <c r="C10" s="126" t="str">
         <f ca="1">Listes_Admin_DFI!$A$10</f>
         <v>!!! Questo file excel, così come tutti gli altri documenti, devono essere completati e caricati sulla piattaforma.</v>
       </c>
-      <c r="D10" s="114"/>
+      <c r="D10" s="127"/>
     </row>
     <row r="11" spans="2:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="C11" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="D2:D4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="C10:D10"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D2" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>"Français, Deutsch, Italiano"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="D5" location="'Decompte-Abrechung-Rendiconto'!A1" display="'Decompte-Abrechung-Rendiconto'!A1" xr:uid="{C7B09847-8E11-40BE-A84B-D4B5AE5FB36B}"/>
     <hyperlink ref="D7" location="'Facture-Rechnung-Fattura'!A1" display="'Facture-Rechnung-Fattura'!A1" xr:uid="{8098ABC2-2C40-4CEA-A915-BC3130CB0BF7}"/>
     <hyperlink ref="D9" r:id="rId1" display="https://ds1.dreifels.ch/tempprojekt24/tpLogin.aspx?LA=DE" xr:uid="{DE21C33E-8491-467A-92A1-13A56CFF7575}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <ignoredErrors>
     <ignoredError sqref="C7" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1">
     <tabColor theme="7"/>
   </sheetPr>
   <dimension ref="A1:J84"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="60.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="39.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="20.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="3" customWidth="1"/>
     <col min="5" max="5" width="14.85546875" style="3" customWidth="1"/>
     <col min="6" max="6" width="17" style="3" customWidth="1"/>
     <col min="7" max="7" width="16.7109375" style="3" customWidth="1"/>
     <col min="8" max="8" width="16" style="3" customWidth="1"/>
     <col min="9" max="9" width="18.42578125" style="3" customWidth="1"/>
     <col min="10" max="10" width="20.5703125" style="3" customWidth="1"/>
     <col min="11" max="16384" width="10.85546875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="str">
         <f ca="1">Listes_Admin_DFI!$A$12</f>
         <v>Programma di sostegno SvizzeraEnergia per i comuni</v>
       </c>
-      <c r="C1" s="115" t="str">
+      <c r="C1" s="101" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Tutti i campi in verde devono essere compilati.</v>
       </c>
-      <c r="D1" s="116"/>
+      <c r="D1" s="102"/>
       <c r="E1" s="85"/>
     </row>
     <row r="2" spans="1:8" ht="27" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="str">
         <f ca="1">Listes_Admin_DFI!$A$13</f>
         <v>Progetti temporanei 2025 (attuazione 2025–2026)</v>
       </c>
-      <c r="C2" s="117"/>
-      <c r="D2" s="118"/>
+      <c r="C2" s="103"/>
+      <c r="D2" s="104"/>
       <c r="E2" s="85"/>
     </row>
     <row r="3" spans="1:8" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="C3" s="6"/>
     </row>
     <row r="4" spans="1:8" ht="21" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="str">
         <f ca="1">Listes_Admin_DFI!$A$14</f>
         <v>Rendiconto finanziario 2025-2026</v>
       </c>
       <c r="C4" s="6"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="C5" s="6"/>
     </row>
     <row r="6" spans="1:8" ht="21" x14ac:dyDescent="0.25">
       <c r="A6" s="9"/>
       <c r="B6" s="1"/>
       <c r="D6" s="86" t="str">
         <f ca="1">IF(B6="",Listes_Admin_DFI!$A$72,"")</f>
         <v xml:space="preserve">!!! Verificare/compilare i campi in verde </v>
       </c>
       <c r="H6" s="4"/>
     </row>
@@ -2992,168 +2993,168 @@
       <c r="B22" s="13" t="str">
         <f ca="1">IFERROR($B$12/$B$15*$B$21,Listes_Admin_DFI!$A$72)</f>
         <v xml:space="preserve">!!! Verificare/compilare i campi in verde </v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="72" t="str">
         <f ca="1">A13&amp;" "&amp;C14</f>
         <v>Misura/e di accompagnamento XX%</v>
       </c>
       <c r="B23" s="13" t="str">
         <f ca="1">IFERROR($B$14/$B$15*$B$21,Listes_Admin_DFI!$A$72)</f>
         <v xml:space="preserve">!!! Verificare/compilare i campi in verde </v>
       </c>
       <c r="C23" s="87" t="s">
         <v>191</v>
       </c>
       <c r="D23" s="88" t="str">
         <f ca="1">Listes_Admin_DFI!$A$6</f>
         <v>Link alla scheda "Facture-Rechnung-Fattura"</v>
       </c>
       <c r="E23" s="89"/>
     </row>
     <row r="24" spans="1:10" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A25" s="126" t="str">
+      <c r="A25" s="112" t="str">
         <f ca="1">Listes_Admin_DFI!$A$37</f>
         <v>Inserire nella tabella sottostante tutti i costi relativi al progetto. Se le tariffe orarie non sono note o non esistono, utilizzare la sezione "Costi forfettari".</v>
       </c>
-      <c r="B25" s="126"/>
-[...7 lines deleted...]
-      <c r="J25" s="126"/>
+      <c r="B25" s="112"/>
+      <c r="C25" s="112"/>
+      <c r="D25" s="112"/>
+      <c r="E25" s="112"/>
+      <c r="F25" s="112"/>
+      <c r="G25" s="112"/>
+      <c r="H25" s="112"/>
+      <c r="I25" s="112"/>
+      <c r="J25" s="112"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A26" s="127" t="str">
+      <c r="A26" s="113" t="str">
         <f ca="1">Listes_Admin_DFI!$A$38</f>
         <v>I costi che possono essere imputati al progetto sono ad esempio : onorari del personale municipale, costi del mandato esterno o dell'esperto scelto, stampa dei documenti, invii postali, noleggio delle sale, aperitivo al termine dell’evento, ecc.</v>
       </c>
-      <c r="B26" s="127"/>
-[...7 lines deleted...]
-      <c r="J26" s="127"/>
+      <c r="B26" s="113"/>
+      <c r="C26" s="113"/>
+      <c r="D26" s="113"/>
+      <c r="E26" s="113"/>
+      <c r="F26" s="113"/>
+      <c r="G26" s="113"/>
+      <c r="H26" s="113"/>
+      <c r="I26" s="113"/>
+      <c r="J26" s="113"/>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A27" s="127" t="str">
+      <c r="A27" s="113" t="str">
         <f ca="1">Listes_Admin_DFI!$A$39</f>
         <v>Se il comune organizza diversi eventi informativi, tutti i costi devono essere raggruppati e imputati a questo excel.</v>
       </c>
-      <c r="B27" s="127"/>
-[...7 lines deleted...]
-      <c r="J27" s="127"/>
+      <c r="B27" s="113"/>
+      <c r="C27" s="113"/>
+      <c r="D27" s="113"/>
+      <c r="E27" s="113"/>
+      <c r="F27" s="113"/>
+      <c r="G27" s="113"/>
+      <c r="H27" s="113"/>
+      <c r="I27" s="113"/>
+      <c r="J27" s="113"/>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A28" s="127" t="str">
+      <c r="A28" s="113" t="str">
         <f ca="1">Listes_Admin_DFI!$A$40</f>
         <v>NOTA IMPORTANTE: Non sono richiesti ulteriori documenti giustificativi in allegato. Tuttavia, in caso di controllo federale delle finanze, sarà necessario fornire i documenti giustificativi.</v>
       </c>
-      <c r="B28" s="127"/>
-[...7 lines deleted...]
-      <c r="J28" s="127"/>
+      <c r="B28" s="113"/>
+      <c r="C28" s="113"/>
+      <c r="D28" s="113"/>
+      <c r="E28" s="113"/>
+      <c r="F28" s="113"/>
+      <c r="G28" s="113"/>
+      <c r="H28" s="113"/>
+      <c r="I28" s="113"/>
+      <c r="J28" s="113"/>
     </row>
     <row r="30" spans="1:10" s="22" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A30" s="121" t="str">
+      <c r="A30" s="107" t="str">
         <f ca="1">Listes_Admin_DFI!$A$41</f>
         <v>Designazione</v>
       </c>
-      <c r="B30" s="123" t="str">
+      <c r="B30" s="109" t="str">
         <f ca="1">Listes_Admin_DFI!$A$42</f>
         <v>Onorari</v>
       </c>
-      <c r="C30" s="124"/>
-[...3 lines deleted...]
-      <c r="G30" s="123" t="str">
+      <c r="C30" s="110"/>
+      <c r="D30" s="110"/>
+      <c r="E30" s="110"/>
+      <c r="F30" s="111"/>
+      <c r="G30" s="109" t="str">
         <f ca="1">Listes_Admin_DFI!$A$48</f>
         <v>Costi forfettari</v>
       </c>
-      <c r="H30" s="124"/>
-[...1 lines deleted...]
-      <c r="J30" s="119" t="str">
+      <c r="H30" s="110"/>
+      <c r="I30" s="111"/>
+      <c r="J30" s="105" t="str">
         <f ca="1">Listes_Admin_DFI!$A$52</f>
         <v>Totale</v>
       </c>
     </row>
     <row r="31" spans="1:10" s="22" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A31" s="122"/>
+      <c r="A31" s="108"/>
       <c r="B31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$43</f>
         <v>Personale</v>
       </c>
       <c r="C31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$44</f>
         <v>Funzione</v>
       </c>
       <c r="D31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$45</f>
         <v>Tariffa oraria</v>
       </c>
       <c r="E31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$46</f>
         <v>Ore</v>
       </c>
       <c r="F31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$47</f>
         <v>Subtotale</v>
       </c>
       <c r="G31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$49</f>
         <v>Quantità</v>
       </c>
       <c r="H31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$50</f>
         <v>Importo</v>
       </c>
       <c r="I31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$51</f>
         <v>Subtotale</v>
       </c>
-      <c r="J31" s="120"/>
+      <c r="J31" s="106"/>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="str">
         <f ca="1">Listes_Admin_DFI!$A$53</f>
         <v>Esempio 1 (onorari)</v>
       </c>
       <c r="B32" s="1" t="str">
         <f ca="1">Listes_Admin_DFI!$A$55</f>
         <v>Esempio 2 (costi forfettari)</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" s="78">
         <v>100</v>
       </c>
       <c r="E32" s="79">
         <v>1</v>
       </c>
       <c r="F32" s="51">
         <f>E32*D32</f>
         <v>100</v>
       </c>
       <c r="G32" s="81">
         <v>1</v>
       </c>
       <c r="H32" s="82"/>
@@ -4312,159 +4313,162 @@
       <c r="E82" s="26"/>
       <c r="F82" s="27">
         <f>SUM(F32:F81)</f>
         <v>100</v>
       </c>
       <c r="G82" s="27"/>
       <c r="H82" s="27"/>
       <c r="I82" s="27">
         <f>SUM(I32:I81)</f>
         <v>10</v>
       </c>
       <c r="J82" s="28">
         <f>SUM(J32:J81)</f>
         <v>110</v>
       </c>
     </row>
     <row r="83" spans="1:10" x14ac:dyDescent="0.25">
       <c r="D83" s="30"/>
       <c r="E83" s="30"/>
     </row>
     <row r="84" spans="1:10" x14ac:dyDescent="0.25">
       <c r="D84" s="30"/>
       <c r="E84" s="30"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="WtTyrFO1F4ViilRqa94weKTGksN2oH3NOE2KlsYM9Xfhs0jdpbFUZ40rxQhu5TRWZBucRzs8w9WVWCzVUXdYsw==" saltValue="4nz2Fvf6d8xY+8kj4gYVng==" spinCount="100000" sheet="1" insertRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="HhaTvo5w0OpuaOobN7shrvcV9uJtCHLJUGkV61BA96awJMLQOe2d+kc0r0mmBTDSS7DlWfJw1uO6rtcStGFkWA==" saltValue="yjz/MIuGucRNSBrTC3veyg==" spinCount="100000" sheet="1" insertRows="0"/>
   <mergeCells count="9">
     <mergeCell ref="C1:D2"/>
     <mergeCell ref="J30:J31"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="G30:I30"/>
     <mergeCell ref="B30:F30"/>
     <mergeCell ref="A25:J25"/>
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="A28:J28"/>
     <mergeCell ref="A27:J27"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B6" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>Type</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A14" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>Thematique</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="D23" location="'Facture-Rechnung-Fattura'!A1" display="'Facture-Rechnung-Fattura'!A1" xr:uid="{CAFEF037-E4D7-4DDB-AEBB-D2384E850455}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Feuil1">
     <tabColor theme="4"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K35"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="60" workbookViewId="0">
-      <selection activeCell="C19" sqref="C19"/>
+      <selection activeCell="B10" sqref="B10:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="57.28515625" style="3" customWidth="1"/>
     <col min="2" max="3" width="18.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="10.5703125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="str">
         <f ca="1">Listes_Admin_DFI!$A$12</f>
         <v>Programma di sostegno SvizzeraEnergia per i comuni</v>
       </c>
       <c r="B1" s="4"/>
-      <c r="D1" s="115" t="str">
+      <c r="D1" s="101" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Tutti i campi in verde devono essere compilati.</v>
       </c>
       <c r="E1" s="128"/>
-      <c r="F1" s="116"/>
+      <c r="F1" s="102"/>
     </row>
     <row r="2" spans="1:11" ht="27" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="str">
         <f ca="1">Listes_Admin_DFI!$A$13</f>
         <v>Progetti temporanei 2025 (attuazione 2025–2026)</v>
       </c>
       <c r="B2" s="5"/>
-      <c r="D2" s="117"/>
+      <c r="D2" s="103"/>
       <c r="E2" s="129"/>
-      <c r="F2" s="118"/>
+      <c r="F2" s="104"/>
     </row>
     <row r="3" spans="1:11" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="D3" s="6"/>
     </row>
     <row r="4" spans="1:11" ht="21" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="str">
         <f ca="1">Listes_Admin_DFI!$A$57</f>
         <v>Domanda di sovvenzione* (modulo di pagamento) 2025-2026</v>
       </c>
       <c r="B4" s="8"/>
       <c r="D4" s="6"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" s="31"/>
     </row>
     <row r="7" spans="1:11" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A7" s="32" t="str">
         <f ca="1">Listes_Admin_DFI!$A$58</f>
         <v>Dati di pagamento</v>
       </c>
       <c r="E7" s="7"/>
     </row>
     <row r="8" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="33"/>
       <c r="B8" s="33"/>
       <c r="C8" s="34"/>
     </row>
     <row r="9" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="98" t="str">
         <f ca="1">Listes_Admin_DFI!$A$59</f>
         <v>Numero di progetto (TP 2025-XXX)</v>
       </c>
-      <c r="B9" s="137"/>
+      <c r="B9" s="137">
+        <f>'Decompte-Abrechung-Rendiconto'!B9</f>
+        <v>0</v>
+      </c>
       <c r="C9" s="138"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" s="35" t="str">
         <f ca="1">Listes_Admin_DFI!$A$60</f>
         <v>Nome del comune o  del raggruppamento</v>
       </c>
       <c r="B10" s="130">
         <f>'Decompte-Abrechung-Rendiconto'!$B$7</f>
         <v>0</v>
       </c>
       <c r="C10" s="131"/>
     </row>
     <row r="11" spans="1:11" ht="21" x14ac:dyDescent="0.25">
       <c r="A11" s="37" t="str">
         <f ca="1">Listes_Admin_DFI!$A$61</f>
         <v xml:space="preserve">Indirizzo postale del comune </v>
       </c>
       <c r="B11" s="132"/>
       <c r="C11" s="133"/>
       <c r="D11" s="38"/>
       <c r="E11" s="86" t="str">
         <f ca="1">IF(B11="",Listes_Admin_DFI!$A$72,"")</f>
         <v xml:space="preserve">!!! Verificare/compilare i campi in verde </v>
       </c>
@@ -4655,51 +4659,51 @@
         <f ca="1">Listes_Admin_DFI!$A$70</f>
         <v>Eseguito dall’UFE</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="33"/>
       <c r="B29" s="33"/>
       <c r="C29" s="34"/>
     </row>
     <row r="30" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A30" s="6" t="str">
         <f ca="1">Listes_Admin_DFI!$A$71</f>
         <v>Firma elettronica del responsabile del progetto all'interno dell'UFE:</v>
       </c>
     </row>
     <row r="35" spans="1:3" ht="54.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="134" t="str">
         <f ca="1">Listes_Admin_DFI!$A$73</f>
         <v xml:space="preserve">*Base legale: I presenti sussidi si basano sull’art. 47 «Informazione e consulenza» della legge sull’energia del 30.09.2016 (LEne; RS 730.0) e sulle relative disposizioni d’esecuzione dell’ordinanza sull’energia del 1°.11.2017 (OEn, RS 730.01), la decisione del Consiglio federale del 7 dicembre 2018 nonché sul capoverso 7.2 della strategia programmatica di SvizzeraEnergia 2021-2030, che specifica tra l’altro gli obiettivi e le misure a livello di città, comuni, quartieri e regioni che possono essere sostenuti tra l’altro da SvizzeraEnergia. Inoltre, si applicano le disposizioni della legge sui sussidi del 5.10.1990 (LSu, SR 616.1).
 </v>
       </c>
       <c r="B35" s="134"/>
       <c r="C35" s="134"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="YCOoicS5Uq03sSDtdQEOAkJ88K4mF72WjmET+wkRTjutXZ58PPac4zoijZIZ9ATtGeUPTvkvnAIdq+pDfvKsSA==" saltValue="tJutJvDtlWHadfm7+Ew9Wg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="8MSROUst6JxGLT7gGAerZ6ZxzieXKXoVfCP/Km7zE9KKrLKZ66cNpGF/Vs5sOi3rKtAEW83zVwocR7BK5ypE9Q==" saltValue="jccp396Krshbu2nfHce+NQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="11">
     <mergeCell ref="D1:F2"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="A35:C35"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="B9:C9"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="1.9685039370078741" bottom="0.39370078740157483" header="0.11811023622047245" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="95" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;LOffice fédéral de l’énergie
 c/o DLZ Finanzen
 3003 Berne
 &amp;KFF00003643081400  / REF-1081-00305&amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
@@ -6327,94 +6331,71 @@
       <c r="D104" s="53"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4" xmlns:ns3="a2886ae9-3f43-46a4-a350-81a5f6bb12cf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3b18348287569466c4413389f4a5ebd1" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003A4C8748B2ED38418F0EECD74C917886" ma:contentTypeVersion="14" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="1f9851986a85a82def871aae58f292b8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4" xmlns:ns3="a2886ae9-3f43-46a4-a350-81a5f6bb12cf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="decc5344732d5177ff0b3e3c1e2530bc" ns2:_="" ns3:_="">
     <xsd:import namespace="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4"/>
     <xsd:import namespace="a2886ae9-3f43-46a4-a350-81a5f6bb12cf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -6423,65 +6404,50 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c8b572ca-3eb9-4bb4-b613-c72ef08702e5" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
-      </xsd:simpleType>
-[...13 lines deleted...]
-        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2886ae9-3f43-46a4-a350-81a5f6bb12cf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -6581,51 +6547,51 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <f:fields xmlns:f="http://schemas.fabasoft.com/folio/2007/fields">
   <f:record ref="">
     <f:field ref="objname" par="" edit="true" text="SH/8100038-02-01-18_HYDRA_FNHW_Kostenrechung"/>
     <f:field ref="objsubject" par="" edit="true" text=""/>
     <f:field ref="objcreatedby" par="" text="Hintz, Wieland (BFE - hiw)"/>
     <f:field ref="objcreatedat" par="" text="10.10.2018 12:05:59"/>
     <f:field ref="objchangedby" par="" text="Meister, Anna (BFE - mea)"/>
     <f:field ref="objmodifiedat" par="" text="15.11.2018 10:15:41"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" par="" text=""/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" par="" edit="true" text=""/>
     <f:field ref="FSCFOLIO_1_1001_FieldCurrentUser" par="" text="Joëlle Fahrni"/>
     <f:field ref="CCAPRECONFIG_15_1001_Objektname" par="" edit="true" text="SH/8100038-02-01-18_HYDRA_FNHW_Kostenrechung"/>
     <f:field ref="CHPRECONFIG_1_1001_Objektname" par="" edit="true" text="SH/8100038-02-01-18_HYDRA_FNHW_Kostenrechung"/>
   </f:record>
   <f:record inx="1" ref="">
     <f:field ref="CCAPRECONFIG_15_1001_Anrede" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Anrede_Briefkopf" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht_Anrede" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachgestellter_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Strasse" par="" text=""/>
@@ -6848,117 +6814,152 @@
     <f:field ref="CCAPRECONFIG_15_1001_Sozialversicherungsnummer" text="Sozialversicherungsnummer"/>
     <f:field ref="CCAPRECONFIG_15_1001_Stock" text="Stock"/>
     <f:field ref="BAVCFG_15_1700_Strasse2" text="Strasse2"/>
     <f:field ref="BAVCFG_15_1700_Strasse2_AP" text="Strasse2_AP"/>
     <f:field ref="BAVCFG_15_1700_Strasse_AP" text="Strasse_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Telefon" text="Telefon"/>
     <f:field ref="BAVCFG_15_1700_Titel_AP" text="Titel_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" text="Titre"/>
     <f:field ref="CHPRECONFIG_1_1001_Titel" text="Titre"/>
     <f:field ref="CCAPRECONFIG_15_1001_Versandart" text="Type d'envoi"/>
     <f:field ref="BAVCFG_15_1700_Vorname_AP" text="Vorname_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Ziel" text="Ziel"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1" text="Zusatzzeile1"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1_AP" text="Zusatzzeile1_AP"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2" text="Zusatzzeile2"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2_AP" text="Zusatzzeile2_AP"/>
     <f:field ref="BAVCFG_15_1700_ZustellungAm" text="ZustellungAm"/>
   </f:display>
   <f:display par="" text="Publipostage">
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" text="Numéro de document"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" text="Objet"/>
   </f:display>
 </f:fields>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="a2886ae9-3f43-46a4-a350-81a5f6bb12cf" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0DBB02E-A158-41FA-954D-BA47C0D95740}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4"/>
+    <ds:schemaRef ds:uri="a2886ae9-3f43-46a4-a350-81a5f6bb12cf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22D9531F-45CA-444E-8524-06875986EA3F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a2886ae9-3f43-46a4-a350-81a5f6bb12cf"/>
     <ds:schemaRef ds:uri="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{647DFAD7-6063-409D-836A-3330458D687F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Feuilles de calcul</vt:lpstr>
+        <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Plages nommées</vt:lpstr>
+        <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Start</vt:lpstr>
       <vt:lpstr>Decompte-Abrechung-Rendiconto</vt:lpstr>
       <vt:lpstr>Facture-Rechnung-Fattura</vt:lpstr>
       <vt:lpstr>Listes_Admin_DFI</vt:lpstr>
       <vt:lpstr>ActionFR</vt:lpstr>
       <vt:lpstr>ActionIT</vt:lpstr>
       <vt:lpstr>CommunesDE</vt:lpstr>
       <vt:lpstr>CommunesFR</vt:lpstr>
       <vt:lpstr>CommunesIT</vt:lpstr>
+      <vt:lpstr>'Facture-Rechnung-Fattura'!Druckbereich</vt:lpstr>
       <vt:lpstr>Thematique</vt:lpstr>
       <vt:lpstr>Type</vt:lpstr>
-      <vt:lpstr>'Facture-Rechnung-Fattura'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Fachhochschule Nordwestschweiz</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Eismann Ralph</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="FSC#UVEKCFG@15.1700:Function">
     <vt:lpwstr/>
   </property>