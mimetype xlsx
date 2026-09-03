--- v1 (2026-07-14)
+++ v2 (2026-09-03)
@@ -10,137 +10,137 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\adb.intra.admin.ch\Userhome$\BFE-01\U80848413\data\Documents\AS\Temporäre Projekte\Doks\Abrechnung 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\adb.intra.admin.ch\userhome$\BFE-01\U80779993\data\Documents\Projets temporaires 2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7D886674-1038-4EDF-B0FA-72010287BFBD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A2A60E63-54E8-4798-A8BB-9E16C5289474}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="878" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Start" sheetId="9" r:id="rId1"/>
     <sheet name="Decompte-Abrechung-Rendiconto" sheetId="3" r:id="rId2"/>
     <sheet name="Facture-Rechnung-Fattura" sheetId="8" r:id="rId3"/>
     <sheet name="Listes_Admin_DFI" sheetId="7" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="ActionFR">Listes_Admin_DFI!$E$27:$E$28</definedName>
     <definedName name="ActionIT">Listes_Admin_DFI!$G$27:$G$28</definedName>
     <definedName name="CommunesDE">Listes_Admin_DFI!$F$16:$F$17</definedName>
     <definedName name="CommunesFR">Listes_Admin_DFI!$E$16:$E$17</definedName>
     <definedName name="CommunesIT">Listes_Admin_DFI!$G$16:$G$17</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'Facture-Rechnung-Fattura'!$A$1:$C$35</definedName>
     <definedName name="Thematique">Listes_Admin_DFI!$A$27:$A$28</definedName>
     <definedName name="Type">Listes_Admin_DFI!$A$16:$A$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Facture-Rechnung-Fattura'!$A$1:$C$35</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" concurrentManualCount="8"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B9" i="8" l="1"/>
   <c r="B13" i="8"/>
   <c r="B10" i="8"/>
   <c r="I37" i="3"/>
   <c r="I38" i="3"/>
   <c r="I39" i="3"/>
   <c r="I40" i="3"/>
   <c r="I41" i="3"/>
   <c r="I42" i="3"/>
   <c r="F37" i="3"/>
   <c r="F38" i="3"/>
   <c r="F39" i="3"/>
   <c r="F40" i="3"/>
   <c r="F41" i="3"/>
   <c r="F42" i="3"/>
   <c r="J39" i="3" l="1"/>
   <c r="J42" i="3"/>
   <c r="J38" i="3"/>
   <c r="J41" i="3"/>
   <c r="J40" i="3"/>
   <c r="J37" i="3"/>
   <c r="A1" i="7" l="1"/>
   <c r="B1" i="7" s="1"/>
-  <c r="A59" i="7"/>
-[...2 lines deleted...]
-  <c r="A39" i="7"/>
+  <c r="A21" i="7"/>
+  <c r="A30" i="7"/>
+  <c r="A3" i="7"/>
+  <c r="A71" i="7"/>
   <c r="A4" i="7"/>
   <c r="A72" i="7"/>
-  <c r="A6" i="7"/>
   <c r="A10" i="7"/>
   <c r="A69" i="7"/>
-  <c r="A21" i="7"/>
-[...1 lines deleted...]
-  <c r="A71" i="7"/>
   <c r="A11" i="7"/>
-  <c r="A30" i="7"/>
+  <c r="A26" i="7"/>
+  <c r="A6" i="7"/>
+  <c r="A39" i="7"/>
+  <c r="A59" i="7"/>
+  <c r="A38" i="7"/>
+  <c r="A5" i="7"/>
+  <c r="A9" i="7"/>
   <c r="A27" i="7"/>
-  <c r="A9" i="7"/>
-  <c r="A38" i="7"/>
   <c r="A9" i="8" l="1"/>
   <c r="A9" i="3"/>
   <c r="A23" i="8"/>
   <c r="E25" i="8"/>
   <c r="E15" i="8"/>
   <c r="E14" i="8"/>
   <c r="E12" i="8"/>
   <c r="E11" i="8"/>
   <c r="D23" i="3"/>
   <c r="D14" i="3"/>
   <c r="D8" i="3"/>
   <c r="D7" i="3"/>
   <c r="D6" i="3"/>
   <c r="A27" i="3"/>
   <c r="C1" i="3"/>
   <c r="D1" i="8"/>
   <c r="A13" i="3"/>
   <c r="C8" i="9"/>
   <c r="C6" i="9"/>
   <c r="C5" i="9"/>
   <c r="C7" i="9"/>
   <c r="C10" i="9"/>
   <c r="D9" i="9"/>
   <c r="D7" i="9"/>
   <c r="D5" i="9"/>
@@ -152,159 +152,159 @@
   <c r="F61" i="3"/>
   <c r="I60" i="3"/>
   <c r="F60" i="3"/>
   <c r="I59" i="3"/>
   <c r="F59" i="3"/>
   <c r="I58" i="3"/>
   <c r="F58" i="3"/>
   <c r="I57" i="3"/>
   <c r="F57" i="3"/>
   <c r="I56" i="3"/>
   <c r="F56" i="3"/>
   <c r="I55" i="3"/>
   <c r="F55" i="3"/>
   <c r="I54" i="3"/>
   <c r="F54" i="3"/>
   <c r="I53" i="3"/>
   <c r="F53" i="3"/>
   <c r="I52" i="3"/>
   <c r="F52" i="3"/>
   <c r="I51" i="3"/>
   <c r="F51" i="3"/>
   <c r="I50" i="3"/>
   <c r="F50" i="3"/>
   <c r="I49" i="3"/>
   <c r="F49" i="3"/>
-  <c r="A8" i="7"/>
-  <c r="A77" i="7"/>
+  <c r="A35" i="7"/>
+  <c r="A84" i="7"/>
+  <c r="A102" i="7"/>
+  <c r="A74" i="7"/>
+  <c r="A25" i="7"/>
+  <c r="A58" i="7"/>
+  <c r="A62" i="7"/>
+  <c r="A61" i="7"/>
+  <c r="A81" i="7"/>
   <c r="A97" i="7"/>
-  <c r="A98" i="7"/>
-[...26 lines deleted...]
-  <c r="A29" i="7"/>
+  <c r="A51" i="7"/>
+  <c r="A100" i="7"/>
   <c r="A87" i="7"/>
-  <c r="A20" i="7"/>
-[...34 lines deleted...]
-  <c r="A74" i="7"/>
   <c r="A93" i="7"/>
   <c r="A86" i="7"/>
+  <c r="A49" i="7"/>
+  <c r="A55" i="7"/>
+  <c r="A20" i="7"/>
+  <c r="A67" i="7"/>
+  <c r="A73" i="7"/>
+  <c r="A56" i="7"/>
+  <c r="A33" i="7"/>
+  <c r="A37" i="7"/>
+  <c r="A52" i="7"/>
+  <c r="A46" i="7"/>
+  <c r="A99" i="7"/>
+  <c r="A95" i="7"/>
+  <c r="A92" i="7"/>
+  <c r="A50" i="7"/>
+  <c r="A44" i="7"/>
+  <c r="A31" i="7"/>
   <c r="A16" i="7"/>
+  <c r="A18" i="7"/>
+  <c r="A42" i="7"/>
+  <c r="A24" i="7"/>
+  <c r="A82" i="7"/>
+  <c r="A45" i="7"/>
+  <c r="A96" i="7"/>
+  <c r="A103" i="7"/>
+  <c r="A70" i="7"/>
+  <c r="A79" i="7"/>
+  <c r="A78" i="7"/>
+  <c r="A89" i="7"/>
+  <c r="A29" i="7"/>
+  <c r="A77" i="7"/>
+  <c r="A32" i="7"/>
+  <c r="A47" i="7"/>
+  <c r="A75" i="7"/>
+  <c r="A90" i="7"/>
+  <c r="A15" i="7"/>
+  <c r="A48" i="7"/>
+  <c r="A36" i="7"/>
+  <c r="A83" i="7"/>
+  <c r="A23" i="7"/>
   <c r="A12" i="7"/>
-  <c r="A25" i="7"/>
-  <c r="A51" i="7"/>
+  <c r="A88" i="7"/>
+  <c r="A66" i="7"/>
+  <c r="A28" i="7"/>
+  <c r="A101" i="7"/>
+  <c r="A85" i="7"/>
+  <c r="A68" i="7"/>
+  <c r="A54" i="7"/>
+  <c r="A98" i="7"/>
+  <c r="A80" i="7"/>
+  <c r="A7" i="7"/>
+  <c r="A19" i="7"/>
   <c r="A22" i="7"/>
+  <c r="A34" i="7"/>
+  <c r="A13" i="7"/>
+  <c r="A40" i="7"/>
+  <c r="A63" i="7"/>
+  <c r="A57" i="7"/>
   <c r="A60" i="7"/>
-  <c r="A19" i="7"/>
-[...2 lines deleted...]
-  <c r="A78" i="7"/>
+  <c r="A53" i="7"/>
   <c r="A17" i="7"/>
-  <c r="A13" i="7"/>
-[...3 lines deleted...]
-  <c r="A10" i="8" l="1"/>
+  <c r="A64" i="7"/>
+  <c r="A76" i="7"/>
+  <c r="A8" i="7"/>
+  <c r="A104" i="7"/>
+  <c r="A14" i="7"/>
+  <c r="A91" i="7"/>
+  <c r="A43" i="7"/>
+  <c r="A65" i="7"/>
+  <c r="A41" i="7"/>
+  <c r="A94" i="7"/>
+  <c r="A15" i="8" l="1"/>
+  <c r="A10" i="8"/>
   <c r="A7" i="3"/>
   <c r="B14" i="3"/>
   <c r="A2" i="3"/>
   <c r="A25" i="3"/>
   <c r="J52" i="3"/>
   <c r="A20" i="8"/>
   <c r="C9" i="9"/>
   <c r="B11" i="3"/>
   <c r="A11" i="3"/>
   <c r="A14" i="8"/>
   <c r="A12" i="8"/>
   <c r="J50" i="3"/>
   <c r="J58" i="3"/>
   <c r="A8" i="3"/>
   <c r="J61" i="3"/>
   <c r="G30" i="3"/>
   <c r="A35" i="8"/>
   <c r="A11" i="8"/>
   <c r="A19" i="3"/>
   <c r="A17" i="3"/>
   <c r="G31" i="3"/>
   <c r="A28" i="8"/>
-  <c r="A15" i="8"/>
   <c r="F31" i="3"/>
   <c r="A82" i="3"/>
   <c r="J30" i="3"/>
   <c r="A13" i="8"/>
   <c r="E31" i="3"/>
   <c r="H31" i="3"/>
   <c r="A20" i="3"/>
   <c r="A4" i="3"/>
   <c r="A1" i="8"/>
   <c r="A1" i="3"/>
   <c r="A21" i="8"/>
   <c r="A2" i="8"/>
   <c r="D31" i="3"/>
   <c r="A33" i="3"/>
   <c r="A7" i="8"/>
   <c r="A21" i="3"/>
   <c r="B33" i="3"/>
   <c r="B32" i="3"/>
   <c r="A4" i="8"/>
   <c r="A30" i="3"/>
   <c r="A18" i="3"/>
   <c r="B31" i="3"/>
   <c r="A15" i="3"/>
   <c r="C31" i="3"/>
   <c r="A25" i="8"/>
@@ -483,53 +483,50 @@
   <si>
     <t xml:space="preserve">Einzelgemeinde </t>
   </si>
   <si>
     <t>Comune individuale</t>
   </si>
   <si>
     <t>Nom de la commune</t>
   </si>
   <si>
     <t>Subvention maximale</t>
   </si>
   <si>
     <t>Adresse postale de la commune</t>
   </si>
   <si>
     <t>Adresse e-mail</t>
   </si>
   <si>
     <t>Total de la subvention</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Coordonnées bancaires de la commune (Banque/Poste/IBAN)</t>
-[...1 lines deleted...]
-  <si>
     <t>Séance(s) d'information (obligatoire)</t>
   </si>
   <si>
     <t>Montant par commune-contact inscrite</t>
   </si>
   <si>
     <t>Coûts totaux du projet (selon tableau ci-dessous)</t>
   </si>
   <si>
     <t>Subvention théorique (40% des coûts totaux)</t>
   </si>
   <si>
     <t>Subvention maximale possible</t>
   </si>
   <si>
     <t>Subvention accordée</t>
   </si>
   <si>
     <t>NPA+Localité</t>
   </si>
   <si>
     <t>Nom de la commune ou du regroupement</t>
   </si>
   <si>
     <t>Personne de contact dans la commune</t>
@@ -690,88 +687,81 @@
   <si>
     <t>Subtotale</t>
   </si>
   <si>
     <t>Costi forfettari</t>
   </si>
   <si>
     <t>Quantità</t>
   </si>
   <si>
     <t>Importo</t>
   </si>
   <si>
     <t>Totale</t>
   </si>
   <si>
     <t>Esempio 2 (costi forfettari)</t>
   </si>
   <si>
     <t>*Bases légales : Les subventions actuelles se basent sur l’art. 47 « Information et conseil » de la loi du 30.09.2016 sur l’énergie (LEne; RS 730.0) et sur les dispositions d’exécution correspondantes de l’ordonnance du 01.11.2017 sur l’énergie (OEne; RS 730.01), la décision du Conseil fédéral du 7 décembre 2018 ainsi que sur le chiffre 7.2 de la stratégie SuisseEnergie 2021-2030 dans laquelle sont nommés les objectifs et les mesures au niveau des villes, des communes, des quartiers et des régions, qui peuvent entre autre être soutenues par SuisseEnergie. En outre, les dispositions de la loi sur les subventions du 05.10.1990 (LSu, RS 616.1) sont applicables.</t>
   </si>
   <si>
     <t>E-mail Adresse</t>
   </si>
   <si>
-    <t>Bankverbindung der Gemeinde 
-[...2 lines deleted...]
-  <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Förderbeitrag</t>
   </si>
   <si>
     <t>Sovvenzione</t>
   </si>
   <si>
     <t>Postadresse der Gemeinde</t>
   </si>
   <si>
     <t>Elektronische Signatur durch den Projektleiter beim BFE:</t>
   </si>
   <si>
     <t>Signature électronique par le responsable du projet au sein de l’OFEN:</t>
   </si>
   <si>
     <t>PLZ+Ort</t>
   </si>
   <si>
     <t>Durch BFE ausgeführt</t>
   </si>
   <si>
     <t xml:space="preserve">Indirizzo postale del comune </t>
   </si>
   <si>
     <t>Responsabile nel comune</t>
   </si>
   <si>
     <t>Indirizzo e-mail</t>
-  </si>
-[...1 lines deleted...]
-    <t>Coordinate bancarie (banca/posta/IBAN)</t>
   </si>
   <si>
     <t>Totale della sovvenzione</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Eseguito dall’UFE</t>
   </si>
   <si>
     <t>Firma elettronica del responsabile del progetto all'interno dell'UFE:</t>
   </si>
   <si>
     <t xml:space="preserve">*Rechtliche Grundlagen: Die vorliegenden Subventionen stützen sich auf Art. 47 „Information und Beratung“ des Energiegesetzes vom 30.09.2016 (EnG; SR 730.0) und die entsprechenden Ausführungsbestimmungen der Energieverordnung vom 01.11.2017 (EnV, SR 730.01), den Bundesratsbeschluss vom 7. Dezember 2018 sowie Ziffer 7.2 der Programmstrategie EnergieSchweiz 2021 bis 2030, in welcher die Ziele und Massnahmen auf Stufe Städte, Gemeinden, Quartiere und Regionen genannt werden, die u.a. von Energie-Schweiz unterstützt werden können. Im Weiteren sind die Bestimmungen des Subventionsgesetzes vom 05.10.1990 (SuG, SR 616.1) anwendbar.
 </t>
   </si>
   <si>
     <t>Anzahl Stunden</t>
   </si>
   <si>
     <t>Nb heures</t>
   </si>
   <si>
     <t xml:space="preserve">*Base legale: I presenti sussidi si basano sull’art. 47 «Informazione e consulenza» della legge sull’energia del 30.09.2016 (LEne; RS 730.0) e sulle relative disposizioni d’esecuzione dell’ordinanza sull’energia del 1°.11.2017 (OEn, RS 730.01), la decisione del Consiglio federale del 7 dicembre 2018 nonché sul capoverso 7.2 della strategia programmatica di SvizzeraEnergia 2021-2030, che specifica tra l’altro gli obiettivi e le misure a livello di città, comuni, quartieri e regioni che possono essere sostenuti tra l’altro da SvizzeraEnergia. Inoltre, si applicano le disposizioni della legge sui sussidi del 5.10.1990 (LSu, SR 616.1).
@@ -1104,50 +1094,63 @@
     <t>Demande de subvention* (formulaire de paiement) 2025-2026</t>
   </si>
   <si>
     <t>Förderantrag* (Zahlungsformular) 2025-2026</t>
   </si>
   <si>
     <t>Domanda di sovvenzione* (modulo di pagamento) 2025-2026</t>
   </si>
   <si>
     <t>Numéro du projet (TP 2025-XXX)</t>
   </si>
   <si>
     <t>Projektnummer (TP 2025-XXX)</t>
   </si>
   <si>
     <t>Numero di progetto (TP 2025-XXX)</t>
   </si>
   <si>
     <t>Link zur Plattform : https://ds1.dreifels.ch/tempprojekt25/tpLogin.aspx?La=DE</t>
   </si>
   <si>
     <t>Lien vers la plateforme : https://ds1.dreifels.ch/tempprojekt25/tpLogin.aspx?La=FR</t>
   </si>
   <si>
     <t>Link alla piattaforma : https://ds1.dreifels.ch/tempprojekt25/tpLogin.aspx?La=IT</t>
+  </si>
+  <si>
+    <t>Coordonnées bancaires de la commune (Banque/Poste/IBAN)
+Remarque: Veuillez utiliser un IBAN standard, le QR-IBAN (contient le chiffre 3 à la 5ème place: CHXX 3XXX XXXX XXXX XXXX X) n'étant pas acceptés.</t>
+  </si>
+  <si>
+    <t>Bankverbindung der Gemeinde 
+(Bank/Post/IBAN)
+Hinweis: Bitte Standard-IBAN verwenden. QR-IBANs (eine QR-IBAN hat eine 3 an der fünften Stelle: CHXX 3XXX XXXX XXXX XXXX X) werden nicht akzeptiert.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coordinate bancarie (banca/posta/IBAN)
+Nota: Si prega di utilizzare un IBAN standard. Il QR-IBAN (contiene la cifra 3 al 5° posto: CHXX 3XXX XXXX XXXX XXXX X) non è accettato. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;CHF/h&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ &quot;CHF&quot;"/>
     <numFmt numFmtId="166" formatCode="#,##0\ &quot;CHF&quot;"/>
     <numFmt numFmtId="167" formatCode="0.0%"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -2294,53 +2297,53 @@
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="Link" xfId="2" builtinId="8"/>
-[...1 lines deleted...]
-    <cellStyle name="Standard" xfId="0" builtinId="0"/>
+    <cellStyle name="Lien hypertexte" xfId="2" builtinId="8"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Pourcentage" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF7C80"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
@@ -2590,103 +2593,103 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ds1.dreifels.ch/tempprojekt24/tpLogin.aspx?LA=DE" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4745939B-5F33-46EA-8B72-28CFBE58B932}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B1:E11"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="D2" sqref="D2:D4"/>
+      <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.85546875" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="46.85546875" customWidth="1"/>
     <col min="4" max="4" width="71.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B2" s="117">
         <v>1</v>
       </c>
       <c r="C2" s="68" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="D2" s="114" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="3" spans="2:5" x14ac:dyDescent="0.25">
       <c r="B3" s="118"/>
       <c r="C3" s="74" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="D3" s="115"/>
     </row>
     <row r="4" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="119"/>
       <c r="C4" s="75" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="D4" s="116"/>
     </row>
     <row r="5" spans="2:5" ht="27" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B5" s="120">
         <v>2</v>
       </c>
       <c r="C5" s="76" t="str">
         <f ca="1">Listes_Admin_DFI!$A$3</f>
         <v>Completare il rendiconto finanziario</v>
       </c>
       <c r="D5" s="77" t="str">
         <f ca="1">Listes_Admin_DFI!$A$4</f>
         <v>Link alla scheda "Decompte-Abrechung-Rendiconto"</v>
       </c>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="121"/>
       <c r="C6" s="126" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Tutti i campi in verde devono essere compilati.</v>
       </c>
       <c r="D6" s="127"/>
       <c r="E6" s="3"/>
@@ -2753,52 +2756,52 @@
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D2" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>"Français, Deutsch, Italiano"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="D5" location="'Decompte-Abrechung-Rendiconto'!A1" display="'Decompte-Abrechung-Rendiconto'!A1" xr:uid="{C7B09847-8E11-40BE-A84B-D4B5AE5FB36B}"/>
     <hyperlink ref="D7" location="'Facture-Rechnung-Fattura'!A1" display="'Facture-Rechnung-Fattura'!A1" xr:uid="{8098ABC2-2C40-4CEA-A915-BC3130CB0BF7}"/>
     <hyperlink ref="D9" r:id="rId1" display="https://ds1.dreifels.ch/tempprojekt24/tpLogin.aspx?LA=DE" xr:uid="{DE21C33E-8491-467A-92A1-13A56CFF7575}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <ignoredErrors>
     <ignoredError sqref="C7" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1">
     <tabColor theme="7"/>
   </sheetPr>
   <dimension ref="A1:J84"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="60.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="39.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="20.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="3" customWidth="1"/>
     <col min="5" max="5" width="14.85546875" style="3" customWidth="1"/>
     <col min="6" max="6" width="17" style="3" customWidth="1"/>
     <col min="7" max="7" width="16.7109375" style="3" customWidth="1"/>
     <col min="8" max="8" width="16" style="3" customWidth="1"/>
     <col min="9" max="9" width="18.42578125" style="3" customWidth="1"/>
     <col min="10" max="10" width="20.5703125" style="3" customWidth="1"/>
     <col min="11" max="16384" width="10.85546875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="str">
         <f ca="1">Listes_Admin_DFI!$A$12</f>
         <v>Programma di sostegno SvizzeraEnergia per i comuni</v>
       </c>
       <c r="C1" s="101" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Tutti i campi in verde devono essere compilati.</v>
@@ -2983,51 +2986,51 @@
       <c r="B21" s="17">
         <f ca="1">MIN(B19:B20)</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="72" t="str">
         <f ca="1">A12&amp;" "&amp;C12</f>
         <v>Evento/i informativo/i (obbligatorio/i) XX%</v>
       </c>
       <c r="B22" s="13" t="str">
         <f ca="1">IFERROR($B$12/$B$15*$B$21,Listes_Admin_DFI!$A$72)</f>
         <v xml:space="preserve">!!! Verificare/compilare i campi in verde </v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="72" t="str">
         <f ca="1">A13&amp;" "&amp;C14</f>
         <v>Misura/e di accompagnamento XX%</v>
       </c>
       <c r="B23" s="13" t="str">
         <f ca="1">IFERROR($B$14/$B$15*$B$21,Listes_Admin_DFI!$A$72)</f>
         <v xml:space="preserve">!!! Verificare/compilare i campi in verde </v>
       </c>
       <c r="C23" s="87" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="D23" s="88" t="str">
         <f ca="1">Listes_Admin_DFI!$A$6</f>
         <v>Link alla scheda "Facture-Rechnung-Fattura"</v>
       </c>
       <c r="E23" s="89"/>
     </row>
     <row r="24" spans="1:10" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A25" s="112" t="str">
         <f ca="1">Listes_Admin_DFI!$A$37</f>
         <v>Inserire nella tabella sottostante tutti i costi relativi al progetto. Se le tariffe orarie non sono note o non esistono, utilizzare la sezione "Costi forfettari".</v>
       </c>
       <c r="B25" s="112"/>
       <c r="C25" s="112"/>
       <c r="D25" s="112"/>
       <c r="E25" s="112"/>
       <c r="F25" s="112"/>
       <c r="G25" s="112"/>
       <c r="H25" s="112"/>
       <c r="I25" s="112"/>
       <c r="J25" s="112"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A26" s="113" t="str">
@@ -4313,91 +4316,88 @@
       <c r="E82" s="26"/>
       <c r="F82" s="27">
         <f>SUM(F32:F81)</f>
         <v>100</v>
       </c>
       <c r="G82" s="27"/>
       <c r="H82" s="27"/>
       <c r="I82" s="27">
         <f>SUM(I32:I81)</f>
         <v>10</v>
       </c>
       <c r="J82" s="28">
         <f>SUM(J32:J81)</f>
         <v>110</v>
       </c>
     </row>
     <row r="83" spans="1:10" x14ac:dyDescent="0.25">
       <c r="D83" s="30"/>
       <c r="E83" s="30"/>
     </row>
     <row r="84" spans="1:10" x14ac:dyDescent="0.25">
       <c r="D84" s="30"/>
       <c r="E84" s="30"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="HhaTvo5w0OpuaOobN7shrvcV9uJtCHLJUGkV61BA96awJMLQOe2d+kc0r0mmBTDSS7DlWfJw1uO6rtcStGFkWA==" saltValue="yjz/MIuGucRNSBrTC3veyg==" spinCount="100000" sheet="1" insertRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="nBVGfCXuSdA7N+t5wR3PwgGqx+aTMIIzp0hoeNwiBUTNVcKAntGuZ9wa6zUHNbFQ+aY9VIYWZmG3qnFko/tuGQ==" saltValue="d+EurBquKEio5fvCfBuqPg==" spinCount="100000" sheet="1" insertRows="0"/>
   <mergeCells count="9">
     <mergeCell ref="C1:D2"/>
     <mergeCell ref="J30:J31"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="G30:I30"/>
     <mergeCell ref="B30:F30"/>
     <mergeCell ref="A25:J25"/>
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="A28:J28"/>
     <mergeCell ref="A27:J27"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B6" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>Type</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A14" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>Thematique</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="D23" location="'Facture-Rechnung-Fattura'!A1" display="'Facture-Rechnung-Fattura'!A1" xr:uid="{CAFEF037-E4D7-4DDB-AEBB-D2384E850455}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Feuil1">
     <tabColor theme="4"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K35"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="60" workbookViewId="0">
-      <selection activeCell="B10" sqref="B10:C10"/>
+      <selection activeCell="B12" sqref="B12:C12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="57.28515625" style="3" customWidth="1"/>
     <col min="2" max="3" width="18.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="10.5703125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="str">
         <f ca="1">Listes_Admin_DFI!$A$12</f>
         <v>Programma di sostegno SvizzeraEnergia per i comuni</v>
       </c>
       <c r="B1" s="4"/>
       <c r="D1" s="101" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Tutti i campi in verde devono essere compilati.</v>
       </c>
       <c r="E1" s="128"/>
       <c r="F1" s="102"/>
     </row>
     <row r="2" spans="1:11" ht="27" thickBot="1" x14ac:dyDescent="0.3">
@@ -4495,54 +4495,55 @@
     <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="37" t="str">
         <f ca="1">Listes_Admin_DFI!$A$63</f>
         <v>Responsabile nel comune</v>
       </c>
       <c r="B13" s="130">
         <f>'Decompte-Abrechung-Rendiconto'!$B$8</f>
         <v>0</v>
       </c>
       <c r="C13" s="131"/>
       <c r="D13" s="36"/>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" s="40" t="str">
         <f ca="1">Listes_Admin_DFI!$A$64</f>
         <v>Indirizzo e-mail</v>
       </c>
       <c r="B14" s="132"/>
       <c r="C14" s="133"/>
       <c r="D14" s="36"/>
       <c r="E14" s="86" t="str">
         <f ca="1">IF(B14="",Listes_Admin_DFI!$A$72,"")</f>
         <v xml:space="preserve">!!! Verificare/compilare i campi in verde </v>
       </c>
     </row>
-    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="35" t="str">
         <f ca="1">Listes_Admin_DFI!$A$65</f>
-        <v>Coordinate bancarie (banca/posta/IBAN)</v>
+        <v xml:space="preserve">Coordinate bancarie (banca/posta/IBAN)
+Nota: Si prega di utilizzare un IBAN standard. Il QR-IBAN (contiene la cifra 3 al 5° posto: CHXX 3XXX XXXX XXXX XXXX X) non è accettato. </v>
       </c>
       <c r="B15" s="132"/>
       <c r="C15" s="133"/>
       <c r="D15" s="36"/>
       <c r="E15" s="86" t="str">
         <f ca="1">IF(B15="",Listes_Admin_DFI!$A$72,"")</f>
         <v xml:space="preserve">!!! Verificare/compilare i campi in verde </v>
       </c>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A16" s="6"/>
       <c r="B16" s="6"/>
       <c r="C16" s="38"/>
       <c r="D16" s="38"/>
     </row>
     <row r="17" spans="1:8" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A17" s="32" t="str">
         <f ca="1">Listes_Admin_DFI!$A$66</f>
         <v>Sovvenzione</v>
       </c>
       <c r="B17" s="41"/>
       <c r="C17" s="38"/>
       <c r="E17" s="90" t="str">
         <f ca="1">Listes_Admin_DFI!$A$30</f>
         <v>Correzione UFE</v>
@@ -4584,51 +4585,51 @@
       <c r="A20" s="65" t="str">
         <f ca="1">'Decompte-Abrechung-Rendiconto'!$A$13&amp;" : "&amp;'Decompte-Abrechung-Rendiconto'!$A$14</f>
         <v xml:space="preserve">Misura/e di accompagnamento : </v>
       </c>
       <c r="B20" s="67"/>
       <c r="C20" s="42" t="str">
         <f ca="1">IF(E20=0,'Decompte-Abrechung-Rendiconto'!B23,E20)</f>
         <v xml:space="preserve">!!! Verificare/compilare i campi in verde </v>
       </c>
       <c r="E20" s="94">
         <v>0</v>
       </c>
       <c r="F20" s="95" t="str">
         <f ca="1">"(Montant initial : "&amp;TEXT('Decompte-Abrechung-Rendiconto'!$B$23,"#'000.00")&amp;")"</f>
         <v>(Montant initial : !!! Verificare/compilare i campi in verde )</v>
       </c>
       <c r="G20" s="92"/>
       <c r="H20" s="92"/>
     </row>
     <row r="21" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="43" t="str">
         <f ca="1">Listes_Admin_DFI!$A$67</f>
         <v>Totale della sovvenzione</v>
       </c>
       <c r="B21" s="73" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C21" s="44">
         <f ca="1">SUM(C19:C20)</f>
         <v>0</v>
       </c>
       <c r="D21" s="14"/>
       <c r="E21" s="15"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="45"/>
       <c r="B22" s="46"/>
       <c r="C22" s="47"/>
     </row>
     <row r="23" spans="1:8" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="136" t="str">
         <f ca="1">Listes_Admin_DFI!$A$69</f>
         <v xml:space="preserve">I contributi di sostegno sono esenti da IVA. </v>
       </c>
       <c r="B23" s="136"/>
       <c r="C23" s="136"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="48"/>
       <c r="B24" s="48"/>
       <c r="C24" s="48"/>
@@ -4659,1418 +4660,1421 @@
         <f ca="1">Listes_Admin_DFI!$A$70</f>
         <v>Eseguito dall’UFE</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="33"/>
       <c r="B29" s="33"/>
       <c r="C29" s="34"/>
     </row>
     <row r="30" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A30" s="6" t="str">
         <f ca="1">Listes_Admin_DFI!$A$71</f>
         <v>Firma elettronica del responsabile del progetto all'interno dell'UFE:</v>
       </c>
     </row>
     <row r="35" spans="1:3" ht="54.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="134" t="str">
         <f ca="1">Listes_Admin_DFI!$A$73</f>
         <v xml:space="preserve">*Base legale: I presenti sussidi si basano sull’art. 47 «Informazione e consulenza» della legge sull’energia del 30.09.2016 (LEne; RS 730.0) e sulle relative disposizioni d’esecuzione dell’ordinanza sull’energia del 1°.11.2017 (OEn, RS 730.01), la decisione del Consiglio federale del 7 dicembre 2018 nonché sul capoverso 7.2 della strategia programmatica di SvizzeraEnergia 2021-2030, che specifica tra l’altro gli obiettivi e le misure a livello di città, comuni, quartieri e regioni che possono essere sostenuti tra l’altro da SvizzeraEnergia. Inoltre, si applicano le disposizioni della legge sui sussidi del 5.10.1990 (LSu, SR 616.1).
 </v>
       </c>
       <c r="B35" s="134"/>
       <c r="C35" s="134"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="8MSROUst6JxGLT7gGAerZ6ZxzieXKXoVfCP/Km7zE9KKrLKZ66cNpGF/Vs5sOi3rKtAEW83zVwocR7BK5ypE9Q==" saltValue="jccp396Krshbu2nfHce+NQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="11">
     <mergeCell ref="D1:F2"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="A35:C35"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="B9:C9"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="1.9685039370078741" bottom="0.39370078740157483" header="0.11811023622047245" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="95" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;LOffice fédéral de l’énergie
 c/o DLZ Finanzen
 3003 Berne
 &amp;KFF00003643081400  / REF-1081-00305&amp;R&amp;G</oddHeader>
   </headerFooter>
-  <legacyDrawingHF r:id="rId2"/>
+  <customProperties>
+    <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
+  </customProperties>
+  <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Feuil2"/>
   <dimension ref="A1:I104"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+    <sheetView topLeftCell="A50" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E65" sqref="E65:G65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="62.85546875" style="55" customWidth="1"/>
     <col min="2" max="2" width="11" style="55" customWidth="1"/>
     <col min="3" max="3" width="12" style="55" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="55" customWidth="1"/>
     <col min="5" max="5" width="35.42578125" style="55" customWidth="1"/>
     <col min="6" max="6" width="39.140625" style="55" customWidth="1"/>
     <col min="7" max="7" width="32.7109375" style="55" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="55" customWidth="1"/>
     <col min="9" max="9" width="43.5703125" style="55" customWidth="1"/>
     <col min="10" max="16384" width="10.85546875" style="55"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="53" t="str">
         <f>Start!$D$2</f>
         <v>Italiano</v>
       </c>
       <c r="B1" s="53">
         <f>IF($A$1=$E$1,COLUMN($E$1),IF($A$1=$F$1,COLUMN($F$1),IF($A$1=$G$1,COLUMN($G$1),NA())))</f>
         <v>7</v>
       </c>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="54" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1" s="54" t="s">
         <v>41</v>
       </c>
-      <c r="F1" s="54" t="s">
+      <c r="G1" s="54" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="53"/>
       <c r="B2" s="53"/>
       <c r="C2" s="53"/>
       <c r="D2" s="53"/>
       <c r="E2" s="60"/>
     </row>
     <row r="3" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="53" t="str">
         <f t="shared" ref="A3:A61" ca="1" si="0">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>Completare il rendiconto finanziario</v>
       </c>
       <c r="B3" s="53"/>
       <c r="C3" s="53"/>
       <c r="D3" s="53"/>
       <c r="E3" s="55" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="F3" s="55" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="G3" s="56" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Link alla scheda "Decompte-Abrechung-Rendiconto"</v>
       </c>
       <c r="B4" s="53"/>
       <c r="C4" s="53"/>
       <c r="D4" s="53"/>
       <c r="E4" s="55" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="F4" s="55" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="G4" s="55" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Compilare la fattura (modulo di pagamento)</v>
       </c>
       <c r="B5" s="53"/>
       <c r="C5" s="53"/>
       <c r="D5" s="53"/>
       <c r="E5" s="55" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="F5" s="55" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="G5" s="56" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A6" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Link alla scheda "Facture-Rechnung-Fattura"</v>
       </c>
       <c r="B6" s="53"/>
       <c r="C6" s="53"/>
       <c r="D6" s="53"/>
       <c r="E6" s="55" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F6" s="55" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="G6" s="55" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Caricare i documenti sulla piattaforma</v>
       </c>
       <c r="B7" s="53"/>
       <c r="C7" s="53"/>
       <c r="D7" s="53"/>
       <c r="E7" s="55" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F7" s="55" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="G7" s="55" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>NOTE IMPORTANTI</v>
       </c>
       <c r="B8" s="53"/>
       <c r="C8" s="53"/>
       <c r="D8" s="53"/>
       <c r="E8" s="55" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="F8" s="55" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="G8" s="55" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>!!! Tutti i campi in verde devono essere compilati.</v>
       </c>
       <c r="B9" s="53"/>
       <c r="C9" s="53"/>
       <c r="D9" s="53"/>
       <c r="E9" s="55" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="F9" s="55" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="G9" s="56" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="60" x14ac:dyDescent="0.25">
       <c r="A10" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>!!! Questo file excel, così come tutti gli altri documenti, devono essere completati e caricati sulla piattaforma.</v>
       </c>
       <c r="B10" s="53"/>
       <c r="C10" s="53"/>
       <c r="D10" s="53"/>
       <c r="E10" s="55" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="F10" s="55" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="G10" s="56" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A11" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Link alla piattaforma : https://ds1.dreifels.ch/tempprojekt25/tpLogin.aspx?La=IT</v>
       </c>
       <c r="B11" s="53"/>
       <c r="C11" s="53"/>
       <c r="D11" s="53"/>
       <c r="E11" s="55" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="F11" s="55" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="G11" s="56" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A12" s="53" t="str">
         <f ca="1">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>Programma di sostegno SvizzeraEnergia per i comuni</v>
       </c>
       <c r="B12" s="53"/>
       <c r="C12" s="53"/>
       <c r="D12" s="53"/>
       <c r="E12" s="55" t="s">
         <v>6</v>
       </c>
       <c r="F12" s="55" t="s">
+        <v>66</v>
+      </c>
+      <c r="G12" s="55" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A13" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Progetti temporanei 2025 (attuazione 2025–2026)</v>
       </c>
       <c r="B13" s="53"/>
       <c r="C13" s="53"/>
       <c r="D13" s="53"/>
       <c r="E13" s="55" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="F13" s="55" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="G13" s="55" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Rendiconto finanziario 2025-2026</v>
       </c>
       <c r="B14" s="53"/>
       <c r="C14" s="53"/>
       <c r="D14" s="53"/>
       <c r="E14" s="55" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="F14" s="55" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="G14" s="55" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Selezione della configurazione</v>
       </c>
       <c r="B15" s="53"/>
       <c r="C15" s="53"/>
       <c r="D15" s="53"/>
       <c r="E15" s="55" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="F15" s="55" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="G15" s="56" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" s="57" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Comune individuale</v>
       </c>
       <c r="B16" s="53"/>
       <c r="C16" s="53"/>
       <c r="D16" s="53"/>
       <c r="E16" s="55" t="s">
         <v>12</v>
       </c>
       <c r="F16" s="55" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="56" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="58" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Raggruppamento di comuni/Regione</v>
       </c>
       <c r="B17" s="53"/>
       <c r="C17" s="53"/>
       <c r="D17" s="53"/>
       <c r="E17" s="55" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="F17" s="55" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="G17" s="56" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Nome del comune</v>
       </c>
       <c r="B18" s="53"/>
       <c r="C18" s="53"/>
       <c r="D18" s="53"/>
       <c r="E18" s="55" t="s">
         <v>15</v>
       </c>
       <c r="F18" s="55" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G18" s="56" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A19" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Nome del raggruppamento/della Regione</v>
       </c>
       <c r="B19" s="53"/>
       <c r="C19" s="53"/>
       <c r="D19" s="53"/>
       <c r="E19" s="55" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="F19" s="55" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="G19" s="56" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Persona di contatto</v>
       </c>
       <c r="B20" s="53"/>
       <c r="C20" s="53"/>
       <c r="D20" s="53"/>
       <c r="E20" s="55" t="s">
         <v>5</v>
       </c>
       <c r="F20" s="55" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="G20" s="56" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Numero di progetto (si veda nel tool d'iscrizione: TP 2025-XXX)</v>
       </c>
       <c r="B21" s="53"/>
       <c r="C21" s="53"/>
       <c r="D21" s="53"/>
       <c r="E21" s="55" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="F21" s="55" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="G21" s="56" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Sovvenzione massima possibile</v>
       </c>
       <c r="B22" s="53"/>
       <c r="C22" s="53"/>
       <c r="D22" s="53"/>
       <c r="E22" s="55" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F22" s="55" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G22" s="55" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Comune (prezzo forfettario)</v>
       </c>
       <c r="B23" s="53"/>
       <c r="C23" s="53"/>
       <c r="D23" s="53"/>
       <c r="E23" s="55" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="F23" s="55" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="G23" s="55" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A24" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Raggruppamento (prezzo forfettario)</v>
       </c>
       <c r="B24" s="53"/>
       <c r="C24" s="53"/>
       <c r="D24" s="53"/>
       <c r="E24" s="55" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="F24" s="55" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="G24" s="55" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A25" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Evento/i informativo/i (obbligatorio/i)</v>
       </c>
       <c r="B25" s="59">
         <v>2000</v>
       </c>
       <c r="C25" s="59">
         <v>4000</v>
       </c>
       <c r="D25" s="53"/>
       <c r="E25" s="55" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F25" s="55" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G25" s="55" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="53" t="str">
         <f ca="1">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>Misura/e di accompagnamento</v>
       </c>
       <c r="B26" s="59"/>
       <c r="C26" s="59"/>
       <c r="D26" s="53"/>
       <c r="E26" s="55" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="F26" s="55" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="G26" s="55" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="57" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Si</v>
       </c>
       <c r="B27" s="59">
         <v>3000</v>
       </c>
       <c r="C27" s="59">
         <v>6000</v>
       </c>
       <c r="D27" s="53"/>
       <c r="E27" s="55" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="F27" s="55" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="G27" s="55" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="58" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>No</v>
       </c>
       <c r="B28" s="59">
         <v>0</v>
       </c>
       <c r="C28" s="59">
         <v>0</v>
       </c>
       <c r="D28" s="53"/>
       <c r="E28" s="55" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="F28" s="55" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="G28" s="55" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Sovvenzione massima</v>
       </c>
       <c r="B29" s="53"/>
       <c r="C29" s="53"/>
       <c r="D29" s="53"/>
       <c r="E29" s="55" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="55" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G29" s="55" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Correzione UFE</v>
       </c>
       <c r="B30" s="53"/>
       <c r="C30" s="53"/>
       <c r="D30" s="53"/>
       <c r="E30" s="55" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F30" s="55" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="G30" s="55" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Sintesi</v>
       </c>
       <c r="B31" s="53"/>
       <c r="C31" s="53"/>
       <c r="D31" s="53"/>
       <c r="E31" s="55" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="55" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="G31" s="56" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Costi totali del progetto (secondo la tabella sottostante)</v>
       </c>
       <c r="B32" s="53"/>
       <c r="C32" s="53"/>
       <c r="D32" s="53"/>
       <c r="E32" s="55" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F32" s="55" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G32" s="56" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Sovvenzione teorica (40% dei costi totali)</v>
       </c>
       <c r="B33" s="53"/>
       <c r="C33" s="53"/>
       <c r="D33" s="53"/>
       <c r="E33" s="55" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F33" s="55" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G33" s="56" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A34" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Sovvenzione massima (secondo la tabella precedente)</v>
       </c>
       <c r="B34" s="53"/>
       <c r="C34" s="53"/>
       <c r="D34" s="53"/>
       <c r="E34" s="55" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F34" s="55" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="G34" s="56" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Sovvenzione accordata</v>
       </c>
       <c r="B35" s="53"/>
       <c r="C35" s="53"/>
       <c r="D35" s="53"/>
       <c r="E35" s="55" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F35" s="55" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="G35" s="56" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A36" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Importo per comune interlocutore registrato</v>
       </c>
       <c r="B36" s="53"/>
       <c r="C36" s="53"/>
       <c r="D36" s="53"/>
       <c r="E36" s="55" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F36" s="55" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G36" s="56" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="90" x14ac:dyDescent="0.25">
       <c r="A37" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Inserire nella tabella sottostante tutti i costi relativi al progetto. Se le tariffe orarie non sono note o non esistono, utilizzare la sezione "Costi forfettari".</v>
       </c>
       <c r="B37" s="53"/>
       <c r="C37" s="53"/>
       <c r="D37" s="53"/>
       <c r="E37" s="55" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F37" s="55" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G37" s="56" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:9" ht="120" x14ac:dyDescent="0.25">
       <c r="A38" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>I costi che possono essere imputati al progetto sono ad esempio : onorari del personale municipale, costi del mandato esterno o dell'esperto scelto, stampa dei documenti, invii postali, noleggio delle sale, aperitivo al termine dell’evento, ecc.</v>
       </c>
       <c r="B38" s="53"/>
       <c r="C38" s="53"/>
       <c r="D38" s="53"/>
       <c r="E38" s="55" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="F38" s="55" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="G38" s="56" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="I38" s="69"/>
     </row>
     <row r="39" spans="1:9" ht="75" x14ac:dyDescent="0.25">
       <c r="A39" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Se il comune organizza diversi eventi informativi, tutti i costi devono essere raggruppati e imputati a questo excel.</v>
       </c>
       <c r="B39" s="53"/>
       <c r="C39" s="53"/>
       <c r="D39" s="53"/>
       <c r="E39" s="55" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F39" s="55" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="G39" s="56" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="I39" s="69"/>
     </row>
     <row r="40" spans="1:9" ht="90" x14ac:dyDescent="0.25">
       <c r="A40" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>NOTA IMPORTANTE: Non sono richiesti ulteriori documenti giustificativi in allegato. Tuttavia, in caso di controllo federale delle finanze, sarà necessario fornire i documenti giustificativi.</v>
       </c>
       <c r="B40" s="53"/>
       <c r="C40" s="53"/>
       <c r="D40" s="53"/>
       <c r="E40" s="55" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F40" s="55" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G40" s="56" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Designazione</v>
       </c>
       <c r="B41" s="53"/>
       <c r="C41" s="53"/>
       <c r="D41" s="53"/>
       <c r="E41" s="55" t="s">
         <v>4</v>
       </c>
       <c r="F41" s="55" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G41" s="55" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Onorari</v>
       </c>
       <c r="B42" s="53"/>
       <c r="C42" s="53"/>
       <c r="D42" s="53"/>
       <c r="E42" s="55" t="s">
         <v>3</v>
       </c>
       <c r="F42" s="55" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G42" s="56" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Personale</v>
       </c>
       <c r="B43" s="53"/>
       <c r="C43" s="53"/>
       <c r="D43" s="53"/>
       <c r="E43" s="55" t="s">
         <v>0</v>
       </c>
       <c r="F43" s="55" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G43" s="56" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Funzione</v>
       </c>
       <c r="B44" s="53"/>
       <c r="C44" s="53"/>
       <c r="D44" s="53"/>
       <c r="E44" s="55" t="s">
         <v>1</v>
       </c>
       <c r="F44" s="55" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G44" s="56" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Tariffa oraria</v>
       </c>
       <c r="B45" s="53"/>
       <c r="C45" s="53"/>
       <c r="D45" s="53"/>
       <c r="E45" s="55" t="s">
         <v>2</v>
       </c>
       <c r="F45" s="55" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G45" s="56" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Ore</v>
       </c>
       <c r="B46" s="53"/>
       <c r="C46" s="53"/>
       <c r="D46" s="53"/>
       <c r="E46" s="55" t="s">
+        <v>106</v>
+      </c>
+      <c r="F46" s="55" t="s">
+        <v>105</v>
+      </c>
+      <c r="G46" s="56" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Subtotale</v>
       </c>
       <c r="B47" s="53"/>
       <c r="C47" s="53"/>
       <c r="D47" s="53"/>
       <c r="E47" s="55" t="s">
         <v>10</v>
       </c>
       <c r="F47" s="55" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="G47" s="56" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Costi forfettari</v>
       </c>
       <c r="B48" s="53"/>
       <c r="C48" s="53"/>
       <c r="D48" s="53"/>
       <c r="E48" s="55" t="s">
         <v>7</v>
       </c>
       <c r="F48" s="55" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="G48" s="56" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Quantità</v>
       </c>
       <c r="B49" s="53"/>
       <c r="C49" s="53"/>
       <c r="D49" s="53"/>
       <c r="E49" s="55" t="s">
         <v>8</v>
       </c>
       <c r="F49" s="55" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="G49" s="56" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Importo</v>
       </c>
       <c r="B50" s="53"/>
       <c r="C50" s="53"/>
       <c r="D50" s="53"/>
       <c r="E50" s="55" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="55" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="G50" s="56" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Subtotale</v>
       </c>
       <c r="B51" s="53"/>
       <c r="C51" s="53"/>
       <c r="D51" s="53"/>
       <c r="E51" s="55" t="s">
         <v>10</v>
       </c>
       <c r="F51" s="55" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="G51" s="56" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Totale</v>
       </c>
       <c r="B52" s="53"/>
       <c r="C52" s="53"/>
       <c r="D52" s="53"/>
       <c r="E52" s="55" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F52" s="55" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G52" s="56" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Esempio 1 (onorari)</v>
       </c>
       <c r="B53" s="53"/>
       <c r="C53" s="53"/>
       <c r="D53" s="53"/>
       <c r="E53" s="55" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F53" s="55" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="G53" s="56" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Dipendente_esempio_1</v>
       </c>
       <c r="B54" s="53"/>
       <c r="C54" s="53"/>
       <c r="D54" s="53"/>
       <c r="E54" s="55" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F54" s="55" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="G54" s="56" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Esempio 2 (costi forfettari)</v>
       </c>
       <c r="B55" s="53"/>
       <c r="C55" s="53"/>
       <c r="D55" s="53"/>
       <c r="E55" s="55" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F55" s="55" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G55" s="55" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Tariffa forfettaria_esempio_1</v>
       </c>
       <c r="B56" s="53"/>
       <c r="C56" s="53"/>
       <c r="D56" s="53"/>
       <c r="E56" s="56" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F56" s="55" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="G56" s="56" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
     </row>
     <row r="57" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A57" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Domanda di sovvenzione* (modulo di pagamento) 2025-2026</v>
       </c>
       <c r="B57" s="53"/>
       <c r="C57" s="53"/>
       <c r="D57" s="53"/>
       <c r="E57" s="60" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="F57" s="55" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="G57" s="55" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Dati di pagamento</v>
       </c>
       <c r="B58" s="53"/>
       <c r="C58" s="53"/>
       <c r="D58" s="53"/>
       <c r="E58" s="60" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="F58" s="55" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="G58" s="55" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Numero di progetto (TP 2025-XXX)</v>
       </c>
       <c r="B59" s="53"/>
       <c r="C59" s="53"/>
       <c r="D59" s="53"/>
       <c r="E59" s="55" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="F59" s="55" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="G59" s="56" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
     </row>
     <row r="60" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A60" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Nome del comune o  del raggruppamento</v>
       </c>
       <c r="B60" s="53"/>
       <c r="C60" s="53"/>
       <c r="D60" s="53"/>
       <c r="E60" s="60" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F60" s="56" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="G60" s="56" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v xml:space="preserve">Indirizzo postale del comune </v>
       </c>
       <c r="B61" s="53"/>
       <c r="C61" s="53"/>
       <c r="D61" s="53"/>
       <c r="E61" s="60" t="s">
         <v>17</v>
       </c>
       <c r="F61" s="55" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="G61" s="56" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" s="53" t="str">
         <f t="shared" ref="A62:A104" ca="1" si="1">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>NPA+Luogo</v>
       </c>
       <c r="B62" s="53"/>
       <c r="C62" s="53"/>
       <c r="D62" s="53"/>
       <c r="E62" s="60" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F62" s="55" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="G62" s="56" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Responsabile nel comune</v>
       </c>
       <c r="B63" s="53"/>
       <c r="C63" s="53"/>
       <c r="D63" s="53"/>
       <c r="E63" s="60" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F63" s="55" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="G63" s="55" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Indirizzo e-mail</v>
       </c>
       <c r="B64" s="53"/>
       <c r="C64" s="53"/>
       <c r="D64" s="53"/>
       <c r="E64" s="60" t="s">
         <v>18</v>
       </c>
       <c r="F64" s="55" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="G64" s="55" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="105" x14ac:dyDescent="0.25">
       <c r="A65" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
-        <v>Coordinate bancarie (banca/posta/IBAN)</v>
+        <v xml:space="preserve">Coordinate bancarie (banca/posta/IBAN)
+Nota: Si prega di utilizzare un IBAN standard. Il QR-IBAN (contiene la cifra 3 al 5° posto: CHXX 3XXX XXXX XXXX XXXX X) non è accettato. </v>
       </c>
       <c r="B65" s="53"/>
       <c r="C65" s="53"/>
       <c r="D65" s="53"/>
       <c r="E65" s="60" t="s">
-        <v>21</v>
+        <v>214</v>
       </c>
       <c r="F65" s="55" t="s">
-        <v>90</v>
+        <v>215</v>
       </c>
       <c r="G65" s="55" t="s">
-        <v>102</v>
+        <v>216</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A66" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Sovvenzione</v>
       </c>
       <c r="B66" s="53"/>
       <c r="C66" s="53"/>
       <c r="D66" s="53"/>
       <c r="E66" s="60" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F66" s="55" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="G66" s="55" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Totale della sovvenzione</v>
       </c>
       <c r="B67" s="53"/>
       <c r="C67" s="53"/>
       <c r="D67" s="53"/>
       <c r="E67" s="60" t="s">
         <v>19</v>
       </c>
       <c r="F67" s="55" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="G67" s="55" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Data</v>
       </c>
       <c r="B68" s="53"/>
       <c r="C68" s="53"/>
       <c r="D68" s="53"/>
       <c r="E68" s="60" t="s">
         <v>20</v>
       </c>
       <c r="F68" s="55" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="G68" s="55" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="69" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A69" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v xml:space="preserve">I contributi di sostegno sono esenti da IVA. </v>
       </c>
       <c r="B69" s="53"/>
       <c r="C69" s="53"/>
       <c r="D69" s="53"/>
       <c r="E69" s="60" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="F69" s="55" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="G69" s="55" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Eseguito dall’UFE</v>
       </c>
       <c r="B70" s="53"/>
       <c r="C70" s="53"/>
       <c r="D70" s="53"/>
       <c r="E70" s="60" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F70" s="55" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="G70" s="55" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
     </row>
     <row r="71" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A71" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Firma elettronica del responsabile del progetto all'interno dell'UFE:</v>
       </c>
       <c r="B71" s="53"/>
       <c r="C71" s="53"/>
       <c r="D71" s="53"/>
       <c r="E71" s="60" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="F71" s="55" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="G71" s="55" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="72" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A72" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v xml:space="preserve">!!! Verificare/compilare i campi in verde </v>
       </c>
       <c r="B72" s="53"/>
       <c r="C72" s="53"/>
       <c r="D72" s="53"/>
       <c r="E72" s="60" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="F72" s="55" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="G72" s="56" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
     </row>
     <row r="73" spans="1:7" ht="315" x14ac:dyDescent="0.25">
       <c r="A73" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v xml:space="preserve">*Base legale: I presenti sussidi si basano sull’art. 47 «Informazione e consulenza» della legge sull’energia del 30.09.2016 (LEne; RS 730.0) e sulle relative disposizioni d’esecuzione dell’ordinanza sull’energia del 1°.11.2017 (OEn, RS 730.01), la decisione del Consiglio federale del 7 dicembre 2018 nonché sul capoverso 7.2 della strategia programmatica di SvizzeraEnergia 2021-2030, che specifica tra l’altro gli obiettivi e le misure a livello di città, comuni, quartieri e regioni che possono essere sostenuti tra l’altro da SvizzeraEnergia. Inoltre, si applicano le disposizioni della legge sui sussidi del 5.10.1990 (LSu, SR 616.1).
 </v>
       </c>
       <c r="B73" s="53"/>
       <c r="C73" s="53"/>
       <c r="D73" s="53"/>
       <c r="E73" s="60" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F73" s="55" t="s">
+        <v>104</v>
+      </c>
+      <c r="G73" s="55" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B74" s="53"/>
       <c r="C74" s="53"/>
       <c r="D74" s="53"/>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B75" s="53"/>
       <c r="C75" s="53"/>
       <c r="D75" s="53"/>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
@@ -6889,77 +6893,77 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a2886ae9-3f43-46a4-a350-81a5f6bb12cf"/>
     <ds:schemaRef ds:uri="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{647DFAD7-6063-409D-836A-3330458D687F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Arbeitsblätter</vt:lpstr>
+        <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Benannte Bereiche</vt:lpstr>
+        <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Start</vt:lpstr>
       <vt:lpstr>Decompte-Abrechung-Rendiconto</vt:lpstr>
       <vt:lpstr>Facture-Rechnung-Fattura</vt:lpstr>
       <vt:lpstr>Listes_Admin_DFI</vt:lpstr>
       <vt:lpstr>ActionFR</vt:lpstr>
       <vt:lpstr>ActionIT</vt:lpstr>
       <vt:lpstr>CommunesDE</vt:lpstr>
       <vt:lpstr>CommunesFR</vt:lpstr>
       <vt:lpstr>CommunesIT</vt:lpstr>
-      <vt:lpstr>'Facture-Rechnung-Fattura'!Druckbereich</vt:lpstr>
       <vt:lpstr>Thematique</vt:lpstr>
       <vt:lpstr>Type</vt:lpstr>
+      <vt:lpstr>'Facture-Rechnung-Fattura'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Fachhochschule Nordwestschweiz</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Eismann Ralph</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="FSC#UVEKCFG@15.1700:Function">
     <vt:lpwstr/>
   </property>