--- v0 (2026-04-04)
+++ v1 (2026-11-02)
@@ -361,138 +361,138 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2333EB8E" w14:textId="77777777" w:rsidR="00397875" w:rsidRPr="00FA0447" w:rsidRDefault="00397875" w:rsidP="00397875">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19E07BA2" w14:textId="13918822" w:rsidR="00397875" w:rsidRPr="00EB7E07" w:rsidRDefault="00397875" w:rsidP="00397875">
+    <w:p w14:paraId="19E07BA2" w14:textId="1403CF95" w:rsidR="00397875" w:rsidRPr="00EB7E07" w:rsidRDefault="00397875" w:rsidP="00397875">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA0447">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Informazioni: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="002C7EFB">
+      <w:r w:rsidR="00846C58">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
-        <w:instrText>HYPERLINK "https://www.bfe.admin.ch/bfe/it/home/promozione/energie-rinnovabili/promozione-forza-idrica.html"</w:instrText>
+        <w:instrText>HYPERLINK "https://www.bfe.admin.ch/it/contributi-di-progettazione"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EB7E07">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Ufficio federale dell’energia UFE </w:t>
       </w:r>
       <w:r w:rsidR="002C7EFB">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB7E07">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> promozione</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C7EFB">
+      <w:r w:rsidR="00846C58">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> della forza idrica</w:t>
+        <w:t>contributi di progettazione</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53F3AF8C" w14:textId="558AD5E7" w:rsidR="00397875" w:rsidRPr="00FA0447" w:rsidRDefault="00397875" w:rsidP="00397875">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
@@ -2367,51 +2367,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="345F96C0" w14:textId="77777777" w:rsidR="00397875" w:rsidRPr="00FA0447" w:rsidRDefault="00397875" w:rsidP="00397875">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9331" w:type="dxa"/>
         <w:tblInd w:w="20" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1819"/>
         <w:gridCol w:w="2504"/>
         <w:gridCol w:w="2504"/>
         <w:gridCol w:w="2504"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00397875" w:rsidRPr="00821A49" w14:paraId="42A9AFE3" w14:textId="77777777" w:rsidTr="00D66FCC">
+      <w:tr w:rsidR="00397875" w:rsidRPr="00C51DD9" w14:paraId="42A9AFE3" w14:textId="77777777" w:rsidTr="00D66FCC">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9331" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52272455" w14:textId="1C9D5802" w:rsidR="00397875" w:rsidRPr="00FA0447" w:rsidRDefault="00397875" w:rsidP="00D66FCC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA0447">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Ubicazione </w:t>
             </w:r>
@@ -5075,51 +5075,67 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Inizio della fase di progettazione</w:t>
             </w:r>
             <w:r w:rsidR="00A00A19" w:rsidRPr="009C3A39">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3A39">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>fase</w:t>
             </w:r>
             <w:r w:rsidR="00A00A19" w:rsidRPr="009C3A39">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 3 </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A00A19" w:rsidRPr="009C3A39">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00A00A19" w:rsidRPr="009C3A39">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009C3A39">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>secondo</w:t>
             </w:r>
             <w:r w:rsidR="00A00A19" w:rsidRPr="009C3A39">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> SIA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5189,144 +5205,122 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00821A49" w:rsidRPr="00821A49">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>resentazione della domanda di concessione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51271B07" w14:textId="1140559F" w:rsidR="00821A49" w:rsidRPr="00821A49" w:rsidRDefault="00821A49" w:rsidP="00D86155">
+          <w:p w14:paraId="51271B07" w14:textId="1140559F" w:rsidR="00821A49" w:rsidRPr="00821A49" w:rsidRDefault="00000000" w:rsidP="00D86155">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1335843879"/>
                 <w:placeholder>
                   <w:docPart w:val="AE337B11434E42F4B60389634ADEE8EE"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
                 <w:proofErr w:type="spellStart"/>
-                <w:r w:rsidRPr="009C3A39">
+                <w:r w:rsidR="00821A49" w:rsidRPr="009C3A39">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t>Inserire</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
-                <w:r w:rsidRPr="009C3A39">
+                <w:r w:rsidR="00821A49" w:rsidRPr="009C3A39">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> la </w:t>
                 </w:r>
                 <w:proofErr w:type="spellStart"/>
-                <w:r w:rsidRPr="009C3A39">
+                <w:r w:rsidR="00821A49" w:rsidRPr="009C3A39">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t>data</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D86155" w:rsidRPr="009C3A39" w14:paraId="0AFBA288" w14:textId="77777777" w:rsidTr="009813A9">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FC886A7" w14:textId="1B57BCEF" w:rsidR="00D86155" w:rsidRPr="009C3A39" w:rsidRDefault="00D86155" w:rsidP="00D86155">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C3A39">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rilascio </w:t>
+              <w:t>Rilascio previsto della concessione</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AE269A4" w14:textId="11F84004" w:rsidR="00D86155" w:rsidRPr="009C3A39" w:rsidRDefault="00000000" w:rsidP="00D86155">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1482417850"/>
                 <w:placeholder>
                   <w:docPart w:val="8F9B5A5D341B4DCDBC2718B39FD9A616"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
@@ -5378,88 +5372,88 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Presentazione della domanda di costruzione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="355C3122" w14:textId="0D79639B" w:rsidR="00884AD0" w:rsidRPr="00884AD0" w:rsidRDefault="00884AD0" w:rsidP="00884AD0">
+          <w:p w14:paraId="355C3122" w14:textId="0D79639B" w:rsidR="00884AD0" w:rsidRPr="00884AD0" w:rsidRDefault="00000000" w:rsidP="00884AD0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1505630454"/>
                 <w:placeholder>
                   <w:docPart w:val="12620E256A184B2DAC3AB6970620F45A"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
                 <w:proofErr w:type="spellStart"/>
-                <w:r w:rsidRPr="009C3A39">
+                <w:r w:rsidR="00884AD0" w:rsidRPr="009C3A39">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t>Inserire</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
-                <w:r w:rsidRPr="009C3A39">
+                <w:r w:rsidR="00884AD0" w:rsidRPr="009C3A39">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> la </w:t>
                 </w:r>
                 <w:proofErr w:type="spellStart"/>
-                <w:r w:rsidRPr="009C3A39">
+                <w:r w:rsidR="00884AD0" w:rsidRPr="009C3A39">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t>data</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D86155" w:rsidRPr="009C3A39" w14:paraId="6B4FDF37" w14:textId="77777777" w:rsidTr="009813A9">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6827" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7296E8E3" w14:textId="155B9060" w:rsidR="00D86155" w:rsidRPr="009C3A39" w:rsidRDefault="00D86155" w:rsidP="00D86155">
             <w:pPr>
@@ -5929,51 +5923,51 @@
       <w:r w:rsidR="00B71B5D" w:rsidRPr="00C76616">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:caps w:val="0"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>escl</w:t>
       </w:r>
       <w:r w:rsidR="00C76616">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:caps w:val="0"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>usa</w:t>
       </w:r>
       <w:r w:rsidR="00B71B5D" w:rsidRPr="00C76616">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:caps w:val="0"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F71ABB" w14:textId="34C6A271" w:rsidR="00486897" w:rsidRPr="009C3A39" w:rsidRDefault="00D86155" w:rsidP="00486897">
+    <w:p w14:paraId="48F71ABB" w14:textId="713F3A87" w:rsidR="00486897" w:rsidRPr="009C3A39" w:rsidRDefault="00D86155" w:rsidP="00486897">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C3A39">
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>La stima dei costi deve essere trasmessa in un documento Excel separato (</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00E7328D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="it-CH"/>
           </w:rPr>
           <w:t>LINK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009C3A39">
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>) fornito dall'UFE. Alla domanda devono essere allegate copie dei documenti giustificativi dei costi di progettazione del progetto, come ad esempio le offerte. I costi devono essere indicati senza IVA.</w:t>
@@ -7108,53 +7102,60 @@
                   </w:rPr>
                   <w:t>. inserire</w:t>
                 </w:r>
                 <w:r w:rsidR="00BE35A3">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:val="it-CH"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> il </w:t>
                 </w:r>
                 <w:r w:rsidR="00DD1D8B">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:val="it-CH"/>
                   </w:rPr>
                   <w:t>m</w:t>
                 </w:r>
                 <w:proofErr w:type="spellStart"/>
                 <w:r w:rsidR="00DD1D8B">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
-                  <w:t>ontante</w:t>
+                  <w:t>ontant</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
+                <w:r w:rsidR="00DD1D8B">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                  </w:rPr>
+                  <w:t>e</w:t>
+                </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:id w:val="581803334"/>
               <w:placeholder>
                 <w:docPart w:val="0EBC00DAF9704A179922AA2324CE4C29"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:value="Wählen Sie ein Element aus."/>
                 <w:listItem w:displayText="richiesto" w:value="richiesto"/>
@@ -8186,51 +8187,51 @@
                     <w:rStyle w:val="Standard-Text"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:val="it-CH"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Inserire </w:t>
                 </w:r>
                 <w:r w:rsidR="00486897">
                   <w:rPr>
                     <w:rStyle w:val="Standard-Text"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:val="it-CH"/>
                   </w:rPr>
                   <w:t>il montante</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00486897">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t> MW</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00486897" w:rsidRPr="00821A49" w14:paraId="0FC95C4C" w14:textId="77777777" w:rsidTr="00486897">
+      <w:tr w:rsidR="00486897" w:rsidRPr="00C51DD9" w14:paraId="0FC95C4C" w14:textId="77777777" w:rsidTr="00486897">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6887644F" w14:textId="446DE05B" w:rsidR="00486897" w:rsidRPr="00486897" w:rsidRDefault="00486897" w:rsidP="00486897">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Portata massima normale dell'acqua</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8622,51 +8623,51 @@
                     <w:rStyle w:val="Standard-Text"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:val="it-CH"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Inserire </w:t>
                 </w:r>
                 <w:r w:rsidR="00486897">
                   <w:rPr>
                     <w:rStyle w:val="Standard-Text"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:val="it-CH"/>
                   </w:rPr>
                   <w:t>il montante</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00486897">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t> m</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00486897" w:rsidRPr="00821A49" w14:paraId="0B173B8D" w14:textId="77777777" w:rsidTr="00486897">
+      <w:tr w:rsidR="00486897" w:rsidRPr="00C51DD9" w14:paraId="0B173B8D" w14:textId="77777777" w:rsidTr="00486897">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FA9DD06" w14:textId="1F18DE0E" w:rsidR="00486897" w:rsidRDefault="00486897" w:rsidP="00486897">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Quantità d'acqua utilizzata</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42910306" w14:textId="7F9ADFEA" w:rsidR="00486897" w:rsidRPr="00486897" w:rsidRDefault="00000000" w:rsidP="00486897">
@@ -9101,51 +9102,51 @@
                     <w:rStyle w:val="Standard-Text"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:val="it-CH"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Inserire </w:t>
                 </w:r>
                 <w:r w:rsidR="00486897">
                   <w:rPr>
                     <w:rStyle w:val="Standard-Text"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:val="it-CH"/>
                   </w:rPr>
                   <w:t>il montante</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00486897">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t> MWh</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00486897" w:rsidRPr="00821A49" w14:paraId="25188F7D" w14:textId="77777777" w:rsidTr="00486897">
+      <w:tr w:rsidR="00486897" w:rsidRPr="00C51DD9" w14:paraId="25188F7D" w14:textId="77777777" w:rsidTr="00486897">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E0F3094" w14:textId="0BDF3BEC" w:rsidR="00486897" w:rsidRDefault="00486897" w:rsidP="00486897">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Produzione netta</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27C7A2D7" w14:textId="0F8F1553" w:rsidR="00486897" w:rsidRPr="00486897" w:rsidRDefault="00000000" w:rsidP="00486897">
@@ -9658,141 +9659,141 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00842E5B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>(all’indirizzo e-mail del richiedente indicato al punto 1 del presente modulo)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29298847" w14:textId="77777777" w:rsidR="00821A49" w:rsidRPr="00D2691B" w:rsidRDefault="00821A49" w:rsidP="00821A49">
+    <w:p w14:paraId="29298847" w14:textId="77777777" w:rsidR="00821A49" w:rsidRPr="00D2691B" w:rsidRDefault="00000000" w:rsidP="00821A49">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="it-CH"/>
           </w:rPr>
           <w:id w:val="-16781753"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00D2691B">
+          <w:r w:rsidR="00821A49" w:rsidRPr="00D2691B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="it-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00D2691B">
+      <w:r w:rsidR="00821A49" w:rsidRPr="00D2691B">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Sì, acconsento </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395DC6EA" w14:textId="77777777" w:rsidR="00821A49" w:rsidRPr="007F01C1" w:rsidRDefault="00821A49" w:rsidP="00821A49">
+    <w:p w14:paraId="395DC6EA" w14:textId="77777777" w:rsidR="00821A49" w:rsidRPr="007F01C1" w:rsidRDefault="00000000" w:rsidP="00821A49">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="it-CH"/>
           </w:rPr>
           <w:id w:val="207073438"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00821A49">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="it-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00D25023">
+      <w:r w:rsidR="00821A49" w:rsidRPr="00D25023">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>Non acconsento (invio in forma cartacea</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00821A49">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72DB2F83" w14:textId="77777777" w:rsidR="00821A49" w:rsidRDefault="00821A49" w:rsidP="00E37562">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24F2D4E7" w14:textId="1F47E8F1" w:rsidR="00397875" w:rsidRPr="00FA0447" w:rsidRDefault="00397875" w:rsidP="000D7E1E">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -10041,231 +10042,231 @@
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2264"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="2976"/>
       </w:tblGrid>
       <w:tr w:rsidR="00397875" w:rsidRPr="00FB45B7" w14:paraId="1950B110" w14:textId="77777777" w:rsidTr="00D66FCC">
         <w:trPr>
           <w:trHeight w:val="607"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="290713BD" w14:textId="4FC9C1FA" w:rsidR="00397875" w:rsidRPr="00FB45B7" w:rsidRDefault="00FB45B7" w:rsidP="00D66FCC">
+          <w:p w14:paraId="290713BD" w14:textId="4FC9C1FA" w:rsidR="00397875" w:rsidRPr="00FB45B7" w:rsidRDefault="00000000" w:rsidP="00D66FCC">
             <w:pPr>
               <w:pStyle w:val="Titel"/>
               <w:spacing w:before="60" w:after="60" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Standard-Text"/>
                   <w:b w:val="0"/>
                   <w:bCs/>
                   <w:lang w:val="it-CH"/>
                 </w:rPr>
                 <w:id w:val="-1043438501"/>
                 <w:placeholder>
                   <w:docPart w:val="6DE63DE8DB1E4A048BAE36A9DBD9C98F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Absatz-Standardschriftart"/>
                   <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   <w:sz w:val="42"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00FB45B7">
                   <w:rPr>
                     <w:rStyle w:val="Standard-Text"/>
                     <w:b w:val="0"/>
                     <w:bCs/>
                     <w:lang w:val="it-CH"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
-                <w:r>
+                <w:r w:rsidR="00FB45B7">
                   <w:rPr>
                     <w:rStyle w:val="Standard-Text"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t xml:space="preserve">                         </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0F8CFEBF" w14:textId="77777777" w:rsidR="00397875" w:rsidRPr="00FB45B7" w:rsidRDefault="00397875" w:rsidP="00D66FCC">
             <w:pPr>
               <w:pStyle w:val="Titel"/>
               <w:spacing w:before="60" w:after="60" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2F15AAFF" w14:textId="52354E3C" w:rsidR="00397875" w:rsidRPr="00FB45B7" w:rsidRDefault="00FB45B7" w:rsidP="00D66FCC">
+          <w:p w14:paraId="2F15AAFF" w14:textId="52354E3C" w:rsidR="00397875" w:rsidRPr="00FB45B7" w:rsidRDefault="00000000" w:rsidP="00D66FCC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="280" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Standard-Text"/>
                   <w:lang w:val="it-CH"/>
                 </w:rPr>
                 <w:id w:val="-1525858212"/>
                 <w:placeholder>
                   <w:docPart w:val="8357957F8C7B4CB7BA09B8D24A97C6F4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Absatz-Standardschriftart"/>
                   <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00FB45B7">
                   <w:rPr>
                     <w:rStyle w:val="Standard-Text"/>
                     <w:lang w:val="it-CH"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                                     </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6D4DC8A8" w14:textId="77777777" w:rsidR="00397875" w:rsidRPr="00FB45B7" w:rsidRDefault="00397875" w:rsidP="00D66FCC">
             <w:pPr>
               <w:pStyle w:val="Titel"/>
               <w:spacing w:before="60" w:after="60" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5C17D4EF" w14:textId="05FDC04E" w:rsidR="00397875" w:rsidRPr="00FB45B7" w:rsidRDefault="00FB45B7" w:rsidP="00D66FCC">
+          <w:p w14:paraId="5C17D4EF" w14:textId="05FDC04E" w:rsidR="00397875" w:rsidRPr="00FB45B7" w:rsidRDefault="00000000" w:rsidP="00D66FCC">
             <w:pPr>
               <w:pStyle w:val="Titel"/>
               <w:spacing w:before="60" w:after="60" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Standard-Text"/>
                   <w:b w:val="0"/>
                   <w:bCs/>
                   <w:lang w:val="it-CH"/>
                 </w:rPr>
                 <w:id w:val="-1335602637"/>
                 <w:placeholder>
                   <w:docPart w:val="8BEC97B3A7C14C57982170F7A29BC2E3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Absatz-Standardschriftart"/>
                   <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   <w:sz w:val="42"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00FB45B7">
                   <w:rPr>
                     <w:rStyle w:val="Standard-Text"/>
                     <w:b w:val="0"/>
                     <w:bCs/>
                     <w:lang w:val="it-CH"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                                     </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00397875" w:rsidRPr="00FB45B7" w14:paraId="4B883BCA" w14:textId="77777777" w:rsidTr="00D66FCC">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
@@ -10404,228 +10405,228 @@
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2264"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="2976"/>
       </w:tblGrid>
       <w:tr w:rsidR="00397875" w:rsidRPr="00FB45B7" w14:paraId="67DAA40D" w14:textId="77777777" w:rsidTr="00D66FCC">
         <w:trPr>
           <w:trHeight w:val="607"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="36C686CA" w14:textId="61010B3E" w:rsidR="00397875" w:rsidRPr="00FB45B7" w:rsidRDefault="00FB45B7" w:rsidP="00D66FCC">
+          <w:p w14:paraId="36C686CA" w14:textId="61010B3E" w:rsidR="00397875" w:rsidRPr="00FB45B7" w:rsidRDefault="00000000" w:rsidP="00D66FCC">
             <w:pPr>
               <w:pStyle w:val="Titel"/>
               <w:spacing w:before="60" w:after="60" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Standard-Text"/>
                   <w:b w:val="0"/>
                   <w:bCs/>
                   <w:lang w:val="it-CH"/>
                 </w:rPr>
                 <w:id w:val="-1173873331"/>
                 <w:placeholder>
                   <w:docPart w:val="2C11EC45965C4FBEA4D58A04B6B0585F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Absatz-Standardschriftart"/>
                   <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   <w:sz w:val="42"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00FB45B7">
                   <w:rPr>
                     <w:rStyle w:val="Standard-Text"/>
                     <w:b w:val="0"/>
                     <w:bCs/>
                     <w:lang w:val="it-CH"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                          </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="792DBCF6" w14:textId="77777777" w:rsidR="00397875" w:rsidRPr="00FB45B7" w:rsidRDefault="00397875" w:rsidP="00D66FCC">
             <w:pPr>
               <w:pStyle w:val="Titel"/>
               <w:spacing w:before="60" w:after="60" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6AB71171" w14:textId="345DD0CD" w:rsidR="00397875" w:rsidRPr="00FB45B7" w:rsidRDefault="00FB45B7" w:rsidP="00D66FCC">
+          <w:p w14:paraId="6AB71171" w14:textId="345DD0CD" w:rsidR="00397875" w:rsidRPr="00FB45B7" w:rsidRDefault="00000000" w:rsidP="00D66FCC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="280" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Standard-Text"/>
                   <w:lang w:val="it-CH"/>
                 </w:rPr>
                 <w:id w:val="-700312514"/>
                 <w:placeholder>
                   <w:docPart w:val="CE98CD03D3514AAC88BC22919931477E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Absatz-Standardschriftart"/>
                   <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00FB45B7">
                   <w:rPr>
                     <w:rStyle w:val="Standard-Text"/>
                     <w:lang w:val="it-CH"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                                      </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0C25016F" w14:textId="77777777" w:rsidR="00397875" w:rsidRPr="00FB45B7" w:rsidRDefault="00397875" w:rsidP="00D66FCC">
             <w:pPr>
               <w:pStyle w:val="Titel"/>
               <w:spacing w:before="60" w:after="60" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="02B4A996" w14:textId="087030E8" w:rsidR="00397875" w:rsidRPr="00FB45B7" w:rsidRDefault="00FB45B7" w:rsidP="00D66FCC">
+          <w:p w14:paraId="02B4A996" w14:textId="087030E8" w:rsidR="00397875" w:rsidRPr="00FB45B7" w:rsidRDefault="00000000" w:rsidP="00D66FCC">
             <w:pPr>
               <w:pStyle w:val="Titel"/>
               <w:spacing w:before="60" w:after="60" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Standard-Text"/>
                   <w:b w:val="0"/>
                   <w:bCs/>
                   <w:lang w:val="it-CH"/>
                 </w:rPr>
                 <w:id w:val="1621257291"/>
                 <w:placeholder>
                   <w:docPart w:val="3CABEF3C5E39419CBADBB0C42E4F5C89"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Absatz-Standardschriftart"/>
                   <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   <w:sz w:val="42"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00FB45B7">
                   <w:rPr>
                     <w:rStyle w:val="Standard-Text"/>
                     <w:b w:val="0"/>
                     <w:bCs/>
                     <w:lang w:val="it-CH"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                                     </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00397875" w:rsidRPr="00FB45B7" w14:paraId="6210B5DA" w14:textId="77777777" w:rsidTr="00D66FCC">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
@@ -10764,51 +10765,51 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9423" w:type="dxa"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9423"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00397875" w:rsidRPr="00821A49" w14:paraId="29B81677" w14:textId="77777777" w:rsidTr="00D66FCC">
+      <w:tr w:rsidR="00397875" w:rsidRPr="00C51DD9" w14:paraId="29B81677" w14:textId="77777777" w:rsidTr="00D66FCC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DFA6316" w14:textId="2D69254C" w:rsidR="00397875" w:rsidRPr="00FA0447" w:rsidRDefault="00397875" w:rsidP="000D7E1E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA0447">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Allegati obbligatori </w:t>
@@ -10822,51 +10823,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">devono </w:t>
             </w:r>
             <w:r w:rsidR="000D7E1E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>presentati unitamente</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA0447">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> alla presente domanda)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00397875" w:rsidRPr="00821A49" w14:paraId="13364869" w14:textId="77777777" w:rsidTr="00D66FCC">
+      <w:tr w:rsidR="00397875" w:rsidRPr="00C51DD9" w14:paraId="13364869" w14:textId="77777777" w:rsidTr="00D66FCC">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1642940C" w14:textId="3D535C12" w:rsidR="00397875" w:rsidRPr="00FA0447" w:rsidRDefault="00000000" w:rsidP="00F411D1">
             <w:pPr>
               <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="423" w:right="113" w:hanging="423"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="it-CH"/>
                 </w:rPr>
                 <w:id w:val="-861974041"/>
@@ -10882,59 +10883,59 @@
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                     <w:lang w:val="it-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00397875" w:rsidRPr="00FA0447">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00F62E6C">
               <w:rPr>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Studio preliminare che descrive il progetto e ne illustra la fattibilità (allegato 2.2 cifra 2 lett. b OPEn)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00397875" w:rsidRPr="00821A49" w14:paraId="0CF6093B" w14:textId="77777777" w:rsidTr="00D66FCC">
+      <w:tr w:rsidR="00397875" w:rsidRPr="00C51DD9" w14:paraId="0CF6093B" w14:textId="77777777" w:rsidTr="00D66FCC">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24849287" w14:textId="43BAF442" w:rsidR="00397875" w:rsidRPr="00F62E6C" w:rsidRDefault="00000000" w:rsidP="00F411D1">
+          <w:p w14:paraId="24849287" w14:textId="21B53E1D" w:rsidR="00397875" w:rsidRPr="00F62E6C" w:rsidRDefault="00000000" w:rsidP="00F411D1">
             <w:pPr>
               <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="423" w:right="113" w:hanging="423"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="it-CH"/>
                 </w:rPr>
                 <w:id w:val="1716846350"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00890934">
@@ -11011,51 +11012,51 @@
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00F62E6C">
               <w:rPr>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> piano dei finanziamenti (allegato 2.2 cifra 2 lett. c OPEn</w:t>
             </w:r>
             <w:r w:rsidR="009C3A39">
               <w:rPr>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidR="009C3A39" w:rsidRPr="009C3A39">
               <w:rPr>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>e offerte per la progettazione (se disponibili)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00574B33" w:rsidRPr="00821A49" w14:paraId="462252C7" w14:textId="77777777" w:rsidTr="00D66FCC">
+      <w:tr w:rsidR="00574B33" w:rsidRPr="00C51DD9" w14:paraId="462252C7" w14:textId="77777777" w:rsidTr="00D66FCC">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B19C189" w14:textId="60DDAA47" w:rsidR="00574B33" w:rsidRPr="00F62E6C" w:rsidRDefault="00000000" w:rsidP="00F411D1">
             <w:pPr>
               <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="423" w:right="113" w:hanging="423"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="it-CH"/>
                 </w:rPr>
                 <w:id w:val="-422493146"/>
@@ -11132,95 +11133,95 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9423" w:type="dxa"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9423"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00397875" w:rsidRPr="00821A49" w14:paraId="3A42228A" w14:textId="77777777" w:rsidTr="00D66FCC">
+      <w:tr w:rsidR="00397875" w:rsidRPr="00C51DD9" w14:paraId="3A42228A" w14:textId="77777777" w:rsidTr="00D66FCC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C59C0B2" w14:textId="6962A280" w:rsidR="00397875" w:rsidRPr="00FA0447" w:rsidRDefault="00842BF6" w:rsidP="00842BF6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Ulteriori a</w:t>
             </w:r>
             <w:r w:rsidR="00397875" w:rsidRPr="00FA0447">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">llegati </w:t>
             </w:r>
             <w:r w:rsidR="00397875" w:rsidRPr="00FA0447">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>(da allegare se necessario alla presente domanda)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51EC4" w:rsidRPr="00821A49" w14:paraId="15D9F3E6" w14:textId="77777777" w:rsidTr="00D66FCC">
+      <w:tr w:rsidR="00C51EC4" w:rsidRPr="00C51DD9" w14:paraId="15D9F3E6" w14:textId="77777777" w:rsidTr="00D66FCC">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39CA02CB" w14:textId="04C66EBF" w:rsidR="00C51EC4" w:rsidRPr="002B3C13" w:rsidRDefault="00000000" w:rsidP="00C51EC4">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="it-CH"/>
                 </w:rPr>
                 <w:id w:val="183646837"/>
@@ -11507,51 +11508,51 @@
           <w:i/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA0447">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>3003 Berna</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65B2D302" w14:textId="77777777" w:rsidR="00397875" w:rsidRPr="00FA0447" w:rsidRDefault="00397875" w:rsidP="00397875">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41B7B92B" w14:textId="2924C337" w:rsidR="00DF66D1" w:rsidRDefault="00846088" w:rsidP="00DF66D1">
+    <w:p w14:paraId="41B7B92B" w14:textId="411C95C2" w:rsidR="00DF66D1" w:rsidRDefault="00846088" w:rsidP="00DF66D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk173939897"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>oppure</w:t>
       </w:r>
       <w:r w:rsidR="00DF66D1" w:rsidRPr="00DF66D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> con</w:t>
       </w:r>
       <w:r w:rsidR="00DF66D1">
         <w:rPr>
@@ -11907,61 +11908,61 @@
     <w:sectPr w:rsidR="00DF66D1" w:rsidRPr="00DF66D1" w:rsidSect="00884AD0">
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:footnotePr>
         <w:numFmt w:val="chicago"/>
       </w:footnotePr>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1133" w:bottom="907" w:left="1418" w:header="680" w:footer="284" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32159042" w14:textId="77777777" w:rsidR="007B27B1" w:rsidRDefault="007B27B1">
+    <w:p w14:paraId="5B0241A7" w14:textId="77777777" w:rsidR="000270EB" w:rsidRDefault="000270EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E1D1ABA" w14:textId="77777777" w:rsidR="007B27B1" w:rsidRDefault="007B27B1">
+    <w:p w14:paraId="35746F6F" w14:textId="77777777" w:rsidR="000270EB" w:rsidRDefault="000270EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="1">
     <w:p w14:paraId="79C063FC" w14:textId="0C8E8262" w:rsidR="00884AD0" w:rsidRDefault="00884AD0">
       <w:pPr>
         <w:pStyle w:val="Endnotentext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Endnotenzeichen"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00884AD0">
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -12039,52 +12040,52 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{32F9B75C-C41D-4510-9849-BD6BE1FA835C}"/>
-    <w:embedBold r:id="rId2" w:subsetted="1" w:fontKey="{5EF6AE14-18EE-4F89-BD73-4B5B915D5B7E}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{4310A560-1CD1-47BE-930B-91FEDBC68324}"/>
+    <w:embedBold r:id="rId2" w:subsetted="1" w:fontKey="{345BC350-6686-4FE2-B52F-E25BDFAD5B43}"/>
   </w:font>
   <w:font w:name="Frutiger 45 Light">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000027" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -12599,90 +12600,90 @@
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6172673D" w14:textId="77777777" w:rsidR="00D66FCC" w:rsidRDefault="00D66FCC">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70FECD69" w14:textId="77777777" w:rsidR="007B27B1" w:rsidRDefault="007B27B1">
+    <w:p w14:paraId="418F17ED" w14:textId="77777777" w:rsidR="000270EB" w:rsidRDefault="000270EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E4DE65B" w14:textId="77777777" w:rsidR="007B27B1" w:rsidRDefault="007B27B1">
+    <w:p w14:paraId="6EA2AF57" w14:textId="77777777" w:rsidR="000270EB" w:rsidRDefault="000270EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9809" w:type="dxa"/>
       <w:tblInd w:w="-595" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4848"/>
       <w:gridCol w:w="4961"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00D66FCC" w:rsidRPr="00821A49" w14:paraId="309CB436" w14:textId="77777777">
+    <w:tr w:rsidR="00D66FCC" w:rsidRPr="00C51DD9" w14:paraId="309CB436" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:hRule="exact" w:val="1797"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4848" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0D682214" w14:textId="77777777" w:rsidR="00D66FCC" w:rsidRDefault="00D66FCC">
           <w:pPr>
             <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C072722" wp14:editId="797518C4">
                 <wp:extent cx="2062480" cy="661670"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Image 1" descr="Logo_color"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -17367,105 +17368,106 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="951086418">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="336345991">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1323701335">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="2040468516">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-CH" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CH" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-CH" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="UrromZOVc10ZpTl2P/PJpl8nflNZ9kcUZheuoS0CF5tKtM0Moun2Y2CH+h2HRmwnJzGb8j7Dit4DnmnQOSJ8Lg==" w:salt="Yv3Nd13VLiW777G0NlxJ7g=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="B4PRIUUGHBrADchmraEH/0gQF0ndnoou/MgZWXEDyRCBzo8VNY0lcVfqAT/DOM+q3hHoy+UOQf7NlY0gijk5Lg==" w:salt="GlH9OPneb9/PDkftNhaCiw=="/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numFmt w:val="chicago"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002F21C1"/>
     <w:rsid w:val="00002B5D"/>
     <w:rsid w:val="0000391B"/>
     <w:rsid w:val="00010C97"/>
     <w:rsid w:val="00021C2D"/>
     <w:rsid w:val="00023D6A"/>
     <w:rsid w:val="00024F8E"/>
     <w:rsid w:val="00025300"/>
+    <w:rsid w:val="000270EB"/>
     <w:rsid w:val="0003238F"/>
     <w:rsid w:val="000357E1"/>
     <w:rsid w:val="00042F5E"/>
     <w:rsid w:val="00043DA9"/>
     <w:rsid w:val="00044C05"/>
     <w:rsid w:val="000453A4"/>
     <w:rsid w:val="00047B58"/>
     <w:rsid w:val="0005743B"/>
     <w:rsid w:val="00061382"/>
     <w:rsid w:val="000654F0"/>
     <w:rsid w:val="000669C5"/>
     <w:rsid w:val="0007051E"/>
     <w:rsid w:val="00071389"/>
     <w:rsid w:val="00075BEB"/>
     <w:rsid w:val="00080046"/>
     <w:rsid w:val="000849A7"/>
     <w:rsid w:val="000854FD"/>
     <w:rsid w:val="000855D9"/>
     <w:rsid w:val="00085FE4"/>
     <w:rsid w:val="0008650B"/>
     <w:rsid w:val="00086F9B"/>
     <w:rsid w:val="000903D1"/>
     <w:rsid w:val="00090F51"/>
     <w:rsid w:val="00091C28"/>
     <w:rsid w:val="000969A1"/>
@@ -17654,50 +17656,51 @@
     <w:rsid w:val="005F3DE5"/>
     <w:rsid w:val="005F79E7"/>
     <w:rsid w:val="00601651"/>
     <w:rsid w:val="00601952"/>
     <w:rsid w:val="006050DE"/>
     <w:rsid w:val="006111A3"/>
     <w:rsid w:val="00612E03"/>
     <w:rsid w:val="006149F7"/>
     <w:rsid w:val="006168A8"/>
     <w:rsid w:val="006211E5"/>
     <w:rsid w:val="0062187F"/>
     <w:rsid w:val="00623C57"/>
     <w:rsid w:val="006240F1"/>
     <w:rsid w:val="00636CDF"/>
     <w:rsid w:val="006458B6"/>
     <w:rsid w:val="0065001B"/>
     <w:rsid w:val="00652CED"/>
     <w:rsid w:val="00654A9A"/>
     <w:rsid w:val="0065550B"/>
     <w:rsid w:val="00662697"/>
     <w:rsid w:val="00663617"/>
     <w:rsid w:val="006710A9"/>
     <w:rsid w:val="006733C1"/>
     <w:rsid w:val="006804A5"/>
     <w:rsid w:val="006876BA"/>
+    <w:rsid w:val="006929C4"/>
     <w:rsid w:val="006973ED"/>
     <w:rsid w:val="006A40FE"/>
     <w:rsid w:val="006A6D11"/>
     <w:rsid w:val="006B1CCD"/>
     <w:rsid w:val="006B3FC7"/>
     <w:rsid w:val="006B53FA"/>
     <w:rsid w:val="006D1E74"/>
     <w:rsid w:val="006D3498"/>
     <w:rsid w:val="006D7CA8"/>
     <w:rsid w:val="006E5A58"/>
     <w:rsid w:val="006E73A8"/>
     <w:rsid w:val="006F0752"/>
     <w:rsid w:val="006F0FF7"/>
     <w:rsid w:val="006F5560"/>
     <w:rsid w:val="006F593A"/>
     <w:rsid w:val="007017F3"/>
     <w:rsid w:val="007023EE"/>
     <w:rsid w:val="00704592"/>
     <w:rsid w:val="00706F00"/>
     <w:rsid w:val="007072C0"/>
     <w:rsid w:val="0071034F"/>
     <w:rsid w:val="00710465"/>
     <w:rsid w:val="0071477D"/>
     <w:rsid w:val="007162C8"/>
     <w:rsid w:val="00716F79"/>
@@ -17727,50 +17730,51 @@
     <w:rsid w:val="007D13B1"/>
     <w:rsid w:val="007D5209"/>
     <w:rsid w:val="007D5F90"/>
     <w:rsid w:val="007E03C2"/>
     <w:rsid w:val="007E1C93"/>
     <w:rsid w:val="007E4E50"/>
     <w:rsid w:val="007E5EE0"/>
     <w:rsid w:val="007F1C59"/>
     <w:rsid w:val="007F2D22"/>
     <w:rsid w:val="007F5898"/>
     <w:rsid w:val="007F5939"/>
     <w:rsid w:val="007F67EA"/>
     <w:rsid w:val="00804F26"/>
     <w:rsid w:val="0080712A"/>
     <w:rsid w:val="00812EC0"/>
     <w:rsid w:val="00813267"/>
     <w:rsid w:val="008136D9"/>
     <w:rsid w:val="00814B19"/>
     <w:rsid w:val="00821A49"/>
     <w:rsid w:val="008277EC"/>
     <w:rsid w:val="00831D86"/>
     <w:rsid w:val="00836DA3"/>
     <w:rsid w:val="00841EC8"/>
     <w:rsid w:val="00842BF6"/>
     <w:rsid w:val="00846088"/>
+    <w:rsid w:val="00846C58"/>
     <w:rsid w:val="00846FBA"/>
     <w:rsid w:val="008471DA"/>
     <w:rsid w:val="00847E71"/>
     <w:rsid w:val="00857BCA"/>
     <w:rsid w:val="0086366F"/>
     <w:rsid w:val="00870D92"/>
     <w:rsid w:val="0088224D"/>
     <w:rsid w:val="00884AD0"/>
     <w:rsid w:val="00885385"/>
     <w:rsid w:val="00887148"/>
     <w:rsid w:val="00890934"/>
     <w:rsid w:val="008948DE"/>
     <w:rsid w:val="008957E2"/>
     <w:rsid w:val="008A7808"/>
     <w:rsid w:val="008B0F2B"/>
     <w:rsid w:val="008B5F69"/>
     <w:rsid w:val="008D607B"/>
     <w:rsid w:val="008D6F65"/>
     <w:rsid w:val="008E4546"/>
     <w:rsid w:val="008E6748"/>
     <w:rsid w:val="009018BD"/>
     <w:rsid w:val="00901D08"/>
     <w:rsid w:val="0090200C"/>
     <w:rsid w:val="009078DA"/>
     <w:rsid w:val="00916129"/>
@@ -17859,62 +17863,65 @@
     <w:rsid w:val="00B272BE"/>
     <w:rsid w:val="00B30960"/>
     <w:rsid w:val="00B31864"/>
     <w:rsid w:val="00B34D52"/>
     <w:rsid w:val="00B36E05"/>
     <w:rsid w:val="00B3740F"/>
     <w:rsid w:val="00B438E7"/>
     <w:rsid w:val="00B516A5"/>
     <w:rsid w:val="00B544D5"/>
     <w:rsid w:val="00B71B5D"/>
     <w:rsid w:val="00B72B9A"/>
     <w:rsid w:val="00B7322E"/>
     <w:rsid w:val="00B755D0"/>
     <w:rsid w:val="00B77DEC"/>
     <w:rsid w:val="00B91336"/>
     <w:rsid w:val="00B914A5"/>
     <w:rsid w:val="00B9468B"/>
     <w:rsid w:val="00B97DCC"/>
     <w:rsid w:val="00BA747E"/>
     <w:rsid w:val="00BB0C45"/>
     <w:rsid w:val="00BB5EA4"/>
     <w:rsid w:val="00BC4F99"/>
     <w:rsid w:val="00BC6FA9"/>
     <w:rsid w:val="00BD1BCD"/>
     <w:rsid w:val="00BD21B3"/>
+    <w:rsid w:val="00BD7213"/>
+    <w:rsid w:val="00BE075A"/>
     <w:rsid w:val="00BE07E6"/>
     <w:rsid w:val="00BE35A3"/>
     <w:rsid w:val="00BF13E1"/>
     <w:rsid w:val="00BF254E"/>
     <w:rsid w:val="00BF4B2C"/>
     <w:rsid w:val="00C22F97"/>
     <w:rsid w:val="00C27731"/>
     <w:rsid w:val="00C324A9"/>
     <w:rsid w:val="00C34A7C"/>
     <w:rsid w:val="00C411E0"/>
     <w:rsid w:val="00C47F78"/>
     <w:rsid w:val="00C50C45"/>
+    <w:rsid w:val="00C51DD9"/>
     <w:rsid w:val="00C51EC4"/>
     <w:rsid w:val="00C52D25"/>
     <w:rsid w:val="00C568DF"/>
     <w:rsid w:val="00C63D15"/>
     <w:rsid w:val="00C65DC7"/>
     <w:rsid w:val="00C7447D"/>
     <w:rsid w:val="00C76616"/>
     <w:rsid w:val="00C825DB"/>
     <w:rsid w:val="00C8399D"/>
     <w:rsid w:val="00C905BD"/>
     <w:rsid w:val="00C929A5"/>
     <w:rsid w:val="00CA32C0"/>
     <w:rsid w:val="00CA4583"/>
     <w:rsid w:val="00CB05E5"/>
     <w:rsid w:val="00CB0771"/>
     <w:rsid w:val="00CC5211"/>
     <w:rsid w:val="00CD4B29"/>
     <w:rsid w:val="00CD7F5E"/>
     <w:rsid w:val="00CE0F7B"/>
     <w:rsid w:val="00CE3BD4"/>
     <w:rsid w:val="00CE3C40"/>
     <w:rsid w:val="00CE3DAB"/>
     <w:rsid w:val="00CE69C4"/>
     <w:rsid w:val="00CE6C65"/>
     <w:rsid w:val="00CF201D"/>
@@ -18496,50 +18503,51 @@
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:caps/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
         <w:tab w:val="left" w:pos="6521"/>
       </w:tabs>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
@@ -19056,51 +19064,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1809471147">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfe.admin.ch/bfe/it/home/ufficio-federale-dell-energia/trasmissione-elettronica-di-transazioni-e-documenti.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfe.admin.ch/bfe/it/home/promozione/energie-rinnovabili/promozione-forza-idrica/contributi-di-progettazione.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfe.admin.ch/bfe/it/home/promozione/energie-rinnovabili/promozione-forza-idrica/contributi-di-progettazione.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfe.admin.ch/it/e-comunicazione" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/it/publication/download/11939" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/it/publication/download/11939" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0E318A3DDE6341EAB8B95DF9F9A8A563"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
@@ -22714,272 +22722,272 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Hier Datum eingeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AE337B11434E42F4B60389634ADEE8EE"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{23F07B50-9176-463F-B032-973F764FDBE4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00135638" w:rsidP="00135638">
+        <w:p w:rsidR="006B47F1" w:rsidRDefault="00135638" w:rsidP="00135638">
           <w:pPr>
             <w:pStyle w:val="AE337B11434E42F4B60389634ADEE8EE"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Hier Datum eingeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="12620E256A184B2DAC3AB6970620F45A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4BE0A647-1997-49B2-8297-7AB88FFE9875}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00135638" w:rsidP="00135638">
+        <w:p w:rsidR="006B47F1" w:rsidRDefault="00135638" w:rsidP="00135638">
           <w:pPr>
             <w:pStyle w:val="12620E256A184B2DAC3AB6970620F45A"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Hier Datum eingeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6DE63DE8DB1E4A048BAE36A9DBD9C98F"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3F1FAC69-9340-4FBC-8718-2E98E993D62F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00135638" w:rsidP="00135638">
+        <w:p w:rsidR="006B47F1" w:rsidRDefault="00135638" w:rsidP="00135638">
           <w:pPr>
             <w:pStyle w:val="6DE63DE8DB1E4A048BAE36A9DBD9C98F1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Standard-Text"/>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:lang w:val="it-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Standard-Text"/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">                         </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2C11EC45965C4FBEA4D58A04B6B0585F"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D8C75704-ECAC-4D87-9F09-D5521389B669}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00135638" w:rsidP="00135638">
+        <w:p w:rsidR="006B47F1" w:rsidRDefault="00135638" w:rsidP="00135638">
           <w:pPr>
             <w:pStyle w:val="2C11EC45965C4FBEA4D58A04B6B0585F1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Standard-Text"/>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:lang w:val="it-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">                          </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8357957F8C7B4CB7BA09B8D24A97C6F4"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F5455CE9-494C-4765-BCED-2F693DDAC6B5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00135638" w:rsidP="00135638">
+        <w:p w:rsidR="006B47F1" w:rsidRDefault="00135638" w:rsidP="00135638">
           <w:pPr>
             <w:pStyle w:val="8357957F8C7B4CB7BA09B8D24A97C6F41"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Standard-Text"/>
               <w:lang w:val="it-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">                                     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CE98CD03D3514AAC88BC22919931477E"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CBF1717C-53C2-4C48-9A34-B6846404DF03}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00135638" w:rsidP="00135638">
+        <w:p w:rsidR="006B47F1" w:rsidRDefault="00135638" w:rsidP="00135638">
           <w:pPr>
             <w:pStyle w:val="CE98CD03D3514AAC88BC22919931477E1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Standard-Text"/>
               <w:lang w:val="it-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">                                      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8BEC97B3A7C14C57982170F7A29BC2E3"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{86B0B5B4-AD1E-40C1-9B05-F638F848FD10}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00135638" w:rsidP="00135638">
+        <w:p w:rsidR="006B47F1" w:rsidRDefault="00135638" w:rsidP="00135638">
           <w:pPr>
             <w:pStyle w:val="8BEC97B3A7C14C57982170F7A29BC2E31"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Standard-Text"/>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:lang w:val="it-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">                                     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3CABEF3C5E39419CBADBB0C42E4F5C89"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{61CB37D4-26D7-4E4F-AFC0-1167C549C048}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00135638" w:rsidP="00135638">
+        <w:p w:rsidR="006B47F1" w:rsidRDefault="00135638" w:rsidP="00135638">
           <w:pPr>
             <w:pStyle w:val="3CABEF3C5E39419CBADBB0C42E4F5C891"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Standard-Text"/>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:lang w:val="it-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">                                     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -23090,98 +23098,103 @@
     <w:rsid w:val="0010347E"/>
     <w:rsid w:val="0010391E"/>
     <w:rsid w:val="0012109F"/>
     <w:rsid w:val="00135638"/>
     <w:rsid w:val="00144082"/>
     <w:rsid w:val="00165447"/>
     <w:rsid w:val="001655F5"/>
     <w:rsid w:val="00183304"/>
     <w:rsid w:val="00190430"/>
     <w:rsid w:val="00190A72"/>
     <w:rsid w:val="001C648A"/>
     <w:rsid w:val="001E3F01"/>
     <w:rsid w:val="002068D5"/>
     <w:rsid w:val="00221F25"/>
     <w:rsid w:val="00223CF2"/>
     <w:rsid w:val="002300D0"/>
     <w:rsid w:val="00235BB5"/>
     <w:rsid w:val="0023679B"/>
     <w:rsid w:val="00260C68"/>
     <w:rsid w:val="002A202E"/>
     <w:rsid w:val="002B63E1"/>
     <w:rsid w:val="002D0A66"/>
     <w:rsid w:val="002E11F9"/>
     <w:rsid w:val="003A772F"/>
     <w:rsid w:val="003B2E1F"/>
+    <w:rsid w:val="003F3CD3"/>
     <w:rsid w:val="003F3D93"/>
     <w:rsid w:val="003F41B5"/>
     <w:rsid w:val="00434DB1"/>
     <w:rsid w:val="0048194B"/>
     <w:rsid w:val="00524FA2"/>
     <w:rsid w:val="0052722B"/>
     <w:rsid w:val="00545F6B"/>
     <w:rsid w:val="005515E3"/>
     <w:rsid w:val="00554EEF"/>
     <w:rsid w:val="00564D4F"/>
     <w:rsid w:val="005A4F99"/>
     <w:rsid w:val="005D43CF"/>
     <w:rsid w:val="005F294D"/>
     <w:rsid w:val="00611446"/>
     <w:rsid w:val="0064449C"/>
     <w:rsid w:val="00650186"/>
     <w:rsid w:val="00687019"/>
     <w:rsid w:val="0069059E"/>
     <w:rsid w:val="006936B5"/>
+    <w:rsid w:val="006B47F1"/>
     <w:rsid w:val="006D3DDA"/>
     <w:rsid w:val="007126C3"/>
     <w:rsid w:val="007308D5"/>
     <w:rsid w:val="0075402D"/>
     <w:rsid w:val="007D7DC2"/>
     <w:rsid w:val="00804923"/>
     <w:rsid w:val="00821566"/>
     <w:rsid w:val="00831C7E"/>
+    <w:rsid w:val="00861F08"/>
     <w:rsid w:val="0086273A"/>
     <w:rsid w:val="008650E4"/>
     <w:rsid w:val="008A388B"/>
     <w:rsid w:val="008A78C2"/>
     <w:rsid w:val="00906C2D"/>
     <w:rsid w:val="00906CB0"/>
     <w:rsid w:val="00926D30"/>
     <w:rsid w:val="00935F3C"/>
     <w:rsid w:val="0097325F"/>
     <w:rsid w:val="009A3B01"/>
     <w:rsid w:val="009B5A59"/>
     <w:rsid w:val="00A40B14"/>
     <w:rsid w:val="00A75BAA"/>
     <w:rsid w:val="00A8096A"/>
     <w:rsid w:val="00A961C2"/>
     <w:rsid w:val="00AE4A87"/>
     <w:rsid w:val="00B26D1A"/>
     <w:rsid w:val="00B364C8"/>
     <w:rsid w:val="00B629C7"/>
     <w:rsid w:val="00B85F93"/>
     <w:rsid w:val="00BB5BC4"/>
+    <w:rsid w:val="00BD7213"/>
+    <w:rsid w:val="00BE075A"/>
     <w:rsid w:val="00BE286A"/>
     <w:rsid w:val="00C42054"/>
     <w:rsid w:val="00C461AD"/>
     <w:rsid w:val="00C47F78"/>
     <w:rsid w:val="00C60924"/>
     <w:rsid w:val="00C75B1E"/>
     <w:rsid w:val="00C81058"/>
     <w:rsid w:val="00C95FEC"/>
     <w:rsid w:val="00CA3528"/>
     <w:rsid w:val="00CD5B4E"/>
     <w:rsid w:val="00CE3708"/>
     <w:rsid w:val="00CF41A0"/>
     <w:rsid w:val="00D42BBB"/>
     <w:rsid w:val="00DE7F95"/>
     <w:rsid w:val="00DF0639"/>
     <w:rsid w:val="00E1738C"/>
     <w:rsid w:val="00EB25CC"/>
     <w:rsid w:val="00EC59F4"/>
     <w:rsid w:val="00EE3431"/>
     <w:rsid w:val="00F05ED9"/>
     <w:rsid w:val="00F213CF"/>
     <w:rsid w:val="00F3787C"/>
     <w:rsid w:val="00FA2693"/>
     <w:rsid w:val="00FE2156"/>
   </w:rsids>
@@ -25616,82 +25629,82 @@
   </f:display>
 </f:fields>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08B8A574-4217-4F16-BBB6-93545FDA378F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1187</Words>
-  <Characters>7480</Characters>
+  <Words>1151</Words>
+  <Characters>7257</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>60</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Gesuch für Finanzbeitrag (Pilot und Demonstration)</vt:lpstr>
       <vt:lpstr>Gesuch für Finanzbeitrag (Pilot und Demonstration)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UVEK</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8650</CharactersWithSpaces>
+  <CharactersWithSpaces>8392</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>5242917</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>32</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>Qualitätsdaten_Gebäudebereich.doc</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7667773</vt:i4>
       </vt:variant>
       <vt:variant>