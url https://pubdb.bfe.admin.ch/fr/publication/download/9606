--- v0 (2025-12-15)
+++ v1 (2026-04-02)
@@ -3,113 +3,115 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AP\411 Statistiken\411-02 Elektrizitätsstatistik\ELSTAT - Produktion und Verbrauch\Zeitreihen [für Internet]\Zeitreihen aktuell\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C0066644-9C12-4523-8BA0-6CE5FE0CA770}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8DF260E5-67EE-40F5-A5F5-3A2AEB47D52B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
     <sheet name="Tabelle2" sheetId="2" r:id="rId2"/>
     <sheet name="Tabelle3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="V66" i="1" l="1"/>
+  <c r="V67" i="1" l="1"/>
+  <c r="W67" i="1"/>
+  <c r="V66" i="1"/>
   <c r="W66" i="1"/>
   <c r="V65" i="1" l="1"/>
   <c r="W65" i="1"/>
   <c r="V64" i="1"/>
   <c r="W64" i="1"/>
   <c r="W63" i="1"/>
   <c r="V63" i="1"/>
   <c r="V62" i="1" l="1"/>
   <c r="W62" i="1"/>
-  <c r="B68" i="1" l="1"/>
+  <c r="B69" i="1" l="1"/>
   <c r="V61" i="1" l="1"/>
   <c r="W61" i="1"/>
   <c r="W60" i="1" l="1"/>
   <c r="V60" i="1"/>
-  <c r="X68" i="1" l="1"/>
-[...13 lines deleted...]
-  <c r="C68" i="1"/>
+  <c r="X69" i="1" l="1"/>
+  <c r="T69" i="1"/>
+  <c r="S69" i="1"/>
+  <c r="R69" i="1"/>
+  <c r="P69" i="1"/>
+  <c r="O69" i="1"/>
+  <c r="N69" i="1"/>
+  <c r="L69" i="1"/>
+  <c r="K69" i="1"/>
+  <c r="J69" i="1"/>
+  <c r="H69" i="1"/>
+  <c r="G69" i="1"/>
+  <c r="F69" i="1"/>
+  <c r="D69" i="1"/>
+  <c r="C69" i="1"/>
   <c r="W59" i="1" l="1"/>
   <c r="V59" i="1"/>
   <c r="W58" i="1"/>
   <c r="V58" i="1"/>
   <c r="V57" i="1"/>
   <c r="W57" i="1"/>
   <c r="W56" i="1"/>
   <c r="V56" i="1"/>
   <c r="W55" i="1"/>
   <c r="W11" i="1"/>
   <c r="W12" i="1"/>
   <c r="W13" i="1"/>
   <c r="W14" i="1"/>
   <c r="W15" i="1"/>
   <c r="W16" i="1"/>
   <c r="W17" i="1"/>
   <c r="W18" i="1"/>
   <c r="W19" i="1"/>
   <c r="W20" i="1"/>
   <c r="W21" i="1"/>
   <c r="W22" i="1"/>
   <c r="W23" i="1"/>
   <c r="W24" i="1"/>
   <c r="W25" i="1"/>
   <c r="W26" i="1"/>
@@ -204,57 +206,57 @@
   <c r="A27" i="1" s="1"/>
   <c r="A28" i="1" s="1"/>
   <c r="A29" i="1" s="1"/>
   <c r="A30" i="1" s="1"/>
   <c r="A31" i="1" s="1"/>
   <c r="A32" i="1" s="1"/>
   <c r="A33" i="1" s="1"/>
   <c r="A34" i="1" s="1"/>
   <c r="A35" i="1" s="1"/>
   <c r="A36" i="1" s="1"/>
   <c r="A37" i="1" s="1"/>
   <c r="A38" i="1" s="1"/>
   <c r="A39" i="1" s="1"/>
   <c r="A40" i="1" s="1"/>
   <c r="A41" i="1" s="1"/>
   <c r="A42" i="1" s="1"/>
   <c r="A43" i="1" s="1"/>
   <c r="A44" i="1" s="1"/>
   <c r="A45" i="1" s="1"/>
   <c r="A46" i="1" s="1"/>
   <c r="A47" i="1" s="1"/>
   <c r="A48" i="1" s="1"/>
   <c r="A49" i="1" s="1"/>
   <c r="A50" i="1" s="1"/>
   <c r="A51" i="1" s="1"/>
-  <c r="V68" i="1" l="1"/>
-  <c r="W68" i="1"/>
+  <c r="V69" i="1" l="1"/>
+  <c r="W69" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="23">
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>Erzeugung</t>
   </si>
   <si>
     <t>Leistung</t>
   </si>
   <si>
     <t>Beznau I</t>
   </si>
   <si>
     <t>Mühleberg</t>
   </si>
   <si>
     <t>Gösgen</t>
   </si>
   <si>
     <t>Leibstadt</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
@@ -275,54 +277,54 @@
   <si>
     <t>Taux d'utilisation</t>
   </si>
   <si>
     <t>Kernkraftwerke der Schweiz - Erzeugung, Leistung und Arbeitsausnutzung</t>
   </si>
   <si>
     <t>Centrales nucléaires en Suisse - Production, puissance et taux d'utilisation</t>
   </si>
   <si>
     <t>Arbeitsausnutzung</t>
   </si>
   <si>
     <t>max.</t>
   </si>
   <si>
     <t>GWh</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>MWe</t>
   </si>
   <si>
-    <t>Quelle: Bundesamt für Energie BFE, Schweizerische Elektrizitätsstatistik 2024; aktualisiert am 31.3.2025.</t>
+    <t>Quelle: Bundesamt für Energie BFE, Schweizerische Elektrizitätsstatistik 2025; aktualisiert am 31.3.2026.</t>
   </si>
   <si>
-    <t>Source: Office fédéral de l'énergie OFEN, Statistique suisse de l'électricité 2024; actualisé le 31.3.2025.</t>
+    <t>Source: Office fédéral de l'énergie OFEN, Statistique suisse de l'électricité 2025; actualisé le 31.3.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -353,91 +355,95 @@
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
@@ -706,154 +712,154 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:X68"/>
+  <dimension ref="A1:X70"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.26953125" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="24" max="24" width="12.7265625" customWidth="1"/>
+    <col min="1" max="1" width="8.28515625" customWidth="1"/>
+    <col min="2" max="3" width="8.28515625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="12.7109375" customWidth="1"/>
+    <col min="5" max="5" width="2.28515625" customWidth="1"/>
+    <col min="6" max="7" width="8.28515625" style="3" customWidth="1"/>
+    <col min="8" max="8" width="12.7109375" customWidth="1"/>
+    <col min="9" max="9" width="2.28515625" customWidth="1"/>
+    <col min="10" max="11" width="8.28515625" style="3" customWidth="1"/>
+    <col min="12" max="12" width="12.7109375" customWidth="1"/>
+    <col min="13" max="13" width="2.28515625" customWidth="1"/>
+    <col min="14" max="15" width="8.28515625" style="3" customWidth="1"/>
+    <col min="16" max="16" width="12.7109375" customWidth="1"/>
+    <col min="17" max="17" width="2.28515625" customWidth="1"/>
+    <col min="18" max="19" width="8.28515625" style="3" customWidth="1"/>
+    <col min="20" max="20" width="12.7109375" customWidth="1"/>
+    <col min="21" max="21" width="2.28515625" customWidth="1"/>
+    <col min="22" max="23" width="8.28515625" style="3" customWidth="1"/>
+    <col min="24" max="24" width="12.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:24" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="J1"/>
       <c r="K1"/>
       <c r="N1"/>
       <c r="O1"/>
       <c r="R1"/>
       <c r="S1"/>
       <c r="V1"/>
       <c r="W1"/>
       <c r="X1" s="14"/>
     </row>
-    <row r="2" spans="1:24" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:24" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2" s="14"/>
     </row>
-    <row r="3" spans="1:24" s="16" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:24" s="16" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="X3" s="14"/>
     </row>
-    <row r="4" spans="1:24" s="16" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:24" s="16" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="17" t="s">
         <v>21</v>
       </c>
       <c r="X4" s="14"/>
     </row>
-    <row r="5" spans="1:24" s="16" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:24" s="16" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="17" t="s">
         <v>22</v>
       </c>
       <c r="X5" s="14"/>
     </row>
-    <row r="6" spans="1:24" s="16" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:24" s="16" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="9"/>
       <c r="X6" s="14"/>
     </row>
-    <row r="7" spans="1:24" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:24" ht="15" x14ac:dyDescent="0.2">
       <c r="A7" s="10"/>
       <c r="C7" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>9</v>
       </c>
       <c r="K7" s="13" t="s">
         <v>4</v>
       </c>
       <c r="O7" s="13" t="s">
         <v>5</v>
       </c>
       <c r="S7" s="13" t="s">
         <v>6</v>
       </c>
       <c r="W7" s="13" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="2"/>
       <c r="F8" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G8" s="12" t="s">
         <v>2</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="2"/>
       <c r="J8" s="12" t="s">
         <v>1</v>
@@ -873,51 +879,51 @@
       </c>
       <c r="P8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="Q8" s="2"/>
       <c r="R8" s="12" t="s">
         <v>1</v>
       </c>
       <c r="S8" s="12" t="s">
         <v>2</v>
       </c>
       <c r="T8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="U8" s="2"/>
       <c r="V8" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W8" s="12" t="s">
         <v>2</v>
       </c>
       <c r="X8" s="2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="2"/>
       <c r="F9" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="I9" s="2"/>
       <c r="J9" s="12" t="s">
         <v>11</v>
@@ -937,51 +943,51 @@
       </c>
       <c r="P9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="Q9" s="2"/>
       <c r="R9" s="12" t="s">
         <v>11</v>
       </c>
       <c r="S9" s="12" t="s">
         <v>12</v>
       </c>
       <c r="T9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="U9" s="2"/>
       <c r="V9" s="12" t="s">
         <v>11</v>
       </c>
       <c r="W9" s="12" t="s">
         <v>12</v>
       </c>
       <c r="X9" s="2" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="2"/>
       <c r="F10" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>20</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="I10" s="2"/>
       <c r="J10" s="12" t="s">
         <v>18</v>
@@ -1001,51 +1007,51 @@
       </c>
       <c r="P10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="Q10" s="2"/>
       <c r="R10" s="12" t="s">
         <v>18</v>
       </c>
       <c r="S10" s="12" t="s">
         <v>20</v>
       </c>
       <c r="T10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U10" s="2"/>
       <c r="V10" s="12" t="s">
         <v>18</v>
       </c>
       <c r="W10" s="12" t="s">
         <v>20</v>
       </c>
       <c r="X10" s="2" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="11" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A11" s="1">
         <v>1969</v>
       </c>
       <c r="B11" s="4">
         <v>563</v>
       </c>
       <c r="C11" s="4">
         <v>350</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E11" s="2"/>
       <c r="F11" s="4">
         <v>0</v>
       </c>
       <c r="G11" s="4">
         <v>0</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I11" s="2"/>
       <c r="J11" s="4">
         <v>0</v>
@@ -1067,51 +1073,51 @@
         <v>8</v>
       </c>
       <c r="Q11" s="2"/>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="2" t="s">
         <v>8</v>
       </c>
       <c r="U11" s="1"/>
       <c r="V11" s="4">
         <f>+B11+F11+J11+N11+R11</f>
         <v>563</v>
       </c>
       <c r="W11" s="4">
         <f>+C11+G11+K11+O11+S11</f>
         <v>350</v>
       </c>
       <c r="X11" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="12" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A12" s="1">
         <f>1+A11</f>
         <v>1970</v>
       </c>
       <c r="B12" s="4">
         <v>1850</v>
       </c>
       <c r="C12" s="4">
         <v>350</v>
       </c>
       <c r="D12" s="1">
         <v>60.3</v>
       </c>
       <c r="E12" s="1"/>
       <c r="F12" s="4">
         <v>0</v>
       </c>
       <c r="G12" s="4">
         <v>0</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="4">
@@ -1134,51 +1140,51 @@
         <v>8</v>
       </c>
       <c r="Q12" s="1"/>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="2" t="s">
         <v>8</v>
       </c>
       <c r="U12" s="1"/>
       <c r="V12" s="4">
         <f t="shared" ref="V12:V50" si="0">+B12+F12+J12+N12+R12</f>
         <v>1850</v>
       </c>
       <c r="W12" s="4">
         <f t="shared" ref="W12:W50" si="1">+C12+G12+K12+O12+S12</f>
         <v>350</v>
       </c>
       <c r="X12" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A13" s="1">
         <f>1+A12</f>
         <v>1971</v>
       </c>
       <c r="B13" s="4">
         <v>1622</v>
       </c>
       <c r="C13" s="4">
         <v>350</v>
       </c>
       <c r="D13" s="1">
         <v>52.9</v>
       </c>
       <c r="E13" s="1"/>
       <c r="F13" s="4">
         <v>198</v>
       </c>
       <c r="G13" s="4">
         <v>350</v>
       </c>
       <c r="H13" s="1">
         <v>6.5</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="4">
@@ -1201,51 +1207,51 @@
         <v>8</v>
       </c>
       <c r="Q13" s="1"/>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="2" t="s">
         <v>8</v>
       </c>
       <c r="U13" s="1"/>
       <c r="V13" s="4">
         <f t="shared" si="0"/>
         <v>1843</v>
       </c>
       <c r="W13" s="4">
         <f t="shared" si="1"/>
         <v>1020</v>
       </c>
       <c r="X13" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A14" s="1">
         <f t="shared" ref="A14:A51" si="2">1+A13</f>
         <v>1972</v>
       </c>
       <c r="B14" s="4">
         <v>1320</v>
       </c>
       <c r="C14" s="4">
         <v>350</v>
       </c>
       <c r="D14" s="1">
         <v>43.1</v>
       </c>
       <c r="E14" s="1"/>
       <c r="F14" s="4">
         <v>2508</v>
       </c>
       <c r="G14" s="4">
         <v>350</v>
       </c>
       <c r="H14" s="1">
         <v>81.8</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="4">
@@ -1268,51 +1274,51 @@
         <v>8</v>
       </c>
       <c r="Q14" s="1"/>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="2" t="s">
         <v>8</v>
       </c>
       <c r="U14" s="1"/>
       <c r="V14" s="4">
         <f t="shared" si="0"/>
         <v>4650</v>
       </c>
       <c r="W14" s="4">
         <f t="shared" si="1"/>
         <v>1020</v>
       </c>
       <c r="X14" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A15" s="1">
         <f t="shared" si="2"/>
         <v>1973</v>
       </c>
       <c r="B15" s="4">
         <v>1653</v>
       </c>
       <c r="C15" s="4">
         <v>350</v>
       </c>
       <c r="D15" s="1">
         <v>53.9</v>
       </c>
       <c r="E15" s="1"/>
       <c r="F15" s="4">
         <v>2223</v>
       </c>
       <c r="G15" s="4">
         <v>350</v>
       </c>
       <c r="H15" s="1">
         <v>72.5</v>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="4">
@@ -1335,51 +1341,51 @@
         <v>8</v>
       </c>
       <c r="Q15" s="1"/>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="2" t="s">
         <v>8</v>
       </c>
       <c r="U15" s="1"/>
       <c r="V15" s="4">
         <f t="shared" si="0"/>
         <v>5896</v>
       </c>
       <c r="W15" s="4">
         <f t="shared" si="1"/>
         <v>1020</v>
       </c>
       <c r="X15" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A16" s="1">
         <f t="shared" si="2"/>
         <v>1974</v>
       </c>
       <c r="B16" s="4">
         <v>2346</v>
       </c>
       <c r="C16" s="4">
         <v>350</v>
       </c>
       <c r="D16" s="1">
         <v>76.5</v>
       </c>
       <c r="E16" s="1"/>
       <c r="F16" s="4">
         <v>2528</v>
       </c>
       <c r="G16" s="4">
         <v>350</v>
       </c>
       <c r="H16" s="1">
         <v>82.5</v>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="4">
@@ -1402,51 +1408,51 @@
         <v>8</v>
       </c>
       <c r="Q16" s="1"/>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="2" t="s">
         <v>8</v>
       </c>
       <c r="U16" s="1"/>
       <c r="V16" s="4">
         <f t="shared" si="0"/>
         <v>6730</v>
       </c>
       <c r="W16" s="4">
         <f t="shared" si="1"/>
         <v>1020</v>
       </c>
       <c r="X16" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="17" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A17" s="1">
         <f t="shared" si="2"/>
         <v>1975</v>
       </c>
       <c r="B17" s="4">
         <v>2489</v>
       </c>
       <c r="C17" s="4">
         <v>350</v>
       </c>
       <c r="D17" s="1">
         <v>81.2</v>
       </c>
       <c r="E17" s="1"/>
       <c r="F17" s="4">
         <v>2547</v>
       </c>
       <c r="G17" s="4">
         <v>350</v>
       </c>
       <c r="H17" s="1">
         <v>83.1</v>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="4">
@@ -1469,51 +1475,51 @@
         <v>8</v>
       </c>
       <c r="Q17" s="1"/>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="2" t="s">
         <v>8</v>
       </c>
       <c r="U17" s="1"/>
       <c r="V17" s="4">
         <f t="shared" si="0"/>
         <v>7391</v>
       </c>
       <c r="W17" s="4">
         <f t="shared" si="1"/>
         <v>1020</v>
       </c>
       <c r="X17" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="18" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A18" s="1">
         <f t="shared" si="2"/>
         <v>1976</v>
       </c>
       <c r="B18" s="4">
         <v>2547</v>
       </c>
       <c r="C18" s="4">
         <v>350</v>
       </c>
       <c r="D18" s="1">
         <v>83.1</v>
       </c>
       <c r="E18" s="1"/>
       <c r="F18" s="4">
         <v>2650</v>
       </c>
       <c r="G18" s="4">
         <v>350</v>
       </c>
       <c r="H18" s="1">
         <v>86.4</v>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="4">
@@ -1536,51 +1542,51 @@
         <v>8</v>
       </c>
       <c r="Q18" s="1"/>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="2" t="s">
         <v>8</v>
       </c>
       <c r="U18" s="1"/>
       <c r="V18" s="4">
         <f t="shared" si="0"/>
         <v>7561</v>
       </c>
       <c r="W18" s="4">
         <f t="shared" si="1"/>
         <v>1020</v>
       </c>
       <c r="X18" s="11">
         <v>84.6</v>
       </c>
     </row>
-    <row r="19" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A19" s="1">
         <f t="shared" si="2"/>
         <v>1977</v>
       </c>
       <c r="B19" s="4">
         <v>2596</v>
       </c>
       <c r="C19" s="4">
         <v>350</v>
       </c>
       <c r="D19" s="1">
         <v>84.7</v>
       </c>
       <c r="E19" s="1"/>
       <c r="F19" s="4">
         <v>2691</v>
       </c>
       <c r="G19" s="4">
         <v>350</v>
       </c>
       <c r="H19" s="1">
         <v>87.8</v>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="4">
@@ -1603,51 +1609,51 @@
         <v>8</v>
       </c>
       <c r="Q19" s="1"/>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="2" t="s">
         <v>8</v>
       </c>
       <c r="U19" s="1"/>
       <c r="V19" s="4">
         <f t="shared" si="0"/>
         <v>7728</v>
       </c>
       <c r="W19" s="4">
         <f t="shared" si="1"/>
         <v>1020</v>
       </c>
       <c r="X19" s="11">
         <v>86.5</v>
       </c>
     </row>
-    <row r="20" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A20" s="1">
         <f t="shared" si="2"/>
         <v>1978</v>
       </c>
       <c r="B20" s="4">
         <v>2762</v>
       </c>
       <c r="C20" s="4">
         <v>350</v>
       </c>
       <c r="D20" s="1">
         <v>90.1</v>
       </c>
       <c r="E20" s="1"/>
       <c r="F20" s="4">
         <v>2754</v>
       </c>
       <c r="G20" s="4">
         <v>350</v>
       </c>
       <c r="H20" s="1">
         <v>89.8</v>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="4">
@@ -1670,51 +1676,51 @@
         <v>8</v>
       </c>
       <c r="Q20" s="1"/>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="2" t="s">
         <v>8</v>
       </c>
       <c r="U20" s="1"/>
       <c r="V20" s="4">
         <f t="shared" si="0"/>
         <v>7995</v>
       </c>
       <c r="W20" s="4">
         <f t="shared" si="1"/>
         <v>1020</v>
       </c>
       <c r="X20" s="11">
         <v>89.5</v>
       </c>
     </row>
-    <row r="21" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A21" s="1">
         <f t="shared" si="2"/>
         <v>1979</v>
       </c>
       <c r="B21" s="4">
         <v>2655</v>
       </c>
       <c r="C21" s="4">
         <v>350</v>
       </c>
       <c r="D21" s="1">
         <v>86.6</v>
       </c>
       <c r="E21" s="1"/>
       <c r="F21" s="4">
         <v>2703</v>
       </c>
       <c r="G21" s="4">
         <v>350</v>
       </c>
       <c r="H21" s="1">
         <v>88.2</v>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="4">
@@ -1737,51 +1743,51 @@
         <v>42.2</v>
       </c>
       <c r="Q21" s="1"/>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="U21" s="1"/>
       <c r="V21" s="4">
         <f t="shared" si="0"/>
         <v>11243</v>
       </c>
       <c r="W21" s="4">
         <f t="shared" si="1"/>
         <v>1940</v>
       </c>
       <c r="X21" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="22" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A22" s="1">
         <f t="shared" si="2"/>
         <v>1980</v>
       </c>
       <c r="B22" s="4">
         <v>2652</v>
       </c>
       <c r="C22" s="4">
         <v>350</v>
       </c>
       <c r="D22" s="1">
         <v>86.3</v>
       </c>
       <c r="E22" s="1"/>
       <c r="F22" s="4">
         <v>2558</v>
       </c>
       <c r="G22" s="4">
         <v>350</v>
       </c>
       <c r="H22" s="1">
         <v>83.2</v>
       </c>
       <c r="I22" s="1"/>
       <c r="J22" s="4">
@@ -1804,51 +1810,51 @@
         <v>73.8</v>
       </c>
       <c r="Q22" s="1"/>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="2" t="s">
         <v>8</v>
       </c>
       <c r="U22" s="1"/>
       <c r="V22" s="4">
         <f t="shared" si="0"/>
         <v>13663</v>
       </c>
       <c r="W22" s="4">
         <f t="shared" si="1"/>
         <v>1940</v>
       </c>
       <c r="X22" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="23" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A23" s="1">
         <f t="shared" si="2"/>
         <v>1981</v>
       </c>
       <c r="B23" s="4">
         <v>2570</v>
       </c>
       <c r="C23" s="4">
         <v>350</v>
       </c>
       <c r="D23" s="1">
         <v>83.8</v>
       </c>
       <c r="E23" s="1"/>
       <c r="F23" s="4">
         <v>2769</v>
       </c>
       <c r="G23" s="4">
         <v>350</v>
       </c>
       <c r="H23" s="1">
         <v>90.3</v>
       </c>
       <c r="I23" s="1"/>
       <c r="J23" s="4">
@@ -1871,51 +1877,51 @@
         <v>81.599999999999994</v>
       </c>
       <c r="Q23" s="1"/>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="2" t="s">
         <v>8</v>
       </c>
       <c r="U23" s="1"/>
       <c r="V23" s="4">
         <f t="shared" si="0"/>
         <v>14462</v>
       </c>
       <c r="W23" s="4">
         <f t="shared" si="1"/>
         <v>1940</v>
       </c>
       <c r="X23" s="1">
         <v>85.1</v>
       </c>
     </row>
-    <row r="24" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A24" s="1">
         <f t="shared" si="2"/>
         <v>1982</v>
       </c>
       <c r="B24" s="4">
         <v>2567</v>
       </c>
       <c r="C24" s="4">
         <v>350</v>
       </c>
       <c r="D24" s="1">
         <v>83.7</v>
       </c>
       <c r="E24" s="1"/>
       <c r="F24" s="4">
         <v>2722</v>
       </c>
       <c r="G24" s="4">
         <v>350</v>
       </c>
       <c r="H24" s="1">
         <v>88.8</v>
       </c>
       <c r="I24" s="1"/>
       <c r="J24" s="4">
@@ -1938,51 +1944,51 @@
         <v>79.7</v>
       </c>
       <c r="Q24" s="1"/>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="2" t="s">
         <v>8</v>
       </c>
       <c r="U24" s="1"/>
       <c r="V24" s="4">
         <f t="shared" si="0"/>
         <v>14276</v>
       </c>
       <c r="W24" s="4">
         <f t="shared" si="1"/>
         <v>1940</v>
       </c>
       <c r="X24" s="6">
         <v>84</v>
       </c>
     </row>
-    <row r="25" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A25" s="1">
         <f t="shared" si="2"/>
         <v>1983</v>
       </c>
       <c r="B25" s="4">
         <v>2551</v>
       </c>
       <c r="C25" s="4">
         <v>350</v>
       </c>
       <c r="D25" s="1">
         <v>83.2</v>
       </c>
       <c r="E25" s="1"/>
       <c r="F25" s="4">
         <v>2790</v>
       </c>
       <c r="G25" s="4">
         <v>350</v>
       </c>
       <c r="H25" s="6">
         <v>91</v>
       </c>
       <c r="I25" s="1"/>
       <c r="J25" s="4">
@@ -2005,51 +2011,51 @@
         <v>85.6</v>
       </c>
       <c r="Q25" s="1"/>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="2" t="s">
         <v>8</v>
       </c>
       <c r="U25" s="1"/>
       <c r="V25" s="4">
         <f t="shared" si="0"/>
         <v>14821</v>
       </c>
       <c r="W25" s="4">
         <f t="shared" si="1"/>
         <v>1940</v>
       </c>
       <c r="X25" s="1">
         <v>87.2</v>
       </c>
     </row>
-    <row r="26" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A26" s="1">
         <f t="shared" si="2"/>
         <v>1984</v>
       </c>
       <c r="B26" s="4">
         <v>2733</v>
       </c>
       <c r="C26" s="4">
         <v>350</v>
       </c>
       <c r="D26" s="1">
         <v>88.9</v>
       </c>
       <c r="E26" s="1"/>
       <c r="F26" s="4">
         <v>2723</v>
       </c>
       <c r="G26" s="4">
         <v>350</v>
       </c>
       <c r="H26" s="1">
         <v>88.6</v>
       </c>
       <c r="I26" s="1"/>
       <c r="J26" s="4">
@@ -2072,51 +2078,51 @@
         <v>88.4</v>
       </c>
       <c r="Q26" s="1"/>
       <c r="R26" s="4">
         <v>2263</v>
       </c>
       <c r="S26" s="4">
         <v>950</v>
       </c>
       <c r="T26" s="1">
         <v>27.3</v>
       </c>
       <c r="U26" s="1"/>
       <c r="V26" s="4">
         <f t="shared" si="0"/>
         <v>17396</v>
       </c>
       <c r="W26" s="4">
         <f t="shared" si="1"/>
         <v>2890</v>
       </c>
       <c r="X26" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="27" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A27" s="1">
         <f t="shared" si="2"/>
         <v>1985</v>
       </c>
       <c r="B27" s="4">
         <v>2623</v>
       </c>
       <c r="C27" s="4">
         <v>350</v>
       </c>
       <c r="D27" s="1">
         <v>85.6</v>
       </c>
       <c r="E27" s="1"/>
       <c r="F27" s="4">
         <v>2623</v>
       </c>
       <c r="G27" s="4">
         <v>350</v>
       </c>
       <c r="H27" s="1">
         <v>85.6</v>
       </c>
       <c r="I27" s="1"/>
       <c r="J27" s="4">
@@ -2139,51 +2145,51 @@
         <v>83.7</v>
       </c>
       <c r="Q27" s="1"/>
       <c r="R27" s="4">
         <v>6772</v>
       </c>
       <c r="S27" s="4">
         <v>950</v>
       </c>
       <c r="T27" s="1">
         <v>81.400000000000006</v>
       </c>
       <c r="U27" s="1"/>
       <c r="V27" s="4">
         <f t="shared" si="0"/>
         <v>21281</v>
       </c>
       <c r="W27" s="4">
         <f t="shared" si="1"/>
         <v>2890</v>
       </c>
       <c r="X27" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="28" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A28" s="1">
         <f t="shared" si="2"/>
         <v>1986</v>
       </c>
       <c r="B28" s="4">
         <v>2479</v>
       </c>
       <c r="C28" s="4">
         <v>350</v>
       </c>
       <c r="D28" s="1">
         <v>81.099999999999994</v>
       </c>
       <c r="E28" s="1"/>
       <c r="F28" s="4">
         <v>2767</v>
       </c>
       <c r="G28" s="4">
         <v>350</v>
       </c>
       <c r="H28" s="1">
         <v>90.4</v>
       </c>
       <c r="I28" s="1"/>
       <c r="J28" s="4">
@@ -2206,51 +2212,51 @@
         <v>82.1</v>
       </c>
       <c r="Q28" s="1"/>
       <c r="R28" s="4">
         <v>7227</v>
       </c>
       <c r="S28" s="4">
         <v>990</v>
       </c>
       <c r="T28" s="1">
         <v>83.3</v>
       </c>
       <c r="U28" s="1"/>
       <c r="V28" s="4">
         <f t="shared" si="0"/>
         <v>21303</v>
       </c>
       <c r="W28" s="4">
         <f t="shared" si="1"/>
         <v>2950</v>
       </c>
       <c r="X28" s="1">
         <v>82.7</v>
       </c>
     </row>
-    <row r="29" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A29" s="1">
         <f t="shared" si="2"/>
         <v>1987</v>
       </c>
       <c r="B29" s="4">
         <v>2464</v>
       </c>
       <c r="C29" s="4">
         <v>350</v>
       </c>
       <c r="D29" s="1">
         <v>80.8</v>
       </c>
       <c r="E29" s="1"/>
       <c r="F29" s="4">
         <v>2525</v>
       </c>
       <c r="G29" s="4">
         <v>350</v>
       </c>
       <c r="H29" s="1">
         <v>82.4</v>
       </c>
       <c r="I29" s="1"/>
       <c r="J29" s="4">
@@ -2273,51 +2279,51 @@
         <v>84</v>
       </c>
       <c r="Q29" s="1"/>
       <c r="R29" s="4">
         <v>7376</v>
       </c>
       <c r="S29" s="4">
         <v>990</v>
       </c>
       <c r="T29" s="1">
         <v>85.1</v>
       </c>
       <c r="U29" s="1"/>
       <c r="V29" s="4">
         <f t="shared" si="0"/>
         <v>21701</v>
       </c>
       <c r="W29" s="4">
         <f t="shared" si="1"/>
         <v>2950</v>
       </c>
       <c r="X29" s="1">
         <v>84.2</v>
       </c>
     </row>
-    <row r="30" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A30" s="1">
         <f t="shared" si="2"/>
         <v>1988</v>
       </c>
       <c r="B30" s="4">
         <v>2792</v>
       </c>
       <c r="C30" s="4">
         <v>350</v>
       </c>
       <c r="D30" s="1">
         <v>90.8</v>
       </c>
       <c r="E30" s="1"/>
       <c r="F30" s="4">
         <v>2368</v>
       </c>
       <c r="G30" s="4">
         <v>350</v>
       </c>
       <c r="H30" s="6">
         <v>77</v>
       </c>
       <c r="I30" s="1"/>
       <c r="J30" s="4">
@@ -2340,51 +2346,51 @@
         <v>83.2</v>
       </c>
       <c r="Q30" s="1"/>
       <c r="R30" s="4">
         <v>7011</v>
       </c>
       <c r="S30" s="4">
         <v>990</v>
       </c>
       <c r="T30" s="1">
         <v>80.599999999999994</v>
       </c>
       <c r="U30" s="1"/>
       <c r="V30" s="4">
         <f t="shared" si="0"/>
         <v>21502</v>
       </c>
       <c r="W30" s="4">
         <f t="shared" si="1"/>
         <v>2950</v>
       </c>
       <c r="X30" s="1">
         <v>83.2</v>
       </c>
     </row>
-    <row r="31" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A31" s="1">
         <f t="shared" si="2"/>
         <v>1989</v>
       </c>
       <c r="B31" s="4">
         <v>2406</v>
       </c>
       <c r="C31" s="4">
         <v>350</v>
       </c>
       <c r="D31" s="6">
         <v>79</v>
       </c>
       <c r="E31" s="1"/>
       <c r="F31" s="4">
         <v>2629</v>
       </c>
       <c r="G31" s="4">
         <v>350</v>
       </c>
       <c r="H31" s="1">
         <v>85.7</v>
       </c>
       <c r="I31" s="1"/>
       <c r="J31" s="4">
@@ -2407,51 +2413,51 @@
         <v>83.7</v>
       </c>
       <c r="Q31" s="1"/>
       <c r="R31" s="4">
         <v>7369</v>
       </c>
       <c r="S31" s="4">
         <v>990</v>
       </c>
       <c r="T31" s="6">
         <v>85</v>
       </c>
       <c r="U31" s="1"/>
       <c r="V31" s="4">
         <f t="shared" si="0"/>
         <v>21543</v>
       </c>
       <c r="W31" s="4">
         <f t="shared" si="1"/>
         <v>2950</v>
       </c>
       <c r="X31" s="1">
         <v>83.6</v>
       </c>
     </row>
-    <row r="32" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A32" s="1">
         <f t="shared" si="2"/>
         <v>1990</v>
       </c>
       <c r="B32" s="4">
         <v>2540</v>
       </c>
       <c r="C32" s="4">
         <v>350</v>
       </c>
       <c r="D32" s="1">
         <v>83.3</v>
       </c>
       <c r="E32" s="1"/>
       <c r="F32" s="4">
         <v>2617</v>
       </c>
       <c r="G32" s="4">
         <v>350</v>
       </c>
       <c r="H32" s="1">
         <v>85.5</v>
       </c>
       <c r="I32" s="1"/>
       <c r="J32" s="4">
@@ -2474,51 +2480,51 @@
         <v>86.7</v>
       </c>
       <c r="Q32" s="1"/>
       <c r="R32" s="4">
         <v>7572</v>
       </c>
       <c r="S32" s="4">
         <v>990</v>
       </c>
       <c r="T32" s="1">
         <v>87.3</v>
       </c>
       <c r="U32" s="1"/>
       <c r="V32" s="4">
         <f t="shared" si="0"/>
         <v>22298</v>
       </c>
       <c r="W32" s="4">
         <f t="shared" si="1"/>
         <v>2950</v>
       </c>
       <c r="X32" s="1">
         <v>86.6</v>
       </c>
     </row>
-    <row r="33" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A33" s="1">
         <f t="shared" si="2"/>
         <v>1991</v>
       </c>
       <c r="B33" s="4">
         <v>2474</v>
       </c>
       <c r="C33" s="4">
         <v>350</v>
       </c>
       <c r="D33" s="1">
         <v>81.2</v>
       </c>
       <c r="E33" s="1"/>
       <c r="F33" s="4">
         <v>2601</v>
       </c>
       <c r="G33" s="4">
         <v>350</v>
       </c>
       <c r="H33" s="1">
         <v>84.9</v>
       </c>
       <c r="I33" s="1"/>
       <c r="J33" s="4">
@@ -2541,51 +2547,51 @@
         <v>86.9</v>
       </c>
       <c r="Q33" s="1"/>
       <c r="R33" s="4">
         <v>7060</v>
       </c>
       <c r="S33" s="4">
         <v>990</v>
       </c>
       <c r="T33" s="1">
         <v>81.400000000000006</v>
       </c>
       <c r="U33" s="1"/>
       <c r="V33" s="4">
         <f t="shared" si="0"/>
         <v>21654</v>
       </c>
       <c r="W33" s="4">
         <f t="shared" si="1"/>
         <v>2950</v>
       </c>
       <c r="X33" s="1">
         <v>83.8</v>
       </c>
     </row>
-    <row r="34" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A34" s="1">
         <f t="shared" si="2"/>
         <v>1992</v>
       </c>
       <c r="B34" s="4">
         <v>2456</v>
       </c>
       <c r="C34" s="4">
         <v>350</v>
       </c>
       <c r="D34" s="1">
         <v>80.3</v>
       </c>
       <c r="E34" s="1"/>
       <c r="F34" s="4">
         <v>2354</v>
       </c>
       <c r="G34" s="4">
         <v>350</v>
       </c>
       <c r="H34" s="1">
         <v>76.599999999999994</v>
       </c>
       <c r="I34" s="1"/>
       <c r="J34" s="4">
@@ -2608,51 +2614,51 @@
         <v>89.8</v>
       </c>
       <c r="Q34" s="1"/>
       <c r="R34" s="4">
         <v>7538</v>
       </c>
       <c r="S34" s="4">
         <v>990</v>
       </c>
       <c r="T34" s="1">
         <v>86.7</v>
       </c>
       <c r="U34" s="1"/>
       <c r="V34" s="4">
         <f t="shared" si="0"/>
         <v>22121</v>
       </c>
       <c r="W34" s="4">
         <f t="shared" si="1"/>
         <v>2950</v>
       </c>
       <c r="X34" s="1">
         <v>85.6</v>
       </c>
     </row>
-    <row r="35" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A35" s="1">
         <f t="shared" si="2"/>
         <v>1993</v>
       </c>
       <c r="B35" s="4">
         <v>2145</v>
       </c>
       <c r="C35" s="4">
         <v>350</v>
       </c>
       <c r="D35" s="1">
         <v>70.3</v>
       </c>
       <c r="E35" s="1"/>
       <c r="F35" s="4">
         <v>2617</v>
       </c>
       <c r="G35" s="4">
         <v>350</v>
       </c>
       <c r="H35" s="1">
         <v>85.5</v>
       </c>
       <c r="I35" s="1"/>
       <c r="J35" s="4">
@@ -2675,51 +2681,51 @@
         <v>90</v>
       </c>
       <c r="Q35" s="1"/>
       <c r="R35" s="4">
         <v>7338</v>
       </c>
       <c r="S35" s="4">
         <v>990</v>
       </c>
       <c r="T35" s="1">
         <v>84.6</v>
       </c>
       <c r="U35" s="1"/>
       <c r="V35" s="4">
         <f t="shared" si="0"/>
         <v>22029</v>
       </c>
       <c r="W35" s="4">
         <f t="shared" si="1"/>
         <v>2985</v>
       </c>
       <c r="X35" s="1">
         <v>85.1</v>
       </c>
     </row>
-    <row r="36" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A36" s="1">
         <f t="shared" si="2"/>
         <v>1994</v>
       </c>
       <c r="B36" s="4">
         <v>2668</v>
       </c>
       <c r="C36" s="4">
         <v>350</v>
       </c>
       <c r="D36" s="1">
         <v>87.5</v>
       </c>
       <c r="E36" s="1"/>
       <c r="F36" s="4">
         <v>3052</v>
       </c>
       <c r="G36" s="4">
         <v>350</v>
       </c>
       <c r="H36" s="1">
         <v>99.6</v>
       </c>
       <c r="I36" s="1"/>
       <c r="J36" s="4">
@@ -2742,51 +2748,51 @@
         <v>93.2</v>
       </c>
       <c r="Q36" s="1"/>
       <c r="R36" s="4">
         <v>6996</v>
       </c>
       <c r="S36" s="4">
         <v>990</v>
       </c>
       <c r="T36" s="1">
         <v>80.7</v>
       </c>
       <c r="U36" s="1"/>
       <c r="V36" s="4">
         <f t="shared" si="0"/>
         <v>22984</v>
       </c>
       <c r="W36" s="4">
         <f t="shared" si="1"/>
         <v>2985</v>
       </c>
       <c r="X36" s="1">
         <v>88.2</v>
       </c>
     </row>
-    <row r="37" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A37" s="1">
         <f t="shared" si="2"/>
         <v>1995</v>
       </c>
       <c r="B37" s="4">
         <v>2823</v>
       </c>
       <c r="C37" s="4">
         <v>350</v>
       </c>
       <c r="D37" s="1">
         <v>92.6</v>
       </c>
       <c r="E37" s="1"/>
       <c r="F37" s="4">
         <v>2553</v>
       </c>
       <c r="G37" s="4">
         <v>350</v>
       </c>
       <c r="H37" s="1">
         <v>83.3</v>
       </c>
       <c r="I37" s="1"/>
       <c r="J37" s="4">
@@ -2809,51 +2815,51 @@
         <v>92.5</v>
       </c>
       <c r="Q37" s="1"/>
       <c r="R37" s="4">
         <v>7677</v>
       </c>
       <c r="S37" s="4">
         <v>1030</v>
       </c>
       <c r="T37" s="1">
         <v>85.1</v>
       </c>
       <c r="U37" s="1"/>
       <c r="V37" s="4">
         <f t="shared" si="0"/>
         <v>23486</v>
       </c>
       <c r="W37" s="4">
         <f t="shared" si="1"/>
         <v>3055</v>
       </c>
       <c r="X37" s="1">
         <v>88.2</v>
       </c>
     </row>
-    <row r="38" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A38" s="1">
         <f t="shared" si="2"/>
         <v>1996</v>
       </c>
       <c r="B38" s="4">
         <v>2728</v>
       </c>
       <c r="C38" s="4">
         <v>365</v>
       </c>
       <c r="D38" s="1">
         <v>88.3</v>
       </c>
       <c r="E38" s="1"/>
       <c r="F38" s="4">
         <v>2747</v>
       </c>
       <c r="G38" s="4">
         <v>357</v>
       </c>
       <c r="H38" s="1">
         <v>88.9</v>
       </c>
       <c r="I38" s="1"/>
       <c r="J38" s="4">
@@ -2876,51 +2882,51 @@
         <v>93</v>
       </c>
       <c r="Q38" s="1"/>
       <c r="R38" s="4">
         <v>7713</v>
       </c>
       <c r="S38" s="4">
         <v>1030</v>
       </c>
       <c r="T38" s="1">
         <v>85.2</v>
       </c>
       <c r="U38" s="1"/>
       <c r="V38" s="4">
         <f t="shared" si="0"/>
         <v>23719</v>
       </c>
       <c r="W38" s="4">
         <f t="shared" si="1"/>
         <v>3077</v>
       </c>
       <c r="X38" s="1">
         <v>88.5</v>
       </c>
     </row>
-    <row r="39" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A39" s="1">
         <f t="shared" si="2"/>
         <v>1997</v>
       </c>
       <c r="B39" s="4">
         <v>2688</v>
       </c>
       <c r="C39" s="4">
         <v>365</v>
       </c>
       <c r="D39" s="1">
         <v>84.5</v>
       </c>
       <c r="E39" s="1"/>
       <c r="F39" s="4">
         <v>3083</v>
       </c>
       <c r="G39" s="4">
         <v>357</v>
       </c>
       <c r="H39" s="1">
         <v>98.7</v>
       </c>
       <c r="I39" s="1"/>
       <c r="J39" s="4">
@@ -2943,51 +2949,51 @@
         <v>93</v>
       </c>
       <c r="Q39" s="1"/>
       <c r="R39" s="4">
         <v>7789</v>
       </c>
       <c r="S39" s="4">
         <v>1030</v>
       </c>
       <c r="T39" s="1">
         <v>86.3</v>
       </c>
       <c r="U39" s="1"/>
       <c r="V39" s="4">
         <f t="shared" si="0"/>
         <v>23971</v>
       </c>
       <c r="W39" s="4">
         <f t="shared" si="1"/>
         <v>3077</v>
       </c>
       <c r="X39" s="1">
         <v>89.2</v>
       </c>
     </row>
-    <row r="40" spans="1:24" ht="13" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A40" s="1">
         <f t="shared" si="2"/>
         <v>1998</v>
       </c>
       <c r="B40" s="7">
         <v>3157</v>
       </c>
       <c r="C40" s="4">
         <v>365</v>
       </c>
       <c r="D40" s="11">
         <v>99.3</v>
       </c>
       <c r="E40" s="1"/>
       <c r="F40" s="4">
         <v>2711</v>
       </c>
       <c r="G40" s="4">
         <v>357</v>
       </c>
       <c r="H40" s="1">
         <v>86.7</v>
       </c>
       <c r="I40" s="1"/>
       <c r="J40" s="4">
@@ -3010,51 +3016,51 @@
         <v>92.3</v>
       </c>
       <c r="Q40" s="1"/>
       <c r="R40" s="4">
         <v>8047</v>
       </c>
       <c r="S40" s="4">
         <v>1080</v>
       </c>
       <c r="T40" s="1">
         <v>85.1</v>
       </c>
       <c r="U40" s="1"/>
       <c r="V40" s="4">
         <f t="shared" si="0"/>
         <v>24368</v>
       </c>
       <c r="W40" s="4">
         <f t="shared" si="1"/>
         <v>3127</v>
       </c>
       <c r="X40" s="1">
         <v>90.4</v>
       </c>
     </row>
-    <row r="41" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A41" s="1">
         <f>1+A40</f>
         <v>1999</v>
       </c>
       <c r="B41" s="4">
         <v>2810</v>
       </c>
       <c r="C41" s="4">
         <v>365</v>
       </c>
       <c r="D41" s="1">
         <v>88.4</v>
       </c>
       <c r="E41" s="1"/>
       <c r="F41" s="4">
         <v>2210</v>
       </c>
       <c r="G41" s="4">
         <v>357</v>
       </c>
       <c r="H41" s="1">
         <v>70.7</v>
       </c>
       <c r="I41" s="1"/>
       <c r="J41" s="4">
@@ -3077,51 +3083,51 @@
         <v>88.6</v>
       </c>
       <c r="Q41" s="1"/>
       <c r="R41" s="4">
         <v>8323</v>
       </c>
       <c r="S41" s="4">
         <v>1115</v>
       </c>
       <c r="T41" s="6">
         <v>88</v>
       </c>
       <c r="U41" s="1"/>
       <c r="V41" s="4">
         <f t="shared" si="0"/>
         <v>23523</v>
       </c>
       <c r="W41" s="4">
         <f t="shared" si="1"/>
         <v>3162</v>
       </c>
       <c r="X41" s="1">
         <v>86.2</v>
       </c>
     </row>
-    <row r="42" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A42" s="1">
         <f t="shared" si="2"/>
         <v>2000</v>
       </c>
       <c r="B42" s="4">
         <v>2503</v>
       </c>
       <c r="C42" s="4">
         <v>365</v>
       </c>
       <c r="D42" s="1">
         <v>78.5</v>
       </c>
       <c r="E42" s="1"/>
       <c r="F42" s="4">
         <v>3048</v>
       </c>
       <c r="G42" s="4">
         <v>365</v>
       </c>
       <c r="H42" s="1">
         <v>95.1</v>
       </c>
       <c r="I42" s="1"/>
       <c r="J42" s="4">
@@ -3144,51 +3150,51 @@
         <v>91.7</v>
       </c>
       <c r="Q42" s="1"/>
       <c r="R42" s="4">
         <v>8825</v>
       </c>
       <c r="S42" s="4">
         <v>1145</v>
       </c>
       <c r="T42" s="1">
         <v>87.7</v>
       </c>
       <c r="U42" s="1"/>
       <c r="V42" s="4">
         <f t="shared" si="0"/>
         <v>24949</v>
       </c>
       <c r="W42" s="8">
         <f t="shared" si="1"/>
         <v>3200</v>
       </c>
       <c r="X42" s="1">
         <v>89.1</v>
       </c>
     </row>
-    <row r="43" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A43" s="1">
         <f t="shared" si="2"/>
         <v>2001</v>
       </c>
       <c r="B43" s="4">
         <v>3062</v>
       </c>
       <c r="C43" s="4">
         <v>365</v>
       </c>
       <c r="D43" s="1">
         <v>96.1</v>
       </c>
       <c r="E43" s="1"/>
       <c r="F43" s="4">
         <v>2559</v>
       </c>
       <c r="G43" s="4">
         <v>365</v>
       </c>
       <c r="H43" s="1">
         <v>79.8</v>
       </c>
       <c r="I43" s="1"/>
       <c r="J43" s="4">
@@ -3211,51 +3217,51 @@
         <v>92.4</v>
       </c>
       <c r="Q43" s="1"/>
       <c r="R43" s="4">
         <v>9090</v>
       </c>
       <c r="S43" s="4">
         <v>1145</v>
       </c>
       <c r="T43" s="1">
         <v>90.4</v>
       </c>
       <c r="U43" s="1"/>
       <c r="V43" s="4">
         <f t="shared" si="0"/>
         <v>25293</v>
       </c>
       <c r="W43" s="4">
         <f t="shared" si="1"/>
         <v>3200</v>
       </c>
       <c r="X43" s="1">
         <v>90.3</v>
       </c>
     </row>
-    <row r="44" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A44" s="1">
         <f t="shared" si="2"/>
         <v>2002</v>
       </c>
       <c r="B44" s="4">
         <v>2884</v>
       </c>
       <c r="C44" s="4">
         <v>365</v>
       </c>
       <c r="D44" s="1">
         <v>90.7</v>
       </c>
       <c r="E44" s="1"/>
       <c r="F44" s="4">
         <v>3001</v>
       </c>
       <c r="G44" s="4">
         <v>365</v>
       </c>
       <c r="H44" s="1">
         <v>93.9</v>
       </c>
       <c r="I44" s="1"/>
       <c r="J44" s="4">
@@ -3278,51 +3284,51 @@
         <v>92.5</v>
       </c>
       <c r="Q44" s="1"/>
       <c r="R44" s="4">
         <v>9173</v>
       </c>
       <c r="S44" s="4">
         <v>1165</v>
       </c>
       <c r="T44" s="1">
         <v>90.9</v>
       </c>
       <c r="U44" s="1"/>
       <c r="V44" s="4">
         <f t="shared" si="0"/>
         <v>25692</v>
       </c>
       <c r="W44" s="4">
         <f t="shared" si="1"/>
         <v>3220</v>
       </c>
       <c r="X44" s="1">
         <v>91.7</v>
       </c>
     </row>
-    <row r="45" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A45" s="1">
         <f t="shared" si="2"/>
         <v>2003</v>
       </c>
       <c r="B45" s="4">
         <v>3038</v>
       </c>
       <c r="C45" s="4">
         <v>365</v>
       </c>
       <c r="D45" s="1">
         <v>95.6</v>
       </c>
       <c r="E45" s="1"/>
       <c r="F45" s="4">
         <v>2912</v>
       </c>
       <c r="G45" s="4">
         <v>365</v>
       </c>
       <c r="H45" s="1">
         <v>91.1</v>
       </c>
       <c r="I45" s="1"/>
       <c r="J45" s="4">
@@ -3345,51 +3351,51 @@
         <v>94</v>
       </c>
       <c r="Q45" s="1"/>
       <c r="R45" s="4">
         <v>9309</v>
       </c>
       <c r="S45" s="4">
         <v>1165</v>
       </c>
       <c r="T45" s="1">
         <v>91.2</v>
       </c>
       <c r="U45" s="1"/>
       <c r="V45" s="4">
         <f t="shared" si="0"/>
         <v>25931</v>
       </c>
       <c r="W45" s="4">
         <f t="shared" si="1"/>
         <v>3220</v>
       </c>
       <c r="X45" s="1">
         <v>92.2</v>
       </c>
     </row>
-    <row r="46" spans="1:24" ht="13" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A46" s="1">
         <f t="shared" si="2"/>
         <v>2004</v>
       </c>
       <c r="B46" s="4">
         <v>2775</v>
       </c>
       <c r="C46" s="4">
         <v>365</v>
       </c>
       <c r="D46" s="1">
         <v>87.2</v>
       </c>
       <c r="E46" s="1"/>
       <c r="F46" s="7">
         <v>3091</v>
       </c>
       <c r="G46" s="4">
         <v>365</v>
       </c>
       <c r="H46" s="1">
         <v>96.5</v>
       </c>
       <c r="I46" s="1"/>
       <c r="J46" s="4">
@@ -3412,51 +3418,51 @@
         <v>94.1</v>
       </c>
       <c r="Q46" s="1"/>
       <c r="R46" s="4">
         <v>8692</v>
       </c>
       <c r="S46" s="4">
         <v>1165</v>
       </c>
       <c r="T46" s="1">
         <v>84.9</v>
       </c>
       <c r="U46" s="1"/>
       <c r="V46" s="4">
         <f t="shared" si="0"/>
         <v>25432</v>
       </c>
       <c r="W46" s="4">
         <f t="shared" si="1"/>
         <v>3220</v>
       </c>
       <c r="X46" s="1">
         <v>90.2</v>
       </c>
     </row>
-    <row r="47" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A47" s="1">
         <f t="shared" si="2"/>
         <v>2005</v>
       </c>
       <c r="B47" s="4">
         <v>3069</v>
       </c>
       <c r="C47" s="4">
         <v>365</v>
       </c>
       <c r="D47" s="1">
         <v>96.6</v>
       </c>
       <c r="E47" s="1"/>
       <c r="F47" s="4">
         <v>2796</v>
       </c>
       <c r="G47" s="4">
         <v>365</v>
       </c>
       <c r="H47" s="1">
         <v>87.5</v>
       </c>
       <c r="I47" s="1"/>
       <c r="J47" s="4">
@@ -3479,51 +3485,51 @@
         <v>89.3</v>
       </c>
       <c r="Q47" s="1"/>
       <c r="R47" s="4">
         <v>5768</v>
       </c>
       <c r="S47" s="4">
         <v>1165</v>
       </c>
       <c r="T47" s="1">
         <v>56.5</v>
       </c>
       <c r="U47" s="1"/>
       <c r="V47" s="4">
         <f t="shared" si="0"/>
         <v>22020</v>
       </c>
       <c r="W47" s="4">
         <f t="shared" si="1"/>
         <v>3220</v>
       </c>
       <c r="X47" s="1">
         <v>78.3</v>
       </c>
     </row>
-    <row r="48" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A48" s="1">
         <f t="shared" si="2"/>
         <v>2006</v>
       </c>
       <c r="B48" s="4">
         <v>2920</v>
       </c>
       <c r="C48" s="4">
         <v>365</v>
       </c>
       <c r="D48" s="1">
         <v>91.9</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="4">
         <v>3058</v>
       </c>
       <c r="G48" s="4">
         <v>365</v>
       </c>
       <c r="H48" s="1">
         <v>95.7</v>
       </c>
       <c r="I48" s="1"/>
       <c r="J48" s="4">
@@ -3546,51 +3552,51 @@
         <v>95.4</v>
       </c>
       <c r="Q48" s="1"/>
       <c r="R48" s="4">
         <v>9367</v>
       </c>
       <c r="S48" s="4">
         <v>1165</v>
       </c>
       <c r="T48" s="1">
         <v>91.8</v>
       </c>
       <c r="U48" s="1"/>
       <c r="V48" s="4">
         <f t="shared" si="0"/>
         <v>26244</v>
       </c>
       <c r="W48" s="4">
         <f t="shared" si="1"/>
         <v>3220</v>
       </c>
       <c r="X48" s="1">
         <v>93.4</v>
       </c>
     </row>
-    <row r="49" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A49" s="1">
         <f t="shared" si="2"/>
         <v>2007</v>
       </c>
       <c r="B49" s="4">
         <v>3045</v>
       </c>
       <c r="C49" s="4">
         <v>365</v>
       </c>
       <c r="D49" s="1">
         <v>95.8</v>
       </c>
       <c r="E49" s="1"/>
       <c r="F49" s="4">
         <v>2894</v>
       </c>
       <c r="G49" s="4">
         <v>365</v>
       </c>
       <c r="H49" s="1">
         <v>90.5</v>
       </c>
       <c r="I49" s="1"/>
       <c r="J49" s="4">
@@ -3613,51 +3619,51 @@
         <v>96.1</v>
       </c>
       <c r="Q49" s="1"/>
       <c r="R49" s="8">
         <v>9437</v>
       </c>
       <c r="S49" s="4">
         <v>1165</v>
       </c>
       <c r="T49" s="1">
         <v>92.5</v>
       </c>
       <c r="U49" s="1"/>
       <c r="V49" s="8">
         <f t="shared" si="0"/>
         <v>26344</v>
       </c>
       <c r="W49" s="4">
         <f t="shared" si="1"/>
         <v>3220</v>
       </c>
       <c r="X49" s="1">
         <v>93.7</v>
       </c>
     </row>
-    <row r="50" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A50" s="1">
         <f t="shared" si="2"/>
         <v>2008</v>
       </c>
       <c r="B50" s="4">
         <v>2918</v>
       </c>
       <c r="C50" s="4">
         <v>365</v>
       </c>
       <c r="D50" s="1">
         <v>91.7</v>
       </c>
       <c r="E50" s="1"/>
       <c r="F50" s="4">
         <v>3052</v>
       </c>
       <c r="G50" s="4">
         <v>365</v>
       </c>
       <c r="H50" s="1">
         <v>95.2</v>
       </c>
       <c r="I50" s="1"/>
       <c r="J50" s="8">
@@ -3680,51 +3686,51 @@
         <v>93.5</v>
       </c>
       <c r="Q50" s="1"/>
       <c r="R50" s="4">
         <v>9308</v>
       </c>
       <c r="S50" s="4">
         <v>1165</v>
       </c>
       <c r="T50" s="6">
         <v>91</v>
       </c>
       <c r="U50" s="1"/>
       <c r="V50" s="4">
         <f t="shared" si="0"/>
         <v>26132</v>
       </c>
       <c r="W50" s="4">
         <f t="shared" si="1"/>
         <v>3220</v>
       </c>
       <c r="X50" s="1">
         <v>92.7</v>
       </c>
     </row>
-    <row r="51" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A51" s="1">
         <f t="shared" si="2"/>
         <v>2009</v>
       </c>
       <c r="B51" s="4">
         <v>3025</v>
       </c>
       <c r="C51" s="4">
         <v>365</v>
       </c>
       <c r="D51" s="1">
         <v>95.3</v>
       </c>
       <c r="E51" s="1"/>
       <c r="F51" s="4">
         <v>2742</v>
       </c>
       <c r="G51" s="4">
         <v>365</v>
       </c>
       <c r="H51" s="1">
         <v>85.8</v>
       </c>
       <c r="I51" s="1"/>
       <c r="J51" s="4">
@@ -3746,51 +3752,51 @@
       <c r="P51" s="1">
         <v>95.1</v>
       </c>
       <c r="Q51" s="1"/>
       <c r="R51" s="4">
         <v>9385</v>
       </c>
       <c r="S51" s="4">
         <v>1165</v>
       </c>
       <c r="T51" s="6">
         <v>92</v>
       </c>
       <c r="V51" s="4">
         <f t="shared" ref="V51:W53" si="3">+B51+F51+J51+N51+R51</f>
         <v>26119</v>
       </c>
       <c r="W51" s="4">
         <f t="shared" si="3"/>
         <v>3238</v>
       </c>
       <c r="X51" s="1">
         <v>92.4</v>
       </c>
     </row>
-    <row r="52" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A52" s="1">
         <v>2010</v>
       </c>
       <c r="B52" s="4">
         <v>2634</v>
       </c>
       <c r="C52" s="4">
         <v>365</v>
       </c>
       <c r="D52" s="1">
         <v>83.1</v>
       </c>
       <c r="E52" s="1"/>
       <c r="F52" s="4">
         <v>2832</v>
       </c>
       <c r="G52" s="4">
         <v>365</v>
       </c>
       <c r="H52" s="1">
         <v>88.6</v>
       </c>
       <c r="I52" s="1"/>
       <c r="J52" s="8">
         <v>2976</v>
@@ -3811,51 +3817,51 @@
       <c r="P52" s="1">
         <v>93.1</v>
       </c>
       <c r="Q52" s="1"/>
       <c r="R52" s="4">
         <v>8784</v>
       </c>
       <c r="S52" s="4">
         <v>1165</v>
       </c>
       <c r="T52" s="1">
         <v>86.1</v>
       </c>
       <c r="V52" s="4">
         <f t="shared" si="3"/>
         <v>25205</v>
       </c>
       <c r="W52" s="4">
         <f t="shared" si="3"/>
         <v>3253</v>
       </c>
       <c r="X52" s="1">
         <v>88.7</v>
       </c>
     </row>
-    <row r="53" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A53" s="1">
         <v>2011</v>
       </c>
       <c r="B53" s="4">
         <v>3022</v>
       </c>
       <c r="C53" s="4">
         <v>365</v>
       </c>
       <c r="D53" s="1">
         <v>95.2</v>
       </c>
       <c r="E53" s="1"/>
       <c r="F53" s="4">
         <v>2715</v>
       </c>
       <c r="G53" s="4">
         <v>365</v>
       </c>
       <c r="H53" s="1">
         <v>84.9</v>
       </c>
       <c r="I53" s="1"/>
       <c r="J53" s="8">
         <v>2482</v>
@@ -3876,51 +3882,51 @@
       <c r="P53" s="1">
         <v>91.7</v>
       </c>
       <c r="Q53" s="1"/>
       <c r="R53" s="8">
         <v>9482</v>
       </c>
       <c r="S53" s="4">
         <v>1190</v>
       </c>
       <c r="T53" s="6">
         <v>91</v>
       </c>
       <c r="V53" s="4">
         <f t="shared" si="3"/>
         <v>25560</v>
       </c>
       <c r="W53" s="4">
         <f t="shared" si="3"/>
         <v>3278</v>
       </c>
       <c r="X53" s="1">
         <v>89.3</v>
       </c>
     </row>
-    <row r="54" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A54" s="1">
         <v>2012</v>
       </c>
       <c r="B54" s="4">
         <v>2683</v>
       </c>
       <c r="C54" s="4">
         <v>365</v>
       </c>
       <c r="D54" s="1">
         <v>84.4</v>
       </c>
       <c r="E54" s="1"/>
       <c r="F54" s="4">
         <v>2770</v>
       </c>
       <c r="G54" s="4">
         <v>365</v>
       </c>
       <c r="H54" s="1">
         <v>86.5</v>
       </c>
       <c r="I54" s="1"/>
       <c r="J54" s="8">
         <v>2993</v>
@@ -3941,51 +3947,51 @@
       <c r="P54" s="1">
         <v>93.4</v>
       </c>
       <c r="Q54" s="1"/>
       <c r="R54" s="8">
         <v>7884</v>
       </c>
       <c r="S54" s="4">
         <v>1190</v>
       </c>
       <c r="T54" s="6">
         <v>75.400000000000006</v>
       </c>
       <c r="V54" s="4">
         <f t="shared" ref="V54:W60" si="4">+B54+F54+J54+N54+R54</f>
         <v>24345</v>
       </c>
       <c r="W54" s="4">
         <f t="shared" si="4"/>
         <v>3278</v>
       </c>
       <c r="X54" s="1">
         <v>84.9</v>
       </c>
     </row>
-    <row r="55" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A55" s="1">
         <v>2013</v>
       </c>
       <c r="B55" s="4">
         <v>3012</v>
       </c>
       <c r="C55" s="4">
         <v>365</v>
       </c>
       <c r="D55" s="6">
         <v>95</v>
       </c>
       <c r="E55" s="1"/>
       <c r="F55" s="4">
         <v>2846</v>
       </c>
       <c r="G55" s="4">
         <v>365</v>
       </c>
       <c r="H55" s="1">
         <v>89.1</v>
       </c>
       <c r="I55" s="1"/>
       <c r="J55" s="8">
         <v>2940</v>
@@ -4006,51 +4012,51 @@
       <c r="P55" s="1">
         <v>74.5</v>
       </c>
       <c r="Q55" s="1"/>
       <c r="R55" s="8">
         <v>9691</v>
       </c>
       <c r="S55" s="4">
         <v>1220</v>
       </c>
       <c r="T55" s="6">
         <v>90.7</v>
       </c>
       <c r="V55" s="4">
         <f t="shared" si="4"/>
         <v>24871</v>
       </c>
       <c r="W55" s="4">
         <f t="shared" si="4"/>
         <v>3308</v>
       </c>
       <c r="X55" s="1">
         <v>86.1</v>
       </c>
     </row>
-    <row r="56" spans="1:24" ht="13" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A56" s="1">
         <v>2014</v>
       </c>
       <c r="B56" s="4">
         <v>2884</v>
       </c>
       <c r="C56" s="4">
         <v>365</v>
       </c>
       <c r="D56" s="6">
         <v>90.8</v>
       </c>
       <c r="E56" s="1"/>
       <c r="F56" s="4">
         <v>3029</v>
       </c>
       <c r="G56" s="4">
         <v>365</v>
       </c>
       <c r="H56" s="1">
         <v>94.8</v>
       </c>
       <c r="I56" s="1"/>
       <c r="J56" s="8">
         <v>3027</v>
@@ -4071,51 +4077,51 @@
       <c r="P56" s="1">
         <v>91.9</v>
       </c>
       <c r="Q56" s="1"/>
       <c r="R56" s="8">
         <v>9458</v>
       </c>
       <c r="S56" s="4">
         <v>1220</v>
       </c>
       <c r="T56" s="6">
         <v>88.5</v>
       </c>
       <c r="V56" s="7">
         <f t="shared" si="4"/>
         <v>26370</v>
       </c>
       <c r="W56" s="4">
         <f t="shared" si="4"/>
         <v>3333</v>
       </c>
       <c r="X56" s="1">
         <v>90.9</v>
       </c>
     </row>
-    <row r="57" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A57" s="1">
         <v>2015</v>
       </c>
       <c r="B57" s="4">
         <v>615</v>
       </c>
       <c r="C57" s="4">
         <v>365</v>
       </c>
       <c r="D57" s="6">
         <v>19.5</v>
       </c>
       <c r="E57" s="1"/>
       <c r="F57" s="4">
         <v>1996</v>
       </c>
       <c r="G57" s="4">
         <v>365</v>
       </c>
       <c r="H57" s="1">
         <v>62.7</v>
       </c>
       <c r="I57" s="1"/>
       <c r="J57" s="8">
         <v>2969</v>
@@ -4136,51 +4142,51 @@
       <c r="P57" s="1">
         <v>90.2</v>
       </c>
       <c r="Q57" s="1"/>
       <c r="R57" s="8">
         <v>8598</v>
       </c>
       <c r="S57" s="4">
         <v>1220</v>
       </c>
       <c r="T57" s="6">
         <v>80.5</v>
       </c>
       <c r="V57" s="8">
         <f t="shared" si="4"/>
         <v>22095</v>
       </c>
       <c r="W57" s="4">
         <f t="shared" si="4"/>
         <v>3333</v>
       </c>
       <c r="X57" s="6">
         <v>76</v>
       </c>
     </row>
-    <row r="58" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A58" s="1">
         <v>2016</v>
       </c>
       <c r="B58" s="4">
         <v>0</v>
       </c>
       <c r="C58" s="4">
         <v>365</v>
       </c>
       <c r="D58" s="6">
         <v>0</v>
       </c>
       <c r="E58" s="1"/>
       <c r="F58" s="4">
         <v>2994</v>
       </c>
       <c r="G58" s="4">
         <v>365</v>
       </c>
       <c r="H58" s="1">
         <v>94.3</v>
       </c>
       <c r="I58" s="1"/>
       <c r="J58" s="8">
         <v>2959</v>
@@ -4201,51 +4207,51 @@
       <c r="P58" s="1">
         <v>92.9</v>
       </c>
       <c r="Q58" s="1"/>
       <c r="R58" s="8">
         <v>6108</v>
       </c>
       <c r="S58" s="4">
         <v>1220</v>
       </c>
       <c r="T58" s="6">
         <v>57</v>
       </c>
       <c r="V58" s="8">
         <f t="shared" si="4"/>
         <v>20235</v>
       </c>
       <c r="W58" s="4">
         <f t="shared" si="4"/>
         <v>3333</v>
       </c>
       <c r="X58" s="6">
         <v>69.400000000000006</v>
       </c>
     </row>
-    <row r="59" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A59" s="1">
         <v>2017</v>
       </c>
       <c r="B59" s="4">
         <v>0</v>
       </c>
       <c r="C59" s="4">
         <v>365</v>
       </c>
       <c r="D59" s="6">
         <v>0</v>
       </c>
       <c r="E59" s="1"/>
       <c r="F59" s="4">
         <v>2768</v>
       </c>
       <c r="G59" s="4">
         <v>365</v>
       </c>
       <c r="H59" s="1">
         <v>87.4</v>
       </c>
       <c r="I59" s="1"/>
       <c r="J59" s="8">
         <v>2991</v>
@@ -4266,51 +4272,51 @@
       <c r="P59" s="1">
         <v>92.2</v>
       </c>
       <c r="Q59" s="1"/>
       <c r="R59" s="8">
         <v>5649</v>
       </c>
       <c r="S59" s="4">
         <v>1220</v>
       </c>
       <c r="T59" s="6">
         <v>52.9</v>
       </c>
       <c r="V59" s="8">
         <f t="shared" si="4"/>
         <v>19499</v>
       </c>
       <c r="W59" s="4">
         <f t="shared" si="4"/>
         <v>3333</v>
       </c>
       <c r="X59" s="6">
         <v>67.099999999999994</v>
       </c>
     </row>
-    <row r="60" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A60" s="1">
         <v>2018</v>
       </c>
       <c r="B60" s="4">
         <v>2452</v>
       </c>
       <c r="C60" s="4">
         <v>365</v>
       </c>
       <c r="D60" s="6">
         <v>77</v>
       </c>
       <c r="E60" s="1"/>
       <c r="F60" s="4">
         <v>3022</v>
       </c>
       <c r="G60" s="4">
         <v>365</v>
       </c>
       <c r="H60" s="1">
         <v>94.9</v>
       </c>
       <c r="I60" s="1"/>
       <c r="J60" s="8">
         <v>2949</v>
@@ -4331,51 +4337,51 @@
       <c r="P60" s="1">
         <v>93.3</v>
       </c>
       <c r="Q60" s="1"/>
       <c r="R60" s="8">
         <v>7813</v>
       </c>
       <c r="S60" s="4">
         <v>1220</v>
       </c>
       <c r="T60" s="6">
         <v>73.099999999999994</v>
       </c>
       <c r="V60" s="8">
         <f t="shared" si="4"/>
         <v>24414</v>
       </c>
       <c r="W60" s="4">
         <f t="shared" si="4"/>
         <v>3333</v>
       </c>
       <c r="X60" s="6">
         <v>83.9</v>
       </c>
     </row>
-    <row r="61" spans="1:24" ht="13" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A61" s="1">
         <v>2019</v>
       </c>
       <c r="B61" s="4">
         <v>2815</v>
       </c>
       <c r="C61" s="4">
         <v>365</v>
       </c>
       <c r="D61" s="6">
         <v>88.6</v>
       </c>
       <c r="E61" s="1"/>
       <c r="F61" s="4">
         <v>2803</v>
       </c>
       <c r="G61" s="4">
         <v>365</v>
       </c>
       <c r="H61" s="1">
         <v>87.7</v>
       </c>
       <c r="I61" s="1"/>
       <c r="J61" s="7">
         <v>3085</v>
@@ -4396,51 +4402,51 @@
       <c r="P61" s="1">
         <v>88.5</v>
       </c>
       <c r="Q61" s="1"/>
       <c r="R61" s="8">
         <v>8820</v>
       </c>
       <c r="S61" s="4">
         <v>1220</v>
       </c>
       <c r="T61" s="6">
         <v>82.5</v>
       </c>
       <c r="V61" s="8">
         <f t="shared" ref="V61" si="5">+B61+F61+J61+N61+R61</f>
         <v>25280</v>
       </c>
       <c r="W61" s="4">
         <f t="shared" ref="W61" si="6">+C61+G61+K61+O61+S61</f>
         <v>3333</v>
       </c>
       <c r="X61" s="6">
         <v>86.9</v>
       </c>
     </row>
-    <row r="62" spans="1:24" ht="13" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A62" s="1">
         <v>2020</v>
       </c>
       <c r="B62" s="4">
         <v>2747</v>
       </c>
       <c r="C62" s="4">
         <v>365</v>
       </c>
       <c r="D62" s="6">
         <v>86.2</v>
       </c>
       <c r="E62" s="1"/>
       <c r="F62" s="4">
         <v>2930</v>
       </c>
       <c r="G62" s="4">
         <v>365</v>
       </c>
       <c r="H62" s="1">
         <v>91.5</v>
       </c>
       <c r="I62" s="1"/>
       <c r="J62" s="8" t="s">
         <v>8</v>
@@ -4461,51 +4467,51 @@
       <c r="P62" s="6">
         <v>94</v>
       </c>
       <c r="Q62" s="1"/>
       <c r="R62" s="8">
         <v>9059</v>
       </c>
       <c r="S62" s="4">
         <v>1220</v>
       </c>
       <c r="T62" s="6">
         <v>84.5</v>
       </c>
       <c r="V62" s="8">
         <f t="shared" ref="V62:W64" si="7">+B62+F62+N62+R62</f>
         <v>22990</v>
       </c>
       <c r="W62" s="4">
         <f t="shared" si="7"/>
         <v>2960</v>
       </c>
       <c r="X62" s="6">
         <v>88.8</v>
       </c>
     </row>
-    <row r="63" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A63" s="1">
         <v>2021</v>
       </c>
       <c r="B63" s="4">
         <v>3026</v>
       </c>
       <c r="C63" s="4">
         <v>365</v>
       </c>
       <c r="D63" s="6">
         <v>95.3</v>
       </c>
       <c r="E63" s="1"/>
       <c r="F63" s="4">
         <v>2824</v>
       </c>
       <c r="G63" s="4">
         <v>365</v>
       </c>
       <c r="H63" s="1">
         <v>88.4</v>
       </c>
       <c r="I63" s="1"/>
       <c r="J63" s="8" t="s">
         <v>8</v>
@@ -4526,51 +4532,51 @@
       <c r="P63" s="6">
         <v>89.4</v>
       </c>
       <c r="Q63" s="1"/>
       <c r="R63" s="8">
         <v>4852</v>
       </c>
       <c r="S63" s="4">
         <v>1220</v>
       </c>
       <c r="T63" s="6">
         <v>45.4</v>
       </c>
       <c r="V63" s="8">
         <f t="shared" si="7"/>
         <v>18530</v>
       </c>
       <c r="W63" s="4">
         <f t="shared" si="7"/>
         <v>2960</v>
       </c>
       <c r="X63" s="6">
         <v>71.900000000000006</v>
       </c>
     </row>
-    <row r="64" spans="1:24" ht="13" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A64" s="1">
         <v>2022</v>
       </c>
       <c r="B64" s="4">
         <v>2521</v>
       </c>
       <c r="C64" s="4">
         <v>365</v>
       </c>
       <c r="D64" s="6">
         <v>79.400000000000006</v>
       </c>
       <c r="E64" s="1"/>
       <c r="F64" s="4">
         <v>2944</v>
       </c>
       <c r="G64" s="4">
         <v>365</v>
       </c>
       <c r="H64" s="1">
         <v>92.1</v>
       </c>
       <c r="I64" s="1"/>
       <c r="J64" s="8" t="s">
         <v>8</v>
@@ -4591,51 +4597,51 @@
       <c r="P64" s="6">
         <v>90.1</v>
       </c>
       <c r="Q64" s="1"/>
       <c r="R64" s="7">
         <v>9753</v>
       </c>
       <c r="S64" s="4">
         <v>1220</v>
       </c>
       <c r="T64" s="6">
         <v>91.3</v>
       </c>
       <c r="V64" s="8">
         <f t="shared" si="7"/>
         <v>23113</v>
       </c>
       <c r="W64" s="4">
         <f t="shared" si="7"/>
         <v>2960</v>
       </c>
       <c r="X64" s="6">
         <v>89.5</v>
       </c>
     </row>
-    <row r="65" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A65" s="1">
         <v>2023</v>
       </c>
       <c r="B65" s="4">
         <v>2892</v>
       </c>
       <c r="C65" s="4">
         <v>365</v>
       </c>
       <c r="D65" s="6">
         <v>91.1</v>
       </c>
       <c r="E65" s="1"/>
       <c r="F65" s="4">
         <v>2780</v>
       </c>
       <c r="G65" s="4">
         <v>365</v>
       </c>
       <c r="H65" s="6">
         <v>87</v>
       </c>
       <c r="I65" s="1"/>
       <c r="J65" s="8" t="s">
         <v>8</v>
@@ -4656,51 +4662,51 @@
       <c r="P65" s="6">
         <v>91.1</v>
       </c>
       <c r="Q65" s="1"/>
       <c r="R65" s="8">
         <v>9682</v>
       </c>
       <c r="S65" s="8">
         <v>1233</v>
       </c>
       <c r="T65" s="6">
         <v>89.6</v>
       </c>
       <c r="V65" s="8">
         <f t="shared" ref="V65" si="8">+B65+F65+N65+R65</f>
         <v>23334</v>
       </c>
       <c r="W65" s="4">
         <f t="shared" ref="W65" si="9">+C65+G65+O65+S65</f>
         <v>2973</v>
       </c>
       <c r="X65" s="6">
         <v>90</v>
       </c>
     </row>
-    <row r="66" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A66" s="1">
         <v>2024</v>
       </c>
       <c r="B66" s="4">
         <v>2406</v>
       </c>
       <c r="C66" s="4">
         <v>365</v>
       </c>
       <c r="D66" s="6">
         <v>75.599999999999994</v>
       </c>
       <c r="E66" s="1"/>
       <c r="F66" s="4">
         <v>3006</v>
       </c>
       <c r="G66" s="4">
         <v>365</v>
       </c>
       <c r="H66" s="6">
         <v>93.9</v>
       </c>
       <c r="I66" s="1"/>
       <c r="J66" s="8" t="s">
         <v>8</v>
@@ -4721,159 +4727,264 @@
       <c r="P66" s="6">
         <v>90.2</v>
       </c>
       <c r="Q66" s="1"/>
       <c r="R66" s="8">
         <v>9642</v>
       </c>
       <c r="S66" s="8">
         <v>1233</v>
       </c>
       <c r="T66" s="6">
         <v>89</v>
       </c>
       <c r="V66" s="8">
         <f t="shared" ref="V66" si="10">+B66+F66+N66+R66</f>
         <v>22983</v>
       </c>
       <c r="W66" s="4">
         <f t="shared" ref="W66" si="11">+C66+G66+O66+S66</f>
         <v>2973</v>
       </c>
       <c r="X66" s="6">
         <v>88.4</v>
       </c>
     </row>
-    <row r="68" spans="1:24" x14ac:dyDescent="0.25">
-      <c r="A68" s="1" t="s">
+    <row r="67" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A67" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B67" s="4">
+        <v>2909</v>
+      </c>
+      <c r="C67" s="4">
+        <v>365</v>
+      </c>
+      <c r="D67" s="6">
+        <v>91.6</v>
+      </c>
+      <c r="E67" s="1"/>
+      <c r="F67" s="4">
+        <v>2483</v>
+      </c>
+      <c r="G67" s="4">
+        <v>365</v>
+      </c>
+      <c r="H67" s="6">
+        <v>77.7</v>
+      </c>
+      <c r="I67" s="1"/>
+      <c r="J67" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="K67" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="L67" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="M67" s="1"/>
+      <c r="N67" s="8">
+        <v>3429</v>
+      </c>
+      <c r="O67" s="4">
+        <v>1010</v>
+      </c>
+      <c r="P67" s="6">
+        <v>39.1</v>
+      </c>
+      <c r="Q67" s="1"/>
+      <c r="R67" s="8">
+        <v>9558</v>
+      </c>
+      <c r="S67" s="8">
+        <v>1233</v>
+      </c>
+      <c r="T67" s="6">
+        <v>88.5</v>
+      </c>
+      <c r="V67" s="8">
+        <f t="shared" ref="V67" si="12">+B67+F67+N67+R67</f>
+        <v>18379</v>
+      </c>
+      <c r="W67" s="4">
+        <f t="shared" ref="W67" si="13">+C67+G67+O67+S67</f>
+        <v>2973</v>
+      </c>
+      <c r="X67" s="6">
+        <v>70.8</v>
+      </c>
+    </row>
+    <row r="69" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A69" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B68" s="4">
-        <f>MAX(B11:B67)</f>
+      <c r="B69" s="4">
+        <f>MAX(B11:B68)</f>
         <v>3157</v>
       </c>
-      <c r="C68" s="4">
-[...4 lines deleted...]
-        <f>MAX(D11:D67)</f>
+      <c r="C69" s="4">
+        <f>MAX(C11:C68)</f>
+        <v>365</v>
+      </c>
+      <c r="D69" s="5">
+        <f>MAX(D11:D68)</f>
         <v>99.3</v>
       </c>
-      <c r="F68" s="4">
-        <f>MAX(F11:F67)</f>
+      <c r="F69" s="4">
+        <f>MAX(F11:F68)</f>
         <v>3091</v>
       </c>
-      <c r="G68" s="4">
-[...4 lines deleted...]
-        <f>MAX(H11:H67)</f>
+      <c r="G69" s="4">
+        <f>MAX(G11:G68)</f>
+        <v>365</v>
+      </c>
+      <c r="H69" s="5">
+        <f>MAX(H11:H68)</f>
         <v>99.6</v>
       </c>
-      <c r="J68" s="4">
-        <f>MAX(J11:J67)</f>
+      <c r="J69" s="4">
+        <f>MAX(J11:J68)</f>
         <v>3085</v>
       </c>
-      <c r="K68" s="4">
-        <f>MAX(K11:K67)</f>
+      <c r="K69" s="4">
+        <f>MAX(K11:K68)</f>
         <v>373</v>
       </c>
-      <c r="L68" s="5">
-        <f>MAX(L11:L67)</f>
+      <c r="L69" s="5">
+        <f>MAX(L11:L68)</f>
         <v>97.3</v>
       </c>
-      <c r="N68" s="4">
-        <f>MAX(N11:N67)</f>
+      <c r="N69" s="4">
+        <f>MAX(N11:N68)</f>
         <v>8254</v>
       </c>
-      <c r="O68" s="4">
-        <f>MAX(O11:O67)</f>
+      <c r="O69" s="4">
+        <f>MAX(O11:O68)</f>
         <v>1010</v>
       </c>
-      <c r="P68" s="5">
-        <f>MAX(P11:P67)</f>
+      <c r="P69" s="5">
+        <f>MAX(P11:P68)</f>
         <v>96.1</v>
       </c>
-      <c r="R68" s="4">
-        <f>MAX(R11:R67)</f>
+      <c r="R69" s="4">
+        <f>MAX(R11:R68)</f>
         <v>9753</v>
       </c>
-      <c r="S68" s="4">
-        <f>MAX(S11:S67)</f>
+      <c r="S69" s="4">
+        <f>MAX(S11:S68)</f>
         <v>1233</v>
       </c>
-      <c r="T68" s="5">
-        <f>MAX(T11:T67)</f>
+      <c r="T69" s="5">
+        <f>MAX(T11:T68)</f>
         <v>92.5</v>
       </c>
-      <c r="V68" s="4">
-        <f>MAX(V11:V67)</f>
+      <c r="V69" s="4">
+        <f>MAX(V11:V68)</f>
         <v>26370</v>
       </c>
-      <c r="W68" s="4">
-        <f>MAX(W11:W67)</f>
+      <c r="W69" s="4">
+        <f>MAX(W11:W68)</f>
         <v>3333</v>
       </c>
-      <c r="X68" s="5">
-        <f>MAX(X11:X67)</f>
+      <c r="X69" s="5">
+        <f>MAX(X11:X68)</f>
         <v>93.7</v>
       </c>
+    </row>
+    <row r="70" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A70" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="B70" s="18">
+        <v>1998</v>
+      </c>
+      <c r="C70" s="19"/>
+      <c r="D70" s="16"/>
+      <c r="E70" s="16"/>
+      <c r="F70" s="18">
+        <v>2004</v>
+      </c>
+      <c r="G70" s="19"/>
+      <c r="H70" s="16"/>
+      <c r="I70" s="16"/>
+      <c r="J70" s="18">
+        <v>2019</v>
+      </c>
+      <c r="K70" s="19"/>
+      <c r="L70" s="16"/>
+      <c r="M70" s="16"/>
+      <c r="N70" s="18">
+        <v>2020</v>
+      </c>
+      <c r="O70" s="19"/>
+      <c r="P70" s="16"/>
+      <c r="Q70" s="16"/>
+      <c r="R70" s="18">
+        <v>2022</v>
+      </c>
+      <c r="S70" s="19"/>
+      <c r="T70" s="16"/>
+      <c r="U70" s="16"/>
+      <c r="V70" s="18">
+        <v>2014</v>
+      </c>
+      <c r="W70" s="19"/>
+      <c r="X70" s="16"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.78740157480314965" bottom="0.6889763779527559" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">