--- v0 (2026-04-02)
+++ v1 (2026-05-20)
@@ -2,86 +2,87 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AP\411 Statistiken\411-02 Elektrizitätsstatistik\ELSTAT - Produktion und Verbrauch\Zeitreihen [für Internet]\Zeitreihen aktuell\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5EFFB48F-D272-4C2D-8C54-E21A7953B9EC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D874A2E9-7B1C-431D-89ED-22C6BEFB0D2A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="pro Monat" sheetId="1" r:id="rId1"/>
     <sheet name="pro Jahr" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C53" i="2" l="1"/>
+  <c r="E537" i="1" l="1"/>
+  <c r="C53" i="2"/>
   <c r="B53" i="2"/>
   <c r="B52" i="2"/>
   <c r="E536" i="1"/>
   <c r="E535" i="1"/>
   <c r="E534" i="1"/>
   <c r="E533" i="1"/>
   <c r="E532" i="1"/>
   <c r="E531" i="1"/>
   <c r="E530" i="1"/>
   <c r="E529" i="1"/>
   <c r="E528" i="1"/>
   <c r="E527" i="1"/>
   <c r="E526" i="1"/>
   <c r="E525" i="1"/>
   <c r="C52" i="2"/>
   <c r="E524" i="1"/>
   <c r="E523" i="1"/>
   <c r="E522" i="1"/>
   <c r="E521" i="1"/>
   <c r="E520" i="1"/>
   <c r="E519" i="1"/>
   <c r="E518" i="1"/>
   <c r="E517" i="1"/>
   <c r="E516" i="1"/>
   <c r="E515" i="1"/>
@@ -701,51 +702,51 @@
   <c r="E352" i="1"/>
   <c r="E351" i="1"/>
   <c r="E350" i="1"/>
   <c r="E349" i="1"/>
   <c r="E348" i="1"/>
   <c r="E347" i="1"/>
   <c r="E346" i="1"/>
   <c r="E345" i="1"/>
   <c r="E344" i="1"/>
   <c r="E343" i="1"/>
   <c r="E342" i="1"/>
   <c r="E341" i="1"/>
   <c r="E340" i="1"/>
   <c r="E339" i="1"/>
   <c r="E338" i="1"/>
   <c r="E337" i="1"/>
   <c r="E336" i="1"/>
   <c r="E335" i="1"/>
   <c r="E334" i="1"/>
   <c r="E333" i="1"/>
   <c r="E402" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="554" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="555" uniqueCount="75">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Laufkraftwerke</t>
   </si>
   <si>
     <t>Speicherkraftwerke</t>
   </si>
   <si>
     <t>Elektrizitätsproduktion der Schweiz - Wasserkraft nach Kraftwerkstyp - Monatswerte (in GWh)</t>
   </si>
   <si>
     <t>Production d'électricité en Suisse - Hydroélectricité par type de centrale - Valeurs mensuels (en GWh)</t>
   </si>
   <si>
     <t>Centrales au fil de l'eau</t>
   </si>
   <si>
     <t>Centrales à accumulation</t>
   </si>
   <si>
     <t>Februar / Février</t>
   </si>
   <si>
@@ -1705,60 +1706,81 @@
       <t xml:space="preserve"> - Januar / Janvier</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2025</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Januar / Janvier</t>
     </r>
   </si>
   <si>
-    <t>Quelle: Bundesamt für Energie BFE; aktualisiert am 31.3.2026.</t>
-[...4 lines deleted...]
-  <si>
     <t>Quelle: Bundesamt für Energie BFE, Schweizerische Elektrizitätsstatistik 2025; aktualisiert am 31.03.2026.</t>
   </si>
   <si>
     <t>Source: Office fédéral de l'énergie OFEN, Statistique suisse de l'électricité 2025; actualisé le 31.03.2026.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2026</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> - Januar / Janvier</t>
+    </r>
+  </si>
+  <si>
+    <t>Quelle: Bundesamt für Energie BFE; aktualisiert am 30.4.2026.</t>
+  </si>
+  <si>
+    <t>Source: Office fédéral de l'énergie OFEN; actualisé le 30.4.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -2091,83 +2113,84 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E536"/>
+  <dimension ref="A1:E537"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="20.7109375" style="3" customWidth="1"/>
+    <col min="1" max="1" width="21.7109375" style="3" customWidth="1"/>
+    <col min="2" max="2" width="20.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="23.7109375" style="3" customWidth="1"/>
     <col min="4" max="4" width="1.7109375" customWidth="1"/>
     <col min="5" max="5" width="36.7109375" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A2" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A4" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A5" s="1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.2">
       <c r="E6" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>19</v>
@@ -10236,51 +10259,51 @@
       <c r="A531" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B531" s="3">
         <v>1959</v>
       </c>
       <c r="C531" s="3">
         <v>1880</v>
       </c>
       <c r="E531" s="3">
         <f>SUM(B531:C531)</f>
         <v>3839</v>
       </c>
     </row>
     <row r="532" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A532" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B532" s="3">
         <v>1866</v>
       </c>
       <c r="C532" s="3">
         <v>1652</v>
       </c>
       <c r="E532" s="3">
-        <f t="shared" ref="E532:E536" si="21">SUM(B532:C532)</f>
+        <f t="shared" ref="E532:E537" si="21">SUM(B532:C532)</f>
         <v>3518</v>
       </c>
     </row>
     <row r="533" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A533" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B533" s="3">
         <v>1669</v>
       </c>
       <c r="C533" s="3">
         <v>1958</v>
       </c>
       <c r="E533" s="3">
         <f t="shared" si="21"/>
         <v>3627</v>
       </c>
     </row>
     <row r="534" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A534" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B534" s="3">
         <v>1188</v>
       </c>
@@ -10298,109 +10321,124 @@
       </c>
       <c r="B535" s="3">
         <v>1100</v>
       </c>
       <c r="C535" s="3">
         <v>1859</v>
       </c>
       <c r="E535" s="3">
         <f t="shared" si="21"/>
         <v>2959</v>
       </c>
     </row>
     <row r="536" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A536" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B536" s="3">
         <v>961</v>
       </c>
       <c r="C536" s="3">
         <v>1761</v>
       </c>
       <c r="E536" s="3">
         <f t="shared" si="21"/>
         <v>2722</v>
+      </c>
+    </row>
+    <row r="537" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A537" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B537" s="3">
+        <v>706</v>
+      </c>
+      <c r="C537" s="3">
+        <v>2177</v>
+      </c>
+      <c r="E537" s="3">
+        <f t="shared" si="21"/>
+        <v>2883</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.49212598425196852" right="0.49212598425196852" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:E53"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" customWidth="1"/>
     <col min="3" max="3" width="23.7109375" customWidth="1"/>
     <col min="4" max="4" width="3.7109375" customWidth="1"/>
     <col min="5" max="5" width="36.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A2" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="E2" s="3"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A3" s="5"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A4" s="1" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A5" s="1" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="E5" s="3"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A7" s="3"/>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="E7" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="4" t="s">