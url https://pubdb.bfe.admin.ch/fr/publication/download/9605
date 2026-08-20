--- v1 (2026-05-20)
+++ v2 (2026-08-20)
@@ -2,86 +2,89 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AP\411 Statistiken\411-02 Elektrizitätsstatistik\ELSTAT - Produktion und Verbrauch\Zeitreihen [für Internet]\Zeitreihen aktuell\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D874A2E9-7B1C-431D-89ED-22C6BEFB0D2A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7C3451B4-EC09-435F-B2F6-F8B4AF68A111}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="pro Monat" sheetId="1" r:id="rId1"/>
     <sheet name="pro Jahr" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E537" i="1" l="1"/>
+  <c r="E540" i="1" l="1"/>
+  <c r="E539" i="1"/>
+  <c r="E538" i="1"/>
+  <c r="E537" i="1"/>
   <c r="C53" i="2"/>
   <c r="B53" i="2"/>
   <c r="B52" i="2"/>
   <c r="E536" i="1"/>
   <c r="E535" i="1"/>
   <c r="E534" i="1"/>
   <c r="E533" i="1"/>
   <c r="E532" i="1"/>
   <c r="E531" i="1"/>
   <c r="E530" i="1"/>
   <c r="E529" i="1"/>
   <c r="E528" i="1"/>
   <c r="E527" i="1"/>
   <c r="E526" i="1"/>
   <c r="E525" i="1"/>
   <c r="C52" i="2"/>
   <c r="E524" i="1"/>
   <c r="E523" i="1"/>
   <c r="E522" i="1"/>
   <c r="E521" i="1"/>
   <c r="E520" i="1"/>
   <c r="E519" i="1"/>
   <c r="E518" i="1"/>
   <c r="E517" i="1"/>
   <c r="E516" i="1"/>
@@ -702,51 +705,51 @@
   <c r="E352" i="1"/>
   <c r="E351" i="1"/>
   <c r="E350" i="1"/>
   <c r="E349" i="1"/>
   <c r="E348" i="1"/>
   <c r="E347" i="1"/>
   <c r="E346" i="1"/>
   <c r="E345" i="1"/>
   <c r="E344" i="1"/>
   <c r="E343" i="1"/>
   <c r="E342" i="1"/>
   <c r="E341" i="1"/>
   <c r="E340" i="1"/>
   <c r="E339" i="1"/>
   <c r="E338" i="1"/>
   <c r="E337" i="1"/>
   <c r="E336" i="1"/>
   <c r="E335" i="1"/>
   <c r="E334" i="1"/>
   <c r="E333" i="1"/>
   <c r="E402" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="555" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="558" uniqueCount="75">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Laufkraftwerke</t>
   </si>
   <si>
     <t>Speicherkraftwerke</t>
   </si>
   <si>
     <t>Elektrizitätsproduktion der Schweiz - Wasserkraft nach Kraftwerkstyp - Monatswerte (in GWh)</t>
   </si>
   <si>
     <t>Production d'électricité en Suisse - Hydroélectricité par type de centrale - Valeurs mensuels (en GWh)</t>
   </si>
   <si>
     <t>Centrales au fil de l'eau</t>
   </si>
   <si>
     <t>Centrales à accumulation</t>
   </si>
   <si>
     <t>Februar / Février</t>
   </si>
   <si>
@@ -1733,54 +1736,54 @@
   <si>
     <t>Source: Office fédéral de l'énergie OFEN, Statistique suisse de l'électricité 2025; actualisé le 31.03.2026.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2026</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Januar / Janvier</t>
     </r>
   </si>
   <si>
-    <t>Quelle: Bundesamt für Energie BFE; aktualisiert am 30.4.2026.</t>
+    <t>Quelle: Bundesamt für Energie BFE; aktualisiert am 31.7.2026.</t>
   </si>
   <si>
-    <t>Source: Office fédéral de l'énergie OFEN; actualisé le 30.4.2026.</t>
+    <t>Source: Office fédéral de l'énergie OFEN; actualisé le 31.7.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -2113,51 +2116,51 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E537"/>
+  <dimension ref="A1:E540"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="23.7109375" style="3" customWidth="1"/>
     <col min="4" max="4" width="1.7109375" customWidth="1"/>
     <col min="5" max="5" width="36.7109375" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A2" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5"/>
     </row>
@@ -10259,51 +10262,51 @@
       <c r="A531" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B531" s="3">
         <v>1959</v>
       </c>
       <c r="C531" s="3">
         <v>1880</v>
       </c>
       <c r="E531" s="3">
         <f>SUM(B531:C531)</f>
         <v>3839</v>
       </c>
     </row>
     <row r="532" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A532" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B532" s="3">
         <v>1866</v>
       </c>
       <c r="C532" s="3">
         <v>1652</v>
       </c>
       <c r="E532" s="3">
-        <f t="shared" ref="E532:E537" si="21">SUM(B532:C532)</f>
+        <f t="shared" ref="E532:E540" si="21">SUM(B532:C532)</f>
         <v>3518</v>
       </c>
     </row>
     <row r="533" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A533" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B533" s="3">
         <v>1669</v>
       </c>
       <c r="C533" s="3">
         <v>1958</v>
       </c>
       <c r="E533" s="3">
         <f t="shared" si="21"/>
         <v>3627</v>
       </c>
     </row>
     <row r="534" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A534" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B534" s="3">
         <v>1188</v>
       </c>
@@ -10336,50 +10339,95 @@
       </c>
       <c r="B536" s="3">
         <v>961</v>
       </c>
       <c r="C536" s="3">
         <v>1761</v>
       </c>
       <c r="E536" s="3">
         <f t="shared" si="21"/>
         <v>2722</v>
       </c>
     </row>
     <row r="537" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A537" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B537" s="3">
         <v>706</v>
       </c>
       <c r="C537" s="3">
         <v>2177</v>
       </c>
       <c r="E537" s="3">
         <f t="shared" si="21"/>
         <v>2883</v>
+      </c>
+    </row>
+    <row r="538" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A538" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B538" s="3">
+        <v>847</v>
+      </c>
+      <c r="C538" s="3">
+        <v>1505</v>
+      </c>
+      <c r="E538" s="3">
+        <f t="shared" si="21"/>
+        <v>2352</v>
+      </c>
+    </row>
+    <row r="539" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A539" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B539" s="3">
+        <v>883</v>
+      </c>
+      <c r="C539" s="3">
+        <v>1555</v>
+      </c>
+      <c r="E539" s="3">
+        <f t="shared" si="21"/>
+        <v>2438</v>
+      </c>
+    </row>
+    <row r="540" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A540" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B540" s="3">
+        <v>1279</v>
+      </c>
+      <c r="C540" s="3">
+        <v>1415</v>
+      </c>
+      <c r="E540" s="3">
+        <f t="shared" si="21"/>
+        <v>2694</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.49212598425196852" right="0.49212598425196852" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:E53"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" customWidth="1"/>
     <col min="3" max="3" width="23.7109375" customWidth="1"/>
     <col min="4" max="4" width="3.7109375" customWidth="1"/>
     <col min="5" max="5" width="36.7109375" customWidth="1"/>
   </cols>