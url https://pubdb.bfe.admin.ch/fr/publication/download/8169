--- v0 (2026-07-29)
+++ v1 (2026-09-18)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0436288D" w14:textId="668FBAA2" w:rsidR="004D4960" w:rsidRPr="0036001F" w:rsidRDefault="006F2471" w:rsidP="00AC3D4A">
+    <w:p w14:paraId="0436288D" w14:textId="668FBAA2" w:rsidR="004D4960" w:rsidRPr="0036001F" w:rsidRDefault="008167BE" w:rsidP="00AC3D4A">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standardb"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-284661191"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="643F80083A4C45E1ABF3D325434424A7"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:displayText="Rapport final" w:value="Rapport final"/>
             <w:listItem w:displayText="Rapport intermédiaire" w:value="Rapport intermédiaire"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0036001F" w:rsidRPr="0036001F">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Choisir le type de rapport</w:t>
@@ -102,51 +102,51 @@
             </w:rPr>
             <w:t>Choisir la date</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:bottomFromText="454" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9061"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00180B86" w:rsidRPr="00043145" w14:paraId="2F852E28" w14:textId="77777777" w:rsidTr="00623ED3">
+      <w:tr w:rsidR="00180B86" w:rsidRPr="002E7A38" w14:paraId="2F852E28" w14:textId="77777777" w:rsidTr="00623ED3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9061" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="22298FFA" w14:textId="77777777" w:rsidR="00180B86" w:rsidRPr="0036001F" w:rsidRDefault="00180B86" w:rsidP="00623ED3">
             <w:pPr>
               <w:pStyle w:val="ECREP2024standard"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00180B86" w:rsidRPr="007A0DE3" w14:paraId="2F90BAF2" w14:textId="77777777" w:rsidTr="00623ED3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -590,138 +590,138 @@
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>(</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00D37463">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>le cas échéant ; OFEV, Canton, etc.</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00D37463" w:rsidRPr="000678F8">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>)</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r w:rsidR="00D37463" w:rsidRPr="00D37463">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="600FF11D" w14:textId="522FA052" w:rsidR="007E5D35" w:rsidRPr="000C370D" w:rsidRDefault="006F2471" w:rsidP="007E5D35">
+                          <w:p w14:paraId="600FF11D" w14:textId="522FA052" w:rsidR="007E5D35" w:rsidRPr="000C370D" w:rsidRDefault="008167BE" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="-1715426813"/>
                                 <w:placeholder>
                                   <w:docPart w:val="D98CFFAE2ACC405886579EE2CF8CBD10"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="008144E4" w:rsidRPr="000C370D">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>Agen</w:t>
                                 </w:r>
                                 <w:r w:rsidR="007A0DE3" w:rsidRPr="000C370D">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>ce</w:t>
                                 </w:r>
                                 <w:r w:rsidR="008144E4" w:rsidRPr="000C370D">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve"> XY</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="5EA1BFE6" w14:textId="1C4FB44C" w:rsidR="007E5D35" w:rsidRPr="00D37463" w:rsidRDefault="006F2471" w:rsidP="007E5D35">
+                          <w:p w14:paraId="5EA1BFE6" w14:textId="1C4FB44C" w:rsidR="007E5D35" w:rsidRPr="00D37463" w:rsidRDefault="008167BE" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="-112983516"/>
                                 <w:placeholder>
                                   <w:docPart w:val="A429A1ADD17E42AA9492A4F82242C1C1"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00EB14F7" w:rsidRPr="000C370D">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>CH-</w:t>
                                 </w:r>
                                 <w:r w:rsidR="007A0DE3" w:rsidRPr="000C370D">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>NPA</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00EB14F7" w:rsidRPr="000C370D">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve"> </w:t>
                                 </w:r>
                                 <w:r w:rsidR="007A0DE3" w:rsidRPr="000C370D">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>Lieu</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="7E4BB6A3" w14:textId="34D643A3" w:rsidR="007E5D35" w:rsidRPr="00D37463" w:rsidRDefault="006F2471" w:rsidP="007E5D35">
+                          <w:p w14:paraId="7E4BB6A3" w14:textId="34D643A3" w:rsidR="007E5D35" w:rsidRPr="00D37463" w:rsidRDefault="008167BE" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="578489659"/>
                                 <w:placeholder>
                                   <w:docPart w:val="8B60C5DF4BA24FAEB97E43E601C0CA0A"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00282D70" w:rsidRPr="000C370D">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>www.</w:t>
                                 </w:r>
                                 <w:r w:rsidR="007A0DE3" w:rsidRPr="000C370D">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -752,218 +752,224 @@
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007A0DE3">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>Bénéficiaires de la subvention</w:t>
                             </w:r>
                             <w:r w:rsidR="00913A87">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="007E5D35" w:rsidRPr="007E5D35">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="70F42410" w14:textId="1A932E42" w:rsidR="001A51BB" w:rsidRPr="003C1086" w:rsidRDefault="006F2471" w:rsidP="001A51BB">
+                          <w:p w14:paraId="70F42410" w14:textId="1A932E42" w:rsidR="001A51BB" w:rsidRPr="003C1086" w:rsidRDefault="008167BE" w:rsidP="001A51BB">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="1804039103"/>
                                 <w:placeholder>
                                   <w:docPart w:val="AA7824B0092A4FD6B54998AB62D925B3"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="001A51BB">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>Institution</w:t>
                                 </w:r>
                                 <w:r w:rsidR="001A51BB" w:rsidRPr="000678F8">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve"> X</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="61187D16" w14:textId="4CDF7F74" w:rsidR="001A51BB" w:rsidRPr="00D37463" w:rsidRDefault="006F2471" w:rsidP="001A51BB">
+                          <w:p w14:paraId="61187D16" w14:textId="4CDF7F74" w:rsidR="001A51BB" w:rsidRPr="001A51C4" w:rsidRDefault="008167BE" w:rsidP="001A51BB">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
+                              <w:rPr>
+                                <w:lang w:val="de-CH"/>
+                              </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="-2102555729"/>
                                 <w:placeholder>
                                   <w:docPart w:val="2A14BA8B9F31403B8552E5869F391FAA"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
-                                <w:r w:rsidR="00D37463" w:rsidRPr="000C370D">
+                                <w:r w:rsidR="00D37463" w:rsidRPr="001A51C4">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
+                                    <w:lang w:val="de-CH"/>
                                   </w:rPr>
                                   <w:t>CH-NPA Lieu</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="24B13ABF" w14:textId="2541FC14" w:rsidR="007E5D35" w:rsidRPr="00D37463" w:rsidRDefault="006F2471" w:rsidP="001A51BB">
+                          <w:p w14:paraId="24B13ABF" w14:textId="2541FC14" w:rsidR="007E5D35" w:rsidRPr="001A51C4" w:rsidRDefault="008167BE" w:rsidP="001A51BB">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
+                              <w:rPr>
+                                <w:lang w:val="de-CH"/>
+                              </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="640997551"/>
                                 <w:placeholder>
                                   <w:docPart w:val="60C2A24E561B4B7C884B6D6D9C5D39F2"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="001A51BB" w:rsidRPr="000678F8">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>www.</w:t>
                                 </w:r>
                                 <w:r w:rsidR="001A51BB">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>institution</w:t>
                                 </w:r>
                                 <w:r w:rsidR="001A51BB" w:rsidRPr="000678F8">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>-x.ch</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="4ECAF3BC" w14:textId="7360247E" w:rsidR="00A01DA5" w:rsidRPr="00D37463" w:rsidRDefault="00A01DA5" w:rsidP="007E5D35">
+                          <w:p w14:paraId="4ECAF3BC" w14:textId="7360247E" w:rsidR="00A01DA5" w:rsidRPr="001A51C4" w:rsidRDefault="00A01DA5" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
+                              <w:rPr>
+                                <w:lang w:val="de-CH"/>
+                              </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="2C795558" w14:textId="41A6FDD2" w:rsidR="00A01DA5" w:rsidRPr="003C1086" w:rsidRDefault="006F2471" w:rsidP="00A01DA5">
+                          <w:p w14:paraId="2C795558" w14:textId="41A6FDD2" w:rsidR="00A01DA5" w:rsidRPr="003C1086" w:rsidRDefault="008167BE" w:rsidP="00A01DA5">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="1731424550"/>
                                 <w:placeholder>
                                   <w:docPart w:val="EA7A6880C8DB44068B8AEBCB8C0151ED"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00A01DA5">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>Institutio</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00A01DA5" w:rsidRPr="00FC43C1">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>n Y</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="45CBEEDB" w14:textId="74EB68E5" w:rsidR="00A01DA5" w:rsidRPr="007446B5" w:rsidRDefault="006F2471" w:rsidP="00A01DA5">
+                          <w:p w14:paraId="45CBEEDB" w14:textId="74EB68E5" w:rsidR="00A01DA5" w:rsidRPr="001A51C4" w:rsidRDefault="008167BE" w:rsidP="00A01DA5">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
-                              <w:rPr>
-[...1 lines deleted...]
-                              </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="1050574638"/>
                                 <w:placeholder>
                                   <w:docPart w:val="EC683D66925C439F9C53F6503F56DD6B"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
-                                <w:r w:rsidR="00D37463" w:rsidRPr="007446B5">
+                                <w:r w:rsidR="00D37463" w:rsidRPr="001A51C4">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
-                                    <w:lang w:val="de-CH"/>
                                   </w:rPr>
                                   <w:t>CH-NPA Lieu</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="6CE89572" w14:textId="276DE4F4" w:rsidR="007E5D35" w:rsidRPr="007446B5" w:rsidRDefault="006F2471" w:rsidP="00A01DA5">
+                          <w:p w14:paraId="6CE89572" w14:textId="276DE4F4" w:rsidR="007E5D35" w:rsidRPr="007446B5" w:rsidRDefault="008167BE" w:rsidP="00A01DA5">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:lang w:val="de-CH"/>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="-733074165"/>
                                 <w:placeholder>
                                   <w:docPart w:val="3B19C2A6BBC74318B3092ED9A8642E2F"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00A01DA5" w:rsidRPr="007446B5">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                     <w:lang w:val="de-CH"/>
                                   </w:rPr>
                                   <w:t>www.institution-y.ch</w:t>
@@ -987,51 +993,51 @@
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>Auteur(s)</w:t>
                             </w:r>
                             <w:r w:rsidR="00913A87">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="007E5D35" w:rsidRPr="003C1086">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4BE2EA5B" w14:textId="3D66FEA5" w:rsidR="007E5D35" w:rsidRPr="007A0DE3" w:rsidRDefault="006F2471" w:rsidP="007E5D35">
+                          <w:p w14:paraId="4BE2EA5B" w14:textId="3D66FEA5" w:rsidR="007E5D35" w:rsidRPr="007A0DE3" w:rsidRDefault="008167BE" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="-1593539674"/>
                                 <w:placeholder>
                                   <w:docPart w:val="E9D4797B43614639B2F2B30F610D548D"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="007A0DE3" w:rsidRPr="007A0DE3">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>Prénom</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00FC43C1" w:rsidRPr="007A0DE3">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -1096,51 +1102,51 @@
                               <w:sdtContent>
                                 <w:r w:rsidR="00FC43C1" w:rsidRPr="007A0DE3">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>n</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00E72F82">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>om</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00FC43C1" w:rsidRPr="007A0DE3">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>@institution-x.ch</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="10884617" w14:textId="7581E3FE" w:rsidR="007E5D35" w:rsidRPr="00C53405" w:rsidRDefault="006F2471" w:rsidP="0040234C">
+                          <w:p w14:paraId="10884617" w14:textId="7581E3FE" w:rsidR="007E5D35" w:rsidRPr="00C53405" w:rsidRDefault="008167BE" w:rsidP="0040234C">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="1557434669"/>
                                 <w:placeholder>
                                   <w:docPart w:val="EC7D04F770B54470BC8D7120C67D5356"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="007A0DE3">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>Prénom</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00FC43C1" w:rsidRPr="00C53405">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -1240,51 +1246,51 @@
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E72F82">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>Suivi du projet à l’OFEN</w:t>
                             </w:r>
                             <w:r w:rsidR="00913A87">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="0040234C" w:rsidRPr="00456345">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3F733B6B" w14:textId="28DE6A56" w:rsidR="0040234C" w:rsidRDefault="006F2471" w:rsidP="0040234C">
+                          <w:p w14:paraId="3F733B6B" w14:textId="28DE6A56" w:rsidR="0040234C" w:rsidRDefault="008167BE" w:rsidP="0040234C">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="-1658762077"/>
                                 <w:placeholder>
                                   <w:docPart w:val="48A3237AAD034C3C90DA6E61F6D36E39"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00E72F82" w:rsidRPr="00E72F82">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>Superviseur de projet</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00456345" w:rsidRPr="00E72F82">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -1304,51 +1310,51 @@
                             <w:r w:rsidR="00456345">
                               <w:t xml:space="preserve">, </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="1874188247"/>
                                 <w:placeholder>
                                   <w:docPart w:val="D4F8B2490F9D4FC4B21CE6630CA7FEF1"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00456345" w:rsidRPr="002941FF">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>email@adresse.ch</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="76EA56DC" w14:textId="6159BF71" w:rsidR="0040234C" w:rsidRDefault="006F2471" w:rsidP="0040234C">
+                          <w:p w14:paraId="76EA56DC" w14:textId="6159BF71" w:rsidR="0040234C" w:rsidRDefault="008167BE" w:rsidP="0040234C">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="953210176"/>
                                 <w:placeholder>
                                   <w:docPart w:val="82F9A1D933FB4F728DB46029BD41FBA7"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00E72F82" w:rsidRPr="00E72F82">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>Superviseur de projet OFEN</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r w:rsidR="002941FF">
@@ -1418,97 +1424,190 @@
                                 <w:id w:val="1010025683"/>
                                 <w:placeholder>
                                   <w:docPart w:val="11F9B100C402413299B9D4BE4358E2D2"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00735AD3" w:rsidRPr="00735AD3">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>5XXXXX-01</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p w14:paraId="1CBAC5D3" w14:textId="77777777" w:rsidR="0040234C" w:rsidRDefault="0040234C" w:rsidP="0040234C">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="3AB1A879" w14:textId="2BB08B6E" w:rsidR="00CD1F56" w:rsidRPr="00456345" w:rsidRDefault="00E72F82" w:rsidP="0040234C">
+                          <w:p w14:paraId="3AB1A879" w14:textId="2BB08B6E" w:rsidR="00CD1F56" w:rsidRDefault="00E72F82" w:rsidP="0040234C">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E72F82">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>Les auteurs sont seuls responsables du contenu et des conclusions du présent rapport</w:t>
                             </w:r>
                             <w:r w:rsidR="0040234C" w:rsidRPr="00456345">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="636968D2" w14:textId="77777777" w:rsidR="001A51C4" w:rsidRDefault="001A51C4" w:rsidP="0040234C">
+                            <w:pPr>
+                              <w:pStyle w:val="ECREP2024standard"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="44FC6F7D" w14:textId="77777777" w:rsidR="002519EF" w:rsidRPr="002500AF" w:rsidRDefault="002519EF" w:rsidP="002519EF">
+                            <w:pPr>
+                              <w:pStyle w:val="ECREP2024standard"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002500AF">
+                              <w:t>Sous licence Creative Commons Attribution 4.0 International (CC BY 4.0).</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7457F093" w14:textId="0707D979" w:rsidR="001A51C4" w:rsidRPr="002500AF" w:rsidRDefault="002519EF" w:rsidP="002519EF">
+                            <w:pPr>
+                              <w:pStyle w:val="ECREP2024standard"/>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId12" w:history="1">
+                              <w:r w:rsidRPr="002500AF">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:lang w:val="fr-CH"/>
+                                </w:rPr>
+                                <w:t>https://creativecommons.org/licenses/by/4.0/deed.fr</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="3F721A4D" w14:textId="77777777" w:rsidR="002519EF" w:rsidRPr="002500AF" w:rsidRDefault="002519EF" w:rsidP="002519EF">
+                            <w:pPr>
+                              <w:pStyle w:val="ECREP2024standard"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="6CB51CA1" w14:textId="0C39DFB6" w:rsidR="001A51C4" w:rsidRPr="000A16D6" w:rsidRDefault="001A51C4" w:rsidP="001A51C4">
+                            <w:pPr>
+                              <w:pStyle w:val="ECREP2024standard"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002500AF">
+                              <w:t xml:space="preserve">DOI: </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId13" w:history="1">
+                              <w:r w:rsidRPr="002500AF">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:lang w:val="fr-CH"/>
+                                </w:rPr>
+                                <w:t>https://doi.org/xxxx</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="002500AF">
+                              <w:rPr>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="002500AF" w:rsidRPr="002500AF">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Uniquement pour les rapports finaux : l’OFEN remplacera l’espace réservé par le DOI définitif. </w:t>
+                            </w:r>
+                            <w:r w:rsidR="002500AF" w:rsidRPr="000A16D6">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Pour les rapports intermédiaires, </w:t>
+                            </w:r>
+                            <w:r w:rsidR="000A16D6" w:rsidRPr="000A16D6">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">supprimer </w:t>
+                            </w:r>
+                            <w:r w:rsidR="002500AF" w:rsidRPr="000A16D6">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>cette ligne</w:t>
+                            </w:r>
+                            <w:r w:rsidR="000A16D6">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="b" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="25C33451" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:453.55pt;height:623.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmia7xFgIAAA4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv2yAQfp+0/4B4X+xEStNacaouXaZJ&#10;3Tqp3Q/AgGM04BiQ2Nmv34GdtNvepvGADrj77rvvjvXtYDQ5Sh8U2JrOZyUl0nIQyu5r+u159+6a&#10;khCZFUyDlTU9yUBvN2/frHtXyQV0oIX0BEFsqHpX0y5GVxVF4J00LMzASYuPLXjDIh79vhCe9Yhu&#10;dLEoy6uiBy+cBy5DwNv78ZFuMn7bSh4f2zbISHRNkVvMu897k/Zis2bV3jPXKT7RYP/AwjBlMekF&#10;6p5FRg5e/QVlFPcQoI0zDqaAtlVc5hqwmnn5RzVPHXMy14LiBHeRKfw/WP7l+NUTJWq6mK8oscxg&#10;k57lEFupBVkkfXoXKnR7cugYh/cwYJ9zrcE9AP8eiIVtx+xe3nkPfSeZQH7zFFm8Ch1xQgJp+s8g&#10;MA07RMhAQ+tNEg/lIIiOfTpdeoNUCMfL5eqqxEUJx7fVDfYeDykHq87hzof4UYIhyaipx+ZneHZ8&#10;CHF0PbukbAG0EjuldT74fbPVnhwZDsourwn9NzdtSV/Tm+VimZEtpHiEZpVREQdZK1PT68RtGq0k&#10;xwcrsktkSo82ktZ20idJMooTh2ZAxyRaA+KESnkYBxY/GBod+J+U9DisNQ0/DsxLSvQni2qnyT4b&#10;/mw0Z4NZjqE1bSgZzW3MPyDRtnCHXWhV1ucl88QNhy4rPH2QNNWvz9nr5RtvfgEAAP//AwBQSwME&#10;FAAGAAgAAAAhAEr82efcAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo&#10;00AphDgVVCqnVhWFD9jG2yQQr0PstOHvWbjAZaTVjGbe5ovRtepIfWg8G5hOElDEpbcNVwbeXldX&#10;d6BCRLbYeiYDXxRgUZyf5ZhZf+IXOu5ipaSEQ4YG6hi7TOtQ1uQwTHxHLN7B9w6jnH2lbY8nKXet&#10;TpPkVjtsWBZq7GhZU/mxG5yB9ftsG7bl6vA5889PeD0sN+O6MebyYnx8ABVpjH9h+MEXdCiEae8H&#10;tkG1BuSR+Kvi3SfzKai9hNKbeQq6yPV//OIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;5omu8RYCAAAOBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEASvzZ59wAAAAGAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" stroked="f">
+              <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:453.55pt;height:623.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJliSCAAIAAOcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N04iZS9WnNU221SV&#10;tt1K234AxjhGBYYOJHb69R2wk+3lrSoPaAaGMzNnDuu7wRp2VBg0uIovZnPOlJPQaLev+Ncvuzc3&#10;nIUoXCMMOFXxkwr8bvP61br3pVpCB6ZRyAjEhbL3Fe9i9GVRBNkpK8IMvHJ02QJaEcnFfdGg6And&#10;mmI5n18VPWDjEaQKgU4fxku+yfhtq2R8atugIjMVp9pi3jHvddqLzVqUexS+03IqQ/xDFVZoR0kv&#10;UA8iCnZA/ReU1RIhQBtnEmwBbaulyj1QN4v5H908d8Kr3AuRE/yFpvD/YOWn47P/jCwOb2GgAeYm&#10;gn8E+S0wB9tOuL26R4S+U6KhxItEWdH7UE5PE9WhDAmk7j9CQ0MWhwgZaGjRJlaoT0boNIDThXQ1&#10;RCbpcHV9NafFmaS761saKjkphyjPzz2G+F6BZcmoONJUM7w4PoY4hp5DUrYARjc7bUx2cF9vDbKj&#10;IAXs8prQfwszjvUVv10tVxnZQXqfxWF1JIUabSt+k2qbNJPoeOeaHBKFNqNNRRs38ZMoGcmJQz1Q&#10;YOKphuZETCGMSqSfQ0YH+IOznlRY8fD9IFBxZj44YjtJ9mzg2ajPhnCSnla85mw0tzFLO/Xt4J6m&#10;0OrMz0vmqTZSU2Z4Un6S669+jnr5n5ufAAAA//8DAFBLAwQUAAYACAAAACEASvzZ59wAAAAGAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTQCmEOBVUKqdWFYUP2MbbJBCvQ+y0&#10;4e9ZuMBlpNWMZt7mi9G16kh9aDwbmE4SUMSltw1XBt5eV1d3oEJEtth6JgNfFGBRnJ/lmFl/4hc6&#10;7mKlpIRDhgbqGLtM61DW5DBMfEcs3sH3DqOcfaVtjycpd61Ok+RWO2xYFmrsaFlT+bEbnIH1+2wb&#10;tuXq8Dnzz094PSw347ox5vJifHwAFWmMf2H4wRd0KIRp7we2QbUG5JH4q+LdJ/MpqL2E0pt5CrrI&#10;9X/84hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDJliSCAAIAAOcDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBK/Nnn3AAAAAYBAAAPAAAAAAAA&#10;AAAAAAAAAFoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYwUAAAAA&#10;" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="00F32C2B" w14:textId="7F0B4DC7" w:rsidR="00E47FCA" w:rsidRDefault="00E47FCA" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FB3B90F" wp14:editId="43DFBD1C">
                             <wp:extent cx="1885950" cy="1133475"/>
                             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                             <wp:docPr id="6" name="Grafik 6"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="6" name="Grafik 6"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
@@ -1670,138 +1769,138 @@
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>(</w:t>
                           </w:r>
                           <w:r w:rsidR="00D37463">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>le cas échéant ; OFEV, Canton, etc.</w:t>
                           </w:r>
                           <w:r w:rsidR="00D37463" w:rsidRPr="000678F8">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>)</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r w:rsidR="00D37463" w:rsidRPr="00D37463">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="600FF11D" w14:textId="522FA052" w:rsidR="007E5D35" w:rsidRPr="000C370D" w:rsidRDefault="006F2471" w:rsidP="007E5D35">
+                    <w:p w14:paraId="600FF11D" w14:textId="522FA052" w:rsidR="007E5D35" w:rsidRPr="000C370D" w:rsidRDefault="008167BE" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="-1715426813"/>
                           <w:placeholder>
                             <w:docPart w:val="D98CFFAE2ACC405886579EE2CF8CBD10"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="008144E4" w:rsidRPr="000C370D">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>Agen</w:t>
                           </w:r>
                           <w:r w:rsidR="007A0DE3" w:rsidRPr="000C370D">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>ce</w:t>
                           </w:r>
                           <w:r w:rsidR="008144E4" w:rsidRPr="000C370D">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> XY</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="5EA1BFE6" w14:textId="1C4FB44C" w:rsidR="007E5D35" w:rsidRPr="00D37463" w:rsidRDefault="006F2471" w:rsidP="007E5D35">
+                    <w:p w14:paraId="5EA1BFE6" w14:textId="1C4FB44C" w:rsidR="007E5D35" w:rsidRPr="00D37463" w:rsidRDefault="008167BE" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="-112983516"/>
                           <w:placeholder>
                             <w:docPart w:val="A429A1ADD17E42AA9492A4F82242C1C1"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00EB14F7" w:rsidRPr="000C370D">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>CH-</w:t>
                           </w:r>
                           <w:r w:rsidR="007A0DE3" w:rsidRPr="000C370D">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>NPA</w:t>
                           </w:r>
                           <w:r w:rsidR="00EB14F7" w:rsidRPr="000C370D">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="007A0DE3" w:rsidRPr="000C370D">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>Lieu</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="7E4BB6A3" w14:textId="34D643A3" w:rsidR="007E5D35" w:rsidRPr="00D37463" w:rsidRDefault="006F2471" w:rsidP="007E5D35">
+                    <w:p w14:paraId="7E4BB6A3" w14:textId="34D643A3" w:rsidR="007E5D35" w:rsidRPr="00D37463" w:rsidRDefault="008167BE" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="578489659"/>
                           <w:placeholder>
                             <w:docPart w:val="8B60C5DF4BA24FAEB97E43E601C0CA0A"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00282D70" w:rsidRPr="000C370D">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>www.</w:t>
                           </w:r>
                           <w:r w:rsidR="007A0DE3" w:rsidRPr="000C370D">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -1832,218 +1931,224 @@
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007A0DE3">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>Bénéficiaires de la subvention</w:t>
                       </w:r>
                       <w:r w:rsidR="00913A87">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="007E5D35" w:rsidRPr="007E5D35">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="70F42410" w14:textId="1A932E42" w:rsidR="001A51BB" w:rsidRPr="003C1086" w:rsidRDefault="006F2471" w:rsidP="001A51BB">
+                    <w:p w14:paraId="70F42410" w14:textId="1A932E42" w:rsidR="001A51BB" w:rsidRPr="003C1086" w:rsidRDefault="008167BE" w:rsidP="001A51BB">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="1804039103"/>
                           <w:placeholder>
                             <w:docPart w:val="AA7824B0092A4FD6B54998AB62D925B3"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="001A51BB">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>Institution</w:t>
                           </w:r>
                           <w:r w:rsidR="001A51BB" w:rsidRPr="000678F8">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> X</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="61187D16" w14:textId="4CDF7F74" w:rsidR="001A51BB" w:rsidRPr="00D37463" w:rsidRDefault="006F2471" w:rsidP="001A51BB">
+                    <w:p w14:paraId="61187D16" w14:textId="4CDF7F74" w:rsidR="001A51BB" w:rsidRPr="001A51C4" w:rsidRDefault="008167BE" w:rsidP="001A51BB">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
+                        <w:rPr>
+                          <w:lang w:val="de-CH"/>
+                        </w:rPr>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="-2102555729"/>
                           <w:placeholder>
                             <w:docPart w:val="2A14BA8B9F31403B8552E5869F391FAA"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
-                          <w:r w:rsidR="00D37463" w:rsidRPr="000C370D">
+                          <w:r w:rsidR="00D37463" w:rsidRPr="001A51C4">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
+                              <w:lang w:val="de-CH"/>
                             </w:rPr>
                             <w:t>CH-NPA Lieu</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="24B13ABF" w14:textId="2541FC14" w:rsidR="007E5D35" w:rsidRPr="00D37463" w:rsidRDefault="006F2471" w:rsidP="001A51BB">
+                    <w:p w14:paraId="24B13ABF" w14:textId="2541FC14" w:rsidR="007E5D35" w:rsidRPr="001A51C4" w:rsidRDefault="008167BE" w:rsidP="001A51BB">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
+                        <w:rPr>
+                          <w:lang w:val="de-CH"/>
+                        </w:rPr>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="640997551"/>
                           <w:placeholder>
                             <w:docPart w:val="60C2A24E561B4B7C884B6D6D9C5D39F2"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="001A51BB" w:rsidRPr="000678F8">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>www.</w:t>
                           </w:r>
                           <w:r w:rsidR="001A51BB">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>institution</w:t>
                           </w:r>
                           <w:r w:rsidR="001A51BB" w:rsidRPr="000678F8">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>-x.ch</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="4ECAF3BC" w14:textId="7360247E" w:rsidR="00A01DA5" w:rsidRPr="00D37463" w:rsidRDefault="00A01DA5" w:rsidP="007E5D35">
+                    <w:p w14:paraId="4ECAF3BC" w14:textId="7360247E" w:rsidR="00A01DA5" w:rsidRPr="001A51C4" w:rsidRDefault="00A01DA5" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
+                        <w:rPr>
+                          <w:lang w:val="de-CH"/>
+                        </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="2C795558" w14:textId="41A6FDD2" w:rsidR="00A01DA5" w:rsidRPr="003C1086" w:rsidRDefault="006F2471" w:rsidP="00A01DA5">
+                    <w:p w14:paraId="2C795558" w14:textId="41A6FDD2" w:rsidR="00A01DA5" w:rsidRPr="003C1086" w:rsidRDefault="008167BE" w:rsidP="00A01DA5">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="1731424550"/>
                           <w:placeholder>
                             <w:docPart w:val="EA7A6880C8DB44068B8AEBCB8C0151ED"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00A01DA5">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>Institutio</w:t>
                           </w:r>
                           <w:r w:rsidR="00A01DA5" w:rsidRPr="00FC43C1">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>n Y</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="45CBEEDB" w14:textId="74EB68E5" w:rsidR="00A01DA5" w:rsidRPr="007446B5" w:rsidRDefault="006F2471" w:rsidP="00A01DA5">
+                    <w:p w14:paraId="45CBEEDB" w14:textId="74EB68E5" w:rsidR="00A01DA5" w:rsidRPr="001A51C4" w:rsidRDefault="008167BE" w:rsidP="00A01DA5">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
-                        <w:rPr>
-[...1 lines deleted...]
-                        </w:rPr>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="1050574638"/>
                           <w:placeholder>
                             <w:docPart w:val="EC683D66925C439F9C53F6503F56DD6B"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
-                          <w:r w:rsidR="00D37463" w:rsidRPr="007446B5">
+                          <w:r w:rsidR="00D37463" w:rsidRPr="001A51C4">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
-                              <w:lang w:val="de-CH"/>
                             </w:rPr>
                             <w:t>CH-NPA Lieu</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="6CE89572" w14:textId="276DE4F4" w:rsidR="007E5D35" w:rsidRPr="007446B5" w:rsidRDefault="006F2471" w:rsidP="00A01DA5">
+                    <w:p w14:paraId="6CE89572" w14:textId="276DE4F4" w:rsidR="007E5D35" w:rsidRPr="007446B5" w:rsidRDefault="008167BE" w:rsidP="00A01DA5">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:lang w:val="de-CH"/>
                         </w:rPr>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="-733074165"/>
                           <w:placeholder>
                             <w:docPart w:val="3B19C2A6BBC74318B3092ED9A8642E2F"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00A01DA5" w:rsidRPr="007446B5">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                               <w:lang w:val="de-CH"/>
                             </w:rPr>
                             <w:t>www.institution-y.ch</w:t>
@@ -2067,51 +2172,51 @@
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>Auteur(s)</w:t>
                       </w:r>
                       <w:r w:rsidR="00913A87">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="007E5D35" w:rsidRPr="003C1086">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4BE2EA5B" w14:textId="3D66FEA5" w:rsidR="007E5D35" w:rsidRPr="007A0DE3" w:rsidRDefault="006F2471" w:rsidP="007E5D35">
+                    <w:p w14:paraId="4BE2EA5B" w14:textId="3D66FEA5" w:rsidR="007E5D35" w:rsidRPr="007A0DE3" w:rsidRDefault="008167BE" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="-1593539674"/>
                           <w:placeholder>
                             <w:docPart w:val="E9D4797B43614639B2F2B30F610D548D"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="007A0DE3" w:rsidRPr="007A0DE3">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>Prénom</w:t>
                           </w:r>
                           <w:r w:rsidR="00FC43C1" w:rsidRPr="007A0DE3">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -2176,51 +2281,51 @@
                         <w:sdtContent>
                           <w:r w:rsidR="00FC43C1" w:rsidRPr="007A0DE3">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>n</w:t>
                           </w:r>
                           <w:r w:rsidR="00E72F82">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>om</w:t>
                           </w:r>
                           <w:r w:rsidR="00FC43C1" w:rsidRPr="007A0DE3">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>@institution-x.ch</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="10884617" w14:textId="7581E3FE" w:rsidR="007E5D35" w:rsidRPr="00C53405" w:rsidRDefault="006F2471" w:rsidP="0040234C">
+                    <w:p w14:paraId="10884617" w14:textId="7581E3FE" w:rsidR="007E5D35" w:rsidRPr="00C53405" w:rsidRDefault="008167BE" w:rsidP="0040234C">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="1557434669"/>
                           <w:placeholder>
                             <w:docPart w:val="EC7D04F770B54470BC8D7120C67D5356"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="007A0DE3">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>Prénom</w:t>
                           </w:r>
                           <w:r w:rsidR="00FC43C1" w:rsidRPr="00C53405">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -2320,51 +2425,51 @@
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E72F82">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>Suivi du projet à l’OFEN</w:t>
                       </w:r>
                       <w:r w:rsidR="00913A87">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="0040234C" w:rsidRPr="00456345">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3F733B6B" w14:textId="28DE6A56" w:rsidR="0040234C" w:rsidRDefault="006F2471" w:rsidP="0040234C">
+                    <w:p w14:paraId="3F733B6B" w14:textId="28DE6A56" w:rsidR="0040234C" w:rsidRDefault="008167BE" w:rsidP="0040234C">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="-1658762077"/>
                           <w:placeholder>
                             <w:docPart w:val="48A3237AAD034C3C90DA6E61F6D36E39"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00E72F82" w:rsidRPr="00E72F82">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>Superviseur de projet</w:t>
                           </w:r>
                           <w:r w:rsidR="00456345" w:rsidRPr="00E72F82">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -2384,51 +2489,51 @@
                       <w:r w:rsidR="00456345">
                         <w:t xml:space="preserve">, </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="1874188247"/>
                           <w:placeholder>
                             <w:docPart w:val="D4F8B2490F9D4FC4B21CE6630CA7FEF1"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00456345" w:rsidRPr="002941FF">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>email@adresse.ch</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="76EA56DC" w14:textId="6159BF71" w:rsidR="0040234C" w:rsidRDefault="006F2471" w:rsidP="0040234C">
+                    <w:p w14:paraId="76EA56DC" w14:textId="6159BF71" w:rsidR="0040234C" w:rsidRDefault="008167BE" w:rsidP="0040234C">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="953210176"/>
                           <w:placeholder>
                             <w:docPart w:val="82F9A1D933FB4F728DB46029BD41FBA7"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00E72F82" w:rsidRPr="00E72F82">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>Superviseur de projet OFEN</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r w:rsidR="002941FF">
@@ -2498,142 +2603,236 @@
                           <w:id w:val="1010025683"/>
                           <w:placeholder>
                             <w:docPart w:val="11F9B100C402413299B9D4BE4358E2D2"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00735AD3" w:rsidRPr="00735AD3">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>5XXXXX-01</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
                     <w:p w14:paraId="1CBAC5D3" w14:textId="77777777" w:rsidR="0040234C" w:rsidRDefault="0040234C" w:rsidP="0040234C">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="3AB1A879" w14:textId="2BB08B6E" w:rsidR="00CD1F56" w:rsidRPr="00456345" w:rsidRDefault="00E72F82" w:rsidP="0040234C">
+                    <w:p w14:paraId="3AB1A879" w14:textId="2BB08B6E" w:rsidR="00CD1F56" w:rsidRDefault="00E72F82" w:rsidP="0040234C">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E72F82">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>Les auteurs sont seuls responsables du contenu et des conclusions du présent rapport</w:t>
                       </w:r>
                       <w:r w:rsidR="0040234C" w:rsidRPr="00456345">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
+                    <w:p w14:paraId="636968D2" w14:textId="77777777" w:rsidR="001A51C4" w:rsidRDefault="001A51C4" w:rsidP="0040234C">
+                      <w:pPr>
+                        <w:pStyle w:val="ECREP2024standard"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="44FC6F7D" w14:textId="77777777" w:rsidR="002519EF" w:rsidRPr="002500AF" w:rsidRDefault="002519EF" w:rsidP="002519EF">
+                      <w:pPr>
+                        <w:pStyle w:val="ECREP2024standard"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002500AF">
+                        <w:t>Sous licence Creative Commons Attribution 4.0 International (CC BY 4.0).</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7457F093" w14:textId="0707D979" w:rsidR="001A51C4" w:rsidRPr="002500AF" w:rsidRDefault="002519EF" w:rsidP="002519EF">
+                      <w:pPr>
+                        <w:pStyle w:val="ECREP2024standard"/>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId14" w:history="1">
+                        <w:r w:rsidRPr="002500AF">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:lang w:val="fr-CH"/>
+                          </w:rPr>
+                          <w:t>https://creativecommons.org/licenses/by/4.0/deed.fr</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="3F721A4D" w14:textId="77777777" w:rsidR="002519EF" w:rsidRPr="002500AF" w:rsidRDefault="002519EF" w:rsidP="002519EF">
+                      <w:pPr>
+                        <w:pStyle w:val="ECREP2024standard"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="6CB51CA1" w14:textId="0C39DFB6" w:rsidR="001A51C4" w:rsidRPr="000A16D6" w:rsidRDefault="001A51C4" w:rsidP="001A51C4">
+                      <w:pPr>
+                        <w:pStyle w:val="ECREP2024standard"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002500AF">
+                        <w:t xml:space="preserve">DOI: </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId15" w:history="1">
+                        <w:r w:rsidRPr="002500AF">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:lang w:val="fr-CH"/>
+                          </w:rPr>
+                          <w:t>https://doi.org/xxxx</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="002500AF">
+                        <w:rPr>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="002500AF" w:rsidRPr="002500AF">
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Uniquement pour les rapports finaux : l’OFEN remplacera l’espace réservé par le DOI définitif. </w:t>
+                      </w:r>
+                      <w:r w:rsidR="002500AF" w:rsidRPr="000A16D6">
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Pour les rapports intermédiaires, </w:t>
+                      </w:r>
+                      <w:r w:rsidR="000A16D6" w:rsidRPr="000A16D6">
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">supprimer </w:t>
+                      </w:r>
+                      <w:r w:rsidR="002500AF" w:rsidRPr="000A16D6">
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>cette ligne</w:t>
+                      </w:r>
+                      <w:r w:rsidR="000A16D6">
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom" anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1665E6A4" w14:textId="5E4DED1B" w:rsidR="008C6D3C" w:rsidRPr="00B56F26" w:rsidRDefault="008C6D3C" w:rsidP="003E4467">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc180410334"/>
-      <w:bookmarkStart w:id="1" w:name="_Toc160269470"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc160269470"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc238563964"/>
       <w:r w:rsidRPr="00B56F26">
+        <w:lastRenderedPageBreak/>
         <w:t>Résumé</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-620996805"/>
         <w:placeholder>
           <w:docPart w:val="7E196797121F4EF0A88DA6E8A4A2C72F"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="6482CAD0" w14:textId="77777777" w:rsidR="008C6D3C" w:rsidRPr="008C6D3C" w:rsidRDefault="008C6D3C" w:rsidP="008C6D3C">
           <w:pPr>
             <w:pStyle w:val="ECREP2024standard-text-fr"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E93112">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Résumé du contenu du projet (situation de départ, objectifs), de l'approche et des résultats et conclusions principaux. Texte concis avec quelques paragraphes au besoin, pas de listes ni d'énumérations (½ à 1 page max.)</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="0B4AB601" w14:textId="028CF90B" w:rsidR="00C53405" w:rsidRPr="00F81CC0" w:rsidRDefault="00C53405" w:rsidP="003E4467">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc180410335"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc238563965"/>
       <w:r w:rsidRPr="00F81CC0">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Zusammenfassung</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="487217449"/>
         <w:placeholder>
           <w:docPart w:val="78BD02C6F7AD4F6B800821396687BEEF"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="000EEF12" w14:textId="1290CBDA" w:rsidR="00971AE8" w:rsidRPr="000C370D" w:rsidRDefault="00971AE8" w:rsidP="00971AE8">
           <w:pPr>
             <w:pStyle w:val="ECREP2024standard-text-de"/>
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000C370D">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
@@ -2654,110 +2853,110 @@
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>½ bis 1 Seite)</w:t>
           </w:r>
           <w:r w:rsidRPr="000C370D">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="20B199B0" w14:textId="5416BBC7" w:rsidR="00C53405" w:rsidRPr="00F81CC0" w:rsidRDefault="00C53405" w:rsidP="003E4467">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc160269472"/>
-      <w:bookmarkStart w:id="4" w:name="_Toc180410336"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc238563966"/>
       <w:r w:rsidRPr="00F81CC0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Summary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="950129270"/>
         <w:placeholder>
           <w:docPart w:val="ACC01D4968C24F19830483B3690DD4E2"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="072E96DD" w14:textId="493BD000" w:rsidR="00424F61" w:rsidRPr="00424F61" w:rsidRDefault="00424F61" w:rsidP="0092376F">
           <w:pPr>
             <w:pStyle w:val="ECREP2024standard-text-en"/>
           </w:pPr>
           <w:r w:rsidRPr="0092376F">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Summary of the content of the project ( initial context, objectives), of the approach and of the main results and conclusions. Concise text with a few paragraphs if necessary, no lists or enumerations (½ to 1 page max.)</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="24F97255" w14:textId="5B8534C1" w:rsidR="00C53405" w:rsidRPr="00F81CC0" w:rsidRDefault="009B2937" w:rsidP="003E4467">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc160269473"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc180410337"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc238563967"/>
       <w:r w:rsidRPr="00F81CC0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Messages clés</w:t>
       </w:r>
       <w:r w:rsidR="00C53405" w:rsidRPr="00F81CC0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> («Take-Home Messages»)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="59EFB6B2" w14:textId="4C11D09B" w:rsidR="00245E1B" w:rsidRPr="00097A49" w:rsidRDefault="006F2471" w:rsidP="007D5C1E">
+    <w:p w14:paraId="59EFB6B2" w14:textId="4C11D09B" w:rsidR="00245E1B" w:rsidRPr="00097A49" w:rsidRDefault="008167BE" w:rsidP="007D5C1E">
       <w:pPr>
         <w:pStyle w:val="ECREP2024list"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-358818460"/>
           <w:placeholder>
             <w:docPart w:val="E4A205E03CBE47C0BEBF7C35CDB44E03"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C11AD8" w:rsidRPr="00801A17">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:caps/>
               <w:color w:val="FF0000"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Uniquement pour le rapport final. Pour le rapport intermédiaire, supprimez ce paragraphe, y compris le titre</w:t>
           </w:r>
@@ -2787,1495 +2986,1391 @@
     </w:p>
     <w:p w14:paraId="04C2E3D1" w14:textId="7754C2C2" w:rsidR="00643848" w:rsidRPr="009B2937" w:rsidRDefault="00643848" w:rsidP="007D5C1E">
       <w:pPr>
         <w:pStyle w:val="ECREP2024enumeration"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B2937">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="48B31984" w14:textId="5094881D" w:rsidR="00E74C5C" w:rsidRDefault="00225900" w:rsidP="003E4467">
       <w:pPr>
         <w:pStyle w:val="ECREP2024contents"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc180410338"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc238563968"/>
       <w:r w:rsidRPr="00225900">
+        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="0652FB8D" w14:textId="507A48E6" w:rsidR="00377441" w:rsidRDefault="007F7EE5">
+    <w:p w14:paraId="762B193B" w14:textId="396384AF" w:rsidR="002E7A38" w:rsidRDefault="007F7EE5">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \t "EC_REP_2024_chapter_1;1;EC_REP_2024_chapter_sub_1.1;2;EC_REP_2024_chapter_subsub_1.1.1;3;EC_REP_2024_summary;1" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc180410334" w:history="1">
-        <w:r w:rsidR="00377441" w:rsidRPr="00AC5516">
+      <w:hyperlink w:anchor="_Toc238563964" w:history="1">
+        <w:r w:rsidR="002E7A38" w:rsidRPr="00874442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Résumé</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r w:rsidR="002E7A38">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r w:rsidR="002E7A38">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00377441">
-[...10 lines deleted...]
-        <w:r w:rsidR="00377441">
+        <w:r w:rsidR="002E7A38">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563964 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="002E7A38">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="002E7A38">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r w:rsidR="002E7A38">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r w:rsidR="002E7A38">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="388908CB" w14:textId="066BCBDA" w:rsidR="00377441" w:rsidRDefault="006F2471">
+    <w:p w14:paraId="6E73D1E2" w14:textId="451F6890" w:rsidR="002E7A38" w:rsidRDefault="002E7A38">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410335" w:history="1">
-        <w:r w:rsidR="00377441" w:rsidRPr="00AC5516">
+      <w:hyperlink w:anchor="_Toc238563965" w:history="1">
+        <w:r w:rsidRPr="00874442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="de-CH"/>
           </w:rPr>
           <w:t>Zusammenfassung</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00377441">
-[...10 lines deleted...]
-        <w:r w:rsidR="00377441">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563965 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C2332E7" w14:textId="79E0E1B3" w:rsidR="00377441" w:rsidRDefault="006F2471">
+    <w:p w14:paraId="6C47C934" w14:textId="226FEFCA" w:rsidR="002E7A38" w:rsidRDefault="002E7A38">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410336" w:history="1">
-        <w:r w:rsidR="00377441" w:rsidRPr="00AC5516">
+      <w:hyperlink w:anchor="_Toc238563966" w:history="1">
+        <w:r w:rsidRPr="00874442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Summary</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00377441">
-[...10 lines deleted...]
-        <w:r w:rsidR="00377441">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563966 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D64BBFB" w14:textId="2AE81FD0" w:rsidR="00377441" w:rsidRDefault="006F2471">
+    <w:p w14:paraId="18FEC4B5" w14:textId="58FB0813" w:rsidR="002E7A38" w:rsidRDefault="002E7A38">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410337" w:history="1">
-        <w:r w:rsidR="00377441" w:rsidRPr="00AC5516">
+      <w:hyperlink w:anchor="_Toc238563967" w:history="1">
+        <w:r w:rsidRPr="00874442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Messages clés («Take-Home Messages»)</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00377441">
-[...10 lines deleted...]
-        <w:r w:rsidR="00377441">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563967 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C8C73F5" w14:textId="55A9E7C1" w:rsidR="00377441" w:rsidRDefault="006F2471">
+    <w:p w14:paraId="00CD0E21" w14:textId="718057B5" w:rsidR="002E7A38" w:rsidRDefault="002E7A38">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410338" w:history="1">
-        <w:r w:rsidR="00377441" w:rsidRPr="00AC5516">
+      <w:hyperlink w:anchor="_Toc238563968" w:history="1">
+        <w:r w:rsidRPr="00874442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Table des matières</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00377441">
-[...10 lines deleted...]
-        <w:r w:rsidR="00377441">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563968 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43496DDF" w14:textId="28304FDF" w:rsidR="00377441" w:rsidRDefault="006F2471">
+    <w:p w14:paraId="55A3A835" w14:textId="30254B61" w:rsidR="002E7A38" w:rsidRDefault="002E7A38">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410339" w:history="1">
-        <w:r w:rsidR="00377441" w:rsidRPr="00AC5516">
+      <w:hyperlink w:anchor="_Toc238563969" w:history="1">
+        <w:r w:rsidRPr="00874442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Liste des illustrations (optionnel)</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00377441">
-[...10 lines deleted...]
-        <w:r w:rsidR="00377441">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563969 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7308E51E" w14:textId="58BC547D" w:rsidR="00377441" w:rsidRDefault="006F2471">
+    <w:p w14:paraId="0278D725" w14:textId="4CD4E809" w:rsidR="002E7A38" w:rsidRDefault="002E7A38">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410340" w:history="1">
-        <w:r w:rsidR="00377441" w:rsidRPr="00AC5516">
+      <w:hyperlink w:anchor="_Toc238563970" w:history="1">
+        <w:r w:rsidRPr="00874442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Liste des tableaux (optionnel)</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00377441">
-[...10 lines deleted...]
-        <w:r w:rsidR="00377441">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563970 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="374A9953" w14:textId="102F3F42" w:rsidR="00377441" w:rsidRDefault="006F2471">
+    <w:p w14:paraId="70E255DE" w14:textId="2626885F" w:rsidR="002E7A38" w:rsidRDefault="002E7A38">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410341" w:history="1">
-        <w:r w:rsidR="00377441" w:rsidRPr="00AC5516">
+      <w:hyperlink w:anchor="_Toc238563971" w:history="1">
+        <w:r w:rsidRPr="00874442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Liste des abréviations</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00377441">
-[...10 lines deleted...]
-        <w:r w:rsidR="00377441">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563971 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43E8CE82" w14:textId="3B86F4CA" w:rsidR="00377441" w:rsidRDefault="006F2471">
+    <w:p w14:paraId="36052508" w14:textId="53C4E392" w:rsidR="002E7A38" w:rsidRDefault="002E7A38">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410342" w:history="1">
-        <w:r w:rsidR="00377441" w:rsidRPr="00AC5516">
+      <w:hyperlink w:anchor="_Toc238563972" w:history="1">
+        <w:r w:rsidRPr="00874442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00377441" w:rsidRPr="00AC5516">
+        <w:r w:rsidRPr="00874442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00377441">
-[...10 lines deleted...]
-        <w:r w:rsidR="00377441">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563972 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55472465" w14:textId="388DA775" w:rsidR="00377441" w:rsidRDefault="006F2471">
+    <w:p w14:paraId="7E6A665D" w14:textId="1DB7A95A" w:rsidR="002E7A38" w:rsidRDefault="002E7A38">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410343" w:history="1">
-        <w:r w:rsidR="00377441" w:rsidRPr="00AC5516">
+      <w:hyperlink w:anchor="_Toc238563973" w:history="1">
+        <w:r w:rsidRPr="00874442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1.1.</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00377441" w:rsidRPr="00AC5516">
+        <w:r w:rsidRPr="00874442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Contexte et motivation</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00377441">
-[...10 lines deleted...]
-        <w:r w:rsidR="00377441">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563973 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="254C285C" w14:textId="64567764" w:rsidR="00377441" w:rsidRDefault="006F2471" w:rsidP="00043145">
+    <w:p w14:paraId="52E60268" w14:textId="5B7BA179" w:rsidR="002E7A38" w:rsidRDefault="002E7A38">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410344" w:history="1">
-        <w:r w:rsidR="00377441" w:rsidRPr="00AC5516">
+      <w:hyperlink w:anchor="_Toc238563974" w:history="1">
+        <w:r w:rsidRPr="00874442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1.2.</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00377441" w:rsidRPr="00AC5516">
+        <w:r w:rsidRPr="00874442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Objectifs du projet</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00377441">
-[...10 lines deleted...]
-        <w:r w:rsidR="00377441">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563974 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75B519F3" w14:textId="7A796A5D" w:rsidR="00377441" w:rsidRDefault="006F2471">
+    <w:p w14:paraId="5CF73D1A" w14:textId="49B0C3DB" w:rsidR="002E7A38" w:rsidRDefault="002E7A38">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410345" w:history="1">
-        <w:r w:rsidR="00377441" w:rsidRPr="00AC5516">
+      <w:hyperlink w:anchor="_Toc238563975" w:history="1">
+        <w:r w:rsidRPr="00874442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00377441" w:rsidRPr="00AC5516">
+        <w:r w:rsidRPr="00874442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Activités, méthodes, résultats et discussions</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00377441">
-[...10 lines deleted...]
-        <w:r w:rsidR="00377441">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563975 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FB178E3" w14:textId="7E2CA157" w:rsidR="00377441" w:rsidRDefault="006F2471">
+    <w:p w14:paraId="13EFE8D0" w14:textId="1B7EED19" w:rsidR="002E7A38" w:rsidRDefault="002E7A38">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410346" w:history="1">
-        <w:r w:rsidR="00377441" w:rsidRPr="00AC5516">
+      <w:hyperlink w:anchor="_Toc238563976" w:history="1">
+        <w:r w:rsidRPr="00874442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00377441" w:rsidRPr="00AC5516">
+        <w:r w:rsidRPr="00874442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Conclusions et perspectives</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00377441">
-[...10 lines deleted...]
-        <w:r w:rsidR="00377441">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563976 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16776ED0" w14:textId="7554A8F5" w:rsidR="00377441" w:rsidRDefault="006F2471">
+    <w:p w14:paraId="75C32948" w14:textId="0365F38F" w:rsidR="002E7A38" w:rsidRDefault="002E7A38">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410347" w:history="1">
-        <w:r w:rsidR="00377441" w:rsidRPr="00AC5516">
+      <w:hyperlink w:anchor="_Toc238563977" w:history="1">
+        <w:r w:rsidRPr="00874442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00377441" w:rsidRPr="00AC5516">
+        <w:r w:rsidRPr="00874442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Coopération nationale et internationale</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00377441">
-[...10 lines deleted...]
-        <w:r w:rsidR="00377441">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563977 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7EE2ECF0" w14:textId="7F6B4EEC" w:rsidR="00377441" w:rsidRDefault="006F2471">
+    <w:p w14:paraId="5B13B86C" w14:textId="451DE0C9" w:rsidR="002E7A38" w:rsidRDefault="002E7A38">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410348" w:history="1">
-        <w:r w:rsidR="00377441" w:rsidRPr="00AC5516">
+      <w:hyperlink w:anchor="_Toc238563978" w:history="1">
+        <w:r w:rsidRPr="00874442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00377441" w:rsidRPr="00AC5516">
+        <w:r w:rsidRPr="00874442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Publications et autres communications</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00377441">
+          <w:t>Publications et transfert de connaissances</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00377441">
-[...10 lines deleted...]
-        <w:r w:rsidR="00377441">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563978 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62A8A90C" w14:textId="06CEE0D3" w:rsidR="00377441" w:rsidRDefault="006F2471">
+    <w:p w14:paraId="1E96FE73" w14:textId="4D35442E" w:rsidR="002E7A38" w:rsidRDefault="002E7A38">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410349" w:history="1">
-        <w:r w:rsidR="00377441" w:rsidRPr="00AC5516">
+      <w:hyperlink w:anchor="_Toc238563979" w:history="1">
+        <w:r w:rsidRPr="00874442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00377441" w:rsidRPr="00AC5516">
+        <w:r w:rsidRPr="00874442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Bibliographie</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00377441">
-[...10 lines deleted...]
-        <w:r w:rsidR="00377441">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563979 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B6A26EB" w14:textId="6240893D" w:rsidR="00377441" w:rsidRDefault="006F2471">
+    <w:p w14:paraId="21AC34E1" w14:textId="0E5193D8" w:rsidR="002E7A38" w:rsidRDefault="002E7A38">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410350" w:history="1">
-        <w:r w:rsidR="00377441" w:rsidRPr="00AC5516">
+      <w:hyperlink w:anchor="_Toc238563980" w:history="1">
+        <w:r w:rsidRPr="00874442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00377441" w:rsidRPr="00AC5516">
+        <w:r w:rsidRPr="00874442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Annexe</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00377441">
-[...10 lines deleted...]
-        <w:r w:rsidR="00377441">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563980 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00377441">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3264055A" w14:textId="77ECF01D" w:rsidR="00377441" w:rsidRDefault="006F2471">
-[...157 lines deleted...]
-    <w:p w14:paraId="1B096ADB" w14:textId="7B54369E" w:rsidR="00E74C5C" w:rsidRDefault="007F7EE5" w:rsidP="003E4467">
+    <w:p w14:paraId="1B096ADB" w14:textId="667570EE" w:rsidR="00E74C5C" w:rsidRDefault="007F7EE5" w:rsidP="003E4467">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E74C5C">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E413862" w14:textId="1011750D" w:rsidR="00770EB4" w:rsidRPr="00EB1F3A" w:rsidRDefault="006F40DE" w:rsidP="003E4467">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc160269474"/>
-      <w:bookmarkStart w:id="9" w:name="_Toc180410339"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc238563969"/>
       <w:r w:rsidRPr="00EB1F3A">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Liste des illustrations </w:t>
       </w:r>
       <w:r w:rsidRPr="009378C1">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00EB1F3A" w:rsidRPr="009378C1">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>optionnel</w:t>
       </w:r>
       <w:r w:rsidRPr="009378C1">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="67D6A953" w14:textId="659103AF" w:rsidR="00174623" w:rsidRDefault="00E83807">
       <w:pPr>
         <w:pStyle w:val="Abbildungsverzeichnis"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1F3A">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00EB1F3A">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \c "Figure" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EB1F3A">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink r:id="rId12" w:anchor="_Toc180410852" w:history="1">
+      <w:hyperlink r:id="rId16" w:anchor="_Toc180410852" w:history="1">
         <w:r w:rsidR="00174623" w:rsidRPr="008A6614">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Figure 1: Brève description de ce qui est représenté dans l'illustration/le graphique. Pour d'autres illustrations : Insérer la figure/le graphique -&gt; bouton droit de la souris -&gt; [Insérer légende]. Utiliser des références croisées à la figure dans le texte.</w:t>
         </w:r>
         <w:r w:rsidR="00174623">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00174623">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00174623">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc180410852 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="00174623">
@@ -4290,51 +4385,51 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00174623">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="00174623">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="312AB13E" w14:textId="5D461F94" w:rsidR="00174623" w:rsidRDefault="00174623">
       <w:pPr>
         <w:pStyle w:val="Abbildungsverzeichnis"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:anchor="_Toc180410853" w:history="1">
+      <w:hyperlink r:id="rId17" w:anchor="_Toc180410853" w:history="1">
         <w:r w:rsidRPr="008A6614">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Figure 2: Brève description de ce qui est représenté dans l'illustration/le graphique. Pour d'autres illustrations : Insérer la figure/le graphique -&gt; bouton droit de la souris -&gt; [Insérer légende]. Utiliser des références croisées à la figure dans le texte.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc180410853 \h </w:instrText>
         </w:r>
         <w:r>
@@ -4362,51 +4457,51 @@
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4FBB548E" w14:textId="4DDE5411" w:rsidR="00770EB4" w:rsidRPr="00EB1F3A" w:rsidRDefault="00E83807" w:rsidP="00064A51">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-de"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1F3A">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="623AA209" w14:textId="6DAB50C3" w:rsidR="00770EB4" w:rsidRPr="00EB1F3A" w:rsidRDefault="006F40DE" w:rsidP="003E4467">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc160269475"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc180410340"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc238563970"/>
       <w:r w:rsidRPr="00EB1F3A">
         <w:t xml:space="preserve">Liste des tableaux </w:t>
       </w:r>
       <w:r w:rsidR="00770EB4" w:rsidRPr="009378C1">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00EB1F3A" w:rsidRPr="009378C1">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>optionnel</w:t>
       </w:r>
       <w:r w:rsidR="00770EB4" w:rsidRPr="009378C1">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="18873F4F" w14:textId="74C8B31E" w:rsidR="00174623" w:rsidRDefault="00E83807">
@@ -4541,123 +4636,125 @@
         <w:pStyle w:val="ECREP2024standard-text-de"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00770EB4" w:rsidRPr="00E83807">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3058ED7A" w14:textId="3DADF0C0" w:rsidR="00297134" w:rsidRPr="00B56F26" w:rsidRDefault="00C034CD" w:rsidP="003E4467">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc160269476"/>
-      <w:bookmarkStart w:id="13" w:name="_Toc180410341"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc238563971"/>
       <w:r w:rsidRPr="00B56F26">
+        <w:lastRenderedPageBreak/>
         <w:t>Liste des abréviations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="7A9C9323" w14:textId="5C269727" w:rsidR="00297134" w:rsidRDefault="00C034CD" w:rsidP="002D2680">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-fr"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="1418"/>
       </w:pPr>
       <w:r>
         <w:t>OFEN</w:t>
       </w:r>
       <w:r w:rsidR="00297134">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DD4571" w:rsidRPr="00DD4571">
         <w:t>Office fédéral de l'énergie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="035F5BEF" w14:textId="5C5D1933" w:rsidR="00BF5BEB" w:rsidRPr="00297134" w:rsidRDefault="00BF5BEB" w:rsidP="00E74C5C">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard"/>
       </w:pPr>
       <w:r w:rsidRPr="00297134">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="04A192BD" w14:textId="22D67A86" w:rsidR="00A9727D" w:rsidRPr="00617A96" w:rsidRDefault="00DD4571" w:rsidP="003E4467">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chapter1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc180410342"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc238563972"/>
       <w:r w:rsidRPr="00617A96">
+        <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="33A448D7" w14:textId="3D685C21" w:rsidR="00C73B83" w:rsidRPr="00B56F26" w:rsidRDefault="00E1054F" w:rsidP="00B56F26">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chaptersub11"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc508279486"/>
       <w:bookmarkStart w:id="16" w:name="_Toc508279774"/>
       <w:bookmarkStart w:id="17" w:name="_Toc508279899"/>
       <w:bookmarkStart w:id="18" w:name="_Toc34220809"/>
       <w:bookmarkStart w:id="19" w:name="_Toc160211546"/>
       <w:bookmarkStart w:id="20" w:name="_Toc160269478"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc180410343"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc238563973"/>
       <w:r w:rsidRPr="00B56F26">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00DD4571" w:rsidRPr="00B56F26">
         <w:t>ontexte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="00B56F26">
         <w:t xml:space="preserve"> et motivation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:bookmarkStart w:id="22" w:name="_Hlk160306721"/>
-    <w:p w14:paraId="573E33B9" w14:textId="0670D08D" w:rsidR="00574DBE" w:rsidRDefault="006F2471" w:rsidP="009F657D">
+    <w:p w14:paraId="573E33B9" w14:textId="0670D08D" w:rsidR="00574DBE" w:rsidRDefault="008167BE" w:rsidP="009F657D">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-fr"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-28731694"/>
           <w:placeholder>
             <w:docPart w:val="A0291BF6AC5E491FA28E77064A301E44"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009F657D" w:rsidRPr="00913A87">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Description de l'état de l'art et/ou du marché. Présentation du contexte général du projet avec des publications de référence (analyse bibliographique). Description et discussion du défi existant</w:t>
           </w:r>
           <w:r w:rsidR="00E1054F" w:rsidRPr="00913A87">
@@ -4728,58 +4825,58 @@
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Veuillez utiliser uniquement les styles prédéfinis, insérer le texte provenant d'autres sources sans le formater</w:t>
           </w:r>
           <w:r w:rsidR="009F657D" w:rsidRPr="00913A87">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (bouton droit de la souris, [Options d'insertion] -&gt; [Insérer du texte seulement])</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4DBFCF4B" w14:textId="4454C6DF" w:rsidR="00AE5EAD" w:rsidRPr="00B56F26" w:rsidRDefault="00AF732B" w:rsidP="00733457">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chaptersub11"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc180410344"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc238563974"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="00B56F26">
         <w:t>Objectifs du projet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="6CAD7537" w14:textId="11DC5DB8" w:rsidR="00684775" w:rsidRDefault="006F2471" w:rsidP="0092376F">
+    <w:p w14:paraId="6CAD7537" w14:textId="11DC5DB8" w:rsidR="00684775" w:rsidRDefault="008167BE" w:rsidP="0092376F">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-fr"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1427338186"/>
           <w:placeholder>
             <w:docPart w:val="C7DD3D1D11C34F648B50A8977F2C6BFC"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005D21BC" w:rsidRPr="00EB1F3A">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Informations sur le sens et la finalité du présent projet, la façon concrête dont ce dernier pourra relever les défis mentionnés en 1.1 ainsi que les questions à étudier, les résultats attendus et les objectifs concrets (qualitatifs et/ou quantitatifs) qui doivent être atteints avec le présent projet. (Typiquement ½ à 1 ½ page sans compter les images).</w:t>
           </w:r>
           <w:r w:rsidR="007F7C9F" w:rsidRPr="00913A87">
@@ -4787,58 +4884,58 @@
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Veuillez utiliser uniquement les styles prédéfinis, insérer le texte d'un autre document sans le formater</w:t>
           </w:r>
           <w:r w:rsidR="007F7C9F" w:rsidRPr="00913A87">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (bouton droit de la souris, [Options d'insertion] -&gt; [Insérer uniquement le texte])</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="62923917" w14:textId="699DE864" w:rsidR="00022799" w:rsidRPr="003E4467" w:rsidRDefault="00D874C9" w:rsidP="003E4467">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chapter1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc180410345"/>
-      <w:bookmarkStart w:id="25" w:name="_Hlk160354355"/>
+      <w:bookmarkStart w:id="24" w:name="_Hlk160354355"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc238563975"/>
       <w:r w:rsidRPr="003E4467">
         <w:t>Activités, méthodes, résultats et discussions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w14:paraId="255AC0EF" w14:textId="17C569FF" w:rsidR="005E5D2C" w:rsidRPr="00A74977" w:rsidRDefault="006F2471" w:rsidP="0092376F">
+    <w:p w14:paraId="255AC0EF" w14:textId="17C569FF" w:rsidR="005E5D2C" w:rsidRPr="00A74977" w:rsidRDefault="008167BE" w:rsidP="0092376F">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-fr"/>
         <w:rPr>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="594828712"/>
           <w:placeholder>
             <w:docPart w:val="4C9FBE080A9C4775887EAC7043F0A591"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:bookmarkStart w:id="26" w:name="_Hlk167179498"/>
           <w:r w:rsidR="007F7C9F" w:rsidRPr="00A74977">
             <w:rPr>
@@ -5024,63 +5121,63 @@
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:u w:val="dotted"/>
             </w:rPr>
             <w:t>Veuillez utiliser uniquement les styles prédéfinis, insérer le texte d'un autre document sans le formater</w:t>
           </w:r>
           <w:r w:rsidR="007F7C9F" w:rsidRPr="00A74977">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:u w:val="dotted"/>
             </w:rPr>
             <w:t xml:space="preserve"> (bouton droit de la souris, [Options d'insertion] -&gt; [Insérer uniquement le texte])</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0BF91F78" w14:textId="7417D43B" w:rsidR="00655BF8" w:rsidRPr="007D5C1E" w:rsidRDefault="00F177D2" w:rsidP="003E4467">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chapter1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc180410346"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc238563976"/>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00F177D2">
         <w:t xml:space="preserve">onclusions et </w:t>
       </w:r>
       <w:r w:rsidR="000538B9">
         <w:t>perspectives</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w14:paraId="6F38F43D" w14:textId="70A7FEFD" w:rsidR="00655BF8" w:rsidRDefault="006F2471" w:rsidP="0092376F">
+    <w:p w14:paraId="6F38F43D" w14:textId="70A7FEFD" w:rsidR="00655BF8" w:rsidRDefault="008167BE" w:rsidP="0092376F">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-fr"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-297066261"/>
           <w:placeholder>
             <w:docPart w:val="DB2575342AC7458FA9E1788BC4513FFE"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:highlight w:val="lightGray"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:bookmarkStart w:id="29" w:name="_Hlk169095070"/>
           <w:bookmarkStart w:id="30" w:name="_Hlk167179681"/>
           <w:r w:rsidR="005D21BC" w:rsidRPr="00EB1F3A">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -5194,227 +5291,209 @@
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:u w:val="dotted"/>
             </w:rPr>
             <w:t xml:space="preserve"> (bouton droit de la souris, [Options d'insertion] -&gt; [Insérer uniquement le texte])</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p w14:paraId="77EE356E" w14:textId="77777777" w:rsidR="00913A87" w:rsidRDefault="00913A87" w:rsidP="0092376F">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-fr"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30ED82AD" w14:textId="77777777" w:rsidR="000538B9" w:rsidRPr="00F177D2" w:rsidRDefault="000538B9" w:rsidP="0092376F">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-fr"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="140CD491" w14:textId="7CF6A25A" w:rsidR="004B0FF3" w:rsidRPr="007D5C1E" w:rsidRDefault="004C31DD" w:rsidP="003E4467">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chapter1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc180410347"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc238563977"/>
       <w:r w:rsidRPr="004C31DD">
+        <w:lastRenderedPageBreak/>
         <w:t>Coopération nationale et internationale</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="177DB373" w14:textId="7D04F62B" w:rsidR="005E5D2C" w:rsidRDefault="006F2471" w:rsidP="0092376F">
+    <w:p w14:paraId="177DB373" w14:textId="7D04F62B" w:rsidR="005E5D2C" w:rsidRDefault="008167BE" w:rsidP="0092376F">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-fr"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-519785630"/>
           <w:placeholder>
             <w:docPart w:val="9C9E341AD722446BA2B917638D5ADDD3"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00911FC2" w:rsidRPr="00911FC2">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Informations sur les activités avec d'autres acteurs en Suisse et/ou à l'étranger. </w:t>
           </w:r>
           <w:r w:rsidR="00911FC2" w:rsidRPr="00911FC2">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Veuillez utiliser uniquement les styles prédéfinis, insérer le texte d'un autre document sans le formater</w:t>
           </w:r>
           <w:r w:rsidR="00911FC2" w:rsidRPr="00911FC2">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (bouton droit de la souris, [Options d'insertion] -&gt; [Insérer uniquement le texte])</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="320BF86C" w14:textId="07DFCCC8" w:rsidR="004B0FF3" w:rsidRPr="007D5C1E" w:rsidRDefault="00911FC2" w:rsidP="003E4467">
+    <w:p w14:paraId="320BF86C" w14:textId="798A951B" w:rsidR="004B0FF3" w:rsidRPr="007D5C1E" w:rsidRDefault="00911FC2" w:rsidP="003E4467">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chapter1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc180410348"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc238563978"/>
       <w:r w:rsidRPr="00911FC2">
         <w:t>Publications</w:t>
       </w:r>
       <w:r w:rsidR="000538B9">
-        <w:t xml:space="preserve"> et autres communications</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0583" w:rsidRPr="00EA0583">
+        <w:t>et transfert de connaissances</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="32011085" w14:textId="0884D42C" w:rsidR="005E5D2C" w:rsidRDefault="006F2471" w:rsidP="0092376F">
+    <w:p w14:paraId="32011085" w14:textId="063C9CBA" w:rsidR="005E5D2C" w:rsidRDefault="008167BE" w:rsidP="0092376F">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-fr"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1839186868"/>
           <w:placeholder>
             <w:docPart w:val="1AA2C1CC7E884C89875B779AA579B015"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:bookmarkStart w:id="33" w:name="_Hlk167180052"/>
-          <w:r w:rsidR="00AA3DCC" w:rsidRPr="00EB1F3A">
+          <w:bookmarkStart w:id="33" w:name="_Hlk168478965"/>
+          <w:r w:rsidR="00DD3586" w:rsidRPr="00DD3586">
+            <w:rPr>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Liste des publications issues du projet ainsi que des autres activités de transfert de connaissances (p. ex. contributions à des conférences, ateliers ou autres formats de communication). En outre : données, modèles et codes publiés, y compris les liens d’accès</w:t>
+          </w:r>
+          <w:r w:rsidR="007446B5">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
-            <w:t xml:space="preserve">Liste des </w:t>
-[...1 lines deleted...]
-          <w:r w:rsidR="00AA3DCC" w:rsidRPr="007446B5">
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="007446B5" w:rsidRPr="007446B5">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
-            <w:t xml:space="preserve">documents publiés ou des autres communications faites au sujet du projet. </w:t>
-[...1 lines deleted...]
-          <w:bookmarkStart w:id="34" w:name="_Hlk168478965"/>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
           <w:bookmarkEnd w:id="33"/>
-          <w:r w:rsidR="007446B5" w:rsidRPr="007446B5">
-[...26 lines deleted...]
-          <w:bookmarkEnd w:id="34"/>
           <w:r w:rsidR="00911FC2" w:rsidRPr="007446B5">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Veuillez utiliser uniquement les styles prédéfinis, insérer le texte d'un autre document sans </w:t>
           </w:r>
           <w:r w:rsidR="00911FC2" w:rsidRPr="00913A87">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>le formater</w:t>
           </w:r>
           <w:r w:rsidR="00911FC2" w:rsidRPr="00913A87">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (bouton droit de la souris, [Options d'insertion] -&gt; [Insérer du texte uniquement])</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="619A94E2" w14:textId="0E95282C" w:rsidR="004B0FF3" w:rsidRPr="007D5C1E" w:rsidRDefault="00911FC2" w:rsidP="003E4467">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chapter1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc180410349"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc238563979"/>
       <w:r w:rsidRPr="00911FC2">
         <w:t>Bibliographie</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:p w14:paraId="024E860F" w14:textId="69589AC1" w:rsidR="004B0FF3" w:rsidRDefault="006F2471" w:rsidP="0092376F">
+    <w:p w14:paraId="024E860F" w14:textId="69589AC1" w:rsidR="004B0FF3" w:rsidRDefault="008167BE" w:rsidP="0092376F">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-fr"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1038857089"/>
           <w:placeholder>
             <w:docPart w:val="A3945EC7659E4D29A02D1042C3B384F9"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00911FC2" w:rsidRPr="00911FC2">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Liste des sources bibliographiques. Si le nombre de sources est important, veuillez utiliser des références croisées. </w:t>
           </w:r>
           <w:r w:rsidR="00911FC2" w:rsidRPr="00911FC2">
@@ -5422,442 +5501,250 @@
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Veuillez utiliser uniquement les styles prédéfinis, insérer le texte d'un autre document sans le formater</w:t>
           </w:r>
           <w:r w:rsidR="00911FC2" w:rsidRPr="00911FC2">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (bouton droit de la souris, [Options d'insertion] -&gt; [Insérer du texte uniquement])</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="23E4CFB4" w14:textId="0C171B69" w:rsidR="004B0FF3" w:rsidRDefault="00911FC2" w:rsidP="003E4467">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chapter1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc180410350"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc238563980"/>
       <w:r w:rsidRPr="00911FC2">
         <w:t>Annexe</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
-    <w:p w14:paraId="52F5411E" w14:textId="29CB7357" w:rsidR="00911FC2" w:rsidRDefault="006F2471" w:rsidP="00354210">
+    <w:p w14:paraId="52F5411E" w14:textId="29CB7357" w:rsidR="00911FC2" w:rsidRDefault="008167BE" w:rsidP="00354210">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-fr"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="612714110"/>
           <w:placeholder>
             <w:docPart w:val="2AD3FBF2F00E4F1D8F64D3BD604A72C7"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00911FC2" w:rsidRPr="00911FC2">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Annexes au rapport, le cas échéant</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="3AC3B280" w14:textId="7B8F95CB" w:rsidR="00E1054F" w:rsidRPr="00617A96" w:rsidRDefault="00A2353A" w:rsidP="003E4467">
-[...191 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
     <w:p w14:paraId="1C8D34B5" w14:textId="72FAB8FD" w:rsidR="00D57165" w:rsidRDefault="00D57165">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00043145">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EF8EC2C" w14:textId="54016173" w:rsidR="009B53AE" w:rsidRPr="00911FC2" w:rsidRDefault="00330ED0" w:rsidP="006323EF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35E20B7F" wp14:editId="096587FD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3293110</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5759450" cy="635"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="7" name="Textfeld 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5759450" cy="635"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:prstClr val="white"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="16EB85D5" w14:textId="3E416E61" w:rsidR="00330ED0" w:rsidRPr="00E574A6" w:rsidRDefault="00330ED0" w:rsidP="00BF62CD">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024figurecaption"/>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                             </w:pPr>
-                            <w:bookmarkStart w:id="42" w:name="_Toc180410852"/>
+                            <w:bookmarkStart w:id="36" w:name="_Toc180410852"/>
                             <w:r>
                               <w:t xml:space="preserve">Figure </w:t>
                             </w:r>
                             <w:r w:rsidR="006E7F3E">
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidR="006E7F3E">
                               <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
                             </w:r>
                             <w:r w:rsidR="006E7F3E">
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                             <w:r w:rsidR="006E7F3E">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00330ED0">
                               <w:t>Brève description de ce qui est représenté dans l'illustration/le graphique. Pour d'autres illustrations : Insérer la figure/le graphique -&gt; bouton droit de la souris -&gt; [Insérer légende]. Utiliser des références croisées à la figure dans le texte.</w:t>
                             </w:r>
-                            <w:bookmarkEnd w:id="42"/>
+                            <w:bookmarkEnd w:id="36"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="35E20B7F" id="Textfeld 7" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:.05pt;margin-top:259.3pt;width:453.5pt;height:.05pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAiGUdDLgIAAGQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO2yAQvVfqPyDujZNts2mjOKs0q1SV&#10;ot2VkmrPBEOMBAwFEjv9+g7Yzrbbnqpe8DAzDLz3Zry4a40mZ+GDAlvSyWhMibAcKmWPJf2237z7&#10;SEmIzFZMgxUlvYhA75Zv3ywaNxc3UIOuhCdYxIZ540pax+jmRRF4LQwLI3DCYlCCNyzi1h+LyrMG&#10;qxtd3IzHt0UDvnIeuAgBvfddkC5zfSkFj49SBhGJLim+LebV5/WQ1mK5YPOjZ65WvH8G+4dXGKYs&#10;Xnotdc8iIyev/ihlFPcQQMYRB1OAlIqLjAHRTMav0Oxq5kTGguQEd6Up/L+y/OH85ImqSjqjxDKD&#10;Eu1FG6XQFZkldhoX5pi0c5gW28/QosqDP6AzgW6lN+mLcAjGkefLlVssRjg6p7Pppw9TDHGM3b6f&#10;phrFy1HnQ/wiwJBklNSjcJlPdt6G2KUOKemmAFpVG6V12qTAWntyZihyU6so+uK/ZWmbci2kU13B&#10;5CkSvg5HsmJ7aDMbV4wHqC4I3UPXOsHxjcL7tizEJ+axVxAS9n98xEVqaEoKvUVJDf7H3/wpHyXE&#10;KCUN9l5Jw/cT84IS/dWiuKlRB8MPxmEw7MmsAZFOcLIczyYe8FEPpvRgnnEsVukWDDHL8a6SxsFc&#10;x24CcKy4WK1yErajY3Frd46n0gOv+/aZederElHMBxi6ks1fidPlZnnc6hSR6axc4rVjsacbWzlr&#10;349dmpVf9znr5eew/AkAAP//AwBQSwMEFAAGAAgAAAAhABmh/DrfAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1lbgg6hRKWtI4VVXBgV6qhl64ufE2DsTryHba8Pe4XOhxZlaz&#10;b/LlYFp2QucbSwIm4wQYUmVVQ7WA/cfbwxyYD5KUbC2hgB/0sCxub3KZKXumHZ7KULNYQj6TAnQI&#10;Xca5rzQa6ce2Q4rZ0TojQ5Su5srJcyw3LX9MkpQb2VD8oGWHa43Vd9kbAdvp51bf98fXzWr65N73&#10;/Tr9qksh7kbDagEs4BD+j+GCH9GhiEwH25PyrL1oFgQ8T+YpsBi/JLPoHP6cGfAi59cDil8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIhlHQy4CAABkBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGaH8Ot8AAAAIAQAADwAAAAAAAAAAAAAAAACI&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" stroked="f">
+              <v:shape w14:anchorId="35E20B7F" id="Textfeld 7" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:.05pt;margin-top:259.3pt;width:453.5pt;height:.05pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcj/MqGAIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L066pduMOEWWIsOA&#10;oi2QDj0rshwLkEWNUmJnXz9KtpOu22nYRaZJihTfe1zcdI1hR4Vegy34bDLlTFkJpbb7gn9/2rz7&#10;xJkPwpbCgFUFPynPb5Zv3yxal6srqMGUChkVsT5vXcHrEFyeZV7WqhF+Ak5ZClaAjQj0i/usRNFS&#10;9cZkV9PpddYClg5BKu/Je9sH+TLVryolw0NVeRWYKTi9LaQT07mLZ7ZciHyPwtVaDs8Q//CKRmhL&#10;Tc+lbkUQ7ID6j1KNlggeqjCR0GRQVVqqNANNM5u+mmZbC6fSLASOd2eY/P8rK++PW/eILHRfoCMC&#10;IyCt87knZ5ynq7CJX3opozhBeDrDprrAJDnnH+efP8wpJCl2/X4ea2SXqw59+KqgYdEoOBInCSpx&#10;vPOhTx1TYicPRpcbbUz8iYG1QXYUxF9b66CG4r9lGRtzLcRbfcHoyS5zRCt0u47p8sWMOyhPNDpC&#10;rwrv5EZTvzvhw6NAkgGNRNIOD3RUBtqCw2BxVgP+/Js/5hM7FOWsJVkV3P84CFScmW+WeIsaHA0c&#10;jd1o2EOzBpp0RkvjZDLpAgYzmhVC80yKX8UuFBJWUq+Ch9Fch17ctDFSrVYpiZTmRLizWydj6RHX&#10;p+5ZoBtYCUTmPYyCE/krcvrcRI9bHQIhnZiLuPYoDnCTShP3w0bFNXj5n7Iue7/8BQAA//8DAFBL&#10;AwQUAAYACAAAACEAGaH8Ot8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WV&#10;uCDqFEpa0jhVVcGBXqqGXri58TYOxOvIdtrw97hc6HFmVrNv8uVgWnZC5xtLAibjBBhSZVVDtYD9&#10;x9vDHJgPkpRsLaGAH/SwLG5vcpkpe6YdnspQs1hCPpMCdAhdxrmvNBrpx7ZDitnROiNDlK7myslz&#10;LDctf0ySlBvZUPygZYdrjdV32RsB2+nnVt/3x9fNavrk3vf9Ov2qSyHuRsNqASzgEP6P4YIf0aGI&#10;TAfbk/KsvWgWBDxP5imwGL8ks+gc/pwZ8CLn1wOKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDcj/MqGAIAAD8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAZofw63wAAAAgBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="16EB85D5" w14:textId="3E416E61" w:rsidR="00330ED0" w:rsidRPr="00E574A6" w:rsidRDefault="00330ED0" w:rsidP="00BF62CD">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024figurecaption"/>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                       </w:pPr>
-                      <w:bookmarkStart w:id="43" w:name="_Toc180410852"/>
+                      <w:bookmarkStart w:id="37" w:name="_Toc180410852"/>
                       <w:r>
                         <w:t xml:space="preserve">Figure </w:t>
                       </w:r>
                       <w:r w:rsidR="006E7F3E">
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidR="006E7F3E">
                         <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
                       </w:r>
                       <w:r w:rsidR="006E7F3E">
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t>1</w:t>
                       </w:r>
                       <w:r w:rsidR="006E7F3E">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00330ED0">
                         <w:t>Brève description de ce qui est représenté dans l'illustration/le graphique. Pour d'autres illustrations : Insérer la figure/le graphique -&gt; bouton droit de la souris -&gt; [Insérer légende]. Utiliser des références croisées à la figure dans le texte.</w:t>
                       </w:r>
-                      <w:bookmarkEnd w:id="43"/>
+                      <w:bookmarkEnd w:id="37"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006323EF" w:rsidRPr="00064A51">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="65A1B578" wp14:editId="3C08C3A8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>99</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5760000" cy="3236400"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:wrapTopAndBottom/>
@@ -5941,146 +5828,146 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5760000" cy="635"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:prstClr val="white"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="5BD2A185" w14:textId="498E99F2" w:rsidR="00330ED0" w:rsidRPr="006174EB" w:rsidRDefault="00330ED0" w:rsidP="00BF62CD">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024figurecaption"/>
                               <w:rPr>
                                 <w:noProof/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:bookmarkStart w:id="44" w:name="_Toc180410853"/>
+                            <w:bookmarkStart w:id="38" w:name="_Toc180410853"/>
                             <w:r>
                               <w:t xml:space="preserve">Figure </w:t>
                             </w:r>
                             <w:r w:rsidR="006E7F3E">
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidR="006E7F3E">
                               <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
                             </w:r>
                             <w:r w:rsidR="006E7F3E">
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                             <w:r w:rsidR="006E7F3E">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00330ED0">
                               <w:t>Brève description de ce qui est représenté dans l'illustration/le graphique. Pour d'autres illustrations : Insérer la figure/le graphique -&gt; bouton droit de la souris -&gt; [Insérer légende]. Utiliser des références croisées à la figure dans le texte.</w:t>
                             </w:r>
-                            <w:bookmarkEnd w:id="44"/>
+                            <w:bookmarkEnd w:id="38"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0B7026A3" id="Textfeld 8" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:132.2pt;width:453.55pt;height:.05pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBPJDcLgIAAGQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X5xkalZZcaosVaZJ&#10;UVspmfpMMMRIwDEgsbtfvwPb6dbtaVoeyHF3HHzfd+flXWc0uQgfFNiKziZTSoTlUCt7qui3w/bD&#10;LSUhMlszDVZU9EUEerd6/27ZulLMoQFdC0+wiA1l6yraxOjKogi8EYaFCThhMSjBGxZx609F7VmL&#10;1Y0u5tPpomjB184DFyGg974P0lWuL6Xg8VHKICLRFcW3xbz6vB7TWqyWrDx55hrFh2ewf3iFYcri&#10;pddS9ywycvbqj1JGcQ8BZJxwMAVIqbjIGBDNbPoGzb5hTmQsSE5wV5rC/yvLHy5Pnqi6oiiUZQYl&#10;OoguSqFrcpvYaV0oMWnvMC12n6FDlUd/QGcC3Ulv0j/CIRhHnl+u3GIxwtF582kxxR8lHGOLjzep&#10;RvF61PkQvwgwJBkV9Shc5pNddiH2qWNKuimAVvVWaZ02KbDRnlwYitw2Koqh+G9Z2qZcC+lUXzB5&#10;ioSvx5Gs2B27zMZ8xHiE+gWhe+hbJzi+VXjfjoX4xDz2CkLC/o+PuEgNbUVhsChpwP/4mz/lo4QY&#10;paTF3qto+H5mXlCiv1oUNzXqaPjROI6GPZsNINIZTpbj2cQDPurRlB7MM47FOt2CIWY53lXROJqb&#10;2E8AjhUX63VOwnZ0LO7s3vFUeuT10D0z7wZVIor5AGNXsvKNOH1ulsetzxGZzsolXnsWB7qxlbP2&#10;w9ilWfl1n7NePw6rnwAAAP//AwBQSwMEFAAGAAgAAAAhAGNROhDgAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO+V+AdrK3GpqNMSAqRxqqqCA71UhF64ufE2DsTryHba8PcYLnCcndXM&#10;m2I9mo6d0fnWkoDFPAGGVFvVUiPg8PZ88wDMB0lKdpZQwBd6WJdXk0Lmyl7oFc9VaFgMIZ9LATqE&#10;Pufc1xqN9HPbI0XvZJ2RIUrXcOXkJYabji+TJONGthQbtOxxq7H+rAYjYJ++7/VsOD3tNumtezkM&#10;2+yjqYS4no6bFbCAY/h7hh/8iA5lZDragZRnnYA4JAhYZmkKLNqPyf0C2PH3cge8LPj/AeU3AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIE8kNwuAgAAZAQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGNROhDgAAAACAEAAA8AAAAAAAAAAAAAAAAA&#10;iAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" stroked="f">
+              <v:shape w14:anchorId="0B7026A3" id="Textfeld 8" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:132.2pt;width:453.55pt;height:.05pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwag0HGQIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L04yNBuMOEWWIsOA&#10;oC2QDj0rshwLkEWNUmJ3Xz9KtpOu22mYDzIlUqT43uPytmsMOyv0GmzBZ5MpZ8pKKLU9Fvz70/bD&#10;Z858ELYUBqwq+Ivy/Hb1/t2ydbmaQw2mVMgoifV56wpeh+DyLPOyVo3wE3DKkrMCbESgLR6zEkVL&#10;2RuTzafTRdYClg5BKu/p9K538lXKX1VKhoeq8iowU3B6W0grpvUQ12y1FPkRhau1HJ4h/uEVjdCW&#10;il5S3Ykg2An1H6kaLRE8VGEiocmgqrRUqQfqZjZ9082+Fk6lXggc7y4w+f+XVt6f9+4RWei+QEcE&#10;RkBa53NPh7GfrsIm/umljPwE4csFNtUFJunw5tNiSh9nknyLjzcxR3a96tCHrwoaFo2CI3GSoBLn&#10;nQ996BgSK3kwutxqY+ImOjYG2VkQf22tgxqS/xZlbIy1EG/1CeNJdu0jWqE7dEyXBZ+PPR6gfKHW&#10;EXpVeCe3murthA+PAkkG1BJJOzzQUhloCw6DxVkN+PNv5zGe2CEvZy3JquD+x0mg4sx8s8Rb1OBo&#10;4GgcRsOemg1QpzMaGieTSRcwmNGsEJpnUvw6ViGXsJJqFTyM5ib04qaJkWq9TkGkNCfCzu6djKlH&#10;XJ+6Z4FuYCUQmfcwCk7kb8jpYxM9bn0KhHRiLuLaozjATSpN3A8TFcfg9T5FXed+9QsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAGNROhDgAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO+V+Adr&#10;K3GpqNMSAqRxqqqCA71UhF64ufE2DsTryHba8PcYLnCcndXMm2I9mo6d0fnWkoDFPAGGVFvVUiPg&#10;8PZ88wDMB0lKdpZQwBd6WJdXk0Lmyl7oFc9VaFgMIZ9LATqEPufc1xqN9HPbI0XvZJ2RIUrXcOXk&#10;JYabji+TJONGthQbtOxxq7H+rAYjYJ++7/VsOD3tNumtezkM2+yjqYS4no6bFbCAY/h7hh/8iA5l&#10;ZDragZRnnYA4JAhYZmkKLNqPyf0C2PH3cge8LPj/AeU3AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhALBqDQcZAgAAPwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAGNROhDgAAAACAEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="5BD2A185" w14:textId="498E99F2" w:rsidR="00330ED0" w:rsidRPr="006174EB" w:rsidRDefault="00330ED0" w:rsidP="00BF62CD">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024figurecaption"/>
                         <w:rPr>
                           <w:noProof/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:bookmarkStart w:id="45" w:name="_Toc180410853"/>
+                      <w:bookmarkStart w:id="39" w:name="_Toc180410853"/>
                       <w:r>
                         <w:t xml:space="preserve">Figure </w:t>
                       </w:r>
                       <w:r w:rsidR="006E7F3E">
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidR="006E7F3E">
                         <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
                       </w:r>
                       <w:r w:rsidR="006E7F3E">
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
                       <w:r w:rsidR="006E7F3E">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00330ED0">
                         <w:t>Brève description de ce qui est représenté dans l'illustration/le graphique. Pour d'autres illustrations : Insérer la figure/le graphique -&gt; bouton droit de la souris -&gt; [Insérer légende]. Utiliser des références croisées à la figure dans le texte.</w:t>
                       </w:r>
-                      <w:bookmarkEnd w:id="45"/>
+                      <w:bookmarkEnd w:id="39"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006323EF" w:rsidRPr="00064A51">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="169E2CC8" wp14:editId="7229DF98">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>561</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2880000" cy="1618200"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:wrapTopAndBottom/>
@@ -6117,82 +6004,83 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00B97C14" w:rsidRPr="00911FC2">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="225688A7" w14:textId="0F736381" w:rsidR="00330ED0" w:rsidRDefault="00330ED0" w:rsidP="00BF62CD">
       <w:pPr>
         <w:pStyle w:val="ECREP2024figurecaption"/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc180410856"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc180410856"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tableau </w:t>
       </w:r>
       <w:r w:rsidR="006E7F3E">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="006E7F3E">
         <w:instrText xml:space="preserve"> SEQ Tableau \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidR="006E7F3E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="006E7F3E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00330ED0">
         <w:t>Brève description de ce qui est représenté dans le tableau. Pour d'autres tableaux : Copier et coller le tableau -&gt; bouton droit de la souris -&gt; [Insérer la légende]. Utiliser des références croisées au tableau dans le texte.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:bottomFromText="284" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3021"/>
       </w:tblGrid>
       <w:tr w:rsidR="005868F0" w14:paraId="729D8819" w14:textId="77777777" w:rsidTr="00064A51">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -6349,82 +6237,82 @@
             <w:pPr>
               <w:pStyle w:val="ECREP2024table"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5959029E" w14:textId="26108E3A" w:rsidR="000E614F" w:rsidRDefault="000E614F" w:rsidP="00064A51">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-de"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="642D0BC7" w14:textId="709E7583" w:rsidR="006323EF" w:rsidRDefault="006323EF" w:rsidP="00064A51">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-de"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="020FB390" w14:textId="4E4AA700" w:rsidR="00330ED0" w:rsidRDefault="00330ED0" w:rsidP="00BF62CD">
       <w:pPr>
         <w:pStyle w:val="ECREP2024figurecaption"/>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc180410857"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc180410857"/>
       <w:r>
         <w:t xml:space="preserve">Tableau </w:t>
       </w:r>
       <w:r w:rsidR="006E7F3E">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="006E7F3E">
         <w:instrText xml:space="preserve"> SEQ Tableau \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidR="006E7F3E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="006E7F3E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00330ED0">
         <w:t>Brève description de ce qui est représenté dans le tableau. Pour d'autres tableaux : Copier et coller le tableau -&gt; bouton droit de la souris -&gt; [Insérer la légende]. Utiliser des références croisées au tableau dans le texte.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:bottomFromText="284" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3021"/>
       </w:tblGrid>
       <w:tr w:rsidR="00330ED0" w14:paraId="50FC8012" w14:textId="77777777" w:rsidTr="00863B6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -6573,146 +6461,146 @@
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5A45EEF0" w14:textId="77777777" w:rsidR="00330ED0" w:rsidRDefault="00330ED0" w:rsidP="00863B6B">
             <w:pPr>
               <w:pStyle w:val="ECREP2024table"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A0F251E" w14:textId="77777777" w:rsidR="00330ED0" w:rsidRDefault="00330ED0" w:rsidP="00064A51">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-de"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00330ED0" w:rsidSect="00D6016D">
-      <w:headerReference w:type="even" r:id="rId14"/>
-[...3 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:headerReference w:type="even" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="even" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2722" w:right="1134" w:bottom="907" w:left="1701" w:header="680" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0ADEB882" w14:textId="77777777" w:rsidR="006F2471" w:rsidRDefault="006F2471" w:rsidP="004D4960">
+    <w:p w14:paraId="637B78E0" w14:textId="77777777" w:rsidR="008167BE" w:rsidRDefault="008167BE" w:rsidP="004D4960">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A3526A3" w14:textId="77777777" w:rsidR="006F2471" w:rsidRDefault="006F2471" w:rsidP="004D4960">
+    <w:p w14:paraId="2D488507" w14:textId="77777777" w:rsidR="008167BE" w:rsidRDefault="008167BE" w:rsidP="004D4960">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="53DF0DFA" w14:textId="57D51FDA" w:rsidR="00BE13E0" w:rsidRPr="00BE13E0" w:rsidRDefault="00BE13E0" w:rsidP="00BE13E0">
     <w:pPr>
       <w:pStyle w:val="ECREP2024standard"/>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
@@ -6762,51 +6650,51 @@
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2DF34AF9" w14:textId="064D70E7" w:rsidR="00BE13E0" w:rsidRPr="00E3234A" w:rsidRDefault="00E3234A" w:rsidP="00E3234A">
     <w:pPr>
       <w:pStyle w:val="ECREP2024standard"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
@@ -6855,76 +6743,76 @@
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4329B4AB" w14:textId="77777777" w:rsidR="006F2471" w:rsidRDefault="006F2471" w:rsidP="004D4960">
+    <w:p w14:paraId="2CBEAE5D" w14:textId="77777777" w:rsidR="008167BE" w:rsidRDefault="008167BE" w:rsidP="004D4960">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00289384" w14:textId="77777777" w:rsidR="006F2471" w:rsidRDefault="006F2471" w:rsidP="004D4960">
+    <w:p w14:paraId="2610C3C0" w14:textId="77777777" w:rsidR="008167BE" w:rsidRDefault="008167BE" w:rsidP="004D4960">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D0F310A" w14:textId="1504D3C0" w:rsidR="00D74155" w:rsidRPr="00D6016D" w:rsidRDefault="00D6016D" w:rsidP="00956D22">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7181B213" wp14:editId="1C1E82F1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>702310</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>431800</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1980000" cy="486000"/>
           <wp:effectExtent l="0" t="0" r="1270" b="9525"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="5" name="Grafik 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -6954,51 +6842,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1980000" cy="486000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5AFB5445" w14:textId="12F2BE71" w:rsidR="004D4960" w:rsidRPr="00D5209B" w:rsidRDefault="00253A50" w:rsidP="00D5209B">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0580B8CB" wp14:editId="0A32B55B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>702310</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>431800</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1980000" cy="486000"/>
           <wp:effectExtent l="0" t="0" r="1270" b="9525"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1" name="Grafik 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -7028,51 +6916,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1980000" cy="486000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F363A98" w14:textId="77777777" w:rsidR="00B74387" w:rsidRPr="00B74387" w:rsidRDefault="00B74387" w:rsidP="00B74387">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B74387">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Département fédéral de l'environnement, des </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2959EFDC" w14:textId="7A001C9D" w:rsidR="00D74155" w:rsidRPr="000C370D" w:rsidRDefault="00B74387" w:rsidP="00B74387">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B74387">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
@@ -7197,51 +7085,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1980000" cy="486000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08F2667D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="404856A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
@@ -7875,54 +7763,54 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2088647862">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1630280189">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="ECREP2024chapter1"/>
         <w:lvlText w:val="%1"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="ECREP2024chaptersub11"/>
         <w:lvlText w:val="%1.%2"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="792" w:hanging="432"/>
@@ -8010,262 +7898,273 @@
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3744" w:hanging="1224"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4320" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1044217210">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="427240732">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="857307999">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1232695487">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="698553313">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="70"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004D4960"/>
     <w:rsid w:val="000205CF"/>
     <w:rsid w:val="00022799"/>
     <w:rsid w:val="00043145"/>
     <w:rsid w:val="000538B9"/>
     <w:rsid w:val="00064A51"/>
     <w:rsid w:val="000678F8"/>
     <w:rsid w:val="00071C87"/>
     <w:rsid w:val="00080E80"/>
     <w:rsid w:val="00097A49"/>
+    <w:rsid w:val="000A16D6"/>
     <w:rsid w:val="000A6127"/>
     <w:rsid w:val="000A6C59"/>
     <w:rsid w:val="000A78C1"/>
     <w:rsid w:val="000C370D"/>
     <w:rsid w:val="000C7E2E"/>
     <w:rsid w:val="000D3500"/>
     <w:rsid w:val="000D55E7"/>
     <w:rsid w:val="000E614F"/>
     <w:rsid w:val="000E7AFF"/>
     <w:rsid w:val="00126913"/>
     <w:rsid w:val="00130839"/>
     <w:rsid w:val="00136C85"/>
     <w:rsid w:val="0014157E"/>
     <w:rsid w:val="00155FA1"/>
     <w:rsid w:val="00157356"/>
     <w:rsid w:val="001629BD"/>
     <w:rsid w:val="00167964"/>
     <w:rsid w:val="00174623"/>
     <w:rsid w:val="00180B86"/>
+    <w:rsid w:val="00182D7E"/>
     <w:rsid w:val="001A51BB"/>
+    <w:rsid w:val="001A51C4"/>
     <w:rsid w:val="001C0EAF"/>
     <w:rsid w:val="001C1F23"/>
+    <w:rsid w:val="001D11AC"/>
     <w:rsid w:val="001D16E9"/>
     <w:rsid w:val="001E32CC"/>
     <w:rsid w:val="001E5238"/>
     <w:rsid w:val="001E70EE"/>
     <w:rsid w:val="002056ED"/>
     <w:rsid w:val="00224FF8"/>
     <w:rsid w:val="00225900"/>
     <w:rsid w:val="00245E1B"/>
+    <w:rsid w:val="002500AF"/>
+    <w:rsid w:val="002519EF"/>
     <w:rsid w:val="00253A50"/>
     <w:rsid w:val="00262C30"/>
     <w:rsid w:val="00282D70"/>
     <w:rsid w:val="00291C8E"/>
     <w:rsid w:val="002941FF"/>
     <w:rsid w:val="00297134"/>
     <w:rsid w:val="002A0E8E"/>
     <w:rsid w:val="002A1924"/>
     <w:rsid w:val="002C30B2"/>
     <w:rsid w:val="002D2680"/>
     <w:rsid w:val="002D6025"/>
     <w:rsid w:val="002E6FFB"/>
+    <w:rsid w:val="002E7A38"/>
     <w:rsid w:val="002F0AAD"/>
     <w:rsid w:val="002F3BD3"/>
     <w:rsid w:val="002F570A"/>
     <w:rsid w:val="00312E0A"/>
     <w:rsid w:val="00330ED0"/>
     <w:rsid w:val="003312C5"/>
     <w:rsid w:val="00344D36"/>
     <w:rsid w:val="00351DBE"/>
     <w:rsid w:val="00354210"/>
     <w:rsid w:val="0036001F"/>
     <w:rsid w:val="00377441"/>
     <w:rsid w:val="003B4DA1"/>
     <w:rsid w:val="003C0010"/>
     <w:rsid w:val="003C1086"/>
     <w:rsid w:val="003E4467"/>
     <w:rsid w:val="00400C35"/>
     <w:rsid w:val="0040234C"/>
     <w:rsid w:val="00413059"/>
     <w:rsid w:val="00424F61"/>
     <w:rsid w:val="004445A6"/>
     <w:rsid w:val="00455363"/>
     <w:rsid w:val="00456345"/>
     <w:rsid w:val="00476806"/>
     <w:rsid w:val="004A571D"/>
     <w:rsid w:val="004B0FF3"/>
     <w:rsid w:val="004B1E29"/>
     <w:rsid w:val="004B3B8D"/>
+    <w:rsid w:val="004C03F9"/>
     <w:rsid w:val="004C31DD"/>
     <w:rsid w:val="004C572A"/>
     <w:rsid w:val="004D4960"/>
     <w:rsid w:val="004D558D"/>
     <w:rsid w:val="00502090"/>
     <w:rsid w:val="00507114"/>
     <w:rsid w:val="00507280"/>
     <w:rsid w:val="00512EF4"/>
     <w:rsid w:val="0055066F"/>
     <w:rsid w:val="00550E55"/>
     <w:rsid w:val="00551038"/>
     <w:rsid w:val="00554C2E"/>
     <w:rsid w:val="0056345E"/>
     <w:rsid w:val="00574DBE"/>
     <w:rsid w:val="005868F0"/>
     <w:rsid w:val="00590966"/>
     <w:rsid w:val="005B4084"/>
     <w:rsid w:val="005C77AB"/>
     <w:rsid w:val="005D21BC"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E5D2C"/>
     <w:rsid w:val="005E7C31"/>
     <w:rsid w:val="005F41CA"/>
     <w:rsid w:val="005F6E68"/>
     <w:rsid w:val="00603185"/>
     <w:rsid w:val="00615480"/>
     <w:rsid w:val="00617A96"/>
     <w:rsid w:val="00623ED3"/>
     <w:rsid w:val="0062523C"/>
     <w:rsid w:val="006323EF"/>
     <w:rsid w:val="0064242F"/>
     <w:rsid w:val="00643848"/>
     <w:rsid w:val="00643C7D"/>
     <w:rsid w:val="00645D58"/>
     <w:rsid w:val="0064614F"/>
     <w:rsid w:val="00646A87"/>
     <w:rsid w:val="00655BF8"/>
     <w:rsid w:val="00663995"/>
     <w:rsid w:val="00684775"/>
     <w:rsid w:val="006A7B19"/>
     <w:rsid w:val="006B6A54"/>
     <w:rsid w:val="006C2BB2"/>
+    <w:rsid w:val="006C6A56"/>
     <w:rsid w:val="006D29FA"/>
     <w:rsid w:val="006D48F6"/>
     <w:rsid w:val="006E7F3E"/>
+    <w:rsid w:val="006F0C11"/>
     <w:rsid w:val="006F2471"/>
     <w:rsid w:val="006F40DE"/>
     <w:rsid w:val="00714653"/>
     <w:rsid w:val="00716F6F"/>
     <w:rsid w:val="00722A12"/>
     <w:rsid w:val="00726D35"/>
     <w:rsid w:val="00733457"/>
     <w:rsid w:val="00735AD3"/>
     <w:rsid w:val="007417D0"/>
     <w:rsid w:val="007446B5"/>
     <w:rsid w:val="00744861"/>
     <w:rsid w:val="00753B87"/>
     <w:rsid w:val="00770EB4"/>
     <w:rsid w:val="00776739"/>
     <w:rsid w:val="00785D72"/>
     <w:rsid w:val="007A0DE3"/>
     <w:rsid w:val="007B3A91"/>
     <w:rsid w:val="007D3DF3"/>
     <w:rsid w:val="007D5C1E"/>
     <w:rsid w:val="007E5D35"/>
     <w:rsid w:val="007F7C9F"/>
     <w:rsid w:val="007F7EE5"/>
     <w:rsid w:val="0080194C"/>
     <w:rsid w:val="00801A17"/>
     <w:rsid w:val="00803A52"/>
     <w:rsid w:val="00810E30"/>
     <w:rsid w:val="00811EE2"/>
     <w:rsid w:val="008144E4"/>
+    <w:rsid w:val="008167BE"/>
     <w:rsid w:val="00831C5C"/>
     <w:rsid w:val="00831E17"/>
     <w:rsid w:val="00841E09"/>
     <w:rsid w:val="00843CB6"/>
     <w:rsid w:val="00854A59"/>
     <w:rsid w:val="00855938"/>
     <w:rsid w:val="00872D6B"/>
     <w:rsid w:val="00883B6F"/>
     <w:rsid w:val="008851B0"/>
     <w:rsid w:val="00886E5D"/>
     <w:rsid w:val="00891B6B"/>
     <w:rsid w:val="008A6E48"/>
     <w:rsid w:val="008A7FC1"/>
+    <w:rsid w:val="008B5688"/>
     <w:rsid w:val="008C3191"/>
     <w:rsid w:val="008C459D"/>
     <w:rsid w:val="008C6D3C"/>
     <w:rsid w:val="008E4CAE"/>
     <w:rsid w:val="00904EA6"/>
     <w:rsid w:val="00911FC2"/>
     <w:rsid w:val="00913A87"/>
     <w:rsid w:val="00913D8B"/>
     <w:rsid w:val="0092376F"/>
     <w:rsid w:val="00930AE7"/>
     <w:rsid w:val="0093508C"/>
     <w:rsid w:val="009378C1"/>
     <w:rsid w:val="0094175F"/>
     <w:rsid w:val="00956D22"/>
     <w:rsid w:val="00971AE8"/>
     <w:rsid w:val="00993FF2"/>
     <w:rsid w:val="009B0453"/>
     <w:rsid w:val="009B2937"/>
     <w:rsid w:val="009B452E"/>
     <w:rsid w:val="009B53AE"/>
     <w:rsid w:val="009D108F"/>
     <w:rsid w:val="009F657D"/>
     <w:rsid w:val="009F7B81"/>
     <w:rsid w:val="00A01DA5"/>
     <w:rsid w:val="00A07AF2"/>
@@ -8311,120 +8210,122 @@
     <w:rsid w:val="00C74095"/>
     <w:rsid w:val="00C750AA"/>
     <w:rsid w:val="00C94A61"/>
     <w:rsid w:val="00CA7DFF"/>
     <w:rsid w:val="00CC6413"/>
     <w:rsid w:val="00CD1F56"/>
     <w:rsid w:val="00CE5EBF"/>
     <w:rsid w:val="00CE7B6E"/>
     <w:rsid w:val="00D270BA"/>
     <w:rsid w:val="00D37463"/>
     <w:rsid w:val="00D41F0D"/>
     <w:rsid w:val="00D50985"/>
     <w:rsid w:val="00D5209B"/>
     <w:rsid w:val="00D57165"/>
     <w:rsid w:val="00D6016D"/>
     <w:rsid w:val="00D67D9D"/>
     <w:rsid w:val="00D74155"/>
     <w:rsid w:val="00D74E89"/>
     <w:rsid w:val="00D84906"/>
     <w:rsid w:val="00D874C9"/>
     <w:rsid w:val="00D95717"/>
     <w:rsid w:val="00DB39F0"/>
     <w:rsid w:val="00DB7033"/>
     <w:rsid w:val="00DC55D5"/>
     <w:rsid w:val="00DD2C69"/>
+    <w:rsid w:val="00DD3586"/>
     <w:rsid w:val="00DD4571"/>
     <w:rsid w:val="00DE4A87"/>
     <w:rsid w:val="00E00086"/>
     <w:rsid w:val="00E1054F"/>
     <w:rsid w:val="00E10C7A"/>
     <w:rsid w:val="00E21F52"/>
     <w:rsid w:val="00E24DA6"/>
     <w:rsid w:val="00E31F32"/>
     <w:rsid w:val="00E3234A"/>
     <w:rsid w:val="00E47FCA"/>
     <w:rsid w:val="00E700E7"/>
     <w:rsid w:val="00E71B9C"/>
     <w:rsid w:val="00E7220D"/>
     <w:rsid w:val="00E72F82"/>
     <w:rsid w:val="00E74C5C"/>
     <w:rsid w:val="00E77043"/>
     <w:rsid w:val="00E772BB"/>
     <w:rsid w:val="00E83807"/>
     <w:rsid w:val="00E93112"/>
+    <w:rsid w:val="00EA0583"/>
     <w:rsid w:val="00EB14F7"/>
     <w:rsid w:val="00EB1F3A"/>
     <w:rsid w:val="00ED21AA"/>
     <w:rsid w:val="00EF06B8"/>
     <w:rsid w:val="00F021A3"/>
     <w:rsid w:val="00F177D2"/>
     <w:rsid w:val="00F37C93"/>
     <w:rsid w:val="00F76B46"/>
     <w:rsid w:val="00F81CC0"/>
     <w:rsid w:val="00F82DD7"/>
     <w:rsid w:val="00F853B4"/>
     <w:rsid w:val="00FA58D5"/>
     <w:rsid w:val="00FA7D33"/>
     <w:rsid w:val="00FC43C1"/>
     <w:rsid w:val="00FC6108"/>
     <w:rsid w:val="00FC6D85"/>
     <w:rsid w:val="00FC7454"/>
     <w:rsid w:val="00FD6024"/>
     <w:rsid w:val="00FF1ABC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6B7DCECC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4325C4A2-467B-43EE-98F2-A316E8724C55}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9476,991 +9377,991 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
     <w:name w:val="Überschrift 3 Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="berschrift3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00617A96"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ECREP2024figurecaption">
     <w:name w:val="EC_REP_2024_figure_caption"/>
     <w:basedOn w:val="Beschriftung"/>
     <w:next w:val="ECREP2024standard-text-fr"/>
     <w:qFormat/>
     <w:rsid w:val="00BF62CD"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="661201209">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\C-DATA\_EC%20Reports\2024.10.21\AAAA.MM.JJ_SI5XXXXX_Titre_Institution_rapport_fr.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\C-DATA\_EC%20Reports\2024.10.21\AAAA.MM.JJ_SI5XXXXX_Titre_Institution_rapport_fr.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/deed.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\C-DATA\_EC%20Reports\2024.10.21\AAAA.MM.JJ_SI5XXXXX_Titre_Institution_rapport_fr.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\C-DATA\_EC%20Reports\2024.10.21\AAAA.MM.JJ_SI5XXXXX_Titre_Institution_rapport_fr.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/deed.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D2365240-3BEA-48DA-B359-F096B22F25DF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003F3847" w:rsidRDefault="00A8093F">
           <w:r w:rsidRPr="00CB393D">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1E0E43118C4748499EB0EF09C32C9EFE"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EE1AC91A-A51D-452E-8DEE-49C596E2E700}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003F3847" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="003F3847" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="1E0E43118C4748499EB0EF09C32C9EFE1"/>
+            <w:pStyle w:val="1E0E43118C4748499EB0EF09C32C9EFE2"/>
           </w:pPr>
           <w:r w:rsidRPr="007A0DE3">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Acronyme/titre court</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CDEDDAADBE1848A889F350673EFA95EC"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{74FAB09B-D224-46CB-B752-11B1B8B1F0A9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008659F0" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="008659F0" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="CDEDDAADBE1848A889F350673EFA95EC1"/>
+            <w:pStyle w:val="CDEDDAADBE1848A889F350673EFA95EC2"/>
           </w:pPr>
           <w:r w:rsidRPr="007D5C1E">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>© XY, 20XX</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D98CFFAE2ACC405886579EE2CF8CBD10"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{12C708BE-EFBF-4798-9CC6-588946219A79}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001B4C1E" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="001B4C1E" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="D98CFFAE2ACC405886579EE2CF8CBD101"/>
+            <w:pStyle w:val="D98CFFAE2ACC405886579EE2CF8CBD102"/>
           </w:pPr>
           <w:r w:rsidRPr="000C370D">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Agence XY</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A429A1ADD17E42AA9492A4F82242C1C1"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{69C4DA60-C5D4-4D2B-AF03-751400AE117C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001B4C1E" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="001B4C1E" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="A429A1ADD17E42AA9492A4F82242C1C11"/>
+            <w:pStyle w:val="A429A1ADD17E42AA9492A4F82242C1C12"/>
           </w:pPr>
           <w:r w:rsidRPr="000C370D">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>CH-NPA Lieu</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8B60C5DF4BA24FAEB97E43E601C0CA0A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A05EADAE-0E0A-424B-8053-31F852294B87}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001B4C1E" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="001B4C1E" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="8B60C5DF4BA24FAEB97E43E601C0CA0A1"/>
+            <w:pStyle w:val="8B60C5DF4BA24FAEB97E43E601C0CA0A2"/>
           </w:pPr>
           <w:r w:rsidRPr="000C370D">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>www.agence-xy.ch</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AA7824B0092A4FD6B54998AB62D925B3"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{19699F5D-BF54-4622-816D-103B8661B004}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="AA7824B0092A4FD6B54998AB62D925B31"/>
+            <w:pStyle w:val="AA7824B0092A4FD6B54998AB62D925B32"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Institution</w:t>
           </w:r>
           <w:r w:rsidRPr="000678F8">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> X</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="60C2A24E561B4B7C884B6D6D9C5D39F2"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0B645CB2-1B92-44AA-9614-CE09C6E1EBE6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="60C2A24E561B4B7C884B6D6D9C5D39F21"/>
+            <w:pStyle w:val="60C2A24E561B4B7C884B6D6D9C5D39F22"/>
           </w:pPr>
           <w:r w:rsidRPr="000678F8">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>www.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>institution</w:t>
           </w:r>
           <w:r w:rsidRPr="000678F8">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>-x.ch</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EA7A6880C8DB44068B8AEBCB8C0151ED"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{765021E2-7660-4C96-A21D-3A2D279A6F83}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="EA7A6880C8DB44068B8AEBCB8C0151ED1"/>
+            <w:pStyle w:val="EA7A6880C8DB44068B8AEBCB8C0151ED2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Institutio</w:t>
           </w:r>
           <w:r w:rsidRPr="00FC43C1">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>n Y</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3B19C2A6BBC74318B3092ED9A8642E2F"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{23066C8D-EED6-48EC-BAD0-72BA993A04C3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="3B19C2A6BBC74318B3092ED9A8642E2F1"/>
+            <w:pStyle w:val="3B19C2A6BBC74318B3092ED9A8642E2F2"/>
           </w:pPr>
           <w:r w:rsidRPr="007446B5">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>www.institution-y.ch</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3ADD3F14A2B740E08B8200185D30384C"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C705CC53-C836-48A9-9922-102595BE22BF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="3ADD3F14A2B740E08B8200185D30384C1"/>
+            <w:pStyle w:val="3ADD3F14A2B740E08B8200185D30384C2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Institutio</w:t>
           </w:r>
           <w:r w:rsidRPr="00FC43C1">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>n Y</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2552FE863F524834A6475CEA8A01A097"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D8C5A372-0534-4DE2-83A1-14C6031793F4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="2552FE863F524834A6475CEA8A01A0971"/>
+            <w:pStyle w:val="2552FE863F524834A6475CEA8A01A0972"/>
           </w:pPr>
           <w:r w:rsidRPr="007A0DE3">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Institution X</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C18D6745806D43E2A9BD1F44B4FAECAB"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{25BC4F58-13E2-4623-8FD3-35DAC0C37E84}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="C18D6745806D43E2A9BD1F44B4FAECAB1"/>
+            <w:pStyle w:val="C18D6745806D43E2A9BD1F44B4FAECAB2"/>
           </w:pPr>
           <w:r w:rsidRPr="007A0DE3">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>n</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>om</w:t>
           </w:r>
           <w:r w:rsidRPr="007A0DE3">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>@institution-x.ch</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B6807FF33A354A34A9576CF976CF7773"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C7A23AAC-FA7E-471C-95CF-AD116986863B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="B6807FF33A354A34A9576CF976CF77731"/>
+            <w:pStyle w:val="B6807FF33A354A34A9576CF976CF77732"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>nom@institution-y.ch</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E9D4797B43614639B2F2B30F610D548D"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F7B7B55F-A07C-4539-AE0D-F32A4BD89738}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="E9D4797B43614639B2F2B30F610D548D1"/>
+            <w:pStyle w:val="E9D4797B43614639B2F2B30F610D548D2"/>
           </w:pPr>
           <w:r w:rsidRPr="007A0DE3">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Prénom </w:t>
           </w:r>
           <w:r w:rsidRPr="00FC43C1">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>N</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>om</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EC7D04F770B54470BC8D7120C67D5356"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9F6E0DA4-FFCB-4BD8-8580-A8C9D1DB51B3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="EC7D04F770B54470BC8D7120C67D53561"/>
+            <w:pStyle w:val="EC7D04F770B54470BC8D7120C67D53562"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Prénom</w:t>
           </w:r>
           <w:r w:rsidRPr="00C53405">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> N</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>om</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="48A3237AAD034C3C90DA6E61F6D36E39"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EBD22EAF-CC8F-4F61-8A31-7AA619C4A066}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="48A3237AAD034C3C90DA6E61F6D36E391"/>
+            <w:pStyle w:val="48A3237AAD034C3C90DA6E61F6D36E392"/>
           </w:pPr>
           <w:r w:rsidRPr="00E72F82">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Superviseur de projet OFEN</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D4F8B2490F9D4FC4B21CE6630CA7FEF1"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6CF5AD1E-BF86-4026-B707-7CE28CCB1D8C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="D4F8B2490F9D4FC4B21CE6630CA7FEF11"/>
+            <w:pStyle w:val="D4F8B2490F9D4FC4B21CE6630CA7FEF12"/>
           </w:pPr>
           <w:r w:rsidRPr="002941FF">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>email@adresse.ch</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="82F9A1D933FB4F728DB46029BD41FBA7"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1A78C573-CAB2-4DD4-9C11-0E0AB33816B2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="82F9A1D933FB4F728DB46029BD41FBA71"/>
+            <w:pStyle w:val="82F9A1D933FB4F728DB46029BD41FBA72"/>
           </w:pPr>
           <w:r w:rsidRPr="00E72F82">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Superviseur de projet OFEN</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="276A4CCAB5A344F08FE0BAB111432B42"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{545ECF77-33C7-4D85-89EE-8B4B5FE1F632}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="276A4CCAB5A344F08FE0BAB111432B421"/>
+            <w:pStyle w:val="276A4CCAB5A344F08FE0BAB111432B422"/>
           </w:pPr>
           <w:r w:rsidRPr="002941FF">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>email@adresse.ch</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A0291BF6AC5E491FA28E77064A301E44"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{79451023-38B6-4D4D-AE5B-FA20BE1B6788}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="A0291BF6AC5E491FA28E77064A301E441"/>
+            <w:pStyle w:val="A0291BF6AC5E491FA28E77064A301E442"/>
           </w:pPr>
           <w:r w:rsidRPr="00913A87">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Description de l'état de l'art et/ou du marché. Présentation du contexte général du projet avec des publications de référence (analyse bibliographique). Description et discussion du défi existant et de la manière générale dont le projet pourrait apporter une solution ou une contribution aux défis listés. (Typiquement ½ à 1 ½ page sans compter les images). </w:t>
           </w:r>
           <w:r w:rsidRPr="00913A87">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Veuillez utiliser uniquement les styles prédéfinis, insérer le texte provenant d'autres sources sans le formater</w:t>
           </w:r>
           <w:r w:rsidRPr="00913A87">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (bouton droit de la souris, [Options d'insertion] -&gt; [Insérer du texte seulement])</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="78BD02C6F7AD4F6B800821396687BEEF"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E542D496-675B-4E83-B9E7-872E8330FDF6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00312930" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="00312930" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="78BD02C6F7AD4F6B800821396687BEEF1"/>
+            <w:pStyle w:val="78BD02C6F7AD4F6B800821396687BEEF2"/>
           </w:pPr>
           <w:r w:rsidRPr="000C370D">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">Kurze Zusammenfassung des Projektinhalts (Ausgangslage, Ziele), der Herangehensweise und der wichtigsten Ergebnissen und Schlussolgerungen. Zusammenhängender Text mit allenfalls ein paar Abschnitte, keine Listen und Aufzählungen (max. </w:t>
           </w:r>
           <w:r w:rsidRPr="000C370D">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>½ bis 1 Seite).</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="ACC01D4968C24F19830483B3690DD4E2"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8F15E4EB-438F-4BD9-877C-F43111F7DD4E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00312930" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="00312930" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="ACC01D4968C24F19830483B3690DD4E21"/>
+            <w:pStyle w:val="ACC01D4968C24F19830483B3690DD4E22"/>
           </w:pPr>
           <w:r w:rsidRPr="0092376F">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Summary of the content of the project ( initial context, objectives), of the approach and of the main results and conclusions. Concise text with a few paragraphs if necessary, no lists or enumerations (½ to 1 page max.)</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C7DD3D1D11C34F648B50A8977F2C6BFC"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{261D67DC-E8ED-4390-A5AB-46916922F494}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00312930" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="00312930" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="C7DD3D1D11C34F648B50A8977F2C6BFC1"/>
+            <w:pStyle w:val="C7DD3D1D11C34F648B50A8977F2C6BFC2"/>
           </w:pPr>
           <w:r w:rsidRPr="00EB1F3A">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Informations sur le sens et la finalité du présent projet, la façon concrête dont ce dernier pourra relever les défis mentionnés en 1.1 ainsi que les questions à étudier, les résultats attendus et les objectifs concrets (qualitatifs et/ou quantitatifs) qui doivent être atteints avec le présent projet. (Typiquement ½ à 1 ½ page sans compter les images).</w:t>
           </w:r>
           <w:r w:rsidRPr="00913A87">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Veuillez utiliser uniquement les styles prédéfinis, insérer le texte d'un autre document sans le formater</w:t>
           </w:r>
           <w:r w:rsidRPr="00913A87">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (bouton droit de la souris, [Options d'insertion] -&gt; [Insérer uniquement le texte])</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="11F9B100C402413299B9D4BE4358E2D2"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E705123C-55B1-4A35-9CBB-53057F109614}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00312930" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="00312930" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="11F9B100C402413299B9D4BE4358E2D21"/>
+            <w:pStyle w:val="11F9B100C402413299B9D4BE4358E2D22"/>
           </w:pPr>
           <w:r w:rsidRPr="00735AD3">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>5XXXXX-01</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E4A205E03CBE47C0BEBF7C35CDB44E03"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4FD8007D-4E4A-4F9B-A94D-3473AB800286}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00312930" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="00312930" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="E4A205E03CBE47C0BEBF7C35CDB44E031"/>
+            <w:pStyle w:val="E4A205E03CBE47C0BEBF7C35CDB44E032"/>
           </w:pPr>
           <w:r w:rsidRPr="00801A17">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:caps/>
               <w:color w:val="FF0000"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Uniquement pour le rapport final. Pour le rapport intermédiaire, supprimez ce paragraphe, y compris le titre</w:t>
           </w:r>
           <w:r w:rsidRPr="009B2937">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>L</w:t>
           </w:r>
@@ -10468,115 +10369,115 @@
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>ister un maximum de 4 messages clés issus du projet. Ceux-ci doivent être concis (une ou deux phrases) et (si possible) présenter la valeur ajoutée du projet par rapport à la politique énergétique suisse (dans la langue du rapport, peut être étendu à d'autres langues).</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="643F80083A4C45E1ABF3D325434424A7"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4D2DA731-20D9-4817-BB45-ACBC405D5201}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00312930" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="00312930" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="643F80083A4C45E1ABF3D325434424A71"/>
+            <w:pStyle w:val="643F80083A4C45E1ABF3D325434424A72"/>
           </w:pPr>
           <w:r w:rsidRPr="0036001F">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Choisir le type de rapport</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A66593863CA448A291D63075C2CFF6E7"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{02114CA6-0126-4C01-B9C7-7FF6D9AD8BDD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00312930" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="00312930" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="A66593863CA448A291D63075C2CFF6E71"/>
+            <w:pStyle w:val="A66593863CA448A291D63075C2CFF6E72"/>
           </w:pPr>
           <w:r w:rsidRPr="0036001F">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Choisir la date</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4C9FBE080A9C4775887EAC7043F0A591"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CF46340E-D8C9-4770-82E6-71C15EED5DF9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D37834" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="00D37834" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="4C9FBE080A9C4775887EAC7043F0A5911"/>
+            <w:pStyle w:val="4C9FBE080A9C4775887EAC7043F0A5912"/>
           </w:pPr>
           <w:bookmarkStart w:id="0" w:name="_Hlk167179498"/>
           <w:r w:rsidRPr="00A74977">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:u w:val="dotted"/>
             </w:rPr>
             <w:t>Présentation des méthodes utilisées, des activités réalisées et des résultats obtenus (qualitatifs et quantitatifs) ainsi que leur analyse critique.</w:t>
           </w:r>
           <w:bookmarkStart w:id="1" w:name="_Hlk169094458"/>
           <w:r w:rsidRPr="00A74977">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:u w:val="dotted"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
@@ -10637,53 +10538,53 @@
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:u w:val="dotted"/>
             </w:rPr>
             <w:t xml:space="preserve"> (bouton droit de la souris, [Options d'insertion] -&gt; [Insérer uniquement le texte])</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DB2575342AC7458FA9E1788BC4513FFE"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{251813C7-52D3-4DF3-8F9C-603C414BBE08}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D37834" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="00D37834" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="DB2575342AC7458FA9E1788BC4513FFE1"/>
+            <w:pStyle w:val="DB2575342AC7458FA9E1788BC4513FFE2"/>
           </w:pPr>
           <w:bookmarkStart w:id="2" w:name="_Hlk167179681"/>
           <w:r w:rsidRPr="00EB1F3A">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:u w:val="dotted"/>
             </w:rPr>
             <w:t>Description des leçons qui peuvent être tirées des résultats du projet et discussion de leur pertinence pour le sujet traité, ainsi qu'une estimation et une appréciation finales du travail effectué. Discussion des prochaines étapes après la fin du projet et évaluation de la mise en œuvre future possible des résultats issus du projet. Description des autres questions en suspens et de la nécessité éventuelle de poursuivre le travail.</w:t>
           </w:r>
           <w:r w:rsidRPr="00EB1F3A">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
               <w:u w:val="dotted"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00EB1F3A">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:u w:val="dotted"/>
             </w:rPr>
@@ -10716,554 +10617,458 @@
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:u w:val="dotted"/>
             </w:rPr>
             <w:t xml:space="preserve"> (bouton droit de la souris, [Options d'insertion] -&gt; [Insérer uniquement le texte])</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9C9E341AD722446BA2B917638D5ADDD3"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5743A37D-6861-4C1A-BB57-CFC3585D61E5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D37834" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="00D37834" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="9C9E341AD722446BA2B917638D5ADDD31"/>
+            <w:pStyle w:val="9C9E341AD722446BA2B917638D5ADDD32"/>
           </w:pPr>
           <w:r w:rsidRPr="00911FC2">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Informations sur les activités avec d'autres acteurs en Suisse et/ou à l'étranger. </w:t>
           </w:r>
           <w:r w:rsidRPr="00911FC2">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Veuillez utiliser uniquement les styles prédéfinis, insérer le texte d'un autre document sans le formater</w:t>
           </w:r>
           <w:r w:rsidRPr="00911FC2">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (bouton droit de la souris, [Options d'insertion] -&gt; [Insérer uniquement le texte])</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1AA2C1CC7E884C89875B779AA579B015"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{66A9BC21-C703-415F-8C98-71A1E1F23FF0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D37834" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="00D37834" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="1AA2C1CC7E884C89875B779AA579B0151"/>
+            <w:pStyle w:val="1AA2C1CC7E884C89875B779AA579B0152"/>
           </w:pPr>
-          <w:bookmarkStart w:id="3" w:name="_Hlk167180052"/>
-          <w:r w:rsidRPr="00EB1F3A">
+          <w:bookmarkStart w:id="3" w:name="_Hlk168478965"/>
+          <w:r w:rsidRPr="00DD3586">
+            <w:rPr>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Liste des publications issues du projet ainsi que des autres activités de transfert de connaissances (p. ex. contributions à des conférences, ateliers ou autres formats de communication). En outre : données, modèles et codes publiés, y compris les liens d’accès</w:t>
+          </w:r>
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
-            <w:t xml:space="preserve">Liste des </w:t>
+            <w:t>.</w:t>
           </w:r>
           <w:r w:rsidRPr="007446B5">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
-            <w:t xml:space="preserve">documents publiés ou des autres communications faites au sujet du projet. </w:t>
-[...1 lines deleted...]
-          <w:bookmarkStart w:id="4" w:name="_Hlk168478965"/>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
           <w:bookmarkEnd w:id="3"/>
-          <w:r w:rsidRPr="007446B5">
-[...26 lines deleted...]
-          <w:bookmarkEnd w:id="4"/>
           <w:r w:rsidRPr="007446B5">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Veuillez utiliser uniquement les styles prédéfinis, insérer le texte d'un autre document sans </w:t>
           </w:r>
           <w:r w:rsidRPr="00913A87">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>le formater</w:t>
           </w:r>
           <w:r w:rsidRPr="00913A87">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (bouton droit de la souris, [Options d'insertion] -&gt; [Insérer du texte uniquement])</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A3945EC7659E4D29A02D1042C3B384F9"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2C29B25E-E076-437E-83BC-4133836D792B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D37834" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="00D37834" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="A3945EC7659E4D29A02D1042C3B384F91"/>
+            <w:pStyle w:val="A3945EC7659E4D29A02D1042C3B384F92"/>
           </w:pPr>
           <w:r w:rsidRPr="00911FC2">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Liste des sources bibliographiques. Si le nombre de sources est important, veuillez utiliser des références croisées. </w:t>
           </w:r>
           <w:r w:rsidRPr="00911FC2">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Veuillez utiliser uniquement les styles prédéfinis, insérer le texte d'un autre document sans le formater</w:t>
           </w:r>
           <w:r w:rsidRPr="00911FC2">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (bouton droit de la souris, [Options d'insertion] -&gt; [Insérer du texte uniquement])</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2AD3FBF2F00E4F1D8F64D3BD604A72C7"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CDDA39C5-2713-4B65-BAB1-93C2925FA1E3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D37834" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="00D37834" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="2AD3FBF2F00E4F1D8F64D3BD604A72C71"/>
+            <w:pStyle w:val="2AD3FBF2F00E4F1D8F64D3BD604A72C72"/>
           </w:pPr>
           <w:r w:rsidRPr="00911FC2">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Annexes au rapport, le cas échéant</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7E196797121F4EF0A88DA6E8A4A2C72F"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C7F403D0-70C5-451A-B27A-250EA6F8C335}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C706FF" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="00C706FF" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="7E196797121F4EF0A88DA6E8A4A2C72F1"/>
+            <w:pStyle w:val="7E196797121F4EF0A88DA6E8A4A2C72F2"/>
           </w:pPr>
           <w:r w:rsidRPr="00E93112">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Résumé du contenu du projet (situation de départ, objectifs), de l'approche et des résultats et conclusions principaux. Texte concis avec quelques paragraphes au besoin, pas de listes ni d'énumérations (½ à 1 page max.)</w:t>
           </w:r>
         </w:p>
-      </w:docPartBody>
-[...26 lines deleted...]
-        <w:bookmarkEnd w:id="5"/>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="08B2AB49A88548E796F233E960C39A03"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{086A347D-50A9-42F3-AC35-4E1CFF3FB67F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009A4A9A" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="009A4A9A" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="08B2AB49A88548E796F233E960C39A031"/>
+            <w:pStyle w:val="08B2AB49A88548E796F233E960C39A032"/>
           </w:pPr>
           <w:r w:rsidRPr="000678F8">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>(</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>le cas échéant ; OFEV, Canton, etc.</w:t>
           </w:r>
           <w:r w:rsidRPr="000678F8">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2A14BA8B9F31403B8552E5869F391FAA"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A2E03800-5E83-407B-8811-BE569C4BDF65}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009A4A9A" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="009A4A9A" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="2A14BA8B9F31403B8552E5869F391FAA1"/>
+            <w:pStyle w:val="2A14BA8B9F31403B8552E5869F391FAA2"/>
           </w:pPr>
-          <w:r w:rsidRPr="000C370D">
-[...2 lines deleted...]
-              <w:highlight w:val="lightGray"/>
+          <w:r w:rsidRPr="001A51C4">
+            <w:rPr>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:highlight w:val="lightGray"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>CH-NPA Lieu</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EC683D66925C439F9C53F6503F56DD6B"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A9686ED4-0495-46C8-823F-3D4FFE684496}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009A4A9A" w:rsidRDefault="00B31E55" w:rsidP="00B31E55">
+        <w:p w:rsidR="009A4A9A" w:rsidRDefault="00232849" w:rsidP="00232849">
           <w:pPr>
-            <w:pStyle w:val="EC683D66925C439F9C53F6503F56DD6B1"/>
+            <w:pStyle w:val="EC683D66925C439F9C53F6503F56DD6B2"/>
           </w:pPr>
-          <w:r w:rsidRPr="007446B5">
-[...3 lines deleted...]
-              <w:lang w:val="de-CH"/>
+          <w:r w:rsidRPr="001A51C4">
+            <w:rPr>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>CH-NPA Lieu</w:t>
-          </w:r>
-[...56 lines deleted...]
-            <w:t>Le contenu de ce chapitre sera ensuite supprimé de la version publique du rapport</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16601C68"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1250FDCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -11566,51 +11371,50 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C3A3230"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4490D0F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="E4A205E03CBE47C0BEBF7C35CDB44E03"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -11899,121 +11703,126 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="589392761">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="475144242">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1736931727">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1114135718">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="157700178">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1956715065">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F661BB"/>
     <w:rsid w:val="00002380"/>
     <w:rsid w:val="00035719"/>
     <w:rsid w:val="0004083D"/>
     <w:rsid w:val="00073D23"/>
     <w:rsid w:val="00094180"/>
     <w:rsid w:val="001A0678"/>
+    <w:rsid w:val="001B0307"/>
     <w:rsid w:val="001B4C1E"/>
     <w:rsid w:val="00200B4B"/>
     <w:rsid w:val="00223AF0"/>
+    <w:rsid w:val="00232849"/>
     <w:rsid w:val="002D42F4"/>
     <w:rsid w:val="00301F9F"/>
     <w:rsid w:val="00312930"/>
     <w:rsid w:val="00337466"/>
     <w:rsid w:val="0035403C"/>
     <w:rsid w:val="003F21DD"/>
     <w:rsid w:val="003F3847"/>
     <w:rsid w:val="00403BC1"/>
     <w:rsid w:val="00426232"/>
     <w:rsid w:val="0044623F"/>
     <w:rsid w:val="00475EF1"/>
+    <w:rsid w:val="004C03F9"/>
     <w:rsid w:val="004C3411"/>
     <w:rsid w:val="00524198"/>
     <w:rsid w:val="005B69B9"/>
     <w:rsid w:val="005E3DE1"/>
     <w:rsid w:val="006E6E01"/>
+    <w:rsid w:val="006F0C11"/>
     <w:rsid w:val="0073279B"/>
     <w:rsid w:val="00733404"/>
     <w:rsid w:val="00763E7D"/>
     <w:rsid w:val="0082714E"/>
     <w:rsid w:val="008659F0"/>
     <w:rsid w:val="008A6797"/>
     <w:rsid w:val="008C1FDA"/>
     <w:rsid w:val="008F42A8"/>
+    <w:rsid w:val="00915396"/>
     <w:rsid w:val="00926C62"/>
     <w:rsid w:val="009917FC"/>
     <w:rsid w:val="009A4A9A"/>
     <w:rsid w:val="009D7E78"/>
     <w:rsid w:val="00A8093F"/>
     <w:rsid w:val="00AD00AA"/>
     <w:rsid w:val="00B170DA"/>
     <w:rsid w:val="00B31E55"/>
     <w:rsid w:val="00B37730"/>
     <w:rsid w:val="00B80533"/>
     <w:rsid w:val="00BB490D"/>
     <w:rsid w:val="00BD462F"/>
     <w:rsid w:val="00C148DF"/>
     <w:rsid w:val="00C21880"/>
     <w:rsid w:val="00C402A6"/>
     <w:rsid w:val="00C413B1"/>
     <w:rsid w:val="00C706FF"/>
     <w:rsid w:val="00CE529B"/>
     <w:rsid w:val="00CF6188"/>
     <w:rsid w:val="00D37834"/>
     <w:rsid w:val="00D76BB9"/>
     <w:rsid w:val="00D825A1"/>
     <w:rsid w:val="00D86EF8"/>
     <w:rsid w:val="00D9073D"/>
     <w:rsid w:val="00E35C1B"/>
@@ -12026,51 +11835,51 @@
     <w:rsid w:val="00FD1F0C"/>
     <w:rsid w:val="00FF36AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12456,1664 +12265,560 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B31E55"/>
+    <w:rsid w:val="00232849"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="643F80083A4C45E1ABF3D325434424A74">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="643F80083A4C45E1ABF3D325434424A72">
+    <w:name w:val="643F80083A4C45E1ABF3D325434424A72"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A66593863CA448A291D63075C2CFF6E74">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A66593863CA448A291D63075C2CFF6E72">
+    <w:name w:val="A66593863CA448A291D63075C2CFF6E72"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E0E43118C4748499EB0EF09C32C9EFE4">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E0E43118C4748499EB0EF09C32C9EFE2">
+    <w:name w:val="1E0E43118C4748499EB0EF09C32C9EFE2"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="480" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="42"/>
       <w:szCs w:val="42"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDEDDAADBE1848A889F350673EFA95EC4">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDEDDAADBE1848A889F350673EFA95EC2">
+    <w:name w:val="CDEDDAADBE1848A889F350673EFA95EC2"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7E196797121F4EF0A88DA6E8A4A2C72F4">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7E196797121F4EF0A88DA6E8A4A2C72F2">
+    <w:name w:val="7E196797121F4EF0A88DA6E8A4A2C72F2"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="78BD02C6F7AD4F6B800821396687BEEF4">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="78BD02C6F7AD4F6B800821396687BEEF2">
+    <w:name w:val="78BD02C6F7AD4F6B800821396687BEEF2"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACC01D4968C24F19830483B3690DD4E24">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACC01D4968C24F19830483B3690DD4E22">
+    <w:name w:val="ACC01D4968C24F19830483B3690DD4E22"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E4A205E03CBE47C0BEBF7C35CDB44E034">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E4A205E03CBE47C0BEBF7C35CDB44E032">
+    <w:name w:val="E4A205E03CBE47C0BEBF7C35CDB44E032"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="426" w:hanging="426"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0291BF6AC5E491FA28E77064A301E444">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0291BF6AC5E491FA28E77064A301E442">
+    <w:name w:val="A0291BF6AC5E491FA28E77064A301E442"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C7DD3D1D11C34F648B50A8977F2C6BFC4">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C7DD3D1D11C34F648B50A8977F2C6BFC2">
+    <w:name w:val="C7DD3D1D11C34F648B50A8977F2C6BFC2"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4C9FBE080A9C4775887EAC7043F0A5914">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4C9FBE080A9C4775887EAC7043F0A5912">
+    <w:name w:val="4C9FBE080A9C4775887EAC7043F0A5912"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DB2575342AC7458FA9E1788BC4513FFE4">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DB2575342AC7458FA9E1788BC4513FFE2">
+    <w:name w:val="DB2575342AC7458FA9E1788BC4513FFE2"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C9E341AD722446BA2B917638D5ADDD34">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C9E341AD722446BA2B917638D5ADDD32">
+    <w:name w:val="9C9E341AD722446BA2B917638D5ADDD32"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1AA2C1CC7E884C89875B779AA579B0154">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1AA2C1CC7E884C89875B779AA579B0152">
+    <w:name w:val="1AA2C1CC7E884C89875B779AA579B0152"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A3945EC7659E4D29A02D1042C3B384F94">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A3945EC7659E4D29A02D1042C3B384F92">
+    <w:name w:val="A3945EC7659E4D29A02D1042C3B384F92"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2AD3FBF2F00E4F1D8F64D3BD604A72C74">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2AD3FBF2F00E4F1D8F64D3BD604A72C72">
+    <w:name w:val="2AD3FBF2F00E4F1D8F64D3BD604A72C72"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="71851252AD5A483FA3DC3C2987911A334">
-[...43 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08B2AB49A88548E796F233E960C39A032">
+    <w:name w:val="08B2AB49A88548E796F233E960C39A032"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D98CFFAE2ACC405886579EE2CF8CBD104">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D98CFFAE2ACC405886579EE2CF8CBD102">
+    <w:name w:val="D98CFFAE2ACC405886579EE2CF8CBD102"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A429A1ADD17E42AA9492A4F82242C1C14">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A429A1ADD17E42AA9492A4F82242C1C12">
+    <w:name w:val="A429A1ADD17E42AA9492A4F82242C1C12"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8B60C5DF4BA24FAEB97E43E601C0CA0A4">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8B60C5DF4BA24FAEB97E43E601C0CA0A2">
+    <w:name w:val="8B60C5DF4BA24FAEB97E43E601C0CA0A2"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA7824B0092A4FD6B54998AB62D925B34">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA7824B0092A4FD6B54998AB62D925B32">
+    <w:name w:val="AA7824B0092A4FD6B54998AB62D925B32"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A14BA8B9F31403B8552E5869F391FAA4">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A14BA8B9F31403B8552E5869F391FAA2">
+    <w:name w:val="2A14BA8B9F31403B8552E5869F391FAA2"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60C2A24E561B4B7C884B6D6D9C5D39F24">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60C2A24E561B4B7C884B6D6D9C5D39F22">
+    <w:name w:val="60C2A24E561B4B7C884B6D6D9C5D39F22"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA7A6880C8DB44068B8AEBCB8C0151ED4">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA7A6880C8DB44068B8AEBCB8C0151ED2">
+    <w:name w:val="EA7A6880C8DB44068B8AEBCB8C0151ED2"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC683D66925C439F9C53F6503F56DD6B4">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC683D66925C439F9C53F6503F56DD6B2">
+    <w:name w:val="EC683D66925C439F9C53F6503F56DD6B2"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B19C2A6BBC74318B3092ED9A8642E2F4">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B19C2A6BBC74318B3092ED9A8642E2F2">
+    <w:name w:val="3B19C2A6BBC74318B3092ED9A8642E2F2"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9D4797B43614639B2F2B30F610D548D4">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9D4797B43614639B2F2B30F610D548D2">
+    <w:name w:val="E9D4797B43614639B2F2B30F610D548D2"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2552FE863F524834A6475CEA8A01A0974">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2552FE863F524834A6475CEA8A01A0972">
+    <w:name w:val="2552FE863F524834A6475CEA8A01A0972"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C18D6745806D43E2A9BD1F44B4FAECAB4">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C18D6745806D43E2A9BD1F44B4FAECAB2">
+    <w:name w:val="C18D6745806D43E2A9BD1F44B4FAECAB2"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC7D04F770B54470BC8D7120C67D53564">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC7D04F770B54470BC8D7120C67D53562">
+    <w:name w:val="EC7D04F770B54470BC8D7120C67D53562"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3ADD3F14A2B740E08B8200185D30384C4">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3ADD3F14A2B740E08B8200185D30384C2">
+    <w:name w:val="3ADD3F14A2B740E08B8200185D30384C2"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B6807FF33A354A34A9576CF976CF77734">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B6807FF33A354A34A9576CF976CF77732">
+    <w:name w:val="B6807FF33A354A34A9576CF976CF77732"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="48A3237AAD034C3C90DA6E61F6D36E394">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="48A3237AAD034C3C90DA6E61F6D36E392">
+    <w:name w:val="48A3237AAD034C3C90DA6E61F6D36E392"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D4F8B2490F9D4FC4B21CE6630CA7FEF14">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D4F8B2490F9D4FC4B21CE6630CA7FEF12">
+    <w:name w:val="D4F8B2490F9D4FC4B21CE6630CA7FEF12"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82F9A1D933FB4F728DB46029BD41FBA74">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82F9A1D933FB4F728DB46029BD41FBA72">
+    <w:name w:val="82F9A1D933FB4F728DB46029BD41FBA72"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="276A4CCAB5A344F08FE0BAB111432B424">
-[...1 lines deleted...]
-    <w:rsid w:val="00CE529B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="276A4CCAB5A344F08FE0BAB111432B422">
+    <w:name w:val="276A4CCAB5A344F08FE0BAB111432B422"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11F9B100C402413299B9D4BE4358E2D24">
-[...1063 lines deleted...]
-    <w:rsid w:val="00B31E55"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11F9B100C402413299B9D4BE4358E2D22">
+    <w:name w:val="11F9B100C402413299B9D4BE4358E2D22"/>
+    <w:rsid w:val="00232849"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
@@ -14387,107 +13092,109 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{268A3A17-C36B-4323-9B9B-A4AFA632695D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1397</Words>
-  <Characters>8808</Characters>
+  <Words>1274</Words>
+  <Characters>8031</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>73</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>66</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:i4>21</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="23" baseType="lpstr">
-[...20 lines deleted...]
-      <vt:lpstr>Plan de gestion des données et stratégie open access/data/model interne (confide</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10185</CharactersWithSpaces>
+  <CharactersWithSpaces>9287</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Oberholzer Stefan BFE</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_SetDate">
+    <vt:lpwstr>2026-07-07T09:41:20Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_Name">
+    <vt:lpwstr>L2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_SiteId">
+    <vt:lpwstr>6ae27add-8276-4a38-88c1-3a9c1f973767</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_ActionId">
+    <vt:lpwstr>a7760b60-0b59-47aa-b20e-d421eaedb294</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>