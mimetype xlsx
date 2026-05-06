--- v0 (2026-02-27)
+++ v1 (2026-05-06)
@@ -10,242 +10,242 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\adb.intra.admin.ch\userhome$\BFE-01\U80779993\data\Documents\Projets temporaires 2026\BFE-Publishing Internet - Projets temporaires 01.03.2026\3. Formulaire de facturation 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\adb.intra.admin.ch\Userhome$\BFE-01\U80848413\data\Documents\AS\Temporäre Projekte\Doks\Abrechnungen 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0AED69ED-E232-4B1C-94F3-C55A3C01F811}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2D4675EB-8003-402A-94D8-CB31C8A0CD61}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" tabRatio="878" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="878" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Start" sheetId="9" r:id="rId1"/>
     <sheet name="Decompte-Abrechung-Rendiconto" sheetId="3" r:id="rId2"/>
     <sheet name="Facture-Rechnung-Fattura" sheetId="8" r:id="rId3"/>
     <sheet name="Listes_Admin_DFI" sheetId="7" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="ActionFR">Listes_Admin_DFI!$E$27:$E$28</definedName>
     <definedName name="ActionIT">Listes_Admin_DFI!$G$27:$G$28</definedName>
     <definedName name="CommunesDE">Listes_Admin_DFI!$F$16:$F$17</definedName>
     <definedName name="CommunesFR">Listes_Admin_DFI!$E$16:$E$17</definedName>
     <definedName name="CommunesIT">Listes_Admin_DFI!$G$16:$G$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Facture-Rechnung-Fattura'!$A$1:$C$35</definedName>
     <definedName name="Thematique">Listes_Admin_DFI!$A$27:$A$28</definedName>
     <definedName name="Type">Listes_Admin_DFI!$A$16:$A$17</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'Facture-Rechnung-Fattura'!$A$1:$C$35</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B13" i="8" l="1"/>
   <c r="B10" i="8"/>
   <c r="B9" i="8"/>
   <c r="I39" i="3"/>
   <c r="I40" i="3"/>
   <c r="I41" i="3"/>
   <c r="F39" i="3"/>
   <c r="F40" i="3"/>
   <c r="F41" i="3"/>
   <c r="J41" i="3" l="1"/>
   <c r="J40" i="3"/>
   <c r="J39" i="3"/>
   <c r="A1" i="7" l="1"/>
   <c r="B1" i="7" s="1"/>
   <c r="A6" i="7"/>
-  <c r="A38" i="7"/>
-[...1 lines deleted...]
-  <c r="A30" i="7"/>
   <c r="A66" i="7"/>
+  <c r="A11" i="7"/>
+  <c r="A60" i="7"/>
+  <c r="A5" i="7"/>
+  <c r="A4" i="7"/>
+  <c r="A39" i="7"/>
   <c r="A9" i="7"/>
-  <c r="A21" i="7"/>
-[...2 lines deleted...]
-  <c r="A11" i="7"/>
   <c r="A10" i="7"/>
   <c r="A3" i="7"/>
-  <c r="A5" i="7"/>
+  <c r="A30" i="7"/>
   <c r="A73" i="7"/>
-  <c r="A39" i="7"/>
+  <c r="A40" i="7"/>
   <c r="A70" i="7"/>
+  <c r="A72" i="7"/>
+  <c r="A38" i="7"/>
+  <c r="A21" i="7"/>
+  <c r="A26" i="7"/>
   <c r="A27" i="7"/>
-  <c r="A72" i="7"/>
-  <c r="A40" i="7"/>
   <c r="A29" i="3" l="1"/>
   <c r="A27" i="3"/>
   <c r="A9" i="8"/>
   <c r="A9" i="3"/>
   <c r="A23" i="8"/>
   <c r="E25" i="8"/>
   <c r="E15" i="8"/>
   <c r="E14" i="8"/>
   <c r="E12" i="8"/>
   <c r="E11" i="8"/>
   <c r="D23" i="3"/>
   <c r="D14" i="3"/>
   <c r="D8" i="3"/>
   <c r="D7" i="3"/>
   <c r="D6" i="3"/>
   <c r="A28" i="3"/>
   <c r="C1" i="3"/>
   <c r="D1" i="8"/>
   <c r="A13" i="3"/>
   <c r="C12" i="9"/>
   <c r="C10" i="9"/>
   <c r="C9" i="9"/>
   <c r="C11" i="9"/>
   <c r="C14" i="9"/>
   <c r="D13" i="9"/>
   <c r="D11" i="9"/>
   <c r="D9" i="9"/>
   <c r="E17" i="8"/>
   <c r="A81" i="7"/>
   <c r="A86" i="7"/>
   <c r="A99" i="7"/>
   <c r="A95" i="7"/>
   <c r="A32" i="7"/>
   <c r="A20" i="7"/>
   <c r="A103" i="7"/>
   <c r="A64" i="7"/>
   <c r="A19" i="7"/>
   <c r="A48" i="7"/>
-  <c r="A82" i="7"/>
-[...14 lines deleted...]
-  <c r="A33" i="7"/>
   <c r="A44" i="7"/>
   <c r="A18" i="7"/>
   <c r="A85" i="7"/>
   <c r="A16" i="7"/>
-  <c r="A29" i="7"/>
   <c r="A62" i="7"/>
+  <c r="A87" i="7"/>
+  <c r="A22" i="7"/>
+  <c r="A33" i="7"/>
   <c r="A57" i="7"/>
-  <c r="A105" i="7"/>
-[...11 lines deleted...]
-  <c r="A8" i="7"/>
+  <c r="A59" i="7"/>
   <c r="A31" i="7"/>
   <c r="A88" i="7"/>
   <c r="A24" i="7"/>
   <c r="A35" i="7"/>
   <c r="A51" i="7"/>
   <c r="A36" i="7"/>
   <c r="A71" i="7"/>
   <c r="A92" i="7"/>
   <c r="A104" i="7"/>
+  <c r="A15" i="7"/>
+  <c r="A25" i="7"/>
+  <c r="A14" i="7"/>
+  <c r="A52" i="7"/>
+  <c r="A82" i="7"/>
+  <c r="A54" i="7"/>
+  <c r="A93" i="7"/>
+  <c r="A102" i="7"/>
   <c r="A28" i="7"/>
+  <c r="A100" i="7"/>
+  <c r="A56" i="7"/>
+  <c r="A84" i="7"/>
+  <c r="A50" i="7"/>
   <c r="A63" i="7"/>
+  <c r="A75" i="7"/>
+  <c r="A96" i="7"/>
+  <c r="A80" i="7"/>
+  <c r="A90" i="7"/>
+  <c r="A12" i="7"/>
+  <c r="A77" i="7"/>
+  <c r="A29" i="7"/>
+  <c r="A91" i="7"/>
+  <c r="A97" i="7"/>
+  <c r="A45" i="7"/>
+  <c r="A68" i="7"/>
   <c r="A42" i="7"/>
+  <c r="A83" i="7"/>
   <c r="A78" i="7"/>
+  <c r="A98" i="7"/>
+  <c r="A65" i="7"/>
+  <c r="A49" i="7"/>
+  <c r="A34" i="7"/>
   <c r="A74" i="7"/>
-  <c r="A96" i="7"/>
+  <c r="A13" i="7"/>
+  <c r="A47" i="7"/>
+  <c r="A43" i="7"/>
   <c r="A37" i="7"/>
-  <c r="A12" i="7"/>
+  <c r="A17" i="7"/>
+  <c r="A79" i="7"/>
+  <c r="A58" i="7"/>
+  <c r="A55" i="7"/>
+  <c r="A8" i="7"/>
+  <c r="A61" i="7"/>
+  <c r="A46" i="7"/>
+  <c r="A23" i="7"/>
+  <c r="A76" i="7"/>
+  <c r="A7" i="7"/>
+  <c r="A89" i="7"/>
+  <c r="A94" i="7"/>
+  <c r="A67" i="7"/>
+  <c r="A53" i="7"/>
+  <c r="A101" i="7"/>
   <c r="A41" i="7"/>
-  <c r="A25" i="7"/>
-[...5 lines deleted...]
-  <c r="A59" i="7"/>
+  <c r="A105" i="7"/>
   <c r="A69" i="7"/>
-  <c r="A97" i="7"/>
-[...10 lines deleted...]
-  <c r="A55" i="7"/>
   <c r="A1" i="3" l="1"/>
   <c r="A26" i="3"/>
   <c r="B14" i="3"/>
   <c r="A15" i="8"/>
   <c r="A10" i="8"/>
   <c r="A7" i="3"/>
   <c r="A2" i="3"/>
   <c r="A20" i="8"/>
   <c r="C13" i="9"/>
   <c r="B11" i="3"/>
   <c r="A11" i="3"/>
   <c r="A14" i="8"/>
   <c r="A12" i="8"/>
   <c r="A8" i="3"/>
   <c r="G32" i="3"/>
   <c r="A35" i="8"/>
   <c r="A11" i="8"/>
   <c r="A19" i="3"/>
   <c r="A17" i="3"/>
   <c r="G33" i="3"/>
   <c r="A28" i="8"/>
   <c r="F33" i="3"/>
   <c r="A60" i="3"/>
   <c r="J32" i="3"/>
   <c r="A13" i="8"/>
@@ -870,53 +870,50 @@
   <si>
     <t>!!! Diese Excel-Datei sowie alle anderen Unterlagen müssen ausgefüllt und auf die Plattform hochgeladen werden.</t>
   </si>
   <si>
     <t>Compilare la fattura (modulo di pagamento)</t>
   </si>
   <si>
     <t>Link alla scheda "Facture-Rechnung-Fattura"</t>
   </si>
   <si>
     <t>!!! Tutti i campi in verde devono essere compilati.</t>
   </si>
   <si>
     <t>!!! Questo file excel, così come tutti gli altri documenti, devono essere completati e caricati sulla piattaforma.</t>
   </si>
   <si>
     <t>Maximaler Förderbeitrag (gemäss obenstehender Tabelle)</t>
   </si>
   <si>
     <t>Begleitmassnahme(n)</t>
   </si>
   <si>
     <t>Misura/e di accompagnamento</t>
   </si>
   <si>
-    <t>N° SI/402985-01</t>
-[...1 lines deleted...]
-  <si>
     <t>!!! Vérifier/compléter les champs en vert</t>
   </si>
   <si>
     <t>!!! Grün markierten Felder prüfen/ausfüllen</t>
   </si>
   <si>
     <t xml:space="preserve">!!! Verificare/compilare i campi in verde </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Wingdings"/>
         <charset val="2"/>
       </rPr>
       <t>è</t>
     </r>
   </si>
   <si>
     <t>Evento/i informativo/i (obbligatorio/i)</t>
   </si>
@@ -1051,50 +1048,53 @@
     <t xml:space="preserve">Lien vers la plateforme </t>
   </si>
   <si>
     <t xml:space="preserve">Formulaire de paiement et décompte financier - Projets temporaires 2026 </t>
   </si>
   <si>
     <t>Décompte financier 2026</t>
   </si>
   <si>
     <t>Gesamtkostenabrechnung 2026</t>
   </si>
   <si>
     <t>Rendiconto finanziario 2026</t>
   </si>
   <si>
     <t>Choisir entre commune ou regroupement</t>
   </si>
   <si>
     <t>Demande de subvention* (formulaire de paiement) 2026</t>
   </si>
   <si>
     <t>Förderantrag* (Zahlungsformular) 2026</t>
   </si>
   <si>
     <t>Domanda di sovvenzione* (modulo di pagamento) 2026</t>
+  </si>
+  <si>
+    <t>N° SI/402985-02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;CHF/h&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ &quot;CHF&quot;"/>
     <numFmt numFmtId="166" formatCode="#,##0\ &quot;CHF&quot;"/>
     <numFmt numFmtId="167" formatCode="0.0%"/>
   </numFmts>
   <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -2331,53 +2331,53 @@
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="Lien hypertexte" xfId="2" builtinId="8"/>
-[...1 lines deleted...]
-    <cellStyle name="Pourcentage" xfId="1" builtinId="5"/>
+    <cellStyle name="Link" xfId="2" builtinId="8"/>
+    <cellStyle name="Prozent" xfId="1" builtinId="5"/>
+    <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF7C80"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
@@ -2623,90 +2623,90 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ds1.dreifels.ch/tempprojekt26/tpLogin.aspx?La=fr" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ds1.dreifels.ch/tempprojekt26/tpLogin.aspx?La=fr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4745939B-5F33-46EA-8B72-28CFBE58B932}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B2:E15"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
       <selection activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.85546875" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="108.5703125" customWidth="1"/>
     <col min="4" max="4" width="152.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:5" x14ac:dyDescent="0.25">
       <c r="C2" s="112"/>
     </row>
     <row r="3" spans="2:5" x14ac:dyDescent="0.25">
       <c r="C3" s="112" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="5" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="6" spans="2:5" ht="32.25" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B6" s="116">
         <v>1</v>
       </c>
       <c r="C6" s="101" t="s">
         <v>153</v>
       </c>
       <c r="D6" s="113" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="2:5" ht="31.5" x14ac:dyDescent="0.5">
       <c r="B7" s="117"/>
       <c r="C7" s="102" t="s">
         <v>152</v>
       </c>
       <c r="D7" s="114"/>
     </row>
     <row r="8" spans="2:5" ht="32.25" thickBot="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B8" s="118"/>
       <c r="C8" s="103" t="s">
         <v>143</v>
@@ -2785,68 +2785,65 @@
       <c r="C15" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="D6:D8"/>
     <mergeCell ref="B6:B8"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="C14:D14"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>"Français, Deutsch, Italiano"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="D9" location="'Decompte-Abrechung-Rendiconto'!A1" display="'Decompte-Abrechung-Rendiconto'!A1" xr:uid="{C7B09847-8E11-40BE-A84B-D4B5AE5FB36B}"/>
     <hyperlink ref="D11" location="'Facture-Rechnung-Fattura'!A1" display="'Facture-Rechnung-Fattura'!A1" xr:uid="{8098ABC2-2C40-4CEA-A915-BC3130CB0BF7}"/>
     <hyperlink ref="D13" r:id="rId1" display="https://ds1.dreifels.ch/tempprojekt26/tpLogin.aspx?La=fr" xr:uid="{DE21C33E-8491-467A-92A1-13A56CFF7575}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
   <ignoredErrors>
     <ignoredError sqref="C11" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1">
     <tabColor theme="7"/>
   </sheetPr>
   <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="C19" sqref="C19"/>
+      <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="66.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="39.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="16.28515625" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="16" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="13.7109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="16.7109375" style="3" customWidth="1"/>
     <col min="10" max="10" width="42" style="3" customWidth="1"/>
     <col min="11" max="16384" width="10.85546875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="str">
         <f ca="1">Listes_Admin_DFI!$A$12</f>
         <v>Soutien financier aux projets des villes, des communes et des régions</v>
       </c>
       <c r="B1" s="79"/>
       <c r="C1" s="127" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
@@ -2858,94 +2855,94 @@
     <row r="2" spans="1:8" ht="27" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="str">
         <f ca="1">Listes_Admin_DFI!$A$13</f>
         <v>Projets temporaires 2026 (mise en œuvre 2026/2027)</v>
       </c>
       <c r="C2" s="129"/>
       <c r="D2" s="130"/>
       <c r="E2" s="80"/>
     </row>
     <row r="3" spans="1:8" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="C3" s="6"/>
     </row>
     <row r="4" spans="1:8" ht="21" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="str">
         <f ca="1">Listes_Admin_DFI!$A$14</f>
         <v>Décompte financier 2026</v>
       </c>
       <c r="C4" s="6"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="C5" s="6"/>
     </row>
     <row r="6" spans="1:8" ht="21" x14ac:dyDescent="0.25">
       <c r="A6" s="9" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="81" t="str">
         <f>IF(B6="",Listes_Admin_DFI!$A$73,"")</f>
         <v/>
       </c>
       <c r="H6" s="4"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="9" t="str">
         <f ca="1">IFERROR(IF($B$6=Listes_Admin_DFI!$A$16,Listes_Admin_DFI!$A$18,IF($B$6=Listes_Admin_DFI!$A$17,Listes_Admin_DFI!$A$19,"")),"")</f>
         <v>Nom de la commune</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D7" s="81" t="str">
         <f>IF(B7="",Listes_Admin_DFI!$A$73,"")</f>
         <v/>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="9" t="str">
         <f ca="1">Listes_Admin_DFI!$A$20</f>
         <v>Personne de contact</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D8" s="81" t="str">
         <f>IF(B8="",Listes_Admin_DFI!$A$73,"")</f>
         <v/>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="91" t="str">
         <f ca="1">Listes_Admin_DFI!$A$21</f>
         <v>Numéro du projet (voir dans le tool d'inscription: TP 2026-XXX)</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D9" s="81"/>
     </row>
     <row r="11" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A11" s="62" t="str">
         <f ca="1">Listes_Admin_DFI!$A$22</f>
         <v>Subvention maximale possible</v>
       </c>
       <c r="B11" s="11" t="str">
         <f ca="1">IFERROR(IF($B$6=Listes_Admin_DFI!$A$16,Listes_Admin_DFI!$A$23,IF($B$6=Listes_Admin_DFI!$A$17,Listes_Admin_DFI!$A$24,"")),"")</f>
         <v>Commune (forfait)</v>
       </c>
       <c r="C11" s="63"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="12" t="str">
         <f ca="1">Listes_Admin_DFI!$A$25</f>
         <v>Séance(s) d'information (obligatoire)</v>
       </c>
       <c r="B12" s="13">
         <f ca="1">IFERROR(IF($B$6=Listes_Admin_DFI!$A$16,VLOOKUP($A12,Listes_Admin_DFI!$A$25:$D$28,2,FALSE),IF($B$6=Listes_Admin_DFI!$A$17,VLOOKUP($A12,Listes_Admin_DFI!$A$25:$D$28,3,FALSE),NA())),Listes_Admin_DFI!$A$73)</f>
@@ -3045,51 +3042,51 @@
       <c r="B21" s="17">
         <f ca="1">MIN(B19:B20)</f>
         <v>967</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="71" t="str">
         <f ca="1">A12&amp;" "&amp;C12</f>
         <v>Séance(s) d'information (obligatoire) (100.0%)</v>
       </c>
       <c r="B22" s="13">
         <f ca="1">ROUND(IFERROR($B$12/$B$15*$B$21,Listes_Admin_DFI!$A$73)/0.05,0)*0.05</f>
         <v>967</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="71" t="str">
         <f ca="1">A13&amp;" "&amp;C14</f>
         <v>Mesure(s) d'accompagnement (0.0%)</v>
       </c>
       <c r="B23" s="13">
         <f ca="1">ROUND(IFERROR($B$14/$B$15*$B$21,Listes_Admin_DFI!$A$73)/0.05,0)*0.05</f>
         <v>0</v>
       </c>
       <c r="C23" s="82" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D23" s="83" t="str">
         <f ca="1">Listes_Admin_DFI!$A$6</f>
         <v>Lien vers l'onglet "Facture-Rechnung-Fattura"</v>
       </c>
       <c r="E23" s="84"/>
     </row>
     <row r="24" spans="1:10" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A25" s="108"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A26" s="138" t="str">
         <f ca="1">Listes_Admin_DFI!$A$37</f>
         <v xml:space="preserve"> 1. Veuillez introduire dans le tableau ci-dessous tous les coûts liés au projet. Si les tarifs horaires ne sont pas connus ou inexistants, veuillez utiliser la partie "Coûts forfaitaires".</v>
       </c>
       <c r="B26" s="138"/>
       <c r="C26" s="138"/>
       <c r="D26" s="138"/>
       <c r="E26" s="138"/>
       <c r="F26" s="138"/>
       <c r="G26" s="138"/>
       <c r="H26" s="138"/>
       <c r="I26" s="138"/>
       <c r="J26" s="138"/>
@@ -3857,63 +3854,66 @@
   <sheetProtection algorithmName="SHA-512" hashValue="Po4zi9/5jVd6MyVSs7WpmkLsREcqQ4bZzZ9kSlowwRPhd+dvOJH24KFlhMB3j/5vNvYz9VU7IEDnzVemL/b9ng==" saltValue="HGRceWizshnNmcKWAzmH7w==" spinCount="100000" sheet="1" insertRows="0"/>
   <mergeCells count="9">
     <mergeCell ref="C1:D2"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="A32:A33"/>
     <mergeCell ref="G32:I32"/>
     <mergeCell ref="B32:F32"/>
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="A27:J27"/>
     <mergeCell ref="A30:J30"/>
     <mergeCell ref="A28:J28"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B6" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>Type</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A14" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>Thematique</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="D23" location="'Facture-Rechnung-Fattura'!A1" display="'Facture-Rechnung-Fattura'!A1" xr:uid="{CAFEF037-E4D7-4DDB-AEBB-D2384E850455}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
+  <customProperties>
+    <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
+  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Feuil1">
     <tabColor theme="4"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K35"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="60" workbookViewId="0">
-      <selection activeCell="D15" sqref="D15"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="57.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="23.7109375" style="3" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="10.5703125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="str">
         <f ca="1">Listes_Admin_DFI!$A$12</f>
         <v>Soutien financier aux projets des villes, des communes et des régions</v>
       </c>
       <c r="B1" s="4"/>
       <c r="D1" s="127" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Tous les champs en vert doivent être complétés.</v>
       </c>
       <c r="E1" s="140"/>
       <c r="F1" s="128"/>
     </row>
@@ -3961,114 +3961,114 @@
         <v>Numéro du projet (TP 2026-XXX)</v>
       </c>
       <c r="B9" s="150" t="str">
         <f>'Decompte-Abrechung-Rendiconto'!B9</f>
         <v>Compléter</v>
       </c>
       <c r="C9" s="151"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" s="35" t="str">
         <f ca="1">Listes_Admin_DFI!$A$61</f>
         <v>Nom de la commune ou du regroupement</v>
       </c>
       <c r="B10" s="142" t="str">
         <f>'Decompte-Abrechung-Rendiconto'!B7</f>
         <v>Compléter</v>
       </c>
       <c r="C10" s="143"/>
     </row>
     <row r="11" spans="1:11" ht="45.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="37" t="str">
         <f ca="1">Listes_Admin_DFI!$A$62</f>
         <v>Adresse postale de la commune</v>
       </c>
       <c r="B11" s="147" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C11" s="148"/>
       <c r="D11" s="38"/>
       <c r="E11" s="81" t="str">
         <f>IF(B11="",Listes_Admin_DFI!$A$73,"")</f>
         <v/>
       </c>
       <c r="F11" s="79"/>
       <c r="G11" s="79"/>
       <c r="H11" s="79"/>
       <c r="I11" s="79"/>
       <c r="J11" s="78"/>
       <c r="K11" s="78"/>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" s="39" t="str">
         <f ca="1">Listes_Admin_DFI!$A$63</f>
         <v>NPA+Localité</v>
       </c>
       <c r="B12" s="144" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C12" s="145"/>
       <c r="D12" s="38"/>
       <c r="E12" s="81" t="str">
         <f>IF(B12="",Listes_Admin_DFI!$A$73,"")</f>
         <v/>
       </c>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="37" t="str">
         <f ca="1">Listes_Admin_DFI!$A$64</f>
         <v>Personne de contact dans la commune</v>
       </c>
       <c r="B13" s="142" t="str">
         <f>'Decompte-Abrechung-Rendiconto'!B8</f>
         <v>Compléter</v>
       </c>
       <c r="C13" s="143"/>
       <c r="D13" s="36"/>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" s="40" t="str">
         <f ca="1">Listes_Admin_DFI!$A$65</f>
         <v>Adresse e-mail</v>
       </c>
       <c r="B14" s="144" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C14" s="145"/>
       <c r="D14" s="36"/>
       <c r="E14" s="81" t="str">
         <f>IF(B14="",Listes_Admin_DFI!$A$73,"")</f>
         <v/>
       </c>
     </row>
     <row r="15" spans="1:11" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="35" t="str">
         <f ca="1">Listes_Admin_DFI!$A$66</f>
         <v>Coordonnées bancaires de la commune (Banque/Poste/IBAN)</v>
       </c>
       <c r="B15" s="144" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C15" s="145"/>
       <c r="D15" s="36"/>
       <c r="E15" s="81" t="str">
         <f>IF(B15="",Listes_Admin_DFI!$A$73,"")</f>
         <v/>
       </c>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A16" s="6"/>
       <c r="B16" s="6"/>
       <c r="C16" s="38"/>
       <c r="D16" s="38"/>
     </row>
     <row r="17" spans="1:8" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A17" s="32" t="str">
         <f ca="1">Listes_Admin_DFI!$A$67</f>
         <v>Subvention</v>
       </c>
       <c r="B17" s="41"/>
       <c r="C17" s="38"/>
       <c r="E17" s="85" t="str">
         <f ca="1">Listes_Admin_DFI!$A$30</f>
         <v>Correction OFEN</v>
       </c>
@@ -4109,127 +4109,127 @@
       <c r="A20" s="65" t="str">
         <f ca="1">'Decompte-Abrechung-Rendiconto'!$A$13&amp;" : "&amp;'Decompte-Abrechung-Rendiconto'!$A$14</f>
         <v>Mesure(s) d'accompagnement : Non</v>
       </c>
       <c r="B20" s="67"/>
       <c r="C20" s="42">
         <f ca="1">IF(E20=0,'Decompte-Abrechung-Rendiconto'!B23,E20)</f>
         <v>0</v>
       </c>
       <c r="E20" s="89">
         <v>0</v>
       </c>
       <c r="F20" s="90" t="str">
         <f ca="1">"(Montant initial : "&amp;TEXT('Decompte-Abrechung-Rendiconto'!$B$23,"#'000.00")&amp;")"</f>
         <v>(Montant initial : 000.00)</v>
       </c>
       <c r="G20" s="87"/>
       <c r="H20" s="87"/>
     </row>
     <row r="21" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="43" t="str">
         <f ca="1">Listes_Admin_DFI!$A$68</f>
         <v>Total de la subvention</v>
       </c>
       <c r="B21" s="72" t="s">
-        <v>173</v>
+        <v>222</v>
       </c>
       <c r="C21" s="44">
         <f ca="1">SUM(C19:C20)</f>
         <v>967</v>
       </c>
       <c r="D21" s="14"/>
       <c r="E21" s="15"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="45"/>
       <c r="B22" s="46"/>
       <c r="C22" s="47"/>
     </row>
     <row r="23" spans="1:8" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="149" t="str">
         <f ca="1">Listes_Admin_DFI!$A$70</f>
         <v xml:space="preserve">Les contributions sont exonérées de la TVA. </v>
       </c>
       <c r="B23" s="149"/>
       <c r="C23" s="149"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="48"/>
       <c r="B24" s="48"/>
       <c r="C24" s="48"/>
       <c r="D24" s="36"/>
     </row>
     <row r="25" spans="1:8" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A25" s="32" t="str">
         <f ca="1">Listes_Admin_DFI!$A$69</f>
         <v>Date</v>
       </c>
       <c r="B25" s="144" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C25" s="145"/>
       <c r="D25" s="36"/>
       <c r="E25" s="81" t="str">
         <f>IF(B25="",Listes_Admin_DFI!$A$73,"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="49"/>
       <c r="B26" s="49"/>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B27" s="50"/>
     </row>
     <row r="28" spans="1:8" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A28" s="32" t="str">
         <f ca="1">Listes_Admin_DFI!$A$71</f>
         <v>Partie réservée à l'OFEN</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="33"/>
       <c r="B29" s="33"/>
       <c r="C29" s="34"/>
     </row>
     <row r="30" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A30" s="6" t="str">
         <f ca="1">Listes_Admin_DFI!$A$72</f>
         <v>Signature électronique par le responsable du projet au sein de l’OFEN:</v>
       </c>
     </row>
     <row r="35" spans="1:3" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="146" t="str">
         <f ca="1">Listes_Admin_DFI!$A$74</f>
         <v>*Bases légales : Les subventions actuelles se basent sur l’art. 47 « Information et conseil » de la loi du 30.09.2016 sur l’énergie (LEne; RS 730.0) et sur les dispositions d’exécution correspondantes de l’ordonnance du 01.11.2017 sur l’énergie (OEne; RS 730.01), la décision du Conseil fédéral du 7 décembre 2018 ainsi que sur le chiffre 7.2 de la stratégie SuisseEnergie 2021-2030 dans laquelle sont nommés les objectifs et les mesures au niveau des villes, des communes, des quartiers et des régions, qui peuvent entre autre être soutenues par SuisseEnergie. En outre, les dispositions de la loi sur les subventions du 05.10.1990 (LSu, RS 616.1) sont applicables.</v>
       </c>
       <c r="B35" s="146"/>
       <c r="C35" s="146"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="8ZX2oFCnk8KHIf7XfS1wKTNIrIF/vRik40QLhTKx6Os2+ccUQwewfX6svR7QqZIeGWqlYWYgE6sEiLjGOLLUtA==" saltValue="x1XAescMGNwpeXuJe0G1XQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="/ezTK1pcNO06Kd9edhij4SkvP2oYRBSecDemsVC7HxZp4H5EklYcza2hjdvdTF5zZzFoTQ+PS9q5OxlcRTIyTw==" saltValue="7kyv1B6ZbHa4wYzVFBvnKg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="11">
     <mergeCell ref="D1:F2"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="A35:C35"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="B9:C9"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="1.9685039370078741" bottom="0.39370078740157483" header="0.11811023622047245" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="92" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L
 Office fédéral de l’énergie
 c/o DLZ Finanzen
 3003 Berne
 &amp;K0070C03643081400  / REF-1081-00305&amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
@@ -4416,111 +4416,111 @@
         <f t="shared" ca="1" si="0"/>
         <v>!!! Ce fichier excel ainsi que tous les autres livrables doivent être complétés et chargés sur la plateforme.</v>
       </c>
       <c r="B10" s="53"/>
       <c r="C10" s="53"/>
       <c r="D10" s="53"/>
       <c r="E10" s="55" t="s">
         <v>164</v>
       </c>
       <c r="F10" s="55" t="s">
         <v>165</v>
       </c>
       <c r="G10" s="56" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v xml:space="preserve">Lien vers la plateforme </v>
       </c>
       <c r="B11" s="53"/>
       <c r="C11" s="53"/>
       <c r="D11" s="53"/>
       <c r="E11" s="55" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="F11" s="55" t="s">
+        <v>211</v>
+      </c>
+      <c r="G11" s="56" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A12" s="53" t="str">
         <f ca="1">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>Soutien financier aux projets des villes, des communes et des régions</v>
       </c>
       <c r="B12" s="53"/>
       <c r="C12" s="53"/>
       <c r="D12" s="53"/>
       <c r="E12" s="55" t="s">
+        <v>207</v>
+      </c>
+      <c r="F12" s="55" t="s">
         <v>208</v>
       </c>
-      <c r="F12" s="55" t="s">
+      <c r="G12" s="55" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Projets temporaires 2026 (mise en œuvre 2026/2027)</v>
       </c>
       <c r="B13" s="53"/>
       <c r="C13" s="53"/>
       <c r="D13" s="53"/>
       <c r="E13" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="F13" s="55" t="s">
         <v>184</v>
       </c>
-      <c r="F13" s="55" t="s">
+      <c r="G13" s="55" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Décompte financier 2026</v>
       </c>
       <c r="B14" s="53"/>
       <c r="C14" s="53"/>
       <c r="D14" s="53"/>
       <c r="E14" s="55" t="s">
+        <v>215</v>
+      </c>
+      <c r="F14" s="55" t="s">
         <v>216</v>
       </c>
-      <c r="F14" s="55" t="s">
+      <c r="G14" s="55" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Sélection de la configuration</v>
       </c>
       <c r="B15" s="53"/>
       <c r="C15" s="53"/>
       <c r="D15" s="53"/>
       <c r="E15" s="55" t="s">
         <v>122</v>
       </c>
       <c r="F15" s="55" t="s">
         <v>123</v>
       </c>
       <c r="G15" s="56" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" s="57" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Commune individuelle</v>
       </c>
@@ -4581,72 +4581,72 @@
       <c r="B19" s="53"/>
       <c r="C19" s="53"/>
       <c r="D19" s="53"/>
       <c r="E19" s="55" t="s">
         <v>125</v>
       </c>
       <c r="F19" s="55" t="s">
         <v>126</v>
       </c>
       <c r="G19" s="56" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Personne de contact</v>
       </c>
       <c r="B20" s="53"/>
       <c r="C20" s="53"/>
       <c r="D20" s="53"/>
       <c r="E20" s="55" t="s">
         <v>5</v>
       </c>
       <c r="F20" s="55" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="G20" s="56" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Numéro du projet (voir dans le tool d'inscription: TP 2026-XXX)</v>
       </c>
       <c r="B21" s="53"/>
       <c r="C21" s="53"/>
       <c r="D21" s="53"/>
       <c r="E21" s="55" t="s">
+        <v>186</v>
+      </c>
+      <c r="F21" s="55" t="s">
         <v>187</v>
       </c>
-      <c r="F21" s="55" t="s">
+      <c r="G21" s="56" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Subvention maximale possible</v>
       </c>
       <c r="B22" s="53"/>
       <c r="C22" s="53"/>
       <c r="D22" s="53"/>
       <c r="E22" s="55" t="s">
         <v>25</v>
       </c>
       <c r="F22" s="55" t="s">
         <v>44</v>
       </c>
       <c r="G22" s="55" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Commune (forfait)</v>
       </c>
@@ -4678,51 +4678,51 @@
         <v>132</v>
       </c>
       <c r="G24" s="55" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Séance(s) d'information (obligatoire)</v>
       </c>
       <c r="B25" s="59">
         <v>2000</v>
       </c>
       <c r="C25" s="59">
         <v>4000</v>
       </c>
       <c r="D25" s="53"/>
       <c r="E25" s="55" t="s">
         <v>21</v>
       </c>
       <c r="F25" s="55" t="s">
         <v>36</v>
       </c>
       <c r="G25" s="55" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="53" t="str">
         <f ca="1">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>Mesure(s) d'accompagnement</v>
       </c>
       <c r="B26" s="59"/>
       <c r="C26" s="59"/>
       <c r="D26" s="53"/>
       <c r="E26" s="55" t="s">
         <v>118</v>
       </c>
       <c r="F26" s="55" t="s">
         <v>171</v>
       </c>
       <c r="G26" s="55" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="57" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Oui</v>
       </c>
@@ -4896,133 +4896,133 @@
         <f t="shared" ca="1" si="0"/>
         <v>Montant par commune-contact inscrite</v>
       </c>
       <c r="B36" s="53"/>
       <c r="C36" s="53"/>
       <c r="D36" s="53"/>
       <c r="E36" s="55" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="55" t="s">
         <v>47</v>
       </c>
       <c r="G36" s="56" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="75" x14ac:dyDescent="0.25">
       <c r="A37" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v xml:space="preserve"> 1. Veuillez introduire dans le tableau ci-dessous tous les coûts liés au projet. Si les tarifs horaires ne sont pas connus ou inexistants, veuillez utiliser la partie "Coûts forfaitaires".</v>
       </c>
       <c r="B37" s="53"/>
       <c r="C37" s="53"/>
       <c r="D37" s="53"/>
       <c r="E37" s="55" t="s">
+        <v>192</v>
+      </c>
+      <c r="F37" s="55" t="s">
         <v>193</v>
       </c>
-      <c r="F37" s="55" t="s">
+      <c r="G37" s="56" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="38" spans="1:9" ht="105" x14ac:dyDescent="0.25">
       <c r="A38" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v xml:space="preserve"> 2.Les coûts pouvant être imputés au projet sont par exemple : honoraires des collaborateurs de la municipalité, coûts pour le mandat du bureau externe ou de l'expert choisi, frais d’impression de documents, envois postaux, 
 location de salles, frais pour les apéritifs de fin d'événement, etc.</v>
       </c>
       <c r="B38" s="53"/>
       <c r="C38" s="53"/>
       <c r="D38" s="53"/>
       <c r="E38" s="55" t="s">
+        <v>195</v>
+      </c>
+      <c r="F38" s="55" t="s">
         <v>196</v>
       </c>
-      <c r="F38" s="55" t="s">
+      <c r="G38" s="56" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="I38" s="68"/>
     </row>
     <row r="39" spans="1:9" ht="60" x14ac:dyDescent="0.25">
       <c r="A39" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v xml:space="preserve"> 3. Si la commune organise plusieurs séances d'information, tous les coûts doivent être regroupés et imputés dans cet excel.</v>
       </c>
       <c r="B39" s="53"/>
       <c r="C39" s="53"/>
       <c r="D39" s="53"/>
       <c r="E39" s="55" t="s">
+        <v>198</v>
+      </c>
+      <c r="F39" s="55" t="s">
         <v>199</v>
       </c>
-      <c r="F39" s="55" t="s">
+      <c r="G39" s="56" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="I39" s="68"/>
     </row>
     <row r="40" spans="1:9" ht="45" x14ac:dyDescent="0.25">
       <c r="A40" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v xml:space="preserve"> 4. Pour toutes les prestations dont le montant dépasse 5 000 francs, veuillez nous fournir le détail des coûts.</v>
       </c>
       <c r="B40" s="53"/>
       <c r="C40" s="53"/>
       <c r="D40" s="53"/>
       <c r="E40" s="55" t="s">
+        <v>201</v>
+      </c>
+      <c r="F40" s="55" t="s">
+        <v>203</v>
+      </c>
+      <c r="G40" s="56" t="s">
         <v>202</v>
-      </c>
-[...4 lines deleted...]
-        <v>203</v>
       </c>
       <c r="I40" s="68"/>
     </row>
     <row r="41" spans="1:9" ht="75" x14ac:dyDescent="0.25">
       <c r="A41" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v xml:space="preserve"> 5. REMARQUE IMPORTANTE : aucun justificatif supplémentaire n'est nécessaire en annexe. Veuillez cependant noter qu'en cas de contrôle fédéral des finances, les justificatifs devront être fournis.</v>
       </c>
       <c r="B41" s="53"/>
       <c r="C41" s="53"/>
       <c r="D41" s="53"/>
       <c r="E41" s="55" t="s">
+        <v>204</v>
+      </c>
+      <c r="F41" s="55" t="s">
         <v>205</v>
       </c>
-      <c r="F41" s="55" t="s">
+      <c r="G41" s="56" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Désignation</v>
       </c>
       <c r="B42" s="53"/>
       <c r="C42" s="53"/>
       <c r="D42" s="53"/>
       <c r="E42" s="55" t="s">
         <v>4</v>
       </c>
       <c r="F42" s="55" t="s">
         <v>49</v>
       </c>
       <c r="G42" s="55" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Honoraires</v>
       </c>
@@ -5278,93 +5278,93 @@
         <f t="shared" ca="1" si="0"/>
         <v>Forfait_exemple_1</v>
       </c>
       <c r="B57" s="53"/>
       <c r="C57" s="53"/>
       <c r="D57" s="53"/>
       <c r="E57" s="56" t="s">
         <v>104</v>
       </c>
       <c r="F57" s="55" t="s">
         <v>61</v>
       </c>
       <c r="G57" s="56" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="58" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A58" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Demande de subvention* (formulaire de paiement) 2026</v>
       </c>
       <c r="B58" s="53"/>
       <c r="C58" s="53"/>
       <c r="D58" s="53"/>
       <c r="E58" s="60" t="s">
+        <v>219</v>
+      </c>
+      <c r="F58" s="55" t="s">
         <v>220</v>
       </c>
-      <c r="F58" s="55" t="s">
+      <c r="G58" s="55" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Données pour le paiement</v>
       </c>
       <c r="B59" s="53"/>
       <c r="C59" s="53"/>
       <c r="D59" s="53"/>
       <c r="E59" s="60" t="s">
         <v>140</v>
       </c>
       <c r="F59" s="55" t="s">
         <v>138</v>
       </c>
       <c r="G59" s="55" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Numéro du projet (TP 2026-XXX)</v>
       </c>
       <c r="B60" s="53"/>
       <c r="C60" s="53"/>
       <c r="D60" s="53"/>
       <c r="E60" s="55" t="s">
+        <v>189</v>
+      </c>
+      <c r="F60" s="55" t="s">
         <v>190</v>
       </c>
-      <c r="F60" s="55" t="s">
+      <c r="G60" s="56" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A61" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Nom de la commune ou du regroupement</v>
       </c>
       <c r="B61" s="53"/>
       <c r="C61" s="53"/>
       <c r="D61" s="53"/>
       <c r="E61" s="60" t="s">
         <v>28</v>
       </c>
       <c r="F61" s="56" t="s">
         <v>105</v>
       </c>
       <c r="G61" s="56" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Adresse postale de la commune</v>
       </c>
@@ -5425,51 +5425,51 @@
       <c r="B65" s="53"/>
       <c r="C65" s="53"/>
       <c r="D65" s="53"/>
       <c r="E65" s="60" t="s">
         <v>17</v>
       </c>
       <c r="F65" s="55" t="s">
         <v>81</v>
       </c>
       <c r="G65" s="55" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="66" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A66" s="53" t="str">
         <f ca="1">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>Coordonnées bancaires de la commune (Banque/Poste/IBAN)</v>
       </c>
       <c r="B66" s="53"/>
       <c r="C66" s="53"/>
       <c r="D66" s="53"/>
       <c r="E66" s="60" t="s">
         <v>20</v>
       </c>
       <c r="F66" s="55" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="G66" s="55" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Subvention</v>
       </c>
       <c r="B67" s="53"/>
       <c r="C67" s="53"/>
       <c r="D67" s="53"/>
       <c r="E67" s="60" t="s">
         <v>30</v>
       </c>
       <c r="F67" s="55" t="s">
         <v>83</v>
       </c>
       <c r="G67" s="55" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" s="53" t="str">
@@ -5494,111 +5494,111 @@
         <f t="shared" ca="1" si="1"/>
         <v>Date</v>
       </c>
       <c r="B69" s="53"/>
       <c r="C69" s="53"/>
       <c r="D69" s="53"/>
       <c r="E69" s="60" t="s">
         <v>19</v>
       </c>
       <c r="F69" s="55" t="s">
         <v>82</v>
       </c>
       <c r="G69" s="55" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="70" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A70" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v xml:space="preserve">Les contributions sont exonérées de la TVA. </v>
       </c>
       <c r="B70" s="53"/>
       <c r="C70" s="53"/>
       <c r="D70" s="53"/>
       <c r="E70" s="60" t="s">
+        <v>180</v>
+      </c>
+      <c r="F70" s="55" t="s">
+        <v>179</v>
+      </c>
+      <c r="G70" s="55" t="s">
         <v>181</v>
-      </c>
-[...4 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Partie réservée à l'OFEN</v>
       </c>
       <c r="B71" s="53"/>
       <c r="C71" s="53"/>
       <c r="D71" s="53"/>
       <c r="E71" s="60" t="s">
         <v>31</v>
       </c>
       <c r="F71" s="55" t="s">
         <v>89</v>
       </c>
       <c r="G71" s="55" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="72" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A72" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Signature électronique par le responsable du projet au sein de l’OFEN:</v>
       </c>
       <c r="B72" s="53"/>
       <c r="C72" s="53"/>
       <c r="D72" s="53"/>
       <c r="E72" s="60" t="s">
         <v>87</v>
       </c>
       <c r="F72" s="55" t="s">
         <v>86</v>
       </c>
       <c r="G72" s="55" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>!!! Vérifier/compléter les champs en vert</v>
       </c>
       <c r="B73" s="53"/>
       <c r="C73" s="53"/>
       <c r="D73" s="53"/>
       <c r="E73" s="60" t="s">
+        <v>173</v>
+      </c>
+      <c r="F73" s="55" t="s">
         <v>174</v>
       </c>
-      <c r="F73" s="55" t="s">
+      <c r="G73" s="56" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="74" spans="1:7" ht="255" x14ac:dyDescent="0.25">
       <c r="A74" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>*Bases légales : Les subventions actuelles se basent sur l’art. 47 « Information et conseil » de la loi du 30.09.2016 sur l’énergie (LEne; RS 730.0) et sur les dispositions d’exécution correspondantes de l’ordonnance du 01.11.2017 sur l’énergie (OEne; RS 730.01), la décision du Conseil fédéral du 7 décembre 2018 ainsi que sur le chiffre 7.2 de la stratégie SuisseEnergie 2021-2030 dans laquelle sont nommés les objectifs et les mesures au niveau des villes, des communes, des quartiers et des régions, qui peuvent entre autre être soutenues par SuisseEnergie. En outre, les dispositions de la loi sur les subventions du 05.10.1990 (LSu, RS 616.1) sont applicables.</v>
       </c>
       <c r="B74" s="53"/>
       <c r="C74" s="53"/>
       <c r="D74" s="53"/>
       <c r="E74" s="60" t="s">
         <v>80</v>
       </c>
       <c r="F74" s="55" t="s">
         <v>98</v>
       </c>
       <c r="G74" s="55" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
@@ -5877,59 +5877,50 @@
       <c r="D105" s="53"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003A4C8748B2ED38418F0EECD74C917886" ma:contentTypeVersion="14" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="1f9851986a85a82def871aae58f292b8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4" xmlns:ns3="a2886ae9-3f43-46a4-a350-81a5f6bb12cf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="decc5344732d5177ff0b3e3c1e2530bc" ns2:_="" ns3:_="">
     <xsd:import namespace="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4"/>
     <xsd:import namespace="a2886ae9-3f43-46a4-a350-81a5f6bb12cf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -6102,51 +6093,51 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <f:fields xmlns:f="http://schemas.fabasoft.com/folio/2007/fields">
   <f:record ref="">
     <f:field ref="objname" par="" edit="true" text="SH/8100038-02-01-18_HYDRA_FNHW_Kostenrechung"/>
     <f:field ref="objsubject" par="" edit="true" text=""/>
     <f:field ref="objcreatedby" par="" text="Hintz, Wieland (BFE - hiw)"/>
     <f:field ref="objcreatedat" par="" text="10.10.2018 12:05:59"/>
     <f:field ref="objchangedby" par="" text="Meister, Anna (BFE - mea)"/>
     <f:field ref="objmodifiedat" par="" text="15.11.2018 10:15:41"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" par="" text=""/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" par="" edit="true" text=""/>
     <f:field ref="FSCFOLIO_1_1001_FieldCurrentUser" par="" text="Joëlle Fahrni"/>
     <f:field ref="CCAPRECONFIG_15_1001_Objektname" par="" edit="true" text="SH/8100038-02-01-18_HYDRA_FNHW_Kostenrechung"/>
     <f:field ref="CHPRECONFIG_1_1001_Objektname" par="" edit="true" text="SH/8100038-02-01-18_HYDRA_FNHW_Kostenrechung"/>
   </f:record>
   <f:record inx="1" ref="">
     <f:field ref="CCAPRECONFIG_15_1001_Anrede" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Anrede_Briefkopf" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht_Anrede" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachgestellter_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Strasse" par="" text=""/>
@@ -6369,143 +6360,152 @@
     <f:field ref="CCAPRECONFIG_15_1001_Sozialversicherungsnummer" text="Sozialversicherungsnummer"/>
     <f:field ref="CCAPRECONFIG_15_1001_Stock" text="Stock"/>
     <f:field ref="BAVCFG_15_1700_Strasse2" text="Strasse2"/>
     <f:field ref="BAVCFG_15_1700_Strasse2_AP" text="Strasse2_AP"/>
     <f:field ref="BAVCFG_15_1700_Strasse_AP" text="Strasse_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Telefon" text="Telefon"/>
     <f:field ref="BAVCFG_15_1700_Titel_AP" text="Titel_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" text="Titre"/>
     <f:field ref="CHPRECONFIG_1_1001_Titel" text="Titre"/>
     <f:field ref="CCAPRECONFIG_15_1001_Versandart" text="Type d'envoi"/>
     <f:field ref="BAVCFG_15_1700_Vorname_AP" text="Vorname_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Ziel" text="Ziel"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1" text="Zusatzzeile1"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1_AP" text="Zusatzzeile1_AP"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2" text="Zusatzzeile2"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2_AP" text="Zusatzzeile2_AP"/>
     <f:field ref="BAVCFG_15_1700_ZustellungAm" text="ZustellungAm"/>
   </f:display>
   <f:display par="" text="Publipostage">
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" text="Numéro de document"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" text="Objet"/>
   </f:display>
 </f:fields>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="a2886ae9-3f43-46a4-a350-81a5f6bb12cf" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0DBB02E-A158-41FA-954D-BA47C0D95740}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4"/>
     <ds:schemaRef ds:uri="a2886ae9-3f43-46a4-a350-81a5f6bb12cf"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22D9531F-45CA-444E-8524-06875986EA3F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a2886ae9-3f43-46a4-a350-81a5f6bb12cf"/>
     <ds:schemaRef ds:uri="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{647DFAD7-6063-409D-836A-3330458D687F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Feuilles de calcul</vt:lpstr>
+        <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Plages nommées</vt:lpstr>
+        <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Start</vt:lpstr>
       <vt:lpstr>Decompte-Abrechung-Rendiconto</vt:lpstr>
       <vt:lpstr>Facture-Rechnung-Fattura</vt:lpstr>
       <vt:lpstr>Listes_Admin_DFI</vt:lpstr>
       <vt:lpstr>ActionFR</vt:lpstr>
       <vt:lpstr>ActionIT</vt:lpstr>
       <vt:lpstr>CommunesDE</vt:lpstr>
       <vt:lpstr>CommunesFR</vt:lpstr>
       <vt:lpstr>CommunesIT</vt:lpstr>
+      <vt:lpstr>'Facture-Rechnung-Fattura'!Druckbereich</vt:lpstr>
       <vt:lpstr>Thematique</vt:lpstr>
       <vt:lpstr>Type</vt:lpstr>
-      <vt:lpstr>'Facture-Rechnung-Fattura'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Fachhochschule Nordwestschweiz</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Eismann Ralph</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="FSC#UVEKCFG@15.1700:Function">
     <vt:lpwstr/>
   </property>