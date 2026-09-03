--- v1 (2026-05-06)
+++ v2 (2026-09-03)
@@ -1,251 +1,256 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
+  <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
+  <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
+  <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
+  <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\adb.intra.admin.ch\Userhome$\BFE-01\U80848413\data\Documents\AS\Temporäre Projekte\Doks\Abrechnungen 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\adb.intra.admin.ch\userhome$\BFE-01\U80779993\data\Documents\Projets temporaires 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2D4675EB-8003-402A-94D8-CB31C8A0CD61}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{55251A4D-291F-4165-803E-7B10EDEC17B0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="6wHOBpWT6aANDKJoP6rAEOU8wCwhktUjTG6LlkWAl0GZ3632gQupAFOZXsEyzZZbbeB9IZ9GvYlikpgJ6OIILA==" workbookSaltValue="ypYY1U2WQLkqw0EMrLcHbQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="878" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="878" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Start" sheetId="9" r:id="rId1"/>
     <sheet name="Decompte-Abrechung-Rendiconto" sheetId="3" r:id="rId2"/>
     <sheet name="Facture-Rechnung-Fattura" sheetId="8" r:id="rId3"/>
     <sheet name="Listes_Admin_DFI" sheetId="7" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="ActionFR">Listes_Admin_DFI!$E$27:$E$28</definedName>
     <definedName name="ActionIT">Listes_Admin_DFI!$G$27:$G$28</definedName>
     <definedName name="CommunesDE">Listes_Admin_DFI!$F$16:$F$17</definedName>
     <definedName name="CommunesFR">Listes_Admin_DFI!$E$16:$E$17</definedName>
     <definedName name="CommunesIT">Listes_Admin_DFI!$G$16:$G$17</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'Facture-Rechnung-Fattura'!$A$1:$C$35</definedName>
     <definedName name="Thematique">Listes_Admin_DFI!$A$27:$A$28</definedName>
     <definedName name="Type">Listes_Admin_DFI!$A$16:$A$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Facture-Rechnung-Fattura'!$A$1:$C$35</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" concurrentManualCount="8"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B13" i="8" l="1"/>
   <c r="B10" i="8"/>
   <c r="B9" i="8"/>
   <c r="I39" i="3"/>
   <c r="I40" i="3"/>
   <c r="I41" i="3"/>
   <c r="F39" i="3"/>
   <c r="F40" i="3"/>
   <c r="F41" i="3"/>
   <c r="J41" i="3" l="1"/>
   <c r="J40" i="3"/>
   <c r="J39" i="3"/>
   <c r="A1" i="7" l="1"/>
   <c r="B1" i="7" s="1"/>
+  <c r="A10" i="7"/>
+  <c r="A73" i="7"/>
+  <c r="A3" i="7"/>
+  <c r="A30" i="7"/>
+  <c r="A26" i="7"/>
+  <c r="A40" i="7"/>
+  <c r="A4" i="7"/>
+  <c r="A27" i="7"/>
+  <c r="A5" i="7"/>
   <c r="A6" i="7"/>
+  <c r="A38" i="7"/>
+  <c r="A9" i="7"/>
   <c r="A66" i="7"/>
   <c r="A11" i="7"/>
+  <c r="A21" i="7"/>
   <c r="A60" i="7"/>
-  <c r="A5" i="7"/>
-  <c r="A4" i="7"/>
+  <c r="A72" i="7"/>
+  <c r="A70" i="7"/>
   <c r="A39" i="7"/>
-  <c r="A9" i="7"/>
-[...10 lines deleted...]
-  <c r="A27" i="7"/>
   <c r="A29" i="3" l="1"/>
   <c r="A27" i="3"/>
   <c r="A9" i="8"/>
   <c r="A9" i="3"/>
   <c r="A23" i="8"/>
   <c r="E25" i="8"/>
   <c r="E15" i="8"/>
   <c r="E14" i="8"/>
   <c r="E12" i="8"/>
   <c r="E11" i="8"/>
   <c r="D23" i="3"/>
   <c r="D14" i="3"/>
   <c r="D8" i="3"/>
   <c r="D7" i="3"/>
   <c r="D6" i="3"/>
   <c r="A28" i="3"/>
   <c r="C1" i="3"/>
   <c r="D1" i="8"/>
   <c r="A13" i="3"/>
   <c r="C12" i="9"/>
   <c r="C10" i="9"/>
   <c r="C9" i="9"/>
   <c r="C11" i="9"/>
   <c r="C14" i="9"/>
   <c r="D13" i="9"/>
   <c r="D11" i="9"/>
   <c r="D9" i="9"/>
   <c r="E17" i="8"/>
+  <c r="A76" i="7"/>
+  <c r="A79" i="7"/>
+  <c r="A83" i="7"/>
+  <c r="A99" i="7"/>
+  <c r="A7" i="7"/>
+  <c r="A96" i="7"/>
+  <c r="A69" i="7"/>
+  <c r="A92" i="7"/>
+  <c r="A63" i="7"/>
+  <c r="A16" i="7"/>
+  <c r="A34" i="7"/>
+  <c r="A100" i="7"/>
+  <c r="A45" i="7"/>
+  <c r="A103" i="7"/>
+  <c r="A8" i="7"/>
+  <c r="A36" i="7"/>
+  <c r="A18" i="7"/>
+  <c r="A80" i="7"/>
+  <c r="A102" i="7"/>
+  <c r="A91" i="7"/>
+  <c r="A19" i="7"/>
+  <c r="A95" i="7"/>
+  <c r="A77" i="7"/>
+  <c r="A35" i="7"/>
+  <c r="A25" i="7"/>
+  <c r="A24" i="7"/>
+  <c r="A55" i="7"/>
+  <c r="A82" i="7"/>
+  <c r="A52" i="7"/>
+  <c r="A15" i="7"/>
+  <c r="A64" i="7"/>
+  <c r="A48" i="7"/>
+  <c r="A86" i="7"/>
+  <c r="A105" i="7"/>
+  <c r="A28" i="7"/>
+  <c r="A56" i="7"/>
+  <c r="A98" i="7"/>
+  <c r="A13" i="7"/>
+  <c r="A31" i="7"/>
+  <c r="A42" i="7"/>
+  <c r="A29" i="7"/>
+  <c r="A43" i="7"/>
+  <c r="A58" i="7"/>
+  <c r="A50" i="7"/>
+  <c r="A97" i="7"/>
+  <c r="A62" i="7"/>
+  <c r="A33" i="7"/>
+  <c r="A22" i="7"/>
+  <c r="A61" i="7"/>
+  <c r="A57" i="7"/>
+  <c r="A84" i="7"/>
+  <c r="A101" i="7"/>
+  <c r="A85" i="7"/>
+  <c r="A44" i="7"/>
+  <c r="A90" i="7"/>
+  <c r="A46" i="7"/>
+  <c r="A88" i="7"/>
+  <c r="A54" i="7"/>
+  <c r="A59" i="7"/>
+  <c r="A94" i="7"/>
+  <c r="A53" i="7"/>
+  <c r="A67" i="7"/>
+  <c r="A47" i="7"/>
+  <c r="A32" i="7"/>
+  <c r="A78" i="7"/>
+  <c r="A74" i="7"/>
+  <c r="A89" i="7"/>
+  <c r="A93" i="7"/>
+  <c r="A68" i="7"/>
+  <c r="A87" i="7"/>
+  <c r="A20" i="7"/>
+  <c r="A23" i="7"/>
+  <c r="A65" i="7"/>
+  <c r="A17" i="7"/>
+  <c r="A104" i="7"/>
+  <c r="A14" i="7"/>
+  <c r="A51" i="7"/>
+  <c r="A71" i="7"/>
+  <c r="A12" i="7"/>
+  <c r="A37" i="7"/>
   <c r="A81" i="7"/>
-  <c r="A86" i="7"/>
-[...56 lines deleted...]
-  <c r="A65" i="7"/>
   <c r="A49" i="7"/>
-  <c r="A34" i="7"/>
-[...19 lines deleted...]
-  <c r="A101" i="7"/>
   <c r="A41" i="7"/>
-  <c r="A105" i="7"/>
-  <c r="A69" i="7"/>
   <c r="A1" i="3" l="1"/>
   <c r="A26" i="3"/>
   <c r="B14" i="3"/>
   <c r="A15" i="8"/>
   <c r="A10" i="8"/>
   <c r="A7" i="3"/>
   <c r="A2" i="3"/>
   <c r="A20" i="8"/>
   <c r="C13" i="9"/>
   <c r="B11" i="3"/>
   <c r="A11" i="3"/>
   <c r="A14" i="8"/>
   <c r="A12" i="8"/>
   <c r="A8" i="3"/>
   <c r="G32" i="3"/>
   <c r="A35" i="8"/>
   <c r="A11" i="8"/>
   <c r="A19" i="3"/>
   <c r="A17" i="3"/>
   <c r="G33" i="3"/>
   <c r="A28" i="8"/>
   <c r="F33" i="3"/>
   <c r="A60" i="3"/>
   <c r="J32" i="3"/>
   <c r="A13" i="8"/>
@@ -346,52 +351,94 @@
   <c r="J54" i="3"/>
   <c r="J46" i="3"/>
   <c r="J57" i="3"/>
   <c r="J53" i="3"/>
   <c r="J49" i="3"/>
   <c r="J45" i="3"/>
   <c r="J37" i="3"/>
   <c r="F60" i="3"/>
   <c r="I60" i="3"/>
   <c r="A23" i="3" l="1"/>
   <c r="A22" i="3"/>
   <c r="J60" i="3"/>
   <c r="B18" i="3" l="1"/>
   <c r="B19" i="3" l="1"/>
   <c r="B21" i="3" s="1"/>
   <c r="B23" i="3" l="1"/>
   <c r="C20" i="8" s="1"/>
   <c r="B22" i="3"/>
   <c r="C19" i="8" s="1"/>
   <c r="F19" i="8" l="1"/>
   <c r="C21" i="8"/>
   <c r="F20" i="8"/>
 </calcChain>
 </file>
 
+<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
+  <metadataTypes count="1">
+    <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
+  </metadataTypes>
+  <futureMetadata name="XLRICHVALUE" count="3">
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="0"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="1"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="2"/>
+        </ext>
+      </extLst>
+    </bk>
+  </futureMetadata>
+  <valueMetadata count="3">
+    <bk>
+      <rc t="1" v="0"/>
+    </bk>
+    <bk>
+      <rc t="1" v="1"/>
+    </bk>
+    <bk>
+      <rc t="1" v="2"/>
+    </bk>
+  </valueMetadata>
+</metadata>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="237" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="223">
   <si>
     <t>Collaborateur</t>
   </si>
   <si>
     <t>Fonction</t>
   </si>
   <si>
     <t>Tarif horaire</t>
   </si>
   <si>
     <t>Honoraires</t>
   </si>
   <si>
     <t>Désignation</t>
   </si>
   <si>
     <t>Personne de contact</t>
   </si>
   <si>
     <t>Coûts forfaitaires</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
@@ -409,53 +456,50 @@
   <si>
     <t xml:space="preserve">Einzelgemeinde </t>
   </si>
   <si>
     <t>Comune individuale</t>
   </si>
   <si>
     <t>Nom de la commune</t>
   </si>
   <si>
     <t>Subvention maximale</t>
   </si>
   <si>
     <t>Adresse postale de la commune</t>
   </si>
   <si>
     <t>Adresse e-mail</t>
   </si>
   <si>
     <t>Total de la subvention</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Coordonnées bancaires de la commune (Banque/Poste/IBAN)</t>
-[...1 lines deleted...]
-  <si>
     <t>Séance(s) d'information (obligatoire)</t>
   </si>
   <si>
     <t>Montant par commune-contact inscrite</t>
   </si>
   <si>
     <t>Coûts totaux du projet (selon tableau ci-dessous)</t>
   </si>
   <si>
     <t>Subvention théorique (40% des coûts totaux)</t>
   </si>
   <si>
     <t>Subvention maximale possible</t>
   </si>
   <si>
     <t>Subvention accordée</t>
   </si>
   <si>
     <t>NPA+Localité</t>
   </si>
   <si>
     <t>Nom de la commune ou du regroupement</t>
   </si>
   <si>
     <t>Personne de contact dans la commune</t>
@@ -626,53 +670,50 @@
     <t>Sovvenzione</t>
   </si>
   <si>
     <t>Postadresse der Gemeinde</t>
   </si>
   <si>
     <t>Elektronische Signatur durch den Projektleiter beim BFE:</t>
   </si>
   <si>
     <t>Signature électronique par le responsable du projet au sein de l’OFEN:</t>
   </si>
   <si>
     <t>PLZ+Ort</t>
   </si>
   <si>
     <t>Durch BFE ausgeführt</t>
   </si>
   <si>
     <t xml:space="preserve">Indirizzo postale del comune </t>
   </si>
   <si>
     <t>Responsabile nel comune</t>
   </si>
   <si>
     <t>Indirizzo e-mail</t>
-  </si>
-[...1 lines deleted...]
-    <t>Coordinate bancarie (banca/posta/IBAN)</t>
   </si>
   <si>
     <t>Totale della sovvenzione</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Eseguito dall’UFE</t>
   </si>
   <si>
     <t>Firma elettronica del responsabile del progetto all'interno dell'UFE:</t>
   </si>
   <si>
     <t xml:space="preserve">*Rechtliche Grundlagen: Die vorliegenden Subventionen stützen sich auf Art. 47 „Information und Beratung“ des Energiegesetzes vom 30.09.2016 (EnG; SR 730.0) und die entsprechenden Ausführungsbestimmungen der Energieverordnung vom 01.11.2017 (EnV, SR 730.01), den Bundesratsbeschluss vom 7. Dezember 2018 sowie Ziffer 7.2 der Programmstrategie EnergieSchweiz 2021 bis 2030, in welcher die Ziele und Massnahmen auf Stufe Städte, Gemeinden, Quartiere und Regionen genannt werden, die u.a. von Energie-Schweiz unterstützt werden können. Im Weiteren sind die Bestimmungen des Subventionsgesetzes vom 05.10.1990 (SuG, SR 616.1) anwendbar.
 </t>
   </si>
   <si>
     <t>Anzahl Stunden</t>
   </si>
   <si>
     <t>Nb heures</t>
   </si>
   <si>
     <t xml:space="preserve">*Base legale: I presenti sussidi si basano sull’art. 47 «Informazione e consulenza» della legge sull’energia del 30.09.2016 (LEne; RS 730.0) e sulle relative disposizioni d’esecuzione dell’ordinanza sull’energia del 1°.11.2017 (OEn, RS 730.01), la decisione del Consiglio federale del 7 dicembre 2018 nonché sul capoverso 7.2 della strategia programmatica di SvizzeraEnergia 2021-2030, che specifica tra l’altro gli obiettivi e le misure a livello di città, comuni, quartieri e regioni che possono essere sostenuti tra l’altro da SvizzeraEnergia. Inoltre, si applicano le disposizioni della legge sui sussidi del 5.10.1990 (LSu, SR 616.1).
@@ -908,69 +949,84 @@
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Wingdings"/>
         <charset val="2"/>
       </rPr>
       <t>è</t>
     </r>
   </si>
   <si>
     <t>Evento/i informativo/i (obbligatorio/i)</t>
   </si>
   <si>
     <t>Kontaktperson</t>
   </si>
   <si>
     <t xml:space="preserve">Unterstützungsbeiträge sind mehrwertsteuerfrei. </t>
   </si>
   <si>
     <t xml:space="preserve">Les contributions sont exonérées de la TVA. </t>
   </si>
   <si>
     <t xml:space="preserve">I contributi di sostegno sono esenti da IVA. </t>
   </si>
   <si>
-    <t>Bankverbindung der Gemeinde (Bank/Post/IBAN)</t>
-[...1 lines deleted...]
-  <si>
     <t>Projets temporaires 2026 (mise en œuvre 2026/2027)</t>
   </si>
   <si>
     <t>Temporäre Projekte 2026 (Umsetzung 2026-2027)</t>
   </si>
   <si>
     <t>Progetti temporanei 2026 (attuazione 2026–2027)</t>
   </si>
   <si>
+    <t>Décompte financier 2026-2027</t>
+  </si>
+  <si>
+    <t>Gesamtkostenabrechnung 2026-2027</t>
+  </si>
+  <si>
+    <t>Rendiconto finanziario 2026-2027</t>
+  </si>
+  <si>
     <t>Numéro du projet (voir dans le tool d'inscription: TP 2026-XXX)</t>
   </si>
   <si>
     <t>Projektnummer (siehe in der Anmelde-Plattform: TP 2026-XXX)</t>
   </si>
   <si>
     <t>Numero di progetto (si veda nel tool d'iscrizione: TP 2026-XXX)</t>
+  </si>
+  <si>
+    <t>Demande de subvention* (formulaire de paiement) 2026-2027</t>
+  </si>
+  <si>
+    <t>Förderantrag* (Zahlungsformular) 2026-2027</t>
+  </si>
+  <si>
+    <t>Domanda di sovvenzione* (modulo di pagamento) 2026-2027</t>
   </si>
   <si>
     <t>Numéro du projet (TP 2026-XXX)</t>
   </si>
   <si>
     <t>Projektnummer (TP 2026-XXX)</t>
   </si>
   <si>
     <t>Numero di progetto (TP 2026-XXX)</t>
   </si>
   <si>
     <t xml:space="preserve"> 1. Veuillez introduire dans le tableau ci-dessous tous les coûts liés au projet. Si les tarifs horaires ne sont pas connus ou inexistants, veuillez utiliser la partie "Coûts forfaitaires".</t>
   </si>
   <si>
     <t xml:space="preserve"> 1. Bitte tragen Sie in die folgende Tabelle alle Kosten ein, die mit dem Projekt zusammenhängen. Wenn die Stundensätze nicht bekannt oder nicht vorhanden sind, verwenden Sie bitte den Abschnitt "Pauschalkosten".</t>
   </si>
   <si>
     <t xml:space="preserve"> 1. Inserire nella tabella sottostante tutti i costi relativi al progetto. Se le tariffe orarie non sono note o non esistono, utilizzare la sezione "Costi forfettari".</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 2.Les coûts pouvant être imputés au projet sont par exemple : honoraires des collaborateurs de la municipalité, coûts pour le mandat du bureau externe </t>
     </r>
     <r>
       <rPr>
@@ -1005,96 +1061,91 @@
   <si>
     <t xml:space="preserve"> 3. Wenn die Gemeinde mehrere Informationsveranstaltungen organisiert, sollen alle Kosten in diesem Excel zusammengefasst und abgerechnet werden.</t>
   </si>
   <si>
     <t xml:space="preserve"> 3. Se il comune organizza diversi eventi informativi, tutti i costi devono essere raggruppati e imputati a questo excel.</t>
   </si>
   <si>
     <t xml:space="preserve"> 4. Pour toutes les prestations dont le montant dépasse 5 000 francs, veuillez nous fournir le détail des coûts.</t>
   </si>
   <si>
     <t xml:space="preserve"> 4. Per tutte le prestazioni il cui importo supera i 5.000 franchi, vi preghiamo di fornirci il dettaglio dei costi.</t>
   </si>
   <si>
     <t xml:space="preserve"> 4.  Für alle Leistungen, deren Betrag CHF 5'000.00 übersteigt, bitten wir Sie, uns eine detaillierte Kostenaufstellung vorzulegen.</t>
   </si>
   <si>
     <t xml:space="preserve"> 5. REMARQUE IMPORTANTE : aucun justificatif supplémentaire n'est nécessaire en annexe. Veuillez cependant noter qu'en cas de contrôle fédéral des finances, les justificatifs devront être fournis.</t>
   </si>
   <si>
     <t xml:space="preserve"> 5. WICHTIGER HINWEIS: Im Anhang sind keine zusätzlichen Belege erforderlich. Bitte beachten Sie jedoch, dass im Falle einer eidgenössischen Finanzkontrolle die Belege vorgelegt werden müssen.</t>
   </si>
   <si>
     <t xml:space="preserve"> 5. NOTA IMPORTANTE: Non sono richiesti ulteriori documenti giustificativi in allegato. Tuttavia, in caso di controllo federale delle finanze, sarà necessario fornire i documenti giustificativi.</t>
   </si>
   <si>
+    <t>Temporäre Projekte 2026 - Gesamtkostenabrechnung und Zahlungsformular - 01.03.26</t>
+  </si>
+  <si>
+    <t>Projets temporaires 2026 - Formulaire de paiement et decompte financier - 01.03.26</t>
+  </si>
+  <si>
+    <t>Progetti temporanei 2026_Modulo di pagamento e rendiconto finanziario_01.03.26</t>
+  </si>
+  <si>
     <t>Soutien financier aux projets des villes, des communes et des régions</t>
   </si>
   <si>
     <t>Projektförderung für Städte, Gemeinden und Regionen</t>
   </si>
   <si>
     <t>Incentivi per progetti di città, comuni e regioni</t>
   </si>
   <si>
-    <t>Compléter</t>
-[...2 lines deleted...]
-    <t>Link zur Plattform</t>
+    <t>Lien vers la plateforme</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Link zur Plattform </t>
   </si>
   <si>
     <t>Link alla piattaforma</t>
   </si>
   <si>
-    <t xml:space="preserve">Lien vers la plateforme </t>
-[...25 lines deleted...]
-  <si>
     <t>N° SI/402985-02</t>
+  </si>
+  <si>
+    <t>Coordonnées bancaires de la commune (Banque/Poste/IBAN)
+Remarque: Veuillez utiliser un IBAN standard, le QR-IBAN (contient le chiffre 3 à la 5ème place: CHXX 3XXX XXXX XXXX XXXX X) n'étant pas accepté.</t>
+  </si>
+  <si>
+    <t>Bankverbindung der Gemeinde (Bank/Post/IBAN)
+Hinweis: Bitte Standard-IBAN verwenden. QR-IBANs (eine QR-IBAN hat eine 3 an der fünften Stelle: CHXX 3XXX XXXX XXXX XXXX X) werden nicht akzeptiert.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coordinate bancarie (banca/posta/IBAN)
+Nota: Si prega di utilizzare un IBAN standard. 
+Il QR-IBAN (contiene la cifra 3 al 5° posto: CHXX 3XXX XXXX XXXX XXXX X) non è accettato. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;CHF/h&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ &quot;CHF&quot;"/>
     <numFmt numFmtId="166" formatCode="#,##0\ &quot;CHF&quot;"/>
     <numFmt numFmtId="167" formatCode="0.0%"/>
   </numFmts>
   <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -1144,50 +1195,58 @@
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1331,56 +1390,50 @@
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="24"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="24"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
     </font>
   </fonts>
   <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.34998626667073579"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
@@ -1889,520 +1942,599 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="9" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="9" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="top"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...31 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="167" fontId="20" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="20" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="34" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="18" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="18" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="34" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="30" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="2" fontId="17" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...50 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="7" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="7" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="8" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="8" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="9" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="9" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="10" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="10" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
-    </xf>
-[...37 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="30" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="30" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="Link" xfId="2" builtinId="8"/>
-[...1 lines deleted...]
-    <cellStyle name="Standard" xfId="0" builtinId="0"/>
+    <cellStyle name="Lien hypertexte" xfId="2" builtinId="8"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Pourcentage" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF7C80"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=xl/richData/_rels/richValueRel.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/richData/rdRichValueTypes.xml><?xml version="1.0" encoding="utf-8"?>
+<rvTypesInfo xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x">
+  <global>
+    <keyFlags>
+      <key name="_Self">
+        <flag name="ExcludeFromFile" value="1"/>
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_DisplayString">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Flags">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Format">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_SubLabel">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Attribution">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Icon">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Display">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_CanonicalPropertyNames">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_ClassificationId">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+    </keyFlags>
+  </global>
+</rvTypesInfo>
+</file>
+
+<file path=xl/richData/rdrichvalue.xml><?xml version="1.0" encoding="utf-8"?>
+<rvData xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="3">
+  <rv s="0">
+    <v>0</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>1</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>2</v>
+    <v>5</v>
+  </rv>
+</rvData>
+</file>
+
+<file path=xl/richData/rdrichvaluestructure.xml><?xml version="1.0" encoding="utf-8"?>
+<rvStructures xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="1">
+  <s t="_localImage">
+    <k n="_rvRel:LocalImageIdentifier" t="i"/>
+    <k n="CalcOrigin" t="i"/>
+  </s>
+</rvStructures>
+</file>
+
+<file path=xl/richData/richValueRel.xml><?xml version="1.0" encoding="utf-8"?>
+<richValueRels xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/richvaluerel" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <rel r:id="rId1"/>
+  <rel r:id="rId2"/>
+  <rel r:id="rId3"/>
+</richValueRels>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2623,607 +2755,602 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ds1.dreifels.ch/tempprojekt26/tpLogin.aspx?La=fr" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ds1.dreifels.ch/tempprojekt26/tpLogin.aspx?La=de" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4745939B-5F33-46EA-8B72-28CFBE58B932}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B2:E15"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="D13" sqref="D13"/>
+      <selection activeCell="D6" sqref="D6:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.85546875" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="108.5703125" customWidth="1"/>
     <col min="4" max="4" width="152.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="C2" s="112"/>
+      <c r="C2" t="s">
+        <v>210</v>
+      </c>
     </row>
     <row r="3" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="C3" s="112" t="s">
-        <v>214</v>
+      <c r="C3" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="4" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="C4" t="s">
+        <v>212</v>
       </c>
     </row>
     <row r="5" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="6" spans="2:5" ht="32.25" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="116">
+      <c r="B6" s="128">
         <v>1</v>
       </c>
       <c r="C6" s="101" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>151</v>
+      </c>
+      <c r="D6" s="125" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="2:5" ht="31.5" x14ac:dyDescent="0.5">
-      <c r="B7" s="117"/>
+      <c r="B7" s="129"/>
       <c r="C7" s="102" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="D7" s="114"/>
+        <v>150</v>
+      </c>
+      <c r="D7" s="126"/>
     </row>
     <row r="8" spans="2:5" ht="32.25" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B8" s="118"/>
+      <c r="B8" s="130"/>
       <c r="C8" s="103" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="D8" s="115"/>
+        <v>141</v>
+      </c>
+      <c r="D8" s="127"/>
     </row>
     <row r="9" spans="2:5" ht="27" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="119">
+      <c r="B9" s="131">
         <v>2</v>
       </c>
       <c r="C9" s="104" t="str">
         <f ca="1">Listes_Admin_DFI!$A$3</f>
         <v>Complétez le décompte financier</v>
       </c>
       <c r="D9" s="105" t="str">
         <f ca="1">Listes_Admin_DFI!$A$4</f>
         <v>Lien vers l'onglet "Decompte-Abrechung-Rendiconto"</v>
       </c>
       <c r="E9" s="3"/>
     </row>
     <row r="10" spans="2:5" ht="32.25" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B10" s="120"/>
-      <c r="C10" s="125" t="str">
+      <c r="B10" s="132"/>
+      <c r="C10" s="137" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Tous les champs en vert doivent être complétés.</v>
       </c>
-      <c r="D10" s="126"/>
+      <c r="D10" s="138"/>
       <c r="E10" s="3"/>
     </row>
     <row r="11" spans="2:5" ht="27" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="121">
+      <c r="B11" s="133">
         <v>3</v>
       </c>
       <c r="C11" s="104" t="str">
         <f ca="1">Listes_Admin_DFI!$A$5</f>
         <v>Compléter la facture (formulaire de paiement)</v>
       </c>
       <c r="D11" s="105" t="str">
         <f ca="1">Listes_Admin_DFI!$A$6</f>
         <v>Lien vers l'onglet "Facture-Rechnung-Fattura"</v>
       </c>
       <c r="E11" s="3"/>
     </row>
     <row r="12" spans="2:5" ht="32.25" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B12" s="122"/>
-      <c r="C12" s="125" t="str">
+      <c r="B12" s="134"/>
+      <c r="C12" s="137" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Tous les champs en vert doivent être complétés.</v>
       </c>
-      <c r="D12" s="126"/>
+      <c r="D12" s="138"/>
       <c r="E12" s="3"/>
     </row>
     <row r="13" spans="2:5" ht="27" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="123">
+      <c r="B13" s="135">
         <v>4</v>
       </c>
       <c r="C13" s="106" t="str">
         <f ca="1">Listes_Admin_DFI!$A$7</f>
         <v>Chargez les documents sur la plateforme</v>
       </c>
       <c r="D13" s="107" t="str">
         <f ca="1">Listes_Admin_DFI!$A$11</f>
-        <v xml:space="preserve">Lien vers la plateforme </v>
+        <v>Lien vers la plateforme</v>
       </c>
       <c r="E13" s="3"/>
     </row>
     <row r="14" spans="2:5" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B14" s="124"/>
-      <c r="C14" s="125" t="str">
+      <c r="B14" s="136"/>
+      <c r="C14" s="137" t="str">
         <f ca="1">Listes_Admin_DFI!$A$10</f>
         <v>!!! Ce fichier excel ainsi que tous les autres livrables doivent être complétés et chargés sur la plateforme.</v>
       </c>
-      <c r="D14" s="126"/>
+      <c r="D14" s="138"/>
     </row>
     <row r="15" spans="2:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="C15" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="D6:D8"/>
     <mergeCell ref="B6:B8"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="C14:D14"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>"Français, Deutsch, Italiano"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="D9" location="'Decompte-Abrechung-Rendiconto'!A1" display="'Decompte-Abrechung-Rendiconto'!A1" xr:uid="{C7B09847-8E11-40BE-A84B-D4B5AE5FB36B}"/>
     <hyperlink ref="D11" location="'Facture-Rechnung-Fattura'!A1" display="'Facture-Rechnung-Fattura'!A1" xr:uid="{8098ABC2-2C40-4CEA-A915-BC3130CB0BF7}"/>
-    <hyperlink ref="D13" r:id="rId1" display="https://ds1.dreifels.ch/tempprojekt26/tpLogin.aspx?La=fr" xr:uid="{DE21C33E-8491-467A-92A1-13A56CFF7575}"/>
+    <hyperlink ref="D13" r:id="rId1" display="https://ds1.dreifels.ch/tempprojekt26/tpLogin.aspx?La=de" xr:uid="{DE21C33E-8491-467A-92A1-13A56CFF7575}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <ignoredErrors>
     <ignoredError sqref="C11" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1">
     <tabColor theme="7"/>
   </sheetPr>
   <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="D12" sqref="D12"/>
+      <selection activeCell="H19" sqref="H19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="66.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="39.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="16.28515625" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="16" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="13.7109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="16.7109375" style="3" customWidth="1"/>
     <col min="10" max="10" width="42" style="3" customWidth="1"/>
     <col min="11" max="16384" width="10.85546875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="str">
         <f ca="1">Listes_Admin_DFI!$A$12</f>
         <v>Soutien financier aux projets des villes, des communes et des régions</v>
       </c>
       <c r="B1" s="79"/>
-      <c r="C1" s="127" t="str">
+      <c r="C1" s="112" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Tous les champs en vert doivent être complétés.</v>
       </c>
-      <c r="D1" s="128"/>
+      <c r="D1" s="113"/>
       <c r="E1" s="80"/>
     </row>
     <row r="2" spans="1:8" ht="27" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="str">
         <f ca="1">Listes_Admin_DFI!$A$13</f>
         <v>Projets temporaires 2026 (mise en œuvre 2026/2027)</v>
       </c>
-      <c r="C2" s="129"/>
-      <c r="D2" s="130"/>
+      <c r="C2" s="114"/>
+      <c r="D2" s="115"/>
       <c r="E2" s="80"/>
     </row>
     <row r="3" spans="1:8" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="C3" s="6"/>
     </row>
     <row r="4" spans="1:8" ht="21" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="str">
         <f ca="1">Listes_Admin_DFI!$A$14</f>
-        <v>Décompte financier 2026</v>
+        <v>Décompte financier 2026-2027</v>
       </c>
       <c r="C4" s="6"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="C5" s="6"/>
     </row>
     <row r="6" spans="1:8" ht="21" x14ac:dyDescent="0.25">
-      <c r="A6" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A6" s="9"/>
+      <c r="B6" s="1"/>
       <c r="D6" s="81" t="str">
-        <f>IF(B6="",Listes_Admin_DFI!$A$73,"")</f>
-        <v/>
+        <f ca="1">IF(B6="",Listes_Admin_DFI!$A$73,"")</f>
+        <v>!!! Vérifier/compléter les champs en vert</v>
       </c>
       <c r="H6" s="4"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="9" t="str">
         <f ca="1">IFERROR(IF($B$6=Listes_Admin_DFI!$A$16,Listes_Admin_DFI!$A$18,IF($B$6=Listes_Admin_DFI!$A$17,Listes_Admin_DFI!$A$19,"")),"")</f>
-        <v>Nom de la commune</v>
-[...3 lines deleted...]
-      </c>
+        <v/>
+      </c>
+      <c r="B7" s="1"/>
       <c r="D7" s="81" t="str">
-        <f>IF(B7="",Listes_Admin_DFI!$A$73,"")</f>
-        <v/>
+        <f ca="1">IF(B7="",Listes_Admin_DFI!$A$73,"")</f>
+        <v>!!! Vérifier/compléter les champs en vert</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="9" t="str">
         <f ca="1">Listes_Admin_DFI!$A$20</f>
         <v>Personne de contact</v>
       </c>
-      <c r="B8" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B8" s="1"/>
       <c r="D8" s="81" t="str">
-        <f>IF(B8="",Listes_Admin_DFI!$A$73,"")</f>
-        <v/>
+        <f ca="1">IF(B8="",Listes_Admin_DFI!$A$73,"")</f>
+        <v>!!! Vérifier/compléter les champs en vert</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="91" t="str">
         <f ca="1">Listes_Admin_DFI!$A$21</f>
         <v>Numéro du projet (voir dans le tool d'inscription: TP 2026-XXX)</v>
       </c>
-      <c r="B9" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B9" s="1"/>
       <c r="D9" s="81"/>
     </row>
     <row r="11" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A11" s="62" t="str">
         <f ca="1">Listes_Admin_DFI!$A$22</f>
         <v>Subvention maximale possible</v>
       </c>
       <c r="B11" s="11" t="str">
         <f ca="1">IFERROR(IF($B$6=Listes_Admin_DFI!$A$16,Listes_Admin_DFI!$A$23,IF($B$6=Listes_Admin_DFI!$A$17,Listes_Admin_DFI!$A$24,"")),"")</f>
-        <v>Commune (forfait)</v>
+        <v/>
       </c>
       <c r="C11" s="63"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="12" t="str">
         <f ca="1">Listes_Admin_DFI!$A$25</f>
         <v>Séance(s) d'information (obligatoire)</v>
       </c>
-      <c r="B12" s="13">
+      <c r="B12" s="13" t="str">
         <f ca="1">IFERROR(IF($B$6=Listes_Admin_DFI!$A$16,VLOOKUP($A12,Listes_Admin_DFI!$A$25:$D$28,2,FALSE),IF($B$6=Listes_Admin_DFI!$A$17,VLOOKUP($A12,Listes_Admin_DFI!$A$25:$D$28,3,FALSE),NA())),Listes_Admin_DFI!$A$73)</f>
-        <v>2000</v>
+        <v>!!! Vérifier/compléter les champs en vert</v>
       </c>
       <c r="C12" s="69" t="str">
         <f ca="1">IFERROR("("&amp;TEXT(B12/$B$15,"0.0%")&amp;")","XX%")</f>
-        <v>(100.0%)</v>
+        <v>XX%</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="12" t="str">
         <f ca="1">Listes_Admin_DFI!$A$26</f>
         <v>Mesure(s) d'accompagnement</v>
       </c>
       <c r="C13" s="70"/>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A14" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="13">
+      <c r="A14" s="2"/>
+      <c r="B14" s="13" t="str">
         <f ca="1">IFERROR(IF($B$6=Listes_Admin_DFI!$A$16,VLOOKUP($A14,Listes_Admin_DFI!$A$25:$D$28,2,FALSE),IF($B$6=Listes_Admin_DFI!$A$17,VLOOKUP($A14,Listes_Admin_DFI!$A$25:$D$28,3,FALSE),NA())),Listes_Admin_DFI!$A$73)</f>
-        <v>0</v>
+        <v>!!! Vérifier/compléter les champs en vert</v>
       </c>
       <c r="C14" s="69" t="str">
         <f ca="1">IFERROR("("&amp;TEXT(B14/$B$15,"0.0%")&amp;")","XX%")</f>
-        <v>(0.0%)</v>
+        <v>XX%</v>
       </c>
       <c r="D14" s="81" t="str">
-        <f>IF(A14="",Listes_Admin_DFI!$A$73,"")</f>
-        <v/>
+        <f ca="1">IF(A14="",Listes_Admin_DFI!$A$73,"")</f>
+        <v>!!! Vérifier/compléter les champs en vert</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="str">
         <f ca="1">Listes_Admin_DFI!$A$29</f>
         <v>Subvention maximale</v>
       </c>
       <c r="B15" s="17">
         <f ca="1">SUM(B12:B14)</f>
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="C15" s="64"/>
       <c r="D15" s="66"/>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="18"/>
       <c r="B16" s="19"/>
     </row>
     <row r="17" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A17" s="20" t="str">
         <f ca="1">Listes_Admin_DFI!$A$31</f>
         <v>Récapitulatif</v>
       </c>
       <c r="B17" s="20"/>
       <c r="C17" s="10"/>
       <c r="D17" s="10"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A18" s="9" t="str">
         <f ca="1">Listes_Admin_DFI!$A$32</f>
         <v>Coûts totaux du projet (selon tableau ci-dessous)</v>
       </c>
       <c r="B18" s="13">
         <f>J60</f>
         <v>2417.5600000000004</v>
       </c>
       <c r="C18" s="61"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19" s="21" t="str">
         <f ca="1">Listes_Admin_DFI!$A$33</f>
         <v>Subvention théorique (40% des coûts totaux)</v>
       </c>
       <c r="B19" s="13">
         <f>ROUND(B18*0.4/0.05,0)*0.05</f>
         <v>967</v>
       </c>
       <c r="C19" s="61"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A20" s="21" t="str">
         <f ca="1">Listes_Admin_DFI!$A$34</f>
         <v>Subvention maximale (selon tableau ci-dessus)</v>
       </c>
       <c r="B20" s="13">
         <f ca="1">$B$15</f>
-        <v>2000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A21" s="21" t="str">
         <f ca="1">Listes_Admin_DFI!$A$35</f>
         <v>Subvention accordée</v>
       </c>
       <c r="B21" s="17">
         <f ca="1">MIN(B19:B20)</f>
-        <v>967</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="71" t="str">
         <f ca="1">A12&amp;" "&amp;C12</f>
-        <v>Séance(s) d'information (obligatoire) (100.0%)</v>
-[...1 lines deleted...]
-      <c r="B22" s="13">
+        <v>Séance(s) d'information (obligatoire) XX%</v>
+      </c>
+      <c r="B22" s="13" t="e">
         <f ca="1">ROUND(IFERROR($B$12/$B$15*$B$21,Listes_Admin_DFI!$A$73)/0.05,0)*0.05</f>
-        <v>967</v>
+        <v>#VALUE!</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="71" t="str">
         <f ca="1">A13&amp;" "&amp;C14</f>
-        <v>Mesure(s) d'accompagnement (0.0%)</v>
-[...1 lines deleted...]
-      <c r="B23" s="13">
+        <v>Mesure(s) d'accompagnement XX%</v>
+      </c>
+      <c r="B23" s="13" t="e">
         <f ca="1">ROUND(IFERROR($B$14/$B$15*$B$21,Listes_Admin_DFI!$A$73)/0.05,0)*0.05</f>
-        <v>0</v>
+        <v>#VALUE!</v>
       </c>
       <c r="C23" s="82" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="D23" s="83" t="str">
         <f ca="1">Listes_Admin_DFI!$A$6</f>
         <v>Lien vers l'onglet "Facture-Rechnung-Fattura"</v>
       </c>
       <c r="E23" s="84"/>
     </row>
     <row r="24" spans="1:10" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A25" s="108"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A26" s="138" t="str">
+      <c r="A26" s="123" t="str">
         <f ca="1">Listes_Admin_DFI!$A$37</f>
         <v xml:space="preserve"> 1. Veuillez introduire dans le tableau ci-dessous tous les coûts liés au projet. Si les tarifs horaires ne sont pas connus ou inexistants, veuillez utiliser la partie "Coûts forfaitaires".</v>
       </c>
-      <c r="B26" s="138"/>
-[...7 lines deleted...]
-      <c r="J26" s="138"/>
+      <c r="B26" s="123"/>
+      <c r="C26" s="123"/>
+      <c r="D26" s="123"/>
+      <c r="E26" s="123"/>
+      <c r="F26" s="123"/>
+      <c r="G26" s="123"/>
+      <c r="H26" s="123"/>
+      <c r="I26" s="123"/>
+      <c r="J26" s="123"/>
     </row>
     <row r="27" spans="1:10" s="6" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="139" t="str">
+      <c r="A27" s="124" t="str">
         <f ca="1">Listes_Admin_DFI!$A$38</f>
         <v xml:space="preserve"> 2.Les coûts pouvant être imputés au projet sont par exemple : honoraires des collaborateurs de la municipalité, coûts pour le mandat du bureau externe ou de l'expert choisi, frais d’impression de documents, envois postaux, 
 location de salles, frais pour les apéritifs de fin d'événement, etc.</v>
       </c>
-      <c r="B27" s="139"/>
-[...7 lines deleted...]
-      <c r="J27" s="139"/>
+      <c r="B27" s="124"/>
+      <c r="C27" s="124"/>
+      <c r="D27" s="124"/>
+      <c r="E27" s="124"/>
+      <c r="F27" s="124"/>
+      <c r="G27" s="124"/>
+      <c r="H27" s="124"/>
+      <c r="I27" s="124"/>
+      <c r="J27" s="124"/>
     </row>
     <row r="28" spans="1:10" s="6" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="138" t="str">
+      <c r="A28" s="123" t="str">
         <f ca="1">Listes_Admin_DFI!$A$39</f>
         <v xml:space="preserve"> 3. Si la commune organise plusieurs séances d'information, tous les coûts doivent être regroupés et imputés dans cet excel.</v>
       </c>
-      <c r="B28" s="138"/>
-[...7 lines deleted...]
-      <c r="J28" s="138"/>
+      <c r="B28" s="123"/>
+      <c r="C28" s="123"/>
+      <c r="D28" s="123"/>
+      <c r="E28" s="123"/>
+      <c r="F28" s="123"/>
+      <c r="G28" s="123"/>
+      <c r="H28" s="123"/>
+      <c r="I28" s="123"/>
+      <c r="J28" s="123"/>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="str">
         <f ca="1">Listes_Admin_DFI!$A$40</f>
         <v xml:space="preserve"> 4. Pour toutes les prestations dont le montant dépasse 5 000 francs, veuillez nous fournir le détail des coûts.</v>
       </c>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A30" s="138" t="str">
+      <c r="A30" s="123" t="str">
         <f ca="1">Listes_Admin_DFI!$A$41</f>
         <v xml:space="preserve"> 5. REMARQUE IMPORTANTE : aucun justificatif supplémentaire n'est nécessaire en annexe. Veuillez cependant noter qu'en cas de contrôle fédéral des finances, les justificatifs devront être fournis.</v>
       </c>
-      <c r="B30" s="138"/>
-[...7 lines deleted...]
-      <c r="J30" s="138"/>
+      <c r="B30" s="123"/>
+      <c r="C30" s="123"/>
+      <c r="D30" s="123"/>
+      <c r="E30" s="123"/>
+      <c r="F30" s="123"/>
+      <c r="G30" s="123"/>
+      <c r="H30" s="123"/>
+      <c r="I30" s="123"/>
+      <c r="J30" s="123"/>
     </row>
     <row r="32" spans="1:10" s="22" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A32" s="133" t="str">
+      <c r="A32" s="118" t="str">
         <f ca="1">Listes_Admin_DFI!$A$42</f>
         <v>Désignation</v>
       </c>
-      <c r="B32" s="135" t="str">
+      <c r="B32" s="120" t="str">
         <f ca="1">Listes_Admin_DFI!$A$43</f>
         <v>Honoraires</v>
       </c>
-      <c r="C32" s="136"/>
-[...3 lines deleted...]
-      <c r="G32" s="135" t="str">
+      <c r="C32" s="121"/>
+      <c r="D32" s="121"/>
+      <c r="E32" s="121"/>
+      <c r="F32" s="122"/>
+      <c r="G32" s="120" t="str">
         <f ca="1">Listes_Admin_DFI!$A$49</f>
         <v>Coûts forfaitaires</v>
       </c>
-      <c r="H32" s="136"/>
-[...1 lines deleted...]
-      <c r="J32" s="131" t="str">
+      <c r="H32" s="121"/>
+      <c r="I32" s="122"/>
+      <c r="J32" s="116" t="str">
         <f ca="1">Listes_Admin_DFI!$A$53</f>
         <v>Total</v>
       </c>
     </row>
     <row r="33" spans="1:10" s="22" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A33" s="134"/>
+      <c r="A33" s="119"/>
       <c r="B33" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$44</f>
         <v>Collaborateur</v>
       </c>
       <c r="C33" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$45</f>
         <v>Fonction</v>
       </c>
       <c r="D33" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$46</f>
         <v>Tarif horaire</v>
       </c>
       <c r="E33" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$47</f>
         <v>Nb heures</v>
       </c>
       <c r="F33" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$48</f>
         <v>Sous-total</v>
       </c>
       <c r="G33" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$50</f>
         <v>Quantité</v>
       </c>
       <c r="H33" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$51</f>
         <v>Montant</v>
       </c>
       <c r="I33" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$52</f>
         <v>Sous-total</v>
       </c>
-      <c r="J33" s="132"/>
+      <c r="J33" s="117"/>
     </row>
     <row r="34" spans="1:10" s="100" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="93" t="str">
         <f ca="1">Listes_Admin_DFI!$A$54</f>
         <v>Exemple 1 (honoraires)</v>
       </c>
       <c r="B34" s="93" t="str">
         <f ca="1">Listes_Admin_DFI!$A$56</f>
         <v>Exemple 2 (coûts forfaitaires)</v>
       </c>
       <c r="C34" s="93"/>
       <c r="D34" s="94">
         <v>100</v>
       </c>
       <c r="E34" s="95">
         <v>1</v>
       </c>
       <c r="F34" s="96">
         <f>E34*D34</f>
         <v>100</v>
       </c>
       <c r="G34" s="97">
         <v>1</v>
       </c>
       <c r="H34" s="98"/>
@@ -3829,1804 +3956,1799 @@
       <c r="E60" s="26"/>
       <c r="F60" s="27">
         <f>SUM(F34:F59)</f>
         <v>100</v>
       </c>
       <c r="G60" s="27"/>
       <c r="H60" s="27"/>
       <c r="I60" s="27">
         <f>SUM(I34:I59)</f>
         <v>2317.2600000000002</v>
       </c>
       <c r="J60" s="28">
         <f>SUM(J34:J59)</f>
         <v>2417.5600000000004</v>
       </c>
     </row>
     <row r="61" spans="1:10" x14ac:dyDescent="0.25">
       <c r="D61" s="30"/>
       <c r="E61" s="30"/>
     </row>
     <row r="62" spans="1:10" x14ac:dyDescent="0.25">
       <c r="D62" s="30"/>
       <c r="E62" s="30"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Po4zi9/5jVd6MyVSs7WpmkLsREcqQ4bZzZ9kSlowwRPhd+dvOJH24KFlhMB3j/5vNvYz9VU7IEDnzVemL/b9ng==" saltValue="HGRceWizshnNmcKWAzmH7w==" spinCount="100000" sheet="1" insertRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="/eg5zCvn0Kz7LtAqZEz+EVuhVrn6Ph1ntb+EAoN9MwVa8YVkStoyxMVh6uZkt5d0S9kOZNsdSs9WPhEu5uG5Ww==" saltValue="1i8SzqI/1cjrFOLe9Dx0yA==" spinCount="100000" sheet="1" insertRows="0"/>
   <mergeCells count="9">
     <mergeCell ref="C1:D2"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="A32:A33"/>
     <mergeCell ref="G32:I32"/>
     <mergeCell ref="B32:F32"/>
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="A27:J27"/>
     <mergeCell ref="A30:J30"/>
     <mergeCell ref="A28:J28"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B6" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>Type</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A14" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>Thematique</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="D23" location="'Facture-Rechnung-Fattura'!A1" display="'Facture-Rechnung-Fattura'!A1" xr:uid="{CAFEF037-E4D7-4DDB-AEBB-D2384E850455}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Feuil1">
     <tabColor theme="4"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K35"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="60" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="115" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="57.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="23.7109375" style="3" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="10.5703125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="str">
         <f ca="1">Listes_Admin_DFI!$A$12</f>
         <v>Soutien financier aux projets des villes, des communes et des régions</v>
       </c>
       <c r="B1" s="4"/>
-      <c r="D1" s="127" t="str">
+      <c r="D1" s="112" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Tous les champs en vert doivent être complétés.</v>
       </c>
-      <c r="E1" s="140"/>
-      <c r="F1" s="128"/>
+      <c r="E1" s="139"/>
+      <c r="F1" s="113"/>
     </row>
     <row r="2" spans="1:11" ht="27" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="str">
         <f ca="1">Listes_Admin_DFI!$A$13</f>
         <v>Projets temporaires 2026 (mise en œuvre 2026/2027)</v>
       </c>
       <c r="B2" s="5"/>
-      <c r="D2" s="129"/>
-[...1 lines deleted...]
-      <c r="F2" s="130"/>
+      <c r="D2" s="114"/>
+      <c r="E2" s="140"/>
+      <c r="F2" s="115"/>
     </row>
     <row r="3" spans="1:11" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="D3" s="6"/>
     </row>
     <row r="4" spans="1:11" ht="21" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="str">
         <f ca="1">Listes_Admin_DFI!$A$58</f>
-        <v>Demande de subvention* (formulaire de paiement) 2026</v>
+        <v>Demande de subvention* (formulaire de paiement) 2026-2027</v>
       </c>
       <c r="B4" s="8"/>
       <c r="D4" s="6"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" s="31"/>
     </row>
     <row r="7" spans="1:11" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A7" s="32" t="str">
         <f ca="1">Listes_Admin_DFI!$A$59</f>
         <v>Données pour le paiement</v>
       </c>
       <c r="E7" s="7"/>
     </row>
     <row r="8" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="33"/>
       <c r="B8" s="33"/>
       <c r="C8" s="34"/>
     </row>
     <row r="9" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="92" t="str">
         <f ca="1">Listes_Admin_DFI!$A$60</f>
         <v>Numéro du projet (TP 2026-XXX)</v>
       </c>
-      <c r="B9" s="150" t="str">
+      <c r="B9" s="150">
         <f>'Decompte-Abrechung-Rendiconto'!B9</f>
-        <v>Compléter</v>
+        <v>0</v>
       </c>
       <c r="C9" s="151"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" s="35" t="str">
         <f ca="1">Listes_Admin_DFI!$A$61</f>
         <v>Nom de la commune ou du regroupement</v>
       </c>
-      <c r="B10" s="142" t="str">
+      <c r="B10" s="141">
         <f>'Decompte-Abrechung-Rendiconto'!B7</f>
-        <v>Compléter</v>
-[...1 lines deleted...]
-      <c r="C10" s="143"/>
+        <v>0</v>
+      </c>
+      <c r="C10" s="142"/>
     </row>
     <row r="11" spans="1:11" ht="45.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="37" t="str">
         <f ca="1">Listes_Admin_DFI!$A$62</f>
         <v>Adresse postale de la commune</v>
       </c>
-      <c r="B11" s="147" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="148"/>
+      <c r="B11" s="146"/>
+      <c r="C11" s="147"/>
       <c r="D11" s="38"/>
       <c r="E11" s="81" t="str">
-        <f>IF(B11="",Listes_Admin_DFI!$A$73,"")</f>
-        <v/>
+        <f ca="1">IF(B11="",Listes_Admin_DFI!$A$73,"")</f>
+        <v>!!! Vérifier/compléter les champs en vert</v>
       </c>
       <c r="F11" s="79"/>
       <c r="G11" s="79"/>
       <c r="H11" s="79"/>
       <c r="I11" s="79"/>
       <c r="J11" s="78"/>
       <c r="K11" s="78"/>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" s="39" t="str">
         <f ca="1">Listes_Admin_DFI!$A$63</f>
         <v>NPA+Localité</v>
       </c>
-      <c r="B12" s="144" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="145"/>
+      <c r="B12" s="143"/>
+      <c r="C12" s="144"/>
       <c r="D12" s="38"/>
       <c r="E12" s="81" t="str">
-        <f>IF(B12="",Listes_Admin_DFI!$A$73,"")</f>
-        <v/>
+        <f ca="1">IF(B12="",Listes_Admin_DFI!$A$73,"")</f>
+        <v>!!! Vérifier/compléter les champs en vert</v>
       </c>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="37" t="str">
         <f ca="1">Listes_Admin_DFI!$A$64</f>
         <v>Personne de contact dans la commune</v>
       </c>
-      <c r="B13" s="142" t="str">
+      <c r="B13" s="141">
         <f>'Decompte-Abrechung-Rendiconto'!B8</f>
-        <v>Compléter</v>
-[...1 lines deleted...]
-      <c r="C13" s="143"/>
+        <v>0</v>
+      </c>
+      <c r="C13" s="142"/>
       <c r="D13" s="36"/>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" s="40" t="str">
         <f ca="1">Listes_Admin_DFI!$A$65</f>
         <v>Adresse e-mail</v>
       </c>
-      <c r="B14" s="144" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="145"/>
+      <c r="B14" s="143"/>
+      <c r="C14" s="144"/>
       <c r="D14" s="36"/>
       <c r="E14" s="81" t="str">
-        <f>IF(B14="",Listes_Admin_DFI!$A$73,"")</f>
-[...3 lines deleted...]
-    <row r="15" spans="1:11" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
+        <f ca="1">IF(B14="",Listes_Admin_DFI!$A$73,"")</f>
+        <v>!!! Vérifier/compléter les champs en vert</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="69" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="35" t="str">
         <f ca="1">Listes_Admin_DFI!$A$66</f>
-        <v>Coordonnées bancaires de la commune (Banque/Poste/IBAN)</v>
-[...4 lines deleted...]
-      <c r="C15" s="145"/>
+        <v>Coordonnées bancaires de la commune (Banque/Poste/IBAN)
+Remarque: Veuillez utiliser un IBAN standard, le QR-IBAN (contient le chiffre 3 à la 5ème place: CHXX 3XXX XXXX XXXX XXXX X) n'étant pas accepté.</v>
+      </c>
+      <c r="B15" s="143"/>
+      <c r="C15" s="144"/>
       <c r="D15" s="36"/>
       <c r="E15" s="81" t="str">
-        <f>IF(B15="",Listes_Admin_DFI!$A$73,"")</f>
-        <v/>
+        <f ca="1">IF(B15="",Listes_Admin_DFI!$A$73,"")</f>
+        <v>!!! Vérifier/compléter les champs en vert</v>
       </c>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A16" s="6"/>
       <c r="B16" s="6"/>
       <c r="C16" s="38"/>
       <c r="D16" s="38"/>
     </row>
     <row r="17" spans="1:8" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A17" s="32" t="str">
         <f ca="1">Listes_Admin_DFI!$A$67</f>
         <v>Subvention</v>
       </c>
       <c r="B17" s="41"/>
       <c r="C17" s="38"/>
       <c r="E17" s="85" t="str">
         <f ca="1">Listes_Admin_DFI!$A$30</f>
         <v>Correction OFEN</v>
       </c>
       <c r="F17" s="86"/>
       <c r="G17" s="87"/>
       <c r="H17" s="87"/>
     </row>
     <row r="18" spans="1:8" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="33"/>
       <c r="B18" s="33"/>
       <c r="C18" s="34"/>
       <c r="E18" s="88"/>
       <c r="F18" s="88"/>
       <c r="G18" s="87"/>
       <c r="H18" s="87"/>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="65" t="str">
         <f ca="1">'Decompte-Abrechung-Rendiconto'!$A$12</f>
         <v>Séance(s) d'information (obligatoire)</v>
       </c>
       <c r="B19" s="67"/>
-      <c r="C19" s="42">
+      <c r="C19" s="42" t="e">
         <f ca="1">IF(E19=0,'Decompte-Abrechung-Rendiconto'!B22,E19)</f>
-        <v>967</v>
+        <v>#VALUE!</v>
       </c>
       <c r="E19" s="89">
         <v>0</v>
       </c>
-      <c r="F19" s="90" t="str">
+      <c r="F19" s="90" t="e">
         <f ca="1">"(Montant initial : "&amp;TEXT('Decompte-Abrechung-Rendiconto'!$B$22,"#'000.00")&amp;")"</f>
-        <v>(Montant initial : 967.00)</v>
+        <v>#VALUE!</v>
       </c>
       <c r="G19" s="87"/>
       <c r="H19" s="87"/>
     </row>
     <row r="20" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="65" t="str">
         <f ca="1">'Decompte-Abrechung-Rendiconto'!$A$13&amp;" : "&amp;'Decompte-Abrechung-Rendiconto'!$A$14</f>
-        <v>Mesure(s) d'accompagnement : Non</v>
+        <v xml:space="preserve">Mesure(s) d'accompagnement : </v>
       </c>
       <c r="B20" s="67"/>
-      <c r="C20" s="42">
+      <c r="C20" s="42" t="e">
         <f ca="1">IF(E20=0,'Decompte-Abrechung-Rendiconto'!B23,E20)</f>
-        <v>0</v>
+        <v>#VALUE!</v>
       </c>
       <c r="E20" s="89">
         <v>0</v>
       </c>
-      <c r="F20" s="90" t="str">
+      <c r="F20" s="90" t="e">
         <f ca="1">"(Montant initial : "&amp;TEXT('Decompte-Abrechung-Rendiconto'!$B$23,"#'000.00")&amp;")"</f>
-        <v>(Montant initial : 000.00)</v>
+        <v>#VALUE!</v>
       </c>
       <c r="G20" s="87"/>
       <c r="H20" s="87"/>
     </row>
     <row r="21" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="43" t="str">
         <f ca="1">Listes_Admin_DFI!$A$68</f>
         <v>Total de la subvention</v>
       </c>
       <c r="B21" s="72" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="C21" s="44">
+        <v>219</v>
+      </c>
+      <c r="C21" s="44" t="e">
         <f ca="1">SUM(C19:C20)</f>
-        <v>967</v>
+        <v>#VALUE!</v>
       </c>
       <c r="D21" s="14"/>
       <c r="E21" s="15"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="45"/>
       <c r="B22" s="46"/>
       <c r="C22" s="47"/>
     </row>
     <row r="23" spans="1:8" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="149" t="str">
         <f ca="1">Listes_Admin_DFI!$A$70</f>
         <v xml:space="preserve">Les contributions sont exonérées de la TVA. </v>
       </c>
       <c r="B23" s="149"/>
       <c r="C23" s="149"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="48"/>
       <c r="B24" s="48"/>
       <c r="C24" s="48"/>
       <c r="D24" s="36"/>
     </row>
     <row r="25" spans="1:8" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A25" s="32" t="str">
         <f ca="1">Listes_Admin_DFI!$A$69</f>
         <v>Date</v>
       </c>
-      <c r="B25" s="144" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="145"/>
+      <c r="B25" s="148"/>
+      <c r="C25" s="148"/>
       <c r="D25" s="36"/>
       <c r="E25" s="81" t="str">
-        <f>IF(B25="",Listes_Admin_DFI!$A$73,"")</f>
-        <v/>
+        <f ca="1">IF(B25="",Listes_Admin_DFI!$A$73,"")</f>
+        <v>!!! Vérifier/compléter les champs en vert</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="49"/>
       <c r="B26" s="49"/>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B27" s="50"/>
     </row>
     <row r="28" spans="1:8" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A28" s="32" t="str">
         <f ca="1">Listes_Admin_DFI!$A$71</f>
         <v>Partie réservée à l'OFEN</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="33"/>
       <c r="B29" s="33"/>
       <c r="C29" s="34"/>
     </row>
     <row r="30" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A30" s="6" t="str">
         <f ca="1">Listes_Admin_DFI!$A$72</f>
         <v>Signature électronique par le responsable du projet au sein de l’OFEN:</v>
       </c>
     </row>
-    <row r="35" spans="1:3" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="146" t="str">
+    <row r="35" spans="1:3" ht="54.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="145" t="str">
         <f ca="1">Listes_Admin_DFI!$A$74</f>
         <v>*Bases légales : Les subventions actuelles se basent sur l’art. 47 « Information et conseil » de la loi du 30.09.2016 sur l’énergie (LEne; RS 730.0) et sur les dispositions d’exécution correspondantes de l’ordonnance du 01.11.2017 sur l’énergie (OEne; RS 730.01), la décision du Conseil fédéral du 7 décembre 2018 ainsi que sur le chiffre 7.2 de la stratégie SuisseEnergie 2021-2030 dans laquelle sont nommés les objectifs et les mesures au niveau des villes, des communes, des quartiers et des régions, qui peuvent entre autre être soutenues par SuisseEnergie. En outre, les dispositions de la loi sur les subventions du 05.10.1990 (LSu, RS 616.1) sont applicables.</v>
       </c>
-      <c r="B35" s="146"/>
-      <c r="C35" s="146"/>
+      <c r="B35" s="145"/>
+      <c r="C35" s="145"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="/ezTK1pcNO06Kd9edhij4SkvP2oYRBSecDemsVC7HxZp4H5EklYcza2hjdvdTF5zZzFoTQ+PS9q5OxlcRTIyTw==" saltValue="7kyv1B6ZbHa4wYzVFBvnKg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="pxxaB/0e1QD12+sULjbFMpe5RFW32ToY/SYuKdpbeApTYk0+ubCURCz1Bdbr88EebQm+qGRxCdHiERerdMpuzQ==" saltValue="Sv0aPiuE+fY6zIHUJD7mzQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="11">
     <mergeCell ref="D1:F2"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="A35:C35"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="B9:C9"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="1.9685039370078741" bottom="0.39370078740157483" header="0.11811023622047245" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="92" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;L
-Office fédéral de l’énergie
+    <oddHeader>&amp;LOffice fédéral de l’énergie
 c/o DLZ Finanzen
 3003 Berne
 &amp;K0070C03643081400  / REF-1081-00305&amp;R&amp;G</oddHeader>
   </headerFooter>
-  <legacyDrawingHF r:id="rId2"/>
+  <customProperties>
+    <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
+  </customProperties>
+  <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Feuil2"/>
   <dimension ref="A1:I105"/>
   <sheetViews>
-    <sheetView topLeftCell="A41" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="G59" sqref="G59"/>
+    <sheetView topLeftCell="A50" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="H66" sqref="H66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="62.85546875" style="55" customWidth="1"/>
     <col min="2" max="2" width="11" style="55" customWidth="1"/>
     <col min="3" max="3" width="12" style="55" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="55" customWidth="1"/>
     <col min="5" max="5" width="54.140625" style="55" customWidth="1"/>
     <col min="6" max="6" width="45.42578125" style="55" customWidth="1"/>
     <col min="7" max="7" width="47.140625" style="55" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="55" customWidth="1"/>
     <col min="9" max="9" width="43.5703125" style="55" customWidth="1"/>
     <col min="10" max="16384" width="10.85546875" style="55"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="53" t="str">
         <f>Start!$D$6</f>
         <v>Français</v>
       </c>
       <c r="B1" s="53">
         <f>IF($A$1=$E$1,COLUMN($E$1),IF($A$1=$F$1,COLUMN($F$1),IF($A$1=$G$1,COLUMN($G$1),NA())))</f>
         <v>5</v>
       </c>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="54" t="s">
+        <v>37</v>
+      </c>
+      <c r="F1" s="54" t="s">
         <v>38</v>
       </c>
-      <c r="F1" s="54" t="s">
+      <c r="G1" s="54" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="53"/>
       <c r="B2" s="53"/>
       <c r="C2" s="53"/>
       <c r="D2" s="53"/>
       <c r="E2" s="60"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" s="53" t="str">
         <f t="shared" ref="A3:A62" ca="1" si="0">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>Complétez le décompte financier</v>
       </c>
       <c r="B3" s="53"/>
       <c r="C3" s="53"/>
       <c r="D3" s="53"/>
       <c r="E3" s="55" t="s">
+        <v>152</v>
+      </c>
+      <c r="F3" s="55" t="s">
+        <v>153</v>
+      </c>
+      <c r="G3" s="56" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Lien vers l'onglet "Decompte-Abrechung-Rendiconto"</v>
       </c>
       <c r="B4" s="53"/>
       <c r="C4" s="53"/>
       <c r="D4" s="53"/>
       <c r="E4" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="F4" s="55" t="s">
+        <v>145</v>
+      </c>
+      <c r="G4" s="55" t="s">
         <v>146</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Compléter la facture (formulaire de paiement)</v>
       </c>
       <c r="B5" s="53"/>
       <c r="C5" s="53"/>
       <c r="D5" s="53"/>
       <c r="E5" s="55" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F5" s="55" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="G5" s="56" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Lien vers l'onglet "Facture-Rechnung-Fattura"</v>
       </c>
       <c r="B6" s="53"/>
       <c r="C6" s="53"/>
       <c r="D6" s="53"/>
       <c r="E6" s="55" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="F6" s="55" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G6" s="55" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Chargez les documents sur la plateforme</v>
       </c>
       <c r="B7" s="53"/>
       <c r="C7" s="53"/>
       <c r="D7" s="53"/>
       <c r="E7" s="55" t="s">
+        <v>157</v>
+      </c>
+      <c r="F7" s="55" t="s">
+        <v>158</v>
+      </c>
+      <c r="G7" s="55" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>REMARQUES IMPORTANTES</v>
       </c>
       <c r="B8" s="53"/>
       <c r="C8" s="53"/>
       <c r="D8" s="53"/>
       <c r="E8" s="55" t="s">
+        <v>147</v>
+      </c>
+      <c r="F8" s="55" t="s">
+        <v>148</v>
+      </c>
+      <c r="G8" s="55" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>!!! Tous les champs en vert doivent être complétés.</v>
       </c>
       <c r="B9" s="53"/>
       <c r="C9" s="53"/>
       <c r="D9" s="53"/>
       <c r="E9" s="55" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="F9" s="55" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="G9" s="56" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A10" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>!!! Ce fichier excel ainsi que tous les autres livrables doivent être complétés et chargés sur la plateforme.</v>
       </c>
       <c r="B10" s="53"/>
       <c r="C10" s="53"/>
       <c r="D10" s="53"/>
       <c r="E10" s="55" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="F10" s="55" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="G10" s="56" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
-        <v xml:space="preserve">Lien vers la plateforme </v>
+        <v>Lien vers la plateforme</v>
       </c>
       <c r="B11" s="53"/>
       <c r="C11" s="53"/>
       <c r="D11" s="53"/>
       <c r="E11" s="55" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="F11" s="55" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="G11" s="56" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A12" s="53" t="str">
         <f ca="1">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>Soutien financier aux projets des villes, des communes et des régions</v>
       </c>
       <c r="B12" s="53"/>
       <c r="C12" s="53"/>
       <c r="D12" s="53"/>
       <c r="E12" s="55" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="F12" s="55" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="G12" s="55" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Projets temporaires 2026 (mise en œuvre 2026/2027)</v>
       </c>
       <c r="B13" s="53"/>
       <c r="C13" s="53"/>
       <c r="D13" s="53"/>
       <c r="E13" s="55" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="F13" s="55" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="G13" s="55" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
-        <v>Décompte financier 2026</v>
+        <v>Décompte financier 2026-2027</v>
       </c>
       <c r="B14" s="53"/>
       <c r="C14" s="53"/>
       <c r="D14" s="53"/>
       <c r="E14" s="55" t="s">
-        <v>215</v>
+        <v>183</v>
       </c>
       <c r="F14" s="55" t="s">
-        <v>216</v>
+        <v>184</v>
       </c>
       <c r="G14" s="55" t="s">
-        <v>217</v>
+        <v>185</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Sélection de la configuration</v>
       </c>
       <c r="B15" s="53"/>
       <c r="C15" s="53"/>
       <c r="D15" s="53"/>
       <c r="E15" s="55" t="s">
+        <v>120</v>
+      </c>
+      <c r="F15" s="55" t="s">
+        <v>121</v>
+      </c>
+      <c r="G15" s="56" t="s">
         <v>122</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" s="57" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Commune individuelle</v>
       </c>
       <c r="B16" s="53"/>
       <c r="C16" s="53"/>
       <c r="D16" s="53"/>
       <c r="E16" s="55" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="55" t="s">
         <v>12</v>
       </c>
       <c r="G16" s="56" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="58" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Regroupement de communes/Région</v>
       </c>
       <c r="B17" s="53"/>
       <c r="C17" s="53"/>
       <c r="D17" s="53"/>
       <c r="E17" s="55" t="s">
+        <v>117</v>
+      </c>
+      <c r="F17" s="55" t="s">
+        <v>118</v>
+      </c>
+      <c r="G17" s="56" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Nom de la commune</v>
       </c>
       <c r="B18" s="53"/>
       <c r="C18" s="53"/>
       <c r="D18" s="53"/>
       <c r="E18" s="55" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="55" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G18" s="56" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Nom du regroupement/de la région</v>
       </c>
       <c r="B19" s="53"/>
       <c r="C19" s="53"/>
       <c r="D19" s="53"/>
       <c r="E19" s="55" t="s">
+        <v>123</v>
+      </c>
+      <c r="F19" s="55" t="s">
+        <v>124</v>
+      </c>
+      <c r="G19" s="56" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Personne de contact</v>
       </c>
       <c r="B20" s="53"/>
       <c r="C20" s="53"/>
       <c r="D20" s="53"/>
       <c r="E20" s="55" t="s">
         <v>5</v>
       </c>
       <c r="F20" s="55" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="G20" s="56" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Numéro du projet (voir dans le tool d'inscription: TP 2026-XXX)</v>
       </c>
       <c r="B21" s="53"/>
       <c r="C21" s="53"/>
       <c r="D21" s="53"/>
       <c r="E21" s="55" t="s">
         <v>186</v>
       </c>
       <c r="F21" s="55" t="s">
         <v>187</v>
       </c>
       <c r="G21" s="56" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Subvention maximale possible</v>
       </c>
       <c r="B22" s="53"/>
       <c r="C22" s="53"/>
       <c r="D22" s="53"/>
       <c r="E22" s="55" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F22" s="55" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="G22" s="55" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Commune (forfait)</v>
       </c>
       <c r="B23" s="53"/>
       <c r="C23" s="53"/>
       <c r="D23" s="53"/>
       <c r="E23" s="55" t="s">
+        <v>126</v>
+      </c>
+      <c r="F23" s="55" t="s">
+        <v>127</v>
+      </c>
+      <c r="G23" s="55" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Regroupement (forfait)</v>
       </c>
       <c r="B24" s="53"/>
       <c r="C24" s="53"/>
       <c r="D24" s="53"/>
       <c r="E24" s="55" t="s">
+        <v>129</v>
+      </c>
+      <c r="F24" s="55" t="s">
+        <v>130</v>
+      </c>
+      <c r="G24" s="55" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Séance(s) d'information (obligatoire)</v>
       </c>
       <c r="B25" s="59">
         <v>2000</v>
       </c>
       <c r="C25" s="59">
         <v>4000</v>
       </c>
       <c r="D25" s="53"/>
       <c r="E25" s="55" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F25" s="55" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G25" s="55" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="53" t="str">
         <f ca="1">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>Mesure(s) d'accompagnement</v>
       </c>
       <c r="B26" s="59"/>
       <c r="C26" s="59"/>
       <c r="D26" s="53"/>
       <c r="E26" s="55" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="F26" s="55" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="G26" s="55" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="57" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Oui</v>
       </c>
       <c r="B27" s="59">
         <v>3000</v>
       </c>
       <c r="C27" s="59">
         <v>6000</v>
       </c>
       <c r="D27" s="53"/>
       <c r="E27" s="55" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F27" s="55" t="s">
+        <v>132</v>
+      </c>
+      <c r="G27" s="55" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="58" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Non</v>
       </c>
       <c r="B28" s="59">
         <v>0</v>
       </c>
       <c r="C28" s="59">
         <v>0</v>
       </c>
       <c r="D28" s="53"/>
       <c r="E28" s="55" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F28" s="55" t="s">
+        <v>133</v>
+      </c>
+      <c r="G28" s="55" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Subvention maximale</v>
       </c>
       <c r="B29" s="53"/>
       <c r="C29" s="53"/>
       <c r="D29" s="53"/>
       <c r="E29" s="55" t="s">
         <v>15</v>
       </c>
       <c r="F29" s="55" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G29" s="55" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Correction OFEN</v>
       </c>
       <c r="B30" s="53"/>
       <c r="C30" s="53"/>
       <c r="D30" s="53"/>
       <c r="E30" s="55" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="F30" s="55" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="G30" s="55" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Récapitulatif</v>
       </c>
       <c r="B31" s="53"/>
       <c r="C31" s="53"/>
       <c r="D31" s="53"/>
       <c r="E31" s="55" t="s">
         <v>10</v>
       </c>
       <c r="F31" s="55" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G31" s="56" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Coûts totaux du projet (selon tableau ci-dessous)</v>
       </c>
       <c r="B32" s="53"/>
       <c r="C32" s="53"/>
       <c r="D32" s="53"/>
       <c r="E32" s="55" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F32" s="55" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G32" s="56" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Subvention théorique (40% des coûts totaux)</v>
       </c>
       <c r="B33" s="53"/>
       <c r="C33" s="53"/>
       <c r="D33" s="53"/>
       <c r="E33" s="55" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F33" s="55" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G33" s="56" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A34" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Subvention maximale (selon tableau ci-dessus)</v>
       </c>
       <c r="B34" s="53"/>
       <c r="C34" s="53"/>
       <c r="D34" s="53"/>
       <c r="E34" s="55" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F34" s="55" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="G34" s="56" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Subvention accordée</v>
       </c>
       <c r="B35" s="53"/>
       <c r="C35" s="53"/>
       <c r="D35" s="53"/>
       <c r="E35" s="55" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F35" s="55" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G35" s="56" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Montant par commune-contact inscrite</v>
       </c>
       <c r="B36" s="53"/>
       <c r="C36" s="53"/>
       <c r="D36" s="53"/>
       <c r="E36" s="55" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F36" s="55" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G36" s="56" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="75" x14ac:dyDescent="0.25">
       <c r="A37" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v xml:space="preserve"> 1. Veuillez introduire dans le tableau ci-dessous tous les coûts liés au projet. Si les tarifs horaires ne sont pas connus ou inexistants, veuillez utiliser la partie "Coûts forfaitaires".</v>
       </c>
       <c r="B37" s="53"/>
       <c r="C37" s="53"/>
       <c r="D37" s="53"/>
       <c r="E37" s="55" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F37" s="55" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="G37" s="56" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="38" spans="1:9" ht="105" x14ac:dyDescent="0.25">
       <c r="A38" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v xml:space="preserve"> 2.Les coûts pouvant être imputés au projet sont par exemple : honoraires des collaborateurs de la municipalité, coûts pour le mandat du bureau externe ou de l'expert choisi, frais d’impression de documents, envois postaux, 
 location de salles, frais pour les apéritifs de fin d'événement, etc.</v>
       </c>
       <c r="B38" s="53"/>
       <c r="C38" s="53"/>
       <c r="D38" s="53"/>
       <c r="E38" s="55" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="F38" s="55" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="G38" s="56" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="I38" s="68"/>
     </row>
     <row r="39" spans="1:9" ht="60" x14ac:dyDescent="0.25">
       <c r="A39" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v xml:space="preserve"> 3. Si la commune organise plusieurs séances d'information, tous les coûts doivent être regroupés et imputés dans cet excel.</v>
       </c>
       <c r="B39" s="53"/>
       <c r="C39" s="53"/>
       <c r="D39" s="53"/>
       <c r="E39" s="55" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="F39" s="55" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="G39" s="56" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="I39" s="68"/>
     </row>
     <row r="40" spans="1:9" ht="45" x14ac:dyDescent="0.25">
       <c r="A40" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v xml:space="preserve"> 4. Pour toutes les prestations dont le montant dépasse 5 000 francs, veuillez nous fournir le détail des coûts.</v>
       </c>
       <c r="B40" s="53"/>
       <c r="C40" s="53"/>
       <c r="D40" s="53"/>
       <c r="E40" s="55" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="F40" s="55" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="G40" s="56" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="I40" s="68"/>
     </row>
     <row r="41" spans="1:9" ht="75" x14ac:dyDescent="0.25">
       <c r="A41" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v xml:space="preserve"> 5. REMARQUE IMPORTANTE : aucun justificatif supplémentaire n'est nécessaire en annexe. Veuillez cependant noter qu'en cas de contrôle fédéral des finances, les justificatifs devront être fournis.</v>
       </c>
       <c r="B41" s="53"/>
       <c r="C41" s="53"/>
       <c r="D41" s="53"/>
       <c r="E41" s="55" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="F41" s="55" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="G41" s="56" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Désignation</v>
       </c>
       <c r="B42" s="53"/>
       <c r="C42" s="53"/>
       <c r="D42" s="53"/>
       <c r="E42" s="55" t="s">
         <v>4</v>
       </c>
       <c r="F42" s="55" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="G42" s="55" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Honoraires</v>
       </c>
       <c r="B43" s="53"/>
       <c r="C43" s="53"/>
       <c r="D43" s="53"/>
       <c r="E43" s="55" t="s">
         <v>3</v>
       </c>
       <c r="F43" s="55" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G43" s="56" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Collaborateur</v>
       </c>
       <c r="B44" s="53"/>
       <c r="C44" s="53"/>
       <c r="D44" s="53"/>
       <c r="E44" s="55" t="s">
         <v>0</v>
       </c>
       <c r="F44" s="55" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G44" s="56" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Fonction</v>
       </c>
       <c r="B45" s="53"/>
       <c r="C45" s="53"/>
       <c r="D45" s="53"/>
       <c r="E45" s="55" t="s">
         <v>1</v>
       </c>
       <c r="F45" s="55" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G45" s="56" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Tarif horaire</v>
       </c>
       <c r="B46" s="53"/>
       <c r="C46" s="53"/>
       <c r="D46" s="53"/>
       <c r="E46" s="55" t="s">
         <v>2</v>
       </c>
       <c r="F46" s="55" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G46" s="56" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Nb heures</v>
       </c>
       <c r="B47" s="53"/>
       <c r="C47" s="53"/>
       <c r="D47" s="53"/>
       <c r="E47" s="55" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F47" s="55" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="G47" s="56" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Sous-total</v>
       </c>
       <c r="B48" s="53"/>
       <c r="C48" s="53"/>
       <c r="D48" s="53"/>
       <c r="E48" s="55" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="55" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G48" s="56" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Coûts forfaitaires</v>
       </c>
       <c r="B49" s="53"/>
       <c r="C49" s="53"/>
       <c r="D49" s="53"/>
       <c r="E49" s="55" t="s">
         <v>6</v>
       </c>
       <c r="F49" s="55" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G49" s="56" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Quantité</v>
       </c>
       <c r="B50" s="53"/>
       <c r="C50" s="53"/>
       <c r="D50" s="53"/>
       <c r="E50" s="55" t="s">
         <v>7</v>
       </c>
       <c r="F50" s="55" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G50" s="56" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Montant</v>
       </c>
       <c r="B51" s="53"/>
       <c r="C51" s="53"/>
       <c r="D51" s="53"/>
       <c r="E51" s="55" t="s">
         <v>8</v>
       </c>
       <c r="F51" s="55" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G51" s="56" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Sous-total</v>
       </c>
       <c r="B52" s="53"/>
       <c r="C52" s="53"/>
       <c r="D52" s="53"/>
       <c r="E52" s="55" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="55" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G52" s="56" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Total</v>
       </c>
       <c r="B53" s="53"/>
       <c r="C53" s="53"/>
       <c r="D53" s="53"/>
       <c r="E53" s="55" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F53" s="55" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G53" s="56" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Exemple 1 (honoraires)</v>
       </c>
       <c r="B54" s="53"/>
       <c r="C54" s="53"/>
       <c r="D54" s="53"/>
       <c r="E54" s="55" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F54" s="55" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G54" s="56" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Collaborateur_exemple_1</v>
       </c>
       <c r="B55" s="53"/>
       <c r="C55" s="53"/>
       <c r="D55" s="53"/>
       <c r="E55" s="55" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F55" s="55" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="G55" s="56" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Exemple 2 (coûts forfaitaires)</v>
       </c>
       <c r="B56" s="53"/>
       <c r="C56" s="53"/>
       <c r="D56" s="53"/>
       <c r="E56" s="55" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F56" s="55" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="G56" s="55" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Forfait_exemple_1</v>
       </c>
       <c r="B57" s="53"/>
       <c r="C57" s="53"/>
       <c r="D57" s="53"/>
       <c r="E57" s="56" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="F57" s="55" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="G57" s="56" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="58" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A58" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
-        <v>Demande de subvention* (formulaire de paiement) 2026</v>
+        <v>Demande de subvention* (formulaire de paiement) 2026-2027</v>
       </c>
       <c r="B58" s="53"/>
       <c r="C58" s="53"/>
       <c r="D58" s="53"/>
       <c r="E58" s="60" t="s">
-        <v>219</v>
+        <v>189</v>
       </c>
       <c r="F58" s="55" t="s">
-        <v>220</v>
+        <v>190</v>
       </c>
       <c r="G58" s="55" t="s">
-        <v>221</v>
+        <v>191</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Données pour le paiement</v>
       </c>
       <c r="B59" s="53"/>
       <c r="C59" s="53"/>
       <c r="D59" s="53"/>
       <c r="E59" s="60" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="F59" s="55" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="G59" s="55" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Numéro du projet (TP 2026-XXX)</v>
       </c>
       <c r="B60" s="53"/>
       <c r="C60" s="53"/>
       <c r="D60" s="53"/>
       <c r="E60" s="55" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="F60" s="55" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="G60" s="56" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A61" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Nom de la commune ou du regroupement</v>
       </c>
       <c r="B61" s="53"/>
       <c r="C61" s="53"/>
       <c r="D61" s="53"/>
       <c r="E61" s="60" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F61" s="56" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="G61" s="56" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Adresse postale de la commune</v>
       </c>
       <c r="B62" s="53"/>
       <c r="C62" s="53"/>
       <c r="D62" s="53"/>
       <c r="E62" s="60" t="s">
         <v>16</v>
       </c>
       <c r="F62" s="55" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="G62" s="56" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" s="53" t="str">
         <f t="shared" ref="A63:A105" ca="1" si="1">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>NPA+Localité</v>
       </c>
       <c r="B63" s="53"/>
       <c r="C63" s="53"/>
       <c r="D63" s="53"/>
       <c r="E63" s="60" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F63" s="55" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="G63" s="56" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Personne de contact dans la commune</v>
       </c>
       <c r="B64" s="53"/>
       <c r="C64" s="53"/>
       <c r="D64" s="53"/>
       <c r="E64" s="60" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F64" s="55" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="G64" s="55" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A65" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Adresse e-mail</v>
       </c>
       <c r="B65" s="53"/>
       <c r="C65" s="53"/>
       <c r="D65" s="53"/>
       <c r="E65" s="60" t="s">
         <v>17</v>
       </c>
       <c r="F65" s="55" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G65" s="55" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="87" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="53" t="str">
         <f ca="1">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
-        <v>Coordonnées bancaires de la commune (Banque/Poste/IBAN)</v>
+        <v>Coordonnées bancaires de la commune (Banque/Poste/IBAN)
+Remarque: Veuillez utiliser un IBAN standard, le QR-IBAN (contient le chiffre 3 à la 5ème place: CHXX 3XXX XXXX XXXX XXXX X) n'étant pas accepté.</v>
       </c>
       <c r="B66" s="53"/>
       <c r="C66" s="53"/>
       <c r="D66" s="53"/>
       <c r="E66" s="60" t="s">
-        <v>20</v>
+        <v>220</v>
       </c>
       <c r="F66" s="55" t="s">
-        <v>182</v>
+        <v>221</v>
       </c>
       <c r="G66" s="55" t="s">
-        <v>93</v>
+        <v>222</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Subvention</v>
       </c>
       <c r="B67" s="53"/>
       <c r="C67" s="53"/>
       <c r="D67" s="53"/>
       <c r="E67" s="60" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F67" s="55" t="s">
+        <v>82</v>
+      </c>
+      <c r="G67" s="55" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Total de la subvention</v>
       </c>
       <c r="B68" s="53"/>
       <c r="C68" s="53"/>
       <c r="D68" s="53"/>
       <c r="E68" s="60" t="s">
         <v>18</v>
       </c>
       <c r="F68" s="55" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="G68" s="55" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Date</v>
       </c>
       <c r="B69" s="53"/>
       <c r="C69" s="53"/>
       <c r="D69" s="53"/>
       <c r="E69" s="60" t="s">
         <v>19</v>
       </c>
       <c r="F69" s="55" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="G69" s="55" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="70" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A70" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v xml:space="preserve">Les contributions sont exonérées de la TVA. </v>
       </c>
       <c r="B70" s="53"/>
       <c r="C70" s="53"/>
       <c r="D70" s="53"/>
       <c r="E70" s="60" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F70" s="55" t="s">
+        <v>177</v>
+      </c>
+      <c r="G70" s="55" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Partie réservée à l'OFEN</v>
       </c>
       <c r="B71" s="53"/>
       <c r="C71" s="53"/>
       <c r="D71" s="53"/>
       <c r="E71" s="60" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F71" s="55" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="G71" s="55" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="72" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A72" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Signature électronique par le responsable du projet au sein de l’OFEN:</v>
       </c>
       <c r="B72" s="53"/>
       <c r="C72" s="53"/>
       <c r="D72" s="53"/>
       <c r="E72" s="60" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F72" s="55" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="G72" s="55" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>!!! Vérifier/compléter les champs en vert</v>
       </c>
       <c r="B73" s="53"/>
       <c r="C73" s="53"/>
       <c r="D73" s="53"/>
       <c r="E73" s="60" t="s">
+        <v>171</v>
+      </c>
+      <c r="F73" s="55" t="s">
+        <v>172</v>
+      </c>
+      <c r="G73" s="56" t="s">
         <v>173</v>
-      </c>
-[...4 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="74" spans="1:7" ht="255" x14ac:dyDescent="0.25">
       <c r="A74" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>*Bases légales : Les subventions actuelles se basent sur l’art. 47 « Information et conseil » de la loi du 30.09.2016 sur l’énergie (LEne; RS 730.0) et sur les dispositions d’exécution correspondantes de l’ordonnance du 01.11.2017 sur l’énergie (OEne; RS 730.01), la décision du Conseil fédéral du 7 décembre 2018 ainsi que sur le chiffre 7.2 de la stratégie SuisseEnergie 2021-2030 dans laquelle sont nommés les objectifs et les mesures au niveau des villes, des communes, des quartiers et des régions, qui peuvent entre autre être soutenues par SuisseEnergie. En outre, les dispositions de la loi sur les subventions du 05.10.1990 (LSu, RS 616.1) sont applicables.</v>
       </c>
       <c r="B74" s="53"/>
       <c r="C74" s="53"/>
       <c r="D74" s="53"/>
       <c r="E74" s="60" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F74" s="55" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="G74" s="55" t="s">
-        <v>101</v>
-[...6 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="53"/>
       <c r="B75" s="53"/>
       <c r="C75" s="53"/>
       <c r="D75" s="53"/>
+      <c r="E75" s="55" t="e" vm="1">
+        <v>#VALUE!</v>
+      </c>
+      <c r="F75" s="55" t="e" vm="2">
+        <v>#VALUE!</v>
+      </c>
+      <c r="G75" s="55" t="e" vm="3">
+        <v>#VALUE!</v>
+      </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B76" s="53"/>
       <c r="C76" s="53"/>
       <c r="D76" s="53"/>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A77" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B77" s="53"/>
       <c r="C77" s="53"/>
       <c r="D77" s="53"/>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A78" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B78" s="53"/>
@@ -5877,50 +5999,70 @@
       <c r="D105" s="53"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="a2886ae9-3f43-46a4-a350-81a5f6bb12cf" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003A4C8748B2ED38418F0EECD74C917886" ma:contentTypeVersion="14" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="1f9851986a85a82def871aae58f292b8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4" xmlns:ns3="a2886ae9-3f43-46a4-a350-81a5f6bb12cf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="decc5344732d5177ff0b3e3c1e2530bc" ns2:_="" ns3:_="">
     <xsd:import namespace="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4"/>
     <xsd:import namespace="a2886ae9-3f43-46a4-a350-81a5f6bb12cf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -6093,51 +6235,51 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <f:fields xmlns:f="http://schemas.fabasoft.com/folio/2007/fields">
   <f:record ref="">
     <f:field ref="objname" par="" edit="true" text="SH/8100038-02-01-18_HYDRA_FNHW_Kostenrechung"/>
     <f:field ref="objsubject" par="" edit="true" text=""/>
     <f:field ref="objcreatedby" par="" text="Hintz, Wieland (BFE - hiw)"/>
     <f:field ref="objcreatedat" par="" text="10.10.2018 12:05:59"/>
     <f:field ref="objchangedby" par="" text="Meister, Anna (BFE - mea)"/>
     <f:field ref="objmodifiedat" par="" text="15.11.2018 10:15:41"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" par="" text=""/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" par="" edit="true" text=""/>
     <f:field ref="FSCFOLIO_1_1001_FieldCurrentUser" par="" text="Joëlle Fahrni"/>
     <f:field ref="CCAPRECONFIG_15_1001_Objektname" par="" edit="true" text="SH/8100038-02-01-18_HYDRA_FNHW_Kostenrechung"/>
     <f:field ref="CHPRECONFIG_1_1001_Objektname" par="" edit="true" text="SH/8100038-02-01-18_HYDRA_FNHW_Kostenrechung"/>
   </f:record>
   <f:record inx="1" ref="">
     <f:field ref="CCAPRECONFIG_15_1001_Anrede" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Anrede_Briefkopf" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht_Anrede" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachgestellter_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Strasse" par="" text=""/>
@@ -6360,152 +6502,132 @@
     <f:field ref="CCAPRECONFIG_15_1001_Sozialversicherungsnummer" text="Sozialversicherungsnummer"/>
     <f:field ref="CCAPRECONFIG_15_1001_Stock" text="Stock"/>
     <f:field ref="BAVCFG_15_1700_Strasse2" text="Strasse2"/>
     <f:field ref="BAVCFG_15_1700_Strasse2_AP" text="Strasse2_AP"/>
     <f:field ref="BAVCFG_15_1700_Strasse_AP" text="Strasse_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Telefon" text="Telefon"/>
     <f:field ref="BAVCFG_15_1700_Titel_AP" text="Titel_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" text="Titre"/>
     <f:field ref="CHPRECONFIG_1_1001_Titel" text="Titre"/>
     <f:field ref="CCAPRECONFIG_15_1001_Versandart" text="Type d'envoi"/>
     <f:field ref="BAVCFG_15_1700_Vorname_AP" text="Vorname_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Ziel" text="Ziel"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1" text="Zusatzzeile1"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1_AP" text="Zusatzzeile1_AP"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2" text="Zusatzzeile2"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2_AP" text="Zusatzzeile2_AP"/>
     <f:field ref="BAVCFG_15_1700_ZustellungAm" text="ZustellungAm"/>
   </f:display>
   <f:display par="" text="Publipostage">
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" text="Numéro de document"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" text="Objet"/>
   </f:display>
 </f:fields>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22D9531F-45CA-444E-8524-06875986EA3F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a2886ae9-3f43-46a4-a350-81a5f6bb12cf"/>
+    <ds:schemaRef ds:uri="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{647DFAD7-6063-409D-836A-3330458D687F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0DBB02E-A158-41FA-954D-BA47C0D95740}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4"/>
     <ds:schemaRef ds:uri="a2886ae9-3f43-46a4-a350-81a5f6bb12cf"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Arbeitsblätter</vt:lpstr>
+        <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Benannte Bereiche</vt:lpstr>
+        <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Start</vt:lpstr>
       <vt:lpstr>Decompte-Abrechung-Rendiconto</vt:lpstr>
       <vt:lpstr>Facture-Rechnung-Fattura</vt:lpstr>
       <vt:lpstr>Listes_Admin_DFI</vt:lpstr>
       <vt:lpstr>ActionFR</vt:lpstr>
       <vt:lpstr>ActionIT</vt:lpstr>
       <vt:lpstr>CommunesDE</vt:lpstr>
       <vt:lpstr>CommunesFR</vt:lpstr>
       <vt:lpstr>CommunesIT</vt:lpstr>
-      <vt:lpstr>'Facture-Rechnung-Fattura'!Druckbereich</vt:lpstr>
       <vt:lpstr>Thematique</vt:lpstr>
       <vt:lpstr>Type</vt:lpstr>
+      <vt:lpstr>'Facture-Rechnung-Fattura'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Fachhochschule Nordwestschweiz</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Eismann Ralph</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="FSC#UVEKCFG@15.1700:Function">
     <vt:lpwstr/>
   </property>