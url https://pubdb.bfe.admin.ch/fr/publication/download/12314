--- v0 (2026-01-09)
+++ v1 (2026-06-20)
@@ -10,136 +10,137 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\adb.intra.admin.ch\userhome$\BFE-01\U80779993\data\Documents\Projets temporaires 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\adb.intra.admin.ch\Userhome$\BFE-01\U80848413\data\Documents\AS\Temporäre Projekte\Doks\Abrechnung 2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D2353E51-AAAC-465D-92DB-54C67C54C87D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{50FCBC10-BCDB-4A4D-AA0C-03F3C5BC20C1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" tabRatio="878" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="878" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Start" sheetId="9" r:id="rId1"/>
     <sheet name="Decompte-Abrechung-Rendiconto" sheetId="3" r:id="rId2"/>
     <sheet name="Facture-Rechnung-Fattura" sheetId="8" r:id="rId3"/>
     <sheet name="Listes_Admin_DFI" sheetId="7" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="ActionFR">Listes_Admin_DFI!$E$27:$E$28</definedName>
     <definedName name="ActionIT">Listes_Admin_DFI!$G$27:$G$28</definedName>
     <definedName name="CommunesDE">Listes_Admin_DFI!$F$16:$F$17</definedName>
     <definedName name="CommunesFR">Listes_Admin_DFI!$E$16:$E$17</definedName>
     <definedName name="CommunesIT">Listes_Admin_DFI!$G$16:$G$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Facture-Rechnung-Fattura'!$A$1:$C$35</definedName>
     <definedName name="Thematique">Listes_Admin_DFI!$A$27:$A$28</definedName>
     <definedName name="Type">Listes_Admin_DFI!$A$16:$A$17</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'Facture-Rechnung-Fattura'!$A$1:$C$35</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B13" i="8" l="1"/>
+  <c r="B9" i="8" l="1"/>
+  <c r="B13" i="8"/>
   <c r="B10" i="8"/>
   <c r="I37" i="3"/>
   <c r="I38" i="3"/>
   <c r="I39" i="3"/>
   <c r="I40" i="3"/>
   <c r="I41" i="3"/>
   <c r="I42" i="3"/>
   <c r="F37" i="3"/>
   <c r="F38" i="3"/>
   <c r="F39" i="3"/>
   <c r="F40" i="3"/>
   <c r="F41" i="3"/>
   <c r="F42" i="3"/>
   <c r="J39" i="3" l="1"/>
   <c r="J42" i="3"/>
   <c r="J38" i="3"/>
   <c r="J41" i="3"/>
   <c r="J40" i="3"/>
   <c r="J37" i="3"/>
   <c r="A1" i="7" l="1"/>
   <c r="B1" i="7" s="1"/>
-  <c r="A72" i="7"/>
-[...1 lines deleted...]
-  <c r="A26" i="7"/>
   <c r="A3" i="7"/>
+  <c r="A59" i="7"/>
+  <c r="A9" i="7"/>
+  <c r="A6" i="7"/>
+  <c r="A71" i="7"/>
   <c r="A39" i="7"/>
   <c r="A21" i="7"/>
+  <c r="A27" i="7"/>
+  <c r="A72" i="7"/>
+  <c r="A69" i="7"/>
+  <c r="A30" i="7"/>
+  <c r="A4" i="7"/>
+  <c r="A26" i="7"/>
   <c r="A38" i="7"/>
-  <c r="A71" i="7"/>
-[...5 lines deleted...]
-  <c r="A9" i="7"/>
   <c r="A11" i="7"/>
   <c r="A10" i="7"/>
-  <c r="A59" i="7"/>
+  <c r="A5" i="7"/>
   <c r="A9" i="8" l="1"/>
   <c r="A9" i="3"/>
   <c r="A23" i="8"/>
   <c r="E25" i="8"/>
   <c r="E15" i="8"/>
   <c r="E14" i="8"/>
   <c r="E12" i="8"/>
   <c r="E11" i="8"/>
   <c r="D23" i="3"/>
   <c r="D14" i="3"/>
   <c r="D8" i="3"/>
   <c r="D7" i="3"/>
   <c r="D6" i="3"/>
   <c r="A27" i="3"/>
   <c r="C1" i="3"/>
   <c r="D1" i="8"/>
   <c r="A13" i="3"/>
   <c r="C8" i="9"/>
   <c r="C6" i="9"/>
   <c r="C5" i="9"/>
   <c r="C7" i="9"/>
   <c r="C10" i="9"/>
   <c r="D9" i="9"/>
   <c r="D7" i="9"/>
   <c r="D5" i="9"/>
@@ -151,135 +152,135 @@
   <c r="F61" i="3"/>
   <c r="I60" i="3"/>
   <c r="F60" i="3"/>
   <c r="I59" i="3"/>
   <c r="F59" i="3"/>
   <c r="I58" i="3"/>
   <c r="F58" i="3"/>
   <c r="I57" i="3"/>
   <c r="F57" i="3"/>
   <c r="I56" i="3"/>
   <c r="F56" i="3"/>
   <c r="I55" i="3"/>
   <c r="F55" i="3"/>
   <c r="I54" i="3"/>
   <c r="F54" i="3"/>
   <c r="I53" i="3"/>
   <c r="F53" i="3"/>
   <c r="I52" i="3"/>
   <c r="F52" i="3"/>
   <c r="I51" i="3"/>
   <c r="F51" i="3"/>
   <c r="I50" i="3"/>
   <c r="F50" i="3"/>
   <c r="I49" i="3"/>
   <c r="F49" i="3"/>
+  <c r="A54" i="7"/>
+  <c r="A47" i="7"/>
+  <c r="A73" i="7"/>
+  <c r="A28" i="7"/>
+  <c r="A37" i="7"/>
+  <c r="A40" i="7"/>
+  <c r="A23" i="7"/>
+  <c r="A32" i="7"/>
+  <c r="A60" i="7"/>
+  <c r="A65" i="7"/>
+  <c r="A63" i="7"/>
+  <c r="A64" i="7"/>
+  <c r="A92" i="7"/>
+  <c r="A44" i="7"/>
+  <c r="A58" i="7"/>
+  <c r="A52" i="7"/>
+  <c r="A16" i="7"/>
+  <c r="A53" i="7"/>
+  <c r="A102" i="7"/>
   <c r="A45" i="7"/>
+  <c r="A19" i="7"/>
+  <c r="A97" i="7"/>
+  <c r="A94" i="7"/>
+  <c r="A56" i="7"/>
+  <c r="A15" i="7"/>
+  <c r="A41" i="7"/>
+  <c r="A57" i="7"/>
+  <c r="A14" i="7"/>
+  <c r="A29" i="7"/>
+  <c r="A48" i="7"/>
+  <c r="A99" i="7"/>
+  <c r="A25" i="7"/>
+  <c r="A42" i="7"/>
+  <c r="A89" i="7"/>
+  <c r="A13" i="7"/>
+  <c r="A36" i="7"/>
+  <c r="A90" i="7"/>
+  <c r="A76" i="7"/>
+  <c r="A85" i="7"/>
+  <c r="A66" i="7"/>
+  <c r="A101" i="7"/>
+  <c r="A43" i="7"/>
+  <c r="A91" i="7"/>
+  <c r="A17" i="7"/>
+  <c r="A86" i="7"/>
+  <c r="A55" i="7"/>
+  <c r="A88" i="7"/>
+  <c r="A61" i="7"/>
+  <c r="A81" i="7"/>
+  <c r="A95" i="7"/>
+  <c r="A35" i="7"/>
+  <c r="A70" i="7"/>
+  <c r="A22" i="7"/>
+  <c r="A20" i="7"/>
+  <c r="A50" i="7"/>
+  <c r="A82" i="7"/>
+  <c r="A96" i="7"/>
+  <c r="A87" i="7"/>
+  <c r="A100" i="7"/>
+  <c r="A34" i="7"/>
+  <c r="A68" i="7"/>
+  <c r="A67" i="7"/>
+  <c r="A12" i="7"/>
+  <c r="A83" i="7"/>
+  <c r="A33" i="7"/>
+  <c r="A98" i="7"/>
+  <c r="A77" i="7"/>
+  <c r="A103" i="7"/>
+  <c r="A74" i="7"/>
+  <c r="A104" i="7"/>
+  <c r="A84" i="7"/>
+  <c r="A93" i="7"/>
+  <c r="A8" i="7"/>
+  <c r="A31" i="7"/>
+  <c r="A51" i="7"/>
+  <c r="A79" i="7"/>
+  <c r="A24" i="7"/>
+  <c r="A7" i="7"/>
+  <c r="A78" i="7"/>
+  <c r="A49" i="7"/>
+  <c r="A80" i="7"/>
   <c r="A62" i="7"/>
-  <c r="A61" i="7"/>
-[...11 lines deleted...]
-  <c r="A93" i="7"/>
   <c r="A18" i="7"/>
-  <c r="A29" i="7"/>
-[...21 lines deleted...]
-  <c r="A55" i="7"/>
   <c r="A46" i="7"/>
-  <c r="A51" i="7"/>
-[...6 lines deleted...]
-  <c r="A37" i="7"/>
   <c r="A75" i="7"/>
-  <c r="A54" i="7"/>
-[...34 lines deleted...]
-  <c r="A31" i="7"/>
   <c r="A10" i="8" l="1"/>
   <c r="A7" i="3"/>
   <c r="B14" i="3"/>
   <c r="A2" i="3"/>
   <c r="A25" i="3"/>
   <c r="J52" i="3"/>
   <c r="A20" i="8"/>
   <c r="C9" i="9"/>
   <c r="B11" i="3"/>
   <c r="A11" i="3"/>
   <c r="A14" i="8"/>
   <c r="A12" i="8"/>
   <c r="J50" i="3"/>
   <c r="J58" i="3"/>
   <c r="A8" i="3"/>
   <c r="J61" i="3"/>
   <c r="G30" i="3"/>
   <c r="A35" i="8"/>
   <c r="A11" i="8"/>
   <c r="A19" i="3"/>
   <c r="A17" i="3"/>
   <c r="G31" i="3"/>
   <c r="A28" i="8"/>
   <c r="A15" i="8"/>
   <c r="F31" i="3"/>
@@ -2171,175 +2172,175 @@
     <xf numFmtId="1" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="30" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="33" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...37 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="Lien hypertexte" xfId="2" builtinId="8"/>
-[...1 lines deleted...]
-    <cellStyle name="Pourcentage" xfId="1" builtinId="5"/>
+    <cellStyle name="Link" xfId="2" builtinId="8"/>
+    <cellStyle name="Prozent" xfId="1" builtinId="5"/>
+    <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF7C80"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
@@ -2621,219 +2622,219 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4745939B-5F33-46EA-8B72-28CFBE58B932}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B1:E11"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="D19" sqref="D19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.85546875" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="46.85546875" customWidth="1"/>
     <col min="4" max="4" width="71.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="104">
+      <c r="B2" s="117">
         <v>1</v>
       </c>
       <c r="C2" s="68" t="s">
         <v>163</v>
       </c>
-      <c r="D2" s="101" t="s">
+      <c r="D2" s="114" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B3" s="105"/>
+      <c r="B3" s="118"/>
       <c r="C3" s="74" t="s">
         <v>162</v>
       </c>
-      <c r="D3" s="102"/>
+      <c r="D3" s="115"/>
     </row>
     <row r="4" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="106"/>
+      <c r="B4" s="119"/>
       <c r="C4" s="75" t="s">
         <v>153</v>
       </c>
-      <c r="D4" s="103"/>
+      <c r="D4" s="116"/>
     </row>
     <row r="5" spans="2:5" ht="27" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="107">
+      <c r="B5" s="120">
         <v>2</v>
       </c>
       <c r="C5" s="76" t="str">
         <f ca="1">Listes_Admin_DFI!$A$3</f>
         <v>Complétez le décompte financier</v>
       </c>
       <c r="D5" s="77" t="str">
         <f ca="1">Listes_Admin_DFI!$A$4</f>
         <v>Lien vers l'onglet "Decompte-Abrechung-Rendiconto"</v>
       </c>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="108"/>
-      <c r="C6" s="113" t="str">
+      <c r="B6" s="121"/>
+      <c r="C6" s="126" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Tous les champs en vert doivent être complétés.</v>
       </c>
-      <c r="D6" s="114"/>
+      <c r="D6" s="127"/>
       <c r="E6" s="3"/>
     </row>
     <row r="7" spans="2:5" ht="27" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="109">
+      <c r="B7" s="122">
         <v>3</v>
       </c>
       <c r="C7" s="76" t="str">
         <f ca="1">Listes_Admin_DFI!$A$5</f>
         <v>Compléter la facture (formulaire de paiement)</v>
       </c>
       <c r="D7" s="77" t="str">
         <f ca="1">Listes_Admin_DFI!$A$6</f>
         <v>Lien vers l'onglet "Facture-Rechnung-Fattura"</v>
       </c>
       <c r="E7" s="3"/>
     </row>
     <row r="8" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="110"/>
-      <c r="C8" s="113" t="str">
+      <c r="B8" s="123"/>
+      <c r="C8" s="126" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Tous les champs en vert doivent être complétés.</v>
       </c>
-      <c r="D8" s="114"/>
+      <c r="D8" s="127"/>
       <c r="E8" s="3"/>
     </row>
     <row r="9" spans="2:5" ht="27" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="111">
+      <c r="B9" s="124">
         <v>4</v>
       </c>
       <c r="C9" s="99" t="str">
         <f ca="1">Listes_Admin_DFI!$A$7</f>
         <v>Chargez les documents sur la plateforme</v>
       </c>
       <c r="D9" s="100" t="str">
         <f ca="1">Listes_Admin_DFI!$A$11</f>
         <v>Lien vers la plateforme : https://ds1.dreifels.ch/tempprojekt25/tpLogin.aspx?La=FR</v>
       </c>
       <c r="E9" s="3"/>
     </row>
     <row r="10" spans="2:5" ht="14.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="112"/>
-      <c r="C10" s="113" t="str">
+      <c r="B10" s="125"/>
+      <c r="C10" s="126" t="str">
         <f ca="1">Listes_Admin_DFI!$A$10</f>
         <v>!!! Ce fichier excel ainsi que tous les autres livrables doivent être complétés et chargés sur la plateforme.</v>
       </c>
-      <c r="D10" s="114"/>
+      <c r="D10" s="127"/>
     </row>
     <row r="11" spans="2:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="C11" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="D2:D4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="C10:D10"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D2" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>"Français, Deutsch, Italiano"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="D5" location="'Decompte-Abrechung-Rendiconto'!A1" display="'Decompte-Abrechung-Rendiconto'!A1" xr:uid="{C7B09847-8E11-40BE-A84B-D4B5AE5FB36B}"/>
     <hyperlink ref="D7" location="'Facture-Rechnung-Fattura'!A1" display="'Facture-Rechnung-Fattura'!A1" xr:uid="{8098ABC2-2C40-4CEA-A915-BC3130CB0BF7}"/>
     <hyperlink ref="D9" r:id="rId1" display="https://ds1.dreifels.ch/tempprojekt24/tpLogin.aspx?LA=DE" xr:uid="{DE21C33E-8491-467A-92A1-13A56CFF7575}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <ignoredErrors>
     <ignoredError sqref="C7" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1">
     <tabColor theme="7"/>
   </sheetPr>
   <dimension ref="A1:J84"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="M38" sqref="M38"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="60.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="39.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="20.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="3" customWidth="1"/>
     <col min="5" max="5" width="14.85546875" style="3" customWidth="1"/>
     <col min="6" max="6" width="17" style="3" customWidth="1"/>
     <col min="7" max="7" width="16.7109375" style="3" customWidth="1"/>
     <col min="8" max="8" width="16" style="3" customWidth="1"/>
     <col min="9" max="9" width="18.42578125" style="3" customWidth="1"/>
     <col min="10" max="10" width="20.5703125" style="3" customWidth="1"/>
     <col min="11" max="16384" width="10.85546875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="str">
         <f ca="1">Listes_Admin_DFI!$A$12</f>
         <v>Programme de soutien SuisseEnergie pour les communes</v>
       </c>
-      <c r="C1" s="115" t="str">
+      <c r="C1" s="101" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Tous les champs en vert doivent être complétés.</v>
       </c>
-      <c r="D1" s="116"/>
+      <c r="D1" s="102"/>
       <c r="E1" s="85"/>
     </row>
     <row r="2" spans="1:8" ht="27" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="str">
         <f ca="1">Listes_Admin_DFI!$A$13</f>
         <v>Projets temporaires 2025 (mise en œuvre 2025/2026)</v>
       </c>
-      <c r="C2" s="117"/>
-      <c r="D2" s="118"/>
+      <c r="C2" s="103"/>
+      <c r="D2" s="104"/>
       <c r="E2" s="85"/>
     </row>
     <row r="3" spans="1:8" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="C3" s="6"/>
     </row>
     <row r="4" spans="1:8" ht="21" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="str">
         <f ca="1">Listes_Admin_DFI!$A$14</f>
         <v>Décompte financier 2025-2026</v>
       </c>
       <c r="C4" s="6"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="C5" s="6"/>
     </row>
     <row r="6" spans="1:8" ht="21" x14ac:dyDescent="0.25">
       <c r="A6" s="9"/>
       <c r="B6" s="1"/>
       <c r="D6" s="86" t="str">
         <f ca="1">IF(B6="",Listes_Admin_DFI!$A$72,"")</f>
         <v>!!! Vérifier/compléter les champs en vert</v>
       </c>
       <c r="H6" s="4"/>
     </row>
@@ -2992,168 +2993,168 @@
       <c r="B22" s="13" t="str">
         <f ca="1">IFERROR($B$12/$B$15*$B$21,Listes_Admin_DFI!$A$72)</f>
         <v>!!! Vérifier/compléter les champs en vert</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="72" t="str">
         <f ca="1">A13&amp;" "&amp;C14</f>
         <v>Mesure(s) d'accompagnement XX%</v>
       </c>
       <c r="B23" s="13" t="str">
         <f ca="1">IFERROR($B$14/$B$15*$B$21,Listes_Admin_DFI!$A$72)</f>
         <v>!!! Vérifier/compléter les champs en vert</v>
       </c>
       <c r="C23" s="87" t="s">
         <v>191</v>
       </c>
       <c r="D23" s="88" t="str">
         <f ca="1">Listes_Admin_DFI!$A$6</f>
         <v>Lien vers l'onglet "Facture-Rechnung-Fattura"</v>
       </c>
       <c r="E23" s="89"/>
     </row>
     <row r="24" spans="1:10" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A25" s="126" t="str">
+      <c r="A25" s="112" t="str">
         <f ca="1">Listes_Admin_DFI!$A$37</f>
         <v>Veuillez introduire dans le tableau ci-dessous tous les coûts liés au projet. Si les tarifs horaires ne sont pas connus ou inexistants, veuillez utiliser la partie "Coûts forfaitaires".</v>
       </c>
-      <c r="B25" s="126"/>
-[...7 lines deleted...]
-      <c r="J25" s="126"/>
+      <c r="B25" s="112"/>
+      <c r="C25" s="112"/>
+      <c r="D25" s="112"/>
+      <c r="E25" s="112"/>
+      <c r="F25" s="112"/>
+      <c r="G25" s="112"/>
+      <c r="H25" s="112"/>
+      <c r="I25" s="112"/>
+      <c r="J25" s="112"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A26" s="127" t="str">
+      <c r="A26" s="113" t="str">
         <f ca="1">Listes_Admin_DFI!$A$38</f>
         <v>Les coûts pouvant être imputés au projet sont par exemple : honoraires des collaborateurs de la municipalité, coûts pour le mandat du bureau externe ou de l'expert choisi, frais d’impression de documents, envois postaux, location de salles, frais pour les apéritifs de fin d'événement, etc.</v>
       </c>
-      <c r="B26" s="127"/>
-[...7 lines deleted...]
-      <c r="J26" s="127"/>
+      <c r="B26" s="113"/>
+      <c r="C26" s="113"/>
+      <c r="D26" s="113"/>
+      <c r="E26" s="113"/>
+      <c r="F26" s="113"/>
+      <c r="G26" s="113"/>
+      <c r="H26" s="113"/>
+      <c r="I26" s="113"/>
+      <c r="J26" s="113"/>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A27" s="127" t="str">
+      <c r="A27" s="113" t="str">
         <f ca="1">Listes_Admin_DFI!$A$39</f>
         <v>Si la commune organise plusieurs séances d'information, tous les coûts doivent être regroupés et imputés dans cet excel.</v>
       </c>
-      <c r="B27" s="127"/>
-[...7 lines deleted...]
-      <c r="J27" s="127"/>
+      <c r="B27" s="113"/>
+      <c r="C27" s="113"/>
+      <c r="D27" s="113"/>
+      <c r="E27" s="113"/>
+      <c r="F27" s="113"/>
+      <c r="G27" s="113"/>
+      <c r="H27" s="113"/>
+      <c r="I27" s="113"/>
+      <c r="J27" s="113"/>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A28" s="127" t="str">
+      <c r="A28" s="113" t="str">
         <f ca="1">Listes_Admin_DFI!$A$40</f>
         <v>REMARQUE IMPORTANTE : aucun justificatif supplémentaire n'est nécessaire en annexe. Veuillez cependant noter qu'en cas de contrôle fédéral des finances, les justificatifs devront être fournis.</v>
       </c>
-      <c r="B28" s="127"/>
-[...7 lines deleted...]
-      <c r="J28" s="127"/>
+      <c r="B28" s="113"/>
+      <c r="C28" s="113"/>
+      <c r="D28" s="113"/>
+      <c r="E28" s="113"/>
+      <c r="F28" s="113"/>
+      <c r="G28" s="113"/>
+      <c r="H28" s="113"/>
+      <c r="I28" s="113"/>
+      <c r="J28" s="113"/>
     </row>
     <row r="30" spans="1:10" s="22" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A30" s="121" t="str">
+      <c r="A30" s="107" t="str">
         <f ca="1">Listes_Admin_DFI!$A$41</f>
         <v>Désignation</v>
       </c>
-      <c r="B30" s="123" t="str">
+      <c r="B30" s="109" t="str">
         <f ca="1">Listes_Admin_DFI!$A$42</f>
         <v>Honoraires</v>
       </c>
-      <c r="C30" s="124"/>
-[...3 lines deleted...]
-      <c r="G30" s="123" t="str">
+      <c r="C30" s="110"/>
+      <c r="D30" s="110"/>
+      <c r="E30" s="110"/>
+      <c r="F30" s="111"/>
+      <c r="G30" s="109" t="str">
         <f ca="1">Listes_Admin_DFI!$A$48</f>
         <v>Coûts forfaitaires</v>
       </c>
-      <c r="H30" s="124"/>
-[...1 lines deleted...]
-      <c r="J30" s="119" t="str">
+      <c r="H30" s="110"/>
+      <c r="I30" s="111"/>
+      <c r="J30" s="105" t="str">
         <f ca="1">Listes_Admin_DFI!$A$52</f>
         <v>Total</v>
       </c>
     </row>
     <row r="31" spans="1:10" s="22" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A31" s="122"/>
+      <c r="A31" s="108"/>
       <c r="B31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$43</f>
         <v>Collaborateur</v>
       </c>
       <c r="C31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$44</f>
         <v>Fonction</v>
       </c>
       <c r="D31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$45</f>
         <v>Tarif horaire</v>
       </c>
       <c r="E31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$46</f>
         <v>Nb heures</v>
       </c>
       <c r="F31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$47</f>
         <v>Sous-total</v>
       </c>
       <c r="G31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$49</f>
         <v>Quantité</v>
       </c>
       <c r="H31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$50</f>
         <v>Montant</v>
       </c>
       <c r="I31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$51</f>
         <v>Sous-total</v>
       </c>
-      <c r="J31" s="120"/>
+      <c r="J31" s="106"/>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="str">
         <f ca="1">Listes_Admin_DFI!$A$53</f>
         <v>Exemple 1 (honoraires)</v>
       </c>
       <c r="B32" s="1" t="str">
         <f ca="1">Listes_Admin_DFI!$A$55</f>
         <v>Exemple 2 (coûts forfaitaires)</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" s="78">
         <v>100</v>
       </c>
       <c r="E32" s="79">
         <v>1</v>
       </c>
       <c r="F32" s="51">
         <f>E32*D32</f>
         <v>100</v>
       </c>
       <c r="G32" s="81">
         <v>1</v>
       </c>
       <c r="H32" s="82"/>
@@ -4312,159 +4313,162 @@
       <c r="E82" s="26"/>
       <c r="F82" s="27">
         <f>SUM(F32:F81)</f>
         <v>100</v>
       </c>
       <c r="G82" s="27"/>
       <c r="H82" s="27"/>
       <c r="I82" s="27">
         <f>SUM(I32:I81)</f>
         <v>10</v>
       </c>
       <c r="J82" s="28">
         <f>SUM(J32:J81)</f>
         <v>110</v>
       </c>
     </row>
     <row r="83" spans="1:10" x14ac:dyDescent="0.25">
       <c r="D83" s="30"/>
       <c r="E83" s="30"/>
     </row>
     <row r="84" spans="1:10" x14ac:dyDescent="0.25">
       <c r="D84" s="30"/>
       <c r="E84" s="30"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="TzhJgODXA6UbFwjdhiNGeIlOnRPJJB/lte8iWqwNktmJuws4OLukDLdPAPlG/GnNcIvGFl4ZaY1TjeYP44ilTQ==" saltValue="iSrhFA6mGrV2KkqMzoKbiQ==" spinCount="100000" sheet="1" insertRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="0uAEwTJGgNheApnVfiMGqljHbwpDzU71z3l5GZiu3EZlpKLd2eHIyd87r+CwulpYYXAG+7YAKQMb7zMVQ+4xFw==" saltValue="xY9vlcB24RRqoWE88NjzaA==" spinCount="100000" sheet="1" insertRows="0"/>
   <mergeCells count="9">
     <mergeCell ref="C1:D2"/>
     <mergeCell ref="J30:J31"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="G30:I30"/>
     <mergeCell ref="B30:F30"/>
     <mergeCell ref="A25:J25"/>
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="A28:J28"/>
     <mergeCell ref="A27:J27"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B6" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>Type</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A14" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>Thematique</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="D23" location="'Facture-Rechnung-Fattura'!A1" display="'Facture-Rechnung-Fattura'!A1" xr:uid="{CAFEF037-E4D7-4DDB-AEBB-D2384E850455}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Feuil1">
     <tabColor theme="4"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K35"/>
   <sheetViews>
-    <sheetView topLeftCell="A17" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="60" workbookViewId="0">
-      <selection activeCell="E35" sqref="E35"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="60" workbookViewId="0">
+      <selection activeCell="B10" sqref="B10:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="57.28515625" style="3" customWidth="1"/>
     <col min="2" max="3" width="18.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="10.5703125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="str">
         <f ca="1">Listes_Admin_DFI!$A$12</f>
         <v>Programme de soutien SuisseEnergie pour les communes</v>
       </c>
       <c r="B1" s="4"/>
-      <c r="D1" s="115" t="str">
+      <c r="D1" s="101" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Tous les champs en vert doivent être complétés.</v>
       </c>
       <c r="E1" s="128"/>
-      <c r="F1" s="116"/>
+      <c r="F1" s="102"/>
     </row>
     <row r="2" spans="1:11" ht="27" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="str">
         <f ca="1">Listes_Admin_DFI!$A$13</f>
         <v>Projets temporaires 2025 (mise en œuvre 2025/2026)</v>
       </c>
       <c r="B2" s="5"/>
-      <c r="D2" s="117"/>
+      <c r="D2" s="103"/>
       <c r="E2" s="129"/>
-      <c r="F2" s="118"/>
+      <c r="F2" s="104"/>
     </row>
     <row r="3" spans="1:11" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="D3" s="6"/>
     </row>
     <row r="4" spans="1:11" ht="21" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="str">
         <f ca="1">Listes_Admin_DFI!$A$57</f>
         <v>Demande de subvention* (formulaire de paiement) 2025-2026</v>
       </c>
       <c r="B4" s="8"/>
       <c r="D4" s="6"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" s="31"/>
     </row>
     <row r="7" spans="1:11" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A7" s="32" t="str">
         <f ca="1">Listes_Admin_DFI!$A$58</f>
         <v>Données pour le paiement</v>
       </c>
       <c r="E7" s="7"/>
     </row>
     <row r="8" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="33"/>
       <c r="B8" s="33"/>
       <c r="C8" s="34"/>
     </row>
     <row r="9" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="98" t="str">
         <f ca="1">Listes_Admin_DFI!$A$59</f>
         <v>Numéro du projet (TP 2025-XXX)</v>
       </c>
-      <c r="B9" s="137"/>
+      <c r="B9" s="137">
+        <f>'Decompte-Abrechung-Rendiconto'!B9</f>
+        <v>0</v>
+      </c>
       <c r="C9" s="138"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" s="35" t="str">
         <f ca="1">Listes_Admin_DFI!$A$60</f>
         <v>Nom de la commune ou du regroupement</v>
       </c>
       <c r="B10" s="130">
         <f>'Decompte-Abrechung-Rendiconto'!$B$7</f>
         <v>0</v>
       </c>
       <c r="C10" s="131"/>
     </row>
     <row r="11" spans="1:11" ht="21" x14ac:dyDescent="0.25">
       <c r="A11" s="37" t="str">
         <f ca="1">Listes_Admin_DFI!$A$61</f>
         <v>Adresse postale de la commune</v>
       </c>
       <c r="B11" s="132"/>
       <c r="C11" s="133"/>
       <c r="D11" s="38"/>
       <c r="E11" s="86" t="str">
         <f ca="1">IF(B11="",Listes_Admin_DFI!$A$72,"")</f>
         <v>!!! Vérifier/compléter les champs en vert</v>
       </c>
@@ -4654,51 +4658,51 @@
       <c r="A28" s="32" t="str">
         <f ca="1">Listes_Admin_DFI!$A$70</f>
         <v>Partie réservée à l'OFEN</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="33"/>
       <c r="B29" s="33"/>
       <c r="C29" s="34"/>
     </row>
     <row r="30" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A30" s="6" t="str">
         <f ca="1">Listes_Admin_DFI!$A$71</f>
         <v>Signature électronique par le responsable du projet au sein de l’OFEN:</v>
       </c>
     </row>
     <row r="35" spans="1:3" ht="54.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="134" t="str">
         <f ca="1">Listes_Admin_DFI!$A$73</f>
         <v>*Bases légales : Les subventions actuelles se basent sur l’art. 47 « Information et conseil » de la loi du 30.09.2016 sur l’énergie (LEne; RS 730.0) et sur les dispositions d’exécution correspondantes de l’ordonnance du 01.11.2017 sur l’énergie (OEne; RS 730.01), la décision du Conseil fédéral du 7 décembre 2018 ainsi que sur le chiffre 7.2 de la stratégie SuisseEnergie 2021-2030 dans laquelle sont nommés les objectifs et les mesures au niveau des villes, des communes, des quartiers et des régions, qui peuvent entre autre être soutenues par SuisseEnergie. En outre, les dispositions de la loi sur les subventions du 05.10.1990 (LSu, RS 616.1) sont applicables.</v>
       </c>
       <c r="B35" s="134"/>
       <c r="C35" s="134"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="X0f+RRpX8r+Eu6uIkIiflbj7ybj1hFLwwvXvSL333FyMKxEBp05bn0NrTZcLipNq/O8p1P2fFeN5vz34zjR0GA==" saltValue="gQdWfTFPl9ncK7XAM0YJmQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="dAYqOoYVSPLrnZEzDWcXKzWcfWRVwaDTq0OojvTpaNalmu2eQbUn7IqIfAs85wokj7d/Bc3PvlmkWq+8zSqvfA==" saltValue="d2DyRfpDpfxZisg/BHxZeQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="11">
     <mergeCell ref="D1:F2"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="A35:C35"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="B9:C9"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="1.9685039370078741" bottom="0.39370078740157483" header="0.11811023622047245" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="95" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;LOffice fédéral de l’énergie
 c/o DLZ Finanzen
 3003 Berne
 &amp;KFF00003643081400  / REF-1081-00305&amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
@@ -6325,50 +6329,70 @@
       <c r="D104" s="53"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="a2886ae9-3f43-46a4-a350-81a5f6bb12cf" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <f:fields xmlns:f="http://schemas.fabasoft.com/folio/2007/fields">
   <f:record ref="">
     <f:field ref="objname" par="" edit="true" text="SH/8100038-02-01-18_HYDRA_FNHW_Kostenrechung"/>
     <f:field ref="objsubject" par="" edit="true" text=""/>
     <f:field ref="objcreatedby" par="" text="Hintz, Wieland (BFE - hiw)"/>
     <f:field ref="objcreatedat" par="" text="10.10.2018 12:05:59"/>
     <f:field ref="objchangedby" par="" text="Meister, Anna (BFE - mea)"/>
     <f:field ref="objmodifiedat" par="" text="15.11.2018 10:15:41"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" par="" text=""/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" par="" edit="true" text=""/>
     <f:field ref="FSCFOLIO_1_1001_FieldCurrentUser" par="" text="Joëlle Fahrni"/>
     <f:field ref="CCAPRECONFIG_15_1001_Objektname" par="" edit="true" text="SH/8100038-02-01-18_HYDRA_FNHW_Kostenrechung"/>
     <f:field ref="CHPRECONFIG_1_1001_Objektname" par="" edit="true" text="SH/8100038-02-01-18_HYDRA_FNHW_Kostenrechung"/>
   </f:record>
   <f:record inx="1" ref="">
     <f:field ref="CCAPRECONFIG_15_1001_Anrede" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Anrede_Briefkopf" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht_Anrede" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachgestellter_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Strasse" par="" text=""/>
@@ -6591,75 +6615,72 @@
     <f:field ref="CCAPRECONFIG_15_1001_Sozialversicherungsnummer" text="Sozialversicherungsnummer"/>
     <f:field ref="CCAPRECONFIG_15_1001_Stock" text="Stock"/>
     <f:field ref="BAVCFG_15_1700_Strasse2" text="Strasse2"/>
     <f:field ref="BAVCFG_15_1700_Strasse2_AP" text="Strasse2_AP"/>
     <f:field ref="BAVCFG_15_1700_Strasse_AP" text="Strasse_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Telefon" text="Telefon"/>
     <f:field ref="BAVCFG_15_1700_Titel_AP" text="Titel_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" text="Titre"/>
     <f:field ref="CHPRECONFIG_1_1001_Titel" text="Titre"/>
     <f:field ref="CCAPRECONFIG_15_1001_Versandart" text="Type d'envoi"/>
     <f:field ref="BAVCFG_15_1700_Vorname_AP" text="Vorname_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Ziel" text="Ziel"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1" text="Zusatzzeile1"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1_AP" text="Zusatzzeile1_AP"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2" text="Zusatzzeile2"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2_AP" text="Zusatzzeile2_AP"/>
     <f:field ref="BAVCFG_15_1700_ZustellungAm" text="ZustellungAm"/>
   </f:display>
   <f:display par="" text="Publipostage">
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" text="Numéro de document"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" text="Objet"/>
   </f:display>
 </f:fields>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4" xmlns:ns3="a2886ae9-3f43-46a4-a350-81a5f6bb12cf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3b18348287569466c4413389f4a5ebd1" ns2:_="" ns3:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003A4C8748B2ED38418F0EECD74C917886" ma:contentTypeVersion="14" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="1f9851986a85a82def871aae58f292b8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4" xmlns:ns3="a2886ae9-3f43-46a4-a350-81a5f6bb12cf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="decc5344732d5177ff0b3e3c1e2530bc" ns2:_="" ns3:_="">
     <xsd:import namespace="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4"/>
     <xsd:import namespace="a2886ae9-3f43-46a4-a350-81a5f6bb12cf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -6668,65 +6689,50 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c8b572ca-3eb9-4bb4-b613-c72ef08702e5" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
-      </xsd:simpleType>
-[...13 lines deleted...]
-        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2886ae9-3f43-46a4-a350-81a5f6bb12cf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -6826,137 +6832,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{647DFAD7-6063-409D-836A-3330458D687F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22D9531F-45CA-444E-8524-06875986EA3F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a2886ae9-3f43-46a4-a350-81a5f6bb12cf"/>
+    <ds:schemaRef ds:uri="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{647DFAD7-6063-409D-836A-3330458D687F}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0DBB02E-A158-41FA-954D-BA47C0D95740}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...6 lines deleted...]
-  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4"/>
+    <ds:schemaRef ds:uri="a2886ae9-3f43-46a4-a350-81a5f6bb12cf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="a2886ae9-3f43-46a4-a350-81a5f6bb12cf"/>
-    <ds:schemaRef ds:uri="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Feuilles de calcul</vt:lpstr>
+        <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Plages nommées</vt:lpstr>
+        <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Start</vt:lpstr>
       <vt:lpstr>Decompte-Abrechung-Rendiconto</vt:lpstr>
       <vt:lpstr>Facture-Rechnung-Fattura</vt:lpstr>
       <vt:lpstr>Listes_Admin_DFI</vt:lpstr>
       <vt:lpstr>ActionFR</vt:lpstr>
       <vt:lpstr>ActionIT</vt:lpstr>
       <vt:lpstr>CommunesDE</vt:lpstr>
       <vt:lpstr>CommunesFR</vt:lpstr>
       <vt:lpstr>CommunesIT</vt:lpstr>
+      <vt:lpstr>'Facture-Rechnung-Fattura'!Druckbereich</vt:lpstr>
       <vt:lpstr>Thematique</vt:lpstr>
       <vt:lpstr>Type</vt:lpstr>
-      <vt:lpstr>'Facture-Rechnung-Fattura'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Fachhochschule Nordwestschweiz</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Eismann Ralph</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="FSC#UVEKCFG@15.1700:Function">
     <vt:lpwstr/>
   </property>