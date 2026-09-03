--- v1 (2026-06-20)
+++ v2 (2026-09-03)
@@ -10,137 +10,137 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\adb.intra.admin.ch\Userhome$\BFE-01\U80848413\data\Documents\AS\Temporäre Projekte\Doks\Abrechnung 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\adb.intra.admin.ch\userhome$\BFE-01\U80779993\data\Documents\Projets temporaires 2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{50FCBC10-BCDB-4A4D-AA0C-03F3C5BC20C1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{915400FB-B74F-4BFF-AF1A-583B060EEA32}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="878" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Start" sheetId="9" r:id="rId1"/>
     <sheet name="Decompte-Abrechung-Rendiconto" sheetId="3" r:id="rId2"/>
     <sheet name="Facture-Rechnung-Fattura" sheetId="8" r:id="rId3"/>
     <sheet name="Listes_Admin_DFI" sheetId="7" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="ActionFR">Listes_Admin_DFI!$E$27:$E$28</definedName>
     <definedName name="ActionIT">Listes_Admin_DFI!$G$27:$G$28</definedName>
     <definedName name="CommunesDE">Listes_Admin_DFI!$F$16:$F$17</definedName>
     <definedName name="CommunesFR">Listes_Admin_DFI!$E$16:$E$17</definedName>
     <definedName name="CommunesIT">Listes_Admin_DFI!$G$16:$G$17</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'Facture-Rechnung-Fattura'!$A$1:$C$35</definedName>
     <definedName name="Thematique">Listes_Admin_DFI!$A$27:$A$28</definedName>
     <definedName name="Type">Listes_Admin_DFI!$A$16:$A$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Facture-Rechnung-Fattura'!$A$1:$C$35</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" concurrentManualCount="8"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B9" i="8" l="1"/>
   <c r="B13" i="8"/>
   <c r="B10" i="8"/>
   <c r="I37" i="3"/>
   <c r="I38" i="3"/>
   <c r="I39" i="3"/>
   <c r="I40" i="3"/>
   <c r="I41" i="3"/>
   <c r="I42" i="3"/>
   <c r="F37" i="3"/>
   <c r="F38" i="3"/>
   <c r="F39" i="3"/>
   <c r="F40" i="3"/>
   <c r="F41" i="3"/>
   <c r="F42" i="3"/>
   <c r="J39" i="3" l="1"/>
   <c r="J42" i="3"/>
   <c r="J38" i="3"/>
   <c r="J41" i="3"/>
   <c r="J40" i="3"/>
   <c r="J37" i="3"/>
   <c r="A1" i="7" l="1"/>
   <c r="B1" i="7" s="1"/>
+  <c r="A71" i="7"/>
+  <c r="A10" i="7"/>
+  <c r="A26" i="7"/>
+  <c r="A11" i="7"/>
+  <c r="A39" i="7"/>
+  <c r="A5" i="7"/>
+  <c r="A27" i="7"/>
+  <c r="A6" i="7"/>
+  <c r="A72" i="7"/>
+  <c r="A21" i="7"/>
+  <c r="A4" i="7"/>
+  <c r="A9" i="7"/>
+  <c r="A38" i="7"/>
+  <c r="A59" i="7"/>
+  <c r="A30" i="7"/>
   <c r="A3" i="7"/>
-  <c r="A59" i="7"/>
-[...6 lines deleted...]
-  <c r="A72" i="7"/>
   <c r="A69" i="7"/>
-  <c r="A30" i="7"/>
-[...5 lines deleted...]
-  <c r="A5" i="7"/>
   <c r="A9" i="8" l="1"/>
   <c r="A9" i="3"/>
   <c r="A23" i="8"/>
   <c r="E25" i="8"/>
   <c r="E15" i="8"/>
   <c r="E14" i="8"/>
   <c r="E12" i="8"/>
   <c r="E11" i="8"/>
   <c r="D23" i="3"/>
   <c r="D14" i="3"/>
   <c r="D8" i="3"/>
   <c r="D7" i="3"/>
   <c r="D6" i="3"/>
   <c r="A27" i="3"/>
   <c r="C1" i="3"/>
   <c r="D1" i="8"/>
   <c r="A13" i="3"/>
   <c r="C8" i="9"/>
   <c r="C6" i="9"/>
   <c r="C5" i="9"/>
   <c r="C7" i="9"/>
   <c r="C10" i="9"/>
   <c r="D9" i="9"/>
   <c r="D7" i="9"/>
   <c r="D5" i="9"/>
@@ -152,203 +152,203 @@
   <c r="F61" i="3"/>
   <c r="I60" i="3"/>
   <c r="F60" i="3"/>
   <c r="I59" i="3"/>
   <c r="F59" i="3"/>
   <c r="I58" i="3"/>
   <c r="F58" i="3"/>
   <c r="I57" i="3"/>
   <c r="F57" i="3"/>
   <c r="I56" i="3"/>
   <c r="F56" i="3"/>
   <c r="I55" i="3"/>
   <c r="F55" i="3"/>
   <c r="I54" i="3"/>
   <c r="F54" i="3"/>
   <c r="I53" i="3"/>
   <c r="F53" i="3"/>
   <c r="I52" i="3"/>
   <c r="F52" i="3"/>
   <c r="I51" i="3"/>
   <c r="F51" i="3"/>
   <c r="I50" i="3"/>
   <c r="F50" i="3"/>
   <c r="I49" i="3"/>
   <c r="F49" i="3"/>
+  <c r="A61" i="7"/>
+  <c r="A20" i="7"/>
+  <c r="A12" i="7"/>
+  <c r="A96" i="7"/>
+  <c r="A16" i="7"/>
+  <c r="A90" i="7"/>
+  <c r="A98" i="7"/>
+  <c r="A8" i="7"/>
+  <c r="A51" i="7"/>
+  <c r="A41" i="7"/>
+  <c r="A79" i="7"/>
+  <c r="A56" i="7"/>
+  <c r="A81" i="7"/>
+  <c r="A50" i="7"/>
+  <c r="A67" i="7"/>
+  <c r="A24" i="7"/>
+  <c r="A77" i="7"/>
+  <c r="A18" i="7"/>
+  <c r="A36" i="7"/>
+  <c r="A101" i="7"/>
+  <c r="A85" i="7"/>
+  <c r="A32" i="7"/>
+  <c r="A35" i="7"/>
+  <c r="A100" i="7"/>
+  <c r="A46" i="7"/>
+  <c r="A78" i="7"/>
+  <c r="A88" i="7"/>
+  <c r="A63" i="7"/>
+  <c r="A14" i="7"/>
+  <c r="A103" i="7"/>
+  <c r="A84" i="7"/>
+  <c r="A87" i="7"/>
+  <c r="A99" i="7"/>
+  <c r="A29" i="7"/>
+  <c r="A60" i="7"/>
+  <c r="A17" i="7"/>
+  <c r="A58" i="7"/>
+  <c r="A44" i="7"/>
+  <c r="A68" i="7"/>
+  <c r="A37" i="7"/>
+  <c r="A104" i="7"/>
+  <c r="A52" i="7"/>
+  <c r="A89" i="7"/>
+  <c r="A66" i="7"/>
+  <c r="A57" i="7"/>
+  <c r="A91" i="7"/>
+  <c r="A13" i="7"/>
+  <c r="A102" i="7"/>
+  <c r="A93" i="7"/>
+  <c r="A95" i="7"/>
+  <c r="A28" i="7"/>
+  <c r="A82" i="7"/>
+  <c r="A55" i="7"/>
+  <c r="A64" i="7"/>
+  <c r="A31" i="7"/>
   <c r="A54" i="7"/>
+  <c r="A83" i="7"/>
+  <c r="A43" i="7"/>
+  <c r="A22" i="7"/>
+  <c r="A23" i="7"/>
+  <c r="A70" i="7"/>
+  <c r="A74" i="7"/>
+  <c r="A25" i="7"/>
+  <c r="A86" i="7"/>
+  <c r="A49" i="7"/>
+  <c r="A92" i="7"/>
+  <c r="A53" i="7"/>
+  <c r="A33" i="7"/>
   <c r="A47" i="7"/>
+  <c r="A65" i="7"/>
+  <c r="A75" i="7"/>
+  <c r="A45" i="7"/>
+  <c r="A15" i="7"/>
+  <c r="A80" i="7"/>
+  <c r="A19" i="7"/>
+  <c r="A34" i="7"/>
+  <c r="A40" i="7"/>
+  <c r="A97" i="7"/>
   <c r="A73" i="7"/>
-  <c r="A28" i="7"/>
-[...17 lines deleted...]
-  <c r="A97" i="7"/>
+  <c r="A42" i="7"/>
+  <c r="A48" i="7"/>
   <c r="A94" i="7"/>
-  <c r="A56" i="7"/>
-[...12 lines deleted...]
-  <c r="A90" i="7"/>
+  <c r="A62" i="7"/>
+  <c r="A7" i="7"/>
   <c r="A76" i="7"/>
-  <c r="A85" i="7"/>
-[...46 lines deleted...]
-  <c r="A10" i="8" l="1"/>
+  <c r="B12" i="3" l="1"/>
+  <c r="A15" i="8"/>
+  <c r="A10" i="8"/>
   <c r="A7" i="3"/>
   <c r="B14" i="3"/>
   <c r="A2" i="3"/>
   <c r="A25" i="3"/>
   <c r="J52" i="3"/>
   <c r="A20" i="8"/>
   <c r="C9" i="9"/>
   <c r="B11" i="3"/>
   <c r="A11" i="3"/>
   <c r="A14" i="8"/>
   <c r="A12" i="8"/>
   <c r="J50" i="3"/>
   <c r="J58" i="3"/>
   <c r="A8" i="3"/>
   <c r="J61" i="3"/>
   <c r="G30" i="3"/>
   <c r="A35" i="8"/>
   <c r="A11" i="8"/>
   <c r="A19" i="3"/>
   <c r="A17" i="3"/>
   <c r="G31" i="3"/>
   <c r="A28" i="8"/>
-  <c r="A15" i="8"/>
   <c r="F31" i="3"/>
   <c r="A82" i="3"/>
   <c r="J30" i="3"/>
   <c r="A13" i="8"/>
   <c r="E31" i="3"/>
   <c r="H31" i="3"/>
   <c r="A20" i="3"/>
   <c r="A4" i="3"/>
   <c r="A1" i="8"/>
   <c r="A1" i="3"/>
   <c r="A21" i="8"/>
   <c r="A2" i="8"/>
   <c r="D31" i="3"/>
   <c r="A33" i="3"/>
   <c r="A7" i="8"/>
   <c r="A21" i="3"/>
   <c r="B33" i="3"/>
   <c r="B32" i="3"/>
   <c r="A4" i="8"/>
   <c r="A30" i="3"/>
   <c r="A18" i="3"/>
   <c r="B31" i="3"/>
   <c r="A15" i="3"/>
   <c r="C31" i="3"/>
   <c r="A25" i="8"/>
   <c r="A28" i="3"/>
   <c r="A30" i="8"/>
   <c r="A17" i="8"/>
   <c r="A12" i="3"/>
   <c r="A32" i="3"/>
   <c r="I31" i="3"/>
   <c r="B30" i="3"/>
   <c r="J59" i="3"/>
   <c r="J62" i="3"/>
   <c r="J49" i="3"/>
   <c r="J53" i="3"/>
   <c r="J56" i="3"/>
   <c r="J60" i="3"/>
   <c r="J51" i="3"/>
   <c r="J55" i="3"/>
   <c r="J57" i="3"/>
   <c r="J54" i="3"/>
-  <c r="B12" i="3" l="1"/>
-  <c r="A19" i="8"/>
+  <c r="A19" i="8" l="1"/>
   <c r="B15" i="3" l="1"/>
   <c r="I33" i="3"/>
   <c r="I34" i="3"/>
   <c r="I35" i="3"/>
   <c r="I36" i="3"/>
   <c r="I43" i="3"/>
   <c r="I44" i="3"/>
   <c r="I45" i="3"/>
   <c r="I46" i="3"/>
   <c r="I47" i="3"/>
   <c r="I48" i="3"/>
   <c r="I63" i="3"/>
   <c r="I64" i="3"/>
   <c r="I65" i="3"/>
   <c r="I66" i="3"/>
   <c r="I67" i="3"/>
   <c r="I68" i="3"/>
   <c r="I69" i="3"/>
   <c r="I70" i="3"/>
   <c r="I71" i="3"/>
   <c r="I72" i="3"/>
   <c r="I73" i="3"/>
   <c r="I74" i="3"/>
   <c r="I75" i="3"/>
   <c r="I76" i="3"/>
@@ -483,53 +483,50 @@
   <si>
     <t xml:space="preserve">Einzelgemeinde </t>
   </si>
   <si>
     <t>Comune individuale</t>
   </si>
   <si>
     <t>Nom de la commune</t>
   </si>
   <si>
     <t>Subvention maximale</t>
   </si>
   <si>
     <t>Adresse postale de la commune</t>
   </si>
   <si>
     <t>Adresse e-mail</t>
   </si>
   <si>
     <t>Total de la subvention</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Coordonnées bancaires de la commune (Banque/Poste/IBAN)</t>
-[...1 lines deleted...]
-  <si>
     <t>Séance(s) d'information (obligatoire)</t>
   </si>
   <si>
     <t>Montant par commune-contact inscrite</t>
   </si>
   <si>
     <t>Coûts totaux du projet (selon tableau ci-dessous)</t>
   </si>
   <si>
     <t>Subvention théorique (40% des coûts totaux)</t>
   </si>
   <si>
     <t>Subvention maximale possible</t>
   </si>
   <si>
     <t>Subvention accordée</t>
   </si>
   <si>
     <t>NPA+Localité</t>
   </si>
   <si>
     <t>Nom de la commune ou du regroupement</t>
   </si>
   <si>
     <t>Personne de contact dans la commune</t>
@@ -690,88 +687,81 @@
   <si>
     <t>Subtotale</t>
   </si>
   <si>
     <t>Costi forfettari</t>
   </si>
   <si>
     <t>Quantità</t>
   </si>
   <si>
     <t>Importo</t>
   </si>
   <si>
     <t>Totale</t>
   </si>
   <si>
     <t>Esempio 2 (costi forfettari)</t>
   </si>
   <si>
     <t>*Bases légales : Les subventions actuelles se basent sur l’art. 47 « Information et conseil » de la loi du 30.09.2016 sur l’énergie (LEne; RS 730.0) et sur les dispositions d’exécution correspondantes de l’ordonnance du 01.11.2017 sur l’énergie (OEne; RS 730.01), la décision du Conseil fédéral du 7 décembre 2018 ainsi que sur le chiffre 7.2 de la stratégie SuisseEnergie 2021-2030 dans laquelle sont nommés les objectifs et les mesures au niveau des villes, des communes, des quartiers et des régions, qui peuvent entre autre être soutenues par SuisseEnergie. En outre, les dispositions de la loi sur les subventions du 05.10.1990 (LSu, RS 616.1) sont applicables.</t>
   </si>
   <si>
     <t>E-mail Adresse</t>
   </si>
   <si>
-    <t>Bankverbindung der Gemeinde 
-[...2 lines deleted...]
-  <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Förderbeitrag</t>
   </si>
   <si>
     <t>Sovvenzione</t>
   </si>
   <si>
     <t>Postadresse der Gemeinde</t>
   </si>
   <si>
     <t>Elektronische Signatur durch den Projektleiter beim BFE:</t>
   </si>
   <si>
     <t>Signature électronique par le responsable du projet au sein de l’OFEN:</t>
   </si>
   <si>
     <t>PLZ+Ort</t>
   </si>
   <si>
     <t>Durch BFE ausgeführt</t>
   </si>
   <si>
     <t xml:space="preserve">Indirizzo postale del comune </t>
   </si>
   <si>
     <t>Responsabile nel comune</t>
   </si>
   <si>
     <t>Indirizzo e-mail</t>
-  </si>
-[...1 lines deleted...]
-    <t>Coordinate bancarie (banca/posta/IBAN)</t>
   </si>
   <si>
     <t>Totale della sovvenzione</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Eseguito dall’UFE</t>
   </si>
   <si>
     <t>Firma elettronica del responsabile del progetto all'interno dell'UFE:</t>
   </si>
   <si>
     <t xml:space="preserve">*Rechtliche Grundlagen: Die vorliegenden Subventionen stützen sich auf Art. 47 „Information und Beratung“ des Energiegesetzes vom 30.09.2016 (EnG; SR 730.0) und die entsprechenden Ausführungsbestimmungen der Energieverordnung vom 01.11.2017 (EnV, SR 730.01), den Bundesratsbeschluss vom 7. Dezember 2018 sowie Ziffer 7.2 der Programmstrategie EnergieSchweiz 2021 bis 2030, in welcher die Ziele und Massnahmen auf Stufe Städte, Gemeinden, Quartiere und Regionen genannt werden, die u.a. von Energie-Schweiz unterstützt werden können. Im Weiteren sind die Bestimmungen des Subventionsgesetzes vom 05.10.1990 (SuG, SR 616.1) anwendbar.
 </t>
   </si>
   <si>
     <t>Anzahl Stunden</t>
   </si>
   <si>
     <t>Nb heures</t>
   </si>
   <si>
     <t xml:space="preserve">*Base legale: I presenti sussidi si basano sull’art. 47 «Informazione e consulenza» della legge sull’energia del 30.09.2016 (LEne; RS 730.0) e sulle relative disposizioni d’esecuzione dell’ordinanza sull’energia del 1°.11.2017 (OEn, RS 730.01), la decisione del Consiglio federale del 7 dicembre 2018 nonché sul capoverso 7.2 della strategia programmatica di SvizzeraEnergia 2021-2030, che specifica tra l’altro gli obiettivi e le misure a livello di città, comuni, quartieri e regioni che possono essere sostenuti tra l’altro da SvizzeraEnergia. Inoltre, si applicano le disposizioni della legge sui sussidi del 5.10.1990 (LSu, SR 616.1).
@@ -1104,50 +1094,63 @@
     <t>Demande de subvention* (formulaire de paiement) 2025-2026</t>
   </si>
   <si>
     <t>Förderantrag* (Zahlungsformular) 2025-2026</t>
   </si>
   <si>
     <t>Domanda di sovvenzione* (modulo di pagamento) 2025-2026</t>
   </si>
   <si>
     <t>Numéro du projet (TP 2025-XXX)</t>
   </si>
   <si>
     <t>Projektnummer (TP 2025-XXX)</t>
   </si>
   <si>
     <t>Numero di progetto (TP 2025-XXX)</t>
   </si>
   <si>
     <t>Link zur Plattform : https://ds1.dreifels.ch/tempprojekt25/tpLogin.aspx?La=DE</t>
   </si>
   <si>
     <t>Lien vers la plateforme : https://ds1.dreifels.ch/tempprojekt25/tpLogin.aspx?La=FR</t>
   </si>
   <si>
     <t>Link alla piattaforma : https://ds1.dreifels.ch/tempprojekt25/tpLogin.aspx?La=IT</t>
+  </si>
+  <si>
+    <t>Coordonnées bancaires de la commune (Banque/Poste/IBAN)
+Remarque: Veuillez utiliser un IBAN standard, le QR-IBAN (contient le chiffre 3 à la 5ème place: CHXX 3XXX XXXX XXXX XXXX X) n'étant pas acceptés.</t>
+  </si>
+  <si>
+    <t>Bankverbindung der Gemeinde 
+(Bank/Post/IBAN)
+Hinweis: Bitte Standard-IBAN verwenden. QR-IBANs (eine QR-IBAN hat eine 3 an der fünften Stelle: CHXX 3XXX XXXX XXXX XXXX X) werden nicht akzeptiert.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coordinate bancarie (banca/posta/IBAN)
+Nota: Si prega di utilizzare un IBAN standard. Il QR-IBAN (contiene la cifra 3 al 5° posto: CHXX 3XXX XXXX XXXX XXXX X) non è accettato. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;CHF/h&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ &quot;CHF&quot;"/>
     <numFmt numFmtId="166" formatCode="#,##0\ &quot;CHF&quot;"/>
     <numFmt numFmtId="167" formatCode="0.0%"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -2172,175 +2175,175 @@
     <xf numFmtId="1" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="30" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...37 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="33" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="Link" xfId="2" builtinId="8"/>
-[...1 lines deleted...]
-    <cellStyle name="Standard" xfId="0" builtinId="0"/>
+    <cellStyle name="Lien hypertexte" xfId="2" builtinId="8"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Pourcentage" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF7C80"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
@@ -2590,251 +2593,251 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ds1.dreifels.ch/tempprojekt24/tpLogin.aspx?LA=DE" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4745939B-5F33-46EA-8B72-28CFBE58B932}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B1:E11"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="D19" sqref="D19"/>
+      <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.85546875" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="46.85546875" customWidth="1"/>
     <col min="4" max="4" width="71.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="117">
+      <c r="B2" s="104">
         <v>1</v>
       </c>
       <c r="C2" s="68" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>160</v>
+      </c>
+      <c r="D2" s="101" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="3" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B3" s="118"/>
+      <c r="B3" s="105"/>
       <c r="C3" s="74" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="D3" s="115"/>
+        <v>159</v>
+      </c>
+      <c r="D3" s="102"/>
     </row>
     <row r="4" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="119"/>
+      <c r="B4" s="106"/>
       <c r="C4" s="75" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="D4" s="116"/>
+        <v>150</v>
+      </c>
+      <c r="D4" s="103"/>
     </row>
     <row r="5" spans="2:5" ht="27" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="120">
+      <c r="B5" s="107">
         <v>2</v>
       </c>
       <c r="C5" s="76" t="str">
         <f ca="1">Listes_Admin_DFI!$A$3</f>
         <v>Complétez le décompte financier</v>
       </c>
       <c r="D5" s="77" t="str">
         <f ca="1">Listes_Admin_DFI!$A$4</f>
         <v>Lien vers l'onglet "Decompte-Abrechung-Rendiconto"</v>
       </c>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="121"/>
-      <c r="C6" s="126" t="str">
+      <c r="B6" s="108"/>
+      <c r="C6" s="113" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Tous les champs en vert doivent être complétés.</v>
       </c>
-      <c r="D6" s="127"/>
+      <c r="D6" s="114"/>
       <c r="E6" s="3"/>
     </row>
     <row r="7" spans="2:5" ht="27" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="122">
+      <c r="B7" s="109">
         <v>3</v>
       </c>
       <c r="C7" s="76" t="str">
         <f ca="1">Listes_Admin_DFI!$A$5</f>
         <v>Compléter la facture (formulaire de paiement)</v>
       </c>
       <c r="D7" s="77" t="str">
         <f ca="1">Listes_Admin_DFI!$A$6</f>
         <v>Lien vers l'onglet "Facture-Rechnung-Fattura"</v>
       </c>
       <c r="E7" s="3"/>
     </row>
     <row r="8" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="123"/>
-      <c r="C8" s="126" t="str">
+      <c r="B8" s="110"/>
+      <c r="C8" s="113" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Tous les champs en vert doivent être complétés.</v>
       </c>
-      <c r="D8" s="127"/>
+      <c r="D8" s="114"/>
       <c r="E8" s="3"/>
     </row>
     <row r="9" spans="2:5" ht="27" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="124">
+      <c r="B9" s="111">
         <v>4</v>
       </c>
       <c r="C9" s="99" t="str">
         <f ca="1">Listes_Admin_DFI!$A$7</f>
         <v>Chargez les documents sur la plateforme</v>
       </c>
       <c r="D9" s="100" t="str">
         <f ca="1">Listes_Admin_DFI!$A$11</f>
         <v>Lien vers la plateforme : https://ds1.dreifels.ch/tempprojekt25/tpLogin.aspx?La=FR</v>
       </c>
       <c r="E9" s="3"/>
     </row>
     <row r="10" spans="2:5" ht="14.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="125"/>
-      <c r="C10" s="126" t="str">
+      <c r="B10" s="112"/>
+      <c r="C10" s="113" t="str">
         <f ca="1">Listes_Admin_DFI!$A$10</f>
         <v>!!! Ce fichier excel ainsi que tous les autres livrables doivent être complétés et chargés sur la plateforme.</v>
       </c>
-      <c r="D10" s="127"/>
+      <c r="D10" s="114"/>
     </row>
     <row r="11" spans="2:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="C11" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="D2:D4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="C10:D10"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D2" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>"Français, Deutsch, Italiano"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="D5" location="'Decompte-Abrechung-Rendiconto'!A1" display="'Decompte-Abrechung-Rendiconto'!A1" xr:uid="{C7B09847-8E11-40BE-A84B-D4B5AE5FB36B}"/>
     <hyperlink ref="D7" location="'Facture-Rechnung-Fattura'!A1" display="'Facture-Rechnung-Fattura'!A1" xr:uid="{8098ABC2-2C40-4CEA-A915-BC3130CB0BF7}"/>
     <hyperlink ref="D9" r:id="rId1" display="https://ds1.dreifels.ch/tempprojekt24/tpLogin.aspx?LA=DE" xr:uid="{DE21C33E-8491-467A-92A1-13A56CFF7575}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <ignoredErrors>
     <ignoredError sqref="C7" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1">
     <tabColor theme="7"/>
   </sheetPr>
   <dimension ref="A1:J84"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="60.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="39.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="20.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="3" customWidth="1"/>
     <col min="5" max="5" width="14.85546875" style="3" customWidth="1"/>
     <col min="6" max="6" width="17" style="3" customWidth="1"/>
     <col min="7" max="7" width="16.7109375" style="3" customWidth="1"/>
     <col min="8" max="8" width="16" style="3" customWidth="1"/>
     <col min="9" max="9" width="18.42578125" style="3" customWidth="1"/>
     <col min="10" max="10" width="20.5703125" style="3" customWidth="1"/>
     <col min="11" max="16384" width="10.85546875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="str">
         <f ca="1">Listes_Admin_DFI!$A$12</f>
         <v>Programme de soutien SuisseEnergie pour les communes</v>
       </c>
-      <c r="C1" s="101" t="str">
+      <c r="C1" s="115" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Tous les champs en vert doivent être complétés.</v>
       </c>
-      <c r="D1" s="102"/>
+      <c r="D1" s="116"/>
       <c r="E1" s="85"/>
     </row>
     <row r="2" spans="1:8" ht="27" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="str">
         <f ca="1">Listes_Admin_DFI!$A$13</f>
         <v>Projets temporaires 2025 (mise en œuvre 2025/2026)</v>
       </c>
-      <c r="C2" s="103"/>
-      <c r="D2" s="104"/>
+      <c r="C2" s="117"/>
+      <c r="D2" s="118"/>
       <c r="E2" s="85"/>
     </row>
     <row r="3" spans="1:8" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="C3" s="6"/>
     </row>
     <row r="4" spans="1:8" ht="21" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="str">
         <f ca="1">Listes_Admin_DFI!$A$14</f>
         <v>Décompte financier 2025-2026</v>
       </c>
       <c r="C4" s="6"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="C5" s="6"/>
     </row>
     <row r="6" spans="1:8" ht="21" x14ac:dyDescent="0.25">
       <c r="A6" s="9"/>
       <c r="B6" s="1"/>
       <c r="D6" s="86" t="str">
         <f ca="1">IF(B6="",Listes_Admin_DFI!$A$72,"")</f>
         <v>!!! Vérifier/compléter les champs en vert</v>
       </c>
       <c r="H6" s="4"/>
     </row>
@@ -2983,178 +2986,178 @@
       <c r="B21" s="17">
         <f ca="1">MIN(B19:B20)</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="72" t="str">
         <f ca="1">A12&amp;" "&amp;C12</f>
         <v>Séance(s) d'information (obligatoire) XX%</v>
       </c>
       <c r="B22" s="13" t="str">
         <f ca="1">IFERROR($B$12/$B$15*$B$21,Listes_Admin_DFI!$A$72)</f>
         <v>!!! Vérifier/compléter les champs en vert</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="72" t="str">
         <f ca="1">A13&amp;" "&amp;C14</f>
         <v>Mesure(s) d'accompagnement XX%</v>
       </c>
       <c r="B23" s="13" t="str">
         <f ca="1">IFERROR($B$14/$B$15*$B$21,Listes_Admin_DFI!$A$72)</f>
         <v>!!! Vérifier/compléter les champs en vert</v>
       </c>
       <c r="C23" s="87" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="D23" s="88" t="str">
         <f ca="1">Listes_Admin_DFI!$A$6</f>
         <v>Lien vers l'onglet "Facture-Rechnung-Fattura"</v>
       </c>
       <c r="E23" s="89"/>
     </row>
     <row r="24" spans="1:10" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A25" s="112" t="str">
+      <c r="A25" s="126" t="str">
         <f ca="1">Listes_Admin_DFI!$A$37</f>
         <v>Veuillez introduire dans le tableau ci-dessous tous les coûts liés au projet. Si les tarifs horaires ne sont pas connus ou inexistants, veuillez utiliser la partie "Coûts forfaitaires".</v>
       </c>
-      <c r="B25" s="112"/>
-[...7 lines deleted...]
-      <c r="J25" s="112"/>
+      <c r="B25" s="126"/>
+      <c r="C25" s="126"/>
+      <c r="D25" s="126"/>
+      <c r="E25" s="126"/>
+      <c r="F25" s="126"/>
+      <c r="G25" s="126"/>
+      <c r="H25" s="126"/>
+      <c r="I25" s="126"/>
+      <c r="J25" s="126"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A26" s="113" t="str">
+      <c r="A26" s="127" t="str">
         <f ca="1">Listes_Admin_DFI!$A$38</f>
         <v>Les coûts pouvant être imputés au projet sont par exemple : honoraires des collaborateurs de la municipalité, coûts pour le mandat du bureau externe ou de l'expert choisi, frais d’impression de documents, envois postaux, location de salles, frais pour les apéritifs de fin d'événement, etc.</v>
       </c>
-      <c r="B26" s="113"/>
-[...7 lines deleted...]
-      <c r="J26" s="113"/>
+      <c r="B26" s="127"/>
+      <c r="C26" s="127"/>
+      <c r="D26" s="127"/>
+      <c r="E26" s="127"/>
+      <c r="F26" s="127"/>
+      <c r="G26" s="127"/>
+      <c r="H26" s="127"/>
+      <c r="I26" s="127"/>
+      <c r="J26" s="127"/>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A27" s="113" t="str">
+      <c r="A27" s="127" t="str">
         <f ca="1">Listes_Admin_DFI!$A$39</f>
         <v>Si la commune organise plusieurs séances d'information, tous les coûts doivent être regroupés et imputés dans cet excel.</v>
       </c>
-      <c r="B27" s="113"/>
-[...7 lines deleted...]
-      <c r="J27" s="113"/>
+      <c r="B27" s="127"/>
+      <c r="C27" s="127"/>
+      <c r="D27" s="127"/>
+      <c r="E27" s="127"/>
+      <c r="F27" s="127"/>
+      <c r="G27" s="127"/>
+      <c r="H27" s="127"/>
+      <c r="I27" s="127"/>
+      <c r="J27" s="127"/>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A28" s="113" t="str">
+      <c r="A28" s="127" t="str">
         <f ca="1">Listes_Admin_DFI!$A$40</f>
         <v>REMARQUE IMPORTANTE : aucun justificatif supplémentaire n'est nécessaire en annexe. Veuillez cependant noter qu'en cas de contrôle fédéral des finances, les justificatifs devront être fournis.</v>
       </c>
-      <c r="B28" s="113"/>
-[...7 lines deleted...]
-      <c r="J28" s="113"/>
+      <c r="B28" s="127"/>
+      <c r="C28" s="127"/>
+      <c r="D28" s="127"/>
+      <c r="E28" s="127"/>
+      <c r="F28" s="127"/>
+      <c r="G28" s="127"/>
+      <c r="H28" s="127"/>
+      <c r="I28" s="127"/>
+      <c r="J28" s="127"/>
     </row>
     <row r="30" spans="1:10" s="22" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A30" s="107" t="str">
+      <c r="A30" s="121" t="str">
         <f ca="1">Listes_Admin_DFI!$A$41</f>
         <v>Désignation</v>
       </c>
-      <c r="B30" s="109" t="str">
+      <c r="B30" s="123" t="str">
         <f ca="1">Listes_Admin_DFI!$A$42</f>
         <v>Honoraires</v>
       </c>
-      <c r="C30" s="110"/>
-[...3 lines deleted...]
-      <c r="G30" s="109" t="str">
+      <c r="C30" s="124"/>
+      <c r="D30" s="124"/>
+      <c r="E30" s="124"/>
+      <c r="F30" s="125"/>
+      <c r="G30" s="123" t="str">
         <f ca="1">Listes_Admin_DFI!$A$48</f>
         <v>Coûts forfaitaires</v>
       </c>
-      <c r="H30" s="110"/>
-[...1 lines deleted...]
-      <c r="J30" s="105" t="str">
+      <c r="H30" s="124"/>
+      <c r="I30" s="125"/>
+      <c r="J30" s="119" t="str">
         <f ca="1">Listes_Admin_DFI!$A$52</f>
         <v>Total</v>
       </c>
     </row>
     <row r="31" spans="1:10" s="22" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A31" s="108"/>
+      <c r="A31" s="122"/>
       <c r="B31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$43</f>
         <v>Collaborateur</v>
       </c>
       <c r="C31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$44</f>
         <v>Fonction</v>
       </c>
       <c r="D31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$45</f>
         <v>Tarif horaire</v>
       </c>
       <c r="E31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$46</f>
         <v>Nb heures</v>
       </c>
       <c r="F31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$47</f>
         <v>Sous-total</v>
       </c>
       <c r="G31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$49</f>
         <v>Quantité</v>
       </c>
       <c r="H31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$50</f>
         <v>Montant</v>
       </c>
       <c r="I31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$51</f>
         <v>Sous-total</v>
       </c>
-      <c r="J31" s="106"/>
+      <c r="J31" s="120"/>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="str">
         <f ca="1">Listes_Admin_DFI!$A$53</f>
         <v>Exemple 1 (honoraires)</v>
       </c>
       <c r="B32" s="1" t="str">
         <f ca="1">Listes_Admin_DFI!$A$55</f>
         <v>Exemple 2 (coûts forfaitaires)</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" s="78">
         <v>100</v>
       </c>
       <c r="E32" s="79">
         <v>1</v>
       </c>
       <c r="F32" s="51">
         <f>E32*D32</f>
         <v>100</v>
       </c>
       <c r="G32" s="81">
         <v>1</v>
       </c>
       <c r="H32" s="82"/>
@@ -4313,124 +4316,121 @@
       <c r="E82" s="26"/>
       <c r="F82" s="27">
         <f>SUM(F32:F81)</f>
         <v>100</v>
       </c>
       <c r="G82" s="27"/>
       <c r="H82" s="27"/>
       <c r="I82" s="27">
         <f>SUM(I32:I81)</f>
         <v>10</v>
       </c>
       <c r="J82" s="28">
         <f>SUM(J32:J81)</f>
         <v>110</v>
       </c>
     </row>
     <row r="83" spans="1:10" x14ac:dyDescent="0.25">
       <c r="D83" s="30"/>
       <c r="E83" s="30"/>
     </row>
     <row r="84" spans="1:10" x14ac:dyDescent="0.25">
       <c r="D84" s="30"/>
       <c r="E84" s="30"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="0uAEwTJGgNheApnVfiMGqljHbwpDzU71z3l5GZiu3EZlpKLd2eHIyd87r+CwulpYYXAG+7YAKQMb7zMVQ+4xFw==" saltValue="xY9vlcB24RRqoWE88NjzaA==" spinCount="100000" sheet="1" insertRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="/bXeDoGZiYkmHZkXDunNtGDFnP5PoJtAThiMOdReP9HySsyCojsE1/L48KTt9Tf5gOBmA9py41Bp1+sXyluQHg==" saltValue="nPvty1nG7gl8XQpYGG8mig==" spinCount="100000" sheet="1" insertRows="0"/>
   <mergeCells count="9">
     <mergeCell ref="C1:D2"/>
     <mergeCell ref="J30:J31"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="G30:I30"/>
     <mergeCell ref="B30:F30"/>
     <mergeCell ref="A25:J25"/>
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="A28:J28"/>
     <mergeCell ref="A27:J27"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B6" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>Type</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A14" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>Thematique</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="D23" location="'Facture-Rechnung-Fattura'!A1" display="'Facture-Rechnung-Fattura'!A1" xr:uid="{CAFEF037-E4D7-4DDB-AEBB-D2384E850455}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Feuil1">
     <tabColor theme="4"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K35"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="60" workbookViewId="0">
-      <selection activeCell="B10" sqref="B10:C10"/>
+      <selection activeCell="B12" sqref="B12:C12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="57.28515625" style="3" customWidth="1"/>
     <col min="2" max="3" width="18.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="10.5703125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="str">
         <f ca="1">Listes_Admin_DFI!$A$12</f>
         <v>Programme de soutien SuisseEnergie pour les communes</v>
       </c>
       <c r="B1" s="4"/>
-      <c r="D1" s="101" t="str">
+      <c r="D1" s="115" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Tous les champs en vert doivent être complétés.</v>
       </c>
       <c r="E1" s="128"/>
-      <c r="F1" s="102"/>
+      <c r="F1" s="116"/>
     </row>
     <row r="2" spans="1:11" ht="27" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="str">
         <f ca="1">Listes_Admin_DFI!$A$13</f>
         <v>Projets temporaires 2025 (mise en œuvre 2025/2026)</v>
       </c>
       <c r="B2" s="5"/>
-      <c r="D2" s="103"/>
+      <c r="D2" s="117"/>
       <c r="E2" s="129"/>
-      <c r="F2" s="104"/>
+      <c r="F2" s="118"/>
     </row>
     <row r="3" spans="1:11" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="D3" s="6"/>
     </row>
     <row r="4" spans="1:11" ht="21" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="str">
         <f ca="1">Listes_Admin_DFI!$A$57</f>
         <v>Demande de subvention* (formulaire de paiement) 2025-2026</v>
       </c>
       <c r="B4" s="8"/>
       <c r="D4" s="6"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" s="31"/>
     </row>
     <row r="7" spans="1:11" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A7" s="32" t="str">
         <f ca="1">Listes_Admin_DFI!$A$58</f>
         <v>Données pour le paiement</v>
       </c>
       <c r="E7" s="7"/>
     </row>
     <row r="8" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
@@ -4495,54 +4495,55 @@
     <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="37" t="str">
         <f ca="1">Listes_Admin_DFI!$A$63</f>
         <v>Personne de contact dans la commune</v>
       </c>
       <c r="B13" s="130">
         <f>'Decompte-Abrechung-Rendiconto'!$B$8</f>
         <v>0</v>
       </c>
       <c r="C13" s="131"/>
       <c r="D13" s="36"/>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" s="40" t="str">
         <f ca="1">Listes_Admin_DFI!$A$64</f>
         <v>Adresse e-mail</v>
       </c>
       <c r="B14" s="132"/>
       <c r="C14" s="133"/>
       <c r="D14" s="36"/>
       <c r="E14" s="86" t="str">
         <f ca="1">IF(B14="",Listes_Admin_DFI!$A$72,"")</f>
         <v>!!! Vérifier/compléter les champs en vert</v>
       </c>
     </row>
-    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="35" t="str">
         <f ca="1">Listes_Admin_DFI!$A$65</f>
-        <v>Coordonnées bancaires de la commune (Banque/Poste/IBAN)</v>
+        <v>Coordonnées bancaires de la commune (Banque/Poste/IBAN)
+Remarque: Veuillez utiliser un IBAN standard, le QR-IBAN (contient le chiffre 3 à la 5ème place: CHXX 3XXX XXXX XXXX XXXX X) n'étant pas acceptés.</v>
       </c>
       <c r="B15" s="132"/>
       <c r="C15" s="133"/>
       <c r="D15" s="36"/>
       <c r="E15" s="86" t="str">
         <f ca="1">IF(B15="",Listes_Admin_DFI!$A$72,"")</f>
         <v>!!! Vérifier/compléter les champs en vert</v>
       </c>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A16" s="6"/>
       <c r="B16" s="6"/>
       <c r="C16" s="38"/>
       <c r="D16" s="38"/>
     </row>
     <row r="17" spans="1:8" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A17" s="32" t="str">
         <f ca="1">Listes_Admin_DFI!$A$66</f>
         <v>Subvention</v>
       </c>
       <c r="B17" s="41"/>
       <c r="C17" s="38"/>
       <c r="E17" s="90" t="str">
         <f ca="1">Listes_Admin_DFI!$A$30</f>
         <v>Correction OFEN</v>
@@ -4584,51 +4585,51 @@
       <c r="A20" s="65" t="str">
         <f ca="1">'Decompte-Abrechung-Rendiconto'!$A$13&amp;" : "&amp;'Decompte-Abrechung-Rendiconto'!$A$14</f>
         <v xml:space="preserve">Mesure(s) d'accompagnement : </v>
       </c>
       <c r="B20" s="67"/>
       <c r="C20" s="42" t="str">
         <f ca="1">IF(E20=0,'Decompte-Abrechung-Rendiconto'!B23,E20)</f>
         <v>!!! Vérifier/compléter les champs en vert</v>
       </c>
       <c r="E20" s="94">
         <v>0</v>
       </c>
       <c r="F20" s="95" t="str">
         <f ca="1">"(Montant initial : "&amp;TEXT('Decompte-Abrechung-Rendiconto'!$B$23,"#'000.00")&amp;")"</f>
         <v>(Montant initial : !!! Vérifier/compléter les champs en vert)</v>
       </c>
       <c r="G20" s="92"/>
       <c r="H20" s="92"/>
     </row>
     <row r="21" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="43" t="str">
         <f ca="1">Listes_Admin_DFI!$A$67</f>
         <v>Total de la subvention</v>
       </c>
       <c r="B21" s="73" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C21" s="44">
         <f ca="1">SUM(C19:C20)</f>
         <v>0</v>
       </c>
       <c r="D21" s="14"/>
       <c r="E21" s="15"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="45"/>
       <c r="B22" s="46"/>
       <c r="C22" s="47"/>
     </row>
     <row r="23" spans="1:8" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="136" t="str">
         <f ca="1">Listes_Admin_DFI!$A$69</f>
         <v xml:space="preserve">Les contributions sont exonérées de la TVA. </v>
       </c>
       <c r="B23" s="136"/>
       <c r="C23" s="136"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="48"/>
       <c r="B24" s="48"/>
       <c r="C24" s="48"/>
@@ -4658,1417 +4659,1421 @@
       <c r="A28" s="32" t="str">
         <f ca="1">Listes_Admin_DFI!$A$70</f>
         <v>Partie réservée à l'OFEN</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="33"/>
       <c r="B29" s="33"/>
       <c r="C29" s="34"/>
     </row>
     <row r="30" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A30" s="6" t="str">
         <f ca="1">Listes_Admin_DFI!$A$71</f>
         <v>Signature électronique par le responsable du projet au sein de l’OFEN:</v>
       </c>
     </row>
     <row r="35" spans="1:3" ht="54.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="134" t="str">
         <f ca="1">Listes_Admin_DFI!$A$73</f>
         <v>*Bases légales : Les subventions actuelles se basent sur l’art. 47 « Information et conseil » de la loi du 30.09.2016 sur l’énergie (LEne; RS 730.0) et sur les dispositions d’exécution correspondantes de l’ordonnance du 01.11.2017 sur l’énergie (OEne; RS 730.01), la décision du Conseil fédéral du 7 décembre 2018 ainsi que sur le chiffre 7.2 de la stratégie SuisseEnergie 2021-2030 dans laquelle sont nommés les objectifs et les mesures au niveau des villes, des communes, des quartiers et des régions, qui peuvent entre autre être soutenues par SuisseEnergie. En outre, les dispositions de la loi sur les subventions du 05.10.1990 (LSu, RS 616.1) sont applicables.</v>
       </c>
       <c r="B35" s="134"/>
       <c r="C35" s="134"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="dAYqOoYVSPLrnZEzDWcXKzWcfWRVwaDTq0OojvTpaNalmu2eQbUn7IqIfAs85wokj7d/Bc3PvlmkWq+8zSqvfA==" saltValue="d2DyRfpDpfxZisg/BHxZeQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="uokUrNCpWY8T8HBwgvj45El5sRZxQSHRom+dKj/QGb1w4xGDaZJFBztwnKJO5nQCKa/SVE6gs5tTPECaT7Z8UQ==" saltValue="SjSV2oF23XNpxDkkRAEw0w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="11">
     <mergeCell ref="D1:F2"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="A35:C35"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="B9:C9"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="1.9685039370078741" bottom="0.39370078740157483" header="0.11811023622047245" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="95" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;LOffice fédéral de l’énergie
 c/o DLZ Finanzen
 3003 Berne
 &amp;KFF00003643081400  / REF-1081-00305&amp;R&amp;G</oddHeader>
   </headerFooter>
-  <legacyDrawingHF r:id="rId2"/>
+  <customProperties>
+    <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
+  </customProperties>
+  <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Feuil2"/>
   <dimension ref="A1:I104"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+    <sheetView topLeftCell="A50" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G65" sqref="G65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="62.85546875" style="55" customWidth="1"/>
     <col min="2" max="2" width="11" style="55" customWidth="1"/>
     <col min="3" max="3" width="12" style="55" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="55" customWidth="1"/>
     <col min="5" max="5" width="35.42578125" style="55" customWidth="1"/>
     <col min="6" max="6" width="39.140625" style="55" customWidth="1"/>
     <col min="7" max="7" width="32.7109375" style="55" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="55" customWidth="1"/>
     <col min="9" max="9" width="43.5703125" style="55" customWidth="1"/>
     <col min="10" max="16384" width="10.85546875" style="55"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="53" t="str">
         <f>Start!$D$2</f>
         <v>Français</v>
       </c>
       <c r="B1" s="53">
         <f>IF($A$1=$E$1,COLUMN($E$1),IF($A$1=$F$1,COLUMN($F$1),IF($A$1=$G$1,COLUMN($G$1),NA())))</f>
         <v>5</v>
       </c>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="54" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1" s="54" t="s">
         <v>41</v>
       </c>
-      <c r="F1" s="54" t="s">
+      <c r="G1" s="54" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="53"/>
       <c r="B2" s="53"/>
       <c r="C2" s="53"/>
       <c r="D2" s="53"/>
       <c r="E2" s="60"/>
     </row>
     <row r="3" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="53" t="str">
         <f t="shared" ref="A3:A61" ca="1" si="0">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>Complétez le décompte financier</v>
       </c>
       <c r="B3" s="53"/>
       <c r="C3" s="53"/>
       <c r="D3" s="53"/>
       <c r="E3" s="55" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="F3" s="55" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="G3" s="56" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Lien vers l'onglet "Decompte-Abrechung-Rendiconto"</v>
       </c>
       <c r="B4" s="53"/>
       <c r="C4" s="53"/>
       <c r="D4" s="53"/>
       <c r="E4" s="55" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="F4" s="55" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="G4" s="55" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Compléter la facture (formulaire de paiement)</v>
       </c>
       <c r="B5" s="53"/>
       <c r="C5" s="53"/>
       <c r="D5" s="53"/>
       <c r="E5" s="55" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="F5" s="55" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="G5" s="56" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A6" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Lien vers l'onglet "Facture-Rechnung-Fattura"</v>
       </c>
       <c r="B6" s="53"/>
       <c r="C6" s="53"/>
       <c r="D6" s="53"/>
       <c r="E6" s="55" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F6" s="55" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="G6" s="55" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Chargez les documents sur la plateforme</v>
       </c>
       <c r="B7" s="53"/>
       <c r="C7" s="53"/>
       <c r="D7" s="53"/>
       <c r="E7" s="55" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F7" s="55" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="G7" s="55" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>REMARQUES IMPORTANTES</v>
       </c>
       <c r="B8" s="53"/>
       <c r="C8" s="53"/>
       <c r="D8" s="53"/>
       <c r="E8" s="55" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="F8" s="55" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="G8" s="55" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>!!! Tous les champs en vert doivent être complétés.</v>
       </c>
       <c r="B9" s="53"/>
       <c r="C9" s="53"/>
       <c r="D9" s="53"/>
       <c r="E9" s="55" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="F9" s="55" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="G9" s="56" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="60" x14ac:dyDescent="0.25">
       <c r="A10" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>!!! Ce fichier excel ainsi que tous les autres livrables doivent être complétés et chargés sur la plateforme.</v>
       </c>
       <c r="B10" s="53"/>
       <c r="C10" s="53"/>
       <c r="D10" s="53"/>
       <c r="E10" s="55" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="F10" s="55" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="G10" s="56" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A11" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Lien vers la plateforme : https://ds1.dreifels.ch/tempprojekt25/tpLogin.aspx?La=FR</v>
       </c>
       <c r="B11" s="53"/>
       <c r="C11" s="53"/>
       <c r="D11" s="53"/>
       <c r="E11" s="55" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="F11" s="55" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="G11" s="56" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A12" s="53" t="str">
         <f ca="1">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>Programme de soutien SuisseEnergie pour les communes</v>
       </c>
       <c r="B12" s="53"/>
       <c r="C12" s="53"/>
       <c r="D12" s="53"/>
       <c r="E12" s="55" t="s">
         <v>6</v>
       </c>
       <c r="F12" s="55" t="s">
+        <v>66</v>
+      </c>
+      <c r="G12" s="55" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A13" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Projets temporaires 2025 (mise en œuvre 2025/2026)</v>
       </c>
       <c r="B13" s="53"/>
       <c r="C13" s="53"/>
       <c r="D13" s="53"/>
       <c r="E13" s="55" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="F13" s="55" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="G13" s="55" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Décompte financier 2025-2026</v>
       </c>
       <c r="B14" s="53"/>
       <c r="C14" s="53"/>
       <c r="D14" s="53"/>
       <c r="E14" s="55" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="F14" s="55" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="G14" s="55" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Sélection de la configuration</v>
       </c>
       <c r="B15" s="53"/>
       <c r="C15" s="53"/>
       <c r="D15" s="53"/>
       <c r="E15" s="55" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="F15" s="55" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="G15" s="56" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" s="57" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Commune individuelle</v>
       </c>
       <c r="B16" s="53"/>
       <c r="C16" s="53"/>
       <c r="D16" s="53"/>
       <c r="E16" s="55" t="s">
         <v>12</v>
       </c>
       <c r="F16" s="55" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="56" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="58" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Regroupement de communes/Région</v>
       </c>
       <c r="B17" s="53"/>
       <c r="C17" s="53"/>
       <c r="D17" s="53"/>
       <c r="E17" s="55" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="F17" s="55" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="G17" s="56" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Nom de la commune</v>
       </c>
       <c r="B18" s="53"/>
       <c r="C18" s="53"/>
       <c r="D18" s="53"/>
       <c r="E18" s="55" t="s">
         <v>15</v>
       </c>
       <c r="F18" s="55" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G18" s="56" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A19" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Nom du regroupement/de la région</v>
       </c>
       <c r="B19" s="53"/>
       <c r="C19" s="53"/>
       <c r="D19" s="53"/>
       <c r="E19" s="55" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="F19" s="55" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="G19" s="56" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Personne de contact</v>
       </c>
       <c r="B20" s="53"/>
       <c r="C20" s="53"/>
       <c r="D20" s="53"/>
       <c r="E20" s="55" t="s">
         <v>5</v>
       </c>
       <c r="F20" s="55" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="G20" s="56" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Numéro du projet (voir dans le tool d'inscription: TP 2025-XXX)</v>
       </c>
       <c r="B21" s="53"/>
       <c r="C21" s="53"/>
       <c r="D21" s="53"/>
       <c r="E21" s="55" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="F21" s="55" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="G21" s="56" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Subvention maximale possible</v>
       </c>
       <c r="B22" s="53"/>
       <c r="C22" s="53"/>
       <c r="D22" s="53"/>
       <c r="E22" s="55" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F22" s="55" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G22" s="55" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Commune (forfait)</v>
       </c>
       <c r="B23" s="53"/>
       <c r="C23" s="53"/>
       <c r="D23" s="53"/>
       <c r="E23" s="55" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="F23" s="55" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="G23" s="55" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A24" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Regroupement (forfait)</v>
       </c>
       <c r="B24" s="53"/>
       <c r="C24" s="53"/>
       <c r="D24" s="53"/>
       <c r="E24" s="55" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="F24" s="55" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="G24" s="55" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A25" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Séance(s) d'information (obligatoire)</v>
       </c>
       <c r="B25" s="59">
         <v>2000</v>
       </c>
       <c r="C25" s="59">
         <v>4000</v>
       </c>
       <c r="D25" s="53"/>
       <c r="E25" s="55" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F25" s="55" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G25" s="55" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="53" t="str">
         <f ca="1">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>Mesure(s) d'accompagnement</v>
       </c>
       <c r="B26" s="59"/>
       <c r="C26" s="59"/>
       <c r="D26" s="53"/>
       <c r="E26" s="55" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="F26" s="55" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="G26" s="55" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="57" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Oui</v>
       </c>
       <c r="B27" s="59">
         <v>3000</v>
       </c>
       <c r="C27" s="59">
         <v>6000</v>
       </c>
       <c r="D27" s="53"/>
       <c r="E27" s="55" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="F27" s="55" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="G27" s="55" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="58" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Non</v>
       </c>
       <c r="B28" s="59">
         <v>0</v>
       </c>
       <c r="C28" s="59">
         <v>0</v>
       </c>
       <c r="D28" s="53"/>
       <c r="E28" s="55" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="F28" s="55" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="G28" s="55" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Subvention maximale</v>
       </c>
       <c r="B29" s="53"/>
       <c r="C29" s="53"/>
       <c r="D29" s="53"/>
       <c r="E29" s="55" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="55" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G29" s="55" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Correction OFEN</v>
       </c>
       <c r="B30" s="53"/>
       <c r="C30" s="53"/>
       <c r="D30" s="53"/>
       <c r="E30" s="55" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F30" s="55" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="G30" s="55" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Récapitulatif</v>
       </c>
       <c r="B31" s="53"/>
       <c r="C31" s="53"/>
       <c r="D31" s="53"/>
       <c r="E31" s="55" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="55" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="G31" s="56" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Coûts totaux du projet (selon tableau ci-dessous)</v>
       </c>
       <c r="B32" s="53"/>
       <c r="C32" s="53"/>
       <c r="D32" s="53"/>
       <c r="E32" s="55" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F32" s="55" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G32" s="56" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Subvention théorique (40% des coûts totaux)</v>
       </c>
       <c r="B33" s="53"/>
       <c r="C33" s="53"/>
       <c r="D33" s="53"/>
       <c r="E33" s="55" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F33" s="55" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G33" s="56" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A34" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Subvention maximale (selon tableau ci-dessus)</v>
       </c>
       <c r="B34" s="53"/>
       <c r="C34" s="53"/>
       <c r="D34" s="53"/>
       <c r="E34" s="55" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F34" s="55" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="G34" s="56" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Subvention accordée</v>
       </c>
       <c r="B35" s="53"/>
       <c r="C35" s="53"/>
       <c r="D35" s="53"/>
       <c r="E35" s="55" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F35" s="55" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="G35" s="56" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A36" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Montant par commune-contact inscrite</v>
       </c>
       <c r="B36" s="53"/>
       <c r="C36" s="53"/>
       <c r="D36" s="53"/>
       <c r="E36" s="55" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F36" s="55" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G36" s="56" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="90" x14ac:dyDescent="0.25">
       <c r="A37" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Veuillez introduire dans le tableau ci-dessous tous les coûts liés au projet. Si les tarifs horaires ne sont pas connus ou inexistants, veuillez utiliser la partie "Coûts forfaitaires".</v>
       </c>
       <c r="B37" s="53"/>
       <c r="C37" s="53"/>
       <c r="D37" s="53"/>
       <c r="E37" s="55" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F37" s="55" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G37" s="56" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:9" ht="120" x14ac:dyDescent="0.25">
       <c r="A38" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Les coûts pouvant être imputés au projet sont par exemple : honoraires des collaborateurs de la municipalité, coûts pour le mandat du bureau externe ou de l'expert choisi, frais d’impression de documents, envois postaux, location de salles, frais pour les apéritifs de fin d'événement, etc.</v>
       </c>
       <c r="B38" s="53"/>
       <c r="C38" s="53"/>
       <c r="D38" s="53"/>
       <c r="E38" s="55" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="F38" s="55" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="G38" s="56" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="I38" s="69"/>
     </row>
     <row r="39" spans="1:9" ht="75" x14ac:dyDescent="0.25">
       <c r="A39" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Si la commune organise plusieurs séances d'information, tous les coûts doivent être regroupés et imputés dans cet excel.</v>
       </c>
       <c r="B39" s="53"/>
       <c r="C39" s="53"/>
       <c r="D39" s="53"/>
       <c r="E39" s="55" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F39" s="55" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="G39" s="56" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="I39" s="69"/>
     </row>
     <row r="40" spans="1:9" ht="90" x14ac:dyDescent="0.25">
       <c r="A40" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>REMARQUE IMPORTANTE : aucun justificatif supplémentaire n'est nécessaire en annexe. Veuillez cependant noter qu'en cas de contrôle fédéral des finances, les justificatifs devront être fournis.</v>
       </c>
       <c r="B40" s="53"/>
       <c r="C40" s="53"/>
       <c r="D40" s="53"/>
       <c r="E40" s="55" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F40" s="55" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G40" s="56" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Désignation</v>
       </c>
       <c r="B41" s="53"/>
       <c r="C41" s="53"/>
       <c r="D41" s="53"/>
       <c r="E41" s="55" t="s">
         <v>4</v>
       </c>
       <c r="F41" s="55" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G41" s="55" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Honoraires</v>
       </c>
       <c r="B42" s="53"/>
       <c r="C42" s="53"/>
       <c r="D42" s="53"/>
       <c r="E42" s="55" t="s">
         <v>3</v>
       </c>
       <c r="F42" s="55" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G42" s="56" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Collaborateur</v>
       </c>
       <c r="B43" s="53"/>
       <c r="C43" s="53"/>
       <c r="D43" s="53"/>
       <c r="E43" s="55" t="s">
         <v>0</v>
       </c>
       <c r="F43" s="55" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G43" s="56" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Fonction</v>
       </c>
       <c r="B44" s="53"/>
       <c r="C44" s="53"/>
       <c r="D44" s="53"/>
       <c r="E44" s="55" t="s">
         <v>1</v>
       </c>
       <c r="F44" s="55" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G44" s="56" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Tarif horaire</v>
       </c>
       <c r="B45" s="53"/>
       <c r="C45" s="53"/>
       <c r="D45" s="53"/>
       <c r="E45" s="55" t="s">
         <v>2</v>
       </c>
       <c r="F45" s="55" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G45" s="56" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Nb heures</v>
       </c>
       <c r="B46" s="53"/>
       <c r="C46" s="53"/>
       <c r="D46" s="53"/>
       <c r="E46" s="55" t="s">
+        <v>106</v>
+      </c>
+      <c r="F46" s="55" t="s">
+        <v>105</v>
+      </c>
+      <c r="G46" s="56" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Sous-total</v>
       </c>
       <c r="B47" s="53"/>
       <c r="C47" s="53"/>
       <c r="D47" s="53"/>
       <c r="E47" s="55" t="s">
         <v>10</v>
       </c>
       <c r="F47" s="55" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="G47" s="56" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Coûts forfaitaires</v>
       </c>
       <c r="B48" s="53"/>
       <c r="C48" s="53"/>
       <c r="D48" s="53"/>
       <c r="E48" s="55" t="s">
         <v>7</v>
       </c>
       <c r="F48" s="55" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="G48" s="56" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Quantité</v>
       </c>
       <c r="B49" s="53"/>
       <c r="C49" s="53"/>
       <c r="D49" s="53"/>
       <c r="E49" s="55" t="s">
         <v>8</v>
       </c>
       <c r="F49" s="55" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="G49" s="56" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Montant</v>
       </c>
       <c r="B50" s="53"/>
       <c r="C50" s="53"/>
       <c r="D50" s="53"/>
       <c r="E50" s="55" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="55" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="G50" s="56" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Sous-total</v>
       </c>
       <c r="B51" s="53"/>
       <c r="C51" s="53"/>
       <c r="D51" s="53"/>
       <c r="E51" s="55" t="s">
         <v>10</v>
       </c>
       <c r="F51" s="55" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="G51" s="56" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Total</v>
       </c>
       <c r="B52" s="53"/>
       <c r="C52" s="53"/>
       <c r="D52" s="53"/>
       <c r="E52" s="55" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F52" s="55" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G52" s="56" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Exemple 1 (honoraires)</v>
       </c>
       <c r="B53" s="53"/>
       <c r="C53" s="53"/>
       <c r="D53" s="53"/>
       <c r="E53" s="55" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F53" s="55" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="G53" s="56" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Collaborateur_exemple_1</v>
       </c>
       <c r="B54" s="53"/>
       <c r="C54" s="53"/>
       <c r="D54" s="53"/>
       <c r="E54" s="55" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F54" s="55" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="G54" s="56" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Exemple 2 (coûts forfaitaires)</v>
       </c>
       <c r="B55" s="53"/>
       <c r="C55" s="53"/>
       <c r="D55" s="53"/>
       <c r="E55" s="55" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F55" s="55" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G55" s="55" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Forfait_exemple_1</v>
       </c>
       <c r="B56" s="53"/>
       <c r="C56" s="53"/>
       <c r="D56" s="53"/>
       <c r="E56" s="56" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F56" s="55" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="G56" s="56" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
     </row>
     <row r="57" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A57" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Demande de subvention* (formulaire de paiement) 2025-2026</v>
       </c>
       <c r="B57" s="53"/>
       <c r="C57" s="53"/>
       <c r="D57" s="53"/>
       <c r="E57" s="60" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="F57" s="55" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="G57" s="55" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Données pour le paiement</v>
       </c>
       <c r="B58" s="53"/>
       <c r="C58" s="53"/>
       <c r="D58" s="53"/>
       <c r="E58" s="60" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="F58" s="55" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="G58" s="55" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Numéro du projet (TP 2025-XXX)</v>
       </c>
       <c r="B59" s="53"/>
       <c r="C59" s="53"/>
       <c r="D59" s="53"/>
       <c r="E59" s="55" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="F59" s="55" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="G59" s="56" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
     </row>
     <row r="60" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A60" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Nom de la commune ou du regroupement</v>
       </c>
       <c r="B60" s="53"/>
       <c r="C60" s="53"/>
       <c r="D60" s="53"/>
       <c r="E60" s="60" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F60" s="56" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="G60" s="56" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Adresse postale de la commune</v>
       </c>
       <c r="B61" s="53"/>
       <c r="C61" s="53"/>
       <c r="D61" s="53"/>
       <c r="E61" s="60" t="s">
         <v>17</v>
       </c>
       <c r="F61" s="55" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="G61" s="56" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" s="53" t="str">
         <f t="shared" ref="A62:A104" ca="1" si="1">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>NPA+Localité</v>
       </c>
       <c r="B62" s="53"/>
       <c r="C62" s="53"/>
       <c r="D62" s="53"/>
       <c r="E62" s="60" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F62" s="55" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="G62" s="56" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Personne de contact dans la commune</v>
       </c>
       <c r="B63" s="53"/>
       <c r="C63" s="53"/>
       <c r="D63" s="53"/>
       <c r="E63" s="60" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F63" s="55" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="G63" s="55" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Adresse e-mail</v>
       </c>
       <c r="B64" s="53"/>
       <c r="C64" s="53"/>
       <c r="D64" s="53"/>
       <c r="E64" s="60" t="s">
         <v>18</v>
       </c>
       <c r="F64" s="55" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="G64" s="55" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="105" x14ac:dyDescent="0.25">
       <c r="A65" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
-        <v>Coordonnées bancaires de la commune (Banque/Poste/IBAN)</v>
+        <v>Coordonnées bancaires de la commune (Banque/Poste/IBAN)
+Remarque: Veuillez utiliser un IBAN standard, le QR-IBAN (contient le chiffre 3 à la 5ème place: CHXX 3XXX XXXX XXXX XXXX X) n'étant pas acceptés.</v>
       </c>
       <c r="B65" s="53"/>
       <c r="C65" s="53"/>
       <c r="D65" s="53"/>
       <c r="E65" s="60" t="s">
-        <v>21</v>
+        <v>214</v>
       </c>
       <c r="F65" s="55" t="s">
-        <v>90</v>
+        <v>215</v>
       </c>
       <c r="G65" s="55" t="s">
-        <v>102</v>
+        <v>216</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A66" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Subvention</v>
       </c>
       <c r="B66" s="53"/>
       <c r="C66" s="53"/>
       <c r="D66" s="53"/>
       <c r="E66" s="60" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F66" s="55" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="G66" s="55" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Total de la subvention</v>
       </c>
       <c r="B67" s="53"/>
       <c r="C67" s="53"/>
       <c r="D67" s="53"/>
       <c r="E67" s="60" t="s">
         <v>19</v>
       </c>
       <c r="F67" s="55" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="G67" s="55" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Date</v>
       </c>
       <c r="B68" s="53"/>
       <c r="C68" s="53"/>
       <c r="D68" s="53"/>
       <c r="E68" s="60" t="s">
         <v>20</v>
       </c>
       <c r="F68" s="55" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="G68" s="55" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="69" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A69" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v xml:space="preserve">Les contributions sont exonérées de la TVA. </v>
       </c>
       <c r="B69" s="53"/>
       <c r="C69" s="53"/>
       <c r="D69" s="53"/>
       <c r="E69" s="60" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="F69" s="55" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="G69" s="55" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Partie réservée à l'OFEN</v>
       </c>
       <c r="B70" s="53"/>
       <c r="C70" s="53"/>
       <c r="D70" s="53"/>
       <c r="E70" s="60" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F70" s="55" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="G70" s="55" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
     </row>
     <row r="71" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A71" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Signature électronique par le responsable du projet au sein de l’OFEN:</v>
       </c>
       <c r="B71" s="53"/>
       <c r="C71" s="53"/>
       <c r="D71" s="53"/>
       <c r="E71" s="60" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="F71" s="55" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="G71" s="55" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="72" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A72" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>!!! Vérifier/compléter les champs en vert</v>
       </c>
       <c r="B72" s="53"/>
       <c r="C72" s="53"/>
       <c r="D72" s="53"/>
       <c r="E72" s="60" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="F72" s="55" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="G72" s="56" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
     </row>
     <row r="73" spans="1:7" ht="315" x14ac:dyDescent="0.25">
       <c r="A73" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>*Bases légales : Les subventions actuelles se basent sur l’art. 47 « Information et conseil » de la loi du 30.09.2016 sur l’énergie (LEne; RS 730.0) et sur les dispositions d’exécution correspondantes de l’ordonnance du 01.11.2017 sur l’énergie (OEne; RS 730.01), la décision du Conseil fédéral du 7 décembre 2018 ainsi que sur le chiffre 7.2 de la stratégie SuisseEnergie 2021-2030 dans laquelle sont nommés les objectifs et les mesures au niveau des villes, des communes, des quartiers et des régions, qui peuvent entre autre être soutenues par SuisseEnergie. En outre, les dispositions de la loi sur les subventions du 05.10.1990 (LSu, RS 616.1) sont applicables.</v>
       </c>
       <c r="B73" s="53"/>
       <c r="C73" s="53"/>
       <c r="D73" s="53"/>
       <c r="E73" s="60" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F73" s="55" t="s">
+        <v>104</v>
+      </c>
+      <c r="G73" s="55" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B74" s="53"/>
       <c r="C74" s="53"/>
       <c r="D74" s="53"/>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B75" s="53"/>
       <c r="C75" s="53"/>
       <c r="D75" s="53"/>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
@@ -6329,70 +6334,61 @@
       <c r="D104" s="53"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="a2886ae9-3f43-46a4-a350-81a5f6bb12cf" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <f:fields xmlns:f="http://schemas.fabasoft.com/folio/2007/fields">
   <f:record ref="">
     <f:field ref="objname" par="" edit="true" text="SH/8100038-02-01-18_HYDRA_FNHW_Kostenrechung"/>
     <f:field ref="objsubject" par="" edit="true" text=""/>
     <f:field ref="objcreatedby" par="" text="Hintz, Wieland (BFE - hiw)"/>
     <f:field ref="objcreatedat" par="" text="10.10.2018 12:05:59"/>
     <f:field ref="objchangedby" par="" text="Meister, Anna (BFE - mea)"/>
     <f:field ref="objmodifiedat" par="" text="15.11.2018 10:15:41"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" par="" text=""/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" par="" edit="true" text=""/>
     <f:field ref="FSCFOLIO_1_1001_FieldCurrentUser" par="" text="Joëlle Fahrni"/>
     <f:field ref="CCAPRECONFIG_15_1001_Objektname" par="" edit="true" text="SH/8100038-02-01-18_HYDRA_FNHW_Kostenrechung"/>
     <f:field ref="CHPRECONFIG_1_1001_Objektname" par="" edit="true" text="SH/8100038-02-01-18_HYDRA_FNHW_Kostenrechung"/>
   </f:record>
   <f:record inx="1" ref="">
     <f:field ref="CCAPRECONFIG_15_1001_Anrede" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Anrede_Briefkopf" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht_Anrede" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachgestellter_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Strasse" par="" text=""/>
@@ -6615,51 +6611,51 @@
     <f:field ref="CCAPRECONFIG_15_1001_Sozialversicherungsnummer" text="Sozialversicherungsnummer"/>
     <f:field ref="CCAPRECONFIG_15_1001_Stock" text="Stock"/>
     <f:field ref="BAVCFG_15_1700_Strasse2" text="Strasse2"/>
     <f:field ref="BAVCFG_15_1700_Strasse2_AP" text="Strasse2_AP"/>
     <f:field ref="BAVCFG_15_1700_Strasse_AP" text="Strasse_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Telefon" text="Telefon"/>
     <f:field ref="BAVCFG_15_1700_Titel_AP" text="Titel_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" text="Titre"/>
     <f:field ref="CHPRECONFIG_1_1001_Titel" text="Titre"/>
     <f:field ref="CCAPRECONFIG_15_1001_Versandart" text="Type d'envoi"/>
     <f:field ref="BAVCFG_15_1700_Vorname_AP" text="Vorname_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Ziel" text="Ziel"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1" text="Zusatzzeile1"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1_AP" text="Zusatzzeile1_AP"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2" text="Zusatzzeile2"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2_AP" text="Zusatzzeile2_AP"/>
     <f:field ref="BAVCFG_15_1700_ZustellungAm" text="ZustellungAm"/>
   </f:display>
   <f:display par="" text="Publipostage">
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" text="Numéro de document"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" text="Objet"/>
   </f:display>
 </f:fields>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003A4C8748B2ED38418F0EECD74C917886" ma:contentTypeVersion="14" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="1f9851986a85a82def871aae58f292b8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4" xmlns:ns3="a2886ae9-3f43-46a4-a350-81a5f6bb12cf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="decc5344732d5177ff0b3e3c1e2530bc" ns2:_="" ns3:_="">
     <xsd:import namespace="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4"/>
     <xsd:import namespace="a2886ae9-3f43-46a4-a350-81a5f6bb12cf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -6832,132 +6828,141 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22D9531F-45CA-444E-8524-06875986EA3F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a2886ae9-3f43-46a4-a350-81a5f6bb12cf"/>
     <ds:schemaRef ds:uri="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0DBB02E-A158-41FA-954D-BA47C0D95740}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4"/>
     <ds:schemaRef ds:uri="a2886ae9-3f43-46a4-a350-81a5f6bb12cf"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{647DFAD7-6063-409D-836A-3330458D687F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Arbeitsblätter</vt:lpstr>
+        <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Benannte Bereiche</vt:lpstr>
+        <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Start</vt:lpstr>
       <vt:lpstr>Decompte-Abrechung-Rendiconto</vt:lpstr>
       <vt:lpstr>Facture-Rechnung-Fattura</vt:lpstr>
       <vt:lpstr>Listes_Admin_DFI</vt:lpstr>
       <vt:lpstr>ActionFR</vt:lpstr>
       <vt:lpstr>ActionIT</vt:lpstr>
       <vt:lpstr>CommunesDE</vt:lpstr>
       <vt:lpstr>CommunesFR</vt:lpstr>
       <vt:lpstr>CommunesIT</vt:lpstr>
-      <vt:lpstr>'Facture-Rechnung-Fattura'!Druckbereich</vt:lpstr>
       <vt:lpstr>Thematique</vt:lpstr>
       <vt:lpstr>Type</vt:lpstr>
+      <vt:lpstr>'Facture-Rechnung-Fattura'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Fachhochschule Nordwestschweiz</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Eismann Ralph</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="FSC#UVEKCFG@15.1700:Function">
     <vt:lpwstr/>
   </property>