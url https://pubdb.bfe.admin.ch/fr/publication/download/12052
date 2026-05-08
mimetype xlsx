--- v1 (2026-03-26)
+++ v2 (2026-05-08)
@@ -1,923 +1,1521 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
-  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/customProperty2.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-  <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/customProperty3.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
+  <Override PartName="/xl/customProperty4.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
+  <Override PartName="/xl/customProperty5.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
+  <Override PartName="/xl/customProperty6.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://portal.collab.admin.ch/sites/805-tech/Freigegebene Dokumente/Interne Zusammenarbeit/Finanzbeiblatt/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:20000001_{010E62C2-66D5-4CAE-9E2E-CFD17ED88B46}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="j4UuZL1FjJ/emUsJlsz2QgkPe1UzpyKWDWpVYVfYUEOlkfYTiGwzaqmIEZLVMeQo4YVtfCV+3EQ3FPWmr3AGMQ==" workbookSaltValue="kD5APFCSSJfHQ81uVw0TZg==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:20000001_{3323CC3A-D1DC-4589-9D8D-434A2C57E811}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="nTGxQq9kuNn5P4gCiaJjcgCeW3KEz3ji3906Y/X8uyXX2x5ADuczI0o0eecpIxQPeZPly0x6WKUkocJ0j3Vuuw==" workbookSaltValue="S/RWSrLLJxj2wUhaUGuJHQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="25440" windowHeight="15270" tabRatio="705" activeTab="1" xr2:uid="{204416A4-42F1-49F4-890F-F0F095467538}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="811" activeTab="1" xr2:uid="{204416A4-42F1-49F4-890F-F0F095467538}"/>
   </bookViews>
   <sheets>
-    <sheet name="(0) Aide au remplissage " sheetId="23" r:id="rId1"/>
-    <sheet name="(1) Vue d'ensemble" sheetId="1" r:id="rId2"/>
+    <sheet name="(0) Aide au remplissage" sheetId="23" r:id="rId1"/>
+    <sheet name="(1) Vue d'ensemble" sheetId="25" r:id="rId2"/>
     <sheet name="(2) Coûts d'investissement" sheetId="15" r:id="rId3"/>
-    <sheet name="(3) Coûts d'exploitation" sheetId="22" r:id="rId4"/>
-[...2 lines deleted...]
-    <sheet name="Legende" sheetId="17" state="hidden" r:id="rId7"/>
+    <sheet name="(3) Coûts d'exploit. fixes" sheetId="22" r:id="rId4"/>
+    <sheet name="(3) Coûts d'exploit. variables" sheetId="27" r:id="rId5"/>
+    <sheet name="(4) Financement &amp; aide fin." sheetId="7" r:id="rId6"/>
+    <sheet name="Diskontierung" sheetId="20" state="hidden" r:id="rId7"/>
+    <sheet name="Legende" sheetId="17" state="hidden" r:id="rId8"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'(2) Coûts d''investissement'!$B$10:$K$51</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'(2) Coûts d''investissement'!$B$9:$K$50</definedName>
     <definedName name="Betriebskosten">Legende!$B$1:$B$8</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'(0) Aide au remplissage '!$A$1:$D$10</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="3">'(3) Coûts d''exploitation'!$A$1:$L$89</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'(0) Aide au remplissage'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'(1) Vue d''ensemble'!$A$1:$X$57</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'(2) Coûts d''investissement'!$A$1:$L$81</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'(3) Coûts d''exploit. fixes'!$A$1:$L$76</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'(3) Coûts d''exploit. variables'!$A$1:$AD$88</definedName>
     <definedName name="Investitionskosten">Legende!$A$1:$A$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I56" i="22" l="1"/>
-[...2 lines deleted...]
-  <c r="I6" i="15"/>
+  <c r="D80" i="7" l="1"/>
+  <c r="Y51" i="27"/>
+  <c r="V51" i="27"/>
+  <c r="S51" i="27"/>
+  <c r="P51" i="27"/>
+  <c r="M51" i="27"/>
+  <c r="J51" i="27"/>
+  <c r="G51" i="27"/>
+  <c r="G51" i="22"/>
+  <c r="G52" i="15"/>
+  <c r="I52" i="25"/>
+  <c r="M52" i="25"/>
+  <c r="E52" i="7"/>
+  <c r="E54" i="7" s="1"/>
+  <c r="F52" i="7"/>
+  <c r="F54" i="7" s="1"/>
+  <c r="G52" i="7"/>
+  <c r="G54" i="7" s="1"/>
+  <c r="H52" i="7"/>
+  <c r="H54" i="7" s="1"/>
+  <c r="I52" i="7"/>
+  <c r="J52" i="7"/>
+  <c r="J54" i="7" s="1"/>
+  <c r="E53" i="7"/>
+  <c r="G53" i="7"/>
+  <c r="I53" i="7"/>
+  <c r="J108" i="7"/>
+  <c r="I108" i="7"/>
+  <c r="H108" i="7"/>
+  <c r="G108" i="7"/>
+  <c r="F108" i="7"/>
+  <c r="E108" i="7"/>
+  <c r="D108" i="7"/>
+  <c r="Y4" i="27" l="1"/>
+  <c r="V4" i="27"/>
+  <c r="S4" i="27"/>
+  <c r="P4" i="27"/>
+  <c r="M4" i="27"/>
+  <c r="J4" i="27"/>
+  <c r="G4" i="27"/>
+  <c r="G4" i="22"/>
+  <c r="H5" i="15" l="1"/>
+  <c r="E60" i="7" l="1"/>
+  <c r="J60" i="7"/>
+  <c r="I60" i="7"/>
+  <c r="H60" i="7"/>
+  <c r="G60" i="7"/>
+  <c r="F60" i="7"/>
+  <c r="D60" i="7"/>
+  <c r="S52" i="25" l="1"/>
+  <c r="Q52" i="25"/>
+  <c r="O52" i="25"/>
+  <c r="K52" i="25"/>
+  <c r="G52" i="25"/>
   <c r="K84" i="7"/>
-  <c r="K83" i="7"/>
-[...2 lines deleted...]
-  <c r="K30" i="7"/>
+  <c r="S34" i="25"/>
+  <c r="Q34" i="25"/>
+  <c r="O34" i="25"/>
+  <c r="M34" i="25"/>
+  <c r="K34" i="25"/>
+  <c r="I34" i="25"/>
+  <c r="G34" i="25"/>
+  <c r="Y54" i="27" l="1"/>
+  <c r="V54" i="27"/>
+  <c r="S54" i="27"/>
+  <c r="P54" i="27"/>
+  <c r="M54" i="27"/>
+  <c r="J54" i="27"/>
+  <c r="G54" i="27"/>
+  <c r="I56" i="27"/>
+  <c r="L56" i="27"/>
+  <c r="O56" i="27"/>
+  <c r="R56" i="27"/>
+  <c r="U56" i="27"/>
+  <c r="X56" i="27"/>
+  <c r="AA56" i="27"/>
+  <c r="AB56" i="27"/>
+  <c r="AC56" i="27"/>
+  <c r="I57" i="27"/>
+  <c r="L57" i="27"/>
+  <c r="O57" i="27"/>
+  <c r="R57" i="27"/>
+  <c r="U57" i="27"/>
+  <c r="X57" i="27"/>
+  <c r="AA57" i="27"/>
+  <c r="AB57" i="27"/>
+  <c r="AC57" i="27"/>
+  <c r="AC70" i="27"/>
+  <c r="AB70" i="27"/>
+  <c r="AA70" i="27"/>
+  <c r="X70" i="27"/>
+  <c r="U70" i="27"/>
+  <c r="R70" i="27"/>
+  <c r="O70" i="27"/>
+  <c r="L70" i="27"/>
+  <c r="I70" i="27"/>
+  <c r="AC69" i="27"/>
+  <c r="AB69" i="27"/>
+  <c r="AA69" i="27"/>
+  <c r="X69" i="27"/>
+  <c r="U69" i="27"/>
+  <c r="R69" i="27"/>
+  <c r="O69" i="27"/>
+  <c r="L69" i="27"/>
+  <c r="I69" i="27"/>
+  <c r="AC68" i="27"/>
+  <c r="AB68" i="27"/>
+  <c r="AA68" i="27"/>
+  <c r="X68" i="27"/>
+  <c r="U68" i="27"/>
+  <c r="R68" i="27"/>
+  <c r="O68" i="27"/>
+  <c r="L68" i="27"/>
+  <c r="I68" i="27"/>
+  <c r="AC67" i="27"/>
+  <c r="AB67" i="27"/>
+  <c r="AA67" i="27"/>
+  <c r="X67" i="27"/>
+  <c r="U67" i="27"/>
+  <c r="R67" i="27"/>
+  <c r="O67" i="27"/>
+  <c r="L67" i="27"/>
+  <c r="I67" i="27"/>
+  <c r="AC66" i="27"/>
+  <c r="AB66" i="27"/>
+  <c r="AA66" i="27"/>
+  <c r="X66" i="27"/>
+  <c r="U66" i="27"/>
+  <c r="R66" i="27"/>
+  <c r="O66" i="27"/>
+  <c r="L66" i="27"/>
+  <c r="I66" i="27"/>
+  <c r="AC65" i="27"/>
+  <c r="AB65" i="27"/>
+  <c r="AA65" i="27"/>
+  <c r="X65" i="27"/>
+  <c r="U65" i="27"/>
+  <c r="R65" i="27"/>
+  <c r="O65" i="27"/>
+  <c r="L65" i="27"/>
+  <c r="I65" i="27"/>
+  <c r="AC64" i="27"/>
+  <c r="AB64" i="27"/>
+  <c r="AA64" i="27"/>
+  <c r="X64" i="27"/>
+  <c r="U64" i="27"/>
+  <c r="R64" i="27"/>
+  <c r="O64" i="27"/>
+  <c r="L64" i="27"/>
+  <c r="I64" i="27"/>
+  <c r="AC63" i="27"/>
+  <c r="AB63" i="27"/>
+  <c r="AA63" i="27"/>
+  <c r="X63" i="27"/>
+  <c r="U63" i="27"/>
+  <c r="R63" i="27"/>
+  <c r="O63" i="27"/>
+  <c r="L63" i="27"/>
+  <c r="I63" i="27"/>
+  <c r="AC62" i="27"/>
+  <c r="AB62" i="27"/>
+  <c r="AA62" i="27"/>
+  <c r="X62" i="27"/>
+  <c r="U62" i="27"/>
+  <c r="R62" i="27"/>
+  <c r="O62" i="27"/>
+  <c r="L62" i="27"/>
+  <c r="I62" i="27"/>
+  <c r="AC61" i="27"/>
+  <c r="AB61" i="27"/>
+  <c r="AA61" i="27"/>
+  <c r="X61" i="27"/>
+  <c r="U61" i="27"/>
+  <c r="R61" i="27"/>
+  <c r="O61" i="27"/>
+  <c r="L61" i="27"/>
+  <c r="I61" i="27"/>
+  <c r="AB58" i="27"/>
+  <c r="AC58" i="27"/>
+  <c r="AB60" i="27"/>
+  <c r="AC60" i="27"/>
+  <c r="AB71" i="27"/>
+  <c r="AC71" i="27"/>
+  <c r="AB72" i="27"/>
+  <c r="AC72" i="27"/>
+  <c r="AB73" i="27"/>
+  <c r="AC73" i="27"/>
+  <c r="AB74" i="27"/>
+  <c r="AC74" i="27"/>
+  <c r="AB75" i="27"/>
+  <c r="AC75" i="27"/>
+  <c r="AB76" i="27"/>
+  <c r="AC76" i="27"/>
+  <c r="AB77" i="27"/>
+  <c r="AC77" i="27"/>
+  <c r="AB78" i="27"/>
+  <c r="AC78" i="27"/>
+  <c r="AB79" i="27"/>
+  <c r="AC79" i="27"/>
+  <c r="AB80" i="27"/>
+  <c r="AC80" i="27"/>
+  <c r="AB81" i="27"/>
+  <c r="AC81" i="27"/>
+  <c r="AB82" i="27"/>
+  <c r="AC82" i="27"/>
+  <c r="AB83" i="27"/>
+  <c r="AC83" i="27"/>
+  <c r="AB84" i="27"/>
+  <c r="AC84" i="27"/>
+  <c r="AB85" i="27"/>
+  <c r="AC85" i="27"/>
+  <c r="AB9" i="27"/>
+  <c r="L16" i="27"/>
+  <c r="AC10" i="27"/>
+  <c r="AC11" i="27"/>
+  <c r="AC12" i="27"/>
+  <c r="AC13" i="27"/>
+  <c r="AC14" i="27"/>
+  <c r="AC15" i="27"/>
+  <c r="AC17" i="27"/>
+  <c r="AC18" i="27"/>
+  <c r="AC19" i="27"/>
+  <c r="AC20" i="27"/>
+  <c r="AC21" i="27"/>
+  <c r="AC22" i="27"/>
+  <c r="AC23" i="27"/>
+  <c r="AC24" i="27"/>
+  <c r="AC25" i="27"/>
+  <c r="AC26" i="27"/>
+  <c r="AC27" i="27"/>
+  <c r="AC28" i="27"/>
+  <c r="AC29" i="27"/>
+  <c r="AC30" i="27"/>
+  <c r="AC31" i="27"/>
+  <c r="AC32" i="27"/>
+  <c r="AC33" i="27"/>
+  <c r="AC34" i="27"/>
+  <c r="AC35" i="27"/>
+  <c r="AC36" i="27"/>
+  <c r="AC37" i="27"/>
+  <c r="AC38" i="27"/>
+  <c r="AC39" i="27"/>
+  <c r="AC40" i="27"/>
+  <c r="AC41" i="27"/>
+  <c r="AC42" i="27"/>
+  <c r="AC43" i="27"/>
+  <c r="AC44" i="27"/>
+  <c r="AC45" i="27"/>
+  <c r="AC46" i="27"/>
+  <c r="AC47" i="27"/>
+  <c r="AC48" i="27"/>
+  <c r="AC9" i="27"/>
+  <c r="AB11" i="27"/>
+  <c r="AB12" i="27"/>
+  <c r="AB13" i="27"/>
+  <c r="AB14" i="27"/>
+  <c r="AB15" i="27"/>
+  <c r="AB16" i="27"/>
+  <c r="AB17" i="27"/>
+  <c r="AB18" i="27"/>
+  <c r="AB19" i="27"/>
+  <c r="AB20" i="27"/>
+  <c r="AB21" i="27"/>
+  <c r="AB22" i="27"/>
+  <c r="AB23" i="27"/>
+  <c r="AB24" i="27"/>
+  <c r="AB25" i="27"/>
+  <c r="AB26" i="27"/>
+  <c r="AB27" i="27"/>
+  <c r="AB28" i="27"/>
+  <c r="AB29" i="27"/>
+  <c r="AB30" i="27"/>
+  <c r="AB31" i="27"/>
+  <c r="AB32" i="27"/>
+  <c r="AB33" i="27"/>
+  <c r="AB34" i="27"/>
+  <c r="AB35" i="27"/>
+  <c r="AB36" i="27"/>
+  <c r="AB37" i="27"/>
+  <c r="AB38" i="27"/>
+  <c r="AB39" i="27"/>
+  <c r="AB40" i="27"/>
+  <c r="AB41" i="27"/>
+  <c r="AB42" i="27"/>
+  <c r="AB43" i="27"/>
+  <c r="AB44" i="27"/>
+  <c r="AB45" i="27"/>
+  <c r="AB46" i="27"/>
+  <c r="AB47" i="27"/>
+  <c r="AB48" i="27"/>
+  <c r="AA85" i="27"/>
+  <c r="AA84" i="27"/>
+  <c r="AA83" i="27"/>
+  <c r="AA82" i="27"/>
+  <c r="AA81" i="27"/>
+  <c r="AA80" i="27"/>
+  <c r="AA79" i="27"/>
+  <c r="AA78" i="27"/>
+  <c r="AA77" i="27"/>
+  <c r="AA76" i="27"/>
+  <c r="AA75" i="27"/>
+  <c r="AA74" i="27"/>
+  <c r="AA73" i="27"/>
+  <c r="AA72" i="27"/>
+  <c r="AA71" i="27"/>
+  <c r="AA60" i="27"/>
+  <c r="AA59" i="27"/>
+  <c r="AA58" i="27"/>
+  <c r="AA48" i="27"/>
+  <c r="AA47" i="27"/>
+  <c r="AA46" i="27"/>
+  <c r="AA45" i="27"/>
+  <c r="AA44" i="27"/>
+  <c r="AA43" i="27"/>
+  <c r="AA42" i="27"/>
+  <c r="AA41" i="27"/>
+  <c r="AA40" i="27"/>
+  <c r="AA39" i="27"/>
+  <c r="AA38" i="27"/>
+  <c r="AA37" i="27"/>
+  <c r="AA36" i="27"/>
+  <c r="AA35" i="27"/>
+  <c r="AA34" i="27"/>
+  <c r="AA33" i="27"/>
+  <c r="AA32" i="27"/>
+  <c r="AA31" i="27"/>
+  <c r="AA30" i="27"/>
+  <c r="AA29" i="27"/>
+  <c r="AA28" i="27"/>
+  <c r="AA27" i="27"/>
+  <c r="AA26" i="27"/>
+  <c r="AA25" i="27"/>
+  <c r="AA24" i="27"/>
+  <c r="AA23" i="27"/>
+  <c r="AA22" i="27"/>
+  <c r="AA21" i="27"/>
+  <c r="AA20" i="27"/>
+  <c r="AA19" i="27"/>
+  <c r="AA18" i="27"/>
+  <c r="AA17" i="27"/>
+  <c r="AA16" i="27"/>
+  <c r="AA15" i="27"/>
+  <c r="AA14" i="27"/>
+  <c r="AA13" i="27"/>
+  <c r="AA12" i="27"/>
+  <c r="AA11" i="27"/>
+  <c r="AA10" i="27"/>
+  <c r="AA9" i="27"/>
+  <c r="X85" i="27"/>
+  <c r="X84" i="27"/>
+  <c r="X83" i="27"/>
+  <c r="X82" i="27"/>
+  <c r="X81" i="27"/>
+  <c r="X80" i="27"/>
+  <c r="X79" i="27"/>
+  <c r="X78" i="27"/>
+  <c r="X77" i="27"/>
+  <c r="X76" i="27"/>
+  <c r="X75" i="27"/>
+  <c r="X74" i="27"/>
+  <c r="X73" i="27"/>
+  <c r="X72" i="27"/>
+  <c r="X71" i="27"/>
+  <c r="X60" i="27"/>
+  <c r="X59" i="27"/>
+  <c r="X58" i="27"/>
+  <c r="X48" i="27"/>
+  <c r="X47" i="27"/>
+  <c r="X46" i="27"/>
+  <c r="X45" i="27"/>
+  <c r="X44" i="27"/>
+  <c r="X43" i="27"/>
+  <c r="X42" i="27"/>
+  <c r="X41" i="27"/>
+  <c r="X40" i="27"/>
+  <c r="X39" i="27"/>
+  <c r="X38" i="27"/>
+  <c r="X37" i="27"/>
+  <c r="X36" i="27"/>
+  <c r="X35" i="27"/>
+  <c r="X34" i="27"/>
+  <c r="X33" i="27"/>
+  <c r="X32" i="27"/>
+  <c r="X31" i="27"/>
+  <c r="X30" i="27"/>
+  <c r="X29" i="27"/>
+  <c r="X28" i="27"/>
+  <c r="X27" i="27"/>
+  <c r="X26" i="27"/>
+  <c r="X25" i="27"/>
+  <c r="X24" i="27"/>
+  <c r="X23" i="27"/>
+  <c r="X22" i="27"/>
+  <c r="X21" i="27"/>
+  <c r="X20" i="27"/>
+  <c r="X19" i="27"/>
+  <c r="X18" i="27"/>
+  <c r="X17" i="27"/>
+  <c r="X16" i="27"/>
+  <c r="X15" i="27"/>
+  <c r="X14" i="27"/>
+  <c r="X13" i="27"/>
+  <c r="X12" i="27"/>
+  <c r="X11" i="27"/>
+  <c r="X10" i="27"/>
+  <c r="X9" i="27"/>
+  <c r="U85" i="27"/>
+  <c r="U84" i="27"/>
+  <c r="U83" i="27"/>
+  <c r="U82" i="27"/>
+  <c r="U81" i="27"/>
+  <c r="U80" i="27"/>
+  <c r="U79" i="27"/>
+  <c r="U78" i="27"/>
+  <c r="U77" i="27"/>
+  <c r="U76" i="27"/>
+  <c r="U75" i="27"/>
+  <c r="U74" i="27"/>
+  <c r="U73" i="27"/>
+  <c r="U72" i="27"/>
+  <c r="U71" i="27"/>
+  <c r="U60" i="27"/>
+  <c r="U59" i="27"/>
+  <c r="U58" i="27"/>
+  <c r="U48" i="27"/>
+  <c r="U47" i="27"/>
+  <c r="U46" i="27"/>
+  <c r="U45" i="27"/>
+  <c r="U44" i="27"/>
+  <c r="U43" i="27"/>
+  <c r="U42" i="27"/>
+  <c r="U41" i="27"/>
+  <c r="U40" i="27"/>
+  <c r="U39" i="27"/>
+  <c r="U38" i="27"/>
+  <c r="U37" i="27"/>
+  <c r="U36" i="27"/>
+  <c r="U35" i="27"/>
+  <c r="U34" i="27"/>
+  <c r="U33" i="27"/>
+  <c r="U32" i="27"/>
+  <c r="U31" i="27"/>
+  <c r="U30" i="27"/>
+  <c r="U29" i="27"/>
+  <c r="U28" i="27"/>
+  <c r="U27" i="27"/>
+  <c r="U26" i="27"/>
+  <c r="U25" i="27"/>
+  <c r="U24" i="27"/>
+  <c r="U23" i="27"/>
+  <c r="U22" i="27"/>
+  <c r="U21" i="27"/>
+  <c r="U20" i="27"/>
+  <c r="U19" i="27"/>
+  <c r="U18" i="27"/>
+  <c r="U17" i="27"/>
+  <c r="U16" i="27"/>
+  <c r="U15" i="27"/>
+  <c r="U14" i="27"/>
+  <c r="U13" i="27"/>
+  <c r="U12" i="27"/>
+  <c r="U11" i="27"/>
+  <c r="U10" i="27"/>
+  <c r="U9" i="27"/>
+  <c r="R85" i="27"/>
+  <c r="R84" i="27"/>
+  <c r="R83" i="27"/>
+  <c r="R82" i="27"/>
+  <c r="R81" i="27"/>
+  <c r="R80" i="27"/>
+  <c r="R79" i="27"/>
+  <c r="R78" i="27"/>
+  <c r="R77" i="27"/>
+  <c r="R76" i="27"/>
+  <c r="R75" i="27"/>
+  <c r="R74" i="27"/>
+  <c r="R73" i="27"/>
+  <c r="R72" i="27"/>
+  <c r="R71" i="27"/>
+  <c r="R60" i="27"/>
+  <c r="R59" i="27"/>
+  <c r="R58" i="27"/>
+  <c r="R48" i="27"/>
+  <c r="R47" i="27"/>
+  <c r="R46" i="27"/>
+  <c r="R45" i="27"/>
+  <c r="R44" i="27"/>
+  <c r="R43" i="27"/>
+  <c r="R42" i="27"/>
+  <c r="R41" i="27"/>
+  <c r="R40" i="27"/>
+  <c r="R39" i="27"/>
+  <c r="R38" i="27"/>
+  <c r="R37" i="27"/>
+  <c r="R36" i="27"/>
+  <c r="R35" i="27"/>
+  <c r="R34" i="27"/>
+  <c r="R33" i="27"/>
+  <c r="R32" i="27"/>
+  <c r="R31" i="27"/>
+  <c r="R30" i="27"/>
+  <c r="R29" i="27"/>
+  <c r="R28" i="27"/>
+  <c r="R27" i="27"/>
+  <c r="R26" i="27"/>
+  <c r="R25" i="27"/>
+  <c r="R24" i="27"/>
+  <c r="R23" i="27"/>
+  <c r="R22" i="27"/>
+  <c r="R21" i="27"/>
+  <c r="R20" i="27"/>
+  <c r="R19" i="27"/>
+  <c r="R18" i="27"/>
+  <c r="R17" i="27"/>
+  <c r="R16" i="27"/>
+  <c r="R15" i="27"/>
+  <c r="R14" i="27"/>
+  <c r="R13" i="27"/>
+  <c r="R12" i="27"/>
+  <c r="R11" i="27"/>
+  <c r="R10" i="27"/>
+  <c r="R9" i="27"/>
+  <c r="O85" i="27"/>
+  <c r="O84" i="27"/>
+  <c r="O83" i="27"/>
+  <c r="O82" i="27"/>
+  <c r="O81" i="27"/>
+  <c r="O80" i="27"/>
+  <c r="O79" i="27"/>
+  <c r="O78" i="27"/>
+  <c r="O77" i="27"/>
+  <c r="O76" i="27"/>
+  <c r="O75" i="27"/>
+  <c r="O74" i="27"/>
+  <c r="O73" i="27"/>
+  <c r="O72" i="27"/>
+  <c r="O71" i="27"/>
+  <c r="O60" i="27"/>
+  <c r="O59" i="27"/>
+  <c r="AC59" i="27" s="1"/>
+  <c r="O58" i="27"/>
+  <c r="O48" i="27"/>
+  <c r="O47" i="27"/>
+  <c r="O46" i="27"/>
+  <c r="O45" i="27"/>
+  <c r="O44" i="27"/>
+  <c r="O43" i="27"/>
+  <c r="O42" i="27"/>
+  <c r="O41" i="27"/>
+  <c r="O40" i="27"/>
+  <c r="O39" i="27"/>
+  <c r="O38" i="27"/>
+  <c r="O37" i="27"/>
+  <c r="O36" i="27"/>
+  <c r="O35" i="27"/>
+  <c r="O34" i="27"/>
+  <c r="O33" i="27"/>
+  <c r="O32" i="27"/>
+  <c r="O31" i="27"/>
+  <c r="O30" i="27"/>
+  <c r="O29" i="27"/>
+  <c r="O28" i="27"/>
+  <c r="O27" i="27"/>
+  <c r="O26" i="27"/>
+  <c r="O25" i="27"/>
+  <c r="O24" i="27"/>
+  <c r="O23" i="27"/>
+  <c r="O22" i="27"/>
+  <c r="O21" i="27"/>
+  <c r="O20" i="27"/>
+  <c r="O19" i="27"/>
+  <c r="O18" i="27"/>
+  <c r="O17" i="27"/>
+  <c r="O16" i="27"/>
+  <c r="O15" i="27"/>
+  <c r="O14" i="27"/>
+  <c r="O13" i="27"/>
+  <c r="O12" i="27"/>
+  <c r="O11" i="27"/>
+  <c r="O10" i="27"/>
+  <c r="O9" i="27"/>
+  <c r="L85" i="27"/>
+  <c r="L84" i="27"/>
+  <c r="L83" i="27"/>
+  <c r="L82" i="27"/>
+  <c r="L81" i="27"/>
+  <c r="L80" i="27"/>
+  <c r="L79" i="27"/>
+  <c r="L78" i="27"/>
+  <c r="L77" i="27"/>
+  <c r="L76" i="27"/>
+  <c r="L75" i="27"/>
+  <c r="L74" i="27"/>
+  <c r="L73" i="27"/>
+  <c r="L72" i="27"/>
+  <c r="L71" i="27"/>
+  <c r="L60" i="27"/>
+  <c r="L59" i="27"/>
+  <c r="L58" i="27"/>
+  <c r="L48" i="27"/>
+  <c r="L47" i="27"/>
+  <c r="L46" i="27"/>
+  <c r="L45" i="27"/>
+  <c r="L44" i="27"/>
+  <c r="L43" i="27"/>
+  <c r="L42" i="27"/>
+  <c r="L41" i="27"/>
+  <c r="L40" i="27"/>
+  <c r="L39" i="27"/>
+  <c r="L38" i="27"/>
+  <c r="L37" i="27"/>
+  <c r="L36" i="27"/>
+  <c r="L35" i="27"/>
+  <c r="L34" i="27"/>
+  <c r="L33" i="27"/>
+  <c r="L32" i="27"/>
+  <c r="L31" i="27"/>
+  <c r="L30" i="27"/>
+  <c r="L29" i="27"/>
+  <c r="L28" i="27"/>
+  <c r="L27" i="27"/>
+  <c r="L26" i="27"/>
+  <c r="L25" i="27"/>
+  <c r="L24" i="27"/>
+  <c r="L23" i="27"/>
+  <c r="L22" i="27"/>
+  <c r="L21" i="27"/>
+  <c r="L20" i="27"/>
+  <c r="L19" i="27"/>
+  <c r="L18" i="27"/>
+  <c r="L17" i="27"/>
+  <c r="L15" i="27"/>
+  <c r="L14" i="27"/>
+  <c r="L13" i="27"/>
+  <c r="L12" i="27"/>
+  <c r="L11" i="27"/>
+  <c r="L10" i="27"/>
+  <c r="L9" i="27"/>
+  <c r="I85" i="27"/>
+  <c r="I84" i="27"/>
+  <c r="I83" i="27"/>
+  <c r="I82" i="27"/>
+  <c r="I81" i="27"/>
+  <c r="I80" i="27"/>
+  <c r="I79" i="27"/>
+  <c r="I78" i="27"/>
+  <c r="I77" i="27"/>
+  <c r="I76" i="27"/>
+  <c r="I75" i="27"/>
+  <c r="I74" i="27"/>
+  <c r="I73" i="27"/>
+  <c r="I72" i="27"/>
+  <c r="I71" i="27"/>
+  <c r="I60" i="27"/>
+  <c r="I59" i="27"/>
+  <c r="AB59" i="27" s="1"/>
+  <c r="I58" i="27"/>
+  <c r="I48" i="27"/>
+  <c r="I47" i="27"/>
+  <c r="I46" i="27"/>
+  <c r="I45" i="27"/>
+  <c r="I44" i="27"/>
+  <c r="I43" i="27"/>
+  <c r="I42" i="27"/>
+  <c r="I41" i="27"/>
+  <c r="I40" i="27"/>
+  <c r="I39" i="27"/>
+  <c r="I38" i="27"/>
+  <c r="I37" i="27"/>
+  <c r="I36" i="27"/>
+  <c r="I35" i="27"/>
+  <c r="I34" i="27"/>
+  <c r="I33" i="27"/>
+  <c r="I32" i="27"/>
+  <c r="I31" i="27"/>
+  <c r="I30" i="27"/>
+  <c r="I29" i="27"/>
+  <c r="I28" i="27"/>
+  <c r="I27" i="27"/>
+  <c r="I26" i="27"/>
+  <c r="I25" i="27"/>
+  <c r="I24" i="27"/>
+  <c r="I23" i="27"/>
+  <c r="I22" i="27"/>
+  <c r="I21" i="27"/>
+  <c r="I20" i="27"/>
+  <c r="I19" i="27"/>
+  <c r="I18" i="27"/>
+  <c r="I17" i="27"/>
+  <c r="I16" i="27"/>
+  <c r="I15" i="27"/>
+  <c r="I14" i="27"/>
+  <c r="I13" i="27"/>
+  <c r="I12" i="27"/>
+  <c r="I11" i="27"/>
+  <c r="I10" i="27"/>
+  <c r="I9" i="27"/>
+  <c r="K10" i="22"/>
+  <c r="K94" i="7"/>
+  <c r="K93" i="7"/>
+  <c r="K92" i="7"/>
+  <c r="K91" i="7"/>
+  <c r="C107" i="7"/>
+  <c r="C106" i="7"/>
+  <c r="C105" i="7"/>
+  <c r="K106" i="7"/>
+  <c r="K105" i="7"/>
+  <c r="K104" i="7"/>
+  <c r="C104" i="7"/>
+  <c r="K103" i="7"/>
+  <c r="C103" i="7"/>
+  <c r="C71" i="7"/>
+  <c r="C72" i="7"/>
+  <c r="C73" i="7"/>
+  <c r="C74" i="7"/>
+  <c r="C75" i="7"/>
+  <c r="C76" i="7"/>
+  <c r="C77" i="7"/>
+  <c r="C78" i="7"/>
+  <c r="K77" i="7"/>
+  <c r="K76" i="7"/>
+  <c r="K75" i="7"/>
+  <c r="C44" i="7"/>
+  <c r="C45" i="7"/>
+  <c r="C46" i="7"/>
+  <c r="C47" i="7"/>
+  <c r="C48" i="7"/>
+  <c r="C49" i="7"/>
+  <c r="C50" i="7"/>
+  <c r="K50" i="7"/>
+  <c r="K49" i="7"/>
+  <c r="K48" i="7"/>
+  <c r="C16" i="7"/>
+  <c r="C17" i="7"/>
+  <c r="C18" i="7"/>
+  <c r="C19" i="7"/>
+  <c r="C20" i="7"/>
+  <c r="C21" i="7"/>
+  <c r="C22" i="7"/>
+  <c r="C15" i="7"/>
+  <c r="K17" i="7"/>
+  <c r="K16" i="7"/>
+  <c r="K15" i="7"/>
+  <c r="K33" i="7"/>
   <c r="K34" i="7"/>
-  <c r="K33" i="7"/>
   <c r="K32" i="7"/>
   <c r="K31" i="7"/>
-  <c r="K81" i="22"/>
-[...1 lines deleted...]
-  <c r="I81" i="22"/>
+  <c r="K61" i="22"/>
+  <c r="J61" i="22"/>
+  <c r="I61" i="22"/>
+  <c r="K60" i="22"/>
+  <c r="J60" i="22"/>
+  <c r="I60" i="22"/>
+  <c r="K59" i="22"/>
+  <c r="J59" i="22"/>
+  <c r="I59" i="22"/>
+  <c r="K58" i="22"/>
+  <c r="J58" i="22"/>
+  <c r="I58" i="22"/>
+  <c r="K57" i="22"/>
+  <c r="J57" i="22"/>
+  <c r="I57" i="22"/>
+  <c r="K56" i="22"/>
+  <c r="J56" i="22"/>
+  <c r="I56" i="22"/>
+  <c r="K40" i="15"/>
+  <c r="J40" i="15"/>
+  <c r="I40" i="15"/>
+  <c r="K39" i="15"/>
+  <c r="J39" i="15"/>
+  <c r="I39" i="15"/>
+  <c r="K38" i="15"/>
+  <c r="J38" i="15"/>
+  <c r="I38" i="15"/>
+  <c r="K37" i="15"/>
+  <c r="J37" i="15"/>
+  <c r="I37" i="15"/>
+  <c r="K41" i="22"/>
+  <c r="J41" i="22"/>
+  <c r="I41" i="22"/>
+  <c r="K40" i="22"/>
+  <c r="J40" i="22"/>
+  <c r="I40" i="22"/>
+  <c r="K39" i="22"/>
+  <c r="J39" i="22"/>
+  <c r="I39" i="22"/>
+  <c r="K38" i="22"/>
+  <c r="J38" i="22"/>
+  <c r="I38" i="22"/>
+  <c r="K37" i="22"/>
+  <c r="J37" i="22"/>
+  <c r="I37" i="22"/>
+  <c r="K36" i="22"/>
+  <c r="J36" i="22"/>
+  <c r="I36" i="22"/>
+  <c r="K35" i="22"/>
+  <c r="J35" i="22"/>
+  <c r="I35" i="22"/>
+  <c r="K34" i="22"/>
+  <c r="J34" i="22"/>
+  <c r="I34" i="22"/>
+  <c r="K33" i="22"/>
+  <c r="J33" i="22"/>
+  <c r="I33" i="22"/>
+  <c r="K32" i="22"/>
+  <c r="J32" i="22"/>
+  <c r="I32" i="22"/>
+  <c r="K31" i="22"/>
+  <c r="J31" i="22"/>
+  <c r="I31" i="22"/>
+  <c r="K30" i="22"/>
+  <c r="J30" i="22"/>
+  <c r="I30" i="22"/>
+  <c r="K29" i="22"/>
+  <c r="J29" i="22"/>
+  <c r="I29" i="22"/>
   <c r="K47" i="22"/>
   <c r="J47" i="22"/>
   <c r="I47" i="22"/>
-  <c r="K26" i="15" l="1"/>
+  <c r="K46" i="22"/>
+  <c r="J46" i="22"/>
+  <c r="I46" i="22"/>
+  <c r="K45" i="22"/>
+  <c r="J45" i="22"/>
+  <c r="I45" i="22"/>
+  <c r="K44" i="22"/>
+  <c r="J44" i="22"/>
+  <c r="I44" i="22"/>
+  <c r="K43" i="22"/>
+  <c r="J43" i="22"/>
+  <c r="I43" i="22"/>
+  <c r="K42" i="22"/>
+  <c r="J42" i="22"/>
+  <c r="I42" i="22"/>
+  <c r="K28" i="22"/>
+  <c r="J28" i="22"/>
+  <c r="I28" i="22"/>
+  <c r="K27" i="22"/>
+  <c r="J27" i="22"/>
+  <c r="I27" i="22"/>
+  <c r="K26" i="22"/>
+  <c r="J26" i="22"/>
+  <c r="I26" i="22"/>
+  <c r="K25" i="22"/>
+  <c r="J25" i="22"/>
+  <c r="I25" i="22"/>
+  <c r="K24" i="22"/>
+  <c r="J24" i="22"/>
+  <c r="I24" i="22"/>
+  <c r="K23" i="22"/>
+  <c r="J23" i="22"/>
+  <c r="I23" i="22"/>
+  <c r="K71" i="15"/>
+  <c r="J71" i="15"/>
+  <c r="I71" i="15"/>
+  <c r="K70" i="15"/>
+  <c r="J70" i="15"/>
+  <c r="I70" i="15"/>
+  <c r="K69" i="15"/>
+  <c r="J69" i="15"/>
+  <c r="I69" i="15"/>
+  <c r="K68" i="15"/>
+  <c r="J68" i="15"/>
+  <c r="I68" i="15"/>
+  <c r="K67" i="15"/>
+  <c r="J67" i="15"/>
+  <c r="I67" i="15"/>
+  <c r="K66" i="15"/>
+  <c r="J66" i="15"/>
+  <c r="I66" i="15"/>
+  <c r="K65" i="15"/>
+  <c r="J65" i="15"/>
+  <c r="I65" i="15"/>
+  <c r="K64" i="15"/>
+  <c r="J64" i="15"/>
+  <c r="I64" i="15"/>
+  <c r="K63" i="15"/>
+  <c r="J63" i="15"/>
+  <c r="I63" i="15"/>
+  <c r="K29" i="15"/>
+  <c r="J29" i="15"/>
+  <c r="I29" i="15"/>
+  <c r="K28" i="15"/>
+  <c r="J28" i="15"/>
+  <c r="I28" i="15"/>
+  <c r="K27" i="15"/>
+  <c r="J27" i="15"/>
+  <c r="I27" i="15"/>
+  <c r="K26" i="15"/>
   <c r="J26" i="15"/>
   <c r="I26" i="15"/>
   <c r="K25" i="15"/>
   <c r="J25" i="15"/>
   <c r="I25" i="15"/>
   <c r="K24" i="15"/>
   <c r="J24" i="15"/>
   <c r="I24" i="15"/>
   <c r="K23" i="15"/>
   <c r="J23" i="15"/>
   <c r="I23" i="15"/>
   <c r="K22" i="15"/>
   <c r="J22" i="15"/>
   <c r="I22" i="15"/>
   <c r="K21" i="15"/>
   <c r="J21" i="15"/>
   <c r="I21" i="15"/>
-  <c r="K105" i="7"/>
-[...22 lines deleted...]
-  <c r="C97" i="7"/>
+  <c r="K20" i="15"/>
+  <c r="J20" i="15"/>
+  <c r="I20" i="15"/>
+  <c r="K19" i="15"/>
+  <c r="J19" i="15"/>
+  <c r="I19" i="15"/>
+  <c r="K18" i="15"/>
+  <c r="J18" i="15"/>
+  <c r="I18" i="15"/>
+  <c r="K17" i="15"/>
+  <c r="J17" i="15"/>
+  <c r="I17" i="15"/>
+  <c r="K16" i="15"/>
+  <c r="J16" i="15"/>
+  <c r="I16" i="15"/>
+  <c r="K15" i="15"/>
+  <c r="J15" i="15"/>
+  <c r="I15" i="15"/>
+  <c r="K14" i="15"/>
+  <c r="J14" i="15"/>
+  <c r="I14" i="15"/>
+  <c r="K13" i="15"/>
+  <c r="J13" i="15"/>
+  <c r="I13" i="15"/>
+  <c r="K12" i="15"/>
+  <c r="J12" i="15"/>
+  <c r="I12" i="15"/>
+  <c r="C69" i="7"/>
+  <c r="C70" i="7"/>
+  <c r="C68" i="7"/>
   <c r="C98" i="7"/>
   <c r="C99" i="7"/>
   <c r="C100" i="7"/>
   <c r="C101" i="7"/>
-  <c r="K63" i="7"/>
-[...17 lines deleted...]
-  <c r="K46" i="7"/>
+  <c r="C102" i="7"/>
+  <c r="C97" i="7"/>
   <c r="C42" i="7"/>
   <c r="C43" i="7"/>
-  <c r="C44" i="7"/>
-[...5 lines deleted...]
-  <c r="C50" i="7"/>
   <c r="C51" i="7"/>
-  <c r="K15" i="7"/>
-[...1 lines deleted...]
-  <c r="K17" i="7"/>
+  <c r="C41" i="7"/>
   <c r="C14" i="7"/>
-  <c r="C15" i="7"/>
-[...6 lines deleted...]
-  <c r="C22" i="7"/>
   <c r="C23" i="7"/>
-  <c r="I22" i="22"/>
-[...158 lines deleted...]
-  <c r="D77" i="7"/>
+  <c r="C13" i="7"/>
+  <c r="D83" i="7"/>
+  <c r="E83" i="7"/>
+  <c r="F83" i="7"/>
+  <c r="G83" i="7"/>
+  <c r="H83" i="7"/>
+  <c r="I83" i="7"/>
+  <c r="J83" i="7"/>
   <c r="E28" i="7"/>
   <c r="F28" i="7"/>
   <c r="G28" i="7"/>
   <c r="H28" i="7"/>
   <c r="I28" i="7"/>
   <c r="J28" i="7"/>
   <c r="D28" i="7"/>
-  <c r="I76" i="22"/>
-[...3 lines deleted...]
-  <c r="I80" i="22"/>
+  <c r="I67" i="22"/>
+  <c r="I68" i="22"/>
+  <c r="I69" i="22"/>
+  <c r="I70" i="22"/>
+  <c r="I71" i="22"/>
+  <c r="I72" i="15"/>
+  <c r="I73" i="15"/>
   <c r="I74" i="15"/>
-  <c r="I75" i="15"/>
-[...23 lines deleted...]
-  <c r="I75" i="22"/>
+  <c r="I35" i="15"/>
+  <c r="I36" i="15"/>
+  <c r="J73" i="22"/>
+  <c r="I73" i="22"/>
+  <c r="K73" i="22"/>
+  <c r="K72" i="22"/>
+  <c r="J72" i="22"/>
+  <c r="I72" i="22"/>
+  <c r="K71" i="22"/>
+  <c r="J71" i="22"/>
+  <c r="K70" i="22"/>
+  <c r="J70" i="22"/>
   <c r="K69" i="22"/>
   <c r="J69" i="22"/>
-  <c r="I69" i="22"/>
+  <c r="K68" i="22"/>
   <c r="J68" i="22"/>
-  <c r="I68" i="22"/>
-  <c r="K68" i="22" s="1"/>
   <c r="K67" i="22"/>
   <c r="J67" i="22"/>
-  <c r="I67" i="22"/>
   <c r="K66" i="22"/>
+  <c r="J66" i="22"/>
   <c r="I66" i="22"/>
-  <c r="J66" i="22" s="1"/>
+  <c r="K65" i="22"/>
   <c r="J65" i="22"/>
   <c r="I65" i="22"/>
-  <c r="K65" i="22" s="1"/>
   <c r="J64" i="22"/>
   <c r="I64" i="22"/>
-  <c r="K50" i="22"/>
-[...4 lines deleted...]
-  <c r="I49" i="22"/>
+  <c r="K64" i="22"/>
+  <c r="K63" i="22"/>
+  <c r="J63" i="22"/>
+  <c r="I63" i="22"/>
+  <c r="K62" i="22"/>
+  <c r="I62" i="22"/>
+  <c r="J62" i="22"/>
+  <c r="J55" i="22"/>
+  <c r="I55" i="22"/>
+  <c r="K55" i="22"/>
+  <c r="J54" i="22"/>
+  <c r="I54" i="22"/>
   <c r="K48" i="22"/>
   <c r="J48" i="22"/>
   <c r="I48" i="22"/>
-  <c r="K46" i="22"/>
-[...16 lines deleted...]
-  <c r="I41" i="22"/>
+  <c r="K22" i="22"/>
+  <c r="J22" i="22"/>
+  <c r="I22" i="22"/>
+  <c r="K21" i="22"/>
+  <c r="J21" i="22"/>
+  <c r="I21" i="22"/>
+  <c r="K20" i="22"/>
+  <c r="J20" i="22"/>
+  <c r="I20" i="22"/>
+  <c r="K19" i="22"/>
+  <c r="J19" i="22"/>
+  <c r="I19" i="22"/>
+  <c r="K18" i="22"/>
+  <c r="J18" i="22"/>
+  <c r="I18" i="22"/>
+  <c r="K17" i="22"/>
+  <c r="J17" i="22"/>
+  <c r="I17" i="22"/>
   <c r="K16" i="22"/>
   <c r="J16" i="22"/>
   <c r="I16" i="22"/>
+  <c r="K15" i="22"/>
   <c r="J15" i="22"/>
   <c r="I15" i="22"/>
-  <c r="K15" i="22" s="1"/>
   <c r="K14" i="22"/>
   <c r="J14" i="22"/>
   <c r="I14" i="22"/>
+  <c r="J13" i="22"/>
+  <c r="I13" i="22"/>
   <c r="K13" i="22"/>
-  <c r="I13" i="22"/>
-  <c r="J13" i="22" s="1"/>
+  <c r="K12" i="22"/>
   <c r="J12" i="22"/>
   <c r="I12" i="22"/>
-  <c r="K12" i="22" s="1"/>
+  <c r="K11" i="22"/>
+  <c r="I11" i="22"/>
   <c r="J11" i="22"/>
-  <c r="I11" i="22"/>
+  <c r="J10" i="22"/>
+  <c r="I10" i="22"/>
+  <c r="J9" i="22"/>
+  <c r="I9" i="22"/>
+  <c r="J57" i="15"/>
+  <c r="K58" i="15"/>
+  <c r="J59" i="15"/>
+  <c r="K59" i="15"/>
+  <c r="J60" i="15"/>
+  <c r="J61" i="15"/>
+  <c r="K61" i="15"/>
   <c r="J62" i="15"/>
-  <c r="K63" i="15"/>
-[...4 lines deleted...]
-  <c r="K66" i="15"/>
+  <c r="K62" i="15"/>
+  <c r="J72" i="15"/>
+  <c r="K72" i="15"/>
   <c r="J73" i="15"/>
   <c r="K73" i="15"/>
   <c r="J74" i="15"/>
   <c r="K74" i="15"/>
   <c r="J75" i="15"/>
+  <c r="J56" i="15"/>
+  <c r="I75" i="15"/>
   <c r="K75" i="15"/>
-  <c r="J76" i="15"/>
-[...18 lines deleted...]
-  <c r="J63" i="15" s="1"/>
   <c r="I62" i="15"/>
-  <c r="K62" i="15" s="1"/>
   <c r="I61" i="15"/>
-  <c r="K16" i="15"/>
-[...1 lines deleted...]
-  <c r="K40" i="15"/>
+  <c r="I60" i="15"/>
+  <c r="K60" i="15"/>
+  <c r="I59" i="15"/>
+  <c r="I58" i="15"/>
+  <c r="J58" i="15"/>
+  <c r="I57" i="15"/>
+  <c r="K57" i="15"/>
+  <c r="I56" i="15"/>
+  <c r="K33" i="15"/>
+  <c r="K34" i="15"/>
+  <c r="K35" i="15"/>
+  <c r="K36" i="15"/>
   <c r="K41" i="15"/>
   <c r="K42" i="15"/>
   <c r="K43" i="15"/>
   <c r="K44" i="15"/>
   <c r="K45" i="15"/>
   <c r="K46" i="15"/>
   <c r="K47" i="15"/>
   <c r="K48" i="15"/>
   <c r="K49" i="15"/>
-  <c r="K50" i="15"/>
-[...2 lines deleted...]
-  <c r="J40" i="15"/>
+  <c r="J11" i="15"/>
+  <c r="J31" i="15"/>
+  <c r="J34" i="15"/>
+  <c r="J35" i="15"/>
+  <c r="J36" i="15"/>
   <c r="J41" i="15"/>
   <c r="J42" i="15"/>
   <c r="J43" i="15"/>
   <c r="J44" i="15"/>
   <c r="J45" i="15"/>
   <c r="J46" i="15"/>
   <c r="J47" i="15"/>
   <c r="J48" i="15"/>
   <c r="J49" i="15"/>
-  <c r="J50" i="15"/>
-[...1 lines deleted...]
-  <c r="I50" i="15"/>
   <c r="I49" i="15"/>
   <c r="I48" i="15"/>
   <c r="I47" i="15"/>
   <c r="I46" i="15"/>
   <c r="I45" i="15"/>
   <c r="I44" i="15"/>
   <c r="I43" i="15"/>
   <c r="I42" i="15"/>
-  <c r="I39" i="15"/>
-[...9 lines deleted...]
-  <c r="K12" i="15" s="1"/>
+  <c r="I41" i="15"/>
+  <c r="I34" i="15"/>
+  <c r="I33" i="15"/>
+  <c r="J33" i="15"/>
+  <c r="I32" i="15"/>
+  <c r="K32" i="15"/>
+  <c r="I31" i="15"/>
+  <c r="K31" i="15"/>
+  <c r="I30" i="15"/>
+  <c r="J30" i="15"/>
   <c r="I11" i="15"/>
-  <c r="J14" i="15" l="1"/>
-[...21 lines deleted...]
-  <c r="D7" i="15" s="1"/>
   <c r="K11" i="15"/>
-  <c r="J51" i="15" l="1"/>
-[...17 lines deleted...]
-  <c r="H24" i="7" l="1"/>
+  <c r="I10" i="15"/>
+  <c r="K30" i="15"/>
+  <c r="J32" i="15"/>
+  <c r="K9" i="22"/>
+  <c r="K54" i="22"/>
+  <c r="K56" i="15"/>
+  <c r="K10" i="15"/>
+  <c r="K95" i="7"/>
+  <c r="H24" i="7"/>
   <c r="I24" i="7"/>
+  <c r="I54" i="7" s="1"/>
   <c r="J24" i="7"/>
   <c r="G24" i="7"/>
-  <c r="E52" i="7"/>
-[...4 lines deleted...]
-  <c r="J52" i="7"/>
   <c r="D52" i="7"/>
-  <c r="D71" i="7"/>
-[...28 lines deleted...]
-  <c r="E114" i="7" s="1"/>
+  <c r="D79" i="7"/>
+  <c r="D110" i="7" s="1"/>
+  <c r="H79" i="7"/>
+  <c r="H110" i="7" s="1"/>
+  <c r="I79" i="7"/>
+  <c r="I110" i="7" s="1"/>
+  <c r="J79" i="7"/>
+  <c r="J110" i="7" s="1"/>
+  <c r="G79" i="7"/>
+  <c r="G110" i="7" s="1"/>
+  <c r="F79" i="7"/>
+  <c r="F110" i="7" s="1"/>
+  <c r="E79" i="7"/>
+  <c r="E110" i="7" s="1"/>
+  <c r="K78" i="7"/>
+  <c r="K74" i="7"/>
+  <c r="K73" i="7"/>
+  <c r="K72" i="7"/>
+  <c r="K71" i="7"/>
   <c r="K70" i="7"/>
   <c r="K69" i="7"/>
   <c r="K68" i="7"/>
-  <c r="K62" i="7"/>
-[...1 lines deleted...]
-  <c r="K60" i="7"/>
+  <c r="K90" i="7"/>
+  <c r="K89" i="7"/>
   <c r="K88" i="7"/>
   <c r="K87" i="7"/>
   <c r="K86" i="7"/>
-  <c r="K85" i="7"/>
-[...13 lines deleted...]
-  <c r="K13" i="7" l="1"/>
+  <c r="K107" i="7"/>
+  <c r="K102" i="7"/>
+  <c r="K101" i="7"/>
+  <c r="K100" i="7"/>
+  <c r="K99" i="7"/>
+  <c r="K98" i="7"/>
+  <c r="K97" i="7"/>
+  <c r="K13" i="7"/>
   <c r="B5" i="20"/>
   <c r="B6" i="20"/>
   <c r="B7" i="20"/>
   <c r="B8" i="20"/>
   <c r="B9" i="20"/>
   <c r="B10" i="20"/>
   <c r="B4" i="20"/>
   <c r="K38" i="7"/>
   <c r="K37" i="7"/>
   <c r="K36" i="7"/>
   <c r="K35" i="7"/>
-  <c r="B11" i="20" l="1"/>
-[...1 lines deleted...]
-  <c r="K50" i="7"/>
+  <c r="B11" i="20"/>
+  <c r="K47" i="7"/>
   <c r="K51" i="7"/>
   <c r="K41" i="7"/>
-  <c r="I41" i="1" l="1"/>
-[...12 lines deleted...]
-  <c r="K22" i="7" l="1"/>
+  <c r="K22" i="7"/>
   <c r="K21" i="7"/>
   <c r="K20" i="7"/>
-  <c r="K49" i="7"/>
-[...1 lines deleted...]
-  <c r="K39" i="7" l="1"/>
+  <c r="K46" i="7"/>
+  <c r="K45" i="7"/>
+  <c r="K30" i="7"/>
+  <c r="K39" i="7"/>
   <c r="K29" i="7"/>
-  <c r="K47" i="7"/>
+  <c r="E52" i="25" s="1"/>
+  <c r="K44" i="7"/>
+  <c r="K43" i="7"/>
   <c r="K42" i="7"/>
   <c r="D24" i="7"/>
-  <c r="D53" i="7" s="1"/>
   <c r="K23" i="7"/>
   <c r="K14" i="7"/>
   <c r="K18" i="7"/>
   <c r="K19" i="7"/>
   <c r="E24" i="7"/>
-  <c r="E53" i="7" s="1"/>
   <c r="F24" i="7"/>
+  <c r="D54" i="7" l="1"/>
+  <c r="R49" i="27"/>
+  <c r="X49" i="27"/>
+  <c r="R86" i="27"/>
+  <c r="X86" i="27"/>
+  <c r="U49" i="27"/>
+  <c r="AA86" i="27"/>
+  <c r="AB10" i="27"/>
+  <c r="AB49" i="27" s="1"/>
+  <c r="L86" i="27"/>
+  <c r="AA49" i="27"/>
+  <c r="O86" i="27"/>
+  <c r="U86" i="27"/>
+  <c r="L49" i="27"/>
+  <c r="AC16" i="27"/>
+  <c r="AC49" i="27" s="1"/>
+  <c r="O49" i="27"/>
+  <c r="I49" i="27"/>
+  <c r="I86" i="27"/>
+  <c r="AB86" i="27"/>
+  <c r="AC86" i="27"/>
+  <c r="J10" i="15"/>
+  <c r="J50" i="15" s="1"/>
+  <c r="K52" i="7"/>
+  <c r="K79" i="7"/>
+  <c r="K24" i="7"/>
+  <c r="K108" i="7"/>
+  <c r="K49" i="22"/>
+  <c r="I74" i="22"/>
+  <c r="J74" i="22"/>
+  <c r="I49" i="22"/>
+  <c r="I76" i="15"/>
+  <c r="E6" i="15" s="1"/>
+  <c r="E37" i="25" s="1"/>
+  <c r="J76" i="15"/>
+  <c r="K76" i="15"/>
+  <c r="I50" i="15"/>
+  <c r="D6" i="15" s="1"/>
+  <c r="E35" i="25" s="1"/>
+  <c r="J49" i="22"/>
+  <c r="K74" i="22"/>
+  <c r="K50" i="15"/>
+  <c r="O15" i="25" l="1"/>
+  <c r="E43" i="25"/>
+  <c r="E49" i="25" s="1"/>
+  <c r="E41" i="25"/>
+  <c r="M24" i="7"/>
+  <c r="D5" i="22"/>
+  <c r="H61" i="7"/>
+  <c r="H80" i="7" s="1"/>
+  <c r="F61" i="7"/>
+  <c r="F80" i="7" s="1"/>
+  <c r="D61" i="7"/>
+  <c r="E61" i="7"/>
+  <c r="E80" i="7" s="1"/>
+  <c r="G61" i="7"/>
+  <c r="G80" i="7" s="1"/>
+  <c r="J61" i="7"/>
+  <c r="J80" i="7" s="1"/>
+  <c r="I61" i="7"/>
+  <c r="I80" i="7" s="1"/>
+  <c r="G35" i="25"/>
+  <c r="E5" i="22"/>
+  <c r="F5" i="22" s="1"/>
+  <c r="G37" i="25"/>
+  <c r="S35" i="25"/>
+  <c r="Q35" i="25"/>
+  <c r="O35" i="25"/>
+  <c r="M35" i="25"/>
+  <c r="K35" i="25"/>
+  <c r="I35" i="25"/>
+  <c r="S37" i="25"/>
+  <c r="Q37" i="25"/>
+  <c r="O37" i="25"/>
+  <c r="M37" i="25"/>
+  <c r="K37" i="25"/>
+  <c r="I37" i="25"/>
+  <c r="F6" i="15"/>
+  <c r="M52" i="7"/>
+  <c r="D53" i="7" l="1"/>
+  <c r="D62" i="7"/>
+  <c r="J62" i="7"/>
+  <c r="F62" i="7"/>
+  <c r="G62" i="7"/>
+  <c r="Q41" i="25"/>
+  <c r="Q43" i="25" s="1"/>
+  <c r="Q49" i="25" s="1"/>
+  <c r="H62" i="7"/>
+  <c r="G41" i="25"/>
+  <c r="G43" i="25" s="1"/>
+  <c r="G49" i="25" s="1"/>
   <c r="F53" i="7" s="1"/>
-  <c r="E59" i="1" l="1"/>
-[...6 lines deleted...]
-  <c r="M52" i="7"/>
+  <c r="E62" i="7"/>
+  <c r="K41" i="25"/>
+  <c r="K43" i="25" s="1"/>
+  <c r="K49" i="25" s="1"/>
+  <c r="J53" i="7" s="1"/>
+  <c r="I62" i="7"/>
+  <c r="M79" i="7"/>
+  <c r="M41" i="25"/>
+  <c r="M43" i="25" s="1"/>
+  <c r="M49" i="25" s="1"/>
+  <c r="O41" i="25"/>
+  <c r="O43" i="25" s="1"/>
+  <c r="O49" i="25" s="1"/>
+  <c r="S41" i="25"/>
+  <c r="S43" i="25" s="1"/>
+  <c r="S49" i="25" s="1"/>
+  <c r="I41" i="25"/>
+  <c r="I43" i="25" s="1"/>
+  <c r="I49" i="25" s="1"/>
+  <c r="H53" i="7" s="1"/>
+  <c r="E53" i="25" l="1"/>
+  <c r="F63" i="7"/>
+  <c r="F109" i="7" s="1"/>
+  <c r="G63" i="7"/>
+  <c r="G109" i="7" s="1"/>
+  <c r="E63" i="7"/>
+  <c r="E109" i="7" s="1"/>
+  <c r="I63" i="7"/>
+  <c r="I109" i="7" s="1"/>
+  <c r="J63" i="7"/>
+  <c r="J109" i="7" s="1"/>
+  <c r="H63" i="7"/>
+  <c r="H109" i="7" s="1"/>
+  <c r="D63" i="7"/>
+  <c r="D109" i="7" s="1"/>
 </calcChain>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="205" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="293" uniqueCount="98">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Total*</t>
+  </si>
+  <si>
+    <t>Betriebskosten</t>
+  </si>
+  <si>
+    <t>Investitionskosten</t>
   </si>
   <si>
     <t>Hilfstabelle Diskontierung</t>
   </si>
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>D-Faktor</t>
   </si>
   <si>
     <t>kumuliert</t>
   </si>
   <si>
     <t>Diskontsatz</t>
   </si>
   <si>
+    <t>Externe Kosten</t>
+  </si>
+  <si>
+    <t>Interne Kosten</t>
+  </si>
+  <si>
     <t>20xx</t>
   </si>
   <si>
     <t>CHF</t>
-  </si>
-[...1 lines deleted...]
-    <t>CHF/a</t>
   </si>
   <si>
     <t>CAPEX</t>
   </si>
   <si>
     <t>OPEX</t>
   </si>
   <si>
-    <t>Date:</t>
+    <t>Ausfüllen der Tabellen</t>
   </si>
   <si>
-    <t>Remarque</t>
+    <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>Coûts</t>
-[...108 lines deleted...]
-    <t>Coûts d'investissement de la mesure innovante (CAPEX)</t>
+    <t>Tableaux à remplir en fonction des différentes possibilités de demande d'aides financières</t>
   </si>
   <si>
     <t>Possibilités des demandes pour la mise oeuvre de la mesure innovante</t>
-  </si>
-[...1 lines deleted...]
-    <t>Remplissage des tableaux</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Demande de contribution à l'investissement pour : </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>CAPEX</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> de la mesure innovante </t>
     </r>
     <r>
@@ -1092,359 +1690,412 @@
       </rPr>
       <t>&gt; 40 Mio. CHF</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Demande de contribution à l'exploitation : </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>OUI</t>
     </r>
   </si>
   <si>
-    <t>Coûts de la mesure, coûts imputables, aides financières</t>
-[...22 lines deleted...]
-  <si>
     <r>
-      <t>Pour les entreprises du SEQE:</t>
+      <t xml:space="preserve">Demande de contribution à l'investissement pour : </t>
     </r>
-    <r>
-[...65 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Montant maximal possible de l'aide financière</t>
+      <t>NON</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
-</t>
+Demande de contribution à l'exploitation : </t>
     </r>
     <r>
       <rPr>
-        <i/>
+        <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">après </t>
-[...9 lines deleted...]
-(sous réserve de réductions après évaluation des critères).</t>
+      <t>OUI</t>
     </r>
   </si>
   <si>
-    <t>Estimation des coûts investissement d'une installation conventionnelle</t>
-[...8 lines deleted...]
-    <t>Autres requérants (en cas de regroupement d'entreprises) :</t>
+    <t>Coûts de la mesure, coûts imputables, aides financières</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Remplissez les champs marqués en jaune dans l'ensemble du classeur </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>où cela est nécessaire</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">.
 Veuillez vous référer à l'onglet "(0) Aide au remplissage" pour vous guider dans les différents tableaux à remplir.
-Les chiffres communiqués dans ce document sont à </t>
+Les chiffres communiqués dans ce document sont </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">titre indicatif. </t>
+      <t>à titre indicatif</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Ils servent à appréhender le financement du projet et sont susceptibles d'être modifiés suite au résultat de l'évaluation de la demande de subvention.
+      <t xml:space="preserve">. Ils servent à appréhender le financement du projet et sont susceptibles d'être modifiés suite au résultat de l'évaluation de la demande de subvention.
 En cas d'association: Indiquez sous "Autres requérants" tous les réquérants qui, avec le requérant représentant, sont responsables vis-à-vis de l'OFEN de la </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>réussite du projet</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> et auxquels la décision sera adressée.</t>
     </r>
   </si>
   <si>
+    <t>Requérant (le représentant, en cas de regroupement) :</t>
+  </si>
+  <si>
+    <t>Autres requérants (en cas de regroupement d'entreprises) :</t>
+  </si>
+  <si>
+    <t>Remarque</t>
+  </si>
+  <si>
+    <t>Titre de la mesure :</t>
+  </si>
+  <si>
+    <t>Date :</t>
+  </si>
+  <si>
+    <t>Coûts</t>
+  </si>
+  <si>
+    <t>Coûts de la mesure (innovante) :</t>
+  </si>
+  <si>
+    <t>Coûts de la technique conventionnelle :</t>
+  </si>
+  <si>
+    <t>Surcoûts / économies (si négatif) de la mesure innovante (Δ):</t>
+  </si>
+  <si>
+    <t>Coûts imputables:</t>
+  </si>
+  <si>
+    <t>Coûts d'exploitation annuels (OPEX) :</t>
+  </si>
+  <si>
+    <t>Coûts d'investissement (CAPEX) :</t>
+  </si>
+  <si>
+    <t>Aide financière</t>
+  </si>
+  <si>
+    <t>Contributions annuelles à l'exploitation :</t>
+  </si>
+  <si>
+    <t>Contribution à l'investissement :</t>
+  </si>
+  <si>
+    <t>Aide financière demandée :</t>
+  </si>
+  <si>
     <r>
-      <t xml:space="preserve">Recettes attendues </t>
+      <t xml:space="preserve">Montant maximal possible de l'aide financière :
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(sous réserve de réductions après évaluation des critères)</t>
+    </r>
+  </si>
+  <si>
+    <t>(si &gt; 20 Mio. : soit 50% CAPEX  ou Surcoût)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Taux de subvention demandé </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>issues de la vente de certificats volontaires ou attestations nationales / internationales conformément à la loi sur le CO</t>
+      <t>[%]</t>
     </r>
     <r>
       <rPr>
-        <vertAlign val="subscript"/>
+        <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>2</t>
-[...8 lines deleted...]
-      <t xml:space="preserve"> pour les technologies d'émission négatives (hors EHS) ou de garanties d'origine</t>
+      <t xml:space="preserve"> :</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Certificat / attestation / garanties d'origine (indiquez la source) </t>
+    <t>Désignation des coûts</t>
   </si>
   <si>
-    <t>(contributions à l'exploitation demandées, les fonds de tiers et les fonds propres et le revenus provenant de la vente d'attestions/certificats d'origine volontaire/garanties d'origine)</t>
+    <t>Description des coûts
+(si utile pour la plausibilisation des coûts)</t>
   </si>
   <si>
-    <t>OPEX:  Répartition dans le temps</t>
+    <t>Lots de travaux</t>
+  </si>
+  <si>
+    <t>Type de coûts</t>
+  </si>
+  <si>
+    <t>Centre de coûts (entreprise)</t>
   </si>
   <si>
     <t>Prix unitaire [CHF] ou Taux horaire [CHF/h]</t>
   </si>
   <si>
+    <t>Nombre ou charge de travail [h]</t>
+  </si>
+  <si>
+    <t>Coûts [CHF]</t>
+  </si>
+  <si>
+    <t>Coûts internes</t>
+  </si>
+  <si>
+    <t>Coûts externes</t>
+  </si>
+  <si>
+    <t>Coûts investissement de la mesure innovante</t>
+  </si>
+  <si>
+    <t>Estimation des coûts investissement d'une installation conventionnelle</t>
+  </si>
+  <si>
+    <t>Economies/surcoûts</t>
+  </si>
+  <si>
+    <t>Coûts d'investissement de la mesure innovante (CAPEX)</t>
+  </si>
+  <si>
+    <t>Estimation des coûts d'investissement de l'installation conventionnelle (CAPEX)</t>
+  </si>
+  <si>
+    <t>Description des coûts</t>
+  </si>
+  <si>
+    <t>Economies annuelles / Surcoûts annuels</t>
+  </si>
+  <si>
     <t>Prix unitaire [CHF], Taux horaire [CHF/h] ou Coûts Energie [CHF/MWh]</t>
+  </si>
+  <si>
+    <t>Nombre [Nbr/a], Charge de travail [h/a] ou Energie [MWh/a]</t>
+  </si>
+  <si>
+    <t>(La répartition temporelle est purement informative et peut vous aider à la définition d'objectifs intermédiaires)</t>
+  </si>
+  <si>
+    <t>Durée de la mise en oeuvre de la mesure</t>
+  </si>
+  <si>
+    <t>Source du financement</t>
+  </si>
+  <si>
+    <t>Contributions à l'investissement demandées à l'OFEN**</t>
+  </si>
+  <si>
+    <t>Fonds de tiers (indiquez la source)</t>
+  </si>
+  <si>
+    <t>Fonds propres des requérants</t>
+  </si>
+  <si>
+    <t>Mise en œuvre de la mesure sur 7 ans</t>
+  </si>
+  <si>
+    <t>Coûts d'exploitation annuels</t>
+  </si>
+  <si>
+    <t>Surcoûts d'exploitation annuels</t>
+  </si>
+  <si>
+    <t>Contribution d'exploitation maximale possible par an</t>
+  </si>
+  <si>
+    <t>Répartition dans le temps des coûts d'exploitation selon les partenaires du projet</t>
+  </si>
+  <si>
+    <t>Répartition des coûts d'investissement dans le temps selon les partenaires du projet</t>
+  </si>
+  <si>
+    <t>Répartition entre les contributions à l'investissement demandées, les fonds de tiers et les fonds propres</t>
+  </si>
+  <si>
+    <t>Répartition entre les contributions à l'exploitation demandées, les fonds de tiers et les fonds propres</t>
+  </si>
+  <si>
+    <t>Contributions à l'exploitation demandées à l'OFEN</t>
+  </si>
+  <si>
+    <t>Fonds de tiers</t>
+  </si>
+  <si>
+    <t>* Le total doit correspondre à la somme des coûts internes et externes du projet (dossiers «Coûts d'investissement» et «Coûts d'exploitation»)</t>
+  </si>
+  <si>
+    <t>** 10 % des contributions à l'investissement sont retenus après l'approbation du rapport de mise en œuvre et versés après l'approbation du rapport d'évaluation. Les contributions d'exploitation sont versées annuellement.</t>
+  </si>
+  <si>
+    <t>Estimation des coûts d'exploitation annuels fixes de l'installation conventionnelle (OPEX)</t>
+  </si>
+  <si>
+    <t>Estimation des coûts d'exploitation annuels variables de l'installation conventionnelle (OPEX)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coûts d'exploitation annuels fixes de la mesure innovante (OPEX) </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">(1) Vue d'ensemble: </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>OUI</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - remplir les cellules en jaune
 (2) Coûts d'investissement : </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>OUI</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - seulement le tableau "Coûts d'investissement de la solution innovante" - remplir les cellules en jaune
-(3) Coûts d'exploitation: </t>
+(3) Coûts d'exploitation (fixes et/ou variables): </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>NON</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 (4) Financement &amp; aide fin. : </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
@@ -1484,51 +2135,219 @@
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - remplir les cellules en jaune
 (2) Coûts d'investissement : </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>OUI</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> seulement le tableau "Coûts d'investissement de la solution innovante" - remplir les cellules en jaune correspondantes
-(3) Coûts d'exploitation: </t>
+(3) Coûts d'exploitation (fixes et/ou variables) : </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>OUI</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> - Tableaux "Coûts exploitation de la mesure innovante" + "Coûts exploitation de l'installation conventionnelle" - remplir les cellules en jaune
+(4) Financement &amp; aide fin. : </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>OUI</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> - remplir les cellules en jaune</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>(1) Vue d'ensemble:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> OUI</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> - remplir les cellules en jaune
+(2) Coûts d'investissement : </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>OUI</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> -  tableaux "Coûts d'investissement de la solution innovante" + "Coûts investissement installation conventionnelle" - remplir les cellules en jaune
+(3) Coûts d'exploitation (fixes et/ou variables) : </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>NON</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+(4) Financement &amp; aide fin. : </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>OUI</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> - remplir les cellules en jaune</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">(1) Vue d'ensemble: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>OUI</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> - remplir les cellules en jaune
+(2) Coûts d'investissement : </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>OUI</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> -  tableaux "Coûts d'investissement de la solution innovante" + "Coûts investissement installation conventionnelle" - remplir les cellules en jaune
+(3) Coûts d'exploitation (fixes et/ou variables) : </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>OUI</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Tableaux "Coûts exploitation de la mesure innovante" + "Coûts exploitation de l'installation conventionnelle" - remplir les cellules en jaune
 (4) Financement &amp; aide fin. : </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
@@ -1558,605 +2377,497 @@
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>OUI</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - remplir les cellules en jaune
 (2) Coûts d'investissement : </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>OUI</t>
+      <t>NON</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> -  tableaux "Coûts d'investissement de la solution innovante" + "Coûts investissement installation conventionnelle" - remplir les cellules en jaune
-(3) Coûts d'exploitation: </t>
+      <t xml:space="preserve">
+(3) Coûts d'exploitation (fixes et/ou variables) : </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>OUI</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Tableaux "Coûts exploitation de la mesure innovante" + "Coûts exploitation de l'installation conventionnelle" - remplir les cellules en jaune
 (4) Financement &amp; aide fin. : </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>OUI</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - remplir les cellules en jaune</t>
     </r>
   </si>
   <si>
+    <t>Vorlagenversion: 13.4.2026</t>
+  </si>
+  <si>
+    <t>Coûts d'exploitation annuels fixes de la technologie innovante</t>
+  </si>
+  <si>
+    <t>Etimation des coûts d'exploitation annuels fixes de l'installation conventionnelle</t>
+  </si>
+  <si>
+    <t>Coûts d'exploitation annuels variables de la mesure innovante (OPEX)</t>
+  </si>
+  <si>
     <r>
-      <t xml:space="preserve">Demande de contribution à l'investissement pour : </t>
+      <t>Indiquez pour toutes les entreprises r</t>
     </r>
     <r>
       <rPr>
-        <b/>
+        <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>NON</t>
+      <t xml:space="preserve">equérantes la </t>
     </r>
     <r>
       <rPr>
+        <b/>
+        <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">
-Demande de contribution à l'exploitation : </t>
+      <t>répartition dans le temps de leurs coûts d'investissement</t>
     </r>
     <r>
       <rPr>
-        <b/>
+        <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>OUI</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">(1) Vue d'ensemble: </t>
+      <t xml:space="preserve"> (présents sur la page (2) Coûts d'investissement) et de leurs </t>
     </r>
     <r>
       <rPr>
         <b/>
+        <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>OUI</t>
+      <t>coûts d'exploitation annuels fixes et/ou variables</t>
     </r>
     <r>
       <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> - remplir les cellules en jaune
-(2) Coûts d'investissement : </t>
+      <t xml:space="preserve">(présents sur la page (3) Coûts d'exploitation fixes et/ou (3) Coûts d'exploitation variables). La première et la dernière année pour la partie CAPEX correspondent au début et à la fin de la mise en oeuvre de la mesure (voir le formulaire de demande) et pour la partie OPEX à la période d'exploitation (sur 7 ans). Veillez à toujours entrer les coûts en valeur positive 
+Indiquez également la </t>
     </r>
     <r>
       <rPr>
         <b/>
+        <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>NON</t>
+      <t>répartition entre les subventions demandées auprès de l'OFEN et les fonds éventuels de tiers provenant de sources externes (par ex. les contributions cantonales) et les fonds propres</t>
     </r>
     <r>
       <rPr>
+        <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">
-(3) Coûts d'exploitation: </t>
+      <t xml:space="preserve"> (charges de personnel, apports en nature, contributions en espèces des entreprises requérantes qui garantissent le financement. En soumettant leur demande, les requérants confirment que ces fonds propres leur ont été garantis (voir formulaire de demande). Indiquez égale</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ment la source des fonds de tiers éventuels (Confédération, cantons, maîtres d'ouvrage, fondations, associations, investisseurs privés (Private Equity Fond, Family Office, Venture Capital Fond, etc.)).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Veuillez consulter tout d'abord l'onglet "(0) Aide au remplissage" pour savoir quels tableaux doivent être remplis.
+Indiquez en détail les </t>
     </r>
     <r>
       <rPr>
         <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>coûts d'exploitation annuels</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>OUI</t>
+      <t xml:space="preserve"> fixes</t>
     </r>
     <r>
       <rPr>
+        <i/>
         <sz val="10"/>
-        <color theme="1"/>
+        <color theme="5"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> - Tableaux "Coûts exploitation de la mesure innovante" + "Coûts exploitation de l'installation conventionnelle" - remplir les cellules en jaune
-(4) Financement &amp; aide fin. : </t>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>budgétés pour l'exploitation de la mesure (arrondi: env. 50'000 CHF). Répartissez entre les coûts internes (c.à.d, les heures de travail et les dépenses de personnels internes impliqués dans la mise en oeuvre de la mesure, etc.) et les coûts externes (c.à.d., les coûts de l'énergie,  les prestations et  services auprès de fournisseurs externes, etc.). Les positions dont les coûts sont supérieurs à 100'000 CHF sont à justifier par des offres ou des explications détaillées et sourcées. Pour les postes de coûts inférieurs, nous nous réservons le droit de demander des justificatifs. Concernant les taux horaires, les taux habituels du marché, dépendamment de la fonction, sont à utiliser (en général max. 170 CHF/h, les taux supérieurs à cette valeur sont à justifier). La TVA n'est éligible que si elle a effectivement été acquittée et n'a pas été remboursée. Veillez à toujours entrer les coûts en valeur positive. 
+Concernant les coûts d'exploitation de l</t>
     </r>
     <r>
       <rPr>
         <b/>
+        <i/>
         <sz val="10"/>
-        <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>OUI</t>
+      <t>'installation conventionnelle</t>
     </r>
     <r>
       <rPr>
+        <i/>
         <sz val="10"/>
-        <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> - remplir les cellules en jaune</t>
+      <t>, veuillez indiquer une estimation des coûts aussi réalistes que possible (justifiée par des explications détaillées et sourcées ou, si possible, par des offres).
+(Installation conventionnelle = Etat de la technique selon la communication de l’OFEV « Compensation des émissions de CO2 : Projets et programmes ». La technique qui vous installeriez sans subvention.)</t>
     </r>
   </si>
   <si>
-    <t>Désignation des coûts</t>
-[...7 lines deleted...]
-  <si>
     <r>
-      <t>(1) Vue d'ensemble:</t>
-[...86 lines deleted...]
-      <t xml:space="preserve">Consulter tout d'abord l'onglet (0) Aide au remplissage pour savoir quels tableaux doivent être remplis.
+      <t xml:space="preserve">Veuillez consulter tout d'abord l'onglet "(0) Aide au remplissage" pour savoir quels tableaux doivent être remplis.
 Veuillez indiquer pour toutes les entreprises participantes les </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>coûts détaillés (arrondi: env. 50k CHF) d'investissement</t>
+      <t>coûts détaillés</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> budgétisés qui sont nécessaires et appropriés à une mise en oeuvre ciblée et pertinente économiquement de la mesure innovante dans le premier tableau ci-dessous:  coûts de planification capitalisables, coûts d'investissements pour les composants (installations, appareils, consommables, instruments de mesure, etc...), coûts d'installation ( y compris coûts de génie civil directement liés à la mesure), coûts de mise en service (y compris les interruptions justifiées d'exploitation).
-[...1 lines deleted...]
-Pour </t>
+      <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">l'installation conventionnelle </t>
+      <t>d'investissement</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>(= Etat de la technique selon la communication de l’OFEV « Compensation des émissions de CO</t>
+      <t xml:space="preserve"> budgétisés (arrondi: env. 50'000 CHF) qui sont nécessaires et appropriés à une mise en oeuvre ciblée et pertinente économiquement de la mesure innovante dans le premier tableau ci-dessous:  coûts de planification capitalisables, coûts d'investissements pour les composants (installations, appareils, consommables, instruments de mesure, etc...), coûts d'installation (y compris coûts de génie civil directement liés à la mesure), coûts de mise en service (y compris les interruptions justifiées d'exploitation).
+Répartissez les coûts d'investissements entre les coûts internes (c.à.d, les heures de travail et les dépenses de personnels internes impliqués dans la mise en oeuvre de la mesure) et les coûts externes (c.à.d., l'achat des équipements et des services auprès de fournisseurs externes). Les positions dont les coûts sont supérieurs à 100'000 CHF sont à justifier par des offres ou des explications détaillées et sourcées. </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Pour les postes de coûts inférieurs, nous nous réservons le droit de demander des justificatifs. </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Concernant les taux horaires, les taux habituels du marché, dépendant de la fonction, sont à utiliser (en général max. 170 CHF/h, les taux supérieurs à cette valeur sont à justifier). La TVA n'est éligible que si elle a effectivement été acquittée et n'a pas été remboursée. Les investissements et les prestations effectués avant l'éventuelle approbation de la demande, ainsi que les frais de capital ne peuvent pas être pris en compte. Veillez à toujours entrer les coûts en valeur positive.
+Pour</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> l'installation conventionnelle</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>, donnez une estimation des coûts la plus réaliste possible (justifiée par des explications détaillées et sourcées ou, si possible, par des offres).
+(Installation conventionnelle = Etat de la technique selon la communication de l’OFEV « Compensation des émissions de CO</t>
     </r>
     <r>
       <rPr>
         <i/>
         <vertAlign val="subscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> : Projets et programmes ». La technique qui vous installeriez sans subvention)</t>
+      <t xml:space="preserve"> : Projets et programmes ». La technique qui vous installeriez sans subvention.)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Veuillez consulter tout d'abord l'onglet "(0) Aide au remplissage" pour savoir quels tableaux doivent être remplis.
+Indiquez, si nécessaire, en détail les </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> </t>
+      <t>coûts d'exploitation annuels variables</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>, donnez une estimation des coûts la plus réaliste possible (justifiée par des explications détaillées et sourcées ou, si possible, par des offres).</t>
-[...5 lines deleted...]
-Indiquez en détail les </t>
+      <t xml:space="preserve"> budgétés pour l'exploitation de la mesure (arrondi: env. 50'000 CHF). Les coûts sont à prendre en compte sur 7 ans maximun. Répartissez entre les coûts internes (c.à.d, les heures de travail et les dépenses de personnels internes impliqués dans la mise en oeuvre de la mesure, etc.) et les coûts externes (c.à.d., les coûts de l'énergie,  les prestations et  services auprès de fournisseurs externes, etc.). Les positions dont les coûts sont supérieurs à 100'000 CHF sont à justifier par des offres ou des explications détaillées et sourcées. Pour les postes de coûts inférieurs, nous nous réservons le droit de demander des justificatifs. Concernant les taux horaires, les taux habituels du marché, dépendamment de la fonction, sont à utiliser (en général max. 170 CHF/h, les taux supérieurs à cette valeur sont à justifier). La TVA n'est éligible que si elle a effectivement été acquittée et n'a pas été remboursée. Veillez à toujours entrer les coûts en valeur positive. 
+Concernant les coûts d'exploitation de l'</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>coûts d'exploitation annuels</t>
+      <t>installation conventionnelle</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> récurrents budgétés pour l'exploitation de la mesure (arrondi: env. 50 CHF).  Les coûts sont à prendre en compte sur 7 ans maximun. Répartissez entre les coûts internes (c.à.d, les heures de travail et les dépenses de personnels internes impliqués dans la mise en oeuvre de la mesure, etc.) et les coûts externes (c.à.d., les coûts de l'énergie,  les prestations et  services auprès de fournisseurs externes, etc.). Les positions dont les coûts sont supérieurs à 100'000 CHF sont à justifier par des offres ou des explications détaillées et sourcées. Concernant les taux horaires, les taux habituels du marché, dépendamment de la fonction, sont à utiliser (en général max. 170 CHF/h, les taux supérieurs à cette valeur sont à justifier). La TVA n'est éligible que si elle a effectivement été acquittée et n'a pas été remboursée. Veillez à toujours entrer les coûts en valeur positive. Concernant les coûts d'exploitation de la </t>
-[...120 lines deleted...]
-      <t>. En soumettant leur demande, les requérants confirment que ces fonds propres leur ont été garantis (voir formulaire de demande). Indiquez également la source des fonds de tiers éventuels (Confédération, cantons, maîtres d'ouvrage, fondations, associations, investisseurs privés (Private Equity Fond, Family Office, Venture Capital Fond, etc.)).</t>
+      <t>, veuillez indiquer une estimation des coûts aussi réalistes que possible (justifiée par des explications détaillées et sourcées ou, si possible, par des offres).
+(Installation conventionnelle = Etat de la technique selon la communication de l’OFEV « Compensation des émissions de CO2 : Projets et programmes ». La technique qui vous installeriez sans subvention.)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="_ [$CHF-807]\ * #,##0.00_ ;_ [$CHF-807]\ * \-#,##0.00_ ;_ [$CHF-807]\ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -2187,139 +2898,190 @@
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-      <i/>
       <sz val="10"/>
-      <color theme="1"/>
-[...6 lines deleted...]
-      <color theme="1"/>
+      <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <vertAlign val="subscript"/>
+      <strike/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <strike/>
+      <sz val="10"/>
+      <color theme="5"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="5"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="5"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <strike/>
       <sz val="10"/>
       <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <strike/>
+      <sz val="10"/>
+      <color theme="5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <vertAlign val="subscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="8">
+  <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor theme="8" tint="0.79998168889431442"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="112">
+  <borders count="124">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
@@ -2569,202 +3331,67 @@
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
-[...43 lines deleted...]
-      <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
-      </bottom>
-[...88 lines deleted...]
-        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -2827,74 +3454,50 @@
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="0"/>
-      </bottom>
-[...22 lines deleted...]
-        <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
@@ -2942,80 +3545,50 @@
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
-[...28 lines deleted...]
-      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
@@ -3121,89 +3694,50 @@
         <color theme="0"/>
       </left>
       <right/>
       <top style="medium">
         <color theme="1"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...37 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -3361,1592 +3895,2233 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...2 lines deleted...]
-      <right style="medium">
+      <left/>
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...54 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color theme="0"/>
-      </top>
-[...161 lines deleted...]
-        <color theme="0" tint="-0.14996795556505021"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
-        <color indexed="64"/>
+      <left style="medium">
+        <color theme="1"/>
       </left>
-      <right style="hair">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="8" tint="0.39997558519241921"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="8" tint="0.39997558519241921"/>
+      </top>
+      <bottom style="thin">
+        <color theme="8" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="8" tint="0.39997558519241921"/>
+      </right>
+      <top style="thin">
+        <color theme="8" tint="0.39997558519241921"/>
+      </top>
+      <bottom style="thin">
+        <color theme="8" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="0"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color theme="0"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0"/>
+      </left>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color theme="0"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="413">
+  <cellXfs count="495">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...76 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="9" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
-[...133 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="67" xfId="0" applyBorder="1" applyAlignment="1">
-[...71 lines deleted...]
-    <xf numFmtId="165" fontId="1" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="62" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="61" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="82" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="83" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="84" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="85" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="86" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="87" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="88" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="89" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="90" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="87" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="82" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="83" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="89" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="9" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="80" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="85" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="7" borderId="80" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="7" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="7" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="32" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="25" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="28" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="15" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="15" xfId="0" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="165" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="165" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="17" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="18" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="19" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="5" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="48" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="45" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="5" borderId="45" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="5" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="41" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="5" borderId="24" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="5" borderId="24" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="5" borderId="25" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="17" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="17" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="2" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="2" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="2" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="55" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="117" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="54" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="60" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="54" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="107" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="108" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="118" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="5" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="86" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="88" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="90" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="38" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="40" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="46" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="42" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="72" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="5" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="5" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="71" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="5" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="119" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="5" borderId="120" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="120" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="5" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="5" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="5" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="44" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="111" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="109" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="110" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="6" borderId="94" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="6" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="5" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="5" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="110" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="5" borderId="110" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="5" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="5" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="5" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="5" borderId="110" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="5" borderId="110" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="5" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="20" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="121" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="123" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="122" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="121" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="81" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="5" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-[...75 lines deleted...]
-    <xf numFmtId="165" fontId="16" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="5" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...10 lines deleted...]
-    <xf numFmtId="165" fontId="15" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...125 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="50" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="31" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...307 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="34" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="51" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="70" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="35" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="112" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="113" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="114" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="75" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="58" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="76" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="77" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="78" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="79" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="78" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="74" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="62" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="58" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="79" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="55" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="56" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="54" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="61" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="73" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="57" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="71" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="72" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="67" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="110" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="5" borderId="115" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="5" borderId="116" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="7" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="5" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="78" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="92" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="74" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="20" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="20" fillId="5" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="106" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="91" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="5" borderId="95" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="5" borderId="96" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="5" borderId="97" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="74" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="98" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="99" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="100" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="101" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="102" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="103" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="5" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="91" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Prozent" xfId="2" builtinId="5"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
-  <dxfs count="29">
+  <dxfs count="46">
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
@@ -4989,72 +6164,93 @@
         <patternFill>
           <fgColor theme="0"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top style="thin">
           <color theme="0"/>
         </top>
         <bottom style="thin">
           <color theme="0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFF0000"/>
+          <bgColor theme="7" tint="0.39994506668294322"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.39994506668294322"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.39994506668294322"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.39994506668294322"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.39994506668294322"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.39994506668294322"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
-        </patternFill>
-[...12 lines deleted...]
-          <bgColor theme="7" tint="0.39994506668294322"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="7" tint="0.39994506668294322"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <fgColor theme="0"/>
           <bgColor theme="0"/>
@@ -5106,150 +6302,341 @@
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="7" tint="0.39994506668294322"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
+          <bgColor theme="7" tint="0.39994506668294322"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <fgColor theme="0"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <fgColor theme="0"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top style="thin">
+          <color theme="0"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor theme="7" tint="0.39994506668294322"/>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="0"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
+      <color rgb="FFFFCC99"/>
+      <color rgb="FFFFEDB3"/>
+      <color rgb="FFFFECC5"/>
       <color rgb="FFFFCCCC"/>
-      <color rgb="FFFFCC99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
-<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-</personList>
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>619125</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1341171</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>398402</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Grafik 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AA421B8-F788-4F69-9768-791A015781FF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="619125" y="419100"/>
+          <a:ext cx="5332146" cy="598427"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{1E10834D-1968-4CFD-A898-F2B1654DB4E4}" name="Tableau1" displayName="Tableau1" ref="B3:C8" totalsRowShown="0" headerRowDxfId="28" dataDxfId="27">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{DB91BDA7-CE66-4E94-AA85-D18A442FD84B}" name="Tableau1" displayName="Tableau1" ref="B3:C7" totalsRowShown="0" headerRowDxfId="45" dataDxfId="44">
   <tableColumns count="2">
-    <tableColumn id="1" xr3:uid="{7E2B3DB0-62E9-433C-8D63-374AACF8F454}" name="Possibilités des demandes pour la mise oeuvre de la mesure innovante" dataDxfId="26"/>
-    <tableColumn id="2" xr3:uid="{2366510F-6353-48AC-A5F6-D4901EDC96EC}" name="Remplissage des tableaux" dataDxfId="25"/>
+    <tableColumn id="1" xr3:uid="{C4907B8D-F2E7-4D79-9CEA-2B4C867B7A01}" name="Possibilités des demandes pour la mise oeuvre de la mesure innovante" dataDxfId="43"/>
+    <tableColumn id="2" xr3:uid="{C5D9C20D-E111-47C5-9DB8-20E7F99566AA}" name="Ausfüllen der Tabellen" dataDxfId="42"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -5472,9036 +6859,14164 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty5.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty6.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{865500FA-CA20-4440-AA05-5356B208C3AD}">
-  <dimension ref="A1:L36"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B3E4EF6A-89AE-4E6C-A806-04D9CCB26698}">
+  <dimension ref="A1:X39"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="C3" sqref="B3:C3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="5" style="47" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="12" width="11.42578125" style="47"/>
+    <col min="1" max="1" width="3.140625" style="19" customWidth="1"/>
+    <col min="2" max="2" width="92" customWidth="1"/>
+    <col min="3" max="3" width="124.85546875" customWidth="1"/>
+    <col min="4" max="4" width="11.42578125" style="19" customWidth="1"/>
+    <col min="5" max="24" width="0" style="19" hidden="1" customWidth="1"/>
+    <col min="25" max="16384" width="11.42578125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="47" customFormat="1" x14ac:dyDescent="0.2"/>
-[...28 lines deleted...]
-      <c r="C4" s="131" t="s">
+    <row r="1" spans="1:24" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:24" s="23" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="24" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24" s="20" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="18"/>
+      <c r="B3" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" s="18"/>
+      <c r="E3" s="18"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="18"/>
+      <c r="H3" s="18"/>
+      <c r="I3" s="18"/>
+      <c r="J3" s="18"/>
+      <c r="K3" s="18"/>
+      <c r="L3" s="18"/>
+      <c r="M3" s="18"/>
+      <c r="N3" s="18"/>
+      <c r="O3" s="18"/>
+      <c r="P3" s="18"/>
+      <c r="Q3" s="18"/>
+      <c r="R3" s="18"/>
+      <c r="S3" s="18"/>
+      <c r="T3" s="18"/>
+      <c r="U3" s="18"/>
+      <c r="V3" s="18"/>
+      <c r="W3" s="18"/>
+      <c r="X3" s="18"/>
+    </row>
+    <row r="4" spans="1:24" s="20" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="18"/>
+      <c r="B4" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="C4" s="22" t="s">
         <v>85</v>
       </c>
-      <c r="D4" s="52"/>
-[...14 lines deleted...]
-      <c r="C5" s="221" t="s">
+      <c r="D4" s="18"/>
+      <c r="E4" s="18"/>
+      <c r="F4" s="18"/>
+      <c r="G4" s="18"/>
+      <c r="H4" s="18"/>
+      <c r="I4" s="18"/>
+      <c r="J4" s="18"/>
+      <c r="K4" s="18"/>
+      <c r="L4" s="18"/>
+      <c r="M4" s="18"/>
+      <c r="N4" s="18"/>
+      <c r="O4" s="18"/>
+      <c r="P4" s="18"/>
+      <c r="Q4" s="18"/>
+      <c r="R4" s="18"/>
+      <c r="S4" s="18"/>
+      <c r="T4" s="18"/>
+      <c r="U4" s="18"/>
+      <c r="V4" s="18"/>
+      <c r="W4" s="18"/>
+      <c r="X4" s="18"/>
+    </row>
+    <row r="5" spans="1:24" s="20" customFormat="1" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="18"/>
+      <c r="B5" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="25" t="s">
         <v>86</v>
       </c>
-      <c r="D5" s="52"/>
-[...21 lines deleted...]
-      <c r="C7" s="221" t="s">
+      <c r="D5" s="18"/>
+      <c r="E5" s="18"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="18"/>
+      <c r="L5" s="18"/>
+      <c r="M5" s="18"/>
+      <c r="N5" s="18"/>
+      <c r="O5" s="18"/>
+      <c r="P5" s="18"/>
+      <c r="Q5" s="18"/>
+      <c r="R5" s="18"/>
+      <c r="S5" s="18"/>
+      <c r="T5" s="18"/>
+      <c r="U5" s="18"/>
+      <c r="V5" s="18"/>
+      <c r="W5" s="18"/>
+      <c r="X5" s="18"/>
+    </row>
+    <row r="6" spans="1:24" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" s="22" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="8" spans="1:12" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="221" t="s">
+    <row r="7" spans="1:24" ht="81" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="25" t="s">
         <v>88</v>
       </c>
-      <c r="C8" s="221" t="s">
+    </row>
+    <row r="8" spans="1:24" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="349" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="9" spans="1:12" s="47" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-[...109 lines deleted...]
-    </row>
+    <row r="9" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="10" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="27"/>
+    </row>
+    <row r="11" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="12" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="13" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="14" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="15" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="23"/>
+    </row>
+    <row r="16" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="17" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="18" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="19" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="20" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="21" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="22" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="23" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="25" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="26" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="27" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="28" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="29" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="30" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="31" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="32" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="33" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="34" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="35" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="36" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="37" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="38" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="39" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="QYymMHxT7GehgQMpE/aSmaX/wIu9p0RA1AKoHQImVAGLpAazk37+fTFRtngJOaL2f36s2pfw2d5izh//ljcECQ==" saltValue="noNNlVmvWn3Vc4T6GRGNTA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="PsfpcQc2PwJoZR8srbuO/e1EW1+/uV8A9K08kKLl/BWl50fxV4PIWtdgqTha8yWCRKAyq8i0JDctzQA39HFh/Q==" saltValue="DHTTh84GgXwQz19kMg7a+A==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="40" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
+  <pageSetup scale="39" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
-    <brk id="4" max="35" man="1"/>
+    <brk id="4" max="15" man="1"/>
   </colBreaks>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
   <tableParts count="1">
-    <tablePart r:id="rId3"/>
+    <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...1 lines deleted...]
-  <dimension ref="A1:XFC69"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B98579A-23BE-4E27-939A-C95E175FFC1D}">
+  <dimension ref="A1:DJ184"/>
   <sheetViews>
-    <sheetView tabSelected="1" showWhiteSpace="0" view="pageLayout" topLeftCell="A4" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="B66" sqref="B66"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E27" sqref="E27:V27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="10.42578125" style="8" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="16384" max="16384" width="13.42578125" style="8" hidden="1"/>
+    <col min="1" max="1" width="10.42578125" customWidth="1"/>
+    <col min="2" max="2" width="2.42578125" customWidth="1"/>
+    <col min="3" max="3" width="11.42578125" customWidth="1"/>
+    <col min="4" max="4" width="44.85546875" customWidth="1"/>
+    <col min="5" max="5" width="22" customWidth="1"/>
+    <col min="6" max="7" width="11.42578125" customWidth="1"/>
+    <col min="8" max="8" width="6.5703125" style="19" customWidth="1"/>
+    <col min="9" max="9" width="11.42578125" customWidth="1"/>
+    <col min="10" max="10" width="7" style="19" customWidth="1"/>
+    <col min="11" max="11" width="11.42578125" customWidth="1"/>
+    <col min="12" max="12" width="7.28515625" style="19" customWidth="1"/>
+    <col min="13" max="13" width="11.42578125" customWidth="1"/>
+    <col min="14" max="14" width="8.7109375" style="19" customWidth="1"/>
+    <col min="15" max="15" width="11.42578125" customWidth="1"/>
+    <col min="16" max="16" width="8.42578125" style="19" customWidth="1"/>
+    <col min="17" max="17" width="11.42578125" customWidth="1"/>
+    <col min="18" max="18" width="7.5703125" style="19" customWidth="1"/>
+    <col min="19" max="20" width="11.42578125" customWidth="1"/>
+    <col min="21" max="21" width="2.42578125" style="19" customWidth="1"/>
+    <col min="22" max="22" width="4.28515625" customWidth="1"/>
+    <col min="23" max="23" width="4.28515625" style="19" customWidth="1"/>
+    <col min="24" max="24" width="6" customWidth="1"/>
+    <col min="25" max="25" width="6.5703125" style="19" hidden="1" customWidth="1"/>
+    <col min="26" max="114" width="13.42578125" hidden="1" customWidth="1"/>
+    <col min="115" max="16384" width="11.42578125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="23.25" hidden="1" x14ac:dyDescent="0.2">
-[...215 lines deleted...]
-      <c r="C12" s="20" t="s">
+    <row r="1" spans="1:24" ht="23.25" x14ac:dyDescent="0.2">
+      <c r="A1" s="19"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="I1" s="19"/>
+      <c r="K1" s="19"/>
+      <c r="M1" s="19"/>
+      <c r="O1" s="19"/>
+      <c r="Q1" s="19"/>
+      <c r="S1" s="19"/>
+      <c r="T1" s="19"/>
+      <c r="V1" s="19"/>
+      <c r="X1" s="56"/>
+    </row>
+    <row r="2" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A2" s="19"/>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="I2" s="19"/>
+      <c r="K2" s="19"/>
+      <c r="M2" s="19"/>
+      <c r="O2" s="19"/>
+      <c r="Q2" s="19"/>
+      <c r="S2" s="19"/>
+      <c r="T2" s="19"/>
+      <c r="V2" s="19"/>
+      <c r="X2" s="19"/>
+    </row>
+    <row r="3" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A3" s="19"/>
+      <c r="B3" s="19"/>
+      <c r="C3" s="19"/>
+      <c r="D3" s="19"/>
+      <c r="E3" s="19"/>
+      <c r="F3" s="19"/>
+      <c r="G3" s="19"/>
+      <c r="I3" s="19"/>
+      <c r="K3" s="19"/>
+      <c r="M3" s="19"/>
+      <c r="O3" s="19"/>
+      <c r="Q3" s="19"/>
+      <c r="S3" s="19"/>
+      <c r="T3" s="19"/>
+      <c r="V3" s="19"/>
+      <c r="X3" s="19"/>
+    </row>
+    <row r="4" spans="1:24" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="57"/>
+      <c r="B4" s="19"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="K4" s="19"/>
+      <c r="M4" s="19"/>
+      <c r="O4" s="19"/>
+      <c r="Q4" s="19"/>
+      <c r="S4" s="19"/>
+      <c r="T4" s="19"/>
+      <c r="V4" s="19"/>
+      <c r="X4" s="19"/>
+    </row>
+    <row r="5" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="365" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="365"/>
+      <c r="C5" s="365"/>
+      <c r="D5" s="365"/>
+      <c r="E5" s="365"/>
+      <c r="F5" s="365"/>
+      <c r="G5" s="365"/>
+      <c r="H5" s="365"/>
+      <c r="I5" s="365"/>
+      <c r="J5" s="365"/>
+      <c r="K5" s="365"/>
+      <c r="L5" s="365"/>
+      <c r="M5" s="365"/>
+      <c r="N5" s="365"/>
+      <c r="O5" s="365"/>
+      <c r="P5" s="365"/>
+      <c r="Q5" s="365"/>
+      <c r="R5" s="365"/>
+      <c r="S5" s="365"/>
+      <c r="T5" s="365"/>
+      <c r="U5" s="365"/>
+      <c r="V5" s="365"/>
+      <c r="W5" s="58"/>
+      <c r="X5" s="19"/>
+    </row>
+    <row r="6" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="365"/>
+      <c r="B6" s="365"/>
+      <c r="C6" s="365"/>
+      <c r="D6" s="365"/>
+      <c r="E6" s="365"/>
+      <c r="F6" s="365"/>
+      <c r="G6" s="365"/>
+      <c r="H6" s="365"/>
+      <c r="I6" s="365"/>
+      <c r="J6" s="365"/>
+      <c r="K6" s="365"/>
+      <c r="L6" s="365"/>
+      <c r="M6" s="365"/>
+      <c r="N6" s="365"/>
+      <c r="O6" s="365"/>
+      <c r="P6" s="365"/>
+      <c r="Q6" s="365"/>
+      <c r="R6" s="365"/>
+      <c r="S6" s="365"/>
+      <c r="T6" s="365"/>
+      <c r="U6" s="365"/>
+      <c r="V6" s="365"/>
+      <c r="W6" s="58"/>
+      <c r="X6" s="56"/>
+    </row>
+    <row r="7" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="365"/>
+      <c r="B7" s="365"/>
+      <c r="C7" s="365"/>
+      <c r="D7" s="365"/>
+      <c r="E7" s="365"/>
+      <c r="F7" s="365"/>
+      <c r="G7" s="365"/>
+      <c r="H7" s="365"/>
+      <c r="I7" s="365"/>
+      <c r="J7" s="365"/>
+      <c r="K7" s="365"/>
+      <c r="L7" s="365"/>
+      <c r="M7" s="365"/>
+      <c r="N7" s="365"/>
+      <c r="O7" s="365"/>
+      <c r="P7" s="365"/>
+      <c r="Q7" s="365"/>
+      <c r="R7" s="365"/>
+      <c r="S7" s="365"/>
+      <c r="T7" s="365"/>
+      <c r="U7" s="365"/>
+      <c r="V7" s="365"/>
+      <c r="W7" s="58"/>
+      <c r="X7" s="56"/>
+    </row>
+    <row r="8" spans="1:24" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="366"/>
+      <c r="B8" s="366"/>
+      <c r="C8" s="366"/>
+      <c r="D8" s="366"/>
+      <c r="E8" s="366"/>
+      <c r="F8" s="366"/>
+      <c r="G8" s="366"/>
+      <c r="H8" s="366"/>
+      <c r="I8" s="366"/>
+      <c r="J8" s="366"/>
+      <c r="K8" s="366"/>
+      <c r="L8" s="366"/>
+      <c r="M8" s="366"/>
+      <c r="N8" s="366"/>
+      <c r="O8" s="366"/>
+      <c r="P8" s="366"/>
+      <c r="Q8" s="366"/>
+      <c r="R8" s="366"/>
+      <c r="S8" s="366"/>
+      <c r="T8" s="366"/>
+      <c r="U8" s="366"/>
+      <c r="V8" s="366"/>
+      <c r="W8" s="59"/>
+      <c r="X8" s="60"/>
+    </row>
+    <row r="9" spans="1:24" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="61"/>
+      <c r="B9" s="62"/>
+      <c r="C9" s="63"/>
+      <c r="D9" s="63"/>
+      <c r="E9" s="63"/>
+      <c r="F9" s="63"/>
+      <c r="G9" s="63"/>
+      <c r="H9" s="62"/>
+      <c r="I9" s="63"/>
+      <c r="J9" s="62"/>
+      <c r="K9" s="63"/>
+      <c r="L9" s="62"/>
+      <c r="M9" s="63"/>
+      <c r="N9" s="62"/>
+      <c r="O9" s="63"/>
+      <c r="P9" s="62"/>
+      <c r="Q9" s="63"/>
+      <c r="R9" s="62"/>
+      <c r="S9" s="63"/>
+      <c r="T9" s="63"/>
+      <c r="U9" s="62"/>
+      <c r="V9" s="63"/>
+      <c r="W9" s="62"/>
+      <c r="X9" s="64"/>
+    </row>
+    <row r="10" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="65"/>
+      <c r="B10" s="18"/>
+      <c r="C10" s="384" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" s="385"/>
+      <c r="E10" s="385"/>
+      <c r="F10" s="385"/>
+      <c r="G10" s="385"/>
+      <c r="H10" s="385"/>
+      <c r="I10" s="385"/>
+      <c r="J10" s="385"/>
+      <c r="K10" s="385"/>
+      <c r="L10" s="385"/>
+      <c r="M10" s="385"/>
+      <c r="N10" s="385"/>
+      <c r="O10" s="385"/>
+      <c r="P10" s="385"/>
+      <c r="Q10" s="385"/>
+      <c r="R10" s="385"/>
+      <c r="S10" s="385"/>
+      <c r="T10" s="385"/>
+      <c r="U10" s="385"/>
+      <c r="V10" s="386"/>
+      <c r="W10" s="66"/>
+      <c r="X10" s="67"/>
+    </row>
+    <row r="11" spans="1:24" ht="69" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="65"/>
+      <c r="B11" s="18"/>
+      <c r="C11" s="387"/>
+      <c r="D11" s="388"/>
+      <c r="E11" s="388"/>
+      <c r="F11" s="388"/>
+      <c r="G11" s="388"/>
+      <c r="H11" s="388"/>
+      <c r="I11" s="388"/>
+      <c r="J11" s="388"/>
+      <c r="K11" s="388"/>
+      <c r="L11" s="388"/>
+      <c r="M11" s="388"/>
+      <c r="N11" s="388"/>
+      <c r="O11" s="388"/>
+      <c r="P11" s="388"/>
+      <c r="Q11" s="388"/>
+      <c r="R11" s="388"/>
+      <c r="S11" s="388"/>
+      <c r="T11" s="388"/>
+      <c r="U11" s="388"/>
+      <c r="V11" s="389"/>
+      <c r="W11" s="66"/>
+      <c r="X11" s="67"/>
+    </row>
+    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A12" s="61"/>
+      <c r="B12" s="68"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="69"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="69"/>
+      <c r="G12" s="69"/>
+      <c r="H12" s="68"/>
+      <c r="I12" s="69"/>
+      <c r="J12" s="68"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="68"/>
+      <c r="M12" s="69"/>
+      <c r="N12" s="68"/>
+      <c r="O12" s="69"/>
+      <c r="P12" s="68"/>
+      <c r="Q12" s="69"/>
+      <c r="R12" s="68"/>
+      <c r="S12" s="69"/>
+      <c r="T12" s="69"/>
+      <c r="U12" s="68"/>
+      <c r="V12" s="69"/>
+      <c r="W12" s="70"/>
+      <c r="X12" s="71"/>
+    </row>
+    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A13" s="61"/>
+      <c r="B13" s="68"/>
+      <c r="C13" s="69" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" s="72"/>
+      <c r="E13" s="26"/>
+      <c r="F13" s="73"/>
+      <c r="G13" s="73"/>
+      <c r="H13" s="70"/>
+      <c r="I13" s="70"/>
+      <c r="J13" s="70"/>
+      <c r="K13" s="73"/>
+      <c r="L13" s="70"/>
+      <c r="M13" s="73"/>
+      <c r="N13" s="70"/>
+      <c r="O13" s="74" t="s">
+        <v>28</v>
+      </c>
+      <c r="P13" s="70"/>
+      <c r="Q13" s="73"/>
+      <c r="R13" s="70"/>
+      <c r="S13" s="70"/>
+      <c r="T13" s="70"/>
+      <c r="U13" s="70"/>
+      <c r="X13" s="367"/>
+    </row>
+    <row r="14" spans="1:24" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="61"/>
+      <c r="B14" s="75"/>
+      <c r="C14" s="76"/>
+      <c r="D14" s="76"/>
+      <c r="E14" s="77"/>
+      <c r="F14" s="77"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="70"/>
+      <c r="I14" s="77"/>
+      <c r="J14" s="70"/>
+      <c r="K14" s="77"/>
+      <c r="L14" s="70"/>
+      <c r="M14" s="77"/>
+      <c r="N14" s="70"/>
+      <c r="O14" s="77"/>
+      <c r="P14" s="70"/>
+      <c r="Q14" s="77"/>
+      <c r="R14" s="70"/>
+      <c r="S14" s="77"/>
+      <c r="T14" s="77"/>
+      <c r="U14" s="70"/>
+      <c r="V14" s="78"/>
+      <c r="W14" s="78"/>
+      <c r="X14" s="367"/>
+    </row>
+    <row r="15" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="61"/>
+      <c r="B15" s="75"/>
+      <c r="C15" s="76" t="s">
+        <v>26</v>
+      </c>
+      <c r="D15" s="79"/>
+      <c r="E15" s="374"/>
+      <c r="F15" s="375"/>
+      <c r="G15" s="375"/>
+      <c r="H15" s="375"/>
+      <c r="I15" s="376"/>
+      <c r="J15" s="18"/>
+      <c r="K15" s="18"/>
+      <c r="L15" s="18"/>
+      <c r="M15" s="18"/>
+      <c r="N15" s="18"/>
+      <c r="O15" s="396" t="str">
+        <f>IF('(4) Financement &amp; aide fin.'!K24&lt;&gt;'(4) Financement &amp; aide fin.'!K52,"ATTENTION: le coûts totaux du projet ne correspondent pas aux financements planifiées (voir onglet (4))",IF('(4) Financement &amp; aide fin.'!K79&lt;&gt;'(4) Financement &amp; aide fin.'!K108,"ATTENTION: les coûts totaux du projet ne correspondent pas aux financements planifiées (voir onglet (4))",""))</f>
+        <v/>
+      </c>
+      <c r="P15" s="397"/>
+      <c r="Q15" s="397"/>
+      <c r="R15" s="397"/>
+      <c r="S15" s="397"/>
+      <c r="T15" s="398"/>
+      <c r="U15" s="18"/>
+      <c r="V15" s="78"/>
+      <c r="W15" s="80"/>
+      <c r="X15" s="367"/>
+    </row>
+    <row r="16" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="61"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="368" t="s">
+        <v>27</v>
+      </c>
+      <c r="D16" s="369"/>
+      <c r="E16" s="377"/>
+      <c r="F16" s="378"/>
+      <c r="G16" s="378"/>
+      <c r="H16" s="378"/>
+      <c r="I16" s="379"/>
+      <c r="J16" s="18"/>
+      <c r="K16" s="18"/>
+      <c r="L16" s="18"/>
+      <c r="M16" s="18"/>
+      <c r="N16" s="18"/>
+      <c r="O16" s="399"/>
+      <c r="P16" s="400"/>
+      <c r="Q16" s="400"/>
+      <c r="R16" s="400"/>
+      <c r="S16" s="400"/>
+      <c r="T16" s="401"/>
+      <c r="U16" s="18"/>
+      <c r="V16" s="78"/>
+      <c r="W16" s="80"/>
+      <c r="X16" s="367"/>
+    </row>
+    <row r="17" spans="1:25" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="61"/>
+      <c r="B17" s="82"/>
+      <c r="C17" s="370"/>
+      <c r="D17" s="371"/>
+      <c r="E17" s="380"/>
+      <c r="F17" s="381"/>
+      <c r="G17" s="381"/>
+      <c r="H17" s="381"/>
+      <c r="I17" s="382"/>
+      <c r="J17" s="18"/>
+      <c r="K17" s="18"/>
+      <c r="L17" s="18"/>
+      <c r="M17" s="18"/>
+      <c r="N17" s="18"/>
+      <c r="O17" s="399"/>
+      <c r="P17" s="400"/>
+      <c r="Q17" s="400"/>
+      <c r="R17" s="400"/>
+      <c r="S17" s="400"/>
+      <c r="T17" s="401"/>
+      <c r="U17" s="18"/>
+      <c r="V17" s="78"/>
+      <c r="W17" s="80"/>
+      <c r="X17" s="83"/>
+    </row>
+    <row r="18" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A18" s="61"/>
+      <c r="B18" s="82"/>
+      <c r="C18" s="370"/>
+      <c r="D18" s="371"/>
+      <c r="E18" s="380"/>
+      <c r="F18" s="381"/>
+      <c r="G18" s="381"/>
+      <c r="H18" s="381"/>
+      <c r="I18" s="382"/>
+      <c r="J18" s="18"/>
+      <c r="K18" s="18"/>
+      <c r="L18" s="18"/>
+      <c r="M18" s="18"/>
+      <c r="N18" s="18"/>
+      <c r="O18" s="399"/>
+      <c r="P18" s="400"/>
+      <c r="Q18" s="400"/>
+      <c r="R18" s="400"/>
+      <c r="S18" s="400"/>
+      <c r="T18" s="401"/>
+      <c r="U18" s="18"/>
+      <c r="V18" s="69"/>
+      <c r="W18" s="68"/>
+      <c r="X18" s="79"/>
+    </row>
+    <row r="19" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A19" s="61"/>
+      <c r="B19" s="84"/>
+      <c r="C19" s="370"/>
+      <c r="D19" s="371"/>
+      <c r="E19" s="380"/>
+      <c r="F19" s="381"/>
+      <c r="G19" s="381"/>
+      <c r="H19" s="381"/>
+      <c r="I19" s="382"/>
+      <c r="J19" s="18"/>
+      <c r="K19" s="18"/>
+      <c r="L19" s="18"/>
+      <c r="M19" s="18"/>
+      <c r="N19" s="18"/>
+      <c r="O19" s="85"/>
+      <c r="P19" s="85"/>
+      <c r="Q19" s="85"/>
+      <c r="R19" s="85"/>
+      <c r="S19" s="85"/>
+      <c r="T19" s="85"/>
+      <c r="U19" s="18"/>
+      <c r="V19" s="76"/>
+      <c r="W19" s="75"/>
+      <c r="X19" s="79"/>
+    </row>
+    <row r="20" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A20" s="61"/>
+      <c r="B20" s="75"/>
+      <c r="C20" s="370"/>
+      <c r="D20" s="371"/>
+      <c r="E20" s="380"/>
+      <c r="F20" s="381"/>
+      <c r="G20" s="381"/>
+      <c r="H20" s="381"/>
+      <c r="I20" s="382"/>
+      <c r="J20" s="18"/>
+      <c r="K20" s="18"/>
+      <c r="L20" s="18"/>
+      <c r="M20" s="18"/>
+      <c r="N20" s="18"/>
+      <c r="O20" s="78"/>
+      <c r="P20" s="78"/>
+      <c r="Q20" s="78"/>
+      <c r="R20" s="78"/>
+      <c r="S20" s="78"/>
+      <c r="T20" s="78"/>
+      <c r="U20" s="18"/>
+      <c r="V20" s="76"/>
+      <c r="W20" s="75"/>
+      <c r="X20" s="79"/>
+    </row>
+    <row r="21" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A21" s="61"/>
+      <c r="B21" s="82"/>
+      <c r="C21" s="370"/>
+      <c r="D21" s="371"/>
+      <c r="E21" s="380"/>
+      <c r="F21" s="381"/>
+      <c r="G21" s="381"/>
+      <c r="H21" s="381"/>
+      <c r="I21" s="382"/>
+      <c r="J21" s="18"/>
+      <c r="K21" s="18"/>
+      <c r="L21" s="18"/>
+      <c r="M21" s="18"/>
+      <c r="N21" s="18"/>
+      <c r="O21" s="78"/>
+      <c r="P21" s="78"/>
+      <c r="Q21" s="78"/>
+      <c r="R21" s="78"/>
+      <c r="S21" s="78"/>
+      <c r="T21" s="78"/>
+      <c r="U21" s="18"/>
+      <c r="V21" s="69"/>
+      <c r="W21" s="68"/>
+      <c r="X21" s="79"/>
+    </row>
+    <row r="22" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A22" s="61"/>
+      <c r="B22" s="84"/>
+      <c r="C22" s="372"/>
+      <c r="D22" s="373"/>
+      <c r="E22" s="380"/>
+      <c r="F22" s="381"/>
+      <c r="G22" s="381"/>
+      <c r="H22" s="381"/>
+      <c r="I22" s="382"/>
+      <c r="J22" s="18"/>
+      <c r="K22" s="18"/>
+      <c r="L22" s="18"/>
+      <c r="M22" s="18"/>
+      <c r="N22" s="18"/>
+      <c r="O22" s="78"/>
+      <c r="P22" s="78"/>
+      <c r="Q22" s="78"/>
+      <c r="R22" s="78"/>
+      <c r="S22" s="78"/>
+      <c r="T22" s="78"/>
+      <c r="U22" s="18"/>
+      <c r="V22" s="76"/>
+      <c r="W22" s="75"/>
+      <c r="X22" s="79"/>
+    </row>
+    <row r="23" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A23" s="61"/>
+      <c r="B23" s="75"/>
+      <c r="C23" s="76"/>
+      <c r="D23" s="79"/>
+      <c r="E23" s="380"/>
+      <c r="F23" s="381"/>
+      <c r="G23" s="381"/>
+      <c r="H23" s="381"/>
+      <c r="I23" s="382"/>
+      <c r="J23" s="18"/>
+      <c r="K23" s="18"/>
+      <c r="L23" s="18"/>
+      <c r="M23" s="18"/>
+      <c r="N23" s="18"/>
+      <c r="O23" s="78"/>
+      <c r="P23" s="78"/>
+      <c r="Q23" s="78"/>
+      <c r="R23" s="78"/>
+      <c r="S23" s="78"/>
+      <c r="T23" s="78"/>
+      <c r="U23" s="18"/>
+      <c r="V23" s="76"/>
+      <c r="W23" s="75"/>
+      <c r="X23" s="79"/>
+    </row>
+    <row r="24" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A24" s="86"/>
+      <c r="B24" s="76"/>
+      <c r="C24" s="76"/>
+      <c r="D24" s="79"/>
+      <c r="E24" s="380"/>
+      <c r="F24" s="381"/>
+      <c r="G24" s="381"/>
+      <c r="H24" s="381"/>
+      <c r="I24" s="382"/>
+      <c r="J24" s="18"/>
+      <c r="K24" s="18"/>
+      <c r="L24" s="18"/>
+      <c r="M24" s="18"/>
+      <c r="N24" s="18"/>
+      <c r="O24" s="78"/>
+      <c r="P24" s="78"/>
+      <c r="Q24" s="78"/>
+      <c r="R24" s="78"/>
+      <c r="S24" s="78"/>
+      <c r="T24" s="78"/>
+      <c r="U24" s="18"/>
+      <c r="V24" s="76"/>
+      <c r="W24" s="75"/>
+      <c r="X24" s="79"/>
+    </row>
+    <row r="25" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A25" s="86"/>
+      <c r="B25" s="76"/>
+      <c r="C25" s="76"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="390"/>
+      <c r="F25" s="391"/>
+      <c r="G25" s="391"/>
+      <c r="H25" s="391"/>
+      <c r="I25" s="392"/>
+      <c r="J25" s="18"/>
+      <c r="K25" s="18"/>
+      <c r="L25" s="18"/>
+      <c r="M25" s="18"/>
+      <c r="N25" s="18"/>
+      <c r="O25" s="78"/>
+      <c r="P25" s="78"/>
+      <c r="Q25" s="78"/>
+      <c r="R25" s="78"/>
+      <c r="S25" s="78"/>
+      <c r="T25" s="78"/>
+      <c r="U25" s="18"/>
+      <c r="V25" s="76"/>
+      <c r="W25" s="75"/>
+      <c r="X25" s="79"/>
+    </row>
+    <row r="26" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A26" s="86"/>
+      <c r="B26" s="76"/>
+      <c r="C26" s="76"/>
+      <c r="D26" s="76"/>
+      <c r="E26" s="77"/>
+      <c r="F26" s="77"/>
+      <c r="G26" s="77"/>
+      <c r="H26" s="70"/>
+      <c r="I26" s="77"/>
+      <c r="J26" s="70"/>
+      <c r="K26" s="77"/>
+      <c r="L26" s="70"/>
+      <c r="M26" s="77"/>
+      <c r="N26" s="70"/>
+      <c r="O26" s="77"/>
+      <c r="P26" s="70"/>
+      <c r="Q26" s="77"/>
+      <c r="R26" s="70"/>
+      <c r="S26" s="77"/>
+      <c r="T26" s="77"/>
+      <c r="U26" s="70"/>
+      <c r="V26" s="63"/>
+      <c r="W26" s="62"/>
+      <c r="X26" s="64"/>
+    </row>
+    <row r="27" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A27" s="86"/>
+      <c r="B27" s="76"/>
+      <c r="C27" s="87" t="s">
+        <v>29</v>
+      </c>
+      <c r="D27" s="88"/>
+      <c r="E27" s="393"/>
+      <c r="F27" s="394"/>
+      <c r="G27" s="394"/>
+      <c r="H27" s="394"/>
+      <c r="I27" s="394"/>
+      <c r="J27" s="394"/>
+      <c r="K27" s="394"/>
+      <c r="L27" s="394"/>
+      <c r="M27" s="394"/>
+      <c r="N27" s="394"/>
+      <c r="O27" s="394"/>
+      <c r="P27" s="394"/>
+      <c r="Q27" s="394"/>
+      <c r="R27" s="394"/>
+      <c r="S27" s="394"/>
+      <c r="T27" s="394"/>
+      <c r="U27" s="394"/>
+      <c r="V27" s="395"/>
+      <c r="W27" s="89"/>
+      <c r="X27" s="90"/>
+    </row>
+    <row r="28" spans="1:25" s="7" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="86"/>
+      <c r="B28" s="63"/>
+      <c r="C28" s="91"/>
+      <c r="D28" s="92"/>
+      <c r="E28" s="93"/>
+      <c r="F28" s="93"/>
+      <c r="G28" s="94"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="94"/>
+      <c r="J28" s="19"/>
+      <c r="K28" s="94"/>
+      <c r="L28" s="19"/>
+      <c r="M28" s="94"/>
+      <c r="N28" s="19"/>
+      <c r="O28" s="94"/>
+      <c r="P28" s="19"/>
+      <c r="Q28" s="94"/>
+      <c r="R28" s="19"/>
+      <c r="S28" s="94"/>
+      <c r="T28" s="94"/>
+      <c r="U28" s="19"/>
+      <c r="V28" s="19"/>
+      <c r="W28" s="19"/>
+      <c r="X28" s="95"/>
+      <c r="Y28" s="96"/>
+    </row>
+    <row r="29" spans="1:25" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="86"/>
+      <c r="B29" s="63"/>
+      <c r="C29" s="87" t="s">
+        <v>44</v>
+      </c>
+      <c r="D29" s="97"/>
+      <c r="E29" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="F29" s="98"/>
+      <c r="G29" s="99"/>
+      <c r="H29" s="19"/>
+      <c r="I29" s="99"/>
+      <c r="J29" s="19"/>
+      <c r="K29" s="99"/>
+      <c r="L29" s="19"/>
+      <c r="M29" s="99"/>
+      <c r="N29" s="19"/>
+      <c r="O29" s="99"/>
+      <c r="P29" s="19"/>
+      <c r="Q29" s="99"/>
+      <c r="R29" s="19"/>
+      <c r="S29" s="99"/>
+      <c r="T29" s="99"/>
+      <c r="U29" s="19"/>
+      <c r="V29" s="19"/>
+      <c r="W29" s="19"/>
+      <c r="X29" s="95"/>
+      <c r="Y29" s="96"/>
+    </row>
+    <row r="30" spans="1:25" s="7" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="86"/>
+      <c r="B30" s="63"/>
+      <c r="C30" s="91"/>
+      <c r="D30" s="92"/>
+      <c r="E30" s="93"/>
+      <c r="F30" s="93"/>
+      <c r="G30" s="94"/>
+      <c r="H30" s="19"/>
+      <c r="I30" s="94"/>
+      <c r="J30" s="19"/>
+      <c r="K30" s="94"/>
+      <c r="L30" s="19"/>
+      <c r="M30" s="94"/>
+      <c r="N30" s="19"/>
+      <c r="O30" s="94"/>
+      <c r="P30" s="19"/>
+      <c r="Q30" s="94"/>
+      <c r="R30" s="19"/>
+      <c r="S30" s="94"/>
+      <c r="T30" s="94"/>
+      <c r="U30" s="19"/>
+      <c r="V30" s="19"/>
+      <c r="W30" s="19"/>
+      <c r="X30" s="95"/>
+      <c r="Y30" s="96"/>
+    </row>
+    <row r="31" spans="1:25" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="100"/>
+      <c r="B31" s="101"/>
+      <c r="C31" s="102"/>
+      <c r="D31" s="102"/>
+      <c r="E31" s="102"/>
+      <c r="F31" s="102"/>
+      <c r="G31" s="102"/>
+      <c r="H31" s="102"/>
+      <c r="I31" s="102"/>
+      <c r="J31" s="102"/>
+      <c r="K31" s="102"/>
+      <c r="L31" s="102"/>
+      <c r="M31" s="102"/>
+      <c r="N31" s="102"/>
+      <c r="O31" s="102"/>
+      <c r="P31" s="102"/>
+      <c r="Q31" s="102"/>
+      <c r="R31" s="102"/>
+      <c r="S31" s="102"/>
+      <c r="T31" s="102"/>
+      <c r="U31" s="102"/>
+      <c r="V31" s="103"/>
+      <c r="W31" s="19"/>
+      <c r="X31" s="95"/>
+      <c r="Y31" s="96"/>
+    </row>
+    <row r="32" spans="1:25" s="19" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="100"/>
+      <c r="B32" s="104"/>
+      <c r="C32" s="105" t="s">
+        <v>31</v>
+      </c>
+      <c r="D32" s="18"/>
+      <c r="E32" s="74" t="s">
+        <v>37</v>
+      </c>
+      <c r="F32" s="106"/>
+      <c r="G32" s="74" t="s">
+        <v>36</v>
+      </c>
+      <c r="H32" s="106"/>
+      <c r="I32" s="106"/>
+      <c r="J32" s="106"/>
+      <c r="K32" s="106"/>
+      <c r="L32" s="106"/>
+      <c r="M32" s="106"/>
+      <c r="N32" s="106"/>
+      <c r="O32" s="106"/>
+      <c r="P32" s="106"/>
+      <c r="Q32" s="106"/>
+      <c r="R32" s="106"/>
+      <c r="S32" s="106"/>
+      <c r="T32" s="106"/>
+      <c r="U32" s="106"/>
+      <c r="V32" s="107"/>
+      <c r="W32" s="18"/>
+      <c r="X32" s="108"/>
+    </row>
+    <row r="33" spans="1:24" s="19" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="100"/>
+      <c r="B33" s="104"/>
+      <c r="C33" s="105"/>
+      <c r="D33" s="18"/>
+      <c r="E33" s="74"/>
+      <c r="F33" s="106"/>
+      <c r="G33" s="74"/>
+      <c r="H33" s="106"/>
+      <c r="I33" s="106"/>
+      <c r="J33" s="106"/>
+      <c r="K33" s="106"/>
+      <c r="L33" s="106"/>
+      <c r="M33" s="106"/>
+      <c r="N33" s="106"/>
+      <c r="O33" s="106"/>
+      <c r="P33" s="106"/>
+      <c r="Q33" s="106"/>
+      <c r="R33" s="106"/>
+      <c r="S33" s="106"/>
+      <c r="T33" s="106"/>
+      <c r="U33" s="106"/>
+      <c r="V33" s="107"/>
+      <c r="W33" s="18"/>
+      <c r="X33" s="108"/>
+    </row>
+    <row r="34" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="100"/>
+      <c r="B34" s="109"/>
+      <c r="C34" s="18"/>
+      <c r="D34" s="18"/>
+      <c r="E34" s="18"/>
+      <c r="F34" s="18"/>
+      <c r="G34" s="106" t="str">
+        <f>'(4) Financement &amp; aide fin.'!D67</f>
+        <v>20xx</v>
+      </c>
+      <c r="H34" s="106"/>
+      <c r="I34" s="106" t="str">
+        <f>'(4) Financement &amp; aide fin.'!E67</f>
+        <v>20xx</v>
+      </c>
+      <c r="J34" s="106"/>
+      <c r="K34" s="106" t="str">
+        <f>'(4) Financement &amp; aide fin.'!F67</f>
+        <v>20xx</v>
+      </c>
+      <c r="L34" s="106"/>
+      <c r="M34" s="106" t="str">
+        <f>'(4) Financement &amp; aide fin.'!G67</f>
+        <v>20xx</v>
+      </c>
+      <c r="N34" s="106"/>
+      <c r="O34" s="106" t="str">
+        <f>'(4) Financement &amp; aide fin.'!I67</f>
+        <v>20xx</v>
+      </c>
+      <c r="P34" s="106"/>
+      <c r="Q34" s="106" t="str">
+        <f>'(4) Financement &amp; aide fin.'!I67</f>
+        <v>20xx</v>
+      </c>
+      <c r="R34" s="106"/>
+      <c r="S34" s="106" t="str">
+        <f>'(4) Financement &amp; aide fin.'!J67</f>
+        <v>20xx</v>
+      </c>
+      <c r="T34" s="18"/>
+      <c r="U34" s="18"/>
+      <c r="V34" s="110"/>
+      <c r="W34" s="18"/>
+      <c r="X34" s="108"/>
+    </row>
+    <row r="35" spans="1:24" s="74" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="111"/>
+      <c r="B35" s="112"/>
+      <c r="C35" s="74" t="s">
+        <v>32</v>
+      </c>
+      <c r="E35" s="113">
+        <f>'(2) Coûts d''investissement'!D6</f>
+        <v>0</v>
+      </c>
+      <c r="F35" s="114" t="s">
         <v>12</v>
       </c>
-      <c r="D12" s="24"/>
-[...49 lines deleted...]
-        <f>IF('(4) Financement &amp; aide fin.'!K24&lt;&gt;'(4) Financement &amp; aide fin.'!K52,"ATTENTION: le coûts totaux du projet ne correspondent pas aux financements planifiées (voir onglet (4))",IF('(4) Financement &amp; aide fin.'!K71&lt;&gt;'(4) Financement &amp; aide fin.'!K113,"ATTENTION: les coûts totaux du projet ne correspondent pas aux financements planifiées (voir onglet (4))",""))</f>
+      <c r="G35" s="115">
+        <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!I49</f>
+        <v>0</v>
+      </c>
+      <c r="H35" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="I35" s="116">
+        <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!L49</f>
+        <v>0</v>
+      </c>
+      <c r="J35" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="K35" s="115">
+        <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!O49</f>
+        <v>0</v>
+      </c>
+      <c r="L35" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="M35" s="115">
+        <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!R49</f>
+        <v>0</v>
+      </c>
+      <c r="N35" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="O35" s="116">
+        <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!U49</f>
+        <v>0</v>
+      </c>
+      <c r="P35" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q35" s="115">
+        <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!X49</f>
+        <v>0</v>
+      </c>
+      <c r="R35" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="S35" s="116">
+        <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!AA49</f>
+        <v>0</v>
+      </c>
+      <c r="T35" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="U35" s="117"/>
+      <c r="V35" s="118"/>
+      <c r="W35" s="19"/>
+      <c r="X35" s="119"/>
+    </row>
+    <row r="36" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="100"/>
+      <c r="B36" s="120"/>
+      <c r="E36" s="121"/>
+      <c r="F36" s="114"/>
+      <c r="G36" s="114"/>
+      <c r="H36" s="114"/>
+      <c r="I36" s="114"/>
+      <c r="J36" s="114"/>
+      <c r="K36" s="114"/>
+      <c r="L36" s="114"/>
+      <c r="M36" s="114"/>
+      <c r="N36" s="114"/>
+      <c r="O36" s="114"/>
+      <c r="P36" s="114"/>
+      <c r="Q36" s="114"/>
+      <c r="R36" s="114"/>
+      <c r="S36" s="114"/>
+      <c r="T36" s="114"/>
+      <c r="U36" s="114"/>
+      <c r="V36" s="118"/>
+      <c r="X36" s="108"/>
+    </row>
+    <row r="37" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="100"/>
+      <c r="B37" s="120"/>
+      <c r="C37" s="74" t="s">
+        <v>33</v>
+      </c>
+      <c r="E37" s="113">
+        <f>'(2) Coûts d''investissement'!E6</f>
+        <v>0</v>
+      </c>
+      <c r="F37" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="G37" s="115">
+        <f>'(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!I86</f>
+        <v>0</v>
+      </c>
+      <c r="H37" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="I37" s="116">
+        <f>'(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!L86</f>
+        <v>0</v>
+      </c>
+      <c r="J37" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="K37" s="115">
+        <f>'(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!O86</f>
+        <v>0</v>
+      </c>
+      <c r="L37" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="M37" s="115">
+        <f>'(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!R86</f>
+        <v>0</v>
+      </c>
+      <c r="N37" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="O37" s="116">
+        <f>'(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!U86</f>
+        <v>0</v>
+      </c>
+      <c r="P37" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q37" s="115">
+        <f>'(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!X86</f>
+        <v>0</v>
+      </c>
+      <c r="R37" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="S37" s="116">
+        <f>'(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!AA86</f>
+        <v>0</v>
+      </c>
+      <c r="T37" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="U37" s="117"/>
+      <c r="V37" s="118"/>
+      <c r="X37" s="108"/>
+    </row>
+    <row r="38" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="100"/>
+      <c r="B38" s="122"/>
+      <c r="C38" s="123"/>
+      <c r="D38" s="123"/>
+      <c r="E38" s="124"/>
+      <c r="F38" s="125"/>
+      <c r="G38" s="125"/>
+      <c r="H38" s="125"/>
+      <c r="I38" s="125"/>
+      <c r="J38" s="125"/>
+      <c r="K38" s="125"/>
+      <c r="L38" s="125"/>
+      <c r="M38" s="125"/>
+      <c r="N38" s="125"/>
+      <c r="O38" s="125"/>
+      <c r="P38" s="125"/>
+      <c r="Q38" s="125"/>
+      <c r="R38" s="125"/>
+      <c r="S38" s="125"/>
+      <c r="T38" s="125"/>
+      <c r="U38" s="125"/>
+      <c r="V38" s="126"/>
+      <c r="X38" s="108"/>
+    </row>
+    <row r="39" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="B39" s="19"/>
+      <c r="C39" s="19"/>
+      <c r="D39" s="19"/>
+      <c r="E39" s="19"/>
+      <c r="F39" s="19"/>
+      <c r="G39" s="19"/>
+      <c r="I39" s="19"/>
+      <c r="K39" s="19"/>
+      <c r="M39" s="19"/>
+      <c r="O39" s="19"/>
+      <c r="Q39" s="19"/>
+      <c r="S39" s="19"/>
+      <c r="T39" s="19"/>
+    </row>
+    <row r="40" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="100"/>
+      <c r="B40" s="127"/>
+      <c r="C40" s="102"/>
+      <c r="D40" s="102"/>
+      <c r="E40" s="128"/>
+      <c r="F40" s="129"/>
+      <c r="G40" s="129"/>
+      <c r="H40" s="129"/>
+      <c r="I40" s="129"/>
+      <c r="J40" s="129"/>
+      <c r="K40" s="129"/>
+      <c r="L40" s="129"/>
+      <c r="M40" s="129"/>
+      <c r="N40" s="129"/>
+      <c r="O40" s="129"/>
+      <c r="P40" s="129"/>
+      <c r="Q40" s="129"/>
+      <c r="R40" s="129"/>
+      <c r="S40" s="129"/>
+      <c r="T40" s="129"/>
+      <c r="U40" s="129"/>
+      <c r="V40" s="103"/>
+      <c r="X40" s="108"/>
+    </row>
+    <row r="41" spans="1:24" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="100"/>
+      <c r="B41" s="120"/>
+      <c r="C41" s="383" t="s">
+        <v>34</v>
+      </c>
+      <c r="D41" s="383"/>
+      <c r="E41" s="113">
+        <f>E35-E37</f>
+        <v>0</v>
+      </c>
+      <c r="F41" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="G41" s="115">
+        <f>G35-G37</f>
+        <v>0</v>
+      </c>
+      <c r="H41" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="I41" s="116">
+        <f>I35-I37</f>
+        <v>0</v>
+      </c>
+      <c r="J41" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="K41" s="115">
+        <f>K35-K37</f>
+        <v>0</v>
+      </c>
+      <c r="L41" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="M41" s="115">
+        <f>M35-M37</f>
+        <v>0</v>
+      </c>
+      <c r="N41" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="O41" s="116">
+        <f>O35-O37</f>
+        <v>0</v>
+      </c>
+      <c r="P41" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q41" s="115">
+        <f>Q35-Q37</f>
+        <v>0</v>
+      </c>
+      <c r="R41" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="S41" s="116">
+        <f>S35-S37</f>
+        <v>0</v>
+      </c>
+      <c r="T41" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="U41" s="117"/>
+      <c r="V41" s="118"/>
+      <c r="X41" s="108"/>
+    </row>
+    <row r="42" spans="1:24" s="19" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="100"/>
+      <c r="B42" s="120"/>
+      <c r="C42" s="383"/>
+      <c r="D42" s="383"/>
+      <c r="F42" s="114"/>
+      <c r="G42" s="114"/>
+      <c r="H42" s="117"/>
+      <c r="I42" s="117"/>
+      <c r="J42" s="117"/>
+      <c r="K42" s="114"/>
+      <c r="L42" s="117"/>
+      <c r="M42" s="114"/>
+      <c r="N42" s="117"/>
+      <c r="O42" s="117"/>
+      <c r="P42" s="117"/>
+      <c r="Q42" s="114"/>
+      <c r="R42" s="117"/>
+      <c r="S42" s="117"/>
+      <c r="T42" s="117"/>
+      <c r="U42" s="117"/>
+      <c r="V42" s="118"/>
+      <c r="X42" s="108"/>
+    </row>
+    <row r="43" spans="1:24" s="74" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="111"/>
+      <c r="B43" s="112"/>
+      <c r="C43" s="74" t="s">
+        <v>35</v>
+      </c>
+      <c r="E43" s="130">
+        <f>E35</f>
+        <v>0</v>
+      </c>
+      <c r="F43" s="131" t="s">
+        <v>12</v>
+      </c>
+      <c r="G43" s="132">
+        <f>G41</f>
+        <v>0</v>
+      </c>
+      <c r="H43" s="131" t="s">
+        <v>12</v>
+      </c>
+      <c r="I43" s="133">
+        <f>I41</f>
+        <v>0</v>
+      </c>
+      <c r="J43" s="131" t="s">
+        <v>12</v>
+      </c>
+      <c r="K43" s="132">
+        <f>K41</f>
+        <v>0</v>
+      </c>
+      <c r="L43" s="131" t="s">
+        <v>12</v>
+      </c>
+      <c r="M43" s="132">
+        <f>M41</f>
+        <v>0</v>
+      </c>
+      <c r="N43" s="131" t="s">
+        <v>12</v>
+      </c>
+      <c r="O43" s="133">
+        <f>O41</f>
+        <v>0</v>
+      </c>
+      <c r="P43" s="131" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q43" s="132">
+        <f>Q41</f>
+        <v>0</v>
+      </c>
+      <c r="R43" s="131" t="s">
+        <v>12</v>
+      </c>
+      <c r="S43" s="133">
+        <f>S41</f>
+        <v>0</v>
+      </c>
+      <c r="T43" s="131" t="s">
+        <v>12</v>
+      </c>
+      <c r="U43" s="134"/>
+      <c r="V43" s="135"/>
+      <c r="X43" s="119"/>
+    </row>
+    <row r="44" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="100"/>
+      <c r="B44" s="136"/>
+      <c r="C44" s="137"/>
+      <c r="D44" s="137"/>
+      <c r="E44" s="138"/>
+      <c r="F44" s="138"/>
+      <c r="G44" s="138"/>
+      <c r="H44" s="138"/>
+      <c r="I44" s="139"/>
+      <c r="J44" s="138"/>
+      <c r="K44" s="138"/>
+      <c r="L44" s="138"/>
+      <c r="M44" s="138"/>
+      <c r="N44" s="138"/>
+      <c r="O44" s="139"/>
+      <c r="P44" s="138"/>
+      <c r="Q44" s="138"/>
+      <c r="R44" s="138"/>
+      <c r="S44" s="138"/>
+      <c r="T44" s="138"/>
+      <c r="U44" s="138"/>
+      <c r="V44" s="140"/>
+      <c r="W44" s="18"/>
+      <c r="X44" s="141"/>
+    </row>
+    <row r="45" spans="1:24" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="100"/>
+      <c r="B45" s="18"/>
+      <c r="C45" s="18"/>
+      <c r="D45" s="18"/>
+      <c r="E45" s="142"/>
+      <c r="F45" s="142"/>
+      <c r="G45" s="142"/>
+      <c r="H45" s="142"/>
+      <c r="I45" s="143"/>
+      <c r="J45" s="142"/>
+      <c r="K45" s="142"/>
+      <c r="L45" s="142"/>
+      <c r="M45" s="142"/>
+      <c r="N45" s="142"/>
+      <c r="O45" s="143"/>
+      <c r="P45" s="142"/>
+      <c r="Q45" s="142"/>
+      <c r="R45" s="142"/>
+      <c r="S45" s="142"/>
+      <c r="T45" s="142"/>
+      <c r="U45" s="142"/>
+      <c r="V45" s="18"/>
+      <c r="W45" s="18"/>
+      <c r="X45" s="141"/>
+    </row>
+    <row r="46" spans="1:24" s="19" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="100"/>
+      <c r="B46" s="144"/>
+      <c r="C46" s="145"/>
+      <c r="D46" s="146"/>
+      <c r="E46" s="147"/>
+      <c r="F46" s="148"/>
+      <c r="G46" s="148"/>
+      <c r="H46" s="148"/>
+      <c r="I46" s="148"/>
+      <c r="J46" s="148"/>
+      <c r="K46" s="148"/>
+      <c r="L46" s="148"/>
+      <c r="M46" s="148"/>
+      <c r="N46" s="148"/>
+      <c r="O46" s="148"/>
+      <c r="P46" s="148"/>
+      <c r="Q46" s="148"/>
+      <c r="R46" s="148"/>
+      <c r="S46" s="148"/>
+      <c r="T46" s="148"/>
+      <c r="U46" s="148"/>
+      <c r="V46" s="354"/>
+      <c r="W46" s="149"/>
+      <c r="X46" s="108"/>
+    </row>
+    <row r="47" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="100"/>
+      <c r="B47" s="150"/>
+      <c r="C47" s="151" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47" s="18"/>
+      <c r="E47" s="131" t="s">
+        <v>40</v>
+      </c>
+      <c r="F47" s="152"/>
+      <c r="G47" s="131" t="s">
+        <v>39</v>
+      </c>
+      <c r="H47" s="152"/>
+      <c r="I47" s="152"/>
+      <c r="J47" s="152"/>
+      <c r="K47" s="152"/>
+      <c r="L47" s="152"/>
+      <c r="M47" s="152"/>
+      <c r="N47" s="152"/>
+      <c r="O47" s="152"/>
+      <c r="P47" s="152"/>
+      <c r="Q47" s="152"/>
+      <c r="R47" s="152"/>
+      <c r="S47" s="152"/>
+      <c r="T47" s="152"/>
+      <c r="U47" s="152"/>
+      <c r="V47" s="355"/>
+      <c r="W47" s="149"/>
+      <c r="X47" s="108"/>
+    </row>
+    <row r="48" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="100"/>
+      <c r="B48" s="153"/>
+      <c r="C48" s="75"/>
+      <c r="D48" s="68"/>
+      <c r="E48" s="154"/>
+      <c r="F48" s="155"/>
+      <c r="G48" s="156"/>
+      <c r="H48" s="156"/>
+      <c r="I48" s="156"/>
+      <c r="J48" s="156"/>
+      <c r="K48" s="156"/>
+      <c r="L48" s="156"/>
+      <c r="M48" s="156"/>
+      <c r="N48" s="156"/>
+      <c r="O48" s="156"/>
+      <c r="P48" s="156"/>
+      <c r="Q48" s="156"/>
+      <c r="R48" s="156"/>
+      <c r="S48" s="156"/>
+      <c r="T48" s="156"/>
+      <c r="U48" s="156"/>
+      <c r="V48" s="355"/>
+      <c r="W48" s="149"/>
+      <c r="X48" s="108"/>
+    </row>
+    <row r="49" spans="1:24" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="100"/>
+      <c r="B49" s="153"/>
+      <c r="C49" s="359" t="s">
+        <v>42</v>
+      </c>
+      <c r="D49" s="360"/>
+      <c r="E49" s="157">
+        <f>IF($E$43&gt;40000000,MIN($E$41,E29*$E$43),E29*$E$43)</f>
+        <v>0</v>
+      </c>
+      <c r="F49" s="121" t="s">
+        <v>12</v>
+      </c>
+      <c r="G49" s="158">
+        <f>E29*G43</f>
+        <v>0</v>
+      </c>
+      <c r="H49" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="I49" s="158">
+        <f>E29*I43</f>
+        <v>0</v>
+      </c>
+      <c r="J49" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="K49" s="158">
+        <f>E29*K43</f>
+        <v>0</v>
+      </c>
+      <c r="L49" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="M49" s="158">
+        <f>E29*M43</f>
+        <v>0</v>
+      </c>
+      <c r="N49" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="O49" s="158">
+        <f>E29*O43</f>
+        <v>0</v>
+      </c>
+      <c r="P49" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q49" s="158">
+        <f>E29*Q43</f>
+        <v>0</v>
+      </c>
+      <c r="R49" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="S49" s="158">
+        <f>E29*S43</f>
+        <v>0</v>
+      </c>
+      <c r="T49" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="U49" s="117"/>
+      <c r="V49" s="159"/>
+      <c r="W49" s="160"/>
+      <c r="X49" s="108"/>
+    </row>
+    <row r="50" spans="1:24" s="19" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="100"/>
+      <c r="B50" s="153"/>
+      <c r="C50" s="361"/>
+      <c r="D50" s="362"/>
+      <c r="E50" s="363" t="s">
+        <v>43</v>
+      </c>
+      <c r="F50" s="161"/>
+      <c r="G50" s="161"/>
+      <c r="H50" s="161"/>
+      <c r="I50" s="161"/>
+      <c r="J50" s="161"/>
+      <c r="K50" s="161"/>
+      <c r="L50" s="161"/>
+      <c r="M50" s="161"/>
+      <c r="N50" s="161"/>
+      <c r="O50" s="161"/>
+      <c r="P50" s="161"/>
+      <c r="Q50" s="161"/>
+      <c r="R50" s="161"/>
+      <c r="S50" s="161"/>
+      <c r="T50" s="161"/>
+      <c r="U50" s="161"/>
+      <c r="V50" s="159"/>
+      <c r="W50" s="160"/>
+      <c r="X50" s="108"/>
+    </row>
+    <row r="51" spans="1:24" s="19" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="100"/>
+      <c r="B51" s="153"/>
+      <c r="C51" s="361"/>
+      <c r="D51" s="362"/>
+      <c r="E51" s="364"/>
+      <c r="F51" s="161"/>
+      <c r="G51" s="161"/>
+      <c r="H51" s="161"/>
+      <c r="I51" s="161"/>
+      <c r="J51" s="161"/>
+      <c r="K51" s="161"/>
+      <c r="L51" s="161"/>
+      <c r="M51" s="161"/>
+      <c r="N51" s="161"/>
+      <c r="O51" s="161"/>
+      <c r="P51" s="161"/>
+      <c r="Q51" s="161"/>
+      <c r="R51" s="161"/>
+      <c r="S51" s="161"/>
+      <c r="T51" s="161"/>
+      <c r="U51" s="161"/>
+      <c r="V51" s="159"/>
+      <c r="W51" s="160"/>
+      <c r="X51" s="108"/>
+    </row>
+    <row r="52" spans="1:24" s="74" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="111"/>
+      <c r="B52" s="162"/>
+      <c r="C52" s="163" t="s">
+        <v>41</v>
+      </c>
+      <c r="E52" s="164">
+        <f>'(4) Financement &amp; aide fin.'!K29</f>
+        <v>0</v>
+      </c>
+      <c r="F52" s="131" t="s">
+        <v>12</v>
+      </c>
+      <c r="G52" s="165">
+        <f>'(4) Financement &amp; aide fin.'!D84</f>
+        <v>0</v>
+      </c>
+      <c r="H52" s="131" t="s">
+        <v>12</v>
+      </c>
+      <c r="I52" s="166">
+        <f>'(4) Financement &amp; aide fin.'!E84</f>
+        <v>0</v>
+      </c>
+      <c r="J52" s="131" t="s">
+        <v>12</v>
+      </c>
+      <c r="K52" s="165">
+        <f>'(4) Financement &amp; aide fin.'!F84</f>
+        <v>0</v>
+      </c>
+      <c r="L52" s="131" t="s">
+        <v>12</v>
+      </c>
+      <c r="M52" s="165">
+        <f>'(4) Financement &amp; aide fin.'!G84</f>
+        <v>0</v>
+      </c>
+      <c r="N52" s="131" t="s">
+        <v>12</v>
+      </c>
+      <c r="O52" s="166">
+        <f>'(4) Financement &amp; aide fin.'!H84</f>
+        <v>0</v>
+      </c>
+      <c r="P52" s="131" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q52" s="165">
+        <f>'(4) Financement &amp; aide fin.'!I84</f>
+        <v>0</v>
+      </c>
+      <c r="R52" s="131" t="s">
+        <v>12</v>
+      </c>
+      <c r="S52" s="166">
+        <f>'(4) Financement &amp; aide fin.'!J84</f>
+        <v>0</v>
+      </c>
+      <c r="T52" s="131" t="s">
+        <v>12</v>
+      </c>
+      <c r="U52" s="134"/>
+      <c r="V52" s="167"/>
+      <c r="W52" s="168"/>
+      <c r="X52" s="119"/>
+    </row>
+    <row r="53" spans="1:24" s="74" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="111"/>
+      <c r="B53" s="162"/>
+      <c r="C53" s="163"/>
+      <c r="E53" s="358" t="str">
+        <f>IF(OR(E52&gt;E49,AND(G49&gt;0,G52&gt;G49),AND(I49&gt;0,I52&gt;I49),AND(K49&gt;0,K52&gt;K49),AND(M49&gt;0,M52&gt;M49),AND(O49&gt;0,O52&gt;O49),AND(Q49&gt;0,Q52&gt;Q49),AND(S49&gt;0,S52&gt;S49)),"L'aide financière demandée ne peux pas être supérieure au montant maximal possible de l'aide financière","")</f>
         <v/>
       </c>
-      <c r="L14" s="326"/>
-[...1094 lines deleted...]
-    </row>
+      <c r="F53" s="358"/>
+      <c r="G53" s="358"/>
+      <c r="H53" s="358"/>
+      <c r="I53" s="358"/>
+      <c r="J53" s="358"/>
+      <c r="K53" s="358"/>
+      <c r="L53" s="358"/>
+      <c r="M53" s="358"/>
+      <c r="N53" s="358"/>
+      <c r="O53" s="358"/>
+      <c r="P53" s="358"/>
+      <c r="Q53" s="358"/>
+      <c r="R53" s="358"/>
+      <c r="S53" s="358"/>
+      <c r="T53" s="358"/>
+      <c r="U53" s="358"/>
+      <c r="V53" s="169"/>
+      <c r="W53" s="170"/>
+      <c r="X53" s="119"/>
+    </row>
+    <row r="54" spans="1:24" s="19" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="20"/>
+      <c r="B54" s="122"/>
+      <c r="C54" s="356"/>
+      <c r="D54" s="356"/>
+      <c r="E54" s="356"/>
+      <c r="F54" s="356"/>
+      <c r="G54" s="356"/>
+      <c r="H54" s="356"/>
+      <c r="I54" s="356"/>
+      <c r="J54" s="356"/>
+      <c r="K54" s="356"/>
+      <c r="L54" s="356"/>
+      <c r="M54" s="356"/>
+      <c r="N54" s="356"/>
+      <c r="O54" s="356"/>
+      <c r="P54" s="356"/>
+      <c r="Q54" s="356"/>
+      <c r="R54" s="356"/>
+      <c r="S54" s="356"/>
+      <c r="T54" s="356"/>
+      <c r="U54" s="356"/>
+      <c r="V54" s="357"/>
+      <c r="W54" s="171"/>
+      <c r="X54"/>
+    </row>
+    <row r="55" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="56" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="172" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="57" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="58" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="59" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="60" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="61" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="62" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="63" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="64" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="65" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="66" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="67" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="68" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="69" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="70" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="71" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="72" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="73" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="74" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="75" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="76" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="77" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="78" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="79" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="80" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="81" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="82" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="83" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="84" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="85" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="86" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="87" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="88" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="89" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="90" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="91" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="92" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="93" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="94" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="95" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="96" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="97" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="98" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="99" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="100" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="101" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="102" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="103" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="104" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="105" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="106" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="107" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="108" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="109" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="110" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="111" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="112" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="113" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="114" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="115" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="116" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="117" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="118" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="119" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="120" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="121" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="122" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="123" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="124" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="125" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="126" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="127" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="128" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="129" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="130" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="131" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="132" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="133" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="134" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="135" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="136" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="137" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="138" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="139" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="140" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="141" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="142" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="143" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="144" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="145" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="146" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="147" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="148" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="149" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="150" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="151" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="152" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="153" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="154" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="155" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="156" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="157" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="158" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="159" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="160" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="161" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="162" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="163" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="164" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="165" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="166" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="167" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="168" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="169" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="170" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="171" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="172" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="173" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="174" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="175" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="176" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="177" spans="2:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="178" spans="2:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="179" spans="2:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="180" spans="2:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="181" spans="2:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="182" spans="2:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="183" spans="2:24" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B183" s="19"/>
+      <c r="C183" s="19"/>
+      <c r="D183" s="19"/>
+      <c r="E183" s="19"/>
+      <c r="F183" s="19"/>
+      <c r="G183" s="19"/>
+      <c r="I183" s="19"/>
+      <c r="K183" s="19"/>
+      <c r="M183" s="19"/>
+      <c r="O183" s="19"/>
+      <c r="Q183" s="19"/>
+      <c r="S183" s="19"/>
+      <c r="T183" s="19"/>
+      <c r="V183" s="19"/>
+      <c r="X183" s="19"/>
+    </row>
+    <row r="184" spans="2:24" s="19" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="PsmAhlI9YYakR8EwJCt35+FwlNILeneoalGpBPI4MT0KzW6t7mmXfp0FVvaoI6xsjuCgaBS9QZsH+E34aC/YbA==" saltValue="GuhTTUo9bvC9JdzU0TBKCg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
-[...6 lines deleted...]
-    <mergeCell ref="C15:D21"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="eG/XkhTq8Ouz/rRv5RaFgOCAR425bLr17WgrgD25T5X+vQXOUCd/ahN2BjzRwK5t3KSDt7qWPW+BYEexkfzkEA==" saltValue="POjcvXz4s4V16uIi3MgeEA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <mergeCells count="23">
+    <mergeCell ref="C41:D42"/>
+    <mergeCell ref="C10:V11"/>
+    <mergeCell ref="E25:I25"/>
+    <mergeCell ref="E24:I24"/>
+    <mergeCell ref="E23:I23"/>
+    <mergeCell ref="E27:V27"/>
+    <mergeCell ref="O15:T18"/>
+    <mergeCell ref="A5:V8"/>
+    <mergeCell ref="X13:X16"/>
+    <mergeCell ref="C16:D22"/>
+    <mergeCell ref="E15:I15"/>
+    <mergeCell ref="E16:I16"/>
+    <mergeCell ref="E17:I17"/>
     <mergeCell ref="E21:I21"/>
-    <mergeCell ref="E23:I23"/>
-[...2 lines deleted...]
-    <mergeCell ref="E16:I16"/>
+    <mergeCell ref="E22:I22"/>
+    <mergeCell ref="E18:I18"/>
+    <mergeCell ref="E19:I19"/>
     <mergeCell ref="E20:I20"/>
-    <mergeCell ref="E22:I22"/>
-[...13 lines deleted...]
-    <mergeCell ref="C51:D53"/>
+    <mergeCell ref="V46:V48"/>
+    <mergeCell ref="C54:V54"/>
+    <mergeCell ref="E53:U53"/>
+    <mergeCell ref="C49:D51"/>
+    <mergeCell ref="E50:E51"/>
   </mergeCells>
-  <conditionalFormatting sqref="E59">
-[...1 lines deleted...]
-      <formula>$E$59&gt;$E$55</formula>
+  <conditionalFormatting sqref="E52">
+    <cfRule type="expression" dxfId="41" priority="1">
+      <formula>$E$52&gt;$E$49</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="40" priority="11">
+      <formula>$E$52&gt;#REF!</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="I59">
-[...1 lines deleted...]
-      <formula>AND($I$55&gt;0,$I$59&gt;$I$55)</formula>
+  <conditionalFormatting sqref="G52">
+    <cfRule type="expression" dxfId="39" priority="8">
+      <formula>$G$52&gt;$G$49</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="L59">
-[...1 lines deleted...]
-      <formula>$L$59&gt;$L$55</formula>
+  <conditionalFormatting sqref="I52">
+    <cfRule type="expression" dxfId="38" priority="7">
+      <formula>$I$52&gt;$I$49</formula>
     </cfRule>
   </conditionalFormatting>
-  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.98425196850393704" bottom="0.62992125984251968" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="57" orientation="landscape" r:id="rId1"/>
+  <conditionalFormatting sqref="K52">
+    <cfRule type="expression" dxfId="37" priority="6">
+      <formula>$K$52&gt;$K$49</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="M52">
+    <cfRule type="expression" dxfId="36" priority="5">
+      <formula>$M$52&gt;$M$49</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="O52">
+    <cfRule type="expression" dxfId="35" priority="4">
+      <formula>$O$52&gt;$O$49</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="Q52">
+    <cfRule type="expression" dxfId="34" priority="3">
+      <formula>$Q$52&gt;$Q$49</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="S52">
+    <cfRule type="expression" dxfId="33" priority="2">
+      <formula>$S$52&gt;$S$49</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.98425196850393704" bottom="0.62541666666666662" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G</oddHeader>
     <oddFooter>&amp;CSeite &amp;P</oddFooter>
   </headerFooter>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
+  <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7800E53F-81BE-4923-A7CC-E0E13BF4913F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7800E53F-81BE-4923-A7CC-E0E13BF4913F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V93"/>
+  <dimension ref="A1:V88"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C11" sqref="C11"/>
+      <selection activeCell="G57" sqref="G57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.7109375" customWidth="1"/>
     <col min="2" max="2" width="35.28515625" customWidth="1"/>
-    <col min="3" max="3" width="37.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="20.5703125" customWidth="1"/>
+    <col min="3" max="3" width="40.5703125" customWidth="1"/>
+    <col min="4" max="4" width="21.5703125" customWidth="1"/>
+    <col min="5" max="5" width="28.7109375" customWidth="1"/>
+    <col min="6" max="6" width="21.140625" customWidth="1"/>
     <col min="7" max="7" width="15" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" customWidth="1"/>
-    <col min="9" max="9" width="13" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="11" width="13.28515625" customWidth="1"/>
+    <col min="9" max="9" width="10.85546875" customWidth="1"/>
+    <col min="10" max="10" width="9.7109375" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="10.5703125" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="2.7109375" customWidth="1"/>
     <col min="13" max="22" width="0" hidden="1" customWidth="1"/>
     <col min="23" max="16384" width="11.42578125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
-[...87 lines deleted...]
-        <f>IF(MAX(G11:G50)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'offres ou d'explications sourcées.", "")</f>
+    <row r="1" spans="1:15" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="76"/>
+      <c r="B1" s="173"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="76"/>
+    </row>
+    <row r="2" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="79"/>
+      <c r="B2" s="423" t="s">
+        <v>96</v>
+      </c>
+      <c r="C2" s="424"/>
+      <c r="D2" s="424"/>
+      <c r="E2" s="424"/>
+      <c r="F2" s="424"/>
+      <c r="G2" s="424"/>
+      <c r="H2" s="424"/>
+      <c r="I2" s="425"/>
+      <c r="J2" s="174"/>
+      <c r="K2" s="175"/>
+      <c r="L2" s="86"/>
+    </row>
+    <row r="3" spans="1:15" ht="159.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="79"/>
+      <c r="B3" s="426"/>
+      <c r="C3" s="427"/>
+      <c r="D3" s="427"/>
+      <c r="E3" s="427"/>
+      <c r="F3" s="427"/>
+      <c r="G3" s="427"/>
+      <c r="H3" s="427"/>
+      <c r="I3" s="428"/>
+      <c r="J3" s="176"/>
+      <c r="K3" s="177"/>
+      <c r="L3" s="86"/>
+    </row>
+    <row r="4" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="76"/>
+      <c r="B4" s="178"/>
+      <c r="C4" s="179"/>
+      <c r="D4" s="180"/>
+      <c r="E4" s="180"/>
+      <c r="F4" s="180"/>
+      <c r="G4" s="179"/>
+      <c r="H4" s="179"/>
+      <c r="I4" s="179"/>
+      <c r="J4" s="179"/>
+      <c r="K4" s="179"/>
+      <c r="L4" s="76"/>
+    </row>
+    <row r="5" spans="1:15" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="79"/>
+      <c r="B5" s="19"/>
+      <c r="C5" s="181"/>
+      <c r="D5" s="182" t="s">
+        <v>55</v>
+      </c>
+      <c r="E5" s="183" t="s">
+        <v>56</v>
+      </c>
+      <c r="F5" s="184" t="s">
+        <v>57</v>
+      </c>
+      <c r="G5" s="19"/>
+      <c r="H5" s="429" t="str">
+        <f>IF(MAX(G10:G49)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'offres ou d'explications sourcées", "")</f>
         <v/>
       </c>
-      <c r="J6" s="388"/>
-[...42 lines deleted...]
-      <c r="B9" s="379" t="s">
+      <c r="I5" s="429"/>
+      <c r="J5" s="429"/>
+      <c r="K5" s="430"/>
+      <c r="L5" s="76"/>
+    </row>
+    <row r="6" spans="1:15" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="79"/>
+      <c r="B6" s="185"/>
+      <c r="C6" s="185"/>
+      <c r="D6" s="186">
+        <f>$I$50</f>
+        <v>0</v>
+      </c>
+      <c r="E6" s="187">
+        <f>$I$76</f>
+        <v>0</v>
+      </c>
+      <c r="F6" s="188">
+        <f>D6-E6</f>
+        <v>0</v>
+      </c>
+      <c r="G6" s="185"/>
+      <c r="H6" s="429"/>
+      <c r="I6" s="429"/>
+      <c r="J6" s="429"/>
+      <c r="K6" s="430"/>
+      <c r="L6" s="76"/>
+    </row>
+    <row r="7" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="79"/>
+      <c r="B7" s="185"/>
+      <c r="C7" s="185"/>
+      <c r="D7" s="185"/>
+      <c r="E7" s="185"/>
+      <c r="F7" s="185"/>
+      <c r="G7" s="185"/>
+      <c r="H7" s="185"/>
+      <c r="I7" s="185"/>
+      <c r="J7" s="185"/>
+      <c r="K7" s="185"/>
+      <c r="L7" s="76"/>
+    </row>
+    <row r="8" spans="1:15" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="79"/>
+      <c r="B8" s="417" t="s">
+        <v>58</v>
+      </c>
+      <c r="C8" s="418"/>
+      <c r="D8" s="418"/>
+      <c r="E8" s="418"/>
+      <c r="F8" s="418"/>
+      <c r="G8" s="418"/>
+      <c r="H8" s="418"/>
+      <c r="I8" s="418"/>
+      <c r="J8" s="418"/>
+      <c r="K8" s="419"/>
+      <c r="L8" s="76"/>
+    </row>
+    <row r="9" spans="1:15" ht="57.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="79"/>
+      <c r="B9" s="191" t="s">
+        <v>45</v>
+      </c>
+      <c r="C9" s="192" t="s">
+        <v>46</v>
+      </c>
+      <c r="D9" s="193" t="s">
+        <v>47</v>
+      </c>
+      <c r="E9" s="194" t="s">
+        <v>48</v>
+      </c>
+      <c r="F9" s="195" t="s">
+        <v>49</v>
+      </c>
+      <c r="G9" s="195" t="s">
         <v>50</v>
       </c>
-      <c r="C9" s="380"/>
-[...50 lines deleted...]
-      <c r="F11" s="1"/>
+      <c r="H9" s="195" t="s">
+        <v>51</v>
+      </c>
+      <c r="I9" s="195" t="s">
+        <v>52</v>
+      </c>
+      <c r="J9" s="195" t="s">
+        <v>53</v>
+      </c>
+      <c r="K9" s="195" t="s">
+        <v>54</v>
+      </c>
+      <c r="L9" s="76"/>
+    </row>
+    <row r="10" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="79"/>
+      <c r="B10" s="32"/>
+      <c r="C10" s="34"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="15"/>
+      <c r="G10" s="4"/>
+      <c r="H10" s="2"/>
+      <c r="I10" s="196">
+        <f>G10*H10</f>
+        <v>0</v>
+      </c>
+      <c r="J10" s="196" t="str">
+        <f>IF(E10="Interne Kosten",I10,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="K10" s="196" t="str">
+        <f>IF(E10="Externe Kosten",I10,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="L10" s="86"/>
+    </row>
+    <row r="11" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="79"/>
+      <c r="B11" s="28"/>
+      <c r="C11" s="35"/>
+      <c r="D11" s="29"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3"/>
       <c r="G11" s="4"/>
-      <c r="H11" s="275"/>
-[...12 lines deleted...]
-      <c r="L11" s="22"/>
+      <c r="H11" s="4"/>
+      <c r="I11" s="197">
+        <f t="shared" ref="I11:I40" si="0">G11*H11</f>
+        <v>0</v>
+      </c>
+      <c r="J11" s="197" t="str">
+        <f t="shared" ref="J11:J49" si="1">IF(E11="Interne Kosten",I11,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="K11" s="197" t="str">
+        <f t="shared" ref="K11:K49" si="2">IF(E11="Externe Kosten",I11,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="L11" s="86"/>
     </row>
     <row r="12" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A12" s="18"/>
-[...2 lines deleted...]
-      <c r="D12" s="286"/>
+      <c r="A12" s="79"/>
+      <c r="B12" s="28"/>
+      <c r="C12" s="35"/>
+      <c r="D12" s="29"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="4"/>
-      <c r="H12" s="276"/>
-[...12 lines deleted...]
-      <c r="L12" s="22"/>
+      <c r="H12" s="4"/>
+      <c r="I12" s="197">
+        <f t="shared" ref="I12:I29" si="3">G12*H12</f>
+        <v>0</v>
+      </c>
+      <c r="J12" s="197" t="str">
+        <f t="shared" ref="J12:J29" si="4">IF(E12="Interne Kosten",I12,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="K12" s="197" t="str">
+        <f t="shared" ref="K12:K29" si="5">IF(E12="Externe Kosten",I12,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="L12" s="86"/>
     </row>
     <row r="13" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A13" s="18"/>
-[...2 lines deleted...]
-      <c r="D13" s="286"/>
+      <c r="A13" s="79"/>
+      <c r="B13" s="28"/>
+      <c r="C13" s="35"/>
+      <c r="D13" s="29"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="4"/>
-      <c r="H13" s="276"/>
-[...12 lines deleted...]
-      <c r="L13" s="22"/>
+      <c r="H13" s="4"/>
+      <c r="I13" s="197">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="J13" s="197" t="str">
+        <f t="shared" si="4"/>
+        <v>-</v>
+      </c>
+      <c r="K13" s="197" t="str">
+        <f t="shared" si="5"/>
+        <v>-</v>
+      </c>
+      <c r="L13" s="198"/>
+      <c r="M13" s="199"/>
+      <c r="N13" s="199"/>
+      <c r="O13" s="199"/>
     </row>
     <row r="14" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A14" s="18"/>
-[...2 lines deleted...]
-      <c r="D14" s="286"/>
+      <c r="A14" s="79"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="35"/>
+      <c r="D14" s="29"/>
       <c r="E14" s="3"/>
-      <c r="F14" s="3"/>
+      <c r="F14" s="15"/>
       <c r="G14" s="4"/>
-      <c r="H14" s="276"/>
-[...15 lines deleted...]
-      <c r="O14" s="23"/>
+      <c r="H14" s="4"/>
+      <c r="I14" s="197">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="J14" s="197" t="str">
+        <f t="shared" si="4"/>
+        <v>-</v>
+      </c>
+      <c r="K14" s="197" t="str">
+        <f t="shared" si="5"/>
+        <v>-</v>
+      </c>
+      <c r="L14" s="86"/>
     </row>
     <row r="15" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A15" s="18"/>
-[...2 lines deleted...]
-      <c r="D15" s="286"/>
+      <c r="A15" s="79"/>
+      <c r="B15" s="28"/>
+      <c r="C15" s="35"/>
+      <c r="D15" s="29"/>
       <c r="E15" s="3"/>
-      <c r="F15" s="93"/>
+      <c r="F15" s="3"/>
       <c r="G15" s="4"/>
-      <c r="H15" s="276"/>
-[...12 lines deleted...]
-      <c r="L15" s="22"/>
+      <c r="H15" s="4"/>
+      <c r="I15" s="197">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="J15" s="197" t="str">
+        <f t="shared" si="4"/>
+        <v>-</v>
+      </c>
+      <c r="K15" s="197" t="str">
+        <f t="shared" si="5"/>
+        <v>-</v>
+      </c>
+      <c r="L15" s="86"/>
     </row>
     <row r="16" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A16" s="18"/>
-[...2 lines deleted...]
-      <c r="D16" s="286"/>
+      <c r="A16" s="79"/>
+      <c r="B16" s="28"/>
+      <c r="C16" s="35"/>
+      <c r="D16" s="29"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="4"/>
-      <c r="H16" s="276"/>
-[...18 lines deleted...]
-      <c r="D17" s="286"/>
+      <c r="H16" s="4"/>
+      <c r="I16" s="197">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="J16" s="197" t="str">
+        <f t="shared" si="4"/>
+        <v>-</v>
+      </c>
+      <c r="K16" s="197" t="str">
+        <f t="shared" si="5"/>
+        <v>-</v>
+      </c>
+      <c r="L16" s="86"/>
+    </row>
+    <row r="17" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="79"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="35"/>
+      <c r="D17" s="29"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="4"/>
-      <c r="H17" s="276"/>
-[...18 lines deleted...]
-      <c r="D18" s="286"/>
+      <c r="H17" s="4"/>
+      <c r="I17" s="197">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="J17" s="197" t="str">
+        <f t="shared" si="4"/>
+        <v>-</v>
+      </c>
+      <c r="K17" s="197" t="str">
+        <f t="shared" si="5"/>
+        <v>-</v>
+      </c>
+      <c r="L17" s="86"/>
+    </row>
+    <row r="18" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="79"/>
+      <c r="B18" s="28"/>
+      <c r="C18" s="35"/>
+      <c r="D18" s="29"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="4"/>
-      <c r="H18" s="276"/>
-      <c r="I18" s="31">
+      <c r="H18" s="4"/>
+      <c r="I18" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J18" s="31" t="str">
+      <c r="J18" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
-      <c r="K18" s="31" t="str">
+      <c r="K18" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L18" s="22"/>
-[...5 lines deleted...]
-      <c r="D19" s="286"/>
+      <c r="L18" s="86"/>
+    </row>
+    <row r="19" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="79"/>
+      <c r="B19" s="28"/>
+      <c r="C19" s="35"/>
+      <c r="D19" s="29"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="4"/>
-      <c r="H19" s="276"/>
-      <c r="I19" s="31">
+      <c r="H19" s="4"/>
+      <c r="I19" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J19" s="31" t="str">
+      <c r="J19" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
-      <c r="K19" s="31" t="str">
+      <c r="K19" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L19" s="22"/>
-[...5 lines deleted...]
-      <c r="D20" s="286"/>
+      <c r="L19" s="86"/>
+    </row>
+    <row r="20" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="79"/>
+      <c r="B20" s="28"/>
+      <c r="C20" s="35"/>
+      <c r="D20" s="29"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="4"/>
-      <c r="H20" s="276"/>
-      <c r="I20" s="31">
+      <c r="H20" s="4"/>
+      <c r="I20" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J20" s="31" t="str">
+      <c r="J20" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
-      <c r="K20" s="31" t="str">
+      <c r="K20" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L20" s="22"/>
-[...5 lines deleted...]
-      <c r="D21" s="286"/>
+      <c r="L20" s="86"/>
+    </row>
+    <row r="21" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="79"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="35"/>
+      <c r="D21" s="29"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="4"/>
-      <c r="H21" s="276"/>
-[...18 lines deleted...]
-      <c r="D22" s="286"/>
+      <c r="H21" s="4"/>
+      <c r="I21" s="197">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="J21" s="197" t="str">
+        <f t="shared" si="4"/>
+        <v>-</v>
+      </c>
+      <c r="K21" s="197" t="str">
+        <f t="shared" si="5"/>
+        <v>-</v>
+      </c>
+      <c r="L21" s="86"/>
+    </row>
+    <row r="22" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="79"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="35"/>
+      <c r="D22" s="29"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="4"/>
-      <c r="H22" s="276"/>
-[...18 lines deleted...]
-      <c r="D23" s="286"/>
+      <c r="H22" s="4"/>
+      <c r="I22" s="197">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="J22" s="197" t="str">
+        <f t="shared" si="4"/>
+        <v>-</v>
+      </c>
+      <c r="K22" s="197" t="str">
+        <f t="shared" si="5"/>
+        <v>-</v>
+      </c>
+      <c r="L22" s="86"/>
+    </row>
+    <row r="23" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="79"/>
+      <c r="B23" s="28"/>
+      <c r="C23" s="35"/>
+      <c r="D23" s="29"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="4"/>
-      <c r="H23" s="276"/>
-[...18 lines deleted...]
-      <c r="D24" s="286"/>
+      <c r="H23" s="4"/>
+      <c r="I23" s="197">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="J23" s="197" t="str">
+        <f t="shared" si="4"/>
+        <v>-</v>
+      </c>
+      <c r="K23" s="197" t="str">
+        <f t="shared" si="5"/>
+        <v>-</v>
+      </c>
+      <c r="L23" s="86"/>
+    </row>
+    <row r="24" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="79"/>
+      <c r="B24" s="28"/>
+      <c r="C24" s="35"/>
+      <c r="D24" s="29"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="4"/>
-      <c r="H24" s="276"/>
-[...18 lines deleted...]
-      <c r="D25" s="286"/>
+      <c r="H24" s="4"/>
+      <c r="I24" s="197">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="J24" s="197" t="str">
+        <f t="shared" si="4"/>
+        <v>-</v>
+      </c>
+      <c r="K24" s="197" t="str">
+        <f t="shared" si="5"/>
+        <v>-</v>
+      </c>
+      <c r="L24" s="198"/>
+      <c r="M24" s="199"/>
+      <c r="N24" s="199"/>
+      <c r="O24" s="199"/>
+    </row>
+    <row r="25" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="79"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="35"/>
+      <c r="D25" s="29"/>
       <c r="E25" s="3"/>
-      <c r="F25" s="3"/>
+      <c r="F25" s="15"/>
       <c r="G25" s="4"/>
-      <c r="H25" s="276"/>
-[...18 lines deleted...]
-      <c r="D26" s="286"/>
+      <c r="H25" s="4"/>
+      <c r="I25" s="197">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="J25" s="197" t="str">
+        <f t="shared" si="4"/>
+        <v>-</v>
+      </c>
+      <c r="K25" s="197" t="str">
+        <f t="shared" si="5"/>
+        <v>-</v>
+      </c>
+      <c r="L25" s="86"/>
+    </row>
+    <row r="26" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="79"/>
+      <c r="B26" s="28"/>
+      <c r="C26" s="35"/>
+      <c r="D26" s="29"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="4"/>
-      <c r="H26" s="276"/>
-[...18 lines deleted...]
-      <c r="D27" s="286"/>
+      <c r="H26" s="4"/>
+      <c r="I26" s="197">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="J26" s="197" t="str">
+        <f t="shared" si="4"/>
+        <v>-</v>
+      </c>
+      <c r="K26" s="197" t="str">
+        <f t="shared" si="5"/>
+        <v>-</v>
+      </c>
+      <c r="L26" s="86"/>
+    </row>
+    <row r="27" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="79"/>
+      <c r="B27" s="28"/>
+      <c r="C27" s="35"/>
+      <c r="D27" s="29"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="4"/>
-      <c r="H27" s="276"/>
-      <c r="I27" s="31">
+      <c r="H27" s="4"/>
+      <c r="I27" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J27" s="31" t="str">
+      <c r="J27" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
-      <c r="K27" s="31" t="str">
+      <c r="K27" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L27" s="22"/>
-[...5 lines deleted...]
-      <c r="D28" s="286"/>
+      <c r="L27" s="86"/>
+    </row>
+    <row r="28" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A28" s="79"/>
+      <c r="B28" s="28"/>
+      <c r="C28" s="35"/>
+      <c r="D28" s="29"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="4"/>
-      <c r="H28" s="276"/>
-      <c r="I28" s="31">
+      <c r="H28" s="4"/>
+      <c r="I28" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J28" s="31" t="str">
+      <c r="J28" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
-      <c r="K28" s="31" t="str">
+      <c r="K28" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L28" s="22"/>
-[...5 lines deleted...]
-      <c r="D29" s="286"/>
+      <c r="L28" s="86"/>
+    </row>
+    <row r="29" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="79"/>
+      <c r="B29" s="28"/>
+      <c r="C29" s="35"/>
+      <c r="D29" s="29"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="4"/>
-      <c r="H29" s="276"/>
-      <c r="I29" s="31">
+      <c r="H29" s="4"/>
+      <c r="I29" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J29" s="31" t="str">
+      <c r="J29" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
-      <c r="K29" s="31" t="str">
+      <c r="K29" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L29" s="22"/>
-[...5 lines deleted...]
-      <c r="D30" s="286"/>
+      <c r="L29" s="86"/>
+    </row>
+    <row r="30" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A30" s="79"/>
+      <c r="B30" s="28"/>
+      <c r="C30" s="35"/>
+      <c r="D30" s="29"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="4"/>
-      <c r="H30" s="276"/>
-[...18 lines deleted...]
-      <c r="D31" s="286"/>
+      <c r="H30" s="4"/>
+      <c r="I30" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J30" s="197" t="str">
+        <f t="shared" si="1"/>
+        <v>-</v>
+      </c>
+      <c r="K30" s="197" t="str">
+        <f t="shared" si="2"/>
+        <v>-</v>
+      </c>
+      <c r="L30" s="86"/>
+    </row>
+    <row r="31" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A31" s="79"/>
+      <c r="B31" s="28"/>
+      <c r="C31" s="35"/>
+      <c r="D31" s="29"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="4"/>
-      <c r="H31" s="276"/>
-[...18 lines deleted...]
-      <c r="D32" s="286"/>
+      <c r="H31" s="4"/>
+      <c r="I31" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J31" s="197" t="str">
+        <f t="shared" si="1"/>
+        <v>-</v>
+      </c>
+      <c r="K31" s="197" t="str">
+        <f t="shared" si="2"/>
+        <v>-</v>
+      </c>
+      <c r="L31" s="198"/>
+      <c r="M31" s="199"/>
+      <c r="N31" s="199"/>
+      <c r="O31" s="199"/>
+    </row>
+    <row r="32" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="79"/>
+      <c r="B32" s="28"/>
+      <c r="C32" s="35"/>
+      <c r="D32" s="29"/>
       <c r="E32" s="3"/>
-      <c r="F32" s="3"/>
+      <c r="F32" s="15"/>
       <c r="G32" s="4"/>
-      <c r="H32" s="276"/>
-[...12 lines deleted...]
-      <c r="L32" s="22"/>
+      <c r="H32" s="4"/>
+      <c r="I32" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J32" s="197" t="str">
+        <f t="shared" si="1"/>
+        <v>-</v>
+      </c>
+      <c r="K32" s="197" t="str">
+        <f t="shared" si="2"/>
+        <v>-</v>
+      </c>
+      <c r="L32" s="86"/>
     </row>
     <row r="33" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A33" s="18"/>
-[...2 lines deleted...]
-      <c r="D33" s="286"/>
+      <c r="A33" s="79"/>
+      <c r="B33" s="28"/>
+      <c r="C33" s="35"/>
+      <c r="D33" s="29"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="4"/>
-      <c r="H33" s="276"/>
-[...12 lines deleted...]
-      <c r="L33" s="22"/>
+      <c r="H33" s="4"/>
+      <c r="I33" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J33" s="197" t="str">
+        <f t="shared" si="1"/>
+        <v>-</v>
+      </c>
+      <c r="K33" s="197" t="str">
+        <f t="shared" si="2"/>
+        <v>-</v>
+      </c>
+      <c r="L33" s="86"/>
     </row>
     <row r="34" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A34" s="18"/>
-[...2 lines deleted...]
-      <c r="D34" s="286"/>
+      <c r="A34" s="79"/>
+      <c r="B34" s="28"/>
+      <c r="C34" s="35"/>
+      <c r="D34" s="29"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="4"/>
-      <c r="H34" s="276"/>
-[...12 lines deleted...]
-      <c r="L34" s="22"/>
+      <c r="H34" s="4"/>
+      <c r="I34" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J34" s="197" t="str">
+        <f t="shared" si="1"/>
+        <v>-</v>
+      </c>
+      <c r="K34" s="197" t="str">
+        <f t="shared" si="2"/>
+        <v>-</v>
+      </c>
+      <c r="L34" s="86"/>
     </row>
     <row r="35" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A35" s="18"/>
-[...2 lines deleted...]
-      <c r="D35" s="286"/>
+      <c r="A35" s="79"/>
+      <c r="B35" s="28"/>
+      <c r="C35" s="35"/>
+      <c r="D35" s="29"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="4"/>
-      <c r="H35" s="276"/>
-[...12 lines deleted...]
-      <c r="L35" s="22"/>
+      <c r="H35" s="4"/>
+      <c r="I35" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J35" s="197" t="str">
+        <f t="shared" si="1"/>
+        <v>-</v>
+      </c>
+      <c r="K35" s="197" t="str">
+        <f t="shared" si="2"/>
+        <v>-</v>
+      </c>
+      <c r="L35" s="86"/>
     </row>
     <row r="36" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A36" s="18"/>
-[...2 lines deleted...]
-      <c r="D36" s="286"/>
+      <c r="A36" s="79"/>
+      <c r="B36" s="28"/>
+      <c r="C36" s="35"/>
+      <c r="D36" s="29"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="4"/>
-      <c r="H36" s="276"/>
-[...12 lines deleted...]
-      <c r="L36" s="22"/>
+      <c r="H36" s="4"/>
+      <c r="I36" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J36" s="197" t="str">
+        <f t="shared" si="1"/>
+        <v>-</v>
+      </c>
+      <c r="K36" s="197" t="str">
+        <f t="shared" si="2"/>
+        <v>-</v>
+      </c>
+      <c r="L36" s="86"/>
     </row>
     <row r="37" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A37" s="18"/>
-[...2 lines deleted...]
-      <c r="D37" s="286"/>
+      <c r="A37" s="79"/>
+      <c r="B37" s="28"/>
+      <c r="C37" s="35"/>
+      <c r="D37" s="29"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="4"/>
-      <c r="H37" s="276"/>
-[...12 lines deleted...]
-      <c r="L37" s="22"/>
+      <c r="H37" s="4"/>
+      <c r="I37" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J37" s="197" t="str">
+        <f t="shared" ref="J37:J40" si="6">IF(E37="Interne Kosten",I37,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="K37" s="197" t="str">
+        <f t="shared" ref="K37:K40" si="7">IF(E37="Externe Kosten",I37,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="L37" s="86"/>
     </row>
     <row r="38" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A38" s="18"/>
-[...2 lines deleted...]
-      <c r="D38" s="286"/>
+      <c r="A38" s="79"/>
+      <c r="B38" s="28"/>
+      <c r="C38" s="35"/>
+      <c r="D38" s="29"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="4"/>
-      <c r="H38" s="276"/>
-[...12 lines deleted...]
-      <c r="L38" s="22"/>
+      <c r="H38" s="4"/>
+      <c r="I38" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J38" s="197" t="str">
+        <f t="shared" si="6"/>
+        <v>-</v>
+      </c>
+      <c r="K38" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="L38" s="86"/>
     </row>
     <row r="39" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A39" s="18"/>
-[...2 lines deleted...]
-      <c r="D39" s="286"/>
+      <c r="A39" s="79"/>
+      <c r="B39" s="28"/>
+      <c r="C39" s="35"/>
+      <c r="D39" s="29"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="4"/>
-      <c r="H39" s="276"/>
-      <c r="I39" s="31">
+      <c r="H39" s="4"/>
+      <c r="I39" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J39" s="31" t="str">
-[...7 lines deleted...]
-      <c r="L39" s="22"/>
+      <c r="J39" s="197" t="str">
+        <f t="shared" si="6"/>
+        <v>-</v>
+      </c>
+      <c r="K39" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="L39" s="86"/>
     </row>
     <row r="40" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A40" s="18"/>
-[...2 lines deleted...]
-      <c r="D40" s="286"/>
+      <c r="A40" s="79"/>
+      <c r="B40" s="28"/>
+      <c r="C40" s="35"/>
+      <c r="D40" s="29"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="4"/>
-      <c r="H40" s="276"/>
-      <c r="I40" s="31">
+      <c r="H40" s="4"/>
+      <c r="I40" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J40" s="31" t="str">
-[...7 lines deleted...]
-      <c r="L40" s="22"/>
+      <c r="J40" s="197" t="str">
+        <f t="shared" si="6"/>
+        <v>-</v>
+      </c>
+      <c r="K40" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="L40" s="86"/>
     </row>
     <row r="41" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A41" s="18"/>
-[...2 lines deleted...]
-      <c r="D41" s="286"/>
+      <c r="A41" s="79"/>
+      <c r="B41" s="28"/>
+      <c r="C41" s="35"/>
+      <c r="D41" s="29"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="4"/>
-      <c r="H41" s="276"/>
-[...4 lines deleted...]
-      <c r="J41" s="31" t="str">
+      <c r="H41" s="4"/>
+      <c r="I41" s="197">
+        <f t="shared" ref="I41:I49" si="8">G41*H41</f>
+        <v>0</v>
+      </c>
+      <c r="J41" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
-      <c r="K41" s="31" t="str">
+      <c r="K41" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
-      <c r="L41" s="22"/>
+      <c r="L41" s="86"/>
     </row>
     <row r="42" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A42" s="18"/>
-[...2 lines deleted...]
-      <c r="D42" s="286"/>
+      <c r="A42" s="79"/>
+      <c r="B42" s="28"/>
+      <c r="C42" s="35"/>
+      <c r="D42" s="29"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="4"/>
-      <c r="H42" s="276"/>
-[...4 lines deleted...]
-      <c r="J42" s="31" t="str">
+      <c r="H42" s="4"/>
+      <c r="I42" s="197">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J42" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
-      <c r="K42" s="31" t="str">
+      <c r="K42" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
-      <c r="L42" s="22"/>
+      <c r="L42" s="86"/>
     </row>
     <row r="43" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A43" s="18"/>
-[...2 lines deleted...]
-      <c r="D43" s="286"/>
+      <c r="A43" s="79"/>
+      <c r="B43" s="28"/>
+      <c r="C43" s="35"/>
+      <c r="D43" s="29"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="4"/>
-      <c r="H43" s="276"/>
-[...4 lines deleted...]
-      <c r="J43" s="31" t="str">
+      <c r="H43" s="4"/>
+      <c r="I43" s="197">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J43" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
-      <c r="K43" s="31" t="str">
+      <c r="K43" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
-      <c r="L43" s="22"/>
+      <c r="L43" s="86"/>
     </row>
     <row r="44" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A44" s="18"/>
-[...2 lines deleted...]
-      <c r="D44" s="286"/>
+      <c r="A44" s="79"/>
+      <c r="B44" s="28"/>
+      <c r="C44" s="35"/>
+      <c r="D44" s="29"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="4"/>
-      <c r="H44" s="276"/>
-[...4 lines deleted...]
-      <c r="J44" s="31" t="str">
+      <c r="H44" s="4"/>
+      <c r="I44" s="197">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J44" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
-      <c r="K44" s="31" t="str">
+      <c r="K44" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
-      <c r="L44" s="22"/>
+      <c r="L44" s="86"/>
     </row>
     <row r="45" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A45" s="18"/>
-[...2 lines deleted...]
-      <c r="D45" s="286"/>
+      <c r="A45" s="79"/>
+      <c r="B45" s="28"/>
+      <c r="C45" s="35"/>
+      <c r="D45" s="29"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="4"/>
-      <c r="H45" s="276"/>
-[...4 lines deleted...]
-      <c r="J45" s="31" t="str">
+      <c r="H45" s="4"/>
+      <c r="I45" s="197">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J45" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
-      <c r="K45" s="31" t="str">
+      <c r="K45" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
-      <c r="L45" s="22"/>
+      <c r="L45" s="86"/>
     </row>
     <row r="46" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A46" s="18"/>
-[...2 lines deleted...]
-      <c r="D46" s="286"/>
+      <c r="A46" s="79"/>
+      <c r="B46" s="28"/>
+      <c r="C46" s="35"/>
+      <c r="D46" s="29"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="4"/>
-      <c r="H46" s="276"/>
-[...4 lines deleted...]
-      <c r="J46" s="31" t="str">
+      <c r="H46" s="4"/>
+      <c r="I46" s="197">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J46" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
-      <c r="K46" s="31" t="str">
+      <c r="K46" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
-      <c r="L46" s="22"/>
+      <c r="L46" s="86"/>
     </row>
     <row r="47" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A47" s="18"/>
-[...2 lines deleted...]
-      <c r="D47" s="286"/>
+      <c r="A47" s="79"/>
+      <c r="B47" s="28"/>
+      <c r="C47" s="35"/>
+      <c r="D47" s="29"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="4"/>
-      <c r="H47" s="276"/>
-[...4 lines deleted...]
-      <c r="J47" s="31" t="str">
+      <c r="H47" s="4"/>
+      <c r="I47" s="197">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J47" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
-      <c r="K47" s="31" t="str">
+      <c r="K47" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
-      <c r="L47" s="22"/>
+      <c r="L47" s="86"/>
     </row>
     <row r="48" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A48" s="18"/>
-[...2 lines deleted...]
-      <c r="D48" s="286"/>
+      <c r="A48" s="79"/>
+      <c r="B48" s="28"/>
+      <c r="C48" s="35"/>
+      <c r="D48" s="29"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="4"/>
-      <c r="H48" s="276"/>
-      <c r="I48" s="31">
+      <c r="H48" s="4"/>
+      <c r="I48" s="197">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J48" s="197" t="str">
+        <f t="shared" si="1"/>
+        <v>-</v>
+      </c>
+      <c r="K48" s="197" t="str">
+        <f t="shared" si="2"/>
+        <v>-</v>
+      </c>
+      <c r="L48" s="86"/>
+    </row>
+    <row r="49" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="79"/>
+      <c r="B49" s="30"/>
+      <c r="C49" s="36"/>
+      <c r="D49" s="31"/>
+      <c r="E49" s="5"/>
+      <c r="F49" s="5"/>
+      <c r="G49" s="4"/>
+      <c r="H49" s="6"/>
+      <c r="I49" s="200">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J49" s="200" t="str">
+        <f t="shared" si="1"/>
+        <v>-</v>
+      </c>
+      <c r="K49" s="200" t="str">
+        <f t="shared" si="2"/>
+        <v>-</v>
+      </c>
+      <c r="L49" s="86"/>
+    </row>
+    <row r="50" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A50" s="76"/>
+      <c r="B50" s="201"/>
+      <c r="C50" s="202"/>
+      <c r="D50" s="202"/>
+      <c r="E50" s="202"/>
+      <c r="F50" s="202"/>
+      <c r="G50" s="202"/>
+      <c r="H50" s="203" t="s">
+        <v>0</v>
+      </c>
+      <c r="I50" s="204">
+        <f>ROUND(SUM(I10:I49),0)</f>
+        <v>0</v>
+      </c>
+      <c r="J50" s="205">
+        <f>ROUND(SUM(J10:J49),0)</f>
+        <v>0</v>
+      </c>
+      <c r="K50" s="205">
+        <f>ROUND(SUM(K10:K49),0)</f>
+        <v>0</v>
+      </c>
+      <c r="L50" s="76"/>
+    </row>
+    <row r="51" spans="1:12" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="76"/>
+      <c r="B51" s="206"/>
+      <c r="C51" s="206"/>
+      <c r="D51" s="206"/>
+      <c r="E51" s="206"/>
+      <c r="F51" s="206"/>
+      <c r="G51" s="207"/>
+      <c r="H51" s="206"/>
+      <c r="I51" s="208"/>
+      <c r="J51" s="207"/>
+      <c r="K51" s="207"/>
+      <c r="L51" s="76"/>
+    </row>
+    <row r="52" spans="1:12" ht="77.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="76"/>
+      <c r="B52" s="209"/>
+      <c r="C52" s="209"/>
+      <c r="D52" s="209"/>
+      <c r="E52" s="209"/>
+      <c r="F52" s="209"/>
+      <c r="G52" s="429" t="str">
+        <f>IF(MAX(G56:G75)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'explications sourcées ou, si possible, d'offres.", "")</f>
+        <v/>
+      </c>
+      <c r="H52" s="429"/>
+      <c r="I52" s="429"/>
+      <c r="J52" s="429"/>
+      <c r="K52" s="429"/>
+      <c r="L52" s="86"/>
+    </row>
+    <row r="53" spans="1:12" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="76"/>
+      <c r="B53" s="209"/>
+      <c r="C53" s="209"/>
+      <c r="D53" s="209"/>
+      <c r="E53" s="209"/>
+      <c r="F53" s="209"/>
+      <c r="G53" s="207"/>
+      <c r="H53" s="209"/>
+      <c r="I53" s="210"/>
+      <c r="J53" s="210"/>
+      <c r="K53" s="210"/>
+      <c r="L53" s="76"/>
+    </row>
+    <row r="54" spans="1:12" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="76"/>
+      <c r="B54" s="417" t="s">
+        <v>59</v>
+      </c>
+      <c r="C54" s="418"/>
+      <c r="D54" s="418"/>
+      <c r="E54" s="418"/>
+      <c r="F54" s="418"/>
+      <c r="G54" s="418"/>
+      <c r="H54" s="418"/>
+      <c r="I54" s="418"/>
+      <c r="J54" s="418"/>
+      <c r="K54" s="419"/>
+      <c r="L54" s="76"/>
+    </row>
+    <row r="55" spans="1:12" ht="51.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="76"/>
+      <c r="B55" s="414" t="s">
+        <v>60</v>
+      </c>
+      <c r="C55" s="415"/>
+      <c r="D55" s="416"/>
+      <c r="E55" s="194" t="s">
+        <v>48</v>
+      </c>
+      <c r="F55" s="195" t="s">
+        <v>49</v>
+      </c>
+      <c r="G55" s="195" t="s">
+        <v>50</v>
+      </c>
+      <c r="H55" s="195" t="s">
+        <v>51</v>
+      </c>
+      <c r="I55" s="195" t="s">
+        <v>52</v>
+      </c>
+      <c r="J55" s="195" t="s">
+        <v>53</v>
+      </c>
+      <c r="K55" s="195" t="s">
+        <v>54</v>
+      </c>
+      <c r="L55" s="76"/>
+    </row>
+    <row r="56" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A56" s="76"/>
+      <c r="B56" s="420" t="s">
+        <v>16</v>
+      </c>
+      <c r="C56" s="421"/>
+      <c r="D56" s="422"/>
+      <c r="E56" s="1"/>
+      <c r="F56" s="3"/>
+      <c r="G56" s="4"/>
+      <c r="H56" s="2"/>
+      <c r="I56" s="196">
+        <f>G56*H56</f>
+        <v>0</v>
+      </c>
+      <c r="J56" s="196" t="str">
+        <f>IF(E56="Interne Kosten",I56,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="K56" s="196" t="str">
+        <f>IF(E56="Externe Kosten",I56,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="L56" s="76"/>
+    </row>
+    <row r="57" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A57" s="76"/>
+      <c r="B57" s="411"/>
+      <c r="C57" s="412"/>
+      <c r="D57" s="413"/>
+      <c r="E57" s="3"/>
+      <c r="F57" s="3"/>
+      <c r="G57" s="4"/>
+      <c r="H57" s="4"/>
+      <c r="I57" s="197">
+        <f t="shared" ref="I57:I74" si="9">G57*H57</f>
+        <v>0</v>
+      </c>
+      <c r="J57" s="197" t="str">
+        <f t="shared" ref="J57:J75" si="10">IF(E57="Interne Kosten",I57,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="K57" s="197" t="str">
+        <f t="shared" ref="K57:K75" si="11">IF(E57="Externe Kosten",I57,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="L57" s="76"/>
+    </row>
+    <row r="58" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A58" s="76"/>
+      <c r="B58" s="411"/>
+      <c r="C58" s="412"/>
+      <c r="D58" s="413"/>
+      <c r="E58" s="3"/>
+      <c r="F58" s="3"/>
+      <c r="G58" s="4"/>
+      <c r="H58" s="4"/>
+      <c r="I58" s="197">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J48" s="31" t="str">
-[...18 lines deleted...]
-      <c r="I49" s="31">
+      <c r="J58" s="197" t="str">
+        <f t="shared" si="10"/>
+        <v>-</v>
+      </c>
+      <c r="K58" s="197" t="str">
+        <f t="shared" si="11"/>
+        <v>-</v>
+      </c>
+      <c r="L58" s="76"/>
+    </row>
+    <row r="59" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A59" s="76"/>
+      <c r="B59" s="411"/>
+      <c r="C59" s="412"/>
+      <c r="D59" s="413"/>
+      <c r="E59" s="3"/>
+      <c r="F59" s="3"/>
+      <c r="G59" s="4"/>
+      <c r="H59" s="4"/>
+      <c r="I59" s="197">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J49" s="31" t="str">
-[...18 lines deleted...]
-      <c r="I50" s="97">
+      <c r="J59" s="197" t="str">
+        <f t="shared" si="10"/>
+        <v>-</v>
+      </c>
+      <c r="K59" s="197" t="str">
+        <f t="shared" si="11"/>
+        <v>-</v>
+      </c>
+      <c r="L59" s="76"/>
+    </row>
+    <row r="60" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A60" s="76"/>
+      <c r="B60" s="411"/>
+      <c r="C60" s="412"/>
+      <c r="D60" s="413"/>
+      <c r="E60" s="3"/>
+      <c r="F60" s="3"/>
+      <c r="G60" s="4"/>
+      <c r="H60" s="4"/>
+      <c r="I60" s="197">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J50" s="97" t="str">
-[...177 lines deleted...]
-      <c r="L60" s="16"/>
+      <c r="J60" s="197" t="str">
+        <f t="shared" si="10"/>
+        <v>-</v>
+      </c>
+      <c r="K60" s="197" t="str">
+        <f t="shared" si="11"/>
+        <v>-</v>
+      </c>
+      <c r="L60" s="76"/>
     </row>
     <row r="61" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A61" s="16"/>
-[...4 lines deleted...]
-      <c r="F61" s="1"/>
+      <c r="A61" s="76"/>
+      <c r="B61" s="411"/>
+      <c r="C61" s="412"/>
+      <c r="D61" s="413"/>
+      <c r="E61" s="3"/>
+      <c r="F61" s="3"/>
       <c r="G61" s="4"/>
-      <c r="H61" s="2"/>
-[...12 lines deleted...]
-      <c r="L61" s="16"/>
+      <c r="H61" s="4"/>
+      <c r="I61" s="197">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="J61" s="197" t="str">
+        <f t="shared" si="10"/>
+        <v>-</v>
+      </c>
+      <c r="K61" s="197" t="str">
+        <f t="shared" si="11"/>
+        <v>-</v>
+      </c>
+      <c r="L61" s="76"/>
     </row>
     <row r="62" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A62" s="16"/>
-[...2 lines deleted...]
-      <c r="D62" s="360"/>
+      <c r="A62" s="76"/>
+      <c r="B62" s="411"/>
+      <c r="C62" s="412"/>
+      <c r="D62" s="413"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="4"/>
       <c r="H62" s="4"/>
-      <c r="I62" s="31">
-[...11 lines deleted...]
-      <c r="L62" s="16"/>
+      <c r="I62" s="197">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="J62" s="197" t="str">
+        <f t="shared" si="10"/>
+        <v>-</v>
+      </c>
+      <c r="K62" s="197" t="str">
+        <f t="shared" si="11"/>
+        <v>-</v>
+      </c>
+      <c r="L62" s="76"/>
     </row>
     <row r="63" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A63" s="16"/>
-[...2 lines deleted...]
-      <c r="D63" s="360"/>
+      <c r="A63" s="76"/>
+      <c r="B63" s="411"/>
+      <c r="C63" s="412"/>
+      <c r="D63" s="413"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="4"/>
       <c r="H63" s="4"/>
-      <c r="I63" s="31">
-[...11 lines deleted...]
-      <c r="L63" s="16"/>
+      <c r="I63" s="197">
+        <f t="shared" ref="I63:I71" si="12">G63*H63</f>
+        <v>0</v>
+      </c>
+      <c r="J63" s="197" t="str">
+        <f t="shared" ref="J63:J71" si="13">IF(E63="Interne Kosten",I63,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="K63" s="197" t="str">
+        <f t="shared" ref="K63:K71" si="14">IF(E63="Externe Kosten",I63,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="L63" s="76"/>
     </row>
     <row r="64" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A64" s="16"/>
-[...2 lines deleted...]
-      <c r="D64" s="360"/>
+      <c r="A64" s="76"/>
+      <c r="B64" s="411"/>
+      <c r="C64" s="412"/>
+      <c r="D64" s="413"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="4"/>
       <c r="H64" s="4"/>
-      <c r="I64" s="31">
-[...7 lines deleted...]
-      <c r="K64" s="31" t="str">
+      <c r="I64" s="197">
         <f t="shared" si="12"/>
-        <v>-</v>
-[...1 lines deleted...]
-      <c r="L64" s="16"/>
+        <v>0</v>
+      </c>
+      <c r="J64" s="197" t="str">
+        <f t="shared" si="13"/>
+        <v>-</v>
+      </c>
+      <c r="K64" s="197" t="str">
+        <f t="shared" si="14"/>
+        <v>-</v>
+      </c>
+      <c r="L64" s="76"/>
     </row>
     <row r="65" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A65" s="16"/>
-[...2 lines deleted...]
-      <c r="D65" s="360"/>
+      <c r="A65" s="76"/>
+      <c r="B65" s="411"/>
+      <c r="C65" s="412"/>
+      <c r="D65" s="413"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="4"/>
       <c r="H65" s="4"/>
-      <c r="I65" s="31">
-[...7 lines deleted...]
-      <c r="K65" s="31" t="str">
+      <c r="I65" s="197">
         <f t="shared" si="12"/>
-        <v>-</v>
-[...1 lines deleted...]
-      <c r="L65" s="16"/>
+        <v>0</v>
+      </c>
+      <c r="J65" s="197" t="str">
+        <f t="shared" si="13"/>
+        <v>-</v>
+      </c>
+      <c r="K65" s="197" t="str">
+        <f t="shared" si="14"/>
+        <v>-</v>
+      </c>
+      <c r="L65" s="76"/>
     </row>
     <row r="66" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A66" s="16"/>
-[...2 lines deleted...]
-      <c r="D66" s="360"/>
+      <c r="A66" s="76"/>
+      <c r="B66" s="411"/>
+      <c r="C66" s="412"/>
+      <c r="D66" s="413"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="4"/>
       <c r="H66" s="4"/>
-      <c r="I66" s="31">
-[...7 lines deleted...]
-      <c r="K66" s="31" t="str">
+      <c r="I66" s="197">
         <f t="shared" si="12"/>
-        <v>-</v>
-[...1 lines deleted...]
-      <c r="L66" s="16"/>
+        <v>0</v>
+      </c>
+      <c r="J66" s="197" t="str">
+        <f t="shared" si="13"/>
+        <v>-</v>
+      </c>
+      <c r="K66" s="197" t="str">
+        <f t="shared" si="14"/>
+        <v>-</v>
+      </c>
+      <c r="L66" s="76"/>
     </row>
     <row r="67" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A67" s="16"/>
-[...2 lines deleted...]
-      <c r="D67" s="392"/>
+      <c r="A67" s="76"/>
+      <c r="B67" s="411"/>
+      <c r="C67" s="412"/>
+      <c r="D67" s="413"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="4"/>
       <c r="H67" s="4"/>
-      <c r="I67" s="31">
-[...11 lines deleted...]
-      <c r="L67" s="16"/>
+      <c r="I67" s="197">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="J67" s="197" t="str">
+        <f t="shared" si="13"/>
+        <v>-</v>
+      </c>
+      <c r="K67" s="197" t="str">
+        <f t="shared" si="14"/>
+        <v>-</v>
+      </c>
+      <c r="L67" s="76"/>
     </row>
     <row r="68" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A68" s="16"/>
-[...2 lines deleted...]
-      <c r="D68" s="392"/>
+      <c r="A68" s="76"/>
+      <c r="B68" s="411"/>
+      <c r="C68" s="412"/>
+      <c r="D68" s="413"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="4"/>
       <c r="H68" s="4"/>
-      <c r="I68" s="31">
+      <c r="I68" s="197">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="J68" s="197" t="str">
         <f t="shared" si="13"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J68" s="31" t="str">
+        <v>-</v>
+      </c>
+      <c r="K68" s="197" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
-      <c r="K68" s="31" t="str">
-[...3 lines deleted...]
-      <c r="L68" s="16"/>
+      <c r="L68" s="76"/>
     </row>
     <row r="69" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A69" s="16"/>
-[...2 lines deleted...]
-      <c r="D69" s="392"/>
+      <c r="A69" s="76"/>
+      <c r="B69" s="411"/>
+      <c r="C69" s="412"/>
+      <c r="D69" s="413"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="4"/>
       <c r="H69" s="4"/>
-      <c r="I69" s="31">
+      <c r="I69" s="197">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="J69" s="197" t="str">
         <f t="shared" si="13"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J69" s="31" t="str">
+        <v>-</v>
+      </c>
+      <c r="K69" s="197" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
-      <c r="K69" s="31" t="str">
-[...3 lines deleted...]
-      <c r="L69" s="16"/>
+      <c r="L69" s="76"/>
     </row>
     <row r="70" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A70" s="16"/>
-[...2 lines deleted...]
-      <c r="D70" s="392"/>
+      <c r="A70" s="76"/>
+      <c r="B70" s="411"/>
+      <c r="C70" s="412"/>
+      <c r="D70" s="413"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="4"/>
       <c r="H70" s="4"/>
-      <c r="I70" s="31">
+      <c r="I70" s="197">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="J70" s="197" t="str">
         <f t="shared" si="13"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J70" s="31" t="str">
+        <v>-</v>
+      </c>
+      <c r="K70" s="197" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
-      <c r="K70" s="31" t="str">
-[...3 lines deleted...]
-      <c r="L70" s="16"/>
+      <c r="L70" s="76"/>
     </row>
     <row r="71" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A71" s="16"/>
-[...2 lines deleted...]
-      <c r="D71" s="392"/>
+      <c r="A71" s="76"/>
+      <c r="B71" s="411"/>
+      <c r="C71" s="412"/>
+      <c r="D71" s="413"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="4"/>
       <c r="H71" s="4"/>
-      <c r="I71" s="31">
+      <c r="I71" s="197">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="J71" s="197" t="str">
         <f t="shared" si="13"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J71" s="31" t="str">
+        <v>-</v>
+      </c>
+      <c r="K71" s="197" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
-      <c r="K71" s="31" t="str">
-[...3 lines deleted...]
-      <c r="L71" s="16"/>
+      <c r="L71" s="76"/>
     </row>
     <row r="72" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A72" s="16"/>
-[...2 lines deleted...]
-      <c r="D72" s="392"/>
+      <c r="A72" s="76"/>
+      <c r="B72" s="411"/>
+      <c r="C72" s="412"/>
+      <c r="D72" s="413"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="4"/>
       <c r="H72" s="4"/>
-      <c r="I72" s="31">
-[...11 lines deleted...]
-      <c r="L72" s="16"/>
+      <c r="I72" s="197">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="J72" s="197" t="str">
+        <f t="shared" si="10"/>
+        <v>-</v>
+      </c>
+      <c r="K72" s="197" t="str">
+        <f t="shared" si="11"/>
+        <v>-</v>
+      </c>
+      <c r="L72" s="76"/>
     </row>
     <row r="73" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A73" s="16"/>
-[...2 lines deleted...]
-      <c r="D73" s="360"/>
+      <c r="A73" s="76"/>
+      <c r="B73" s="411"/>
+      <c r="C73" s="412"/>
+      <c r="D73" s="413"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="4"/>
       <c r="H73" s="4"/>
-      <c r="I73" s="31">
+      <c r="I73" s="197">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="J73" s="197" t="str">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J73" s="31" t="str">
+        <v>-</v>
+      </c>
+      <c r="K73" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
-      <c r="K73" s="31" t="str">
-[...3 lines deleted...]
-      <c r="L73" s="16"/>
+      <c r="L73" s="76"/>
     </row>
     <row r="74" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A74" s="16"/>
-[...2 lines deleted...]
-      <c r="D74" s="360"/>
+      <c r="A74" s="76"/>
+      <c r="B74" s="411"/>
+      <c r="C74" s="412"/>
+      <c r="D74" s="413"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="4"/>
       <c r="H74" s="4"/>
-      <c r="I74" s="31">
+      <c r="I74" s="197">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="J74" s="197" t="str">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J74" s="31" t="str">
+        <v>-</v>
+      </c>
+      <c r="K74" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
-      <c r="K74" s="31" t="str">
-[...9 lines deleted...]
-      <c r="D75" s="360"/>
+      <c r="L74" s="76"/>
+    </row>
+    <row r="75" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="76"/>
+      <c r="B75" s="408"/>
+      <c r="C75" s="409"/>
+      <c r="D75" s="410"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="4"/>
       <c r="H75" s="4"/>
-      <c r="I75" s="31">
+      <c r="I75" s="197">
+        <f t="shared" ref="I75" si="15">G75*H75</f>
+        <v>0</v>
+      </c>
+      <c r="J75" s="197" t="str">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J75" s="31" t="str">
+        <v>-</v>
+      </c>
+      <c r="K75" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
-      <c r="K75" s="31" t="str">
-[...26 lines deleted...]
-      <c r="L76" s="16"/>
+      <c r="L75" s="76"/>
+    </row>
+    <row r="76" spans="1:12" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="76"/>
+      <c r="B76" s="211"/>
+      <c r="C76" s="212"/>
+      <c r="D76" s="212"/>
+      <c r="E76" s="212"/>
+      <c r="F76" s="212"/>
+      <c r="G76" s="212"/>
+      <c r="H76" s="213" t="s">
+        <v>0</v>
+      </c>
+      <c r="I76" s="204">
+        <f>ROUND(SUM(I56:I75),0)</f>
+        <v>0</v>
+      </c>
+      <c r="J76" s="205">
+        <f>ROUND(SUM(J56:J75),0)</f>
+        <v>0</v>
+      </c>
+      <c r="K76" s="205">
+        <f>ROUND(SUM(K56:K75),0)</f>
+        <v>0</v>
+      </c>
+      <c r="L76" s="76"/>
     </row>
     <row r="77" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A77" s="16"/>
-[...19 lines deleted...]
-      <c r="L77" s="16"/>
+      <c r="A77" s="76"/>
+      <c r="B77" s="214"/>
+      <c r="C77" s="65"/>
+      <c r="D77" s="65"/>
+      <c r="E77" s="65"/>
+      <c r="F77" s="65"/>
+      <c r="G77" s="65"/>
+      <c r="H77" s="65"/>
+      <c r="I77" s="65"/>
+      <c r="J77" s="65"/>
+      <c r="K77" s="61"/>
+      <c r="L77" s="76"/>
     </row>
     <row r="78" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A78" s="16"/>
-[...19 lines deleted...]
-      <c r="L78" s="16"/>
+      <c r="A78" s="76"/>
+      <c r="B78" s="215"/>
+      <c r="C78" s="216"/>
+      <c r="D78" s="216"/>
+      <c r="E78" s="216"/>
+      <c r="F78" s="216"/>
+      <c r="G78" s="216"/>
+      <c r="H78" s="216"/>
+      <c r="I78" s="216"/>
+      <c r="J78" s="216"/>
+      <c r="K78" s="217"/>
+      <c r="L78" s="76"/>
     </row>
     <row r="79" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A79" s="16"/>
-[...172 lines deleted...]
-      <c r="H93" s="23"/>
+      <c r="A79" s="76"/>
+      <c r="B79" s="215"/>
+      <c r="C79" s="216"/>
+      <c r="D79" s="216"/>
+      <c r="E79" s="216"/>
+      <c r="F79" s="216"/>
+      <c r="G79" s="216"/>
+      <c r="H79" s="216"/>
+      <c r="I79" s="216"/>
+      <c r="J79" s="216"/>
+      <c r="K79" s="217"/>
+      <c r="L79" s="76"/>
+    </row>
+    <row r="80" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A80" s="76"/>
+      <c r="B80" s="215"/>
+      <c r="C80" s="216"/>
+      <c r="D80" s="216"/>
+      <c r="E80" s="216"/>
+      <c r="F80" s="216"/>
+      <c r="G80" s="216"/>
+      <c r="H80" s="216"/>
+      <c r="I80" s="216"/>
+      <c r="J80" s="216"/>
+      <c r="K80" s="217"/>
+      <c r="L80" s="76"/>
+    </row>
+    <row r="81" spans="1:12" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="76"/>
+      <c r="B81" s="402"/>
+      <c r="C81" s="403"/>
+      <c r="D81" s="404"/>
+      <c r="E81" s="76"/>
+      <c r="F81" s="76"/>
+      <c r="G81" s="76"/>
+      <c r="H81" s="76"/>
+      <c r="I81" s="76"/>
+      <c r="J81" s="76"/>
+      <c r="K81" s="76"/>
+      <c r="L81" s="76"/>
+    </row>
+    <row r="82" spans="1:12" ht="12.95" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="76"/>
+      <c r="B82" s="405"/>
+      <c r="C82" s="406"/>
+      <c r="D82" s="407"/>
+      <c r="E82" s="87"/>
+      <c r="F82" s="76"/>
+      <c r="G82" s="76"/>
+      <c r="H82" s="87"/>
+      <c r="I82" s="76"/>
+      <c r="J82" s="76"/>
+      <c r="K82" s="76"/>
+      <c r="L82" s="76"/>
+    </row>
+    <row r="83" spans="1:12" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="218"/>
+      <c r="B83" s="218"/>
+      <c r="C83" s="218"/>
+      <c r="D83" s="218"/>
+      <c r="E83" s="218"/>
+      <c r="F83" s="218"/>
+      <c r="G83" s="218"/>
+      <c r="H83" s="218"/>
+      <c r="I83" s="218"/>
+      <c r="J83" s="218"/>
+      <c r="K83" s="218"/>
+      <c r="L83" s="218"/>
+    </row>
+    <row r="88" spans="1:12" ht="12.95" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B88" s="199"/>
+      <c r="C88" s="199"/>
+      <c r="D88" s="199"/>
+      <c r="E88" s="199"/>
+      <c r="H88" s="199"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Rc/7Gopux/j5v/xCWB1SRq/T2ehwNcO2arirvm2PeKgb+4kq3Bna/agfZt/anuagXuzQbzyoMFigZ+bK11vU9w==" saltValue="RhMbfc8VZ5YMCU+zZPvHHA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="1b2QC2cjwnsq8TGKhOpPvQZzmH0kAudvCMvWjDfcxObi5Fo7wtjkb1+8ath6+ZjsYRxEeT0vammEFC/QxRj/dQ==" saltValue="Fg74JRLHeXrQjCPQhbD58w==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="28">
-    <mergeCell ref="B59:K59"/>
-[...5 lines deleted...]
-    <mergeCell ref="B72:D72"/>
+    <mergeCell ref="B2:I3"/>
     <mergeCell ref="B67:D67"/>
     <mergeCell ref="B68:D68"/>
+    <mergeCell ref="H5:K6"/>
+    <mergeCell ref="B8:K8"/>
+    <mergeCell ref="G52:K52"/>
     <mergeCell ref="B69:D69"/>
+    <mergeCell ref="B65:D65"/>
+    <mergeCell ref="B55:D55"/>
+    <mergeCell ref="B54:K54"/>
+    <mergeCell ref="B63:D63"/>
+    <mergeCell ref="B64:D64"/>
+    <mergeCell ref="B56:D56"/>
+    <mergeCell ref="B57:D57"/>
+    <mergeCell ref="B58:D58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="B60:D60"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="B62:D62"/>
+    <mergeCell ref="B66:D66"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="B82:D82"/>
+    <mergeCell ref="B75:D75"/>
+    <mergeCell ref="B74:D74"/>
     <mergeCell ref="B70:D70"/>
     <mergeCell ref="B71:D71"/>
-    <mergeCell ref="B77:D77"/>
-[...4 lines deleted...]
-    <mergeCell ref="B66:D66"/>
+    <mergeCell ref="B72:D72"/>
     <mergeCell ref="B73:D73"/>
-    <mergeCell ref="B74:D74"/>
-[...7 lines deleted...]
-    <mergeCell ref="B60:D60"/>
   </mergeCells>
-  <conditionalFormatting sqref="G11:G50">
-    <cfRule type="cellIs" dxfId="21" priority="2" operator="greaterThanOrEqual">
+  <conditionalFormatting sqref="G10:G49">
+    <cfRule type="cellIs" dxfId="32" priority="2" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G61:G80">
-    <cfRule type="cellIs" dxfId="19" priority="1" operator="greaterThanOrEqual">
+  <conditionalFormatting sqref="G56:G75">
+    <cfRule type="cellIs" dxfId="30" priority="1" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="J10:K49">
+    <cfRule type="expression" dxfId="27" priority="12">
+      <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J56:K75">
+    <cfRule type="expression" dxfId="25" priority="10">
+      <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
+    </cfRule>
+  </conditionalFormatting>
   <dataValidations count="1">
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D13:D16 D39:D49 D61:D66 D73:D80" xr:uid="{E8CECFDA-3C7F-4263-BC40-E698F5DF52CD}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D12:D48 D56:D75" xr:uid="{E8CECFDA-3C7F-4263-BC40-E698F5DF52CD}"/>
   </dataValidations>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="38" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;C&amp;"Arial,Fett"&amp;14Investitionskosten
 </oddHeader>
   </headerFooter>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="5" max="34" man="1"/>
     <brk id="10" max="35" man="1"/>
   </colBreaks>
-  <legacyDrawing r:id="rId2"/>
+  <customProperties>
+    <customPr name="_pios_id" r:id="rId2"/>
+  </customProperties>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="27" id="{FCE8894E-5FD5-4DBE-8862-E2D1EC92B960}">
-            <xm:f>'(4) Financement &amp; aide fin.'!$K$24&lt;&gt;#REF!+$K$51</xm:f>
+            <xm:f>'(4) Financement &amp; aide fin.'!$K$24&lt;&gt;#REF!+$K$50</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFFF0000"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>G51:G52 J51:K52 G54:G58 J58:K58</xm:sqref>
+          <xm:sqref>G50:G51 G53</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="5" id="{3E64E25B-C682-4666-BF51-ACAE2F678081}">
-            <xm:f>'(4) Financement &amp; aide fin.'!$K$24&lt;&gt;#REF!+$K$51</xm:f>
+            <xm:f>'(4) Financement &amp; aide fin.'!$K$24&lt;&gt;#REF!+$K$50</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFFF0000"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>G81:K81</xm:sqref>
+          <xm:sqref>G76:K76</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="14" id="{06BB0373-087B-4E73-B536-DBAB10CCB729}">
-            <xm:f>'(4) Financement &amp; aide fin.'!$K$24&lt;&gt;#REF!+$K$51</xm:f>
+            <xm:f>'(4) Financement &amp; aide fin.'!$K$24&lt;&gt;#REF!+$K$50</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFFF0000"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>H51:I51</xm:sqref>
+          <xm:sqref>H50:I50</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="expression" priority="12" id="{85C5CA21-C10D-4F8E-8D35-7C9F83ED264C}">
-            <xm:f>'(1) Vue d''ensemble'!#REF!="Pilot-/Demonstrationsprojekt (P+D)"</xm:f>
+          <x14:cfRule type="expression" priority="17" id="{A544D8EA-3A5B-4FC1-A435-6F4F93B8D57B}">
+            <xm:f>'(4) Financement &amp; aide fin.'!$K$24&lt;&gt;#REF!+$K$50</xm:f>
             <x14:dxf>
-              <font>
-[...1 lines deleted...]
-              </font>
               <fill>
                 <patternFill>
-                  <fgColor theme="0"/>
-                  <bgColor theme="0"/>
+                  <bgColor rgb="FFFF0000"/>
                 </patternFill>
               </fill>
-              <border>
-[...14 lines deleted...]
-              </border>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>J11:K50</xm:sqref>
-[...32 lines deleted...]
-          <xm:sqref>J61:K80</xm:sqref>
+          <xm:sqref>J50:K51</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{5F27454F-3019-4445-8444-229236154E93}">
           <x14:formula1>
             <xm:f>Legende!$A$2:$A$8</xm:f>
           </x14:formula1>
-          <xm:sqref>E11:E50 E61:E80</xm:sqref>
+          <xm:sqref>E10:E49 E56:E75</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C1D31487-9EC2-49A2-A102-D26EFDA3A79C}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{AA362B21-FC08-4842-B546-EDF1C1F28D9D}">
           <x14:formula1>
-            <xm:f>'(1) Vue d''ensemble'!$E$14:$E$24</xm:f>
+            <xm:f>'(1) Vue d''ensemble'!$E$15:$E$25</xm:f>
           </x14:formula1>
-          <xm:sqref>F11:F50 F61:F80</xm:sqref>
+          <xm:sqref>F10:F49 F56:F75</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{446EC50A-4C0D-4710-B742-39B103861F97}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V96"/>
+  <dimension ref="A1:V83"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B64" sqref="B64:D64"/>
+      <selection activeCell="F44" sqref="F44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.7109375" customWidth="1"/>
-    <col min="2" max="2" width="32.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="20.42578125" customWidth="1"/>
+    <col min="2" max="2" width="35.28515625" customWidth="1"/>
+    <col min="3" max="3" width="39.85546875" customWidth="1"/>
+    <col min="4" max="4" width="26.28515625" customWidth="1"/>
     <col min="5" max="5" width="26.42578125" customWidth="1"/>
-    <col min="6" max="6" width="18.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="15" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" customWidth="1"/>
     <col min="9" max="9" width="10.85546875" customWidth="1"/>
-    <col min="10" max="10" width="9.7109375" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="10.5703125" customWidth="1"/>
+    <col min="10" max="10" width="9.7109375" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="10.5703125" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="2.7109375" customWidth="1"/>
     <col min="13" max="22" width="0" hidden="1" customWidth="1"/>
     <col min="23" max="16384" width="11.42578125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
-[...73 lines deleted...]
-        <f>IF(MAX(G11:G50)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'offres ou d'explications sourcées.", "")</f>
+    <row r="1" spans="1:15" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="76"/>
+      <c r="B1" s="173"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="76"/>
+    </row>
+    <row r="2" spans="1:15" ht="138.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="79"/>
+      <c r="B2" s="434" t="s">
+        <v>95</v>
+      </c>
+      <c r="C2" s="435"/>
+      <c r="D2" s="435"/>
+      <c r="E2" s="435"/>
+      <c r="F2" s="435"/>
+      <c r="G2" s="435"/>
+      <c r="H2" s="435"/>
+      <c r="I2" s="436"/>
+      <c r="J2" s="219"/>
+      <c r="K2" s="220"/>
+      <c r="L2" s="86"/>
+    </row>
+    <row r="3" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="76"/>
+      <c r="B3" s="221"/>
+      <c r="C3" s="180"/>
+      <c r="D3" s="180"/>
+      <c r="E3" s="180"/>
+      <c r="F3" s="180"/>
+      <c r="G3" s="180"/>
+      <c r="H3" s="180"/>
+      <c r="I3" s="180"/>
+      <c r="J3" s="180"/>
+      <c r="K3" s="180"/>
+      <c r="L3" s="76"/>
+    </row>
+    <row r="4" spans="1:15" ht="60.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="79"/>
+      <c r="B4" s="19"/>
+      <c r="C4" s="181"/>
+      <c r="D4" s="350" t="s">
+        <v>91</v>
+      </c>
+      <c r="E4" s="351" t="s">
+        <v>92</v>
+      </c>
+      <c r="F4" s="352" t="s">
+        <v>61</v>
+      </c>
+      <c r="G4" s="437" t="str">
+        <f>IF(MAX(G9:G48)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'offres ou d'explications sourcées.", "")</f>
         <v/>
       </c>
-      <c r="J5" s="388"/>
-[...100 lines deleted...]
-      <c r="G10" s="36" t="s">
+      <c r="H4" s="438"/>
+      <c r="I4" s="438"/>
+      <c r="J4" s="438"/>
+      <c r="K4" s="439"/>
+      <c r="L4" s="76"/>
+    </row>
+    <row r="5" spans="1:15" ht="21.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="79"/>
+      <c r="B5" s="185"/>
+      <c r="C5" s="222"/>
+      <c r="D5" s="186">
+        <f>$I$49</f>
+        <v>0</v>
+      </c>
+      <c r="E5" s="187">
+        <f>$I$74</f>
+        <v>0</v>
+      </c>
+      <c r="F5" s="188">
+        <f>D5-E5</f>
+        <v>0</v>
+      </c>
+      <c r="G5" s="437"/>
+      <c r="H5" s="438"/>
+      <c r="I5" s="438"/>
+      <c r="J5" s="438"/>
+      <c r="K5" s="439"/>
+      <c r="L5" s="76"/>
+    </row>
+    <row r="6" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="79"/>
+      <c r="B6" s="185"/>
+      <c r="C6" s="185"/>
+      <c r="D6" s="185"/>
+      <c r="E6" s="185"/>
+      <c r="F6" s="185"/>
+      <c r="G6" s="185"/>
+      <c r="H6" s="185"/>
+      <c r="I6" s="185"/>
+      <c r="J6" s="185"/>
+      <c r="K6" s="185"/>
+      <c r="L6" s="76"/>
+    </row>
+    <row r="7" spans="1:15" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="79"/>
+      <c r="B7" s="431" t="s">
         <v>84</v>
       </c>
-      <c r="H10" s="94" t="s">
-[...19 lines deleted...]
-      <c r="F11" s="1"/>
+      <c r="C7" s="432"/>
+      <c r="D7" s="432"/>
+      <c r="E7" s="432"/>
+      <c r="F7" s="432"/>
+      <c r="G7" s="432"/>
+      <c r="H7" s="432"/>
+      <c r="I7" s="432"/>
+      <c r="J7" s="432"/>
+      <c r="K7" s="433"/>
+      <c r="L7" s="76"/>
+    </row>
+    <row r="8" spans="1:15" ht="80.099999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="79"/>
+      <c r="B8" s="191" t="s">
+        <v>45</v>
+      </c>
+      <c r="C8" s="192" t="s">
+        <v>46</v>
+      </c>
+      <c r="D8" s="193" t="s">
+        <v>47</v>
+      </c>
+      <c r="E8" s="194" t="s">
+        <v>48</v>
+      </c>
+      <c r="F8" s="195" t="s">
+        <v>49</v>
+      </c>
+      <c r="G8" s="223" t="s">
+        <v>62</v>
+      </c>
+      <c r="H8" s="195" t="s">
+        <v>63</v>
+      </c>
+      <c r="I8" s="195" t="s">
+        <v>52</v>
+      </c>
+      <c r="J8" s="195" t="s">
+        <v>53</v>
+      </c>
+      <c r="K8" s="195" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="76"/>
+    </row>
+    <row r="9" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="79"/>
+      <c r="B9" s="37"/>
+      <c r="C9" s="34"/>
+      <c r="D9" s="38"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1"/>
+      <c r="G9" s="4"/>
+      <c r="H9" s="2"/>
+      <c r="I9" s="196">
+        <f>G9*H9</f>
+        <v>0</v>
+      </c>
+      <c r="J9" s="196" t="str">
+        <f>IF(E9="Interne Kosten",I9,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="K9" s="196" t="str">
+        <f>IF(E9="Externe Kosten",I9,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="L9" s="86"/>
+    </row>
+    <row r="10" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="79"/>
+      <c r="B10" s="39"/>
+      <c r="C10" s="35"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="4"/>
+      <c r="H10" s="4"/>
+      <c r="I10" s="197">
+        <f t="shared" ref="I10:I14" si="0">G10*H10</f>
+        <v>0</v>
+      </c>
+      <c r="J10" s="197" t="str">
+        <f t="shared" ref="J10:J48" si="1">IF(E10="Interne Kosten",I10,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="K10" s="197" t="str">
+        <f>IF(E10="Externe Kosten",I10,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="L10" s="86"/>
+    </row>
+    <row r="11" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="79"/>
+      <c r="B11" s="39"/>
+      <c r="C11" s="35"/>
+      <c r="D11" s="40"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3"/>
       <c r="G11" s="4"/>
-      <c r="H11" s="2"/>
-[...12 lines deleted...]
-      <c r="L11" s="22"/>
+      <c r="H11" s="4"/>
+      <c r="I11" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J11" s="197" t="str">
+        <f t="shared" si="1"/>
+        <v>-</v>
+      </c>
+      <c r="K11" s="197" t="str">
+        <f t="shared" ref="K11:K48" si="2">IF(E11="Externe Kosten",I11,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="L11" s="86"/>
     </row>
     <row r="12" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A12" s="18"/>
-[...2 lines deleted...]
-      <c r="D12" s="286"/>
+      <c r="A12" s="79"/>
+      <c r="B12" s="39"/>
+      <c r="C12" s="35"/>
+      <c r="D12" s="40"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
-      <c r="I12" s="31">
-[...11 lines deleted...]
-      <c r="L12" s="22"/>
+      <c r="I12" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J12" s="197" t="str">
+        <f t="shared" si="1"/>
+        <v>-</v>
+      </c>
+      <c r="K12" s="197" t="str">
+        <f t="shared" si="2"/>
+        <v>-</v>
+      </c>
+      <c r="L12" s="198"/>
+      <c r="M12" s="199"/>
+      <c r="N12" s="199"/>
+      <c r="O12" s="199"/>
     </row>
     <row r="13" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A13" s="18"/>
-[...2 lines deleted...]
-      <c r="D13" s="286"/>
+      <c r="A13" s="79"/>
+      <c r="B13" s="39"/>
+      <c r="C13" s="35"/>
+      <c r="D13" s="40"/>
       <c r="E13" s="3"/>
-      <c r="F13" s="3"/>
+      <c r="F13" s="15"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
-      <c r="I13" s="31">
+      <c r="I13" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J13" s="31" t="str">
+      <c r="J13" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
-      <c r="K13" s="31" t="str">
+      <c r="K13" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
-      <c r="L13" s="22"/>
+      <c r="L13" s="86"/>
     </row>
     <row r="14" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A14" s="18"/>
-[...2 lines deleted...]
-      <c r="D14" s="286"/>
+      <c r="A14" s="79"/>
+      <c r="B14" s="39"/>
+      <c r="C14" s="35"/>
+      <c r="D14" s="40"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
-      <c r="I14" s="31">
+      <c r="I14" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J14" s="31" t="str">
+      <c r="J14" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
-      <c r="K14" s="31" t="str">
+      <c r="K14" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
-      <c r="L14" s="28"/>
-[...2 lines deleted...]
-      <c r="O14" s="23"/>
+      <c r="L14" s="86"/>
     </row>
     <row r="15" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A15" s="18"/>
-[...2 lines deleted...]
-      <c r="D15" s="286"/>
+      <c r="A15" s="79"/>
+      <c r="B15" s="39"/>
+      <c r="C15" s="35"/>
+      <c r="D15" s="40"/>
       <c r="E15" s="3"/>
-      <c r="F15" s="93"/>
+      <c r="F15" s="3"/>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
-      <c r="I15" s="31">
-[...3 lines deleted...]
-      <c r="J15" s="31" t="str">
+      <c r="I15" s="197">
+        <f t="shared" ref="I15:I48" si="3">G15*H15</f>
+        <v>0</v>
+      </c>
+      <c r="J15" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
-      <c r="K15" s="31" t="str">
+      <c r="K15" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
-      <c r="L15" s="22"/>
+      <c r="L15" s="86"/>
     </row>
     <row r="16" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A16" s="18"/>
-[...2 lines deleted...]
-      <c r="D16" s="286"/>
+      <c r="A16" s="79"/>
+      <c r="B16" s="39"/>
+      <c r="C16" s="35"/>
+      <c r="D16" s="40"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
-      <c r="I16" s="31">
-[...3 lines deleted...]
-      <c r="J16" s="31" t="str">
+      <c r="I16" s="197">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="J16" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
-      <c r="K16" s="31" t="str">
+      <c r="K16" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
-      <c r="L16" s="22"/>
-[...5 lines deleted...]
-      <c r="D17" s="286"/>
+      <c r="L16" s="86"/>
+    </row>
+    <row r="17" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="79"/>
+      <c r="B17" s="39"/>
+      <c r="C17" s="35"/>
+      <c r="D17" s="40"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="4"/>
       <c r="H17" s="4"/>
-      <c r="I17" s="31">
-[...17 lines deleted...]
-      <c r="D18" s="286"/>
+      <c r="I17" s="197">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="J17" s="197" t="str">
+        <f t="shared" si="1"/>
+        <v>-</v>
+      </c>
+      <c r="K17" s="197" t="str">
+        <f t="shared" si="2"/>
+        <v>-</v>
+      </c>
+      <c r="L17" s="86"/>
+    </row>
+    <row r="18" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="79"/>
+      <c r="B18" s="39"/>
+      <c r="C18" s="35"/>
+      <c r="D18" s="40"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="4"/>
       <c r="H18" s="4"/>
-      <c r="I18" s="31">
+      <c r="I18" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J18" s="31" t="str">
-[...13 lines deleted...]
-      <c r="D19" s="286"/>
+      <c r="J18" s="197" t="str">
+        <f t="shared" si="1"/>
+        <v>-</v>
+      </c>
+      <c r="K18" s="197" t="str">
+        <f t="shared" si="2"/>
+        <v>-</v>
+      </c>
+      <c r="L18" s="86"/>
+    </row>
+    <row r="19" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="79"/>
+      <c r="B19" s="39"/>
+      <c r="C19" s="35"/>
+      <c r="D19" s="40"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
-      <c r="I19" s="31">
+      <c r="I19" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J19" s="31" t="str">
-[...13 lines deleted...]
-      <c r="D20" s="286"/>
+      <c r="J19" s="197" t="str">
+        <f t="shared" si="1"/>
+        <v>-</v>
+      </c>
+      <c r="K19" s="197" t="str">
+        <f t="shared" si="2"/>
+        <v>-</v>
+      </c>
+      <c r="L19" s="86"/>
+    </row>
+    <row r="20" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="79"/>
+      <c r="B20" s="39"/>
+      <c r="C20" s="35"/>
+      <c r="D20" s="40"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
-      <c r="I20" s="31">
+      <c r="I20" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J20" s="31" t="str">
-[...13 lines deleted...]
-      <c r="D21" s="286"/>
+      <c r="J20" s="197" t="str">
+        <f t="shared" si="1"/>
+        <v>-</v>
+      </c>
+      <c r="K20" s="197" t="str">
+        <f t="shared" si="2"/>
+        <v>-</v>
+      </c>
+      <c r="L20" s="86"/>
+    </row>
+    <row r="21" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="79"/>
+      <c r="B21" s="39"/>
+      <c r="C21" s="35"/>
+      <c r="D21" s="40"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
-      <c r="I21" s="31">
+      <c r="I21" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J21" s="31" t="str">
-[...13 lines deleted...]
-      <c r="D22" s="286"/>
+      <c r="J21" s="197" t="str">
+        <f t="shared" si="1"/>
+        <v>-</v>
+      </c>
+      <c r="K21" s="197" t="str">
+        <f t="shared" si="2"/>
+        <v>-</v>
+      </c>
+      <c r="L21" s="86"/>
+    </row>
+    <row r="22" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="79"/>
+      <c r="B22" s="39"/>
+      <c r="C22" s="35"/>
+      <c r="D22" s="40"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
-      <c r="I22" s="31">
-[...17 lines deleted...]
-      <c r="D23" s="286"/>
+      <c r="I22" s="197">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="J22" s="197" t="str">
+        <f t="shared" si="1"/>
+        <v>-</v>
+      </c>
+      <c r="K22" s="197" t="str">
+        <f t="shared" si="2"/>
+        <v>-</v>
+      </c>
+      <c r="L22" s="86"/>
+    </row>
+    <row r="23" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="79"/>
+      <c r="B23" s="39"/>
+      <c r="C23" s="35"/>
+      <c r="D23" s="40"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
-      <c r="I23" s="31">
-[...17 lines deleted...]
-      <c r="D24" s="286"/>
+      <c r="I23" s="197">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="J23" s="197" t="str">
+        <f t="shared" ref="J23:J47" si="4">IF(E23="Interne Kosten",I23,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="K23" s="197" t="str">
+        <f t="shared" ref="K23:K47" si="5">IF(E23="Externe Kosten",I23,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="L23" s="86"/>
+    </row>
+    <row r="24" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="79"/>
+      <c r="B24" s="39"/>
+      <c r="C24" s="35"/>
+      <c r="D24" s="40"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
-      <c r="I24" s="31">
-[...17 lines deleted...]
-      <c r="D25" s="286"/>
+      <c r="I24" s="197">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="J24" s="197" t="str">
+        <f t="shared" si="4"/>
+        <v>-</v>
+      </c>
+      <c r="K24" s="197" t="str">
+        <f t="shared" si="5"/>
+        <v>-</v>
+      </c>
+      <c r="L24" s="198"/>
+      <c r="M24" s="199"/>
+      <c r="N24" s="199"/>
+      <c r="O24" s="199"/>
+    </row>
+    <row r="25" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="79"/>
+      <c r="B25" s="39"/>
+      <c r="C25" s="35"/>
+      <c r="D25" s="40"/>
       <c r="E25" s="3"/>
-      <c r="F25" s="3"/>
+      <c r="F25" s="15"/>
       <c r="G25" s="4"/>
       <c r="H25" s="4"/>
-      <c r="I25" s="31">
-[...17 lines deleted...]
-      <c r="D26" s="286"/>
+      <c r="I25" s="197">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="J25" s="197" t="str">
+        <f t="shared" si="4"/>
+        <v>-</v>
+      </c>
+      <c r="K25" s="197" t="str">
+        <f t="shared" si="5"/>
+        <v>-</v>
+      </c>
+      <c r="L25" s="86"/>
+    </row>
+    <row r="26" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="79"/>
+      <c r="B26" s="39"/>
+      <c r="C26" s="35"/>
+      <c r="D26" s="40"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
-      <c r="I26" s="31">
-[...17 lines deleted...]
-      <c r="D27" s="286"/>
+      <c r="I26" s="197">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="J26" s="197" t="str">
+        <f t="shared" si="4"/>
+        <v>-</v>
+      </c>
+      <c r="K26" s="197" t="str">
+        <f t="shared" si="5"/>
+        <v>-</v>
+      </c>
+      <c r="L26" s="86"/>
+    </row>
+    <row r="27" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="79"/>
+      <c r="B27" s="39"/>
+      <c r="C27" s="35"/>
+      <c r="D27" s="40"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
-      <c r="I27" s="31">
-[...17 lines deleted...]
-      <c r="D28" s="286"/>
+      <c r="I27" s="197">
+        <f t="shared" ref="I27:I47" si="6">G27*H27</f>
+        <v>0</v>
+      </c>
+      <c r="J27" s="197" t="str">
+        <f t="shared" si="4"/>
+        <v>-</v>
+      </c>
+      <c r="K27" s="197" t="str">
+        <f t="shared" si="5"/>
+        <v>-</v>
+      </c>
+      <c r="L27" s="86"/>
+    </row>
+    <row r="28" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A28" s="79"/>
+      <c r="B28" s="39"/>
+      <c r="C28" s="35"/>
+      <c r="D28" s="40"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
-      <c r="I28" s="31">
+      <c r="I28" s="197">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="J28" s="31" t="str">
-[...13 lines deleted...]
-      <c r="D29" s="286"/>
+      <c r="J28" s="197" t="str">
+        <f t="shared" si="4"/>
+        <v>-</v>
+      </c>
+      <c r="K28" s="197" t="str">
+        <f t="shared" si="5"/>
+        <v>-</v>
+      </c>
+      <c r="L28" s="86"/>
+    </row>
+    <row r="29" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="79"/>
+      <c r="B29" s="39"/>
+      <c r="C29" s="35"/>
+      <c r="D29" s="40"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
-      <c r="I29" s="31">
+      <c r="I29" s="197">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="J29" s="31" t="str">
-[...13 lines deleted...]
-      <c r="D30" s="286"/>
+      <c r="J29" s="197" t="str">
+        <f t="shared" si="4"/>
+        <v>-</v>
+      </c>
+      <c r="K29" s="197" t="str">
+        <f t="shared" si="5"/>
+        <v>-</v>
+      </c>
+      <c r="L29" s="86"/>
+    </row>
+    <row r="30" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A30" s="79"/>
+      <c r="B30" s="39"/>
+      <c r="C30" s="35"/>
+      <c r="D30" s="40"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
-      <c r="I30" s="31">
+      <c r="I30" s="197">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="J30" s="31" t="str">
-[...13 lines deleted...]
-      <c r="D31" s="286"/>
+      <c r="J30" s="197" t="str">
+        <f t="shared" si="4"/>
+        <v>-</v>
+      </c>
+      <c r="K30" s="197" t="str">
+        <f t="shared" si="5"/>
+        <v>-</v>
+      </c>
+      <c r="L30" s="86"/>
+    </row>
+    <row r="31" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A31" s="79"/>
+      <c r="B31" s="39"/>
+      <c r="C31" s="35"/>
+      <c r="D31" s="40"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
-      <c r="I31" s="31">
+      <c r="I31" s="197">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="J31" s="31" t="str">
-[...13 lines deleted...]
-      <c r="D32" s="286"/>
+      <c r="J31" s="197" t="str">
+        <f t="shared" si="4"/>
+        <v>-</v>
+      </c>
+      <c r="K31" s="197" t="str">
+        <f t="shared" si="5"/>
+        <v>-</v>
+      </c>
+      <c r="L31" s="198"/>
+      <c r="M31" s="199"/>
+      <c r="N31" s="199"/>
+      <c r="O31" s="199"/>
+    </row>
+    <row r="32" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="79"/>
+      <c r="B32" s="39"/>
+      <c r="C32" s="35"/>
+      <c r="D32" s="40"/>
       <c r="E32" s="3"/>
-      <c r="F32" s="3"/>
+      <c r="F32" s="15"/>
       <c r="G32" s="4"/>
       <c r="H32" s="4"/>
-      <c r="I32" s="31">
+      <c r="I32" s="197">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="J32" s="31" t="str">
-[...7 lines deleted...]
-      <c r="L32" s="22"/>
+      <c r="J32" s="197" t="str">
+        <f t="shared" si="4"/>
+        <v>-</v>
+      </c>
+      <c r="K32" s="197" t="str">
+        <f t="shared" si="5"/>
+        <v>-</v>
+      </c>
+      <c r="L32" s="86"/>
     </row>
     <row r="33" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A33" s="18"/>
-[...2 lines deleted...]
-      <c r="D33" s="286"/>
+      <c r="A33" s="79"/>
+      <c r="B33" s="39"/>
+      <c r="C33" s="35"/>
+      <c r="D33" s="40"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
-      <c r="I33" s="31">
+      <c r="I33" s="197">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="J33" s="31" t="str">
-[...7 lines deleted...]
-      <c r="L33" s="22"/>
+      <c r="J33" s="197" t="str">
+        <f t="shared" si="4"/>
+        <v>-</v>
+      </c>
+      <c r="K33" s="197" t="str">
+        <f t="shared" si="5"/>
+        <v>-</v>
+      </c>
+      <c r="L33" s="86"/>
     </row>
     <row r="34" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A34" s="18"/>
-[...2 lines deleted...]
-      <c r="D34" s="286"/>
+      <c r="A34" s="79"/>
+      <c r="B34" s="39"/>
+      <c r="C34" s="35"/>
+      <c r="D34" s="40"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
-      <c r="I34" s="31">
-[...3 lines deleted...]
-      <c r="J34" s="31" t="str">
+      <c r="I34" s="197">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="J34" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
-      <c r="K34" s="31" t="str">
+      <c r="K34" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L34" s="22"/>
+      <c r="L34" s="86"/>
     </row>
     <row r="35" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A35" s="18"/>
-[...2 lines deleted...]
-      <c r="D35" s="286"/>
+      <c r="A35" s="79"/>
+      <c r="B35" s="39"/>
+      <c r="C35" s="35"/>
+      <c r="D35" s="40"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
-      <c r="I35" s="31">
-[...3 lines deleted...]
-      <c r="J35" s="31" t="str">
+      <c r="I35" s="197">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="J35" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
-      <c r="K35" s="31" t="str">
+      <c r="K35" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L35" s="22"/>
+      <c r="L35" s="86"/>
     </row>
     <row r="36" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A36" s="18"/>
-[...2 lines deleted...]
-      <c r="D36" s="286"/>
+      <c r="A36" s="79"/>
+      <c r="B36" s="39"/>
+      <c r="C36" s="35"/>
+      <c r="D36" s="40"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
-      <c r="I36" s="31">
-[...3 lines deleted...]
-      <c r="J36" s="31" t="str">
+      <c r="I36" s="197">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="J36" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
-      <c r="K36" s="31" t="str">
+      <c r="K36" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L36" s="22"/>
+      <c r="L36" s="86"/>
     </row>
     <row r="37" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A37" s="18"/>
-[...2 lines deleted...]
-      <c r="D37" s="286"/>
+      <c r="A37" s="79"/>
+      <c r="B37" s="39"/>
+      <c r="C37" s="35"/>
+      <c r="D37" s="40"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="4"/>
       <c r="H37" s="4"/>
-      <c r="I37" s="31">
-[...3 lines deleted...]
-      <c r="J37" s="31" t="str">
+      <c r="I37" s="197">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="J37" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
-      <c r="K37" s="31" t="str">
+      <c r="K37" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L37" s="22"/>
+      <c r="L37" s="86"/>
     </row>
     <row r="38" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A38" s="18"/>
-[...2 lines deleted...]
-      <c r="D38" s="286"/>
+      <c r="A38" s="79"/>
+      <c r="B38" s="39"/>
+      <c r="C38" s="35"/>
+      <c r="D38" s="40"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
-      <c r="I38" s="31">
-[...3 lines deleted...]
-      <c r="J38" s="31" t="str">
+      <c r="I38" s="197">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="J38" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
-      <c r="K38" s="31" t="str">
+      <c r="K38" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L38" s="22"/>
+      <c r="L38" s="86"/>
     </row>
     <row r="39" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A39" s="18"/>
-[...2 lines deleted...]
-      <c r="D39" s="286"/>
+      <c r="A39" s="79"/>
+      <c r="B39" s="39"/>
+      <c r="C39" s="35"/>
+      <c r="D39" s="40"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
-      <c r="I39" s="31">
-[...3 lines deleted...]
-      <c r="J39" s="31" t="str">
+      <c r="I39" s="197">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="J39" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
-      <c r="K39" s="31" t="str">
+      <c r="K39" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L39" s="22"/>
+      <c r="L39" s="86"/>
     </row>
     <row r="40" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A40" s="18"/>
-[...2 lines deleted...]
-      <c r="D40" s="286"/>
+      <c r="A40" s="79"/>
+      <c r="B40" s="39"/>
+      <c r="C40" s="35"/>
+      <c r="D40" s="40"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
-      <c r="I40" s="31">
-[...3 lines deleted...]
-      <c r="J40" s="31" t="str">
+      <c r="I40" s="197">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="J40" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
-      <c r="K40" s="31" t="str">
+      <c r="K40" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L40" s="22"/>
+      <c r="L40" s="86"/>
     </row>
     <row r="41" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A41" s="18"/>
-[...2 lines deleted...]
-      <c r="D41" s="286"/>
+      <c r="A41" s="79"/>
+      <c r="B41" s="39"/>
+      <c r="C41" s="35"/>
+      <c r="D41" s="40"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
-      <c r="I41" s="31">
-[...11 lines deleted...]
-      <c r="L41" s="22"/>
+      <c r="I41" s="197">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="J41" s="197" t="str">
+        <f t="shared" si="4"/>
+        <v>-</v>
+      </c>
+      <c r="K41" s="197" t="str">
+        <f t="shared" si="5"/>
+        <v>-</v>
+      </c>
+      <c r="L41" s="86"/>
     </row>
     <row r="42" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A42" s="18"/>
-[...2 lines deleted...]
-      <c r="D42" s="286"/>
+      <c r="A42" s="79"/>
+      <c r="B42" s="39"/>
+      <c r="C42" s="35"/>
+      <c r="D42" s="40"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
-      <c r="I42" s="31">
-[...11 lines deleted...]
-      <c r="L42" s="22"/>
+      <c r="I42" s="197">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="J42" s="197" t="str">
+        <f t="shared" si="4"/>
+        <v>-</v>
+      </c>
+      <c r="K42" s="197" t="str">
+        <f t="shared" si="5"/>
+        <v>-</v>
+      </c>
+      <c r="L42" s="86"/>
     </row>
     <row r="43" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A43" s="18"/>
-[...2 lines deleted...]
-      <c r="D43" s="286"/>
+      <c r="A43" s="79"/>
+      <c r="B43" s="39"/>
+      <c r="C43" s="35"/>
+      <c r="D43" s="40"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="4"/>
       <c r="H43" s="4"/>
-      <c r="I43" s="31">
-[...11 lines deleted...]
-      <c r="L43" s="22"/>
+      <c r="I43" s="197">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="J43" s="197" t="str">
+        <f t="shared" si="4"/>
+        <v>-</v>
+      </c>
+      <c r="K43" s="197" t="str">
+        <f t="shared" si="5"/>
+        <v>-</v>
+      </c>
+      <c r="L43" s="86"/>
     </row>
     <row r="44" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A44" s="18"/>
-[...2 lines deleted...]
-      <c r="D44" s="286"/>
+      <c r="A44" s="79"/>
+      <c r="B44" s="39"/>
+      <c r="C44" s="35"/>
+      <c r="D44" s="40"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="4"/>
       <c r="H44" s="4"/>
-      <c r="I44" s="31">
-[...11 lines deleted...]
-      <c r="L44" s="22"/>
+      <c r="I44" s="197">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="J44" s="197" t="str">
+        <f t="shared" si="4"/>
+        <v>-</v>
+      </c>
+      <c r="K44" s="197" t="str">
+        <f t="shared" si="5"/>
+        <v>-</v>
+      </c>
+      <c r="L44" s="86"/>
     </row>
     <row r="45" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A45" s="18"/>
-[...2 lines deleted...]
-      <c r="D45" s="286"/>
+      <c r="A45" s="79"/>
+      <c r="B45" s="39"/>
+      <c r="C45" s="35"/>
+      <c r="D45" s="40"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="4"/>
       <c r="H45" s="4"/>
-      <c r="I45" s="31">
-[...11 lines deleted...]
-      <c r="L45" s="22"/>
+      <c r="I45" s="197">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="J45" s="197" t="str">
+        <f t="shared" si="4"/>
+        <v>-</v>
+      </c>
+      <c r="K45" s="197" t="str">
+        <f t="shared" si="5"/>
+        <v>-</v>
+      </c>
+      <c r="L45" s="86"/>
     </row>
     <row r="46" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A46" s="18"/>
-[...2 lines deleted...]
-      <c r="D46" s="286"/>
+      <c r="A46" s="79"/>
+      <c r="B46" s="39"/>
+      <c r="C46" s="35"/>
+      <c r="D46" s="40"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="4"/>
       <c r="H46" s="4"/>
-      <c r="I46" s="31">
-[...11 lines deleted...]
-      <c r="L46" s="22"/>
+      <c r="I46" s="197">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="J46" s="197" t="str">
+        <f t="shared" si="4"/>
+        <v>-</v>
+      </c>
+      <c r="K46" s="197" t="str">
+        <f t="shared" si="5"/>
+        <v>-</v>
+      </c>
+      <c r="L46" s="86"/>
     </row>
     <row r="47" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A47" s="18"/>
-[...2 lines deleted...]
-      <c r="D47" s="286"/>
+      <c r="A47" s="79"/>
+      <c r="B47" s="39"/>
+      <c r="C47" s="35"/>
+      <c r="D47" s="40"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="4"/>
       <c r="H47" s="4"/>
-      <c r="I47" s="31">
-[...19 lines deleted...]
-      <c r="F48" s="3"/>
+      <c r="I47" s="197">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="J47" s="197" t="str">
+        <f t="shared" si="4"/>
+        <v>-</v>
+      </c>
+      <c r="K47" s="197" t="str">
+        <f t="shared" si="5"/>
+        <v>-</v>
+      </c>
+      <c r="L47" s="86"/>
+    </row>
+    <row r="48" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="79"/>
+      <c r="B48" s="41"/>
+      <c r="C48" s="36"/>
+      <c r="D48" s="42"/>
+      <c r="E48" s="5"/>
+      <c r="F48" s="5"/>
       <c r="G48" s="4"/>
-      <c r="H48" s="4"/>
-      <c r="I48" s="31">
+      <c r="H48" s="6"/>
+      <c r="I48" s="200">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="J48" s="200" t="str">
+        <f t="shared" si="1"/>
+        <v>-</v>
+      </c>
+      <c r="K48" s="200" t="str">
+        <f t="shared" si="2"/>
+        <v>-</v>
+      </c>
+      <c r="L48" s="86"/>
+    </row>
+    <row r="49" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A49" s="76"/>
+      <c r="B49" s="211"/>
+      <c r="C49" s="212"/>
+      <c r="D49" s="212"/>
+      <c r="E49" s="212"/>
+      <c r="F49" s="212"/>
+      <c r="G49" s="212"/>
+      <c r="H49" s="203" t="s">
+        <v>0</v>
+      </c>
+      <c r="I49" s="204">
+        <f>ROUND(SUM(I9:I48),0)</f>
+        <v>0</v>
+      </c>
+      <c r="J49" s="205">
+        <f>ROUND(SUM(J9:J48),0)</f>
+        <v>0</v>
+      </c>
+      <c r="K49" s="205">
+        <f>ROUND(SUM(K9:K48),0)</f>
+        <v>0</v>
+      </c>
+      <c r="L49" s="76"/>
+    </row>
+    <row r="50" spans="1:12" s="19" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="75"/>
+      <c r="B50" s="224"/>
+      <c r="C50" s="206"/>
+      <c r="D50" s="206"/>
+      <c r="E50" s="206"/>
+      <c r="F50" s="206"/>
+      <c r="G50" s="225"/>
+      <c r="H50" s="207"/>
+      <c r="I50" s="207"/>
+      <c r="J50" s="226"/>
+      <c r="K50" s="226"/>
+      <c r="L50" s="75"/>
+    </row>
+    <row r="51" spans="1:12" ht="62.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="76"/>
+      <c r="B51" s="72"/>
+      <c r="C51" s="227"/>
+      <c r="D51" s="227"/>
+      <c r="E51" s="227"/>
+      <c r="F51" s="227"/>
+      <c r="G51" s="440" t="str">
+        <f>IF(MAX(G54:G73)&gt;=30000, "Veuillez justifier au minimum les postes de coûts supérieurs à CHF 30 000 dans une annexe à l'aide d'explications sourcées ou, si possible, d'offres.", "")</f>
+        <v/>
+      </c>
+      <c r="H51" s="441"/>
+      <c r="I51" s="441"/>
+      <c r="J51" s="441"/>
+      <c r="K51" s="442"/>
+      <c r="L51" s="76"/>
+    </row>
+    <row r="52" spans="1:12" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="76"/>
+      <c r="B52" s="431" t="s">
+        <v>82</v>
+      </c>
+      <c r="C52" s="432"/>
+      <c r="D52" s="432"/>
+      <c r="E52" s="432"/>
+      <c r="F52" s="432"/>
+      <c r="G52" s="432"/>
+      <c r="H52" s="432"/>
+      <c r="I52" s="432"/>
+      <c r="J52" s="432"/>
+      <c r="K52" s="433"/>
+      <c r="L52" s="76"/>
+    </row>
+    <row r="53" spans="1:12" ht="77.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="76"/>
+      <c r="B53" s="414" t="s">
+        <v>60</v>
+      </c>
+      <c r="C53" s="415"/>
+      <c r="D53" s="416"/>
+      <c r="E53" s="194" t="s">
+        <v>48</v>
+      </c>
+      <c r="F53" s="195" t="s">
+        <v>49</v>
+      </c>
+      <c r="G53" s="223" t="s">
+        <v>62</v>
+      </c>
+      <c r="H53" s="195" t="s">
+        <v>63</v>
+      </c>
+      <c r="I53" s="195" t="s">
+        <v>52</v>
+      </c>
+      <c r="J53" s="195" t="s">
+        <v>53</v>
+      </c>
+      <c r="K53" s="195" t="s">
+        <v>54</v>
+      </c>
+      <c r="L53" s="76"/>
+    </row>
+    <row r="54" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A54" s="76"/>
+      <c r="B54" s="420"/>
+      <c r="C54" s="421"/>
+      <c r="D54" s="422"/>
+      <c r="E54" s="1"/>
+      <c r="F54" s="3"/>
+      <c r="G54" s="4"/>
+      <c r="H54" s="2"/>
+      <c r="I54" s="196">
+        <f>G54*H54</f>
+        <v>0</v>
+      </c>
+      <c r="J54" s="196" t="str">
+        <f>IF(E54="Interne Kosten",I54,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="K54" s="196" t="str">
+        <f>IF(E54="Externe Kosten",I54,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="L54" s="76"/>
+    </row>
+    <row r="55" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A55" s="76"/>
+      <c r="B55" s="411"/>
+      <c r="C55" s="412"/>
+      <c r="D55" s="413"/>
+      <c r="E55" s="3"/>
+      <c r="F55" s="3"/>
+      <c r="G55" s="4"/>
+      <c r="H55" s="4"/>
+      <c r="I55" s="197">
+        <f t="shared" ref="I55:I71" si="7">G55*H55</f>
+        <v>0</v>
+      </c>
+      <c r="J55" s="197" t="str">
+        <f t="shared" ref="J55:J73" si="8">IF(E55="Interne Kosten",I55,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="K55" s="197" t="str">
+        <f t="shared" ref="K55:K73" si="9">IF(E55="Externe Kosten",I55,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="L55" s="76"/>
+    </row>
+    <row r="56" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A56" s="76"/>
+      <c r="B56" s="411"/>
+      <c r="C56" s="412"/>
+      <c r="D56" s="413"/>
+      <c r="E56" s="3"/>
+      <c r="F56" s="3"/>
+      <c r="G56" s="4"/>
+      <c r="H56" s="4"/>
+      <c r="I56" s="197">
+        <f t="shared" ref="I56:I61" si="10">G56*H56</f>
+        <v>0</v>
+      </c>
+      <c r="J56" s="197" t="str">
+        <f t="shared" ref="J56:J61" si="11">IF(E56="Interne Kosten",I56,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="K56" s="197" t="str">
+        <f t="shared" ref="K56:K61" si="12">IF(E56="Externe Kosten",I56,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="L56" s="76"/>
+    </row>
+    <row r="57" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A57" s="76"/>
+      <c r="B57" s="411"/>
+      <c r="C57" s="412"/>
+      <c r="D57" s="413"/>
+      <c r="E57" s="3"/>
+      <c r="F57" s="3"/>
+      <c r="G57" s="4"/>
+      <c r="H57" s="4"/>
+      <c r="I57" s="197">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="J57" s="197" t="str">
+        <f t="shared" si="11"/>
+        <v>-</v>
+      </c>
+      <c r="K57" s="197" t="str">
+        <f t="shared" si="12"/>
+        <v>-</v>
+      </c>
+      <c r="L57" s="76"/>
+    </row>
+    <row r="58" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A58" s="76"/>
+      <c r="B58" s="411"/>
+      <c r="C58" s="412"/>
+      <c r="D58" s="413"/>
+      <c r="E58" s="3"/>
+      <c r="F58" s="3"/>
+      <c r="G58" s="4"/>
+      <c r="H58" s="4"/>
+      <c r="I58" s="197">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="J58" s="197" t="str">
+        <f t="shared" si="11"/>
+        <v>-</v>
+      </c>
+      <c r="K58" s="197" t="str">
+        <f t="shared" si="12"/>
+        <v>-</v>
+      </c>
+      <c r="L58" s="76"/>
+    </row>
+    <row r="59" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A59" s="76"/>
+      <c r="B59" s="411"/>
+      <c r="C59" s="412"/>
+      <c r="D59" s="413"/>
+      <c r="E59" s="3"/>
+      <c r="F59" s="3"/>
+      <c r="G59" s="4"/>
+      <c r="H59" s="4"/>
+      <c r="I59" s="197">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="J59" s="197" t="str">
+        <f t="shared" si="11"/>
+        <v>-</v>
+      </c>
+      <c r="K59" s="197" t="str">
+        <f t="shared" si="12"/>
+        <v>-</v>
+      </c>
+      <c r="L59" s="76"/>
+    </row>
+    <row r="60" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A60" s="76"/>
+      <c r="B60" s="411"/>
+      <c r="C60" s="412"/>
+      <c r="D60" s="413"/>
+      <c r="E60" s="3"/>
+      <c r="F60" s="3"/>
+      <c r="G60" s="4"/>
+      <c r="H60" s="4"/>
+      <c r="I60" s="197">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="J60" s="197" t="str">
+        <f t="shared" si="11"/>
+        <v>-</v>
+      </c>
+      <c r="K60" s="197" t="str">
+        <f t="shared" si="12"/>
+        <v>-</v>
+      </c>
+      <c r="L60" s="76"/>
+    </row>
+    <row r="61" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A61" s="76"/>
+      <c r="B61" s="411"/>
+      <c r="C61" s="412"/>
+      <c r="D61" s="413"/>
+      <c r="E61" s="3"/>
+      <c r="F61" s="3"/>
+      <c r="G61" s="4"/>
+      <c r="H61" s="4"/>
+      <c r="I61" s="197">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="J61" s="197" t="str">
+        <f t="shared" si="11"/>
+        <v>-</v>
+      </c>
+      <c r="K61" s="197" t="str">
+        <f t="shared" si="12"/>
+        <v>-</v>
+      </c>
+      <c r="L61" s="76"/>
+    </row>
+    <row r="62" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A62" s="76"/>
+      <c r="B62" s="411"/>
+      <c r="C62" s="412"/>
+      <c r="D62" s="413"/>
+      <c r="E62" s="3"/>
+      <c r="F62" s="3"/>
+      <c r="G62" s="4"/>
+      <c r="H62" s="4"/>
+      <c r="I62" s="197">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="J62" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="K62" s="197" t="str">
         <f t="shared" si="9"/>
-        <v>0</v>
-[...20 lines deleted...]
-      <c r="I49" s="31">
+        <v>-</v>
+      </c>
+      <c r="L62" s="76"/>
+    </row>
+    <row r="63" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A63" s="76"/>
+      <c r="B63" s="411"/>
+      <c r="C63" s="412"/>
+      <c r="D63" s="413"/>
+      <c r="E63" s="3"/>
+      <c r="F63" s="3"/>
+      <c r="G63" s="4"/>
+      <c r="H63" s="4"/>
+      <c r="I63" s="197">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="J63" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="K63" s="197" t="str">
         <f t="shared" si="9"/>
-        <v>0</v>
-[...20 lines deleted...]
-      <c r="I50" s="97">
+        <v>-</v>
+      </c>
+      <c r="L63" s="76"/>
+    </row>
+    <row r="64" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A64" s="76"/>
+      <c r="B64" s="411"/>
+      <c r="C64" s="412"/>
+      <c r="D64" s="413"/>
+      <c r="E64" s="3"/>
+      <c r="F64" s="3"/>
+      <c r="G64" s="4"/>
+      <c r="H64" s="4"/>
+      <c r="I64" s="197">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="J64" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="K64" s="197" t="str">
         <f t="shared" si="9"/>
-        <v>0</v>
-[...257 lines deleted...]
-      <c r="L64" s="16"/>
+        <v>-</v>
+      </c>
+      <c r="L64" s="76"/>
     </row>
     <row r="65" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A65" s="16"/>
-[...2 lines deleted...]
-      <c r="D65" s="360"/>
+      <c r="A65" s="76"/>
+      <c r="B65" s="411"/>
+      <c r="C65" s="412"/>
+      <c r="D65" s="413"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="4"/>
       <c r="H65" s="4"/>
-      <c r="I65" s="31">
-[...11 lines deleted...]
-      <c r="L65" s="16"/>
+      <c r="I65" s="197">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="J65" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="K65" s="197" t="str">
+        <f t="shared" si="9"/>
+        <v>-</v>
+      </c>
+      <c r="L65" s="76"/>
     </row>
     <row r="66" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A66" s="16"/>
-[...2 lines deleted...]
-      <c r="D66" s="360"/>
+      <c r="A66" s="76"/>
+      <c r="B66" s="411"/>
+      <c r="C66" s="412"/>
+      <c r="D66" s="413"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="4"/>
       <c r="H66" s="4"/>
-      <c r="I66" s="31">
-[...11 lines deleted...]
-      <c r="L66" s="16"/>
+      <c r="I66" s="197">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="J66" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="K66" s="197" t="str">
+        <f t="shared" si="9"/>
+        <v>-</v>
+      </c>
+      <c r="L66" s="76"/>
     </row>
     <row r="67" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A67" s="16"/>
-[...2 lines deleted...]
-      <c r="D67" s="360"/>
+      <c r="A67" s="76"/>
+      <c r="B67" s="411"/>
+      <c r="C67" s="412"/>
+      <c r="D67" s="413"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="4"/>
       <c r="H67" s="4"/>
-      <c r="I67" s="31">
-[...11 lines deleted...]
-      <c r="L67" s="16"/>
+      <c r="I67" s="197">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="J67" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="K67" s="197" t="str">
+        <f t="shared" si="9"/>
+        <v>-</v>
+      </c>
+      <c r="L67" s="76"/>
     </row>
     <row r="68" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A68" s="16"/>
-[...2 lines deleted...]
-      <c r="D68" s="360"/>
+      <c r="A68" s="76"/>
+      <c r="B68" s="411"/>
+      <c r="C68" s="412"/>
+      <c r="D68" s="413"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="4"/>
       <c r="H68" s="4"/>
-      <c r="I68" s="31">
-[...11 lines deleted...]
-      <c r="L68" s="16"/>
+      <c r="I68" s="197">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="J68" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="K68" s="197" t="str">
+        <f t="shared" si="9"/>
+        <v>-</v>
+      </c>
+      <c r="L68" s="76"/>
     </row>
     <row r="69" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A69" s="16"/>
-[...2 lines deleted...]
-      <c r="D69" s="360"/>
+      <c r="A69" s="76"/>
+      <c r="B69" s="411"/>
+      <c r="C69" s="412"/>
+      <c r="D69" s="413"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="4"/>
       <c r="H69" s="4"/>
-      <c r="I69" s="31">
-[...11 lines deleted...]
-      <c r="L69" s="16"/>
+      <c r="I69" s="197">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="J69" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="K69" s="197" t="str">
+        <f t="shared" si="9"/>
+        <v>-</v>
+      </c>
+      <c r="L69" s="76"/>
     </row>
     <row r="70" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A70" s="16"/>
-[...2 lines deleted...]
-      <c r="D70" s="392"/>
+      <c r="A70" s="76"/>
+      <c r="B70" s="411"/>
+      <c r="C70" s="412"/>
+      <c r="D70" s="413"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="4"/>
       <c r="H70" s="4"/>
-      <c r="I70" s="31">
-[...11 lines deleted...]
-      <c r="L70" s="16"/>
+      <c r="I70" s="197">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="J70" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="K70" s="197" t="str">
+        <f t="shared" si="9"/>
+        <v>-</v>
+      </c>
+      <c r="L70" s="76"/>
     </row>
     <row r="71" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A71" s="16"/>
-[...2 lines deleted...]
-      <c r="D71" s="392"/>
+      <c r="A71" s="76"/>
+      <c r="B71" s="411"/>
+      <c r="C71" s="412"/>
+      <c r="D71" s="413"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="4"/>
       <c r="H71" s="4"/>
-      <c r="I71" s="31">
-[...11 lines deleted...]
-      <c r="L71" s="16"/>
+      <c r="I71" s="197">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="J71" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="K71" s="197" t="str">
+        <f t="shared" si="9"/>
+        <v>-</v>
+      </c>
+      <c r="L71" s="76"/>
     </row>
     <row r="72" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A72" s="16"/>
-[...2 lines deleted...]
-      <c r="D72" s="392"/>
+      <c r="A72" s="76"/>
+      <c r="B72" s="411"/>
+      <c r="C72" s="412"/>
+      <c r="D72" s="413"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="4"/>
       <c r="H72" s="4"/>
-      <c r="I72" s="31">
-[...17 lines deleted...]
-      <c r="D73" s="392"/>
+      <c r="I72" s="197">
+        <f t="shared" ref="I72:I73" si="13">G72*H72</f>
+        <v>0</v>
+      </c>
+      <c r="J72" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="K72" s="197" t="str">
+        <f t="shared" si="9"/>
+        <v>-</v>
+      </c>
+      <c r="L72" s="76"/>
+    </row>
+    <row r="73" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="76"/>
+      <c r="B73" s="408"/>
+      <c r="C73" s="409"/>
+      <c r="D73" s="410"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="4"/>
       <c r="H73" s="4"/>
-      <c r="I73" s="31">
-[...34 lines deleted...]
-      <c r="L74" s="16"/>
+      <c r="I73" s="197">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="J73" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="K73" s="197" t="str">
+        <f t="shared" si="9"/>
+        <v>-</v>
+      </c>
+      <c r="L73" s="76"/>
+    </row>
+    <row r="74" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="76"/>
+      <c r="B74" s="201"/>
+      <c r="C74" s="202"/>
+      <c r="D74" s="202"/>
+      <c r="E74" s="202"/>
+      <c r="F74" s="202"/>
+      <c r="G74" s="202"/>
+      <c r="H74" s="203" t="s">
+        <v>0</v>
+      </c>
+      <c r="I74" s="204">
+        <f>ROUND(SUM(I54:I73),0)</f>
+        <v>0</v>
+      </c>
+      <c r="J74" s="205">
+        <f>ROUND(SUM(J54:J73),0)</f>
+        <v>0</v>
+      </c>
+      <c r="K74" s="205">
+        <f>ROUND(SUM(K54:K73),0)</f>
+        <v>0</v>
+      </c>
+      <c r="L74" s="76"/>
     </row>
     <row r="75" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A75" s="16"/>
-[...344 lines deleted...]
-      <c r="H96" s="23"/>
+      <c r="A75" s="76"/>
+      <c r="B75" s="215"/>
+      <c r="C75" s="216"/>
+      <c r="D75" s="216"/>
+      <c r="E75" s="216"/>
+      <c r="F75" s="216"/>
+      <c r="G75" s="216"/>
+      <c r="H75" s="216"/>
+      <c r="I75" s="216"/>
+      <c r="J75" s="216"/>
+      <c r="K75" s="217"/>
+      <c r="L75" s="76"/>
+    </row>
+    <row r="76" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="76"/>
+      <c r="B76" s="402"/>
+      <c r="C76" s="403"/>
+      <c r="D76" s="404"/>
+      <c r="E76" s="76"/>
+      <c r="F76" s="76"/>
+      <c r="G76" s="76"/>
+      <c r="H76" s="76"/>
+      <c r="I76" s="76"/>
+      <c r="J76" s="76"/>
+      <c r="K76" s="76"/>
+      <c r="L76" s="76"/>
+    </row>
+    <row r="77" spans="1:12" ht="36.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="76"/>
+      <c r="B77" s="405"/>
+      <c r="C77" s="406"/>
+      <c r="D77" s="407"/>
+      <c r="E77" s="87"/>
+      <c r="F77" s="76"/>
+      <c r="G77" s="76"/>
+      <c r="H77" s="87"/>
+      <c r="I77" s="76"/>
+      <c r="J77" s="76"/>
+      <c r="K77" s="76"/>
+      <c r="L77" s="76"/>
+    </row>
+    <row r="78" spans="1:12" ht="36.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="218"/>
+      <c r="B78" s="218"/>
+      <c r="C78" s="218"/>
+      <c r="D78" s="218"/>
+      <c r="E78" s="218"/>
+      <c r="F78" s="218"/>
+      <c r="G78" s="218"/>
+      <c r="H78" s="218"/>
+      <c r="I78" s="218"/>
+      <c r="J78" s="218"/>
+      <c r="K78" s="218"/>
+      <c r="L78" s="218"/>
+    </row>
+    <row r="83" spans="2:8" ht="12.95" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B83" s="199"/>
+      <c r="C83" s="199"/>
+      <c r="D83" s="199"/>
+      <c r="E83" s="199"/>
+      <c r="H83" s="199"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="cSsOejOM5/rfwNE3g6K9lLgAdLLZduF6q6DyciYyMipogHcYSS1Zmrte5hQbOrxzIxs6C0vmGLSMZg+YUtBZlg==" saltValue="VqSDMuQKj4dZSEtTevtzPQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="OKsFjV29P2OuUIzZLAc81VqxSZyjE+waN4bgh63Okcdi3sDtT3R9EWlxzezipR90aStp2WSV/OUoF5Sp4dVr1Q==" saltValue="zx3P8o70ea9F5n2yR9JZ3g==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="28">
-    <mergeCell ref="B2:K3"/>
-[...6 lines deleted...]
-    <mergeCell ref="B62:K62"/>
+    <mergeCell ref="B66:D66"/>
+    <mergeCell ref="B54:D54"/>
+    <mergeCell ref="B55:D55"/>
+    <mergeCell ref="B62:D62"/>
     <mergeCell ref="B63:D63"/>
     <mergeCell ref="B64:D64"/>
     <mergeCell ref="B65:D65"/>
-    <mergeCell ref="B66:D66"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="B56:D56"/>
+    <mergeCell ref="B57:D57"/>
+    <mergeCell ref="B58:D58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="B60:D60"/>
+    <mergeCell ref="B73:D73"/>
+    <mergeCell ref="B76:D76"/>
+    <mergeCell ref="B77:D77"/>
     <mergeCell ref="B67:D67"/>
     <mergeCell ref="B68:D68"/>
     <mergeCell ref="B69:D69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="B71:D71"/>
     <mergeCell ref="B72:D72"/>
-    <mergeCell ref="B73:D73"/>
-[...10 lines deleted...]
-    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="B7:K7"/>
+    <mergeCell ref="B52:K52"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="B2:I2"/>
+    <mergeCell ref="G4:K5"/>
+    <mergeCell ref="G51:K51"/>
   </mergeCells>
-  <conditionalFormatting sqref="G11:G50">
-    <cfRule type="cellIs" dxfId="14" priority="2" operator="greaterThanOrEqual">
+  <conditionalFormatting sqref="G9:G48">
+    <cfRule type="cellIs" dxfId="24" priority="2" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G64:G83">
-[...1 lines deleted...]
-      <formula>100000</formula>
+  <conditionalFormatting sqref="G54:G73">
+    <cfRule type="cellIs" dxfId="23" priority="1" operator="greaterThanOrEqual">
+      <formula>30000</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J9:K48">
+    <cfRule type="expression" dxfId="20" priority="16">
+      <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J54:K73">
+    <cfRule type="expression" dxfId="19" priority="9">
+      <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D41:D49 D13:D16 D66:D69 D75:D83" xr:uid="{9C51933B-C935-4A0E-B149-64E6FC732C20}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D56:D73 D11:D28 D30:D47" xr:uid="{9C51933B-C935-4A0E-B149-64E6FC732C20}"/>
   </dataValidations>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="38" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="82" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;C&amp;"Arial,Fett"&amp;14Investitionskosten
 </oddHeader>
   </headerFooter>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="5" max="34" man="1"/>
     <brk id="10" max="35" man="1"/>
   </colBreaks>
+  <customProperties>
+    <customPr name="_pios_id" r:id="rId2"/>
+  </customProperties>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="21" id="{B2210070-5CC6-4DB1-B06B-162614E294E1}">
-            <xm:f>'(4) Financement &amp; aide fin.'!$K$24&lt;&gt;#REF!+$K$51</xm:f>
+            <xm:f>'(4) Financement &amp; aide fin.'!$K$24&lt;&gt;#REF!+$K$49</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFFF0000"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>G51:G61</xm:sqref>
+          <xm:sqref>G49:K50 G51</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="expression" priority="6" id="{DA14A4EA-AB4A-41DC-9F25-91878F4A63D9}">
-            <xm:f>'(4) Financement &amp; aide fin.'!$K$24&lt;&gt;#REF!+$K$51</xm:f>
+          <x14:cfRule type="expression" priority="5" id="{7952A003-763F-4675-80BC-7149BA451779}">
+            <xm:f>'(4) Financement &amp; aide fin.'!$K$24&lt;&gt;#REF!+$K$49</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFFF0000"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>G84:K84</xm:sqref>
-[...71 lines deleted...]
-          <xm:sqref>J51:K55 J61:K61</xm:sqref>
+          <xm:sqref>G74:K74</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{E324EAFD-0541-4C5B-807F-7FACE65EDA96}">
           <x14:formula1>
             <xm:f>Legende!$A$2:$A$8</xm:f>
           </x14:formula1>
-          <xm:sqref>E11:E50 E64:E83</xm:sqref>
+          <xm:sqref>E9:E48 E54:E73</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{A21E746A-AE23-48E5-9596-4237FE3EFA0F}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{890104E8-05A0-4A7A-8DF2-359047B4108D}">
           <x14:formula1>
-            <xm:f>'(1) Vue d''ensemble'!$E$14:$E$24</xm:f>
+            <xm:f>'(1) Vue d''ensemble'!$E$15:$E$25</xm:f>
           </x14:formula1>
-          <xm:sqref>F11:F50 F64:F83</xm:sqref>
+          <xm:sqref>F9:F48 F54:F73</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6740702-6138-41B3-81CB-344D0373D11A}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AG95"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B56" sqref="B56:D56"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="2.7109375" customWidth="1"/>
+    <col min="2" max="2" width="35.28515625" customWidth="1"/>
+    <col min="3" max="3" width="39.85546875" customWidth="1"/>
+    <col min="4" max="4" width="26.28515625" customWidth="1"/>
+    <col min="5" max="5" width="26.42578125" customWidth="1"/>
+    <col min="6" max="6" width="17.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="15" customWidth="1"/>
+    <col min="8" max="8" width="13.42578125" customWidth="1"/>
+    <col min="9" max="9" width="10.85546875" customWidth="1"/>
+    <col min="10" max="10" width="15" customWidth="1"/>
+    <col min="11" max="11" width="13.42578125" customWidth="1"/>
+    <col min="12" max="12" width="10.85546875" customWidth="1"/>
+    <col min="13" max="13" width="15" customWidth="1"/>
+    <col min="14" max="14" width="13.42578125" customWidth="1"/>
+    <col min="15" max="15" width="10.85546875" customWidth="1"/>
+    <col min="16" max="16" width="15" customWidth="1"/>
+    <col min="17" max="17" width="13.42578125" customWidth="1"/>
+    <col min="18" max="18" width="10.85546875" customWidth="1"/>
+    <col min="19" max="19" width="15" customWidth="1"/>
+    <col min="20" max="20" width="13.42578125" customWidth="1"/>
+    <col min="21" max="21" width="10.85546875" customWidth="1"/>
+    <col min="22" max="22" width="15" customWidth="1"/>
+    <col min="23" max="23" width="13.42578125" customWidth="1"/>
+    <col min="24" max="24" width="10.85546875" customWidth="1"/>
+    <col min="25" max="25" width="15" customWidth="1"/>
+    <col min="26" max="26" width="13.42578125" customWidth="1"/>
+    <col min="27" max="27" width="10.85546875" customWidth="1"/>
+    <col min="28" max="28" width="9.7109375" hidden="1" customWidth="1"/>
+    <col min="29" max="29" width="10.5703125" hidden="1" customWidth="1"/>
+    <col min="30" max="30" width="2.7109375" customWidth="1"/>
+    <col min="31" max="16384" width="11.42578125" hidden="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:33" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="76"/>
+      <c r="B1" s="173"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+      <c r="V1" s="63"/>
+      <c r="W1" s="63"/>
+      <c r="X1" s="63"/>
+      <c r="Y1" s="63"/>
+      <c r="Z1" s="63"/>
+      <c r="AA1" s="63"/>
+      <c r="AB1" s="63"/>
+      <c r="AC1" s="63"/>
+      <c r="AD1" s="76"/>
+    </row>
+    <row r="2" spans="1:33" ht="120" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="79"/>
+      <c r="B2" s="463" t="s">
+        <v>97</v>
+      </c>
+      <c r="C2" s="464"/>
+      <c r="D2" s="464"/>
+      <c r="E2" s="464"/>
+      <c r="F2" s="464"/>
+      <c r="G2" s="464"/>
+      <c r="H2" s="464"/>
+      <c r="I2" s="464"/>
+      <c r="J2" s="464"/>
+      <c r="K2" s="464"/>
+      <c r="L2" s="464"/>
+      <c r="M2" s="228"/>
+      <c r="N2" s="228"/>
+      <c r="O2" s="228"/>
+      <c r="P2" s="228"/>
+      <c r="Q2" s="228"/>
+      <c r="R2" s="228"/>
+      <c r="S2" s="228"/>
+      <c r="T2" s="228"/>
+      <c r="U2" s="228"/>
+      <c r="V2" s="228"/>
+      <c r="W2" s="228"/>
+      <c r="X2" s="228"/>
+      <c r="Y2" s="228"/>
+      <c r="Z2" s="228"/>
+      <c r="AA2" s="229"/>
+      <c r="AB2" s="219"/>
+      <c r="AC2" s="220"/>
+      <c r="AD2" s="86"/>
+    </row>
+    <row r="3" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A3" s="76"/>
+      <c r="B3" s="221"/>
+      <c r="C3" s="180"/>
+      <c r="D3" s="180"/>
+      <c r="E3" s="180"/>
+      <c r="F3" s="180"/>
+      <c r="G3" s="180"/>
+      <c r="H3" s="180"/>
+      <c r="I3" s="180"/>
+      <c r="J3" s="180"/>
+      <c r="K3" s="180"/>
+      <c r="L3" s="180"/>
+      <c r="M3" s="180"/>
+      <c r="N3" s="180"/>
+      <c r="O3" s="180"/>
+      <c r="P3" s="180"/>
+      <c r="Q3" s="180"/>
+      <c r="R3" s="180"/>
+      <c r="S3" s="180"/>
+      <c r="T3" s="180"/>
+      <c r="U3" s="180"/>
+      <c r="V3" s="180"/>
+      <c r="W3" s="180"/>
+      <c r="X3" s="180"/>
+      <c r="Y3" s="180"/>
+      <c r="Z3" s="180"/>
+      <c r="AA3" s="180"/>
+      <c r="AB3" s="180"/>
+      <c r="AC3" s="180"/>
+      <c r="AD3" s="76"/>
+    </row>
+    <row r="4" spans="1:33" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="79"/>
+      <c r="B4" s="185"/>
+      <c r="C4" s="185"/>
+      <c r="D4" s="185"/>
+      <c r="E4" s="185"/>
+      <c r="F4" s="185"/>
+      <c r="G4" s="429" t="str">
+        <f>IF(MAX(G9:G48)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'offres ou d'explications sourcées.", "")</f>
+        <v/>
+      </c>
+      <c r="H4" s="429"/>
+      <c r="I4" s="429"/>
+      <c r="J4" s="429" t="str">
+        <f>IF(MAX(J9:J48)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'offres ou d'explications sourcées.", "")</f>
+        <v/>
+      </c>
+      <c r="K4" s="429"/>
+      <c r="L4" s="429"/>
+      <c r="M4" s="429" t="str">
+        <f>IF(MAX(M9:M48)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'offres ou d'explications sourcées.", "")</f>
+        <v/>
+      </c>
+      <c r="N4" s="429"/>
+      <c r="O4" s="429"/>
+      <c r="P4" s="429" t="str">
+        <f>IF(MAX(P9:P48)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'offres ou d'explications sourcées.", "")</f>
+        <v/>
+      </c>
+      <c r="Q4" s="429"/>
+      <c r="R4" s="429"/>
+      <c r="S4" s="429" t="str">
+        <f>IF(MAX(S9:S48)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'offres ou d'explications sourcées.", "")</f>
+        <v/>
+      </c>
+      <c r="T4" s="429"/>
+      <c r="U4" s="429"/>
+      <c r="V4" s="429" t="str">
+        <f>IF(MAX(V9:V48)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'offres ou d'explications sourcées.", "")</f>
+        <v/>
+      </c>
+      <c r="W4" s="429"/>
+      <c r="X4" s="429"/>
+      <c r="Y4" s="429" t="str">
+        <f>IF(MAX(Y9:Y48)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'offres ou d'explications sourcées.", "")</f>
+        <v/>
+      </c>
+      <c r="Z4" s="429"/>
+      <c r="AA4" s="429"/>
+      <c r="AB4" s="185"/>
+      <c r="AC4" s="178"/>
+      <c r="AD4" s="75"/>
+      <c r="AE4" s="19"/>
+    </row>
+    <row r="5" spans="1:33" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="79"/>
+      <c r="B5" s="19"/>
+      <c r="C5" s="230"/>
+      <c r="D5" s="231"/>
+      <c r="E5" s="231"/>
+      <c r="F5" s="231"/>
+      <c r="G5" s="19"/>
+      <c r="H5" s="185"/>
+      <c r="I5" s="232"/>
+      <c r="J5" s="232"/>
+      <c r="K5" s="232"/>
+      <c r="L5" s="232"/>
+      <c r="M5" s="232"/>
+      <c r="N5" s="232"/>
+      <c r="O5" s="232"/>
+      <c r="P5" s="232"/>
+      <c r="Q5" s="232"/>
+      <c r="R5" s="232"/>
+      <c r="S5" s="232"/>
+      <c r="T5" s="232"/>
+      <c r="U5" s="232"/>
+      <c r="V5" s="232"/>
+      <c r="W5" s="232"/>
+      <c r="X5" s="232"/>
+      <c r="Y5" s="232"/>
+      <c r="Z5" s="232"/>
+      <c r="AA5" s="232"/>
+      <c r="AB5" s="232"/>
+      <c r="AC5" s="233"/>
+      <c r="AD5" s="76"/>
+    </row>
+    <row r="6" spans="1:33" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="79"/>
+      <c r="B6" s="431" t="s">
+        <v>93</v>
+      </c>
+      <c r="C6" s="432"/>
+      <c r="D6" s="432"/>
+      <c r="E6" s="432"/>
+      <c r="F6" s="432"/>
+      <c r="G6" s="432"/>
+      <c r="H6" s="432"/>
+      <c r="I6" s="432"/>
+      <c r="J6" s="432"/>
+      <c r="K6" s="432"/>
+      <c r="L6" s="432"/>
+      <c r="M6" s="432"/>
+      <c r="N6" s="432"/>
+      <c r="O6" s="432"/>
+      <c r="P6" s="432"/>
+      <c r="Q6" s="432"/>
+      <c r="R6" s="432"/>
+      <c r="S6" s="432"/>
+      <c r="T6" s="432"/>
+      <c r="U6" s="432"/>
+      <c r="V6" s="432"/>
+      <c r="W6" s="432"/>
+      <c r="X6" s="432"/>
+      <c r="Y6" s="432"/>
+      <c r="Z6" s="432"/>
+      <c r="AA6" s="433"/>
+      <c r="AB6" s="234"/>
+      <c r="AC6" s="234"/>
+      <c r="AD6" s="86"/>
+    </row>
+    <row r="7" spans="1:33" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="79"/>
+      <c r="B7" s="443" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" s="445" t="s">
+        <v>46</v>
+      </c>
+      <c r="D7" s="447" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" s="456" t="s">
+        <v>48</v>
+      </c>
+      <c r="F7" s="458" t="s">
+        <v>49</v>
+      </c>
+      <c r="G7" s="451" t="s">
+        <v>11</v>
+      </c>
+      <c r="H7" s="452"/>
+      <c r="I7" s="453"/>
+      <c r="J7" s="451" t="s">
+        <v>11</v>
+      </c>
+      <c r="K7" s="452"/>
+      <c r="L7" s="453"/>
+      <c r="M7" s="451" t="s">
+        <v>11</v>
+      </c>
+      <c r="N7" s="452"/>
+      <c r="O7" s="453"/>
+      <c r="P7" s="451" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q7" s="452"/>
+      <c r="R7" s="453"/>
+      <c r="S7" s="451" t="s">
+        <v>11</v>
+      </c>
+      <c r="T7" s="452"/>
+      <c r="U7" s="453"/>
+      <c r="V7" s="451" t="s">
+        <v>11</v>
+      </c>
+      <c r="W7" s="452"/>
+      <c r="X7" s="453"/>
+      <c r="Y7" s="451" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z7" s="452"/>
+      <c r="AA7" s="453"/>
+      <c r="AB7" s="454" t="s">
+        <v>10</v>
+      </c>
+      <c r="AC7" s="449" t="s">
+        <v>9</v>
+      </c>
+      <c r="AD7" s="76"/>
+    </row>
+    <row r="8" spans="1:33" ht="80.099999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="79"/>
+      <c r="B8" s="444"/>
+      <c r="C8" s="446"/>
+      <c r="D8" s="448"/>
+      <c r="E8" s="457"/>
+      <c r="F8" s="459"/>
+      <c r="G8" s="235" t="s">
+        <v>62</v>
+      </c>
+      <c r="H8" s="236" t="s">
+        <v>63</v>
+      </c>
+      <c r="I8" s="237" t="s">
+        <v>52</v>
+      </c>
+      <c r="J8" s="235" t="s">
+        <v>62</v>
+      </c>
+      <c r="K8" s="236" t="s">
+        <v>63</v>
+      </c>
+      <c r="L8" s="237" t="s">
+        <v>52</v>
+      </c>
+      <c r="M8" s="235" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" s="236" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="237" t="s">
+        <v>52</v>
+      </c>
+      <c r="P8" s="235" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q8" s="236" t="s">
+        <v>63</v>
+      </c>
+      <c r="R8" s="237" t="s">
+        <v>52</v>
+      </c>
+      <c r="S8" s="235" t="s">
+        <v>62</v>
+      </c>
+      <c r="T8" s="236" t="s">
+        <v>63</v>
+      </c>
+      <c r="U8" s="237" t="s">
+        <v>52</v>
+      </c>
+      <c r="V8" s="235" t="s">
+        <v>62</v>
+      </c>
+      <c r="W8" s="236" t="s">
+        <v>63</v>
+      </c>
+      <c r="X8" s="237" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y8" s="235" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z8" s="236" t="s">
+        <v>63</v>
+      </c>
+      <c r="AA8" s="237" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB8" s="455"/>
+      <c r="AC8" s="450"/>
+      <c r="AD8" s="76"/>
+    </row>
+    <row r="9" spans="1:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="79"/>
+      <c r="B9" s="37"/>
+      <c r="C9" s="34"/>
+      <c r="D9" s="38"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="43"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="48"/>
+      <c r="I9" s="238">
+        <f>G9*H9</f>
+        <v>0</v>
+      </c>
+      <c r="J9" s="47"/>
+      <c r="K9" s="48"/>
+      <c r="L9" s="238">
+        <f>J9*K9</f>
+        <v>0</v>
+      </c>
+      <c r="M9" s="47"/>
+      <c r="N9" s="48"/>
+      <c r="O9" s="238">
+        <f>M9*N9</f>
+        <v>0</v>
+      </c>
+      <c r="P9" s="47"/>
+      <c r="Q9" s="48"/>
+      <c r="R9" s="238">
+        <f>P9*Q9</f>
+        <v>0</v>
+      </c>
+      <c r="S9" s="47"/>
+      <c r="T9" s="48"/>
+      <c r="U9" s="238">
+        <f>S9*T9</f>
+        <v>0</v>
+      </c>
+      <c r="V9" s="47"/>
+      <c r="W9" s="48"/>
+      <c r="X9" s="238">
+        <f>V9*W9</f>
+        <v>0</v>
+      </c>
+      <c r="Y9" s="47"/>
+      <c r="Z9" s="48"/>
+      <c r="AA9" s="238">
+        <f>Y9*Z9</f>
+        <v>0</v>
+      </c>
+      <c r="AB9" s="196" t="str">
+        <f>IF(E9="Interne Kosten",I9+L9+O9++R9+U9+X9+AA9,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="AC9" s="196" t="str">
+        <f>IF(E9="Externe Kosten",I9+L9+O9++R9+U9+X9+AA9,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="AD9" s="86"/>
+    </row>
+    <row r="10" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="79"/>
+      <c r="B10" s="39"/>
+      <c r="C10" s="35"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="44"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="49"/>
+      <c r="I10" s="239">
+        <f t="shared" ref="I10:I48" si="0">G10*H10</f>
+        <v>0</v>
+      </c>
+      <c r="J10" s="47"/>
+      <c r="K10" s="49"/>
+      <c r="L10" s="239">
+        <f t="shared" ref="L10:L48" si="1">J10*K10</f>
+        <v>0</v>
+      </c>
+      <c r="M10" s="47"/>
+      <c r="N10" s="49"/>
+      <c r="O10" s="239">
+        <f t="shared" ref="O10:O48" si="2">M10*N10</f>
+        <v>0</v>
+      </c>
+      <c r="P10" s="47"/>
+      <c r="Q10" s="49"/>
+      <c r="R10" s="239">
+        <f t="shared" ref="R10:R48" si="3">P10*Q10</f>
+        <v>0</v>
+      </c>
+      <c r="S10" s="47"/>
+      <c r="T10" s="49"/>
+      <c r="U10" s="239">
+        <f t="shared" ref="U10:U48" si="4">S10*T10</f>
+        <v>0</v>
+      </c>
+      <c r="V10" s="47"/>
+      <c r="W10" s="49"/>
+      <c r="X10" s="239">
+        <f t="shared" ref="X10:X48" si="5">V10*W10</f>
+        <v>0</v>
+      </c>
+      <c r="Y10" s="47"/>
+      <c r="Z10" s="49"/>
+      <c r="AA10" s="239">
+        <f t="shared" ref="AA10:AA48" si="6">Y10*Z10</f>
+        <v>0</v>
+      </c>
+      <c r="AB10" s="197" t="str">
+        <f t="shared" ref="AB10:AB48" si="7">IF(E10="Interne Kosten",I10+L10+O10++R10+U10+X10+AA10,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="AC10" s="197" t="str">
+        <f t="shared" ref="AC10:AC48" si="8">IF(E10="Externe Kosten",I10+L10+O10++R10+U10+X10+AA10,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="AD10" s="86"/>
+    </row>
+    <row r="11" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="79"/>
+      <c r="B11" s="39"/>
+      <c r="C11" s="35"/>
+      <c r="D11" s="40"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="44"/>
+      <c r="G11" s="47"/>
+      <c r="H11" s="49"/>
+      <c r="I11" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J11" s="47"/>
+      <c r="K11" s="49"/>
+      <c r="L11" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M11" s="47"/>
+      <c r="N11" s="49"/>
+      <c r="O11" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P11" s="47"/>
+      <c r="Q11" s="49"/>
+      <c r="R11" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S11" s="47"/>
+      <c r="T11" s="49"/>
+      <c r="U11" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V11" s="47"/>
+      <c r="W11" s="49"/>
+      <c r="X11" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y11" s="47"/>
+      <c r="Z11" s="49"/>
+      <c r="AA11" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB11" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC11" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD11" s="86"/>
+    </row>
+    <row r="12" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="79"/>
+      <c r="B12" s="39"/>
+      <c r="C12" s="35"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="44"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="49"/>
+      <c r="I12" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J12" s="47"/>
+      <c r="K12" s="49"/>
+      <c r="L12" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M12" s="47"/>
+      <c r="N12" s="49"/>
+      <c r="O12" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P12" s="47"/>
+      <c r="Q12" s="49"/>
+      <c r="R12" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S12" s="47"/>
+      <c r="T12" s="49"/>
+      <c r="U12" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V12" s="47"/>
+      <c r="W12" s="49"/>
+      <c r="X12" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y12" s="47"/>
+      <c r="Z12" s="49"/>
+      <c r="AA12" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB12" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC12" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD12" s="198"/>
+      <c r="AE12" s="199"/>
+      <c r="AF12" s="199"/>
+      <c r="AG12" s="199"/>
+    </row>
+    <row r="13" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="79"/>
+      <c r="B13" s="39"/>
+      <c r="C13" s="35"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="45"/>
+      <c r="G13" s="47"/>
+      <c r="H13" s="49"/>
+      <c r="I13" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J13" s="47"/>
+      <c r="K13" s="49"/>
+      <c r="L13" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M13" s="47"/>
+      <c r="N13" s="49"/>
+      <c r="O13" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P13" s="47"/>
+      <c r="Q13" s="49"/>
+      <c r="R13" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S13" s="47"/>
+      <c r="T13" s="49"/>
+      <c r="U13" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V13" s="47"/>
+      <c r="W13" s="49"/>
+      <c r="X13" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y13" s="47"/>
+      <c r="Z13" s="49"/>
+      <c r="AA13" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB13" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC13" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD13" s="86"/>
+    </row>
+    <row r="14" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="79"/>
+      <c r="B14" s="39"/>
+      <c r="C14" s="35"/>
+      <c r="D14" s="40"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="44"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="49"/>
+      <c r="I14" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J14" s="47"/>
+      <c r="K14" s="49"/>
+      <c r="L14" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M14" s="47"/>
+      <c r="N14" s="49"/>
+      <c r="O14" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P14" s="47"/>
+      <c r="Q14" s="49"/>
+      <c r="R14" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S14" s="47"/>
+      <c r="T14" s="49"/>
+      <c r="U14" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V14" s="47"/>
+      <c r="W14" s="49"/>
+      <c r="X14" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y14" s="47"/>
+      <c r="Z14" s="49"/>
+      <c r="AA14" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB14" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC14" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD14" s="86"/>
+    </row>
+    <row r="15" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="79"/>
+      <c r="B15" s="39"/>
+      <c r="C15" s="35"/>
+      <c r="D15" s="40"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="44"/>
+      <c r="G15" s="47"/>
+      <c r="H15" s="49"/>
+      <c r="I15" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J15" s="47"/>
+      <c r="K15" s="49"/>
+      <c r="L15" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M15" s="47"/>
+      <c r="N15" s="49"/>
+      <c r="O15" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P15" s="47"/>
+      <c r="Q15" s="49"/>
+      <c r="R15" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S15" s="47"/>
+      <c r="T15" s="49"/>
+      <c r="U15" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V15" s="47"/>
+      <c r="W15" s="49"/>
+      <c r="X15" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y15" s="47"/>
+      <c r="Z15" s="49"/>
+      <c r="AA15" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB15" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC15" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD15" s="86"/>
+    </row>
+    <row r="16" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="79"/>
+      <c r="B16" s="39"/>
+      <c r="C16" s="35"/>
+      <c r="D16" s="40"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="44"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="49"/>
+      <c r="I16" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J16" s="47"/>
+      <c r="K16" s="49"/>
+      <c r="L16" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M16" s="47"/>
+      <c r="N16" s="49"/>
+      <c r="O16" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P16" s="47"/>
+      <c r="Q16" s="49"/>
+      <c r="R16" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S16" s="47"/>
+      <c r="T16" s="49"/>
+      <c r="U16" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V16" s="47"/>
+      <c r="W16" s="49"/>
+      <c r="X16" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y16" s="47"/>
+      <c r="Z16" s="49"/>
+      <c r="AA16" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB16" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC16" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD16" s="86"/>
+    </row>
+    <row r="17" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="79"/>
+      <c r="B17" s="39"/>
+      <c r="C17" s="35"/>
+      <c r="D17" s="40"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="44"/>
+      <c r="G17" s="47"/>
+      <c r="H17" s="49"/>
+      <c r="I17" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J17" s="47"/>
+      <c r="K17" s="49"/>
+      <c r="L17" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M17" s="47"/>
+      <c r="N17" s="49"/>
+      <c r="O17" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P17" s="47"/>
+      <c r="Q17" s="49"/>
+      <c r="R17" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S17" s="47"/>
+      <c r="T17" s="49"/>
+      <c r="U17" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V17" s="47"/>
+      <c r="W17" s="49"/>
+      <c r="X17" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y17" s="47"/>
+      <c r="Z17" s="49"/>
+      <c r="AA17" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB17" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC17" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD17" s="86"/>
+    </row>
+    <row r="18" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="79"/>
+      <c r="B18" s="39"/>
+      <c r="C18" s="35"/>
+      <c r="D18" s="40"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="44"/>
+      <c r="G18" s="47"/>
+      <c r="H18" s="49"/>
+      <c r="I18" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J18" s="47"/>
+      <c r="K18" s="49"/>
+      <c r="L18" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M18" s="47"/>
+      <c r="N18" s="49"/>
+      <c r="O18" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P18" s="47"/>
+      <c r="Q18" s="49"/>
+      <c r="R18" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S18" s="47"/>
+      <c r="T18" s="49"/>
+      <c r="U18" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V18" s="47"/>
+      <c r="W18" s="49"/>
+      <c r="X18" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y18" s="47"/>
+      <c r="Z18" s="49"/>
+      <c r="AA18" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB18" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC18" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD18" s="86"/>
+    </row>
+    <row r="19" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="79"/>
+      <c r="B19" s="39"/>
+      <c r="C19" s="35"/>
+      <c r="D19" s="40"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="44"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="49"/>
+      <c r="I19" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J19" s="47"/>
+      <c r="K19" s="49"/>
+      <c r="L19" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M19" s="47"/>
+      <c r="N19" s="49"/>
+      <c r="O19" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P19" s="47"/>
+      <c r="Q19" s="49"/>
+      <c r="R19" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S19" s="47"/>
+      <c r="T19" s="49"/>
+      <c r="U19" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V19" s="47"/>
+      <c r="W19" s="49"/>
+      <c r="X19" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y19" s="47"/>
+      <c r="Z19" s="49"/>
+      <c r="AA19" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB19" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC19" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD19" s="86"/>
+    </row>
+    <row r="20" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="79"/>
+      <c r="B20" s="39"/>
+      <c r="C20" s="35"/>
+      <c r="D20" s="40"/>
+      <c r="E20" s="3"/>
+      <c r="F20" s="44"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="49"/>
+      <c r="I20" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J20" s="47"/>
+      <c r="K20" s="49"/>
+      <c r="L20" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M20" s="47"/>
+      <c r="N20" s="49"/>
+      <c r="O20" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P20" s="47"/>
+      <c r="Q20" s="49"/>
+      <c r="R20" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S20" s="47"/>
+      <c r="T20" s="49"/>
+      <c r="U20" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V20" s="47"/>
+      <c r="W20" s="49"/>
+      <c r="X20" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y20" s="47"/>
+      <c r="Z20" s="49"/>
+      <c r="AA20" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB20" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC20" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD20" s="86"/>
+    </row>
+    <row r="21" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="79"/>
+      <c r="B21" s="39"/>
+      <c r="C21" s="35"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="44"/>
+      <c r="G21" s="47"/>
+      <c r="H21" s="49"/>
+      <c r="I21" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J21" s="47"/>
+      <c r="K21" s="49"/>
+      <c r="L21" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M21" s="47"/>
+      <c r="N21" s="49"/>
+      <c r="O21" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P21" s="47"/>
+      <c r="Q21" s="49"/>
+      <c r="R21" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S21" s="47"/>
+      <c r="T21" s="49"/>
+      <c r="U21" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V21" s="47"/>
+      <c r="W21" s="49"/>
+      <c r="X21" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y21" s="47"/>
+      <c r="Z21" s="49"/>
+      <c r="AA21" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB21" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC21" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD21" s="86"/>
+    </row>
+    <row r="22" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="79"/>
+      <c r="B22" s="39"/>
+      <c r="C22" s="35"/>
+      <c r="D22" s="40"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="44"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="49"/>
+      <c r="I22" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J22" s="47"/>
+      <c r="K22" s="49"/>
+      <c r="L22" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M22" s="47"/>
+      <c r="N22" s="49"/>
+      <c r="O22" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P22" s="47"/>
+      <c r="Q22" s="49"/>
+      <c r="R22" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S22" s="47"/>
+      <c r="T22" s="49"/>
+      <c r="U22" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V22" s="47"/>
+      <c r="W22" s="49"/>
+      <c r="X22" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y22" s="47"/>
+      <c r="Z22" s="49"/>
+      <c r="AA22" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB22" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC22" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD22" s="86"/>
+    </row>
+    <row r="23" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="79"/>
+      <c r="B23" s="39"/>
+      <c r="C23" s="35"/>
+      <c r="D23" s="40"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="44"/>
+      <c r="G23" s="47"/>
+      <c r="H23" s="49"/>
+      <c r="I23" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J23" s="47"/>
+      <c r="K23" s="49"/>
+      <c r="L23" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M23" s="47"/>
+      <c r="N23" s="49"/>
+      <c r="O23" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P23" s="47"/>
+      <c r="Q23" s="49"/>
+      <c r="R23" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S23" s="47"/>
+      <c r="T23" s="49"/>
+      <c r="U23" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V23" s="47"/>
+      <c r="W23" s="49"/>
+      <c r="X23" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y23" s="47"/>
+      <c r="Z23" s="49"/>
+      <c r="AA23" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB23" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC23" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD23" s="86"/>
+    </row>
+    <row r="24" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="79"/>
+      <c r="B24" s="39"/>
+      <c r="C24" s="35"/>
+      <c r="D24" s="40"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="44"/>
+      <c r="G24" s="47"/>
+      <c r="H24" s="49"/>
+      <c r="I24" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J24" s="47"/>
+      <c r="K24" s="49"/>
+      <c r="L24" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M24" s="47"/>
+      <c r="N24" s="49"/>
+      <c r="O24" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P24" s="47"/>
+      <c r="Q24" s="49"/>
+      <c r="R24" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S24" s="47"/>
+      <c r="T24" s="49"/>
+      <c r="U24" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V24" s="47"/>
+      <c r="W24" s="49"/>
+      <c r="X24" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y24" s="47"/>
+      <c r="Z24" s="49"/>
+      <c r="AA24" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB24" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC24" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD24" s="198"/>
+      <c r="AE24" s="199"/>
+      <c r="AF24" s="199"/>
+      <c r="AG24" s="199"/>
+    </row>
+    <row r="25" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="79"/>
+      <c r="B25" s="39"/>
+      <c r="C25" s="35"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="45"/>
+      <c r="G25" s="47"/>
+      <c r="H25" s="49"/>
+      <c r="I25" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J25" s="47"/>
+      <c r="K25" s="49"/>
+      <c r="L25" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M25" s="47"/>
+      <c r="N25" s="49"/>
+      <c r="O25" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P25" s="47"/>
+      <c r="Q25" s="49"/>
+      <c r="R25" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S25" s="47"/>
+      <c r="T25" s="49"/>
+      <c r="U25" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V25" s="47"/>
+      <c r="W25" s="49"/>
+      <c r="X25" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y25" s="47"/>
+      <c r="Z25" s="49"/>
+      <c r="AA25" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB25" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC25" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD25" s="86"/>
+    </row>
+    <row r="26" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="79"/>
+      <c r="B26" s="39"/>
+      <c r="C26" s="35"/>
+      <c r="D26" s="40"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="44"/>
+      <c r="G26" s="47"/>
+      <c r="H26" s="49"/>
+      <c r="I26" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J26" s="47"/>
+      <c r="K26" s="49"/>
+      <c r="L26" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M26" s="47"/>
+      <c r="N26" s="49"/>
+      <c r="O26" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P26" s="47"/>
+      <c r="Q26" s="49"/>
+      <c r="R26" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S26" s="47"/>
+      <c r="T26" s="49"/>
+      <c r="U26" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V26" s="47"/>
+      <c r="W26" s="49"/>
+      <c r="X26" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y26" s="47"/>
+      <c r="Z26" s="49"/>
+      <c r="AA26" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB26" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC26" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD26" s="86"/>
+    </row>
+    <row r="27" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="79"/>
+      <c r="B27" s="39"/>
+      <c r="C27" s="35"/>
+      <c r="D27" s="40"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="44"/>
+      <c r="G27" s="47"/>
+      <c r="H27" s="49"/>
+      <c r="I27" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J27" s="47"/>
+      <c r="K27" s="49"/>
+      <c r="L27" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M27" s="47"/>
+      <c r="N27" s="49"/>
+      <c r="O27" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P27" s="47"/>
+      <c r="Q27" s="49"/>
+      <c r="R27" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S27" s="47"/>
+      <c r="T27" s="49"/>
+      <c r="U27" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V27" s="47"/>
+      <c r="W27" s="49"/>
+      <c r="X27" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y27" s="47"/>
+      <c r="Z27" s="49"/>
+      <c r="AA27" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB27" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC27" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD27" s="86"/>
+    </row>
+    <row r="28" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A28" s="79"/>
+      <c r="B28" s="39"/>
+      <c r="C28" s="35"/>
+      <c r="D28" s="40"/>
+      <c r="E28" s="3"/>
+      <c r="F28" s="44"/>
+      <c r="G28" s="47"/>
+      <c r="H28" s="49"/>
+      <c r="I28" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J28" s="47"/>
+      <c r="K28" s="49"/>
+      <c r="L28" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M28" s="47"/>
+      <c r="N28" s="49"/>
+      <c r="O28" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P28" s="47"/>
+      <c r="Q28" s="49"/>
+      <c r="R28" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S28" s="47"/>
+      <c r="T28" s="49"/>
+      <c r="U28" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V28" s="47"/>
+      <c r="W28" s="49"/>
+      <c r="X28" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y28" s="47"/>
+      <c r="Z28" s="49"/>
+      <c r="AA28" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB28" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC28" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD28" s="86"/>
+    </row>
+    <row r="29" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="79"/>
+      <c r="B29" s="39"/>
+      <c r="C29" s="35"/>
+      <c r="D29" s="40"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="44"/>
+      <c r="G29" s="47"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J29" s="47"/>
+      <c r="K29" s="49"/>
+      <c r="L29" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M29" s="47"/>
+      <c r="N29" s="49"/>
+      <c r="O29" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P29" s="47"/>
+      <c r="Q29" s="49"/>
+      <c r="R29" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S29" s="47"/>
+      <c r="T29" s="49"/>
+      <c r="U29" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V29" s="47"/>
+      <c r="W29" s="49"/>
+      <c r="X29" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y29" s="47"/>
+      <c r="Z29" s="49"/>
+      <c r="AA29" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB29" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC29" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD29" s="86"/>
+    </row>
+    <row r="30" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A30" s="79"/>
+      <c r="B30" s="39"/>
+      <c r="C30" s="35"/>
+      <c r="D30" s="40"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="44"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="49"/>
+      <c r="I30" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J30" s="47"/>
+      <c r="K30" s="49"/>
+      <c r="L30" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M30" s="47"/>
+      <c r="N30" s="49"/>
+      <c r="O30" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P30" s="47"/>
+      <c r="Q30" s="49"/>
+      <c r="R30" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S30" s="47"/>
+      <c r="T30" s="49"/>
+      <c r="U30" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V30" s="47"/>
+      <c r="W30" s="49"/>
+      <c r="X30" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y30" s="47"/>
+      <c r="Z30" s="49"/>
+      <c r="AA30" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB30" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC30" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD30" s="86"/>
+    </row>
+    <row r="31" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A31" s="79"/>
+      <c r="B31" s="39"/>
+      <c r="C31" s="35"/>
+      <c r="D31" s="40"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="44"/>
+      <c r="G31" s="47"/>
+      <c r="H31" s="49"/>
+      <c r="I31" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J31" s="47"/>
+      <c r="K31" s="49"/>
+      <c r="L31" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M31" s="47"/>
+      <c r="N31" s="49"/>
+      <c r="O31" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P31" s="47"/>
+      <c r="Q31" s="49"/>
+      <c r="R31" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S31" s="47"/>
+      <c r="T31" s="49"/>
+      <c r="U31" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V31" s="47"/>
+      <c r="W31" s="49"/>
+      <c r="X31" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y31" s="47"/>
+      <c r="Z31" s="49"/>
+      <c r="AA31" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB31" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC31" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD31" s="198"/>
+      <c r="AE31" s="199"/>
+      <c r="AF31" s="199"/>
+      <c r="AG31" s="199"/>
+    </row>
+    <row r="32" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="79"/>
+      <c r="B32" s="39"/>
+      <c r="C32" s="35"/>
+      <c r="D32" s="40"/>
+      <c r="E32" s="3"/>
+      <c r="F32" s="45"/>
+      <c r="G32" s="47"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J32" s="47"/>
+      <c r="K32" s="49"/>
+      <c r="L32" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M32" s="47"/>
+      <c r="N32" s="49"/>
+      <c r="O32" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P32" s="47"/>
+      <c r="Q32" s="49"/>
+      <c r="R32" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S32" s="47"/>
+      <c r="T32" s="49"/>
+      <c r="U32" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V32" s="47"/>
+      <c r="W32" s="49"/>
+      <c r="X32" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y32" s="47"/>
+      <c r="Z32" s="49"/>
+      <c r="AA32" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB32" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC32" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD32" s="86"/>
+    </row>
+    <row r="33" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="79"/>
+      <c r="B33" s="39"/>
+      <c r="C33" s="35"/>
+      <c r="D33" s="40"/>
+      <c r="E33" s="3"/>
+      <c r="F33" s="44"/>
+      <c r="G33" s="47"/>
+      <c r="H33" s="49"/>
+      <c r="I33" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J33" s="47"/>
+      <c r="K33" s="49"/>
+      <c r="L33" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M33" s="47"/>
+      <c r="N33" s="49"/>
+      <c r="O33" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P33" s="47"/>
+      <c r="Q33" s="49"/>
+      <c r="R33" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S33" s="47"/>
+      <c r="T33" s="49"/>
+      <c r="U33" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V33" s="47"/>
+      <c r="W33" s="49"/>
+      <c r="X33" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y33" s="47"/>
+      <c r="Z33" s="49"/>
+      <c r="AA33" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB33" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC33" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD33" s="86"/>
+    </row>
+    <row r="34" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="79"/>
+      <c r="B34" s="39"/>
+      <c r="C34" s="35"/>
+      <c r="D34" s="40"/>
+      <c r="E34" s="3"/>
+      <c r="F34" s="44"/>
+      <c r="G34" s="47"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J34" s="47"/>
+      <c r="K34" s="49"/>
+      <c r="L34" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M34" s="47"/>
+      <c r="N34" s="49"/>
+      <c r="O34" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P34" s="47"/>
+      <c r="Q34" s="49"/>
+      <c r="R34" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S34" s="47"/>
+      <c r="T34" s="49"/>
+      <c r="U34" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V34" s="47"/>
+      <c r="W34" s="49"/>
+      <c r="X34" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y34" s="47"/>
+      <c r="Z34" s="49"/>
+      <c r="AA34" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB34" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC34" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD34" s="86"/>
+    </row>
+    <row r="35" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="79"/>
+      <c r="B35" s="39"/>
+      <c r="C35" s="35"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="3"/>
+      <c r="F35" s="44"/>
+      <c r="G35" s="47"/>
+      <c r="H35" s="49"/>
+      <c r="I35" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J35" s="47"/>
+      <c r="K35" s="49"/>
+      <c r="L35" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M35" s="47"/>
+      <c r="N35" s="49"/>
+      <c r="O35" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P35" s="47"/>
+      <c r="Q35" s="49"/>
+      <c r="R35" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S35" s="47"/>
+      <c r="T35" s="49"/>
+      <c r="U35" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V35" s="47"/>
+      <c r="W35" s="49"/>
+      <c r="X35" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y35" s="47"/>
+      <c r="Z35" s="49"/>
+      <c r="AA35" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB35" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC35" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD35" s="86"/>
+    </row>
+    <row r="36" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A36" s="79"/>
+      <c r="B36" s="39"/>
+      <c r="C36" s="35"/>
+      <c r="D36" s="40"/>
+      <c r="E36" s="3"/>
+      <c r="F36" s="44"/>
+      <c r="G36" s="47"/>
+      <c r="H36" s="49"/>
+      <c r="I36" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J36" s="47"/>
+      <c r="K36" s="49"/>
+      <c r="L36" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M36" s="47"/>
+      <c r="N36" s="49"/>
+      <c r="O36" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P36" s="47"/>
+      <c r="Q36" s="49"/>
+      <c r="R36" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S36" s="47"/>
+      <c r="T36" s="49"/>
+      <c r="U36" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V36" s="47"/>
+      <c r="W36" s="49"/>
+      <c r="X36" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y36" s="47"/>
+      <c r="Z36" s="49"/>
+      <c r="AA36" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB36" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC36" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD36" s="86"/>
+    </row>
+    <row r="37" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="79"/>
+      <c r="B37" s="39"/>
+      <c r="C37" s="35"/>
+      <c r="D37" s="40"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="44"/>
+      <c r="G37" s="47"/>
+      <c r="H37" s="49"/>
+      <c r="I37" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J37" s="47"/>
+      <c r="K37" s="49"/>
+      <c r="L37" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M37" s="47"/>
+      <c r="N37" s="49"/>
+      <c r="O37" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P37" s="47"/>
+      <c r="Q37" s="49"/>
+      <c r="R37" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S37" s="47"/>
+      <c r="T37" s="49"/>
+      <c r="U37" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V37" s="47"/>
+      <c r="W37" s="49"/>
+      <c r="X37" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y37" s="47"/>
+      <c r="Z37" s="49"/>
+      <c r="AA37" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB37" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC37" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD37" s="86"/>
+    </row>
+    <row r="38" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A38" s="79"/>
+      <c r="B38" s="39"/>
+      <c r="C38" s="35"/>
+      <c r="D38" s="40"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="44"/>
+      <c r="G38" s="47"/>
+      <c r="H38" s="49"/>
+      <c r="I38" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J38" s="47"/>
+      <c r="K38" s="49"/>
+      <c r="L38" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M38" s="47"/>
+      <c r="N38" s="49"/>
+      <c r="O38" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P38" s="47"/>
+      <c r="Q38" s="49"/>
+      <c r="R38" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S38" s="47"/>
+      <c r="T38" s="49"/>
+      <c r="U38" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V38" s="47"/>
+      <c r="W38" s="49"/>
+      <c r="X38" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y38" s="47"/>
+      <c r="Z38" s="49"/>
+      <c r="AA38" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB38" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC38" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD38" s="86"/>
+    </row>
+    <row r="39" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A39" s="79"/>
+      <c r="B39" s="39"/>
+      <c r="C39" s="35"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="44"/>
+      <c r="G39" s="47"/>
+      <c r="H39" s="49"/>
+      <c r="I39" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J39" s="47"/>
+      <c r="K39" s="49"/>
+      <c r="L39" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M39" s="47"/>
+      <c r="N39" s="49"/>
+      <c r="O39" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P39" s="47"/>
+      <c r="Q39" s="49"/>
+      <c r="R39" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S39" s="47"/>
+      <c r="T39" s="49"/>
+      <c r="U39" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V39" s="47"/>
+      <c r="W39" s="49"/>
+      <c r="X39" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y39" s="47"/>
+      <c r="Z39" s="49"/>
+      <c r="AA39" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB39" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC39" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD39" s="86"/>
+    </row>
+    <row r="40" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="79"/>
+      <c r="B40" s="39"/>
+      <c r="C40" s="35"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="44"/>
+      <c r="G40" s="47"/>
+      <c r="H40" s="49"/>
+      <c r="I40" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J40" s="47"/>
+      <c r="K40" s="49"/>
+      <c r="L40" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M40" s="47"/>
+      <c r="N40" s="49"/>
+      <c r="O40" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P40" s="47"/>
+      <c r="Q40" s="49"/>
+      <c r="R40" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S40" s="47"/>
+      <c r="T40" s="49"/>
+      <c r="U40" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V40" s="47"/>
+      <c r="W40" s="49"/>
+      <c r="X40" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y40" s="47"/>
+      <c r="Z40" s="49"/>
+      <c r="AA40" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB40" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC40" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD40" s="86"/>
+    </row>
+    <row r="41" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A41" s="79"/>
+      <c r="B41" s="39"/>
+      <c r="C41" s="35"/>
+      <c r="D41" s="40"/>
+      <c r="E41" s="3"/>
+      <c r="F41" s="44"/>
+      <c r="G41" s="47"/>
+      <c r="H41" s="49"/>
+      <c r="I41" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J41" s="47"/>
+      <c r="K41" s="49"/>
+      <c r="L41" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M41" s="47"/>
+      <c r="N41" s="49"/>
+      <c r="O41" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P41" s="47"/>
+      <c r="Q41" s="49"/>
+      <c r="R41" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S41" s="47"/>
+      <c r="T41" s="49"/>
+      <c r="U41" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V41" s="47"/>
+      <c r="W41" s="49"/>
+      <c r="X41" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y41" s="47"/>
+      <c r="Z41" s="49"/>
+      <c r="AA41" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB41" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC41" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD41" s="86"/>
+    </row>
+    <row r="42" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="79"/>
+      <c r="B42" s="39"/>
+      <c r="C42" s="35"/>
+      <c r="D42" s="40"/>
+      <c r="E42" s="3"/>
+      <c r="F42" s="44"/>
+      <c r="G42" s="47"/>
+      <c r="H42" s="49"/>
+      <c r="I42" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J42" s="47"/>
+      <c r="K42" s="49"/>
+      <c r="L42" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M42" s="47"/>
+      <c r="N42" s="49"/>
+      <c r="O42" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P42" s="47"/>
+      <c r="Q42" s="49"/>
+      <c r="R42" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S42" s="47"/>
+      <c r="T42" s="49"/>
+      <c r="U42" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V42" s="47"/>
+      <c r="W42" s="49"/>
+      <c r="X42" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y42" s="47"/>
+      <c r="Z42" s="49"/>
+      <c r="AA42" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB42" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC42" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD42" s="86"/>
+    </row>
+    <row r="43" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="79"/>
+      <c r="B43" s="39"/>
+      <c r="C43" s="35"/>
+      <c r="D43" s="40"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="44"/>
+      <c r="G43" s="47"/>
+      <c r="H43" s="49"/>
+      <c r="I43" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J43" s="47"/>
+      <c r="K43" s="49"/>
+      <c r="L43" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M43" s="47"/>
+      <c r="N43" s="49"/>
+      <c r="O43" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P43" s="47"/>
+      <c r="Q43" s="49"/>
+      <c r="R43" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S43" s="47"/>
+      <c r="T43" s="49"/>
+      <c r="U43" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V43" s="47"/>
+      <c r="W43" s="49"/>
+      <c r="X43" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y43" s="47"/>
+      <c r="Z43" s="49"/>
+      <c r="AA43" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB43" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC43" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD43" s="86"/>
+    </row>
+    <row r="44" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A44" s="79"/>
+      <c r="B44" s="39"/>
+      <c r="C44" s="35"/>
+      <c r="D44" s="40"/>
+      <c r="E44" s="3"/>
+      <c r="F44" s="44"/>
+      <c r="G44" s="47"/>
+      <c r="H44" s="49"/>
+      <c r="I44" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J44" s="47"/>
+      <c r="K44" s="49"/>
+      <c r="L44" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M44" s="47"/>
+      <c r="N44" s="49"/>
+      <c r="O44" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P44" s="47"/>
+      <c r="Q44" s="49"/>
+      <c r="R44" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S44" s="47"/>
+      <c r="T44" s="49"/>
+      <c r="U44" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V44" s="47"/>
+      <c r="W44" s="49"/>
+      <c r="X44" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y44" s="47"/>
+      <c r="Z44" s="49"/>
+      <c r="AA44" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB44" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC44" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD44" s="86"/>
+    </row>
+    <row r="45" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A45" s="79"/>
+      <c r="B45" s="39"/>
+      <c r="C45" s="35"/>
+      <c r="D45" s="40"/>
+      <c r="E45" s="3"/>
+      <c r="F45" s="44"/>
+      <c r="G45" s="47"/>
+      <c r="H45" s="49"/>
+      <c r="I45" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J45" s="47"/>
+      <c r="K45" s="49"/>
+      <c r="L45" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M45" s="47"/>
+      <c r="N45" s="49"/>
+      <c r="O45" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P45" s="47"/>
+      <c r="Q45" s="49"/>
+      <c r="R45" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S45" s="47"/>
+      <c r="T45" s="49"/>
+      <c r="U45" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V45" s="47"/>
+      <c r="W45" s="49"/>
+      <c r="X45" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y45" s="47"/>
+      <c r="Z45" s="49"/>
+      <c r="AA45" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB45" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC45" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD45" s="86"/>
+    </row>
+    <row r="46" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A46" s="79"/>
+      <c r="B46" s="39"/>
+      <c r="C46" s="35"/>
+      <c r="D46" s="40"/>
+      <c r="E46" s="3"/>
+      <c r="F46" s="44"/>
+      <c r="G46" s="47"/>
+      <c r="H46" s="49"/>
+      <c r="I46" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J46" s="47"/>
+      <c r="K46" s="49"/>
+      <c r="L46" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M46" s="47"/>
+      <c r="N46" s="49"/>
+      <c r="O46" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P46" s="47"/>
+      <c r="Q46" s="49"/>
+      <c r="R46" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S46" s="47"/>
+      <c r="T46" s="49"/>
+      <c r="U46" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V46" s="47"/>
+      <c r="W46" s="49"/>
+      <c r="X46" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y46" s="47"/>
+      <c r="Z46" s="49"/>
+      <c r="AA46" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB46" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC46" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD46" s="86"/>
+    </row>
+    <row r="47" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A47" s="79"/>
+      <c r="B47" s="39"/>
+      <c r="C47" s="35"/>
+      <c r="D47" s="40"/>
+      <c r="E47" s="3"/>
+      <c r="F47" s="44"/>
+      <c r="G47" s="47"/>
+      <c r="H47" s="49"/>
+      <c r="I47" s="239">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J47" s="47"/>
+      <c r="K47" s="49"/>
+      <c r="L47" s="239">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M47" s="47"/>
+      <c r="N47" s="49"/>
+      <c r="O47" s="239">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P47" s="47"/>
+      <c r="Q47" s="49"/>
+      <c r="R47" s="239">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S47" s="47"/>
+      <c r="T47" s="49"/>
+      <c r="U47" s="239">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V47" s="47"/>
+      <c r="W47" s="49"/>
+      <c r="X47" s="239">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y47" s="47"/>
+      <c r="Z47" s="49"/>
+      <c r="AA47" s="239">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB47" s="197" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC47" s="197" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD47" s="86"/>
+    </row>
+    <row r="48" spans="1:30" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="79"/>
+      <c r="B48" s="41"/>
+      <c r="C48" s="36"/>
+      <c r="D48" s="42"/>
+      <c r="E48" s="5"/>
+      <c r="F48" s="46"/>
+      <c r="G48" s="50"/>
+      <c r="H48" s="51"/>
+      <c r="I48" s="240">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J48" s="50"/>
+      <c r="K48" s="51"/>
+      <c r="L48" s="240">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M48" s="50"/>
+      <c r="N48" s="51"/>
+      <c r="O48" s="240">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P48" s="50"/>
+      <c r="Q48" s="51"/>
+      <c r="R48" s="240">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="S48" s="50"/>
+      <c r="T48" s="51"/>
+      <c r="U48" s="240">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="V48" s="50"/>
+      <c r="W48" s="51"/>
+      <c r="X48" s="240">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y48" s="50"/>
+      <c r="Z48" s="51"/>
+      <c r="AA48" s="240">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="AB48" s="200" t="str">
+        <f t="shared" si="7"/>
+        <v>-</v>
+      </c>
+      <c r="AC48" s="200" t="str">
+        <f t="shared" si="8"/>
+        <v>-</v>
+      </c>
+      <c r="AD48" s="86"/>
+    </row>
+    <row r="49" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A49" s="76"/>
+      <c r="B49" s="211"/>
+      <c r="C49" s="212"/>
+      <c r="D49" s="212"/>
+      <c r="E49" s="212"/>
+      <c r="F49" s="212"/>
+      <c r="G49" s="212"/>
+      <c r="H49" s="203" t="s">
+        <v>0</v>
+      </c>
+      <c r="I49" s="204">
+        <f>ROUND(SUM(I9:I48),0)</f>
+        <v>0</v>
+      </c>
+      <c r="J49" s="212"/>
+      <c r="K49" s="203" t="s">
+        <v>0</v>
+      </c>
+      <c r="L49" s="204">
+        <f>ROUND(SUM(L9:L48),0)</f>
+        <v>0</v>
+      </c>
+      <c r="M49" s="212"/>
+      <c r="N49" s="203" t="s">
+        <v>0</v>
+      </c>
+      <c r="O49" s="204">
+        <f>ROUND(SUM(O9:O48),0)</f>
+        <v>0</v>
+      </c>
+      <c r="P49" s="212"/>
+      <c r="Q49" s="203" t="s">
+        <v>0</v>
+      </c>
+      <c r="R49" s="204">
+        <f>ROUND(SUM(R9:R48),0)</f>
+        <v>0</v>
+      </c>
+      <c r="S49" s="212"/>
+      <c r="T49" s="203" t="s">
+        <v>0</v>
+      </c>
+      <c r="U49" s="204">
+        <f>ROUND(SUM(U9:U48),0)</f>
+        <v>0</v>
+      </c>
+      <c r="V49" s="212"/>
+      <c r="W49" s="203" t="s">
+        <v>0</v>
+      </c>
+      <c r="X49" s="204">
+        <f>ROUND(SUM(X9:X48),0)</f>
+        <v>0</v>
+      </c>
+      <c r="Y49" s="212"/>
+      <c r="Z49" s="203" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA49" s="204">
+        <f>ROUND(SUM(AA9:AA48),0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB49" s="205">
+        <f>ROUND(SUM(AB9:AB48),0)</f>
+        <v>0</v>
+      </c>
+      <c r="AC49" s="205">
+        <f>ROUND(SUM(AC9:AC48),0)</f>
+        <v>0</v>
+      </c>
+      <c r="AD49" s="76"/>
+    </row>
+    <row r="50" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A50" s="75"/>
+      <c r="B50" s="84"/>
+      <c r="C50" s="206"/>
+      <c r="D50" s="206"/>
+      <c r="E50" s="206"/>
+      <c r="F50" s="206"/>
+      <c r="G50" s="209"/>
+      <c r="H50" s="241"/>
+      <c r="I50" s="207"/>
+      <c r="J50" s="209"/>
+      <c r="K50" s="241"/>
+      <c r="L50" s="207"/>
+      <c r="M50" s="209"/>
+      <c r="N50" s="241"/>
+      <c r="O50" s="207"/>
+      <c r="P50" s="209"/>
+      <c r="Q50" s="241"/>
+      <c r="R50" s="207"/>
+      <c r="S50" s="209"/>
+      <c r="T50" s="241"/>
+      <c r="U50" s="207"/>
+      <c r="V50" s="209"/>
+      <c r="W50" s="241"/>
+      <c r="X50" s="207"/>
+      <c r="Y50" s="209"/>
+      <c r="Z50" s="241"/>
+      <c r="AA50" s="207"/>
+      <c r="AB50" s="226"/>
+      <c r="AC50" s="226"/>
+      <c r="AD50" s="75"/>
+    </row>
+    <row r="51" spans="1:30" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="76"/>
+      <c r="B51" s="72"/>
+      <c r="C51" s="227"/>
+      <c r="D51" s="227"/>
+      <c r="E51" s="227"/>
+      <c r="F51" s="227"/>
+      <c r="G51" s="474" t="str">
+        <f>IF(MAX(G56:G85)&gt;=30000, "Veuillez justifier au minimum les postes de coûts supérieurs à CHF 30 000 dans une annexe à l'aide d'explications sourcées ou, si possible, d'offres.", "")</f>
+        <v/>
+      </c>
+      <c r="H51" s="473"/>
+      <c r="I51" s="473"/>
+      <c r="J51" s="473" t="str">
+        <f>IF(MAX(J56:J85)&gt;=30000, "Veuillez justifier au minimum les postes de coûts supérieurs à CHF 30 000 dans une annexe à l'aide d'explications sourcées ou, si possible, d'offres.", "")</f>
+        <v/>
+      </c>
+      <c r="K51" s="473"/>
+      <c r="L51" s="473"/>
+      <c r="M51" s="473" t="str">
+        <f>IF(MAX(M56:M85)&gt;=30000, "Veuillez justifier au minimum les postes de coûts supérieurs à CHF 30 000 dans une annexe à l'aide d'explications sourcées ou, si possible, d'offres.", "")</f>
+        <v/>
+      </c>
+      <c r="N51" s="473"/>
+      <c r="O51" s="473"/>
+      <c r="P51" s="473" t="str">
+        <f>IF(MAX(P56:P85)&gt;=30000, "Veuillez justifier au minimum les postes de coûts supérieurs à CHF 30 000 dans une annexe à l'aide d'explications sourcées ou, si possible, d'offres.", "")</f>
+        <v/>
+      </c>
+      <c r="Q51" s="473"/>
+      <c r="R51" s="473"/>
+      <c r="S51" s="473" t="str">
+        <f>IF(MAX(S56:S85)&gt;=30000, "Veuillez justifier au minimum les postes de coûts supérieurs à CHF 30 000 dans une annexe à l'aide d'explications sourcées ou, si possible, d'offres.", "")</f>
+        <v/>
+      </c>
+      <c r="T51" s="473"/>
+      <c r="U51" s="473"/>
+      <c r="V51" s="473" t="str">
+        <f>IF(MAX(V56:V85)&gt;=30000, "Veuillez justifier au minimum les postes de coûts supérieurs à CHF 30 000 dans une annexe à l'aide d'explications sourcées ou, si possible, d'offres.", "")</f>
+        <v/>
+      </c>
+      <c r="W51" s="473"/>
+      <c r="X51" s="473"/>
+      <c r="Y51" s="473" t="str">
+        <f>IF(MAX(Y56:Y85)&gt;=30000, "Veuillez justifier au minimum les postes de coûts supérieurs à CHF 30 000 dans une annexe à l'aide d'explications sourcées ou, si possible, d'offres.", "")</f>
+        <v/>
+      </c>
+      <c r="Z51" s="473"/>
+      <c r="AA51" s="473"/>
+      <c r="AB51" s="242"/>
+      <c r="AC51" s="243"/>
+      <c r="AD51" s="76"/>
+    </row>
+    <row r="52" spans="1:30" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="76"/>
+      <c r="B52" s="209"/>
+      <c r="C52" s="209"/>
+      <c r="D52" s="209"/>
+      <c r="E52" s="209"/>
+      <c r="F52" s="209"/>
+      <c r="G52" s="207"/>
+      <c r="H52" s="209"/>
+      <c r="I52" s="209"/>
+      <c r="J52" s="207"/>
+      <c r="K52" s="209"/>
+      <c r="L52" s="209"/>
+      <c r="M52" s="207"/>
+      <c r="N52" s="209"/>
+      <c r="O52" s="209"/>
+      <c r="P52" s="207"/>
+      <c r="Q52" s="209"/>
+      <c r="R52" s="209"/>
+      <c r="S52" s="207"/>
+      <c r="T52" s="209"/>
+      <c r="U52" s="209"/>
+      <c r="V52" s="207"/>
+      <c r="W52" s="209"/>
+      <c r="X52" s="209"/>
+      <c r="Y52" s="207"/>
+      <c r="Z52" s="209"/>
+      <c r="AA52" s="209"/>
+      <c r="AB52" s="207"/>
+      <c r="AC52" s="207"/>
+      <c r="AD52" s="76"/>
+    </row>
+    <row r="53" spans="1:30" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="76"/>
+      <c r="B53" s="431" t="s">
+        <v>83</v>
+      </c>
+      <c r="C53" s="432"/>
+      <c r="D53" s="432"/>
+      <c r="E53" s="432"/>
+      <c r="F53" s="432"/>
+      <c r="G53" s="432"/>
+      <c r="H53" s="432"/>
+      <c r="I53" s="432"/>
+      <c r="J53" s="432"/>
+      <c r="K53" s="432"/>
+      <c r="L53" s="432"/>
+      <c r="M53" s="432"/>
+      <c r="N53" s="432"/>
+      <c r="O53" s="432"/>
+      <c r="P53" s="432"/>
+      <c r="Q53" s="432"/>
+      <c r="R53" s="432"/>
+      <c r="S53" s="432"/>
+      <c r="T53" s="432"/>
+      <c r="U53" s="432"/>
+      <c r="V53" s="432"/>
+      <c r="W53" s="432"/>
+      <c r="X53" s="432"/>
+      <c r="Y53" s="432"/>
+      <c r="Z53" s="432"/>
+      <c r="AA53" s="432"/>
+      <c r="AB53" s="432"/>
+      <c r="AC53" s="433"/>
+      <c r="AD53" s="76"/>
+    </row>
+    <row r="54" spans="1:30" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="76"/>
+      <c r="B54" s="467" t="s">
+        <v>60</v>
+      </c>
+      <c r="C54" s="468"/>
+      <c r="D54" s="469"/>
+      <c r="E54" s="456" t="s">
+        <v>48</v>
+      </c>
+      <c r="F54" s="465" t="s">
+        <v>49</v>
+      </c>
+      <c r="G54" s="460" t="str">
+        <f>G7</f>
+        <v>20xx</v>
+      </c>
+      <c r="H54" s="461"/>
+      <c r="I54" s="462"/>
+      <c r="J54" s="460" t="str">
+        <f>J7</f>
+        <v>20xx</v>
+      </c>
+      <c r="K54" s="461"/>
+      <c r="L54" s="462"/>
+      <c r="M54" s="460" t="str">
+        <f>M7</f>
+        <v>20xx</v>
+      </c>
+      <c r="N54" s="461"/>
+      <c r="O54" s="462"/>
+      <c r="P54" s="460" t="str">
+        <f>P7</f>
+        <v>20xx</v>
+      </c>
+      <c r="Q54" s="461"/>
+      <c r="R54" s="462"/>
+      <c r="S54" s="460" t="str">
+        <f>S7</f>
+        <v>20xx</v>
+      </c>
+      <c r="T54" s="461"/>
+      <c r="U54" s="462"/>
+      <c r="V54" s="460" t="str">
+        <f>V7</f>
+        <v>20xx</v>
+      </c>
+      <c r="W54" s="461"/>
+      <c r="X54" s="462"/>
+      <c r="Y54" s="460" t="str">
+        <f>Y7</f>
+        <v>20xx</v>
+      </c>
+      <c r="Z54" s="461"/>
+      <c r="AA54" s="462"/>
+      <c r="AB54" s="189"/>
+      <c r="AC54" s="190"/>
+      <c r="AD54" s="76"/>
+    </row>
+    <row r="55" spans="1:30" ht="77.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="76"/>
+      <c r="B55" s="470"/>
+      <c r="C55" s="471"/>
+      <c r="D55" s="472"/>
+      <c r="E55" s="457"/>
+      <c r="F55" s="466"/>
+      <c r="G55" s="235" t="s">
+        <v>62</v>
+      </c>
+      <c r="H55" s="236" t="s">
+        <v>63</v>
+      </c>
+      <c r="I55" s="237" t="s">
+        <v>52</v>
+      </c>
+      <c r="J55" s="235" t="s">
+        <v>62</v>
+      </c>
+      <c r="K55" s="236" t="s">
+        <v>63</v>
+      </c>
+      <c r="L55" s="237" t="s">
+        <v>52</v>
+      </c>
+      <c r="M55" s="235" t="s">
+        <v>62</v>
+      </c>
+      <c r="N55" s="236" t="s">
+        <v>63</v>
+      </c>
+      <c r="O55" s="237" t="s">
+        <v>52</v>
+      </c>
+      <c r="P55" s="235" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q55" s="236" t="s">
+        <v>63</v>
+      </c>
+      <c r="R55" s="237" t="s">
+        <v>52</v>
+      </c>
+      <c r="S55" s="235" t="s">
+        <v>62</v>
+      </c>
+      <c r="T55" s="236" t="s">
+        <v>63</v>
+      </c>
+      <c r="U55" s="237" t="s">
+        <v>52</v>
+      </c>
+      <c r="V55" s="235" t="s">
+        <v>62</v>
+      </c>
+      <c r="W55" s="236" t="s">
+        <v>63</v>
+      </c>
+      <c r="X55" s="237" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y55" s="235" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z55" s="236" t="s">
+        <v>63</v>
+      </c>
+      <c r="AA55" s="237" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB55" s="244" t="s">
+        <v>10</v>
+      </c>
+      <c r="AC55" s="244" t="s">
+        <v>9</v>
+      </c>
+      <c r="AD55" s="76"/>
+    </row>
+    <row r="56" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A56" s="76"/>
+      <c r="B56" s="420"/>
+      <c r="C56" s="421"/>
+      <c r="D56" s="422"/>
+      <c r="E56" s="1"/>
+      <c r="F56" s="3"/>
+      <c r="G56" s="55"/>
+      <c r="H56" s="48"/>
+      <c r="I56" s="245">
+        <f>G56*H56</f>
+        <v>0</v>
+      </c>
+      <c r="J56" s="55"/>
+      <c r="K56" s="48"/>
+      <c r="L56" s="245">
+        <f>J56*K56</f>
+        <v>0</v>
+      </c>
+      <c r="M56" s="55"/>
+      <c r="N56" s="48"/>
+      <c r="O56" s="245">
+        <f>M56*N56</f>
+        <v>0</v>
+      </c>
+      <c r="P56" s="55"/>
+      <c r="Q56" s="48"/>
+      <c r="R56" s="245">
+        <f>P56*Q56</f>
+        <v>0</v>
+      </c>
+      <c r="S56" s="55"/>
+      <c r="T56" s="48"/>
+      <c r="U56" s="245">
+        <f>S56*T56</f>
+        <v>0</v>
+      </c>
+      <c r="V56" s="55"/>
+      <c r="W56" s="48"/>
+      <c r="X56" s="245">
+        <f>V56*W56</f>
+        <v>0</v>
+      </c>
+      <c r="Y56" s="55"/>
+      <c r="Z56" s="48"/>
+      <c r="AA56" s="245">
+        <f>Y56*Z56</f>
+        <v>0</v>
+      </c>
+      <c r="AB56" s="196" t="str">
+        <f>IF(E56="Interne Kosten",I56+L56+O56+R56+U56+X56+AA56,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="AC56" s="196" t="str">
+        <f>IF(E56="Externe Kosten",I56+L56+O56+R56+U56+X56+AA56,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="AD56" s="76"/>
+    </row>
+    <row r="57" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A57" s="76"/>
+      <c r="B57" s="411"/>
+      <c r="C57" s="412"/>
+      <c r="D57" s="413"/>
+      <c r="E57" s="3"/>
+      <c r="F57" s="3"/>
+      <c r="G57" s="47"/>
+      <c r="H57" s="49"/>
+      <c r="I57" s="246">
+        <f t="shared" ref="I57:I85" si="9">G57*H57</f>
+        <v>0</v>
+      </c>
+      <c r="J57" s="47"/>
+      <c r="K57" s="49"/>
+      <c r="L57" s="246">
+        <f t="shared" ref="L57:L85" si="10">J57*K57</f>
+        <v>0</v>
+      </c>
+      <c r="M57" s="47"/>
+      <c r="N57" s="49"/>
+      <c r="O57" s="246">
+        <f t="shared" ref="O57:O85" si="11">M57*N57</f>
+        <v>0</v>
+      </c>
+      <c r="P57" s="47"/>
+      <c r="Q57" s="49"/>
+      <c r="R57" s="246">
+        <f t="shared" ref="R57:R85" si="12">P57*Q57</f>
+        <v>0</v>
+      </c>
+      <c r="S57" s="47"/>
+      <c r="T57" s="49"/>
+      <c r="U57" s="246">
+        <f t="shared" ref="U57:U85" si="13">S57*T57</f>
+        <v>0</v>
+      </c>
+      <c r="V57" s="47"/>
+      <c r="W57" s="49"/>
+      <c r="X57" s="246">
+        <f t="shared" ref="X57:X85" si="14">V57*W57</f>
+        <v>0</v>
+      </c>
+      <c r="Y57" s="47"/>
+      <c r="Z57" s="49"/>
+      <c r="AA57" s="246">
+        <f t="shared" ref="AA57:AA85" si="15">Y57*Z57</f>
+        <v>0</v>
+      </c>
+      <c r="AB57" s="197" t="str">
+        <f t="shared" ref="AB57:AB85" si="16">IF(E57="Interne Kosten",I57+L57+O57+R57+U57+X57+AA57,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="AC57" s="197" t="str">
+        <f t="shared" ref="AC57:AC85" si="17">IF(E57="Externe Kosten",I57+L57+O57+R57+U57+X57+AA57,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="AD57" s="76"/>
+    </row>
+    <row r="58" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A58" s="76"/>
+      <c r="B58" s="411"/>
+      <c r="C58" s="412"/>
+      <c r="D58" s="413"/>
+      <c r="E58" s="3"/>
+      <c r="F58" s="3"/>
+      <c r="G58" s="47"/>
+      <c r="H58" s="49"/>
+      <c r="I58" s="246">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="J58" s="47"/>
+      <c r="K58" s="49"/>
+      <c r="L58" s="246">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="M58" s="47"/>
+      <c r="N58" s="49"/>
+      <c r="O58" s="246">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="P58" s="47"/>
+      <c r="Q58" s="49"/>
+      <c r="R58" s="246">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="S58" s="47"/>
+      <c r="T58" s="49"/>
+      <c r="U58" s="246">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="V58" s="47"/>
+      <c r="W58" s="49"/>
+      <c r="X58" s="246">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="Y58" s="47"/>
+      <c r="Z58" s="49"/>
+      <c r="AA58" s="246">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AB58" s="197" t="str">
+        <f t="shared" si="16"/>
+        <v>-</v>
+      </c>
+      <c r="AC58" s="197" t="str">
+        <f t="shared" si="17"/>
+        <v>-</v>
+      </c>
+      <c r="AD58" s="76"/>
+    </row>
+    <row r="59" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A59" s="76"/>
+      <c r="B59" s="411"/>
+      <c r="C59" s="412"/>
+      <c r="D59" s="413"/>
+      <c r="E59" s="3"/>
+      <c r="F59" s="3"/>
+      <c r="G59" s="47"/>
+      <c r="H59" s="49"/>
+      <c r="I59" s="246">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="J59" s="47"/>
+      <c r="K59" s="49"/>
+      <c r="L59" s="246">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="M59" s="47"/>
+      <c r="N59" s="49"/>
+      <c r="O59" s="246">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="P59" s="47"/>
+      <c r="Q59" s="49"/>
+      <c r="R59" s="246">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="S59" s="47"/>
+      <c r="T59" s="49"/>
+      <c r="U59" s="246">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="V59" s="47"/>
+      <c r="W59" s="49"/>
+      <c r="X59" s="246">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="Y59" s="47"/>
+      <c r="Z59" s="49"/>
+      <c r="AA59" s="246">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AB59" s="197" t="str">
+        <f t="shared" si="16"/>
+        <v>-</v>
+      </c>
+      <c r="AC59" s="197" t="str">
+        <f t="shared" si="17"/>
+        <v>-</v>
+      </c>
+      <c r="AD59" s="76"/>
+    </row>
+    <row r="60" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A60" s="76"/>
+      <c r="B60" s="411"/>
+      <c r="C60" s="412"/>
+      <c r="D60" s="413"/>
+      <c r="E60" s="3"/>
+      <c r="F60" s="3"/>
+      <c r="G60" s="47"/>
+      <c r="H60" s="49"/>
+      <c r="I60" s="246">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="J60" s="47"/>
+      <c r="K60" s="49"/>
+      <c r="L60" s="246">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="M60" s="47"/>
+      <c r="N60" s="49"/>
+      <c r="O60" s="246">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="P60" s="47"/>
+      <c r="Q60" s="49"/>
+      <c r="R60" s="246">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="S60" s="47"/>
+      <c r="T60" s="49"/>
+      <c r="U60" s="246">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="V60" s="47"/>
+      <c r="W60" s="49"/>
+      <c r="X60" s="246">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="Y60" s="47"/>
+      <c r="Z60" s="49"/>
+      <c r="AA60" s="246">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AB60" s="197" t="str">
+        <f t="shared" si="16"/>
+        <v>-</v>
+      </c>
+      <c r="AC60" s="197" t="str">
+        <f t="shared" si="17"/>
+        <v>-</v>
+      </c>
+      <c r="AD60" s="76"/>
+    </row>
+    <row r="61" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A61" s="76"/>
+      <c r="B61" s="411"/>
+      <c r="C61" s="412"/>
+      <c r="D61" s="413"/>
+      <c r="E61" s="3"/>
+      <c r="F61" s="3"/>
+      <c r="G61" s="47"/>
+      <c r="H61" s="49"/>
+      <c r="I61" s="246">
+        <f t="shared" ref="I61:I70" si="18">G61*H61</f>
+        <v>0</v>
+      </c>
+      <c r="J61" s="47"/>
+      <c r="K61" s="49"/>
+      <c r="L61" s="246">
+        <f t="shared" ref="L61:L70" si="19">J61*K61</f>
+        <v>0</v>
+      </c>
+      <c r="M61" s="47"/>
+      <c r="N61" s="49"/>
+      <c r="O61" s="246">
+        <f t="shared" ref="O61:O70" si="20">M61*N61</f>
+        <v>0</v>
+      </c>
+      <c r="P61" s="47"/>
+      <c r="Q61" s="49"/>
+      <c r="R61" s="246">
+        <f t="shared" ref="R61:R70" si="21">P61*Q61</f>
+        <v>0</v>
+      </c>
+      <c r="S61" s="47"/>
+      <c r="T61" s="49"/>
+      <c r="U61" s="246">
+        <f t="shared" ref="U61:U70" si="22">S61*T61</f>
+        <v>0</v>
+      </c>
+      <c r="V61" s="47"/>
+      <c r="W61" s="49"/>
+      <c r="X61" s="246">
+        <f t="shared" ref="X61:X70" si="23">V61*W61</f>
+        <v>0</v>
+      </c>
+      <c r="Y61" s="47"/>
+      <c r="Z61" s="49"/>
+      <c r="AA61" s="246">
+        <f t="shared" ref="AA61:AA70" si="24">Y61*Z61</f>
+        <v>0</v>
+      </c>
+      <c r="AB61" s="197" t="str">
+        <f t="shared" ref="AB61:AB70" si="25">IF(E61="Interne Kosten",I61+L61+O61+R61+U61+X61+AA61,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="AC61" s="197" t="str">
+        <f t="shared" ref="AC61:AC70" si="26">IF(E61="Externe Kosten",I61+L61+O61+R61+U61+X61+AA61,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="AD61" s="76"/>
+    </row>
+    <row r="62" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A62" s="76"/>
+      <c r="B62" s="411"/>
+      <c r="C62" s="412"/>
+      <c r="D62" s="413"/>
+      <c r="E62" s="3"/>
+      <c r="F62" s="3"/>
+      <c r="G62" s="47"/>
+      <c r="H62" s="49"/>
+      <c r="I62" s="246">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="J62" s="47"/>
+      <c r="K62" s="49"/>
+      <c r="L62" s="246">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="M62" s="47"/>
+      <c r="N62" s="49"/>
+      <c r="O62" s="246">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="P62" s="47"/>
+      <c r="Q62" s="49"/>
+      <c r="R62" s="246">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="S62" s="47"/>
+      <c r="T62" s="49"/>
+      <c r="U62" s="246">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="V62" s="47"/>
+      <c r="W62" s="49"/>
+      <c r="X62" s="246">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="Y62" s="47"/>
+      <c r="Z62" s="49"/>
+      <c r="AA62" s="246">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="AB62" s="197" t="str">
+        <f t="shared" si="25"/>
+        <v>-</v>
+      </c>
+      <c r="AC62" s="197" t="str">
+        <f t="shared" si="26"/>
+        <v>-</v>
+      </c>
+      <c r="AD62" s="76"/>
+    </row>
+    <row r="63" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A63" s="76"/>
+      <c r="B63" s="411"/>
+      <c r="C63" s="412"/>
+      <c r="D63" s="413"/>
+      <c r="E63" s="3"/>
+      <c r="F63" s="3"/>
+      <c r="G63" s="47"/>
+      <c r="H63" s="49"/>
+      <c r="I63" s="246">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="J63" s="47"/>
+      <c r="K63" s="49"/>
+      <c r="L63" s="246">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="M63" s="47"/>
+      <c r="N63" s="49"/>
+      <c r="O63" s="246">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="P63" s="47"/>
+      <c r="Q63" s="49"/>
+      <c r="R63" s="246">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="S63" s="47"/>
+      <c r="T63" s="49"/>
+      <c r="U63" s="246">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="V63" s="47"/>
+      <c r="W63" s="49"/>
+      <c r="X63" s="246">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="Y63" s="47"/>
+      <c r="Z63" s="49"/>
+      <c r="AA63" s="246">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="AB63" s="197" t="str">
+        <f t="shared" si="25"/>
+        <v>-</v>
+      </c>
+      <c r="AC63" s="197" t="str">
+        <f t="shared" si="26"/>
+        <v>-</v>
+      </c>
+      <c r="AD63" s="76"/>
+    </row>
+    <row r="64" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A64" s="76"/>
+      <c r="B64" s="411"/>
+      <c r="C64" s="412"/>
+      <c r="D64" s="413"/>
+      <c r="E64" s="3"/>
+      <c r="F64" s="3"/>
+      <c r="G64" s="47"/>
+      <c r="H64" s="49"/>
+      <c r="I64" s="246">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="J64" s="47"/>
+      <c r="K64" s="49"/>
+      <c r="L64" s="246">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="M64" s="47"/>
+      <c r="N64" s="49"/>
+      <c r="O64" s="246">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="P64" s="47"/>
+      <c r="Q64" s="49"/>
+      <c r="R64" s="246">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="S64" s="47"/>
+      <c r="T64" s="49"/>
+      <c r="U64" s="246">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="V64" s="47"/>
+      <c r="W64" s="49"/>
+      <c r="X64" s="246">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="Y64" s="47"/>
+      <c r="Z64" s="49"/>
+      <c r="AA64" s="246">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="AB64" s="197" t="str">
+        <f t="shared" si="25"/>
+        <v>-</v>
+      </c>
+      <c r="AC64" s="197" t="str">
+        <f t="shared" si="26"/>
+        <v>-</v>
+      </c>
+      <c r="AD64" s="76"/>
+    </row>
+    <row r="65" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A65" s="76"/>
+      <c r="B65" s="411"/>
+      <c r="C65" s="412"/>
+      <c r="D65" s="413"/>
+      <c r="E65" s="3"/>
+      <c r="F65" s="3"/>
+      <c r="G65" s="47"/>
+      <c r="H65" s="49"/>
+      <c r="I65" s="246">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="J65" s="47"/>
+      <c r="K65" s="49"/>
+      <c r="L65" s="246">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="M65" s="47"/>
+      <c r="N65" s="49"/>
+      <c r="O65" s="246">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="P65" s="47"/>
+      <c r="Q65" s="49"/>
+      <c r="R65" s="246">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="S65" s="47"/>
+      <c r="T65" s="49"/>
+      <c r="U65" s="246">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="V65" s="47"/>
+      <c r="W65" s="49"/>
+      <c r="X65" s="246">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="Y65" s="47"/>
+      <c r="Z65" s="49"/>
+      <c r="AA65" s="246">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="AB65" s="197" t="str">
+        <f t="shared" si="25"/>
+        <v>-</v>
+      </c>
+      <c r="AC65" s="197" t="str">
+        <f t="shared" si="26"/>
+        <v>-</v>
+      </c>
+      <c r="AD65" s="76"/>
+    </row>
+    <row r="66" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A66" s="76"/>
+      <c r="B66" s="411"/>
+      <c r="C66" s="412"/>
+      <c r="D66" s="413"/>
+      <c r="E66" s="3"/>
+      <c r="F66" s="3"/>
+      <c r="G66" s="47"/>
+      <c r="H66" s="49"/>
+      <c r="I66" s="246">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="J66" s="47"/>
+      <c r="K66" s="49"/>
+      <c r="L66" s="246">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="M66" s="47"/>
+      <c r="N66" s="49"/>
+      <c r="O66" s="246">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="P66" s="47"/>
+      <c r="Q66" s="49"/>
+      <c r="R66" s="246">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="S66" s="47"/>
+      <c r="T66" s="49"/>
+      <c r="U66" s="246">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="V66" s="47"/>
+      <c r="W66" s="49"/>
+      <c r="X66" s="246">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="Y66" s="47"/>
+      <c r="Z66" s="49"/>
+      <c r="AA66" s="246">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="AB66" s="197" t="str">
+        <f t="shared" si="25"/>
+        <v>-</v>
+      </c>
+      <c r="AC66" s="197" t="str">
+        <f t="shared" si="26"/>
+        <v>-</v>
+      </c>
+      <c r="AD66" s="76"/>
+    </row>
+    <row r="67" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A67" s="76"/>
+      <c r="B67" s="411"/>
+      <c r="C67" s="412"/>
+      <c r="D67" s="413"/>
+      <c r="E67" s="3"/>
+      <c r="F67" s="3"/>
+      <c r="G67" s="47"/>
+      <c r="H67" s="49"/>
+      <c r="I67" s="246">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="J67" s="47"/>
+      <c r="K67" s="49"/>
+      <c r="L67" s="246">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="M67" s="47"/>
+      <c r="N67" s="49"/>
+      <c r="O67" s="246">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="P67" s="47"/>
+      <c r="Q67" s="49"/>
+      <c r="R67" s="246">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="S67" s="47"/>
+      <c r="T67" s="49"/>
+      <c r="U67" s="246">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="V67" s="47"/>
+      <c r="W67" s="49"/>
+      <c r="X67" s="246">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="Y67" s="47"/>
+      <c r="Z67" s="49"/>
+      <c r="AA67" s="246">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="AB67" s="197" t="str">
+        <f t="shared" si="25"/>
+        <v>-</v>
+      </c>
+      <c r="AC67" s="197" t="str">
+        <f t="shared" si="26"/>
+        <v>-</v>
+      </c>
+      <c r="AD67" s="76"/>
+    </row>
+    <row r="68" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A68" s="76"/>
+      <c r="B68" s="411"/>
+      <c r="C68" s="412"/>
+      <c r="D68" s="413"/>
+      <c r="E68" s="3"/>
+      <c r="F68" s="3"/>
+      <c r="G68" s="47"/>
+      <c r="H68" s="49"/>
+      <c r="I68" s="246">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="J68" s="47"/>
+      <c r="K68" s="49"/>
+      <c r="L68" s="246">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="M68" s="47"/>
+      <c r="N68" s="49"/>
+      <c r="O68" s="246">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="P68" s="47"/>
+      <c r="Q68" s="49"/>
+      <c r="R68" s="246">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="S68" s="47"/>
+      <c r="T68" s="49"/>
+      <c r="U68" s="246">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="V68" s="47"/>
+      <c r="W68" s="49"/>
+      <c r="X68" s="246">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="Y68" s="47"/>
+      <c r="Z68" s="49"/>
+      <c r="AA68" s="246">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="AB68" s="197" t="str">
+        <f t="shared" si="25"/>
+        <v>-</v>
+      </c>
+      <c r="AC68" s="197" t="str">
+        <f t="shared" si="26"/>
+        <v>-</v>
+      </c>
+      <c r="AD68" s="76"/>
+    </row>
+    <row r="69" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A69" s="76"/>
+      <c r="B69" s="411"/>
+      <c r="C69" s="412"/>
+      <c r="D69" s="413"/>
+      <c r="E69" s="3"/>
+      <c r="F69" s="3"/>
+      <c r="G69" s="47"/>
+      <c r="H69" s="49"/>
+      <c r="I69" s="246">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="J69" s="47"/>
+      <c r="K69" s="49"/>
+      <c r="L69" s="246">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="M69" s="47"/>
+      <c r="N69" s="49"/>
+      <c r="O69" s="246">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="P69" s="47"/>
+      <c r="Q69" s="49"/>
+      <c r="R69" s="246">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="S69" s="47"/>
+      <c r="T69" s="49"/>
+      <c r="U69" s="246">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="V69" s="47"/>
+      <c r="W69" s="49"/>
+      <c r="X69" s="246">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="Y69" s="47"/>
+      <c r="Z69" s="49"/>
+      <c r="AA69" s="246">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="AB69" s="197" t="str">
+        <f t="shared" si="25"/>
+        <v>-</v>
+      </c>
+      <c r="AC69" s="197" t="str">
+        <f t="shared" si="26"/>
+        <v>-</v>
+      </c>
+      <c r="AD69" s="76"/>
+    </row>
+    <row r="70" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A70" s="76"/>
+      <c r="B70" s="411"/>
+      <c r="C70" s="412"/>
+      <c r="D70" s="413"/>
+      <c r="E70" s="3"/>
+      <c r="F70" s="3"/>
+      <c r="G70" s="47"/>
+      <c r="H70" s="49"/>
+      <c r="I70" s="246">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="J70" s="47"/>
+      <c r="K70" s="49"/>
+      <c r="L70" s="246">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="M70" s="47"/>
+      <c r="N70" s="49"/>
+      <c r="O70" s="246">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="P70" s="47"/>
+      <c r="Q70" s="49"/>
+      <c r="R70" s="246">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="S70" s="47"/>
+      <c r="T70" s="49"/>
+      <c r="U70" s="246">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="V70" s="47"/>
+      <c r="W70" s="49"/>
+      <c r="X70" s="246">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="Y70" s="47"/>
+      <c r="Z70" s="49"/>
+      <c r="AA70" s="246">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="AB70" s="197" t="str">
+        <f t="shared" si="25"/>
+        <v>-</v>
+      </c>
+      <c r="AC70" s="197" t="str">
+        <f t="shared" si="26"/>
+        <v>-</v>
+      </c>
+      <c r="AD70" s="76"/>
+    </row>
+    <row r="71" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A71" s="76"/>
+      <c r="B71" s="411"/>
+      <c r="C71" s="412"/>
+      <c r="D71" s="413"/>
+      <c r="E71" s="3"/>
+      <c r="F71" s="3"/>
+      <c r="G71" s="47"/>
+      <c r="H71" s="49"/>
+      <c r="I71" s="246">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="J71" s="47"/>
+      <c r="K71" s="49"/>
+      <c r="L71" s="246">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="M71" s="47"/>
+      <c r="N71" s="49"/>
+      <c r="O71" s="246">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="P71" s="47"/>
+      <c r="Q71" s="49"/>
+      <c r="R71" s="246">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="S71" s="47"/>
+      <c r="T71" s="49"/>
+      <c r="U71" s="246">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="V71" s="47"/>
+      <c r="W71" s="49"/>
+      <c r="X71" s="246">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="Y71" s="47"/>
+      <c r="Z71" s="49"/>
+      <c r="AA71" s="246">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AB71" s="197" t="str">
+        <f t="shared" si="16"/>
+        <v>-</v>
+      </c>
+      <c r="AC71" s="197" t="str">
+        <f t="shared" si="17"/>
+        <v>-</v>
+      </c>
+      <c r="AD71" s="76"/>
+    </row>
+    <row r="72" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A72" s="76"/>
+      <c r="B72" s="411"/>
+      <c r="C72" s="412"/>
+      <c r="D72" s="413"/>
+      <c r="E72" s="3"/>
+      <c r="F72" s="3"/>
+      <c r="G72" s="47"/>
+      <c r="H72" s="49"/>
+      <c r="I72" s="246">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="J72" s="47"/>
+      <c r="K72" s="49"/>
+      <c r="L72" s="246">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="M72" s="47"/>
+      <c r="N72" s="49"/>
+      <c r="O72" s="246">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="P72" s="47"/>
+      <c r="Q72" s="49"/>
+      <c r="R72" s="246">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="S72" s="47"/>
+      <c r="T72" s="49"/>
+      <c r="U72" s="246">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="V72" s="47"/>
+      <c r="W72" s="49"/>
+      <c r="X72" s="246">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="Y72" s="47"/>
+      <c r="Z72" s="49"/>
+      <c r="AA72" s="246">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AB72" s="197" t="str">
+        <f t="shared" si="16"/>
+        <v>-</v>
+      </c>
+      <c r="AC72" s="197" t="str">
+        <f t="shared" si="17"/>
+        <v>-</v>
+      </c>
+      <c r="AD72" s="76"/>
+    </row>
+    <row r="73" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A73" s="76"/>
+      <c r="B73" s="411"/>
+      <c r="C73" s="412"/>
+      <c r="D73" s="413"/>
+      <c r="E73" s="3"/>
+      <c r="F73" s="3"/>
+      <c r="G73" s="47"/>
+      <c r="H73" s="49"/>
+      <c r="I73" s="246">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="J73" s="47"/>
+      <c r="K73" s="49"/>
+      <c r="L73" s="246">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="M73" s="47"/>
+      <c r="N73" s="49"/>
+      <c r="O73" s="246">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="P73" s="47"/>
+      <c r="Q73" s="49"/>
+      <c r="R73" s="246">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="S73" s="47"/>
+      <c r="T73" s="49"/>
+      <c r="U73" s="246">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="V73" s="47"/>
+      <c r="W73" s="49"/>
+      <c r="X73" s="246">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="Y73" s="47"/>
+      <c r="Z73" s="49"/>
+      <c r="AA73" s="246">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AB73" s="197" t="str">
+        <f t="shared" si="16"/>
+        <v>-</v>
+      </c>
+      <c r="AC73" s="197" t="str">
+        <f t="shared" si="17"/>
+        <v>-</v>
+      </c>
+      <c r="AD73" s="76"/>
+    </row>
+    <row r="74" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A74" s="76"/>
+      <c r="B74" s="411"/>
+      <c r="C74" s="412"/>
+      <c r="D74" s="413"/>
+      <c r="E74" s="3"/>
+      <c r="F74" s="3"/>
+      <c r="G74" s="47"/>
+      <c r="H74" s="49"/>
+      <c r="I74" s="246">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="J74" s="47"/>
+      <c r="K74" s="49"/>
+      <c r="L74" s="246">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="M74" s="47"/>
+      <c r="N74" s="49"/>
+      <c r="O74" s="246">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="P74" s="47"/>
+      <c r="Q74" s="49"/>
+      <c r="R74" s="246">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="S74" s="47"/>
+      <c r="T74" s="49"/>
+      <c r="U74" s="246">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="V74" s="47"/>
+      <c r="W74" s="49"/>
+      <c r="X74" s="246">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="Y74" s="47"/>
+      <c r="Z74" s="49"/>
+      <c r="AA74" s="246">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AB74" s="197" t="str">
+        <f t="shared" si="16"/>
+        <v>-</v>
+      </c>
+      <c r="AC74" s="197" t="str">
+        <f t="shared" si="17"/>
+        <v>-</v>
+      </c>
+      <c r="AD74" s="76"/>
+    </row>
+    <row r="75" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A75" s="76"/>
+      <c r="B75" s="411"/>
+      <c r="C75" s="412"/>
+      <c r="D75" s="413"/>
+      <c r="E75" s="3"/>
+      <c r="F75" s="3"/>
+      <c r="G75" s="47"/>
+      <c r="H75" s="49"/>
+      <c r="I75" s="246">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="J75" s="47"/>
+      <c r="K75" s="49"/>
+      <c r="L75" s="246">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="M75" s="47"/>
+      <c r="N75" s="49"/>
+      <c r="O75" s="246">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="P75" s="47"/>
+      <c r="Q75" s="49"/>
+      <c r="R75" s="246">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="S75" s="47"/>
+      <c r="T75" s="49"/>
+      <c r="U75" s="246">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="V75" s="47"/>
+      <c r="W75" s="49"/>
+      <c r="X75" s="246">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="Y75" s="47"/>
+      <c r="Z75" s="49"/>
+      <c r="AA75" s="246">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AB75" s="197" t="str">
+        <f t="shared" si="16"/>
+        <v>-</v>
+      </c>
+      <c r="AC75" s="197" t="str">
+        <f t="shared" si="17"/>
+        <v>-</v>
+      </c>
+      <c r="AD75" s="76"/>
+    </row>
+    <row r="76" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A76" s="76"/>
+      <c r="B76" s="411"/>
+      <c r="C76" s="412"/>
+      <c r="D76" s="413"/>
+      <c r="E76" s="3"/>
+      <c r="F76" s="3"/>
+      <c r="G76" s="47"/>
+      <c r="H76" s="49"/>
+      <c r="I76" s="246">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="J76" s="47"/>
+      <c r="K76" s="49"/>
+      <c r="L76" s="246">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="M76" s="47"/>
+      <c r="N76" s="49"/>
+      <c r="O76" s="246">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="P76" s="47"/>
+      <c r="Q76" s="49"/>
+      <c r="R76" s="246">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="S76" s="47"/>
+      <c r="T76" s="49"/>
+      <c r="U76" s="246">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="V76" s="47"/>
+      <c r="W76" s="49"/>
+      <c r="X76" s="246">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="Y76" s="47"/>
+      <c r="Z76" s="49"/>
+      <c r="AA76" s="246">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AB76" s="197" t="str">
+        <f t="shared" si="16"/>
+        <v>-</v>
+      </c>
+      <c r="AC76" s="197" t="str">
+        <f t="shared" si="17"/>
+        <v>-</v>
+      </c>
+      <c r="AD76" s="76"/>
+    </row>
+    <row r="77" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A77" s="76"/>
+      <c r="B77" s="411"/>
+      <c r="C77" s="412"/>
+      <c r="D77" s="413"/>
+      <c r="E77" s="3"/>
+      <c r="F77" s="3"/>
+      <c r="G77" s="47"/>
+      <c r="H77" s="49"/>
+      <c r="I77" s="246">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="J77" s="47"/>
+      <c r="K77" s="49"/>
+      <c r="L77" s="246">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="M77" s="47"/>
+      <c r="N77" s="49"/>
+      <c r="O77" s="246">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="P77" s="47"/>
+      <c r="Q77" s="49"/>
+      <c r="R77" s="246">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="S77" s="47"/>
+      <c r="T77" s="49"/>
+      <c r="U77" s="246">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="V77" s="47"/>
+      <c r="W77" s="49"/>
+      <c r="X77" s="246">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="Y77" s="47"/>
+      <c r="Z77" s="49"/>
+      <c r="AA77" s="246">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AB77" s="197" t="str">
+        <f t="shared" si="16"/>
+        <v>-</v>
+      </c>
+      <c r="AC77" s="197" t="str">
+        <f t="shared" si="17"/>
+        <v>-</v>
+      </c>
+      <c r="AD77" s="76"/>
+    </row>
+    <row r="78" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A78" s="76"/>
+      <c r="B78" s="411"/>
+      <c r="C78" s="412"/>
+      <c r="D78" s="413"/>
+      <c r="E78" s="3"/>
+      <c r="F78" s="3"/>
+      <c r="G78" s="47"/>
+      <c r="H78" s="49"/>
+      <c r="I78" s="246">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="J78" s="47"/>
+      <c r="K78" s="49"/>
+      <c r="L78" s="246">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="M78" s="47"/>
+      <c r="N78" s="49"/>
+      <c r="O78" s="246">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="P78" s="47"/>
+      <c r="Q78" s="49"/>
+      <c r="R78" s="246">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="S78" s="47"/>
+      <c r="T78" s="49"/>
+      <c r="U78" s="246">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="V78" s="47"/>
+      <c r="W78" s="49"/>
+      <c r="X78" s="246">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="Y78" s="47"/>
+      <c r="Z78" s="49"/>
+      <c r="AA78" s="246">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AB78" s="197" t="str">
+        <f t="shared" si="16"/>
+        <v>-</v>
+      </c>
+      <c r="AC78" s="197" t="str">
+        <f t="shared" si="17"/>
+        <v>-</v>
+      </c>
+      <c r="AD78" s="76"/>
+    </row>
+    <row r="79" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A79" s="76"/>
+      <c r="B79" s="411"/>
+      <c r="C79" s="412"/>
+      <c r="D79" s="413"/>
+      <c r="E79" s="3"/>
+      <c r="F79" s="3"/>
+      <c r="G79" s="47"/>
+      <c r="H79" s="49"/>
+      <c r="I79" s="246">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="J79" s="47"/>
+      <c r="K79" s="49"/>
+      <c r="L79" s="246">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="M79" s="47"/>
+      <c r="N79" s="49"/>
+      <c r="O79" s="246">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="P79" s="47"/>
+      <c r="Q79" s="49"/>
+      <c r="R79" s="246">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="S79" s="47"/>
+      <c r="T79" s="49"/>
+      <c r="U79" s="246">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="V79" s="47"/>
+      <c r="W79" s="49"/>
+      <c r="X79" s="246">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="Y79" s="47"/>
+      <c r="Z79" s="49"/>
+      <c r="AA79" s="246">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AB79" s="197" t="str">
+        <f t="shared" si="16"/>
+        <v>-</v>
+      </c>
+      <c r="AC79" s="197" t="str">
+        <f t="shared" si="17"/>
+        <v>-</v>
+      </c>
+      <c r="AD79" s="76"/>
+    </row>
+    <row r="80" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A80" s="76"/>
+      <c r="B80" s="411"/>
+      <c r="C80" s="412"/>
+      <c r="D80" s="413"/>
+      <c r="E80" s="3"/>
+      <c r="F80" s="3"/>
+      <c r="G80" s="47"/>
+      <c r="H80" s="49"/>
+      <c r="I80" s="246">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="J80" s="47"/>
+      <c r="K80" s="49"/>
+      <c r="L80" s="246">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="M80" s="47"/>
+      <c r="N80" s="49"/>
+      <c r="O80" s="246">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="P80" s="47"/>
+      <c r="Q80" s="49"/>
+      <c r="R80" s="246">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="S80" s="47"/>
+      <c r="T80" s="49"/>
+      <c r="U80" s="246">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="V80" s="47"/>
+      <c r="W80" s="49"/>
+      <c r="X80" s="246">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="Y80" s="47"/>
+      <c r="Z80" s="49"/>
+      <c r="AA80" s="246">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AB80" s="197" t="str">
+        <f t="shared" si="16"/>
+        <v>-</v>
+      </c>
+      <c r="AC80" s="197" t="str">
+        <f t="shared" si="17"/>
+        <v>-</v>
+      </c>
+      <c r="AD80" s="76"/>
+    </row>
+    <row r="81" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A81" s="76"/>
+      <c r="B81" s="411"/>
+      <c r="C81" s="412"/>
+      <c r="D81" s="413"/>
+      <c r="E81" s="3"/>
+      <c r="F81" s="3"/>
+      <c r="G81" s="47"/>
+      <c r="H81" s="49"/>
+      <c r="I81" s="246">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="J81" s="47"/>
+      <c r="K81" s="49"/>
+      <c r="L81" s="246">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="M81" s="47"/>
+      <c r="N81" s="49"/>
+      <c r="O81" s="246">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="P81" s="47"/>
+      <c r="Q81" s="49"/>
+      <c r="R81" s="246">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="S81" s="47"/>
+      <c r="T81" s="49"/>
+      <c r="U81" s="246">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="V81" s="47"/>
+      <c r="W81" s="49"/>
+      <c r="X81" s="246">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="Y81" s="47"/>
+      <c r="Z81" s="49"/>
+      <c r="AA81" s="246">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AB81" s="197" t="str">
+        <f t="shared" si="16"/>
+        <v>-</v>
+      </c>
+      <c r="AC81" s="197" t="str">
+        <f t="shared" si="17"/>
+        <v>-</v>
+      </c>
+      <c r="AD81" s="76"/>
+    </row>
+    <row r="82" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A82" s="76"/>
+      <c r="B82" s="411"/>
+      <c r="C82" s="412"/>
+      <c r="D82" s="413"/>
+      <c r="E82" s="3"/>
+      <c r="F82" s="3"/>
+      <c r="G82" s="47"/>
+      <c r="H82" s="49"/>
+      <c r="I82" s="246">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="J82" s="47"/>
+      <c r="K82" s="49"/>
+      <c r="L82" s="246">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="M82" s="47"/>
+      <c r="N82" s="49"/>
+      <c r="O82" s="246">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="P82" s="47"/>
+      <c r="Q82" s="49"/>
+      <c r="R82" s="246">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="S82" s="47"/>
+      <c r="T82" s="49"/>
+      <c r="U82" s="246">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="V82" s="47"/>
+      <c r="W82" s="49"/>
+      <c r="X82" s="246">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="Y82" s="47"/>
+      <c r="Z82" s="49"/>
+      <c r="AA82" s="246">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AB82" s="197" t="str">
+        <f t="shared" si="16"/>
+        <v>-</v>
+      </c>
+      <c r="AC82" s="197" t="str">
+        <f t="shared" si="17"/>
+        <v>-</v>
+      </c>
+      <c r="AD82" s="76"/>
+    </row>
+    <row r="83" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A83" s="76"/>
+      <c r="B83" s="411"/>
+      <c r="C83" s="412"/>
+      <c r="D83" s="413"/>
+      <c r="E83" s="3"/>
+      <c r="F83" s="3"/>
+      <c r="G83" s="47"/>
+      <c r="H83" s="49"/>
+      <c r="I83" s="246">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="J83" s="47"/>
+      <c r="K83" s="49"/>
+      <c r="L83" s="246">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="M83" s="47"/>
+      <c r="N83" s="49"/>
+      <c r="O83" s="246">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="P83" s="47"/>
+      <c r="Q83" s="49"/>
+      <c r="R83" s="246">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="S83" s="47"/>
+      <c r="T83" s="49"/>
+      <c r="U83" s="246">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="V83" s="47"/>
+      <c r="W83" s="49"/>
+      <c r="X83" s="246">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="Y83" s="47"/>
+      <c r="Z83" s="49"/>
+      <c r="AA83" s="246">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AB83" s="197" t="str">
+        <f t="shared" si="16"/>
+        <v>-</v>
+      </c>
+      <c r="AC83" s="197" t="str">
+        <f t="shared" si="17"/>
+        <v>-</v>
+      </c>
+      <c r="AD83" s="76"/>
+    </row>
+    <row r="84" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A84" s="76"/>
+      <c r="B84" s="411"/>
+      <c r="C84" s="412"/>
+      <c r="D84" s="413"/>
+      <c r="E84" s="3"/>
+      <c r="F84" s="3"/>
+      <c r="G84" s="47"/>
+      <c r="H84" s="49"/>
+      <c r="I84" s="246">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="J84" s="47"/>
+      <c r="K84" s="49"/>
+      <c r="L84" s="246">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="M84" s="47"/>
+      <c r="N84" s="49"/>
+      <c r="O84" s="246">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="P84" s="47"/>
+      <c r="Q84" s="49"/>
+      <c r="R84" s="246">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="S84" s="47"/>
+      <c r="T84" s="49"/>
+      <c r="U84" s="246">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="V84" s="47"/>
+      <c r="W84" s="49"/>
+      <c r="X84" s="246">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="Y84" s="47"/>
+      <c r="Z84" s="49"/>
+      <c r="AA84" s="246">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AB84" s="197" t="str">
+        <f t="shared" si="16"/>
+        <v>-</v>
+      </c>
+      <c r="AC84" s="197" t="str">
+        <f t="shared" si="17"/>
+        <v>-</v>
+      </c>
+      <c r="AD84" s="76"/>
+    </row>
+    <row r="85" spans="1:30" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="76"/>
+      <c r="B85" s="408"/>
+      <c r="C85" s="409"/>
+      <c r="D85" s="410"/>
+      <c r="E85" s="3"/>
+      <c r="F85" s="3"/>
+      <c r="G85" s="50"/>
+      <c r="H85" s="51"/>
+      <c r="I85" s="247">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="J85" s="50"/>
+      <c r="K85" s="51"/>
+      <c r="L85" s="247">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="M85" s="50"/>
+      <c r="N85" s="51"/>
+      <c r="O85" s="247">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="P85" s="50"/>
+      <c r="Q85" s="51"/>
+      <c r="R85" s="247">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="S85" s="50"/>
+      <c r="T85" s="51"/>
+      <c r="U85" s="247">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="V85" s="50"/>
+      <c r="W85" s="51"/>
+      <c r="X85" s="247">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="Y85" s="50"/>
+      <c r="Z85" s="51"/>
+      <c r="AA85" s="247">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AB85" s="200" t="str">
+        <f t="shared" si="16"/>
+        <v>-</v>
+      </c>
+      <c r="AC85" s="200" t="str">
+        <f t="shared" si="17"/>
+        <v>-</v>
+      </c>
+      <c r="AD85" s="76"/>
+    </row>
+    <row r="86" spans="1:30" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="76"/>
+      <c r="B86" s="201"/>
+      <c r="C86" s="202"/>
+      <c r="D86" s="202"/>
+      <c r="E86" s="202"/>
+      <c r="F86" s="202"/>
+      <c r="G86" s="202"/>
+      <c r="H86" s="203" t="s">
+        <v>0</v>
+      </c>
+      <c r="I86" s="204">
+        <f>ROUND(SUM(I56:I85),0)</f>
+        <v>0</v>
+      </c>
+      <c r="J86" s="202"/>
+      <c r="K86" s="203" t="s">
+        <v>0</v>
+      </c>
+      <c r="L86" s="204">
+        <f>ROUND(SUM(L56:L85),0)</f>
+        <v>0</v>
+      </c>
+      <c r="M86" s="202"/>
+      <c r="N86" s="203" t="s">
+        <v>0</v>
+      </c>
+      <c r="O86" s="204">
+        <f>ROUND(SUM(O56:O85),0)</f>
+        <v>0</v>
+      </c>
+      <c r="P86" s="202"/>
+      <c r="Q86" s="203" t="s">
+        <v>0</v>
+      </c>
+      <c r="R86" s="204">
+        <f>ROUND(SUM(R56:R85),0)</f>
+        <v>0</v>
+      </c>
+      <c r="S86" s="202"/>
+      <c r="T86" s="203" t="s">
+        <v>0</v>
+      </c>
+      <c r="U86" s="204">
+        <f>ROUND(SUM(U56:U85),0)</f>
+        <v>0</v>
+      </c>
+      <c r="V86" s="202"/>
+      <c r="W86" s="203" t="s">
+        <v>0</v>
+      </c>
+      <c r="X86" s="204">
+        <f>ROUND(SUM(X56:X85),0)</f>
+        <v>0</v>
+      </c>
+      <c r="Y86" s="202"/>
+      <c r="Z86" s="203" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA86" s="204">
+        <f>ROUND(SUM(AA56:AA85),0)</f>
+        <v>0</v>
+      </c>
+      <c r="AB86" s="205">
+        <f>ROUND(SUM(AB56:AB85),0)</f>
+        <v>0</v>
+      </c>
+      <c r="AC86" s="205">
+        <f>ROUND(SUM(AC56:AC85),0)</f>
+        <v>0</v>
+      </c>
+      <c r="AD86" s="76"/>
+    </row>
+    <row r="87" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A87" s="76"/>
+      <c r="B87" s="215"/>
+      <c r="C87" s="216"/>
+      <c r="D87" s="216"/>
+      <c r="E87" s="216"/>
+      <c r="F87" s="216"/>
+      <c r="G87" s="216"/>
+      <c r="H87" s="216"/>
+      <c r="I87" s="216"/>
+      <c r="J87" s="216"/>
+      <c r="K87" s="216"/>
+      <c r="L87" s="216"/>
+      <c r="M87" s="216"/>
+      <c r="N87" s="216"/>
+      <c r="O87" s="216"/>
+      <c r="P87" s="216"/>
+      <c r="Q87" s="216"/>
+      <c r="R87" s="216"/>
+      <c r="S87" s="216"/>
+      <c r="T87" s="216"/>
+      <c r="U87" s="216"/>
+      <c r="V87" s="216"/>
+      <c r="W87" s="216"/>
+      <c r="X87" s="216"/>
+      <c r="Y87" s="216"/>
+      <c r="Z87" s="216"/>
+      <c r="AA87" s="216"/>
+      <c r="AB87" s="216"/>
+      <c r="AC87" s="217"/>
+      <c r="AD87" s="76"/>
+    </row>
+    <row r="88" spans="1:30" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="76"/>
+      <c r="B88" s="402"/>
+      <c r="C88" s="403"/>
+      <c r="D88" s="404"/>
+      <c r="E88" s="76"/>
+      <c r="F88" s="76"/>
+      <c r="G88" s="76"/>
+      <c r="H88" s="76"/>
+      <c r="I88" s="76"/>
+      <c r="J88" s="76"/>
+      <c r="K88" s="76"/>
+      <c r="L88" s="76"/>
+      <c r="M88" s="76"/>
+      <c r="N88" s="76"/>
+      <c r="O88" s="76"/>
+      <c r="P88" s="76"/>
+      <c r="Q88" s="76"/>
+      <c r="R88" s="76"/>
+      <c r="S88" s="76"/>
+      <c r="T88" s="76"/>
+      <c r="U88" s="76"/>
+      <c r="V88" s="76"/>
+      <c r="W88" s="76"/>
+      <c r="X88" s="76"/>
+      <c r="Y88" s="76"/>
+      <c r="Z88" s="76"/>
+      <c r="AA88" s="76"/>
+      <c r="AB88" s="76"/>
+      <c r="AC88" s="76"/>
+      <c r="AD88" s="76"/>
+    </row>
+    <row r="89" spans="1:30" ht="12.95" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="76"/>
+      <c r="B89" s="405"/>
+      <c r="C89" s="406"/>
+      <c r="D89" s="407"/>
+      <c r="E89" s="87"/>
+      <c r="F89" s="76"/>
+      <c r="G89" s="76"/>
+      <c r="H89" s="87"/>
+      <c r="I89" s="76"/>
+      <c r="J89" s="76"/>
+      <c r="K89" s="87"/>
+      <c r="L89" s="76"/>
+      <c r="M89" s="76"/>
+      <c r="N89" s="87"/>
+      <c r="O89" s="76"/>
+      <c r="P89" s="76"/>
+      <c r="Q89" s="87"/>
+      <c r="R89" s="76"/>
+      <c r="S89" s="76"/>
+      <c r="T89" s="87"/>
+      <c r="U89" s="76"/>
+      <c r="V89" s="76"/>
+      <c r="W89" s="87"/>
+      <c r="X89" s="76"/>
+      <c r="Y89" s="76"/>
+      <c r="Z89" s="87"/>
+      <c r="AA89" s="76"/>
+      <c r="AB89" s="76"/>
+      <c r="AC89" s="76"/>
+      <c r="AD89" s="76"/>
+    </row>
+    <row r="90" spans="1:30" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="218"/>
+      <c r="B90" s="218"/>
+      <c r="C90" s="218"/>
+      <c r="D90" s="218"/>
+      <c r="E90" s="218"/>
+      <c r="F90" s="218"/>
+      <c r="G90" s="218"/>
+      <c r="H90" s="218"/>
+      <c r="I90" s="218"/>
+      <c r="J90" s="218"/>
+      <c r="K90" s="218"/>
+      <c r="L90" s="218"/>
+      <c r="M90" s="218"/>
+      <c r="N90" s="218"/>
+      <c r="O90" s="218"/>
+      <c r="P90" s="218"/>
+      <c r="Q90" s="218"/>
+      <c r="R90" s="218"/>
+      <c r="S90" s="218"/>
+      <c r="T90" s="218"/>
+      <c r="U90" s="218"/>
+      <c r="V90" s="218"/>
+      <c r="W90" s="218"/>
+      <c r="X90" s="218"/>
+      <c r="Y90" s="218"/>
+      <c r="Z90" s="218"/>
+      <c r="AA90" s="218"/>
+      <c r="AB90" s="218"/>
+      <c r="AC90" s="218"/>
+      <c r="AD90" s="218"/>
+    </row>
+    <row r="95" spans="1:30" ht="12.95" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B95" s="199"/>
+      <c r="C95" s="199"/>
+      <c r="D95" s="199"/>
+      <c r="E95" s="199"/>
+      <c r="H95" s="199"/>
+      <c r="K95" s="199"/>
+      <c r="N95" s="199"/>
+      <c r="Q95" s="199"/>
+      <c r="T95" s="199"/>
+      <c r="W95" s="199"/>
+      <c r="Z95" s="199"/>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="ZUnOPZCxTEBeLU3E6VqAmHKth9UQmPajatGTI/eSdb8KHRvd0B4D+XppGb5F9QrEt+zx/A6ZppG/Iup8BFJVRQ==" saltValue="l0uQXil+RfkAgylkDEESvw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <mergeCells count="73">
+    <mergeCell ref="J4:L4"/>
+    <mergeCell ref="G4:I4"/>
+    <mergeCell ref="Y51:AA51"/>
+    <mergeCell ref="V51:X51"/>
+    <mergeCell ref="S51:U51"/>
+    <mergeCell ref="P51:R51"/>
+    <mergeCell ref="M51:O51"/>
+    <mergeCell ref="J51:L51"/>
+    <mergeCell ref="G51:I51"/>
+    <mergeCell ref="V54:X54"/>
+    <mergeCell ref="Y54:AA54"/>
+    <mergeCell ref="B2:L2"/>
+    <mergeCell ref="B6:AA6"/>
+    <mergeCell ref="Y4:AA4"/>
+    <mergeCell ref="V4:X4"/>
+    <mergeCell ref="S4:U4"/>
+    <mergeCell ref="P4:R4"/>
+    <mergeCell ref="M4:O4"/>
+    <mergeCell ref="F54:F55"/>
+    <mergeCell ref="G54:I54"/>
+    <mergeCell ref="J54:L54"/>
+    <mergeCell ref="M54:O54"/>
+    <mergeCell ref="P54:R54"/>
+    <mergeCell ref="S54:U54"/>
+    <mergeCell ref="B54:D55"/>
+    <mergeCell ref="E54:E55"/>
+    <mergeCell ref="B69:D69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="B68:D68"/>
+    <mergeCell ref="B65:D65"/>
+    <mergeCell ref="B57:D57"/>
+    <mergeCell ref="B58:D58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="B60:D60"/>
+    <mergeCell ref="AC7:AC8"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="B62:D62"/>
+    <mergeCell ref="B63:D63"/>
+    <mergeCell ref="B64:D64"/>
+    <mergeCell ref="M7:O7"/>
+    <mergeCell ref="J7:L7"/>
+    <mergeCell ref="Y7:AA7"/>
+    <mergeCell ref="V7:X7"/>
+    <mergeCell ref="S7:U7"/>
+    <mergeCell ref="AB7:AB8"/>
+    <mergeCell ref="B53:AC53"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="F7:F8"/>
+    <mergeCell ref="G7:I7"/>
+    <mergeCell ref="P7:R7"/>
+    <mergeCell ref="B84:D84"/>
+    <mergeCell ref="B85:D85"/>
+    <mergeCell ref="B88:D88"/>
+    <mergeCell ref="B89:D89"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="B66:D66"/>
+    <mergeCell ref="B78:D78"/>
+    <mergeCell ref="B79:D79"/>
+    <mergeCell ref="B80:D80"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="B82:D82"/>
+    <mergeCell ref="B83:D83"/>
+    <mergeCell ref="B77:D77"/>
+    <mergeCell ref="B56:D56"/>
+    <mergeCell ref="B76:D76"/>
+    <mergeCell ref="B71:D71"/>
+    <mergeCell ref="B72:D72"/>
+    <mergeCell ref="B73:D73"/>
+    <mergeCell ref="B74:D74"/>
+    <mergeCell ref="B75:D75"/>
+  </mergeCells>
+  <conditionalFormatting sqref="G9:G48 G56:G85 J56:J85 M56:M85 P56:P85 S56:S85 V56:V85 Y56:Y85">
+    <cfRule type="cellIs" dxfId="18" priority="96" operator="greaterThanOrEqual">
+      <formula>30000</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J9:J48">
+    <cfRule type="cellIs" dxfId="15" priority="6" operator="greaterThanOrEqual">
+      <formula>100000</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="M9:M48">
+    <cfRule type="cellIs" dxfId="14" priority="5" operator="greaterThanOrEqual">
+      <formula>100000</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="P9:P48">
+    <cfRule type="cellIs" dxfId="13" priority="4" operator="greaterThanOrEqual">
+      <formula>100000</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="S9:S48">
+    <cfRule type="cellIs" dxfId="12" priority="3" operator="greaterThanOrEqual">
+      <formula>100000</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="V9:V48">
+    <cfRule type="cellIs" dxfId="11" priority="2" operator="greaterThanOrEqual">
+      <formula>100000</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="Y9:Y48">
+    <cfRule type="cellIs" dxfId="10" priority="1" operator="greaterThanOrEqual">
+      <formula>100000</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="AB9:AC48 AB56:AC85">
+    <cfRule type="expression" dxfId="9" priority="101">
+      <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="1">
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D30:D47 D11:D28 D58:D85" xr:uid="{4116C117-3CE1-4A29-8F23-B0218ADDBEF7}"/>
+  </dataValidations>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="82" orientation="landscape" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader xml:space="preserve">&amp;C&amp;"Arial,Fett"&amp;14Investitionskosten
+</oddHeader>
+  </headerFooter>
+  <colBreaks count="2" manualBreakCount="2">
+    <brk id="5" max="34" man="1"/>
+    <brk id="28" max="35" man="1"/>
+  </colBreaks>
+  <customProperties>
+    <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
+  </customProperties>
+  <ignoredErrors>
+    <ignoredError sqref="Y54 V54 S54 P54 M54 J54 G54" unlockedFormula="1"/>
+  </ignoredErrors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
+      <x14:conditionalFormattings>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="15" id="{E374E123-3D69-4D1E-ACD8-B07BED04FCA7}">
+            <xm:f>'(4) Financement &amp; aide fin.'!$K$24&lt;&gt;#REF!+$AC$49</xm:f>
+            <x14:dxf>
+              <fill>
+                <patternFill>
+                  <bgColor rgb="FFFF0000"/>
+                </patternFill>
+              </fill>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>G86:AC86</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="103" id="{81989A7B-184C-4C22-8C32-99311B052A18}">
+            <xm:f>'(4) Financement &amp; aide fin.'!$K$24&lt;&gt;#REF!+$AC$49</xm:f>
+            <x14:dxf>
+              <fill>
+                <patternFill>
+                  <bgColor rgb="FFFF0000"/>
+                </patternFill>
+              </fill>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>H49:I50 K49:L50 N49:O50 Q49:R50 T49:U50 W49:X50 Z49:AC50 G49:G52 J49:J52 M49:M52 P49:P52 S49:S52 V49:V52 Y49:Y52 AB52:AC52</xm:sqref>
+        </x14:conditionalFormatting>
+      </x14:conditionalFormattings>
+    </ext>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{349F5001-7F44-4F89-BB54-89CBEED54633}">
+          <x14:formula1>
+            <xm:f>'(1) Vue d''ensemble'!$E$15:$E$25</xm:f>
+          </x14:formula1>
+          <xm:sqref>F9:F48 F56:F85</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{1A4EE9FF-91EA-4718-8CF0-04C291D75E86}">
+          <x14:formula1>
+            <xm:f>Legende!$A$2:$A$8</xm:f>
+          </x14:formula1>
+          <xm:sqref>E9:E48 E56:E85</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Tabelle4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M192"/>
+  <dimension ref="A1:M115"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D12" sqref="D12"/>
+      <selection activeCell="H71" sqref="H71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.7109375" style="8" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13" max="13" width="11.42578125" style="8" customWidth="1"/>
+    <col min="1" max="1" width="3.140625" style="19" customWidth="1"/>
+    <col min="2" max="2" width="2.7109375" style="19" customWidth="1"/>
+    <col min="3" max="3" width="50.85546875" style="19" customWidth="1"/>
+    <col min="4" max="11" width="13" style="19" customWidth="1"/>
+    <col min="12" max="12" width="8.7109375" style="19" customWidth="1"/>
+    <col min="13" max="13" width="11.42578125" style="19" customWidth="1"/>
     <col min="14" max="16384" width="11.42578125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="16"/>
-[...11 lines deleted...]
-      <c r="M1" s="16"/>
+      <c r="A1" s="76"/>
+      <c r="B1" s="248"/>
+      <c r="C1" s="173"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="81"/>
+      <c r="M1" s="76"/>
     </row>
     <row r="2" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="18"/>
-[...13 lines deleted...]
-      <c r="M2" s="22"/>
+      <c r="A2" s="79"/>
+      <c r="B2" s="481" t="s">
+        <v>94</v>
+      </c>
+      <c r="C2" s="482"/>
+      <c r="D2" s="482"/>
+      <c r="E2" s="482"/>
+      <c r="F2" s="482"/>
+      <c r="G2" s="482"/>
+      <c r="H2" s="482"/>
+      <c r="I2" s="482"/>
+      <c r="J2" s="482"/>
+      <c r="K2" s="482"/>
+      <c r="L2" s="483"/>
+      <c r="M2" s="86"/>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="18"/>
-[...11 lines deleted...]
-      <c r="M3" s="22"/>
+      <c r="A3" s="79"/>
+      <c r="B3" s="484"/>
+      <c r="C3" s="485"/>
+      <c r="D3" s="485"/>
+      <c r="E3" s="485"/>
+      <c r="F3" s="485"/>
+      <c r="G3" s="485"/>
+      <c r="H3" s="485"/>
+      <c r="I3" s="485"/>
+      <c r="J3" s="485"/>
+      <c r="K3" s="485"/>
+      <c r="L3" s="486"/>
+      <c r="M3" s="86"/>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="18"/>
-[...26 lines deleted...]
-      <c r="M5" s="22"/>
+      <c r="A4" s="79"/>
+      <c r="B4" s="484"/>
+      <c r="C4" s="485"/>
+      <c r="D4" s="485"/>
+      <c r="E4" s="485"/>
+      <c r="F4" s="485"/>
+      <c r="G4" s="485"/>
+      <c r="H4" s="485"/>
+      <c r="I4" s="485"/>
+      <c r="J4" s="485"/>
+      <c r="K4" s="485"/>
+      <c r="L4" s="486"/>
+      <c r="M4" s="86"/>
+    </row>
+    <row r="5" spans="1:13" ht="97.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="79"/>
+      <c r="B5" s="487"/>
+      <c r="C5" s="488"/>
+      <c r="D5" s="488"/>
+      <c r="E5" s="488"/>
+      <c r="F5" s="488"/>
+      <c r="G5" s="488"/>
+      <c r="H5" s="488"/>
+      <c r="I5" s="488"/>
+      <c r="J5" s="488"/>
+      <c r="K5" s="488"/>
+      <c r="L5" s="489"/>
+      <c r="M5" s="86"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A6" s="16"/>
-[...11 lines deleted...]
-      <c r="M6" s="16"/>
+      <c r="A6" s="76"/>
+      <c r="B6" s="70"/>
+      <c r="C6" s="77"/>
+      <c r="D6" s="77"/>
+      <c r="E6" s="77"/>
+      <c r="F6" s="77"/>
+      <c r="G6" s="77"/>
+      <c r="H6" s="77"/>
+      <c r="I6" s="77"/>
+      <c r="J6" s="77"/>
+      <c r="K6" s="77"/>
+      <c r="L6" s="70"/>
+      <c r="M6" s="76"/>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A7" s="18"/>
-[...11 lines deleted...]
-      <c r="M7" s="22"/>
+      <c r="A7" s="79"/>
+      <c r="B7" s="249"/>
+      <c r="C7" s="250"/>
+      <c r="D7" s="250"/>
+      <c r="E7" s="250"/>
+      <c r="F7" s="250"/>
+      <c r="G7" s="250"/>
+      <c r="H7" s="250"/>
+      <c r="I7" s="250"/>
+      <c r="J7" s="250"/>
+      <c r="K7" s="250"/>
+      <c r="L7" s="251"/>
+      <c r="M7" s="86"/>
     </row>
     <row r="8" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A8" s="18"/>
-[...13 lines deleted...]
-      <c r="M8" s="22"/>
+      <c r="A8" s="79"/>
+      <c r="B8" s="252"/>
+      <c r="C8" s="253" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="69"/>
+      <c r="E8" s="69"/>
+      <c r="F8" s="69"/>
+      <c r="G8" s="69"/>
+      <c r="H8" s="69"/>
+      <c r="I8" s="69"/>
+      <c r="J8" s="69"/>
+      <c r="K8" s="69"/>
+      <c r="L8" s="254"/>
+      <c r="M8" s="86"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A9" s="18"/>
-[...30 lines deleted...]
-      <c r="M10" s="22"/>
+      <c r="A9" s="79"/>
+      <c r="B9" s="153"/>
+      <c r="C9" s="255" t="s">
+        <v>75</v>
+      </c>
+      <c r="D9" s="76"/>
+      <c r="E9" s="76"/>
+      <c r="F9" s="76"/>
+      <c r="G9" s="76"/>
+      <c r="H9" s="76"/>
+      <c r="I9" s="76"/>
+      <c r="J9" s="76"/>
+      <c r="K9" s="76"/>
+      <c r="L9" s="256"/>
+      <c r="M9" s="86"/>
+    </row>
+    <row r="10" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="79"/>
+      <c r="B10" s="153"/>
+      <c r="C10" s="75" t="s">
+        <v>64</v>
+      </c>
+      <c r="D10" s="76"/>
+      <c r="E10" s="76"/>
+      <c r="F10" s="76"/>
+      <c r="G10" s="76"/>
+      <c r="H10" s="76"/>
+      <c r="I10" s="76"/>
+      <c r="J10" s="76"/>
+      <c r="K10" s="76"/>
+      <c r="L10" s="256"/>
+      <c r="M10" s="86"/>
     </row>
     <row r="11" spans="1:13" ht="14.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="18"/>
-[...13 lines deleted...]
-      <c r="M11" s="22"/>
+      <c r="A11" s="79"/>
+      <c r="B11" s="153"/>
+      <c r="C11" s="76"/>
+      <c r="D11" s="431" t="s">
+        <v>65</v>
+      </c>
+      <c r="E11" s="432"/>
+      <c r="F11" s="432"/>
+      <c r="G11" s="432"/>
+      <c r="H11" s="432"/>
+      <c r="I11" s="432"/>
+      <c r="J11" s="433"/>
+      <c r="K11" s="86"/>
+      <c r="L11" s="256"/>
+      <c r="M11" s="86"/>
     </row>
     <row r="12" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="18"/>
-[...25 lines deleted...]
-      <c r="K12" s="34" t="s">
+      <c r="A12" s="79"/>
+      <c r="B12" s="109"/>
+      <c r="C12" s="257" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="H12" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="I12" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="J12" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="K12" s="258" t="s">
         <v>1</v>
       </c>
-      <c r="L12" s="76"/>
-      <c r="M12" s="22"/>
+      <c r="L12" s="259"/>
+      <c r="M12" s="86"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A13" s="18"/>
-[...12 lines deleted...]
-      <c r="K13" s="112">
+      <c r="A13" s="79"/>
+      <c r="B13" s="109"/>
+      <c r="C13" s="343">
+        <f>'(1) Vue d''ensemble'!E15</f>
+        <v>0</v>
+      </c>
+      <c r="D13" s="324"/>
+      <c r="E13" s="324"/>
+      <c r="F13" s="324"/>
+      <c r="G13" s="324"/>
+      <c r="H13" s="324"/>
+      <c r="I13" s="324"/>
+      <c r="J13" s="324"/>
+      <c r="K13" s="325">
         <f>SUM(D13:J13)</f>
         <v>0</v>
       </c>
-      <c r="L13" s="77"/>
-      <c r="M13" s="22"/>
+      <c r="L13" s="260"/>
+      <c r="M13" s="86"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A14" s="18"/>
-[...12 lines deleted...]
-      <c r="K14" s="112">
+      <c r="A14" s="79"/>
+      <c r="B14" s="109"/>
+      <c r="C14" s="344">
+        <f>'(1) Vue d''ensemble'!E16</f>
+        <v>0</v>
+      </c>
+      <c r="D14" s="326"/>
+      <c r="E14" s="326"/>
+      <c r="F14" s="326"/>
+      <c r="G14" s="326"/>
+      <c r="H14" s="326"/>
+      <c r="I14" s="326"/>
+      <c r="J14" s="326"/>
+      <c r="K14" s="327">
         <f t="shared" ref="K14:K23" si="0">SUM(D14:J14)</f>
         <v>0</v>
       </c>
-      <c r="L14" s="77"/>
-      <c r="M14" s="22"/>
+      <c r="L14" s="260"/>
+      <c r="M14" s="86"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A15" s="18"/>
-[...12 lines deleted...]
-      <c r="K15" s="112">
+      <c r="A15" s="79"/>
+      <c r="B15" s="109"/>
+      <c r="C15" s="344">
+        <f>'(1) Vue d''ensemble'!E17</f>
+        <v>0</v>
+      </c>
+      <c r="D15" s="326"/>
+      <c r="E15" s="326"/>
+      <c r="F15" s="326"/>
+      <c r="G15" s="326"/>
+      <c r="H15" s="326"/>
+      <c r="I15" s="326"/>
+      <c r="J15" s="326"/>
+      <c r="K15" s="327">
+        <f t="shared" ref="K15:K17" si="1">SUM(D15:J15)</f>
+        <v>0</v>
+      </c>
+      <c r="L15" s="260"/>
+      <c r="M15" s="86"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="79"/>
+      <c r="B16" s="109"/>
+      <c r="C16" s="344">
+        <f>'(1) Vue d''ensemble'!E18</f>
+        <v>0</v>
+      </c>
+      <c r="D16" s="326"/>
+      <c r="E16" s="326"/>
+      <c r="F16" s="326"/>
+      <c r="G16" s="326"/>
+      <c r="H16" s="326"/>
+      <c r="I16" s="326"/>
+      <c r="J16" s="326"/>
+      <c r="K16" s="327">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L16" s="260"/>
+      <c r="M16" s="86"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="79"/>
+      <c r="B17" s="109"/>
+      <c r="C17" s="344">
+        <f>'(1) Vue d''ensemble'!E19</f>
+        <v>0</v>
+      </c>
+      <c r="D17" s="326"/>
+      <c r="E17" s="326"/>
+      <c r="F17" s="326"/>
+      <c r="G17" s="326"/>
+      <c r="H17" s="326"/>
+      <c r="I17" s="326"/>
+      <c r="J17" s="326"/>
+      <c r="K17" s="327">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L17" s="260"/>
+      <c r="M17" s="86"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="79"/>
+      <c r="B18" s="109"/>
+      <c r="C18" s="344">
+        <f>'(1) Vue d''ensemble'!E20</f>
+        <v>0</v>
+      </c>
+      <c r="D18" s="326"/>
+      <c r="E18" s="326"/>
+      <c r="F18" s="326"/>
+      <c r="G18" s="326"/>
+      <c r="H18" s="326"/>
+      <c r="I18" s="326"/>
+      <c r="J18" s="326"/>
+      <c r="K18" s="327">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L15" s="77"/>
-[...16 lines deleted...]
-      <c r="K16" s="112">
+      <c r="L18" s="260"/>
+      <c r="M18" s="86"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="79"/>
+      <c r="B19" s="109"/>
+      <c r="C19" s="344">
+        <f>'(1) Vue d''ensemble'!E21</f>
+        <v>0</v>
+      </c>
+      <c r="D19" s="326"/>
+      <c r="E19" s="326"/>
+      <c r="F19" s="326"/>
+      <c r="G19" s="326"/>
+      <c r="H19" s="326"/>
+      <c r="I19" s="326"/>
+      <c r="J19" s="326"/>
+      <c r="K19" s="327">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L16" s="77"/>
-[...16 lines deleted...]
-      <c r="K17" s="112">
+      <c r="L19" s="260"/>
+      <c r="M19" s="86"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="79"/>
+      <c r="B20" s="109"/>
+      <c r="C20" s="344">
+        <f>'(1) Vue d''ensemble'!E22</f>
+        <v>0</v>
+      </c>
+      <c r="D20" s="326"/>
+      <c r="E20" s="326"/>
+      <c r="F20" s="326"/>
+      <c r="G20" s="326"/>
+      <c r="H20" s="326"/>
+      <c r="I20" s="326"/>
+      <c r="J20" s="326"/>
+      <c r="K20" s="327">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L17" s="77"/>
-[...16 lines deleted...]
-      <c r="K18" s="112">
+      <c r="L20" s="260"/>
+      <c r="M20" s="86"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="79"/>
+      <c r="B21" s="109"/>
+      <c r="C21" s="344">
+        <f>'(1) Vue d''ensemble'!E23</f>
+        <v>0</v>
+      </c>
+      <c r="D21" s="326"/>
+      <c r="E21" s="326"/>
+      <c r="F21" s="326"/>
+      <c r="G21" s="326"/>
+      <c r="H21" s="326"/>
+      <c r="I21" s="326"/>
+      <c r="J21" s="326"/>
+      <c r="K21" s="327">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L18" s="77"/>
-[...16 lines deleted...]
-      <c r="K19" s="112">
+      <c r="L21" s="260"/>
+      <c r="M21" s="86"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="79"/>
+      <c r="B22" s="109"/>
+      <c r="C22" s="344">
+        <f>'(1) Vue d''ensemble'!E24</f>
+        <v>0</v>
+      </c>
+      <c r="D22" s="326"/>
+      <c r="E22" s="326"/>
+      <c r="F22" s="326"/>
+      <c r="G22" s="326"/>
+      <c r="H22" s="326"/>
+      <c r="I22" s="326"/>
+      <c r="J22" s="326"/>
+      <c r="K22" s="327">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L19" s="77"/>
-[...16 lines deleted...]
-      <c r="K20" s="112">
+      <c r="L22" s="260"/>
+      <c r="M22" s="86"/>
+    </row>
+    <row r="23" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="79"/>
+      <c r="B23" s="109"/>
+      <c r="C23" s="345">
+        <f>'(1) Vue d''ensemble'!E25</f>
+        <v>0</v>
+      </c>
+      <c r="D23" s="328"/>
+      <c r="E23" s="328"/>
+      <c r="F23" s="328"/>
+      <c r="G23" s="328"/>
+      <c r="H23" s="328"/>
+      <c r="I23" s="328"/>
+      <c r="J23" s="328"/>
+      <c r="K23" s="329">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L20" s="77"/>
-[...63 lines deleted...]
-      <c r="M23" s="51"/>
+      <c r="L23" s="260"/>
+      <c r="M23" s="61"/>
     </row>
     <row r="24" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="18"/>
-[...1 lines deleted...]
-      <c r="C24" s="234" t="s">
+      <c r="A24" s="79"/>
+      <c r="B24" s="109"/>
+      <c r="C24" s="261" t="s">
         <v>1</v>
       </c>
-      <c r="D24" s="235">
+      <c r="D24" s="262">
         <f>SUM(D13:D23)</f>
         <v>0</v>
       </c>
-      <c r="E24" s="235">
+      <c r="E24" s="262">
         <f>SUM(E13:E23)</f>
         <v>0</v>
       </c>
-      <c r="F24" s="235">
+      <c r="F24" s="262">
         <f>SUM(F13:F23)</f>
         <v>0</v>
       </c>
-      <c r="G24" s="235">
+      <c r="G24" s="262">
         <f>SUM(G13:G23)</f>
         <v>0</v>
       </c>
-      <c r="H24" s="235">
-[...11 lines deleted...]
-      <c r="K24" s="236">
+      <c r="H24" s="262">
+        <f t="shared" ref="H24:J24" si="2">SUM(H13:H23)</f>
+        <v>0</v>
+      </c>
+      <c r="I24" s="262">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J24" s="262">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K24" s="263">
         <f>ROUND(SUM(K13:K23),0)</f>
         <v>0</v>
       </c>
-      <c r="L24" s="78"/>
-[...1 lines deleted...]
-        <f>IF(K24&lt;&gt;'(2) Coûts d''investissement'!$D$7,"Check total (2)","")</f>
+      <c r="L24" s="264"/>
+      <c r="M24" s="490" t="str">
+        <f>IF(K24&lt;&gt;'(2) Coûts d''investissement'!$D$6,"Check total (2)","")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A25" s="18"/>
-[...11 lines deleted...]
-      <c r="M25" s="404"/>
+      <c r="A25" s="79"/>
+      <c r="B25" s="153"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="265"/>
+      <c r="E25" s="18"/>
+      <c r="F25" s="18"/>
+      <c r="G25" s="18"/>
+      <c r="H25" s="18"/>
+      <c r="I25" s="18"/>
+      <c r="J25" s="18"/>
+      <c r="K25" s="18"/>
+      <c r="L25" s="107"/>
+      <c r="M25" s="491"/>
     </row>
     <row r="26" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="18"/>
-[...13 lines deleted...]
-      <c r="M26" s="405"/>
+      <c r="A26" s="79"/>
+      <c r="B26" s="153"/>
+      <c r="C26" s="88" t="s">
+        <v>76</v>
+      </c>
+      <c r="D26" s="18"/>
+      <c r="E26" s="18"/>
+      <c r="F26" s="18"/>
+      <c r="G26" s="18"/>
+      <c r="H26" s="18"/>
+      <c r="I26" s="18"/>
+      <c r="J26" s="18"/>
+      <c r="K26" s="18"/>
+      <c r="L26" s="266"/>
+      <c r="M26" s="492"/>
     </row>
     <row r="27" spans="1:13" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="18"/>
-[...11 lines deleted...]
-      <c r="M27" s="22"/>
+      <c r="A27" s="79"/>
+      <c r="B27" s="153"/>
+      <c r="C27" s="88"/>
+      <c r="D27" s="18"/>
+      <c r="E27" s="18"/>
+      <c r="F27" s="18"/>
+      <c r="G27" s="18"/>
+      <c r="H27" s="18"/>
+      <c r="I27" s="18"/>
+      <c r="J27" s="18"/>
+      <c r="K27" s="18"/>
+      <c r="L27" s="266"/>
+      <c r="M27" s="86"/>
     </row>
     <row r="28" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="18"/>
-[...4 lines deleted...]
-      <c r="D28" s="237" t="str">
+      <c r="A28" s="79"/>
+      <c r="B28" s="109"/>
+      <c r="C28" s="257" t="s">
+        <v>66</v>
+      </c>
+      <c r="D28" s="346" t="str">
         <f>D12</f>
         <v>20xx</v>
       </c>
-      <c r="E28" s="237" t="str">
-        <f t="shared" ref="E28:J28" si="2">E12</f>
+      <c r="E28" s="346" t="str">
+        <f t="shared" ref="E28:J28" si="3">E12</f>
         <v>20xx</v>
       </c>
-      <c r="F28" s="237" t="str">
-        <f t="shared" si="2"/>
+      <c r="F28" s="346" t="str">
+        <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
-      <c r="G28" s="237" t="str">
-        <f t="shared" si="2"/>
+      <c r="G28" s="346" t="str">
+        <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
-      <c r="H28" s="237" t="str">
-        <f t="shared" si="2"/>
+      <c r="H28" s="346" t="str">
+        <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
-      <c r="I28" s="237" t="str">
-        <f t="shared" si="2"/>
+      <c r="I28" s="346" t="str">
+        <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
-      <c r="J28" s="237" t="str">
-        <f t="shared" si="2"/>
+      <c r="J28" s="346" t="str">
+        <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
-      <c r="K28" s="34" t="s">
+      <c r="K28" s="258" t="s">
         <v>1</v>
       </c>
-      <c r="L28" s="76"/>
-[...20 lines deleted...]
-      <c r="M29" s="71"/>
+      <c r="L28" s="259"/>
+      <c r="M28" s="86"/>
+    </row>
+    <row r="29" spans="1:13" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="79"/>
+      <c r="B29" s="109"/>
+      <c r="C29" s="267" t="s">
+        <v>67</v>
+      </c>
+      <c r="D29" s="17"/>
+      <c r="E29" s="17"/>
+      <c r="F29" s="17"/>
+      <c r="G29" s="17"/>
+      <c r="H29" s="17"/>
+      <c r="I29" s="17"/>
+      <c r="J29" s="17"/>
+      <c r="K29" s="268">
+        <f t="shared" ref="K29:K39" si="4">SUM(D29:J29)</f>
+        <v>0</v>
+      </c>
+      <c r="L29" s="264"/>
+      <c r="M29" s="269"/>
     </row>
     <row r="30" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="18"/>
-[...16 lines deleted...]
-      <c r="M30" s="22"/>
+      <c r="A30" s="79"/>
+      <c r="B30" s="109"/>
+      <c r="C30" s="330" t="s">
+        <v>68</v>
+      </c>
+      <c r="D30" s="324"/>
+      <c r="E30" s="324"/>
+      <c r="F30" s="324"/>
+      <c r="G30" s="324"/>
+      <c r="H30" s="324"/>
+      <c r="I30" s="324"/>
+      <c r="J30" s="324"/>
+      <c r="K30" s="325">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="L30" s="260"/>
+      <c r="M30" s="86"/>
     </row>
     <row r="31" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="18"/>
-[...16 lines deleted...]
-      <c r="M31" s="22"/>
+      <c r="A31" s="79"/>
+      <c r="B31" s="109"/>
+      <c r="C31" s="331" t="s">
+        <v>68</v>
+      </c>
+      <c r="D31" s="326"/>
+      <c r="E31" s="326"/>
+      <c r="F31" s="326"/>
+      <c r="G31" s="326"/>
+      <c r="H31" s="326"/>
+      <c r="I31" s="326"/>
+      <c r="J31" s="326"/>
+      <c r="K31" s="327">
+        <f t="shared" ref="K31:K34" si="5">SUM(D31:J31)</f>
+        <v>0</v>
+      </c>
+      <c r="L31" s="260"/>
+      <c r="M31" s="86"/>
     </row>
     <row r="32" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="18"/>
-[...11 lines deleted...]
-      <c r="K32" s="112">
+      <c r="A32" s="79"/>
+      <c r="B32" s="109"/>
+      <c r="C32" s="331" t="s">
+        <v>68</v>
+      </c>
+      <c r="D32" s="326"/>
+      <c r="E32" s="326"/>
+      <c r="F32" s="326"/>
+      <c r="G32" s="326"/>
+      <c r="H32" s="326"/>
+      <c r="I32" s="326"/>
+      <c r="J32" s="326"/>
+      <c r="K32" s="327">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L32" s="260"/>
+      <c r="M32" s="86"/>
+    </row>
+    <row r="33" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="79"/>
+      <c r="B33" s="109"/>
+      <c r="C33" s="331" t="s">
+        <v>68</v>
+      </c>
+      <c r="D33" s="326"/>
+      <c r="E33" s="326"/>
+      <c r="F33" s="326"/>
+      <c r="G33" s="326"/>
+      <c r="H33" s="326"/>
+      <c r="I33" s="326"/>
+      <c r="J33" s="326"/>
+      <c r="K33" s="327">
+        <f t="shared" ref="K33" si="6">SUM(D33:J33)</f>
+        <v>0</v>
+      </c>
+      <c r="L33" s="260"/>
+      <c r="M33" s="86"/>
+    </row>
+    <row r="34" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="79"/>
+      <c r="B34" s="109"/>
+      <c r="C34" s="331" t="s">
+        <v>68</v>
+      </c>
+      <c r="D34" s="326"/>
+      <c r="E34" s="326"/>
+      <c r="F34" s="326"/>
+      <c r="G34" s="326"/>
+      <c r="H34" s="326"/>
+      <c r="I34" s="326"/>
+      <c r="J34" s="326"/>
+      <c r="K34" s="327">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L34" s="260"/>
+      <c r="M34" s="86"/>
+    </row>
+    <row r="35" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="79"/>
+      <c r="B35" s="109"/>
+      <c r="C35" s="331" t="s">
+        <v>68</v>
+      </c>
+      <c r="D35" s="326"/>
+      <c r="E35" s="326"/>
+      <c r="F35" s="326"/>
+      <c r="G35" s="326"/>
+      <c r="H35" s="326"/>
+      <c r="I35" s="326"/>
+      <c r="J35" s="326"/>
+      <c r="K35" s="327">
+        <f t="shared" ref="K35" si="7">SUM(D35:J35)</f>
+        <v>0</v>
+      </c>
+      <c r="L35" s="260"/>
+      <c r="M35" s="86"/>
+    </row>
+    <row r="36" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="79"/>
+      <c r="B36" s="109"/>
+      <c r="C36" s="331" t="s">
+        <v>68</v>
+      </c>
+      <c r="D36" s="326"/>
+      <c r="E36" s="326"/>
+      <c r="F36" s="326"/>
+      <c r="G36" s="326"/>
+      <c r="H36" s="326"/>
+      <c r="I36" s="326"/>
+      <c r="J36" s="326"/>
+      <c r="K36" s="327">
+        <f t="shared" ref="K36:K37" si="8">SUM(D36:J36)</f>
+        <v>0</v>
+      </c>
+      <c r="L36" s="260"/>
+      <c r="M36" s="86"/>
+    </row>
+    <row r="37" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="79"/>
+      <c r="B37" s="109"/>
+      <c r="C37" s="331" t="s">
+        <v>68</v>
+      </c>
+      <c r="D37" s="326"/>
+      <c r="E37" s="326"/>
+      <c r="F37" s="326"/>
+      <c r="G37" s="326"/>
+      <c r="H37" s="326"/>
+      <c r="I37" s="326"/>
+      <c r="J37" s="326"/>
+      <c r="K37" s="327">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L37" s="260"/>
+      <c r="M37" s="86"/>
+    </row>
+    <row r="38" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="79"/>
+      <c r="B38" s="109"/>
+      <c r="C38" s="331" t="s">
+        <v>68</v>
+      </c>
+      <c r="D38" s="326"/>
+      <c r="E38" s="326"/>
+      <c r="F38" s="326"/>
+      <c r="G38" s="326"/>
+      <c r="H38" s="326"/>
+      <c r="I38" s="326"/>
+      <c r="J38" s="326"/>
+      <c r="K38" s="327">
+        <f t="shared" ref="K38" si="9">SUM(D38:J38)</f>
+        <v>0</v>
+      </c>
+      <c r="L38" s="260"/>
+      <c r="M38" s="86"/>
+    </row>
+    <row r="39" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="79"/>
+      <c r="B39" s="109"/>
+      <c r="C39" s="332" t="s">
+        <v>68</v>
+      </c>
+      <c r="D39" s="328"/>
+      <c r="E39" s="328"/>
+      <c r="F39" s="328"/>
+      <c r="G39" s="328"/>
+      <c r="H39" s="328"/>
+      <c r="I39" s="328"/>
+      <c r="J39" s="328"/>
+      <c r="K39" s="329">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L32" s="77"/>
-[...140 lines deleted...]
-      <c r="M39" s="22"/>
+      <c r="L39" s="260"/>
+      <c r="M39" s="86"/>
     </row>
     <row r="40" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="18"/>
-[...13 lines deleted...]
-      <c r="M40" s="22"/>
+      <c r="A40" s="79"/>
+      <c r="B40" s="109"/>
+      <c r="C40" s="270" t="s">
+        <v>69</v>
+      </c>
+      <c r="D40" s="271"/>
+      <c r="E40" s="271"/>
+      <c r="F40" s="271"/>
+      <c r="G40" s="271"/>
+      <c r="H40" s="271"/>
+      <c r="I40" s="271"/>
+      <c r="J40" s="271"/>
+      <c r="K40" s="272"/>
+      <c r="L40" s="260"/>
+      <c r="M40" s="86"/>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A41" s="18"/>
-[...17 lines deleted...]
-      <c r="M41" s="22"/>
+      <c r="A41" s="79"/>
+      <c r="B41" s="109"/>
+      <c r="C41" s="343">
+        <f>'(1) Vue d''ensemble'!E15</f>
+        <v>0</v>
+      </c>
+      <c r="D41" s="324"/>
+      <c r="E41" s="324"/>
+      <c r="F41" s="324"/>
+      <c r="G41" s="324"/>
+      <c r="H41" s="324"/>
+      <c r="I41" s="324"/>
+      <c r="J41" s="324"/>
+      <c r="K41" s="325">
+        <f t="shared" ref="K41:K51" si="10">SUM(D41:J41)</f>
+        <v>0</v>
+      </c>
+      <c r="L41" s="260"/>
+      <c r="M41" s="86"/>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A42" s="18"/>
-[...17 lines deleted...]
-      <c r="M42" s="22"/>
+      <c r="A42" s="79"/>
+      <c r="B42" s="109"/>
+      <c r="C42" s="344">
+        <f>'(1) Vue d''ensemble'!E16</f>
+        <v>0</v>
+      </c>
+      <c r="D42" s="326"/>
+      <c r="E42" s="326"/>
+      <c r="F42" s="326"/>
+      <c r="G42" s="326"/>
+      <c r="H42" s="326"/>
+      <c r="I42" s="326"/>
+      <c r="J42" s="326"/>
+      <c r="K42" s="327">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="L42" s="260"/>
+      <c r="M42" s="86"/>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A43" s="18"/>
-[...17 lines deleted...]
-      <c r="M43" s="22"/>
+      <c r="A43" s="79"/>
+      <c r="B43" s="109"/>
+      <c r="C43" s="344">
+        <f>'(1) Vue d''ensemble'!E17</f>
+        <v>0</v>
+      </c>
+      <c r="D43" s="326"/>
+      <c r="E43" s="326"/>
+      <c r="F43" s="326"/>
+      <c r="G43" s="326"/>
+      <c r="H43" s="326"/>
+      <c r="I43" s="326"/>
+      <c r="J43" s="326"/>
+      <c r="K43" s="327">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="L43" s="260"/>
+      <c r="M43" s="86"/>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A44" s="18"/>
-[...17 lines deleted...]
-      <c r="M44" s="22"/>
+      <c r="A44" s="79"/>
+      <c r="B44" s="109"/>
+      <c r="C44" s="344">
+        <f>'(1) Vue d''ensemble'!E18</f>
+        <v>0</v>
+      </c>
+      <c r="D44" s="326"/>
+      <c r="E44" s="326"/>
+      <c r="F44" s="326"/>
+      <c r="G44" s="326"/>
+      <c r="H44" s="326"/>
+      <c r="I44" s="326"/>
+      <c r="J44" s="326"/>
+      <c r="K44" s="327">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="L44" s="260"/>
+      <c r="M44" s="86"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A45" s="18"/>
-[...17 lines deleted...]
-      <c r="M45" s="22"/>
+      <c r="A45" s="79"/>
+      <c r="B45" s="109"/>
+      <c r="C45" s="344">
+        <f>'(1) Vue d''ensemble'!E19</f>
+        <v>0</v>
+      </c>
+      <c r="D45" s="326"/>
+      <c r="E45" s="326"/>
+      <c r="F45" s="326"/>
+      <c r="G45" s="326"/>
+      <c r="H45" s="326"/>
+      <c r="I45" s="326"/>
+      <c r="J45" s="326"/>
+      <c r="K45" s="327">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="L45" s="260"/>
+      <c r="M45" s="86"/>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A46" s="18"/>
-[...17 lines deleted...]
-      <c r="M46" s="22"/>
+      <c r="A46" s="79"/>
+      <c r="B46" s="109"/>
+      <c r="C46" s="344">
+        <f>'(1) Vue d''ensemble'!E20</f>
+        <v>0</v>
+      </c>
+      <c r="D46" s="326"/>
+      <c r="E46" s="326"/>
+      <c r="F46" s="326"/>
+      <c r="G46" s="326"/>
+      <c r="H46" s="326"/>
+      <c r="I46" s="326"/>
+      <c r="J46" s="326"/>
+      <c r="K46" s="327">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="L46" s="260"/>
+      <c r="M46" s="86"/>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A47" s="18"/>
-[...17 lines deleted...]
-      <c r="M47" s="22"/>
+      <c r="A47" s="79"/>
+      <c r="B47" s="109"/>
+      <c r="C47" s="344">
+        <f>'(1) Vue d''ensemble'!E21</f>
+        <v>0</v>
+      </c>
+      <c r="D47" s="326"/>
+      <c r="E47" s="326"/>
+      <c r="F47" s="326"/>
+      <c r="G47" s="326"/>
+      <c r="H47" s="326"/>
+      <c r="I47" s="326"/>
+      <c r="J47" s="326"/>
+      <c r="K47" s="327">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="L47" s="260"/>
+      <c r="M47" s="86"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A48" s="18"/>
-[...17 lines deleted...]
-      <c r="M48" s="22"/>
+      <c r="A48" s="79"/>
+      <c r="B48" s="109"/>
+      <c r="C48" s="344">
+        <f>'(1) Vue d''ensemble'!E22</f>
+        <v>0</v>
+      </c>
+      <c r="D48" s="326"/>
+      <c r="E48" s="326"/>
+      <c r="F48" s="326"/>
+      <c r="G48" s="326"/>
+      <c r="H48" s="326"/>
+      <c r="I48" s="326"/>
+      <c r="J48" s="326"/>
+      <c r="K48" s="327">
+        <f t="shared" ref="K48:K50" si="11">SUM(D48:J48)</f>
+        <v>0</v>
+      </c>
+      <c r="L48" s="260"/>
+      <c r="M48" s="86"/>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A49" s="18"/>
-[...17 lines deleted...]
-      <c r="M49" s="22"/>
+      <c r="A49" s="79"/>
+      <c r="B49" s="109"/>
+      <c r="C49" s="344">
+        <f>'(1) Vue d''ensemble'!E23</f>
+        <v>0</v>
+      </c>
+      <c r="D49" s="326"/>
+      <c r="E49" s="326"/>
+      <c r="F49" s="326"/>
+      <c r="G49" s="326"/>
+      <c r="H49" s="326"/>
+      <c r="I49" s="326"/>
+      <c r="J49" s="326"/>
+      <c r="K49" s="327">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L49" s="260"/>
+      <c r="M49" s="86"/>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A50" s="18"/>
-[...17 lines deleted...]
-      <c r="M50" s="22"/>
+      <c r="A50" s="79"/>
+      <c r="B50" s="109"/>
+      <c r="C50" s="344">
+        <f>'(1) Vue d''ensemble'!E24</f>
+        <v>0</v>
+      </c>
+      <c r="D50" s="326"/>
+      <c r="E50" s="326"/>
+      <c r="F50" s="326"/>
+      <c r="G50" s="326"/>
+      <c r="H50" s="326"/>
+      <c r="I50" s="326"/>
+      <c r="J50" s="326"/>
+      <c r="K50" s="327">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L50" s="260"/>
+      <c r="M50" s="86"/>
     </row>
     <row r="51" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="18"/>
-[...17 lines deleted...]
-      <c r="M51" s="22"/>
+      <c r="A51" s="79"/>
+      <c r="B51" s="109"/>
+      <c r="C51" s="347">
+        <f>'(1) Vue d''ensemble'!E25</f>
+        <v>0</v>
+      </c>
+      <c r="D51" s="334"/>
+      <c r="E51" s="334"/>
+      <c r="F51" s="334"/>
+      <c r="G51" s="334"/>
+      <c r="H51" s="334"/>
+      <c r="I51" s="334"/>
+      <c r="J51" s="334"/>
+      <c r="K51" s="333">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="L51" s="260"/>
+      <c r="M51" s="86"/>
     </row>
     <row r="52" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A52" s="18"/>
-[...1 lines deleted...]
-      <c r="C52" s="29" t="s">
+      <c r="A52" s="79"/>
+      <c r="B52" s="109"/>
+      <c r="C52" s="261" t="s">
         <v>1</v>
       </c>
-      <c r="D52" s="114">
-[...27 lines deleted...]
-      <c r="K52" s="115">
+      <c r="D52" s="273">
+        <f t="shared" ref="D52:J52" si="12">SUM(D29:D51)</f>
+        <v>0</v>
+      </c>
+      <c r="E52" s="273">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="F52" s="273">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="G52" s="273">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="H52" s="273">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="I52" s="273">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="J52" s="273">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="K52" s="274">
         <f>ROUND(SUM(K29:K51),0)</f>
         <v>0</v>
       </c>
-      <c r="L52" s="78"/>
-      <c r="M52" s="395" t="str">
+      <c r="L52" s="264"/>
+      <c r="M52" s="475" t="str">
         <f>IF(K52=K24,"","Check totals")</f>
         <v/>
       </c>
     </row>
-    <row r="53" spans="1:13" ht="27.6" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <f t="shared" ref="D53:J53" si="10">IF(D52&lt;&gt;D24,"Check totals","")</f>
+    <row r="53" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="79"/>
+      <c r="B53" s="275"/>
+      <c r="C53" s="276"/>
+      <c r="D53" s="277" t="str">
+        <f>IF(D29&gt;'(1) Vue d''ensemble'!E49,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="E53" s="84" t="str">
-        <f t="shared" si="10"/>
+      <c r="E53" s="277" t="str">
+        <f>IF(E29&gt;'(1) Vue d''ensemble'!F49,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="F53" s="84" t="str">
-        <f t="shared" si="10"/>
+      <c r="F53" s="277" t="str">
+        <f>IF(F29&gt;'(1) Vue d''ensemble'!G49,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="G53" s="84" t="str">
-        <f t="shared" si="10"/>
+      <c r="G53" s="277" t="str">
+        <f>IF(G29&gt;'(1) Vue d''ensemble'!H49,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="H53" s="84" t="str">
-        <f t="shared" si="10"/>
+      <c r="H53" s="277" t="str">
+        <f>IF(H29&gt;'(1) Vue d''ensemble'!I49,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="I53" s="84" t="str">
-        <f t="shared" si="10"/>
+      <c r="I53" s="277" t="str">
+        <f>IF(I29&gt;'(1) Vue d''ensemble'!J49,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="J53" s="84" t="str">
-        <f t="shared" si="10"/>
+      <c r="J53" s="277" t="str">
+        <f>IF(J29&gt;'(1) Vue d''ensemble'!K49,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="K53" s="82"/>
-[...16 lines deleted...]
-      <c r="M54" s="62"/>
+      <c r="K53" s="278"/>
+      <c r="L53" s="279"/>
+      <c r="M53" s="476"/>
+    </row>
+    <row r="54" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="79"/>
+      <c r="B54" s="280"/>
+      <c r="C54" s="281"/>
+      <c r="D54" s="282" t="str">
+        <f>IF(D24&lt;&gt;D52,"Check Totals","")</f>
+        <v/>
+      </c>
+      <c r="E54" s="282" t="str">
+        <f t="shared" ref="E54:J54" si="13">IF(E24&lt;&gt;E52,"Check Totals","")</f>
+        <v/>
+      </c>
+      <c r="F54" s="282" t="str">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="G54" s="282" t="str">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="H54" s="282" t="str">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="I54" s="282" t="str">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="J54" s="282" t="str">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="K54" s="283"/>
+      <c r="L54" s="284"/>
+      <c r="M54" s="477"/>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A55" s="18"/>
-[...16 lines deleted...]
-      <c r="C56" s="68" t="s">
+      <c r="A55" s="76"/>
+      <c r="B55" s="70"/>
+      <c r="C55" s="286"/>
+      <c r="D55" s="287"/>
+      <c r="E55" s="287"/>
+      <c r="F55" s="287"/>
+      <c r="G55" s="287"/>
+      <c r="H55" s="287"/>
+      <c r="I55" s="287"/>
+      <c r="J55" s="287"/>
+      <c r="K55" s="287"/>
+      <c r="L55" s="288"/>
+      <c r="M55" s="289"/>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A56" s="79"/>
+      <c r="B56" s="249"/>
+      <c r="C56" s="290"/>
+      <c r="D56" s="291"/>
+      <c r="E56" s="291"/>
+      <c r="F56" s="291"/>
+      <c r="G56" s="291"/>
+      <c r="H56" s="291"/>
+      <c r="I56" s="291"/>
+      <c r="J56" s="291"/>
+      <c r="K56" s="291"/>
+      <c r="L56" s="292"/>
+      <c r="M56" s="285"/>
+    </row>
+    <row r="57" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A57" s="79"/>
+      <c r="B57" s="252"/>
+      <c r="C57" s="253" t="s">
+        <v>14</v>
+      </c>
+      <c r="D57" s="69"/>
+      <c r="E57" s="69"/>
+      <c r="F57" s="69"/>
+      <c r="G57" s="69"/>
+      <c r="H57" s="69"/>
+      <c r="I57" s="69"/>
+      <c r="J57" s="69"/>
+      <c r="K57" s="69"/>
+      <c r="L57" s="254"/>
+      <c r="M57" s="86"/>
+    </row>
+    <row r="58" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="79"/>
+      <c r="B58" s="153"/>
+      <c r="C58" s="293" t="s">
+        <v>71</v>
+      </c>
+      <c r="D58" s="294"/>
+      <c r="E58" s="294"/>
+      <c r="F58" s="294"/>
+      <c r="G58" s="294"/>
+      <c r="H58" s="294"/>
+      <c r="I58" s="294"/>
+      <c r="J58" s="294"/>
+      <c r="K58" s="76"/>
+      <c r="L58" s="295"/>
+      <c r="M58" s="296"/>
+    </row>
+    <row r="59" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="79"/>
+      <c r="B59" s="153"/>
+      <c r="C59" s="294"/>
+      <c r="D59" s="417" t="s">
+        <v>70</v>
+      </c>
+      <c r="E59" s="418"/>
+      <c r="F59" s="418"/>
+      <c r="G59" s="418"/>
+      <c r="H59" s="418"/>
+      <c r="I59" s="418"/>
+      <c r="J59" s="419"/>
+      <c r="K59" s="76"/>
+      <c r="L59" s="295"/>
+      <c r="M59" s="296"/>
+    </row>
+    <row r="60" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="79"/>
+      <c r="B60" s="109"/>
+      <c r="C60" s="297"/>
+      <c r="D60" s="298" t="str">
+        <f t="shared" ref="D60:J60" si="14">D67</f>
+        <v>20xx</v>
+      </c>
+      <c r="E60" s="298" t="str">
+        <f t="shared" si="14"/>
+        <v>20xx</v>
+      </c>
+      <c r="F60" s="298" t="str">
+        <f t="shared" si="14"/>
+        <v>20xx</v>
+      </c>
+      <c r="G60" s="298" t="str">
+        <f t="shared" si="14"/>
+        <v>20xx</v>
+      </c>
+      <c r="H60" s="298" t="str">
+        <f t="shared" si="14"/>
+        <v>20xx</v>
+      </c>
+      <c r="I60" s="298" t="str">
+        <f t="shared" si="14"/>
+        <v>20xx</v>
+      </c>
+      <c r="J60" s="298" t="str">
+        <f t="shared" si="14"/>
+        <v>20xx</v>
+      </c>
+      <c r="K60" s="299"/>
+      <c r="L60" s="259"/>
+      <c r="M60" s="296"/>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A61" s="79"/>
+      <c r="B61" s="109"/>
+      <c r="C61" s="353" t="s">
+        <v>71</v>
+      </c>
+      <c r="D61" s="300">
+        <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!I49</f>
+        <v>0</v>
+      </c>
+      <c r="E61" s="300">
+        <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!L49</f>
+        <v>0</v>
+      </c>
+      <c r="F61" s="300">
+        <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!O49</f>
+        <v>0</v>
+      </c>
+      <c r="G61" s="300">
+        <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!R49</f>
+        <v>0</v>
+      </c>
+      <c r="H61" s="300">
+        <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!U49</f>
+        <v>0</v>
+      </c>
+      <c r="I61" s="300">
+        <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!X49</f>
+        <v>0</v>
+      </c>
+      <c r="J61" s="300">
+        <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!AA49</f>
+        <v>0</v>
+      </c>
+      <c r="K61" s="301"/>
+      <c r="L61" s="259"/>
+      <c r="M61" s="296"/>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A62" s="79"/>
+      <c r="B62" s="109"/>
+      <c r="C62" s="353" t="s">
+        <v>72</v>
+      </c>
+      <c r="D62" s="302">
+        <f>D61-('(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!I86)</f>
+        <v>0</v>
+      </c>
+      <c r="E62" s="302">
+        <f>E61-('(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!L86)</f>
+        <v>0</v>
+      </c>
+      <c r="F62" s="302">
+        <f>F61-('(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!O86)</f>
+        <v>0</v>
+      </c>
+      <c r="G62" s="302">
+        <f>G61-('(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!R86)</f>
+        <v>0</v>
+      </c>
+      <c r="H62" s="302">
+        <f>H61-('(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!U86)</f>
+        <v>0</v>
+      </c>
+      <c r="I62" s="302">
+        <f>I61-('(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!X86)</f>
+        <v>0</v>
+      </c>
+      <c r="J62" s="302">
+        <f>J61-('(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!AA86)</f>
+        <v>0</v>
+      </c>
+      <c r="K62" s="301"/>
+      <c r="L62" s="259"/>
+      <c r="M62" s="296"/>
+    </row>
+    <row r="63" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="79"/>
+      <c r="B63" s="109"/>
+      <c r="C63" s="353" t="s">
+        <v>73</v>
+      </c>
+      <c r="D63" s="303">
+        <f>D62*'(1) Vue d''ensemble'!E29</f>
+        <v>0</v>
+      </c>
+      <c r="E63" s="303">
+        <f>E62*'(1) Vue d''ensemble'!E29</f>
+        <v>0</v>
+      </c>
+      <c r="F63" s="303">
+        <f>F62*'(1) Vue d''ensemble'!E29</f>
+        <v>0</v>
+      </c>
+      <c r="G63" s="303">
+        <f>G62*'(1) Vue d''ensemble'!E29</f>
+        <v>0</v>
+      </c>
+      <c r="H63" s="303">
+        <f>H62*'(1) Vue d''ensemble'!E29</f>
+        <v>0</v>
+      </c>
+      <c r="I63" s="303">
+        <f>I62*'(1) Vue d''ensemble'!E29</f>
+        <v>0</v>
+      </c>
+      <c r="J63" s="303">
+        <f>J62*'(1) Vue d''ensemble'!E29</f>
+        <v>0</v>
+      </c>
+      <c r="K63" s="301"/>
+      <c r="L63" s="259"/>
+      <c r="M63" s="296"/>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A64" s="79"/>
+      <c r="B64" s="109"/>
+      <c r="C64" s="304"/>
+      <c r="D64" s="305"/>
+      <c r="E64" s="305"/>
+      <c r="F64" s="305"/>
+      <c r="G64" s="305"/>
+      <c r="H64" s="305"/>
+      <c r="I64" s="305"/>
+      <c r="J64" s="305"/>
+      <c r="K64" s="306"/>
+      <c r="L64" s="259"/>
+      <c r="M64" s="296"/>
+    </row>
+    <row r="65" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="79"/>
+      <c r="B65" s="153"/>
+      <c r="C65" s="87" t="s">
+        <v>74</v>
+      </c>
+      <c r="D65" s="69"/>
+      <c r="E65" s="69"/>
+      <c r="F65" s="69"/>
+      <c r="G65" s="69"/>
+      <c r="H65" s="69"/>
+      <c r="I65" s="69"/>
+      <c r="J65" s="69"/>
+      <c r="K65" s="76"/>
+      <c r="L65" s="295"/>
+      <c r="M65" s="296"/>
+    </row>
+    <row r="66" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="79"/>
+      <c r="B66" s="153"/>
+      <c r="C66" s="76"/>
+      <c r="D66" s="417" t="s">
+        <v>70</v>
+      </c>
+      <c r="E66" s="418"/>
+      <c r="F66" s="418"/>
+      <c r="G66" s="418"/>
+      <c r="H66" s="418"/>
+      <c r="I66" s="418"/>
+      <c r="J66" s="419"/>
+      <c r="K66" s="76"/>
+      <c r="L66" s="295"/>
+      <c r="M66" s="296"/>
+    </row>
+    <row r="67" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="79"/>
+      <c r="B67" s="109"/>
+      <c r="C67" s="257" t="s">
+        <v>49</v>
+      </c>
+      <c r="D67" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="D56" s="20"/>
-[...71 lines deleted...]
-      <c r="K59" s="34" t="s">
+      <c r="E67" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F67" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="G67" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="H67" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="I67" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="J67" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="K67" s="307" t="s">
         <v>1</v>
       </c>
-      <c r="L59" s="76"/>
-[...26 lines deleted...]
-      <c r="C61" s="9">
+      <c r="L67" s="259"/>
+      <c r="M67" s="296"/>
+    </row>
+    <row r="68" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A68" s="79"/>
+      <c r="B68" s="109"/>
+      <c r="C68" s="343">
         <f>'(1) Vue d''ensemble'!E15</f>
         <v>0</v>
       </c>
-      <c r="D61" s="125"/>
-[...16 lines deleted...]
-      <c r="C62" s="9">
+      <c r="D68" s="335"/>
+      <c r="E68" s="335"/>
+      <c r="F68" s="335"/>
+      <c r="G68" s="335"/>
+      <c r="H68" s="335"/>
+      <c r="I68" s="335"/>
+      <c r="J68" s="335"/>
+      <c r="K68" s="308">
+        <f>SUM(D68:J68)</f>
+        <v>0</v>
+      </c>
+      <c r="L68" s="260"/>
+      <c r="M68" s="296"/>
+    </row>
+    <row r="69" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A69" s="79"/>
+      <c r="B69" s="109"/>
+      <c r="C69" s="344">
         <f>'(1) Vue d''ensemble'!E16</f>
         <v>0</v>
       </c>
-      <c r="D62" s="125"/>
-[...16 lines deleted...]
-      <c r="C63" s="9">
+      <c r="D69" s="336"/>
+      <c r="E69" s="336"/>
+      <c r="F69" s="336"/>
+      <c r="G69" s="336"/>
+      <c r="H69" s="336"/>
+      <c r="I69" s="336"/>
+      <c r="J69" s="336"/>
+      <c r="K69" s="308">
+        <f t="shared" ref="K69:K78" si="15">SUM(D69:J69)</f>
+        <v>0</v>
+      </c>
+      <c r="L69" s="260"/>
+      <c r="M69" s="296"/>
+    </row>
+    <row r="70" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A70" s="79"/>
+      <c r="B70" s="109"/>
+      <c r="C70" s="344">
         <f>'(1) Vue d''ensemble'!E17</f>
         <v>0</v>
       </c>
-      <c r="D63" s="125"/>
-[...16 lines deleted...]
-      <c r="C64" s="9">
+      <c r="D70" s="336"/>
+      <c r="E70" s="336"/>
+      <c r="F70" s="336"/>
+      <c r="G70" s="336"/>
+      <c r="H70" s="336"/>
+      <c r="I70" s="336"/>
+      <c r="J70" s="336"/>
+      <c r="K70" s="308">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="L70" s="260"/>
+      <c r="M70" s="296"/>
+    </row>
+    <row r="71" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A71" s="79"/>
+      <c r="B71" s="109"/>
+      <c r="C71" s="344">
         <f>'(1) Vue d''ensemble'!E18</f>
         <v>0</v>
       </c>
-      <c r="D64" s="125"/>
-[...16 lines deleted...]
-      <c r="C65" s="9">
+      <c r="D71" s="337"/>
+      <c r="E71" s="337"/>
+      <c r="F71" s="337"/>
+      <c r="G71" s="337"/>
+      <c r="H71" s="337"/>
+      <c r="I71" s="337"/>
+      <c r="J71" s="337"/>
+      <c r="K71" s="308">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="L71" s="260"/>
+      <c r="M71" s="296"/>
+    </row>
+    <row r="72" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A72" s="79"/>
+      <c r="B72" s="109"/>
+      <c r="C72" s="344">
         <f>'(1) Vue d''ensemble'!E19</f>
         <v>0</v>
       </c>
-      <c r="D65" s="125"/>
-[...16 lines deleted...]
-      <c r="C66" s="9">
+      <c r="D72" s="337"/>
+      <c r="E72" s="337"/>
+      <c r="F72" s="337"/>
+      <c r="G72" s="337"/>
+      <c r="H72" s="337"/>
+      <c r="I72" s="337"/>
+      <c r="J72" s="337"/>
+      <c r="K72" s="308">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="L72" s="260"/>
+      <c r="M72" s="296"/>
+    </row>
+    <row r="73" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A73" s="79"/>
+      <c r="B73" s="109"/>
+      <c r="C73" s="344">
         <f>'(1) Vue d''ensemble'!E20</f>
         <v>0</v>
       </c>
-      <c r="D66" s="118"/>
-[...16 lines deleted...]
-      <c r="C67" s="9">
+      <c r="D73" s="337"/>
+      <c r="E73" s="337"/>
+      <c r="F73" s="337"/>
+      <c r="G73" s="337"/>
+      <c r="H73" s="337"/>
+      <c r="I73" s="337"/>
+      <c r="J73" s="337"/>
+      <c r="K73" s="308">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="L73" s="260"/>
+      <c r="M73" s="296"/>
+    </row>
+    <row r="74" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A74" s="79"/>
+      <c r="B74" s="109"/>
+      <c r="C74" s="344">
         <f>'(1) Vue d''ensemble'!E21</f>
         <v>0</v>
       </c>
-      <c r="D67" s="118"/>
-[...16 lines deleted...]
-      <c r="C68" s="9">
+      <c r="D74" s="337"/>
+      <c r="E74" s="337"/>
+      <c r="F74" s="337"/>
+      <c r="G74" s="337"/>
+      <c r="H74" s="337"/>
+      <c r="I74" s="337"/>
+      <c r="J74" s="337"/>
+      <c r="K74" s="308">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="L74" s="260"/>
+      <c r="M74" s="296"/>
+    </row>
+    <row r="75" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A75" s="79"/>
+      <c r="B75" s="109"/>
+      <c r="C75" s="344">
         <f>'(1) Vue d''ensemble'!E22</f>
         <v>0</v>
       </c>
-      <c r="D68" s="118"/>
-[...16 lines deleted...]
-      <c r="C69" s="9">
+      <c r="D75" s="337"/>
+      <c r="E75" s="337"/>
+      <c r="F75" s="337"/>
+      <c r="G75" s="337"/>
+      <c r="H75" s="337"/>
+      <c r="I75" s="337"/>
+      <c r="J75" s="337"/>
+      <c r="K75" s="308">
+        <f t="shared" ref="K75:K77" si="16">SUM(D75:J75)</f>
+        <v>0</v>
+      </c>
+      <c r="L75" s="260"/>
+      <c r="M75" s="296"/>
+    </row>
+    <row r="76" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A76" s="79"/>
+      <c r="B76" s="109"/>
+      <c r="C76" s="344">
         <f>'(1) Vue d''ensemble'!E23</f>
         <v>0</v>
       </c>
-      <c r="D69" s="118"/>
-[...16 lines deleted...]
-      <c r="C70" s="9">
+      <c r="D76" s="337"/>
+      <c r="E76" s="337"/>
+      <c r="F76" s="337"/>
+      <c r="G76" s="337"/>
+      <c r="H76" s="337"/>
+      <c r="I76" s="337"/>
+      <c r="J76" s="337"/>
+      <c r="K76" s="308">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="L76" s="260"/>
+      <c r="M76" s="296"/>
+    </row>
+    <row r="77" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A77" s="79"/>
+      <c r="B77" s="109"/>
+      <c r="C77" s="344">
         <f>'(1) Vue d''ensemble'!E24</f>
         <v>0</v>
       </c>
-      <c r="D70" s="119"/>
-[...16 lines deleted...]
-      <c r="C71" s="29" t="s">
+      <c r="D77" s="337"/>
+      <c r="E77" s="337"/>
+      <c r="F77" s="337"/>
+      <c r="G77" s="337"/>
+      <c r="H77" s="337"/>
+      <c r="I77" s="337"/>
+      <c r="J77" s="337"/>
+      <c r="K77" s="308">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="L77" s="260"/>
+      <c r="M77" s="296"/>
+    </row>
+    <row r="78" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="79"/>
+      <c r="B78" s="109"/>
+      <c r="C78" s="345">
+        <f>'(1) Vue d''ensemble'!E25</f>
+        <v>0</v>
+      </c>
+      <c r="D78" s="338"/>
+      <c r="E78" s="338"/>
+      <c r="F78" s="338"/>
+      <c r="G78" s="338"/>
+      <c r="H78" s="338"/>
+      <c r="I78" s="338"/>
+      <c r="J78" s="338"/>
+      <c r="K78" s="308">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="L78" s="260"/>
+      <c r="M78" s="296"/>
+    </row>
+    <row r="79" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="79"/>
+      <c r="B79" s="109"/>
+      <c r="C79" s="261" t="s">
         <v>1</v>
       </c>
-      <c r="D71" s="242">
-[...33 lines deleted...]
-        <f>IF(K71&lt;&gt;'(3) Coûts d''exploitation'!$D$7,"Check total (3)","")</f>
+      <c r="D79" s="262">
+        <f>SUM(D68:D78)</f>
+        <v>0</v>
+      </c>
+      <c r="E79" s="262">
+        <f>SUM(E68:E78)</f>
+        <v>0</v>
+      </c>
+      <c r="F79" s="262">
+        <f>SUM(F68:F78)</f>
+        <v>0</v>
+      </c>
+      <c r="G79" s="262">
+        <f>SUM(G68:G78)</f>
+        <v>0</v>
+      </c>
+      <c r="H79" s="262">
+        <f t="shared" ref="H79:J79" si="17">SUM(H68:H78)</f>
+        <v>0</v>
+      </c>
+      <c r="I79" s="262">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="J79" s="262">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="K79" s="309">
+        <f>ROUND(SUM(K68:K78),0)</f>
+        <v>0</v>
+      </c>
+      <c r="L79" s="264"/>
+      <c r="M79" s="310" t="str">
+        <f>IF(K79&lt;&gt;D61+E61+F61+G61+H61+I61+J61,"Check total (3)","")</f>
         <v/>
       </c>
     </row>
-    <row r="72" spans="1:13" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <f>IF(D71&lt;&gt;'(3) Coûts d''exploitation'!$D$6,"Total muss jährl. OPEX entsprechen","")</f>
+    <row r="80" spans="1:13" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="79"/>
+      <c r="B80" s="153"/>
+      <c r="C80" s="79"/>
+      <c r="D80" s="265" t="str">
+        <f>IF(D79&lt;&gt;D61,"Le total doit correspondre aux OPEX annuelles","")</f>
         <v/>
       </c>
-      <c r="E72" s="280" t="str">
-        <f>IF(E71&lt;&gt;'(3) Coûts d''exploitation'!$D$6,"Total muss jährl. OPEX entsprechen","")</f>
+      <c r="E80" s="265" t="str">
+        <f t="shared" ref="D80:J80" si="18">IF(E79&lt;&gt;E61,"Le total doit correspondre aux OPEX annuelles","")</f>
         <v/>
       </c>
-      <c r="F72" s="280" t="str">
-        <f>IF(F71&lt;&gt;'(3) Coûts d''exploitation'!$D$6,"Total muss jährl. OPEX entsprechen","")</f>
+      <c r="F80" s="265" t="str">
+        <f t="shared" si="18"/>
         <v/>
       </c>
-      <c r="G72" s="280" t="str">
-        <f>IF(G71&lt;&gt;'(3) Coûts d''exploitation'!$D$6,"Total muss jährl. OPEX entsprechen","")</f>
+      <c r="G80" s="265" t="str">
+        <f t="shared" si="18"/>
         <v/>
       </c>
-      <c r="H72" s="280" t="str">
-        <f>IF(H71&lt;&gt;'(3) Coûts d''exploitation'!$D$6,"Total muss jährl. OPEX entsprechen","")</f>
+      <c r="H80" s="265" t="str">
+        <f t="shared" si="18"/>
         <v/>
       </c>
-      <c r="I72" s="280" t="str">
-        <f>IF(I71&lt;&gt;'(3) Coûts d''exploitation'!$D$6,"Total muss jährl. OPEX entsprechen","")</f>
+      <c r="I80" s="265" t="str">
+        <f t="shared" si="18"/>
         <v/>
       </c>
-      <c r="J72" s="280" t="str">
-        <f>IF(J71&lt;&gt;'(3) Coûts d''exploitation'!$D$6,"Total muss jährl. OPEX entsprechen","")</f>
+      <c r="J80" s="265" t="str">
+        <f t="shared" si="18"/>
         <v/>
       </c>
-      <c r="K72" s="51"/>
-[...38 lines deleted...]
-      <c r="C75" s="223" t="s">
+      <c r="K80" s="18"/>
+      <c r="L80" s="107"/>
+      <c r="M80" s="296"/>
+    </row>
+    <row r="81" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="79"/>
+      <c r="B81" s="153"/>
+      <c r="C81" s="493" t="s">
+        <v>77</v>
+      </c>
+      <c r="D81" s="494"/>
+      <c r="E81" s="494"/>
+      <c r="F81" s="494"/>
+      <c r="G81" s="494"/>
+      <c r="H81" s="494"/>
+      <c r="I81" s="494"/>
+      <c r="J81" s="494"/>
+      <c r="K81" s="494"/>
+      <c r="L81" s="266"/>
+      <c r="M81" s="86"/>
+    </row>
+    <row r="82" spans="1:13" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="79"/>
+      <c r="B82" s="153"/>
+      <c r="C82" s="88"/>
+      <c r="D82" s="18"/>
+      <c r="E82" s="18"/>
+      <c r="F82" s="18"/>
+      <c r="G82" s="18"/>
+      <c r="H82" s="18"/>
+      <c r="I82" s="18"/>
+      <c r="J82" s="18"/>
+      <c r="K82" s="18"/>
+      <c r="L82" s="266"/>
+      <c r="M82" s="86"/>
+    </row>
+    <row r="83" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="79"/>
+      <c r="B83" s="109"/>
+      <c r="C83" s="257" t="s">
+        <v>66</v>
+      </c>
+      <c r="D83" s="346" t="str">
+        <f>D67</f>
+        <v>20xx</v>
+      </c>
+      <c r="E83" s="346" t="str">
+        <f t="shared" ref="E83:J83" si="19">E67</f>
+        <v>20xx</v>
+      </c>
+      <c r="F83" s="346" t="str">
+        <f t="shared" si="19"/>
+        <v>20xx</v>
+      </c>
+      <c r="G83" s="346" t="str">
+        <f t="shared" si="19"/>
+        <v>20xx</v>
+      </c>
+      <c r="H83" s="346" t="str">
+        <f t="shared" si="19"/>
+        <v>20xx</v>
+      </c>
+      <c r="I83" s="346" t="str">
+        <f t="shared" si="19"/>
+        <v>20xx</v>
+      </c>
+      <c r="J83" s="348" t="str">
+        <f t="shared" si="19"/>
+        <v>20xx</v>
+      </c>
+      <c r="K83" s="311" t="s">
+        <v>1</v>
+      </c>
+      <c r="L83" s="259"/>
+      <c r="M83" s="86"/>
+    </row>
+    <row r="84" spans="1:13" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="79"/>
+      <c r="B84" s="109"/>
+      <c r="C84" s="267" t="s">
+        <v>78</v>
+      </c>
+      <c r="D84" s="52"/>
+      <c r="E84" s="52"/>
+      <c r="F84" s="52"/>
+      <c r="G84" s="52"/>
+      <c r="H84" s="52"/>
+      <c r="I84" s="52"/>
+      <c r="J84" s="52"/>
+      <c r="K84" s="312">
+        <f>SUM(D84:J84)</f>
+        <v>0</v>
+      </c>
+      <c r="L84" s="264"/>
+      <c r="M84" s="269"/>
+    </row>
+    <row r="85" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="79"/>
+      <c r="B85" s="109"/>
+      <c r="C85" s="270" t="s">
+        <v>79</v>
+      </c>
+      <c r="D85" s="313"/>
+      <c r="E85" s="314"/>
+      <c r="F85" s="314"/>
+      <c r="G85" s="314"/>
+      <c r="H85" s="314"/>
+      <c r="I85" s="314"/>
+      <c r="J85" s="315"/>
+      <c r="K85" s="316"/>
+      <c r="L85" s="260"/>
+      <c r="M85" s="86"/>
+    </row>
+    <row r="86" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="79"/>
+      <c r="B86" s="109"/>
+      <c r="C86" s="330" t="s">
+        <v>68</v>
+      </c>
+      <c r="D86" s="335"/>
+      <c r="E86" s="335"/>
+      <c r="F86" s="335"/>
+      <c r="G86" s="335"/>
+      <c r="H86" s="335"/>
+      <c r="I86" s="335"/>
+      <c r="J86" s="335"/>
+      <c r="K86" s="317">
+        <f t="shared" ref="K86:K95" si="20">SUM(D86:J86)</f>
+        <v>0</v>
+      </c>
+      <c r="L86" s="260"/>
+      <c r="M86" s="86"/>
+    </row>
+    <row r="87" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="79"/>
+      <c r="B87" s="109"/>
+      <c r="C87" s="331" t="s">
+        <v>68</v>
+      </c>
+      <c r="D87" s="336"/>
+      <c r="E87" s="336"/>
+      <c r="F87" s="336"/>
+      <c r="G87" s="336"/>
+      <c r="H87" s="336"/>
+      <c r="I87" s="336"/>
+      <c r="J87" s="336"/>
+      <c r="K87" s="317">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L87" s="260"/>
+      <c r="M87" s="86"/>
+    </row>
+    <row r="88" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="79"/>
+      <c r="B88" s="109"/>
+      <c r="C88" s="331" t="s">
+        <v>68</v>
+      </c>
+      <c r="D88" s="336"/>
+      <c r="E88" s="336"/>
+      <c r="F88" s="336"/>
+      <c r="G88" s="336"/>
+      <c r="H88" s="336"/>
+      <c r="I88" s="336"/>
+      <c r="J88" s="336"/>
+      <c r="K88" s="317">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L88" s="260"/>
+      <c r="M88" s="86"/>
+    </row>
+    <row r="89" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="79"/>
+      <c r="B89" s="109"/>
+      <c r="C89" s="331" t="s">
+        <v>68</v>
+      </c>
+      <c r="D89" s="336"/>
+      <c r="E89" s="336"/>
+      <c r="F89" s="336"/>
+      <c r="G89" s="336"/>
+      <c r="H89" s="336"/>
+      <c r="I89" s="336"/>
+      <c r="J89" s="336"/>
+      <c r="K89" s="317">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L89" s="260"/>
+      <c r="M89" s="86"/>
+    </row>
+    <row r="90" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="79"/>
+      <c r="B90" s="109"/>
+      <c r="C90" s="331" t="s">
+        <v>68</v>
+      </c>
+      <c r="D90" s="336"/>
+      <c r="E90" s="336"/>
+      <c r="F90" s="336"/>
+      <c r="G90" s="336"/>
+      <c r="H90" s="336"/>
+      <c r="I90" s="336"/>
+      <c r="J90" s="336"/>
+      <c r="K90" s="317">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L90" s="260"/>
+      <c r="M90" s="86"/>
+    </row>
+    <row r="91" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="79"/>
+      <c r="B91" s="109"/>
+      <c r="C91" s="331" t="s">
+        <v>68</v>
+      </c>
+      <c r="D91" s="336"/>
+      <c r="E91" s="336"/>
+      <c r="F91" s="336"/>
+      <c r="G91" s="336"/>
+      <c r="H91" s="336"/>
+      <c r="I91" s="336"/>
+      <c r="J91" s="336"/>
+      <c r="K91" s="317">
+        <f t="shared" ref="K91:K94" si="21">SUM(D91:J91)</f>
+        <v>0</v>
+      </c>
+      <c r="L91" s="260"/>
+      <c r="M91" s="86"/>
+    </row>
+    <row r="92" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="79"/>
+      <c r="B92" s="109"/>
+      <c r="C92" s="331" t="s">
+        <v>68</v>
+      </c>
+      <c r="D92" s="336"/>
+      <c r="E92" s="336"/>
+      <c r="F92" s="336"/>
+      <c r="G92" s="336"/>
+      <c r="H92" s="336"/>
+      <c r="I92" s="336"/>
+      <c r="J92" s="336"/>
+      <c r="K92" s="317">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="L92" s="260"/>
+      <c r="M92" s="86"/>
+    </row>
+    <row r="93" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="79"/>
+      <c r="B93" s="109"/>
+      <c r="C93" s="331" t="s">
+        <v>68</v>
+      </c>
+      <c r="D93" s="336"/>
+      <c r="E93" s="336"/>
+      <c r="F93" s="336"/>
+      <c r="G93" s="336"/>
+      <c r="H93" s="336"/>
+      <c r="I93" s="336"/>
+      <c r="J93" s="336"/>
+      <c r="K93" s="317">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="L93" s="260"/>
+      <c r="M93" s="86"/>
+    </row>
+    <row r="94" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="79"/>
+      <c r="B94" s="109"/>
+      <c r="C94" s="331" t="s">
+        <v>68</v>
+      </c>
+      <c r="D94" s="336"/>
+      <c r="E94" s="336"/>
+      <c r="F94" s="336"/>
+      <c r="G94" s="336"/>
+      <c r="H94" s="336"/>
+      <c r="I94" s="336"/>
+      <c r="J94" s="336"/>
+      <c r="K94" s="317">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="L94" s="260"/>
+      <c r="M94" s="86"/>
+    </row>
+    <row r="95" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="79"/>
+      <c r="B95" s="109"/>
+      <c r="C95" s="332" t="s">
+        <v>68</v>
+      </c>
+      <c r="D95" s="339"/>
+      <c r="E95" s="339"/>
+      <c r="F95" s="339"/>
+      <c r="G95" s="339"/>
+      <c r="H95" s="339"/>
+      <c r="I95" s="339"/>
+      <c r="J95" s="339"/>
+      <c r="K95" s="317">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L95" s="260"/>
+      <c r="M95" s="86"/>
+    </row>
+    <row r="96" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="79"/>
+      <c r="B96" s="109"/>
+      <c r="C96" s="270" t="s">
+        <v>69</v>
+      </c>
+      <c r="D96" s="314"/>
+      <c r="E96" s="314"/>
+      <c r="F96" s="314"/>
+      <c r="G96" s="314"/>
+      <c r="H96" s="314"/>
+      <c r="I96" s="314"/>
+      <c r="J96" s="315"/>
+      <c r="K96" s="316"/>
+      <c r="L96" s="260"/>
+      <c r="M96" s="86"/>
+    </row>
+    <row r="97" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A97" s="79"/>
+      <c r="B97" s="109"/>
+      <c r="C97" s="343">
+        <f>'(1) Vue d''ensemble'!E15</f>
+        <v>0</v>
+      </c>
+      <c r="D97" s="340"/>
+      <c r="E97" s="335"/>
+      <c r="F97" s="335"/>
+      <c r="G97" s="335"/>
+      <c r="H97" s="335"/>
+      <c r="I97" s="335"/>
+      <c r="J97" s="335"/>
+      <c r="K97" s="317">
+        <f>SUM(D97:J97)</f>
+        <v>0</v>
+      </c>
+      <c r="L97" s="260"/>
+      <c r="M97" s="86"/>
+    </row>
+    <row r="98" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A98" s="79"/>
+      <c r="B98" s="109"/>
+      <c r="C98" s="344">
+        <f>'(1) Vue d''ensemble'!E16</f>
+        <v>0</v>
+      </c>
+      <c r="D98" s="341"/>
+      <c r="E98" s="336"/>
+      <c r="F98" s="336"/>
+      <c r="G98" s="336"/>
+      <c r="H98" s="336"/>
+      <c r="I98" s="336"/>
+      <c r="J98" s="336"/>
+      <c r="K98" s="317">
+        <f t="shared" ref="K98:K107" si="22">SUM(D98:J98)</f>
+        <v>0</v>
+      </c>
+      <c r="L98" s="260"/>
+      <c r="M98" s="86"/>
+    </row>
+    <row r="99" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A99" s="79"/>
+      <c r="B99" s="109"/>
+      <c r="C99" s="344">
+        <f>'(1) Vue d''ensemble'!E17</f>
+        <v>0</v>
+      </c>
+      <c r="D99" s="341"/>
+      <c r="E99" s="336"/>
+      <c r="F99" s="336"/>
+      <c r="G99" s="336"/>
+      <c r="H99" s="336"/>
+      <c r="I99" s="336"/>
+      <c r="J99" s="336"/>
+      <c r="K99" s="317">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="L99" s="260"/>
+      <c r="M99" s="86"/>
+    </row>
+    <row r="100" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A100" s="79"/>
+      <c r="B100" s="109"/>
+      <c r="C100" s="344">
+        <f>'(1) Vue d''ensemble'!E21</f>
+        <v>0</v>
+      </c>
+      <c r="D100" s="341"/>
+      <c r="E100" s="336"/>
+      <c r="F100" s="336"/>
+      <c r="G100" s="336"/>
+      <c r="H100" s="336"/>
+      <c r="I100" s="336"/>
+      <c r="J100" s="336"/>
+      <c r="K100" s="317">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="L100" s="260"/>
+      <c r="M100" s="86"/>
+    </row>
+    <row r="101" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A101" s="79"/>
+      <c r="B101" s="109"/>
+      <c r="C101" s="344">
+        <f>'(1) Vue d''ensemble'!E22</f>
+        <v>0</v>
+      </c>
+      <c r="D101" s="341"/>
+      <c r="E101" s="336"/>
+      <c r="F101" s="336"/>
+      <c r="G101" s="336"/>
+      <c r="H101" s="336"/>
+      <c r="I101" s="336"/>
+      <c r="J101" s="336"/>
+      <c r="K101" s="317">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="L101" s="260"/>
+      <c r="M101" s="86"/>
+    </row>
+    <row r="102" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A102" s="79"/>
+      <c r="B102" s="109"/>
+      <c r="C102" s="344">
+        <f>'(1) Vue d''ensemble'!E23</f>
+        <v>0</v>
+      </c>
+      <c r="D102" s="341"/>
+      <c r="E102" s="336"/>
+      <c r="F102" s="336"/>
+      <c r="G102" s="336"/>
+      <c r="H102" s="336"/>
+      <c r="I102" s="336"/>
+      <c r="J102" s="336"/>
+      <c r="K102" s="317">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="L102" s="260"/>
+      <c r="M102" s="86"/>
+    </row>
+    <row r="103" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A103" s="79"/>
+      <c r="B103" s="109"/>
+      <c r="C103" s="344">
+        <f>'(1) Vue d''ensemble'!E21</f>
+        <v>0</v>
+      </c>
+      <c r="D103" s="341"/>
+      <c r="E103" s="336"/>
+      <c r="F103" s="336"/>
+      <c r="G103" s="336"/>
+      <c r="H103" s="336"/>
+      <c r="I103" s="336"/>
+      <c r="J103" s="336"/>
+      <c r="K103" s="317">
+        <f t="shared" ref="K103:K106" si="23">SUM(D103:J103)</f>
+        <v>0</v>
+      </c>
+      <c r="L103" s="260"/>
+      <c r="M103" s="86"/>
+    </row>
+    <row r="104" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A104" s="79"/>
+      <c r="B104" s="109"/>
+      <c r="C104" s="344">
+        <f>'(1) Vue d''ensemble'!E22</f>
+        <v>0</v>
+      </c>
+      <c r="D104" s="341"/>
+      <c r="E104" s="336"/>
+      <c r="F104" s="336"/>
+      <c r="G104" s="336"/>
+      <c r="H104" s="336"/>
+      <c r="I104" s="336"/>
+      <c r="J104" s="336"/>
+      <c r="K104" s="317">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L104" s="260"/>
+      <c r="M104" s="86"/>
+    </row>
+    <row r="105" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A105" s="79"/>
+      <c r="B105" s="109"/>
+      <c r="C105" s="344">
+        <f>'(1) Vue d''ensemble'!E23</f>
+        <v>0</v>
+      </c>
+      <c r="D105" s="341"/>
+      <c r="E105" s="336"/>
+      <c r="F105" s="336"/>
+      <c r="G105" s="336"/>
+      <c r="H105" s="336"/>
+      <c r="I105" s="336"/>
+      <c r="J105" s="336"/>
+      <c r="K105" s="317">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L105" s="260"/>
+      <c r="M105" s="86"/>
+    </row>
+    <row r="106" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A106" s="79"/>
+      <c r="B106" s="109"/>
+      <c r="C106" s="344">
+        <f>'(1) Vue d''ensemble'!E24</f>
+        <v>0</v>
+      </c>
+      <c r="D106" s="341"/>
+      <c r="E106" s="336"/>
+      <c r="F106" s="336"/>
+      <c r="G106" s="336"/>
+      <c r="H106" s="336"/>
+      <c r="I106" s="336"/>
+      <c r="J106" s="336"/>
+      <c r="K106" s="317">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L106" s="260"/>
+      <c r="M106" s="86"/>
+    </row>
+    <row r="107" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="79"/>
+      <c r="B107" s="109"/>
+      <c r="C107" s="345">
+        <f>'(1) Vue d''ensemble'!E25</f>
+        <v>0</v>
+      </c>
+      <c r="D107" s="342"/>
+      <c r="E107" s="339"/>
+      <c r="F107" s="339"/>
+      <c r="G107" s="339"/>
+      <c r="H107" s="339"/>
+      <c r="I107" s="339"/>
+      <c r="J107" s="339"/>
+      <c r="K107" s="317">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="L107" s="260"/>
+      <c r="M107" s="86"/>
+    </row>
+    <row r="108" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A108" s="79"/>
+      <c r="B108" s="109"/>
+      <c r="C108" s="261" t="s">
+        <v>1</v>
+      </c>
+      <c r="D108" s="273">
+        <f t="shared" ref="D108:J108" si="24">SUM(D84:D107)</f>
+        <v>0</v>
+      </c>
+      <c r="E108" s="273">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="F108" s="273">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="G108" s="273">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="H108" s="273">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="I108" s="273">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="J108" s="273">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="K108" s="318">
+        <f>ROUND(SUM(K84:K107),0)</f>
+        <v>0</v>
+      </c>
+      <c r="L108" s="264"/>
+      <c r="M108" s="475"/>
+    </row>
+    <row r="109" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="79"/>
+      <c r="B109" s="275"/>
+      <c r="C109" s="276"/>
+      <c r="D109" s="277" t="str">
+        <f>IF(D84&gt;D63,"Check amount requested","")</f>
+        <v/>
+      </c>
+      <c r="E109" s="277" t="str">
+        <f t="shared" ref="E109:J109" si="25">IF(E84&gt;E63,"Check amount requested","")</f>
+        <v/>
+      </c>
+      <c r="F109" s="277" t="str">
+        <f>IF(F84&gt;F63,"Check amount requested","")</f>
+        <v/>
+      </c>
+      <c r="G109" s="277" t="str">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="H109" s="277" t="str">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="I109" s="277" t="str">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="J109" s="277" t="str">
+        <f t="shared" si="25"/>
+        <v/>
+      </c>
+      <c r="K109" s="278"/>
+      <c r="L109" s="279"/>
+      <c r="M109" s="476"/>
+    </row>
+    <row r="110" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="79"/>
+      <c r="B110" s="280"/>
+      <c r="C110" s="281"/>
+      <c r="D110" s="282" t="str">
+        <f>IF(D79&lt;&gt;D108,"Check Totals","")</f>
+        <v/>
+      </c>
+      <c r="E110" s="282" t="str">
+        <f t="shared" ref="E110:J110" si="26">IF(E79&lt;&gt;E108,"Check Totals","")</f>
+        <v/>
+      </c>
+      <c r="F110" s="282" t="str">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="G110" s="282" t="str">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="H110" s="282" t="str">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="I110" s="282" t="str">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="J110" s="282" t="str">
+        <f t="shared" si="26"/>
+        <v/>
+      </c>
+      <c r="K110" s="283"/>
+      <c r="L110" s="284"/>
+      <c r="M110" s="477"/>
+    </row>
+    <row r="111" spans="1:13" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="76"/>
+      <c r="B111" s="68"/>
+      <c r="C111" s="319" t="s">
+        <v>80</v>
+      </c>
+      <c r="D111" s="319"/>
+      <c r="E111" s="320"/>
+      <c r="F111" s="320"/>
+      <c r="G111" s="320"/>
+      <c r="H111" s="320"/>
+      <c r="I111" s="320"/>
+      <c r="J111" s="320"/>
+      <c r="K111" s="320"/>
+      <c r="L111" s="321"/>
+      <c r="M111" s="76"/>
+    </row>
+    <row r="112" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="76"/>
+      <c r="B112" s="214"/>
+      <c r="C112" s="478" t="s">
         <v>81</v>
       </c>
-      <c r="D75" s="281"/>
-[...1012 lines deleted...]
-    <row r="192" x14ac:dyDescent="0.2"/>
+      <c r="D112" s="479"/>
+      <c r="E112" s="479"/>
+      <c r="F112" s="479"/>
+      <c r="G112" s="479"/>
+      <c r="H112" s="479"/>
+      <c r="I112" s="479"/>
+      <c r="J112" s="479"/>
+      <c r="K112" s="480"/>
+      <c r="L112" s="322"/>
+      <c r="M112" s="76"/>
+    </row>
+    <row r="113" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A113" s="218"/>
+      <c r="B113" s="323"/>
+      <c r="C113" s="218"/>
+      <c r="D113" s="218"/>
+      <c r="E113" s="218"/>
+      <c r="F113" s="218"/>
+      <c r="G113" s="218"/>
+      <c r="H113" s="218"/>
+      <c r="I113" s="218"/>
+      <c r="J113" s="218"/>
+      <c r="K113" s="218"/>
+      <c r="L113" s="323"/>
+      <c r="M113" s="218"/>
+    </row>
+    <row r="114" spans="1:13" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A114"/>
+      <c r="C114"/>
+      <c r="D114"/>
+      <c r="E114"/>
+      <c r="F114"/>
+      <c r="G114"/>
+      <c r="H114"/>
+      <c r="I114"/>
+      <c r="J114"/>
+      <c r="K114"/>
+      <c r="M114"/>
+    </row>
+    <row r="115" spans="1:13" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="esO8gNhngCLWplqxph7EKPNhnhLNJeNs5ffY7oNE6DgtdVfWvp8FbHP2v01Oz6DLQE5i1cl6y30QQA3Htg7seQ==" saltValue="r8Vymy50uxXXDOz9XvKEHg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
-[...3 lines deleted...]
-    <mergeCell ref="M113:M114"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="8Jppm9sztc48aI9ga5DzCniQ7P+rJ252afKfYkpw7Q2BH7SezUyIMi5Uu6E5hwfijlPY5lz+djJQdMvKqoNCzA==" saltValue="0Gswx8gQQwWpuUXxl0S/pw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <mergeCells count="9">
+    <mergeCell ref="M52:M54"/>
+    <mergeCell ref="C112:K112"/>
+    <mergeCell ref="M108:M110"/>
     <mergeCell ref="B2:L5"/>
     <mergeCell ref="D11:J11"/>
-    <mergeCell ref="D58:J58"/>
+    <mergeCell ref="D66:J66"/>
     <mergeCell ref="M24:M26"/>
-    <mergeCell ref="C102:K102"/>
+    <mergeCell ref="C81:K81"/>
+    <mergeCell ref="D59:J59"/>
   </mergeCells>
-  <conditionalFormatting sqref="K24">
-[...1 lines deleted...]
-      <formula>$K$24&lt;&gt;$K$52</formula>
+  <conditionalFormatting sqref="D52:J52">
+    <cfRule type="expression" dxfId="7" priority="3">
+      <formula>D52&lt;&gt;D24</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K52">
-[...1 lines deleted...]
-      <formula>$K$24&lt;&gt;$K$52</formula>
+  <conditionalFormatting sqref="D84:J84">
+    <cfRule type="expression" dxfId="6" priority="5">
+      <formula>D84&gt;D63</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K71:L71">
-[...1 lines deleted...]
-      <formula>$K$71&lt;&gt;$K$113</formula>
+  <conditionalFormatting sqref="D108:J108">
+    <cfRule type="expression" dxfId="5" priority="4">
+      <formula>D108&lt;&gt;D79</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K113:L113">
-[...1 lines deleted...]
-      <formula>$K$71&lt;&gt;$K$113</formula>
+  <conditionalFormatting sqref="K24 K52">
+    <cfRule type="expression" dxfId="4" priority="16">
+      <formula>$K$52&lt;&gt;$K$24</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="L71">
-    <cfRule type="cellIs" dxfId="0" priority="46" operator="notEqual">
+  <conditionalFormatting sqref="K24">
+    <cfRule type="cellIs" dxfId="3" priority="18" operator="notEqual">
       <formula>#REF!+#REF!</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K29:L29">
+    <cfRule type="expression" dxfId="2" priority="33">
+      <formula>AND(#REF!="Pilot-/Demonstrationsprojekt (P+D)",#REF!&gt;0.4)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K84:L84 K86:L95">
+    <cfRule type="expression" dxfId="1" priority="12">
+      <formula>AND(#REF!="Pilot-/Demonstrationsprojekt (P+D)",#REF!&gt;0.4)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D79:J79">
+    <cfRule type="expression" dxfId="0" priority="1">
+      <formula>D79&lt;&gt;D61</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="86" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Fett"&amp;14Zeitliche Verteilung der Projektkosten und deren Finanzierung</oddHeader>
   </headerFooter>
   <customProperties>
     <customPr name="_pios_id" r:id="rId2"/>
   </customProperties>
   <ignoredErrors>
-    <ignoredError sqref="D28 E28:J28 D77:J77" unlockedFormula="1"/>
+    <ignoredError sqref="D28 E28:J28 E83:J83 D60:D62 E60:E62 F60:J62 D63:J63" unlockedFormula="1"/>
   </ignoredErrors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="expression" priority="33" id="{9A4BEAFF-1548-42AC-99AA-6E84AE8FEDD1}">
-            <xm:f>AND('(1) Vue d''ensemble'!#REF!="Pilot-/Demonstrationsprojekt (P+D)",'(1) Vue d''ensemble'!#REF!&gt;0.4)</xm:f>
+          <x14:cfRule type="expression" priority="2" id="{EF7987D6-85ED-4593-AFE9-714FEE0B7A8F}">
+            <xm:f>D29&gt;'(1) Vue d''ensemble'!$E$49</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFFF0000"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>K29:L29</xm:sqref>
-[...12 lines deleted...]
-          <xm:sqref>K78:L78 K80:L89</xm:sqref>
+          <xm:sqref>D29:J29</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA7733FB-46B9-4660-BB80-42E9F33141A1}">
   <dimension ref="A1:C12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F22" sqref="F22"/>
+      <selection activeCell="E12" sqref="E12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:3" ht="15" x14ac:dyDescent="0.25">
-      <c r="A1" s="42" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="40"/>
+      <c r="A1" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1" s="8"/>
     </row>
     <row r="2" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="C2" s="8"/>
+    </row>
+    <row r="3" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A3" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="41">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A4" s="40">
+      <c r="A4" s="8">
         <v>1</v>
       </c>
-      <c r="B4" s="40">
+      <c r="B4" s="8">
         <f>1/((1+$B$2)^A4)</f>
         <v>0.95238095238095233</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="40">
+      <c r="A5" s="8">
         <v>2</v>
       </c>
-      <c r="B5" s="40">
+      <c r="B5" s="8">
         <f t="shared" ref="B5:B10" si="0">1/((1+$B$2)^A5)</f>
         <v>0.90702947845804982</v>
       </c>
     </row>
     <row r="6" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A6" s="40">
+      <c r="A6" s="8">
         <v>3</v>
       </c>
-      <c r="B6" s="40">
+      <c r="B6" s="8">
         <f t="shared" si="0"/>
         <v>0.86383759853147601</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A7" s="40">
+      <c r="A7" s="8">
         <v>4</v>
       </c>
-      <c r="B7" s="40">
+      <c r="B7" s="8">
         <f t="shared" si="0"/>
         <v>0.82270247479188197</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A8" s="40">
+      <c r="A8" s="8">
         <v>5</v>
       </c>
-      <c r="B8" s="40">
+      <c r="B8" s="8">
         <f t="shared" si="0"/>
         <v>0.78352616646845896</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="40">
+      <c r="A9" s="8">
         <v>6</v>
       </c>
-      <c r="B9" s="40">
+      <c r="B9" s="8">
         <f t="shared" si="0"/>
         <v>0.74621539663662761</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A10" s="44">
+      <c r="A10" s="12">
         <v>7</v>
       </c>
-      <c r="B10" s="44">
+      <c r="B10" s="12">
         <f t="shared" si="0"/>
         <v>0.71068133013012147</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A11" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="40">
+      <c r="A11" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="8">
         <f>SUM(B4:B10)</f>
         <v>5.7863733973975684</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A12" s="35"/>
-      <c r="B12" s="35"/>
+      <c r="A12" s="7"/>
+      <c r="B12" s="7"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
+  <customProperties>
+    <customPr name="_pios_id" r:id="rId1"/>
+  </customProperties>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9F98D0AE-16B6-4DD0-9C12-547DDD2C6A50}">
   <dimension ref="A1:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I23" sqref="I23"/>
+      <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
-  <cols>
-[...3 lines deleted...]
-  </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
-        <v>68</v>
+        <v>3</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="B2" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="B3" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
+  <customProperties>
+    <customPr name="_pios_id" r:id="rId1"/>
+  </customProperties>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...144 lines deleted...]
-</ct:contentTypeSchema>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <f:fields xmlns:f="http://schemas.fabasoft.com/folio/2007/fields">
   <f:record ref="">
     <f:field ref="objname" par="" edit="true" text="JJJJ.MM.TT_PROJEKTTITEL_INSTITUTION_Kosten-Finanzierung-NAM_EC"/>
     <f:field ref="objsubject" par="" edit="true" text=""/>
     <f:field ref="objcreatedby" par="" text="Wirz, Men (BFE - wie)"/>
     <f:field ref="objcreatedat" par="" text="29.08.2019 11:39:07"/>
     <f:field ref="objchangedby" par="" text="Wirz, Men (BFE - wie)"/>
     <f:field ref="objmodifiedat" par="" text="17.09.2019 17:24:51"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" par="" text=""/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" par="" edit="true" text=""/>
     <f:field ref="FSCFOLIO_1_1001_FieldCurrentUser" par="" text="Men Wirz"/>
     <f:field ref="CCAPRECONFIG_15_1001_Objektname" par="" edit="true" text="JJJJ.MM.TT_PROJEKTTITEL_INSTITUTION_Kosten-Finanzierung-NAM_EC"/>
     <f:field ref="CHPRECONFIG_1_1001_Objektname" par="" edit="true" text="JJJJ.MM.TT_PROJEKTTITEL_INSTITUTION_Kosten-Finanzierung-NAM_EC"/>
   </f:record>
   <f:record inx="1" ref="">
     <f:field ref="CCAPRECONFIG_15_1001_Anrede" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Anrede_Briefkopf" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht_Anrede" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachgestellter_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Strasse" par="" text=""/>
@@ -14724,140 +21239,288 @@
     <f:field ref="BAVCFG_15_1700_Strasse_AP" text="Strasse_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Telefon" text="Telefon"/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" text="Titel"/>
     <f:field ref="CHPRECONFIG_1_1001_Titel" text="Titel"/>
     <f:field ref="BAVCFG_15_1700_Titel_AP" text="Titel_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Tuer" text="Tuer"/>
     <f:field ref="CCAPRECONFIG_15_1001_Versandart" text="Versandart"/>
     <f:field ref="CHPRECONFIG_1_1001_Vorname" text="Vorname"/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" text="Vorname"/>
     <f:field ref="BAVCFG_15_1700_Vorname_AP" text="Vorname_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" text="zH"/>
     <f:field ref="CCAPRECONFIG_15_1001_Ziel" text="Ziel"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1" text="Zusatzzeile1"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1_AP" text="Zusatzzeile1_AP"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2" text="Zusatzzeile2"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2_AP" text="Zusatzzeile2_AP"/>
     <f:field ref="BAVCFG_15_1700_ZustellungAm" text="ZustellungAm"/>
   </f:display>
   <f:display par="" text="Serienbrief">
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" text="Betreff"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" text="Dokument Nummer"/>
   </f:display>
 </f:fields>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100E1A244DEEC2E49498A753A14F1258AE1" ma:contentTypeVersion="2" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="16abad36b94810472a78dc24d00e26bc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="312fd326-7b44-42ac-b7d0-d5b68cc79c5e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f37ddc459ae9725452acb466e9955413" ns2:_="">
+    <xsd:import namespace="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="312fd326-7b44-42ac-b7d0-d5b68cc79c5e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCFEFF7A-BB37-45E6-86B3-29634C413D04}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94A4B6D7-CB32-41F7-90CE-43B95DD9BBB1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8FFDA15-B077-4DA3-914A-5603D2CAB16F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="13" baseType="lpstr">
-      <vt:lpstr>(0) Aide au remplissage </vt:lpstr>
+    <vt:vector size="14" baseType="lpstr">
+      <vt:lpstr>(0) Aide au remplissage</vt:lpstr>
       <vt:lpstr>(1) Vue d'ensemble</vt:lpstr>
       <vt:lpstr>(2) Coûts d'investissement</vt:lpstr>
-      <vt:lpstr>(3) Coûts d'exploitation</vt:lpstr>
+      <vt:lpstr>(3) Coûts d'exploit. fixes</vt:lpstr>
+      <vt:lpstr>(3) Coûts d'exploit. variables</vt:lpstr>
       <vt:lpstr>(4) Financement &amp; aide fin.</vt:lpstr>
       <vt:lpstr>Diskontierung</vt:lpstr>
       <vt:lpstr>Legende</vt:lpstr>
       <vt:lpstr>Betriebskosten</vt:lpstr>
-      <vt:lpstr>'(0) Aide au remplissage '!Druckbereich</vt:lpstr>
       <vt:lpstr>'(1) Vue d''ensemble'!Druckbereich</vt:lpstr>
       <vt:lpstr>'(2) Coûts d''investissement'!Druckbereich</vt:lpstr>
-      <vt:lpstr>'(3) Coûts d''exploitation'!Druckbereich</vt:lpstr>
+      <vt:lpstr>'(3) Coûts d''exploit. fixes'!Druckbereich</vt:lpstr>
+      <vt:lpstr>'(3) Coûts d''exploit. variables'!Druckbereich</vt:lpstr>
       <vt:lpstr>Investitionskosten</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Bundesverwaltung</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="FSC#UVEKCFG@15.1700:Function">
     <vt:lpwstr>Fachspezialist Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="FSC#UVEKCFG@15.1700:FileRespOrg">
     <vt:lpwstr>Sektion Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="FSC#UVEKCFG@15.1700:DefaultGroupFileResponsible">
     <vt:lpwstr>Sektion Cleantech</vt:lpwstr>