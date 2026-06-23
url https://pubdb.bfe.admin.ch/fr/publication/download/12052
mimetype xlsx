--- v2 (2026-05-08)
+++ v3 (2026-06-23)
@@ -1,101 +1,101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty2.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty3.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty4.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty5.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty6.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://portal.collab.admin.ch/sites/805-tech/Freigegebene Dokumente/Interne Zusammenarbeit/Finanzbeiblatt/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\adb.intra.admin.ch\userhome$\BFE-01\U80854932\data\Documents\06_Projekte BFE\07_KlG\Arbeitsdokumente\Finanzbeiblatt\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:20000001_{3323CC3A-D1DC-4589-9D8D-434A2C57E811}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{98BE1387-D62D-40C7-AAB0-ED78356442B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="nTGxQq9kuNn5P4gCiaJjcgCeW3KEz3ji3906Y/X8uyXX2x5ADuczI0o0eecpIxQPeZPly0x6WKUkocJ0j3Vuuw==" workbookSaltValue="S/RWSrLLJxj2wUhaUGuJHQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="811" activeTab="1" xr2:uid="{204416A4-42F1-49F4-890F-F0F095467538}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="811" activeTab="1" xr2:uid="{204416A4-42F1-49F4-890F-F0F095467538}"/>
   </bookViews>
   <sheets>
     <sheet name="(0) Aide au remplissage" sheetId="23" r:id="rId1"/>
     <sheet name="(1) Vue d'ensemble" sheetId="25" r:id="rId2"/>
     <sheet name="(2) Coûts d'investissement" sheetId="15" r:id="rId3"/>
     <sheet name="(3) Coûts d'exploit. fixes" sheetId="22" r:id="rId4"/>
     <sheet name="(3) Coûts d'exploit. variables" sheetId="27" r:id="rId5"/>
     <sheet name="(4) Financement &amp; aide fin." sheetId="7" r:id="rId6"/>
     <sheet name="Diskontierung" sheetId="20" state="hidden" r:id="rId7"/>
     <sheet name="Legende" sheetId="17" state="hidden" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'(2) Coûts d''investissement'!$B$9:$K$50</definedName>
     <definedName name="Betriebskosten">Legende!$B$1:$B$8</definedName>
+    <definedName name="Investitionskosten">Legende!$A$1:$A$8</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'(0) Aide au remplissage'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'(1) Vue d''ensemble'!$A$1:$X$57</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'(2) Coûts d''investissement'!$A$1:$L$81</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'(3) Coûts d''exploit. fixes'!$A$1:$L$76</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'(3) Coûts d''exploit. variables'!$A$1:$AD$88</definedName>
-    <definedName name="Investitionskosten">Legende!$A$1:$A$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D80" i="7" l="1"/>
   <c r="Y51" i="27"/>
   <c r="V51" i="27"/>
   <c r="S51" i="27"/>
@@ -2542,117 +2542,50 @@
       <t>répartition entre les subventions demandées auprès de l'OFEN et les fonds éventuels de tiers provenant de sources externes (par ex. les contributions cantonales) et les fonds propres</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (charges de personnel, apports en nature, contributions en espèces des entreprises requérantes qui garantissent le financement. En soumettant leur demande, les requérants confirment que ces fonds propres leur ont été garantis (voir formulaire de demande). Indiquez égale</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>ment la source des fonds de tiers éventuels (Confédération, cantons, maîtres d'ouvrage, fondations, associations, investisseurs privés (Private Equity Fond, Family Office, Venture Capital Fond, etc.)).</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Veuillez consulter tout d'abord l'onglet "(0) Aide au remplissage" pour savoir quels tableaux doivent être remplis.
-Indiquez en détail les </t>
-[...65 lines deleted...]
-      <t xml:space="preserve">Veuillez consulter tout d'abord l'onglet "(0) Aide au remplissage" pour savoir quels tableaux doivent être remplis.
 Veuillez indiquer pour toutes les entreprises participantes les </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>coûts détaillés</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
@@ -2671,122 +2604,286 @@
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> budgétisés (arrondi: env. 50'000 CHF) qui sont nécessaires et appropriés à une mise en oeuvre ciblée et pertinente économiquement de la mesure innovante dans le premier tableau ci-dessous:  coûts de planification capitalisables, coûts d'investissements pour les composants (installations, appareils, consommables, instruments de mesure, etc...), coûts d'installation (y compris coûts de génie civil directement liés à la mesure), coûts de mise en service (y compris les interruptions justifiées d'exploitation).
 Répartissez les coûts d'investissements entre les coûts internes (c.à.d, les heures de travail et les dépenses de personnels internes impliqués dans la mise en oeuvre de la mesure) et les coûts externes (c.à.d., l'achat des équipements et des services auprès de fournisseurs externes). Les positions dont les coûts sont supérieurs à 100'000 CHF sont à justifier par des offres ou des explications détaillées et sourcées. </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Pour les postes de coûts inférieurs, nous nous réservons le droit de demander des justificatifs. </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Concernant les taux horaires, les taux habituels du marché, dépendant de la fonction, sont à utiliser (en général max. 170 CHF/h, les taux supérieurs à cette valeur sont à justifier). La TVA n'est éligible que si elle a effectivement été acquittée et n'a pas été remboursée. Les investissements et les prestations effectués avant l'éventuelle approbation de la demande, ainsi que les frais de capital ne peuvent pas être pris en compte. Veillez à toujours entrer les coûts en valeur positive.
+      <t xml:space="preserve">Concernant les taux horaires, les taux habituels du marché, dépendant de la fonction, sont à utiliser (en général max. 170 CHF/h, les taux supérieurs à cette valeur sont à justifier). </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">En règle générale, tous les coûts sont à indiquer </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>hors taxes</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>. Les seules exceptions concernent les entreprises qui ne récupèrent pas la TVA</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>. Les investissements et les prestations effectués avant l'éventuelle approbation de la demande, ainsi que les frais de capital ne peuvent pas être pris en compte. Veillez à toujours entrer les coûts en valeur positive.
 Pour</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> l'installation conventionnelle</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>, donnez une estimation des coûts la plus réaliste possible (justifiée par des explications détaillées et sourcées ou, si possible, par des offres).
 (Installation conventionnelle = Etat de la technique selon la communication de l’OFEV « Compensation des émissions de CO</t>
     </r>
     <r>
       <rPr>
         <i/>
         <vertAlign val="subscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> : Projets et programmes ». La technique qui vous installeriez sans subvention.)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Veuillez consulter tout d'abord l'onglet "(0) Aide au remplissage" pour savoir quels tableaux doivent être remplis.
+Indiquez en détail les </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>coûts d'exploitation annuels</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> fixes</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">budgétés pour l'exploitation de la mesure (arrondi: env. 50'000 CHF). Répartissez entre les coûts internes (c.à.d, les heures de travail et les dépenses de personnels internes impliqués dans la mise en oeuvre de la mesure, etc.) et les coûts externes (c.à.d., les coûts de l'énergie,  les prestations et  services auprès de fournisseurs externes, etc.). Les positions dont les coûts sont supérieurs à 100'000 CHF sont à justifier par des offres ou des explications détaillées et sourcées. Pour les postes de coûts inférieurs, nous nous réservons le droit de demander des justificatifs. Concernant les taux horaires, les taux habituels du marché, dépendamment de la fonction, sont à utiliser (en général max. 170 CHF/h, les taux supérieurs à cette valeur sont à justifier). En règle générale, tous les coûts sont à indiquer </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>hors taxes</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>. Les seules exceptions concernent les entreprises qui ne récupèrent pas la TVA</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>.</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Veillez à toujours entrer les coûts en valeur positive. 
+Concernant les coûts d'exploitation de l</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>'installation conventionnelle</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>, veuillez indiquer une estimation des coûts aussi réalistes que possible (justifiée par des explications détaillées et sourcées ou, si possible, par des offres).
+(Installation conventionnelle = Etat de la technique selon la communication de l’OFEV « Compensation des émissions de CO2 : Projets et programmes ». La technique qui vous installeriez sans subvention.)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Veuillez consulter tout d'abord l'onglet "(0) Aide au remplissage" pour savoir quels tableaux doivent être remplis.
 Indiquez, si nécessaire, en détail les </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>coûts d'exploitation annuels variables</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> budgétés pour l'exploitation de la mesure (arrondi: env. 50'000 CHF). Les coûts sont à prendre en compte sur 7 ans maximun. Répartissez entre les coûts internes (c.à.d, les heures de travail et les dépenses de personnels internes impliqués dans la mise en oeuvre de la mesure, etc.) et les coûts externes (c.à.d., les coûts de l'énergie,  les prestations et  services auprès de fournisseurs externes, etc.). Les positions dont les coûts sont supérieurs à 100'000 CHF sont à justifier par des offres ou des explications détaillées et sourcées. Pour les postes de coûts inférieurs, nous nous réservons le droit de demander des justificatifs. Concernant les taux horaires, les taux habituels du marché, dépendamment de la fonction, sont à utiliser (en général max. 170 CHF/h, les taux supérieurs à cette valeur sont à justifier). La TVA n'est éligible que si elle a effectivement été acquittée et n'a pas été remboursée. Veillez à toujours entrer les coûts en valeur positive. 
+      <t xml:space="preserve"> budgétés pour l'exploitation de la mesure (arrondi: env. 50'000 CHF). Les coûts sont à prendre en compte sur 7 ans maximun. Répartissez entre les coûts internes (c.à.d, les heures de travail et les dépenses de personnels internes impliqués dans la mise en oeuvre de la mesure, etc.) et les coûts externes (c.à.d., les coûts de l'énergie,  les prestations et  services auprès de fournisseurs externes, etc.). Les positions dont les coûts sont supérieurs à 100'000 CHF sont à justifier par des offres ou des explications détaillées et sourcées. Pour les postes de coûts inférieurs, nous nous réservons le droit de demander des justificatifs. Concernant les taux horaires, les taux habituels du marché, dépendamment de la fonction, sont à utiliser (en général max. 170 CHF/h, les taux supérieurs à cette valeur sont à justifier). En règle générale, tous les coûts sont à indiquer</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> hors taxes</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>. Les seules exceptions concernent les entreprises qui ne récupèrent pas la TVA. Veillez à toujours entrer les coûts en valeur positive. 
 Concernant les coûts d'exploitation de l'</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>installation conventionnelle</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>, veuillez indiquer une estimation des coûts aussi réalistes que possible (justifiée par des explications détaillées et sourcées ou, si possible, par des offres).
 (Installation conventionnelle = Etat de la technique selon la communication de l’OFEV « Compensation des émissions de CO2 : Projets et programmes ». La technique qui vous installeriez sans subvention.)</t>
     </r>
   </si>
@@ -5614,82 +5711,124 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="121" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="81" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="5" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="77" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="78" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="79" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="75" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="58" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="76" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -5698,354 +5837,312 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="50" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="51" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="70" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="112" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="113" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="114" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="75" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="165" fontId="4" fillId="5" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="5" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="62" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="58" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="76" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="55" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="56" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="54" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="61" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="78" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="57" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="79" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="62" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...64 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="110" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="5" borderId="115" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="5" borderId="116" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="22" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="22" fillId="5" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="5" borderId="95" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="5" borderId="96" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="5" borderId="97" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="74" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="98" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="99" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="100" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="101" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="102" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="103" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="106" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="91" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="92" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="106" xfId="0" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="5" borderId="95" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="5" borderId="96" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="5" borderId="97" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="74" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="98" xfId="0" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="3" fontId="22" fillId="5" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
@@ -6066,52 +6163,52 @@
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="Prozent" xfId="2" builtinId="5"/>
-    <cellStyle name="Standard" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Pourcentage" xfId="2" builtinId="5"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="46">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -6864,1203 +6961,1201 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B3E4EF6A-89AE-4E6C-A806-04D9CCB26698}">
   <dimension ref="A1:X39"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C3" sqref="B3:C3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.140625" style="19" customWidth="1"/>
+    <col min="1" max="1" width="3.1796875" style="19" customWidth="1"/>
     <col min="2" max="2" width="92" customWidth="1"/>
-    <col min="3" max="3" width="124.85546875" customWidth="1"/>
-    <col min="4" max="4" width="11.42578125" style="19" customWidth="1"/>
+    <col min="3" max="3" width="124.81640625" customWidth="1"/>
+    <col min="4" max="4" width="11.453125" style="19" customWidth="1"/>
     <col min="5" max="24" width="0" style="19" hidden="1" customWidth="1"/>
-    <col min="25" max="16384" width="11.42578125" hidden="1"/>
+    <col min="25" max="16384" width="11.453125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:24" s="23" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:24" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:24" s="23" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="24" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="3" spans="1:24" s="20" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:24" s="20" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18"/>
       <c r="B3" s="21" t="s">
         <v>18</v>
       </c>
       <c r="C3" s="21" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
       <c r="L3" s="18"/>
       <c r="M3" s="18"/>
       <c r="N3" s="18"/>
       <c r="O3" s="18"/>
       <c r="P3" s="18"/>
       <c r="Q3" s="18"/>
       <c r="R3" s="18"/>
       <c r="S3" s="18"/>
       <c r="T3" s="18"/>
       <c r="U3" s="18"/>
       <c r="V3" s="18"/>
       <c r="W3" s="18"/>
       <c r="X3" s="18"/>
     </row>
-    <row r="4" spans="1:24" s="20" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:24" s="20" customFormat="1" ht="50.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="18"/>
       <c r="B4" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="22" t="s">
         <v>85</v>
       </c>
       <c r="D4" s="18"/>
       <c r="E4" s="18"/>
       <c r="F4" s="18"/>
       <c r="G4" s="18"/>
       <c r="H4" s="18"/>
       <c r="I4" s="18"/>
       <c r="J4" s="18"/>
       <c r="K4" s="18"/>
       <c r="L4" s="18"/>
       <c r="M4" s="18"/>
       <c r="N4" s="18"/>
       <c r="O4" s="18"/>
       <c r="P4" s="18"/>
       <c r="Q4" s="18"/>
       <c r="R4" s="18"/>
       <c r="S4" s="18"/>
       <c r="T4" s="18"/>
       <c r="U4" s="18"/>
       <c r="V4" s="18"/>
       <c r="W4" s="18"/>
       <c r="X4" s="18"/>
     </row>
-    <row r="5" spans="1:24" s="20" customFormat="1" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:24" s="20" customFormat="1" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="18"/>
       <c r="B5" s="25" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>86</v>
       </c>
       <c r="D5" s="18"/>
       <c r="E5" s="18"/>
       <c r="F5" s="18"/>
       <c r="G5" s="18"/>
       <c r="H5" s="18"/>
       <c r="I5" s="18"/>
       <c r="J5" s="18"/>
       <c r="K5" s="18"/>
       <c r="L5" s="18"/>
       <c r="M5" s="18"/>
       <c r="N5" s="18"/>
       <c r="O5" s="18"/>
       <c r="P5" s="18"/>
       <c r="Q5" s="18"/>
       <c r="R5" s="18"/>
       <c r="S5" s="18"/>
       <c r="T5" s="18"/>
       <c r="U5" s="18"/>
       <c r="V5" s="18"/>
       <c r="W5" s="18"/>
       <c r="X5" s="18"/>
     </row>
-    <row r="6" spans="1:24" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:24" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="22" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="22" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="7" spans="1:24" ht="81" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:24" ht="81" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="25" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="25" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="8" spans="1:24" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:24" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="54" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="349" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="9" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2"/>
-    <row r="10" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="B10" s="27"/>
     </row>
-    <row r="11" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
-[...3 lines deleted...]
-    <row r="15" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="13" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="B15" s="23"/>
     </row>
-    <row r="16" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
-[...22 lines deleted...]
-    <row r="39" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="16" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="17" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="18" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="19" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="20" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="21" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="22" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="23" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="25" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="26" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="27" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="28" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="29" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="30" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="31" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="32" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="33" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="34" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="35" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="36" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="37" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="38" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="39" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="PsfpcQc2PwJoZR8srbuO/e1EW1+/uV8A9K08kKLl/BWl50fxV4PIWtdgqTha8yWCRKAyq8i0JDctzQA39HFh/Q==" saltValue="DHTTh84GgXwQz19kMg7a+A==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="39" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="4" max="15" man="1"/>
   </colBreaks>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B98579A-23BE-4E27-939A-C95E175FFC1D}">
   <dimension ref="A1:DJ184"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E27" sqref="E27:V27"/>
+      <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.42578125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="44.85546875" customWidth="1"/>
+    <col min="1" max="1" width="10.453125" customWidth="1"/>
+    <col min="2" max="2" width="2.453125" customWidth="1"/>
+    <col min="3" max="3" width="11.453125" customWidth="1"/>
+    <col min="4" max="4" width="44.81640625" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
-    <col min="6" max="7" width="11.42578125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="11.42578125" customWidth="1"/>
+    <col min="6" max="7" width="11.453125" customWidth="1"/>
+    <col min="8" max="8" width="6.54296875" style="19" customWidth="1"/>
+    <col min="9" max="9" width="11.453125" customWidth="1"/>
     <col min="10" max="10" width="7" style="19" customWidth="1"/>
-    <col min="11" max="11" width="11.42578125" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="23" max="23" width="4.28515625" style="19" customWidth="1"/>
+    <col min="11" max="11" width="11.453125" customWidth="1"/>
+    <col min="12" max="12" width="7.26953125" style="19" customWidth="1"/>
+    <col min="13" max="13" width="11.453125" customWidth="1"/>
+    <col min="14" max="14" width="8.7265625" style="19" customWidth="1"/>
+    <col min="15" max="15" width="11.453125" customWidth="1"/>
+    <col min="16" max="16" width="8.453125" style="19" customWidth="1"/>
+    <col min="17" max="17" width="11.453125" customWidth="1"/>
+    <col min="18" max="18" width="7.54296875" style="19" customWidth="1"/>
+    <col min="19" max="20" width="11.453125" customWidth="1"/>
+    <col min="21" max="21" width="2.453125" style="19" customWidth="1"/>
+    <col min="22" max="22" width="4.26953125" customWidth="1"/>
+    <col min="23" max="23" width="4.26953125" style="19" customWidth="1"/>
     <col min="24" max="24" width="6" customWidth="1"/>
-    <col min="25" max="25" width="6.5703125" style="19" hidden="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="115" max="16384" width="11.42578125" hidden="1"/>
+    <col min="25" max="25" width="6.54296875" style="19" hidden="1" customWidth="1"/>
+    <col min="26" max="114" width="13.453125" hidden="1" customWidth="1"/>
+    <col min="115" max="16384" width="11.453125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="23.25" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:24" ht="23" x14ac:dyDescent="0.25">
       <c r="A1" s="19"/>
       <c r="B1" s="19"/>
       <c r="C1" s="19"/>
       <c r="D1" s="19"/>
       <c r="E1" s="19"/>
       <c r="F1" s="19"/>
       <c r="G1" s="19"/>
       <c r="I1" s="19"/>
       <c r="K1" s="19"/>
       <c r="M1" s="19"/>
       <c r="O1" s="19"/>
       <c r="Q1" s="19"/>
       <c r="S1" s="19"/>
       <c r="T1" s="19"/>
       <c r="V1" s="19"/>
       <c r="X1" s="56"/>
     </row>
-    <row r="2" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A2" s="19"/>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="I2" s="19"/>
       <c r="K2" s="19"/>
       <c r="M2" s="19"/>
       <c r="O2" s="19"/>
       <c r="Q2" s="19"/>
       <c r="S2" s="19"/>
       <c r="T2" s="19"/>
       <c r="V2" s="19"/>
       <c r="X2" s="19"/>
     </row>
-    <row r="3" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A3" s="19"/>
       <c r="B3" s="19"/>
       <c r="C3" s="19"/>
       <c r="D3" s="19"/>
       <c r="E3" s="19"/>
       <c r="F3" s="19"/>
       <c r="G3" s="19"/>
       <c r="I3" s="19"/>
       <c r="K3" s="19"/>
       <c r="M3" s="19"/>
       <c r="O3" s="19"/>
       <c r="Q3" s="19"/>
       <c r="S3" s="19"/>
       <c r="T3" s="19"/>
       <c r="V3" s="19"/>
       <c r="X3" s="19"/>
     </row>
-    <row r="4" spans="1:24" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:24" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="57"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="I4" s="19"/>
       <c r="K4" s="19"/>
       <c r="M4" s="19"/>
       <c r="O4" s="19"/>
       <c r="Q4" s="19"/>
       <c r="S4" s="19"/>
       <c r="T4" s="19"/>
       <c r="V4" s="19"/>
       <c r="X4" s="19"/>
     </row>
-    <row r="5" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="365" t="s">
+    <row r="5" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="376" t="s">
         <v>24</v>
       </c>
-      <c r="B5" s="365"/>
-[...19 lines deleted...]
-      <c r="V5" s="365"/>
+      <c r="B5" s="376"/>
+      <c r="C5" s="376"/>
+      <c r="D5" s="376"/>
+      <c r="E5" s="376"/>
+      <c r="F5" s="376"/>
+      <c r="G5" s="376"/>
+      <c r="H5" s="376"/>
+      <c r="I5" s="376"/>
+      <c r="J5" s="376"/>
+      <c r="K5" s="376"/>
+      <c r="L5" s="376"/>
+      <c r="M5" s="376"/>
+      <c r="N5" s="376"/>
+      <c r="O5" s="376"/>
+      <c r="P5" s="376"/>
+      <c r="Q5" s="376"/>
+      <c r="R5" s="376"/>
+      <c r="S5" s="376"/>
+      <c r="T5" s="376"/>
+      <c r="U5" s="376"/>
+      <c r="V5" s="376"/>
       <c r="W5" s="58"/>
       <c r="X5" s="19"/>
     </row>
-    <row r="6" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="V6" s="365"/>
+    <row r="6" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="376"/>
+      <c r="B6" s="376"/>
+      <c r="C6" s="376"/>
+      <c r="D6" s="376"/>
+      <c r="E6" s="376"/>
+      <c r="F6" s="376"/>
+      <c r="G6" s="376"/>
+      <c r="H6" s="376"/>
+      <c r="I6" s="376"/>
+      <c r="J6" s="376"/>
+      <c r="K6" s="376"/>
+      <c r="L6" s="376"/>
+      <c r="M6" s="376"/>
+      <c r="N6" s="376"/>
+      <c r="O6" s="376"/>
+      <c r="P6" s="376"/>
+      <c r="Q6" s="376"/>
+      <c r="R6" s="376"/>
+      <c r="S6" s="376"/>
+      <c r="T6" s="376"/>
+      <c r="U6" s="376"/>
+      <c r="V6" s="376"/>
       <c r="W6" s="58"/>
       <c r="X6" s="56"/>
     </row>
-    <row r="7" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="V7" s="365"/>
+    <row r="7" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="376"/>
+      <c r="B7" s="376"/>
+      <c r="C7" s="376"/>
+      <c r="D7" s="376"/>
+      <c r="E7" s="376"/>
+      <c r="F7" s="376"/>
+      <c r="G7" s="376"/>
+      <c r="H7" s="376"/>
+      <c r="I7" s="376"/>
+      <c r="J7" s="376"/>
+      <c r="K7" s="376"/>
+      <c r="L7" s="376"/>
+      <c r="M7" s="376"/>
+      <c r="N7" s="376"/>
+      <c r="O7" s="376"/>
+      <c r="P7" s="376"/>
+      <c r="Q7" s="376"/>
+      <c r="R7" s="376"/>
+      <c r="S7" s="376"/>
+      <c r="T7" s="376"/>
+      <c r="U7" s="376"/>
+      <c r="V7" s="376"/>
       <c r="W7" s="58"/>
       <c r="X7" s="56"/>
     </row>
-    <row r="8" spans="1:24" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="V8" s="366"/>
+    <row r="8" spans="1:24" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="377"/>
+      <c r="B8" s="377"/>
+      <c r="C8" s="377"/>
+      <c r="D8" s="377"/>
+      <c r="E8" s="377"/>
+      <c r="F8" s="377"/>
+      <c r="G8" s="377"/>
+      <c r="H8" s="377"/>
+      <c r="I8" s="377"/>
+      <c r="J8" s="377"/>
+      <c r="K8" s="377"/>
+      <c r="L8" s="377"/>
+      <c r="M8" s="377"/>
+      <c r="N8" s="377"/>
+      <c r="O8" s="377"/>
+      <c r="P8" s="377"/>
+      <c r="Q8" s="377"/>
+      <c r="R8" s="377"/>
+      <c r="S8" s="377"/>
+      <c r="T8" s="377"/>
+      <c r="U8" s="377"/>
+      <c r="V8" s="377"/>
       <c r="W8" s="59"/>
       <c r="X8" s="60"/>
     </row>
-    <row r="9" spans="1:24" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:24" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="61"/>
       <c r="B9" s="62"/>
       <c r="C9" s="63"/>
       <c r="D9" s="63"/>
       <c r="E9" s="63"/>
       <c r="F9" s="63"/>
       <c r="G9" s="63"/>
       <c r="H9" s="62"/>
       <c r="I9" s="63"/>
       <c r="J9" s="62"/>
       <c r="K9" s="63"/>
       <c r="L9" s="62"/>
       <c r="M9" s="63"/>
       <c r="N9" s="62"/>
       <c r="O9" s="63"/>
       <c r="P9" s="62"/>
       <c r="Q9" s="63"/>
       <c r="R9" s="62"/>
       <c r="S9" s="63"/>
       <c r="T9" s="63"/>
       <c r="U9" s="62"/>
       <c r="V9" s="63"/>
       <c r="W9" s="62"/>
       <c r="X9" s="64"/>
     </row>
-    <row r="10" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="65"/>
       <c r="B10" s="18"/>
-      <c r="C10" s="384" t="s">
+      <c r="C10" s="355" t="s">
         <v>25</v>
       </c>
-      <c r="D10" s="385"/>
-[...17 lines deleted...]
-      <c r="V10" s="386"/>
+      <c r="D10" s="356"/>
+      <c r="E10" s="356"/>
+      <c r="F10" s="356"/>
+      <c r="G10" s="356"/>
+      <c r="H10" s="356"/>
+      <c r="I10" s="356"/>
+      <c r="J10" s="356"/>
+      <c r="K10" s="356"/>
+      <c r="L10" s="356"/>
+      <c r="M10" s="356"/>
+      <c r="N10" s="356"/>
+      <c r="O10" s="356"/>
+      <c r="P10" s="356"/>
+      <c r="Q10" s="356"/>
+      <c r="R10" s="356"/>
+      <c r="S10" s="356"/>
+      <c r="T10" s="356"/>
+      <c r="U10" s="356"/>
+      <c r="V10" s="357"/>
       <c r="W10" s="66"/>
       <c r="X10" s="67"/>
     </row>
-    <row r="11" spans="1:24" ht="69" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:24" ht="69" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="65"/>
       <c r="B11" s="18"/>
-      <c r="C11" s="387"/>
-[...18 lines deleted...]
-      <c r="V11" s="389"/>
+      <c r="C11" s="358"/>
+      <c r="D11" s="359"/>
+      <c r="E11" s="359"/>
+      <c r="F11" s="359"/>
+      <c r="G11" s="359"/>
+      <c r="H11" s="359"/>
+      <c r="I11" s="359"/>
+      <c r="J11" s="359"/>
+      <c r="K11" s="359"/>
+      <c r="L11" s="359"/>
+      <c r="M11" s="359"/>
+      <c r="N11" s="359"/>
+      <c r="O11" s="359"/>
+      <c r="P11" s="359"/>
+      <c r="Q11" s="359"/>
+      <c r="R11" s="359"/>
+      <c r="S11" s="359"/>
+      <c r="T11" s="359"/>
+      <c r="U11" s="359"/>
+      <c r="V11" s="360"/>
       <c r="W11" s="66"/>
       <c r="X11" s="67"/>
     </row>
-    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A12" s="61"/>
       <c r="B12" s="68"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="68"/>
       <c r="I12" s="69"/>
       <c r="J12" s="68"/>
       <c r="K12" s="69"/>
       <c r="L12" s="68"/>
       <c r="M12" s="69"/>
       <c r="N12" s="68"/>
       <c r="O12" s="69"/>
       <c r="P12" s="68"/>
       <c r="Q12" s="69"/>
       <c r="R12" s="68"/>
       <c r="S12" s="69"/>
       <c r="T12" s="69"/>
       <c r="U12" s="68"/>
       <c r="V12" s="69"/>
       <c r="W12" s="70"/>
       <c r="X12" s="71"/>
     </row>
-    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:24" ht="13" x14ac:dyDescent="0.3">
       <c r="A13" s="61"/>
       <c r="B13" s="68"/>
       <c r="C13" s="69" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="72"/>
       <c r="E13" s="26"/>
       <c r="F13" s="73"/>
       <c r="G13" s="73"/>
       <c r="H13" s="70"/>
       <c r="I13" s="70"/>
       <c r="J13" s="70"/>
       <c r="K13" s="73"/>
       <c r="L13" s="70"/>
       <c r="M13" s="73"/>
       <c r="N13" s="70"/>
       <c r="O13" s="74" t="s">
         <v>28</v>
       </c>
       <c r="P13" s="70"/>
       <c r="Q13" s="73"/>
       <c r="R13" s="70"/>
       <c r="S13" s="70"/>
       <c r="T13" s="70"/>
       <c r="U13" s="70"/>
-      <c r="X13" s="367"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:24" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X13" s="378"/>
+    </row>
+    <row r="14" spans="1:24" ht="13" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="61"/>
       <c r="B14" s="75"/>
       <c r="C14" s="76"/>
       <c r="D14" s="76"/>
       <c r="E14" s="77"/>
       <c r="F14" s="77"/>
       <c r="G14" s="77"/>
       <c r="H14" s="70"/>
       <c r="I14" s="77"/>
       <c r="J14" s="70"/>
       <c r="K14" s="77"/>
       <c r="L14" s="70"/>
       <c r="M14" s="77"/>
       <c r="N14" s="70"/>
       <c r="O14" s="77"/>
       <c r="P14" s="70"/>
       <c r="Q14" s="77"/>
       <c r="R14" s="70"/>
       <c r="S14" s="77"/>
       <c r="T14" s="77"/>
       <c r="U14" s="70"/>
       <c r="V14" s="78"/>
       <c r="W14" s="78"/>
-      <c r="X14" s="367"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X14" s="378"/>
+    </row>
+    <row r="15" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="61"/>
       <c r="B15" s="75"/>
       <c r="C15" s="76" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="79"/>
-      <c r="E15" s="374"/>
-[...3 lines deleted...]
-      <c r="I15" s="376"/>
+      <c r="E15" s="385"/>
+      <c r="F15" s="386"/>
+      <c r="G15" s="386"/>
+      <c r="H15" s="386"/>
+      <c r="I15" s="387"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
       <c r="N15" s="18"/>
-      <c r="O15" s="396" t="str">
+      <c r="O15" s="370" t="str">
         <f>IF('(4) Financement &amp; aide fin.'!K24&lt;&gt;'(4) Financement &amp; aide fin.'!K52,"ATTENTION: le coûts totaux du projet ne correspondent pas aux financements planifiées (voir onglet (4))",IF('(4) Financement &amp; aide fin.'!K79&lt;&gt;'(4) Financement &amp; aide fin.'!K108,"ATTENTION: les coûts totaux du projet ne correspondent pas aux financements planifiées (voir onglet (4))",""))</f>
         <v/>
       </c>
-      <c r="P15" s="397"/>
-[...3 lines deleted...]
-      <c r="T15" s="398"/>
+      <c r="P15" s="371"/>
+      <c r="Q15" s="371"/>
+      <c r="R15" s="371"/>
+      <c r="S15" s="371"/>
+      <c r="T15" s="372"/>
       <c r="U15" s="18"/>
       <c r="V15" s="78"/>
       <c r="W15" s="80"/>
-      <c r="X15" s="367"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X15" s="378"/>
+    </row>
+    <row r="16" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="61"/>
       <c r="B16" s="81"/>
-      <c r="C16" s="368" t="s">
+      <c r="C16" s="379" t="s">
         <v>27</v>
       </c>
-      <c r="D16" s="369"/>
-[...4 lines deleted...]
-      <c r="I16" s="379"/>
+      <c r="D16" s="380"/>
+      <c r="E16" s="388"/>
+      <c r="F16" s="389"/>
+      <c r="G16" s="389"/>
+      <c r="H16" s="389"/>
+      <c r="I16" s="390"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="18"/>
-      <c r="O16" s="399"/>
-[...4 lines deleted...]
-      <c r="T16" s="401"/>
+      <c r="O16" s="373"/>
+      <c r="P16" s="374"/>
+      <c r="Q16" s="374"/>
+      <c r="R16" s="374"/>
+      <c r="S16" s="374"/>
+      <c r="T16" s="375"/>
       <c r="U16" s="18"/>
       <c r="V16" s="78"/>
       <c r="W16" s="80"/>
-      <c r="X16" s="367"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:25" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X16" s="378"/>
+    </row>
+    <row r="17" spans="1:25" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="61"/>
       <c r="B17" s="82"/>
-      <c r="C17" s="370"/>
-[...5 lines deleted...]
-      <c r="I17" s="382"/>
+      <c r="C17" s="381"/>
+      <c r="D17" s="382"/>
+      <c r="E17" s="364"/>
+      <c r="F17" s="365"/>
+      <c r="G17" s="365"/>
+      <c r="H17" s="365"/>
+      <c r="I17" s="366"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
       <c r="N17" s="18"/>
-      <c r="O17" s="399"/>
-[...4 lines deleted...]
-      <c r="T17" s="401"/>
+      <c r="O17" s="373"/>
+      <c r="P17" s="374"/>
+      <c r="Q17" s="374"/>
+      <c r="R17" s="374"/>
+      <c r="S17" s="374"/>
+      <c r="T17" s="375"/>
       <c r="U17" s="18"/>
       <c r="V17" s="78"/>
       <c r="W17" s="80"/>
       <c r="X17" s="83"/>
     </row>
-    <row r="18" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A18" s="61"/>
       <c r="B18" s="82"/>
-      <c r="C18" s="370"/>
-[...5 lines deleted...]
-      <c r="I18" s="382"/>
+      <c r="C18" s="381"/>
+      <c r="D18" s="382"/>
+      <c r="E18" s="364"/>
+      <c r="F18" s="365"/>
+      <c r="G18" s="365"/>
+      <c r="H18" s="365"/>
+      <c r="I18" s="366"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
       <c r="N18" s="18"/>
-      <c r="O18" s="399"/>
-[...4 lines deleted...]
-      <c r="T18" s="401"/>
+      <c r="O18" s="373"/>
+      <c r="P18" s="374"/>
+      <c r="Q18" s="374"/>
+      <c r="R18" s="374"/>
+      <c r="S18" s="374"/>
+      <c r="T18" s="375"/>
       <c r="U18" s="18"/>
       <c r="V18" s="69"/>
       <c r="W18" s="68"/>
       <c r="X18" s="79"/>
     </row>
-    <row r="19" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A19" s="61"/>
       <c r="B19" s="84"/>
-      <c r="C19" s="370"/>
-[...5 lines deleted...]
-      <c r="I19" s="382"/>
+      <c r="C19" s="381"/>
+      <c r="D19" s="382"/>
+      <c r="E19" s="364"/>
+      <c r="F19" s="365"/>
+      <c r="G19" s="365"/>
+      <c r="H19" s="365"/>
+      <c r="I19" s="366"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
       <c r="N19" s="18"/>
       <c r="O19" s="85"/>
       <c r="P19" s="85"/>
       <c r="Q19" s="85"/>
       <c r="R19" s="85"/>
       <c r="S19" s="85"/>
       <c r="T19" s="85"/>
       <c r="U19" s="18"/>
       <c r="V19" s="76"/>
       <c r="W19" s="75"/>
       <c r="X19" s="79"/>
     </row>
-    <row r="20" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A20" s="61"/>
       <c r="B20" s="75"/>
-      <c r="C20" s="370"/>
-[...5 lines deleted...]
-      <c r="I20" s="382"/>
+      <c r="C20" s="381"/>
+      <c r="D20" s="382"/>
+      <c r="E20" s="364"/>
+      <c r="F20" s="365"/>
+      <c r="G20" s="365"/>
+      <c r="H20" s="365"/>
+      <c r="I20" s="366"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
       <c r="N20" s="18"/>
       <c r="O20" s="78"/>
       <c r="P20" s="78"/>
       <c r="Q20" s="78"/>
       <c r="R20" s="78"/>
       <c r="S20" s="78"/>
       <c r="T20" s="78"/>
       <c r="U20" s="18"/>
       <c r="V20" s="76"/>
       <c r="W20" s="75"/>
       <c r="X20" s="79"/>
     </row>
-    <row r="21" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A21" s="61"/>
       <c r="B21" s="82"/>
-      <c r="C21" s="370"/>
-[...5 lines deleted...]
-      <c r="I21" s="382"/>
+      <c r="C21" s="381"/>
+      <c r="D21" s="382"/>
+      <c r="E21" s="364"/>
+      <c r="F21" s="365"/>
+      <c r="G21" s="365"/>
+      <c r="H21" s="365"/>
+      <c r="I21" s="366"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
       <c r="N21" s="18"/>
       <c r="O21" s="78"/>
       <c r="P21" s="78"/>
       <c r="Q21" s="78"/>
       <c r="R21" s="78"/>
       <c r="S21" s="78"/>
       <c r="T21" s="78"/>
       <c r="U21" s="18"/>
       <c r="V21" s="69"/>
       <c r="W21" s="68"/>
       <c r="X21" s="79"/>
     </row>
-    <row r="22" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A22" s="61"/>
       <c r="B22" s="84"/>
-      <c r="C22" s="372"/>
-[...5 lines deleted...]
-      <c r="I22" s="382"/>
+      <c r="C22" s="383"/>
+      <c r="D22" s="384"/>
+      <c r="E22" s="364"/>
+      <c r="F22" s="365"/>
+      <c r="G22" s="365"/>
+      <c r="H22" s="365"/>
+      <c r="I22" s="366"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
       <c r="N22" s="18"/>
       <c r="O22" s="78"/>
       <c r="P22" s="78"/>
       <c r="Q22" s="78"/>
       <c r="R22" s="78"/>
       <c r="S22" s="78"/>
       <c r="T22" s="78"/>
       <c r="U22" s="18"/>
       <c r="V22" s="76"/>
       <c r="W22" s="75"/>
       <c r="X22" s="79"/>
     </row>
-    <row r="23" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A23" s="61"/>
       <c r="B23" s="75"/>
       <c r="C23" s="76"/>
       <c r="D23" s="79"/>
-      <c r="E23" s="380"/>
-[...3 lines deleted...]
-      <c r="I23" s="382"/>
+      <c r="E23" s="364"/>
+      <c r="F23" s="365"/>
+      <c r="G23" s="365"/>
+      <c r="H23" s="365"/>
+      <c r="I23" s="366"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
       <c r="N23" s="18"/>
       <c r="O23" s="78"/>
       <c r="P23" s="78"/>
       <c r="Q23" s="78"/>
       <c r="R23" s="78"/>
       <c r="S23" s="78"/>
       <c r="T23" s="78"/>
       <c r="U23" s="18"/>
       <c r="V23" s="76"/>
       <c r="W23" s="75"/>
       <c r="X23" s="79"/>
     </row>
-    <row r="24" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A24" s="86"/>
       <c r="B24" s="76"/>
       <c r="C24" s="76"/>
       <c r="D24" s="79"/>
-      <c r="E24" s="380"/>
-[...3 lines deleted...]
-      <c r="I24" s="382"/>
+      <c r="E24" s="364"/>
+      <c r="F24" s="365"/>
+      <c r="G24" s="365"/>
+      <c r="H24" s="365"/>
+      <c r="I24" s="366"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
       <c r="N24" s="18"/>
       <c r="O24" s="78"/>
       <c r="P24" s="78"/>
       <c r="Q24" s="78"/>
       <c r="R24" s="78"/>
       <c r="S24" s="78"/>
       <c r="T24" s="78"/>
       <c r="U24" s="18"/>
       <c r="V24" s="76"/>
       <c r="W24" s="75"/>
       <c r="X24" s="79"/>
     </row>
-    <row r="25" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A25" s="86"/>
       <c r="B25" s="76"/>
       <c r="C25" s="76"/>
       <c r="D25" s="79"/>
-      <c r="E25" s="390"/>
-[...3 lines deleted...]
-      <c r="I25" s="392"/>
+      <c r="E25" s="361"/>
+      <c r="F25" s="362"/>
+      <c r="G25" s="362"/>
+      <c r="H25" s="362"/>
+      <c r="I25" s="363"/>
       <c r="J25" s="18"/>
       <c r="K25" s="18"/>
       <c r="L25" s="18"/>
       <c r="M25" s="18"/>
       <c r="N25" s="18"/>
       <c r="O25" s="78"/>
       <c r="P25" s="78"/>
       <c r="Q25" s="78"/>
       <c r="R25" s="78"/>
       <c r="S25" s="78"/>
       <c r="T25" s="78"/>
       <c r="U25" s="18"/>
       <c r="V25" s="76"/>
       <c r="W25" s="75"/>
       <c r="X25" s="79"/>
     </row>
-    <row r="26" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A26" s="86"/>
       <c r="B26" s="76"/>
       <c r="C26" s="76"/>
       <c r="D26" s="76"/>
       <c r="E26" s="77"/>
       <c r="F26" s="77"/>
       <c r="G26" s="77"/>
       <c r="H26" s="70"/>
       <c r="I26" s="77"/>
       <c r="J26" s="70"/>
       <c r="K26" s="77"/>
       <c r="L26" s="70"/>
       <c r="M26" s="77"/>
       <c r="N26" s="70"/>
       <c r="O26" s="77"/>
       <c r="P26" s="70"/>
       <c r="Q26" s="77"/>
       <c r="R26" s="70"/>
       <c r="S26" s="77"/>
       <c r="T26" s="77"/>
       <c r="U26" s="70"/>
       <c r="V26" s="63"/>
       <c r="W26" s="62"/>
       <c r="X26" s="64"/>
     </row>
-    <row r="27" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A27" s="86"/>
       <c r="B27" s="76"/>
       <c r="C27" s="87" t="s">
         <v>29</v>
       </c>
       <c r="D27" s="88"/>
-      <c r="E27" s="393"/>
-[...16 lines deleted...]
-      <c r="V27" s="395"/>
+      <c r="E27" s="367"/>
+      <c r="F27" s="368"/>
+      <c r="G27" s="368"/>
+      <c r="H27" s="368"/>
+      <c r="I27" s="368"/>
+      <c r="J27" s="368"/>
+      <c r="K27" s="368"/>
+      <c r="L27" s="368"/>
+      <c r="M27" s="368"/>
+      <c r="N27" s="368"/>
+      <c r="O27" s="368"/>
+      <c r="P27" s="368"/>
+      <c r="Q27" s="368"/>
+      <c r="R27" s="368"/>
+      <c r="S27" s="368"/>
+      <c r="T27" s="368"/>
+      <c r="U27" s="368"/>
+      <c r="V27" s="369"/>
       <c r="W27" s="89"/>
       <c r="X27" s="90"/>
     </row>
-    <row r="28" spans="1:25" s="7" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:25" s="7" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="86"/>
       <c r="B28" s="63"/>
       <c r="C28" s="91"/>
       <c r="D28" s="92"/>
       <c r="E28" s="93"/>
       <c r="F28" s="93"/>
       <c r="G28" s="94"/>
       <c r="H28" s="19"/>
       <c r="I28" s="94"/>
       <c r="J28" s="19"/>
       <c r="K28" s="94"/>
       <c r="L28" s="19"/>
       <c r="M28" s="94"/>
       <c r="N28" s="19"/>
       <c r="O28" s="94"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="94"/>
       <c r="R28" s="19"/>
       <c r="S28" s="94"/>
       <c r="T28" s="94"/>
       <c r="U28" s="19"/>
       <c r="V28" s="19"/>
       <c r="W28" s="19"/>
       <c r="X28" s="95"/>
       <c r="Y28" s="96"/>
     </row>
-    <row r="29" spans="1:25" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:25" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="86"/>
       <c r="B29" s="63"/>
       <c r="C29" s="87" t="s">
         <v>44</v>
       </c>
       <c r="D29" s="97"/>
-      <c r="E29" s="53">
-[...1 lines deleted...]
-      </c>
+      <c r="E29" s="53"/>
       <c r="F29" s="98"/>
       <c r="G29" s="99"/>
       <c r="H29" s="19"/>
       <c r="I29" s="99"/>
       <c r="J29" s="19"/>
       <c r="K29" s="99"/>
       <c r="L29" s="19"/>
       <c r="M29" s="99"/>
       <c r="N29" s="19"/>
       <c r="O29" s="99"/>
       <c r="P29" s="19"/>
       <c r="Q29" s="99"/>
       <c r="R29" s="19"/>
       <c r="S29" s="99"/>
       <c r="T29" s="99"/>
       <c r="U29" s="19"/>
       <c r="V29" s="19"/>
       <c r="W29" s="19"/>
       <c r="X29" s="95"/>
       <c r="Y29" s="96"/>
     </row>
-    <row r="30" spans="1:25" s="7" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:25" s="7" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="86"/>
       <c r="B30" s="63"/>
       <c r="C30" s="91"/>
       <c r="D30" s="92"/>
       <c r="E30" s="93"/>
       <c r="F30" s="93"/>
       <c r="G30" s="94"/>
       <c r="H30" s="19"/>
       <c r="I30" s="94"/>
       <c r="J30" s="19"/>
       <c r="K30" s="94"/>
       <c r="L30" s="19"/>
       <c r="M30" s="94"/>
       <c r="N30" s="19"/>
       <c r="O30" s="94"/>
       <c r="P30" s="19"/>
       <c r="Q30" s="94"/>
       <c r="R30" s="19"/>
       <c r="S30" s="94"/>
       <c r="T30" s="94"/>
       <c r="U30" s="19"/>
       <c r="V30" s="19"/>
       <c r="W30" s="19"/>
       <c r="X30" s="95"/>
       <c r="Y30" s="96"/>
     </row>
-    <row r="31" spans="1:25" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:25" s="7" customFormat="1" ht="10" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="100"/>
       <c r="B31" s="101"/>
       <c r="C31" s="102"/>
       <c r="D31" s="102"/>
       <c r="E31" s="102"/>
       <c r="F31" s="102"/>
       <c r="G31" s="102"/>
       <c r="H31" s="102"/>
       <c r="I31" s="102"/>
       <c r="J31" s="102"/>
       <c r="K31" s="102"/>
       <c r="L31" s="102"/>
       <c r="M31" s="102"/>
       <c r="N31" s="102"/>
       <c r="O31" s="102"/>
       <c r="P31" s="102"/>
       <c r="Q31" s="102"/>
       <c r="R31" s="102"/>
       <c r="S31" s="102"/>
       <c r="T31" s="102"/>
       <c r="U31" s="102"/>
       <c r="V31" s="103"/>
       <c r="W31" s="19"/>
       <c r="X31" s="95"/>
       <c r="Y31" s="96"/>
     </row>
-    <row r="32" spans="1:25" s="19" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:25" s="19" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A32" s="100"/>
       <c r="B32" s="104"/>
       <c r="C32" s="105" t="s">
         <v>31</v>
       </c>
       <c r="D32" s="18"/>
       <c r="E32" s="74" t="s">
         <v>37</v>
       </c>
       <c r="F32" s="106"/>
       <c r="G32" s="74" t="s">
         <v>36</v>
       </c>
       <c r="H32" s="106"/>
       <c r="I32" s="106"/>
       <c r="J32" s="106"/>
       <c r="K32" s="106"/>
       <c r="L32" s="106"/>
       <c r="M32" s="106"/>
       <c r="N32" s="106"/>
       <c r="O32" s="106"/>
       <c r="P32" s="106"/>
       <c r="Q32" s="106"/>
       <c r="R32" s="106"/>
       <c r="S32" s="106"/>
       <c r="T32" s="106"/>
       <c r="U32" s="106"/>
       <c r="V32" s="107"/>
       <c r="W32" s="18"/>
       <c r="X32" s="108"/>
     </row>
-    <row r="33" spans="1:24" s="19" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:24" s="19" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="100"/>
       <c r="B33" s="104"/>
       <c r="C33" s="105"/>
       <c r="D33" s="18"/>
       <c r="E33" s="74"/>
       <c r="F33" s="106"/>
       <c r="G33" s="74"/>
       <c r="H33" s="106"/>
       <c r="I33" s="106"/>
       <c r="J33" s="106"/>
       <c r="K33" s="106"/>
       <c r="L33" s="106"/>
       <c r="M33" s="106"/>
       <c r="N33" s="106"/>
       <c r="O33" s="106"/>
       <c r="P33" s="106"/>
       <c r="Q33" s="106"/>
       <c r="R33" s="106"/>
       <c r="S33" s="106"/>
       <c r="T33" s="106"/>
       <c r="U33" s="106"/>
       <c r="V33" s="107"/>
       <c r="W33" s="18"/>
       <c r="X33" s="108"/>
     </row>
-    <row r="34" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:24" s="19" customFormat="1" ht="13" x14ac:dyDescent="0.25">
       <c r="A34" s="100"/>
       <c r="B34" s="109"/>
       <c r="C34" s="18"/>
       <c r="D34" s="18"/>
       <c r="E34" s="18"/>
       <c r="F34" s="18"/>
       <c r="G34" s="106" t="str">
         <f>'(4) Financement &amp; aide fin.'!D67</f>
         <v>20xx</v>
       </c>
       <c r="H34" s="106"/>
       <c r="I34" s="106" t="str">
         <f>'(4) Financement &amp; aide fin.'!E67</f>
         <v>20xx</v>
       </c>
       <c r="J34" s="106"/>
       <c r="K34" s="106" t="str">
         <f>'(4) Financement &amp; aide fin.'!F67</f>
         <v>20xx</v>
       </c>
       <c r="L34" s="106"/>
       <c r="M34" s="106" t="str">
         <f>'(4) Financement &amp; aide fin.'!G67</f>
         <v>20xx</v>
       </c>
       <c r="N34" s="106"/>
       <c r="O34" s="106" t="str">
         <f>'(4) Financement &amp; aide fin.'!I67</f>
         <v>20xx</v>
       </c>
       <c r="P34" s="106"/>
       <c r="Q34" s="106" t="str">
         <f>'(4) Financement &amp; aide fin.'!I67</f>
         <v>20xx</v>
       </c>
       <c r="R34" s="106"/>
       <c r="S34" s="106" t="str">
         <f>'(4) Financement &amp; aide fin.'!J67</f>
         <v>20xx</v>
       </c>
       <c r="T34" s="18"/>
       <c r="U34" s="18"/>
       <c r="V34" s="110"/>
       <c r="W34" s="18"/>
       <c r="X34" s="108"/>
     </row>
-    <row r="35" spans="1:24" s="74" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:24" s="74" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A35" s="111"/>
       <c r="B35" s="112"/>
       <c r="C35" s="74" t="s">
         <v>32</v>
       </c>
       <c r="E35" s="113">
         <f>'(2) Coûts d''investissement'!D6</f>
         <v>0</v>
       </c>
       <c r="F35" s="114" t="s">
         <v>12</v>
       </c>
       <c r="G35" s="115">
         <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!I49</f>
         <v>0</v>
       </c>
       <c r="H35" s="114" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="116">
         <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!L49</f>
         <v>0</v>
       </c>
       <c r="J35" s="114" t="s">
         <v>12</v>
@@ -8083,74 +8178,74 @@
         <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!U49</f>
         <v>0</v>
       </c>
       <c r="P35" s="114" t="s">
         <v>12</v>
       </c>
       <c r="Q35" s="115">
         <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!X49</f>
         <v>0</v>
       </c>
       <c r="R35" s="114" t="s">
         <v>12</v>
       </c>
       <c r="S35" s="116">
         <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!AA49</f>
         <v>0</v>
       </c>
       <c r="T35" s="114" t="s">
         <v>12</v>
       </c>
       <c r="U35" s="117"/>
       <c r="V35" s="118"/>
       <c r="W35" s="19"/>
       <c r="X35" s="119"/>
     </row>
-    <row r="36" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="100"/>
       <c r="B36" s="120"/>
       <c r="E36" s="121"/>
       <c r="F36" s="114"/>
       <c r="G36" s="114"/>
       <c r="H36" s="114"/>
       <c r="I36" s="114"/>
       <c r="J36" s="114"/>
       <c r="K36" s="114"/>
       <c r="L36" s="114"/>
       <c r="M36" s="114"/>
       <c r="N36" s="114"/>
       <c r="O36" s="114"/>
       <c r="P36" s="114"/>
       <c r="Q36" s="114"/>
       <c r="R36" s="114"/>
       <c r="S36" s="114"/>
       <c r="T36" s="114"/>
       <c r="U36" s="114"/>
       <c r="V36" s="118"/>
       <c r="X36" s="108"/>
     </row>
-    <row r="37" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:24" s="19" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A37" s="100"/>
       <c r="B37" s="120"/>
       <c r="C37" s="74" t="s">
         <v>33</v>
       </c>
       <c r="E37" s="113">
         <f>'(2) Coûts d''investissement'!E6</f>
         <v>0</v>
       </c>
       <c r="F37" s="114" t="s">
         <v>12</v>
       </c>
       <c r="G37" s="115">
         <f>'(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!I86</f>
         <v>0</v>
       </c>
       <c r="H37" s="114" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="116">
         <f>'(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!L86</f>
         <v>0</v>
       </c>
       <c r="J37" s="114" t="s">
         <v>12</v>
@@ -8172,122 +8267,122 @@
       <c r="O37" s="116">
         <f>'(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!U86</f>
         <v>0</v>
       </c>
       <c r="P37" s="114" t="s">
         <v>12</v>
       </c>
       <c r="Q37" s="115">
         <f>'(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!X86</f>
         <v>0</v>
       </c>
       <c r="R37" s="114" t="s">
         <v>12</v>
       </c>
       <c r="S37" s="116">
         <f>'(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!AA86</f>
         <v>0</v>
       </c>
       <c r="T37" s="114" t="s">
         <v>12</v>
       </c>
       <c r="U37" s="117"/>
       <c r="V37" s="118"/>
       <c r="X37" s="108"/>
     </row>
-    <row r="38" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="100"/>
       <c r="B38" s="122"/>
       <c r="C38" s="123"/>
       <c r="D38" s="123"/>
       <c r="E38" s="124"/>
       <c r="F38" s="125"/>
       <c r="G38" s="125"/>
       <c r="H38" s="125"/>
       <c r="I38" s="125"/>
       <c r="J38" s="125"/>
       <c r="K38" s="125"/>
       <c r="L38" s="125"/>
       <c r="M38" s="125"/>
       <c r="N38" s="125"/>
       <c r="O38" s="125"/>
       <c r="P38" s="125"/>
       <c r="Q38" s="125"/>
       <c r="R38" s="125"/>
       <c r="S38" s="125"/>
       <c r="T38" s="125"/>
       <c r="U38" s="125"/>
       <c r="V38" s="126"/>
       <c r="X38" s="108"/>
     </row>
-    <row r="39" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:24" x14ac:dyDescent="0.25">
       <c r="B39" s="19"/>
       <c r="C39" s="19"/>
       <c r="D39" s="19"/>
       <c r="E39" s="19"/>
       <c r="F39" s="19"/>
       <c r="G39" s="19"/>
       <c r="I39" s="19"/>
       <c r="K39" s="19"/>
       <c r="M39" s="19"/>
       <c r="O39" s="19"/>
       <c r="Q39" s="19"/>
       <c r="S39" s="19"/>
       <c r="T39" s="19"/>
     </row>
-    <row r="40" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="100"/>
       <c r="B40" s="127"/>
       <c r="C40" s="102"/>
       <c r="D40" s="102"/>
       <c r="E40" s="128"/>
       <c r="F40" s="129"/>
       <c r="G40" s="129"/>
       <c r="H40" s="129"/>
       <c r="I40" s="129"/>
       <c r="J40" s="129"/>
       <c r="K40" s="129"/>
       <c r="L40" s="129"/>
       <c r="M40" s="129"/>
       <c r="N40" s="129"/>
       <c r="O40" s="129"/>
       <c r="P40" s="129"/>
       <c r="Q40" s="129"/>
       <c r="R40" s="129"/>
       <c r="S40" s="129"/>
       <c r="T40" s="129"/>
       <c r="U40" s="129"/>
       <c r="V40" s="103"/>
       <c r="X40" s="108"/>
     </row>
-    <row r="41" spans="1:24" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:24" s="19" customFormat="1" ht="13" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="100"/>
       <c r="B41" s="120"/>
-      <c r="C41" s="383" t="s">
+      <c r="C41" s="354" t="s">
         <v>34</v>
       </c>
-      <c r="D41" s="383"/>
+      <c r="D41" s="354"/>
       <c r="E41" s="113">
         <f>E35-E37</f>
         <v>0</v>
       </c>
       <c r="F41" s="114" t="s">
         <v>12</v>
       </c>
       <c r="G41" s="115">
         <f>G35-G37</f>
         <v>0</v>
       </c>
       <c r="H41" s="114" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="116">
         <f>I35-I37</f>
         <v>0</v>
       </c>
       <c r="J41" s="114" t="s">
         <v>12</v>
       </c>
       <c r="K41" s="115">
         <f>K35-K37</f>
         <v>0</v>
       </c>
@@ -8304,75 +8399,75 @@
       <c r="O41" s="116">
         <f>O35-O37</f>
         <v>0</v>
       </c>
       <c r="P41" s="114" t="s">
         <v>12</v>
       </c>
       <c r="Q41" s="115">
         <f>Q35-Q37</f>
         <v>0</v>
       </c>
       <c r="R41" s="114" t="s">
         <v>12</v>
       </c>
       <c r="S41" s="116">
         <f>S35-S37</f>
         <v>0</v>
       </c>
       <c r="T41" s="114" t="s">
         <v>12</v>
       </c>
       <c r="U41" s="117"/>
       <c r="V41" s="118"/>
       <c r="X41" s="108"/>
     </row>
-    <row r="42" spans="1:24" s="19" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:24" s="19" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="100"/>
       <c r="B42" s="120"/>
-      <c r="C42" s="383"/>
-      <c r="D42" s="383"/>
+      <c r="C42" s="354"/>
+      <c r="D42" s="354"/>
       <c r="F42" s="114"/>
       <c r="G42" s="114"/>
       <c r="H42" s="117"/>
       <c r="I42" s="117"/>
       <c r="J42" s="117"/>
       <c r="K42" s="114"/>
       <c r="L42" s="117"/>
       <c r="M42" s="114"/>
       <c r="N42" s="117"/>
       <c r="O42" s="117"/>
       <c r="P42" s="117"/>
       <c r="Q42" s="114"/>
       <c r="R42" s="117"/>
       <c r="S42" s="117"/>
       <c r="T42" s="117"/>
       <c r="U42" s="117"/>
       <c r="V42" s="118"/>
       <c r="X42" s="108"/>
     </row>
-    <row r="43" spans="1:24" s="74" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:24" s="74" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A43" s="111"/>
       <c r="B43" s="112"/>
       <c r="C43" s="74" t="s">
         <v>35</v>
       </c>
       <c r="E43" s="130">
         <f>E35</f>
         <v>0</v>
       </c>
       <c r="F43" s="131" t="s">
         <v>12</v>
       </c>
       <c r="G43" s="132">
         <f>G41</f>
         <v>0</v>
       </c>
       <c r="H43" s="131" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="133">
         <f>I41</f>
         <v>0</v>
       </c>
       <c r="J43" s="131" t="s">
         <v>12</v>
@@ -8394,193 +8489,193 @@
       <c r="O43" s="133">
         <f>O41</f>
         <v>0</v>
       </c>
       <c r="P43" s="131" t="s">
         <v>12</v>
       </c>
       <c r="Q43" s="132">
         <f>Q41</f>
         <v>0</v>
       </c>
       <c r="R43" s="131" t="s">
         <v>12</v>
       </c>
       <c r="S43" s="133">
         <f>S41</f>
         <v>0</v>
       </c>
       <c r="T43" s="131" t="s">
         <v>12</v>
       </c>
       <c r="U43" s="134"/>
       <c r="V43" s="135"/>
       <c r="X43" s="119"/>
     </row>
-    <row r="44" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="100"/>
       <c r="B44" s="136"/>
       <c r="C44" s="137"/>
       <c r="D44" s="137"/>
       <c r="E44" s="138"/>
       <c r="F44" s="138"/>
       <c r="G44" s="138"/>
       <c r="H44" s="138"/>
       <c r="I44" s="139"/>
       <c r="J44" s="138"/>
       <c r="K44" s="138"/>
       <c r="L44" s="138"/>
       <c r="M44" s="138"/>
       <c r="N44" s="138"/>
       <c r="O44" s="139"/>
       <c r="P44" s="138"/>
       <c r="Q44" s="138"/>
       <c r="R44" s="138"/>
       <c r="S44" s="138"/>
       <c r="T44" s="138"/>
       <c r="U44" s="138"/>
       <c r="V44" s="140"/>
       <c r="W44" s="18"/>
       <c r="X44" s="141"/>
     </row>
-    <row r="45" spans="1:24" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:24" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="100"/>
       <c r="B45" s="18"/>
       <c r="C45" s="18"/>
       <c r="D45" s="18"/>
       <c r="E45" s="142"/>
       <c r="F45" s="142"/>
       <c r="G45" s="142"/>
       <c r="H45" s="142"/>
       <c r="I45" s="143"/>
       <c r="J45" s="142"/>
       <c r="K45" s="142"/>
       <c r="L45" s="142"/>
       <c r="M45" s="142"/>
       <c r="N45" s="142"/>
       <c r="O45" s="143"/>
       <c r="P45" s="142"/>
       <c r="Q45" s="142"/>
       <c r="R45" s="142"/>
       <c r="S45" s="142"/>
       <c r="T45" s="142"/>
       <c r="U45" s="142"/>
       <c r="V45" s="18"/>
       <c r="W45" s="18"/>
       <c r="X45" s="141"/>
     </row>
-    <row r="46" spans="1:24" s="19" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:24" s="19" customFormat="1" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="100"/>
       <c r="B46" s="144"/>
       <c r="C46" s="145"/>
       <c r="D46" s="146"/>
       <c r="E46" s="147"/>
       <c r="F46" s="148"/>
       <c r="G46" s="148"/>
       <c r="H46" s="148"/>
       <c r="I46" s="148"/>
       <c r="J46" s="148"/>
       <c r="K46" s="148"/>
       <c r="L46" s="148"/>
       <c r="M46" s="148"/>
       <c r="N46" s="148"/>
       <c r="O46" s="148"/>
       <c r="P46" s="148"/>
       <c r="Q46" s="148"/>
       <c r="R46" s="148"/>
       <c r="S46" s="148"/>
       <c r="T46" s="148"/>
       <c r="U46" s="148"/>
-      <c r="V46" s="354"/>
+      <c r="V46" s="391"/>
       <c r="W46" s="149"/>
       <c r="X46" s="108"/>
     </row>
-    <row r="47" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:24" s="19" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A47" s="100"/>
       <c r="B47" s="150"/>
       <c r="C47" s="151" t="s">
         <v>38</v>
       </c>
       <c r="D47" s="18"/>
       <c r="E47" s="131" t="s">
         <v>40</v>
       </c>
       <c r="F47" s="152"/>
       <c r="G47" s="131" t="s">
         <v>39</v>
       </c>
       <c r="H47" s="152"/>
       <c r="I47" s="152"/>
       <c r="J47" s="152"/>
       <c r="K47" s="152"/>
       <c r="L47" s="152"/>
       <c r="M47" s="152"/>
       <c r="N47" s="152"/>
       <c r="O47" s="152"/>
       <c r="P47" s="152"/>
       <c r="Q47" s="152"/>
       <c r="R47" s="152"/>
       <c r="S47" s="152"/>
       <c r="T47" s="152"/>
       <c r="U47" s="152"/>
-      <c r="V47" s="355"/>
+      <c r="V47" s="392"/>
       <c r="W47" s="149"/>
       <c r="X47" s="108"/>
     </row>
-    <row r="48" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:24" s="19" customFormat="1" ht="13" x14ac:dyDescent="0.25">
       <c r="A48" s="100"/>
       <c r="B48" s="153"/>
       <c r="C48" s="75"/>
       <c r="D48" s="68"/>
       <c r="E48" s="154"/>
       <c r="F48" s="155"/>
       <c r="G48" s="156"/>
       <c r="H48" s="156"/>
       <c r="I48" s="156"/>
       <c r="J48" s="156"/>
       <c r="K48" s="156"/>
       <c r="L48" s="156"/>
       <c r="M48" s="156"/>
       <c r="N48" s="156"/>
       <c r="O48" s="156"/>
       <c r="P48" s="156"/>
       <c r="Q48" s="156"/>
       <c r="R48" s="156"/>
       <c r="S48" s="156"/>
       <c r="T48" s="156"/>
       <c r="U48" s="156"/>
-      <c r="V48" s="355"/>
+      <c r="V48" s="392"/>
       <c r="W48" s="149"/>
       <c r="X48" s="108"/>
     </row>
-    <row r="49" spans="1:24" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:24" s="19" customFormat="1" ht="13" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="100"/>
       <c r="B49" s="153"/>
-      <c r="C49" s="359" t="s">
+      <c r="C49" s="396" t="s">
         <v>42</v>
       </c>
-      <c r="D49" s="360"/>
+      <c r="D49" s="397"/>
       <c r="E49" s="157">
         <f>IF($E$43&gt;40000000,MIN($E$41,E29*$E$43),E29*$E$43)</f>
         <v>0</v>
       </c>
       <c r="F49" s="121" t="s">
         <v>12</v>
       </c>
       <c r="G49" s="158">
         <f>E29*G43</f>
         <v>0</v>
       </c>
       <c r="H49" s="114" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="158">
         <f>E29*I43</f>
         <v>0</v>
       </c>
       <c r="J49" s="114" t="s">
         <v>12</v>
       </c>
       <c r="K49" s="158">
         <f>E29*K43</f>
         <v>0</v>
       </c>
@@ -8598,105 +8693,105 @@
         <f>E29*O43</f>
         <v>0</v>
       </c>
       <c r="P49" s="114" t="s">
         <v>12</v>
       </c>
       <c r="Q49" s="158">
         <f>E29*Q43</f>
         <v>0</v>
       </c>
       <c r="R49" s="114" t="s">
         <v>12</v>
       </c>
       <c r="S49" s="158">
         <f>E29*S43</f>
         <v>0</v>
       </c>
       <c r="T49" s="114" t="s">
         <v>12</v>
       </c>
       <c r="U49" s="117"/>
       <c r="V49" s="159"/>
       <c r="W49" s="160"/>
       <c r="X49" s="108"/>
     </row>
-    <row r="50" spans="1:24" s="19" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:24" s="19" customFormat="1" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="100"/>
       <c r="B50" s="153"/>
-      <c r="C50" s="361"/>
-[...1 lines deleted...]
-      <c r="E50" s="363" t="s">
+      <c r="C50" s="398"/>
+      <c r="D50" s="399"/>
+      <c r="E50" s="400" t="s">
         <v>43</v>
       </c>
       <c r="F50" s="161"/>
       <c r="G50" s="161"/>
       <c r="H50" s="161"/>
       <c r="I50" s="161"/>
       <c r="J50" s="161"/>
       <c r="K50" s="161"/>
       <c r="L50" s="161"/>
       <c r="M50" s="161"/>
       <c r="N50" s="161"/>
       <c r="O50" s="161"/>
       <c r="P50" s="161"/>
       <c r="Q50" s="161"/>
       <c r="R50" s="161"/>
       <c r="S50" s="161"/>
       <c r="T50" s="161"/>
       <c r="U50" s="161"/>
       <c r="V50" s="159"/>
       <c r="W50" s="160"/>
       <c r="X50" s="108"/>
     </row>
-    <row r="51" spans="1:24" s="19" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:24" s="19" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="100"/>
       <c r="B51" s="153"/>
-      <c r="C51" s="361"/>
-[...1 lines deleted...]
-      <c r="E51" s="364"/>
+      <c r="C51" s="398"/>
+      <c r="D51" s="399"/>
+      <c r="E51" s="401"/>
       <c r="F51" s="161"/>
       <c r="G51" s="161"/>
       <c r="H51" s="161"/>
       <c r="I51" s="161"/>
       <c r="J51" s="161"/>
       <c r="K51" s="161"/>
       <c r="L51" s="161"/>
       <c r="M51" s="161"/>
       <c r="N51" s="161"/>
       <c r="O51" s="161"/>
       <c r="P51" s="161"/>
       <c r="Q51" s="161"/>
       <c r="R51" s="161"/>
       <c r="S51" s="161"/>
       <c r="T51" s="161"/>
       <c r="U51" s="161"/>
       <c r="V51" s="159"/>
       <c r="W51" s="160"/>
       <c r="X51" s="108"/>
     </row>
-    <row r="52" spans="1:24" s="74" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:24" s="74" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A52" s="111"/>
       <c r="B52" s="162"/>
       <c r="C52" s="163" t="s">
         <v>41</v>
       </c>
       <c r="E52" s="164">
         <f>'(4) Financement &amp; aide fin.'!K29</f>
         <v>0</v>
       </c>
       <c r="F52" s="131" t="s">
         <v>12</v>
       </c>
       <c r="G52" s="165">
         <f>'(4) Financement &amp; aide fin.'!D84</f>
         <v>0</v>
       </c>
       <c r="H52" s="131" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="166">
         <f>'(4) Financement &amp; aide fin.'!E84</f>
         <v>0</v>
       </c>
       <c r="J52" s="131" t="s">
         <v>12</v>
@@ -8719,2200 +8814,2203 @@
         <f>'(4) Financement &amp; aide fin.'!H84</f>
         <v>0</v>
       </c>
       <c r="P52" s="131" t="s">
         <v>12</v>
       </c>
       <c r="Q52" s="165">
         <f>'(4) Financement &amp; aide fin.'!I84</f>
         <v>0</v>
       </c>
       <c r="R52" s="131" t="s">
         <v>12</v>
       </c>
       <c r="S52" s="166">
         <f>'(4) Financement &amp; aide fin.'!J84</f>
         <v>0</v>
       </c>
       <c r="T52" s="131" t="s">
         <v>12</v>
       </c>
       <c r="U52" s="134"/>
       <c r="V52" s="167"/>
       <c r="W52" s="168"/>
       <c r="X52" s="119"/>
     </row>
-    <row r="53" spans="1:24" s="74" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:24" s="74" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="111"/>
       <c r="B53" s="162"/>
       <c r="C53" s="163"/>
-      <c r="E53" s="358" t="str">
+      <c r="E53" s="395" t="str">
         <f>IF(OR(E52&gt;E49,AND(G49&gt;0,G52&gt;G49),AND(I49&gt;0,I52&gt;I49),AND(K49&gt;0,K52&gt;K49),AND(M49&gt;0,M52&gt;M49),AND(O49&gt;0,O52&gt;O49),AND(Q49&gt;0,Q52&gt;Q49),AND(S49&gt;0,S52&gt;S49)),"L'aide financière demandée ne peux pas être supérieure au montant maximal possible de l'aide financière","")</f>
         <v/>
       </c>
-      <c r="F53" s="358"/>
-[...14 lines deleted...]
-      <c r="U53" s="358"/>
+      <c r="F53" s="395"/>
+      <c r="G53" s="395"/>
+      <c r="H53" s="395"/>
+      <c r="I53" s="395"/>
+      <c r="J53" s="395"/>
+      <c r="K53" s="395"/>
+      <c r="L53" s="395"/>
+      <c r="M53" s="395"/>
+      <c r="N53" s="395"/>
+      <c r="O53" s="395"/>
+      <c r="P53" s="395"/>
+      <c r="Q53" s="395"/>
+      <c r="R53" s="395"/>
+      <c r="S53" s="395"/>
+      <c r="T53" s="395"/>
+      <c r="U53" s="395"/>
       <c r="V53" s="169"/>
       <c r="W53" s="170"/>
       <c r="X53" s="119"/>
     </row>
-    <row r="54" spans="1:24" s="19" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:24" s="19" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="20"/>
       <c r="B54" s="122"/>
-      <c r="C54" s="356"/>
-[...18 lines deleted...]
-      <c r="V54" s="357"/>
+      <c r="C54" s="393"/>
+      <c r="D54" s="393"/>
+      <c r="E54" s="393"/>
+      <c r="F54" s="393"/>
+      <c r="G54" s="393"/>
+      <c r="H54" s="393"/>
+      <c r="I54" s="393"/>
+      <c r="J54" s="393"/>
+      <c r="K54" s="393"/>
+      <c r="L54" s="393"/>
+      <c r="M54" s="393"/>
+      <c r="N54" s="393"/>
+      <c r="O54" s="393"/>
+      <c r="P54" s="393"/>
+      <c r="Q54" s="393"/>
+      <c r="R54" s="393"/>
+      <c r="S54" s="393"/>
+      <c r="T54" s="393"/>
+      <c r="U54" s="393"/>
+      <c r="V54" s="394"/>
       <c r="W54" s="171"/>
       <c r="X54"/>
     </row>
-    <row r="55" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2"/>
-    <row r="56" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="56" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B56" s="172" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="57" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2"/>
-[...125 lines deleted...]
-    <row r="183" spans="2:24" hidden="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="58" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="59" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="60" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="63" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="64" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="65" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="66" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="67" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="68" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="69" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="70" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="71" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="72" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="73" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="74" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="75" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="76" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="77" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="78" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="79" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="80" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="81" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="82" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="83" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="84" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="85" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="86" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="87" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="88" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="89" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="90" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="91" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="92" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="93" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="94" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="95" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="96" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="97" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="98" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="99" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="100" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="101" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="102" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="103" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="104" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="105" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="106" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="107" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="108" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="109" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="110" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="111" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="112" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="113" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="114" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="115" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="116" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="117" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="118" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="119" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="120" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="121" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="122" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="123" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="124" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="125" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="126" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="127" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="128" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="129" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="130" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="131" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="132" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="133" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="134" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="135" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="136" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="137" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="138" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="139" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="140" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="141" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="142" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="143" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="144" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="145" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="146" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="147" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="148" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="149" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="150" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="151" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="152" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="153" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="154" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="155" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="156" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="157" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="158" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="159" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="160" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="161" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="162" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="163" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="164" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="165" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="166" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="167" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="168" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="169" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="170" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="171" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="172" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="173" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="174" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="175" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="176" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="177" spans="2:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="178" spans="2:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="179" spans="2:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="180" spans="2:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="181" spans="2:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="182" spans="2:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="183" spans="2:24" hidden="1" x14ac:dyDescent="0.25">
       <c r="B183" s="19"/>
       <c r="C183" s="19"/>
       <c r="D183" s="19"/>
       <c r="E183" s="19"/>
       <c r="F183" s="19"/>
       <c r="G183" s="19"/>
       <c r="I183" s="19"/>
       <c r="K183" s="19"/>
       <c r="M183" s="19"/>
       <c r="O183" s="19"/>
       <c r="Q183" s="19"/>
       <c r="S183" s="19"/>
       <c r="T183" s="19"/>
       <c r="V183" s="19"/>
       <c r="X183" s="19"/>
     </row>
-    <row r="184" spans="2:24" s="19" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="184" spans="2:24" s="19" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="eG/XkhTq8Ouz/rRv5RaFgOCAR425bLr17WgrgD25T5X+vQXOUCd/ahN2BjzRwK5t3KSDt7qWPW+BYEexkfzkEA==" saltValue="POjcvXz4s4V16uIi3MgeEA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="23">
-    <mergeCell ref="C41:D42"/>
-[...5 lines deleted...]
-    <mergeCell ref="O15:T18"/>
+    <mergeCell ref="V46:V48"/>
+    <mergeCell ref="C54:V54"/>
+    <mergeCell ref="E53:U53"/>
+    <mergeCell ref="C49:D51"/>
+    <mergeCell ref="E50:E51"/>
     <mergeCell ref="A5:V8"/>
     <mergeCell ref="X13:X16"/>
     <mergeCell ref="C16:D22"/>
     <mergeCell ref="E15:I15"/>
     <mergeCell ref="E16:I16"/>
     <mergeCell ref="E17:I17"/>
     <mergeCell ref="E21:I21"/>
     <mergeCell ref="E22:I22"/>
     <mergeCell ref="E18:I18"/>
     <mergeCell ref="E19:I19"/>
     <mergeCell ref="E20:I20"/>
-    <mergeCell ref="V46:V48"/>
-[...3 lines deleted...]
-    <mergeCell ref="E50:E51"/>
+    <mergeCell ref="C41:D42"/>
+    <mergeCell ref="C10:V11"/>
+    <mergeCell ref="E25:I25"/>
+    <mergeCell ref="E24:I24"/>
+    <mergeCell ref="E23:I23"/>
+    <mergeCell ref="E27:V27"/>
+    <mergeCell ref="O15:T18"/>
   </mergeCells>
   <conditionalFormatting sqref="E52">
     <cfRule type="expression" dxfId="41" priority="1">
       <formula>$E$52&gt;$E$49</formula>
     </cfRule>
     <cfRule type="expression" dxfId="40" priority="11">
       <formula>$E$52&gt;#REF!</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G52">
     <cfRule type="expression" dxfId="39" priority="8">
       <formula>$G$52&gt;$G$49</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I52">
     <cfRule type="expression" dxfId="38" priority="7">
       <formula>$I$52&gt;$I$49</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K52">
     <cfRule type="expression" dxfId="37" priority="6">
       <formula>$K$52&gt;$K$49</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M52">
     <cfRule type="expression" dxfId="36" priority="5">
       <formula>$M$52&gt;$M$49</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O52">
     <cfRule type="expression" dxfId="35" priority="4">
       <formula>$O$52&gt;$O$49</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Q52">
     <cfRule type="expression" dxfId="34" priority="3">
       <formula>$Q$52&gt;$Q$49</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="S52">
     <cfRule type="expression" dxfId="33" priority="2">
       <formula>$S$52&gt;$S$49</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.98425196850393704" bottom="0.62541666666666662" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G</oddHeader>
     <oddFooter>&amp;CSeite &amp;P</oddFooter>
   </headerFooter>
-  <drawing r:id="rId2"/>
-  <legacyDrawingHF r:id="rId3"/>
+  <customProperties>
+    <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
+  </customProperties>
+  <drawing r:id="rId3"/>
+  <legacyDrawingHF r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7800E53F-81BE-4923-A7CC-E0E13BF4913F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V88"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G57" sqref="G57"/>
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="21.140625" customWidth="1"/>
+    <col min="1" max="1" width="2.7265625" customWidth="1"/>
+    <col min="2" max="2" width="35.26953125" customWidth="1"/>
+    <col min="3" max="3" width="40.54296875" customWidth="1"/>
+    <col min="4" max="4" width="21.54296875" customWidth="1"/>
+    <col min="5" max="5" width="28.7265625" customWidth="1"/>
+    <col min="6" max="6" width="21.1796875" customWidth="1"/>
     <col min="7" max="7" width="15" customWidth="1"/>
-    <col min="8" max="8" width="13.42578125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12" max="12" width="2.7109375" customWidth="1"/>
+    <col min="8" max="8" width="13.453125" customWidth="1"/>
+    <col min="9" max="9" width="10.81640625" customWidth="1"/>
+    <col min="10" max="10" width="9.7265625" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="10.54296875" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="2.7265625" customWidth="1"/>
     <col min="13" max="22" width="0" hidden="1" customWidth="1"/>
-    <col min="23" max="16384" width="11.42578125" hidden="1"/>
+    <col min="23" max="16384" width="11.453125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:15" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="76"/>
       <c r="B1" s="173"/>
       <c r="C1" s="63"/>
       <c r="D1" s="63"/>
       <c r="E1" s="63"/>
       <c r="F1" s="63"/>
       <c r="G1" s="63"/>
       <c r="H1" s="63"/>
       <c r="I1" s="63"/>
       <c r="J1" s="63"/>
       <c r="K1" s="63"/>
       <c r="L1" s="76"/>
     </row>
-    <row r="2" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="79"/>
-      <c r="B2" s="423" t="s">
-[...8 lines deleted...]
-      <c r="I2" s="425"/>
+      <c r="B2" s="402" t="s">
+        <v>95</v>
+      </c>
+      <c r="C2" s="403"/>
+      <c r="D2" s="403"/>
+      <c r="E2" s="403"/>
+      <c r="F2" s="403"/>
+      <c r="G2" s="403"/>
+      <c r="H2" s="403"/>
+      <c r="I2" s="404"/>
       <c r="J2" s="174"/>
       <c r="K2" s="175"/>
       <c r="L2" s="86"/>
     </row>
-    <row r="3" spans="1:15" ht="159.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:15" ht="159.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="79"/>
-      <c r="B3" s="426"/>
-[...6 lines deleted...]
-      <c r="I3" s="428"/>
+      <c r="B3" s="405"/>
+      <c r="C3" s="406"/>
+      <c r="D3" s="406"/>
+      <c r="E3" s="406"/>
+      <c r="F3" s="406"/>
+      <c r="G3" s="406"/>
+      <c r="H3" s="406"/>
+      <c r="I3" s="407"/>
       <c r="J3" s="176"/>
       <c r="K3" s="177"/>
       <c r="L3" s="86"/>
     </row>
-    <row r="4" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:15" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="76"/>
       <c r="B4" s="178"/>
       <c r="C4" s="179"/>
       <c r="D4" s="180"/>
       <c r="E4" s="180"/>
       <c r="F4" s="180"/>
       <c r="G4" s="179"/>
       <c r="H4" s="179"/>
       <c r="I4" s="179"/>
       <c r="J4" s="179"/>
       <c r="K4" s="179"/>
       <c r="L4" s="76"/>
     </row>
-    <row r="5" spans="1:15" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:15" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="79"/>
       <c r="B5" s="19"/>
       <c r="C5" s="181"/>
       <c r="D5" s="182" t="s">
         <v>55</v>
       </c>
       <c r="E5" s="183" t="s">
         <v>56</v>
       </c>
       <c r="F5" s="184" t="s">
         <v>57</v>
       </c>
       <c r="G5" s="19"/>
-      <c r="H5" s="429" t="str">
+      <c r="H5" s="411" t="str">
         <f>IF(MAX(G10:G49)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'offres ou d'explications sourcées", "")</f>
         <v/>
       </c>
-      <c r="I5" s="429"/>
-[...1 lines deleted...]
-      <c r="K5" s="430"/>
+      <c r="I5" s="411"/>
+      <c r="J5" s="411"/>
+      <c r="K5" s="412"/>
       <c r="L5" s="76"/>
     </row>
-    <row r="6" spans="1:15" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" ht="28" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="79"/>
       <c r="B6" s="185"/>
       <c r="C6" s="185"/>
       <c r="D6" s="186">
         <f>$I$50</f>
         <v>0</v>
       </c>
       <c r="E6" s="187">
         <f>$I$76</f>
         <v>0</v>
       </c>
       <c r="F6" s="188">
         <f>D6-E6</f>
         <v>0</v>
       </c>
       <c r="G6" s="185"/>
-      <c r="H6" s="429"/>
-[...2 lines deleted...]
-      <c r="K6" s="430"/>
+      <c r="H6" s="411"/>
+      <c r="I6" s="411"/>
+      <c r="J6" s="411"/>
+      <c r="K6" s="412"/>
       <c r="L6" s="76"/>
     </row>
-    <row r="7" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:15" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="79"/>
       <c r="B7" s="185"/>
       <c r="C7" s="185"/>
       <c r="D7" s="185"/>
       <c r="E7" s="185"/>
       <c r="F7" s="185"/>
       <c r="G7" s="185"/>
       <c r="H7" s="185"/>
       <c r="I7" s="185"/>
       <c r="J7" s="185"/>
       <c r="K7" s="185"/>
       <c r="L7" s="76"/>
     </row>
-    <row r="8" spans="1:15" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:15" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="79"/>
-      <c r="B8" s="417" t="s">
+      <c r="B8" s="413" t="s">
         <v>58</v>
       </c>
-      <c r="C8" s="418"/>
-[...7 lines deleted...]
-      <c r="K8" s="419"/>
+      <c r="C8" s="414"/>
+      <c r="D8" s="414"/>
+      <c r="E8" s="414"/>
+      <c r="F8" s="414"/>
+      <c r="G8" s="414"/>
+      <c r="H8" s="414"/>
+      <c r="I8" s="414"/>
+      <c r="J8" s="414"/>
+      <c r="K8" s="415"/>
       <c r="L8" s="76"/>
     </row>
-    <row r="9" spans="1:15" ht="57.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:15" ht="57.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="79"/>
       <c r="B9" s="191" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="192" t="s">
         <v>46</v>
       </c>
       <c r="D9" s="193" t="s">
         <v>47</v>
       </c>
       <c r="E9" s="194" t="s">
         <v>48</v>
       </c>
       <c r="F9" s="195" t="s">
         <v>49</v>
       </c>
       <c r="G9" s="195" t="s">
         <v>50</v>
       </c>
       <c r="H9" s="195" t="s">
         <v>51</v>
       </c>
       <c r="I9" s="195" t="s">
         <v>52</v>
       </c>
       <c r="J9" s="195" t="s">
         <v>53</v>
       </c>
       <c r="K9" s="195" t="s">
         <v>54</v>
       </c>
       <c r="L9" s="76"/>
     </row>
-    <row r="10" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="79"/>
       <c r="B10" s="32"/>
       <c r="C10" s="34"/>
       <c r="D10" s="33"/>
       <c r="E10" s="1"/>
       <c r="F10" s="15"/>
       <c r="G10" s="4"/>
       <c r="H10" s="2"/>
       <c r="I10" s="196">
         <f>G10*H10</f>
         <v>0</v>
       </c>
       <c r="J10" s="196" t="str">
         <f>IF(E10="Interne Kosten",I10,"-")</f>
         <v>-</v>
       </c>
       <c r="K10" s="196" t="str">
         <f>IF(E10="Externe Kosten",I10,"-")</f>
         <v>-</v>
       </c>
       <c r="L10" s="86"/>
     </row>
-    <row r="11" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A11" s="79"/>
       <c r="B11" s="28"/>
       <c r="C11" s="35"/>
       <c r="D11" s="29"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="197">
         <f t="shared" ref="I11:I40" si="0">G11*H11</f>
         <v>0</v>
       </c>
       <c r="J11" s="197" t="str">
         <f t="shared" ref="J11:J49" si="1">IF(E11="Interne Kosten",I11,"-")</f>
         <v>-</v>
       </c>
       <c r="K11" s="197" t="str">
         <f t="shared" ref="K11:K49" si="2">IF(E11="Externe Kosten",I11,"-")</f>
         <v>-</v>
       </c>
       <c r="L11" s="86"/>
     </row>
-    <row r="12" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A12" s="79"/>
       <c r="B12" s="28"/>
       <c r="C12" s="35"/>
       <c r="D12" s="29"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="197">
         <f t="shared" ref="I12:I29" si="3">G12*H12</f>
         <v>0</v>
       </c>
       <c r="J12" s="197" t="str">
         <f t="shared" ref="J12:J29" si="4">IF(E12="Interne Kosten",I12,"-")</f>
         <v>-</v>
       </c>
       <c r="K12" s="197" t="str">
         <f t="shared" ref="K12:K29" si="5">IF(E12="Externe Kosten",I12,"-")</f>
         <v>-</v>
       </c>
       <c r="L12" s="86"/>
     </row>
-    <row r="13" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:15" ht="13" x14ac:dyDescent="0.3">
       <c r="A13" s="79"/>
       <c r="B13" s="28"/>
       <c r="C13" s="35"/>
       <c r="D13" s="29"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J13" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K13" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L13" s="198"/>
       <c r="M13" s="199"/>
       <c r="N13" s="199"/>
       <c r="O13" s="199"/>
     </row>
-    <row r="14" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A14" s="79"/>
       <c r="B14" s="28"/>
       <c r="C14" s="35"/>
       <c r="D14" s="29"/>
       <c r="E14" s="3"/>
       <c r="F14" s="15"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J14" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K14" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L14" s="86"/>
     </row>
-    <row r="15" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A15" s="79"/>
       <c r="B15" s="28"/>
       <c r="C15" s="35"/>
       <c r="D15" s="29"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
       <c r="I15" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J15" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K15" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L15" s="86"/>
     </row>
-    <row r="16" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A16" s="79"/>
       <c r="B16" s="28"/>
       <c r="C16" s="35"/>
       <c r="D16" s="29"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
       <c r="I16" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J16" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K16" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L16" s="86"/>
     </row>
-    <row r="17" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A17" s="79"/>
       <c r="B17" s="28"/>
       <c r="C17" s="35"/>
       <c r="D17" s="29"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="4"/>
       <c r="H17" s="4"/>
       <c r="I17" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J17" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K17" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L17" s="86"/>
     </row>
-    <row r="18" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A18" s="79"/>
       <c r="B18" s="28"/>
       <c r="C18" s="35"/>
       <c r="D18" s="29"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="4"/>
       <c r="H18" s="4"/>
       <c r="I18" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J18" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K18" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L18" s="86"/>
     </row>
-    <row r="19" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A19" s="79"/>
       <c r="B19" s="28"/>
       <c r="C19" s="35"/>
       <c r="D19" s="29"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J19" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K19" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L19" s="86"/>
     </row>
-    <row r="20" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A20" s="79"/>
       <c r="B20" s="28"/>
       <c r="C20" s="35"/>
       <c r="D20" s="29"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J20" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K20" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L20" s="86"/>
     </row>
-    <row r="21" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A21" s="79"/>
       <c r="B21" s="28"/>
       <c r="C21" s="35"/>
       <c r="D21" s="29"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J21" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K21" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L21" s="86"/>
     </row>
-    <row r="22" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A22" s="79"/>
       <c r="B22" s="28"/>
       <c r="C22" s="35"/>
       <c r="D22" s="29"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J22" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K22" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L22" s="86"/>
     </row>
-    <row r="23" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A23" s="79"/>
       <c r="B23" s="28"/>
       <c r="C23" s="35"/>
       <c r="D23" s="29"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
       <c r="I23" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J23" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K23" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L23" s="86"/>
     </row>
-    <row r="24" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:15" ht="13" x14ac:dyDescent="0.3">
       <c r="A24" s="79"/>
       <c r="B24" s="28"/>
       <c r="C24" s="35"/>
       <c r="D24" s="29"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J24" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K24" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L24" s="198"/>
       <c r="M24" s="199"/>
       <c r="N24" s="199"/>
       <c r="O24" s="199"/>
     </row>
-    <row r="25" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A25" s="79"/>
       <c r="B25" s="28"/>
       <c r="C25" s="35"/>
       <c r="D25" s="29"/>
       <c r="E25" s="3"/>
       <c r="F25" s="15"/>
       <c r="G25" s="4"/>
       <c r="H25" s="4"/>
       <c r="I25" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J25" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K25" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L25" s="86"/>
     </row>
-    <row r="26" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A26" s="79"/>
       <c r="B26" s="28"/>
       <c r="C26" s="35"/>
       <c r="D26" s="29"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J26" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K26" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L26" s="86"/>
     </row>
-    <row r="27" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A27" s="79"/>
       <c r="B27" s="28"/>
       <c r="C27" s="35"/>
       <c r="D27" s="29"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J27" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K27" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L27" s="86"/>
     </row>
-    <row r="28" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A28" s="79"/>
       <c r="B28" s="28"/>
       <c r="C28" s="35"/>
       <c r="D28" s="29"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J28" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K28" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L28" s="86"/>
     </row>
-    <row r="29" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A29" s="79"/>
       <c r="B29" s="28"/>
       <c r="C29" s="35"/>
       <c r="D29" s="29"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J29" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K29" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L29" s="86"/>
     </row>
-    <row r="30" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A30" s="79"/>
       <c r="B30" s="28"/>
       <c r="C30" s="35"/>
       <c r="D30" s="29"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
       <c r="I30" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J30" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K30" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L30" s="86"/>
     </row>
-    <row r="31" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:15" ht="13" x14ac:dyDescent="0.3">
       <c r="A31" s="79"/>
       <c r="B31" s="28"/>
       <c r="C31" s="35"/>
       <c r="D31" s="29"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
       <c r="I31" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J31" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K31" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L31" s="198"/>
       <c r="M31" s="199"/>
       <c r="N31" s="199"/>
       <c r="O31" s="199"/>
     </row>
-    <row r="32" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A32" s="79"/>
       <c r="B32" s="28"/>
       <c r="C32" s="35"/>
       <c r="D32" s="29"/>
       <c r="E32" s="3"/>
       <c r="F32" s="15"/>
       <c r="G32" s="4"/>
       <c r="H32" s="4"/>
       <c r="I32" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J32" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K32" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L32" s="86"/>
     </row>
-    <row r="33" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A33" s="79"/>
       <c r="B33" s="28"/>
       <c r="C33" s="35"/>
       <c r="D33" s="29"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J33" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K33" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L33" s="86"/>
     </row>
-    <row r="34" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A34" s="79"/>
       <c r="B34" s="28"/>
       <c r="C34" s="35"/>
       <c r="D34" s="29"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
       <c r="I34" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J34" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K34" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L34" s="86"/>
     </row>
-    <row r="35" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A35" s="79"/>
       <c r="B35" s="28"/>
       <c r="C35" s="35"/>
       <c r="D35" s="29"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J35" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K35" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L35" s="86"/>
     </row>
-    <row r="36" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A36" s="79"/>
       <c r="B36" s="28"/>
       <c r="C36" s="35"/>
       <c r="D36" s="29"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J36" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K36" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L36" s="86"/>
     </row>
-    <row r="37" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A37" s="79"/>
       <c r="B37" s="28"/>
       <c r="C37" s="35"/>
       <c r="D37" s="29"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="4"/>
       <c r="H37" s="4"/>
       <c r="I37" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J37" s="197" t="str">
         <f t="shared" ref="J37:J40" si="6">IF(E37="Interne Kosten",I37,"-")</f>
         <v>-</v>
       </c>
       <c r="K37" s="197" t="str">
         <f t="shared" ref="K37:K40" si="7">IF(E37="Externe Kosten",I37,"-")</f>
         <v>-</v>
       </c>
       <c r="L37" s="86"/>
     </row>
-    <row r="38" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A38" s="79"/>
       <c r="B38" s="28"/>
       <c r="C38" s="35"/>
       <c r="D38" s="29"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J38" s="197" t="str">
         <f t="shared" si="6"/>
         <v>-</v>
       </c>
       <c r="K38" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="L38" s="86"/>
     </row>
-    <row r="39" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A39" s="79"/>
       <c r="B39" s="28"/>
       <c r="C39" s="35"/>
       <c r="D39" s="29"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J39" s="197" t="str">
         <f t="shared" si="6"/>
         <v>-</v>
       </c>
       <c r="K39" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="L39" s="86"/>
     </row>
-    <row r="40" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A40" s="79"/>
       <c r="B40" s="28"/>
       <c r="C40" s="35"/>
       <c r="D40" s="29"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J40" s="197" t="str">
         <f t="shared" si="6"/>
         <v>-</v>
       </c>
       <c r="K40" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="L40" s="86"/>
     </row>
-    <row r="41" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A41" s="79"/>
       <c r="B41" s="28"/>
       <c r="C41" s="35"/>
       <c r="D41" s="29"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="197">
         <f t="shared" ref="I41:I49" si="8">G41*H41</f>
         <v>0</v>
       </c>
       <c r="J41" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K41" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L41" s="86"/>
     </row>
-    <row r="42" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A42" s="79"/>
       <c r="B42" s="28"/>
       <c r="C42" s="35"/>
       <c r="D42" s="29"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="197">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J42" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K42" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L42" s="86"/>
     </row>
-    <row r="43" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A43" s="79"/>
       <c r="B43" s="28"/>
       <c r="C43" s="35"/>
       <c r="D43" s="29"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="4"/>
       <c r="H43" s="4"/>
       <c r="I43" s="197">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J43" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K43" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L43" s="86"/>
     </row>
-    <row r="44" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A44" s="79"/>
       <c r="B44" s="28"/>
       <c r="C44" s="35"/>
       <c r="D44" s="29"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="4"/>
       <c r="H44" s="4"/>
       <c r="I44" s="197">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J44" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K44" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L44" s="86"/>
     </row>
-    <row r="45" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A45" s="79"/>
       <c r="B45" s="28"/>
       <c r="C45" s="35"/>
       <c r="D45" s="29"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="4"/>
       <c r="H45" s="4"/>
       <c r="I45" s="197">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J45" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K45" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L45" s="86"/>
     </row>
-    <row r="46" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A46" s="79"/>
       <c r="B46" s="28"/>
       <c r="C46" s="35"/>
       <c r="D46" s="29"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="4"/>
       <c r="H46" s="4"/>
       <c r="I46" s="197">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J46" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K46" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L46" s="86"/>
     </row>
-    <row r="47" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A47" s="79"/>
       <c r="B47" s="28"/>
       <c r="C47" s="35"/>
       <c r="D47" s="29"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="4"/>
       <c r="H47" s="4"/>
       <c r="I47" s="197">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J47" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K47" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L47" s="86"/>
     </row>
-    <row r="48" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A48" s="79"/>
       <c r="B48" s="28"/>
       <c r="C48" s="35"/>
       <c r="D48" s="29"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="4"/>
       <c r="H48" s="4"/>
       <c r="I48" s="197">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J48" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K48" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L48" s="86"/>
     </row>
-    <row r="49" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:12" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="79"/>
       <c r="B49" s="30"/>
       <c r="C49" s="36"/>
       <c r="D49" s="31"/>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="4"/>
       <c r="H49" s="6"/>
       <c r="I49" s="200">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J49" s="200" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K49" s="200" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L49" s="86"/>
     </row>
-    <row r="50" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:12" ht="13" x14ac:dyDescent="0.25">
       <c r="A50" s="76"/>
       <c r="B50" s="201"/>
       <c r="C50" s="202"/>
       <c r="D50" s="202"/>
       <c r="E50" s="202"/>
       <c r="F50" s="202"/>
       <c r="G50" s="202"/>
       <c r="H50" s="203" t="s">
         <v>0</v>
       </c>
       <c r="I50" s="204">
         <f>ROUND(SUM(I10:I49),0)</f>
         <v>0</v>
       </c>
       <c r="J50" s="205">
         <f>ROUND(SUM(J10:J49),0)</f>
         <v>0</v>
       </c>
       <c r="K50" s="205">
         <f>ROUND(SUM(K10:K49),0)</f>
         <v>0</v>
       </c>
       <c r="L50" s="76"/>
     </row>
-    <row r="51" spans="1:12" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:12" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="76"/>
       <c r="B51" s="206"/>
       <c r="C51" s="206"/>
       <c r="D51" s="206"/>
       <c r="E51" s="206"/>
       <c r="F51" s="206"/>
       <c r="G51" s="207"/>
       <c r="H51" s="206"/>
       <c r="I51" s="208"/>
       <c r="J51" s="207"/>
       <c r="K51" s="207"/>
       <c r="L51" s="76"/>
     </row>
-    <row r="52" spans="1:12" ht="77.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:12" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="76"/>
       <c r="B52" s="209"/>
       <c r="C52" s="209"/>
       <c r="D52" s="209"/>
       <c r="E52" s="209"/>
       <c r="F52" s="209"/>
-      <c r="G52" s="429" t="str">
+      <c r="G52" s="411" t="str">
         <f>IF(MAX(G56:G75)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'explications sourcées ou, si possible, d'offres.", "")</f>
         <v/>
       </c>
-      <c r="H52" s="429"/>
-[...2 lines deleted...]
-      <c r="K52" s="429"/>
+      <c r="H52" s="411"/>
+      <c r="I52" s="411"/>
+      <c r="J52" s="411"/>
+      <c r="K52" s="411"/>
       <c r="L52" s="86"/>
     </row>
-    <row r="53" spans="1:12" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:12" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="76"/>
       <c r="B53" s="209"/>
       <c r="C53" s="209"/>
       <c r="D53" s="209"/>
       <c r="E53" s="209"/>
       <c r="F53" s="209"/>
       <c r="G53" s="207"/>
       <c r="H53" s="209"/>
       <c r="I53" s="210"/>
       <c r="J53" s="210"/>
       <c r="K53" s="210"/>
       <c r="L53" s="76"/>
     </row>
-    <row r="54" spans="1:12" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:12" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="76"/>
-      <c r="B54" s="417" t="s">
+      <c r="B54" s="413" t="s">
         <v>59</v>
       </c>
-      <c r="C54" s="418"/>
-[...7 lines deleted...]
-      <c r="K54" s="419"/>
+      <c r="C54" s="414"/>
+      <c r="D54" s="414"/>
+      <c r="E54" s="414"/>
+      <c r="F54" s="414"/>
+      <c r="G54" s="414"/>
+      <c r="H54" s="414"/>
+      <c r="I54" s="414"/>
+      <c r="J54" s="414"/>
+      <c r="K54" s="415"/>
       <c r="L54" s="76"/>
     </row>
-    <row r="55" spans="1:12" ht="51.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:12" ht="52" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="76"/>
-      <c r="B55" s="414" t="s">
+      <c r="B55" s="416" t="s">
         <v>60</v>
       </c>
-      <c r="C55" s="415"/>
-      <c r="D55" s="416"/>
+      <c r="C55" s="417"/>
+      <c r="D55" s="418"/>
       <c r="E55" s="194" t="s">
         <v>48</v>
       </c>
       <c r="F55" s="195" t="s">
         <v>49</v>
       </c>
       <c r="G55" s="195" t="s">
         <v>50</v>
       </c>
       <c r="H55" s="195" t="s">
         <v>51</v>
       </c>
       <c r="I55" s="195" t="s">
         <v>52</v>
       </c>
       <c r="J55" s="195" t="s">
         <v>53</v>
       </c>
       <c r="K55" s="195" t="s">
         <v>54</v>
       </c>
       <c r="L55" s="76"/>
     </row>
-    <row r="56" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A56" s="76"/>
-      <c r="B56" s="420" t="s">
+      <c r="B56" s="419" t="s">
         <v>16</v>
       </c>
-      <c r="C56" s="421"/>
-      <c r="D56" s="422"/>
+      <c r="C56" s="420"/>
+      <c r="D56" s="421"/>
       <c r="E56" s="1"/>
       <c r="F56" s="3"/>
       <c r="G56" s="4"/>
       <c r="H56" s="2"/>
       <c r="I56" s="196">
         <f>G56*H56</f>
         <v>0</v>
       </c>
       <c r="J56" s="196" t="str">
         <f>IF(E56="Interne Kosten",I56,"-")</f>
         <v>-</v>
       </c>
       <c r="K56" s="196" t="str">
         <f>IF(E56="Externe Kosten",I56,"-")</f>
         <v>-</v>
       </c>
       <c r="L56" s="76"/>
     </row>
-    <row r="57" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A57" s="76"/>
-      <c r="B57" s="411"/>
-[...1 lines deleted...]
-      <c r="D57" s="413"/>
+      <c r="B57" s="408"/>
+      <c r="C57" s="409"/>
+      <c r="D57" s="410"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="4"/>
       <c r="H57" s="4"/>
       <c r="I57" s="197">
         <f t="shared" ref="I57:I74" si="9">G57*H57</f>
         <v>0</v>
       </c>
       <c r="J57" s="197" t="str">
         <f t="shared" ref="J57:J75" si="10">IF(E57="Interne Kosten",I57,"-")</f>
         <v>-</v>
       </c>
       <c r="K57" s="197" t="str">
         <f t="shared" ref="K57:K75" si="11">IF(E57="Externe Kosten",I57,"-")</f>
         <v>-</v>
       </c>
       <c r="L57" s="76"/>
     </row>
-    <row r="58" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A58" s="76"/>
-      <c r="B58" s="411"/>
-[...1 lines deleted...]
-      <c r="D58" s="413"/>
+      <c r="B58" s="408"/>
+      <c r="C58" s="409"/>
+      <c r="D58" s="410"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
       <c r="I58" s="197">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J58" s="197" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K58" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L58" s="76"/>
     </row>
-    <row r="59" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A59" s="76"/>
-      <c r="B59" s="411"/>
-[...1 lines deleted...]
-      <c r="D59" s="413"/>
+      <c r="B59" s="408"/>
+      <c r="C59" s="409"/>
+      <c r="D59" s="410"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="197">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J59" s="197" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K59" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L59" s="76"/>
     </row>
-    <row r="60" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A60" s="76"/>
-      <c r="B60" s="411"/>
-[...1 lines deleted...]
-      <c r="D60" s="413"/>
+      <c r="B60" s="408"/>
+      <c r="C60" s="409"/>
+      <c r="D60" s="410"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="197">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J60" s="197" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K60" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L60" s="76"/>
     </row>
-    <row r="61" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A61" s="76"/>
-      <c r="B61" s="411"/>
-[...1 lines deleted...]
-      <c r="D61" s="413"/>
+      <c r="B61" s="408"/>
+      <c r="C61" s="409"/>
+      <c r="D61" s="410"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="4"/>
       <c r="H61" s="4"/>
       <c r="I61" s="197">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J61" s="197" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K61" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L61" s="76"/>
     </row>
-    <row r="62" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A62" s="76"/>
-      <c r="B62" s="411"/>
-[...1 lines deleted...]
-      <c r="D62" s="413"/>
+      <c r="B62" s="408"/>
+      <c r="C62" s="409"/>
+      <c r="D62" s="410"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="4"/>
       <c r="H62" s="4"/>
       <c r="I62" s="197">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J62" s="197" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K62" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L62" s="76"/>
     </row>
-    <row r="63" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A63" s="76"/>
-      <c r="B63" s="411"/>
-[...1 lines deleted...]
-      <c r="D63" s="413"/>
+      <c r="B63" s="408"/>
+      <c r="C63" s="409"/>
+      <c r="D63" s="410"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="4"/>
       <c r="H63" s="4"/>
       <c r="I63" s="197">
         <f t="shared" ref="I63:I71" si="12">G63*H63</f>
         <v>0</v>
       </c>
       <c r="J63" s="197" t="str">
         <f t="shared" ref="J63:J71" si="13">IF(E63="Interne Kosten",I63,"-")</f>
         <v>-</v>
       </c>
       <c r="K63" s="197" t="str">
         <f t="shared" ref="K63:K71" si="14">IF(E63="Externe Kosten",I63,"-")</f>
         <v>-</v>
       </c>
       <c r="L63" s="76"/>
     </row>
-    <row r="64" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A64" s="76"/>
-      <c r="B64" s="411"/>
-[...1 lines deleted...]
-      <c r="D64" s="413"/>
+      <c r="B64" s="408"/>
+      <c r="C64" s="409"/>
+      <c r="D64" s="410"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="4"/>
       <c r="H64" s="4"/>
       <c r="I64" s="197">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J64" s="197" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K64" s="197" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L64" s="76"/>
     </row>
-    <row r="65" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A65" s="76"/>
-      <c r="B65" s="411"/>
-[...1 lines deleted...]
-      <c r="D65" s="413"/>
+      <c r="B65" s="408"/>
+      <c r="C65" s="409"/>
+      <c r="D65" s="410"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="4"/>
       <c r="H65" s="4"/>
       <c r="I65" s="197">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J65" s="197" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K65" s="197" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L65" s="76"/>
     </row>
-    <row r="66" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A66" s="76"/>
-      <c r="B66" s="411"/>
-[...1 lines deleted...]
-      <c r="D66" s="413"/>
+      <c r="B66" s="408"/>
+      <c r="C66" s="409"/>
+      <c r="D66" s="410"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="4"/>
       <c r="H66" s="4"/>
       <c r="I66" s="197">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J66" s="197" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K66" s="197" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L66" s="76"/>
     </row>
-    <row r="67" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A67" s="76"/>
-      <c r="B67" s="411"/>
-[...1 lines deleted...]
-      <c r="D67" s="413"/>
+      <c r="B67" s="408"/>
+      <c r="C67" s="409"/>
+      <c r="D67" s="410"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="4"/>
       <c r="H67" s="4"/>
       <c r="I67" s="197">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J67" s="197" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K67" s="197" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L67" s="76"/>
     </row>
-    <row r="68" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A68" s="76"/>
-      <c r="B68" s="411"/>
-[...1 lines deleted...]
-      <c r="D68" s="413"/>
+      <c r="B68" s="408"/>
+      <c r="C68" s="409"/>
+      <c r="D68" s="410"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="4"/>
       <c r="H68" s="4"/>
       <c r="I68" s="197">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J68" s="197" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K68" s="197" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L68" s="76"/>
     </row>
-    <row r="69" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A69" s="76"/>
-      <c r="B69" s="411"/>
-[...1 lines deleted...]
-      <c r="D69" s="413"/>
+      <c r="B69" s="408"/>
+      <c r="C69" s="409"/>
+      <c r="D69" s="410"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="4"/>
       <c r="H69" s="4"/>
       <c r="I69" s="197">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J69" s="197" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K69" s="197" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L69" s="76"/>
     </row>
-    <row r="70" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A70" s="76"/>
-      <c r="B70" s="411"/>
-[...1 lines deleted...]
-      <c r="D70" s="413"/>
+      <c r="B70" s="408"/>
+      <c r="C70" s="409"/>
+      <c r="D70" s="410"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="4"/>
       <c r="H70" s="4"/>
       <c r="I70" s="197">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J70" s="197" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K70" s="197" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L70" s="76"/>
     </row>
-    <row r="71" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A71" s="76"/>
-      <c r="B71" s="411"/>
-[...1 lines deleted...]
-      <c r="D71" s="413"/>
+      <c r="B71" s="408"/>
+      <c r="C71" s="409"/>
+      <c r="D71" s="410"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="4"/>
       <c r="H71" s="4"/>
       <c r="I71" s="197">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J71" s="197" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K71" s="197" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L71" s="76"/>
     </row>
-    <row r="72" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A72" s="76"/>
-      <c r="B72" s="411"/>
-[...1 lines deleted...]
-      <c r="D72" s="413"/>
+      <c r="B72" s="408"/>
+      <c r="C72" s="409"/>
+      <c r="D72" s="410"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="4"/>
       <c r="H72" s="4"/>
       <c r="I72" s="197">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J72" s="197" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K72" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L72" s="76"/>
     </row>
-    <row r="73" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A73" s="76"/>
-      <c r="B73" s="411"/>
-[...1 lines deleted...]
-      <c r="D73" s="413"/>
+      <c r="B73" s="408"/>
+      <c r="C73" s="409"/>
+      <c r="D73" s="410"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="4"/>
       <c r="H73" s="4"/>
       <c r="I73" s="197">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J73" s="197" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K73" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L73" s="76"/>
     </row>
-    <row r="74" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A74" s="76"/>
-      <c r="B74" s="411"/>
-[...1 lines deleted...]
-      <c r="D74" s="413"/>
+      <c r="B74" s="408"/>
+      <c r="C74" s="409"/>
+      <c r="D74" s="410"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="4"/>
       <c r="H74" s="4"/>
       <c r="I74" s="197">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J74" s="197" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K74" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L74" s="76"/>
     </row>
-    <row r="75" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:12" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A75" s="76"/>
-      <c r="B75" s="408"/>
-[...1 lines deleted...]
-      <c r="D75" s="410"/>
+      <c r="B75" s="428"/>
+      <c r="C75" s="429"/>
+      <c r="D75" s="430"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="4"/>
       <c r="H75" s="4"/>
       <c r="I75" s="197">
         <f t="shared" ref="I75" si="15">G75*H75</f>
         <v>0</v>
       </c>
       <c r="J75" s="197" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K75" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L75" s="76"/>
     </row>
-    <row r="76" spans="1:12" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:12" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="76"/>
       <c r="B76" s="211"/>
       <c r="C76" s="212"/>
       <c r="D76" s="212"/>
       <c r="E76" s="212"/>
       <c r="F76" s="212"/>
       <c r="G76" s="212"/>
       <c r="H76" s="213" t="s">
         <v>0</v>
       </c>
       <c r="I76" s="204">
         <f>ROUND(SUM(I56:I75),0)</f>
         <v>0</v>
       </c>
       <c r="J76" s="205">
         <f>ROUND(SUM(J56:J75),0)</f>
         <v>0</v>
       </c>
       <c r="K76" s="205">
         <f>ROUND(SUM(K56:K75),0)</f>
         <v>0</v>
       </c>
       <c r="L76" s="76"/>
     </row>
-    <row r="77" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A77" s="76"/>
       <c r="B77" s="214"/>
       <c r="C77" s="65"/>
       <c r="D77" s="65"/>
       <c r="E77" s="65"/>
       <c r="F77" s="65"/>
       <c r="G77" s="65"/>
       <c r="H77" s="65"/>
       <c r="I77" s="65"/>
       <c r="J77" s="65"/>
       <c r="K77" s="61"/>
       <c r="L77" s="76"/>
     </row>
-    <row r="78" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A78" s="76"/>
       <c r="B78" s="215"/>
       <c r="C78" s="216"/>
       <c r="D78" s="216"/>
       <c r="E78" s="216"/>
       <c r="F78" s="216"/>
       <c r="G78" s="216"/>
       <c r="H78" s="216"/>
       <c r="I78" s="216"/>
       <c r="J78" s="216"/>
       <c r="K78" s="217"/>
       <c r="L78" s="76"/>
     </row>
-    <row r="79" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A79" s="76"/>
       <c r="B79" s="215"/>
       <c r="C79" s="216"/>
       <c r="D79" s="216"/>
       <c r="E79" s="216"/>
       <c r="F79" s="216"/>
       <c r="G79" s="216"/>
       <c r="H79" s="216"/>
       <c r="I79" s="216"/>
       <c r="J79" s="216"/>
       <c r="K79" s="217"/>
       <c r="L79" s="76"/>
     </row>
-    <row r="80" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A80" s="76"/>
       <c r="B80" s="215"/>
       <c r="C80" s="216"/>
       <c r="D80" s="216"/>
       <c r="E80" s="216"/>
       <c r="F80" s="216"/>
       <c r="G80" s="216"/>
       <c r="H80" s="216"/>
       <c r="I80" s="216"/>
       <c r="J80" s="216"/>
       <c r="K80" s="217"/>
       <c r="L80" s="76"/>
     </row>
-    <row r="81" spans="1:12" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:12" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="76"/>
-      <c r="B81" s="402"/>
-[...1 lines deleted...]
-      <c r="D81" s="404"/>
+      <c r="B81" s="422"/>
+      <c r="C81" s="423"/>
+      <c r="D81" s="424"/>
       <c r="E81" s="76"/>
       <c r="F81" s="76"/>
       <c r="G81" s="76"/>
       <c r="H81" s="76"/>
       <c r="I81" s="76"/>
       <c r="J81" s="76"/>
       <c r="K81" s="76"/>
       <c r="L81" s="76"/>
     </row>
-    <row r="82" spans="1:12" ht="12.95" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:12" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="76"/>
-      <c r="B82" s="405"/>
-[...1 lines deleted...]
-      <c r="D82" s="407"/>
+      <c r="B82" s="425"/>
+      <c r="C82" s="426"/>
+      <c r="D82" s="427"/>
       <c r="E82" s="87"/>
       <c r="F82" s="76"/>
       <c r="G82" s="76"/>
       <c r="H82" s="87"/>
       <c r="I82" s="76"/>
       <c r="J82" s="76"/>
       <c r="K82" s="76"/>
       <c r="L82" s="76"/>
     </row>
-    <row r="83" spans="1:12" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:12" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="218"/>
       <c r="B83" s="218"/>
       <c r="C83" s="218"/>
       <c r="D83" s="218"/>
       <c r="E83" s="218"/>
       <c r="F83" s="218"/>
       <c r="G83" s="218"/>
       <c r="H83" s="218"/>
       <c r="I83" s="218"/>
       <c r="J83" s="218"/>
       <c r="K83" s="218"/>
       <c r="L83" s="218"/>
     </row>
-    <row r="88" spans="1:12" ht="12.95" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:12" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B88" s="199"/>
       <c r="C88" s="199"/>
       <c r="D88" s="199"/>
       <c r="E88" s="199"/>
       <c r="H88" s="199"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="1b2QC2cjwnsq8TGKhOpPvQZzmH0kAudvCMvWjDfcxObi5Fo7wtjkb1+8ath6+ZjsYRxEeT0vammEFC/QxRj/dQ==" saltValue="Fg74JRLHeXrQjCPQhbD58w==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="aKsgy1LGgyN9hWq49aSuhN4pIw4Ci5HxCPFG8RTiKnixc3aK2RJLB+KtL0+96Kekxc3lOTRgmY8PKDAuCPdd3g==" saltValue="IKrh1cKRAOJ1bb6rXG43gA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="28">
-    <mergeCell ref="B2:I3"/>
-[...4 lines deleted...]
-    <mergeCell ref="G52:K52"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="B82:D82"/>
+    <mergeCell ref="B75:D75"/>
+    <mergeCell ref="B74:D74"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="B71:D71"/>
+    <mergeCell ref="B72:D72"/>
+    <mergeCell ref="B73:D73"/>
     <mergeCell ref="B69:D69"/>
     <mergeCell ref="B65:D65"/>
     <mergeCell ref="B55:D55"/>
     <mergeCell ref="B54:K54"/>
     <mergeCell ref="B63:D63"/>
     <mergeCell ref="B64:D64"/>
     <mergeCell ref="B56:D56"/>
     <mergeCell ref="B57:D57"/>
     <mergeCell ref="B58:D58"/>
     <mergeCell ref="B59:D59"/>
     <mergeCell ref="B60:D60"/>
     <mergeCell ref="B61:D61"/>
     <mergeCell ref="B62:D62"/>
     <mergeCell ref="B66:D66"/>
-    <mergeCell ref="B81:D81"/>
-[...6 lines deleted...]
-    <mergeCell ref="B73:D73"/>
+    <mergeCell ref="B2:I3"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="B68:D68"/>
+    <mergeCell ref="H5:K6"/>
+    <mergeCell ref="B8:K8"/>
+    <mergeCell ref="G52:K52"/>
   </mergeCells>
   <conditionalFormatting sqref="G10:G49">
     <cfRule type="cellIs" dxfId="32" priority="2" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G56:G75">
     <cfRule type="cellIs" dxfId="30" priority="1" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J10:K49">
     <cfRule type="expression" dxfId="27" priority="12">
       <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J56:K75">
     <cfRule type="expression" dxfId="25" priority="10">
       <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D12:D48 D56:D75" xr:uid="{E8CECFDA-3C7F-4263-BC40-E698F5DF52CD}"/>
   </dataValidations>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
@@ -10990,1836 +11088,1836 @@
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{5F27454F-3019-4445-8444-229236154E93}">
           <x14:formula1>
             <xm:f>Legende!$A$2:$A$8</xm:f>
           </x14:formula1>
           <xm:sqref>E10:E49 E56:E75</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{AA362B21-FC08-4842-B546-EDF1C1F28D9D}">
           <x14:formula1>
             <xm:f>'(1) Vue d''ensemble'!$E$15:$E$25</xm:f>
           </x14:formula1>
           <xm:sqref>F10:F49 F56:F75</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{446EC50A-4C0D-4710-B742-39B103861F97}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V83"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F44" sqref="F44"/>
+    <sheetView topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="17.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="2.7265625" customWidth="1"/>
+    <col min="2" max="2" width="35.26953125" customWidth="1"/>
+    <col min="3" max="3" width="39.81640625" customWidth="1"/>
+    <col min="4" max="4" width="26.26953125" customWidth="1"/>
+    <col min="5" max="5" width="26.453125" customWidth="1"/>
+    <col min="6" max="6" width="17.54296875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="15" customWidth="1"/>
-    <col min="8" max="8" width="13.42578125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12" max="12" width="2.7109375" customWidth="1"/>
+    <col min="8" max="8" width="13.453125" customWidth="1"/>
+    <col min="9" max="9" width="10.81640625" customWidth="1"/>
+    <col min="10" max="10" width="9.7265625" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="10.54296875" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="2.7265625" customWidth="1"/>
     <col min="13" max="22" width="0" hidden="1" customWidth="1"/>
-    <col min="23" max="16384" width="11.42578125" hidden="1"/>
+    <col min="23" max="16384" width="11.453125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:15" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="76"/>
       <c r="B1" s="173"/>
       <c r="C1" s="63"/>
       <c r="D1" s="63"/>
       <c r="E1" s="63"/>
       <c r="F1" s="63"/>
       <c r="G1" s="63"/>
       <c r="H1" s="63"/>
       <c r="I1" s="63"/>
       <c r="J1" s="63"/>
       <c r="K1" s="63"/>
       <c r="L1" s="76"/>
     </row>
-    <row r="2" spans="1:15" ht="138.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:15" ht="138.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="79"/>
       <c r="B2" s="434" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C2" s="435"/>
       <c r="D2" s="435"/>
       <c r="E2" s="435"/>
       <c r="F2" s="435"/>
       <c r="G2" s="435"/>
       <c r="H2" s="435"/>
       <c r="I2" s="436"/>
       <c r="J2" s="219"/>
       <c r="K2" s="220"/>
       <c r="L2" s="86"/>
     </row>
-    <row r="3" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:15" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="76"/>
       <c r="B3" s="221"/>
       <c r="C3" s="180"/>
       <c r="D3" s="180"/>
       <c r="E3" s="180"/>
       <c r="F3" s="180"/>
       <c r="G3" s="180"/>
       <c r="H3" s="180"/>
       <c r="I3" s="180"/>
       <c r="J3" s="180"/>
       <c r="K3" s="180"/>
       <c r="L3" s="76"/>
     </row>
-    <row r="4" spans="1:15" ht="60.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:15" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="79"/>
       <c r="B4" s="19"/>
       <c r="C4" s="181"/>
       <c r="D4" s="350" t="s">
         <v>91</v>
       </c>
       <c r="E4" s="351" t="s">
         <v>92</v>
       </c>
       <c r="F4" s="352" t="s">
         <v>61</v>
       </c>
       <c r="G4" s="437" t="str">
         <f>IF(MAX(G9:G48)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'offres ou d'explications sourcées.", "")</f>
         <v/>
       </c>
       <c r="H4" s="438"/>
       <c r="I4" s="438"/>
       <c r="J4" s="438"/>
       <c r="K4" s="439"/>
       <c r="L4" s="76"/>
     </row>
-    <row r="5" spans="1:15" ht="21.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:15" ht="21.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="79"/>
       <c r="B5" s="185"/>
       <c r="C5" s="222"/>
       <c r="D5" s="186">
         <f>$I$49</f>
         <v>0</v>
       </c>
       <c r="E5" s="187">
         <f>$I$74</f>
         <v>0</v>
       </c>
       <c r="F5" s="188">
         <f>D5-E5</f>
         <v>0</v>
       </c>
       <c r="G5" s="437"/>
       <c r="H5" s="438"/>
       <c r="I5" s="438"/>
       <c r="J5" s="438"/>
       <c r="K5" s="439"/>
       <c r="L5" s="76"/>
     </row>
-    <row r="6" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="79"/>
       <c r="B6" s="185"/>
       <c r="C6" s="185"/>
       <c r="D6" s="185"/>
       <c r="E6" s="185"/>
       <c r="F6" s="185"/>
       <c r="G6" s="185"/>
       <c r="H6" s="185"/>
       <c r="I6" s="185"/>
       <c r="J6" s="185"/>
       <c r="K6" s="185"/>
       <c r="L6" s="76"/>
     </row>
-    <row r="7" spans="1:15" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:15" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="79"/>
       <c r="B7" s="431" t="s">
         <v>84</v>
       </c>
       <c r="C7" s="432"/>
       <c r="D7" s="432"/>
       <c r="E7" s="432"/>
       <c r="F7" s="432"/>
       <c r="G7" s="432"/>
       <c r="H7" s="432"/>
       <c r="I7" s="432"/>
       <c r="J7" s="432"/>
       <c r="K7" s="433"/>
       <c r="L7" s="76"/>
     </row>
-    <row r="8" spans="1:15" ht="80.099999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:15" ht="80.150000000000006" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="79"/>
       <c r="B8" s="191" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="192" t="s">
         <v>46</v>
       </c>
       <c r="D8" s="193" t="s">
         <v>47</v>
       </c>
       <c r="E8" s="194" t="s">
         <v>48</v>
       </c>
       <c r="F8" s="195" t="s">
         <v>49</v>
       </c>
       <c r="G8" s="223" t="s">
         <v>62</v>
       </c>
       <c r="H8" s="195" t="s">
         <v>63</v>
       </c>
       <c r="I8" s="195" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="195" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="195" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="76"/>
     </row>
-    <row r="9" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="79"/>
       <c r="B9" s="37"/>
       <c r="C9" s="34"/>
       <c r="D9" s="38"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="4"/>
       <c r="H9" s="2"/>
       <c r="I9" s="196">
         <f>G9*H9</f>
         <v>0</v>
       </c>
       <c r="J9" s="196" t="str">
         <f>IF(E9="Interne Kosten",I9,"-")</f>
         <v>-</v>
       </c>
       <c r="K9" s="196" t="str">
         <f>IF(E9="Externe Kosten",I9,"-")</f>
         <v>-</v>
       </c>
       <c r="L9" s="86"/>
     </row>
-    <row r="10" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A10" s="79"/>
       <c r="B10" s="39"/>
       <c r="C10" s="35"/>
       <c r="D10" s="40"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="197">
         <f t="shared" ref="I10:I14" si="0">G10*H10</f>
         <v>0</v>
       </c>
       <c r="J10" s="197" t="str">
         <f t="shared" ref="J10:J48" si="1">IF(E10="Interne Kosten",I10,"-")</f>
         <v>-</v>
       </c>
       <c r="K10" s="197" t="str">
         <f>IF(E10="Externe Kosten",I10,"-")</f>
         <v>-</v>
       </c>
       <c r="L10" s="86"/>
     </row>
-    <row r="11" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A11" s="79"/>
       <c r="B11" s="39"/>
       <c r="C11" s="35"/>
       <c r="D11" s="40"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J11" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K11" s="197" t="str">
         <f t="shared" ref="K11:K48" si="2">IF(E11="Externe Kosten",I11,"-")</f>
         <v>-</v>
       </c>
       <c r="L11" s="86"/>
     </row>
-    <row r="12" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:15" ht="13" x14ac:dyDescent="0.3">
       <c r="A12" s="79"/>
       <c r="B12" s="39"/>
       <c r="C12" s="35"/>
       <c r="D12" s="40"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J12" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K12" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L12" s="198"/>
       <c r="M12" s="199"/>
       <c r="N12" s="199"/>
       <c r="O12" s="199"/>
     </row>
-    <row r="13" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A13" s="79"/>
       <c r="B13" s="39"/>
       <c r="C13" s="35"/>
       <c r="D13" s="40"/>
       <c r="E13" s="3"/>
       <c r="F13" s="15"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J13" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K13" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L13" s="86"/>
     </row>
-    <row r="14" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A14" s="79"/>
       <c r="B14" s="39"/>
       <c r="C14" s="35"/>
       <c r="D14" s="40"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="197">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J14" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K14" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L14" s="86"/>
     </row>
-    <row r="15" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A15" s="79"/>
       <c r="B15" s="39"/>
       <c r="C15" s="35"/>
       <c r="D15" s="40"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
       <c r="I15" s="197">
         <f t="shared" ref="I15:I48" si="3">G15*H15</f>
         <v>0</v>
       </c>
       <c r="J15" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K15" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L15" s="86"/>
     </row>
-    <row r="16" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A16" s="79"/>
       <c r="B16" s="39"/>
       <c r="C16" s="35"/>
       <c r="D16" s="40"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
       <c r="I16" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J16" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K16" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L16" s="86"/>
     </row>
-    <row r="17" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A17" s="79"/>
       <c r="B17" s="39"/>
       <c r="C17" s="35"/>
       <c r="D17" s="40"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="4"/>
       <c r="H17" s="4"/>
       <c r="I17" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J17" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K17" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L17" s="86"/>
     </row>
-    <row r="18" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A18" s="79"/>
       <c r="B18" s="39"/>
       <c r="C18" s="35"/>
       <c r="D18" s="40"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="4"/>
       <c r="H18" s="4"/>
       <c r="I18" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J18" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K18" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L18" s="86"/>
     </row>
-    <row r="19" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A19" s="79"/>
       <c r="B19" s="39"/>
       <c r="C19" s="35"/>
       <c r="D19" s="40"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J19" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K19" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L19" s="86"/>
     </row>
-    <row r="20" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A20" s="79"/>
       <c r="B20" s="39"/>
       <c r="C20" s="35"/>
       <c r="D20" s="40"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J20" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K20" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L20" s="86"/>
     </row>
-    <row r="21" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A21" s="79"/>
       <c r="B21" s="39"/>
       <c r="C21" s="35"/>
       <c r="D21" s="40"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J21" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K21" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L21" s="86"/>
     </row>
-    <row r="22" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A22" s="79"/>
       <c r="B22" s="39"/>
       <c r="C22" s="35"/>
       <c r="D22" s="40"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J22" s="197" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K22" s="197" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L22" s="86"/>
     </row>
-    <row r="23" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A23" s="79"/>
       <c r="B23" s="39"/>
       <c r="C23" s="35"/>
       <c r="D23" s="40"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
       <c r="I23" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J23" s="197" t="str">
         <f t="shared" ref="J23:J47" si="4">IF(E23="Interne Kosten",I23,"-")</f>
         <v>-</v>
       </c>
       <c r="K23" s="197" t="str">
         <f t="shared" ref="K23:K47" si="5">IF(E23="Externe Kosten",I23,"-")</f>
         <v>-</v>
       </c>
       <c r="L23" s="86"/>
     </row>
-    <row r="24" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:15" ht="13" x14ac:dyDescent="0.3">
       <c r="A24" s="79"/>
       <c r="B24" s="39"/>
       <c r="C24" s="35"/>
       <c r="D24" s="40"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J24" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K24" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L24" s="198"/>
       <c r="M24" s="199"/>
       <c r="N24" s="199"/>
       <c r="O24" s="199"/>
     </row>
-    <row r="25" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A25" s="79"/>
       <c r="B25" s="39"/>
       <c r="C25" s="35"/>
       <c r="D25" s="40"/>
       <c r="E25" s="3"/>
       <c r="F25" s="15"/>
       <c r="G25" s="4"/>
       <c r="H25" s="4"/>
       <c r="I25" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J25" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K25" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L25" s="86"/>
     </row>
-    <row r="26" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A26" s="79"/>
       <c r="B26" s="39"/>
       <c r="C26" s="35"/>
       <c r="D26" s="40"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="197">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J26" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K26" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L26" s="86"/>
     </row>
-    <row r="27" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A27" s="79"/>
       <c r="B27" s="39"/>
       <c r="C27" s="35"/>
       <c r="D27" s="40"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="197">
         <f t="shared" ref="I27:I47" si="6">G27*H27</f>
         <v>0</v>
       </c>
       <c r="J27" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K27" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L27" s="86"/>
     </row>
-    <row r="28" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A28" s="79"/>
       <c r="B28" s="39"/>
       <c r="C28" s="35"/>
       <c r="D28" s="40"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="197">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J28" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K28" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L28" s="86"/>
     </row>
-    <row r="29" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A29" s="79"/>
       <c r="B29" s="39"/>
       <c r="C29" s="35"/>
       <c r="D29" s="40"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="197">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J29" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K29" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L29" s="86"/>
     </row>
-    <row r="30" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A30" s="79"/>
       <c r="B30" s="39"/>
       <c r="C30" s="35"/>
       <c r="D30" s="40"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
       <c r="I30" s="197">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J30" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K30" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L30" s="86"/>
     </row>
-    <row r="31" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:15" ht="13" x14ac:dyDescent="0.3">
       <c r="A31" s="79"/>
       <c r="B31" s="39"/>
       <c r="C31" s="35"/>
       <c r="D31" s="40"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
       <c r="I31" s="197">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J31" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K31" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L31" s="198"/>
       <c r="M31" s="199"/>
       <c r="N31" s="199"/>
       <c r="O31" s="199"/>
     </row>
-    <row r="32" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A32" s="79"/>
       <c r="B32" s="39"/>
       <c r="C32" s="35"/>
       <c r="D32" s="40"/>
       <c r="E32" s="3"/>
       <c r="F32" s="15"/>
       <c r="G32" s="4"/>
       <c r="H32" s="4"/>
       <c r="I32" s="197">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J32" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K32" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L32" s="86"/>
     </row>
-    <row r="33" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A33" s="79"/>
       <c r="B33" s="39"/>
       <c r="C33" s="35"/>
       <c r="D33" s="40"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="197">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J33" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K33" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L33" s="86"/>
     </row>
-    <row r="34" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A34" s="79"/>
       <c r="B34" s="39"/>
       <c r="C34" s="35"/>
       <c r="D34" s="40"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
       <c r="I34" s="197">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J34" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K34" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L34" s="86"/>
     </row>
-    <row r="35" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A35" s="79"/>
       <c r="B35" s="39"/>
       <c r="C35" s="35"/>
       <c r="D35" s="40"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="197">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J35" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K35" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L35" s="86"/>
     </row>
-    <row r="36" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A36" s="79"/>
       <c r="B36" s="39"/>
       <c r="C36" s="35"/>
       <c r="D36" s="40"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="197">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J36" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K36" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L36" s="86"/>
     </row>
-    <row r="37" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A37" s="79"/>
       <c r="B37" s="39"/>
       <c r="C37" s="35"/>
       <c r="D37" s="40"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="4"/>
       <c r="H37" s="4"/>
       <c r="I37" s="197">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J37" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K37" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L37" s="86"/>
     </row>
-    <row r="38" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A38" s="79"/>
       <c r="B38" s="39"/>
       <c r="C38" s="35"/>
       <c r="D38" s="40"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="197">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J38" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K38" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L38" s="86"/>
     </row>
-    <row r="39" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A39" s="79"/>
       <c r="B39" s="39"/>
       <c r="C39" s="35"/>
       <c r="D39" s="40"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="197">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J39" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K39" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L39" s="86"/>
     </row>
-    <row r="40" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A40" s="79"/>
       <c r="B40" s="39"/>
       <c r="C40" s="35"/>
       <c r="D40" s="40"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="197">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J40" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K40" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L40" s="86"/>
     </row>
-    <row r="41" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A41" s="79"/>
       <c r="B41" s="39"/>
       <c r="C41" s="35"/>
       <c r="D41" s="40"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="197">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J41" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K41" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L41" s="86"/>
     </row>
-    <row r="42" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A42" s="79"/>
       <c r="B42" s="39"/>
       <c r="C42" s="35"/>
       <c r="D42" s="40"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="197">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J42" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K42" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L42" s="86"/>
     </row>
-    <row r="43" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A43" s="79"/>
       <c r="B43" s="39"/>
       <c r="C43" s="35"/>
       <c r="D43" s="40"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="4"/>
       <c r="H43" s="4"/>
       <c r="I43" s="197">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J43" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K43" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L43" s="86"/>
     </row>
-    <row r="44" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A44" s="79"/>
       <c r="B44" s="39"/>
       <c r="C44" s="35"/>
       <c r="D44" s="40"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="4"/>
       <c r="H44" s="4"/>
       <c r="I44" s="197">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J44" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K44" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L44" s="86"/>
     </row>
-    <row r="45" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A45" s="79"/>
       <c r="B45" s="39"/>
       <c r="C45" s="35"/>
       <c r="D45" s="40"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="4"/>
       <c r="H45" s="4"/>
       <c r="I45" s="197">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J45" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K45" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L45" s="86"/>
     </row>
-    <row r="46" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A46" s="79"/>
       <c r="B46" s="39"/>
       <c r="C46" s="35"/>
       <c r="D46" s="40"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="4"/>
       <c r="H46" s="4"/>
       <c r="I46" s="197">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J46" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K46" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L46" s="86"/>
     </row>
-    <row r="47" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A47" s="79"/>
       <c r="B47" s="39"/>
       <c r="C47" s="35"/>
       <c r="D47" s="40"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="4"/>
       <c r="H47" s="4"/>
       <c r="I47" s="197">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J47" s="197" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K47" s="197" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L47" s="86"/>
     </row>
-    <row r="48" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:12" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="79"/>
       <c r="B48" s="41"/>
       <c r="C48" s="36"/>
       <c r="D48" s="42"/>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="4"/>
       <c r="H48" s="6"/>
       <c r="I48" s="200">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J48" s="200" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K48" s="200" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L48" s="86"/>
     </row>
-    <row r="49" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:12" ht="13" x14ac:dyDescent="0.25">
       <c r="A49" s="76"/>
       <c r="B49" s="211"/>
       <c r="C49" s="212"/>
       <c r="D49" s="212"/>
       <c r="E49" s="212"/>
       <c r="F49" s="212"/>
       <c r="G49" s="212"/>
       <c r="H49" s="203" t="s">
         <v>0</v>
       </c>
       <c r="I49" s="204">
         <f>ROUND(SUM(I9:I48),0)</f>
         <v>0</v>
       </c>
       <c r="J49" s="205">
         <f>ROUND(SUM(J9:J48),0)</f>
         <v>0</v>
       </c>
       <c r="K49" s="205">
         <f>ROUND(SUM(K9:K48),0)</f>
         <v>0</v>
       </c>
       <c r="L49" s="76"/>
     </row>
-    <row r="50" spans="1:12" s="19" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:12" s="19" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="75"/>
       <c r="B50" s="224"/>
       <c r="C50" s="206"/>
       <c r="D50" s="206"/>
       <c r="E50" s="206"/>
       <c r="F50" s="206"/>
       <c r="G50" s="225"/>
       <c r="H50" s="207"/>
       <c r="I50" s="207"/>
       <c r="J50" s="226"/>
       <c r="K50" s="226"/>
       <c r="L50" s="75"/>
     </row>
-    <row r="51" spans="1:12" ht="62.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:12" ht="62.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="76"/>
       <c r="B51" s="72"/>
       <c r="C51" s="227"/>
       <c r="D51" s="227"/>
       <c r="E51" s="227"/>
       <c r="F51" s="227"/>
       <c r="G51" s="440" t="str">
         <f>IF(MAX(G54:G73)&gt;=30000, "Veuillez justifier au minimum les postes de coûts supérieurs à CHF 30 000 dans une annexe à l'aide d'explications sourcées ou, si possible, d'offres.", "")</f>
         <v/>
       </c>
       <c r="H51" s="441"/>
       <c r="I51" s="441"/>
       <c r="J51" s="441"/>
       <c r="K51" s="442"/>
       <c r="L51" s="76"/>
     </row>
-    <row r="52" spans="1:12" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:12" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="76"/>
       <c r="B52" s="431" t="s">
         <v>82</v>
       </c>
       <c r="C52" s="432"/>
       <c r="D52" s="432"/>
       <c r="E52" s="432"/>
       <c r="F52" s="432"/>
       <c r="G52" s="432"/>
       <c r="H52" s="432"/>
       <c r="I52" s="432"/>
       <c r="J52" s="432"/>
       <c r="K52" s="433"/>
       <c r="L52" s="76"/>
     </row>
-    <row r="53" spans="1:12" ht="77.25" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:12" ht="63" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="76"/>
-      <c r="B53" s="414" t="s">
+      <c r="B53" s="416" t="s">
         <v>60</v>
       </c>
-      <c r="C53" s="415"/>
-      <c r="D53" s="416"/>
+      <c r="C53" s="417"/>
+      <c r="D53" s="418"/>
       <c r="E53" s="194" t="s">
         <v>48</v>
       </c>
       <c r="F53" s="195" t="s">
         <v>49</v>
       </c>
       <c r="G53" s="223" t="s">
         <v>62</v>
       </c>
       <c r="H53" s="195" t="s">
         <v>63</v>
       </c>
       <c r="I53" s="195" t="s">
         <v>52</v>
       </c>
       <c r="J53" s="195" t="s">
         <v>53</v>
       </c>
       <c r="K53" s="195" t="s">
         <v>54</v>
       </c>
       <c r="L53" s="76"/>
     </row>
-    <row r="54" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A54" s="76"/>
-      <c r="B54" s="420"/>
-[...1 lines deleted...]
-      <c r="D54" s="422"/>
+      <c r="B54" s="419"/>
+      <c r="C54" s="420"/>
+      <c r="D54" s="421"/>
       <c r="E54" s="1"/>
       <c r="F54" s="3"/>
       <c r="G54" s="4"/>
       <c r="H54" s="2"/>
       <c r="I54" s="196">
         <f>G54*H54</f>
         <v>0</v>
       </c>
       <c r="J54" s="196" t="str">
         <f>IF(E54="Interne Kosten",I54,"-")</f>
         <v>-</v>
       </c>
       <c r="K54" s="196" t="str">
         <f>IF(E54="Externe Kosten",I54,"-")</f>
         <v>-</v>
       </c>
       <c r="L54" s="76"/>
     </row>
-    <row r="55" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A55" s="76"/>
-      <c r="B55" s="411"/>
-[...1 lines deleted...]
-      <c r="D55" s="413"/>
+      <c r="B55" s="408"/>
+      <c r="C55" s="409"/>
+      <c r="D55" s="410"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="4"/>
       <c r="H55" s="4"/>
       <c r="I55" s="197">
         <f t="shared" ref="I55:I71" si="7">G55*H55</f>
         <v>0</v>
       </c>
       <c r="J55" s="197" t="str">
         <f t="shared" ref="J55:J73" si="8">IF(E55="Interne Kosten",I55,"-")</f>
         <v>-</v>
       </c>
       <c r="K55" s="197" t="str">
         <f t="shared" ref="K55:K73" si="9">IF(E55="Externe Kosten",I55,"-")</f>
         <v>-</v>
       </c>
       <c r="L55" s="76"/>
     </row>
-    <row r="56" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A56" s="76"/>
-      <c r="B56" s="411"/>
-[...1 lines deleted...]
-      <c r="D56" s="413"/>
+      <c r="B56" s="408"/>
+      <c r="C56" s="409"/>
+      <c r="D56" s="410"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="4"/>
       <c r="H56" s="4"/>
       <c r="I56" s="197">
         <f t="shared" ref="I56:I61" si="10">G56*H56</f>
         <v>0</v>
       </c>
       <c r="J56" s="197" t="str">
         <f t="shared" ref="J56:J61" si="11">IF(E56="Interne Kosten",I56,"-")</f>
         <v>-</v>
       </c>
       <c r="K56" s="197" t="str">
         <f t="shared" ref="K56:K61" si="12">IF(E56="Externe Kosten",I56,"-")</f>
         <v>-</v>
       </c>
       <c r="L56" s="76"/>
     </row>
-    <row r="57" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A57" s="76"/>
-      <c r="B57" s="411"/>
-[...1 lines deleted...]
-      <c r="D57" s="413"/>
+      <c r="B57" s="408"/>
+      <c r="C57" s="409"/>
+      <c r="D57" s="410"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="4"/>
       <c r="H57" s="4"/>
       <c r="I57" s="197">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J57" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K57" s="197" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L57" s="76"/>
     </row>
-    <row r="58" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A58" s="76"/>
-      <c r="B58" s="411"/>
-[...1 lines deleted...]
-      <c r="D58" s="413"/>
+      <c r="B58" s="408"/>
+      <c r="C58" s="409"/>
+      <c r="D58" s="410"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
       <c r="I58" s="197">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J58" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K58" s="197" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L58" s="76"/>
     </row>
-    <row r="59" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A59" s="76"/>
-      <c r="B59" s="411"/>
-[...1 lines deleted...]
-      <c r="D59" s="413"/>
+      <c r="B59" s="408"/>
+      <c r="C59" s="409"/>
+      <c r="D59" s="410"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="197">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J59" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K59" s="197" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L59" s="76"/>
     </row>
-    <row r="60" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A60" s="76"/>
-      <c r="B60" s="411"/>
-[...1 lines deleted...]
-      <c r="D60" s="413"/>
+      <c r="B60" s="408"/>
+      <c r="C60" s="409"/>
+      <c r="D60" s="410"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="197">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J60" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K60" s="197" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L60" s="76"/>
     </row>
-    <row r="61" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A61" s="76"/>
-      <c r="B61" s="411"/>
-[...1 lines deleted...]
-      <c r="D61" s="413"/>
+      <c r="B61" s="408"/>
+      <c r="C61" s="409"/>
+      <c r="D61" s="410"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="4"/>
       <c r="H61" s="4"/>
       <c r="I61" s="197">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J61" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K61" s="197" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L61" s="76"/>
     </row>
-    <row r="62" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A62" s="76"/>
-      <c r="B62" s="411"/>
-[...1 lines deleted...]
-      <c r="D62" s="413"/>
+      <c r="B62" s="408"/>
+      <c r="C62" s="409"/>
+      <c r="D62" s="410"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="4"/>
       <c r="H62" s="4"/>
       <c r="I62" s="197">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J62" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K62" s="197" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L62" s="76"/>
     </row>
-    <row r="63" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A63" s="76"/>
-      <c r="B63" s="411"/>
-[...1 lines deleted...]
-      <c r="D63" s="413"/>
+      <c r="B63" s="408"/>
+      <c r="C63" s="409"/>
+      <c r="D63" s="410"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="4"/>
       <c r="H63" s="4"/>
       <c r="I63" s="197">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J63" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K63" s="197" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L63" s="76"/>
     </row>
-    <row r="64" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A64" s="76"/>
-      <c r="B64" s="411"/>
-[...1 lines deleted...]
-      <c r="D64" s="413"/>
+      <c r="B64" s="408"/>
+      <c r="C64" s="409"/>
+      <c r="D64" s="410"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="4"/>
       <c r="H64" s="4"/>
       <c r="I64" s="197">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J64" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K64" s="197" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L64" s="76"/>
     </row>
-    <row r="65" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A65" s="76"/>
-      <c r="B65" s="411"/>
-[...1 lines deleted...]
-      <c r="D65" s="413"/>
+      <c r="B65" s="408"/>
+      <c r="C65" s="409"/>
+      <c r="D65" s="410"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="4"/>
       <c r="H65" s="4"/>
       <c r="I65" s="197">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J65" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K65" s="197" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L65" s="76"/>
     </row>
-    <row r="66" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A66" s="76"/>
-      <c r="B66" s="411"/>
-[...1 lines deleted...]
-      <c r="D66" s="413"/>
+      <c r="B66" s="408"/>
+      <c r="C66" s="409"/>
+      <c r="D66" s="410"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="4"/>
       <c r="H66" s="4"/>
       <c r="I66" s="197">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J66" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K66" s="197" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L66" s="76"/>
     </row>
-    <row r="67" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A67" s="76"/>
-      <c r="B67" s="411"/>
-[...1 lines deleted...]
-      <c r="D67" s="413"/>
+      <c r="B67" s="408"/>
+      <c r="C67" s="409"/>
+      <c r="D67" s="410"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="4"/>
       <c r="H67" s="4"/>
       <c r="I67" s="197">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J67" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K67" s="197" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L67" s="76"/>
     </row>
-    <row r="68" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A68" s="76"/>
-      <c r="B68" s="411"/>
-[...1 lines deleted...]
-      <c r="D68" s="413"/>
+      <c r="B68" s="408"/>
+      <c r="C68" s="409"/>
+      <c r="D68" s="410"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="4"/>
       <c r="H68" s="4"/>
       <c r="I68" s="197">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J68" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K68" s="197" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L68" s="76"/>
     </row>
-    <row r="69" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A69" s="76"/>
-      <c r="B69" s="411"/>
-[...1 lines deleted...]
-      <c r="D69" s="413"/>
+      <c r="B69" s="408"/>
+      <c r="C69" s="409"/>
+      <c r="D69" s="410"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="4"/>
       <c r="H69" s="4"/>
       <c r="I69" s="197">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J69" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K69" s="197" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L69" s="76"/>
     </row>
-    <row r="70" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A70" s="76"/>
-      <c r="B70" s="411"/>
-[...1 lines deleted...]
-      <c r="D70" s="413"/>
+      <c r="B70" s="408"/>
+      <c r="C70" s="409"/>
+      <c r="D70" s="410"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="4"/>
       <c r="H70" s="4"/>
       <c r="I70" s="197">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J70" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K70" s="197" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L70" s="76"/>
     </row>
-    <row r="71" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A71" s="76"/>
-      <c r="B71" s="411"/>
-[...1 lines deleted...]
-      <c r="D71" s="413"/>
+      <c r="B71" s="408"/>
+      <c r="C71" s="409"/>
+      <c r="D71" s="410"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="4"/>
       <c r="H71" s="4"/>
       <c r="I71" s="197">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J71" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K71" s="197" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L71" s="76"/>
     </row>
-    <row r="72" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A72" s="76"/>
-      <c r="B72" s="411"/>
-[...1 lines deleted...]
-      <c r="D72" s="413"/>
+      <c r="B72" s="408"/>
+      <c r="C72" s="409"/>
+      <c r="D72" s="410"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="4"/>
       <c r="H72" s="4"/>
       <c r="I72" s="197">
         <f t="shared" ref="I72:I73" si="13">G72*H72</f>
         <v>0</v>
       </c>
       <c r="J72" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K72" s="197" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L72" s="76"/>
     </row>
-    <row r="73" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:12" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A73" s="76"/>
-      <c r="B73" s="408"/>
-[...1 lines deleted...]
-      <c r="D73" s="410"/>
+      <c r="B73" s="428"/>
+      <c r="C73" s="429"/>
+      <c r="D73" s="430"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="4"/>
       <c r="H73" s="4"/>
       <c r="I73" s="197">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="J73" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K73" s="197" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L73" s="76"/>
     </row>
-    <row r="74" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="76"/>
       <c r="B74" s="201"/>
       <c r="C74" s="202"/>
       <c r="D74" s="202"/>
       <c r="E74" s="202"/>
       <c r="F74" s="202"/>
       <c r="G74" s="202"/>
       <c r="H74" s="203" t="s">
         <v>0</v>
       </c>
       <c r="I74" s="204">
         <f>ROUND(SUM(I54:I73),0)</f>
         <v>0</v>
       </c>
       <c r="J74" s="205">
         <f>ROUND(SUM(J54:J73),0)</f>
         <v>0</v>
       </c>
       <c r="K74" s="205">
         <f>ROUND(SUM(K54:K73),0)</f>
         <v>0</v>
       </c>
       <c r="L74" s="76"/>
     </row>
-    <row r="75" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A75" s="76"/>
       <c r="B75" s="215"/>
       <c r="C75" s="216"/>
       <c r="D75" s="216"/>
       <c r="E75" s="216"/>
       <c r="F75" s="216"/>
       <c r="G75" s="216"/>
       <c r="H75" s="216"/>
       <c r="I75" s="216"/>
       <c r="J75" s="216"/>
       <c r="K75" s="217"/>
       <c r="L75" s="76"/>
     </row>
-    <row r="76" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="76"/>
-      <c r="B76" s="402"/>
-[...1 lines deleted...]
-      <c r="D76" s="404"/>
+      <c r="B76" s="422"/>
+      <c r="C76" s="423"/>
+      <c r="D76" s="424"/>
       <c r="E76" s="76"/>
       <c r="F76" s="76"/>
       <c r="G76" s="76"/>
       <c r="H76" s="76"/>
       <c r="I76" s="76"/>
       <c r="J76" s="76"/>
       <c r="K76" s="76"/>
       <c r="L76" s="76"/>
     </row>
-    <row r="77" spans="1:12" ht="36.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:12" ht="36.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="76"/>
-      <c r="B77" s="405"/>
-[...1 lines deleted...]
-      <c r="D77" s="407"/>
+      <c r="B77" s="425"/>
+      <c r="C77" s="426"/>
+      <c r="D77" s="427"/>
       <c r="E77" s="87"/>
       <c r="F77" s="76"/>
       <c r="G77" s="76"/>
       <c r="H77" s="87"/>
       <c r="I77" s="76"/>
       <c r="J77" s="76"/>
       <c r="K77" s="76"/>
       <c r="L77" s="76"/>
     </row>
-    <row r="78" spans="1:12" ht="36.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:12" ht="36.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="218"/>
       <c r="B78" s="218"/>
       <c r="C78" s="218"/>
       <c r="D78" s="218"/>
       <c r="E78" s="218"/>
       <c r="F78" s="218"/>
       <c r="G78" s="218"/>
       <c r="H78" s="218"/>
       <c r="I78" s="218"/>
       <c r="J78" s="218"/>
       <c r="K78" s="218"/>
       <c r="L78" s="218"/>
     </row>
-    <row r="83" spans="2:8" ht="12.95" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="2:8" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B83" s="199"/>
       <c r="C83" s="199"/>
       <c r="D83" s="199"/>
       <c r="E83" s="199"/>
       <c r="H83" s="199"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="OKsFjV29P2OuUIzZLAc81VqxSZyjE+waN4bgh63Okcdi3sDtT3R9EWlxzezipR90aStp2WSV/OUoF5Sp4dVr1Q==" saltValue="zx3P8o70ea9F5n2yR9JZ3g==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="1u0D3gE+t+wgYFI77E7qyZ2PmM3bDx2L4uMrKTMBbX0wS+ClblPDBAZ1Hp3BAYAhksFpCjtfX2cwmdnJ5KyIjA==" saltValue="dUTR4QNzxdSkcwPXM2eLoA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="28">
+    <mergeCell ref="B7:K7"/>
+    <mergeCell ref="B52:K52"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="B2:I2"/>
+    <mergeCell ref="G4:K5"/>
+    <mergeCell ref="G51:K51"/>
+    <mergeCell ref="B73:D73"/>
+    <mergeCell ref="B76:D76"/>
+    <mergeCell ref="B77:D77"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="B68:D68"/>
+    <mergeCell ref="B69:D69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="B71:D71"/>
+    <mergeCell ref="B72:D72"/>
     <mergeCell ref="B66:D66"/>
     <mergeCell ref="B54:D54"/>
     <mergeCell ref="B55:D55"/>
     <mergeCell ref="B62:D62"/>
     <mergeCell ref="B63:D63"/>
     <mergeCell ref="B64:D64"/>
     <mergeCell ref="B65:D65"/>
     <mergeCell ref="B61:D61"/>
     <mergeCell ref="B56:D56"/>
     <mergeCell ref="B57:D57"/>
     <mergeCell ref="B58:D58"/>
     <mergeCell ref="B59:D59"/>
     <mergeCell ref="B60:D60"/>
-    <mergeCell ref="B73:D73"/>
-[...13 lines deleted...]
-    <mergeCell ref="G51:K51"/>
   </mergeCells>
   <conditionalFormatting sqref="G9:G48">
     <cfRule type="cellIs" dxfId="24" priority="2" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G54:G73">
     <cfRule type="cellIs" dxfId="23" priority="1" operator="greaterThanOrEqual">
       <formula>30000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J9:K48">
     <cfRule type="expression" dxfId="20" priority="16">
       <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J54:K73">
     <cfRule type="expression" dxfId="19" priority="9">
       <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D56:D73 D11:D28 D30:D47" xr:uid="{9C51933B-C935-4A0E-B149-64E6FC732C20}"/>
   </dataValidations>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
@@ -12872,373 +12970,373 @@
           <x14:formula1>
             <xm:f>Legende!$A$2:$A$8</xm:f>
           </x14:formula1>
           <xm:sqref>E9:E48 E54:E73</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{890104E8-05A0-4A7A-8DF2-359047B4108D}">
           <x14:formula1>
             <xm:f>'(1) Vue d''ensemble'!$E$15:$E$25</xm:f>
           </x14:formula1>
           <xm:sqref>F9:F48 F54:F73</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6740702-6138-41B3-81CB-344D0373D11A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AG95"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B56" sqref="B56:D56"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="17.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="2.7265625" customWidth="1"/>
+    <col min="2" max="2" width="35.26953125" customWidth="1"/>
+    <col min="3" max="3" width="39.81640625" customWidth="1"/>
+    <col min="4" max="4" width="26.26953125" customWidth="1"/>
+    <col min="5" max="5" width="26.453125" customWidth="1"/>
+    <col min="6" max="6" width="17.54296875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="15" customWidth="1"/>
-    <col min="8" max="8" width="13.42578125" customWidth="1"/>
-    <col min="9" max="9" width="10.85546875" customWidth="1"/>
+    <col min="8" max="8" width="13.453125" customWidth="1"/>
+    <col min="9" max="9" width="10.81640625" customWidth="1"/>
     <col min="10" max="10" width="15" customWidth="1"/>
-    <col min="11" max="11" width="13.42578125" customWidth="1"/>
-    <col min="12" max="12" width="10.85546875" customWidth="1"/>
+    <col min="11" max="11" width="13.453125" customWidth="1"/>
+    <col min="12" max="12" width="10.81640625" customWidth="1"/>
     <col min="13" max="13" width="15" customWidth="1"/>
-    <col min="14" max="14" width="13.42578125" customWidth="1"/>
-    <col min="15" max="15" width="10.85546875" customWidth="1"/>
+    <col min="14" max="14" width="13.453125" customWidth="1"/>
+    <col min="15" max="15" width="10.81640625" customWidth="1"/>
     <col min="16" max="16" width="15" customWidth="1"/>
-    <col min="17" max="17" width="13.42578125" customWidth="1"/>
-    <col min="18" max="18" width="10.85546875" customWidth="1"/>
+    <col min="17" max="17" width="13.453125" customWidth="1"/>
+    <col min="18" max="18" width="10.81640625" customWidth="1"/>
     <col min="19" max="19" width="15" customWidth="1"/>
-    <col min="20" max="20" width="13.42578125" customWidth="1"/>
-    <col min="21" max="21" width="10.85546875" customWidth="1"/>
+    <col min="20" max="20" width="13.453125" customWidth="1"/>
+    <col min="21" max="21" width="10.81640625" customWidth="1"/>
     <col min="22" max="22" width="15" customWidth="1"/>
-    <col min="23" max="23" width="13.42578125" customWidth="1"/>
-    <col min="24" max="24" width="10.85546875" customWidth="1"/>
+    <col min="23" max="23" width="13.453125" customWidth="1"/>
+    <col min="24" max="24" width="10.81640625" customWidth="1"/>
     <col min="25" max="25" width="15" customWidth="1"/>
-    <col min="26" max="26" width="13.42578125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="31" max="16384" width="11.42578125" hidden="1"/>
+    <col min="26" max="26" width="13.453125" customWidth="1"/>
+    <col min="27" max="27" width="10.81640625" customWidth="1"/>
+    <col min="28" max="28" width="9.7265625" hidden="1" customWidth="1"/>
+    <col min="29" max="29" width="10.54296875" hidden="1" customWidth="1"/>
+    <col min="30" max="30" width="2.7265625" customWidth="1"/>
+    <col min="31" max="16384" width="11.453125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:33" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="76"/>
       <c r="B1" s="173"/>
       <c r="C1" s="63"/>
       <c r="D1" s="63"/>
       <c r="E1" s="63"/>
       <c r="F1" s="63"/>
       <c r="G1" s="63"/>
       <c r="H1" s="63"/>
       <c r="I1" s="63"/>
       <c r="J1" s="63"/>
       <c r="K1" s="63"/>
       <c r="L1" s="63"/>
       <c r="M1" s="63"/>
       <c r="N1" s="63"/>
       <c r="O1" s="63"/>
       <c r="P1" s="63"/>
       <c r="Q1" s="63"/>
       <c r="R1" s="63"/>
       <c r="S1" s="63"/>
       <c r="T1" s="63"/>
       <c r="U1" s="63"/>
       <c r="V1" s="63"/>
       <c r="W1" s="63"/>
       <c r="X1" s="63"/>
       <c r="Y1" s="63"/>
       <c r="Z1" s="63"/>
       <c r="AA1" s="63"/>
       <c r="AB1" s="63"/>
       <c r="AC1" s="63"/>
       <c r="AD1" s="76"/>
     </row>
-    <row r="2" spans="1:33" ht="120" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:33" ht="120" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="79"/>
-      <c r="B2" s="463" t="s">
+      <c r="B2" s="448" t="s">
         <v>97</v>
       </c>
-      <c r="C2" s="464"/>
-[...8 lines deleted...]
-      <c r="L2" s="464"/>
+      <c r="C2" s="449"/>
+      <c r="D2" s="449"/>
+      <c r="E2" s="449"/>
+      <c r="F2" s="449"/>
+      <c r="G2" s="449"/>
+      <c r="H2" s="449"/>
+      <c r="I2" s="449"/>
+      <c r="J2" s="449"/>
+      <c r="K2" s="449"/>
+      <c r="L2" s="449"/>
       <c r="M2" s="228"/>
       <c r="N2" s="228"/>
       <c r="O2" s="228"/>
       <c r="P2" s="228"/>
       <c r="Q2" s="228"/>
       <c r="R2" s="228"/>
       <c r="S2" s="228"/>
       <c r="T2" s="228"/>
       <c r="U2" s="228"/>
       <c r="V2" s="228"/>
       <c r="W2" s="228"/>
       <c r="X2" s="228"/>
       <c r="Y2" s="228"/>
       <c r="Z2" s="228"/>
       <c r="AA2" s="229"/>
       <c r="AB2" s="219"/>
       <c r="AC2" s="220"/>
       <c r="AD2" s="86"/>
     </row>
-    <row r="3" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A3" s="76"/>
       <c r="B3" s="221"/>
       <c r="C3" s="180"/>
       <c r="D3" s="180"/>
       <c r="E3" s="180"/>
       <c r="F3" s="180"/>
       <c r="G3" s="180"/>
       <c r="H3" s="180"/>
       <c r="I3" s="180"/>
       <c r="J3" s="180"/>
       <c r="K3" s="180"/>
       <c r="L3" s="180"/>
       <c r="M3" s="180"/>
       <c r="N3" s="180"/>
       <c r="O3" s="180"/>
       <c r="P3" s="180"/>
       <c r="Q3" s="180"/>
       <c r="R3" s="180"/>
       <c r="S3" s="180"/>
       <c r="T3" s="180"/>
       <c r="U3" s="180"/>
       <c r="V3" s="180"/>
       <c r="W3" s="180"/>
       <c r="X3" s="180"/>
       <c r="Y3" s="180"/>
       <c r="Z3" s="180"/>
       <c r="AA3" s="180"/>
       <c r="AB3" s="180"/>
       <c r="AC3" s="180"/>
       <c r="AD3" s="76"/>
     </row>
-    <row r="4" spans="1:33" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:33" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="79"/>
       <c r="B4" s="185"/>
       <c r="C4" s="185"/>
       <c r="D4" s="185"/>
       <c r="E4" s="185"/>
       <c r="F4" s="185"/>
-      <c r="G4" s="429" t="str">
+      <c r="G4" s="411" t="str">
         <f>IF(MAX(G9:G48)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'offres ou d'explications sourcées.", "")</f>
         <v/>
       </c>
-      <c r="H4" s="429"/>
-[...1 lines deleted...]
-      <c r="J4" s="429" t="str">
+      <c r="H4" s="411"/>
+      <c r="I4" s="411"/>
+      <c r="J4" s="411" t="str">
         <f>IF(MAX(J9:J48)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'offres ou d'explications sourcées.", "")</f>
         <v/>
       </c>
-      <c r="K4" s="429"/>
-[...1 lines deleted...]
-      <c r="M4" s="429" t="str">
+      <c r="K4" s="411"/>
+      <c r="L4" s="411"/>
+      <c r="M4" s="411" t="str">
         <f>IF(MAX(M9:M48)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'offres ou d'explications sourcées.", "")</f>
         <v/>
       </c>
-      <c r="N4" s="429"/>
-[...1 lines deleted...]
-      <c r="P4" s="429" t="str">
+      <c r="N4" s="411"/>
+      <c r="O4" s="411"/>
+      <c r="P4" s="411" t="str">
         <f>IF(MAX(P9:P48)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'offres ou d'explications sourcées.", "")</f>
         <v/>
       </c>
-      <c r="Q4" s="429"/>
-[...1 lines deleted...]
-      <c r="S4" s="429" t="str">
+      <c r="Q4" s="411"/>
+      <c r="R4" s="411"/>
+      <c r="S4" s="411" t="str">
         <f>IF(MAX(S9:S48)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'offres ou d'explications sourcées.", "")</f>
         <v/>
       </c>
-      <c r="T4" s="429"/>
-[...1 lines deleted...]
-      <c r="V4" s="429" t="str">
+      <c r="T4" s="411"/>
+      <c r="U4" s="411"/>
+      <c r="V4" s="411" t="str">
         <f>IF(MAX(V9:V48)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'offres ou d'explications sourcées.", "")</f>
         <v/>
       </c>
-      <c r="W4" s="429"/>
-[...1 lines deleted...]
-      <c r="Y4" s="429" t="str">
+      <c r="W4" s="411"/>
+      <c r="X4" s="411"/>
+      <c r="Y4" s="411" t="str">
         <f>IF(MAX(Y9:Y48)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'offres ou d'explications sourcées.", "")</f>
         <v/>
       </c>
-      <c r="Z4" s="429"/>
-      <c r="AA4" s="429"/>
+      <c r="Z4" s="411"/>
+      <c r="AA4" s="411"/>
       <c r="AB4" s="185"/>
       <c r="AC4" s="178"/>
       <c r="AD4" s="75"/>
       <c r="AE4" s="19"/>
     </row>
-    <row r="5" spans="1:33" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:33" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="79"/>
       <c r="B5" s="19"/>
       <c r="C5" s="230"/>
       <c r="D5" s="231"/>
       <c r="E5" s="231"/>
       <c r="F5" s="231"/>
       <c r="G5" s="19"/>
       <c r="H5" s="185"/>
       <c r="I5" s="232"/>
       <c r="J5" s="232"/>
       <c r="K5" s="232"/>
       <c r="L5" s="232"/>
       <c r="M5" s="232"/>
       <c r="N5" s="232"/>
       <c r="O5" s="232"/>
       <c r="P5" s="232"/>
       <c r="Q5" s="232"/>
       <c r="R5" s="232"/>
       <c r="S5" s="232"/>
       <c r="T5" s="232"/>
       <c r="U5" s="232"/>
       <c r="V5" s="232"/>
       <c r="W5" s="232"/>
       <c r="X5" s="232"/>
       <c r="Y5" s="232"/>
       <c r="Z5" s="232"/>
       <c r="AA5" s="232"/>
       <c r="AB5" s="232"/>
       <c r="AC5" s="233"/>
       <c r="AD5" s="76"/>
     </row>
-    <row r="6" spans="1:33" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:33" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="79"/>
       <c r="B6" s="431" t="s">
         <v>93</v>
       </c>
       <c r="C6" s="432"/>
       <c r="D6" s="432"/>
       <c r="E6" s="432"/>
       <c r="F6" s="432"/>
       <c r="G6" s="432"/>
       <c r="H6" s="432"/>
       <c r="I6" s="432"/>
       <c r="J6" s="432"/>
       <c r="K6" s="432"/>
       <c r="L6" s="432"/>
       <c r="M6" s="432"/>
       <c r="N6" s="432"/>
       <c r="O6" s="432"/>
       <c r="P6" s="432"/>
       <c r="Q6" s="432"/>
       <c r="R6" s="432"/>
       <c r="S6" s="432"/>
       <c r="T6" s="432"/>
       <c r="U6" s="432"/>
       <c r="V6" s="432"/>
       <c r="W6" s="432"/>
       <c r="X6" s="432"/>
       <c r="Y6" s="432"/>
       <c r="Z6" s="432"/>
       <c r="AA6" s="433"/>
       <c r="AB6" s="234"/>
       <c r="AC6" s="234"/>
       <c r="AD6" s="86"/>
     </row>
-    <row r="7" spans="1:33" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:33" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="79"/>
-      <c r="B7" s="443" t="s">
+      <c r="B7" s="469" t="s">
         <v>45</v>
       </c>
-      <c r="C7" s="445" t="s">
+      <c r="C7" s="471" t="s">
         <v>46</v>
       </c>
-      <c r="D7" s="447" t="s">
+      <c r="D7" s="473" t="s">
         <v>47</v>
       </c>
-      <c r="E7" s="456" t="s">
+      <c r="E7" s="458" t="s">
         <v>48</v>
       </c>
-      <c r="F7" s="458" t="s">
+      <c r="F7" s="467" t="s">
         <v>49</v>
       </c>
-      <c r="G7" s="451" t="s">
+      <c r="G7" s="462" t="s">
         <v>11</v>
       </c>
-      <c r="H7" s="452"/>
-[...1 lines deleted...]
-      <c r="J7" s="451" t="s">
+      <c r="H7" s="463"/>
+      <c r="I7" s="464"/>
+      <c r="J7" s="462" t="s">
         <v>11</v>
       </c>
-      <c r="K7" s="452"/>
-[...1 lines deleted...]
-      <c r="M7" s="451" t="s">
+      <c r="K7" s="463"/>
+      <c r="L7" s="464"/>
+      <c r="M7" s="462" t="s">
         <v>11</v>
       </c>
-      <c r="N7" s="452"/>
-[...1 lines deleted...]
-      <c r="P7" s="451" t="s">
+      <c r="N7" s="463"/>
+      <c r="O7" s="464"/>
+      <c r="P7" s="462" t="s">
         <v>11</v>
       </c>
-      <c r="Q7" s="452"/>
-[...1 lines deleted...]
-      <c r="S7" s="451" t="s">
+      <c r="Q7" s="463"/>
+      <c r="R7" s="464"/>
+      <c r="S7" s="462" t="s">
         <v>11</v>
       </c>
-      <c r="T7" s="452"/>
-[...1 lines deleted...]
-      <c r="V7" s="451" t="s">
+      <c r="T7" s="463"/>
+      <c r="U7" s="464"/>
+      <c r="V7" s="462" t="s">
         <v>11</v>
       </c>
-      <c r="W7" s="452"/>
-[...1 lines deleted...]
-      <c r="Y7" s="451" t="s">
+      <c r="W7" s="463"/>
+      <c r="X7" s="464"/>
+      <c r="Y7" s="462" t="s">
         <v>11</v>
       </c>
-      <c r="Z7" s="452"/>
-[...1 lines deleted...]
-      <c r="AB7" s="454" t="s">
+      <c r="Z7" s="463"/>
+      <c r="AA7" s="464"/>
+      <c r="AB7" s="465" t="s">
         <v>10</v>
       </c>
-      <c r="AC7" s="449" t="s">
+      <c r="AC7" s="460" t="s">
         <v>9</v>
       </c>
       <c r="AD7" s="76"/>
     </row>
-    <row r="8" spans="1:33" ht="80.099999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:33" ht="80.150000000000006" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="79"/>
-      <c r="B8" s="444"/>
-[...3 lines deleted...]
-      <c r="F8" s="459"/>
+      <c r="B8" s="470"/>
+      <c r="C8" s="472"/>
+      <c r="D8" s="474"/>
+      <c r="E8" s="459"/>
+      <c r="F8" s="468"/>
       <c r="G8" s="235" t="s">
         <v>62</v>
       </c>
       <c r="H8" s="236" t="s">
         <v>63</v>
       </c>
       <c r="I8" s="237" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="235" t="s">
         <v>62</v>
       </c>
       <c r="K8" s="236" t="s">
         <v>63</v>
       </c>
       <c r="L8" s="237" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="235" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="236" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="237" t="s">
@@ -13258,55 +13356,55 @@
       </c>
       <c r="T8" s="236" t="s">
         <v>63</v>
       </c>
       <c r="U8" s="237" t="s">
         <v>52</v>
       </c>
       <c r="V8" s="235" t="s">
         <v>62</v>
       </c>
       <c r="W8" s="236" t="s">
         <v>63</v>
       </c>
       <c r="X8" s="237" t="s">
         <v>52</v>
       </c>
       <c r="Y8" s="235" t="s">
         <v>62</v>
       </c>
       <c r="Z8" s="236" t="s">
         <v>63</v>
       </c>
       <c r="AA8" s="237" t="s">
         <v>52</v>
       </c>
-      <c r="AB8" s="455"/>
-      <c r="AC8" s="450"/>
+      <c r="AB8" s="466"/>
+      <c r="AC8" s="461"/>
       <c r="AD8" s="76"/>
     </row>
-    <row r="9" spans="1:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="79"/>
       <c r="B9" s="37"/>
       <c r="C9" s="34"/>
       <c r="D9" s="38"/>
       <c r="E9" s="1"/>
       <c r="F9" s="43"/>
       <c r="G9" s="47"/>
       <c r="H9" s="48"/>
       <c r="I9" s="238">
         <f>G9*H9</f>
         <v>0</v>
       </c>
       <c r="J9" s="47"/>
       <c r="K9" s="48"/>
       <c r="L9" s="238">
         <f>J9*K9</f>
         <v>0</v>
       </c>
       <c r="M9" s="47"/>
       <c r="N9" s="48"/>
       <c r="O9" s="238">
         <f>M9*N9</f>
         <v>0</v>
       </c>
       <c r="P9" s="47"/>
@@ -13321,51 +13419,51 @@
         <f>S9*T9</f>
         <v>0</v>
       </c>
       <c r="V9" s="47"/>
       <c r="W9" s="48"/>
       <c r="X9" s="238">
         <f>V9*W9</f>
         <v>0</v>
       </c>
       <c r="Y9" s="47"/>
       <c r="Z9" s="48"/>
       <c r="AA9" s="238">
         <f>Y9*Z9</f>
         <v>0</v>
       </c>
       <c r="AB9" s="196" t="str">
         <f>IF(E9="Interne Kosten",I9+L9+O9++R9+U9+X9+AA9,"-")</f>
         <v>-</v>
       </c>
       <c r="AC9" s="196" t="str">
         <f>IF(E9="Externe Kosten",I9+L9+O9++R9+U9+X9+AA9,"-")</f>
         <v>-</v>
       </c>
       <c r="AD9" s="86"/>
     </row>
-    <row r="10" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A10" s="79"/>
       <c r="B10" s="39"/>
       <c r="C10" s="35"/>
       <c r="D10" s="40"/>
       <c r="E10" s="3"/>
       <c r="F10" s="44"/>
       <c r="G10" s="47"/>
       <c r="H10" s="49"/>
       <c r="I10" s="239">
         <f t="shared" ref="I10:I48" si="0">G10*H10</f>
         <v>0</v>
       </c>
       <c r="J10" s="47"/>
       <c r="K10" s="49"/>
       <c r="L10" s="239">
         <f t="shared" ref="L10:L48" si="1">J10*K10</f>
         <v>0</v>
       </c>
       <c r="M10" s="47"/>
       <c r="N10" s="49"/>
       <c r="O10" s="239">
         <f t="shared" ref="O10:O48" si="2">M10*N10</f>
         <v>0</v>
       </c>
       <c r="P10" s="47"/>
@@ -13380,51 +13478,51 @@
         <f t="shared" ref="U10:U48" si="4">S10*T10</f>
         <v>0</v>
       </c>
       <c r="V10" s="47"/>
       <c r="W10" s="49"/>
       <c r="X10" s="239">
         <f t="shared" ref="X10:X48" si="5">V10*W10</f>
         <v>0</v>
       </c>
       <c r="Y10" s="47"/>
       <c r="Z10" s="49"/>
       <c r="AA10" s="239">
         <f t="shared" ref="AA10:AA48" si="6">Y10*Z10</f>
         <v>0</v>
       </c>
       <c r="AB10" s="197" t="str">
         <f t="shared" ref="AB10:AB48" si="7">IF(E10="Interne Kosten",I10+L10+O10++R10+U10+X10+AA10,"-")</f>
         <v>-</v>
       </c>
       <c r="AC10" s="197" t="str">
         <f t="shared" ref="AC10:AC48" si="8">IF(E10="Externe Kosten",I10+L10+O10++R10+U10+X10+AA10,"-")</f>
         <v>-</v>
       </c>
       <c r="AD10" s="86"/>
     </row>
-    <row r="11" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A11" s="79"/>
       <c r="B11" s="39"/>
       <c r="C11" s="35"/>
       <c r="D11" s="40"/>
       <c r="E11" s="3"/>
       <c r="F11" s="44"/>
       <c r="G11" s="47"/>
       <c r="H11" s="49"/>
       <c r="I11" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J11" s="47"/>
       <c r="K11" s="49"/>
       <c r="L11" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M11" s="47"/>
       <c r="N11" s="49"/>
       <c r="O11" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P11" s="47"/>
@@ -13439,51 +13537,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V11" s="47"/>
       <c r="W11" s="49"/>
       <c r="X11" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y11" s="47"/>
       <c r="Z11" s="49"/>
       <c r="AA11" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB11" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC11" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD11" s="86"/>
     </row>
-    <row r="12" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A12" s="79"/>
       <c r="B12" s="39"/>
       <c r="C12" s="35"/>
       <c r="D12" s="40"/>
       <c r="E12" s="3"/>
       <c r="F12" s="44"/>
       <c r="G12" s="47"/>
       <c r="H12" s="49"/>
       <c r="I12" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J12" s="47"/>
       <c r="K12" s="49"/>
       <c r="L12" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M12" s="47"/>
       <c r="N12" s="49"/>
       <c r="O12" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P12" s="47"/>
@@ -13501,51 +13599,51 @@
       <c r="V12" s="47"/>
       <c r="W12" s="49"/>
       <c r="X12" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y12" s="47"/>
       <c r="Z12" s="49"/>
       <c r="AA12" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB12" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC12" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD12" s="198"/>
       <c r="AE12" s="199"/>
       <c r="AF12" s="199"/>
       <c r="AG12" s="199"/>
     </row>
-    <row r="13" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A13" s="79"/>
       <c r="B13" s="39"/>
       <c r="C13" s="35"/>
       <c r="D13" s="40"/>
       <c r="E13" s="3"/>
       <c r="F13" s="45"/>
       <c r="G13" s="47"/>
       <c r="H13" s="49"/>
       <c r="I13" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J13" s="47"/>
       <c r="K13" s="49"/>
       <c r="L13" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M13" s="47"/>
       <c r="N13" s="49"/>
       <c r="O13" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P13" s="47"/>
@@ -13560,51 +13658,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V13" s="47"/>
       <c r="W13" s="49"/>
       <c r="X13" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y13" s="47"/>
       <c r="Z13" s="49"/>
       <c r="AA13" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB13" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC13" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD13" s="86"/>
     </row>
-    <row r="14" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A14" s="79"/>
       <c r="B14" s="39"/>
       <c r="C14" s="35"/>
       <c r="D14" s="40"/>
       <c r="E14" s="3"/>
       <c r="F14" s="44"/>
       <c r="G14" s="47"/>
       <c r="H14" s="49"/>
       <c r="I14" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J14" s="47"/>
       <c r="K14" s="49"/>
       <c r="L14" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M14" s="47"/>
       <c r="N14" s="49"/>
       <c r="O14" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P14" s="47"/>
@@ -13619,51 +13717,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V14" s="47"/>
       <c r="W14" s="49"/>
       <c r="X14" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y14" s="47"/>
       <c r="Z14" s="49"/>
       <c r="AA14" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB14" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC14" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD14" s="86"/>
     </row>
-    <row r="15" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A15" s="79"/>
       <c r="B15" s="39"/>
       <c r="C15" s="35"/>
       <c r="D15" s="40"/>
       <c r="E15" s="3"/>
       <c r="F15" s="44"/>
       <c r="G15" s="47"/>
       <c r="H15" s="49"/>
       <c r="I15" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J15" s="47"/>
       <c r="K15" s="49"/>
       <c r="L15" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M15" s="47"/>
       <c r="N15" s="49"/>
       <c r="O15" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P15" s="47"/>
@@ -13678,51 +13776,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V15" s="47"/>
       <c r="W15" s="49"/>
       <c r="X15" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y15" s="47"/>
       <c r="Z15" s="49"/>
       <c r="AA15" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB15" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC15" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD15" s="86"/>
     </row>
-    <row r="16" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A16" s="79"/>
       <c r="B16" s="39"/>
       <c r="C16" s="35"/>
       <c r="D16" s="40"/>
       <c r="E16" s="3"/>
       <c r="F16" s="44"/>
       <c r="G16" s="47"/>
       <c r="H16" s="49"/>
       <c r="I16" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J16" s="47"/>
       <c r="K16" s="49"/>
       <c r="L16" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M16" s="47"/>
       <c r="N16" s="49"/>
       <c r="O16" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P16" s="47"/>
@@ -13737,51 +13835,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V16" s="47"/>
       <c r="W16" s="49"/>
       <c r="X16" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y16" s="47"/>
       <c r="Z16" s="49"/>
       <c r="AA16" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB16" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC16" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD16" s="86"/>
     </row>
-    <row r="17" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A17" s="79"/>
       <c r="B17" s="39"/>
       <c r="C17" s="35"/>
       <c r="D17" s="40"/>
       <c r="E17" s="3"/>
       <c r="F17" s="44"/>
       <c r="G17" s="47"/>
       <c r="H17" s="49"/>
       <c r="I17" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J17" s="47"/>
       <c r="K17" s="49"/>
       <c r="L17" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M17" s="47"/>
       <c r="N17" s="49"/>
       <c r="O17" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P17" s="47"/>
@@ -13796,51 +13894,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V17" s="47"/>
       <c r="W17" s="49"/>
       <c r="X17" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y17" s="47"/>
       <c r="Z17" s="49"/>
       <c r="AA17" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB17" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC17" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD17" s="86"/>
     </row>
-    <row r="18" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A18" s="79"/>
       <c r="B18" s="39"/>
       <c r="C18" s="35"/>
       <c r="D18" s="40"/>
       <c r="E18" s="3"/>
       <c r="F18" s="44"/>
       <c r="G18" s="47"/>
       <c r="H18" s="49"/>
       <c r="I18" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J18" s="47"/>
       <c r="K18" s="49"/>
       <c r="L18" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M18" s="47"/>
       <c r="N18" s="49"/>
       <c r="O18" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P18" s="47"/>
@@ -13855,51 +13953,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V18" s="47"/>
       <c r="W18" s="49"/>
       <c r="X18" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y18" s="47"/>
       <c r="Z18" s="49"/>
       <c r="AA18" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB18" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC18" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD18" s="86"/>
     </row>
-    <row r="19" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A19" s="79"/>
       <c r="B19" s="39"/>
       <c r="C19" s="35"/>
       <c r="D19" s="40"/>
       <c r="E19" s="3"/>
       <c r="F19" s="44"/>
       <c r="G19" s="47"/>
       <c r="H19" s="49"/>
       <c r="I19" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J19" s="47"/>
       <c r="K19" s="49"/>
       <c r="L19" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M19" s="47"/>
       <c r="N19" s="49"/>
       <c r="O19" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P19" s="47"/>
@@ -13914,51 +14012,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V19" s="47"/>
       <c r="W19" s="49"/>
       <c r="X19" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y19" s="47"/>
       <c r="Z19" s="49"/>
       <c r="AA19" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB19" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC19" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD19" s="86"/>
     </row>
-    <row r="20" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A20" s="79"/>
       <c r="B20" s="39"/>
       <c r="C20" s="35"/>
       <c r="D20" s="40"/>
       <c r="E20" s="3"/>
       <c r="F20" s="44"/>
       <c r="G20" s="47"/>
       <c r="H20" s="49"/>
       <c r="I20" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J20" s="47"/>
       <c r="K20" s="49"/>
       <c r="L20" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M20" s="47"/>
       <c r="N20" s="49"/>
       <c r="O20" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P20" s="47"/>
@@ -13973,51 +14071,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V20" s="47"/>
       <c r="W20" s="49"/>
       <c r="X20" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y20" s="47"/>
       <c r="Z20" s="49"/>
       <c r="AA20" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB20" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC20" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD20" s="86"/>
     </row>
-    <row r="21" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A21" s="79"/>
       <c r="B21" s="39"/>
       <c r="C21" s="35"/>
       <c r="D21" s="40"/>
       <c r="E21" s="3"/>
       <c r="F21" s="44"/>
       <c r="G21" s="47"/>
       <c r="H21" s="49"/>
       <c r="I21" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J21" s="47"/>
       <c r="K21" s="49"/>
       <c r="L21" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M21" s="47"/>
       <c r="N21" s="49"/>
       <c r="O21" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P21" s="47"/>
@@ -14032,51 +14130,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V21" s="47"/>
       <c r="W21" s="49"/>
       <c r="X21" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y21" s="47"/>
       <c r="Z21" s="49"/>
       <c r="AA21" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB21" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC21" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD21" s="86"/>
     </row>
-    <row r="22" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A22" s="79"/>
       <c r="B22" s="39"/>
       <c r="C22" s="35"/>
       <c r="D22" s="40"/>
       <c r="E22" s="3"/>
       <c r="F22" s="44"/>
       <c r="G22" s="47"/>
       <c r="H22" s="49"/>
       <c r="I22" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J22" s="47"/>
       <c r="K22" s="49"/>
       <c r="L22" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M22" s="47"/>
       <c r="N22" s="49"/>
       <c r="O22" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P22" s="47"/>
@@ -14091,51 +14189,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V22" s="47"/>
       <c r="W22" s="49"/>
       <c r="X22" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y22" s="47"/>
       <c r="Z22" s="49"/>
       <c r="AA22" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB22" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC22" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD22" s="86"/>
     </row>
-    <row r="23" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A23" s="79"/>
       <c r="B23" s="39"/>
       <c r="C23" s="35"/>
       <c r="D23" s="40"/>
       <c r="E23" s="3"/>
       <c r="F23" s="44"/>
       <c r="G23" s="47"/>
       <c r="H23" s="49"/>
       <c r="I23" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J23" s="47"/>
       <c r="K23" s="49"/>
       <c r="L23" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M23" s="47"/>
       <c r="N23" s="49"/>
       <c r="O23" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P23" s="47"/>
@@ -14150,51 +14248,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V23" s="47"/>
       <c r="W23" s="49"/>
       <c r="X23" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y23" s="47"/>
       <c r="Z23" s="49"/>
       <c r="AA23" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB23" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC23" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD23" s="86"/>
     </row>
-    <row r="24" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A24" s="79"/>
       <c r="B24" s="39"/>
       <c r="C24" s="35"/>
       <c r="D24" s="40"/>
       <c r="E24" s="3"/>
       <c r="F24" s="44"/>
       <c r="G24" s="47"/>
       <c r="H24" s="49"/>
       <c r="I24" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J24" s="47"/>
       <c r="K24" s="49"/>
       <c r="L24" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M24" s="47"/>
       <c r="N24" s="49"/>
       <c r="O24" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P24" s="47"/>
@@ -14212,51 +14310,51 @@
       <c r="V24" s="47"/>
       <c r="W24" s="49"/>
       <c r="X24" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y24" s="47"/>
       <c r="Z24" s="49"/>
       <c r="AA24" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB24" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC24" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD24" s="198"/>
       <c r="AE24" s="199"/>
       <c r="AF24" s="199"/>
       <c r="AG24" s="199"/>
     </row>
-    <row r="25" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A25" s="79"/>
       <c r="B25" s="39"/>
       <c r="C25" s="35"/>
       <c r="D25" s="40"/>
       <c r="E25" s="3"/>
       <c r="F25" s="45"/>
       <c r="G25" s="47"/>
       <c r="H25" s="49"/>
       <c r="I25" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J25" s="47"/>
       <c r="K25" s="49"/>
       <c r="L25" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M25" s="47"/>
       <c r="N25" s="49"/>
       <c r="O25" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P25" s="47"/>
@@ -14271,51 +14369,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V25" s="47"/>
       <c r="W25" s="49"/>
       <c r="X25" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y25" s="47"/>
       <c r="Z25" s="49"/>
       <c r="AA25" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB25" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC25" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD25" s="86"/>
     </row>
-    <row r="26" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A26" s="79"/>
       <c r="B26" s="39"/>
       <c r="C26" s="35"/>
       <c r="D26" s="40"/>
       <c r="E26" s="3"/>
       <c r="F26" s="44"/>
       <c r="G26" s="47"/>
       <c r="H26" s="49"/>
       <c r="I26" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J26" s="47"/>
       <c r="K26" s="49"/>
       <c r="L26" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M26" s="47"/>
       <c r="N26" s="49"/>
       <c r="O26" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P26" s="47"/>
@@ -14330,51 +14428,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V26" s="47"/>
       <c r="W26" s="49"/>
       <c r="X26" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y26" s="47"/>
       <c r="Z26" s="49"/>
       <c r="AA26" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB26" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC26" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD26" s="86"/>
     </row>
-    <row r="27" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A27" s="79"/>
       <c r="B27" s="39"/>
       <c r="C27" s="35"/>
       <c r="D27" s="40"/>
       <c r="E27" s="3"/>
       <c r="F27" s="44"/>
       <c r="G27" s="47"/>
       <c r="H27" s="49"/>
       <c r="I27" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J27" s="47"/>
       <c r="K27" s="49"/>
       <c r="L27" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M27" s="47"/>
       <c r="N27" s="49"/>
       <c r="O27" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P27" s="47"/>
@@ -14389,51 +14487,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V27" s="47"/>
       <c r="W27" s="49"/>
       <c r="X27" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y27" s="47"/>
       <c r="Z27" s="49"/>
       <c r="AA27" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB27" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC27" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD27" s="86"/>
     </row>
-    <row r="28" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A28" s="79"/>
       <c r="B28" s="39"/>
       <c r="C28" s="35"/>
       <c r="D28" s="40"/>
       <c r="E28" s="3"/>
       <c r="F28" s="44"/>
       <c r="G28" s="47"/>
       <c r="H28" s="49"/>
       <c r="I28" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J28" s="47"/>
       <c r="K28" s="49"/>
       <c r="L28" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M28" s="47"/>
       <c r="N28" s="49"/>
       <c r="O28" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P28" s="47"/>
@@ -14448,51 +14546,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V28" s="47"/>
       <c r="W28" s="49"/>
       <c r="X28" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y28" s="47"/>
       <c r="Z28" s="49"/>
       <c r="AA28" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB28" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC28" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD28" s="86"/>
     </row>
-    <row r="29" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A29" s="79"/>
       <c r="B29" s="39"/>
       <c r="C29" s="35"/>
       <c r="D29" s="40"/>
       <c r="E29" s="3"/>
       <c r="F29" s="44"/>
       <c r="G29" s="47"/>
       <c r="H29" s="49"/>
       <c r="I29" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J29" s="47"/>
       <c r="K29" s="49"/>
       <c r="L29" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M29" s="47"/>
       <c r="N29" s="49"/>
       <c r="O29" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P29" s="47"/>
@@ -14507,51 +14605,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V29" s="47"/>
       <c r="W29" s="49"/>
       <c r="X29" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y29" s="47"/>
       <c r="Z29" s="49"/>
       <c r="AA29" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB29" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC29" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD29" s="86"/>
     </row>
-    <row r="30" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A30" s="79"/>
       <c r="B30" s="39"/>
       <c r="C30" s="35"/>
       <c r="D30" s="40"/>
       <c r="E30" s="3"/>
       <c r="F30" s="44"/>
       <c r="G30" s="47"/>
       <c r="H30" s="49"/>
       <c r="I30" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J30" s="47"/>
       <c r="K30" s="49"/>
       <c r="L30" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M30" s="47"/>
       <c r="N30" s="49"/>
       <c r="O30" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P30" s="47"/>
@@ -14566,51 +14664,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V30" s="47"/>
       <c r="W30" s="49"/>
       <c r="X30" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y30" s="47"/>
       <c r="Z30" s="49"/>
       <c r="AA30" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB30" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC30" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD30" s="86"/>
     </row>
-    <row r="31" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A31" s="79"/>
       <c r="B31" s="39"/>
       <c r="C31" s="35"/>
       <c r="D31" s="40"/>
       <c r="E31" s="3"/>
       <c r="F31" s="44"/>
       <c r="G31" s="47"/>
       <c r="H31" s="49"/>
       <c r="I31" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J31" s="47"/>
       <c r="K31" s="49"/>
       <c r="L31" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M31" s="47"/>
       <c r="N31" s="49"/>
       <c r="O31" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P31" s="47"/>
@@ -14628,51 +14726,51 @@
       <c r="V31" s="47"/>
       <c r="W31" s="49"/>
       <c r="X31" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y31" s="47"/>
       <c r="Z31" s="49"/>
       <c r="AA31" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB31" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC31" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD31" s="198"/>
       <c r="AE31" s="199"/>
       <c r="AF31" s="199"/>
       <c r="AG31" s="199"/>
     </row>
-    <row r="32" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A32" s="79"/>
       <c r="B32" s="39"/>
       <c r="C32" s="35"/>
       <c r="D32" s="40"/>
       <c r="E32" s="3"/>
       <c r="F32" s="45"/>
       <c r="G32" s="47"/>
       <c r="H32" s="49"/>
       <c r="I32" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J32" s="47"/>
       <c r="K32" s="49"/>
       <c r="L32" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M32" s="47"/>
       <c r="N32" s="49"/>
       <c r="O32" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P32" s="47"/>
@@ -14687,51 +14785,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V32" s="47"/>
       <c r="W32" s="49"/>
       <c r="X32" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y32" s="47"/>
       <c r="Z32" s="49"/>
       <c r="AA32" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB32" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC32" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD32" s="86"/>
     </row>
-    <row r="33" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A33" s="79"/>
       <c r="B33" s="39"/>
       <c r="C33" s="35"/>
       <c r="D33" s="40"/>
       <c r="E33" s="3"/>
       <c r="F33" s="44"/>
       <c r="G33" s="47"/>
       <c r="H33" s="49"/>
       <c r="I33" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J33" s="47"/>
       <c r="K33" s="49"/>
       <c r="L33" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M33" s="47"/>
       <c r="N33" s="49"/>
       <c r="O33" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P33" s="47"/>
@@ -14746,51 +14844,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V33" s="47"/>
       <c r="W33" s="49"/>
       <c r="X33" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y33" s="47"/>
       <c r="Z33" s="49"/>
       <c r="AA33" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB33" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC33" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD33" s="86"/>
     </row>
-    <row r="34" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A34" s="79"/>
       <c r="B34" s="39"/>
       <c r="C34" s="35"/>
       <c r="D34" s="40"/>
       <c r="E34" s="3"/>
       <c r="F34" s="44"/>
       <c r="G34" s="47"/>
       <c r="H34" s="49"/>
       <c r="I34" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J34" s="47"/>
       <c r="K34" s="49"/>
       <c r="L34" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M34" s="47"/>
       <c r="N34" s="49"/>
       <c r="O34" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P34" s="47"/>
@@ -14805,51 +14903,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V34" s="47"/>
       <c r="W34" s="49"/>
       <c r="X34" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y34" s="47"/>
       <c r="Z34" s="49"/>
       <c r="AA34" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB34" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC34" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD34" s="86"/>
     </row>
-    <row r="35" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A35" s="79"/>
       <c r="B35" s="39"/>
       <c r="C35" s="35"/>
       <c r="D35" s="40"/>
       <c r="E35" s="3"/>
       <c r="F35" s="44"/>
       <c r="G35" s="47"/>
       <c r="H35" s="49"/>
       <c r="I35" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J35" s="47"/>
       <c r="K35" s="49"/>
       <c r="L35" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M35" s="47"/>
       <c r="N35" s="49"/>
       <c r="O35" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P35" s="47"/>
@@ -14864,51 +14962,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V35" s="47"/>
       <c r="W35" s="49"/>
       <c r="X35" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y35" s="47"/>
       <c r="Z35" s="49"/>
       <c r="AA35" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB35" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC35" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD35" s="86"/>
     </row>
-    <row r="36" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A36" s="79"/>
       <c r="B36" s="39"/>
       <c r="C36" s="35"/>
       <c r="D36" s="40"/>
       <c r="E36" s="3"/>
       <c r="F36" s="44"/>
       <c r="G36" s="47"/>
       <c r="H36" s="49"/>
       <c r="I36" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J36" s="47"/>
       <c r="K36" s="49"/>
       <c r="L36" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M36" s="47"/>
       <c r="N36" s="49"/>
       <c r="O36" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P36" s="47"/>
@@ -14923,51 +15021,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V36" s="47"/>
       <c r="W36" s="49"/>
       <c r="X36" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y36" s="47"/>
       <c r="Z36" s="49"/>
       <c r="AA36" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB36" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC36" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD36" s="86"/>
     </row>
-    <row r="37" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A37" s="79"/>
       <c r="B37" s="39"/>
       <c r="C37" s="35"/>
       <c r="D37" s="40"/>
       <c r="E37" s="3"/>
       <c r="F37" s="44"/>
       <c r="G37" s="47"/>
       <c r="H37" s="49"/>
       <c r="I37" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J37" s="47"/>
       <c r="K37" s="49"/>
       <c r="L37" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M37" s="47"/>
       <c r="N37" s="49"/>
       <c r="O37" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P37" s="47"/>
@@ -14982,51 +15080,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V37" s="47"/>
       <c r="W37" s="49"/>
       <c r="X37" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y37" s="47"/>
       <c r="Z37" s="49"/>
       <c r="AA37" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB37" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC37" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD37" s="86"/>
     </row>
-    <row r="38" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A38" s="79"/>
       <c r="B38" s="39"/>
       <c r="C38" s="35"/>
       <c r="D38" s="40"/>
       <c r="E38" s="3"/>
       <c r="F38" s="44"/>
       <c r="G38" s="47"/>
       <c r="H38" s="49"/>
       <c r="I38" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J38" s="47"/>
       <c r="K38" s="49"/>
       <c r="L38" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M38" s="47"/>
       <c r="N38" s="49"/>
       <c r="O38" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P38" s="47"/>
@@ -15041,51 +15139,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V38" s="47"/>
       <c r="W38" s="49"/>
       <c r="X38" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y38" s="47"/>
       <c r="Z38" s="49"/>
       <c r="AA38" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB38" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC38" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD38" s="86"/>
     </row>
-    <row r="39" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A39" s="79"/>
       <c r="B39" s="39"/>
       <c r="C39" s="35"/>
       <c r="D39" s="40"/>
       <c r="E39" s="3"/>
       <c r="F39" s="44"/>
       <c r="G39" s="47"/>
       <c r="H39" s="49"/>
       <c r="I39" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J39" s="47"/>
       <c r="K39" s="49"/>
       <c r="L39" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M39" s="47"/>
       <c r="N39" s="49"/>
       <c r="O39" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P39" s="47"/>
@@ -15100,51 +15198,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V39" s="47"/>
       <c r="W39" s="49"/>
       <c r="X39" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y39" s="47"/>
       <c r="Z39" s="49"/>
       <c r="AA39" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB39" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC39" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD39" s="86"/>
     </row>
-    <row r="40" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A40" s="79"/>
       <c r="B40" s="39"/>
       <c r="C40" s="35"/>
       <c r="D40" s="40"/>
       <c r="E40" s="3"/>
       <c r="F40" s="44"/>
       <c r="G40" s="47"/>
       <c r="H40" s="49"/>
       <c r="I40" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J40" s="47"/>
       <c r="K40" s="49"/>
       <c r="L40" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M40" s="47"/>
       <c r="N40" s="49"/>
       <c r="O40" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P40" s="47"/>
@@ -15159,51 +15257,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V40" s="47"/>
       <c r="W40" s="49"/>
       <c r="X40" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y40" s="47"/>
       <c r="Z40" s="49"/>
       <c r="AA40" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB40" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC40" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD40" s="86"/>
     </row>
-    <row r="41" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A41" s="79"/>
       <c r="B41" s="39"/>
       <c r="C41" s="35"/>
       <c r="D41" s="40"/>
       <c r="E41" s="3"/>
       <c r="F41" s="44"/>
       <c r="G41" s="47"/>
       <c r="H41" s="49"/>
       <c r="I41" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J41" s="47"/>
       <c r="K41" s="49"/>
       <c r="L41" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M41" s="47"/>
       <c r="N41" s="49"/>
       <c r="O41" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P41" s="47"/>
@@ -15218,51 +15316,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V41" s="47"/>
       <c r="W41" s="49"/>
       <c r="X41" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y41" s="47"/>
       <c r="Z41" s="49"/>
       <c r="AA41" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB41" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC41" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD41" s="86"/>
     </row>
-    <row r="42" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A42" s="79"/>
       <c r="B42" s="39"/>
       <c r="C42" s="35"/>
       <c r="D42" s="40"/>
       <c r="E42" s="3"/>
       <c r="F42" s="44"/>
       <c r="G42" s="47"/>
       <c r="H42" s="49"/>
       <c r="I42" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J42" s="47"/>
       <c r="K42" s="49"/>
       <c r="L42" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M42" s="47"/>
       <c r="N42" s="49"/>
       <c r="O42" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P42" s="47"/>
@@ -15277,51 +15375,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V42" s="47"/>
       <c r="W42" s="49"/>
       <c r="X42" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y42" s="47"/>
       <c r="Z42" s="49"/>
       <c r="AA42" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB42" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC42" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD42" s="86"/>
     </row>
-    <row r="43" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A43" s="79"/>
       <c r="B43" s="39"/>
       <c r="C43" s="35"/>
       <c r="D43" s="40"/>
       <c r="E43" s="3"/>
       <c r="F43" s="44"/>
       <c r="G43" s="47"/>
       <c r="H43" s="49"/>
       <c r="I43" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J43" s="47"/>
       <c r="K43" s="49"/>
       <c r="L43" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M43" s="47"/>
       <c r="N43" s="49"/>
       <c r="O43" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P43" s="47"/>
@@ -15336,51 +15434,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V43" s="47"/>
       <c r="W43" s="49"/>
       <c r="X43" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y43" s="47"/>
       <c r="Z43" s="49"/>
       <c r="AA43" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB43" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC43" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD43" s="86"/>
     </row>
-    <row r="44" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A44" s="79"/>
       <c r="B44" s="39"/>
       <c r="C44" s="35"/>
       <c r="D44" s="40"/>
       <c r="E44" s="3"/>
       <c r="F44" s="44"/>
       <c r="G44" s="47"/>
       <c r="H44" s="49"/>
       <c r="I44" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J44" s="47"/>
       <c r="K44" s="49"/>
       <c r="L44" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M44" s="47"/>
       <c r="N44" s="49"/>
       <c r="O44" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P44" s="47"/>
@@ -15395,51 +15493,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V44" s="47"/>
       <c r="W44" s="49"/>
       <c r="X44" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y44" s="47"/>
       <c r="Z44" s="49"/>
       <c r="AA44" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB44" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC44" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD44" s="86"/>
     </row>
-    <row r="45" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A45" s="79"/>
       <c r="B45" s="39"/>
       <c r="C45" s="35"/>
       <c r="D45" s="40"/>
       <c r="E45" s="3"/>
       <c r="F45" s="44"/>
       <c r="G45" s="47"/>
       <c r="H45" s="49"/>
       <c r="I45" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J45" s="47"/>
       <c r="K45" s="49"/>
       <c r="L45" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M45" s="47"/>
       <c r="N45" s="49"/>
       <c r="O45" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P45" s="47"/>
@@ -15454,51 +15552,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V45" s="47"/>
       <c r="W45" s="49"/>
       <c r="X45" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y45" s="47"/>
       <c r="Z45" s="49"/>
       <c r="AA45" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB45" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC45" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD45" s="86"/>
     </row>
-    <row r="46" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A46" s="79"/>
       <c r="B46" s="39"/>
       <c r="C46" s="35"/>
       <c r="D46" s="40"/>
       <c r="E46" s="3"/>
       <c r="F46" s="44"/>
       <c r="G46" s="47"/>
       <c r="H46" s="49"/>
       <c r="I46" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J46" s="47"/>
       <c r="K46" s="49"/>
       <c r="L46" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M46" s="47"/>
       <c r="N46" s="49"/>
       <c r="O46" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P46" s="47"/>
@@ -15513,51 +15611,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V46" s="47"/>
       <c r="W46" s="49"/>
       <c r="X46" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y46" s="47"/>
       <c r="Z46" s="49"/>
       <c r="AA46" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB46" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC46" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD46" s="86"/>
     </row>
-    <row r="47" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A47" s="79"/>
       <c r="B47" s="39"/>
       <c r="C47" s="35"/>
       <c r="D47" s="40"/>
       <c r="E47" s="3"/>
       <c r="F47" s="44"/>
       <c r="G47" s="47"/>
       <c r="H47" s="49"/>
       <c r="I47" s="239">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J47" s="47"/>
       <c r="K47" s="49"/>
       <c r="L47" s="239">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M47" s="47"/>
       <c r="N47" s="49"/>
       <c r="O47" s="239">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P47" s="47"/>
@@ -15572,51 +15670,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V47" s="47"/>
       <c r="W47" s="49"/>
       <c r="X47" s="239">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y47" s="47"/>
       <c r="Z47" s="49"/>
       <c r="AA47" s="239">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB47" s="197" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC47" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD47" s="86"/>
     </row>
-    <row r="48" spans="1:30" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:30" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="79"/>
       <c r="B48" s="41"/>
       <c r="C48" s="36"/>
       <c r="D48" s="42"/>
       <c r="E48" s="5"/>
       <c r="F48" s="46"/>
       <c r="G48" s="50"/>
       <c r="H48" s="51"/>
       <c r="I48" s="240">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J48" s="50"/>
       <c r="K48" s="51"/>
       <c r="L48" s="240">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M48" s="50"/>
       <c r="N48" s="51"/>
       <c r="O48" s="240">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P48" s="50"/>
@@ -15631,51 +15729,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V48" s="50"/>
       <c r="W48" s="51"/>
       <c r="X48" s="240">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y48" s="50"/>
       <c r="Z48" s="51"/>
       <c r="AA48" s="240">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB48" s="200" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC48" s="200" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD48" s="86"/>
     </row>
-    <row r="49" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:30" ht="13" x14ac:dyDescent="0.25">
       <c r="A49" s="76"/>
       <c r="B49" s="211"/>
       <c r="C49" s="212"/>
       <c r="D49" s="212"/>
       <c r="E49" s="212"/>
       <c r="F49" s="212"/>
       <c r="G49" s="212"/>
       <c r="H49" s="203" t="s">
         <v>0</v>
       </c>
       <c r="I49" s="204">
         <f>ROUND(SUM(I9:I48),0)</f>
         <v>0</v>
       </c>
       <c r="J49" s="212"/>
       <c r="K49" s="203" t="s">
         <v>0</v>
       </c>
       <c r="L49" s="204">
         <f>ROUND(SUM(L9:L48),0)</f>
         <v>0</v>
       </c>
       <c r="M49" s="212"/>
       <c r="N49" s="203" t="s">
         <v>0</v>
@@ -15704,267 +15802,267 @@
       <c r="W49" s="203" t="s">
         <v>0</v>
       </c>
       <c r="X49" s="204">
         <f>ROUND(SUM(X9:X48),0)</f>
         <v>0</v>
       </c>
       <c r="Y49" s="212"/>
       <c r="Z49" s="203" t="s">
         <v>0</v>
       </c>
       <c r="AA49" s="204">
         <f>ROUND(SUM(AA9:AA48),0)</f>
         <v>0</v>
       </c>
       <c r="AB49" s="205">
         <f>ROUND(SUM(AB9:AB48),0)</f>
         <v>0</v>
       </c>
       <c r="AC49" s="205">
         <f>ROUND(SUM(AC9:AC48),0)</f>
         <v>0</v>
       </c>
       <c r="AD49" s="76"/>
     </row>
-    <row r="50" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:30" s="19" customFormat="1" ht="13" x14ac:dyDescent="0.25">
       <c r="A50" s="75"/>
       <c r="B50" s="84"/>
       <c r="C50" s="206"/>
       <c r="D50" s="206"/>
       <c r="E50" s="206"/>
       <c r="F50" s="206"/>
       <c r="G50" s="209"/>
       <c r="H50" s="241"/>
       <c r="I50" s="207"/>
       <c r="J50" s="209"/>
       <c r="K50" s="241"/>
       <c r="L50" s="207"/>
       <c r="M50" s="209"/>
       <c r="N50" s="241"/>
       <c r="O50" s="207"/>
       <c r="P50" s="209"/>
       <c r="Q50" s="241"/>
       <c r="R50" s="207"/>
       <c r="S50" s="209"/>
       <c r="T50" s="241"/>
       <c r="U50" s="207"/>
       <c r="V50" s="209"/>
       <c r="W50" s="241"/>
       <c r="X50" s="207"/>
       <c r="Y50" s="209"/>
       <c r="Z50" s="241"/>
       <c r="AA50" s="207"/>
       <c r="AB50" s="226"/>
       <c r="AC50" s="226"/>
       <c r="AD50" s="75"/>
     </row>
-    <row r="51" spans="1:30" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:30" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="76"/>
       <c r="B51" s="72"/>
       <c r="C51" s="227"/>
       <c r="D51" s="227"/>
       <c r="E51" s="227"/>
       <c r="F51" s="227"/>
-      <c r="G51" s="474" t="str">
+      <c r="G51" s="444" t="str">
         <f>IF(MAX(G56:G85)&gt;=30000, "Veuillez justifier au minimum les postes de coûts supérieurs à CHF 30 000 dans une annexe à l'aide d'explications sourcées ou, si possible, d'offres.", "")</f>
         <v/>
       </c>
-      <c r="H51" s="473"/>
-[...1 lines deleted...]
-      <c r="J51" s="473" t="str">
+      <c r="H51" s="443"/>
+      <c r="I51" s="443"/>
+      <c r="J51" s="443" t="str">
         <f>IF(MAX(J56:J85)&gt;=30000, "Veuillez justifier au minimum les postes de coûts supérieurs à CHF 30 000 dans une annexe à l'aide d'explications sourcées ou, si possible, d'offres.", "")</f>
         <v/>
       </c>
-      <c r="K51" s="473"/>
-[...1 lines deleted...]
-      <c r="M51" s="473" t="str">
+      <c r="K51" s="443"/>
+      <c r="L51" s="443"/>
+      <c r="M51" s="443" t="str">
         <f>IF(MAX(M56:M85)&gt;=30000, "Veuillez justifier au minimum les postes de coûts supérieurs à CHF 30 000 dans une annexe à l'aide d'explications sourcées ou, si possible, d'offres.", "")</f>
         <v/>
       </c>
-      <c r="N51" s="473"/>
-[...1 lines deleted...]
-      <c r="P51" s="473" t="str">
+      <c r="N51" s="443"/>
+      <c r="O51" s="443"/>
+      <c r="P51" s="443" t="str">
         <f>IF(MAX(P56:P85)&gt;=30000, "Veuillez justifier au minimum les postes de coûts supérieurs à CHF 30 000 dans une annexe à l'aide d'explications sourcées ou, si possible, d'offres.", "")</f>
         <v/>
       </c>
-      <c r="Q51" s="473"/>
-[...1 lines deleted...]
-      <c r="S51" s="473" t="str">
+      <c r="Q51" s="443"/>
+      <c r="R51" s="443"/>
+      <c r="S51" s="443" t="str">
         <f>IF(MAX(S56:S85)&gt;=30000, "Veuillez justifier au minimum les postes de coûts supérieurs à CHF 30 000 dans une annexe à l'aide d'explications sourcées ou, si possible, d'offres.", "")</f>
         <v/>
       </c>
-      <c r="T51" s="473"/>
-[...1 lines deleted...]
-      <c r="V51" s="473" t="str">
+      <c r="T51" s="443"/>
+      <c r="U51" s="443"/>
+      <c r="V51" s="443" t="str">
         <f>IF(MAX(V56:V85)&gt;=30000, "Veuillez justifier au minimum les postes de coûts supérieurs à CHF 30 000 dans une annexe à l'aide d'explications sourcées ou, si possible, d'offres.", "")</f>
         <v/>
       </c>
-      <c r="W51" s="473"/>
-[...1 lines deleted...]
-      <c r="Y51" s="473" t="str">
+      <c r="W51" s="443"/>
+      <c r="X51" s="443"/>
+      <c r="Y51" s="443" t="str">
         <f>IF(MAX(Y56:Y85)&gt;=30000, "Veuillez justifier au minimum les postes de coûts supérieurs à CHF 30 000 dans une annexe à l'aide d'explications sourcées ou, si possible, d'offres.", "")</f>
         <v/>
       </c>
-      <c r="Z51" s="473"/>
-      <c r="AA51" s="473"/>
+      <c r="Z51" s="443"/>
+      <c r="AA51" s="443"/>
       <c r="AB51" s="242"/>
       <c r="AC51" s="243"/>
       <c r="AD51" s="76"/>
     </row>
-    <row r="52" spans="1:30" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:30" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="76"/>
       <c r="B52" s="209"/>
       <c r="C52" s="209"/>
       <c r="D52" s="209"/>
       <c r="E52" s="209"/>
       <c r="F52" s="209"/>
       <c r="G52" s="207"/>
       <c r="H52" s="209"/>
       <c r="I52" s="209"/>
       <c r="J52" s="207"/>
       <c r="K52" s="209"/>
       <c r="L52" s="209"/>
       <c r="M52" s="207"/>
       <c r="N52" s="209"/>
       <c r="O52" s="209"/>
       <c r="P52" s="207"/>
       <c r="Q52" s="209"/>
       <c r="R52" s="209"/>
       <c r="S52" s="207"/>
       <c r="T52" s="209"/>
       <c r="U52" s="209"/>
       <c r="V52" s="207"/>
       <c r="W52" s="209"/>
       <c r="X52" s="209"/>
       <c r="Y52" s="207"/>
       <c r="Z52" s="209"/>
       <c r="AA52" s="209"/>
       <c r="AB52" s="207"/>
       <c r="AC52" s="207"/>
       <c r="AD52" s="76"/>
     </row>
-    <row r="53" spans="1:30" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:30" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="76"/>
       <c r="B53" s="431" t="s">
         <v>83</v>
       </c>
       <c r="C53" s="432"/>
       <c r="D53" s="432"/>
       <c r="E53" s="432"/>
       <c r="F53" s="432"/>
       <c r="G53" s="432"/>
       <c r="H53" s="432"/>
       <c r="I53" s="432"/>
       <c r="J53" s="432"/>
       <c r="K53" s="432"/>
       <c r="L53" s="432"/>
       <c r="M53" s="432"/>
       <c r="N53" s="432"/>
       <c r="O53" s="432"/>
       <c r="P53" s="432"/>
       <c r="Q53" s="432"/>
       <c r="R53" s="432"/>
       <c r="S53" s="432"/>
       <c r="T53" s="432"/>
       <c r="U53" s="432"/>
       <c r="V53" s="432"/>
       <c r="W53" s="432"/>
       <c r="X53" s="432"/>
       <c r="Y53" s="432"/>
       <c r="Z53" s="432"/>
       <c r="AA53" s="432"/>
       <c r="AB53" s="432"/>
       <c r="AC53" s="433"/>
       <c r="AD53" s="76"/>
     </row>
-    <row r="54" spans="1:30" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:30" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="76"/>
-      <c r="B54" s="467" t="s">
+      <c r="B54" s="452" t="s">
         <v>60</v>
       </c>
-      <c r="C54" s="468"/>
-[...1 lines deleted...]
-      <c r="E54" s="456" t="s">
+      <c r="C54" s="453"/>
+      <c r="D54" s="454"/>
+      <c r="E54" s="458" t="s">
         <v>48</v>
       </c>
-      <c r="F54" s="465" t="s">
+      <c r="F54" s="450" t="s">
         <v>49</v>
       </c>
-      <c r="G54" s="460" t="str">
+      <c r="G54" s="445" t="str">
         <f>G7</f>
         <v>20xx</v>
       </c>
-      <c r="H54" s="461"/>
-[...1 lines deleted...]
-      <c r="J54" s="460" t="str">
+      <c r="H54" s="446"/>
+      <c r="I54" s="447"/>
+      <c r="J54" s="445" t="str">
         <f>J7</f>
         <v>20xx</v>
       </c>
-      <c r="K54" s="461"/>
-[...1 lines deleted...]
-      <c r="M54" s="460" t="str">
+      <c r="K54" s="446"/>
+      <c r="L54" s="447"/>
+      <c r="M54" s="445" t="str">
         <f>M7</f>
         <v>20xx</v>
       </c>
-      <c r="N54" s="461"/>
-[...1 lines deleted...]
-      <c r="P54" s="460" t="str">
+      <c r="N54" s="446"/>
+      <c r="O54" s="447"/>
+      <c r="P54" s="445" t="str">
         <f>P7</f>
         <v>20xx</v>
       </c>
-      <c r="Q54" s="461"/>
-[...1 lines deleted...]
-      <c r="S54" s="460" t="str">
+      <c r="Q54" s="446"/>
+      <c r="R54" s="447"/>
+      <c r="S54" s="445" t="str">
         <f>S7</f>
         <v>20xx</v>
       </c>
-      <c r="T54" s="461"/>
-[...1 lines deleted...]
-      <c r="V54" s="460" t="str">
+      <c r="T54" s="446"/>
+      <c r="U54" s="447"/>
+      <c r="V54" s="445" t="str">
         <f>V7</f>
         <v>20xx</v>
       </c>
-      <c r="W54" s="461"/>
-[...1 lines deleted...]
-      <c r="Y54" s="460" t="str">
+      <c r="W54" s="446"/>
+      <c r="X54" s="447"/>
+      <c r="Y54" s="445" t="str">
         <f>Y7</f>
         <v>20xx</v>
       </c>
-      <c r="Z54" s="461"/>
-      <c r="AA54" s="462"/>
+      <c r="Z54" s="446"/>
+      <c r="AA54" s="447"/>
       <c r="AB54" s="189"/>
       <c r="AC54" s="190"/>
       <c r="AD54" s="76"/>
     </row>
-    <row r="55" spans="1:30" ht="77.25" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:30" ht="63" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="76"/>
-      <c r="B55" s="470"/>
-[...3 lines deleted...]
-      <c r="F55" s="466"/>
+      <c r="B55" s="455"/>
+      <c r="C55" s="456"/>
+      <c r="D55" s="457"/>
+      <c r="E55" s="459"/>
+      <c r="F55" s="451"/>
       <c r="G55" s="235" t="s">
         <v>62</v>
       </c>
       <c r="H55" s="236" t="s">
         <v>63</v>
       </c>
       <c r="I55" s="237" t="s">
         <v>52</v>
       </c>
       <c r="J55" s="235" t="s">
         <v>62</v>
       </c>
       <c r="K55" s="236" t="s">
         <v>63</v>
       </c>
       <c r="L55" s="237" t="s">
         <v>52</v>
       </c>
       <c r="M55" s="235" t="s">
         <v>62</v>
       </c>
       <c r="N55" s="236" t="s">
         <v>63</v>
       </c>
       <c r="O55" s="237" t="s">
@@ -15992,55 +16090,55 @@
         <v>62</v>
       </c>
       <c r="W55" s="236" t="s">
         <v>63</v>
       </c>
       <c r="X55" s="237" t="s">
         <v>52</v>
       </c>
       <c r="Y55" s="235" t="s">
         <v>62</v>
       </c>
       <c r="Z55" s="236" t="s">
         <v>63</v>
       </c>
       <c r="AA55" s="237" t="s">
         <v>52</v>
       </c>
       <c r="AB55" s="244" t="s">
         <v>10</v>
       </c>
       <c r="AC55" s="244" t="s">
         <v>9</v>
       </c>
       <c r="AD55" s="76"/>
     </row>
-    <row r="56" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A56" s="76"/>
-      <c r="B56" s="420"/>
-[...1 lines deleted...]
-      <c r="D56" s="422"/>
+      <c r="B56" s="419"/>
+      <c r="C56" s="420"/>
+      <c r="D56" s="421"/>
       <c r="E56" s="1"/>
       <c r="F56" s="3"/>
       <c r="G56" s="55"/>
       <c r="H56" s="48"/>
       <c r="I56" s="245">
         <f>G56*H56</f>
         <v>0</v>
       </c>
       <c r="J56" s="55"/>
       <c r="K56" s="48"/>
       <c r="L56" s="245">
         <f>J56*K56</f>
         <v>0</v>
       </c>
       <c r="M56" s="55"/>
       <c r="N56" s="48"/>
       <c r="O56" s="245">
         <f>M56*N56</f>
         <v>0</v>
       </c>
       <c r="P56" s="55"/>
       <c r="Q56" s="48"/>
       <c r="R56" s="245">
         <f>P56*Q56</f>
         <v>0</v>
@@ -16051,55 +16149,55 @@
         <f>S56*T56</f>
         <v>0</v>
       </c>
       <c r="V56" s="55"/>
       <c r="W56" s="48"/>
       <c r="X56" s="245">
         <f>V56*W56</f>
         <v>0</v>
       </c>
       <c r="Y56" s="55"/>
       <c r="Z56" s="48"/>
       <c r="AA56" s="245">
         <f>Y56*Z56</f>
         <v>0</v>
       </c>
       <c r="AB56" s="196" t="str">
         <f>IF(E56="Interne Kosten",I56+L56+O56+R56+U56+X56+AA56,"-")</f>
         <v>-</v>
       </c>
       <c r="AC56" s="196" t="str">
         <f>IF(E56="Externe Kosten",I56+L56+O56+R56+U56+X56+AA56,"-")</f>
         <v>-</v>
       </c>
       <c r="AD56" s="76"/>
     </row>
-    <row r="57" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A57" s="76"/>
-      <c r="B57" s="411"/>
-[...1 lines deleted...]
-      <c r="D57" s="413"/>
+      <c r="B57" s="408"/>
+      <c r="C57" s="409"/>
+      <c r="D57" s="410"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="47"/>
       <c r="H57" s="49"/>
       <c r="I57" s="246">
         <f t="shared" ref="I57:I85" si="9">G57*H57</f>
         <v>0</v>
       </c>
       <c r="J57" s="47"/>
       <c r="K57" s="49"/>
       <c r="L57" s="246">
         <f t="shared" ref="L57:L85" si="10">J57*K57</f>
         <v>0</v>
       </c>
       <c r="M57" s="47"/>
       <c r="N57" s="49"/>
       <c r="O57" s="246">
         <f t="shared" ref="O57:O85" si="11">M57*N57</f>
         <v>0</v>
       </c>
       <c r="P57" s="47"/>
       <c r="Q57" s="49"/>
       <c r="R57" s="246">
         <f t="shared" ref="R57:R85" si="12">P57*Q57</f>
         <v>0</v>
@@ -16110,55 +16208,55 @@
         <f t="shared" ref="U57:U85" si="13">S57*T57</f>
         <v>0</v>
       </c>
       <c r="V57" s="47"/>
       <c r="W57" s="49"/>
       <c r="X57" s="246">
         <f t="shared" ref="X57:X85" si="14">V57*W57</f>
         <v>0</v>
       </c>
       <c r="Y57" s="47"/>
       <c r="Z57" s="49"/>
       <c r="AA57" s="246">
         <f t="shared" ref="AA57:AA85" si="15">Y57*Z57</f>
         <v>0</v>
       </c>
       <c r="AB57" s="197" t="str">
         <f t="shared" ref="AB57:AB85" si="16">IF(E57="Interne Kosten",I57+L57+O57+R57+U57+X57+AA57,"-")</f>
         <v>-</v>
       </c>
       <c r="AC57" s="197" t="str">
         <f t="shared" ref="AC57:AC85" si="17">IF(E57="Externe Kosten",I57+L57+O57+R57+U57+X57+AA57,"-")</f>
         <v>-</v>
       </c>
       <c r="AD57" s="76"/>
     </row>
-    <row r="58" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A58" s="76"/>
-      <c r="B58" s="411"/>
-[...1 lines deleted...]
-      <c r="D58" s="413"/>
+      <c r="B58" s="408"/>
+      <c r="C58" s="409"/>
+      <c r="D58" s="410"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="47"/>
       <c r="H58" s="49"/>
       <c r="I58" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J58" s="47"/>
       <c r="K58" s="49"/>
       <c r="L58" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M58" s="47"/>
       <c r="N58" s="49"/>
       <c r="O58" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P58" s="47"/>
       <c r="Q58" s="49"/>
       <c r="R58" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -16169,55 +16267,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V58" s="47"/>
       <c r="W58" s="49"/>
       <c r="X58" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y58" s="47"/>
       <c r="Z58" s="49"/>
       <c r="AA58" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB58" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC58" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD58" s="76"/>
     </row>
-    <row r="59" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A59" s="76"/>
-      <c r="B59" s="411"/>
-[...1 lines deleted...]
-      <c r="D59" s="413"/>
+      <c r="B59" s="408"/>
+      <c r="C59" s="409"/>
+      <c r="D59" s="410"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="47"/>
       <c r="H59" s="49"/>
       <c r="I59" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J59" s="47"/>
       <c r="K59" s="49"/>
       <c r="L59" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M59" s="47"/>
       <c r="N59" s="49"/>
       <c r="O59" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P59" s="47"/>
       <c r="Q59" s="49"/>
       <c r="R59" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -16228,55 +16326,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V59" s="47"/>
       <c r="W59" s="49"/>
       <c r="X59" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y59" s="47"/>
       <c r="Z59" s="49"/>
       <c r="AA59" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB59" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC59" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD59" s="76"/>
     </row>
-    <row r="60" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A60" s="76"/>
-      <c r="B60" s="411"/>
-[...1 lines deleted...]
-      <c r="D60" s="413"/>
+      <c r="B60" s="408"/>
+      <c r="C60" s="409"/>
+      <c r="D60" s="410"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="47"/>
       <c r="H60" s="49"/>
       <c r="I60" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J60" s="47"/>
       <c r="K60" s="49"/>
       <c r="L60" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M60" s="47"/>
       <c r="N60" s="49"/>
       <c r="O60" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P60" s="47"/>
       <c r="Q60" s="49"/>
       <c r="R60" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -16287,55 +16385,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V60" s="47"/>
       <c r="W60" s="49"/>
       <c r="X60" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y60" s="47"/>
       <c r="Z60" s="49"/>
       <c r="AA60" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB60" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC60" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD60" s="76"/>
     </row>
-    <row r="61" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A61" s="76"/>
-      <c r="B61" s="411"/>
-[...1 lines deleted...]
-      <c r="D61" s="413"/>
+      <c r="B61" s="408"/>
+      <c r="C61" s="409"/>
+      <c r="D61" s="410"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="47"/>
       <c r="H61" s="49"/>
       <c r="I61" s="246">
         <f t="shared" ref="I61:I70" si="18">G61*H61</f>
         <v>0</v>
       </c>
       <c r="J61" s="47"/>
       <c r="K61" s="49"/>
       <c r="L61" s="246">
         <f t="shared" ref="L61:L70" si="19">J61*K61</f>
         <v>0</v>
       </c>
       <c r="M61" s="47"/>
       <c r="N61" s="49"/>
       <c r="O61" s="246">
         <f t="shared" ref="O61:O70" si="20">M61*N61</f>
         <v>0</v>
       </c>
       <c r="P61" s="47"/>
       <c r="Q61" s="49"/>
       <c r="R61" s="246">
         <f t="shared" ref="R61:R70" si="21">P61*Q61</f>
         <v>0</v>
@@ -16346,55 +16444,55 @@
         <f t="shared" ref="U61:U70" si="22">S61*T61</f>
         <v>0</v>
       </c>
       <c r="V61" s="47"/>
       <c r="W61" s="49"/>
       <c r="X61" s="246">
         <f t="shared" ref="X61:X70" si="23">V61*W61</f>
         <v>0</v>
       </c>
       <c r="Y61" s="47"/>
       <c r="Z61" s="49"/>
       <c r="AA61" s="246">
         <f t="shared" ref="AA61:AA70" si="24">Y61*Z61</f>
         <v>0</v>
       </c>
       <c r="AB61" s="197" t="str">
         <f t="shared" ref="AB61:AB70" si="25">IF(E61="Interne Kosten",I61+L61+O61+R61+U61+X61+AA61,"-")</f>
         <v>-</v>
       </c>
       <c r="AC61" s="197" t="str">
         <f t="shared" ref="AC61:AC70" si="26">IF(E61="Externe Kosten",I61+L61+O61+R61+U61+X61+AA61,"-")</f>
         <v>-</v>
       </c>
       <c r="AD61" s="76"/>
     </row>
-    <row r="62" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A62" s="76"/>
-      <c r="B62" s="411"/>
-[...1 lines deleted...]
-      <c r="D62" s="413"/>
+      <c r="B62" s="408"/>
+      <c r="C62" s="409"/>
+      <c r="D62" s="410"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="47"/>
       <c r="H62" s="49"/>
       <c r="I62" s="246">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J62" s="47"/>
       <c r="K62" s="49"/>
       <c r="L62" s="246">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M62" s="47"/>
       <c r="N62" s="49"/>
       <c r="O62" s="246">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P62" s="47"/>
       <c r="Q62" s="49"/>
       <c r="R62" s="246">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16405,55 +16503,55 @@
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="V62" s="47"/>
       <c r="W62" s="49"/>
       <c r="X62" s="246">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y62" s="47"/>
       <c r="Z62" s="49"/>
       <c r="AA62" s="246">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB62" s="197" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC62" s="197" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD62" s="76"/>
     </row>
-    <row r="63" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A63" s="76"/>
-      <c r="B63" s="411"/>
-[...1 lines deleted...]
-      <c r="D63" s="413"/>
+      <c r="B63" s="408"/>
+      <c r="C63" s="409"/>
+      <c r="D63" s="410"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="47"/>
       <c r="H63" s="49"/>
       <c r="I63" s="246">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J63" s="47"/>
       <c r="K63" s="49"/>
       <c r="L63" s="246">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M63" s="47"/>
       <c r="N63" s="49"/>
       <c r="O63" s="246">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P63" s="47"/>
       <c r="Q63" s="49"/>
       <c r="R63" s="246">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16464,55 +16562,55 @@
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="V63" s="47"/>
       <c r="W63" s="49"/>
       <c r="X63" s="246">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y63" s="47"/>
       <c r="Z63" s="49"/>
       <c r="AA63" s="246">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB63" s="197" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC63" s="197" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD63" s="76"/>
     </row>
-    <row r="64" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A64" s="76"/>
-      <c r="B64" s="411"/>
-[...1 lines deleted...]
-      <c r="D64" s="413"/>
+      <c r="B64" s="408"/>
+      <c r="C64" s="409"/>
+      <c r="D64" s="410"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="47"/>
       <c r="H64" s="49"/>
       <c r="I64" s="246">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J64" s="47"/>
       <c r="K64" s="49"/>
       <c r="L64" s="246">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M64" s="47"/>
       <c r="N64" s="49"/>
       <c r="O64" s="246">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P64" s="47"/>
       <c r="Q64" s="49"/>
       <c r="R64" s="246">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16523,55 +16621,55 @@
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="V64" s="47"/>
       <c r="W64" s="49"/>
       <c r="X64" s="246">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y64" s="47"/>
       <c r="Z64" s="49"/>
       <c r="AA64" s="246">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB64" s="197" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC64" s="197" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD64" s="76"/>
     </row>
-    <row r="65" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A65" s="76"/>
-      <c r="B65" s="411"/>
-[...1 lines deleted...]
-      <c r="D65" s="413"/>
+      <c r="B65" s="408"/>
+      <c r="C65" s="409"/>
+      <c r="D65" s="410"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="47"/>
       <c r="H65" s="49"/>
       <c r="I65" s="246">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J65" s="47"/>
       <c r="K65" s="49"/>
       <c r="L65" s="246">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M65" s="47"/>
       <c r="N65" s="49"/>
       <c r="O65" s="246">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P65" s="47"/>
       <c r="Q65" s="49"/>
       <c r="R65" s="246">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16582,55 +16680,55 @@
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="V65" s="47"/>
       <c r="W65" s="49"/>
       <c r="X65" s="246">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y65" s="47"/>
       <c r="Z65" s="49"/>
       <c r="AA65" s="246">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB65" s="197" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC65" s="197" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD65" s="76"/>
     </row>
-    <row r="66" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A66" s="76"/>
-      <c r="B66" s="411"/>
-[...1 lines deleted...]
-      <c r="D66" s="413"/>
+      <c r="B66" s="408"/>
+      <c r="C66" s="409"/>
+      <c r="D66" s="410"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="47"/>
       <c r="H66" s="49"/>
       <c r="I66" s="246">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J66" s="47"/>
       <c r="K66" s="49"/>
       <c r="L66" s="246">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M66" s="47"/>
       <c r="N66" s="49"/>
       <c r="O66" s="246">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P66" s="47"/>
       <c r="Q66" s="49"/>
       <c r="R66" s="246">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16641,55 +16739,55 @@
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="V66" s="47"/>
       <c r="W66" s="49"/>
       <c r="X66" s="246">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y66" s="47"/>
       <c r="Z66" s="49"/>
       <c r="AA66" s="246">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB66" s="197" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC66" s="197" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD66" s="76"/>
     </row>
-    <row r="67" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A67" s="76"/>
-      <c r="B67" s="411"/>
-[...1 lines deleted...]
-      <c r="D67" s="413"/>
+      <c r="B67" s="408"/>
+      <c r="C67" s="409"/>
+      <c r="D67" s="410"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="47"/>
       <c r="H67" s="49"/>
       <c r="I67" s="246">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J67" s="47"/>
       <c r="K67" s="49"/>
       <c r="L67" s="246">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M67" s="47"/>
       <c r="N67" s="49"/>
       <c r="O67" s="246">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P67" s="47"/>
       <c r="Q67" s="49"/>
       <c r="R67" s="246">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16700,55 +16798,55 @@
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="V67" s="47"/>
       <c r="W67" s="49"/>
       <c r="X67" s="246">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y67" s="47"/>
       <c r="Z67" s="49"/>
       <c r="AA67" s="246">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB67" s="197" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC67" s="197" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD67" s="76"/>
     </row>
-    <row r="68" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A68" s="76"/>
-      <c r="B68" s="411"/>
-[...1 lines deleted...]
-      <c r="D68" s="413"/>
+      <c r="B68" s="408"/>
+      <c r="C68" s="409"/>
+      <c r="D68" s="410"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="47"/>
       <c r="H68" s="49"/>
       <c r="I68" s="246">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J68" s="47"/>
       <c r="K68" s="49"/>
       <c r="L68" s="246">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M68" s="47"/>
       <c r="N68" s="49"/>
       <c r="O68" s="246">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P68" s="47"/>
       <c r="Q68" s="49"/>
       <c r="R68" s="246">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16759,55 +16857,55 @@
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="V68" s="47"/>
       <c r="W68" s="49"/>
       <c r="X68" s="246">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y68" s="47"/>
       <c r="Z68" s="49"/>
       <c r="AA68" s="246">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB68" s="197" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC68" s="197" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD68" s="76"/>
     </row>
-    <row r="69" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A69" s="76"/>
-      <c r="B69" s="411"/>
-[...1 lines deleted...]
-      <c r="D69" s="413"/>
+      <c r="B69" s="408"/>
+      <c r="C69" s="409"/>
+      <c r="D69" s="410"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="47"/>
       <c r="H69" s="49"/>
       <c r="I69" s="246">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J69" s="47"/>
       <c r="K69" s="49"/>
       <c r="L69" s="246">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M69" s="47"/>
       <c r="N69" s="49"/>
       <c r="O69" s="246">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P69" s="47"/>
       <c r="Q69" s="49"/>
       <c r="R69" s="246">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16818,55 +16916,55 @@
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="V69" s="47"/>
       <c r="W69" s="49"/>
       <c r="X69" s="246">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y69" s="47"/>
       <c r="Z69" s="49"/>
       <c r="AA69" s="246">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB69" s="197" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC69" s="197" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD69" s="76"/>
     </row>
-    <row r="70" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A70" s="76"/>
-      <c r="B70" s="411"/>
-[...1 lines deleted...]
-      <c r="D70" s="413"/>
+      <c r="B70" s="408"/>
+      <c r="C70" s="409"/>
+      <c r="D70" s="410"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="47"/>
       <c r="H70" s="49"/>
       <c r="I70" s="246">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J70" s="47"/>
       <c r="K70" s="49"/>
       <c r="L70" s="246">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M70" s="47"/>
       <c r="N70" s="49"/>
       <c r="O70" s="246">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P70" s="47"/>
       <c r="Q70" s="49"/>
       <c r="R70" s="246">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16877,55 +16975,55 @@
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="V70" s="47"/>
       <c r="W70" s="49"/>
       <c r="X70" s="246">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y70" s="47"/>
       <c r="Z70" s="49"/>
       <c r="AA70" s="246">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB70" s="197" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC70" s="197" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD70" s="76"/>
     </row>
-    <row r="71" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A71" s="76"/>
-      <c r="B71" s="411"/>
-[...1 lines deleted...]
-      <c r="D71" s="413"/>
+      <c r="B71" s="408"/>
+      <c r="C71" s="409"/>
+      <c r="D71" s="410"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="47"/>
       <c r="H71" s="49"/>
       <c r="I71" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J71" s="47"/>
       <c r="K71" s="49"/>
       <c r="L71" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M71" s="47"/>
       <c r="N71" s="49"/>
       <c r="O71" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P71" s="47"/>
       <c r="Q71" s="49"/>
       <c r="R71" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -16936,55 +17034,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V71" s="47"/>
       <c r="W71" s="49"/>
       <c r="X71" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y71" s="47"/>
       <c r="Z71" s="49"/>
       <c r="AA71" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB71" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC71" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD71" s="76"/>
     </row>
-    <row r="72" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A72" s="76"/>
-      <c r="B72" s="411"/>
-[...1 lines deleted...]
-      <c r="D72" s="413"/>
+      <c r="B72" s="408"/>
+      <c r="C72" s="409"/>
+      <c r="D72" s="410"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="47"/>
       <c r="H72" s="49"/>
       <c r="I72" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J72" s="47"/>
       <c r="K72" s="49"/>
       <c r="L72" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M72" s="47"/>
       <c r="N72" s="49"/>
       <c r="O72" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P72" s="47"/>
       <c r="Q72" s="49"/>
       <c r="R72" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -16995,55 +17093,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V72" s="47"/>
       <c r="W72" s="49"/>
       <c r="X72" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y72" s="47"/>
       <c r="Z72" s="49"/>
       <c r="AA72" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB72" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC72" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD72" s="76"/>
     </row>
-    <row r="73" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A73" s="76"/>
-      <c r="B73" s="411"/>
-[...1 lines deleted...]
-      <c r="D73" s="413"/>
+      <c r="B73" s="408"/>
+      <c r="C73" s="409"/>
+      <c r="D73" s="410"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="47"/>
       <c r="H73" s="49"/>
       <c r="I73" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J73" s="47"/>
       <c r="K73" s="49"/>
       <c r="L73" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M73" s="47"/>
       <c r="N73" s="49"/>
       <c r="O73" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P73" s="47"/>
       <c r="Q73" s="49"/>
       <c r="R73" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17054,55 +17152,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V73" s="47"/>
       <c r="W73" s="49"/>
       <c r="X73" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y73" s="47"/>
       <c r="Z73" s="49"/>
       <c r="AA73" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB73" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC73" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD73" s="76"/>
     </row>
-    <row r="74" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A74" s="76"/>
-      <c r="B74" s="411"/>
-[...1 lines deleted...]
-      <c r="D74" s="413"/>
+      <c r="B74" s="408"/>
+      <c r="C74" s="409"/>
+      <c r="D74" s="410"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="47"/>
       <c r="H74" s="49"/>
       <c r="I74" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J74" s="47"/>
       <c r="K74" s="49"/>
       <c r="L74" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M74" s="47"/>
       <c r="N74" s="49"/>
       <c r="O74" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P74" s="47"/>
       <c r="Q74" s="49"/>
       <c r="R74" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17113,55 +17211,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V74" s="47"/>
       <c r="W74" s="49"/>
       <c r="X74" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y74" s="47"/>
       <c r="Z74" s="49"/>
       <c r="AA74" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB74" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC74" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD74" s="76"/>
     </row>
-    <row r="75" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A75" s="76"/>
-      <c r="B75" s="411"/>
-[...1 lines deleted...]
-      <c r="D75" s="413"/>
+      <c r="B75" s="408"/>
+      <c r="C75" s="409"/>
+      <c r="D75" s="410"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="47"/>
       <c r="H75" s="49"/>
       <c r="I75" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J75" s="47"/>
       <c r="K75" s="49"/>
       <c r="L75" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M75" s="47"/>
       <c r="N75" s="49"/>
       <c r="O75" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P75" s="47"/>
       <c r="Q75" s="49"/>
       <c r="R75" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17172,55 +17270,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V75" s="47"/>
       <c r="W75" s="49"/>
       <c r="X75" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y75" s="47"/>
       <c r="Z75" s="49"/>
       <c r="AA75" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB75" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC75" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD75" s="76"/>
     </row>
-    <row r="76" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A76" s="76"/>
-      <c r="B76" s="411"/>
-[...1 lines deleted...]
-      <c r="D76" s="413"/>
+      <c r="B76" s="408"/>
+      <c r="C76" s="409"/>
+      <c r="D76" s="410"/>
       <c r="E76" s="3"/>
       <c r="F76" s="3"/>
       <c r="G76" s="47"/>
       <c r="H76" s="49"/>
       <c r="I76" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J76" s="47"/>
       <c r="K76" s="49"/>
       <c r="L76" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M76" s="47"/>
       <c r="N76" s="49"/>
       <c r="O76" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P76" s="47"/>
       <c r="Q76" s="49"/>
       <c r="R76" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17231,55 +17329,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V76" s="47"/>
       <c r="W76" s="49"/>
       <c r="X76" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y76" s="47"/>
       <c r="Z76" s="49"/>
       <c r="AA76" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB76" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC76" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD76" s="76"/>
     </row>
-    <row r="77" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A77" s="76"/>
-      <c r="B77" s="411"/>
-[...1 lines deleted...]
-      <c r="D77" s="413"/>
+      <c r="B77" s="408"/>
+      <c r="C77" s="409"/>
+      <c r="D77" s="410"/>
       <c r="E77" s="3"/>
       <c r="F77" s="3"/>
       <c r="G77" s="47"/>
       <c r="H77" s="49"/>
       <c r="I77" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J77" s="47"/>
       <c r="K77" s="49"/>
       <c r="L77" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M77" s="47"/>
       <c r="N77" s="49"/>
       <c r="O77" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P77" s="47"/>
       <c r="Q77" s="49"/>
       <c r="R77" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17290,55 +17388,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V77" s="47"/>
       <c r="W77" s="49"/>
       <c r="X77" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y77" s="47"/>
       <c r="Z77" s="49"/>
       <c r="AA77" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB77" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC77" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD77" s="76"/>
     </row>
-    <row r="78" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A78" s="76"/>
-      <c r="B78" s="411"/>
-[...1 lines deleted...]
-      <c r="D78" s="413"/>
+      <c r="B78" s="408"/>
+      <c r="C78" s="409"/>
+      <c r="D78" s="410"/>
       <c r="E78" s="3"/>
       <c r="F78" s="3"/>
       <c r="G78" s="47"/>
       <c r="H78" s="49"/>
       <c r="I78" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J78" s="47"/>
       <c r="K78" s="49"/>
       <c r="L78" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M78" s="47"/>
       <c r="N78" s="49"/>
       <c r="O78" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P78" s="47"/>
       <c r="Q78" s="49"/>
       <c r="R78" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17349,55 +17447,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V78" s="47"/>
       <c r="W78" s="49"/>
       <c r="X78" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y78" s="47"/>
       <c r="Z78" s="49"/>
       <c r="AA78" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB78" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC78" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD78" s="76"/>
     </row>
-    <row r="79" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A79" s="76"/>
-      <c r="B79" s="411"/>
-[...1 lines deleted...]
-      <c r="D79" s="413"/>
+      <c r="B79" s="408"/>
+      <c r="C79" s="409"/>
+      <c r="D79" s="410"/>
       <c r="E79" s="3"/>
       <c r="F79" s="3"/>
       <c r="G79" s="47"/>
       <c r="H79" s="49"/>
       <c r="I79" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J79" s="47"/>
       <c r="K79" s="49"/>
       <c r="L79" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M79" s="47"/>
       <c r="N79" s="49"/>
       <c r="O79" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P79" s="47"/>
       <c r="Q79" s="49"/>
       <c r="R79" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17408,55 +17506,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V79" s="47"/>
       <c r="W79" s="49"/>
       <c r="X79" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y79" s="47"/>
       <c r="Z79" s="49"/>
       <c r="AA79" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB79" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC79" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD79" s="76"/>
     </row>
-    <row r="80" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A80" s="76"/>
-      <c r="B80" s="411"/>
-[...1 lines deleted...]
-      <c r="D80" s="413"/>
+      <c r="B80" s="408"/>
+      <c r="C80" s="409"/>
+      <c r="D80" s="410"/>
       <c r="E80" s="3"/>
       <c r="F80" s="3"/>
       <c r="G80" s="47"/>
       <c r="H80" s="49"/>
       <c r="I80" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J80" s="47"/>
       <c r="K80" s="49"/>
       <c r="L80" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M80" s="47"/>
       <c r="N80" s="49"/>
       <c r="O80" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P80" s="47"/>
       <c r="Q80" s="49"/>
       <c r="R80" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17467,55 +17565,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V80" s="47"/>
       <c r="W80" s="49"/>
       <c r="X80" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y80" s="47"/>
       <c r="Z80" s="49"/>
       <c r="AA80" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB80" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC80" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD80" s="76"/>
     </row>
-    <row r="81" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A81" s="76"/>
-      <c r="B81" s="411"/>
-[...1 lines deleted...]
-      <c r="D81" s="413"/>
+      <c r="B81" s="408"/>
+      <c r="C81" s="409"/>
+      <c r="D81" s="410"/>
       <c r="E81" s="3"/>
       <c r="F81" s="3"/>
       <c r="G81" s="47"/>
       <c r="H81" s="49"/>
       <c r="I81" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J81" s="47"/>
       <c r="K81" s="49"/>
       <c r="L81" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M81" s="47"/>
       <c r="N81" s="49"/>
       <c r="O81" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P81" s="47"/>
       <c r="Q81" s="49"/>
       <c r="R81" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17526,55 +17624,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V81" s="47"/>
       <c r="W81" s="49"/>
       <c r="X81" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y81" s="47"/>
       <c r="Z81" s="49"/>
       <c r="AA81" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB81" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC81" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD81" s="76"/>
     </row>
-    <row r="82" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A82" s="76"/>
-      <c r="B82" s="411"/>
-[...1 lines deleted...]
-      <c r="D82" s="413"/>
+      <c r="B82" s="408"/>
+      <c r="C82" s="409"/>
+      <c r="D82" s="410"/>
       <c r="E82" s="3"/>
       <c r="F82" s="3"/>
       <c r="G82" s="47"/>
       <c r="H82" s="49"/>
       <c r="I82" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J82" s="47"/>
       <c r="K82" s="49"/>
       <c r="L82" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M82" s="47"/>
       <c r="N82" s="49"/>
       <c r="O82" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P82" s="47"/>
       <c r="Q82" s="49"/>
       <c r="R82" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17585,55 +17683,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V82" s="47"/>
       <c r="W82" s="49"/>
       <c r="X82" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y82" s="47"/>
       <c r="Z82" s="49"/>
       <c r="AA82" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB82" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC82" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD82" s="76"/>
     </row>
-    <row r="83" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A83" s="76"/>
-      <c r="B83" s="411"/>
-[...1 lines deleted...]
-      <c r="D83" s="413"/>
+      <c r="B83" s="408"/>
+      <c r="C83" s="409"/>
+      <c r="D83" s="410"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="47"/>
       <c r="H83" s="49"/>
       <c r="I83" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J83" s="47"/>
       <c r="K83" s="49"/>
       <c r="L83" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M83" s="47"/>
       <c r="N83" s="49"/>
       <c r="O83" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P83" s="47"/>
       <c r="Q83" s="49"/>
       <c r="R83" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17644,55 +17742,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V83" s="47"/>
       <c r="W83" s="49"/>
       <c r="X83" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y83" s="47"/>
       <c r="Z83" s="49"/>
       <c r="AA83" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB83" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC83" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD83" s="76"/>
     </row>
-    <row r="84" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A84" s="76"/>
-      <c r="B84" s="411"/>
-[...1 lines deleted...]
-      <c r="D84" s="413"/>
+      <c r="B84" s="408"/>
+      <c r="C84" s="409"/>
+      <c r="D84" s="410"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="47"/>
       <c r="H84" s="49"/>
       <c r="I84" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J84" s="47"/>
       <c r="K84" s="49"/>
       <c r="L84" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M84" s="47"/>
       <c r="N84" s="49"/>
       <c r="O84" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P84" s="47"/>
       <c r="Q84" s="49"/>
       <c r="R84" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17703,55 +17801,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V84" s="47"/>
       <c r="W84" s="49"/>
       <c r="X84" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y84" s="47"/>
       <c r="Z84" s="49"/>
       <c r="AA84" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB84" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC84" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD84" s="76"/>
     </row>
-    <row r="85" spans="1:30" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:30" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A85" s="76"/>
-      <c r="B85" s="408"/>
-[...1 lines deleted...]
-      <c r="D85" s="410"/>
+      <c r="B85" s="428"/>
+      <c r="C85" s="429"/>
+      <c r="D85" s="430"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="50"/>
       <c r="H85" s="51"/>
       <c r="I85" s="247">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J85" s="50"/>
       <c r="K85" s="51"/>
       <c r="L85" s="247">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M85" s="50"/>
       <c r="N85" s="51"/>
       <c r="O85" s="247">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P85" s="50"/>
       <c r="Q85" s="51"/>
       <c r="R85" s="247">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17762,51 +17860,51 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V85" s="50"/>
       <c r="W85" s="51"/>
       <c r="X85" s="247">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y85" s="50"/>
       <c r="Z85" s="51"/>
       <c r="AA85" s="247">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB85" s="200" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC85" s="200" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD85" s="76"/>
     </row>
-    <row r="86" spans="1:30" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:30" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="76"/>
       <c r="B86" s="201"/>
       <c r="C86" s="202"/>
       <c r="D86" s="202"/>
       <c r="E86" s="202"/>
       <c r="F86" s="202"/>
       <c r="G86" s="202"/>
       <c r="H86" s="203" t="s">
         <v>0</v>
       </c>
       <c r="I86" s="204">
         <f>ROUND(SUM(I56:I85),0)</f>
         <v>0</v>
       </c>
       <c r="J86" s="202"/>
       <c r="K86" s="203" t="s">
         <v>0</v>
       </c>
       <c r="L86" s="204">
         <f>ROUND(SUM(L56:L85),0)</f>
         <v>0</v>
       </c>
       <c r="M86" s="202"/>
       <c r="N86" s="203" t="s">
         <v>0</v>
@@ -17835,267 +17933,267 @@
       <c r="W86" s="203" t="s">
         <v>0</v>
       </c>
       <c r="X86" s="204">
         <f>ROUND(SUM(X56:X85),0)</f>
         <v>0</v>
       </c>
       <c r="Y86" s="202"/>
       <c r="Z86" s="203" t="s">
         <v>0</v>
       </c>
       <c r="AA86" s="204">
         <f>ROUND(SUM(AA56:AA85),0)</f>
         <v>0</v>
       </c>
       <c r="AB86" s="205">
         <f>ROUND(SUM(AB56:AB85),0)</f>
         <v>0</v>
       </c>
       <c r="AC86" s="205">
         <f>ROUND(SUM(AC56:AC85),0)</f>
         <v>0</v>
       </c>
       <c r="AD86" s="76"/>
     </row>
-    <row r="87" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A87" s="76"/>
       <c r="B87" s="215"/>
       <c r="C87" s="216"/>
       <c r="D87" s="216"/>
       <c r="E87" s="216"/>
       <c r="F87" s="216"/>
       <c r="G87" s="216"/>
       <c r="H87" s="216"/>
       <c r="I87" s="216"/>
       <c r="J87" s="216"/>
       <c r="K87" s="216"/>
       <c r="L87" s="216"/>
       <c r="M87" s="216"/>
       <c r="N87" s="216"/>
       <c r="O87" s="216"/>
       <c r="P87" s="216"/>
       <c r="Q87" s="216"/>
       <c r="R87" s="216"/>
       <c r="S87" s="216"/>
       <c r="T87" s="216"/>
       <c r="U87" s="216"/>
       <c r="V87" s="216"/>
       <c r="W87" s="216"/>
       <c r="X87" s="216"/>
       <c r="Y87" s="216"/>
       <c r="Z87" s="216"/>
       <c r="AA87" s="216"/>
       <c r="AB87" s="216"/>
       <c r="AC87" s="217"/>
       <c r="AD87" s="76"/>
     </row>
-    <row r="88" spans="1:30" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:30" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="76"/>
-      <c r="B88" s="402"/>
-[...1 lines deleted...]
-      <c r="D88" s="404"/>
+      <c r="B88" s="422"/>
+      <c r="C88" s="423"/>
+      <c r="D88" s="424"/>
       <c r="E88" s="76"/>
       <c r="F88" s="76"/>
       <c r="G88" s="76"/>
       <c r="H88" s="76"/>
       <c r="I88" s="76"/>
       <c r="J88" s="76"/>
       <c r="K88" s="76"/>
       <c r="L88" s="76"/>
       <c r="M88" s="76"/>
       <c r="N88" s="76"/>
       <c r="O88" s="76"/>
       <c r="P88" s="76"/>
       <c r="Q88" s="76"/>
       <c r="R88" s="76"/>
       <c r="S88" s="76"/>
       <c r="T88" s="76"/>
       <c r="U88" s="76"/>
       <c r="V88" s="76"/>
       <c r="W88" s="76"/>
       <c r="X88" s="76"/>
       <c r="Y88" s="76"/>
       <c r="Z88" s="76"/>
       <c r="AA88" s="76"/>
       <c r="AB88" s="76"/>
       <c r="AC88" s="76"/>
       <c r="AD88" s="76"/>
     </row>
-    <row r="89" spans="1:30" ht="12.95" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:30" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="76"/>
-      <c r="B89" s="405"/>
-[...1 lines deleted...]
-      <c r="D89" s="407"/>
+      <c r="B89" s="425"/>
+      <c r="C89" s="426"/>
+      <c r="D89" s="427"/>
       <c r="E89" s="87"/>
       <c r="F89" s="76"/>
       <c r="G89" s="76"/>
       <c r="H89" s="87"/>
       <c r="I89" s="76"/>
       <c r="J89" s="76"/>
       <c r="K89" s="87"/>
       <c r="L89" s="76"/>
       <c r="M89" s="76"/>
       <c r="N89" s="87"/>
       <c r="O89" s="76"/>
       <c r="P89" s="76"/>
       <c r="Q89" s="87"/>
       <c r="R89" s="76"/>
       <c r="S89" s="76"/>
       <c r="T89" s="87"/>
       <c r="U89" s="76"/>
       <c r="V89" s="76"/>
       <c r="W89" s="87"/>
       <c r="X89" s="76"/>
       <c r="Y89" s="76"/>
       <c r="Z89" s="87"/>
       <c r="AA89" s="76"/>
       <c r="AB89" s="76"/>
       <c r="AC89" s="76"/>
       <c r="AD89" s="76"/>
     </row>
-    <row r="90" spans="1:30" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:30" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="218"/>
       <c r="B90" s="218"/>
       <c r="C90" s="218"/>
       <c r="D90" s="218"/>
       <c r="E90" s="218"/>
       <c r="F90" s="218"/>
       <c r="G90" s="218"/>
       <c r="H90" s="218"/>
       <c r="I90" s="218"/>
       <c r="J90" s="218"/>
       <c r="K90" s="218"/>
       <c r="L90" s="218"/>
       <c r="M90" s="218"/>
       <c r="N90" s="218"/>
       <c r="O90" s="218"/>
       <c r="P90" s="218"/>
       <c r="Q90" s="218"/>
       <c r="R90" s="218"/>
       <c r="S90" s="218"/>
       <c r="T90" s="218"/>
       <c r="U90" s="218"/>
       <c r="V90" s="218"/>
       <c r="W90" s="218"/>
       <c r="X90" s="218"/>
       <c r="Y90" s="218"/>
       <c r="Z90" s="218"/>
       <c r="AA90" s="218"/>
       <c r="AB90" s="218"/>
       <c r="AC90" s="218"/>
       <c r="AD90" s="218"/>
     </row>
-    <row r="95" spans="1:30" ht="12.95" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:30" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B95" s="199"/>
       <c r="C95" s="199"/>
       <c r="D95" s="199"/>
       <c r="E95" s="199"/>
       <c r="H95" s="199"/>
       <c r="K95" s="199"/>
       <c r="N95" s="199"/>
       <c r="Q95" s="199"/>
       <c r="T95" s="199"/>
       <c r="W95" s="199"/>
       <c r="Z95" s="199"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="ZUnOPZCxTEBeLU3E6VqAmHKth9UQmPajatGTI/eSdb8KHRvd0B4D+XppGb5F9QrEt+zx/A6ZppG/Iup8BFJVRQ==" saltValue="l0uQXil+RfkAgylkDEESvw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="padt85QpijAqFyKgvT7T+Epas6Ml55ACxHJ6x0oc6KDLWlhQJroWFeSkySm1Pd9hSoHHHk1sf0mlA/Psh4GALA==" saltValue="OFSoD0JaRDdj9jTfauaBZQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="73">
-    <mergeCell ref="J4:L4"/>
-[...7 lines deleted...]
-    <mergeCell ref="G51:I51"/>
+    <mergeCell ref="B76:D76"/>
+    <mergeCell ref="B71:D71"/>
+    <mergeCell ref="B72:D72"/>
+    <mergeCell ref="B73:D73"/>
+    <mergeCell ref="B74:D74"/>
+    <mergeCell ref="B75:D75"/>
+    <mergeCell ref="B84:D84"/>
+    <mergeCell ref="B85:D85"/>
+    <mergeCell ref="B88:D88"/>
+    <mergeCell ref="B89:D89"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="B66:D66"/>
+    <mergeCell ref="B78:D78"/>
+    <mergeCell ref="B79:D79"/>
+    <mergeCell ref="B80:D80"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="B82:D82"/>
+    <mergeCell ref="B83:D83"/>
+    <mergeCell ref="B77:D77"/>
+    <mergeCell ref="B56:D56"/>
+    <mergeCell ref="AC7:AC8"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="B62:D62"/>
+    <mergeCell ref="B63:D63"/>
+    <mergeCell ref="B64:D64"/>
+    <mergeCell ref="M7:O7"/>
+    <mergeCell ref="J7:L7"/>
+    <mergeCell ref="Y7:AA7"/>
+    <mergeCell ref="V7:X7"/>
+    <mergeCell ref="S7:U7"/>
+    <mergeCell ref="AB7:AB8"/>
+    <mergeCell ref="B53:AC53"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="F7:F8"/>
+    <mergeCell ref="G7:I7"/>
+    <mergeCell ref="P7:R7"/>
+    <mergeCell ref="E54:E55"/>
+    <mergeCell ref="B69:D69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="B68:D68"/>
+    <mergeCell ref="B65:D65"/>
+    <mergeCell ref="B57:D57"/>
+    <mergeCell ref="B58:D58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="B60:D60"/>
     <mergeCell ref="V54:X54"/>
     <mergeCell ref="Y54:AA54"/>
     <mergeCell ref="B2:L2"/>
     <mergeCell ref="B6:AA6"/>
     <mergeCell ref="Y4:AA4"/>
     <mergeCell ref="V4:X4"/>
     <mergeCell ref="S4:U4"/>
     <mergeCell ref="P4:R4"/>
     <mergeCell ref="M4:O4"/>
     <mergeCell ref="F54:F55"/>
     <mergeCell ref="G54:I54"/>
     <mergeCell ref="J54:L54"/>
     <mergeCell ref="M54:O54"/>
     <mergeCell ref="P54:R54"/>
     <mergeCell ref="S54:U54"/>
     <mergeCell ref="B54:D55"/>
-    <mergeCell ref="E54:E55"/>
-[...46 lines deleted...]
-    <mergeCell ref="B75:D75"/>
+    <mergeCell ref="J4:L4"/>
+    <mergeCell ref="G4:I4"/>
+    <mergeCell ref="Y51:AA51"/>
+    <mergeCell ref="V51:X51"/>
+    <mergeCell ref="S51:U51"/>
+    <mergeCell ref="P51:R51"/>
+    <mergeCell ref="M51:O51"/>
+    <mergeCell ref="J51:L51"/>
+    <mergeCell ref="G51:I51"/>
   </mergeCells>
   <conditionalFormatting sqref="G9:G48 G56:G85 J56:J85 M56:M85 P56:P85 S56:S85 V56:V85 Y56:Y85">
     <cfRule type="cellIs" dxfId="18" priority="96" operator="greaterThanOrEqual">
       <formula>30000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J9:J48">
     <cfRule type="cellIs" dxfId="15" priority="6" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M9:M48">
     <cfRule type="cellIs" dxfId="14" priority="5" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P9:P48">
     <cfRule type="cellIs" dxfId="13" priority="4" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="S9:S48">
     <cfRule type="cellIs" dxfId="12" priority="3" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
@@ -18106,53 +18204,50 @@
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y9:Y48">
     <cfRule type="cellIs" dxfId="10" priority="1" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB9:AC48 AB56:AC85">
     <cfRule type="expression" dxfId="9" priority="101">
       <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D30:D47 D11:D28 D58:D85" xr:uid="{4116C117-3CE1-4A29-8F23-B0218ADDBEF7}"/>
   </dataValidations>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;C&amp;"Arial,Fett"&amp;14Investitionskosten
 </oddHeader>
   </headerFooter>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="5" max="34" man="1"/>
     <brk id="28" max="35" man="1"/>
   </colBreaks>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
   <ignoredErrors>
     <ignoredError sqref="Y54 V54 S54 P54 M54 J54 G54" unlockedFormula="1"/>
   </ignoredErrors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="15" id="{E374E123-3D69-4D1E-ACD8-B07BED04FCA7}">
             <xm:f>'(4) Financement &amp; aide fin.'!$K$24&lt;&gt;#REF!+$AC$49</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFFF0000"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>G86:AC86</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="103" id="{81989A7B-184C-4C22-8C32-99311B052A18}">
             <xm:f>'(4) Financement &amp; aide fin.'!$K$24&lt;&gt;#REF!+$AC$49</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
@@ -18171,2852 +18266,3000 @@
           <x14:formula1>
             <xm:f>'(1) Vue d''ensemble'!$E$15:$E$25</xm:f>
           </x14:formula1>
           <xm:sqref>F9:F48 F56:F85</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{1A4EE9FF-91EA-4718-8CF0-04C291D75E86}">
           <x14:formula1>
             <xm:f>Legende!$A$2:$A$8</xm:f>
           </x14:formula1>
           <xm:sqref>E9:E48 E56:E85</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Tabelle4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M115"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H71" sqref="H71"/>
+      <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.140625" style="19" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="50.85546875" style="19" customWidth="1"/>
+    <col min="1" max="1" width="3.1796875" style="19" customWidth="1"/>
+    <col min="2" max="2" width="2.7265625" style="19" customWidth="1"/>
+    <col min="3" max="3" width="50.81640625" style="19" customWidth="1"/>
     <col min="4" max="11" width="13" style="19" customWidth="1"/>
-    <col min="12" max="12" width="8.7109375" style="19" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="11.42578125" hidden="1"/>
+    <col min="12" max="12" width="8.7265625" style="19" customWidth="1"/>
+    <col min="13" max="13" width="11.453125" style="19" customWidth="1"/>
+    <col min="14" max="16384" width="11.453125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="76"/>
       <c r="B1" s="248"/>
       <c r="C1" s="173"/>
       <c r="D1" s="63"/>
       <c r="E1" s="63"/>
       <c r="F1" s="63"/>
       <c r="G1" s="63"/>
       <c r="H1" s="63"/>
       <c r="I1" s="63"/>
       <c r="J1" s="63"/>
       <c r="K1" s="64"/>
       <c r="L1" s="81"/>
       <c r="M1" s="76"/>
     </row>
-    <row r="2" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="79"/>
       <c r="B2" s="481" t="s">
         <v>94</v>
       </c>
       <c r="C2" s="482"/>
       <c r="D2" s="482"/>
       <c r="E2" s="482"/>
       <c r="F2" s="482"/>
       <c r="G2" s="482"/>
       <c r="H2" s="482"/>
       <c r="I2" s="482"/>
       <c r="J2" s="482"/>
       <c r="K2" s="482"/>
       <c r="L2" s="483"/>
       <c r="M2" s="86"/>
     </row>
-    <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="79"/>
       <c r="B3" s="484"/>
       <c r="C3" s="485"/>
       <c r="D3" s="485"/>
       <c r="E3" s="485"/>
       <c r="F3" s="485"/>
       <c r="G3" s="485"/>
       <c r="H3" s="485"/>
       <c r="I3" s="485"/>
       <c r="J3" s="485"/>
       <c r="K3" s="485"/>
       <c r="L3" s="486"/>
       <c r="M3" s="86"/>
     </row>
-    <row r="4" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="79"/>
       <c r="B4" s="484"/>
       <c r="C4" s="485"/>
       <c r="D4" s="485"/>
       <c r="E4" s="485"/>
       <c r="F4" s="485"/>
       <c r="G4" s="485"/>
       <c r="H4" s="485"/>
       <c r="I4" s="485"/>
       <c r="J4" s="485"/>
       <c r="K4" s="485"/>
       <c r="L4" s="486"/>
       <c r="M4" s="86"/>
     </row>
-    <row r="5" spans="1:13" ht="97.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" ht="97.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="79"/>
       <c r="B5" s="487"/>
       <c r="C5" s="488"/>
       <c r="D5" s="488"/>
       <c r="E5" s="488"/>
       <c r="F5" s="488"/>
       <c r="G5" s="488"/>
       <c r="H5" s="488"/>
       <c r="I5" s="488"/>
       <c r="J5" s="488"/>
       <c r="K5" s="488"/>
       <c r="L5" s="489"/>
       <c r="M5" s="86"/>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" s="76"/>
       <c r="B6" s="70"/>
       <c r="C6" s="77"/>
       <c r="D6" s="77"/>
       <c r="E6" s="77"/>
       <c r="F6" s="77"/>
       <c r="G6" s="77"/>
       <c r="H6" s="77"/>
       <c r="I6" s="77"/>
       <c r="J6" s="77"/>
       <c r="K6" s="77"/>
       <c r="L6" s="70"/>
       <c r="M6" s="76"/>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" s="79"/>
       <c r="B7" s="249"/>
       <c r="C7" s="250"/>
       <c r="D7" s="250"/>
       <c r="E7" s="250"/>
       <c r="F7" s="250"/>
       <c r="G7" s="250"/>
       <c r="H7" s="250"/>
       <c r="I7" s="250"/>
       <c r="J7" s="250"/>
       <c r="K7" s="250"/>
       <c r="L7" s="251"/>
       <c r="M7" s="86"/>
     </row>
-    <row r="8" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" ht="15.5" x14ac:dyDescent="0.25">
       <c r="A8" s="79"/>
       <c r="B8" s="252"/>
       <c r="C8" s="253" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="69"/>
       <c r="E8" s="69"/>
       <c r="F8" s="69"/>
       <c r="G8" s="69"/>
       <c r="H8" s="69"/>
       <c r="I8" s="69"/>
       <c r="J8" s="69"/>
       <c r="K8" s="69"/>
       <c r="L8" s="254"/>
       <c r="M8" s="86"/>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A9" s="79"/>
       <c r="B9" s="153"/>
       <c r="C9" s="255" t="s">
         <v>75</v>
       </c>
       <c r="D9" s="76"/>
       <c r="E9" s="76"/>
       <c r="F9" s="76"/>
       <c r="G9" s="76"/>
       <c r="H9" s="76"/>
       <c r="I9" s="76"/>
       <c r="J9" s="76"/>
       <c r="K9" s="76"/>
       <c r="L9" s="256"/>
       <c r="M9" s="86"/>
     </row>
-    <row r="10" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="79"/>
       <c r="B10" s="153"/>
       <c r="C10" s="75" t="s">
         <v>64</v>
       </c>
       <c r="D10" s="76"/>
       <c r="E10" s="76"/>
       <c r="F10" s="76"/>
       <c r="G10" s="76"/>
       <c r="H10" s="76"/>
       <c r="I10" s="76"/>
       <c r="J10" s="76"/>
       <c r="K10" s="76"/>
       <c r="L10" s="256"/>
       <c r="M10" s="86"/>
     </row>
-    <row r="11" spans="1:13" ht="14.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" ht="14.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="79"/>
       <c r="B11" s="153"/>
       <c r="C11" s="76"/>
       <c r="D11" s="431" t="s">
         <v>65</v>
       </c>
       <c r="E11" s="432"/>
       <c r="F11" s="432"/>
       <c r="G11" s="432"/>
       <c r="H11" s="432"/>
       <c r="I11" s="432"/>
       <c r="J11" s="433"/>
       <c r="K11" s="86"/>
       <c r="L11" s="256"/>
       <c r="M11" s="86"/>
     </row>
-    <row r="12" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="79"/>
       <c r="B12" s="109"/>
       <c r="C12" s="257" t="s">
         <v>49</v>
       </c>
       <c r="D12" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="16" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G12" s="16" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="14" t="s">
         <v>11</v>
       </c>
       <c r="I12" s="14" t="s">
         <v>11</v>
       </c>
       <c r="J12" s="14" t="s">
         <v>11</v>
       </c>
       <c r="K12" s="258" t="s">
         <v>1</v>
       </c>
       <c r="L12" s="259"/>
       <c r="M12" s="86"/>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13" s="79"/>
       <c r="B13" s="109"/>
       <c r="C13" s="343">
         <f>'(1) Vue d''ensemble'!E15</f>
         <v>0</v>
       </c>
       <c r="D13" s="324"/>
       <c r="E13" s="324"/>
       <c r="F13" s="324"/>
       <c r="G13" s="324"/>
       <c r="H13" s="324"/>
       <c r="I13" s="324"/>
       <c r="J13" s="324"/>
       <c r="K13" s="325">
         <f>SUM(D13:J13)</f>
         <v>0</v>
       </c>
       <c r="L13" s="260"/>
       <c r="M13" s="86"/>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" s="79"/>
       <c r="B14" s="109"/>
       <c r="C14" s="344">
         <f>'(1) Vue d''ensemble'!E16</f>
         <v>0</v>
       </c>
       <c r="D14" s="326"/>
       <c r="E14" s="326"/>
       <c r="F14" s="326"/>
       <c r="G14" s="326"/>
       <c r="H14" s="326"/>
       <c r="I14" s="326"/>
       <c r="J14" s="326"/>
       <c r="K14" s="327">
         <f t="shared" ref="K14:K23" si="0">SUM(D14:J14)</f>
         <v>0</v>
       </c>
       <c r="L14" s="260"/>
       <c r="M14" s="86"/>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="79"/>
       <c r="B15" s="109"/>
       <c r="C15" s="344">
         <f>'(1) Vue d''ensemble'!E17</f>
         <v>0</v>
       </c>
       <c r="D15" s="326"/>
       <c r="E15" s="326"/>
       <c r="F15" s="326"/>
       <c r="G15" s="326"/>
       <c r="H15" s="326"/>
       <c r="I15" s="326"/>
       <c r="J15" s="326"/>
       <c r="K15" s="327">
         <f t="shared" ref="K15:K17" si="1">SUM(D15:J15)</f>
         <v>0</v>
       </c>
       <c r="L15" s="260"/>
       <c r="M15" s="86"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="79"/>
       <c r="B16" s="109"/>
       <c r="C16" s="344">
         <f>'(1) Vue d''ensemble'!E18</f>
         <v>0</v>
       </c>
       <c r="D16" s="326"/>
       <c r="E16" s="326"/>
       <c r="F16" s="326"/>
       <c r="G16" s="326"/>
       <c r="H16" s="326"/>
       <c r="I16" s="326"/>
       <c r="J16" s="326"/>
       <c r="K16" s="327">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L16" s="260"/>
       <c r="M16" s="86"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="79"/>
       <c r="B17" s="109"/>
       <c r="C17" s="344">
         <f>'(1) Vue d''ensemble'!E19</f>
         <v>0</v>
       </c>
       <c r="D17" s="326"/>
       <c r="E17" s="326"/>
       <c r="F17" s="326"/>
       <c r="G17" s="326"/>
       <c r="H17" s="326"/>
       <c r="I17" s="326"/>
       <c r="J17" s="326"/>
       <c r="K17" s="327">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L17" s="260"/>
       <c r="M17" s="86"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="79"/>
       <c r="B18" s="109"/>
       <c r="C18" s="344">
         <f>'(1) Vue d''ensemble'!E20</f>
         <v>0</v>
       </c>
       <c r="D18" s="326"/>
       <c r="E18" s="326"/>
       <c r="F18" s="326"/>
       <c r="G18" s="326"/>
       <c r="H18" s="326"/>
       <c r="I18" s="326"/>
       <c r="J18" s="326"/>
       <c r="K18" s="327">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L18" s="260"/>
       <c r="M18" s="86"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="79"/>
       <c r="B19" s="109"/>
       <c r="C19" s="344">
         <f>'(1) Vue d''ensemble'!E21</f>
         <v>0</v>
       </c>
       <c r="D19" s="326"/>
       <c r="E19" s="326"/>
       <c r="F19" s="326"/>
       <c r="G19" s="326"/>
       <c r="H19" s="326"/>
       <c r="I19" s="326"/>
       <c r="J19" s="326"/>
       <c r="K19" s="327">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L19" s="260"/>
       <c r="M19" s="86"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="79"/>
       <c r="B20" s="109"/>
       <c r="C20" s="344">
         <f>'(1) Vue d''ensemble'!E22</f>
         <v>0</v>
       </c>
       <c r="D20" s="326"/>
       <c r="E20" s="326"/>
       <c r="F20" s="326"/>
       <c r="G20" s="326"/>
       <c r="H20" s="326"/>
       <c r="I20" s="326"/>
       <c r="J20" s="326"/>
       <c r="K20" s="327">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L20" s="260"/>
       <c r="M20" s="86"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="79"/>
       <c r="B21" s="109"/>
       <c r="C21" s="344">
         <f>'(1) Vue d''ensemble'!E23</f>
         <v>0</v>
       </c>
       <c r="D21" s="326"/>
       <c r="E21" s="326"/>
       <c r="F21" s="326"/>
       <c r="G21" s="326"/>
       <c r="H21" s="326"/>
       <c r="I21" s="326"/>
       <c r="J21" s="326"/>
       <c r="K21" s="327">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L21" s="260"/>
       <c r="M21" s="86"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="79"/>
       <c r="B22" s="109"/>
       <c r="C22" s="344">
         <f>'(1) Vue d''ensemble'!E24</f>
         <v>0</v>
       </c>
       <c r="D22" s="326"/>
       <c r="E22" s="326"/>
       <c r="F22" s="326"/>
       <c r="G22" s="326"/>
       <c r="H22" s="326"/>
       <c r="I22" s="326"/>
       <c r="J22" s="326"/>
       <c r="K22" s="327">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L22" s="260"/>
       <c r="M22" s="86"/>
     </row>
-    <row r="23" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="79"/>
       <c r="B23" s="109"/>
       <c r="C23" s="345">
         <f>'(1) Vue d''ensemble'!E25</f>
         <v>0</v>
       </c>
       <c r="D23" s="328"/>
       <c r="E23" s="328"/>
       <c r="F23" s="328"/>
       <c r="G23" s="328"/>
       <c r="H23" s="328"/>
       <c r="I23" s="328"/>
       <c r="J23" s="328"/>
       <c r="K23" s="329">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L23" s="260"/>
       <c r="M23" s="61"/>
     </row>
-    <row r="24" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="79"/>
       <c r="B24" s="109"/>
       <c r="C24" s="261" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="262">
         <f>SUM(D13:D23)</f>
         <v>0</v>
       </c>
       <c r="E24" s="262">
         <f>SUM(E13:E23)</f>
         <v>0</v>
       </c>
       <c r="F24" s="262">
         <f>SUM(F13:F23)</f>
         <v>0</v>
       </c>
       <c r="G24" s="262">
         <f>SUM(G13:G23)</f>
         <v>0</v>
       </c>
       <c r="H24" s="262">
         <f t="shared" ref="H24:J24" si="2">SUM(H13:H23)</f>
         <v>0</v>
       </c>
       <c r="I24" s="262">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J24" s="262">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K24" s="263">
         <f>ROUND(SUM(K13:K23),0)</f>
         <v>0</v>
       </c>
       <c r="L24" s="264"/>
       <c r="M24" s="490" t="str">
         <f>IF(K24&lt;&gt;'(2) Coûts d''investissement'!$D$6,"Check total (2)","")</f>
         <v/>
       </c>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A25" s="79"/>
       <c r="B25" s="153"/>
       <c r="C25" s="79"/>
       <c r="D25" s="265"/>
       <c r="E25" s="18"/>
       <c r="F25" s="18"/>
       <c r="G25" s="18"/>
       <c r="H25" s="18"/>
       <c r="I25" s="18"/>
       <c r="J25" s="18"/>
       <c r="K25" s="18"/>
       <c r="L25" s="107"/>
       <c r="M25" s="491"/>
     </row>
-    <row r="26" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="79"/>
       <c r="B26" s="153"/>
       <c r="C26" s="88" t="s">
         <v>76</v>
       </c>
       <c r="D26" s="18"/>
       <c r="E26" s="18"/>
       <c r="F26" s="18"/>
       <c r="G26" s="18"/>
       <c r="H26" s="18"/>
       <c r="I26" s="18"/>
       <c r="J26" s="18"/>
       <c r="K26" s="18"/>
       <c r="L26" s="266"/>
       <c r="M26" s="492"/>
     </row>
-    <row r="27" spans="1:13" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:13" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="79"/>
       <c r="B27" s="153"/>
       <c r="C27" s="88"/>
       <c r="D27" s="18"/>
       <c r="E27" s="18"/>
       <c r="F27" s="18"/>
       <c r="G27" s="18"/>
       <c r="H27" s="18"/>
       <c r="I27" s="18"/>
       <c r="J27" s="18"/>
       <c r="K27" s="18"/>
       <c r="L27" s="266"/>
       <c r="M27" s="86"/>
     </row>
-    <row r="28" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="79"/>
       <c r="B28" s="109"/>
       <c r="C28" s="257" t="s">
         <v>66</v>
       </c>
       <c r="D28" s="346" t="str">
         <f>D12</f>
         <v>20xx</v>
       </c>
       <c r="E28" s="346" t="str">
         <f t="shared" ref="E28:J28" si="3">E12</f>
         <v>20xx</v>
       </c>
       <c r="F28" s="346" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
       <c r="G28" s="346" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
       <c r="H28" s="346" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
       <c r="I28" s="346" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
       <c r="J28" s="346" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
       <c r="K28" s="258" t="s">
         <v>1</v>
       </c>
       <c r="L28" s="259"/>
       <c r="M28" s="86"/>
     </row>
-    <row r="29" spans="1:13" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:13" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="79"/>
       <c r="B29" s="109"/>
       <c r="C29" s="267" t="s">
         <v>67</v>
       </c>
       <c r="D29" s="17"/>
       <c r="E29" s="17"/>
       <c r="F29" s="17"/>
       <c r="G29" s="17"/>
       <c r="H29" s="17"/>
       <c r="I29" s="17"/>
       <c r="J29" s="17"/>
       <c r="K29" s="268">
         <f t="shared" ref="K29:K39" si="4">SUM(D29:J29)</f>
         <v>0</v>
       </c>
       <c r="L29" s="264"/>
       <c r="M29" s="269"/>
     </row>
-    <row r="30" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="79"/>
       <c r="B30" s="109"/>
       <c r="C30" s="330" t="s">
         <v>68</v>
       </c>
       <c r="D30" s="324"/>
       <c r="E30" s="324"/>
       <c r="F30" s="324"/>
       <c r="G30" s="324"/>
       <c r="H30" s="324"/>
       <c r="I30" s="324"/>
       <c r="J30" s="324"/>
       <c r="K30" s="325">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L30" s="260"/>
       <c r="M30" s="86"/>
     </row>
-    <row r="31" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="79"/>
       <c r="B31" s="109"/>
       <c r="C31" s="331" t="s">
         <v>68</v>
       </c>
       <c r="D31" s="326"/>
       <c r="E31" s="326"/>
       <c r="F31" s="326"/>
       <c r="G31" s="326"/>
       <c r="H31" s="326"/>
       <c r="I31" s="326"/>
       <c r="J31" s="326"/>
       <c r="K31" s="327">
         <f t="shared" ref="K31:K34" si="5">SUM(D31:J31)</f>
         <v>0</v>
       </c>
       <c r="L31" s="260"/>
       <c r="M31" s="86"/>
     </row>
-    <row r="32" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="79"/>
       <c r="B32" s="109"/>
       <c r="C32" s="331" t="s">
         <v>68</v>
       </c>
       <c r="D32" s="326"/>
       <c r="E32" s="326"/>
       <c r="F32" s="326"/>
       <c r="G32" s="326"/>
       <c r="H32" s="326"/>
       <c r="I32" s="326"/>
       <c r="J32" s="326"/>
       <c r="K32" s="327">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="L32" s="260"/>
       <c r="M32" s="86"/>
     </row>
-    <row r="33" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="79"/>
       <c r="B33" s="109"/>
       <c r="C33" s="331" t="s">
         <v>68</v>
       </c>
       <c r="D33" s="326"/>
       <c r="E33" s="326"/>
       <c r="F33" s="326"/>
       <c r="G33" s="326"/>
       <c r="H33" s="326"/>
       <c r="I33" s="326"/>
       <c r="J33" s="326"/>
       <c r="K33" s="327">
         <f t="shared" ref="K33" si="6">SUM(D33:J33)</f>
         <v>0</v>
       </c>
       <c r="L33" s="260"/>
       <c r="M33" s="86"/>
     </row>
-    <row r="34" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="79"/>
       <c r="B34" s="109"/>
       <c r="C34" s="331" t="s">
         <v>68</v>
       </c>
       <c r="D34" s="326"/>
       <c r="E34" s="326"/>
       <c r="F34" s="326"/>
       <c r="G34" s="326"/>
       <c r="H34" s="326"/>
       <c r="I34" s="326"/>
       <c r="J34" s="326"/>
       <c r="K34" s="327">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="L34" s="260"/>
       <c r="M34" s="86"/>
     </row>
-    <row r="35" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="79"/>
       <c r="B35" s="109"/>
       <c r="C35" s="331" t="s">
         <v>68</v>
       </c>
       <c r="D35" s="326"/>
       <c r="E35" s="326"/>
       <c r="F35" s="326"/>
       <c r="G35" s="326"/>
       <c r="H35" s="326"/>
       <c r="I35" s="326"/>
       <c r="J35" s="326"/>
       <c r="K35" s="327">
         <f t="shared" ref="K35" si="7">SUM(D35:J35)</f>
         <v>0</v>
       </c>
       <c r="L35" s="260"/>
       <c r="M35" s="86"/>
     </row>
-    <row r="36" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="79"/>
       <c r="B36" s="109"/>
       <c r="C36" s="331" t="s">
         <v>68</v>
       </c>
       <c r="D36" s="326"/>
       <c r="E36" s="326"/>
       <c r="F36" s="326"/>
       <c r="G36" s="326"/>
       <c r="H36" s="326"/>
       <c r="I36" s="326"/>
       <c r="J36" s="326"/>
       <c r="K36" s="327">
         <f t="shared" ref="K36:K37" si="8">SUM(D36:J36)</f>
         <v>0</v>
       </c>
       <c r="L36" s="260"/>
       <c r="M36" s="86"/>
     </row>
-    <row r="37" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="79"/>
       <c r="B37" s="109"/>
       <c r="C37" s="331" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="326"/>
       <c r="E37" s="326"/>
       <c r="F37" s="326"/>
       <c r="G37" s="326"/>
       <c r="H37" s="326"/>
       <c r="I37" s="326"/>
       <c r="J37" s="326"/>
       <c r="K37" s="327">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="L37" s="260"/>
       <c r="M37" s="86"/>
     </row>
-    <row r="38" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="79"/>
       <c r="B38" s="109"/>
       <c r="C38" s="331" t="s">
         <v>68</v>
       </c>
       <c r="D38" s="326"/>
       <c r="E38" s="326"/>
       <c r="F38" s="326"/>
       <c r="G38" s="326"/>
       <c r="H38" s="326"/>
       <c r="I38" s="326"/>
       <c r="J38" s="326"/>
       <c r="K38" s="327">
         <f t="shared" ref="K38" si="9">SUM(D38:J38)</f>
         <v>0</v>
       </c>
       <c r="L38" s="260"/>
       <c r="M38" s="86"/>
     </row>
-    <row r="39" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="79"/>
       <c r="B39" s="109"/>
       <c r="C39" s="332" t="s">
         <v>68</v>
       </c>
       <c r="D39" s="328"/>
       <c r="E39" s="328"/>
       <c r="F39" s="328"/>
       <c r="G39" s="328"/>
       <c r="H39" s="328"/>
       <c r="I39" s="328"/>
       <c r="J39" s="328"/>
       <c r="K39" s="329">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L39" s="260"/>
       <c r="M39" s="86"/>
     </row>
-    <row r="40" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="79"/>
       <c r="B40" s="109"/>
       <c r="C40" s="270" t="s">
         <v>69</v>
       </c>
       <c r="D40" s="271"/>
       <c r="E40" s="271"/>
       <c r="F40" s="271"/>
       <c r="G40" s="271"/>
       <c r="H40" s="271"/>
       <c r="I40" s="271"/>
       <c r="J40" s="271"/>
       <c r="K40" s="272"/>
       <c r="L40" s="260"/>
       <c r="M40" s="86"/>
     </row>
-    <row r="41" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A41" s="79"/>
       <c r="B41" s="109"/>
       <c r="C41" s="343">
         <f>'(1) Vue d''ensemble'!E15</f>
         <v>0</v>
       </c>
       <c r="D41" s="324"/>
       <c r="E41" s="324"/>
       <c r="F41" s="324"/>
       <c r="G41" s="324"/>
       <c r="H41" s="324"/>
       <c r="I41" s="324"/>
       <c r="J41" s="324"/>
       <c r="K41" s="325">
         <f t="shared" ref="K41:K51" si="10">SUM(D41:J41)</f>
         <v>0</v>
       </c>
       <c r="L41" s="260"/>
       <c r="M41" s="86"/>
     </row>
-    <row r="42" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A42" s="79"/>
       <c r="B42" s="109"/>
       <c r="C42" s="344">
         <f>'(1) Vue d''ensemble'!E16</f>
         <v>0</v>
       </c>
       <c r="D42" s="326"/>
       <c r="E42" s="326"/>
       <c r="F42" s="326"/>
       <c r="G42" s="326"/>
       <c r="H42" s="326"/>
       <c r="I42" s="326"/>
       <c r="J42" s="326"/>
       <c r="K42" s="327">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L42" s="260"/>
       <c r="M42" s="86"/>
     </row>
-    <row r="43" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A43" s="79"/>
       <c r="B43" s="109"/>
       <c r="C43" s="344">
         <f>'(1) Vue d''ensemble'!E17</f>
         <v>0</v>
       </c>
       <c r="D43" s="326"/>
       <c r="E43" s="326"/>
       <c r="F43" s="326"/>
       <c r="G43" s="326"/>
       <c r="H43" s="326"/>
       <c r="I43" s="326"/>
       <c r="J43" s="326"/>
       <c r="K43" s="327">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L43" s="260"/>
       <c r="M43" s="86"/>
     </row>
-    <row r="44" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A44" s="79"/>
       <c r="B44" s="109"/>
       <c r="C44" s="344">
         <f>'(1) Vue d''ensemble'!E18</f>
         <v>0</v>
       </c>
       <c r="D44" s="326"/>
       <c r="E44" s="326"/>
       <c r="F44" s="326"/>
       <c r="G44" s="326"/>
       <c r="H44" s="326"/>
       <c r="I44" s="326"/>
       <c r="J44" s="326"/>
       <c r="K44" s="327">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L44" s="260"/>
       <c r="M44" s="86"/>
     </row>
-    <row r="45" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A45" s="79"/>
       <c r="B45" s="109"/>
       <c r="C45" s="344">
         <f>'(1) Vue d''ensemble'!E19</f>
         <v>0</v>
       </c>
       <c r="D45" s="326"/>
       <c r="E45" s="326"/>
       <c r="F45" s="326"/>
       <c r="G45" s="326"/>
       <c r="H45" s="326"/>
       <c r="I45" s="326"/>
       <c r="J45" s="326"/>
       <c r="K45" s="327">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L45" s="260"/>
       <c r="M45" s="86"/>
     </row>
-    <row r="46" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A46" s="79"/>
       <c r="B46" s="109"/>
       <c r="C46" s="344">
         <f>'(1) Vue d''ensemble'!E20</f>
         <v>0</v>
       </c>
       <c r="D46" s="326"/>
       <c r="E46" s="326"/>
       <c r="F46" s="326"/>
       <c r="G46" s="326"/>
       <c r="H46" s="326"/>
       <c r="I46" s="326"/>
       <c r="J46" s="326"/>
       <c r="K46" s="327">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L46" s="260"/>
       <c r="M46" s="86"/>
     </row>
-    <row r="47" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A47" s="79"/>
       <c r="B47" s="109"/>
       <c r="C47" s="344">
         <f>'(1) Vue d''ensemble'!E21</f>
         <v>0</v>
       </c>
       <c r="D47" s="326"/>
       <c r="E47" s="326"/>
       <c r="F47" s="326"/>
       <c r="G47" s="326"/>
       <c r="H47" s="326"/>
       <c r="I47" s="326"/>
       <c r="J47" s="326"/>
       <c r="K47" s="327">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L47" s="260"/>
       <c r="M47" s="86"/>
     </row>
-    <row r="48" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A48" s="79"/>
       <c r="B48" s="109"/>
       <c r="C48" s="344">
         <f>'(1) Vue d''ensemble'!E22</f>
         <v>0</v>
       </c>
       <c r="D48" s="326"/>
       <c r="E48" s="326"/>
       <c r="F48" s="326"/>
       <c r="G48" s="326"/>
       <c r="H48" s="326"/>
       <c r="I48" s="326"/>
       <c r="J48" s="326"/>
       <c r="K48" s="327">
         <f t="shared" ref="K48:K50" si="11">SUM(D48:J48)</f>
         <v>0</v>
       </c>
       <c r="L48" s="260"/>
       <c r="M48" s="86"/>
     </row>
-    <row r="49" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A49" s="79"/>
       <c r="B49" s="109"/>
       <c r="C49" s="344">
         <f>'(1) Vue d''ensemble'!E23</f>
         <v>0</v>
       </c>
       <c r="D49" s="326"/>
       <c r="E49" s="326"/>
       <c r="F49" s="326"/>
       <c r="G49" s="326"/>
       <c r="H49" s="326"/>
       <c r="I49" s="326"/>
       <c r="J49" s="326"/>
       <c r="K49" s="327">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L49" s="260"/>
       <c r="M49" s="86"/>
     </row>
-    <row r="50" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A50" s="79"/>
       <c r="B50" s="109"/>
       <c r="C50" s="344">
         <f>'(1) Vue d''ensemble'!E24</f>
         <v>0</v>
       </c>
       <c r="D50" s="326"/>
       <c r="E50" s="326"/>
       <c r="F50" s="326"/>
       <c r="G50" s="326"/>
       <c r="H50" s="326"/>
       <c r="I50" s="326"/>
       <c r="J50" s="326"/>
       <c r="K50" s="327">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L50" s="260"/>
       <c r="M50" s="86"/>
     </row>
-    <row r="51" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="79"/>
       <c r="B51" s="109"/>
       <c r="C51" s="347">
         <f>'(1) Vue d''ensemble'!E25</f>
         <v>0</v>
       </c>
       <c r="D51" s="334"/>
       <c r="E51" s="334"/>
       <c r="F51" s="334"/>
       <c r="G51" s="334"/>
       <c r="H51" s="334"/>
       <c r="I51" s="334"/>
       <c r="J51" s="334"/>
       <c r="K51" s="333">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L51" s="260"/>
       <c r="M51" s="86"/>
     </row>
-    <row r="52" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A52" s="79"/>
       <c r="B52" s="109"/>
       <c r="C52" s="261" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="273">
         <f t="shared" ref="D52:J52" si="12">SUM(D29:D51)</f>
         <v>0</v>
       </c>
       <c r="E52" s="273">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="F52" s="273">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="G52" s="273">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="H52" s="273">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I52" s="273">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J52" s="273">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="K52" s="274">
         <f>ROUND(SUM(K29:K51),0)</f>
         <v>0</v>
       </c>
       <c r="L52" s="264"/>
       <c r="M52" s="475" t="str">
         <f>IF(K52=K24,"","Check totals")</f>
         <v/>
       </c>
     </row>
-    <row r="53" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="79"/>
       <c r="B53" s="275"/>
       <c r="C53" s="276"/>
       <c r="D53" s="277" t="str">
         <f>IF(D29&gt;'(1) Vue d''ensemble'!E49,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="E53" s="277" t="str">
         <f>IF(E29&gt;'(1) Vue d''ensemble'!F49,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="F53" s="277" t="str">
         <f>IF(F29&gt;'(1) Vue d''ensemble'!G49,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="G53" s="277" t="str">
         <f>IF(G29&gt;'(1) Vue d''ensemble'!H49,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="H53" s="277" t="str">
         <f>IF(H29&gt;'(1) Vue d''ensemble'!I49,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="I53" s="277" t="str">
         <f>IF(I29&gt;'(1) Vue d''ensemble'!J49,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="J53" s="277" t="str">
         <f>IF(J29&gt;'(1) Vue d''ensemble'!K49,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="K53" s="278"/>
       <c r="L53" s="279"/>
       <c r="M53" s="476"/>
     </row>
-    <row r="54" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="79"/>
       <c r="B54" s="280"/>
       <c r="C54" s="281"/>
       <c r="D54" s="282" t="str">
         <f>IF(D24&lt;&gt;D52,"Check Totals","")</f>
         <v/>
       </c>
       <c r="E54" s="282" t="str">
         <f t="shared" ref="E54:J54" si="13">IF(E24&lt;&gt;E52,"Check Totals","")</f>
         <v/>
       </c>
       <c r="F54" s="282" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="G54" s="282" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="H54" s="282" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="I54" s="282" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="J54" s="282" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="K54" s="283"/>
       <c r="L54" s="284"/>
       <c r="M54" s="477"/>
     </row>
-    <row r="55" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A55" s="76"/>
       <c r="B55" s="70"/>
       <c r="C55" s="286"/>
       <c r="D55" s="287"/>
       <c r="E55" s="287"/>
       <c r="F55" s="287"/>
       <c r="G55" s="287"/>
       <c r="H55" s="287"/>
       <c r="I55" s="287"/>
       <c r="J55" s="287"/>
       <c r="K55" s="287"/>
       <c r="L55" s="288"/>
       <c r="M55" s="289"/>
     </row>
-    <row r="56" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A56" s="79"/>
       <c r="B56" s="249"/>
       <c r="C56" s="290"/>
       <c r="D56" s="291"/>
       <c r="E56" s="291"/>
       <c r="F56" s="291"/>
       <c r="G56" s="291"/>
       <c r="H56" s="291"/>
       <c r="I56" s="291"/>
       <c r="J56" s="291"/>
       <c r="K56" s="291"/>
       <c r="L56" s="292"/>
       <c r="M56" s="285"/>
     </row>
-    <row r="57" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:13" ht="15.5" x14ac:dyDescent="0.25">
       <c r="A57" s="79"/>
       <c r="B57" s="252"/>
       <c r="C57" s="253" t="s">
         <v>14</v>
       </c>
       <c r="D57" s="69"/>
       <c r="E57" s="69"/>
       <c r="F57" s="69"/>
       <c r="G57" s="69"/>
       <c r="H57" s="69"/>
       <c r="I57" s="69"/>
       <c r="J57" s="69"/>
       <c r="K57" s="69"/>
       <c r="L57" s="254"/>
       <c r="M57" s="86"/>
     </row>
-    <row r="58" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A58" s="79"/>
       <c r="B58" s="153"/>
       <c r="C58" s="293" t="s">
         <v>71</v>
       </c>
       <c r="D58" s="294"/>
       <c r="E58" s="294"/>
       <c r="F58" s="294"/>
       <c r="G58" s="294"/>
       <c r="H58" s="294"/>
       <c r="I58" s="294"/>
       <c r="J58" s="294"/>
       <c r="K58" s="76"/>
       <c r="L58" s="295"/>
       <c r="M58" s="296"/>
     </row>
-    <row r="59" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A59" s="79"/>
       <c r="B59" s="153"/>
       <c r="C59" s="294"/>
-      <c r="D59" s="417" t="s">
+      <c r="D59" s="413" t="s">
         <v>70</v>
       </c>
-      <c r="E59" s="418"/>
-[...4 lines deleted...]
-      <c r="J59" s="419"/>
+      <c r="E59" s="414"/>
+      <c r="F59" s="414"/>
+      <c r="G59" s="414"/>
+      <c r="H59" s="414"/>
+      <c r="I59" s="414"/>
+      <c r="J59" s="415"/>
       <c r="K59" s="76"/>
       <c r="L59" s="295"/>
       <c r="M59" s="296"/>
     </row>
-    <row r="60" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A60" s="79"/>
       <c r="B60" s="109"/>
       <c r="C60" s="297"/>
       <c r="D60" s="298" t="str">
         <f t="shared" ref="D60:J60" si="14">D67</f>
         <v>20xx</v>
       </c>
       <c r="E60" s="298" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
       <c r="F60" s="298" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
       <c r="G60" s="298" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
       <c r="H60" s="298" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
       <c r="I60" s="298" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
       <c r="J60" s="298" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
       <c r="K60" s="299"/>
       <c r="L60" s="259"/>
       <c r="M60" s="296"/>
     </row>
-    <row r="61" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A61" s="79"/>
       <c r="B61" s="109"/>
       <c r="C61" s="353" t="s">
         <v>71</v>
       </c>
       <c r="D61" s="300">
         <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!I49</f>
         <v>0</v>
       </c>
       <c r="E61" s="300">
         <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!L49</f>
         <v>0</v>
       </c>
       <c r="F61" s="300">
         <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!O49</f>
         <v>0</v>
       </c>
       <c r="G61" s="300">
         <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!R49</f>
         <v>0</v>
       </c>
       <c r="H61" s="300">
         <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!U49</f>
         <v>0</v>
       </c>
       <c r="I61" s="300">
         <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!X49</f>
         <v>0</v>
       </c>
       <c r="J61" s="300">
         <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!AA49</f>
         <v>0</v>
       </c>
       <c r="K61" s="301"/>
       <c r="L61" s="259"/>
       <c r="M61" s="296"/>
     </row>
-    <row r="62" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A62" s="79"/>
       <c r="B62" s="109"/>
       <c r="C62" s="353" t="s">
         <v>72</v>
       </c>
       <c r="D62" s="302">
         <f>D61-('(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!I86)</f>
         <v>0</v>
       </c>
       <c r="E62" s="302">
         <f>E61-('(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!L86)</f>
         <v>0</v>
       </c>
       <c r="F62" s="302">
         <f>F61-('(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!O86)</f>
         <v>0</v>
       </c>
       <c r="G62" s="302">
         <f>G61-('(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!R86)</f>
         <v>0</v>
       </c>
       <c r="H62" s="302">
         <f>H61-('(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!U86)</f>
         <v>0</v>
       </c>
       <c r="I62" s="302">
         <f>I61-('(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!X86)</f>
         <v>0</v>
       </c>
       <c r="J62" s="302">
         <f>J61-('(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!AA86)</f>
         <v>0</v>
       </c>
       <c r="K62" s="301"/>
       <c r="L62" s="259"/>
       <c r="M62" s="296"/>
     </row>
-    <row r="63" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A63" s="79"/>
       <c r="B63" s="109"/>
       <c r="C63" s="353" t="s">
         <v>73</v>
       </c>
       <c r="D63" s="303">
         <f>D62*'(1) Vue d''ensemble'!E29</f>
         <v>0</v>
       </c>
       <c r="E63" s="303">
         <f>E62*'(1) Vue d''ensemble'!E29</f>
         <v>0</v>
       </c>
       <c r="F63" s="303">
         <f>F62*'(1) Vue d''ensemble'!E29</f>
         <v>0</v>
       </c>
       <c r="G63" s="303">
         <f>G62*'(1) Vue d''ensemble'!E29</f>
         <v>0</v>
       </c>
       <c r="H63" s="303">
         <f>H62*'(1) Vue d''ensemble'!E29</f>
         <v>0</v>
       </c>
       <c r="I63" s="303">
         <f>I62*'(1) Vue d''ensemble'!E29</f>
         <v>0</v>
       </c>
       <c r="J63" s="303">
         <f>J62*'(1) Vue d''ensemble'!E29</f>
         <v>0</v>
       </c>
       <c r="K63" s="301"/>
       <c r="L63" s="259"/>
       <c r="M63" s="296"/>
     </row>
-    <row r="64" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A64" s="79"/>
       <c r="B64" s="109"/>
       <c r="C64" s="304"/>
       <c r="D64" s="305"/>
       <c r="E64" s="305"/>
       <c r="F64" s="305"/>
       <c r="G64" s="305"/>
       <c r="H64" s="305"/>
       <c r="I64" s="305"/>
       <c r="J64" s="305"/>
       <c r="K64" s="306"/>
       <c r="L64" s="259"/>
       <c r="M64" s="296"/>
     </row>
-    <row r="65" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A65" s="79"/>
       <c r="B65" s="153"/>
       <c r="C65" s="87" t="s">
         <v>74</v>
       </c>
       <c r="D65" s="69"/>
       <c r="E65" s="69"/>
       <c r="F65" s="69"/>
       <c r="G65" s="69"/>
       <c r="H65" s="69"/>
       <c r="I65" s="69"/>
       <c r="J65" s="69"/>
       <c r="K65" s="76"/>
       <c r="L65" s="295"/>
       <c r="M65" s="296"/>
     </row>
-    <row r="66" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A66" s="79"/>
       <c r="B66" s="153"/>
       <c r="C66" s="76"/>
-      <c r="D66" s="417" t="s">
+      <c r="D66" s="413" t="s">
         <v>70</v>
       </c>
-      <c r="E66" s="418"/>
-[...4 lines deleted...]
-      <c r="J66" s="419"/>
+      <c r="E66" s="414"/>
+      <c r="F66" s="414"/>
+      <c r="G66" s="414"/>
+      <c r="H66" s="414"/>
+      <c r="I66" s="414"/>
+      <c r="J66" s="415"/>
       <c r="K66" s="76"/>
       <c r="L66" s="295"/>
       <c r="M66" s="296"/>
     </row>
-    <row r="67" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A67" s="79"/>
       <c r="B67" s="109"/>
       <c r="C67" s="257" t="s">
         <v>49</v>
       </c>
       <c r="D67" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="16" t="s">
         <v>11</v>
       </c>
       <c r="F67" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="16" t="s">
         <v>11</v>
       </c>
       <c r="H67" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I67" s="16" t="s">
         <v>11</v>
       </c>
       <c r="J67" s="16" t="s">
         <v>11</v>
       </c>
       <c r="K67" s="307" t="s">
         <v>1</v>
       </c>
       <c r="L67" s="259"/>
       <c r="M67" s="296"/>
     </row>
-    <row r="68" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A68" s="79"/>
       <c r="B68" s="109"/>
       <c r="C68" s="343">
         <f>'(1) Vue d''ensemble'!E15</f>
         <v>0</v>
       </c>
       <c r="D68" s="335"/>
       <c r="E68" s="335"/>
       <c r="F68" s="335"/>
       <c r="G68" s="335"/>
       <c r="H68" s="335"/>
       <c r="I68" s="335"/>
       <c r="J68" s="335"/>
       <c r="K68" s="308">
         <f>SUM(D68:J68)</f>
         <v>0</v>
       </c>
       <c r="L68" s="260"/>
       <c r="M68" s="296"/>
     </row>
-    <row r="69" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A69" s="79"/>
       <c r="B69" s="109"/>
       <c r="C69" s="344">
         <f>'(1) Vue d''ensemble'!E16</f>
         <v>0</v>
       </c>
       <c r="D69" s="336"/>
       <c r="E69" s="336"/>
       <c r="F69" s="336"/>
       <c r="G69" s="336"/>
       <c r="H69" s="336"/>
       <c r="I69" s="336"/>
       <c r="J69" s="336"/>
       <c r="K69" s="308">
         <f t="shared" ref="K69:K78" si="15">SUM(D69:J69)</f>
         <v>0</v>
       </c>
       <c r="L69" s="260"/>
       <c r="M69" s="296"/>
     </row>
-    <row r="70" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A70" s="79"/>
       <c r="B70" s="109"/>
       <c r="C70" s="344">
         <f>'(1) Vue d''ensemble'!E17</f>
         <v>0</v>
       </c>
       <c r="D70" s="336"/>
       <c r="E70" s="336"/>
       <c r="F70" s="336"/>
       <c r="G70" s="336"/>
       <c r="H70" s="336"/>
       <c r="I70" s="336"/>
       <c r="J70" s="336"/>
       <c r="K70" s="308">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L70" s="260"/>
       <c r="M70" s="296"/>
     </row>
-    <row r="71" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A71" s="79"/>
       <c r="B71" s="109"/>
       <c r="C71" s="344">
         <f>'(1) Vue d''ensemble'!E18</f>
         <v>0</v>
       </c>
       <c r="D71" s="337"/>
       <c r="E71" s="337"/>
       <c r="F71" s="337"/>
       <c r="G71" s="337"/>
       <c r="H71" s="337"/>
       <c r="I71" s="337"/>
       <c r="J71" s="337"/>
       <c r="K71" s="308">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L71" s="260"/>
       <c r="M71" s="296"/>
     </row>
-    <row r="72" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A72" s="79"/>
       <c r="B72" s="109"/>
       <c r="C72" s="344">
         <f>'(1) Vue d''ensemble'!E19</f>
         <v>0</v>
       </c>
       <c r="D72" s="337"/>
       <c r="E72" s="337"/>
       <c r="F72" s="337"/>
       <c r="G72" s="337"/>
       <c r="H72" s="337"/>
       <c r="I72" s="337"/>
       <c r="J72" s="337"/>
       <c r="K72" s="308">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L72" s="260"/>
       <c r="M72" s="296"/>
     </row>
-    <row r="73" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A73" s="79"/>
       <c r="B73" s="109"/>
       <c r="C73" s="344">
         <f>'(1) Vue d''ensemble'!E20</f>
         <v>0</v>
       </c>
       <c r="D73" s="337"/>
       <c r="E73" s="337"/>
       <c r="F73" s="337"/>
       <c r="G73" s="337"/>
       <c r="H73" s="337"/>
       <c r="I73" s="337"/>
       <c r="J73" s="337"/>
       <c r="K73" s="308">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L73" s="260"/>
       <c r="M73" s="296"/>
     </row>
-    <row r="74" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A74" s="79"/>
       <c r="B74" s="109"/>
       <c r="C74" s="344">
         <f>'(1) Vue d''ensemble'!E21</f>
         <v>0</v>
       </c>
       <c r="D74" s="337"/>
       <c r="E74" s="337"/>
       <c r="F74" s="337"/>
       <c r="G74" s="337"/>
       <c r="H74" s="337"/>
       <c r="I74" s="337"/>
       <c r="J74" s="337"/>
       <c r="K74" s="308">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L74" s="260"/>
       <c r="M74" s="296"/>
     </row>
-    <row r="75" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A75" s="79"/>
       <c r="B75" s="109"/>
       <c r="C75" s="344">
         <f>'(1) Vue d''ensemble'!E22</f>
         <v>0</v>
       </c>
       <c r="D75" s="337"/>
       <c r="E75" s="337"/>
       <c r="F75" s="337"/>
       <c r="G75" s="337"/>
       <c r="H75" s="337"/>
       <c r="I75" s="337"/>
       <c r="J75" s="337"/>
       <c r="K75" s="308">
         <f t="shared" ref="K75:K77" si="16">SUM(D75:J75)</f>
         <v>0</v>
       </c>
       <c r="L75" s="260"/>
       <c r="M75" s="296"/>
     </row>
-    <row r="76" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A76" s="79"/>
       <c r="B76" s="109"/>
       <c r="C76" s="344">
         <f>'(1) Vue d''ensemble'!E23</f>
         <v>0</v>
       </c>
       <c r="D76" s="337"/>
       <c r="E76" s="337"/>
       <c r="F76" s="337"/>
       <c r="G76" s="337"/>
       <c r="H76" s="337"/>
       <c r="I76" s="337"/>
       <c r="J76" s="337"/>
       <c r="K76" s="308">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L76" s="260"/>
       <c r="M76" s="296"/>
     </row>
-    <row r="77" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A77" s="79"/>
       <c r="B77" s="109"/>
       <c r="C77" s="344">
         <f>'(1) Vue d''ensemble'!E24</f>
         <v>0</v>
       </c>
       <c r="D77" s="337"/>
       <c r="E77" s="337"/>
       <c r="F77" s="337"/>
       <c r="G77" s="337"/>
       <c r="H77" s="337"/>
       <c r="I77" s="337"/>
       <c r="J77" s="337"/>
       <c r="K77" s="308">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L77" s="260"/>
       <c r="M77" s="296"/>
     </row>
-    <row r="78" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A78" s="79"/>
       <c r="B78" s="109"/>
       <c r="C78" s="345">
         <f>'(1) Vue d''ensemble'!E25</f>
         <v>0</v>
       </c>
       <c r="D78" s="338"/>
       <c r="E78" s="338"/>
       <c r="F78" s="338"/>
       <c r="G78" s="338"/>
       <c r="H78" s="338"/>
       <c r="I78" s="338"/>
       <c r="J78" s="338"/>
       <c r="K78" s="308">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L78" s="260"/>
       <c r="M78" s="296"/>
     </row>
-    <row r="79" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="79"/>
       <c r="B79" s="109"/>
       <c r="C79" s="261" t="s">
         <v>1</v>
       </c>
       <c r="D79" s="262">
         <f>SUM(D68:D78)</f>
         <v>0</v>
       </c>
       <c r="E79" s="262">
         <f>SUM(E68:E78)</f>
         <v>0</v>
       </c>
       <c r="F79" s="262">
         <f>SUM(F68:F78)</f>
         <v>0</v>
       </c>
       <c r="G79" s="262">
         <f>SUM(G68:G78)</f>
         <v>0</v>
       </c>
       <c r="H79" s="262">
         <f t="shared" ref="H79:J79" si="17">SUM(H68:H78)</f>
         <v>0</v>
       </c>
       <c r="I79" s="262">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="J79" s="262">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="K79" s="309">
         <f>ROUND(SUM(K68:K78),0)</f>
         <v>0</v>
       </c>
       <c r="L79" s="264"/>
       <c r="M79" s="310" t="str">
         <f>IF(K79&lt;&gt;D61+E61+F61+G61+H61+I61+J61,"Check total (3)","")</f>
         <v/>
       </c>
     </row>
-    <row r="80" spans="1:13" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:13" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="79"/>
       <c r="B80" s="153"/>
       <c r="C80" s="79"/>
       <c r="D80" s="265" t="str">
         <f>IF(D79&lt;&gt;D61,"Le total doit correspondre aux OPEX annuelles","")</f>
         <v/>
       </c>
       <c r="E80" s="265" t="str">
-        <f t="shared" ref="D80:J80" si="18">IF(E79&lt;&gt;E61,"Le total doit correspondre aux OPEX annuelles","")</f>
+        <f t="shared" ref="E80:J80" si="18">IF(E79&lt;&gt;E61,"Le total doit correspondre aux OPEX annuelles","")</f>
         <v/>
       </c>
       <c r="F80" s="265" t="str">
         <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="G80" s="265" t="str">
         <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="H80" s="265" t="str">
         <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="I80" s="265" t="str">
         <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="J80" s="265" t="str">
         <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="K80" s="18"/>
       <c r="L80" s="107"/>
       <c r="M80" s="296"/>
     </row>
-    <row r="81" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="79"/>
       <c r="B81" s="153"/>
       <c r="C81" s="493" t="s">
         <v>77</v>
       </c>
       <c r="D81" s="494"/>
       <c r="E81" s="494"/>
       <c r="F81" s="494"/>
       <c r="G81" s="494"/>
       <c r="H81" s="494"/>
       <c r="I81" s="494"/>
       <c r="J81" s="494"/>
       <c r="K81" s="494"/>
       <c r="L81" s="266"/>
       <c r="M81" s="86"/>
     </row>
-    <row r="82" spans="1:13" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:13" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="79"/>
       <c r="B82" s="153"/>
       <c r="C82" s="88"/>
       <c r="D82" s="18"/>
       <c r="E82" s="18"/>
       <c r="F82" s="18"/>
       <c r="G82" s="18"/>
       <c r="H82" s="18"/>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="266"/>
       <c r="M82" s="86"/>
     </row>
-    <row r="83" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A83" s="79"/>
       <c r="B83" s="109"/>
       <c r="C83" s="257" t="s">
         <v>66</v>
       </c>
       <c r="D83" s="346" t="str">
         <f>D67</f>
         <v>20xx</v>
       </c>
       <c r="E83" s="346" t="str">
         <f t="shared" ref="E83:J83" si="19">E67</f>
         <v>20xx</v>
       </c>
       <c r="F83" s="346" t="str">
         <f t="shared" si="19"/>
         <v>20xx</v>
       </c>
       <c r="G83" s="346" t="str">
         <f t="shared" si="19"/>
         <v>20xx</v>
       </c>
       <c r="H83" s="346" t="str">
         <f t="shared" si="19"/>
         <v>20xx</v>
       </c>
       <c r="I83" s="346" t="str">
         <f t="shared" si="19"/>
         <v>20xx</v>
       </c>
       <c r="J83" s="348" t="str">
         <f t="shared" si="19"/>
         <v>20xx</v>
       </c>
       <c r="K83" s="311" t="s">
         <v>1</v>
       </c>
       <c r="L83" s="259"/>
       <c r="M83" s="86"/>
     </row>
-    <row r="84" spans="1:13" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:13" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A84" s="79"/>
       <c r="B84" s="109"/>
       <c r="C84" s="267" t="s">
         <v>78</v>
       </c>
       <c r="D84" s="52"/>
       <c r="E84" s="52"/>
       <c r="F84" s="52"/>
       <c r="G84" s="52"/>
       <c r="H84" s="52"/>
       <c r="I84" s="52"/>
       <c r="J84" s="52"/>
       <c r="K84" s="312">
         <f>SUM(D84:J84)</f>
         <v>0</v>
       </c>
       <c r="L84" s="264"/>
       <c r="M84" s="269"/>
     </row>
-    <row r="85" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A85" s="79"/>
       <c r="B85" s="109"/>
       <c r="C85" s="270" t="s">
         <v>79</v>
       </c>
       <c r="D85" s="313"/>
       <c r="E85" s="314"/>
       <c r="F85" s="314"/>
       <c r="G85" s="314"/>
       <c r="H85" s="314"/>
       <c r="I85" s="314"/>
       <c r="J85" s="315"/>
       <c r="K85" s="316"/>
       <c r="L85" s="260"/>
       <c r="M85" s="86"/>
     </row>
-    <row r="86" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="79"/>
       <c r="B86" s="109"/>
       <c r="C86" s="330" t="s">
         <v>68</v>
       </c>
       <c r="D86" s="335"/>
       <c r="E86" s="335"/>
       <c r="F86" s="335"/>
       <c r="G86" s="335"/>
       <c r="H86" s="335"/>
       <c r="I86" s="335"/>
       <c r="J86" s="335"/>
       <c r="K86" s="317">
         <f t="shared" ref="K86:K95" si="20">SUM(D86:J86)</f>
         <v>0</v>
       </c>
       <c r="L86" s="260"/>
       <c r="M86" s="86"/>
     </row>
-    <row r="87" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="79"/>
       <c r="B87" s="109"/>
       <c r="C87" s="331" t="s">
         <v>68</v>
       </c>
       <c r="D87" s="336"/>
       <c r="E87" s="336"/>
       <c r="F87" s="336"/>
       <c r="G87" s="336"/>
       <c r="H87" s="336"/>
       <c r="I87" s="336"/>
       <c r="J87" s="336"/>
       <c r="K87" s="317">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L87" s="260"/>
       <c r="M87" s="86"/>
     </row>
-    <row r="88" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="79"/>
       <c r="B88" s="109"/>
       <c r="C88" s="331" t="s">
         <v>68</v>
       </c>
       <c r="D88" s="336"/>
       <c r="E88" s="336"/>
       <c r="F88" s="336"/>
       <c r="G88" s="336"/>
       <c r="H88" s="336"/>
       <c r="I88" s="336"/>
       <c r="J88" s="336"/>
       <c r="K88" s="317">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L88" s="260"/>
       <c r="M88" s="86"/>
     </row>
-    <row r="89" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="79"/>
       <c r="B89" s="109"/>
       <c r="C89" s="331" t="s">
         <v>68</v>
       </c>
       <c r="D89" s="336"/>
       <c r="E89" s="336"/>
       <c r="F89" s="336"/>
       <c r="G89" s="336"/>
       <c r="H89" s="336"/>
       <c r="I89" s="336"/>
       <c r="J89" s="336"/>
       <c r="K89" s="317">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L89" s="260"/>
       <c r="M89" s="86"/>
     </row>
-    <row r="90" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="79"/>
       <c r="B90" s="109"/>
       <c r="C90" s="331" t="s">
         <v>68</v>
       </c>
       <c r="D90" s="336"/>
       <c r="E90" s="336"/>
       <c r="F90" s="336"/>
       <c r="G90" s="336"/>
       <c r="H90" s="336"/>
       <c r="I90" s="336"/>
       <c r="J90" s="336"/>
       <c r="K90" s="317">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L90" s="260"/>
       <c r="M90" s="86"/>
     </row>
-    <row r="91" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="79"/>
       <c r="B91" s="109"/>
       <c r="C91" s="331" t="s">
         <v>68</v>
       </c>
       <c r="D91" s="336"/>
       <c r="E91" s="336"/>
       <c r="F91" s="336"/>
       <c r="G91" s="336"/>
       <c r="H91" s="336"/>
       <c r="I91" s="336"/>
       <c r="J91" s="336"/>
       <c r="K91" s="317">
         <f t="shared" ref="K91:K94" si="21">SUM(D91:J91)</f>
         <v>0</v>
       </c>
       <c r="L91" s="260"/>
       <c r="M91" s="86"/>
     </row>
-    <row r="92" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="79"/>
       <c r="B92" s="109"/>
       <c r="C92" s="331" t="s">
         <v>68</v>
       </c>
       <c r="D92" s="336"/>
       <c r="E92" s="336"/>
       <c r="F92" s="336"/>
       <c r="G92" s="336"/>
       <c r="H92" s="336"/>
       <c r="I92" s="336"/>
       <c r="J92" s="336"/>
       <c r="K92" s="317">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="L92" s="260"/>
       <c r="M92" s="86"/>
     </row>
-    <row r="93" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="79"/>
       <c r="B93" s="109"/>
       <c r="C93" s="331" t="s">
         <v>68</v>
       </c>
       <c r="D93" s="336"/>
       <c r="E93" s="336"/>
       <c r="F93" s="336"/>
       <c r="G93" s="336"/>
       <c r="H93" s="336"/>
       <c r="I93" s="336"/>
       <c r="J93" s="336"/>
       <c r="K93" s="317">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="L93" s="260"/>
       <c r="M93" s="86"/>
     </row>
-    <row r="94" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="79"/>
       <c r="B94" s="109"/>
       <c r="C94" s="331" t="s">
         <v>68</v>
       </c>
       <c r="D94" s="336"/>
       <c r="E94" s="336"/>
       <c r="F94" s="336"/>
       <c r="G94" s="336"/>
       <c r="H94" s="336"/>
       <c r="I94" s="336"/>
       <c r="J94" s="336"/>
       <c r="K94" s="317">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="L94" s="260"/>
       <c r="M94" s="86"/>
     </row>
-    <row r="95" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A95" s="79"/>
       <c r="B95" s="109"/>
       <c r="C95" s="332" t="s">
         <v>68</v>
       </c>
       <c r="D95" s="339"/>
       <c r="E95" s="339"/>
       <c r="F95" s="339"/>
       <c r="G95" s="339"/>
       <c r="H95" s="339"/>
       <c r="I95" s="339"/>
       <c r="J95" s="339"/>
       <c r="K95" s="317">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L95" s="260"/>
       <c r="M95" s="86"/>
     </row>
-    <row r="96" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A96" s="79"/>
       <c r="B96" s="109"/>
       <c r="C96" s="270" t="s">
         <v>69</v>
       </c>
       <c r="D96" s="314"/>
       <c r="E96" s="314"/>
       <c r="F96" s="314"/>
       <c r="G96" s="314"/>
       <c r="H96" s="314"/>
       <c r="I96" s="314"/>
       <c r="J96" s="315"/>
       <c r="K96" s="316"/>
       <c r="L96" s="260"/>
       <c r="M96" s="86"/>
     </row>
-    <row r="97" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A97" s="79"/>
       <c r="B97" s="109"/>
       <c r="C97" s="343">
         <f>'(1) Vue d''ensemble'!E15</f>
         <v>0</v>
       </c>
       <c r="D97" s="340"/>
       <c r="E97" s="335"/>
       <c r="F97" s="335"/>
       <c r="G97" s="335"/>
       <c r="H97" s="335"/>
       <c r="I97" s="335"/>
       <c r="J97" s="335"/>
       <c r="K97" s="317">
         <f>SUM(D97:J97)</f>
         <v>0</v>
       </c>
       <c r="L97" s="260"/>
       <c r="M97" s="86"/>
     </row>
-    <row r="98" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A98" s="79"/>
       <c r="B98" s="109"/>
       <c r="C98" s="344">
         <f>'(1) Vue d''ensemble'!E16</f>
         <v>0</v>
       </c>
       <c r="D98" s="341"/>
       <c r="E98" s="336"/>
       <c r="F98" s="336"/>
       <c r="G98" s="336"/>
       <c r="H98" s="336"/>
       <c r="I98" s="336"/>
       <c r="J98" s="336"/>
       <c r="K98" s="317">
         <f t="shared" ref="K98:K107" si="22">SUM(D98:J98)</f>
         <v>0</v>
       </c>
       <c r="L98" s="260"/>
       <c r="M98" s="86"/>
     </row>
-    <row r="99" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A99" s="79"/>
       <c r="B99" s="109"/>
       <c r="C99" s="344">
         <f>'(1) Vue d''ensemble'!E17</f>
         <v>0</v>
       </c>
       <c r="D99" s="341"/>
       <c r="E99" s="336"/>
       <c r="F99" s="336"/>
       <c r="G99" s="336"/>
       <c r="H99" s="336"/>
       <c r="I99" s="336"/>
       <c r="J99" s="336"/>
       <c r="K99" s="317">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="L99" s="260"/>
       <c r="M99" s="86"/>
     </row>
-    <row r="100" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A100" s="79"/>
       <c r="B100" s="109"/>
       <c r="C100" s="344">
         <f>'(1) Vue d''ensemble'!E21</f>
         <v>0</v>
       </c>
       <c r="D100" s="341"/>
       <c r="E100" s="336"/>
       <c r="F100" s="336"/>
       <c r="G100" s="336"/>
       <c r="H100" s="336"/>
       <c r="I100" s="336"/>
       <c r="J100" s="336"/>
       <c r="K100" s="317">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="L100" s="260"/>
       <c r="M100" s="86"/>
     </row>
-    <row r="101" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A101" s="79"/>
       <c r="B101" s="109"/>
       <c r="C101" s="344">
         <f>'(1) Vue d''ensemble'!E22</f>
         <v>0</v>
       </c>
       <c r="D101" s="341"/>
       <c r="E101" s="336"/>
       <c r="F101" s="336"/>
       <c r="G101" s="336"/>
       <c r="H101" s="336"/>
       <c r="I101" s="336"/>
       <c r="J101" s="336"/>
       <c r="K101" s="317">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="L101" s="260"/>
       <c r="M101" s="86"/>
     </row>
-    <row r="102" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A102" s="79"/>
       <c r="B102" s="109"/>
       <c r="C102" s="344">
         <f>'(1) Vue d''ensemble'!E23</f>
         <v>0</v>
       </c>
       <c r="D102" s="341"/>
       <c r="E102" s="336"/>
       <c r="F102" s="336"/>
       <c r="G102" s="336"/>
       <c r="H102" s="336"/>
       <c r="I102" s="336"/>
       <c r="J102" s="336"/>
       <c r="K102" s="317">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="L102" s="260"/>
       <c r="M102" s="86"/>
     </row>
-    <row r="103" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A103" s="79"/>
       <c r="B103" s="109"/>
       <c r="C103" s="344">
         <f>'(1) Vue d''ensemble'!E21</f>
         <v>0</v>
       </c>
       <c r="D103" s="341"/>
       <c r="E103" s="336"/>
       <c r="F103" s="336"/>
       <c r="G103" s="336"/>
       <c r="H103" s="336"/>
       <c r="I103" s="336"/>
       <c r="J103" s="336"/>
       <c r="K103" s="317">
         <f t="shared" ref="K103:K106" si="23">SUM(D103:J103)</f>
         <v>0</v>
       </c>
       <c r="L103" s="260"/>
       <c r="M103" s="86"/>
     </row>
-    <row r="104" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A104" s="79"/>
       <c r="B104" s="109"/>
       <c r="C104" s="344">
         <f>'(1) Vue d''ensemble'!E22</f>
         <v>0</v>
       </c>
       <c r="D104" s="341"/>
       <c r="E104" s="336"/>
       <c r="F104" s="336"/>
       <c r="G104" s="336"/>
       <c r="H104" s="336"/>
       <c r="I104" s="336"/>
       <c r="J104" s="336"/>
       <c r="K104" s="317">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="L104" s="260"/>
       <c r="M104" s="86"/>
     </row>
-    <row r="105" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A105" s="79"/>
       <c r="B105" s="109"/>
       <c r="C105" s="344">
         <f>'(1) Vue d''ensemble'!E23</f>
         <v>0</v>
       </c>
       <c r="D105" s="341"/>
       <c r="E105" s="336"/>
       <c r="F105" s="336"/>
       <c r="G105" s="336"/>
       <c r="H105" s="336"/>
       <c r="I105" s="336"/>
       <c r="J105" s="336"/>
       <c r="K105" s="317">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="L105" s="260"/>
       <c r="M105" s="86"/>
     </row>
-    <row r="106" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A106" s="79"/>
       <c r="B106" s="109"/>
       <c r="C106" s="344">
         <f>'(1) Vue d''ensemble'!E24</f>
         <v>0</v>
       </c>
       <c r="D106" s="341"/>
       <c r="E106" s="336"/>
       <c r="F106" s="336"/>
       <c r="G106" s="336"/>
       <c r="H106" s="336"/>
       <c r="I106" s="336"/>
       <c r="J106" s="336"/>
       <c r="K106" s="317">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="L106" s="260"/>
       <c r="M106" s="86"/>
     </row>
-    <row r="107" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A107" s="79"/>
       <c r="B107" s="109"/>
       <c r="C107" s="345">
         <f>'(1) Vue d''ensemble'!E25</f>
         <v>0</v>
       </c>
       <c r="D107" s="342"/>
       <c r="E107" s="339"/>
       <c r="F107" s="339"/>
       <c r="G107" s="339"/>
       <c r="H107" s="339"/>
       <c r="I107" s="339"/>
       <c r="J107" s="339"/>
       <c r="K107" s="317">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="L107" s="260"/>
       <c r="M107" s="86"/>
     </row>
-    <row r="108" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A108" s="79"/>
       <c r="B108" s="109"/>
       <c r="C108" s="261" t="s">
         <v>1</v>
       </c>
       <c r="D108" s="273">
         <f t="shared" ref="D108:J108" si="24">SUM(D84:D107)</f>
         <v>0</v>
       </c>
       <c r="E108" s="273">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F108" s="273">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="G108" s="273">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="H108" s="273">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="I108" s="273">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J108" s="273">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="K108" s="318">
         <f>ROUND(SUM(K84:K107),0)</f>
         <v>0</v>
       </c>
       <c r="L108" s="264"/>
       <c r="M108" s="475"/>
     </row>
-    <row r="109" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="79"/>
       <c r="B109" s="275"/>
       <c r="C109" s="276"/>
       <c r="D109" s="277" t="str">
         <f>IF(D84&gt;D63,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="E109" s="277" t="str">
         <f t="shared" ref="E109:J109" si="25">IF(E84&gt;E63,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="F109" s="277" t="str">
         <f>IF(F84&gt;F63,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="G109" s="277" t="str">
         <f t="shared" si="25"/>
         <v/>
       </c>
       <c r="H109" s="277" t="str">
         <f t="shared" si="25"/>
         <v/>
       </c>
       <c r="I109" s="277" t="str">
         <f t="shared" si="25"/>
         <v/>
       </c>
       <c r="J109" s="277" t="str">
         <f t="shared" si="25"/>
         <v/>
       </c>
       <c r="K109" s="278"/>
       <c r="L109" s="279"/>
       <c r="M109" s="476"/>
     </row>
-    <row r="110" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="79"/>
       <c r="B110" s="280"/>
       <c r="C110" s="281"/>
       <c r="D110" s="282" t="str">
         <f>IF(D79&lt;&gt;D108,"Check Totals","")</f>
         <v/>
       </c>
       <c r="E110" s="282" t="str">
         <f t="shared" ref="E110:J110" si="26">IF(E79&lt;&gt;E108,"Check Totals","")</f>
         <v/>
       </c>
       <c r="F110" s="282" t="str">
         <f t="shared" si="26"/>
         <v/>
       </c>
       <c r="G110" s="282" t="str">
         <f t="shared" si="26"/>
         <v/>
       </c>
       <c r="H110" s="282" t="str">
         <f t="shared" si="26"/>
         <v/>
       </c>
       <c r="I110" s="282" t="str">
         <f t="shared" si="26"/>
         <v/>
       </c>
       <c r="J110" s="282" t="str">
         <f t="shared" si="26"/>
         <v/>
       </c>
       <c r="K110" s="283"/>
       <c r="L110" s="284"/>
       <c r="M110" s="477"/>
     </row>
-    <row r="111" spans="1:13" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:13" ht="21.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="76"/>
       <c r="B111" s="68"/>
       <c r="C111" s="319" t="s">
         <v>80</v>
       </c>
       <c r="D111" s="319"/>
       <c r="E111" s="320"/>
       <c r="F111" s="320"/>
       <c r="G111" s="320"/>
       <c r="H111" s="320"/>
       <c r="I111" s="320"/>
       <c r="J111" s="320"/>
       <c r="K111" s="320"/>
       <c r="L111" s="321"/>
       <c r="M111" s="76"/>
     </row>
-    <row r="112" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="76"/>
       <c r="B112" s="214"/>
       <c r="C112" s="478" t="s">
         <v>81</v>
       </c>
       <c r="D112" s="479"/>
       <c r="E112" s="479"/>
       <c r="F112" s="479"/>
       <c r="G112" s="479"/>
       <c r="H112" s="479"/>
       <c r="I112" s="479"/>
       <c r="J112" s="479"/>
       <c r="K112" s="480"/>
       <c r="L112" s="322"/>
       <c r="M112" s="76"/>
     </row>
-    <row r="113" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A113" s="218"/>
       <c r="B113" s="323"/>
       <c r="C113" s="218"/>
       <c r="D113" s="218"/>
       <c r="E113" s="218"/>
       <c r="F113" s="218"/>
       <c r="G113" s="218"/>
       <c r="H113" s="218"/>
       <c r="I113" s="218"/>
       <c r="J113" s="218"/>
       <c r="K113" s="218"/>
       <c r="L113" s="323"/>
       <c r="M113" s="218"/>
     </row>
-    <row r="114" spans="1:13" hidden="1" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:13" hidden="1" x14ac:dyDescent="0.25">
       <c r="A114"/>
       <c r="C114"/>
       <c r="D114"/>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114"/>
       <c r="I114"/>
       <c r="J114"/>
       <c r="K114"/>
       <c r="M114"/>
     </row>
-    <row r="115" spans="1:13" x14ac:dyDescent="0.2"/>
+    <row r="115" spans="1:13" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="8Jppm9sztc48aI9ga5DzCniQ7P+rJ252afKfYkpw7Q2BH7SezUyIMi5Uu6E5hwfijlPY5lz+djJQdMvKqoNCzA==" saltValue="0Gswx8gQQwWpuUXxl0S/pw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="bgtEADmJncgqvGEsLdAL+X+t7p7H0zHRbuwXrZqxwUVPch8kFdUND1Llm1SRhiZo7WNXf/KOTq7lBoqW7lQ7HA==" saltValue="sKOPlCqGLhqP/WAKZUF0xQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="9">
     <mergeCell ref="M52:M54"/>
     <mergeCell ref="C112:K112"/>
     <mergeCell ref="M108:M110"/>
     <mergeCell ref="B2:L5"/>
     <mergeCell ref="D11:J11"/>
     <mergeCell ref="D66:J66"/>
     <mergeCell ref="M24:M26"/>
     <mergeCell ref="C81:K81"/>
     <mergeCell ref="D59:J59"/>
   </mergeCells>
   <conditionalFormatting sqref="D52:J52">
     <cfRule type="expression" dxfId="7" priority="3">
       <formula>D52&lt;&gt;D24</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="D79:J79">
+    <cfRule type="expression" dxfId="6" priority="1">
+      <formula>D79&lt;&gt;D61</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="D84:J84">
-    <cfRule type="expression" dxfId="6" priority="5">
+    <cfRule type="expression" dxfId="5" priority="5">
       <formula>D84&gt;D63</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D108:J108">
-    <cfRule type="expression" dxfId="5" priority="4">
+    <cfRule type="expression" dxfId="4" priority="4">
       <formula>D108&lt;&gt;D79</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K24 K52">
-    <cfRule type="expression" dxfId="4" priority="16">
+    <cfRule type="expression" dxfId="3" priority="16">
       <formula>$K$52&lt;&gt;$K$24</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K24">
-    <cfRule type="cellIs" dxfId="3" priority="18" operator="notEqual">
+    <cfRule type="cellIs" dxfId="2" priority="18" operator="notEqual">
       <formula>#REF!+#REF!</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K29:L29">
-    <cfRule type="expression" dxfId="2" priority="33">
+    <cfRule type="expression" dxfId="1" priority="33">
       <formula>AND(#REF!="Pilot-/Demonstrationsprojekt (P+D)",#REF!&gt;0.4)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K84:L84 K86:L95">
-    <cfRule type="expression" dxfId="1" priority="12">
+    <cfRule type="expression" dxfId="0" priority="12">
       <formula>AND(#REF!="Pilot-/Demonstrationsprojekt (P+D)",#REF!&gt;0.4)</formula>
-    </cfRule>
-[...3 lines deleted...]
-      <formula>D79&lt;&gt;D61</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="86" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Fett"&amp;14Zeitliche Verteilung der Projektkosten und deren Finanzierung</oddHeader>
   </headerFooter>
   <customProperties>
     <customPr name="_pios_id" r:id="rId2"/>
   </customProperties>
   <ignoredErrors>
     <ignoredError sqref="D28 E28:J28 E83:J83 D60:D62 E60:E62 F60:J62 D63:J63" unlockedFormula="1"/>
   </ignoredErrors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="2" id="{EF7987D6-85ED-4593-AFE9-714FEE0B7A8F}">
             <xm:f>D29&gt;'(1) Vue d''ensemble'!$E$49</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFFF0000"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>D29:J29</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA7733FB-46B9-4660-BB80-42E9F33141A1}">
   <dimension ref="A1:C12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E12" sqref="E12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:3" ht="14" x14ac:dyDescent="0.3">
       <c r="A1" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="8"/>
     </row>
-    <row r="2" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:3" ht="14" x14ac:dyDescent="0.3">
       <c r="A2" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="9">
         <v>0.05</v>
       </c>
       <c r="C2" s="8"/>
     </row>
-    <row r="3" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:3" ht="14" x14ac:dyDescent="0.3">
       <c r="A3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:3" ht="14" x14ac:dyDescent="0.3">
       <c r="A4" s="8">
         <v>1</v>
       </c>
       <c r="B4" s="8">
         <f>1/((1+$B$2)^A4)</f>
         <v>0.95238095238095233</v>
       </c>
     </row>
-    <row r="5" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:3" ht="14" x14ac:dyDescent="0.3">
       <c r="A5" s="8">
         <v>2</v>
       </c>
       <c r="B5" s="8">
         <f t="shared" ref="B5:B10" si="0">1/((1+$B$2)^A5)</f>
         <v>0.90702947845804982</v>
       </c>
     </row>
-    <row r="6" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:3" ht="14" x14ac:dyDescent="0.3">
       <c r="A6" s="8">
         <v>3</v>
       </c>
       <c r="B6" s="8">
         <f t="shared" si="0"/>
         <v>0.86383759853147601</v>
       </c>
     </row>
-    <row r="7" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:3" ht="14" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>4</v>
       </c>
       <c r="B7" s="8">
         <f t="shared" si="0"/>
         <v>0.82270247479188197</v>
       </c>
     </row>
-    <row r="8" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:3" ht="14" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <v>5</v>
       </c>
       <c r="B8" s="8">
         <f t="shared" si="0"/>
         <v>0.78352616646845896</v>
       </c>
     </row>
-    <row r="9" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:3" ht="14" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <v>6</v>
       </c>
       <c r="B9" s="8">
         <f t="shared" si="0"/>
         <v>0.74621539663662761</v>
       </c>
     </row>
-    <row r="10" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:3" ht="14" x14ac:dyDescent="0.3">
       <c r="A10" s="12">
         <v>7</v>
       </c>
       <c r="B10" s="12">
         <f t="shared" si="0"/>
         <v>0.71068133013012147</v>
       </c>
     </row>
-    <row r="11" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:3" ht="14" x14ac:dyDescent="0.3">
       <c r="A11" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="8">
         <f>SUM(B4:B10)</f>
         <v>5.7863733973975684</v>
       </c>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" s="7"/>
       <c r="B12" s="7"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <customProperties>
     <customPr name="_pios_id" r:id="rId1"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9F98D0AE-16B6-4DD0-9C12-547DDD2C6A50}">
   <dimension ref="A1:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>3</v>
       </c>
       <c r="B1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <customProperties>
     <customPr name="_pios_id" r:id="rId1"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100E1A244DEEC2E49498A753A14F1258AE1" ma:contentTypeVersion="2" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="16abad36b94810472a78dc24d00e26bc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="312fd326-7b44-42ac-b7d0-d5b68cc79c5e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f37ddc459ae9725452acb466e9955413" ns2:_="">
+    <xsd:import namespace="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="312fd326-7b44-42ac-b7d0-d5b68cc79c5e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <f:fields xmlns:f="http://schemas.fabasoft.com/folio/2007/fields">
   <f:record ref="">
     <f:field ref="objname" par="" edit="true" text="JJJJ.MM.TT_PROJEKTTITEL_INSTITUTION_Kosten-Finanzierung-NAM_EC"/>
     <f:field ref="objsubject" par="" edit="true" text=""/>
     <f:field ref="objcreatedby" par="" text="Wirz, Men (BFE - wie)"/>
     <f:field ref="objcreatedat" par="" text="29.08.2019 11:39:07"/>
     <f:field ref="objchangedby" par="" text="Wirz, Men (BFE - wie)"/>
     <f:field ref="objmodifiedat" par="" text="17.09.2019 17:24:51"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" par="" text=""/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" par="" edit="true" text=""/>
     <f:field ref="FSCFOLIO_1_1001_FieldCurrentUser" par="" text="Men Wirz"/>
     <f:field ref="CCAPRECONFIG_15_1001_Objektname" par="" edit="true" text="JJJJ.MM.TT_PROJEKTTITEL_INSTITUTION_Kosten-Finanzierung-NAM_EC"/>
     <f:field ref="CHPRECONFIG_1_1001_Objektname" par="" edit="true" text="JJJJ.MM.TT_PROJEKTTITEL_INSTITUTION_Kosten-Finanzierung-NAM_EC"/>
   </f:record>
   <f:record inx="1" ref="">
     <f:field ref="CCAPRECONFIG_15_1001_Anrede" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Anrede_Briefkopf" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht_Anrede" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachgestellter_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Strasse" par="" text=""/>
@@ -21239,297 +21482,150 @@
     <f:field ref="BAVCFG_15_1700_Strasse_AP" text="Strasse_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Telefon" text="Telefon"/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" text="Titel"/>
     <f:field ref="CHPRECONFIG_1_1001_Titel" text="Titel"/>
     <f:field ref="BAVCFG_15_1700_Titel_AP" text="Titel_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Tuer" text="Tuer"/>
     <f:field ref="CCAPRECONFIG_15_1001_Versandart" text="Versandart"/>
     <f:field ref="CHPRECONFIG_1_1001_Vorname" text="Vorname"/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" text="Vorname"/>
     <f:field ref="BAVCFG_15_1700_Vorname_AP" text="Vorname_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" text="zH"/>
     <f:field ref="CCAPRECONFIG_15_1001_Ziel" text="Ziel"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1" text="Zusatzzeile1"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1_AP" text="Zusatzzeile1_AP"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2" text="Zusatzzeile2"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2_AP" text="Zusatzzeile2_AP"/>
     <f:field ref="BAVCFG_15_1700_ZustellungAm" text="ZustellungAm"/>
   </f:display>
   <f:display par="" text="Serienbrief">
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" text="Betreff"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" text="Dokument Nummer"/>
   </f:display>
 </f:fields>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...144 lines deleted...]
-</ct:contentTypeSchema>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94A4B6D7-CB32-41F7-90CE-43B95DD9BBB1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCFEFF7A-BB37-45E6-86B3-29634C413D04}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8FFDA15-B077-4DA3-914A-5603D2CAB16F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Arbeitsblätter</vt:lpstr>
+        <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Benannte Bereiche</vt:lpstr>
+        <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>(0) Aide au remplissage</vt:lpstr>
       <vt:lpstr>(1) Vue d'ensemble</vt:lpstr>
       <vt:lpstr>(2) Coûts d'investissement</vt:lpstr>
       <vt:lpstr>(3) Coûts d'exploit. fixes</vt:lpstr>
       <vt:lpstr>(3) Coûts d'exploit. variables</vt:lpstr>
       <vt:lpstr>(4) Financement &amp; aide fin.</vt:lpstr>
       <vt:lpstr>Diskontierung</vt:lpstr>
       <vt:lpstr>Legende</vt:lpstr>
       <vt:lpstr>Betriebskosten</vt:lpstr>
-      <vt:lpstr>'(1) Vue d''ensemble'!Druckbereich</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>'(3) Coûts d''exploit. variables'!Druckbereich</vt:lpstr>
       <vt:lpstr>Investitionskosten</vt:lpstr>
+      <vt:lpstr>'(1) Vue d''ensemble'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'(2) Coûts d''investissement'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'(3) Coûts d''exploit. fixes'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'(3) Coûts d''exploit. variables'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="FSC#UVEKCFG@15.1700:Function">
     <vt:lpwstr>Fachspezialist Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="FSC#UVEKCFG@15.1700:FileRespOrg">
     <vt:lpwstr>Sektion Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="FSC#UVEKCFG@15.1700:DefaultGroupFileResponsible">
     <vt:lpwstr>Sektion Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="FSC#UVEKCFG@15.1700:FileRespFunction">
     <vt:lpwstr>Fachspezialist Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="FSC#UVEKCFG@15.1700:AssignedClassification">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="FSC#UVEKCFG@15.1700:AssignedClassificationCode">
     <vt:lpwstr>COO.1.1001.1.137854</vt:lpwstr>