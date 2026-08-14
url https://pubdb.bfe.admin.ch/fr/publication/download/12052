--- v3 (2026-06-23)
+++ v4 (2026-08-14)
@@ -1,124 +1,124 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/customProperty2.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty3.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty4.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty5.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty6.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\adb.intra.admin.ch\userhome$\BFE-01\U80854932\data\Documents\06_Projekte BFE\07_KlG\Arbeitsdokumente\Finanzbeiblatt\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{98BE1387-D62D-40C7-AAB0-ED78356442B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DB22DAE3-BFA5-41B5-9F7E-E517CD8EB0E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="nTGxQq9kuNn5P4gCiaJjcgCeW3KEz3ji3906Y/X8uyXX2x5ADuczI0o0eecpIxQPeZPly0x6WKUkocJ0j3Vuuw==" workbookSaltValue="S/RWSrLLJxj2wUhaUGuJHQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="811" activeTab="1" xr2:uid="{204416A4-42F1-49F4-890F-F0F095467538}"/>
   </bookViews>
   <sheets>
     <sheet name="(0) Aide au remplissage" sheetId="23" r:id="rId1"/>
     <sheet name="(1) Vue d'ensemble" sheetId="25" r:id="rId2"/>
     <sheet name="(2) Coûts d'investissement" sheetId="15" r:id="rId3"/>
     <sheet name="(3) Coûts d'exploit. fixes" sheetId="22" r:id="rId4"/>
     <sheet name="(3) Coûts d'exploit. variables" sheetId="27" r:id="rId5"/>
     <sheet name="(4) Financement &amp; aide fin." sheetId="7" r:id="rId6"/>
     <sheet name="Diskontierung" sheetId="20" state="hidden" r:id="rId7"/>
     <sheet name="Legende" sheetId="17" state="hidden" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'(2) Coûts d''investissement'!$B$9:$K$50</definedName>
     <definedName name="Betriebskosten">Legende!$B$1:$B$8</definedName>
     <definedName name="Investitionskosten">Legende!$A$1:$A$8</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'(0) Aide au remplissage'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'(1) Vue d''ensemble'!$A$1:$X$57</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'(2) Coûts d''investissement'!$A$1:$L$81</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'(3) Coûts d''exploit. fixes'!$A$1:$L$76</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'(3) Coûts d''exploit. variables'!$A$1:$AD$88</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D80" i="7" l="1"/>
-  <c r="Y51" i="27"/>
+  <c r="Y51" i="27" l="1"/>
   <c r="V51" i="27"/>
   <c r="S51" i="27"/>
   <c r="P51" i="27"/>
   <c r="M51" i="27"/>
   <c r="J51" i="27"/>
   <c r="G51" i="27"/>
   <c r="G51" i="22"/>
   <c r="G52" i="15"/>
   <c r="I52" i="25"/>
   <c r="M52" i="25"/>
   <c r="E52" i="7"/>
   <c r="E54" i="7" s="1"/>
   <c r="F52" i="7"/>
   <c r="F54" i="7" s="1"/>
   <c r="G52" i="7"/>
   <c r="G54" i="7" s="1"/>
   <c r="H52" i="7"/>
   <c r="H54" i="7" s="1"/>
   <c r="I52" i="7"/>
   <c r="J52" i="7"/>
   <c r="J54" i="7" s="1"/>
   <c r="E53" i="7"/>
   <c r="G53" i="7"/>
   <c r="I53" i="7"/>
   <c r="J108" i="7"/>
@@ -127,51 +127,50 @@
   <c r="G108" i="7"/>
   <c r="F108" i="7"/>
   <c r="E108" i="7"/>
   <c r="D108" i="7"/>
   <c r="Y4" i="27" l="1"/>
   <c r="V4" i="27"/>
   <c r="S4" i="27"/>
   <c r="P4" i="27"/>
   <c r="M4" i="27"/>
   <c r="J4" i="27"/>
   <c r="G4" i="27"/>
   <c r="G4" i="22"/>
   <c r="H5" i="15" l="1"/>
   <c r="E60" i="7" l="1"/>
   <c r="J60" i="7"/>
   <c r="I60" i="7"/>
   <c r="H60" i="7"/>
   <c r="G60" i="7"/>
   <c r="F60" i="7"/>
   <c r="D60" i="7"/>
   <c r="S52" i="25" l="1"/>
   <c r="Q52" i="25"/>
   <c r="O52" i="25"/>
   <c r="K52" i="25"/>
   <c r="G52" i="25"/>
-  <c r="K84" i="7"/>
   <c r="S34" i="25"/>
   <c r="Q34" i="25"/>
   <c r="O34" i="25"/>
   <c r="M34" i="25"/>
   <c r="K34" i="25"/>
   <c r="I34" i="25"/>
   <c r="G34" i="25"/>
   <c r="Y54" i="27" l="1"/>
   <c r="V54" i="27"/>
   <c r="S54" i="27"/>
   <c r="P54" i="27"/>
   <c r="M54" i="27"/>
   <c r="J54" i="27"/>
   <c r="G54" i="27"/>
   <c r="I56" i="27"/>
   <c r="L56" i="27"/>
   <c r="O56" i="27"/>
   <c r="R56" i="27"/>
   <c r="U56" i="27"/>
   <c r="X56" i="27"/>
   <c r="AA56" i="27"/>
   <c r="AB56" i="27"/>
   <c r="AC56" i="27"/>
   <c r="I57" i="27"/>
   <c r="L57" i="27"/>
@@ -771,74 +770,63 @@
   <c r="I32" i="27"/>
   <c r="I31" i="27"/>
   <c r="I30" i="27"/>
   <c r="I29" i="27"/>
   <c r="I28" i="27"/>
   <c r="I27" i="27"/>
   <c r="I26" i="27"/>
   <c r="I25" i="27"/>
   <c r="I24" i="27"/>
   <c r="I23" i="27"/>
   <c r="I22" i="27"/>
   <c r="I21" i="27"/>
   <c r="I20" i="27"/>
   <c r="I19" i="27"/>
   <c r="I18" i="27"/>
   <c r="I17" i="27"/>
   <c r="I16" i="27"/>
   <c r="I15" i="27"/>
   <c r="I14" i="27"/>
   <c r="I13" i="27"/>
   <c r="I12" i="27"/>
   <c r="I11" i="27"/>
   <c r="I10" i="27"/>
   <c r="I9" i="27"/>
   <c r="K10" i="22"/>
-  <c r="K94" i="7"/>
-[...2 lines deleted...]
-  <c r="K91" i="7"/>
   <c r="C107" i="7"/>
   <c r="C106" i="7"/>
   <c r="C105" i="7"/>
-  <c r="K106" i="7"/>
-[...1 lines deleted...]
-  <c r="K104" i="7"/>
   <c r="C104" i="7"/>
-  <c r="K103" i="7"/>
   <c r="C103" i="7"/>
   <c r="C71" i="7"/>
   <c r="C72" i="7"/>
   <c r="C73" i="7"/>
   <c r="C74" i="7"/>
   <c r="C75" i="7"/>
   <c r="C76" i="7"/>
   <c r="C77" i="7"/>
   <c r="C78" i="7"/>
-  <c r="K77" i="7"/>
-[...1 lines deleted...]
-  <c r="K75" i="7"/>
   <c r="C44" i="7"/>
   <c r="C45" i="7"/>
   <c r="C46" i="7"/>
   <c r="C47" i="7"/>
   <c r="C48" i="7"/>
   <c r="C49" i="7"/>
   <c r="C50" i="7"/>
   <c r="K50" i="7"/>
   <c r="K49" i="7"/>
   <c r="K48" i="7"/>
   <c r="C16" i="7"/>
   <c r="C17" i="7"/>
   <c r="C18" i="7"/>
   <c r="C19" i="7"/>
   <c r="C20" i="7"/>
   <c r="C21" i="7"/>
   <c r="C22" i="7"/>
   <c r="C15" i="7"/>
   <c r="K17" i="7"/>
   <c r="K16" i="7"/>
   <c r="K15" i="7"/>
   <c r="K33" i="7"/>
   <c r="K34" i="7"/>
   <c r="K32" i="7"/>
   <c r="K31" i="7"/>
@@ -1208,173 +1196,151 @@
   <c r="I47" i="15"/>
   <c r="I46" i="15"/>
   <c r="I45" i="15"/>
   <c r="I44" i="15"/>
   <c r="I43" i="15"/>
   <c r="I42" i="15"/>
   <c r="I41" i="15"/>
   <c r="I34" i="15"/>
   <c r="I33" i="15"/>
   <c r="J33" i="15"/>
   <c r="I32" i="15"/>
   <c r="K32" i="15"/>
   <c r="I31" i="15"/>
   <c r="K31" i="15"/>
   <c r="I30" i="15"/>
   <c r="J30" i="15"/>
   <c r="I11" i="15"/>
   <c r="K11" i="15"/>
   <c r="I10" i="15"/>
   <c r="K30" i="15"/>
   <c r="J32" i="15"/>
   <c r="K9" i="22"/>
   <c r="K54" i="22"/>
   <c r="K56" i="15"/>
   <c r="K10" i="15"/>
-  <c r="K95" i="7"/>
   <c r="H24" i="7"/>
   <c r="I24" i="7"/>
   <c r="I54" i="7" s="1"/>
   <c r="J24" i="7"/>
   <c r="G24" i="7"/>
   <c r="D52" i="7"/>
   <c r="D79" i="7"/>
-  <c r="D110" i="7" s="1"/>
   <c r="H79" i="7"/>
   <c r="H110" i="7" s="1"/>
   <c r="I79" i="7"/>
   <c r="I110" i="7" s="1"/>
   <c r="J79" i="7"/>
   <c r="J110" i="7" s="1"/>
   <c r="G79" i="7"/>
   <c r="G110" i="7" s="1"/>
   <c r="F79" i="7"/>
   <c r="F110" i="7" s="1"/>
   <c r="E79" i="7"/>
   <c r="E110" i="7" s="1"/>
-  <c r="K78" i="7"/>
-[...18 lines deleted...]
-  <c r="K97" i="7"/>
   <c r="K13" i="7"/>
   <c r="B5" i="20"/>
   <c r="B6" i="20"/>
   <c r="B7" i="20"/>
   <c r="B8" i="20"/>
   <c r="B9" i="20"/>
   <c r="B10" i="20"/>
   <c r="B4" i="20"/>
   <c r="K38" i="7"/>
   <c r="K37" i="7"/>
   <c r="K36" i="7"/>
   <c r="K35" i="7"/>
   <c r="B11" i="20"/>
   <c r="K47" i="7"/>
   <c r="K51" i="7"/>
   <c r="K41" i="7"/>
   <c r="K22" i="7"/>
   <c r="K21" i="7"/>
   <c r="K20" i="7"/>
   <c r="K46" i="7"/>
   <c r="K45" i="7"/>
   <c r="K30" i="7"/>
   <c r="K39" i="7"/>
   <c r="K29" i="7"/>
   <c r="E52" i="25" s="1"/>
   <c r="K44" i="7"/>
   <c r="K43" i="7"/>
   <c r="K42" i="7"/>
   <c r="D24" i="7"/>
   <c r="K23" i="7"/>
   <c r="K14" i="7"/>
   <c r="K18" i="7"/>
   <c r="K19" i="7"/>
   <c r="E24" i="7"/>
   <c r="F24" i="7"/>
-  <c r="D54" i="7" l="1"/>
+  <c r="D110" i="7" l="1"/>
+  <c r="D80" i="7"/>
+  <c r="D54" i="7"/>
   <c r="R49" i="27"/>
   <c r="X49" i="27"/>
   <c r="R86" i="27"/>
   <c r="X86" i="27"/>
   <c r="U49" i="27"/>
   <c r="AA86" i="27"/>
   <c r="AB10" i="27"/>
   <c r="AB49" i="27" s="1"/>
   <c r="L86" i="27"/>
   <c r="AA49" i="27"/>
   <c r="O86" i="27"/>
   <c r="U86" i="27"/>
   <c r="L49" i="27"/>
   <c r="AC16" i="27"/>
   <c r="AC49" i="27" s="1"/>
   <c r="O49" i="27"/>
   <c r="I49" i="27"/>
   <c r="I86" i="27"/>
   <c r="AB86" i="27"/>
   <c r="AC86" i="27"/>
   <c r="J10" i="15"/>
   <c r="J50" i="15" s="1"/>
   <c r="K52" i="7"/>
-  <c r="K79" i="7"/>
   <c r="K24" i="7"/>
-  <c r="K108" i="7"/>
+  <c r="M24" i="7" s="1"/>
   <c r="K49" i="22"/>
   <c r="I74" i="22"/>
   <c r="J74" i="22"/>
   <c r="I49" i="22"/>
   <c r="I76" i="15"/>
   <c r="E6" i="15" s="1"/>
   <c r="E37" i="25" s="1"/>
   <c r="J76" i="15"/>
   <c r="K76" i="15"/>
   <c r="I50" i="15"/>
   <c r="D6" i="15" s="1"/>
   <c r="E35" i="25" s="1"/>
   <c r="J49" i="22"/>
   <c r="K74" i="22"/>
   <c r="K50" i="15"/>
-  <c r="O15" i="25" l="1"/>
+  <c r="K54" i="7" l="1"/>
   <c r="E43" i="25"/>
   <c r="E49" i="25" s="1"/>
   <c r="E41" i="25"/>
-  <c r="M24" i="7"/>
   <c r="D5" i="22"/>
   <c r="H61" i="7"/>
   <c r="H80" i="7" s="1"/>
   <c r="F61" i="7"/>
   <c r="F80" i="7" s="1"/>
   <c r="D61" i="7"/>
   <c r="E61" i="7"/>
   <c r="E80" i="7" s="1"/>
   <c r="G61" i="7"/>
   <c r="G80" i="7" s="1"/>
   <c r="J61" i="7"/>
   <c r="J80" i="7" s="1"/>
   <c r="I61" i="7"/>
   <c r="I80" i="7" s="1"/>
   <c r="G35" i="25"/>
   <c r="E5" i="22"/>
   <c r="F5" i="22" s="1"/>
   <c r="G37" i="25"/>
   <c r="S35" i="25"/>
   <c r="Q35" i="25"/>
   <c r="O35" i="25"/>
   <c r="M35" i="25"/>
   <c r="K35" i="25"/>
   <c r="I35" i="25"/>
   <c r="S37" i="25"/>
@@ -1382,84 +1348,107 @@
   <c r="O37" i="25"/>
   <c r="M37" i="25"/>
   <c r="K37" i="25"/>
   <c r="I37" i="25"/>
   <c r="F6" i="15"/>
   <c r="M52" i="7"/>
   <c r="D53" i="7" l="1"/>
   <c r="D62" i="7"/>
   <c r="J62" i="7"/>
   <c r="F62" i="7"/>
   <c r="G62" i="7"/>
   <c r="Q41" i="25"/>
   <c r="Q43" i="25" s="1"/>
   <c r="Q49" i="25" s="1"/>
   <c r="H62" i="7"/>
   <c r="G41" i="25"/>
   <c r="G43" i="25" s="1"/>
   <c r="G49" i="25" s="1"/>
   <c r="F53" i="7" s="1"/>
   <c r="E62" i="7"/>
   <c r="K41" i="25"/>
   <c r="K43" i="25" s="1"/>
   <c r="K49" i="25" s="1"/>
   <c r="J53" i="7" s="1"/>
   <c r="I62" i="7"/>
-  <c r="M79" i="7"/>
   <c r="M41" i="25"/>
   <c r="M43" i="25" s="1"/>
   <c r="M49" i="25" s="1"/>
   <c r="O41" i="25"/>
   <c r="O43" i="25" s="1"/>
   <c r="O49" i="25" s="1"/>
   <c r="S41" i="25"/>
   <c r="S43" i="25" s="1"/>
   <c r="S49" i="25" s="1"/>
   <c r="I41" i="25"/>
   <c r="I43" i="25" s="1"/>
   <c r="I49" i="25" s="1"/>
   <c r="H53" i="7" s="1"/>
   <c r="E53" i="25" l="1"/>
   <c r="F63" i="7"/>
   <c r="F109" i="7" s="1"/>
   <c r="G63" i="7"/>
   <c r="G109" i="7" s="1"/>
   <c r="E63" i="7"/>
   <c r="E109" i="7" s="1"/>
   <c r="I63" i="7"/>
   <c r="I109" i="7" s="1"/>
   <c r="J63" i="7"/>
   <c r="J109" i="7" s="1"/>
   <c r="H63" i="7"/>
   <c r="H109" i="7" s="1"/>
   <c r="D63" i="7"/>
   <c r="D109" i="7" s="1"/>
+  <c r="O15" i="25" s="1" a="1"/>
+  <c r="O15" i="25" s="1"/>
 </calcChain>
 </file>
 
+<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
+  <metadataTypes count="1">
+    <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
+  </metadataTypes>
+  <futureMetadata name="XLDAPR" count="1">
+    <bk>
+      <extLst>
+        <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
+          <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
+        </ext>
+      </extLst>
+    </bk>
+  </futureMetadata>
+  <cellMetadata count="1">
+    <bk>
+      <rc t="1" v="0"/>
+    </bk>
+  </cellMetadata>
+</metadata>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="293" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="291" uniqueCount="98">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Total*</t>
   </si>
   <si>
     <t>Betriebskosten</t>
   </si>
   <si>
     <t>Investitionskosten</t>
   </si>
   <si>
     <t>Hilfstabelle Diskontierung</t>
   </si>
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>D-Faktor</t>
   </si>
   <si>
     <t>kumuliert</t>
   </si>
   <si>
@@ -2875,51 +2864,51 @@
       </rPr>
       <t>installation conventionnelle</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>, veuillez indiquer une estimation des coûts aussi réalistes que possible (justifiée par des explications détaillées et sourcées ou, si possible, par des offres).
 (Installation conventionnelle = Etat de la technique selon la communication de l’OFEV « Compensation des émissions de CO2 : Projets et programmes ». La technique qui vous installeriez sans subvention.)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="_ [$CHF-807]\ * #,##0.00_ ;_ [$CHF-807]\ * \-#,##0.00_ ;_ [$CHF-807]\ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="31" x14ac:knownFonts="1">
+  <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -3049,56 +3038,50 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <strike/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <strike/>
       <sz val="10"/>
       <color theme="5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
-      <color theme="0"/>
-[...4 lines deleted...]
-      <sz val="10"/>
       <color theme="5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <strike/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <strike/>
       <sz val="10"/>
       <color theme="5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <vertAlign val="subscript"/>
       <sz val="10"/>
       <color theme="1"/>
@@ -4695,51 +4678,51 @@
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="495">
+  <cellXfs count="504">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
@@ -4995,51 +4978,51 @@
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="25" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="28" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="15" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -5302,78 +5285,78 @@
     <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="107" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="108" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="118" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -5410,282 +5393,216 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="40" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="46" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="42" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="2" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="72" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="5" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="5" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="71" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="2" fillId="5" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="119" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="5" borderId="120" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="120" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="2" fillId="5" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="5" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="5" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="44" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="111" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="109" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="3" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="110" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="3" fillId="6" borderId="94" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="6" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="5" borderId="110" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="1" fillId="5" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="5" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="5" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="20" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="2" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="2" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="2" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="121" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="2" borderId="123" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="122" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -5711,50 +5628,141 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="121" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="81" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="123" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="5" borderId="120" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="109" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="110" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="5" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="5" borderId="110" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="110" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="110" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="5" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="120" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="77" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
@@ -6625,51 +6633,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
       <color rgb="FFFFCC99"/>
       <color rgb="FFFFEDB3"/>
       <color rgb="FFFFECC5"/>
       <color rgb="FFFFCCCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>619125</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1341171</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>398402</xdr:rowOff>
     </xdr:to>
@@ -7122,51 +7130,51 @@
       <c r="U5" s="18"/>
       <c r="V5" s="18"/>
       <c r="W5" s="18"/>
       <c r="X5" s="18"/>
     </row>
     <row r="6" spans="1:24" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="22" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="22" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="7" spans="1:24" ht="81" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="25" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="25" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="8" spans="1:24" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="C8" s="349" t="s">
+      <c r="C8" s="327" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="9" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="10" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="B10" s="27"/>
     </row>
     <row r="11" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="12" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="13" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="14" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="15" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="B15" s="23"/>
     </row>
     <row r="16" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="17" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="18" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="19" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="20" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="21" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="22" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="23" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="25" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="26" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
@@ -7178,51 +7186,51 @@
     <row r="32" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="33" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="34" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="35" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="36" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="37" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="38" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="39" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="PsfpcQc2PwJoZR8srbuO/e1EW1+/uV8A9K08kKLl/BWl50fxV4PIWtdgqTha8yWCRKAyq8i0JDctzQA39HFh/Q==" saltValue="DHTTh84GgXwQz19kMg7a+A==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="39" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="4" max="15" man="1"/>
   </colBreaks>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B98579A-23BE-4E27-939A-C95E175FFC1D}">
   <dimension ref="A1:DJ184"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.453125" customWidth="1"/>
     <col min="2" max="2" width="2.453125" customWidth="1"/>
     <col min="3" max="3" width="11.453125" customWidth="1"/>
     <col min="4" max="4" width="44.81640625" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
     <col min="6" max="7" width="11.453125" customWidth="1"/>
     <col min="8" max="8" width="6.54296875" style="19" customWidth="1"/>
     <col min="9" max="9" width="11.453125" customWidth="1"/>
     <col min="10" max="10" width="7" style="19" customWidth="1"/>
     <col min="11" max="11" width="11.453125" customWidth="1"/>
     <col min="12" max="12" width="7.26953125" style="19" customWidth="1"/>
     <col min="13" max="13" width="11.453125" customWidth="1"/>
     <col min="14" max="14" width="8.7265625" style="19" customWidth="1"/>
     <col min="15" max="15" width="11.453125" customWidth="1"/>
     <col min="16" max="16" width="8.453125" style="19" customWidth="1"/>
     <col min="17" max="17" width="11.453125" customWidth="1"/>
     <col min="18" max="18" width="7.54296875" style="19" customWidth="1"/>
     <col min="19" max="20" width="11.453125" customWidth="1"/>
     <col min="21" max="21" width="2.453125" style="19" customWidth="1"/>
     <col min="22" max="22" width="4.26953125" customWidth="1"/>
@@ -7284,232 +7292,232 @@
       <c r="Q3" s="19"/>
       <c r="S3" s="19"/>
       <c r="T3" s="19"/>
       <c r="V3" s="19"/>
       <c r="X3" s="19"/>
     </row>
     <row r="4" spans="1:24" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="57"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="I4" s="19"/>
       <c r="K4" s="19"/>
       <c r="M4" s="19"/>
       <c r="O4" s="19"/>
       <c r="Q4" s="19"/>
       <c r="S4" s="19"/>
       <c r="T4" s="19"/>
       <c r="V4" s="19"/>
       <c r="X4" s="19"/>
     </row>
     <row r="5" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="376" t="s">
+      <c r="A5" s="385" t="s">
         <v>24</v>
       </c>
-      <c r="B5" s="376"/>
-[...19 lines deleted...]
-      <c r="V5" s="376"/>
+      <c r="B5" s="385"/>
+      <c r="C5" s="385"/>
+      <c r="D5" s="385"/>
+      <c r="E5" s="385"/>
+      <c r="F5" s="385"/>
+      <c r="G5" s="385"/>
+      <c r="H5" s="385"/>
+      <c r="I5" s="385"/>
+      <c r="J5" s="385"/>
+      <c r="K5" s="385"/>
+      <c r="L5" s="385"/>
+      <c r="M5" s="385"/>
+      <c r="N5" s="385"/>
+      <c r="O5" s="385"/>
+      <c r="P5" s="385"/>
+      <c r="Q5" s="385"/>
+      <c r="R5" s="385"/>
+      <c r="S5" s="385"/>
+      <c r="T5" s="385"/>
+      <c r="U5" s="385"/>
+      <c r="V5" s="385"/>
       <c r="W5" s="58"/>
       <c r="X5" s="19"/>
     </row>
     <row r="6" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="376"/>
-[...20 lines deleted...]
-      <c r="V6" s="376"/>
+      <c r="A6" s="385"/>
+      <c r="B6" s="385"/>
+      <c r="C6" s="385"/>
+      <c r="D6" s="385"/>
+      <c r="E6" s="385"/>
+      <c r="F6" s="385"/>
+      <c r="G6" s="385"/>
+      <c r="H6" s="385"/>
+      <c r="I6" s="385"/>
+      <c r="J6" s="385"/>
+      <c r="K6" s="385"/>
+      <c r="L6" s="385"/>
+      <c r="M6" s="385"/>
+      <c r="N6" s="385"/>
+      <c r="O6" s="385"/>
+      <c r="P6" s="385"/>
+      <c r="Q6" s="385"/>
+      <c r="R6" s="385"/>
+      <c r="S6" s="385"/>
+      <c r="T6" s="385"/>
+      <c r="U6" s="385"/>
+      <c r="V6" s="385"/>
       <c r="W6" s="58"/>
       <c r="X6" s="56"/>
     </row>
     <row r="7" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="376"/>
-[...20 lines deleted...]
-      <c r="V7" s="376"/>
+      <c r="A7" s="385"/>
+      <c r="B7" s="385"/>
+      <c r="C7" s="385"/>
+      <c r="D7" s="385"/>
+      <c r="E7" s="385"/>
+      <c r="F7" s="385"/>
+      <c r="G7" s="385"/>
+      <c r="H7" s="385"/>
+      <c r="I7" s="385"/>
+      <c r="J7" s="385"/>
+      <c r="K7" s="385"/>
+      <c r="L7" s="385"/>
+      <c r="M7" s="385"/>
+      <c r="N7" s="385"/>
+      <c r="O7" s="385"/>
+      <c r="P7" s="385"/>
+      <c r="Q7" s="385"/>
+      <c r="R7" s="385"/>
+      <c r="S7" s="385"/>
+      <c r="T7" s="385"/>
+      <c r="U7" s="385"/>
+      <c r="V7" s="385"/>
       <c r="W7" s="58"/>
       <c r="X7" s="56"/>
     </row>
     <row r="8" spans="1:24" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="377"/>
-[...20 lines deleted...]
-      <c r="V8" s="377"/>
+      <c r="A8" s="386"/>
+      <c r="B8" s="386"/>
+      <c r="C8" s="386"/>
+      <c r="D8" s="386"/>
+      <c r="E8" s="386"/>
+      <c r="F8" s="386"/>
+      <c r="G8" s="386"/>
+      <c r="H8" s="386"/>
+      <c r="I8" s="386"/>
+      <c r="J8" s="386"/>
+      <c r="K8" s="386"/>
+      <c r="L8" s="386"/>
+      <c r="M8" s="386"/>
+      <c r="N8" s="386"/>
+      <c r="O8" s="386"/>
+      <c r="P8" s="386"/>
+      <c r="Q8" s="386"/>
+      <c r="R8" s="386"/>
+      <c r="S8" s="386"/>
+      <c r="T8" s="386"/>
+      <c r="U8" s="386"/>
+      <c r="V8" s="386"/>
       <c r="W8" s="59"/>
       <c r="X8" s="60"/>
     </row>
     <row r="9" spans="1:24" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="61"/>
       <c r="B9" s="62"/>
       <c r="C9" s="63"/>
       <c r="D9" s="63"/>
       <c r="E9" s="63"/>
       <c r="F9" s="63"/>
       <c r="G9" s="63"/>
       <c r="H9" s="62"/>
       <c r="I9" s="63"/>
       <c r="J9" s="62"/>
       <c r="K9" s="63"/>
       <c r="L9" s="62"/>
       <c r="M9" s="63"/>
       <c r="N9" s="62"/>
       <c r="O9" s="63"/>
       <c r="P9" s="62"/>
       <c r="Q9" s="63"/>
       <c r="R9" s="62"/>
       <c r="S9" s="63"/>
       <c r="T9" s="63"/>
       <c r="U9" s="62"/>
       <c r="V9" s="63"/>
       <c r="W9" s="62"/>
       <c r="X9" s="64"/>
     </row>
     <row r="10" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="65"/>
       <c r="B10" s="18"/>
-      <c r="C10" s="355" t="s">
+      <c r="C10" s="364" t="s">
         <v>25</v>
       </c>
-      <c r="D10" s="356"/>
-[...17 lines deleted...]
-      <c r="V10" s="357"/>
+      <c r="D10" s="365"/>
+      <c r="E10" s="365"/>
+      <c r="F10" s="365"/>
+      <c r="G10" s="365"/>
+      <c r="H10" s="365"/>
+      <c r="I10" s="365"/>
+      <c r="J10" s="365"/>
+      <c r="K10" s="365"/>
+      <c r="L10" s="365"/>
+      <c r="M10" s="365"/>
+      <c r="N10" s="365"/>
+      <c r="O10" s="365"/>
+      <c r="P10" s="365"/>
+      <c r="Q10" s="365"/>
+      <c r="R10" s="365"/>
+      <c r="S10" s="365"/>
+      <c r="T10" s="365"/>
+      <c r="U10" s="365"/>
+      <c r="V10" s="366"/>
       <c r="W10" s="66"/>
       <c r="X10" s="67"/>
     </row>
     <row r="11" spans="1:24" ht="69" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="65"/>
       <c r="B11" s="18"/>
-      <c r="C11" s="358"/>
-[...18 lines deleted...]
-      <c r="V11" s="360"/>
+      <c r="C11" s="367"/>
+      <c r="D11" s="368"/>
+      <c r="E11" s="368"/>
+      <c r="F11" s="368"/>
+      <c r="G11" s="368"/>
+      <c r="H11" s="368"/>
+      <c r="I11" s="368"/>
+      <c r="J11" s="368"/>
+      <c r="K11" s="368"/>
+      <c r="L11" s="368"/>
+      <c r="M11" s="368"/>
+      <c r="N11" s="368"/>
+      <c r="O11" s="368"/>
+      <c r="P11" s="368"/>
+      <c r="Q11" s="368"/>
+      <c r="R11" s="368"/>
+      <c r="S11" s="368"/>
+      <c r="T11" s="368"/>
+      <c r="U11" s="368"/>
+      <c r="V11" s="369"/>
       <c r="W11" s="66"/>
       <c r="X11" s="67"/>
     </row>
     <row r="12" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A12" s="61"/>
       <c r="B12" s="68"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="68"/>
       <c r="I12" s="69"/>
       <c r="J12" s="68"/>
       <c r="K12" s="69"/>
       <c r="L12" s="68"/>
       <c r="M12" s="69"/>
       <c r="N12" s="68"/>
       <c r="O12" s="69"/>
       <c r="P12" s="68"/>
       <c r="Q12" s="69"/>
       <c r="R12" s="68"/>
       <c r="S12" s="69"/>
       <c r="T12" s="69"/>
       <c r="U12" s="68"/>
@@ -7521,422 +7529,422 @@
       <c r="A13" s="61"/>
       <c r="B13" s="68"/>
       <c r="C13" s="69" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="72"/>
       <c r="E13" s="26"/>
       <c r="F13" s="73"/>
       <c r="G13" s="73"/>
       <c r="H13" s="70"/>
       <c r="I13" s="70"/>
       <c r="J13" s="70"/>
       <c r="K13" s="73"/>
       <c r="L13" s="70"/>
       <c r="M13" s="73"/>
       <c r="N13" s="70"/>
       <c r="O13" s="74" t="s">
         <v>28</v>
       </c>
       <c r="P13" s="70"/>
       <c r="Q13" s="73"/>
       <c r="R13" s="70"/>
       <c r="S13" s="70"/>
       <c r="T13" s="70"/>
       <c r="U13" s="70"/>
-      <c r="X13" s="378"/>
+      <c r="X13" s="387"/>
     </row>
     <row r="14" spans="1:24" ht="13" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="61"/>
       <c r="B14" s="75"/>
       <c r="C14" s="76"/>
       <c r="D14" s="76"/>
       <c r="E14" s="77"/>
       <c r="F14" s="77"/>
       <c r="G14" s="77"/>
       <c r="H14" s="70"/>
       <c r="I14" s="77"/>
       <c r="J14" s="70"/>
       <c r="K14" s="77"/>
       <c r="L14" s="70"/>
       <c r="M14" s="77"/>
       <c r="N14" s="70"/>
       <c r="O14" s="77"/>
       <c r="P14" s="70"/>
       <c r="Q14" s="77"/>
       <c r="R14" s="70"/>
       <c r="S14" s="77"/>
       <c r="T14" s="77"/>
       <c r="U14" s="70"/>
       <c r="V14" s="78"/>
       <c r="W14" s="78"/>
-      <c r="X14" s="378"/>
+      <c r="X14" s="387"/>
     </row>
     <row r="15" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="61"/>
       <c r="B15" s="75"/>
       <c r="C15" s="76" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="79"/>
-      <c r="E15" s="385"/>
-[...3 lines deleted...]
-      <c r="I15" s="387"/>
+      <c r="E15" s="394"/>
+      <c r="F15" s="395"/>
+      <c r="G15" s="395"/>
+      <c r="H15" s="395"/>
+      <c r="I15" s="396"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
       <c r="N15" s="18"/>
-      <c r="O15" s="370" t="str">
-        <f>IF('(4) Financement &amp; aide fin.'!K24&lt;&gt;'(4) Financement &amp; aide fin.'!K52,"ATTENTION: le coûts totaux du projet ne correspondent pas aux financements planifiées (voir onglet (4))",IF('(4) Financement &amp; aide fin.'!K79&lt;&gt;'(4) Financement &amp; aide fin.'!K108,"ATTENTION: les coûts totaux du projet ne correspondent pas aux financements planifiées (voir onglet (4))",""))</f>
+      <c r="O15" s="379" t="str" cm="1">
+        <f t="array" ref="O15">IF(OR('(4) Financement &amp; aide fin.'!K54&lt;&gt;"", '(4) Financement &amp; aide fin.'!D110:J110 &lt;&gt; ""),"ATTENTION: les coûts du projet ne correspondent pas aux financements planifiées (voir onglet (4))",IF(OR('(4) Financement &amp; aide fin.'!D109:J109 &lt;&gt;"",'(4) Financement &amp; aide fin.'!D53:J53 &lt;&gt;""),"ATTENTION: Les contributions demandées dépassent les contributions maximales possibles (voir onglet (4))",""))</f>
         <v/>
       </c>
-      <c r="P15" s="371"/>
-[...3 lines deleted...]
-      <c r="T15" s="372"/>
+      <c r="P15" s="380"/>
+      <c r="Q15" s="380"/>
+      <c r="R15" s="380"/>
+      <c r="S15" s="380"/>
+      <c r="T15" s="381"/>
       <c r="U15" s="18"/>
       <c r="V15" s="78"/>
       <c r="W15" s="80"/>
-      <c r="X15" s="378"/>
+      <c r="X15" s="387"/>
     </row>
     <row r="16" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="61"/>
       <c r="B16" s="81"/>
-      <c r="C16" s="379" t="s">
+      <c r="C16" s="388" t="s">
         <v>27</v>
       </c>
-      <c r="D16" s="380"/>
-[...4 lines deleted...]
-      <c r="I16" s="390"/>
+      <c r="D16" s="389"/>
+      <c r="E16" s="397"/>
+      <c r="F16" s="398"/>
+      <c r="G16" s="398"/>
+      <c r="H16" s="398"/>
+      <c r="I16" s="399"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="18"/>
-      <c r="O16" s="373"/>
-[...4 lines deleted...]
-      <c r="T16" s="375"/>
+      <c r="O16" s="382"/>
+      <c r="P16" s="383"/>
+      <c r="Q16" s="383"/>
+      <c r="R16" s="383"/>
+      <c r="S16" s="383"/>
+      <c r="T16" s="384"/>
       <c r="U16" s="18"/>
       <c r="V16" s="78"/>
       <c r="W16" s="80"/>
-      <c r="X16" s="378"/>
+      <c r="X16" s="387"/>
     </row>
     <row r="17" spans="1:25" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="61"/>
       <c r="B17" s="82"/>
-      <c r="C17" s="381"/>
-[...5 lines deleted...]
-      <c r="I17" s="366"/>
+      <c r="C17" s="390"/>
+      <c r="D17" s="391"/>
+      <c r="E17" s="373"/>
+      <c r="F17" s="374"/>
+      <c r="G17" s="374"/>
+      <c r="H17" s="374"/>
+      <c r="I17" s="375"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
       <c r="N17" s="18"/>
-      <c r="O17" s="373"/>
-[...4 lines deleted...]
-      <c r="T17" s="375"/>
+      <c r="O17" s="382"/>
+      <c r="P17" s="383"/>
+      <c r="Q17" s="383"/>
+      <c r="R17" s="383"/>
+      <c r="S17" s="383"/>
+      <c r="T17" s="384"/>
       <c r="U17" s="18"/>
       <c r="V17" s="78"/>
       <c r="W17" s="80"/>
       <c r="X17" s="83"/>
     </row>
     <row r="18" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A18" s="61"/>
       <c r="B18" s="82"/>
-      <c r="C18" s="381"/>
-[...5 lines deleted...]
-      <c r="I18" s="366"/>
+      <c r="C18" s="390"/>
+      <c r="D18" s="391"/>
+      <c r="E18" s="373"/>
+      <c r="F18" s="374"/>
+      <c r="G18" s="374"/>
+      <c r="H18" s="374"/>
+      <c r="I18" s="375"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
       <c r="N18" s="18"/>
-      <c r="O18" s="373"/>
-[...4 lines deleted...]
-      <c r="T18" s="375"/>
+      <c r="O18" s="382"/>
+      <c r="P18" s="383"/>
+      <c r="Q18" s="383"/>
+      <c r="R18" s="383"/>
+      <c r="S18" s="383"/>
+      <c r="T18" s="384"/>
       <c r="U18" s="18"/>
       <c r="V18" s="69"/>
       <c r="W18" s="68"/>
       <c r="X18" s="79"/>
     </row>
     <row r="19" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A19" s="61"/>
       <c r="B19" s="84"/>
-      <c r="C19" s="381"/>
-[...5 lines deleted...]
-      <c r="I19" s="366"/>
+      <c r="C19" s="390"/>
+      <c r="D19" s="391"/>
+      <c r="E19" s="373"/>
+      <c r="F19" s="374"/>
+      <c r="G19" s="374"/>
+      <c r="H19" s="374"/>
+      <c r="I19" s="375"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
       <c r="N19" s="18"/>
       <c r="O19" s="85"/>
       <c r="P19" s="85"/>
       <c r="Q19" s="85"/>
       <c r="R19" s="85"/>
       <c r="S19" s="85"/>
       <c r="T19" s="85"/>
       <c r="U19" s="18"/>
       <c r="V19" s="76"/>
       <c r="W19" s="75"/>
       <c r="X19" s="79"/>
     </row>
     <row r="20" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A20" s="61"/>
       <c r="B20" s="75"/>
-      <c r="C20" s="381"/>
-[...5 lines deleted...]
-      <c r="I20" s="366"/>
+      <c r="C20" s="390"/>
+      <c r="D20" s="391"/>
+      <c r="E20" s="373"/>
+      <c r="F20" s="374"/>
+      <c r="G20" s="374"/>
+      <c r="H20" s="374"/>
+      <c r="I20" s="375"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
       <c r="N20" s="18"/>
       <c r="O20" s="78"/>
       <c r="P20" s="78"/>
       <c r="Q20" s="78"/>
       <c r="R20" s="78"/>
       <c r="S20" s="78"/>
       <c r="T20" s="78"/>
       <c r="U20" s="18"/>
       <c r="V20" s="76"/>
       <c r="W20" s="75"/>
       <c r="X20" s="79"/>
     </row>
     <row r="21" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A21" s="61"/>
       <c r="B21" s="82"/>
-      <c r="C21" s="381"/>
-[...5 lines deleted...]
-      <c r="I21" s="366"/>
+      <c r="C21" s="390"/>
+      <c r="D21" s="391"/>
+      <c r="E21" s="373"/>
+      <c r="F21" s="374"/>
+      <c r="G21" s="374"/>
+      <c r="H21" s="374"/>
+      <c r="I21" s="375"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
       <c r="N21" s="18"/>
       <c r="O21" s="78"/>
       <c r="P21" s="78"/>
       <c r="Q21" s="78"/>
       <c r="R21" s="78"/>
       <c r="S21" s="78"/>
       <c r="T21" s="78"/>
       <c r="U21" s="18"/>
       <c r="V21" s="69"/>
       <c r="W21" s="68"/>
       <c r="X21" s="79"/>
     </row>
     <row r="22" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A22" s="61"/>
       <c r="B22" s="84"/>
-      <c r="C22" s="383"/>
-[...5 lines deleted...]
-      <c r="I22" s="366"/>
+      <c r="C22" s="392"/>
+      <c r="D22" s="393"/>
+      <c r="E22" s="373"/>
+      <c r="F22" s="374"/>
+      <c r="G22" s="374"/>
+      <c r="H22" s="374"/>
+      <c r="I22" s="375"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
       <c r="N22" s="18"/>
       <c r="O22" s="78"/>
       <c r="P22" s="78"/>
       <c r="Q22" s="78"/>
       <c r="R22" s="78"/>
       <c r="S22" s="78"/>
       <c r="T22" s="78"/>
       <c r="U22" s="18"/>
       <c r="V22" s="76"/>
       <c r="W22" s="75"/>
       <c r="X22" s="79"/>
     </row>
     <row r="23" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A23" s="61"/>
       <c r="B23" s="75"/>
       <c r="C23" s="76"/>
       <c r="D23" s="79"/>
-      <c r="E23" s="364"/>
-[...3 lines deleted...]
-      <c r="I23" s="366"/>
+      <c r="E23" s="373"/>
+      <c r="F23" s="374"/>
+      <c r="G23" s="374"/>
+      <c r="H23" s="374"/>
+      <c r="I23" s="375"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
       <c r="N23" s="18"/>
       <c r="O23" s="78"/>
       <c r="P23" s="78"/>
       <c r="Q23" s="78"/>
       <c r="R23" s="78"/>
       <c r="S23" s="78"/>
       <c r="T23" s="78"/>
       <c r="U23" s="18"/>
       <c r="V23" s="76"/>
       <c r="W23" s="75"/>
       <c r="X23" s="79"/>
     </row>
     <row r="24" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A24" s="86"/>
       <c r="B24" s="76"/>
       <c r="C24" s="76"/>
       <c r="D24" s="79"/>
-      <c r="E24" s="364"/>
-[...3 lines deleted...]
-      <c r="I24" s="366"/>
+      <c r="E24" s="373"/>
+      <c r="F24" s="374"/>
+      <c r="G24" s="374"/>
+      <c r="H24" s="374"/>
+      <c r="I24" s="375"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
       <c r="N24" s="18"/>
       <c r="O24" s="78"/>
       <c r="P24" s="78"/>
       <c r="Q24" s="78"/>
       <c r="R24" s="78"/>
       <c r="S24" s="78"/>
       <c r="T24" s="78"/>
       <c r="U24" s="18"/>
       <c r="V24" s="76"/>
       <c r="W24" s="75"/>
       <c r="X24" s="79"/>
     </row>
     <row r="25" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A25" s="86"/>
       <c r="B25" s="76"/>
       <c r="C25" s="76"/>
       <c r="D25" s="79"/>
-      <c r="E25" s="361"/>
-[...3 lines deleted...]
-      <c r="I25" s="363"/>
+      <c r="E25" s="370"/>
+      <c r="F25" s="371"/>
+      <c r="G25" s="371"/>
+      <c r="H25" s="371"/>
+      <c r="I25" s="372"/>
       <c r="J25" s="18"/>
       <c r="K25" s="18"/>
       <c r="L25" s="18"/>
       <c r="M25" s="18"/>
       <c r="N25" s="18"/>
       <c r="O25" s="78"/>
       <c r="P25" s="78"/>
       <c r="Q25" s="78"/>
       <c r="R25" s="78"/>
       <c r="S25" s="78"/>
       <c r="T25" s="78"/>
       <c r="U25" s="18"/>
       <c r="V25" s="76"/>
       <c r="W25" s="75"/>
       <c r="X25" s="79"/>
     </row>
     <row r="26" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A26" s="86"/>
       <c r="B26" s="76"/>
       <c r="C26" s="76"/>
       <c r="D26" s="76"/>
       <c r="E26" s="77"/>
       <c r="F26" s="77"/>
       <c r="G26" s="77"/>
       <c r="H26" s="70"/>
       <c r="I26" s="77"/>
       <c r="J26" s="70"/>
       <c r="K26" s="77"/>
       <c r="L26" s="70"/>
       <c r="M26" s="77"/>
       <c r="N26" s="70"/>
       <c r="O26" s="77"/>
       <c r="P26" s="70"/>
       <c r="Q26" s="77"/>
       <c r="R26" s="70"/>
       <c r="S26" s="77"/>
       <c r="T26" s="77"/>
       <c r="U26" s="70"/>
       <c r="V26" s="63"/>
       <c r="W26" s="62"/>
       <c r="X26" s="64"/>
     </row>
     <row r="27" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A27" s="86"/>
       <c r="B27" s="76"/>
       <c r="C27" s="87" t="s">
         <v>29</v>
       </c>
       <c r="D27" s="88"/>
-      <c r="E27" s="367"/>
-[...16 lines deleted...]
-      <c r="V27" s="369"/>
+      <c r="E27" s="376"/>
+      <c r="F27" s="377"/>
+      <c r="G27" s="377"/>
+      <c r="H27" s="377"/>
+      <c r="I27" s="377"/>
+      <c r="J27" s="377"/>
+      <c r="K27" s="377"/>
+      <c r="L27" s="377"/>
+      <c r="M27" s="377"/>
+      <c r="N27" s="377"/>
+      <c r="O27" s="377"/>
+      <c r="P27" s="377"/>
+      <c r="Q27" s="377"/>
+      <c r="R27" s="377"/>
+      <c r="S27" s="377"/>
+      <c r="T27" s="377"/>
+      <c r="U27" s="377"/>
+      <c r="V27" s="378"/>
       <c r="W27" s="89"/>
       <c r="X27" s="90"/>
     </row>
     <row r="28" spans="1:25" s="7" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="86"/>
       <c r="B28" s="63"/>
       <c r="C28" s="91"/>
       <c r="D28" s="92"/>
       <c r="E28" s="93"/>
       <c r="F28" s="93"/>
       <c r="G28" s="94"/>
       <c r="H28" s="19"/>
       <c r="I28" s="94"/>
       <c r="J28" s="19"/>
       <c r="K28" s="94"/>
       <c r="L28" s="19"/>
       <c r="M28" s="94"/>
       <c r="N28" s="19"/>
       <c r="O28" s="94"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="94"/>
       <c r="R28" s="19"/>
       <c r="S28" s="94"/>
       <c r="T28" s="94"/>
       <c r="U28" s="19"/>
@@ -8335,54 +8343,54 @@
       <c r="C40" s="102"/>
       <c r="D40" s="102"/>
       <c r="E40" s="128"/>
       <c r="F40" s="129"/>
       <c r="G40" s="129"/>
       <c r="H40" s="129"/>
       <c r="I40" s="129"/>
       <c r="J40" s="129"/>
       <c r="K40" s="129"/>
       <c r="L40" s="129"/>
       <c r="M40" s="129"/>
       <c r="N40" s="129"/>
       <c r="O40" s="129"/>
       <c r="P40" s="129"/>
       <c r="Q40" s="129"/>
       <c r="R40" s="129"/>
       <c r="S40" s="129"/>
       <c r="T40" s="129"/>
       <c r="U40" s="129"/>
       <c r="V40" s="103"/>
       <c r="X40" s="108"/>
     </row>
     <row r="41" spans="1:24" s="19" customFormat="1" ht="13" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="100"/>
       <c r="B41" s="120"/>
-      <c r="C41" s="354" t="s">
+      <c r="C41" s="363" t="s">
         <v>34</v>
       </c>
-      <c r="D41" s="354"/>
+      <c r="D41" s="363"/>
       <c r="E41" s="113">
         <f>E35-E37</f>
         <v>0</v>
       </c>
       <c r="F41" s="114" t="s">
         <v>12</v>
       </c>
       <c r="G41" s="115">
         <f>G35-G37</f>
         <v>0</v>
       </c>
       <c r="H41" s="114" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="116">
         <f>I35-I37</f>
         <v>0</v>
       </c>
       <c r="J41" s="114" t="s">
         <v>12</v>
       </c>
       <c r="K41" s="115">
         <f>K35-K37</f>
         <v>0</v>
       </c>
@@ -8402,52 +8410,52 @@
       </c>
       <c r="P41" s="114" t="s">
         <v>12</v>
       </c>
       <c r="Q41" s="115">
         <f>Q35-Q37</f>
         <v>0</v>
       </c>
       <c r="R41" s="114" t="s">
         <v>12</v>
       </c>
       <c r="S41" s="116">
         <f>S35-S37</f>
         <v>0</v>
       </c>
       <c r="T41" s="114" t="s">
         <v>12</v>
       </c>
       <c r="U41" s="117"/>
       <c r="V41" s="118"/>
       <c r="X41" s="108"/>
     </row>
     <row r="42" spans="1:24" s="19" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="100"/>
       <c r="B42" s="120"/>
-      <c r="C42" s="354"/>
-      <c r="D42" s="354"/>
+      <c r="C42" s="363"/>
+      <c r="D42" s="363"/>
       <c r="F42" s="114"/>
       <c r="G42" s="114"/>
       <c r="H42" s="117"/>
       <c r="I42" s="117"/>
       <c r="J42" s="117"/>
       <c r="K42" s="114"/>
       <c r="L42" s="117"/>
       <c r="M42" s="114"/>
       <c r="N42" s="117"/>
       <c r="O42" s="117"/>
       <c r="P42" s="117"/>
       <c r="Q42" s="114"/>
       <c r="R42" s="117"/>
       <c r="S42" s="117"/>
       <c r="T42" s="117"/>
       <c r="U42" s="117"/>
       <c r="V42" s="118"/>
       <c r="X42" s="108"/>
     </row>
     <row r="43" spans="1:24" s="74" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A43" s="111"/>
       <c r="B43" s="112"/>
       <c r="C43" s="74" t="s">
         <v>35</v>
       </c>
@@ -8563,119 +8571,119 @@
       <c r="W45" s="18"/>
       <c r="X45" s="141"/>
     </row>
     <row r="46" spans="1:24" s="19" customFormat="1" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="100"/>
       <c r="B46" s="144"/>
       <c r="C46" s="145"/>
       <c r="D46" s="146"/>
       <c r="E46" s="147"/>
       <c r="F46" s="148"/>
       <c r="G46" s="148"/>
       <c r="H46" s="148"/>
       <c r="I46" s="148"/>
       <c r="J46" s="148"/>
       <c r="K46" s="148"/>
       <c r="L46" s="148"/>
       <c r="M46" s="148"/>
       <c r="N46" s="148"/>
       <c r="O46" s="148"/>
       <c r="P46" s="148"/>
       <c r="Q46" s="148"/>
       <c r="R46" s="148"/>
       <c r="S46" s="148"/>
       <c r="T46" s="148"/>
       <c r="U46" s="148"/>
-      <c r="V46" s="391"/>
+      <c r="V46" s="400"/>
       <c r="W46" s="149"/>
       <c r="X46" s="108"/>
     </row>
     <row r="47" spans="1:24" s="19" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A47" s="100"/>
       <c r="B47" s="150"/>
       <c r="C47" s="151" t="s">
         <v>38</v>
       </c>
       <c r="D47" s="18"/>
       <c r="E47" s="131" t="s">
         <v>40</v>
       </c>
       <c r="F47" s="152"/>
       <c r="G47" s="131" t="s">
         <v>39</v>
       </c>
       <c r="H47" s="152"/>
       <c r="I47" s="152"/>
       <c r="J47" s="152"/>
       <c r="K47" s="152"/>
       <c r="L47" s="152"/>
       <c r="M47" s="152"/>
       <c r="N47" s="152"/>
       <c r="O47" s="152"/>
       <c r="P47" s="152"/>
       <c r="Q47" s="152"/>
       <c r="R47" s="152"/>
       <c r="S47" s="152"/>
       <c r="T47" s="152"/>
       <c r="U47" s="152"/>
-      <c r="V47" s="392"/>
+      <c r="V47" s="401"/>
       <c r="W47" s="149"/>
       <c r="X47" s="108"/>
     </row>
     <row r="48" spans="1:24" s="19" customFormat="1" ht="13" x14ac:dyDescent="0.25">
       <c r="A48" s="100"/>
       <c r="B48" s="153"/>
       <c r="C48" s="75"/>
       <c r="D48" s="68"/>
       <c r="E48" s="154"/>
       <c r="F48" s="155"/>
       <c r="G48" s="156"/>
       <c r="H48" s="156"/>
       <c r="I48" s="156"/>
       <c r="J48" s="156"/>
       <c r="K48" s="156"/>
       <c r="L48" s="156"/>
       <c r="M48" s="156"/>
       <c r="N48" s="156"/>
       <c r="O48" s="156"/>
       <c r="P48" s="156"/>
       <c r="Q48" s="156"/>
       <c r="R48" s="156"/>
       <c r="S48" s="156"/>
       <c r="T48" s="156"/>
       <c r="U48" s="156"/>
-      <c r="V48" s="392"/>
+      <c r="V48" s="401"/>
       <c r="W48" s="149"/>
       <c r="X48" s="108"/>
     </row>
     <row r="49" spans="1:24" s="19" customFormat="1" ht="13" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="100"/>
       <c r="B49" s="153"/>
-      <c r="C49" s="396" t="s">
+      <c r="C49" s="405" t="s">
         <v>42</v>
       </c>
-      <c r="D49" s="397"/>
+      <c r="D49" s="406"/>
       <c r="E49" s="157">
         <f>IF($E$43&gt;40000000,MIN($E$41,E29*$E$43),E29*$E$43)</f>
         <v>0</v>
       </c>
       <c r="F49" s="121" t="s">
         <v>12</v>
       </c>
       <c r="G49" s="158">
         <f>E29*G43</f>
         <v>0</v>
       </c>
       <c r="H49" s="114" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="158">
         <f>E29*I43</f>
         <v>0</v>
       </c>
       <c r="J49" s="114" t="s">
         <v>12</v>
       </c>
       <c r="K49" s="158">
         <f>E29*K43</f>
         <v>0</v>
       </c>
@@ -8696,81 +8704,81 @@
       <c r="P49" s="114" t="s">
         <v>12</v>
       </c>
       <c r="Q49" s="158">
         <f>E29*Q43</f>
         <v>0</v>
       </c>
       <c r="R49" s="114" t="s">
         <v>12</v>
       </c>
       <c r="S49" s="158">
         <f>E29*S43</f>
         <v>0</v>
       </c>
       <c r="T49" s="114" t="s">
         <v>12</v>
       </c>
       <c r="U49" s="117"/>
       <c r="V49" s="159"/>
       <c r="W49" s="160"/>
       <c r="X49" s="108"/>
     </row>
     <row r="50" spans="1:24" s="19" customFormat="1" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="100"/>
       <c r="B50" s="153"/>
-      <c r="C50" s="398"/>
-[...1 lines deleted...]
-      <c r="E50" s="400" t="s">
+      <c r="C50" s="407"/>
+      <c r="D50" s="408"/>
+      <c r="E50" s="409" t="s">
         <v>43</v>
       </c>
       <c r="F50" s="161"/>
       <c r="G50" s="161"/>
       <c r="H50" s="161"/>
       <c r="I50" s="161"/>
       <c r="J50" s="161"/>
       <c r="K50" s="161"/>
       <c r="L50" s="161"/>
       <c r="M50" s="161"/>
       <c r="N50" s="161"/>
       <c r="O50" s="161"/>
       <c r="P50" s="161"/>
       <c r="Q50" s="161"/>
       <c r="R50" s="161"/>
       <c r="S50" s="161"/>
       <c r="T50" s="161"/>
       <c r="U50" s="161"/>
       <c r="V50" s="159"/>
       <c r="W50" s="160"/>
       <c r="X50" s="108"/>
     </row>
     <row r="51" spans="1:24" s="19" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="100"/>
       <c r="B51" s="153"/>
-      <c r="C51" s="398"/>
-[...1 lines deleted...]
-      <c r="E51" s="401"/>
+      <c r="C51" s="407"/>
+      <c r="D51" s="408"/>
+      <c r="E51" s="410"/>
       <c r="F51" s="161"/>
       <c r="G51" s="161"/>
       <c r="H51" s="161"/>
       <c r="I51" s="161"/>
       <c r="J51" s="161"/>
       <c r="K51" s="161"/>
       <c r="L51" s="161"/>
       <c r="M51" s="161"/>
       <c r="N51" s="161"/>
       <c r="O51" s="161"/>
       <c r="P51" s="161"/>
       <c r="Q51" s="161"/>
       <c r="R51" s="161"/>
       <c r="S51" s="161"/>
       <c r="T51" s="161"/>
       <c r="U51" s="161"/>
       <c r="V51" s="159"/>
       <c r="W51" s="160"/>
       <c r="X51" s="108"/>
     </row>
     <row r="52" spans="1:24" s="74" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A52" s="111"/>
       <c r="B52" s="162"/>
       <c r="C52" s="163" t="s">
         <v>41</v>
@@ -8818,97 +8826,97 @@
         <v>12</v>
       </c>
       <c r="Q52" s="165">
         <f>'(4) Financement &amp; aide fin.'!I84</f>
         <v>0</v>
       </c>
       <c r="R52" s="131" t="s">
         <v>12</v>
       </c>
       <c r="S52" s="166">
         <f>'(4) Financement &amp; aide fin.'!J84</f>
         <v>0</v>
       </c>
       <c r="T52" s="131" t="s">
         <v>12</v>
       </c>
       <c r="U52" s="134"/>
       <c r="V52" s="167"/>
       <c r="W52" s="168"/>
       <c r="X52" s="119"/>
     </row>
     <row r="53" spans="1:24" s="74" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="111"/>
       <c r="B53" s="162"/>
       <c r="C53" s="163"/>
-      <c r="E53" s="395" t="str">
+      <c r="E53" s="404" t="str">
         <f>IF(OR(E52&gt;E49,AND(G49&gt;0,G52&gt;G49),AND(I49&gt;0,I52&gt;I49),AND(K49&gt;0,K52&gt;K49),AND(M49&gt;0,M52&gt;M49),AND(O49&gt;0,O52&gt;O49),AND(Q49&gt;0,Q52&gt;Q49),AND(S49&gt;0,S52&gt;S49)),"L'aide financière demandée ne peux pas être supérieure au montant maximal possible de l'aide financière","")</f>
         <v/>
       </c>
-      <c r="F53" s="395"/>
-[...14 lines deleted...]
-      <c r="U53" s="395"/>
+      <c r="F53" s="404"/>
+      <c r="G53" s="404"/>
+      <c r="H53" s="404"/>
+      <c r="I53" s="404"/>
+      <c r="J53" s="404"/>
+      <c r="K53" s="404"/>
+      <c r="L53" s="404"/>
+      <c r="M53" s="404"/>
+      <c r="N53" s="404"/>
+      <c r="O53" s="404"/>
+      <c r="P53" s="404"/>
+      <c r="Q53" s="404"/>
+      <c r="R53" s="404"/>
+      <c r="S53" s="404"/>
+      <c r="T53" s="404"/>
+      <c r="U53" s="404"/>
       <c r="V53" s="169"/>
       <c r="W53" s="170"/>
       <c r="X53" s="119"/>
     </row>
     <row r="54" spans="1:24" s="19" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="20"/>
       <c r="B54" s="122"/>
-      <c r="C54" s="393"/>
-[...18 lines deleted...]
-      <c r="V54" s="394"/>
+      <c r="C54" s="402"/>
+      <c r="D54" s="402"/>
+      <c r="E54" s="402"/>
+      <c r="F54" s="402"/>
+      <c r="G54" s="402"/>
+      <c r="H54" s="402"/>
+      <c r="I54" s="402"/>
+      <c r="J54" s="402"/>
+      <c r="K54" s="402"/>
+      <c r="L54" s="402"/>
+      <c r="M54" s="402"/>
+      <c r="N54" s="402"/>
+      <c r="O54" s="402"/>
+      <c r="P54" s="402"/>
+      <c r="Q54" s="402"/>
+      <c r="R54" s="402"/>
+      <c r="S54" s="402"/>
+      <c r="T54" s="402"/>
+      <c r="U54" s="402"/>
+      <c r="V54" s="403"/>
       <c r="W54" s="171"/>
       <c r="X54"/>
     </row>
     <row r="55" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="56" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B56" s="172" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="57" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="58" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="59" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="60" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="61" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="62" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="63" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="64" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="65" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="66" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="67" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="68" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="69" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="70" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="71" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="72" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
@@ -9019,51 +9027,51 @@
     <row r="177" spans="2:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="178" spans="2:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="179" spans="2:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="180" spans="2:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="181" spans="2:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="182" spans="2:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="183" spans="2:24" hidden="1" x14ac:dyDescent="0.25">
       <c r="B183" s="19"/>
       <c r="C183" s="19"/>
       <c r="D183" s="19"/>
       <c r="E183" s="19"/>
       <c r="F183" s="19"/>
       <c r="G183" s="19"/>
       <c r="I183" s="19"/>
       <c r="K183" s="19"/>
       <c r="M183" s="19"/>
       <c r="O183" s="19"/>
       <c r="Q183" s="19"/>
       <c r="S183" s="19"/>
       <c r="T183" s="19"/>
       <c r="V183" s="19"/>
       <c r="X183" s="19"/>
     </row>
     <row r="184" spans="2:24" s="19" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="eG/XkhTq8Ouz/rRv5RaFgOCAR425bLr17WgrgD25T5X+vQXOUCd/ahN2BjzRwK5t3KSDt7qWPW+BYEexkfzkEA==" saltValue="POjcvXz4s4V16uIi3MgeEA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="oiEcwRf8SK+q7azxBnAFxsJ6GMWcN9G1Cot7lGswSlrVKy0nO43sPFPw1bovd9QWAXoizL+OC0lSNVlKfZAWuw==" saltValue="fmFD+/REvAjR6SPw3kZ9bA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="23">
     <mergeCell ref="V46:V48"/>
     <mergeCell ref="C54:V54"/>
     <mergeCell ref="E53:U53"/>
     <mergeCell ref="C49:D51"/>
     <mergeCell ref="E50:E51"/>
     <mergeCell ref="A5:V8"/>
     <mergeCell ref="X13:X16"/>
     <mergeCell ref="C16:D22"/>
     <mergeCell ref="E15:I15"/>
     <mergeCell ref="E16:I16"/>
     <mergeCell ref="E17:I17"/>
     <mergeCell ref="E21:I21"/>
     <mergeCell ref="E22:I22"/>
     <mergeCell ref="E18:I18"/>
     <mergeCell ref="E19:I19"/>
     <mergeCell ref="E20:I20"/>
     <mergeCell ref="C41:D42"/>
     <mergeCell ref="C10:V11"/>
     <mergeCell ref="E25:I25"/>
     <mergeCell ref="E24:I24"/>
     <mergeCell ref="E23:I23"/>
     <mergeCell ref="E27:V27"/>
     <mergeCell ref="O15:T18"/>
   </mergeCells>
@@ -9147,166 +9155,166 @@
     <col min="8" max="8" width="13.453125" customWidth="1"/>
     <col min="9" max="9" width="10.81640625" customWidth="1"/>
     <col min="10" max="10" width="9.7265625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="10.54296875" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="2.7265625" customWidth="1"/>
     <col min="13" max="22" width="0" hidden="1" customWidth="1"/>
     <col min="23" max="16384" width="11.453125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="76"/>
       <c r="B1" s="173"/>
       <c r="C1" s="63"/>
       <c r="D1" s="63"/>
       <c r="E1" s="63"/>
       <c r="F1" s="63"/>
       <c r="G1" s="63"/>
       <c r="H1" s="63"/>
       <c r="I1" s="63"/>
       <c r="J1" s="63"/>
       <c r="K1" s="63"/>
       <c r="L1" s="76"/>
     </row>
     <row r="2" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="79"/>
-      <c r="B2" s="402" t="s">
+      <c r="B2" s="411" t="s">
         <v>95</v>
       </c>
-      <c r="C2" s="403"/>
-[...5 lines deleted...]
-      <c r="I2" s="404"/>
+      <c r="C2" s="412"/>
+      <c r="D2" s="412"/>
+      <c r="E2" s="412"/>
+      <c r="F2" s="412"/>
+      <c r="G2" s="412"/>
+      <c r="H2" s="412"/>
+      <c r="I2" s="413"/>
       <c r="J2" s="174"/>
       <c r="K2" s="175"/>
       <c r="L2" s="86"/>
     </row>
     <row r="3" spans="1:15" ht="159.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="79"/>
-      <c r="B3" s="405"/>
-[...6 lines deleted...]
-      <c r="I3" s="407"/>
+      <c r="B3" s="414"/>
+      <c r="C3" s="415"/>
+      <c r="D3" s="415"/>
+      <c r="E3" s="415"/>
+      <c r="F3" s="415"/>
+      <c r="G3" s="415"/>
+      <c r="H3" s="415"/>
+      <c r="I3" s="416"/>
       <c r="J3" s="176"/>
       <c r="K3" s="177"/>
       <c r="L3" s="86"/>
     </row>
     <row r="4" spans="1:15" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="76"/>
       <c r="B4" s="178"/>
       <c r="C4" s="179"/>
       <c r="D4" s="180"/>
       <c r="E4" s="180"/>
       <c r="F4" s="180"/>
       <c r="G4" s="179"/>
       <c r="H4" s="179"/>
       <c r="I4" s="179"/>
       <c r="J4" s="179"/>
       <c r="K4" s="179"/>
       <c r="L4" s="76"/>
     </row>
     <row r="5" spans="1:15" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="79"/>
       <c r="B5" s="19"/>
       <c r="C5" s="181"/>
       <c r="D5" s="182" t="s">
         <v>55</v>
       </c>
       <c r="E5" s="183" t="s">
         <v>56</v>
       </c>
       <c r="F5" s="184" t="s">
         <v>57</v>
       </c>
       <c r="G5" s="19"/>
-      <c r="H5" s="411" t="str">
+      <c r="H5" s="420" t="str">
         <f>IF(MAX(G10:G49)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'offres ou d'explications sourcées", "")</f>
         <v/>
       </c>
-      <c r="I5" s="411"/>
-[...1 lines deleted...]
-      <c r="K5" s="412"/>
+      <c r="I5" s="420"/>
+      <c r="J5" s="420"/>
+      <c r="K5" s="421"/>
       <c r="L5" s="76"/>
     </row>
     <row r="6" spans="1:15" ht="28" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="79"/>
       <c r="B6" s="185"/>
       <c r="C6" s="185"/>
       <c r="D6" s="186">
         <f>$I$50</f>
         <v>0</v>
       </c>
       <c r="E6" s="187">
         <f>$I$76</f>
         <v>0</v>
       </c>
       <c r="F6" s="188">
         <f>D6-E6</f>
         <v>0</v>
       </c>
       <c r="G6" s="185"/>
-      <c r="H6" s="411"/>
-[...2 lines deleted...]
-      <c r="K6" s="412"/>
+      <c r="H6" s="420"/>
+      <c r="I6" s="420"/>
+      <c r="J6" s="420"/>
+      <c r="K6" s="421"/>
       <c r="L6" s="76"/>
     </row>
     <row r="7" spans="1:15" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="79"/>
       <c r="B7" s="185"/>
       <c r="C7" s="185"/>
       <c r="D7" s="185"/>
       <c r="E7" s="185"/>
       <c r="F7" s="185"/>
       <c r="G7" s="185"/>
       <c r="H7" s="185"/>
       <c r="I7" s="185"/>
       <c r="J7" s="185"/>
       <c r="K7" s="185"/>
       <c r="L7" s="76"/>
     </row>
     <row r="8" spans="1:15" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="79"/>
-      <c r="B8" s="413" t="s">
+      <c r="B8" s="422" t="s">
         <v>58</v>
       </c>
-      <c r="C8" s="414"/>
-[...7 lines deleted...]
-      <c r="K8" s="415"/>
+      <c r="C8" s="423"/>
+      <c r="D8" s="423"/>
+      <c r="E8" s="423"/>
+      <c r="F8" s="423"/>
+      <c r="G8" s="423"/>
+      <c r="H8" s="423"/>
+      <c r="I8" s="423"/>
+      <c r="J8" s="423"/>
+      <c r="K8" s="424"/>
       <c r="L8" s="76"/>
     </row>
     <row r="9" spans="1:15" ht="57.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="79"/>
       <c r="B9" s="191" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="192" t="s">
         <v>46</v>
       </c>
       <c r="D9" s="193" t="s">
         <v>47</v>
       </c>
       <c r="E9" s="194" t="s">
         <v>48</v>
       </c>
       <c r="F9" s="195" t="s">
         <v>49</v>
       </c>
       <c r="G9" s="195" t="s">
         <v>50</v>
       </c>
       <c r="H9" s="195" t="s">
         <v>51</v>
       </c>
@@ -10274,564 +10282,564 @@
         <v>0</v>
       </c>
       <c r="L50" s="76"/>
     </row>
     <row r="51" spans="1:12" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="76"/>
       <c r="B51" s="206"/>
       <c r="C51" s="206"/>
       <c r="D51" s="206"/>
       <c r="E51" s="206"/>
       <c r="F51" s="206"/>
       <c r="G51" s="207"/>
       <c r="H51" s="206"/>
       <c r="I51" s="208"/>
       <c r="J51" s="207"/>
       <c r="K51" s="207"/>
       <c r="L51" s="76"/>
     </row>
     <row r="52" spans="1:12" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="76"/>
       <c r="B52" s="209"/>
       <c r="C52" s="209"/>
       <c r="D52" s="209"/>
       <c r="E52" s="209"/>
       <c r="F52" s="209"/>
-      <c r="G52" s="411" t="str">
+      <c r="G52" s="420" t="str">
         <f>IF(MAX(G56:G75)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'explications sourcées ou, si possible, d'offres.", "")</f>
         <v/>
       </c>
-      <c r="H52" s="411"/>
-[...2 lines deleted...]
-      <c r="K52" s="411"/>
+      <c r="H52" s="420"/>
+      <c r="I52" s="420"/>
+      <c r="J52" s="420"/>
+      <c r="K52" s="420"/>
       <c r="L52" s="86"/>
     </row>
     <row r="53" spans="1:12" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="76"/>
       <c r="B53" s="209"/>
       <c r="C53" s="209"/>
       <c r="D53" s="209"/>
       <c r="E53" s="209"/>
       <c r="F53" s="209"/>
       <c r="G53" s="207"/>
       <c r="H53" s="209"/>
       <c r="I53" s="210"/>
       <c r="J53" s="210"/>
       <c r="K53" s="210"/>
       <c r="L53" s="76"/>
     </row>
     <row r="54" spans="1:12" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="76"/>
-      <c r="B54" s="413" t="s">
+      <c r="B54" s="422" t="s">
         <v>59</v>
       </c>
-      <c r="C54" s="414"/>
-[...7 lines deleted...]
-      <c r="K54" s="415"/>
+      <c r="C54" s="423"/>
+      <c r="D54" s="423"/>
+      <c r="E54" s="423"/>
+      <c r="F54" s="423"/>
+      <c r="G54" s="423"/>
+      <c r="H54" s="423"/>
+      <c r="I54" s="423"/>
+      <c r="J54" s="423"/>
+      <c r="K54" s="424"/>
       <c r="L54" s="76"/>
     </row>
     <row r="55" spans="1:12" ht="52" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="76"/>
-      <c r="B55" s="416" t="s">
+      <c r="B55" s="425" t="s">
         <v>60</v>
       </c>
-      <c r="C55" s="417"/>
-      <c r="D55" s="418"/>
+      <c r="C55" s="426"/>
+      <c r="D55" s="427"/>
       <c r="E55" s="194" t="s">
         <v>48</v>
       </c>
       <c r="F55" s="195" t="s">
         <v>49</v>
       </c>
       <c r="G55" s="195" t="s">
         <v>50</v>
       </c>
       <c r="H55" s="195" t="s">
         <v>51</v>
       </c>
       <c r="I55" s="195" t="s">
         <v>52</v>
       </c>
       <c r="J55" s="195" t="s">
         <v>53</v>
       </c>
       <c r="K55" s="195" t="s">
         <v>54</v>
       </c>
       <c r="L55" s="76"/>
     </row>
     <row r="56" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A56" s="76"/>
-      <c r="B56" s="419" t="s">
+      <c r="B56" s="428" t="s">
         <v>16</v>
       </c>
-      <c r="C56" s="420"/>
-      <c r="D56" s="421"/>
+      <c r="C56" s="429"/>
+      <c r="D56" s="430"/>
       <c r="E56" s="1"/>
       <c r="F56" s="3"/>
       <c r="G56" s="4"/>
       <c r="H56" s="2"/>
       <c r="I56" s="196">
         <f>G56*H56</f>
         <v>0</v>
       </c>
       <c r="J56" s="196" t="str">
         <f>IF(E56="Interne Kosten",I56,"-")</f>
         <v>-</v>
       </c>
       <c r="K56" s="196" t="str">
         <f>IF(E56="Externe Kosten",I56,"-")</f>
         <v>-</v>
       </c>
       <c r="L56" s="76"/>
     </row>
     <row r="57" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A57" s="76"/>
-      <c r="B57" s="408"/>
-[...1 lines deleted...]
-      <c r="D57" s="410"/>
+      <c r="B57" s="417"/>
+      <c r="C57" s="418"/>
+      <c r="D57" s="419"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="4"/>
       <c r="H57" s="4"/>
       <c r="I57" s="197">
         <f t="shared" ref="I57:I74" si="9">G57*H57</f>
         <v>0</v>
       </c>
       <c r="J57" s="197" t="str">
         <f t="shared" ref="J57:J75" si="10">IF(E57="Interne Kosten",I57,"-")</f>
         <v>-</v>
       </c>
       <c r="K57" s="197" t="str">
         <f t="shared" ref="K57:K75" si="11">IF(E57="Externe Kosten",I57,"-")</f>
         <v>-</v>
       </c>
       <c r="L57" s="76"/>
     </row>
     <row r="58" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A58" s="76"/>
-      <c r="B58" s="408"/>
-[...1 lines deleted...]
-      <c r="D58" s="410"/>
+      <c r="B58" s="417"/>
+      <c r="C58" s="418"/>
+      <c r="D58" s="419"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
       <c r="I58" s="197">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J58" s="197" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K58" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L58" s="76"/>
     </row>
     <row r="59" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A59" s="76"/>
-      <c r="B59" s="408"/>
-[...1 lines deleted...]
-      <c r="D59" s="410"/>
+      <c r="B59" s="417"/>
+      <c r="C59" s="418"/>
+      <c r="D59" s="419"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="197">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J59" s="197" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K59" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L59" s="76"/>
     </row>
     <row r="60" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A60" s="76"/>
-      <c r="B60" s="408"/>
-[...1 lines deleted...]
-      <c r="D60" s="410"/>
+      <c r="B60" s="417"/>
+      <c r="C60" s="418"/>
+      <c r="D60" s="419"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="197">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J60" s="197" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K60" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L60" s="76"/>
     </row>
     <row r="61" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A61" s="76"/>
-      <c r="B61" s="408"/>
-[...1 lines deleted...]
-      <c r="D61" s="410"/>
+      <c r="B61" s="417"/>
+      <c r="C61" s="418"/>
+      <c r="D61" s="419"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="4"/>
       <c r="H61" s="4"/>
       <c r="I61" s="197">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J61" s="197" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K61" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L61" s="76"/>
     </row>
     <row r="62" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A62" s="76"/>
-      <c r="B62" s="408"/>
-[...1 lines deleted...]
-      <c r="D62" s="410"/>
+      <c r="B62" s="417"/>
+      <c r="C62" s="418"/>
+      <c r="D62" s="419"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="4"/>
       <c r="H62" s="4"/>
       <c r="I62" s="197">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J62" s="197" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K62" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L62" s="76"/>
     </row>
     <row r="63" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A63" s="76"/>
-      <c r="B63" s="408"/>
-[...1 lines deleted...]
-      <c r="D63" s="410"/>
+      <c r="B63" s="417"/>
+      <c r="C63" s="418"/>
+      <c r="D63" s="419"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="4"/>
       <c r="H63" s="4"/>
       <c r="I63" s="197">
         <f t="shared" ref="I63:I71" si="12">G63*H63</f>
         <v>0</v>
       </c>
       <c r="J63" s="197" t="str">
         <f t="shared" ref="J63:J71" si="13">IF(E63="Interne Kosten",I63,"-")</f>
         <v>-</v>
       </c>
       <c r="K63" s="197" t="str">
         <f t="shared" ref="K63:K71" si="14">IF(E63="Externe Kosten",I63,"-")</f>
         <v>-</v>
       </c>
       <c r="L63" s="76"/>
     </row>
     <row r="64" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A64" s="76"/>
-      <c r="B64" s="408"/>
-[...1 lines deleted...]
-      <c r="D64" s="410"/>
+      <c r="B64" s="417"/>
+      <c r="C64" s="418"/>
+      <c r="D64" s="419"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="4"/>
       <c r="H64" s="4"/>
       <c r="I64" s="197">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J64" s="197" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K64" s="197" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L64" s="76"/>
     </row>
     <row r="65" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A65" s="76"/>
-      <c r="B65" s="408"/>
-[...1 lines deleted...]
-      <c r="D65" s="410"/>
+      <c r="B65" s="417"/>
+      <c r="C65" s="418"/>
+      <c r="D65" s="419"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="4"/>
       <c r="H65" s="4"/>
       <c r="I65" s="197">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J65" s="197" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K65" s="197" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L65" s="76"/>
     </row>
     <row r="66" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A66" s="76"/>
-      <c r="B66" s="408"/>
-[...1 lines deleted...]
-      <c r="D66" s="410"/>
+      <c r="B66" s="417"/>
+      <c r="C66" s="418"/>
+      <c r="D66" s="419"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="4"/>
       <c r="H66" s="4"/>
       <c r="I66" s="197">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J66" s="197" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K66" s="197" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L66" s="76"/>
     </row>
     <row r="67" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A67" s="76"/>
-      <c r="B67" s="408"/>
-[...1 lines deleted...]
-      <c r="D67" s="410"/>
+      <c r="B67" s="417"/>
+      <c r="C67" s="418"/>
+      <c r="D67" s="419"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="4"/>
       <c r="H67" s="4"/>
       <c r="I67" s="197">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J67" s="197" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K67" s="197" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L67" s="76"/>
     </row>
     <row r="68" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A68" s="76"/>
-      <c r="B68" s="408"/>
-[...1 lines deleted...]
-      <c r="D68" s="410"/>
+      <c r="B68" s="417"/>
+      <c r="C68" s="418"/>
+      <c r="D68" s="419"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="4"/>
       <c r="H68" s="4"/>
       <c r="I68" s="197">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J68" s="197" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K68" s="197" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L68" s="76"/>
     </row>
     <row r="69" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A69" s="76"/>
-      <c r="B69" s="408"/>
-[...1 lines deleted...]
-      <c r="D69" s="410"/>
+      <c r="B69" s="417"/>
+      <c r="C69" s="418"/>
+      <c r="D69" s="419"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="4"/>
       <c r="H69" s="4"/>
       <c r="I69" s="197">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J69" s="197" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K69" s="197" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L69" s="76"/>
     </row>
     <row r="70" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A70" s="76"/>
-      <c r="B70" s="408"/>
-[...1 lines deleted...]
-      <c r="D70" s="410"/>
+      <c r="B70" s="417"/>
+      <c r="C70" s="418"/>
+      <c r="D70" s="419"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="4"/>
       <c r="H70" s="4"/>
       <c r="I70" s="197">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J70" s="197" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K70" s="197" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L70" s="76"/>
     </row>
     <row r="71" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A71" s="76"/>
-      <c r="B71" s="408"/>
-[...1 lines deleted...]
-      <c r="D71" s="410"/>
+      <c r="B71" s="417"/>
+      <c r="C71" s="418"/>
+      <c r="D71" s="419"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="4"/>
       <c r="H71" s="4"/>
       <c r="I71" s="197">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J71" s="197" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K71" s="197" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L71" s="76"/>
     </row>
     <row r="72" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A72" s="76"/>
-      <c r="B72" s="408"/>
-[...1 lines deleted...]
-      <c r="D72" s="410"/>
+      <c r="B72" s="417"/>
+      <c r="C72" s="418"/>
+      <c r="D72" s="419"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="4"/>
       <c r="H72" s="4"/>
       <c r="I72" s="197">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J72" s="197" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K72" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L72" s="76"/>
     </row>
     <row r="73" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A73" s="76"/>
-      <c r="B73" s="408"/>
-[...1 lines deleted...]
-      <c r="D73" s="410"/>
+      <c r="B73" s="417"/>
+      <c r="C73" s="418"/>
+      <c r="D73" s="419"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="4"/>
       <c r="H73" s="4"/>
       <c r="I73" s="197">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J73" s="197" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K73" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L73" s="76"/>
     </row>
     <row r="74" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A74" s="76"/>
-      <c r="B74" s="408"/>
-[...1 lines deleted...]
-      <c r="D74" s="410"/>
+      <c r="B74" s="417"/>
+      <c r="C74" s="418"/>
+      <c r="D74" s="419"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="4"/>
       <c r="H74" s="4"/>
       <c r="I74" s="197">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J74" s="197" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K74" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L74" s="76"/>
     </row>
     <row r="75" spans="1:12" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A75" s="76"/>
-      <c r="B75" s="428"/>
-[...1 lines deleted...]
-      <c r="D75" s="430"/>
+      <c r="B75" s="437"/>
+      <c r="C75" s="438"/>
+      <c r="D75" s="439"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="4"/>
       <c r="H75" s="4"/>
       <c r="I75" s="197">
         <f t="shared" ref="I75" si="15">G75*H75</f>
         <v>0</v>
       </c>
       <c r="J75" s="197" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K75" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L75" s="76"/>
     </row>
     <row r="76" spans="1:12" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="76"/>
       <c r="B76" s="211"/>
       <c r="C76" s="212"/>
       <c r="D76" s="212"/>
       <c r="E76" s="212"/>
       <c r="F76" s="212"/>
@@ -10889,67 +10897,67 @@
       <c r="E79" s="216"/>
       <c r="F79" s="216"/>
       <c r="G79" s="216"/>
       <c r="H79" s="216"/>
       <c r="I79" s="216"/>
       <c r="J79" s="216"/>
       <c r="K79" s="217"/>
       <c r="L79" s="76"/>
     </row>
     <row r="80" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A80" s="76"/>
       <c r="B80" s="215"/>
       <c r="C80" s="216"/>
       <c r="D80" s="216"/>
       <c r="E80" s="216"/>
       <c r="F80" s="216"/>
       <c r="G80" s="216"/>
       <c r="H80" s="216"/>
       <c r="I80" s="216"/>
       <c r="J80" s="216"/>
       <c r="K80" s="217"/>
       <c r="L80" s="76"/>
     </row>
     <row r="81" spans="1:12" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="76"/>
-      <c r="B81" s="422"/>
-[...1 lines deleted...]
-      <c r="D81" s="424"/>
+      <c r="B81" s="431"/>
+      <c r="C81" s="432"/>
+      <c r="D81" s="433"/>
       <c r="E81" s="76"/>
       <c r="F81" s="76"/>
       <c r="G81" s="76"/>
       <c r="H81" s="76"/>
       <c r="I81" s="76"/>
       <c r="J81" s="76"/>
       <c r="K81" s="76"/>
       <c r="L81" s="76"/>
     </row>
     <row r="82" spans="1:12" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="76"/>
-      <c r="B82" s="425"/>
-[...1 lines deleted...]
-      <c r="D82" s="427"/>
+      <c r="B82" s="434"/>
+      <c r="C82" s="435"/>
+      <c r="D82" s="436"/>
       <c r="E82" s="87"/>
       <c r="F82" s="76"/>
       <c r="G82" s="76"/>
       <c r="H82" s="87"/>
       <c r="I82" s="76"/>
       <c r="J82" s="76"/>
       <c r="K82" s="76"/>
       <c r="L82" s="76"/>
     </row>
     <row r="83" spans="1:12" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="218"/>
       <c r="B83" s="218"/>
       <c r="C83" s="218"/>
       <c r="D83" s="218"/>
       <c r="E83" s="218"/>
       <c r="F83" s="218"/>
       <c r="G83" s="218"/>
       <c r="H83" s="218"/>
       <c r="I83" s="218"/>
       <c r="J83" s="218"/>
       <c r="K83" s="218"/>
       <c r="L83" s="218"/>
     </row>
     <row r="88" spans="1:12" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B88" s="199"/>
@@ -11088,190 +11096,190 @@
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{5F27454F-3019-4445-8444-229236154E93}">
           <x14:formula1>
             <xm:f>Legende!$A$2:$A$8</xm:f>
           </x14:formula1>
           <xm:sqref>E10:E49 E56:E75</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{AA362B21-FC08-4842-B546-EDF1C1F28D9D}">
           <x14:formula1>
             <xm:f>'(1) Vue d''ensemble'!$E$15:$E$25</xm:f>
           </x14:formula1>
           <xm:sqref>F10:F49 F56:F75</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{446EC50A-4C0D-4710-B742-39B103861F97}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V83"/>
   <sheetViews>
-    <sheetView topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.7265625" customWidth="1"/>
     <col min="2" max="2" width="35.26953125" customWidth="1"/>
     <col min="3" max="3" width="39.81640625" customWidth="1"/>
     <col min="4" max="4" width="26.26953125" customWidth="1"/>
     <col min="5" max="5" width="26.453125" customWidth="1"/>
     <col min="6" max="6" width="17.54296875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="15" customWidth="1"/>
     <col min="8" max="8" width="13.453125" customWidth="1"/>
     <col min="9" max="9" width="10.81640625" customWidth="1"/>
     <col min="10" max="10" width="9.7265625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="10.54296875" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="2.7265625" customWidth="1"/>
     <col min="13" max="22" width="0" hidden="1" customWidth="1"/>
     <col min="23" max="16384" width="11.453125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="76"/>
       <c r="B1" s="173"/>
       <c r="C1" s="63"/>
       <c r="D1" s="63"/>
       <c r="E1" s="63"/>
       <c r="F1" s="63"/>
       <c r="G1" s="63"/>
       <c r="H1" s="63"/>
       <c r="I1" s="63"/>
       <c r="J1" s="63"/>
       <c r="K1" s="63"/>
       <c r="L1" s="76"/>
     </row>
     <row r="2" spans="1:15" ht="138.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="79"/>
-      <c r="B2" s="434" t="s">
+      <c r="B2" s="443" t="s">
         <v>96</v>
       </c>
-      <c r="C2" s="435"/>
-[...5 lines deleted...]
-      <c r="I2" s="436"/>
+      <c r="C2" s="444"/>
+      <c r="D2" s="444"/>
+      <c r="E2" s="444"/>
+      <c r="F2" s="444"/>
+      <c r="G2" s="444"/>
+      <c r="H2" s="444"/>
+      <c r="I2" s="445"/>
       <c r="J2" s="219"/>
       <c r="K2" s="220"/>
       <c r="L2" s="86"/>
     </row>
     <row r="3" spans="1:15" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="76"/>
       <c r="B3" s="221"/>
       <c r="C3" s="180"/>
       <c r="D3" s="180"/>
       <c r="E3" s="180"/>
       <c r="F3" s="180"/>
       <c r="G3" s="180"/>
       <c r="H3" s="180"/>
       <c r="I3" s="180"/>
       <c r="J3" s="180"/>
       <c r="K3" s="180"/>
       <c r="L3" s="76"/>
     </row>
     <row r="4" spans="1:15" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="79"/>
       <c r="B4" s="19"/>
       <c r="C4" s="181"/>
-      <c r="D4" s="350" t="s">
+      <c r="D4" s="328" t="s">
         <v>91</v>
       </c>
-      <c r="E4" s="351" t="s">
+      <c r="E4" s="329" t="s">
         <v>92</v>
       </c>
-      <c r="F4" s="352" t="s">
+      <c r="F4" s="330" t="s">
         <v>61</v>
       </c>
-      <c r="G4" s="437" t="str">
+      <c r="G4" s="446" t="str">
         <f>IF(MAX(G9:G48)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'offres ou d'explications sourcées.", "")</f>
         <v/>
       </c>
-      <c r="H4" s="438"/>
-[...2 lines deleted...]
-      <c r="K4" s="439"/>
+      <c r="H4" s="447"/>
+      <c r="I4" s="447"/>
+      <c r="J4" s="447"/>
+      <c r="K4" s="448"/>
       <c r="L4" s="76"/>
     </row>
     <row r="5" spans="1:15" ht="21.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="79"/>
       <c r="B5" s="185"/>
       <c r="C5" s="222"/>
       <c r="D5" s="186">
         <f>$I$49</f>
         <v>0</v>
       </c>
       <c r="E5" s="187">
         <f>$I$74</f>
         <v>0</v>
       </c>
       <c r="F5" s="188">
         <f>D5-E5</f>
         <v>0</v>
       </c>
-      <c r="G5" s="437"/>
-[...3 lines deleted...]
-      <c r="K5" s="439"/>
+      <c r="G5" s="446"/>
+      <c r="H5" s="447"/>
+      <c r="I5" s="447"/>
+      <c r="J5" s="447"/>
+      <c r="K5" s="448"/>
       <c r="L5" s="76"/>
     </row>
     <row r="6" spans="1:15" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="79"/>
       <c r="B6" s="185"/>
       <c r="C6" s="185"/>
       <c r="D6" s="185"/>
       <c r="E6" s="185"/>
       <c r="F6" s="185"/>
       <c r="G6" s="185"/>
       <c r="H6" s="185"/>
       <c r="I6" s="185"/>
       <c r="J6" s="185"/>
       <c r="K6" s="185"/>
       <c r="L6" s="76"/>
     </row>
     <row r="7" spans="1:15" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="79"/>
-      <c r="B7" s="431" t="s">
+      <c r="B7" s="440" t="s">
         <v>84</v>
       </c>
-      <c r="C7" s="432"/>
-[...7 lines deleted...]
-      <c r="K7" s="433"/>
+      <c r="C7" s="441"/>
+      <c r="D7" s="441"/>
+      <c r="E7" s="441"/>
+      <c r="F7" s="441"/>
+      <c r="G7" s="441"/>
+      <c r="H7" s="441"/>
+      <c r="I7" s="441"/>
+      <c r="J7" s="441"/>
+      <c r="K7" s="442"/>
       <c r="L7" s="76"/>
     </row>
     <row r="8" spans="1:15" ht="80.150000000000006" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="79"/>
       <c r="B8" s="191" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="192" t="s">
         <v>46</v>
       </c>
       <c r="D8" s="193" t="s">
         <v>47</v>
       </c>
       <c r="E8" s="194" t="s">
         <v>48</v>
       </c>
       <c r="F8" s="195" t="s">
         <v>49</v>
       </c>
       <c r="G8" s="223" t="s">
         <v>62</v>
       </c>
       <c r="H8" s="195" t="s">
         <v>63</v>
       </c>
@@ -12239,548 +12247,548 @@
         <v>0</v>
       </c>
       <c r="L49" s="76"/>
     </row>
     <row r="50" spans="1:12" s="19" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="75"/>
       <c r="B50" s="224"/>
       <c r="C50" s="206"/>
       <c r="D50" s="206"/>
       <c r="E50" s="206"/>
       <c r="F50" s="206"/>
       <c r="G50" s="225"/>
       <c r="H50" s="207"/>
       <c r="I50" s="207"/>
       <c r="J50" s="226"/>
       <c r="K50" s="226"/>
       <c r="L50" s="75"/>
     </row>
     <row r="51" spans="1:12" ht="62.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="76"/>
       <c r="B51" s="72"/>
       <c r="C51" s="227"/>
       <c r="D51" s="227"/>
       <c r="E51" s="227"/>
       <c r="F51" s="227"/>
-      <c r="G51" s="440" t="str">
+      <c r="G51" s="449" t="str">
         <f>IF(MAX(G54:G73)&gt;=30000, "Veuillez justifier au minimum les postes de coûts supérieurs à CHF 30 000 dans une annexe à l'aide d'explications sourcées ou, si possible, d'offres.", "")</f>
         <v/>
       </c>
-      <c r="H51" s="441"/>
-[...2 lines deleted...]
-      <c r="K51" s="442"/>
+      <c r="H51" s="450"/>
+      <c r="I51" s="450"/>
+      <c r="J51" s="450"/>
+      <c r="K51" s="451"/>
       <c r="L51" s="76"/>
     </row>
     <row r="52" spans="1:12" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="76"/>
-      <c r="B52" s="431" t="s">
+      <c r="B52" s="440" t="s">
         <v>82</v>
       </c>
-      <c r="C52" s="432"/>
-[...7 lines deleted...]
-      <c r="K52" s="433"/>
+      <c r="C52" s="441"/>
+      <c r="D52" s="441"/>
+      <c r="E52" s="441"/>
+      <c r="F52" s="441"/>
+      <c r="G52" s="441"/>
+      <c r="H52" s="441"/>
+      <c r="I52" s="441"/>
+      <c r="J52" s="441"/>
+      <c r="K52" s="442"/>
       <c r="L52" s="76"/>
     </row>
     <row r="53" spans="1:12" ht="63" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="76"/>
-      <c r="B53" s="416" t="s">
+      <c r="B53" s="425" t="s">
         <v>60</v>
       </c>
-      <c r="C53" s="417"/>
-      <c r="D53" s="418"/>
+      <c r="C53" s="426"/>
+      <c r="D53" s="427"/>
       <c r="E53" s="194" t="s">
         <v>48</v>
       </c>
       <c r="F53" s="195" t="s">
         <v>49</v>
       </c>
       <c r="G53" s="223" t="s">
         <v>62</v>
       </c>
       <c r="H53" s="195" t="s">
         <v>63</v>
       </c>
       <c r="I53" s="195" t="s">
         <v>52</v>
       </c>
       <c r="J53" s="195" t="s">
         <v>53</v>
       </c>
       <c r="K53" s="195" t="s">
         <v>54</v>
       </c>
       <c r="L53" s="76"/>
     </row>
     <row r="54" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A54" s="76"/>
-      <c r="B54" s="419"/>
-[...1 lines deleted...]
-      <c r="D54" s="421"/>
+      <c r="B54" s="428"/>
+      <c r="C54" s="429"/>
+      <c r="D54" s="430"/>
       <c r="E54" s="1"/>
       <c r="F54" s="3"/>
       <c r="G54" s="4"/>
       <c r="H54" s="2"/>
       <c r="I54" s="196">
         <f>G54*H54</f>
         <v>0</v>
       </c>
       <c r="J54" s="196" t="str">
         <f>IF(E54="Interne Kosten",I54,"-")</f>
         <v>-</v>
       </c>
       <c r="K54" s="196" t="str">
         <f>IF(E54="Externe Kosten",I54,"-")</f>
         <v>-</v>
       </c>
       <c r="L54" s="76"/>
     </row>
     <row r="55" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A55" s="76"/>
-      <c r="B55" s="408"/>
-[...1 lines deleted...]
-      <c r="D55" s="410"/>
+      <c r="B55" s="417"/>
+      <c r="C55" s="418"/>
+      <c r="D55" s="419"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="4"/>
       <c r="H55" s="4"/>
       <c r="I55" s="197">
         <f t="shared" ref="I55:I71" si="7">G55*H55</f>
         <v>0</v>
       </c>
       <c r="J55" s="197" t="str">
         <f t="shared" ref="J55:J73" si="8">IF(E55="Interne Kosten",I55,"-")</f>
         <v>-</v>
       </c>
       <c r="K55" s="197" t="str">
         <f t="shared" ref="K55:K73" si="9">IF(E55="Externe Kosten",I55,"-")</f>
         <v>-</v>
       </c>
       <c r="L55" s="76"/>
     </row>
     <row r="56" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A56" s="76"/>
-      <c r="B56" s="408"/>
-[...1 lines deleted...]
-      <c r="D56" s="410"/>
+      <c r="B56" s="417"/>
+      <c r="C56" s="418"/>
+      <c r="D56" s="419"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="4"/>
       <c r="H56" s="4"/>
       <c r="I56" s="197">
         <f t="shared" ref="I56:I61" si="10">G56*H56</f>
         <v>0</v>
       </c>
       <c r="J56" s="197" t="str">
         <f t="shared" ref="J56:J61" si="11">IF(E56="Interne Kosten",I56,"-")</f>
         <v>-</v>
       </c>
       <c r="K56" s="197" t="str">
         <f t="shared" ref="K56:K61" si="12">IF(E56="Externe Kosten",I56,"-")</f>
         <v>-</v>
       </c>
       <c r="L56" s="76"/>
     </row>
     <row r="57" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A57" s="76"/>
-      <c r="B57" s="408"/>
-[...1 lines deleted...]
-      <c r="D57" s="410"/>
+      <c r="B57" s="417"/>
+      <c r="C57" s="418"/>
+      <c r="D57" s="419"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="4"/>
       <c r="H57" s="4"/>
       <c r="I57" s="197">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J57" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K57" s="197" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L57" s="76"/>
     </row>
     <row r="58" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A58" s="76"/>
-      <c r="B58" s="408"/>
-[...1 lines deleted...]
-      <c r="D58" s="410"/>
+      <c r="B58" s="417"/>
+      <c r="C58" s="418"/>
+      <c r="D58" s="419"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
       <c r="I58" s="197">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J58" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K58" s="197" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L58" s="76"/>
     </row>
     <row r="59" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A59" s="76"/>
-      <c r="B59" s="408"/>
-[...1 lines deleted...]
-      <c r="D59" s="410"/>
+      <c r="B59" s="417"/>
+      <c r="C59" s="418"/>
+      <c r="D59" s="419"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="197">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J59" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K59" s="197" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L59" s="76"/>
     </row>
     <row r="60" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A60" s="76"/>
-      <c r="B60" s="408"/>
-[...1 lines deleted...]
-      <c r="D60" s="410"/>
+      <c r="B60" s="417"/>
+      <c r="C60" s="418"/>
+      <c r="D60" s="419"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="197">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J60" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K60" s="197" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L60" s="76"/>
     </row>
     <row r="61" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A61" s="76"/>
-      <c r="B61" s="408"/>
-[...1 lines deleted...]
-      <c r="D61" s="410"/>
+      <c r="B61" s="417"/>
+      <c r="C61" s="418"/>
+      <c r="D61" s="419"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="4"/>
       <c r="H61" s="4"/>
       <c r="I61" s="197">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J61" s="197" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K61" s="197" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L61" s="76"/>
     </row>
     <row r="62" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A62" s="76"/>
-      <c r="B62" s="408"/>
-[...1 lines deleted...]
-      <c r="D62" s="410"/>
+      <c r="B62" s="417"/>
+      <c r="C62" s="418"/>
+      <c r="D62" s="419"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="4"/>
       <c r="H62" s="4"/>
       <c r="I62" s="197">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J62" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K62" s="197" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L62" s="76"/>
     </row>
     <row r="63" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A63" s="76"/>
-      <c r="B63" s="408"/>
-[...1 lines deleted...]
-      <c r="D63" s="410"/>
+      <c r="B63" s="417"/>
+      <c r="C63" s="418"/>
+      <c r="D63" s="419"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="4"/>
       <c r="H63" s="4"/>
       <c r="I63" s="197">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J63" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K63" s="197" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L63" s="76"/>
     </row>
     <row r="64" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A64" s="76"/>
-      <c r="B64" s="408"/>
-[...1 lines deleted...]
-      <c r="D64" s="410"/>
+      <c r="B64" s="417"/>
+      <c r="C64" s="418"/>
+      <c r="D64" s="419"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="4"/>
       <c r="H64" s="4"/>
       <c r="I64" s="197">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J64" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K64" s="197" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L64" s="76"/>
     </row>
     <row r="65" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A65" s="76"/>
-      <c r="B65" s="408"/>
-[...1 lines deleted...]
-      <c r="D65" s="410"/>
+      <c r="B65" s="417"/>
+      <c r="C65" s="418"/>
+      <c r="D65" s="419"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="4"/>
       <c r="H65" s="4"/>
       <c r="I65" s="197">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J65" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K65" s="197" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L65" s="76"/>
     </row>
     <row r="66" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A66" s="76"/>
-      <c r="B66" s="408"/>
-[...1 lines deleted...]
-      <c r="D66" s="410"/>
+      <c r="B66" s="417"/>
+      <c r="C66" s="418"/>
+      <c r="D66" s="419"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="4"/>
       <c r="H66" s="4"/>
       <c r="I66" s="197">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J66" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K66" s="197" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L66" s="76"/>
     </row>
     <row r="67" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A67" s="76"/>
-      <c r="B67" s="408"/>
-[...1 lines deleted...]
-      <c r="D67" s="410"/>
+      <c r="B67" s="417"/>
+      <c r="C67" s="418"/>
+      <c r="D67" s="419"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="4"/>
       <c r="H67" s="4"/>
       <c r="I67" s="197">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J67" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K67" s="197" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L67" s="76"/>
     </row>
     <row r="68" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A68" s="76"/>
-      <c r="B68" s="408"/>
-[...1 lines deleted...]
-      <c r="D68" s="410"/>
+      <c r="B68" s="417"/>
+      <c r="C68" s="418"/>
+      <c r="D68" s="419"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="4"/>
       <c r="H68" s="4"/>
       <c r="I68" s="197">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J68" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K68" s="197" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L68" s="76"/>
     </row>
     <row r="69" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A69" s="76"/>
-      <c r="B69" s="408"/>
-[...1 lines deleted...]
-      <c r="D69" s="410"/>
+      <c r="B69" s="417"/>
+      <c r="C69" s="418"/>
+      <c r="D69" s="419"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="4"/>
       <c r="H69" s="4"/>
       <c r="I69" s="197">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J69" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K69" s="197" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L69" s="76"/>
     </row>
     <row r="70" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A70" s="76"/>
-      <c r="B70" s="408"/>
-[...1 lines deleted...]
-      <c r="D70" s="410"/>
+      <c r="B70" s="417"/>
+      <c r="C70" s="418"/>
+      <c r="D70" s="419"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="4"/>
       <c r="H70" s="4"/>
       <c r="I70" s="197">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J70" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K70" s="197" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L70" s="76"/>
     </row>
     <row r="71" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A71" s="76"/>
-      <c r="B71" s="408"/>
-[...1 lines deleted...]
-      <c r="D71" s="410"/>
+      <c r="B71" s="417"/>
+      <c r="C71" s="418"/>
+      <c r="D71" s="419"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="4"/>
       <c r="H71" s="4"/>
       <c r="I71" s="197">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J71" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K71" s="197" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L71" s="76"/>
     </row>
     <row r="72" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A72" s="76"/>
-      <c r="B72" s="408"/>
-[...1 lines deleted...]
-      <c r="D72" s="410"/>
+      <c r="B72" s="417"/>
+      <c r="C72" s="418"/>
+      <c r="D72" s="419"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="4"/>
       <c r="H72" s="4"/>
       <c r="I72" s="197">
         <f t="shared" ref="I72:I73" si="13">G72*H72</f>
         <v>0</v>
       </c>
       <c r="J72" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K72" s="197" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L72" s="76"/>
     </row>
     <row r="73" spans="1:12" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A73" s="76"/>
-      <c r="B73" s="428"/>
-[...1 lines deleted...]
-      <c r="D73" s="430"/>
+      <c r="B73" s="437"/>
+      <c r="C73" s="438"/>
+      <c r="D73" s="439"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="4"/>
       <c r="H73" s="4"/>
       <c r="I73" s="197">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="J73" s="197" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K73" s="197" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L73" s="76"/>
     </row>
     <row r="74" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="76"/>
       <c r="B74" s="201"/>
       <c r="C74" s="202"/>
       <c r="D74" s="202"/>
       <c r="E74" s="202"/>
       <c r="F74" s="202"/>
@@ -12796,67 +12804,67 @@
         <f>ROUND(SUM(J54:J73),0)</f>
         <v>0</v>
       </c>
       <c r="K74" s="205">
         <f>ROUND(SUM(K54:K73),0)</f>
         <v>0</v>
       </c>
       <c r="L74" s="76"/>
     </row>
     <row r="75" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A75" s="76"/>
       <c r="B75" s="215"/>
       <c r="C75" s="216"/>
       <c r="D75" s="216"/>
       <c r="E75" s="216"/>
       <c r="F75" s="216"/>
       <c r="G75" s="216"/>
       <c r="H75" s="216"/>
       <c r="I75" s="216"/>
       <c r="J75" s="216"/>
       <c r="K75" s="217"/>
       <c r="L75" s="76"/>
     </row>
     <row r="76" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="76"/>
-      <c r="B76" s="422"/>
-[...1 lines deleted...]
-      <c r="D76" s="424"/>
+      <c r="B76" s="431"/>
+      <c r="C76" s="432"/>
+      <c r="D76" s="433"/>
       <c r="E76" s="76"/>
       <c r="F76" s="76"/>
       <c r="G76" s="76"/>
       <c r="H76" s="76"/>
       <c r="I76" s="76"/>
       <c r="J76" s="76"/>
       <c r="K76" s="76"/>
       <c r="L76" s="76"/>
     </row>
     <row r="77" spans="1:12" ht="36.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="76"/>
-      <c r="B77" s="425"/>
-[...1 lines deleted...]
-      <c r="D77" s="427"/>
+      <c r="B77" s="434"/>
+      <c r="C77" s="435"/>
+      <c r="D77" s="436"/>
       <c r="E77" s="87"/>
       <c r="F77" s="76"/>
       <c r="G77" s="76"/>
       <c r="H77" s="87"/>
       <c r="I77" s="76"/>
       <c r="J77" s="76"/>
       <c r="K77" s="76"/>
       <c r="L77" s="76"/>
     </row>
     <row r="78" spans="1:12" ht="36.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="218"/>
       <c r="B78" s="218"/>
       <c r="C78" s="218"/>
       <c r="D78" s="218"/>
       <c r="E78" s="218"/>
       <c r="F78" s="218"/>
       <c r="G78" s="218"/>
       <c r="H78" s="218"/>
       <c r="I78" s="218"/>
       <c r="J78" s="218"/>
       <c r="K78" s="218"/>
       <c r="L78" s="218"/>
     </row>
     <row r="83" spans="2:8" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B83" s="199"/>
@@ -13042,63 +13050,63 @@
       <c r="I1" s="63"/>
       <c r="J1" s="63"/>
       <c r="K1" s="63"/>
       <c r="L1" s="63"/>
       <c r="M1" s="63"/>
       <c r="N1" s="63"/>
       <c r="O1" s="63"/>
       <c r="P1" s="63"/>
       <c r="Q1" s="63"/>
       <c r="R1" s="63"/>
       <c r="S1" s="63"/>
       <c r="T1" s="63"/>
       <c r="U1" s="63"/>
       <c r="V1" s="63"/>
       <c r="W1" s="63"/>
       <c r="X1" s="63"/>
       <c r="Y1" s="63"/>
       <c r="Z1" s="63"/>
       <c r="AA1" s="63"/>
       <c r="AB1" s="63"/>
       <c r="AC1" s="63"/>
       <c r="AD1" s="76"/>
     </row>
     <row r="2" spans="1:33" ht="120" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="79"/>
-      <c r="B2" s="448" t="s">
+      <c r="B2" s="457" t="s">
         <v>97</v>
       </c>
-      <c r="C2" s="449"/>
-[...8 lines deleted...]
-      <c r="L2" s="449"/>
+      <c r="C2" s="458"/>
+      <c r="D2" s="458"/>
+      <c r="E2" s="458"/>
+      <c r="F2" s="458"/>
+      <c r="G2" s="458"/>
+      <c r="H2" s="458"/>
+      <c r="I2" s="458"/>
+      <c r="J2" s="458"/>
+      <c r="K2" s="458"/>
+      <c r="L2" s="458"/>
       <c r="M2" s="228"/>
       <c r="N2" s="228"/>
       <c r="O2" s="228"/>
       <c r="P2" s="228"/>
       <c r="Q2" s="228"/>
       <c r="R2" s="228"/>
       <c r="S2" s="228"/>
       <c r="T2" s="228"/>
       <c r="U2" s="228"/>
       <c r="V2" s="228"/>
       <c r="W2" s="228"/>
       <c r="X2" s="228"/>
       <c r="Y2" s="228"/>
       <c r="Z2" s="228"/>
       <c r="AA2" s="229"/>
       <c r="AB2" s="219"/>
       <c r="AC2" s="220"/>
       <c r="AD2" s="86"/>
     </row>
     <row r="3" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A3" s="76"/>
       <c r="B3" s="221"/>
       <c r="C3" s="180"/>
       <c r="D3" s="180"/>
       <c r="E3" s="180"/>
@@ -13113,230 +13121,230 @@
       <c r="N3" s="180"/>
       <c r="O3" s="180"/>
       <c r="P3" s="180"/>
       <c r="Q3" s="180"/>
       <c r="R3" s="180"/>
       <c r="S3" s="180"/>
       <c r="T3" s="180"/>
       <c r="U3" s="180"/>
       <c r="V3" s="180"/>
       <c r="W3" s="180"/>
       <c r="X3" s="180"/>
       <c r="Y3" s="180"/>
       <c r="Z3" s="180"/>
       <c r="AA3" s="180"/>
       <c r="AB3" s="180"/>
       <c r="AC3" s="180"/>
       <c r="AD3" s="76"/>
     </row>
     <row r="4" spans="1:33" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="79"/>
       <c r="B4" s="185"/>
       <c r="C4" s="185"/>
       <c r="D4" s="185"/>
       <c r="E4" s="185"/>
       <c r="F4" s="185"/>
-      <c r="G4" s="411" t="str">
+      <c r="G4" s="420" t="str">
         <f>IF(MAX(G9:G48)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'offres ou d'explications sourcées.", "")</f>
         <v/>
       </c>
-      <c r="H4" s="411"/>
-[...1 lines deleted...]
-      <c r="J4" s="411" t="str">
+      <c r="H4" s="420"/>
+      <c r="I4" s="420"/>
+      <c r="J4" s="420" t="str">
         <f>IF(MAX(J9:J48)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'offres ou d'explications sourcées.", "")</f>
         <v/>
       </c>
-      <c r="K4" s="411"/>
-[...1 lines deleted...]
-      <c r="M4" s="411" t="str">
+      <c r="K4" s="420"/>
+      <c r="L4" s="420"/>
+      <c r="M4" s="420" t="str">
         <f>IF(MAX(M9:M48)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'offres ou d'explications sourcées.", "")</f>
         <v/>
       </c>
-      <c r="N4" s="411"/>
-[...1 lines deleted...]
-      <c r="P4" s="411" t="str">
+      <c r="N4" s="420"/>
+      <c r="O4" s="420"/>
+      <c r="P4" s="420" t="str">
         <f>IF(MAX(P9:P48)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'offres ou d'explications sourcées.", "")</f>
         <v/>
       </c>
-      <c r="Q4" s="411"/>
-[...1 lines deleted...]
-      <c r="S4" s="411" t="str">
+      <c r="Q4" s="420"/>
+      <c r="R4" s="420"/>
+      <c r="S4" s="420" t="str">
         <f>IF(MAX(S9:S48)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'offres ou d'explications sourcées.", "")</f>
         <v/>
       </c>
-      <c r="T4" s="411"/>
-[...1 lines deleted...]
-      <c r="V4" s="411" t="str">
+      <c r="T4" s="420"/>
+      <c r="U4" s="420"/>
+      <c r="V4" s="420" t="str">
         <f>IF(MAX(V9:V48)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'offres ou d'explications sourcées.", "")</f>
         <v/>
       </c>
-      <c r="W4" s="411"/>
-[...1 lines deleted...]
-      <c r="Y4" s="411" t="str">
+      <c r="W4" s="420"/>
+      <c r="X4" s="420"/>
+      <c r="Y4" s="420" t="str">
         <f>IF(MAX(Y9:Y48)&gt;=100000, "Veuillez justifier les postes de coûts supérieurs à CHF 100 000 dans une annexe à l'aide d'offres ou d'explications sourcées.", "")</f>
         <v/>
       </c>
-      <c r="Z4" s="411"/>
-      <c r="AA4" s="411"/>
+      <c r="Z4" s="420"/>
+      <c r="AA4" s="420"/>
       <c r="AB4" s="185"/>
       <c r="AC4" s="178"/>
       <c r="AD4" s="75"/>
       <c r="AE4" s="19"/>
     </row>
     <row r="5" spans="1:33" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="79"/>
       <c r="B5" s="19"/>
       <c r="C5" s="230"/>
       <c r="D5" s="231"/>
       <c r="E5" s="231"/>
       <c r="F5" s="231"/>
       <c r="G5" s="19"/>
       <c r="H5" s="185"/>
       <c r="I5" s="232"/>
       <c r="J5" s="232"/>
       <c r="K5" s="232"/>
       <c r="L5" s="232"/>
       <c r="M5" s="232"/>
       <c r="N5" s="232"/>
       <c r="O5" s="232"/>
       <c r="P5" s="232"/>
       <c r="Q5" s="232"/>
       <c r="R5" s="232"/>
       <c r="S5" s="232"/>
       <c r="T5" s="232"/>
       <c r="U5" s="232"/>
       <c r="V5" s="232"/>
       <c r="W5" s="232"/>
       <c r="X5" s="232"/>
       <c r="Y5" s="232"/>
       <c r="Z5" s="232"/>
       <c r="AA5" s="232"/>
       <c r="AB5" s="232"/>
       <c r="AC5" s="233"/>
       <c r="AD5" s="76"/>
     </row>
     <row r="6" spans="1:33" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="79"/>
-      <c r="B6" s="431" t="s">
+      <c r="B6" s="440" t="s">
         <v>93</v>
       </c>
-      <c r="C6" s="432"/>
-[...23 lines deleted...]
-      <c r="AA6" s="433"/>
+      <c r="C6" s="441"/>
+      <c r="D6" s="441"/>
+      <c r="E6" s="441"/>
+      <c r="F6" s="441"/>
+      <c r="G6" s="441"/>
+      <c r="H6" s="441"/>
+      <c r="I6" s="441"/>
+      <c r="J6" s="441"/>
+      <c r="K6" s="441"/>
+      <c r="L6" s="441"/>
+      <c r="M6" s="441"/>
+      <c r="N6" s="441"/>
+      <c r="O6" s="441"/>
+      <c r="P6" s="441"/>
+      <c r="Q6" s="441"/>
+      <c r="R6" s="441"/>
+      <c r="S6" s="441"/>
+      <c r="T6" s="441"/>
+      <c r="U6" s="441"/>
+      <c r="V6" s="441"/>
+      <c r="W6" s="441"/>
+      <c r="X6" s="441"/>
+      <c r="Y6" s="441"/>
+      <c r="Z6" s="441"/>
+      <c r="AA6" s="442"/>
       <c r="AB6" s="234"/>
       <c r="AC6" s="234"/>
       <c r="AD6" s="86"/>
     </row>
     <row r="7" spans="1:33" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="79"/>
-      <c r="B7" s="469" t="s">
+      <c r="B7" s="478" t="s">
         <v>45</v>
       </c>
-      <c r="C7" s="471" t="s">
+      <c r="C7" s="480" t="s">
         <v>46</v>
       </c>
-      <c r="D7" s="473" t="s">
+      <c r="D7" s="482" t="s">
         <v>47</v>
       </c>
-      <c r="E7" s="458" t="s">
+      <c r="E7" s="467" t="s">
         <v>48</v>
       </c>
-      <c r="F7" s="467" t="s">
+      <c r="F7" s="476" t="s">
         <v>49</v>
       </c>
-      <c r="G7" s="462" t="s">
+      <c r="G7" s="471" t="s">
         <v>11</v>
       </c>
-      <c r="H7" s="463"/>
-[...1 lines deleted...]
-      <c r="J7" s="462" t="s">
+      <c r="H7" s="472"/>
+      <c r="I7" s="473"/>
+      <c r="J7" s="471" t="s">
         <v>11</v>
       </c>
-      <c r="K7" s="463"/>
-[...1 lines deleted...]
-      <c r="M7" s="462" t="s">
+      <c r="K7" s="472"/>
+      <c r="L7" s="473"/>
+      <c r="M7" s="471" t="s">
         <v>11</v>
       </c>
-      <c r="N7" s="463"/>
-[...1 lines deleted...]
-      <c r="P7" s="462" t="s">
+      <c r="N7" s="472"/>
+      <c r="O7" s="473"/>
+      <c r="P7" s="471" t="s">
         <v>11</v>
       </c>
-      <c r="Q7" s="463"/>
-[...1 lines deleted...]
-      <c r="S7" s="462" t="s">
+      <c r="Q7" s="472"/>
+      <c r="R7" s="473"/>
+      <c r="S7" s="471" t="s">
         <v>11</v>
       </c>
-      <c r="T7" s="463"/>
-[...1 lines deleted...]
-      <c r="V7" s="462" t="s">
+      <c r="T7" s="472"/>
+      <c r="U7" s="473"/>
+      <c r="V7" s="471" t="s">
         <v>11</v>
       </c>
-      <c r="W7" s="463"/>
-[...1 lines deleted...]
-      <c r="Y7" s="462" t="s">
+      <c r="W7" s="472"/>
+      <c r="X7" s="473"/>
+      <c r="Y7" s="471" t="s">
         <v>11</v>
       </c>
-      <c r="Z7" s="463"/>
-[...1 lines deleted...]
-      <c r="AB7" s="465" t="s">
+      <c r="Z7" s="472"/>
+      <c r="AA7" s="473"/>
+      <c r="AB7" s="474" t="s">
         <v>10</v>
       </c>
-      <c r="AC7" s="460" t="s">
+      <c r="AC7" s="469" t="s">
         <v>9</v>
       </c>
       <c r="AD7" s="76"/>
     </row>
     <row r="8" spans="1:33" ht="80.150000000000006" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="79"/>
-      <c r="B8" s="470"/>
-[...3 lines deleted...]
-      <c r="F8" s="468"/>
+      <c r="B8" s="479"/>
+      <c r="C8" s="481"/>
+      <c r="D8" s="483"/>
+      <c r="E8" s="468"/>
+      <c r="F8" s="477"/>
       <c r="G8" s="235" t="s">
         <v>62</v>
       </c>
       <c r="H8" s="236" t="s">
         <v>63</v>
       </c>
       <c r="I8" s="237" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="235" t="s">
         <v>62</v>
       </c>
       <c r="K8" s="236" t="s">
         <v>63</v>
       </c>
       <c r="L8" s="237" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="235" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="236" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="237" t="s">
@@ -13356,52 +13364,52 @@
       </c>
       <c r="T8" s="236" t="s">
         <v>63</v>
       </c>
       <c r="U8" s="237" t="s">
         <v>52</v>
       </c>
       <c r="V8" s="235" t="s">
         <v>62</v>
       </c>
       <c r="W8" s="236" t="s">
         <v>63</v>
       </c>
       <c r="X8" s="237" t="s">
         <v>52</v>
       </c>
       <c r="Y8" s="235" t="s">
         <v>62</v>
       </c>
       <c r="Z8" s="236" t="s">
         <v>63</v>
       </c>
       <c r="AA8" s="237" t="s">
         <v>52</v>
       </c>
-      <c r="AB8" s="466"/>
-      <c r="AC8" s="461"/>
+      <c r="AB8" s="475"/>
+      <c r="AC8" s="470"/>
       <c r="AD8" s="76"/>
     </row>
     <row r="9" spans="1:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="79"/>
       <c r="B9" s="37"/>
       <c r="C9" s="34"/>
       <c r="D9" s="38"/>
       <c r="E9" s="1"/>
       <c r="F9" s="43"/>
       <c r="G9" s="47"/>
       <c r="H9" s="48"/>
       <c r="I9" s="238">
         <f>G9*H9</f>
         <v>0</v>
       </c>
       <c r="J9" s="47"/>
       <c r="K9" s="48"/>
       <c r="L9" s="238">
         <f>J9*K9</f>
         <v>0</v>
       </c>
       <c r="M9" s="47"/>
       <c r="N9" s="48"/>
       <c r="O9" s="238">
         <f>M9*N9</f>
@@ -15841,228 +15849,228 @@
       <c r="N50" s="241"/>
       <c r="O50" s="207"/>
       <c r="P50" s="209"/>
       <c r="Q50" s="241"/>
       <c r="R50" s="207"/>
       <c r="S50" s="209"/>
       <c r="T50" s="241"/>
       <c r="U50" s="207"/>
       <c r="V50" s="209"/>
       <c r="W50" s="241"/>
       <c r="X50" s="207"/>
       <c r="Y50" s="209"/>
       <c r="Z50" s="241"/>
       <c r="AA50" s="207"/>
       <c r="AB50" s="226"/>
       <c r="AC50" s="226"/>
       <c r="AD50" s="75"/>
     </row>
     <row r="51" spans="1:30" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="76"/>
       <c r="B51" s="72"/>
       <c r="C51" s="227"/>
       <c r="D51" s="227"/>
       <c r="E51" s="227"/>
       <c r="F51" s="227"/>
-      <c r="G51" s="444" t="str">
+      <c r="G51" s="453" t="str">
         <f>IF(MAX(G56:G85)&gt;=30000, "Veuillez justifier au minimum les postes de coûts supérieurs à CHF 30 000 dans une annexe à l'aide d'explications sourcées ou, si possible, d'offres.", "")</f>
         <v/>
       </c>
-      <c r="H51" s="443"/>
-[...1 lines deleted...]
-      <c r="J51" s="443" t="str">
+      <c r="H51" s="452"/>
+      <c r="I51" s="452"/>
+      <c r="J51" s="452" t="str">
         <f>IF(MAX(J56:J85)&gt;=30000, "Veuillez justifier au minimum les postes de coûts supérieurs à CHF 30 000 dans une annexe à l'aide d'explications sourcées ou, si possible, d'offres.", "")</f>
         <v/>
       </c>
-      <c r="K51" s="443"/>
-[...1 lines deleted...]
-      <c r="M51" s="443" t="str">
+      <c r="K51" s="452"/>
+      <c r="L51" s="452"/>
+      <c r="M51" s="452" t="str">
         <f>IF(MAX(M56:M85)&gt;=30000, "Veuillez justifier au minimum les postes de coûts supérieurs à CHF 30 000 dans une annexe à l'aide d'explications sourcées ou, si possible, d'offres.", "")</f>
         <v/>
       </c>
-      <c r="N51" s="443"/>
-[...1 lines deleted...]
-      <c r="P51" s="443" t="str">
+      <c r="N51" s="452"/>
+      <c r="O51" s="452"/>
+      <c r="P51" s="452" t="str">
         <f>IF(MAX(P56:P85)&gt;=30000, "Veuillez justifier au minimum les postes de coûts supérieurs à CHF 30 000 dans une annexe à l'aide d'explications sourcées ou, si possible, d'offres.", "")</f>
         <v/>
       </c>
-      <c r="Q51" s="443"/>
-[...1 lines deleted...]
-      <c r="S51" s="443" t="str">
+      <c r="Q51" s="452"/>
+      <c r="R51" s="452"/>
+      <c r="S51" s="452" t="str">
         <f>IF(MAX(S56:S85)&gt;=30000, "Veuillez justifier au minimum les postes de coûts supérieurs à CHF 30 000 dans une annexe à l'aide d'explications sourcées ou, si possible, d'offres.", "")</f>
         <v/>
       </c>
-      <c r="T51" s="443"/>
-[...1 lines deleted...]
-      <c r="V51" s="443" t="str">
+      <c r="T51" s="452"/>
+      <c r="U51" s="452"/>
+      <c r="V51" s="452" t="str">
         <f>IF(MAX(V56:V85)&gt;=30000, "Veuillez justifier au minimum les postes de coûts supérieurs à CHF 30 000 dans une annexe à l'aide d'explications sourcées ou, si possible, d'offres.", "")</f>
         <v/>
       </c>
-      <c r="W51" s="443"/>
-[...1 lines deleted...]
-      <c r="Y51" s="443" t="str">
+      <c r="W51" s="452"/>
+      <c r="X51" s="452"/>
+      <c r="Y51" s="452" t="str">
         <f>IF(MAX(Y56:Y85)&gt;=30000, "Veuillez justifier au minimum les postes de coûts supérieurs à CHF 30 000 dans une annexe à l'aide d'explications sourcées ou, si possible, d'offres.", "")</f>
         <v/>
       </c>
-      <c r="Z51" s="443"/>
-      <c r="AA51" s="443"/>
+      <c r="Z51" s="452"/>
+      <c r="AA51" s="452"/>
       <c r="AB51" s="242"/>
       <c r="AC51" s="243"/>
       <c r="AD51" s="76"/>
     </row>
     <row r="52" spans="1:30" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="76"/>
       <c r="B52" s="209"/>
       <c r="C52" s="209"/>
       <c r="D52" s="209"/>
       <c r="E52" s="209"/>
       <c r="F52" s="209"/>
       <c r="G52" s="207"/>
       <c r="H52" s="209"/>
       <c r="I52" s="209"/>
       <c r="J52" s="207"/>
       <c r="K52" s="209"/>
       <c r="L52" s="209"/>
       <c r="M52" s="207"/>
       <c r="N52" s="209"/>
       <c r="O52" s="209"/>
       <c r="P52" s="207"/>
       <c r="Q52" s="209"/>
       <c r="R52" s="209"/>
       <c r="S52" s="207"/>
       <c r="T52" s="209"/>
       <c r="U52" s="209"/>
       <c r="V52" s="207"/>
       <c r="W52" s="209"/>
       <c r="X52" s="209"/>
       <c r="Y52" s="207"/>
       <c r="Z52" s="209"/>
       <c r="AA52" s="209"/>
       <c r="AB52" s="207"/>
       <c r="AC52" s="207"/>
       <c r="AD52" s="76"/>
     </row>
     <row r="53" spans="1:30" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="76"/>
-      <c r="B53" s="431" t="s">
+      <c r="B53" s="440" t="s">
         <v>83</v>
       </c>
-      <c r="C53" s="432"/>
-[...25 lines deleted...]
-      <c r="AC53" s="433"/>
+      <c r="C53" s="441"/>
+      <c r="D53" s="441"/>
+      <c r="E53" s="441"/>
+      <c r="F53" s="441"/>
+      <c r="G53" s="441"/>
+      <c r="H53" s="441"/>
+      <c r="I53" s="441"/>
+      <c r="J53" s="441"/>
+      <c r="K53" s="441"/>
+      <c r="L53" s="441"/>
+      <c r="M53" s="441"/>
+      <c r="N53" s="441"/>
+      <c r="O53" s="441"/>
+      <c r="P53" s="441"/>
+      <c r="Q53" s="441"/>
+      <c r="R53" s="441"/>
+      <c r="S53" s="441"/>
+      <c r="T53" s="441"/>
+      <c r="U53" s="441"/>
+      <c r="V53" s="441"/>
+      <c r="W53" s="441"/>
+      <c r="X53" s="441"/>
+      <c r="Y53" s="441"/>
+      <c r="Z53" s="441"/>
+      <c r="AA53" s="441"/>
+      <c r="AB53" s="441"/>
+      <c r="AC53" s="442"/>
       <c r="AD53" s="76"/>
     </row>
     <row r="54" spans="1:30" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="76"/>
-      <c r="B54" s="452" t="s">
+      <c r="B54" s="461" t="s">
         <v>60</v>
       </c>
-      <c r="C54" s="453"/>
-[...1 lines deleted...]
-      <c r="E54" s="458" t="s">
+      <c r="C54" s="462"/>
+      <c r="D54" s="463"/>
+      <c r="E54" s="467" t="s">
         <v>48</v>
       </c>
-      <c r="F54" s="450" t="s">
+      <c r="F54" s="459" t="s">
         <v>49</v>
       </c>
-      <c r="G54" s="445" t="str">
+      <c r="G54" s="454" t="str">
         <f>G7</f>
         <v>20xx</v>
       </c>
-      <c r="H54" s="446"/>
-[...1 lines deleted...]
-      <c r="J54" s="445" t="str">
+      <c r="H54" s="455"/>
+      <c r="I54" s="456"/>
+      <c r="J54" s="454" t="str">
         <f>J7</f>
         <v>20xx</v>
       </c>
-      <c r="K54" s="446"/>
-[...1 lines deleted...]
-      <c r="M54" s="445" t="str">
+      <c r="K54" s="455"/>
+      <c r="L54" s="456"/>
+      <c r="M54" s="454" t="str">
         <f>M7</f>
         <v>20xx</v>
       </c>
-      <c r="N54" s="446"/>
-[...1 lines deleted...]
-      <c r="P54" s="445" t="str">
+      <c r="N54" s="455"/>
+      <c r="O54" s="456"/>
+      <c r="P54" s="454" t="str">
         <f>P7</f>
         <v>20xx</v>
       </c>
-      <c r="Q54" s="446"/>
-[...1 lines deleted...]
-      <c r="S54" s="445" t="str">
+      <c r="Q54" s="455"/>
+      <c r="R54" s="456"/>
+      <c r="S54" s="454" t="str">
         <f>S7</f>
         <v>20xx</v>
       </c>
-      <c r="T54" s="446"/>
-[...1 lines deleted...]
-      <c r="V54" s="445" t="str">
+      <c r="T54" s="455"/>
+      <c r="U54" s="456"/>
+      <c r="V54" s="454" t="str">
         <f>V7</f>
         <v>20xx</v>
       </c>
-      <c r="W54" s="446"/>
-[...1 lines deleted...]
-      <c r="Y54" s="445" t="str">
+      <c r="W54" s="455"/>
+      <c r="X54" s="456"/>
+      <c r="Y54" s="454" t="str">
         <f>Y7</f>
         <v>20xx</v>
       </c>
-      <c r="Z54" s="446"/>
-      <c r="AA54" s="447"/>
+      <c r="Z54" s="455"/>
+      <c r="AA54" s="456"/>
       <c r="AB54" s="189"/>
       <c r="AC54" s="190"/>
       <c r="AD54" s="76"/>
     </row>
     <row r="55" spans="1:30" ht="63" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="76"/>
-      <c r="B55" s="455"/>
-[...3 lines deleted...]
-      <c r="F55" s="451"/>
+      <c r="B55" s="464"/>
+      <c r="C55" s="465"/>
+      <c r="D55" s="466"/>
+      <c r="E55" s="468"/>
+      <c r="F55" s="460"/>
       <c r="G55" s="235" t="s">
         <v>62</v>
       </c>
       <c r="H55" s="236" t="s">
         <v>63</v>
       </c>
       <c r="I55" s="237" t="s">
         <v>52</v>
       </c>
       <c r="J55" s="235" t="s">
         <v>62</v>
       </c>
       <c r="K55" s="236" t="s">
         <v>63</v>
       </c>
       <c r="L55" s="237" t="s">
         <v>52</v>
       </c>
       <c r="M55" s="235" t="s">
         <v>62</v>
       </c>
       <c r="N55" s="236" t="s">
         <v>63</v>
       </c>
       <c r="O55" s="237" t="s">
@@ -16092,53 +16100,53 @@
       <c r="W55" s="236" t="s">
         <v>63</v>
       </c>
       <c r="X55" s="237" t="s">
         <v>52</v>
       </c>
       <c r="Y55" s="235" t="s">
         <v>62</v>
       </c>
       <c r="Z55" s="236" t="s">
         <v>63</v>
       </c>
       <c r="AA55" s="237" t="s">
         <v>52</v>
       </c>
       <c r="AB55" s="244" t="s">
         <v>10</v>
       </c>
       <c r="AC55" s="244" t="s">
         <v>9</v>
       </c>
       <c r="AD55" s="76"/>
     </row>
     <row r="56" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A56" s="76"/>
-      <c r="B56" s="419"/>
-[...1 lines deleted...]
-      <c r="D56" s="421"/>
+      <c r="B56" s="428"/>
+      <c r="C56" s="429"/>
+      <c r="D56" s="430"/>
       <c r="E56" s="1"/>
       <c r="F56" s="3"/>
       <c r="G56" s="55"/>
       <c r="H56" s="48"/>
       <c r="I56" s="245">
         <f>G56*H56</f>
         <v>0</v>
       </c>
       <c r="J56" s="55"/>
       <c r="K56" s="48"/>
       <c r="L56" s="245">
         <f>J56*K56</f>
         <v>0</v>
       </c>
       <c r="M56" s="55"/>
       <c r="N56" s="48"/>
       <c r="O56" s="245">
         <f>M56*N56</f>
         <v>0</v>
       </c>
       <c r="P56" s="55"/>
       <c r="Q56" s="48"/>
       <c r="R56" s="245">
         <f>P56*Q56</f>
         <v>0</v>
@@ -16151,53 +16159,53 @@
       </c>
       <c r="V56" s="55"/>
       <c r="W56" s="48"/>
       <c r="X56" s="245">
         <f>V56*W56</f>
         <v>0</v>
       </c>
       <c r="Y56" s="55"/>
       <c r="Z56" s="48"/>
       <c r="AA56" s="245">
         <f>Y56*Z56</f>
         <v>0</v>
       </c>
       <c r="AB56" s="196" t="str">
         <f>IF(E56="Interne Kosten",I56+L56+O56+R56+U56+X56+AA56,"-")</f>
         <v>-</v>
       </c>
       <c r="AC56" s="196" t="str">
         <f>IF(E56="Externe Kosten",I56+L56+O56+R56+U56+X56+AA56,"-")</f>
         <v>-</v>
       </c>
       <c r="AD56" s="76"/>
     </row>
     <row r="57" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A57" s="76"/>
-      <c r="B57" s="408"/>
-[...1 lines deleted...]
-      <c r="D57" s="410"/>
+      <c r="B57" s="417"/>
+      <c r="C57" s="418"/>
+      <c r="D57" s="419"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="47"/>
       <c r="H57" s="49"/>
       <c r="I57" s="246">
         <f t="shared" ref="I57:I85" si="9">G57*H57</f>
         <v>0</v>
       </c>
       <c r="J57" s="47"/>
       <c r="K57" s="49"/>
       <c r="L57" s="246">
         <f t="shared" ref="L57:L85" si="10">J57*K57</f>
         <v>0</v>
       </c>
       <c r="M57" s="47"/>
       <c r="N57" s="49"/>
       <c r="O57" s="246">
         <f t="shared" ref="O57:O85" si="11">M57*N57</f>
         <v>0</v>
       </c>
       <c r="P57" s="47"/>
       <c r="Q57" s="49"/>
       <c r="R57" s="246">
         <f t="shared" ref="R57:R85" si="12">P57*Q57</f>
         <v>0</v>
@@ -16210,53 +16218,53 @@
       </c>
       <c r="V57" s="47"/>
       <c r="W57" s="49"/>
       <c r="X57" s="246">
         <f t="shared" ref="X57:X85" si="14">V57*W57</f>
         <v>0</v>
       </c>
       <c r="Y57" s="47"/>
       <c r="Z57" s="49"/>
       <c r="AA57" s="246">
         <f t="shared" ref="AA57:AA85" si="15">Y57*Z57</f>
         <v>0</v>
       </c>
       <c r="AB57" s="197" t="str">
         <f t="shared" ref="AB57:AB85" si="16">IF(E57="Interne Kosten",I57+L57+O57+R57+U57+X57+AA57,"-")</f>
         <v>-</v>
       </c>
       <c r="AC57" s="197" t="str">
         <f t="shared" ref="AC57:AC85" si="17">IF(E57="Externe Kosten",I57+L57+O57+R57+U57+X57+AA57,"-")</f>
         <v>-</v>
       </c>
       <c r="AD57" s="76"/>
     </row>
     <row r="58" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A58" s="76"/>
-      <c r="B58" s="408"/>
-[...1 lines deleted...]
-      <c r="D58" s="410"/>
+      <c r="B58" s="417"/>
+      <c r="C58" s="418"/>
+      <c r="D58" s="419"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="47"/>
       <c r="H58" s="49"/>
       <c r="I58" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J58" s="47"/>
       <c r="K58" s="49"/>
       <c r="L58" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M58" s="47"/>
       <c r="N58" s="49"/>
       <c r="O58" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P58" s="47"/>
       <c r="Q58" s="49"/>
       <c r="R58" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -16269,53 +16277,53 @@
       </c>
       <c r="V58" s="47"/>
       <c r="W58" s="49"/>
       <c r="X58" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y58" s="47"/>
       <c r="Z58" s="49"/>
       <c r="AA58" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB58" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC58" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD58" s="76"/>
     </row>
     <row r="59" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A59" s="76"/>
-      <c r="B59" s="408"/>
-[...1 lines deleted...]
-      <c r="D59" s="410"/>
+      <c r="B59" s="417"/>
+      <c r="C59" s="418"/>
+      <c r="D59" s="419"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="47"/>
       <c r="H59" s="49"/>
       <c r="I59" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J59" s="47"/>
       <c r="K59" s="49"/>
       <c r="L59" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M59" s="47"/>
       <c r="N59" s="49"/>
       <c r="O59" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P59" s="47"/>
       <c r="Q59" s="49"/>
       <c r="R59" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -16328,53 +16336,53 @@
       </c>
       <c r="V59" s="47"/>
       <c r="W59" s="49"/>
       <c r="X59" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y59" s="47"/>
       <c r="Z59" s="49"/>
       <c r="AA59" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB59" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC59" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD59" s="76"/>
     </row>
     <row r="60" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A60" s="76"/>
-      <c r="B60" s="408"/>
-[...1 lines deleted...]
-      <c r="D60" s="410"/>
+      <c r="B60" s="417"/>
+      <c r="C60" s="418"/>
+      <c r="D60" s="419"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="47"/>
       <c r="H60" s="49"/>
       <c r="I60" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J60" s="47"/>
       <c r="K60" s="49"/>
       <c r="L60" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M60" s="47"/>
       <c r="N60" s="49"/>
       <c r="O60" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P60" s="47"/>
       <c r="Q60" s="49"/>
       <c r="R60" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -16387,53 +16395,53 @@
       </c>
       <c r="V60" s="47"/>
       <c r="W60" s="49"/>
       <c r="X60" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y60" s="47"/>
       <c r="Z60" s="49"/>
       <c r="AA60" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB60" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC60" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD60" s="76"/>
     </row>
     <row r="61" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A61" s="76"/>
-      <c r="B61" s="408"/>
-[...1 lines deleted...]
-      <c r="D61" s="410"/>
+      <c r="B61" s="417"/>
+      <c r="C61" s="418"/>
+      <c r="D61" s="419"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="47"/>
       <c r="H61" s="49"/>
       <c r="I61" s="246">
         <f t="shared" ref="I61:I70" si="18">G61*H61</f>
         <v>0</v>
       </c>
       <c r="J61" s="47"/>
       <c r="K61" s="49"/>
       <c r="L61" s="246">
         <f t="shared" ref="L61:L70" si="19">J61*K61</f>
         <v>0</v>
       </c>
       <c r="M61" s="47"/>
       <c r="N61" s="49"/>
       <c r="O61" s="246">
         <f t="shared" ref="O61:O70" si="20">M61*N61</f>
         <v>0</v>
       </c>
       <c r="P61" s="47"/>
       <c r="Q61" s="49"/>
       <c r="R61" s="246">
         <f t="shared" ref="R61:R70" si="21">P61*Q61</f>
         <v>0</v>
@@ -16446,53 +16454,53 @@
       </c>
       <c r="V61" s="47"/>
       <c r="W61" s="49"/>
       <c r="X61" s="246">
         <f t="shared" ref="X61:X70" si="23">V61*W61</f>
         <v>0</v>
       </c>
       <c r="Y61" s="47"/>
       <c r="Z61" s="49"/>
       <c r="AA61" s="246">
         <f t="shared" ref="AA61:AA70" si="24">Y61*Z61</f>
         <v>0</v>
       </c>
       <c r="AB61" s="197" t="str">
         <f t="shared" ref="AB61:AB70" si="25">IF(E61="Interne Kosten",I61+L61+O61+R61+U61+X61+AA61,"-")</f>
         <v>-</v>
       </c>
       <c r="AC61" s="197" t="str">
         <f t="shared" ref="AC61:AC70" si="26">IF(E61="Externe Kosten",I61+L61+O61+R61+U61+X61+AA61,"-")</f>
         <v>-</v>
       </c>
       <c r="AD61" s="76"/>
     </row>
     <row r="62" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A62" s="76"/>
-      <c r="B62" s="408"/>
-[...1 lines deleted...]
-      <c r="D62" s="410"/>
+      <c r="B62" s="417"/>
+      <c r="C62" s="418"/>
+      <c r="D62" s="419"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="47"/>
       <c r="H62" s="49"/>
       <c r="I62" s="246">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J62" s="47"/>
       <c r="K62" s="49"/>
       <c r="L62" s="246">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M62" s="47"/>
       <c r="N62" s="49"/>
       <c r="O62" s="246">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P62" s="47"/>
       <c r="Q62" s="49"/>
       <c r="R62" s="246">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16505,53 +16513,53 @@
       </c>
       <c r="V62" s="47"/>
       <c r="W62" s="49"/>
       <c r="X62" s="246">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y62" s="47"/>
       <c r="Z62" s="49"/>
       <c r="AA62" s="246">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB62" s="197" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC62" s="197" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD62" s="76"/>
     </row>
     <row r="63" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A63" s="76"/>
-      <c r="B63" s="408"/>
-[...1 lines deleted...]
-      <c r="D63" s="410"/>
+      <c r="B63" s="417"/>
+      <c r="C63" s="418"/>
+      <c r="D63" s="419"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="47"/>
       <c r="H63" s="49"/>
       <c r="I63" s="246">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J63" s="47"/>
       <c r="K63" s="49"/>
       <c r="L63" s="246">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M63" s="47"/>
       <c r="N63" s="49"/>
       <c r="O63" s="246">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P63" s="47"/>
       <c r="Q63" s="49"/>
       <c r="R63" s="246">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16564,53 +16572,53 @@
       </c>
       <c r="V63" s="47"/>
       <c r="W63" s="49"/>
       <c r="X63" s="246">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y63" s="47"/>
       <c r="Z63" s="49"/>
       <c r="AA63" s="246">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB63" s="197" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC63" s="197" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD63" s="76"/>
     </row>
     <row r="64" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A64" s="76"/>
-      <c r="B64" s="408"/>
-[...1 lines deleted...]
-      <c r="D64" s="410"/>
+      <c r="B64" s="417"/>
+      <c r="C64" s="418"/>
+      <c r="D64" s="419"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="47"/>
       <c r="H64" s="49"/>
       <c r="I64" s="246">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J64" s="47"/>
       <c r="K64" s="49"/>
       <c r="L64" s="246">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M64" s="47"/>
       <c r="N64" s="49"/>
       <c r="O64" s="246">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P64" s="47"/>
       <c r="Q64" s="49"/>
       <c r="R64" s="246">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16623,53 +16631,53 @@
       </c>
       <c r="V64" s="47"/>
       <c r="W64" s="49"/>
       <c r="X64" s="246">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y64" s="47"/>
       <c r="Z64" s="49"/>
       <c r="AA64" s="246">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB64" s="197" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC64" s="197" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD64" s="76"/>
     </row>
     <row r="65" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A65" s="76"/>
-      <c r="B65" s="408"/>
-[...1 lines deleted...]
-      <c r="D65" s="410"/>
+      <c r="B65" s="417"/>
+      <c r="C65" s="418"/>
+      <c r="D65" s="419"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="47"/>
       <c r="H65" s="49"/>
       <c r="I65" s="246">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J65" s="47"/>
       <c r="K65" s="49"/>
       <c r="L65" s="246">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M65" s="47"/>
       <c r="N65" s="49"/>
       <c r="O65" s="246">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P65" s="47"/>
       <c r="Q65" s="49"/>
       <c r="R65" s="246">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16682,53 +16690,53 @@
       </c>
       <c r="V65" s="47"/>
       <c r="W65" s="49"/>
       <c r="X65" s="246">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y65" s="47"/>
       <c r="Z65" s="49"/>
       <c r="AA65" s="246">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB65" s="197" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC65" s="197" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD65" s="76"/>
     </row>
     <row r="66" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A66" s="76"/>
-      <c r="B66" s="408"/>
-[...1 lines deleted...]
-      <c r="D66" s="410"/>
+      <c r="B66" s="417"/>
+      <c r="C66" s="418"/>
+      <c r="D66" s="419"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="47"/>
       <c r="H66" s="49"/>
       <c r="I66" s="246">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J66" s="47"/>
       <c r="K66" s="49"/>
       <c r="L66" s="246">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M66" s="47"/>
       <c r="N66" s="49"/>
       <c r="O66" s="246">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P66" s="47"/>
       <c r="Q66" s="49"/>
       <c r="R66" s="246">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16741,53 +16749,53 @@
       </c>
       <c r="V66" s="47"/>
       <c r="W66" s="49"/>
       <c r="X66" s="246">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y66" s="47"/>
       <c r="Z66" s="49"/>
       <c r="AA66" s="246">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB66" s="197" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC66" s="197" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD66" s="76"/>
     </row>
     <row r="67" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A67" s="76"/>
-      <c r="B67" s="408"/>
-[...1 lines deleted...]
-      <c r="D67" s="410"/>
+      <c r="B67" s="417"/>
+      <c r="C67" s="418"/>
+      <c r="D67" s="419"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="47"/>
       <c r="H67" s="49"/>
       <c r="I67" s="246">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J67" s="47"/>
       <c r="K67" s="49"/>
       <c r="L67" s="246">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M67" s="47"/>
       <c r="N67" s="49"/>
       <c r="O67" s="246">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P67" s="47"/>
       <c r="Q67" s="49"/>
       <c r="R67" s="246">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16800,53 +16808,53 @@
       </c>
       <c r="V67" s="47"/>
       <c r="W67" s="49"/>
       <c r="X67" s="246">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y67" s="47"/>
       <c r="Z67" s="49"/>
       <c r="AA67" s="246">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB67" s="197" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC67" s="197" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD67" s="76"/>
     </row>
     <row r="68" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A68" s="76"/>
-      <c r="B68" s="408"/>
-[...1 lines deleted...]
-      <c r="D68" s="410"/>
+      <c r="B68" s="417"/>
+      <c r="C68" s="418"/>
+      <c r="D68" s="419"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="47"/>
       <c r="H68" s="49"/>
       <c r="I68" s="246">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J68" s="47"/>
       <c r="K68" s="49"/>
       <c r="L68" s="246">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M68" s="47"/>
       <c r="N68" s="49"/>
       <c r="O68" s="246">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P68" s="47"/>
       <c r="Q68" s="49"/>
       <c r="R68" s="246">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16859,53 +16867,53 @@
       </c>
       <c r="V68" s="47"/>
       <c r="W68" s="49"/>
       <c r="X68" s="246">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y68" s="47"/>
       <c r="Z68" s="49"/>
       <c r="AA68" s="246">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB68" s="197" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC68" s="197" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD68" s="76"/>
     </row>
     <row r="69" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A69" s="76"/>
-      <c r="B69" s="408"/>
-[...1 lines deleted...]
-      <c r="D69" s="410"/>
+      <c r="B69" s="417"/>
+      <c r="C69" s="418"/>
+      <c r="D69" s="419"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="47"/>
       <c r="H69" s="49"/>
       <c r="I69" s="246">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J69" s="47"/>
       <c r="K69" s="49"/>
       <c r="L69" s="246">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M69" s="47"/>
       <c r="N69" s="49"/>
       <c r="O69" s="246">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P69" s="47"/>
       <c r="Q69" s="49"/>
       <c r="R69" s="246">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16918,53 +16926,53 @@
       </c>
       <c r="V69" s="47"/>
       <c r="W69" s="49"/>
       <c r="X69" s="246">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y69" s="47"/>
       <c r="Z69" s="49"/>
       <c r="AA69" s="246">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB69" s="197" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC69" s="197" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD69" s="76"/>
     </row>
     <row r="70" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A70" s="76"/>
-      <c r="B70" s="408"/>
-[...1 lines deleted...]
-      <c r="D70" s="410"/>
+      <c r="B70" s="417"/>
+      <c r="C70" s="418"/>
+      <c r="D70" s="419"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="47"/>
       <c r="H70" s="49"/>
       <c r="I70" s="246">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J70" s="47"/>
       <c r="K70" s="49"/>
       <c r="L70" s="246">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M70" s="47"/>
       <c r="N70" s="49"/>
       <c r="O70" s="246">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P70" s="47"/>
       <c r="Q70" s="49"/>
       <c r="R70" s="246">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16977,53 +16985,53 @@
       </c>
       <c r="V70" s="47"/>
       <c r="W70" s="49"/>
       <c r="X70" s="246">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y70" s="47"/>
       <c r="Z70" s="49"/>
       <c r="AA70" s="246">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB70" s="197" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC70" s="197" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD70" s="76"/>
     </row>
     <row r="71" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A71" s="76"/>
-      <c r="B71" s="408"/>
-[...1 lines deleted...]
-      <c r="D71" s="410"/>
+      <c r="B71" s="417"/>
+      <c r="C71" s="418"/>
+      <c r="D71" s="419"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="47"/>
       <c r="H71" s="49"/>
       <c r="I71" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J71" s="47"/>
       <c r="K71" s="49"/>
       <c r="L71" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M71" s="47"/>
       <c r="N71" s="49"/>
       <c r="O71" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P71" s="47"/>
       <c r="Q71" s="49"/>
       <c r="R71" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17036,53 +17044,53 @@
       </c>
       <c r="V71" s="47"/>
       <c r="W71" s="49"/>
       <c r="X71" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y71" s="47"/>
       <c r="Z71" s="49"/>
       <c r="AA71" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB71" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC71" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD71" s="76"/>
     </row>
     <row r="72" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A72" s="76"/>
-      <c r="B72" s="408"/>
-[...1 lines deleted...]
-      <c r="D72" s="410"/>
+      <c r="B72" s="417"/>
+      <c r="C72" s="418"/>
+      <c r="D72" s="419"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="47"/>
       <c r="H72" s="49"/>
       <c r="I72" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J72" s="47"/>
       <c r="K72" s="49"/>
       <c r="L72" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M72" s="47"/>
       <c r="N72" s="49"/>
       <c r="O72" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P72" s="47"/>
       <c r="Q72" s="49"/>
       <c r="R72" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17095,53 +17103,53 @@
       </c>
       <c r="V72" s="47"/>
       <c r="W72" s="49"/>
       <c r="X72" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y72" s="47"/>
       <c r="Z72" s="49"/>
       <c r="AA72" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB72" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC72" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD72" s="76"/>
     </row>
     <row r="73" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A73" s="76"/>
-      <c r="B73" s="408"/>
-[...1 lines deleted...]
-      <c r="D73" s="410"/>
+      <c r="B73" s="417"/>
+      <c r="C73" s="418"/>
+      <c r="D73" s="419"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="47"/>
       <c r="H73" s="49"/>
       <c r="I73" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J73" s="47"/>
       <c r="K73" s="49"/>
       <c r="L73" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M73" s="47"/>
       <c r="N73" s="49"/>
       <c r="O73" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P73" s="47"/>
       <c r="Q73" s="49"/>
       <c r="R73" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17154,53 +17162,53 @@
       </c>
       <c r="V73" s="47"/>
       <c r="W73" s="49"/>
       <c r="X73" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y73" s="47"/>
       <c r="Z73" s="49"/>
       <c r="AA73" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB73" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC73" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD73" s="76"/>
     </row>
     <row r="74" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A74" s="76"/>
-      <c r="B74" s="408"/>
-[...1 lines deleted...]
-      <c r="D74" s="410"/>
+      <c r="B74" s="417"/>
+      <c r="C74" s="418"/>
+      <c r="D74" s="419"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="47"/>
       <c r="H74" s="49"/>
       <c r="I74" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J74" s="47"/>
       <c r="K74" s="49"/>
       <c r="L74" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M74" s="47"/>
       <c r="N74" s="49"/>
       <c r="O74" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P74" s="47"/>
       <c r="Q74" s="49"/>
       <c r="R74" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17213,53 +17221,53 @@
       </c>
       <c r="V74" s="47"/>
       <c r="W74" s="49"/>
       <c r="X74" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y74" s="47"/>
       <c r="Z74" s="49"/>
       <c r="AA74" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB74" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC74" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD74" s="76"/>
     </row>
     <row r="75" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A75" s="76"/>
-      <c r="B75" s="408"/>
-[...1 lines deleted...]
-      <c r="D75" s="410"/>
+      <c r="B75" s="417"/>
+      <c r="C75" s="418"/>
+      <c r="D75" s="419"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="47"/>
       <c r="H75" s="49"/>
       <c r="I75" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J75" s="47"/>
       <c r="K75" s="49"/>
       <c r="L75" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M75" s="47"/>
       <c r="N75" s="49"/>
       <c r="O75" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P75" s="47"/>
       <c r="Q75" s="49"/>
       <c r="R75" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17272,53 +17280,53 @@
       </c>
       <c r="V75" s="47"/>
       <c r="W75" s="49"/>
       <c r="X75" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y75" s="47"/>
       <c r="Z75" s="49"/>
       <c r="AA75" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB75" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC75" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD75" s="76"/>
     </row>
     <row r="76" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A76" s="76"/>
-      <c r="B76" s="408"/>
-[...1 lines deleted...]
-      <c r="D76" s="410"/>
+      <c r="B76" s="417"/>
+      <c r="C76" s="418"/>
+      <c r="D76" s="419"/>
       <c r="E76" s="3"/>
       <c r="F76" s="3"/>
       <c r="G76" s="47"/>
       <c r="H76" s="49"/>
       <c r="I76" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J76" s="47"/>
       <c r="K76" s="49"/>
       <c r="L76" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M76" s="47"/>
       <c r="N76" s="49"/>
       <c r="O76" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P76" s="47"/>
       <c r="Q76" s="49"/>
       <c r="R76" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17331,53 +17339,53 @@
       </c>
       <c r="V76" s="47"/>
       <c r="W76" s="49"/>
       <c r="X76" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y76" s="47"/>
       <c r="Z76" s="49"/>
       <c r="AA76" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB76" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC76" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD76" s="76"/>
     </row>
     <row r="77" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A77" s="76"/>
-      <c r="B77" s="408"/>
-[...1 lines deleted...]
-      <c r="D77" s="410"/>
+      <c r="B77" s="417"/>
+      <c r="C77" s="418"/>
+      <c r="D77" s="419"/>
       <c r="E77" s="3"/>
       <c r="F77" s="3"/>
       <c r="G77" s="47"/>
       <c r="H77" s="49"/>
       <c r="I77" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J77" s="47"/>
       <c r="K77" s="49"/>
       <c r="L77" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M77" s="47"/>
       <c r="N77" s="49"/>
       <c r="O77" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P77" s="47"/>
       <c r="Q77" s="49"/>
       <c r="R77" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17390,53 +17398,53 @@
       </c>
       <c r="V77" s="47"/>
       <c r="W77" s="49"/>
       <c r="X77" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y77" s="47"/>
       <c r="Z77" s="49"/>
       <c r="AA77" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB77" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC77" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD77" s="76"/>
     </row>
     <row r="78" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A78" s="76"/>
-      <c r="B78" s="408"/>
-[...1 lines deleted...]
-      <c r="D78" s="410"/>
+      <c r="B78" s="417"/>
+      <c r="C78" s="418"/>
+      <c r="D78" s="419"/>
       <c r="E78" s="3"/>
       <c r="F78" s="3"/>
       <c r="G78" s="47"/>
       <c r="H78" s="49"/>
       <c r="I78" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J78" s="47"/>
       <c r="K78" s="49"/>
       <c r="L78" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M78" s="47"/>
       <c r="N78" s="49"/>
       <c r="O78" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P78" s="47"/>
       <c r="Q78" s="49"/>
       <c r="R78" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17449,53 +17457,53 @@
       </c>
       <c r="V78" s="47"/>
       <c r="W78" s="49"/>
       <c r="X78" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y78" s="47"/>
       <c r="Z78" s="49"/>
       <c r="AA78" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB78" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC78" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD78" s="76"/>
     </row>
     <row r="79" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A79" s="76"/>
-      <c r="B79" s="408"/>
-[...1 lines deleted...]
-      <c r="D79" s="410"/>
+      <c r="B79" s="417"/>
+      <c r="C79" s="418"/>
+      <c r="D79" s="419"/>
       <c r="E79" s="3"/>
       <c r="F79" s="3"/>
       <c r="G79" s="47"/>
       <c r="H79" s="49"/>
       <c r="I79" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J79" s="47"/>
       <c r="K79" s="49"/>
       <c r="L79" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M79" s="47"/>
       <c r="N79" s="49"/>
       <c r="O79" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P79" s="47"/>
       <c r="Q79" s="49"/>
       <c r="R79" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17508,53 +17516,53 @@
       </c>
       <c r="V79" s="47"/>
       <c r="W79" s="49"/>
       <c r="X79" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y79" s="47"/>
       <c r="Z79" s="49"/>
       <c r="AA79" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB79" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC79" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD79" s="76"/>
     </row>
     <row r="80" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A80" s="76"/>
-      <c r="B80" s="408"/>
-[...1 lines deleted...]
-      <c r="D80" s="410"/>
+      <c r="B80" s="417"/>
+      <c r="C80" s="418"/>
+      <c r="D80" s="419"/>
       <c r="E80" s="3"/>
       <c r="F80" s="3"/>
       <c r="G80" s="47"/>
       <c r="H80" s="49"/>
       <c r="I80" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J80" s="47"/>
       <c r="K80" s="49"/>
       <c r="L80" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M80" s="47"/>
       <c r="N80" s="49"/>
       <c r="O80" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P80" s="47"/>
       <c r="Q80" s="49"/>
       <c r="R80" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17567,53 +17575,53 @@
       </c>
       <c r="V80" s="47"/>
       <c r="W80" s="49"/>
       <c r="X80" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y80" s="47"/>
       <c r="Z80" s="49"/>
       <c r="AA80" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB80" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC80" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD80" s="76"/>
     </row>
     <row r="81" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A81" s="76"/>
-      <c r="B81" s="408"/>
-[...1 lines deleted...]
-      <c r="D81" s="410"/>
+      <c r="B81" s="417"/>
+      <c r="C81" s="418"/>
+      <c r="D81" s="419"/>
       <c r="E81" s="3"/>
       <c r="F81" s="3"/>
       <c r="G81" s="47"/>
       <c r="H81" s="49"/>
       <c r="I81" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J81" s="47"/>
       <c r="K81" s="49"/>
       <c r="L81" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M81" s="47"/>
       <c r="N81" s="49"/>
       <c r="O81" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P81" s="47"/>
       <c r="Q81" s="49"/>
       <c r="R81" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17626,53 +17634,53 @@
       </c>
       <c r="V81" s="47"/>
       <c r="W81" s="49"/>
       <c r="X81" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y81" s="47"/>
       <c r="Z81" s="49"/>
       <c r="AA81" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB81" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC81" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD81" s="76"/>
     </row>
     <row r="82" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A82" s="76"/>
-      <c r="B82" s="408"/>
-[...1 lines deleted...]
-      <c r="D82" s="410"/>
+      <c r="B82" s="417"/>
+      <c r="C82" s="418"/>
+      <c r="D82" s="419"/>
       <c r="E82" s="3"/>
       <c r="F82" s="3"/>
       <c r="G82" s="47"/>
       <c r="H82" s="49"/>
       <c r="I82" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J82" s="47"/>
       <c r="K82" s="49"/>
       <c r="L82" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M82" s="47"/>
       <c r="N82" s="49"/>
       <c r="O82" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P82" s="47"/>
       <c r="Q82" s="49"/>
       <c r="R82" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17685,53 +17693,53 @@
       </c>
       <c r="V82" s="47"/>
       <c r="W82" s="49"/>
       <c r="X82" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y82" s="47"/>
       <c r="Z82" s="49"/>
       <c r="AA82" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB82" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC82" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD82" s="76"/>
     </row>
     <row r="83" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A83" s="76"/>
-      <c r="B83" s="408"/>
-[...1 lines deleted...]
-      <c r="D83" s="410"/>
+      <c r="B83" s="417"/>
+      <c r="C83" s="418"/>
+      <c r="D83" s="419"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="47"/>
       <c r="H83" s="49"/>
       <c r="I83" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J83" s="47"/>
       <c r="K83" s="49"/>
       <c r="L83" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M83" s="47"/>
       <c r="N83" s="49"/>
       <c r="O83" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P83" s="47"/>
       <c r="Q83" s="49"/>
       <c r="R83" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17744,53 +17752,53 @@
       </c>
       <c r="V83" s="47"/>
       <c r="W83" s="49"/>
       <c r="X83" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y83" s="47"/>
       <c r="Z83" s="49"/>
       <c r="AA83" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB83" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC83" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD83" s="76"/>
     </row>
     <row r="84" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A84" s="76"/>
-      <c r="B84" s="408"/>
-[...1 lines deleted...]
-      <c r="D84" s="410"/>
+      <c r="B84" s="417"/>
+      <c r="C84" s="418"/>
+      <c r="D84" s="419"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="47"/>
       <c r="H84" s="49"/>
       <c r="I84" s="246">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J84" s="47"/>
       <c r="K84" s="49"/>
       <c r="L84" s="246">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M84" s="47"/>
       <c r="N84" s="49"/>
       <c r="O84" s="246">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P84" s="47"/>
       <c r="Q84" s="49"/>
       <c r="R84" s="246">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17803,53 +17811,53 @@
       </c>
       <c r="V84" s="47"/>
       <c r="W84" s="49"/>
       <c r="X84" s="246">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y84" s="47"/>
       <c r="Z84" s="49"/>
       <c r="AA84" s="246">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB84" s="197" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC84" s="197" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD84" s="76"/>
     </row>
     <row r="85" spans="1:30" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A85" s="76"/>
-      <c r="B85" s="428"/>
-[...1 lines deleted...]
-      <c r="D85" s="430"/>
+      <c r="B85" s="437"/>
+      <c r="C85" s="438"/>
+      <c r="D85" s="439"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="50"/>
       <c r="H85" s="51"/>
       <c r="I85" s="247">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J85" s="50"/>
       <c r="K85" s="51"/>
       <c r="L85" s="247">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M85" s="50"/>
       <c r="N85" s="51"/>
       <c r="O85" s="247">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P85" s="50"/>
       <c r="Q85" s="51"/>
       <c r="R85" s="247">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17967,85 +17975,85 @@
       <c r="I87" s="216"/>
       <c r="J87" s="216"/>
       <c r="K87" s="216"/>
       <c r="L87" s="216"/>
       <c r="M87" s="216"/>
       <c r="N87" s="216"/>
       <c r="O87" s="216"/>
       <c r="P87" s="216"/>
       <c r="Q87" s="216"/>
       <c r="R87" s="216"/>
       <c r="S87" s="216"/>
       <c r="T87" s="216"/>
       <c r="U87" s="216"/>
       <c r="V87" s="216"/>
       <c r="W87" s="216"/>
       <c r="X87" s="216"/>
       <c r="Y87" s="216"/>
       <c r="Z87" s="216"/>
       <c r="AA87" s="216"/>
       <c r="AB87" s="216"/>
       <c r="AC87" s="217"/>
       <c r="AD87" s="76"/>
     </row>
     <row r="88" spans="1:30" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="76"/>
-      <c r="B88" s="422"/>
-[...1 lines deleted...]
-      <c r="D88" s="424"/>
+      <c r="B88" s="431"/>
+      <c r="C88" s="432"/>
+      <c r="D88" s="433"/>
       <c r="E88" s="76"/>
       <c r="F88" s="76"/>
       <c r="G88" s="76"/>
       <c r="H88" s="76"/>
       <c r="I88" s="76"/>
       <c r="J88" s="76"/>
       <c r="K88" s="76"/>
       <c r="L88" s="76"/>
       <c r="M88" s="76"/>
       <c r="N88" s="76"/>
       <c r="O88" s="76"/>
       <c r="P88" s="76"/>
       <c r="Q88" s="76"/>
       <c r="R88" s="76"/>
       <c r="S88" s="76"/>
       <c r="T88" s="76"/>
       <c r="U88" s="76"/>
       <c r="V88" s="76"/>
       <c r="W88" s="76"/>
       <c r="X88" s="76"/>
       <c r="Y88" s="76"/>
       <c r="Z88" s="76"/>
       <c r="AA88" s="76"/>
       <c r="AB88" s="76"/>
       <c r="AC88" s="76"/>
       <c r="AD88" s="76"/>
     </row>
     <row r="89" spans="1:30" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="76"/>
-      <c r="B89" s="425"/>
-[...1 lines deleted...]
-      <c r="D89" s="427"/>
+      <c r="B89" s="434"/>
+      <c r="C89" s="435"/>
+      <c r="D89" s="436"/>
       <c r="E89" s="87"/>
       <c r="F89" s="76"/>
       <c r="G89" s="76"/>
       <c r="H89" s="87"/>
       <c r="I89" s="76"/>
       <c r="J89" s="76"/>
       <c r="K89" s="87"/>
       <c r="L89" s="76"/>
       <c r="M89" s="76"/>
       <c r="N89" s="87"/>
       <c r="O89" s="76"/>
       <c r="P89" s="76"/>
       <c r="Q89" s="87"/>
       <c r="R89" s="76"/>
       <c r="S89" s="76"/>
       <c r="T89" s="87"/>
       <c r="U89" s="76"/>
       <c r="V89" s="76"/>
       <c r="W89" s="87"/>
       <c r="X89" s="76"/>
       <c r="Y89" s="76"/>
       <c r="Z89" s="87"/>
       <c r="AA89" s="76"/>
       <c r="AB89" s="76"/>
       <c r="AC89" s="76"/>
@@ -18266,2577 +18274,2469 @@
           <x14:formula1>
             <xm:f>'(1) Vue d''ensemble'!$E$15:$E$25</xm:f>
           </x14:formula1>
           <xm:sqref>F9:F48 F56:F85</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{1A4EE9FF-91EA-4718-8CF0-04C291D75E86}">
           <x14:formula1>
             <xm:f>Legende!$A$2:$A$8</xm:f>
           </x14:formula1>
           <xm:sqref>E9:E48 E56:E85</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Tabelle4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M115"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D12" sqref="D12"/>
+      <selection activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.1796875" style="19" customWidth="1"/>
     <col min="2" max="2" width="2.7265625" style="19" customWidth="1"/>
     <col min="3" max="3" width="50.81640625" style="19" customWidth="1"/>
-    <col min="4" max="11" width="13" style="19" customWidth="1"/>
+    <col min="4" max="10" width="13" style="19" customWidth="1"/>
+    <col min="11" max="11" width="13" style="96" customWidth="1"/>
     <col min="12" max="12" width="8.7265625" style="19" customWidth="1"/>
     <col min="13" max="13" width="11.453125" style="19" customWidth="1"/>
     <col min="14" max="16384" width="11.453125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="76"/>
       <c r="B1" s="248"/>
       <c r="C1" s="173"/>
       <c r="D1" s="63"/>
       <c r="E1" s="63"/>
       <c r="F1" s="63"/>
       <c r="G1" s="63"/>
       <c r="H1" s="63"/>
       <c r="I1" s="63"/>
       <c r="J1" s="63"/>
-      <c r="K1" s="64"/>
+      <c r="K1" s="332"/>
       <c r="L1" s="81"/>
       <c r="M1" s="76"/>
     </row>
     <row r="2" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="79"/>
-      <c r="B2" s="481" t="s">
+      <c r="B2" s="490" t="s">
         <v>94</v>
       </c>
-      <c r="C2" s="482"/>
-[...8 lines deleted...]
-      <c r="L2" s="483"/>
+      <c r="C2" s="491"/>
+      <c r="D2" s="491"/>
+      <c r="E2" s="491"/>
+      <c r="F2" s="491"/>
+      <c r="G2" s="491"/>
+      <c r="H2" s="491"/>
+      <c r="I2" s="491"/>
+      <c r="J2" s="491"/>
+      <c r="K2" s="491"/>
+      <c r="L2" s="492"/>
       <c r="M2" s="86"/>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="79"/>
-      <c r="B3" s="484"/>
-[...9 lines deleted...]
-      <c r="L3" s="486"/>
+      <c r="B3" s="493"/>
+      <c r="C3" s="494"/>
+      <c r="D3" s="494"/>
+      <c r="E3" s="494"/>
+      <c r="F3" s="494"/>
+      <c r="G3" s="494"/>
+      <c r="H3" s="494"/>
+      <c r="I3" s="494"/>
+      <c r="J3" s="494"/>
+      <c r="K3" s="494"/>
+      <c r="L3" s="495"/>
       <c r="M3" s="86"/>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="79"/>
-      <c r="B4" s="484"/>
-[...9 lines deleted...]
-      <c r="L4" s="486"/>
+      <c r="B4" s="493"/>
+      <c r="C4" s="494"/>
+      <c r="D4" s="494"/>
+      <c r="E4" s="494"/>
+      <c r="F4" s="494"/>
+      <c r="G4" s="494"/>
+      <c r="H4" s="494"/>
+      <c r="I4" s="494"/>
+      <c r="J4" s="494"/>
+      <c r="K4" s="494"/>
+      <c r="L4" s="495"/>
       <c r="M4" s="86"/>
     </row>
     <row r="5" spans="1:13" ht="97.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="79"/>
-      <c r="B5" s="487"/>
-[...9 lines deleted...]
-      <c r="L5" s="489"/>
+      <c r="B5" s="496"/>
+      <c r="C5" s="497"/>
+      <c r="D5" s="497"/>
+      <c r="E5" s="497"/>
+      <c r="F5" s="497"/>
+      <c r="G5" s="497"/>
+      <c r="H5" s="497"/>
+      <c r="I5" s="497"/>
+      <c r="J5" s="497"/>
+      <c r="K5" s="497"/>
+      <c r="L5" s="498"/>
       <c r="M5" s="86"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" s="76"/>
       <c r="B6" s="70"/>
       <c r="C6" s="77"/>
       <c r="D6" s="77"/>
       <c r="E6" s="77"/>
       <c r="F6" s="77"/>
       <c r="G6" s="77"/>
       <c r="H6" s="77"/>
       <c r="I6" s="77"/>
       <c r="J6" s="77"/>
-      <c r="K6" s="77"/>
+      <c r="K6" s="333"/>
       <c r="L6" s="70"/>
       <c r="M6" s="76"/>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" s="79"/>
       <c r="B7" s="249"/>
       <c r="C7" s="250"/>
       <c r="D7" s="250"/>
       <c r="E7" s="250"/>
       <c r="F7" s="250"/>
       <c r="G7" s="250"/>
       <c r="H7" s="250"/>
       <c r="I7" s="250"/>
       <c r="J7" s="250"/>
-      <c r="K7" s="250"/>
+      <c r="K7" s="334"/>
       <c r="L7" s="251"/>
       <c r="M7" s="86"/>
     </row>
     <row r="8" spans="1:13" ht="15.5" x14ac:dyDescent="0.25">
       <c r="A8" s="79"/>
       <c r="B8" s="252"/>
       <c r="C8" s="253" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="69"/>
       <c r="E8" s="69"/>
       <c r="F8" s="69"/>
       <c r="G8" s="69"/>
       <c r="H8" s="69"/>
       <c r="I8" s="69"/>
       <c r="J8" s="69"/>
-      <c r="K8" s="69"/>
+      <c r="K8" s="335"/>
       <c r="L8" s="254"/>
       <c r="M8" s="86"/>
     </row>
     <row r="9" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A9" s="79"/>
       <c r="B9" s="153"/>
       <c r="C9" s="255" t="s">
         <v>75</v>
       </c>
       <c r="D9" s="76"/>
       <c r="E9" s="76"/>
       <c r="F9" s="76"/>
       <c r="G9" s="76"/>
       <c r="H9" s="76"/>
       <c r="I9" s="76"/>
       <c r="J9" s="76"/>
-      <c r="K9" s="76"/>
+      <c r="K9" s="287"/>
       <c r="L9" s="256"/>
       <c r="M9" s="86"/>
     </row>
     <row r="10" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="79"/>
       <c r="B10" s="153"/>
       <c r="C10" s="75" t="s">
         <v>64</v>
       </c>
       <c r="D10" s="76"/>
       <c r="E10" s="76"/>
       <c r="F10" s="76"/>
       <c r="G10" s="76"/>
       <c r="H10" s="76"/>
       <c r="I10" s="76"/>
       <c r="J10" s="76"/>
-      <c r="K10" s="76"/>
+      <c r="K10" s="287"/>
       <c r="L10" s="256"/>
       <c r="M10" s="86"/>
     </row>
     <row r="11" spans="1:13" ht="14.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="79"/>
       <c r="B11" s="153"/>
       <c r="C11" s="76"/>
-      <c r="D11" s="431" t="s">
+      <c r="D11" s="440" t="s">
         <v>65</v>
       </c>
-      <c r="E11" s="432"/>
-[...5 lines deleted...]
-      <c r="K11" s="86"/>
+      <c r="E11" s="441"/>
+      <c r="F11" s="441"/>
+      <c r="G11" s="441"/>
+      <c r="H11" s="441"/>
+      <c r="I11" s="441"/>
+      <c r="J11" s="442"/>
+      <c r="K11" s="336"/>
       <c r="L11" s="256"/>
       <c r="M11" s="86"/>
     </row>
     <row r="12" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="79"/>
       <c r="B12" s="109"/>
       <c r="C12" s="257" t="s">
         <v>49</v>
       </c>
       <c r="D12" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="16" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G12" s="16" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="14" t="s">
         <v>11</v>
       </c>
       <c r="I12" s="14" t="s">
         <v>11</v>
       </c>
       <c r="J12" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="K12" s="258" t="s">
+      <c r="K12" s="337" t="s">
         <v>1</v>
       </c>
-      <c r="L12" s="259"/>
+      <c r="L12" s="258"/>
       <c r="M12" s="86"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13" s="79"/>
       <c r="B13" s="109"/>
-      <c r="C13" s="343">
+      <c r="C13" s="321">
         <f>'(1) Vue d''ensemble'!E15</f>
         <v>0</v>
       </c>
-      <c r="D13" s="324"/>
-[...6 lines deleted...]
-      <c r="K13" s="325">
+      <c r="D13" s="306"/>
+      <c r="E13" s="306"/>
+      <c r="F13" s="306"/>
+      <c r="G13" s="306"/>
+      <c r="H13" s="306"/>
+      <c r="I13" s="306"/>
+      <c r="J13" s="306"/>
+      <c r="K13" s="338">
         <f>SUM(D13:J13)</f>
         <v>0</v>
       </c>
-      <c r="L13" s="260"/>
+      <c r="L13" s="259"/>
       <c r="M13" s="86"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" s="79"/>
       <c r="B14" s="109"/>
-      <c r="C14" s="344">
+      <c r="C14" s="322">
         <f>'(1) Vue d''ensemble'!E16</f>
         <v>0</v>
       </c>
-      <c r="D14" s="326"/>
-[...6 lines deleted...]
-      <c r="K14" s="327">
+      <c r="D14" s="307"/>
+      <c r="E14" s="307"/>
+      <c r="F14" s="307"/>
+      <c r="G14" s="307"/>
+      <c r="H14" s="307"/>
+      <c r="I14" s="307"/>
+      <c r="J14" s="307"/>
+      <c r="K14" s="339">
         <f t="shared" ref="K14:K23" si="0">SUM(D14:J14)</f>
         <v>0</v>
       </c>
-      <c r="L14" s="260"/>
+      <c r="L14" s="259"/>
       <c r="M14" s="86"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="79"/>
       <c r="B15" s="109"/>
-      <c r="C15" s="344">
+      <c r="C15" s="322">
         <f>'(1) Vue d''ensemble'!E17</f>
         <v>0</v>
       </c>
-      <c r="D15" s="326"/>
-[...6 lines deleted...]
-      <c r="K15" s="327">
+      <c r="D15" s="307"/>
+      <c r="E15" s="307"/>
+      <c r="F15" s="307"/>
+      <c r="G15" s="307"/>
+      <c r="H15" s="307"/>
+      <c r="I15" s="307"/>
+      <c r="J15" s="307"/>
+      <c r="K15" s="339">
         <f t="shared" ref="K15:K17" si="1">SUM(D15:J15)</f>
         <v>0</v>
       </c>
-      <c r="L15" s="260"/>
+      <c r="L15" s="259"/>
       <c r="M15" s="86"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="79"/>
       <c r="B16" s="109"/>
-      <c r="C16" s="344">
+      <c r="C16" s="322">
         <f>'(1) Vue d''ensemble'!E18</f>
         <v>0</v>
       </c>
-      <c r="D16" s="326"/>
-[...6 lines deleted...]
-      <c r="K16" s="327">
+      <c r="D16" s="307"/>
+      <c r="E16" s="307"/>
+      <c r="F16" s="307"/>
+      <c r="G16" s="307"/>
+      <c r="H16" s="307"/>
+      <c r="I16" s="307"/>
+      <c r="J16" s="307"/>
+      <c r="K16" s="339">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L16" s="260"/>
+      <c r="L16" s="259"/>
       <c r="M16" s="86"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="79"/>
       <c r="B17" s="109"/>
-      <c r="C17" s="344">
+      <c r="C17" s="322">
         <f>'(1) Vue d''ensemble'!E19</f>
         <v>0</v>
       </c>
-      <c r="D17" s="326"/>
-[...6 lines deleted...]
-      <c r="K17" s="327">
+      <c r="D17" s="307"/>
+      <c r="E17" s="307"/>
+      <c r="F17" s="307"/>
+      <c r="G17" s="307"/>
+      <c r="H17" s="307"/>
+      <c r="I17" s="307"/>
+      <c r="J17" s="307"/>
+      <c r="K17" s="339">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L17" s="260"/>
+      <c r="L17" s="259"/>
       <c r="M17" s="86"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="79"/>
       <c r="B18" s="109"/>
-      <c r="C18" s="344">
+      <c r="C18" s="322">
         <f>'(1) Vue d''ensemble'!E20</f>
         <v>0</v>
       </c>
-      <c r="D18" s="326"/>
-[...6 lines deleted...]
-      <c r="K18" s="327">
+      <c r="D18" s="307"/>
+      <c r="E18" s="307"/>
+      <c r="F18" s="307"/>
+      <c r="G18" s="307"/>
+      <c r="H18" s="307"/>
+      <c r="I18" s="307"/>
+      <c r="J18" s="307"/>
+      <c r="K18" s="339">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L18" s="260"/>
+      <c r="L18" s="259"/>
       <c r="M18" s="86"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="79"/>
       <c r="B19" s="109"/>
-      <c r="C19" s="344">
+      <c r="C19" s="322">
         <f>'(1) Vue d''ensemble'!E21</f>
         <v>0</v>
       </c>
-      <c r="D19" s="326"/>
-[...6 lines deleted...]
-      <c r="K19" s="327">
+      <c r="D19" s="307"/>
+      <c r="E19" s="307"/>
+      <c r="F19" s="307"/>
+      <c r="G19" s="307"/>
+      <c r="H19" s="307"/>
+      <c r="I19" s="307"/>
+      <c r="J19" s="307"/>
+      <c r="K19" s="339">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L19" s="260"/>
+      <c r="L19" s="259"/>
       <c r="M19" s="86"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="79"/>
       <c r="B20" s="109"/>
-      <c r="C20" s="344">
+      <c r="C20" s="322">
         <f>'(1) Vue d''ensemble'!E22</f>
         <v>0</v>
       </c>
-      <c r="D20" s="326"/>
-[...6 lines deleted...]
-      <c r="K20" s="327">
+      <c r="D20" s="307"/>
+      <c r="E20" s="307"/>
+      <c r="F20" s="307"/>
+      <c r="G20" s="307"/>
+      <c r="H20" s="307"/>
+      <c r="I20" s="307"/>
+      <c r="J20" s="307"/>
+      <c r="K20" s="339">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L20" s="260"/>
+      <c r="L20" s="259"/>
       <c r="M20" s="86"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="79"/>
       <c r="B21" s="109"/>
-      <c r="C21" s="344">
+      <c r="C21" s="322">
         <f>'(1) Vue d''ensemble'!E23</f>
         <v>0</v>
       </c>
-      <c r="D21" s="326"/>
-[...6 lines deleted...]
-      <c r="K21" s="327">
+      <c r="D21" s="307"/>
+      <c r="E21" s="307"/>
+      <c r="F21" s="307"/>
+      <c r="G21" s="307"/>
+      <c r="H21" s="307"/>
+      <c r="I21" s="307"/>
+      <c r="J21" s="307"/>
+      <c r="K21" s="339">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L21" s="260"/>
+      <c r="L21" s="259"/>
       <c r="M21" s="86"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="79"/>
       <c r="B22" s="109"/>
-      <c r="C22" s="344">
+      <c r="C22" s="322">
         <f>'(1) Vue d''ensemble'!E24</f>
         <v>0</v>
       </c>
-      <c r="D22" s="326"/>
-[...6 lines deleted...]
-      <c r="K22" s="327">
+      <c r="D22" s="307"/>
+      <c r="E22" s="307"/>
+      <c r="F22" s="307"/>
+      <c r="G22" s="307"/>
+      <c r="H22" s="307"/>
+      <c r="I22" s="307"/>
+      <c r="J22" s="307"/>
+      <c r="K22" s="339">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L22" s="260"/>
+      <c r="L22" s="259"/>
       <c r="M22" s="86"/>
     </row>
     <row r="23" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="79"/>
       <c r="B23" s="109"/>
-      <c r="C23" s="345">
+      <c r="C23" s="323">
         <f>'(1) Vue d''ensemble'!E25</f>
         <v>0</v>
       </c>
-      <c r="D23" s="328"/>
-[...6 lines deleted...]
-      <c r="K23" s="329">
+      <c r="D23" s="308"/>
+      <c r="E23" s="308"/>
+      <c r="F23" s="308"/>
+      <c r="G23" s="308"/>
+      <c r="H23" s="308"/>
+      <c r="I23" s="308"/>
+      <c r="J23" s="308"/>
+      <c r="K23" s="340">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L23" s="260"/>
+      <c r="L23" s="259"/>
       <c r="M23" s="61"/>
     </row>
     <row r="24" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="79"/>
       <c r="B24" s="109"/>
-      <c r="C24" s="261" t="s">
+      <c r="C24" s="260" t="s">
         <v>1</v>
       </c>
-      <c r="D24" s="262">
+      <c r="D24" s="261">
         <f>SUM(D13:D23)</f>
         <v>0</v>
       </c>
-      <c r="E24" s="262">
+      <c r="E24" s="261">
         <f>SUM(E13:E23)</f>
         <v>0</v>
       </c>
-      <c r="F24" s="262">
+      <c r="F24" s="261">
         <f>SUM(F13:F23)</f>
         <v>0</v>
       </c>
-      <c r="G24" s="262">
+      <c r="G24" s="261">
         <f>SUM(G13:G23)</f>
         <v>0</v>
       </c>
-      <c r="H24" s="262">
+      <c r="H24" s="261">
         <f t="shared" ref="H24:J24" si="2">SUM(H13:H23)</f>
         <v>0</v>
       </c>
-      <c r="I24" s="262">
+      <c r="I24" s="261">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J24" s="262">
+      <c r="J24" s="261">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K24" s="263">
+      <c r="K24" s="341">
         <f>ROUND(SUM(K13:K23),0)</f>
         <v>0</v>
       </c>
-      <c r="L24" s="264"/>
-      <c r="M24" s="490" t="str">
+      <c r="L24" s="262"/>
+      <c r="M24" s="499" t="str">
         <f>IF(K24&lt;&gt;'(2) Coûts d''investissement'!$D$6,"Check total (2)","")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A25" s="79"/>
       <c r="B25" s="153"/>
       <c r="C25" s="79"/>
-      <c r="D25" s="265"/>
+      <c r="D25" s="263"/>
       <c r="E25" s="18"/>
       <c r="F25" s="18"/>
       <c r="G25" s="18"/>
       <c r="H25" s="18"/>
       <c r="I25" s="18"/>
       <c r="J25" s="18"/>
-      <c r="K25" s="18"/>
+      <c r="K25" s="95"/>
       <c r="L25" s="107"/>
-      <c r="M25" s="491"/>
+      <c r="M25" s="500"/>
     </row>
     <row r="26" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="79"/>
       <c r="B26" s="153"/>
       <c r="C26" s="88" t="s">
         <v>76</v>
       </c>
       <c r="D26" s="18"/>
       <c r="E26" s="18"/>
       <c r="F26" s="18"/>
       <c r="G26" s="18"/>
       <c r="H26" s="18"/>
       <c r="I26" s="18"/>
       <c r="J26" s="18"/>
-      <c r="K26" s="18"/>
-[...1 lines deleted...]
-      <c r="M26" s="492"/>
+      <c r="K26" s="95"/>
+      <c r="L26" s="264"/>
+      <c r="M26" s="501"/>
     </row>
     <row r="27" spans="1:13" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="79"/>
       <c r="B27" s="153"/>
       <c r="C27" s="88"/>
       <c r="D27" s="18"/>
       <c r="E27" s="18"/>
       <c r="F27" s="18"/>
       <c r="G27" s="18"/>
       <c r="H27" s="18"/>
       <c r="I27" s="18"/>
       <c r="J27" s="18"/>
-      <c r="K27" s="18"/>
-      <c r="L27" s="266"/>
+      <c r="K27" s="95"/>
+      <c r="L27" s="264"/>
       <c r="M27" s="86"/>
     </row>
     <row r="28" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="79"/>
       <c r="B28" s="109"/>
       <c r="C28" s="257" t="s">
         <v>66</v>
       </c>
-      <c r="D28" s="346" t="str">
+      <c r="D28" s="324" t="str">
         <f>D12</f>
         <v>20xx</v>
       </c>
-      <c r="E28" s="346" t="str">
+      <c r="E28" s="324" t="str">
         <f t="shared" ref="E28:J28" si="3">E12</f>
         <v>20xx</v>
       </c>
-      <c r="F28" s="346" t="str">
+      <c r="F28" s="324" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
-      <c r="G28" s="346" t="str">
+      <c r="G28" s="324" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
-      <c r="H28" s="346" t="str">
+      <c r="H28" s="324" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
-      <c r="I28" s="346" t="str">
+      <c r="I28" s="324" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
-      <c r="J28" s="346" t="str">
+      <c r="J28" s="324" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
-      <c r="K28" s="258" t="s">
+      <c r="K28" s="337" t="s">
         <v>1</v>
       </c>
-      <c r="L28" s="259"/>
+      <c r="L28" s="258"/>
       <c r="M28" s="86"/>
     </row>
     <row r="29" spans="1:13" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="79"/>
       <c r="B29" s="109"/>
-      <c r="C29" s="267" t="s">
+      <c r="C29" s="265" t="s">
         <v>67</v>
       </c>
       <c r="D29" s="17"/>
       <c r="E29" s="17"/>
       <c r="F29" s="17"/>
       <c r="G29" s="17"/>
       <c r="H29" s="17"/>
       <c r="I29" s="17"/>
       <c r="J29" s="17"/>
-      <c r="K29" s="268">
+      <c r="K29" s="342">
         <f t="shared" ref="K29:K39" si="4">SUM(D29:J29)</f>
         <v>0</v>
       </c>
-      <c r="L29" s="264"/>
-      <c r="M29" s="269"/>
+      <c r="L29" s="262"/>
+      <c r="M29" s="266"/>
     </row>
     <row r="30" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="79"/>
       <c r="B30" s="109"/>
-      <c r="C30" s="330" t="s">
+      <c r="C30" s="309" t="s">
         <v>68</v>
       </c>
-      <c r="D30" s="324"/>
-[...6 lines deleted...]
-      <c r="K30" s="325">
+      <c r="D30" s="306"/>
+      <c r="E30" s="306"/>
+      <c r="F30" s="306"/>
+      <c r="G30" s="306"/>
+      <c r="H30" s="306"/>
+      <c r="I30" s="306"/>
+      <c r="J30" s="306"/>
+      <c r="K30" s="338">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L30" s="260"/>
+      <c r="L30" s="259"/>
       <c r="M30" s="86"/>
     </row>
     <row r="31" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="79"/>
       <c r="B31" s="109"/>
-      <c r="C31" s="331" t="s">
+      <c r="C31" s="310" t="s">
         <v>68</v>
       </c>
-      <c r="D31" s="326"/>
-[...6 lines deleted...]
-      <c r="K31" s="327">
+      <c r="D31" s="307"/>
+      <c r="E31" s="307"/>
+      <c r="F31" s="307"/>
+      <c r="G31" s="307"/>
+      <c r="H31" s="307"/>
+      <c r="I31" s="307"/>
+      <c r="J31" s="307"/>
+      <c r="K31" s="339">
         <f t="shared" ref="K31:K34" si="5">SUM(D31:J31)</f>
         <v>0</v>
       </c>
-      <c r="L31" s="260"/>
+      <c r="L31" s="259"/>
       <c r="M31" s="86"/>
     </row>
     <row r="32" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="79"/>
       <c r="B32" s="109"/>
-      <c r="C32" s="331" t="s">
+      <c r="C32" s="310" t="s">
         <v>68</v>
       </c>
-      <c r="D32" s="326"/>
-[...6 lines deleted...]
-      <c r="K32" s="327">
+      <c r="D32" s="307"/>
+      <c r="E32" s="307"/>
+      <c r="F32" s="307"/>
+      <c r="G32" s="307"/>
+      <c r="H32" s="307"/>
+      <c r="I32" s="307"/>
+      <c r="J32" s="307"/>
+      <c r="K32" s="339">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="L32" s="260"/>
+      <c r="L32" s="259"/>
       <c r="M32" s="86"/>
     </row>
     <row r="33" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="79"/>
       <c r="B33" s="109"/>
-      <c r="C33" s="331" t="s">
+      <c r="C33" s="310" t="s">
         <v>68</v>
       </c>
-      <c r="D33" s="326"/>
-[...6 lines deleted...]
-      <c r="K33" s="327">
+      <c r="D33" s="307"/>
+      <c r="E33" s="307"/>
+      <c r="F33" s="307"/>
+      <c r="G33" s="307"/>
+      <c r="H33" s="307"/>
+      <c r="I33" s="307"/>
+      <c r="J33" s="307"/>
+      <c r="K33" s="339">
         <f t="shared" ref="K33" si="6">SUM(D33:J33)</f>
         <v>0</v>
       </c>
-      <c r="L33" s="260"/>
+      <c r="L33" s="259"/>
       <c r="M33" s="86"/>
     </row>
     <row r="34" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="79"/>
       <c r="B34" s="109"/>
-      <c r="C34" s="331" t="s">
+      <c r="C34" s="310" t="s">
         <v>68</v>
       </c>
-      <c r="D34" s="326"/>
-[...6 lines deleted...]
-      <c r="K34" s="327">
+      <c r="D34" s="307"/>
+      <c r="E34" s="307"/>
+      <c r="F34" s="307"/>
+      <c r="G34" s="307"/>
+      <c r="H34" s="307"/>
+      <c r="I34" s="307"/>
+      <c r="J34" s="307"/>
+      <c r="K34" s="339">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="L34" s="260"/>
+      <c r="L34" s="259"/>
       <c r="M34" s="86"/>
     </row>
     <row r="35" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="79"/>
       <c r="B35" s="109"/>
-      <c r="C35" s="331" t="s">
+      <c r="C35" s="310" t="s">
         <v>68</v>
       </c>
-      <c r="D35" s="326"/>
-[...6 lines deleted...]
-      <c r="K35" s="327">
+      <c r="D35" s="307"/>
+      <c r="E35" s="307"/>
+      <c r="F35" s="307"/>
+      <c r="G35" s="307"/>
+      <c r="H35" s="307"/>
+      <c r="I35" s="307"/>
+      <c r="J35" s="307"/>
+      <c r="K35" s="339">
         <f t="shared" ref="K35" si="7">SUM(D35:J35)</f>
         <v>0</v>
       </c>
-      <c r="L35" s="260"/>
+      <c r="L35" s="259"/>
       <c r="M35" s="86"/>
     </row>
     <row r="36" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="79"/>
       <c r="B36" s="109"/>
-      <c r="C36" s="331" t="s">
+      <c r="C36" s="310" t="s">
         <v>68</v>
       </c>
-      <c r="D36" s="326"/>
-[...6 lines deleted...]
-      <c r="K36" s="327">
+      <c r="D36" s="307"/>
+      <c r="E36" s="307"/>
+      <c r="F36" s="307"/>
+      <c r="G36" s="307"/>
+      <c r="H36" s="307"/>
+      <c r="I36" s="307"/>
+      <c r="J36" s="307"/>
+      <c r="K36" s="339">
         <f t="shared" ref="K36:K37" si="8">SUM(D36:J36)</f>
         <v>0</v>
       </c>
-      <c r="L36" s="260"/>
+      <c r="L36" s="259"/>
       <c r="M36" s="86"/>
     </row>
     <row r="37" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="79"/>
       <c r="B37" s="109"/>
-      <c r="C37" s="331" t="s">
+      <c r="C37" s="310" t="s">
         <v>68</v>
       </c>
-      <c r="D37" s="326"/>
-[...6 lines deleted...]
-      <c r="K37" s="327">
+      <c r="D37" s="307"/>
+      <c r="E37" s="307"/>
+      <c r="F37" s="307"/>
+      <c r="G37" s="307"/>
+      <c r="H37" s="307"/>
+      <c r="I37" s="307"/>
+      <c r="J37" s="307"/>
+      <c r="K37" s="339">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="L37" s="260"/>
+      <c r="L37" s="259"/>
       <c r="M37" s="86"/>
     </row>
     <row r="38" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="79"/>
       <c r="B38" s="109"/>
-      <c r="C38" s="331" t="s">
+      <c r="C38" s="310" t="s">
         <v>68</v>
       </c>
-      <c r="D38" s="326"/>
-[...6 lines deleted...]
-      <c r="K38" s="327">
+      <c r="D38" s="307"/>
+      <c r="E38" s="307"/>
+      <c r="F38" s="307"/>
+      <c r="G38" s="307"/>
+      <c r="H38" s="307"/>
+      <c r="I38" s="307"/>
+      <c r="J38" s="307"/>
+      <c r="K38" s="339">
         <f t="shared" ref="K38" si="9">SUM(D38:J38)</f>
         <v>0</v>
       </c>
-      <c r="L38" s="260"/>
+      <c r="L38" s="259"/>
       <c r="M38" s="86"/>
     </row>
     <row r="39" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="79"/>
       <c r="B39" s="109"/>
-      <c r="C39" s="332" t="s">
+      <c r="C39" s="311" t="s">
         <v>68</v>
       </c>
-      <c r="D39" s="328"/>
-[...6 lines deleted...]
-      <c r="K39" s="329">
+      <c r="D39" s="308"/>
+      <c r="E39" s="308"/>
+      <c r="F39" s="308"/>
+      <c r="G39" s="308"/>
+      <c r="H39" s="308"/>
+      <c r="I39" s="308"/>
+      <c r="J39" s="308"/>
+      <c r="K39" s="340">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L39" s="260"/>
+      <c r="L39" s="259"/>
       <c r="M39" s="86"/>
     </row>
     <row r="40" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="79"/>
       <c r="B40" s="109"/>
-      <c r="C40" s="270" t="s">
+      <c r="C40" s="267" t="s">
         <v>69</v>
       </c>
-      <c r="D40" s="271"/>
-[...7 lines deleted...]
-      <c r="L40" s="260"/>
+      <c r="D40" s="268"/>
+      <c r="E40" s="268"/>
+      <c r="F40" s="268"/>
+      <c r="G40" s="268"/>
+      <c r="H40" s="268"/>
+      <c r="I40" s="268"/>
+      <c r="J40" s="268"/>
+      <c r="K40" s="343"/>
+      <c r="L40" s="259"/>
       <c r="M40" s="86"/>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A41" s="79"/>
       <c r="B41" s="109"/>
-      <c r="C41" s="343">
+      <c r="C41" s="321">
         <f>'(1) Vue d''ensemble'!E15</f>
         <v>0</v>
       </c>
-      <c r="D41" s="324"/>
-[...6 lines deleted...]
-      <c r="K41" s="325">
+      <c r="D41" s="306"/>
+      <c r="E41" s="306"/>
+      <c r="F41" s="306"/>
+      <c r="G41" s="306"/>
+      <c r="H41" s="306"/>
+      <c r="I41" s="306"/>
+      <c r="J41" s="306"/>
+      <c r="K41" s="338">
         <f t="shared" ref="K41:K51" si="10">SUM(D41:J41)</f>
         <v>0</v>
       </c>
-      <c r="L41" s="260"/>
+      <c r="L41" s="259"/>
       <c r="M41" s="86"/>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A42" s="79"/>
       <c r="B42" s="109"/>
-      <c r="C42" s="344">
+      <c r="C42" s="322">
         <f>'(1) Vue d''ensemble'!E16</f>
         <v>0</v>
       </c>
-      <c r="D42" s="326"/>
-[...6 lines deleted...]
-      <c r="K42" s="327">
+      <c r="D42" s="307"/>
+      <c r="E42" s="307"/>
+      <c r="F42" s="307"/>
+      <c r="G42" s="307"/>
+      <c r="H42" s="307"/>
+      <c r="I42" s="307"/>
+      <c r="J42" s="307"/>
+      <c r="K42" s="339">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="L42" s="260"/>
+      <c r="L42" s="259"/>
       <c r="M42" s="86"/>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A43" s="79"/>
       <c r="B43" s="109"/>
-      <c r="C43" s="344">
+      <c r="C43" s="322">
         <f>'(1) Vue d''ensemble'!E17</f>
         <v>0</v>
       </c>
-      <c r="D43" s="326"/>
-[...6 lines deleted...]
-      <c r="K43" s="327">
+      <c r="D43" s="307"/>
+      <c r="E43" s="307"/>
+      <c r="F43" s="307"/>
+      <c r="G43" s="307"/>
+      <c r="H43" s="307"/>
+      <c r="I43" s="307"/>
+      <c r="J43" s="307"/>
+      <c r="K43" s="339">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="L43" s="260"/>
+      <c r="L43" s="259"/>
       <c r="M43" s="86"/>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A44" s="79"/>
       <c r="B44" s="109"/>
-      <c r="C44" s="344">
+      <c r="C44" s="322">
         <f>'(1) Vue d''ensemble'!E18</f>
         <v>0</v>
       </c>
-      <c r="D44" s="326"/>
-[...6 lines deleted...]
-      <c r="K44" s="327">
+      <c r="D44" s="307"/>
+      <c r="E44" s="307"/>
+      <c r="F44" s="307"/>
+      <c r="G44" s="307"/>
+      <c r="H44" s="307"/>
+      <c r="I44" s="307"/>
+      <c r="J44" s="307"/>
+      <c r="K44" s="339">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="L44" s="260"/>
+      <c r="L44" s="259"/>
       <c r="M44" s="86"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A45" s="79"/>
       <c r="B45" s="109"/>
-      <c r="C45" s="344">
+      <c r="C45" s="322">
         <f>'(1) Vue d''ensemble'!E19</f>
         <v>0</v>
       </c>
-      <c r="D45" s="326"/>
-[...6 lines deleted...]
-      <c r="K45" s="327">
+      <c r="D45" s="307"/>
+      <c r="E45" s="307"/>
+      <c r="F45" s="307"/>
+      <c r="G45" s="307"/>
+      <c r="H45" s="307"/>
+      <c r="I45" s="307"/>
+      <c r="J45" s="307"/>
+      <c r="K45" s="339">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="L45" s="260"/>
+      <c r="L45" s="259"/>
       <c r="M45" s="86"/>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A46" s="79"/>
       <c r="B46" s="109"/>
-      <c r="C46" s="344">
+      <c r="C46" s="322">
         <f>'(1) Vue d''ensemble'!E20</f>
         <v>0</v>
       </c>
-      <c r="D46" s="326"/>
-[...6 lines deleted...]
-      <c r="K46" s="327">
+      <c r="D46" s="307"/>
+      <c r="E46" s="307"/>
+      <c r="F46" s="307"/>
+      <c r="G46" s="307"/>
+      <c r="H46" s="307"/>
+      <c r="I46" s="307"/>
+      <c r="J46" s="307"/>
+      <c r="K46" s="339">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="L46" s="260"/>
+      <c r="L46" s="259"/>
       <c r="M46" s="86"/>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A47" s="79"/>
       <c r="B47" s="109"/>
-      <c r="C47" s="344">
+      <c r="C47" s="322">
         <f>'(1) Vue d''ensemble'!E21</f>
         <v>0</v>
       </c>
-      <c r="D47" s="326"/>
-[...6 lines deleted...]
-      <c r="K47" s="327">
+      <c r="D47" s="307"/>
+      <c r="E47" s="307"/>
+      <c r="F47" s="307"/>
+      <c r="G47" s="307"/>
+      <c r="H47" s="307"/>
+      <c r="I47" s="307"/>
+      <c r="J47" s="307"/>
+      <c r="K47" s="339">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="L47" s="260"/>
+      <c r="L47" s="259"/>
       <c r="M47" s="86"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A48" s="79"/>
       <c r="B48" s="109"/>
-      <c r="C48" s="344">
+      <c r="C48" s="322">
         <f>'(1) Vue d''ensemble'!E22</f>
         <v>0</v>
       </c>
-      <c r="D48" s="326"/>
-[...6 lines deleted...]
-      <c r="K48" s="327">
+      <c r="D48" s="307"/>
+      <c r="E48" s="307"/>
+      <c r="F48" s="307"/>
+      <c r="G48" s="307"/>
+      <c r="H48" s="307"/>
+      <c r="I48" s="307"/>
+      <c r="J48" s="307"/>
+      <c r="K48" s="339">
         <f t="shared" ref="K48:K50" si="11">SUM(D48:J48)</f>
         <v>0</v>
       </c>
-      <c r="L48" s="260"/>
+      <c r="L48" s="259"/>
       <c r="M48" s="86"/>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A49" s="79"/>
       <c r="B49" s="109"/>
-      <c r="C49" s="344">
+      <c r="C49" s="322">
         <f>'(1) Vue d''ensemble'!E23</f>
         <v>0</v>
       </c>
-      <c r="D49" s="326"/>
-[...6 lines deleted...]
-      <c r="K49" s="327">
+      <c r="D49" s="307"/>
+      <c r="E49" s="307"/>
+      <c r="F49" s="307"/>
+      <c r="G49" s="307"/>
+      <c r="H49" s="307"/>
+      <c r="I49" s="307"/>
+      <c r="J49" s="307"/>
+      <c r="K49" s="339">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="L49" s="260"/>
+      <c r="L49" s="259"/>
       <c r="M49" s="86"/>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A50" s="79"/>
       <c r="B50" s="109"/>
-      <c r="C50" s="344">
+      <c r="C50" s="322">
         <f>'(1) Vue d''ensemble'!E24</f>
         <v>0</v>
       </c>
-      <c r="D50" s="326"/>
-[...6 lines deleted...]
-      <c r="K50" s="327">
+      <c r="D50" s="307"/>
+      <c r="E50" s="307"/>
+      <c r="F50" s="307"/>
+      <c r="G50" s="307"/>
+      <c r="H50" s="307"/>
+      <c r="I50" s="307"/>
+      <c r="J50" s="307"/>
+      <c r="K50" s="339">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="L50" s="260"/>
+      <c r="L50" s="259"/>
       <c r="M50" s="86"/>
     </row>
     <row r="51" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="79"/>
       <c r="B51" s="109"/>
-      <c r="C51" s="347">
+      <c r="C51" s="325">
         <f>'(1) Vue d''ensemble'!E25</f>
         <v>0</v>
       </c>
-      <c r="D51" s="334"/>
-[...6 lines deleted...]
-      <c r="K51" s="333">
+      <c r="D51" s="312"/>
+      <c r="E51" s="312"/>
+      <c r="F51" s="312"/>
+      <c r="G51" s="312"/>
+      <c r="H51" s="312"/>
+      <c r="I51" s="312"/>
+      <c r="J51" s="312"/>
+      <c r="K51" s="344">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="L51" s="260"/>
+      <c r="L51" s="259"/>
       <c r="M51" s="86"/>
     </row>
     <row r="52" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A52" s="79"/>
       <c r="B52" s="109"/>
-      <c r="C52" s="261" t="s">
+      <c r="C52" s="260" t="s">
         <v>1</v>
       </c>
-      <c r="D52" s="273">
+      <c r="D52" s="269">
         <f t="shared" ref="D52:J52" si="12">SUM(D29:D51)</f>
         <v>0</v>
       </c>
-      <c r="E52" s="273">
+      <c r="E52" s="269">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="F52" s="273">
+      <c r="F52" s="269">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="G52" s="273">
+      <c r="G52" s="269">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="H52" s="273">
+      <c r="H52" s="269">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I52" s="273">
+      <c r="I52" s="269">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="J52" s="273">
+      <c r="J52" s="269">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K52" s="274">
+      <c r="K52" s="345">
         <f>ROUND(SUM(K29:K51),0)</f>
         <v>0</v>
       </c>
-      <c r="L52" s="264"/>
-      <c r="M52" s="475" t="str">
+      <c r="L52" s="262"/>
+      <c r="M52" s="484" t="str">
         <f>IF(K52=K24,"","Check totals")</f>
         <v/>
       </c>
     </row>
     <row r="53" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="79"/>
-      <c r="B53" s="275"/>
-[...1 lines deleted...]
-      <c r="D53" s="277" t="str">
+      <c r="B53" s="270"/>
+      <c r="C53" s="271"/>
+      <c r="D53" s="272" t="str">
         <f>IF(D29&gt;'(1) Vue d''ensemble'!E49,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="E53" s="277" t="str">
+      <c r="E53" s="272" t="str">
         <f>IF(E29&gt;'(1) Vue d''ensemble'!F49,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="F53" s="277" t="str">
+      <c r="F53" s="272" t="str">
         <f>IF(F29&gt;'(1) Vue d''ensemble'!G49,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="G53" s="277" t="str">
+      <c r="G53" s="272" t="str">
         <f>IF(G29&gt;'(1) Vue d''ensemble'!H49,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="H53" s="277" t="str">
+      <c r="H53" s="272" t="str">
         <f>IF(H29&gt;'(1) Vue d''ensemble'!I49,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="I53" s="277" t="str">
+      <c r="I53" s="272" t="str">
         <f>IF(I29&gt;'(1) Vue d''ensemble'!J49,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="J53" s="277" t="str">
+      <c r="J53" s="272" t="str">
         <f>IF(J29&gt;'(1) Vue d''ensemble'!K49,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="K53" s="278"/>
-[...1 lines deleted...]
-      <c r="M53" s="476"/>
+      <c r="K53" s="346"/>
+      <c r="L53" s="273"/>
+      <c r="M53" s="485"/>
     </row>
     <row r="54" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="79"/>
-      <c r="B54" s="280"/>
-[...1 lines deleted...]
-      <c r="D54" s="282" t="str">
+      <c r="B54" s="274"/>
+      <c r="C54" s="275"/>
+      <c r="D54" s="276" t="str">
         <f>IF(D24&lt;&gt;D52,"Check Totals","")</f>
         <v/>
       </c>
-      <c r="E54" s="282" t="str">
-        <f t="shared" ref="E54:J54" si="13">IF(E24&lt;&gt;E52,"Check Totals","")</f>
+      <c r="E54" s="276" t="str">
+        <f t="shared" ref="E54:K54" si="13">IF(E24&lt;&gt;E52,"Check Totals","")</f>
         <v/>
       </c>
-      <c r="F54" s="282" t="str">
+      <c r="F54" s="276" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
-      <c r="G54" s="282" t="str">
+      <c r="G54" s="276" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
-      <c r="H54" s="282" t="str">
+      <c r="H54" s="276" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
-      <c r="I54" s="282" t="str">
+      <c r="I54" s="276" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
-      <c r="J54" s="282" t="str">
+      <c r="J54" s="276" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
-      <c r="K54" s="283"/>
-[...1 lines deleted...]
-      <c r="M54" s="477"/>
+      <c r="K54" s="347" t="str">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="L54" s="277"/>
+      <c r="M54" s="486"/>
     </row>
     <row r="55" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A55" s="76"/>
       <c r="B55" s="70"/>
-      <c r="C55" s="286"/>
-[...9 lines deleted...]
-      <c r="M55" s="289"/>
+      <c r="C55" s="279"/>
+      <c r="D55" s="280"/>
+      <c r="E55" s="280"/>
+      <c r="F55" s="280"/>
+      <c r="G55" s="280"/>
+      <c r="H55" s="280"/>
+      <c r="I55" s="280"/>
+      <c r="J55" s="280"/>
+      <c r="K55" s="348"/>
+      <c r="L55" s="281"/>
+      <c r="M55" s="282"/>
     </row>
     <row r="56" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A56" s="79"/>
       <c r="B56" s="249"/>
-      <c r="C56" s="290"/>
-[...9 lines deleted...]
-      <c r="M56" s="285"/>
+      <c r="C56" s="283"/>
+      <c r="D56" s="284"/>
+      <c r="E56" s="284"/>
+      <c r="F56" s="284"/>
+      <c r="G56" s="284"/>
+      <c r="H56" s="284"/>
+      <c r="I56" s="284"/>
+      <c r="J56" s="284"/>
+      <c r="K56" s="349"/>
+      <c r="L56" s="285"/>
+      <c r="M56" s="278"/>
     </row>
     <row r="57" spans="1:13" ht="15.5" x14ac:dyDescent="0.25">
       <c r="A57" s="79"/>
       <c r="B57" s="252"/>
       <c r="C57" s="253" t="s">
         <v>14</v>
       </c>
       <c r="D57" s="69"/>
       <c r="E57" s="69"/>
       <c r="F57" s="69"/>
       <c r="G57" s="69"/>
       <c r="H57" s="69"/>
       <c r="I57" s="69"/>
       <c r="J57" s="69"/>
-      <c r="K57" s="69"/>
+      <c r="K57" s="335"/>
       <c r="L57" s="254"/>
       <c r="M57" s="86"/>
     </row>
     <row r="58" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A58" s="79"/>
       <c r="B58" s="153"/>
-      <c r="C58" s="293" t="s">
+      <c r="C58" s="286" t="s">
         <v>71</v>
       </c>
-      <c r="D58" s="294"/>
-[...8 lines deleted...]
-      <c r="M58" s="296"/>
+      <c r="D58" s="287"/>
+      <c r="E58" s="287"/>
+      <c r="F58" s="287"/>
+      <c r="G58" s="287"/>
+      <c r="H58" s="287"/>
+      <c r="I58" s="287"/>
+      <c r="J58" s="287"/>
+      <c r="K58" s="287"/>
+      <c r="L58" s="288"/>
+      <c r="M58" s="289"/>
     </row>
     <row r="59" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A59" s="79"/>
       <c r="B59" s="153"/>
-      <c r="C59" s="294"/>
-      <c r="D59" s="413" t="s">
+      <c r="C59" s="287"/>
+      <c r="D59" s="422" t="s">
         <v>70</v>
       </c>
-      <c r="E59" s="414"/>
-[...7 lines deleted...]
-      <c r="M59" s="296"/>
+      <c r="E59" s="423"/>
+      <c r="F59" s="423"/>
+      <c r="G59" s="423"/>
+      <c r="H59" s="423"/>
+      <c r="I59" s="423"/>
+      <c r="J59" s="424"/>
+      <c r="K59" s="287"/>
+      <c r="L59" s="288"/>
+      <c r="M59" s="289"/>
     </row>
     <row r="60" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A60" s="79"/>
       <c r="B60" s="109"/>
-      <c r="C60" s="297"/>
-      <c r="D60" s="298" t="str">
+      <c r="C60" s="290"/>
+      <c r="D60" s="291" t="str">
         <f t="shared" ref="D60:J60" si="14">D67</f>
         <v>20xx</v>
       </c>
-      <c r="E60" s="298" t="str">
+      <c r="E60" s="291" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
-      <c r="F60" s="298" t="str">
+      <c r="F60" s="291" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
-      <c r="G60" s="298" t="str">
+      <c r="G60" s="291" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
-      <c r="H60" s="298" t="str">
+      <c r="H60" s="291" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
-      <c r="I60" s="298" t="str">
+      <c r="I60" s="291" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
-      <c r="J60" s="298" t="str">
+      <c r="J60" s="291" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
-      <c r="K60" s="299"/>
-[...1 lines deleted...]
-      <c r="M60" s="296"/>
+      <c r="K60" s="350"/>
+      <c r="L60" s="258"/>
+      <c r="M60" s="289"/>
     </row>
     <row r="61" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A61" s="79"/>
       <c r="B61" s="109"/>
-      <c r="C61" s="353" t="s">
+      <c r="C61" s="331" t="s">
         <v>71</v>
       </c>
-      <c r="D61" s="300">
+      <c r="D61" s="292">
         <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!I49</f>
         <v>0</v>
       </c>
-      <c r="E61" s="300">
+      <c r="E61" s="292">
         <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!L49</f>
         <v>0</v>
       </c>
-      <c r="F61" s="300">
+      <c r="F61" s="292">
         <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!O49</f>
         <v>0</v>
       </c>
-      <c r="G61" s="300">
+      <c r="G61" s="292">
         <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!R49</f>
         <v>0</v>
       </c>
-      <c r="H61" s="300">
+      <c r="H61" s="292">
         <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!U49</f>
         <v>0</v>
       </c>
-      <c r="I61" s="300">
+      <c r="I61" s="292">
         <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!X49</f>
         <v>0</v>
       </c>
-      <c r="J61" s="300">
+      <c r="J61" s="292">
         <f>'(3) Coûts d''exploit. fixes'!I49+'(3) Coûts d''exploit. variables'!AA49</f>
         <v>0</v>
       </c>
-      <c r="K61" s="301"/>
-[...1 lines deleted...]
-      <c r="M61" s="296"/>
+      <c r="K61" s="351"/>
+      <c r="L61" s="258"/>
+      <c r="M61" s="289"/>
     </row>
     <row r="62" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A62" s="79"/>
       <c r="B62" s="109"/>
-      <c r="C62" s="353" t="s">
+      <c r="C62" s="331" t="s">
         <v>72</v>
       </c>
-      <c r="D62" s="302">
+      <c r="D62" s="293">
         <f>D61-('(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!I86)</f>
         <v>0</v>
       </c>
-      <c r="E62" s="302">
+      <c r="E62" s="293">
         <f>E61-('(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!L86)</f>
         <v>0</v>
       </c>
-      <c r="F62" s="302">
+      <c r="F62" s="293">
         <f>F61-('(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!O86)</f>
         <v>0</v>
       </c>
-      <c r="G62" s="302">
+      <c r="G62" s="293">
         <f>G61-('(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!R86)</f>
         <v>0</v>
       </c>
-      <c r="H62" s="302">
+      <c r="H62" s="293">
         <f>H61-('(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!U86)</f>
         <v>0</v>
       </c>
-      <c r="I62" s="302">
+      <c r="I62" s="293">
         <f>I61-('(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!X86)</f>
         <v>0</v>
       </c>
-      <c r="J62" s="302">
+      <c r="J62" s="293">
         <f>J61-('(3) Coûts d''exploit. fixes'!I74+'(3) Coûts d''exploit. variables'!AA86)</f>
         <v>0</v>
       </c>
-      <c r="K62" s="301"/>
-[...1 lines deleted...]
-      <c r="M62" s="296"/>
+      <c r="K62" s="351"/>
+      <c r="L62" s="258"/>
+      <c r="M62" s="289"/>
     </row>
     <row r="63" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A63" s="79"/>
       <c r="B63" s="109"/>
-      <c r="C63" s="353" t="s">
+      <c r="C63" s="331" t="s">
         <v>73</v>
       </c>
-      <c r="D63" s="303">
+      <c r="D63" s="294">
         <f>D62*'(1) Vue d''ensemble'!E29</f>
         <v>0</v>
       </c>
-      <c r="E63" s="303">
+      <c r="E63" s="294">
         <f>E62*'(1) Vue d''ensemble'!E29</f>
         <v>0</v>
       </c>
-      <c r="F63" s="303">
+      <c r="F63" s="294">
         <f>F62*'(1) Vue d''ensemble'!E29</f>
         <v>0</v>
       </c>
-      <c r="G63" s="303">
+      <c r="G63" s="294">
         <f>G62*'(1) Vue d''ensemble'!E29</f>
         <v>0</v>
       </c>
-      <c r="H63" s="303">
+      <c r="H63" s="294">
         <f>H62*'(1) Vue d''ensemble'!E29</f>
         <v>0</v>
       </c>
-      <c r="I63" s="303">
+      <c r="I63" s="294">
         <f>I62*'(1) Vue d''ensemble'!E29</f>
         <v>0</v>
       </c>
-      <c r="J63" s="303">
+      <c r="J63" s="294">
         <f>J62*'(1) Vue d''ensemble'!E29</f>
         <v>0</v>
       </c>
-      <c r="K63" s="301"/>
-[...1 lines deleted...]
-      <c r="M63" s="296"/>
+      <c r="K63" s="351"/>
+      <c r="L63" s="258"/>
+      <c r="M63" s="289"/>
     </row>
     <row r="64" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A64" s="79"/>
       <c r="B64" s="109"/>
-      <c r="C64" s="304"/>
-[...9 lines deleted...]
-      <c r="M64" s="296"/>
+      <c r="C64" s="295"/>
+      <c r="D64" s="296"/>
+      <c r="E64" s="296"/>
+      <c r="F64" s="296"/>
+      <c r="G64" s="296"/>
+      <c r="H64" s="296"/>
+      <c r="I64" s="296"/>
+      <c r="J64" s="296"/>
+      <c r="K64" s="352"/>
+      <c r="L64" s="258"/>
+      <c r="M64" s="289"/>
     </row>
     <row r="65" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A65" s="79"/>
       <c r="B65" s="153"/>
       <c r="C65" s="87" t="s">
         <v>74</v>
       </c>
       <c r="D65" s="69"/>
       <c r="E65" s="69"/>
       <c r="F65" s="69"/>
       <c r="G65" s="69"/>
       <c r="H65" s="69"/>
       <c r="I65" s="69"/>
       <c r="J65" s="69"/>
-      <c r="K65" s="76"/>
-[...1 lines deleted...]
-      <c r="M65" s="296"/>
+      <c r="K65" s="287"/>
+      <c r="L65" s="288"/>
+      <c r="M65" s="289"/>
     </row>
     <row r="66" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A66" s="79"/>
       <c r="B66" s="153"/>
       <c r="C66" s="76"/>
-      <c r="D66" s="413" t="s">
+      <c r="D66" s="422" t="s">
         <v>70</v>
       </c>
-      <c r="E66" s="414"/>
-[...7 lines deleted...]
-      <c r="M66" s="296"/>
+      <c r="E66" s="423"/>
+      <c r="F66" s="423"/>
+      <c r="G66" s="423"/>
+      <c r="H66" s="423"/>
+      <c r="I66" s="423"/>
+      <c r="J66" s="424"/>
+      <c r="K66" s="287"/>
+      <c r="L66" s="288"/>
+      <c r="M66" s="289"/>
     </row>
     <row r="67" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A67" s="79"/>
       <c r="B67" s="109"/>
       <c r="C67" s="257" t="s">
         <v>49</v>
       </c>
       <c r="D67" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="16" t="s">
         <v>11</v>
       </c>
       <c r="F67" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="16" t="s">
         <v>11</v>
       </c>
       <c r="H67" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I67" s="16" t="s">
         <v>11</v>
       </c>
       <c r="J67" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="K67" s="307" t="s">
-[...3 lines deleted...]
-      <c r="M67" s="296"/>
+      <c r="K67" s="353"/>
+      <c r="L67" s="258"/>
+      <c r="M67" s="289"/>
     </row>
     <row r="68" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A68" s="79"/>
       <c r="B68" s="109"/>
-      <c r="C68" s="343">
+      <c r="C68" s="321">
         <f>'(1) Vue d''ensemble'!E15</f>
         <v>0</v>
       </c>
-      <c r="D68" s="335"/>
-[...11 lines deleted...]
-      <c r="M68" s="296"/>
+      <c r="D68" s="313"/>
+      <c r="E68" s="313"/>
+      <c r="F68" s="313"/>
+      <c r="G68" s="313"/>
+      <c r="H68" s="313"/>
+      <c r="I68" s="313"/>
+      <c r="J68" s="313"/>
+      <c r="K68" s="354"/>
+      <c r="L68" s="259"/>
+      <c r="M68" s="289"/>
     </row>
     <row r="69" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A69" s="79"/>
       <c r="B69" s="109"/>
-      <c r="C69" s="344">
+      <c r="C69" s="322">
         <f>'(1) Vue d''ensemble'!E16</f>
         <v>0</v>
       </c>
-      <c r="D69" s="336"/>
-[...11 lines deleted...]
-      <c r="M69" s="296"/>
+      <c r="D69" s="314"/>
+      <c r="E69" s="314"/>
+      <c r="F69" s="314"/>
+      <c r="G69" s="314"/>
+      <c r="H69" s="314"/>
+      <c r="I69" s="314"/>
+      <c r="J69" s="314"/>
+      <c r="K69" s="354"/>
+      <c r="L69" s="259"/>
+      <c r="M69" s="289"/>
     </row>
     <row r="70" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A70" s="79"/>
       <c r="B70" s="109"/>
-      <c r="C70" s="344">
+      <c r="C70" s="322">
         <f>'(1) Vue d''ensemble'!E17</f>
         <v>0</v>
       </c>
-      <c r="D70" s="336"/>
-[...11 lines deleted...]
-      <c r="M70" s="296"/>
+      <c r="D70" s="314"/>
+      <c r="E70" s="314"/>
+      <c r="F70" s="314"/>
+      <c r="G70" s="314"/>
+      <c r="H70" s="314"/>
+      <c r="I70" s="314"/>
+      <c r="J70" s="314"/>
+      <c r="K70" s="354"/>
+      <c r="L70" s="259"/>
+      <c r="M70" s="289"/>
     </row>
     <row r="71" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A71" s="79"/>
       <c r="B71" s="109"/>
-      <c r="C71" s="344">
+      <c r="C71" s="322">
         <f>'(1) Vue d''ensemble'!E18</f>
         <v>0</v>
       </c>
-      <c r="D71" s="337"/>
-[...11 lines deleted...]
-      <c r="M71" s="296"/>
+      <c r="D71" s="315"/>
+      <c r="E71" s="315"/>
+      <c r="F71" s="315"/>
+      <c r="G71" s="315"/>
+      <c r="H71" s="315"/>
+      <c r="I71" s="315"/>
+      <c r="J71" s="315"/>
+      <c r="K71" s="354"/>
+      <c r="L71" s="259"/>
+      <c r="M71" s="289"/>
     </row>
     <row r="72" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A72" s="79"/>
       <c r="B72" s="109"/>
-      <c r="C72" s="344">
+      <c r="C72" s="322">
         <f>'(1) Vue d''ensemble'!E19</f>
         <v>0</v>
       </c>
-      <c r="D72" s="337"/>
-[...11 lines deleted...]
-      <c r="M72" s="296"/>
+      <c r="D72" s="315"/>
+      <c r="E72" s="315"/>
+      <c r="F72" s="315"/>
+      <c r="G72" s="315"/>
+      <c r="H72" s="315"/>
+      <c r="I72" s="315"/>
+      <c r="J72" s="315"/>
+      <c r="K72" s="354"/>
+      <c r="L72" s="259"/>
+      <c r="M72" s="289"/>
     </row>
     <row r="73" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A73" s="79"/>
       <c r="B73" s="109"/>
-      <c r="C73" s="344">
+      <c r="C73" s="322">
         <f>'(1) Vue d''ensemble'!E20</f>
         <v>0</v>
       </c>
-      <c r="D73" s="337"/>
-[...11 lines deleted...]
-      <c r="M73" s="296"/>
+      <c r="D73" s="315"/>
+      <c r="E73" s="315"/>
+      <c r="F73" s="315"/>
+      <c r="G73" s="315"/>
+      <c r="H73" s="315"/>
+      <c r="I73" s="315"/>
+      <c r="J73" s="315"/>
+      <c r="K73" s="354"/>
+      <c r="L73" s="259"/>
+      <c r="M73" s="289"/>
     </row>
     <row r="74" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A74" s="79"/>
       <c r="B74" s="109"/>
-      <c r="C74" s="344">
+      <c r="C74" s="322">
         <f>'(1) Vue d''ensemble'!E21</f>
         <v>0</v>
       </c>
-      <c r="D74" s="337"/>
-[...11 lines deleted...]
-      <c r="M74" s="296"/>
+      <c r="D74" s="315"/>
+      <c r="E74" s="315"/>
+      <c r="F74" s="315"/>
+      <c r="G74" s="315"/>
+      <c r="H74" s="315"/>
+      <c r="I74" s="315"/>
+      <c r="J74" s="315"/>
+      <c r="K74" s="354"/>
+      <c r="L74" s="259"/>
+      <c r="M74" s="289"/>
     </row>
     <row r="75" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A75" s="79"/>
       <c r="B75" s="109"/>
-      <c r="C75" s="344">
+      <c r="C75" s="322">
         <f>'(1) Vue d''ensemble'!E22</f>
         <v>0</v>
       </c>
-      <c r="D75" s="337"/>
-[...11 lines deleted...]
-      <c r="M75" s="296"/>
+      <c r="D75" s="315"/>
+      <c r="E75" s="315"/>
+      <c r="F75" s="315"/>
+      <c r="G75" s="315"/>
+      <c r="H75" s="315"/>
+      <c r="I75" s="315"/>
+      <c r="J75" s="315"/>
+      <c r="K75" s="354"/>
+      <c r="L75" s="259"/>
+      <c r="M75" s="289"/>
     </row>
     <row r="76" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A76" s="79"/>
       <c r="B76" s="109"/>
-      <c r="C76" s="344">
+      <c r="C76" s="322">
         <f>'(1) Vue d''ensemble'!E23</f>
         <v>0</v>
       </c>
-      <c r="D76" s="337"/>
-[...11 lines deleted...]
-      <c r="M76" s="296"/>
+      <c r="D76" s="315"/>
+      <c r="E76" s="315"/>
+      <c r="F76" s="315"/>
+      <c r="G76" s="315"/>
+      <c r="H76" s="315"/>
+      <c r="I76" s="315"/>
+      <c r="J76" s="315"/>
+      <c r="K76" s="354"/>
+      <c r="L76" s="259"/>
+      <c r="M76" s="289"/>
     </row>
     <row r="77" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A77" s="79"/>
       <c r="B77" s="109"/>
-      <c r="C77" s="344">
+      <c r="C77" s="322">
         <f>'(1) Vue d''ensemble'!E24</f>
         <v>0</v>
       </c>
-      <c r="D77" s="337"/>
-[...11 lines deleted...]
-      <c r="M77" s="296"/>
+      <c r="D77" s="315"/>
+      <c r="E77" s="315"/>
+      <c r="F77" s="315"/>
+      <c r="G77" s="315"/>
+      <c r="H77" s="315"/>
+      <c r="I77" s="315"/>
+      <c r="J77" s="315"/>
+      <c r="K77" s="354"/>
+      <c r="L77" s="259"/>
+      <c r="M77" s="289"/>
     </row>
     <row r="78" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A78" s="79"/>
       <c r="B78" s="109"/>
-      <c r="C78" s="345">
+      <c r="C78" s="323">
         <f>'(1) Vue d''ensemble'!E25</f>
         <v>0</v>
       </c>
-      <c r="D78" s="338"/>
-[...11 lines deleted...]
-      <c r="M78" s="296"/>
+      <c r="D78" s="316"/>
+      <c r="E78" s="316"/>
+      <c r="F78" s="316"/>
+      <c r="G78" s="316"/>
+      <c r="H78" s="316"/>
+      <c r="I78" s="316"/>
+      <c r="J78" s="316"/>
+      <c r="K78" s="354"/>
+      <c r="L78" s="259"/>
+      <c r="M78" s="289"/>
     </row>
     <row r="79" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="79"/>
       <c r="B79" s="109"/>
-      <c r="C79" s="261" t="s">
+      <c r="C79" s="260" t="s">
         <v>1</v>
       </c>
-      <c r="D79" s="262">
+      <c r="D79" s="261">
         <f>SUM(D68:D78)</f>
         <v>0</v>
       </c>
-      <c r="E79" s="262">
+      <c r="E79" s="261">
         <f>SUM(E68:E78)</f>
         <v>0</v>
       </c>
-      <c r="F79" s="262">
+      <c r="F79" s="261">
         <f>SUM(F68:F78)</f>
         <v>0</v>
       </c>
-      <c r="G79" s="262">
+      <c r="G79" s="261">
         <f>SUM(G68:G78)</f>
         <v>0</v>
       </c>
-      <c r="H79" s="262">
-[...19 lines deleted...]
-      </c>
+      <c r="H79" s="261">
+        <f t="shared" ref="H79:J79" si="15">SUM(H68:H78)</f>
+        <v>0</v>
+      </c>
+      <c r="I79" s="261">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="J79" s="261">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="K79" s="355"/>
+      <c r="L79" s="262"/>
+      <c r="M79" s="297"/>
     </row>
     <row r="80" spans="1:13" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="79"/>
       <c r="B80" s="153"/>
       <c r="C80" s="79"/>
-      <c r="D80" s="265" t="str">
+      <c r="D80" s="263" t="str">
         <f>IF(D79&lt;&gt;D61,"Le total doit correspondre aux OPEX annuelles","")</f>
         <v/>
       </c>
-      <c r="E80" s="265" t="str">
-        <f t="shared" ref="E80:J80" si="18">IF(E79&lt;&gt;E61,"Le total doit correspondre aux OPEX annuelles","")</f>
+      <c r="E80" s="263" t="str">
+        <f t="shared" ref="E80:J80" si="16">IF(E79&lt;&gt;E61,"Le total doit correspondre aux OPEX annuelles","")</f>
         <v/>
       </c>
-      <c r="F80" s="265" t="str">
-        <f t="shared" si="18"/>
+      <c r="F80" s="263" t="str">
+        <f t="shared" si="16"/>
         <v/>
       </c>
-      <c r="G80" s="265" t="str">
-        <f t="shared" si="18"/>
+      <c r="G80" s="263" t="str">
+        <f t="shared" si="16"/>
         <v/>
       </c>
-      <c r="H80" s="265" t="str">
-        <f t="shared" si="18"/>
+      <c r="H80" s="263" t="str">
+        <f t="shared" si="16"/>
         <v/>
       </c>
-      <c r="I80" s="265" t="str">
-        <f t="shared" si="18"/>
+      <c r="I80" s="263" t="str">
+        <f t="shared" si="16"/>
         <v/>
       </c>
-      <c r="J80" s="265" t="str">
-        <f t="shared" si="18"/>
+      <c r="J80" s="263" t="str">
+        <f t="shared" si="16"/>
         <v/>
       </c>
-      <c r="K80" s="18"/>
+      <c r="K80" s="95"/>
       <c r="L80" s="107"/>
-      <c r="M80" s="296"/>
+      <c r="M80" s="289"/>
     </row>
     <row r="81" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="79"/>
       <c r="B81" s="153"/>
-      <c r="C81" s="493" t="s">
+      <c r="C81" s="502" t="s">
         <v>77</v>
       </c>
-      <c r="D81" s="494"/>
-[...7 lines deleted...]
-      <c r="L81" s="266"/>
+      <c r="D81" s="503"/>
+      <c r="E81" s="503"/>
+      <c r="F81" s="503"/>
+      <c r="G81" s="503"/>
+      <c r="H81" s="503"/>
+      <c r="I81" s="503"/>
+      <c r="J81" s="503"/>
+      <c r="K81" s="503"/>
+      <c r="L81" s="264"/>
       <c r="M81" s="86"/>
     </row>
     <row r="82" spans="1:13" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="79"/>
       <c r="B82" s="153"/>
       <c r="C82" s="88"/>
       <c r="D82" s="18"/>
       <c r="E82" s="18"/>
       <c r="F82" s="18"/>
       <c r="G82" s="18"/>
       <c r="H82" s="18"/>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
-      <c r="K82" s="18"/>
-      <c r="L82" s="266"/>
+      <c r="K82" s="95"/>
+      <c r="L82" s="264"/>
       <c r="M82" s="86"/>
     </row>
     <row r="83" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A83" s="79"/>
       <c r="B83" s="109"/>
       <c r="C83" s="257" t="s">
         <v>66</v>
       </c>
-      <c r="D83" s="346" t="str">
+      <c r="D83" s="324" t="str">
         <f>D67</f>
         <v>20xx</v>
       </c>
-      <c r="E83" s="346" t="str">
-        <f t="shared" ref="E83:J83" si="19">E67</f>
+      <c r="E83" s="324" t="str">
+        <f t="shared" ref="E83:J83" si="17">E67</f>
         <v>20xx</v>
       </c>
-      <c r="F83" s="346" t="str">
-        <f t="shared" si="19"/>
+      <c r="F83" s="324" t="str">
+        <f t="shared" si="17"/>
         <v>20xx</v>
       </c>
-      <c r="G83" s="346" t="str">
-        <f t="shared" si="19"/>
+      <c r="G83" s="324" t="str">
+        <f t="shared" si="17"/>
         <v>20xx</v>
       </c>
-      <c r="H83" s="346" t="str">
-        <f t="shared" si="19"/>
+      <c r="H83" s="324" t="str">
+        <f t="shared" si="17"/>
         <v>20xx</v>
       </c>
-      <c r="I83" s="346" t="str">
-        <f t="shared" si="19"/>
+      <c r="I83" s="324" t="str">
+        <f t="shared" si="17"/>
         <v>20xx</v>
       </c>
-      <c r="J83" s="348" t="str">
-        <f t="shared" si="19"/>
+      <c r="J83" s="326" t="str">
+        <f t="shared" si="17"/>
         <v>20xx</v>
       </c>
-      <c r="K83" s="311" t="s">
-[...2 lines deleted...]
-      <c r="L83" s="259"/>
+      <c r="K83" s="351"/>
+      <c r="L83" s="258"/>
       <c r="M83" s="86"/>
     </row>
     <row r="84" spans="1:13" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A84" s="79"/>
       <c r="B84" s="109"/>
-      <c r="C84" s="267" t="s">
+      <c r="C84" s="265" t="s">
         <v>78</v>
       </c>
       <c r="D84" s="52"/>
       <c r="E84" s="52"/>
       <c r="F84" s="52"/>
       <c r="G84" s="52"/>
       <c r="H84" s="52"/>
       <c r="I84" s="52"/>
       <c r="J84" s="52"/>
-      <c r="K84" s="312">
-[...4 lines deleted...]
-      <c r="M84" s="269"/>
+      <c r="K84" s="356"/>
+      <c r="L84" s="262"/>
+      <c r="M84" s="266"/>
     </row>
     <row r="85" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A85" s="79"/>
       <c r="B85" s="109"/>
-      <c r="C85" s="270" t="s">
+      <c r="C85" s="267" t="s">
         <v>79</v>
       </c>
-      <c r="D85" s="313"/>
-[...7 lines deleted...]
-      <c r="L85" s="260"/>
+      <c r="D85" s="298"/>
+      <c r="E85" s="299"/>
+      <c r="F85" s="299"/>
+      <c r="G85" s="299"/>
+      <c r="H85" s="299"/>
+      <c r="I85" s="299"/>
+      <c r="J85" s="300"/>
+      <c r="K85" s="357"/>
+      <c r="L85" s="259"/>
       <c r="M85" s="86"/>
     </row>
     <row r="86" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="79"/>
       <c r="B86" s="109"/>
-      <c r="C86" s="330" t="s">
+      <c r="C86" s="309" t="s">
         <v>68</v>
       </c>
-      <c r="D86" s="335"/>
-[...10 lines deleted...]
-      <c r="L86" s="260"/>
+      <c r="D86" s="313"/>
+      <c r="E86" s="313"/>
+      <c r="F86" s="313"/>
+      <c r="G86" s="313"/>
+      <c r="H86" s="313"/>
+      <c r="I86" s="313"/>
+      <c r="J86" s="313"/>
+      <c r="K86" s="358"/>
+      <c r="L86" s="259"/>
       <c r="M86" s="86"/>
     </row>
     <row r="87" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="79"/>
       <c r="B87" s="109"/>
-      <c r="C87" s="331" t="s">
+      <c r="C87" s="310" t="s">
         <v>68</v>
       </c>
-      <c r="D87" s="336"/>
-[...10 lines deleted...]
-      <c r="L87" s="260"/>
+      <c r="D87" s="314"/>
+      <c r="E87" s="314"/>
+      <c r="F87" s="314"/>
+      <c r="G87" s="314"/>
+      <c r="H87" s="314"/>
+      <c r="I87" s="314"/>
+      <c r="J87" s="314"/>
+      <c r="K87" s="358"/>
+      <c r="L87" s="259"/>
       <c r="M87" s="86"/>
     </row>
     <row r="88" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="79"/>
       <c r="B88" s="109"/>
-      <c r="C88" s="331" t="s">
+      <c r="C88" s="310" t="s">
         <v>68</v>
       </c>
-      <c r="D88" s="336"/>
-[...10 lines deleted...]
-      <c r="L88" s="260"/>
+      <c r="D88" s="314"/>
+      <c r="E88" s="314"/>
+      <c r="F88" s="314"/>
+      <c r="G88" s="314"/>
+      <c r="H88" s="314"/>
+      <c r="I88" s="314"/>
+      <c r="J88" s="314"/>
+      <c r="K88" s="358"/>
+      <c r="L88" s="259"/>
       <c r="M88" s="86"/>
     </row>
     <row r="89" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="79"/>
       <c r="B89" s="109"/>
-      <c r="C89" s="331" t="s">
+      <c r="C89" s="310" t="s">
         <v>68</v>
       </c>
-      <c r="D89" s="336"/>
-[...10 lines deleted...]
-      <c r="L89" s="260"/>
+      <c r="D89" s="314"/>
+      <c r="E89" s="314"/>
+      <c r="F89" s="314"/>
+      <c r="G89" s="314"/>
+      <c r="H89" s="314"/>
+      <c r="I89" s="314"/>
+      <c r="J89" s="314"/>
+      <c r="K89" s="358"/>
+      <c r="L89" s="259"/>
       <c r="M89" s="86"/>
     </row>
     <row r="90" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="79"/>
       <c r="B90" s="109"/>
-      <c r="C90" s="331" t="s">
+      <c r="C90" s="310" t="s">
         <v>68</v>
       </c>
-      <c r="D90" s="336"/>
-[...10 lines deleted...]
-      <c r="L90" s="260"/>
+      <c r="D90" s="314"/>
+      <c r="E90" s="314"/>
+      <c r="F90" s="314"/>
+      <c r="G90" s="314"/>
+      <c r="H90" s="314"/>
+      <c r="I90" s="314"/>
+      <c r="J90" s="314"/>
+      <c r="K90" s="358"/>
+      <c r="L90" s="259"/>
       <c r="M90" s="86"/>
     </row>
     <row r="91" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="79"/>
       <c r="B91" s="109"/>
-      <c r="C91" s="331" t="s">
+      <c r="C91" s="310" t="s">
         <v>68</v>
       </c>
-      <c r="D91" s="336"/>
-[...10 lines deleted...]
-      <c r="L91" s="260"/>
+      <c r="D91" s="314"/>
+      <c r="E91" s="314"/>
+      <c r="F91" s="314"/>
+      <c r="G91" s="314"/>
+      <c r="H91" s="314"/>
+      <c r="I91" s="314"/>
+      <c r="J91" s="314"/>
+      <c r="K91" s="358"/>
+      <c r="L91" s="259"/>
       <c r="M91" s="86"/>
     </row>
     <row r="92" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="79"/>
       <c r="B92" s="109"/>
-      <c r="C92" s="331" t="s">
+      <c r="C92" s="310" t="s">
         <v>68</v>
       </c>
-      <c r="D92" s="336"/>
-[...10 lines deleted...]
-      <c r="L92" s="260"/>
+      <c r="D92" s="314"/>
+      <c r="E92" s="314"/>
+      <c r="F92" s="314"/>
+      <c r="G92" s="314"/>
+      <c r="H92" s="314"/>
+      <c r="I92" s="314"/>
+      <c r="J92" s="314"/>
+      <c r="K92" s="358"/>
+      <c r="L92" s="259"/>
       <c r="M92" s="86"/>
     </row>
     <row r="93" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="79"/>
       <c r="B93" s="109"/>
-      <c r="C93" s="331" t="s">
+      <c r="C93" s="310" t="s">
         <v>68</v>
       </c>
-      <c r="D93" s="336"/>
-[...10 lines deleted...]
-      <c r="L93" s="260"/>
+      <c r="D93" s="314"/>
+      <c r="E93" s="314"/>
+      <c r="F93" s="314"/>
+      <c r="G93" s="314"/>
+      <c r="H93" s="314"/>
+      <c r="I93" s="314"/>
+      <c r="J93" s="314"/>
+      <c r="K93" s="358"/>
+      <c r="L93" s="259"/>
       <c r="M93" s="86"/>
     </row>
     <row r="94" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="79"/>
       <c r="B94" s="109"/>
-      <c r="C94" s="331" t="s">
+      <c r="C94" s="310" t="s">
         <v>68</v>
       </c>
-      <c r="D94" s="336"/>
-[...10 lines deleted...]
-      <c r="L94" s="260"/>
+      <c r="D94" s="314"/>
+      <c r="E94" s="314"/>
+      <c r="F94" s="314"/>
+      <c r="G94" s="314"/>
+      <c r="H94" s="314"/>
+      <c r="I94" s="314"/>
+      <c r="J94" s="314"/>
+      <c r="K94" s="358"/>
+      <c r="L94" s="259"/>
       <c r="M94" s="86"/>
     </row>
     <row r="95" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A95" s="79"/>
       <c r="B95" s="109"/>
-      <c r="C95" s="332" t="s">
+      <c r="C95" s="311" t="s">
         <v>68</v>
       </c>
-      <c r="D95" s="339"/>
-[...10 lines deleted...]
-      <c r="L95" s="260"/>
+      <c r="D95" s="317"/>
+      <c r="E95" s="317"/>
+      <c r="F95" s="317"/>
+      <c r="G95" s="317"/>
+      <c r="H95" s="317"/>
+      <c r="I95" s="317"/>
+      <c r="J95" s="317"/>
+      <c r="K95" s="358"/>
+      <c r="L95" s="259"/>
       <c r="M95" s="86"/>
     </row>
     <row r="96" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A96" s="79"/>
       <c r="B96" s="109"/>
-      <c r="C96" s="270" t="s">
+      <c r="C96" s="267" t="s">
         <v>69</v>
       </c>
-      <c r="D96" s="314"/>
-[...7 lines deleted...]
-      <c r="L96" s="260"/>
+      <c r="D96" s="299"/>
+      <c r="E96" s="299"/>
+      <c r="F96" s="299"/>
+      <c r="G96" s="299"/>
+      <c r="H96" s="299"/>
+      <c r="I96" s="299"/>
+      <c r="J96" s="300"/>
+      <c r="K96" s="357"/>
+      <c r="L96" s="259"/>
       <c r="M96" s="86"/>
     </row>
     <row r="97" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A97" s="79"/>
       <c r="B97" s="109"/>
-      <c r="C97" s="343">
+      <c r="C97" s="321">
         <f>'(1) Vue d''ensemble'!E15</f>
         <v>0</v>
       </c>
-      <c r="D97" s="340"/>
-[...10 lines deleted...]
-      <c r="L97" s="260"/>
+      <c r="D97" s="318"/>
+      <c r="E97" s="313"/>
+      <c r="F97" s="313"/>
+      <c r="G97" s="313"/>
+      <c r="H97" s="313"/>
+      <c r="I97" s="313"/>
+      <c r="J97" s="313"/>
+      <c r="K97" s="358"/>
+      <c r="L97" s="259"/>
       <c r="M97" s="86"/>
     </row>
     <row r="98" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A98" s="79"/>
       <c r="B98" s="109"/>
-      <c r="C98" s="344">
+      <c r="C98" s="322">
         <f>'(1) Vue d''ensemble'!E16</f>
         <v>0</v>
       </c>
-      <c r="D98" s="341"/>
-[...10 lines deleted...]
-      <c r="L98" s="260"/>
+      <c r="D98" s="319"/>
+      <c r="E98" s="314"/>
+      <c r="F98" s="314"/>
+      <c r="G98" s="314"/>
+      <c r="H98" s="314"/>
+      <c r="I98" s="314"/>
+      <c r="J98" s="314"/>
+      <c r="K98" s="358"/>
+      <c r="L98" s="259"/>
       <c r="M98" s="86"/>
     </row>
     <row r="99" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A99" s="79"/>
       <c r="B99" s="109"/>
-      <c r="C99" s="344">
+      <c r="C99" s="322">
         <f>'(1) Vue d''ensemble'!E17</f>
         <v>0</v>
       </c>
-      <c r="D99" s="341"/>
-[...10 lines deleted...]
-      <c r="L99" s="260"/>
+      <c r="D99" s="319"/>
+      <c r="E99" s="314"/>
+      <c r="F99" s="314"/>
+      <c r="G99" s="314"/>
+      <c r="H99" s="314"/>
+      <c r="I99" s="314"/>
+      <c r="J99" s="314"/>
+      <c r="K99" s="358"/>
+      <c r="L99" s="259"/>
       <c r="M99" s="86"/>
     </row>
     <row r="100" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A100" s="79"/>
       <c r="B100" s="109"/>
-      <c r="C100" s="344">
+      <c r="C100" s="322">
         <f>'(1) Vue d''ensemble'!E21</f>
         <v>0</v>
       </c>
-      <c r="D100" s="341"/>
-[...10 lines deleted...]
-      <c r="L100" s="260"/>
+      <c r="D100" s="319"/>
+      <c r="E100" s="314"/>
+      <c r="F100" s="314"/>
+      <c r="G100" s="314"/>
+      <c r="H100" s="314"/>
+      <c r="I100" s="314"/>
+      <c r="J100" s="314"/>
+      <c r="K100" s="358"/>
+      <c r="L100" s="259"/>
       <c r="M100" s="86"/>
     </row>
     <row r="101" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A101" s="79"/>
       <c r="B101" s="109"/>
-      <c r="C101" s="344">
+      <c r="C101" s="322">
         <f>'(1) Vue d''ensemble'!E22</f>
         <v>0</v>
       </c>
-      <c r="D101" s="341"/>
-[...10 lines deleted...]
-      <c r="L101" s="260"/>
+      <c r="D101" s="319"/>
+      <c r="E101" s="314"/>
+      <c r="F101" s="314"/>
+      <c r="G101" s="314"/>
+      <c r="H101" s="314"/>
+      <c r="I101" s="314"/>
+      <c r="J101" s="314"/>
+      <c r="K101" s="358"/>
+      <c r="L101" s="259"/>
       <c r="M101" s="86"/>
     </row>
     <row r="102" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A102" s="79"/>
       <c r="B102" s="109"/>
-      <c r="C102" s="344">
+      <c r="C102" s="322">
         <f>'(1) Vue d''ensemble'!E23</f>
         <v>0</v>
       </c>
-      <c r="D102" s="341"/>
-[...10 lines deleted...]
-      <c r="L102" s="260"/>
+      <c r="D102" s="319"/>
+      <c r="E102" s="314"/>
+      <c r="F102" s="314"/>
+      <c r="G102" s="314"/>
+      <c r="H102" s="314"/>
+      <c r="I102" s="314"/>
+      <c r="J102" s="314"/>
+      <c r="K102" s="358"/>
+      <c r="L102" s="259"/>
       <c r="M102" s="86"/>
     </row>
     <row r="103" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A103" s="79"/>
       <c r="B103" s="109"/>
-      <c r="C103" s="344">
+      <c r="C103" s="322">
         <f>'(1) Vue d''ensemble'!E21</f>
         <v>0</v>
       </c>
-      <c r="D103" s="341"/>
-[...10 lines deleted...]
-      <c r="L103" s="260"/>
+      <c r="D103" s="319"/>
+      <c r="E103" s="314"/>
+      <c r="F103" s="314"/>
+      <c r="G103" s="314"/>
+      <c r="H103" s="314"/>
+      <c r="I103" s="314"/>
+      <c r="J103" s="314"/>
+      <c r="K103" s="358"/>
+      <c r="L103" s="259"/>
       <c r="M103" s="86"/>
     </row>
     <row r="104" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A104" s="79"/>
       <c r="B104" s="109"/>
-      <c r="C104" s="344">
+      <c r="C104" s="322">
         <f>'(1) Vue d''ensemble'!E22</f>
         <v>0</v>
       </c>
-      <c r="D104" s="341"/>
-[...10 lines deleted...]
-      <c r="L104" s="260"/>
+      <c r="D104" s="319"/>
+      <c r="E104" s="314"/>
+      <c r="F104" s="314"/>
+      <c r="G104" s="314"/>
+      <c r="H104" s="314"/>
+      <c r="I104" s="314"/>
+      <c r="J104" s="314"/>
+      <c r="K104" s="358"/>
+      <c r="L104" s="259"/>
       <c r="M104" s="86"/>
     </row>
     <row r="105" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A105" s="79"/>
       <c r="B105" s="109"/>
-      <c r="C105" s="344">
+      <c r="C105" s="322">
         <f>'(1) Vue d''ensemble'!E23</f>
         <v>0</v>
       </c>
-      <c r="D105" s="341"/>
-[...10 lines deleted...]
-      <c r="L105" s="260"/>
+      <c r="D105" s="319"/>
+      <c r="E105" s="314"/>
+      <c r="F105" s="314"/>
+      <c r="G105" s="314"/>
+      <c r="H105" s="314"/>
+      <c r="I105" s="314"/>
+      <c r="J105" s="314"/>
+      <c r="K105" s="358"/>
+      <c r="L105" s="259"/>
       <c r="M105" s="86"/>
     </row>
     <row r="106" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A106" s="79"/>
       <c r="B106" s="109"/>
-      <c r="C106" s="344">
+      <c r="C106" s="322">
         <f>'(1) Vue d''ensemble'!E24</f>
         <v>0</v>
       </c>
-      <c r="D106" s="341"/>
-[...10 lines deleted...]
-      <c r="L106" s="260"/>
+      <c r="D106" s="319"/>
+      <c r="E106" s="314"/>
+      <c r="F106" s="314"/>
+      <c r="G106" s="314"/>
+      <c r="H106" s="314"/>
+      <c r="I106" s="314"/>
+      <c r="J106" s="314"/>
+      <c r="K106" s="358"/>
+      <c r="L106" s="259"/>
       <c r="M106" s="86"/>
     </row>
     <row r="107" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A107" s="79"/>
       <c r="B107" s="109"/>
-      <c r="C107" s="345">
+      <c r="C107" s="323">
         <f>'(1) Vue d''ensemble'!E25</f>
         <v>0</v>
       </c>
-      <c r="D107" s="342"/>
-[...10 lines deleted...]
-      <c r="L107" s="260"/>
+      <c r="D107" s="320"/>
+      <c r="E107" s="317"/>
+      <c r="F107" s="317"/>
+      <c r="G107" s="317"/>
+      <c r="H107" s="317"/>
+      <c r="I107" s="317"/>
+      <c r="J107" s="317"/>
+      <c r="K107" s="358"/>
+      <c r="L107" s="259"/>
       <c r="M107" s="86"/>
     </row>
     <row r="108" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A108" s="79"/>
       <c r="B108" s="109"/>
-      <c r="C108" s="261" t="s">
+      <c r="C108" s="260" t="s">
         <v>1</v>
       </c>
-      <c r="D108" s="273">
-[...32 lines deleted...]
-      <c r="M108" s="475"/>
+      <c r="D108" s="269">
+        <f t="shared" ref="D108:J108" si="18">SUM(D84:D107)</f>
+        <v>0</v>
+      </c>
+      <c r="E108" s="269">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="F108" s="269">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="G108" s="269">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="H108" s="269">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="I108" s="269">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="J108" s="269">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="K108" s="359"/>
+      <c r="L108" s="262"/>
+      <c r="M108" s="484"/>
     </row>
     <row r="109" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="79"/>
-      <c r="B109" s="275"/>
-[...1 lines deleted...]
-      <c r="D109" s="277" t="str">
+      <c r="B109" s="270"/>
+      <c r="C109" s="271"/>
+      <c r="D109" s="272" t="str">
         <f>IF(D84&gt;D63,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="E109" s="277" t="str">
-        <f t="shared" ref="E109:J109" si="25">IF(E84&gt;E63,"Check amount requested","")</f>
+      <c r="E109" s="272" t="str">
+        <f t="shared" ref="E109:J109" si="19">IF(E84&gt;E63,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="F109" s="277" t="str">
+      <c r="F109" s="272" t="str">
         <f>IF(F84&gt;F63,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="G109" s="277" t="str">
-        <f t="shared" si="25"/>
+      <c r="G109" s="272" t="str">
+        <f t="shared" si="19"/>
         <v/>
       </c>
-      <c r="H109" s="277" t="str">
-        <f t="shared" si="25"/>
+      <c r="H109" s="272" t="str">
+        <f t="shared" si="19"/>
         <v/>
       </c>
-      <c r="I109" s="277" t="str">
-        <f t="shared" si="25"/>
+      <c r="I109" s="272" t="str">
+        <f t="shared" si="19"/>
         <v/>
       </c>
-      <c r="J109" s="277" t="str">
-        <f t="shared" si="25"/>
+      <c r="J109" s="272" t="str">
+        <f t="shared" si="19"/>
         <v/>
       </c>
-      <c r="K109" s="278"/>
-[...1 lines deleted...]
-      <c r="M109" s="476"/>
+      <c r="K109" s="346"/>
+      <c r="L109" s="273"/>
+      <c r="M109" s="485"/>
     </row>
     <row r="110" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="79"/>
-      <c r="B110" s="280"/>
-[...1 lines deleted...]
-      <c r="D110" s="282" t="str">
+      <c r="B110" s="274"/>
+      <c r="C110" s="275"/>
+      <c r="D110" s="276" t="str">
         <f>IF(D79&lt;&gt;D108,"Check Totals","")</f>
         <v/>
       </c>
-      <c r="E110" s="282" t="str">
-        <f t="shared" ref="E110:J110" si="26">IF(E79&lt;&gt;E108,"Check Totals","")</f>
+      <c r="E110" s="276" t="str">
+        <f t="shared" ref="E110:J110" si="20">IF(E79&lt;&gt;E108,"Check Totals","")</f>
         <v/>
       </c>
-      <c r="F110" s="282" t="str">
-        <f t="shared" si="26"/>
+      <c r="F110" s="276" t="str">
+        <f t="shared" si="20"/>
         <v/>
       </c>
-      <c r="G110" s="282" t="str">
-        <f t="shared" si="26"/>
+      <c r="G110" s="276" t="str">
+        <f t="shared" si="20"/>
         <v/>
       </c>
-      <c r="H110" s="282" t="str">
-        <f t="shared" si="26"/>
+      <c r="H110" s="276" t="str">
+        <f t="shared" si="20"/>
         <v/>
       </c>
-      <c r="I110" s="282" t="str">
-        <f t="shared" si="26"/>
+      <c r="I110" s="276" t="str">
+        <f t="shared" si="20"/>
         <v/>
       </c>
-      <c r="J110" s="282" t="str">
-        <f t="shared" si="26"/>
+      <c r="J110" s="276" t="str">
+        <f t="shared" si="20"/>
         <v/>
       </c>
-      <c r="K110" s="283"/>
-[...1 lines deleted...]
-      <c r="M110" s="477"/>
+      <c r="K110" s="360"/>
+      <c r="L110" s="277"/>
+      <c r="M110" s="486"/>
     </row>
     <row r="111" spans="1:13" ht="21.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="76"/>
       <c r="B111" s="68"/>
-      <c r="C111" s="319" t="s">
+      <c r="C111" s="301" t="s">
         <v>80</v>
       </c>
-      <c r="D111" s="319"/>
-[...7 lines deleted...]
-      <c r="L111" s="321"/>
+      <c r="D111" s="301"/>
+      <c r="E111" s="302"/>
+      <c r="F111" s="302"/>
+      <c r="G111" s="302"/>
+      <c r="H111" s="302"/>
+      <c r="I111" s="302"/>
+      <c r="J111" s="302"/>
+      <c r="K111" s="361"/>
+      <c r="L111" s="303"/>
       <c r="M111" s="76"/>
     </row>
     <row r="112" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="76"/>
       <c r="B112" s="214"/>
-      <c r="C112" s="478" t="s">
+      <c r="C112" s="487" t="s">
         <v>81</v>
       </c>
-      <c r="D112" s="479"/>
-[...7 lines deleted...]
-      <c r="L112" s="322"/>
+      <c r="D112" s="488"/>
+      <c r="E112" s="488"/>
+      <c r="F112" s="488"/>
+      <c r="G112" s="488"/>
+      <c r="H112" s="488"/>
+      <c r="I112" s="488"/>
+      <c r="J112" s="488"/>
+      <c r="K112" s="489"/>
+      <c r="L112" s="304"/>
       <c r="M112" s="76"/>
     </row>
     <row r="113" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A113" s="218"/>
-      <c r="B113" s="323"/>
+      <c r="B113" s="305"/>
       <c r="C113" s="218"/>
       <c r="D113" s="218"/>
       <c r="E113" s="218"/>
       <c r="F113" s="218"/>
       <c r="G113" s="218"/>
       <c r="H113" s="218"/>
       <c r="I113" s="218"/>
       <c r="J113" s="218"/>
-      <c r="K113" s="218"/>
-      <c r="L113" s="323"/>
+      <c r="K113" s="362"/>
+      <c r="L113" s="305"/>
       <c r="M113" s="218"/>
     </row>
     <row r="114" spans="1:13" hidden="1" x14ac:dyDescent="0.25">
       <c r="A114"/>
       <c r="C114"/>
       <c r="D114"/>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114"/>
       <c r="I114"/>
       <c r="J114"/>
-      <c r="K114"/>
+      <c r="K114" s="7"/>
       <c r="M114"/>
     </row>
     <row r="115" spans="1:13" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="bgtEADmJncgqvGEsLdAL+X+t7p7H0zHRbuwXrZqxwUVPch8kFdUND1Llm1SRhiZo7WNXf/KOTq7lBoqW7lQ7HA==" saltValue="sKOPlCqGLhqP/WAKZUF0xQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="i58AUsKPSKK/LEDprGSvDgcxRhxWLl+OEUL0/+++/MaisIE8rMsTXOE5ov6UPMBQjd00+YQr3vxLqXX8w9pv+w==" saltValue="1uxY/Fof+qTqxMzmfpq0wA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="9">
     <mergeCell ref="M52:M54"/>
     <mergeCell ref="C112:K112"/>
     <mergeCell ref="M108:M110"/>
     <mergeCell ref="B2:L5"/>
     <mergeCell ref="D11:J11"/>
     <mergeCell ref="D66:J66"/>
     <mergeCell ref="M24:M26"/>
     <mergeCell ref="C81:K81"/>
     <mergeCell ref="D59:J59"/>
   </mergeCells>
   <conditionalFormatting sqref="D52:J52">
     <cfRule type="expression" dxfId="7" priority="3">
       <formula>D52&lt;&gt;D24</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D79:J79">
     <cfRule type="expression" dxfId="6" priority="1">
       <formula>D79&lt;&gt;D61</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D84:J84">
     <cfRule type="expression" dxfId="5" priority="5">
       <formula>D84&gt;D63</formula>
     </cfRule>
@@ -21053,213 +20953,50 @@
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <customProperties>
     <customPr name="_pios_id" r:id="rId1"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...161 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <f:fields xmlns:f="http://schemas.fabasoft.com/folio/2007/fields">
   <f:record ref="">
     <f:field ref="objname" par="" edit="true" text="JJJJ.MM.TT_PROJEKTTITEL_INSTITUTION_Kosten-Finanzierung-NAM_EC"/>
     <f:field ref="objsubject" par="" edit="true" text=""/>
     <f:field ref="objcreatedby" par="" text="Wirz, Men (BFE - wie)"/>
     <f:field ref="objcreatedat" par="" text="29.08.2019 11:39:07"/>
     <f:field ref="objchangedby" par="" text="Wirz, Men (BFE - wie)"/>
     <f:field ref="objmodifiedat" par="" text="17.09.2019 17:24:51"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" par="" text=""/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" par="" edit="true" text=""/>
     <f:field ref="FSCFOLIO_1_1001_FieldCurrentUser" par="" text="Men Wirz"/>
     <f:field ref="CCAPRECONFIG_15_1001_Objektname" par="" edit="true" text="JJJJ.MM.TT_PROJEKTTITEL_INSTITUTION_Kosten-Finanzierung-NAM_EC"/>
     <f:field ref="CHPRECONFIG_1_1001_Objektname" par="" edit="true" text="JJJJ.MM.TT_PROJEKTTITEL_INSTITUTION_Kosten-Finanzierung-NAM_EC"/>
   </f:record>
   <f:record inx="1" ref="">
     <f:field ref="CCAPRECONFIG_15_1001_Anrede" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Anrede_Briefkopf" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht_Anrede" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachgestellter_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Strasse" par="" text=""/>
@@ -21482,96 +21219,259 @@
     <f:field ref="BAVCFG_15_1700_Strasse_AP" text="Strasse_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Telefon" text="Telefon"/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" text="Titel"/>
     <f:field ref="CHPRECONFIG_1_1001_Titel" text="Titel"/>
     <f:field ref="BAVCFG_15_1700_Titel_AP" text="Titel_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Tuer" text="Tuer"/>
     <f:field ref="CCAPRECONFIG_15_1001_Versandart" text="Versandart"/>
     <f:field ref="CHPRECONFIG_1_1001_Vorname" text="Vorname"/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" text="Vorname"/>
     <f:field ref="BAVCFG_15_1700_Vorname_AP" text="Vorname_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" text="zH"/>
     <f:field ref="CCAPRECONFIG_15_1001_Ziel" text="Ziel"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1" text="Zusatzzeile1"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1_AP" text="Zusatzzeile1_AP"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2" text="Zusatzzeile2"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2_AP" text="Zusatzzeile2_AP"/>
     <f:field ref="BAVCFG_15_1700_ZustellungAm" text="ZustellungAm"/>
   </f:display>
   <f:display par="" text="Serienbrief">
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" text="Betreff"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" text="Dokument Nummer"/>
   </f:display>
 </f:fields>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100E1A244DEEC2E49498A753A14F1258AE1" ma:contentTypeVersion="2" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="16abad36b94810472a78dc24d00e26bc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="312fd326-7b44-42ac-b7d0-d5b68cc79c5e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f37ddc459ae9725452acb466e9955413" ns2:_="">
+    <xsd:import namespace="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="312fd326-7b44-42ac-b7d0-d5b68cc79c5e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94A4B6D7-CB32-41F7-90CE-43B95DD9BBB1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94A4B6D7-CB32-41F7-90CE-43B95DD9BBB1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCFEFF7A-BB37-45E6-86B3-29634C413D04}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8FFDA15-B077-4DA3-914A-5603D2CAB16F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
@@ -21581,51 +21481,50 @@
       <vt:lpstr>(0) Aide au remplissage</vt:lpstr>
       <vt:lpstr>(1) Vue d'ensemble</vt:lpstr>
       <vt:lpstr>(2) Coûts d'investissement</vt:lpstr>
       <vt:lpstr>(3) Coûts d'exploit. fixes</vt:lpstr>
       <vt:lpstr>(3) Coûts d'exploit. variables</vt:lpstr>
       <vt:lpstr>(4) Financement &amp; aide fin.</vt:lpstr>
       <vt:lpstr>Diskontierung</vt:lpstr>
       <vt:lpstr>Legende</vt:lpstr>
       <vt:lpstr>Betriebskosten</vt:lpstr>
       <vt:lpstr>Investitionskosten</vt:lpstr>
       <vt:lpstr>'(1) Vue d''ensemble'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'(2) Coûts d''investissement'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'(3) Coûts d''exploit. fixes'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'(3) Coûts d''exploit. variables'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="FSC#UVEKCFG@15.1700:Function">
     <vt:lpwstr>Fachspezialist Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="FSC#UVEKCFG@15.1700:FileRespOrg">
     <vt:lpwstr>Sektion Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="FSC#UVEKCFG@15.1700:DefaultGroupFileResponsible">
     <vt:lpwstr>Sektion Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="FSC#UVEKCFG@15.1700:FileRespFunction">
     <vt:lpwstr>Fachspezialist Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="FSC#UVEKCFG@15.1700:AssignedClassification">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="FSC#UVEKCFG@15.1700:AssignedClassificationCode">
     <vt:lpwstr>COO.1.1001.1.137854</vt:lpwstr>