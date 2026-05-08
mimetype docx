--- v0 (2026-03-27)
+++ v1 (2026-05-08)
@@ -20,102 +20,91 @@
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="603101F4" w14:textId="0348A110" w:rsidR="006A39BF" w:rsidRPr="00132A4C" w:rsidRDefault="00C6097A" w:rsidP="001B198D">
+    <w:p w14:paraId="603101F4" w14:textId="539CA1FB" w:rsidR="006A39BF" w:rsidRPr="00132A4C" w:rsidRDefault="00C6097A" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3037"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date de la </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132A4C">
+        <w:t>Date de la demande</w:t>
+      </w:r>
+      <w:r w:rsidR="005A7510">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>demande</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B39F6" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
             <w:sz w:val="15"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="92518360"/>
           <w:placeholder>
             <w:docPart w:val="17290F9A04274BBBAA5403A721103F2F"/>
           </w:placeholder>
           <w:date>
             <w:dateFormat w:val="dd.MM.yyyy"/>
             <w:lid w:val="de-CH"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00132A4C">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
               <w:sz w:val="15"/>
@@ -686,65 +675,56 @@
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">le dépôt d’une aide </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44330BFD" w14:textId="508F9056" w:rsidR="001B198D" w:rsidRDefault="00D92E00" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:sectPr w:rsidR="001B198D" w:rsidSect="00203963">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>financière</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> pour </w:t>
+        <w:t xml:space="preserve">financière pour </w:t>
       </w:r>
       <w:r w:rsidR="003964F0" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">un programme </w:t>
       </w:r>
       <w:r w:rsidR="00941F98" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>de branche</w:t>
       </w:r>
       <w:r w:rsidR="003964F0" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">, il convient d'utiliser le </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="003964F0" w:rsidRPr="00132A4C">
           <w:rPr>
@@ -766,65 +746,56 @@
       <w:r w:rsidR="00941F98" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> branche</w:t>
       </w:r>
       <w:r w:rsidR="003964F0" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>. Pour soumettre une demande dans le cadre d'un appel d'offres thématique, le formulaire de</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31FE29A2" w14:textId="498F9AF1" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="003964F0" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>l'appel</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> d'offres correspondant</w:t>
+        <w:t>l'appel d'offres correspondant</w:t>
       </w:r>
       <w:r w:rsidR="00EB036B" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> doit être utilisé</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005C4142" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Le formulaire doit être déposé avec la feuille de route net zéro et les autres annexes (voir chapitre 5).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="332ED0BE" w14:textId="0CF1A4CE" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00AA520A" w:rsidP="001B198D">
       <w:pPr>
@@ -855,94 +826,94 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7937"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001307BA" w:rsidRPr="006E3664" w14:paraId="213BA6F2" w14:textId="77777777" w:rsidTr="00ED1ECB">
+      <w:tr w:rsidR="001307BA" w:rsidRPr="00423574" w14:paraId="213BA6F2" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0669BB1B" w14:textId="3C05AFC5" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00C21A78" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="_Hlk188445817"/>
             <w:bookmarkEnd w:id="4"/>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Titre de la mesure en allemand, français ou italien</w:t>
             </w:r>
             <w:r w:rsidR="008D6BB2" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001307BA" w:rsidRPr="006E3664" w14:paraId="3BDEBFE8" w14:textId="77777777" w:rsidTr="00ED1ECB">
+      <w:tr w:rsidR="001307BA" w:rsidRPr="00423574" w14:paraId="3BDEBFE8" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="88434252"/>
             <w:placeholder>
               <w:docPart w:val="98AC7F2592C64A7D9E67A51F1C53D99E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="088044DE" w14:textId="2F9DAC86" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00C21A78" w:rsidP="001B198D">
@@ -1089,51 +1060,51 @@
               <w:p w14:paraId="0664434A" w14:textId="6B258121" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00C21A78" w:rsidP="001B198D">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00203963">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:bCs/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour saisir du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F761C91" w14:textId="79683054" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+          <w:p w14:paraId="4F761C91" w14:textId="79683054" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:i/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="2087253804"/>
                 <w:placeholder>
                   <w:docPart w:val="F65939DC7A55440A80C4FF54068F3869"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="AG" w:value="AG"/>
                   <w:listItem w:displayText="AI" w:value="AI"/>
                   <w:listItem w:displayText="AR" w:value="AR"/>
                   <w:listItem w:displayText="BE" w:value="BE"/>
                   <w:listItem w:displayText="BL" w:value="BL"/>
                   <w:listItem w:displayText="BS" w:value="BS"/>
@@ -1181,87 +1152,87 @@
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Type de dépôt de la demande</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06E2B3E6" w14:textId="18940192" w:rsidR="00CE6FFC" w:rsidRPr="00817320" w:rsidRDefault="00CE6FFC" w:rsidP="00817320">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00817320">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Depôt de la demande pour :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73D91975" w14:textId="3853F929" w:rsidR="00CE6FFC" w:rsidRPr="00817320" w:rsidRDefault="00D7602E" w:rsidP="00CE6FFC">
+    <w:p w14:paraId="73D91975" w14:textId="3853F929" w:rsidR="00CE6FFC" w:rsidRPr="00817320" w:rsidRDefault="0012592C" w:rsidP="00CE6FFC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="1959139547"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00700217">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE6FFC" w:rsidRPr="00817320">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Une entreprise individuelle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E465981" w14:textId="1B4E4D29" w:rsidR="00CE6FFC" w:rsidRPr="00292FA7" w:rsidRDefault="00D7602E" w:rsidP="00817320">
+    <w:p w14:paraId="5E465981" w14:textId="1B4E4D29" w:rsidR="00CE6FFC" w:rsidRPr="00292FA7" w:rsidRDefault="0012592C" w:rsidP="00817320">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-552383695"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CE6FFC" w:rsidRPr="00817320">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
@@ -1353,51 +1324,51 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4535"/>
         <w:gridCol w:w="342"/>
         <w:gridCol w:w="4194"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001307BA" w:rsidRPr="006E3664" w14:paraId="60A4DE38" w14:textId="77777777" w:rsidTr="00E341A5">
+      <w:tr w:rsidR="001307BA" w:rsidRPr="00423574" w14:paraId="60A4DE38" w14:textId="77777777" w:rsidTr="00E341A5">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F54367C" w14:textId="29D45AC3" w:rsidR="001307BA" w:rsidRPr="00DD430E" w:rsidRDefault="00B85822" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD430E">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Entreprise</w:t>
             </w:r>
             <w:r w:rsidR="00104E65" w:rsidRPr="007979B7">
               <w:rPr>
@@ -1445,51 +1416,51 @@
             </w:r>
             <w:r w:rsidR="00E341A5">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> dans l’entreprise</w:t>
             </w:r>
             <w:r w:rsidR="00203963">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001307BA" w:rsidRPr="006E3664" w14:paraId="79DAB7D8" w14:textId="77777777" w:rsidTr="00E341A5">
+      <w:tr w:rsidR="001307BA" w:rsidRPr="00423574" w14:paraId="79DAB7D8" w14:textId="77777777" w:rsidTr="00E341A5">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="-272325182"/>
             <w:placeholder>
               <w:docPart w:val="2A26ADBAA1034E2A86FBBE33A6214761"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4535" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2FEDF545" w14:textId="0352B6FD" w:rsidR="001307BA" w:rsidRPr="0000454C" w:rsidRDefault="0000454C" w:rsidP="001B198D">
                 <w:pPr>
@@ -1593,61 +1564,61 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56CBD6BF" w14:textId="24E9F081" w:rsidR="000005A9" w:rsidRPr="00132A4C" w:rsidRDefault="000005A9" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">IDE : </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007979B7" w:rsidRPr="006E3664" w14:paraId="425AA40D" w14:textId="77777777" w:rsidTr="00E341A5">
+      <w:tr w:rsidR="007979B7" w:rsidRPr="00423574" w14:paraId="425AA40D" w14:textId="77777777" w:rsidTr="00E341A5">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50E9BFA8" w14:textId="77777777" w:rsidR="007979B7" w:rsidRPr="00132A4C" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+          <w:p w14:paraId="50E9BFA8" w14:textId="77777777" w:rsidR="007979B7" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-57863539"/>
                 <w:placeholder>
                   <w:docPart w:val="AD1ACBAF23CC4C48B025DDFC4AF076F5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007979B7" w:rsidRPr="00132A4C">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
@@ -1693,59 +1664,57 @@
                   <w:t>Cliquez ici pour saisir du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="001307BA" w:rsidRPr="00132A4C" w14:paraId="1B102DE9" w14:textId="77777777" w:rsidTr="00E341A5">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A5468CE" w14:textId="233E531C" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="001307BA" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>E-Mail</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00203963">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="034577C3" w14:textId="7B72259D" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="001307BA" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
@@ -1771,51 +1740,51 @@
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>l.</w:t>
             </w:r>
             <w:r w:rsidR="00203963">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001307BA" w:rsidRPr="006E3664" w14:paraId="55A65252" w14:textId="77777777" w:rsidTr="00E341A5">
+      <w:tr w:rsidR="001307BA" w:rsidRPr="00423574" w14:paraId="55A65252" w14:textId="77777777" w:rsidTr="00E341A5">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="-1429728952"/>
             <w:placeholder>
               <w:docPart w:val="86D51ED6E00E4BE68DDFDCDA1F844D41"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4535" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="56BE14B8" w14:textId="2942F4C4" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0068260F" w:rsidP="001B198D">
                 <w:pPr>
@@ -1853,51 +1822,51 @@
               <w:tcPr>
                 <w:tcW w:w="4536" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="552DB5DA" w14:textId="79092934" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0068260F" w:rsidP="001B198D">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00132A4C">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour saisir du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00FB0A37" w:rsidRPr="006E3664" w14:paraId="69E90502" w14:textId="77777777" w:rsidTr="00E341A5">
+      <w:tr w:rsidR="00FB0A37" w:rsidRPr="00423574" w14:paraId="69E90502" w14:textId="77777777" w:rsidTr="00E341A5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="4194" w:type="dxa"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4877" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68B103BB" w14:textId="6F8FD568" w:rsidR="00FB0A37" w:rsidRPr="00132A4C" w:rsidRDefault="00FB0A37" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -1912,51 +1881,51 @@
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> (dans le projet)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001307BA" w:rsidRPr="006E3664" w14:paraId="4FEB138F" w14:textId="77777777" w:rsidTr="00E341A5">
+      <w:tr w:rsidR="001307BA" w:rsidRPr="00423574" w14:paraId="4FEB138F" w14:textId="77777777" w:rsidTr="00E341A5">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4536" w:type="dxa"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="2083250402"/>
             <w:placeholder>
               <w:docPart w:val="27E992361DC94DFEBF150FD4E6ABC922"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-1620825473"/>
                 <w:placeholder>
                   <w:docPart w:val="F2270B4D19E44C7BA7B51577A66FF0F9"/>
@@ -2132,51 +2101,51 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4535"/>
         <w:gridCol w:w="342"/>
         <w:gridCol w:w="4194"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D13CE4" w:rsidRPr="006E3664" w14:paraId="74E6DB94" w14:textId="77777777" w:rsidTr="00B76E18">
+      <w:tr w:rsidR="00D13CE4" w:rsidRPr="00423574" w14:paraId="74E6DB94" w14:textId="77777777" w:rsidTr="00B76E18">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22D11000" w14:textId="2D67F9E6" w:rsidR="00D13CE4" w:rsidRPr="00DD430E" w:rsidRDefault="00D13CE4" w:rsidP="00B76E18">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007979B7">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Représentan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2217,51 +2186,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Personne de contact</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> dans l’entreprise </w:t>
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13CE4" w:rsidRPr="006E3664" w14:paraId="42F5EE70" w14:textId="77777777" w:rsidTr="00B76E18">
+      <w:tr w:rsidR="00D13CE4" w:rsidRPr="00423574" w14:paraId="42F5EE70" w14:textId="77777777" w:rsidTr="00B76E18">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="1834879054"/>
             <w:placeholder>
               <w:docPart w:val="2154477B6E484E959DD6B07956837F84"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4535" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5782AE81" w14:textId="77777777" w:rsidR="00D13CE4" w:rsidRPr="0000454C" w:rsidRDefault="00D13CE4" w:rsidP="00B76E18">
                 <w:pPr>
@@ -2365,61 +2334,61 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E6E9F5C" w14:textId="77777777" w:rsidR="00D13CE4" w:rsidRPr="00132A4C" w:rsidRDefault="00D13CE4" w:rsidP="00B76E18">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">IDE : </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13CE4" w:rsidRPr="006E3664" w14:paraId="3902F742" w14:textId="77777777" w:rsidTr="00B76E18">
+      <w:tr w:rsidR="00D13CE4" w:rsidRPr="00423574" w14:paraId="3902F742" w14:textId="77777777" w:rsidTr="00B76E18">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0420A479" w14:textId="77777777" w:rsidR="00D13CE4" w:rsidRPr="00132A4C" w:rsidRDefault="00D7602E" w:rsidP="00B76E18">
+          <w:p w14:paraId="0420A479" w14:textId="77777777" w:rsidR="00D13CE4" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="00B76E18">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-324358419"/>
                 <w:placeholder>
                   <w:docPart w:val="6E39DB01AF8B4E9D96C038C36EB41595"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D13CE4" w:rsidRPr="00132A4C">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
@@ -2465,59 +2434,57 @@
                   <w:t>Cliquez ici pour saisir du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00D13CE4" w:rsidRPr="00132A4C" w14:paraId="2D632EFA" w14:textId="77777777" w:rsidTr="00B76E18">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41D47D9C" w14:textId="77777777" w:rsidR="00D13CE4" w:rsidRPr="00132A4C" w:rsidRDefault="00D13CE4" w:rsidP="00B76E18">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>E-Mail</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FE3B353" w14:textId="77777777" w:rsidR="00D13CE4" w:rsidRPr="00132A4C" w:rsidRDefault="00D13CE4" w:rsidP="00B76E18">
             <w:pPr>
               <w:suppressAutoHyphens/>
@@ -2529,51 +2496,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Tél.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13CE4" w:rsidRPr="006E3664" w14:paraId="20680482" w14:textId="77777777" w:rsidTr="00B76E18">
+      <w:tr w:rsidR="00D13CE4" w:rsidRPr="00423574" w14:paraId="20680482" w14:textId="77777777" w:rsidTr="00B76E18">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="-1530714095"/>
             <w:placeholder>
               <w:docPart w:val="2CC3E4FE9A974EAD80E3FC67BE2E7A45"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4535" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="510DECA9" w14:textId="77777777" w:rsidR="00D13CE4" w:rsidRPr="00132A4C" w:rsidRDefault="00D13CE4" w:rsidP="00B76E18">
                 <w:pPr>
@@ -2611,51 +2578,51 @@
               <w:tcPr>
                 <w:tcW w:w="4536" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1E3CDFF2" w14:textId="77777777" w:rsidR="00D13CE4" w:rsidRPr="00132A4C" w:rsidRDefault="00D13CE4" w:rsidP="00B76E18">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00132A4C">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour saisir du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00D13CE4" w:rsidRPr="006E3664" w14:paraId="7711D0A0" w14:textId="77777777" w:rsidTr="00B76E18">
+      <w:tr w:rsidR="00D13CE4" w:rsidRPr="00423574" w14:paraId="7711D0A0" w14:textId="77777777" w:rsidTr="00B76E18">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="4194" w:type="dxa"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4877" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5181AE8A" w14:textId="77777777" w:rsidR="00D13CE4" w:rsidRPr="00132A4C" w:rsidRDefault="00D13CE4" w:rsidP="00B76E18">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -2670,51 +2637,51 @@
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> (dans le projet)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13CE4" w:rsidRPr="006E3664" w14:paraId="4847893A" w14:textId="77777777" w:rsidTr="00B76E18">
+      <w:tr w:rsidR="00D13CE4" w:rsidRPr="00423574" w14:paraId="4847893A" w14:textId="77777777" w:rsidTr="00B76E18">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4536" w:type="dxa"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="-298297604"/>
             <w:placeholder>
               <w:docPart w:val="4631C4BCEF7244EDA259F6A8CED4C1AD"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="1719938155"/>
                 <w:placeholder>
                   <w:docPart w:val="39ED7DAB702243FF90A8EFDCCA4D7811"/>
@@ -2842,51 +2809,51 @@
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>) ?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9062"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B20887" w:rsidRPr="006E3664" w14:paraId="0944E691" w14:textId="77777777" w:rsidTr="00BF18E4">
+      <w:tr w:rsidR="00B20887" w:rsidRPr="00423574" w14:paraId="0944E691" w14:textId="77777777" w:rsidTr="00BF18E4">
         <w:trPr>
           <w:trHeight w:val="2330"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-530804123"/>
             <w:placeholder>
               <w:docPart w:val="E0B6D035A7BD4F59A03F05CC19FC093C"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2087526305"/>
                 <w:placeholder>
                   <w:docPart w:val="E0895ECF5B364BD1AFC70893FB86DE37"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
@@ -2958,51 +2925,51 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009053C3" w:rsidRPr="006E3664" w14:paraId="6499D9AC" w14:textId="77777777" w:rsidTr="00BF18E4">
+      <w:tr w:rsidR="009053C3" w:rsidRPr="00423574" w14:paraId="6499D9AC" w14:textId="77777777" w:rsidTr="00BF18E4">
         <w:trPr>
           <w:trHeight w:val="2948"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="1513496929"/>
               <w:placeholder>
                 <w:docPart w:val="C92D1DC5A8034552A33DC98E24A77DC7"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
@@ -3075,51 +3042,51 @@
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> participe-t-elle au système d’échange de quotas d’émissions (SEQE) ou est-elle engagée dans un engagement de réduction ? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40838F97" w14:textId="753FA2C0" w:rsidR="00700217" w:rsidRDefault="00700217" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:sectPr w:rsidR="00700217" w:rsidSect="00203963">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22589EEE" w14:textId="4475869B" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+    <w:p w14:paraId="22589EEE" w14:textId="4475869B" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-817419141"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00192AE2">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
@@ -3133,51 +3100,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E7D72" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Participation </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="009E7D72" w:rsidRPr="00132A4C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>au système d’échange de quotas d’émissions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009E7D72" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E55F63" w14:textId="77777777" w:rsidR="001B198D" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+    <w:p w14:paraId="43E55F63" w14:textId="77777777" w:rsidR="001B198D" w:rsidRDefault="0012592C" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:sectPr w:rsidR="001B198D" w:rsidSect="00203963">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-1440596779"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -3216,183 +3183,207 @@
         <w:t xml:space="preserve"> pour l’exemption de la taxe sur le CO</w:t>
       </w:r>
       <w:r w:rsidR="009E7D72" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="009E7D72" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="198825B0" w14:textId="29A2A13F" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00BE4743" w:rsidP="00AC6682">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:t>Type de soutien</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171A8338" w14:textId="60CE54FF" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+    <w:p w14:paraId="171A8338" w14:textId="60CE54FF" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="1536149043"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00300490">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C828AB" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Contribution d’investissement et/ou</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A68595" w14:textId="631A3C6A" w:rsidR="001D67F8" w:rsidRPr="00132A4C" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+    <w:p w14:paraId="29A68595" w14:textId="44BD0391" w:rsidR="001D67F8" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="2059049662"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00700217">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C828AB" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Contribution d’exploitation (pour max. 7 ans) </w:t>
+        <w:t>Contribution</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5561C">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C828AB" w:rsidRPr="00132A4C">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’exploitation</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5561C">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annuelles</w:t>
+      </w:r>
+      <w:r w:rsidR="00C828AB" w:rsidRPr="00132A4C">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25B78556" w14:textId="0C7E955A" w:rsidR="001D67F8" w:rsidRPr="00132A4C" w:rsidRDefault="00C828AB" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Hlk188445617"/>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Si des subventions d'exploitation sont demandées, veuillez décrire ici comment la poursuite de l'exploitation de la nouvelle technologie ou du nouveau processus sera assurée même après l'expiration de l’aide financière.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D67F8" w:rsidRPr="006E3664" w14:paraId="19B1F077" w14:textId="77777777" w:rsidTr="00862D5F">
+      <w:tr w:rsidR="001D67F8" w:rsidRPr="00423574" w14:paraId="19B1F077" w14:textId="77777777" w:rsidTr="00862D5F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="2050945286"/>
             <w:placeholder>
               <w:docPart w:val="7772AF437F1D4613A612FE03695F4CD7"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-472065404"/>
                 <w:placeholder>
                   <w:docPart w:val="FBBF385EBB6A4E43A602B817F3F69EBD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
@@ -3498,51 +3489,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Indiquez </w:t>
       </w:r>
       <w:r w:rsidR="000005A9">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>de quel type de mesure il s’agit, selon l’annexe 2 de l’OCl (plusieurs sont possibles, pour autant qu’au moins une valeur seuil de réduction</w:t>
       </w:r>
       <w:r w:rsidR="004361CA">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> corresponde soit atteinte)</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="182A69EA" w14:textId="623574AE" w:rsidR="007979B7" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+    <w:p w14:paraId="182A69EA" w14:textId="623574AE" w:rsidR="007979B7" w:rsidRDefault="0012592C" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:sectPr w:rsidR="007979B7" w:rsidSect="00203963">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-191920233"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -3591,51 +3582,51 @@
         <w:t xml:space="preserve">selon l’annexe D du </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="007979B7" w:rsidRPr="00132A4C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>Greenhouse Gas Protocol</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00374BC3">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>) et/ou d’émissions du scope 2 dues à la production des énergies achetées (Scope 2 selon l’annexe D du Greenhouse Gas Protocol</w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6529CB1E" w14:textId="4C492BA7" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+    <w:p w14:paraId="6529CB1E" w14:textId="4C492BA7" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="403193322"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               <w:lang w:val="fr-CH"/>
@@ -3678,51 +3669,51 @@
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00374BC3" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00374327">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>selon l’annexe D du Greenhouse Gas Protocol)</w:t>
       </w:r>
       <w:r w:rsidR="00D47FF0" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F623543" w14:textId="1CCF914A" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+    <w:p w14:paraId="0F623543" w14:textId="1CCF914A" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="688957689"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -3771,51 +3762,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="10CD6230" w14:textId="5D09AF47" w:rsidR="00120CFE" w:rsidRPr="00132A4C" w:rsidRDefault="003B0B5C" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Hlk188445727"/>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Indiquez dans quelle phase de développement se trouve la mesure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C1B230" w14:textId="2BD1330B" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+    <w:p w14:paraId="74C1B230" w14:textId="2BD1330B" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-1203635117"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
@@ -3840,51 +3831,51 @@
         <w:t xml:space="preserve">La mesure n'a pas encore été testée et mise en œuvre à l'échelle réelle (phase de développement </w:t>
       </w:r>
       <w:r w:rsidR="00BB1A3F" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:r w:rsidR="0026300D" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>à des fins de démonstration</w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DDCA2E" w14:textId="3E1346A3" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+    <w:p w14:paraId="45DDCA2E" w14:textId="3E1346A3" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="1731186955"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
@@ -3915,51 +3906,51 @@
         <w:t xml:space="preserve"> 5</w:t>
       </w:r>
       <w:r w:rsidR="0026300D" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’</w:t>
       </w:r>
       <w:r w:rsidR="0026300D" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>autorisation de mise sur le marché et commercialisation</w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A23288" w14:textId="69F56212" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+    <w:p w14:paraId="68A23288" w14:textId="69F56212" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="1555587948"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -4064,51 +4055,51 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00200299" w:rsidRPr="006E3664" w14:paraId="4CB9FEDA" w14:textId="77777777" w:rsidTr="00ED4095">
+      <w:tr w:rsidR="00200299" w:rsidRPr="00423574" w14:paraId="4CB9FEDA" w14:textId="77777777" w:rsidTr="00ED4095">
         <w:trPr>
           <w:trHeight w:val="2948"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="-1527792125"/>
             <w:placeholder>
               <w:docPart w:val="3243E92CC635408F9B41F57010730A77"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
               </w:tcPr>
               <w:p w14:paraId="48E678ED" w14:textId="6DA1AD31" w:rsidR="00200299" w:rsidRPr="00132A4C" w:rsidRDefault="004C12FC" w:rsidP="001B198D">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
@@ -4182,54 +4173,54 @@
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2254"/>
         <w:gridCol w:w="2284"/>
         <w:gridCol w:w="2262"/>
         <w:gridCol w:w="2262"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001307BA" w:rsidRPr="006E3664" w14:paraId="4294A494" w14:textId="77777777" w:rsidTr="00ED1ECB">
+      <w:tr w:rsidR="001307BA" w:rsidRPr="00423574" w14:paraId="4294A494" w14:textId="77777777" w:rsidTr="00C5561C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2255" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0EB38560" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="001307BA" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18105D17" w14:textId="26D74A2A" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00E87C38" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
                 <w:i/>
                 <w:iCs/>
@@ -4282,54 +4273,54 @@
           </w:tcPr>
           <w:p w14:paraId="317A7985" w14:textId="211F1098" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00E87C38" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Phase de diffusion sur le marché</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001307BA" w:rsidRPr="00132A4C" w14:paraId="3222B9B9" w14:textId="77777777" w:rsidTr="00ED1ECB">
+      <w:tr w:rsidR="001307BA" w:rsidRPr="00132A4C" w14:paraId="3222B9B9" w14:textId="77777777" w:rsidTr="00C5561C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2255" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B7AA39F" w14:textId="1770B1B1" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00E87C38" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Mesure</w:t>
             </w:r>
             <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
@@ -4422,54 +4413,54 @@
           </w:tcPr>
           <w:p w14:paraId="4EC9E353" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="001307BA" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>5’000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001307BA" w:rsidRPr="00132A4C" w14:paraId="0927CE3B" w14:textId="77777777" w:rsidTr="00ED1ECB">
+      <w:tr w:rsidR="001307BA" w:rsidRPr="00132A4C" w14:paraId="0927CE3B" w14:textId="77777777" w:rsidTr="00C5561C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2255" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="793BCE7D" w14:textId="06157110" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00E87C38" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Mesure</w:t>
             </w:r>
             <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
@@ -4542,192 +4533,113 @@
           </w:tcPr>
           <w:p w14:paraId="76287545" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="001307BA" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001307BA" w:rsidRPr="00132A4C" w14:paraId="3F148AA9" w14:textId="77777777" w:rsidTr="00ED1ECB">
-[...129 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="499EC2BA" w14:textId="0C66305B" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="004922D8" w:rsidP="001B198D">
+    <w:p w14:paraId="206C5329" w14:textId="77777777" w:rsidR="00C5561C" w:rsidRDefault="00C5561C" w:rsidP="00C5561C">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Hlk188446001"/>
+      <w:r w:rsidRPr="00CE4046">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Pour les mesures de stockage du CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE4046">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>₂</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE4046">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>, le seuil annuel est fixé à 5 000 tonnes de CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE4046">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>₂</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE4046">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eq, indépendamment du </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>scope</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE4046">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et de la phase de développement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499EC2BA" w14:textId="15E029DB" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="004922D8" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Hlk188446001"/>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Réduction annuelle prévue des émissions de gaz à effet de serre en TCO</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>-eq/année</w:t>
@@ -4759,51 +4671,51 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001307BA" w:rsidRPr="006E3664" w14:paraId="4669075E" w14:textId="77777777" w:rsidTr="008C4DAA">
+      <w:tr w:rsidR="001307BA" w:rsidRPr="00423574" w14:paraId="4669075E" w14:textId="77777777" w:rsidTr="008C4DAA">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="1937011393"/>
             <w:placeholder>
               <w:docPart w:val="3F001269625247C898B7EEEA6AE4A75D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6AA13B33" w14:textId="49B57B55" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="004922D8" w:rsidP="001B198D">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
@@ -4893,51 +4805,51 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008C4DAA" w:rsidRPr="006E3664" w14:paraId="14CF0F34" w14:textId="77777777" w:rsidTr="000817B5">
+      <w:tr w:rsidR="008C4DAA" w:rsidRPr="00423574" w14:paraId="14CF0F34" w14:textId="77777777" w:rsidTr="000817B5">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="375984837"/>
             <w:placeholder>
               <w:docPart w:val="DBAE9766C53E438490DF71B16A9A9E86"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="780FE4F2" w14:textId="277ABB09" w:rsidR="008C4DAA" w:rsidRPr="00132A4C" w:rsidRDefault="004922D8" w:rsidP="001B198D">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
@@ -4947,398 +4859,399 @@
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00132A4C">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour saisir du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="27134C2A" w14:textId="2EED5E46" w:rsidR="001B006D" w:rsidRPr="009053C3" w:rsidRDefault="000817B5" w:rsidP="00AC6682">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Hlk188446038"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00132A4C">
         <w:t>Objectifs et réduction visée des émissions de gaz à effet de serre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7818205F" w14:textId="116D9E2F" w:rsidR="000817B5" w:rsidRPr="00132A4C" w:rsidRDefault="00852E4C" w:rsidP="001B198D">
+    <w:p w14:paraId="2EE9FE8B" w14:textId="77777777" w:rsidR="00765694" w:rsidRPr="00765694" w:rsidRDefault="00852E4C" w:rsidP="00765694">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Hlk188447464"/>
       <w:r w:rsidRPr="00852E4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Indiquez la hauteur prévue de réduction des émissions de gaz à effet de serre (émissions GES) ou le niveau d'émissions négatives (CCS/NET) prévu </w:t>
       </w:r>
       <w:r w:rsidR="00374327">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">par scope </w:t>
       </w:r>
       <w:r w:rsidRPr="00852E4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>pendant la durée d'effet de la mesure (en tCO2eq) (voir aussi point 1.</w:t>
       </w:r>
       <w:r w:rsidR="009053C3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="00852E4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">). Décrivez à cet effet la situation actuelle (scénario de référence) et les hypothèses utilisées pour calculer les réductions par rapport à ce scénario de référence. Indiquez également les données d'exploitation qui permettront de prouver la réalisation des objectifs. Il doit être démontré de manière crédible et compréhensible que les valeurs seuils fixées à l'annexe 2 OCl (chiffres 1.1, 2.1 et 3.2) sont respectées. Indiquez en outre comment la mesure contribue de manière appropriée à la réalisation des objectifs de la politique énergétique et climatique de la Confédération. </w:t>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="00765694" w:rsidRPr="00765694">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Pour le calcul de la réduction des émissions, le scénario de référence « Situation sans subvention » est déterminant. Pour définir ce scénario de référence, veuillez tenir compte des aspects suivants :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D6D743" w14:textId="77777777" w:rsidR="00765694" w:rsidRPr="00765694" w:rsidRDefault="00765694" w:rsidP="00B10CF1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="992" w:hanging="425"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00765694">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>la durée de vie de l’installation actuelle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0D0B19" w14:textId="139D1985" w:rsidR="00765694" w:rsidRPr="00765694" w:rsidRDefault="00765694" w:rsidP="00B10CF1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="992" w:hanging="425"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00765694">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>la technologie conventionnell</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Funotenzeichen"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00765694">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">qui serait éventuellement destinée à remplacer l’installation actuelle </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="316F64D2" w14:textId="77777777" w:rsidR="00765694" w:rsidRPr="00765694" w:rsidRDefault="00765694" w:rsidP="00765694">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="993" w:hanging="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00765694">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la croissance attendue de l’entreprise. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197BA29C" w14:textId="0AC6EE85" w:rsidR="00765694" w:rsidRPr="00765694" w:rsidRDefault="00765694" w:rsidP="00765694">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00765694">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’OFEN se réserve le droit de plausibiliser le scénario de référence choisi. Veuillez calculer les réductions par rapport à ce scénario de référence en présentant les hypothèses utilisées. Veillez également à la cohérence avec les données de la feuille de route net-zéro. Indiquez également les données d'exploitation qui permettront de prouver la réalisation des objectifs. Il doit être démontré de manière crédible et compréhensible que les valeurs seuils fixées à l'annexe 2 OCl (chiffres 1.1, 2.1 et 3.2) sont respectées. Indiquez en outre comment la mesure contribue de manière appropriée à la réalisation des objectifs de la politique énergétique et climatique de la Confédération. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B006D" w:rsidRPr="006E3664" w14:paraId="09C85FC6" w14:textId="77777777" w:rsidTr="00ED4095">
+      <w:tr w:rsidR="001B006D" w:rsidRPr="00423574" w14:paraId="09C85FC6" w14:textId="77777777" w:rsidTr="00ED4095">
         <w:trPr>
           <w:trHeight w:val="2835"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="1475417554"/>
             <w:placeholder>
               <w:docPart w:val="3CDE33428DC24E5C89BA3209F376F9AB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
               </w:tcPr>
               <w:p w14:paraId="651FA34B" w14:textId="31B86266" w:rsidR="001B006D" w:rsidRPr="00132A4C" w:rsidRDefault="000817B5" w:rsidP="001B198D">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
                   <w:spacing w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00132A4C">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour saisir du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="092FF870" w14:textId="1762386A" w:rsidR="003C3F6D" w:rsidRPr="00132A4C" w:rsidRDefault="003C3F6D" w:rsidP="001B198D">
+    <w:p w14:paraId="461E478F" w14:textId="0B83E28B" w:rsidR="00765694" w:rsidRPr="00BD7B46" w:rsidRDefault="00765694">
       <w:pPr>
-        <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-          <w:i/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:smallCaps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Hlk188447598"/>
+      <w:bookmarkStart w:id="15" w:name="_Ref14185972"/>
+      <w:bookmarkStart w:id="16" w:name="_Hlk188448309"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="13"/>
-      <w:bookmarkEnd w:id="14"/>
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> doivent être indiqués sur une période de 7 ans à compter de la mise en service de la mesure.</w:t>
+      <w:r w:rsidRPr="00BD7B46">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5757D32B" w14:textId="6C52782C" w:rsidR="0043196E" w:rsidRPr="00132A4C" w:rsidRDefault="00092F65" w:rsidP="001B198D">
-[...88 lines deleted...]
-    <w:p w14:paraId="349604CC" w14:textId="76745E7F" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="006F0FA4" w:rsidP="00AC6682">
+    <w:p w14:paraId="349604CC" w14:textId="171F42BF" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="006F0FA4" w:rsidP="00AC6682">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Ref14185972"/>
-      <w:bookmarkStart w:id="17" w:name="_Hlk188448309"/>
+      <w:r w:rsidRPr="00132A4C">
+        <w:lastRenderedPageBreak/>
+        <w:t>Coûts imputables et aide</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5561C">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132A4C">
+        <w:t xml:space="preserve"> financière</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5561C">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132A4C">
+        <w:t xml:space="preserve"> demandée</w:t>
+      </w:r>
+      <w:r w:rsidR="009D5364">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132A4C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="15"/>
-      <w:r w:rsidRPr="00132A4C">
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="7990" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5864"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C4075E" w:rsidRPr="00132A4C" w14:paraId="5C0781BF" w14:textId="77777777" w:rsidTr="00C4075E">
+      <w:tr w:rsidR="00C4075E" w:rsidRPr="00132A4C" w14:paraId="5C0781BF" w14:textId="77777777" w:rsidTr="00BD7B46">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5864" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A42D78E" w14:textId="5FE74B41" w:rsidR="00C4075E" w:rsidRPr="00132A4C" w:rsidRDefault="006F0FA4" w:rsidP="001B198D">
+          <w:p w14:paraId="7A42D78E" w14:textId="3A0059FE" w:rsidR="00C4075E" w:rsidRPr="00132A4C" w:rsidRDefault="006F0FA4" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Coûts imputables pour les coûts d’investissement (CAPEX)</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7B46">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t> :</w:t>
             </w:r>
             <w:r w:rsidR="00203963">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="-1828504624"/>
               <w:placeholder>
@@ -5350,637 +5263,1555 @@
             <w:sdtContent>
               <w:p w14:paraId="71544D6E" w14:textId="6CDDE951" w:rsidR="00C4075E" w:rsidRPr="00203963" w:rsidRDefault="00741E6D" w:rsidP="001B198D">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00203963">
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Montant en CHF</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C4075E" w:rsidRPr="00132A4C" w14:paraId="58B2E386" w14:textId="77777777" w:rsidTr="00C4075E">
+      <w:tr w:rsidR="00C4075E" w:rsidRPr="00423574" w14:paraId="58B2E386" w14:textId="77777777" w:rsidTr="00C5561C">
         <w:trPr>
           <w:trHeight w:val="518"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5864" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3672B0C2" w14:textId="4E73317E" w:rsidR="00C4075E" w:rsidRPr="00132A4C" w:rsidRDefault="006F0FA4" w:rsidP="001B198D">
+          <w:p w14:paraId="3672B0C2" w14:textId="3B7BF2C8" w:rsidR="00C4075E" w:rsidRPr="00132A4C" w:rsidRDefault="006F0FA4" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Coûts imputables pour les coûts d’exploitation (OPEX</w:t>
+              <w:t xml:space="preserve">Coûts imputables pour les coûts </w:t>
+            </w:r>
+            <w:r w:rsidR="00B34D6F">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">annuels </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00132A4C">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>d’exploitation</w:t>
+            </w:r>
+            <w:r w:rsidR="00C5561C">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00132A4C">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>(OPEX</w:t>
             </w:r>
             <w:r w:rsidR="00425B8E" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7B46">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t> :</w:t>
             </w:r>
             <w:r w:rsidR="00203963">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C4075E" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68F3C589" w14:textId="470E72AB" w:rsidR="00C4075E" w:rsidRPr="00203963" w:rsidRDefault="00C4075E" w:rsidP="001B198D">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5561C" w:rsidRPr="00132A4C" w14:paraId="0662A594" w14:textId="77777777" w:rsidTr="00BD7B46">
+        <w:trPr>
+          <w:trHeight w:val="126"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5864" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78F1A040" w14:textId="1475AEAB" w:rsidR="00C5561C" w:rsidRPr="00132A4C" w:rsidRDefault="00C5561C" w:rsidP="00BD7B46">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Année 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:id w:val="608403386"/>
+              <w:id w:val="-1128389876"/>
               <w:placeholder>
-                <w:docPart w:val="47DD2630B8CE459D9F90D75597D2DBAB"/>
+                <w:docPart w:val="4194569298674FB8985E2C072F1578B6"/>
               </w:placeholder>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="68F3C589" w14:textId="780C05E9" w:rsidR="00C4075E" w:rsidRPr="00203963" w:rsidRDefault="00741E6D" w:rsidP="001B198D">
+              <w:p w14:paraId="689DBCD8" w14:textId="0DEC04D1" w:rsidR="00C5561C" w:rsidRDefault="00C5561C" w:rsidP="001B198D">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00203963">
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Montant en CHF</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C4075E" w:rsidRPr="00132A4C" w14:paraId="1E92130A" w14:textId="77777777" w:rsidTr="00C4075E">
+      <w:tr w:rsidR="00C5561C" w:rsidRPr="00132A4C" w14:paraId="07C1EF7E" w14:textId="77777777" w:rsidTr="00BD7B46">
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="173"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5864" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CF41BDC" w14:textId="200AFB3D" w:rsidR="00C4075E" w:rsidRPr="00132A4C" w:rsidRDefault="00C4075E" w:rsidP="001B198D">
+          <w:p w14:paraId="69A9AB53" w14:textId="5234801E" w:rsidR="00C5561C" w:rsidRPr="00132A4C" w:rsidRDefault="00C5561C" w:rsidP="00BD7B46">
             <w:pPr>
               <w:suppressAutoHyphens/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:iCs/>
+              <w:ind w:left="567"/>
+              <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00132A4C">
-[...45 lines deleted...]
-              <w:t>sur 7 ans</w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Année 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:id w:val="1994526067"/>
+              <w:id w:val="1773279955"/>
               <w:placeholder>
-                <w:docPart w:val="0DF5D4328EC446A3AFA6263319B7D219"/>
+                <w:docPart w:val="174C54B596A9431DBFFECDB0716A10EA"/>
               </w:placeholder>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7BDD8E2D" w14:textId="61FEFCB2" w:rsidR="00C4075E" w:rsidRPr="00203963" w:rsidRDefault="00741E6D" w:rsidP="001B198D">
+              <w:p w14:paraId="2D1E8ADC" w14:textId="5DF535D7" w:rsidR="00C5561C" w:rsidRDefault="00C5561C" w:rsidP="001B198D">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00203963">
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Montant en CHF</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C4075E" w:rsidRPr="00132A4C" w14:paraId="797F4158" w14:textId="77777777" w:rsidTr="00C4075E">
+      <w:tr w:rsidR="00C5561C" w:rsidRPr="00132A4C" w14:paraId="0977A392" w14:textId="77777777" w:rsidTr="00BD7B46">
+        <w:trPr>
+          <w:trHeight w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5864" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09332680" w14:textId="324939C1" w:rsidR="00C5561C" w:rsidRPr="00132A4C" w:rsidRDefault="00C5561C" w:rsidP="00BD7B46">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Année 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:id w:val="-347492092"/>
+              <w:placeholder>
+                <w:docPart w:val="D11CD435BC904D00AB739A619D720297"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="0A58BDD7" w14:textId="2D753143" w:rsidR="00C5561C" w:rsidRDefault="00C5561C" w:rsidP="001B198D">
+                <w:pPr>
+                  <w:suppressAutoHyphens/>
+                  <w:jc w:val="left"/>
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="fr-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00203963">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="fr-CH"/>
+                  </w:rPr>
+                  <w:t>Montant en CHF</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5561C" w:rsidRPr="00132A4C" w14:paraId="42E9A2DC" w14:textId="77777777" w:rsidTr="00BD7B46">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5864" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4353BAF4" w14:textId="25B8333F" w:rsidR="00C5561C" w:rsidRPr="00132A4C" w:rsidRDefault="00C5561C" w:rsidP="00BD7B46">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Année 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:id w:val="290173729"/>
+              <w:placeholder>
+                <w:docPart w:val="3D526621D9034E16850C06A5421D7EEC"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="7E37EF70" w14:textId="0E399D74" w:rsidR="00C5561C" w:rsidRDefault="00C5561C" w:rsidP="001B198D">
+                <w:pPr>
+                  <w:suppressAutoHyphens/>
+                  <w:jc w:val="left"/>
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="fr-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00203963">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="fr-CH"/>
+                  </w:rPr>
+                  <w:t>Montant en CHF</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5561C" w:rsidRPr="00132A4C" w14:paraId="76CC4437" w14:textId="77777777" w:rsidTr="00BD7B46">
+        <w:trPr>
+          <w:trHeight w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5864" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C43D61" w14:textId="31EBCD85" w:rsidR="00C5561C" w:rsidRPr="00132A4C" w:rsidRDefault="00C5561C" w:rsidP="00BD7B46">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Année 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:id w:val="1207139938"/>
+              <w:placeholder>
+                <w:docPart w:val="BFAB1231F4994B939D66FC2BCC650E7F"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="71737E96" w14:textId="07565BF7" w:rsidR="00C5561C" w:rsidRDefault="00C5561C" w:rsidP="001B198D">
+                <w:pPr>
+                  <w:suppressAutoHyphens/>
+                  <w:jc w:val="left"/>
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="fr-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00203963">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="fr-CH"/>
+                  </w:rPr>
+                  <w:t>Montant en CHF</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5561C" w:rsidRPr="00132A4C" w14:paraId="6E361248" w14:textId="77777777" w:rsidTr="00BD7B46">
+        <w:trPr>
+          <w:trHeight w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5864" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56F74486" w14:textId="17372112" w:rsidR="00C5561C" w:rsidRDefault="00C5561C" w:rsidP="00BD7B46">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Année 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:id w:val="-1708629113"/>
+              <w:placeholder>
+                <w:docPart w:val="925BA4D920324E94828FBF37C57D882E"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="670CB985" w14:textId="5267B42E" w:rsidR="00C5561C" w:rsidRDefault="00C5561C" w:rsidP="001B198D">
+                <w:pPr>
+                  <w:suppressAutoHyphens/>
+                  <w:jc w:val="left"/>
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="fr-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00203963">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="fr-CH"/>
+                  </w:rPr>
+                  <w:t>Montant en CHF</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5561C" w:rsidRPr="00132A4C" w14:paraId="13EAC840" w14:textId="77777777" w:rsidTr="00BD7B46">
+        <w:trPr>
+          <w:trHeight w:val="411"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5864" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C46FA9E" w14:textId="7260A2F1" w:rsidR="00C5561C" w:rsidRPr="00132A4C" w:rsidRDefault="00C5561C" w:rsidP="00BD7B46">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Année 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:id w:val="-1352786452"/>
+              <w:placeholder>
+                <w:docPart w:val="0DE17F37A51C4C14877D8299CAFBCE30"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="3A095ABD" w14:textId="76A119D0" w:rsidR="00C5561C" w:rsidRDefault="00C5561C" w:rsidP="001B198D">
+                <w:pPr>
+                  <w:suppressAutoHyphens/>
+                  <w:jc w:val="left"/>
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="fr-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00203963">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="fr-CH"/>
+                  </w:rPr>
+                  <w:t>Montant en CHF</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD7B46" w:rsidRPr="00BD7B46" w14:paraId="176CDF82" w14:textId="77777777" w:rsidTr="00BD7B46">
+        <w:trPr>
+          <w:trHeight w:val="135"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5864" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="054C5E47" w14:textId="77777777" w:rsidR="00BD7B46" w:rsidRPr="00BD7B46" w:rsidRDefault="00BD7B46" w:rsidP="00BD7B46">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="6"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC987D5" w14:textId="77777777" w:rsidR="00BD7B46" w:rsidRPr="00BD7B46" w:rsidRDefault="00BD7B46" w:rsidP="00BD7B46">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="6"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4075E" w:rsidRPr="00132A4C" w14:paraId="797F4158" w14:textId="77777777" w:rsidTr="00BD7B46">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5864" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E46AF9B" w14:textId="482C3396" w:rsidR="00C4075E" w:rsidRPr="00132A4C" w:rsidRDefault="006F0FA4" w:rsidP="001B198D">
+          <w:p w14:paraId="0E46AF9B" w14:textId="580BC623" w:rsidR="00C4075E" w:rsidRPr="00132A4C" w:rsidRDefault="00C5561C" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00132A4C">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Aide financière demandée pour les coûts d’investissement (CAPEX) </w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contributions </w:t>
+            </w:r>
+            <w:r w:rsidR="006F0FA4" w:rsidRPr="00132A4C">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d’investissement </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>demandées</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7B46">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="1052197776"/>
               <w:placeholder>
                 <w:docPart w:val="17ED123546084CF489BD792FDE51EDFE"/>
               </w:placeholder>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="48CB7D0A" w14:textId="56CAD421" w:rsidR="00C4075E" w:rsidRPr="00203963" w:rsidRDefault="00741E6D" w:rsidP="001B198D">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00203963">
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Montant en CHF</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F0FA4" w:rsidRPr="00132A4C" w14:paraId="66B4B1AB" w14:textId="77777777" w:rsidTr="00C4075E">
+      <w:tr w:rsidR="006F0FA4" w:rsidRPr="00132A4C" w14:paraId="66B4B1AB" w14:textId="77777777" w:rsidTr="00C5561C">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5864" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="349662A3" w14:textId="002B5AA8" w:rsidR="006F0FA4" w:rsidRPr="00132A4C" w:rsidRDefault="006F0FA4" w:rsidP="001B198D">
+          <w:p w14:paraId="349662A3" w14:textId="395280AF" w:rsidR="006F0FA4" w:rsidRPr="00132A4C" w:rsidRDefault="00C5561C" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00132A4C">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Aide financière demandée pour les coûts d’exploitation (OPEX) </w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Contributions</w:t>
+            </w:r>
+            <w:r w:rsidR="006F0FA4" w:rsidRPr="00132A4C">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d’exploitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> annuelles demandées</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7B46">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+            <w:r w:rsidR="006F0FA4" w:rsidRPr="00132A4C">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0852DBBD" w14:textId="6D50B3CC" w:rsidR="006F0FA4" w:rsidRPr="00203963" w:rsidRDefault="006F0FA4" w:rsidP="001B198D">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5561C" w:rsidRPr="00132A4C" w14:paraId="25E57C16" w14:textId="77777777" w:rsidTr="00BD7B46">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5864" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31CAC0BF" w14:textId="249561FF" w:rsidR="00C5561C" w:rsidRPr="00132A4C" w:rsidDel="00C5561C" w:rsidRDefault="00C5561C" w:rsidP="00BD7B46">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Année 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:id w:val="1939408947"/>
+              <w:id w:val="-1728749562"/>
               <w:placeholder>
-                <w:docPart w:val="B4602DF1654746EAB27AAEC626225785"/>
+                <w:docPart w:val="FDAE7F7627DB48F3B72C4582F6CA2EB7"/>
               </w:placeholder>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="0852DBBD" w14:textId="08600131" w:rsidR="006F0FA4" w:rsidRPr="00203963" w:rsidRDefault="006F0FA4" w:rsidP="001B198D">
+              <w:p w14:paraId="4A51242C" w14:textId="11DD43F7" w:rsidR="00C5561C" w:rsidRDefault="00C5561C" w:rsidP="00C5561C">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00203963">
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Montant en CHF</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C4075E" w:rsidRPr="00132A4C" w14:paraId="69F6EC76" w14:textId="77777777" w:rsidTr="00C4075E">
+      <w:tr w:rsidR="00C5561C" w:rsidRPr="00132A4C" w14:paraId="399F43DD" w14:textId="77777777" w:rsidTr="00BD7B46">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5864" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20FB2455" w14:textId="0B390970" w:rsidR="00C4075E" w:rsidRPr="00132A4C" w:rsidRDefault="006F0FA4" w:rsidP="001B198D">
+          <w:p w14:paraId="4CDE2461" w14:textId="3EA6D723" w:rsidR="00C5561C" w:rsidRPr="00132A4C" w:rsidDel="00C5561C" w:rsidRDefault="00C5561C" w:rsidP="00BD7B46">
             <w:pPr>
               <w:suppressAutoHyphens/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:iCs/>
+              <w:ind w:left="567"/>
+              <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00132A4C">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> (CAPEX + OPEX)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Année 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:id w:val="276144182"/>
+              <w:id w:val="751472314"/>
               <w:placeholder>
-                <w:docPart w:val="9CFFC8D47410492FA1C34C8B05F52DE0"/>
+                <w:docPart w:val="7BE8367BB59D46D2AA4EB449895A03A4"/>
               </w:placeholder>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="5DADA745" w14:textId="41C746F6" w:rsidR="00C4075E" w:rsidRPr="00203963" w:rsidRDefault="00741E6D" w:rsidP="001B198D">
+              <w:p w14:paraId="01266938" w14:textId="21983E7F" w:rsidR="00C5561C" w:rsidRDefault="00C5561C" w:rsidP="00C5561C">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00203963">
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Montant en CHF</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="17"/>
+      <w:tr w:rsidR="00C5561C" w:rsidRPr="00132A4C" w14:paraId="52C8E994" w14:textId="77777777" w:rsidTr="00BD7B46">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5864" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7613B4C5" w14:textId="5EFF3FE2" w:rsidR="00C5561C" w:rsidRPr="00132A4C" w:rsidDel="00C5561C" w:rsidRDefault="00C5561C" w:rsidP="00BD7B46">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Année 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:id w:val="-919172281"/>
+              <w:placeholder>
+                <w:docPart w:val="E84070DA8A9D4277A46174F02AF77A2B"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="6D0ACF8B" w14:textId="01429CE5" w:rsidR="00C5561C" w:rsidRDefault="00C5561C" w:rsidP="00C5561C">
+                <w:pPr>
+                  <w:suppressAutoHyphens/>
+                  <w:jc w:val="left"/>
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="fr-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00203963">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="fr-CH"/>
+                  </w:rPr>
+                  <w:t>Montant en CHF</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5561C" w:rsidRPr="00132A4C" w14:paraId="18EDBB8D" w14:textId="77777777" w:rsidTr="00BD7B46">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5864" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55F2D119" w14:textId="6F7F2864" w:rsidR="00C5561C" w:rsidRPr="00132A4C" w:rsidDel="00C5561C" w:rsidRDefault="00C5561C" w:rsidP="00BD7B46">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Année 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:id w:val="-2028468155"/>
+              <w:placeholder>
+                <w:docPart w:val="0A61556BEFD34ED48EBFC8C8A69001D8"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="5F4C9B46" w14:textId="7C3D6834" w:rsidR="00C5561C" w:rsidRDefault="00C5561C" w:rsidP="00C5561C">
+                <w:pPr>
+                  <w:suppressAutoHyphens/>
+                  <w:jc w:val="left"/>
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="fr-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00203963">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="fr-CH"/>
+                  </w:rPr>
+                  <w:t>Montant en CHF</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5561C" w:rsidRPr="00132A4C" w14:paraId="561C3C5D" w14:textId="77777777" w:rsidTr="00BD7B46">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5864" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC487CE" w14:textId="4C7540D9" w:rsidR="00C5561C" w:rsidRPr="00132A4C" w:rsidDel="00C5561C" w:rsidRDefault="00C5561C" w:rsidP="00BD7B46">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Année 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:id w:val="-1821262299"/>
+              <w:placeholder>
+                <w:docPart w:val="9F3EB65B01A54A51A4933F893CAC3520"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="1D9AC8F6" w14:textId="494595FB" w:rsidR="00C5561C" w:rsidRDefault="00C5561C" w:rsidP="00C5561C">
+                <w:pPr>
+                  <w:suppressAutoHyphens/>
+                  <w:jc w:val="left"/>
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="fr-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00203963">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="fr-CH"/>
+                  </w:rPr>
+                  <w:t>Montant en CHF</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5561C" w:rsidRPr="00132A4C" w14:paraId="45298F36" w14:textId="77777777" w:rsidTr="00BD7B46">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5864" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0390B792" w14:textId="598C9507" w:rsidR="00C5561C" w:rsidRPr="00132A4C" w:rsidDel="00C5561C" w:rsidRDefault="00C5561C" w:rsidP="00BD7B46">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Année 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:id w:val="-295383942"/>
+              <w:placeholder>
+                <w:docPart w:val="BB41256DE59B4B52A51AD2036CCD3F30"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="61DF0E04" w14:textId="013E098F" w:rsidR="00C5561C" w:rsidRDefault="00C5561C" w:rsidP="00C5561C">
+                <w:pPr>
+                  <w:suppressAutoHyphens/>
+                  <w:jc w:val="left"/>
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="fr-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00203963">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="fr-CH"/>
+                  </w:rPr>
+                  <w:t>Montant en CHF</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5561C" w:rsidRPr="00132A4C" w14:paraId="0F0022A8" w14:textId="77777777" w:rsidTr="00BD7B46">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5864" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C53E9CB" w14:textId="7D78A650" w:rsidR="00C5561C" w:rsidRPr="00132A4C" w:rsidDel="00C5561C" w:rsidRDefault="00C5561C" w:rsidP="00BD7B46">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Année 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:id w:val="-687134820"/>
+              <w:placeholder>
+                <w:docPart w:val="BE7537B93E1440C39C0640D072674143"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="7A3CF140" w14:textId="189158AE" w:rsidR="00C5561C" w:rsidRDefault="00C5561C" w:rsidP="00C5561C">
+                <w:pPr>
+                  <w:suppressAutoHyphens/>
+                  <w:jc w:val="left"/>
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="fr-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00203963">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="fr-CH"/>
+                  </w:rPr>
+                  <w:t>Montant en CHF</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="16"/>
     </w:tbl>
     <w:p w14:paraId="24D78C87" w14:textId="77777777" w:rsidR="001B198D" w:rsidRPr="001B198D" w:rsidRDefault="001B198D" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:sectPr w:rsidR="001B198D" w:rsidRPr="001B198D" w:rsidSect="00203963">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0466EE0E" w14:textId="7AFAFF0E" w:rsidR="001B198D" w:rsidRDefault="006F0FA4" w:rsidP="001B198D">
+    <w:p w14:paraId="0466EE0E" w14:textId="4BD9620F" w:rsidR="001B198D" w:rsidRDefault="0012592C" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:sectPr w:rsidR="001B198D" w:rsidSect="00203963">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A4C">
+      <w:r w:rsidRPr="0012592C">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Ces données seront utilisées pour calculer le rapport coût-bénéfice lors du process d'évaluation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006F0FA4" w:rsidRPr="00132A4C">
+        <w:rPr>
+          <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Veuillez indiquer les détails dans le formulaire Excel sur les coûts (</w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="00561A19">
+        <w:r w:rsidR="00423574">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
-          <w:t>annexe financière</w:t>
+          <w:t>fiche</w:t>
+        </w:r>
+        <w:r w:rsidR="00423574" w:rsidRPr="00561A19">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:lang w:val="fr-CH"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> financière</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00132A4C">
+      <w:r w:rsidR="00423574" w:rsidRPr="00C60E77">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00423574" w:rsidRPr="005A412C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="00423574" w:rsidRPr="005A412C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:lang w:val="fr-CH"/>
+          </w:rPr>
+          <w:t>fiche financière pour entreprises du SEQE</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006F0FA4" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C11233" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007979B7">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00374327">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Veuillez </w:t>
       </w:r>
       <w:r w:rsidR="007656C3">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>noter que les postes de coûts supérieurs à CHF 100'000 doivent être justifiés par des offres ou des explications sourcées.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66AF5F5A" w14:textId="56312976" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="004D5163" w:rsidP="00AC6682">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
-        <w:lastRenderedPageBreak/>
         <w:t>Durée de la mise en œuvre de la mesure et durée de l'effet de la mesure</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9307" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2184"/>
         <w:gridCol w:w="1988"/>
         <w:gridCol w:w="27"/>
         <w:gridCol w:w="1007"/>
         <w:gridCol w:w="2081"/>
         <w:gridCol w:w="1990"/>
         <w:gridCol w:w="30"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00106C31" w:rsidRPr="006E3664" w14:paraId="560F5676" w14:textId="77777777" w:rsidTr="00373D34">
+      <w:tr w:rsidR="00106C31" w:rsidRPr="00423574" w14:paraId="560F5676" w14:textId="77777777" w:rsidTr="00373D34">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="456D348A" w14:textId="796FE884" w:rsidR="00106C31" w:rsidRPr="00132A4C" w:rsidRDefault="00106C31" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Date prévue de la décision définitive de la mise en œuvre de la mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Funotenzeichen"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:footnoteReference w:id="4"/>
+              <w:footnoteReference w:id="5"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="968860619"/>
               <w:placeholder>
                 <w:docPart w:val="3E131B1CE26E4AF0955CC9CDFF182895"/>
               </w:placeholder>
             </w:sdtPr>
@@ -6049,51 +6880,51 @@
           <w:p w14:paraId="46131120" w14:textId="77777777" w:rsidR="00106C31" w:rsidRPr="00132A4C" w:rsidRDefault="00106C31" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6484CF3D" w14:textId="77777777" w:rsidR="00106C31" w:rsidRDefault="00106C31" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC6682" w:rsidRPr="006E3664" w14:paraId="2CBFBE36" w14:textId="77777777" w:rsidTr="00AC6682">
+      <w:tr w:rsidR="00AC6682" w:rsidRPr="00423574" w14:paraId="2CBFBE36" w14:textId="77777777" w:rsidTr="00AC6682">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DDE4E7F" w14:textId="77777777" w:rsidR="00AC6682" w:rsidRPr="00AC6682" w:rsidRDefault="00AC6682" w:rsidP="00AC6682">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
@@ -6141,90 +6972,90 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71F3B04F" w14:textId="77777777" w:rsidR="00AC6682" w:rsidRPr="00AC6682" w:rsidRDefault="00AC6682" w:rsidP="00AC6682">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001307BA" w:rsidRPr="006E3664" w14:paraId="0A1F18EC" w14:textId="77777777" w:rsidTr="00203963">
+      <w:tr w:rsidR="001307BA" w:rsidRPr="00423574" w14:paraId="0A1F18EC" w14:textId="77777777" w:rsidTr="00203963">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70E9E73E" w14:textId="40594D3A" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="004D5163" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Début de la mise en </w:t>
             </w:r>
             <w:r w:rsidR="000A0258" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>œuvre</w:t>
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> de la mesure</w:t>
             </w:r>
             <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rStyle w:val="Funotenzeichen"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:footnoteReference w:id="5"/>
+              <w:footnoteReference w:id="6"/>
             </w:r>
             <w:r w:rsidR="00203963">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
@@ -6297,51 +7128,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Fin de la mise en </w:t>
             </w:r>
             <w:r w:rsidR="000A0258" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>œuvre</w:t>
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> de la mesure</w:t>
             </w:r>
             <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rStyle w:val="Funotenzeichen"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:footnoteReference w:id="6"/>
+              <w:footnoteReference w:id="7"/>
             </w:r>
             <w:r w:rsidR="00203963">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
@@ -6366,51 +7197,51 @@
                   <w:showingPlcHdr/>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="5EA564F6" w14:textId="4FFB66E5" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00741E6D" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
                         <w:rStyle w:val="Platzhaltertext"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC6682" w:rsidRPr="006E3664" w14:paraId="022EFBCC" w14:textId="77777777" w:rsidTr="00AC6682">
+      <w:tr w:rsidR="00AC6682" w:rsidRPr="00423574" w14:paraId="022EFBCC" w14:textId="77777777" w:rsidTr="00AC6682">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07C6E638" w14:textId="77777777" w:rsidR="00AC6682" w:rsidRPr="00AC6682" w:rsidRDefault="00AC6682" w:rsidP="00AC6682">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
@@ -6458,51 +7289,51 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="037D8A4A" w14:textId="77777777" w:rsidR="00AC6682" w:rsidRPr="00AC6682" w:rsidRDefault="00AC6682" w:rsidP="00AC6682">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001307BA" w:rsidRPr="006E3664" w14:paraId="1748BC92" w14:textId="77777777" w:rsidTr="00203963">
+      <w:tr w:rsidR="001307BA" w:rsidRPr="00423574" w14:paraId="1748BC92" w14:textId="77777777" w:rsidTr="00203963">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="30" w:type="dxa"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="660BCA42" w14:textId="7ACE7EB8" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="004D5163" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Durée de l’effet</w:t>
             </w:r>
             <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
               <w:rPr>
@@ -6582,407 +7413,447 @@
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DC630BD" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="001307BA" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3E97DC4E" w14:textId="01CD8CBD" w:rsidR="000A0258" w:rsidRPr="00132A4C" w:rsidRDefault="000A0258" w:rsidP="00AC6682">
+    <w:p w14:paraId="56DD22E1" w14:textId="2D811DC7" w:rsidR="00C5561C" w:rsidRDefault="00C5561C" w:rsidP="00AC6682">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Hlk188448172"/>
-[...1 lines deleted...]
-        <w:t>Rapport coûts/bénéfices</w:t>
+      <w:bookmarkStart w:id="17" w:name="_Hlk215131568"/>
+      <w:bookmarkStart w:id="18" w:name="_Hlk184386631"/>
+      <w:r w:rsidRPr="00C5561C">
+        <w:lastRenderedPageBreak/>
+        <w:t>Génération de certificats et d'attestations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F260E3" w14:textId="73ED28B9" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="000A0258" w:rsidP="001B198D">
+    <w:p w14:paraId="683343BD" w14:textId="121BF022" w:rsidR="00C5561C" w:rsidRPr="00C5561C" w:rsidRDefault="00C5561C" w:rsidP="00C5561C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>La</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5561C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mesure devrait-elle générer des certificats </w:t>
+      </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
-          <w:lang w:val="fr-CH"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>selon des normes volontaires</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5561C">
         <w:rPr>
           <w:i/>
-          <w:lang w:val="fr-CH"/>
-[...1 lines deleted...]
-        <w:t>:</w:t>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou des attestations </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132A4C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>selon la loi sur le CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132A4C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5561C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...122 lines deleted...]
-    <w:p w14:paraId="6D7149FE" w14:textId="6CE42E60" w:rsidR="00B3316E" w:rsidRDefault="00B3316E" w:rsidP="00AC6682">
+    <w:p w14:paraId="7EA449F8" w14:textId="77777777" w:rsidR="00C5561C" w:rsidRPr="00066D8F" w:rsidRDefault="0012592C" w:rsidP="00C5561C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
+          </w:rPr>
+          <w:id w:val="-1425957276"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00C5561C" w:rsidRPr="00066D8F">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C5561C" w:rsidRPr="00066D8F">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68FE1C51" w14:textId="10408752" w:rsidR="00C5561C" w:rsidRPr="00C5561C" w:rsidRDefault="0012592C" w:rsidP="00C5561C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
+          </w:rPr>
+          <w:id w:val="-902447719"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00C5561C" w:rsidRPr="00066D8F">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C5561C" w:rsidRPr="00066D8F">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D7149FE" w14:textId="777B78FB" w:rsidR="00B3316E" w:rsidRDefault="00B3316E" w:rsidP="00AC6682">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Hlk215131568"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="18"/>
       <w:r>
         <w:t>Recettes non liées à l’usage prévu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0495E2A5" w14:textId="318F5DDB" w:rsidR="00507C4E" w:rsidRPr="00066D8F" w:rsidRDefault="00B3316E" w:rsidP="00B3316E">
+    <w:p w14:paraId="0495E2A5" w14:textId="1A940FA4" w:rsidR="00507C4E" w:rsidRPr="00066D8F" w:rsidRDefault="00B3316E" w:rsidP="00B3316E">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066D8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">La mesure peut-elle générer des recettes non </w:t>
       </w:r>
       <w:r w:rsidR="00507C4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">liées à l’usage </w:t>
       </w:r>
       <w:r w:rsidRPr="00066D8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>prévu</w:t>
       </w:r>
       <w:r w:rsidR="00507C4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (càd des recettes qui ne proviennent pas du but premier de la mesure) ? Un</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00066D8F">
+        <w:t xml:space="preserve"> (c</w:t>
+      </w:r>
+      <w:r w:rsidR="009D5364">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> exemple</w:t>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00507C4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de recettes non prévues serait, dans le cas de batteries de stockage dont le but premier est de soutenir une infrastructure de recharge, les recettes supplémentaires liées au services système rendus par les batteries.</w:t>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r w:rsidR="009D5364">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00507C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>d des recettes qui ne proviennent pas du but premier de la mesure) ? Un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066D8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exemple</w:t>
+      </w:r>
+      <w:r w:rsidR="00507C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de recettes non prévues serait, dans le cas de batteries de stockage dont le but premier est de soutenir une infrastructure de recharge, les recettes supplémentaires liées au service système rendus par les batteries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5899B803" w14:textId="69622658" w:rsidR="00B3316E" w:rsidRPr="00066D8F" w:rsidRDefault="00D7602E" w:rsidP="00B3316E">
+    <w:p w14:paraId="5899B803" w14:textId="69622658" w:rsidR="00B3316E" w:rsidRPr="00066D8F" w:rsidRDefault="0012592C" w:rsidP="00B3316E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="1684708635"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B3316E" w:rsidRPr="00066D8F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B3316E" w:rsidRPr="00066D8F">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oui</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C35265B" w14:textId="421B6AD4" w:rsidR="00B3316E" w:rsidRPr="00066D8F" w:rsidRDefault="00D7602E" w:rsidP="00B3316E">
+    <w:p w14:paraId="1C35265B" w14:textId="421B6AD4" w:rsidR="00B3316E" w:rsidRPr="00066D8F" w:rsidRDefault="0012592C" w:rsidP="00B3316E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-2066170423"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B3316E" w:rsidRPr="00066D8F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B3316E" w:rsidRPr="00066D8F">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Non</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5CE7B2" w14:textId="578BE603" w:rsidR="00B3316E" w:rsidRDefault="00B3316E" w:rsidP="009053C3">
+    <w:p w14:paraId="1D5CE7B2" w14:textId="299DDB1E" w:rsidR="00B3316E" w:rsidRDefault="00B3316E" w:rsidP="009053C3">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066D8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Si oui, veuillez décrire l'activité en question.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00066D8F" w:rsidRPr="006E3664" w14:paraId="09D13A9A" w14:textId="77777777" w:rsidTr="00AC6682">
+      <w:tr w:rsidR="00066D8F" w:rsidRPr="00423574" w14:paraId="09D13A9A" w14:textId="77777777" w:rsidTr="00AC6682">
         <w:trPr>
           <w:trHeight w:val="2593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="1466705364"/>
               <w:placeholder>
                 <w:docPart w:val="0BA6994486984A7A90EF698D0B2B0BA5"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
@@ -6993,57 +7864,56 @@
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="3A55D4CB" w14:textId="77777777" w:rsidR="00066D8F" w:rsidRPr="00132A4C" w:rsidRDefault="00066D8F" w:rsidP="00BF18E4">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
                         <w:rStyle w:val="Platzhaltertext"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p w14:paraId="2064FC01" w14:textId="76D8924B" w:rsidR="004B29A0" w:rsidRDefault="00677896" w:rsidP="00AC6682">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
-        <w:lastRenderedPageBreak/>
         <w:t>Délocalisation</w:t>
       </w:r>
       <w:r w:rsidR="00AD2A6D" w:rsidRPr="00132A4C">
         <w:t xml:space="preserve"> des émissions de gaz à effet de serre vers l’étranger (Carbon Leakage)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24698D3C" w14:textId="77777777" w:rsidR="001B198D" w:rsidRPr="00132A4C" w:rsidRDefault="001B198D" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Si la mise en œuvre de la mesure concerne des secteurs ou des sous-secteurs pour lesquels on peut supposer qu'il existe un risque de délocalisation des émissions de CO</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
@@ -7074,51 +7944,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>- Code NACE / code Prodcome (répertoire des activités économiques)</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:footnoteReference w:id="7"/>
+        <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6395D5D0" w14:textId="77777777" w:rsidR="001B198D" w:rsidRPr="00132A4C" w:rsidRDefault="001B198D" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
@@ -7138,331 +8008,358 @@
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>-eq ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="063872C5" w14:textId="77777777" w:rsidR="001B198D" w:rsidRPr="00132A4C" w:rsidRDefault="001B198D" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>- part de la production du secteur/sous-secteur spécifique par rapport à la production totale de l'entreprise/de l'installation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55EE1D9B" w14:textId="77777777" w:rsidR="001B198D" w:rsidRDefault="001B198D" w:rsidP="001B198D">
+    <w:p w14:paraId="55EE1D9B" w14:textId="7A32EF64" w:rsidR="001B198D" w:rsidRDefault="001B198D" w:rsidP="001B198D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>La preuve peut être apportée conformément aux secteurs et sous-secteurs à risque de fuite de carbon</w:t>
+      </w:r>
+      <w:r w:rsidR="00E83DF4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00A63197">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43EE3232" w14:textId="268E2DD3" w:rsidR="00A63197" w:rsidRDefault="00A63197" w:rsidP="001B198D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A63197" w:rsidSect="00203963">
-          <w:headerReference w:type="first" r:id="rId24"/>
+          <w:headerReference w:type="first" r:id="rId25"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="233C72E4" w14:textId="6D568610" w:rsidR="00A63197" w:rsidRDefault="001B198D" w:rsidP="00A63197">
+    <w:p w14:paraId="233C72E4" w14:textId="1A016395" w:rsidR="00A63197" w:rsidRDefault="001B198D" w:rsidP="00A63197">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A63197" w:rsidSect="00203963">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>identifiés</w:t>
-[...10 lines deleted...]
-      <w:hyperlink r:id="rId25" w:anchor=":~:text=D%C3%A9cision%20d%C3%A9l%C3%A9gu%C3%A9e%20(UE)%202019%2F,2021%2D2030%20(Texte%20pr%C3%A9sentant%20de" w:history="1">
+        <w:t>identifiés dans le SEQE (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:anchor=":~:text=D%C3%A9cision%20d%C3%A9l%C3%A9gu%C3%A9e%20(UE)%202019%2F,2021%2D2030%20(Texte%20pr%C3%A9sentant%20de" w:history="1">
         <w:r w:rsidR="00066D8F" w:rsidRPr="00132A4C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
           </w:rPr>
           <w:t>décision (UE) 2019/708</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">). Si la preuve fournie s'écarte de ces critères, il convient d'expliquer comment l'effet de la délocalisation a été </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007656C3">
+        <w:t xml:space="preserve">). Si la preuve fournie </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34D6F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
+        <w:t>ne se base pas sur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132A4C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ces critères, il convient d'expliquer comment l'effet de la délocalisation a été </w:t>
+      </w:r>
+      <w:r w:rsidR="007656C3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
+        </w:rPr>
         <w:t>estimé. Pour cela vous pouvez vous baser par exemple sur les questions suivantes :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF17480" w14:textId="77777777" w:rsidR="001B198D" w:rsidRDefault="007656C3" w:rsidP="001B198D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Quelle est la différence entre les coûts de production des sites suisses (en CHF/ t de capacités installées) et étrangers ? Existe-t-il des fournisseurs étrangers dont les coûts salariaux ou énergétiques sont nettement inférieurs et qui exercent une pression en faveur d’une délocalisation ? Les marchés cibles sont-ils soumis à des réglementaires moins contraignante</w:t>
       </w:r>
       <w:r w:rsidR="000C6D21">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">s en matière de protection de l’environnement ou des conditions de travail ? Les composants critiques doivent-ils être achetés à l’étranger et existe-t-il un risque que le montage et la fabrication soient également délocalisés ? L’entreprise prévoit-elle des stratégies d’expansion à l’étranger qui rendraient probable une délocalisation de la production existante ? </w:t>
+        <w:t xml:space="preserve">s en matière de protection de l’environnement ou des conditions de travail ? Les composants critiques doivent-ils être achetés à l’étranger et existe-t-il un risque que le montage et la fabrication soient également délocalisés ? L’entreprise prévoit-elle des </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6D21">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">stratégies d’expansion à l’étranger qui rendraient probable une délocalisation de la production existante ? </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B29A0" w:rsidRPr="006E3664" w14:paraId="6FD174ED" w14:textId="77777777" w:rsidTr="005E7C7E">
+      <w:tr w:rsidR="004B29A0" w:rsidRPr="00423574" w14:paraId="6FD174ED" w14:textId="77777777" w:rsidTr="005E7C7E">
         <w:trPr>
           <w:trHeight w:val="2948"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="20" w:displacedByCustomXml="next"/>
+          <w:bookmarkEnd w:id="18" w:displacedByCustomXml="next"/>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="1093202401"/>
               <w:placeholder>
                 <w:docPart w:val="44DDCCBBBC60417F8A69404861E0BA13"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="-1366133329"/>
                   <w:placeholder>
                     <w:docPart w:val="720D4CE0660745708AE09F1D250C1501"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="416C38F2" w14:textId="3F0A9778" w:rsidR="004B29A0" w:rsidRPr="00132A4C" w:rsidRDefault="00677896" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
                         <w:rStyle w:val="Platzhaltertext"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2831F1B0" w14:textId="08A3DB35" w:rsidR="004B29A0" w:rsidRPr="00132A4C" w:rsidRDefault="004B29A0" w:rsidP="00AC6682">
+    <w:p w14:paraId="337AE172" w14:textId="77777777" w:rsidR="00765694" w:rsidRPr="00C5561C" w:rsidRDefault="00765694" w:rsidP="00765694">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Hlk188449960"/>
+    </w:p>
+    <w:p w14:paraId="2831F1B0" w14:textId="0C2799AD" w:rsidR="004B29A0" w:rsidRPr="00132A4C" w:rsidRDefault="00677896" w:rsidP="00AC6682">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Hlk188449960"/>
       <w:r w:rsidRPr="00132A4C">
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00677896" w:rsidRPr="00132A4C">
         <w:t xml:space="preserve">Effets sur l’environnement et sur l’utilisation de ressources naturelles </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B29A0" w:rsidRPr="006E3664" w14:paraId="06B3411A" w14:textId="77777777" w:rsidTr="005E7C7E">
+      <w:tr w:rsidR="004B29A0" w:rsidRPr="00423574" w14:paraId="06B3411A" w14:textId="77777777" w:rsidTr="005E7C7E">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F11BE03" w14:textId="25D1DC11" w:rsidR="00677896" w:rsidRPr="00132A4C" w:rsidRDefault="00677896" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Quels sont les effets positifs et négatifs prévisibles de la mesure sur l'environnement et la consommation de ressources naturelles (par exemple, une meilleure qualité de l'air ou une augmentation des nuisances sonores) ? Existe-t-il un écobilan de la mesure ou une autre forme d'analyse des risques scientifiquement fondée ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B29A0" w:rsidRPr="006E3664" w14:paraId="7CF5EDC3" w14:textId="77777777" w:rsidTr="00AC6682">
+      <w:tr w:rsidR="004B29A0" w:rsidRPr="00423574" w14:paraId="7CF5EDC3" w14:textId="77777777" w:rsidTr="00AC6682">
         <w:trPr>
           <w:trHeight w:val="2487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="632134786"/>
               <w:placeholder>
                 <w:docPart w:val="A30E7789C05E44249B12A47D1A1F7BA5"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
@@ -7473,57 +8370,56 @@
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="25D524EA" w14:textId="1102ED1C" w:rsidR="004B29A0" w:rsidRPr="00132A4C" w:rsidRDefault="003E39F6" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
                         <w:rStyle w:val="Platzhaltertext"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p w14:paraId="36789AA7" w14:textId="792F79A6" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00EA4F23" w:rsidP="00AC6682">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C761E1" w:rsidRPr="00132A4C">
         <w:t xml:space="preserve">Autres subventions de la Confédération </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27CE4206" w14:textId="0769B67F" w:rsidR="00C761E1" w:rsidRPr="00132A4C" w:rsidRDefault="00C761E1" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Une demande officielle d'aide financière a-t-elle déjà été déposée auprès d'une institution de financement de la Confédération (OFEN, Innosuisse, OFEV, FNS, OFT, OFROU, etc.) pour la présente mesure ou est-ce prévu à l'avenir ?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -7539,51 +8435,51 @@
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="755"/>
         <w:gridCol w:w="756"/>
         <w:gridCol w:w="756"/>
         <w:gridCol w:w="756"/>
         <w:gridCol w:w="6048"/>
       </w:tblGrid>
       <w:tr w:rsidR="001307BA" w:rsidRPr="00132A4C" w14:paraId="2AD025A5" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="755" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A43A562" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+          <w:p w14:paraId="4A43A562" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-67959472"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
                   <w:rPr>
@@ -7601,51 +8497,51 @@
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="202C7B31" w14:textId="1EAD726E" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00C761E1" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="657ED16D" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+          <w:p w14:paraId="657ED16D" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="200289936"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
@@ -7684,85 +8580,85 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6048" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0ED209D7" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="001307BA" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E40E8B0" w14:textId="2664EB3B" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00C761E1" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Hlk188450178"/>
+      <w:bookmarkStart w:id="21" w:name="_Hlk188450178"/>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Si oui, indiquez la date de la/des demande(s), l'institution de financement et la/les décision(s).</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001307BA" w:rsidRPr="006E3664" w14:paraId="777BD8E7" w14:textId="77777777" w:rsidTr="00ED1ECB">
+      <w:tr w:rsidR="001307BA" w:rsidRPr="00423574" w14:paraId="777BD8E7" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="446903227"/>
               <w:placeholder>
                 <w:docPart w:val="3F067C44C93F47358C0E9149EC3E6B3F"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
@@ -7796,51 +8692,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2909ADB6" w14:textId="2465B3F2" w:rsidR="001D138D" w:rsidRPr="00132A4C" w:rsidRDefault="007537BA" w:rsidP="001B198D">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Contenu de la mesure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7359F249" w14:textId="35609B74" w:rsidR="001D138D" w:rsidRPr="00132A4C" w:rsidRDefault="007537BA" w:rsidP="00AC6682">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:rPr>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Hlk188446490"/>
+      <w:bookmarkStart w:id="22" w:name="_Hlk188446490"/>
       <w:r w:rsidRPr="00132A4C">
         <w:t>Contexte de la mesure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5783CF65" w14:textId="5D0F2F4D" w:rsidR="0018438F" w:rsidRPr="00132A4C" w:rsidRDefault="0018438F" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Expliquez la situation actuelle de l'entreprise</w:t>
       </w:r>
       <w:r w:rsidR="003D5DA9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -7874,51 +8770,51 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D138D" w:rsidRPr="006E3664" w14:paraId="69D87E35" w14:textId="77777777" w:rsidTr="00862D5F">
+      <w:tr w:rsidR="001D138D" w:rsidRPr="00423574" w14:paraId="69D87E35" w14:textId="77777777" w:rsidTr="00862D5F">
         <w:trPr>
           <w:trHeight w:val="2835"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="-421639373"/>
               <w:placeholder>
                 <w:docPart w:val="5925B2E84CAD4C3C92F027248C1DC359"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
@@ -7929,83 +8825,83 @@
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="0596160C" w14:textId="4563083B" w:rsidR="001D138D" w:rsidRPr="00132A4C" w:rsidRDefault="0018438F" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
                         <w:rStyle w:val="Platzhaltertext"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p w14:paraId="7DC06959" w14:textId="65C47C62" w:rsidR="001D138D" w:rsidRPr="00132A4C" w:rsidRDefault="001D71D8" w:rsidP="00AC6682">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:rPr>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:t xml:space="preserve">Description détaillée </w:t>
       </w:r>
       <w:r w:rsidR="00C0668F">
         <w:t xml:space="preserve">du projet et </w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:t xml:space="preserve">de la mesure (max. 10 pages) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EA4C342" w14:textId="58C1530D" w:rsidR="00CE4D6E" w:rsidRPr="00132A4C" w:rsidRDefault="00CE4D6E" w:rsidP="001B198D">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Hlk188450615"/>
+      <w:bookmarkStart w:id="23" w:name="_Hlk188450615"/>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Veuillez fournir une description détaillée de la mise en œuvre du projet selon la structure suivante : 1. Conception et étude préliminaire - 2. Développement et planification préliminaire - 3. Planification détaillée - 4. Construction, installation - 5. Mise en service et validation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26115CCF" w14:textId="293E28F4" w:rsidR="001D138D" w:rsidRPr="00132A4C" w:rsidRDefault="00CE4D6E" w:rsidP="001B198D">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
@@ -8023,189 +8919,188 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D138D" w:rsidRPr="006E3664" w14:paraId="5335CC5E" w14:textId="77777777" w:rsidTr="00862D5F">
+      <w:tr w:rsidR="001D138D" w:rsidRPr="00423574" w14:paraId="5335CC5E" w14:textId="77777777" w:rsidTr="00862D5F">
         <w:trPr>
           <w:trHeight w:val="2835"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
           </w:tcPr>
-          <w:bookmarkStart w:id="26" w:name="_Hlk188446678" w:displacedByCustomXml="next"/>
+          <w:bookmarkStart w:id="24" w:name="_Hlk188446678" w:displacedByCustomXml="next"/>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="-2012054095"/>
               <w:placeholder>
                 <w:docPart w:val="FCD02719E4F14B238512123B3C596DBA"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="1235125007"/>
                   <w:placeholder>
                     <w:docPart w:val="6F22480F789E430C98A0480A8486AC92"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="03223AC8" w14:textId="4EA0262D" w:rsidR="001D138D" w:rsidRPr="00132A4C" w:rsidRDefault="00CE4D6E" w:rsidP="00397912">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
                         <w:rStyle w:val="Platzhaltertext"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p w14:paraId="4F2F3BA8" w14:textId="271D5615" w:rsidR="00923C41" w:rsidRPr="00132A4C" w:rsidRDefault="00CE4D6E" w:rsidP="00AC6682">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
-        <w:lastRenderedPageBreak/>
         <w:t>Potentiel d’application</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00923C41" w:rsidRPr="006E3664" w14:paraId="2EF9617E" w14:textId="77777777" w:rsidTr="0053032C">
+      <w:tr w:rsidR="00923C41" w:rsidRPr="00423574" w14:paraId="2EF9617E" w14:textId="77777777" w:rsidTr="0053032C">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62108634" w14:textId="1A1668DB" w:rsidR="00923C41" w:rsidRPr="00132A4C" w:rsidRDefault="00432F35" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Estimez le potentiel de multiplication en Suisse de la mesure ou des technologies utilisées, c'est-à-dire le type et le nombre d'autres cas d'application et le potentiel total d'atténuation qui y est associé. Expliquez comment et par quels acteurs la mesure ou les technologies utilisées peuvent être mises à l'échelle et multipliées en Suisse.</w:t>
             </w:r>
             <w:r w:rsidR="007D0F37">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Veuillez indiquer si des brevets sont prévus pour l’implémentation de la mesure </w:t>
             </w:r>
             <w:r w:rsidR="007979B7">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="007D0F37">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>ou certaines parties de celle-ci). Si oui, veuillez décrire comment d’autres entreprises pourront utiliser la technologie / le processus dans l’avenir</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00923C41" w:rsidRPr="006E3664" w14:paraId="065F0D2A" w14:textId="77777777" w:rsidTr="0053032C">
+      <w:tr w:rsidR="00923C41" w:rsidRPr="00423574" w14:paraId="065F0D2A" w14:textId="77777777" w:rsidTr="0053032C">
         <w:trPr>
           <w:trHeight w:val="2948"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="1282604022"/>
               <w:placeholder>
                 <w:docPart w:val="8F22612C23554EDF94F18A4501B14C42"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
@@ -8224,104 +9119,105 @@
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
                         <w:rStyle w:val="Platzhaltertext"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="345EC0D5" w14:textId="46EEF9B9" w:rsidR="001D138D" w:rsidRPr="00132A4C" w:rsidRDefault="00432F35" w:rsidP="00AC6682">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:rPr>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
+        <w:lastRenderedPageBreak/>
         <w:t>Calendrier</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D138D" w:rsidRPr="006E3664" w14:paraId="6E7CCC63" w14:textId="77777777" w:rsidTr="00862D5F">
+      <w:tr w:rsidR="001D138D" w:rsidRPr="00423574" w14:paraId="6E7CCC63" w14:textId="77777777" w:rsidTr="00862D5F">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32186F91" w14:textId="17C8F0D6" w:rsidR="001D138D" w:rsidRPr="00132A4C" w:rsidRDefault="00432F35" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Représentez graphiquement le calendrier de mise en œuvre de la mesure (par exemple sous la forme d'un tableau ou d'un diagramme de GANTT). Définissez le contenu, la chronologie (date de début, date de fin), les étapes à franchir et les résultats à livrer pour chaque activité.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D138D" w:rsidRPr="006E3664" w14:paraId="2CBD0B19" w14:textId="77777777" w:rsidTr="00862D5F">
+      <w:tr w:rsidR="001D138D" w:rsidRPr="00423574" w14:paraId="2CBD0B19" w14:textId="77777777" w:rsidTr="00862D5F">
         <w:trPr>
           <w:trHeight w:val="2948"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="-2067715313"/>
               <w:placeholder>
                 <w:docPart w:val="23FAFE3E53784E71AB67ECB8F3B40B20"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
@@ -8339,75 +9235,55 @@
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
                         <w:rStyle w:val="Platzhaltertext"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4DC15DDE" w14:textId="77777777" w:rsidR="00AC6682" w:rsidRDefault="00AC6682" w:rsidP="00AC6682">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="061CE916" w14:textId="77777777" w:rsidR="00AC6682" w:rsidRDefault="00AC6682">
-[...17 lines deleted...]
-    </w:p>
     <w:p w14:paraId="59E25DCD" w14:textId="0E3AF02F" w:rsidR="00432F35" w:rsidRPr="007979B7" w:rsidRDefault="00432F35" w:rsidP="00AC6682">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
-        <w:lastRenderedPageBreak/>
         <w:t>Objectifs intermédiaires et calendrier des paiements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F700D68" w14:textId="77777777" w:rsidR="00203963" w:rsidRDefault="00432F35" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Le versement de l'aide financière a lieu après l'approbation du rapport de mise en œuvre. Pour les mesures particulièrement coûteuses, des versements anticipés peuvent être effectués sous forme de paiements partiels avant que la mesure ne soit entièrement mise en œuvre. Pour ce faire, il convient de définir des objectifs intermédiaires pour l'état d'avancement de la mise en œuvre, qui doivent être atteints pour qu'un versement puisse avoir lieu. Les rapports de mise en œuvre doivent montrer que les objectifs intermédiaires respectifs ont été respectés.</w:t>
       </w:r>
       <w:r w:rsidR="00203963">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8551,51 +9427,51 @@
           <w:p w14:paraId="4055EC13" w14:textId="38062FB7" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="00A63197" w:rsidP="00F827E4">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Bénéficiaire du paiement (entreprise)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A63197" w:rsidRPr="006E3664" w14:paraId="250BCA77" w14:textId="5ECF3492" w:rsidTr="00A63197">
+      <w:tr w:rsidR="00A63197" w:rsidRPr="00423574" w14:paraId="250BCA77" w14:textId="5ECF3492" w:rsidTr="00A63197">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3434" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="-329366164"/>
               <w:placeholder>
                 <w:docPart w:val="540C4A7B67F64E3DBC08B41270D5BFD7"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="-1665777235"/>
                   <w:placeholder>
                     <w:docPart w:val="EA18BB636D6B46D19E8DC9677B6A058F"/>
                   </w:placeholder>
@@ -8604,51 +9480,51 @@
                 <w:sdtContent>
                   <w:p w14:paraId="53C13FCA" w14:textId="000A1C07" w:rsidR="00A63197" w:rsidRPr="001950DA" w:rsidRDefault="00A63197" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
                         <w:rStyle w:val="Platzhaltertext"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37B912C8" w14:textId="4B0FFB9E" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+          <w:p w14:paraId="37B912C8" w14:textId="4B0FFB9E" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-1130620437"/>
                 <w:placeholder>
                   <w:docPart w:val="62CD52FDD4A34FD4988535AACEEC0876"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr>
@@ -8739,51 +9615,51 @@
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="4E20BA9A" w14:textId="73AB3FA6" w:rsidR="00A63197" w:rsidRPr="00A63197" w:rsidRDefault="00A63197" w:rsidP="00A63197">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
                         <w:rStyle w:val="Platzhaltertext"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A63197" w:rsidRPr="006E3664" w14:paraId="433971F3" w14:textId="1CAF0905" w:rsidTr="00A63197">
+      <w:tr w:rsidR="00A63197" w:rsidRPr="00423574" w14:paraId="433971F3" w14:textId="1CAF0905" w:rsidTr="00A63197">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3434" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="234291388"/>
               <w:placeholder>
                 <w:docPart w:val="90BFDA6ED7C84596A20F4941BBA4C6D0"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="-2082215280"/>
                   <w:placeholder>
                     <w:docPart w:val="5BA3FCEAC43D41058C5C01FDE05012DD"/>
                   </w:placeholder>
@@ -8792,51 +9668,51 @@
                 <w:sdtContent>
                   <w:p w14:paraId="50630B86" w14:textId="60F10442" w:rsidR="00A63197" w:rsidRPr="001950DA" w:rsidRDefault="00A63197" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
                         <w:rStyle w:val="Platzhaltertext"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02BDFAC9" w14:textId="5E54BE2C" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+          <w:p w14:paraId="02BDFAC9" w14:textId="5E54BE2C" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="487513645"/>
                 <w:placeholder>
                   <w:docPart w:val="A67C140517364C299565621AA5212AF6"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr>
@@ -8927,51 +9803,51 @@
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="01F9D1EC" w14:textId="003161B8" w:rsidR="00A63197" w:rsidRPr="00A63197" w:rsidRDefault="00A63197" w:rsidP="00A63197">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
                         <w:rStyle w:val="Platzhaltertext"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A63197" w:rsidRPr="006E3664" w14:paraId="315153D3" w14:textId="49CCA96A" w:rsidTr="00A63197">
+      <w:tr w:rsidR="00A63197" w:rsidRPr="00423574" w14:paraId="315153D3" w14:textId="49CCA96A" w:rsidTr="00A63197">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3434" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="517816177"/>
               <w:placeholder>
                 <w:docPart w:val="65E8AAD57DA7415C9CA5248F1B3412BD"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="694817375"/>
                   <w:placeholder>
                     <w:docPart w:val="B48DD5E6243B4F148AA1E3697863AAF8"/>
                   </w:placeholder>
@@ -8980,51 +9856,51 @@
                 <w:sdtContent>
                   <w:p w14:paraId="0DD55218" w14:textId="519D4697" w:rsidR="00A63197" w:rsidRPr="001950DA" w:rsidRDefault="00A63197" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
                         <w:rStyle w:val="Platzhaltertext"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BBB1BE3" w14:textId="0E5ADB72" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+          <w:p w14:paraId="4BBB1BE3" w14:textId="0E5ADB72" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="832032776"/>
                 <w:placeholder>
                   <w:docPart w:val="611AAAA912204BAA9AE6601A5B6DF29D"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr>
@@ -9156,157 +10032,213 @@
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E4220A3" w14:textId="77777777" w:rsidR="00373D34" w:rsidRDefault="000352F9" w:rsidP="00AC6682">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:sectPr w:rsidR="00373D34" w:rsidSect="00203963">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:t xml:space="preserve">Complément pour les </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC6682">
         <w:t>entreprises</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:t xml:space="preserve"> participant au système d'échange de quotas d'émission ou à un engagement de réduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="572FCC9E" w14:textId="17BD9A35" w:rsidR="001B198D" w:rsidRDefault="0055003F" w:rsidP="009053C3">
+    <w:p w14:paraId="40286A17" w14:textId="0A99A428" w:rsidR="00423574" w:rsidRPr="008B2D35" w:rsidRDefault="0055003F" w:rsidP="00423574">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132A4C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Si l'entreprise</w:t>
+      </w:r>
+      <w:r w:rsidR="003D5DA9">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>/une des entreprises</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132A4C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> participe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>au SEQE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132A4C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : veuillez expliquer pourquoi les coûts de mise en œuvre de la mesure sont disproportionnés, même à long terme, et pourquoi elle ne serait pas mise en œuvre sans aide financière. Pour ce faire, il faut prouver le lien de causalité entre l'aide financière et la mise en œuvre</w:t>
+      </w:r>
+      <w:r w:rsidR="009053C3">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132A4C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>de la mesure, ainsi que la proportionnalité de l'aide financière (voir annexe B de</w:t>
+      </w:r>
+      <w:r w:rsidR="007979B7">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="00A63197" w:rsidRPr="00FF79A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:lang w:val="fr-CH"/>
+          </w:rPr>
+          <w:t>Directive Encouragement Technologie et processus innovants</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00132A4C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="00423574" w:rsidRPr="00132A4C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Ces preuves doivent être jointes à la demande</w:t>
+      </w:r>
+      <w:r w:rsidR="00423574">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00423574" w:rsidRPr="008B2D35">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dans la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="00423574" w:rsidRPr="008B2D35">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:lang w:val="fr-CH"/>
+          </w:rPr>
+          <w:t>fiche financière pour entreprises du SEQE</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00423574" w:rsidRPr="008B2D35">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572FCC9E" w14:textId="06644567" w:rsidR="001B198D" w:rsidRDefault="001B198D" w:rsidP="009053C3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:sectPr w:rsidR="001B198D" w:rsidSect="00203963">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A4C">
-[...73 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="3D3A456B" w14:textId="2286EDF2" w:rsidR="0055003F" w:rsidRPr="009053C3" w:rsidRDefault="0055003F" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009053C3">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Si l’entreprise</w:t>
       </w:r>
       <w:r w:rsidR="003D5DA9" w:rsidRPr="009053C3">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>/une des entreprises</w:t>
       </w:r>
       <w:r w:rsidRPr="009053C3">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> bénéficie d’un </w:t>
       </w:r>
       <w:r w:rsidRPr="009053C3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>engagement de réduction pour l’exemption de la taxe sur le CO</w:t>
       </w:r>
@@ -9351,143 +10283,124 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00775392" w:rsidRPr="006E3664" w14:paraId="13D4B530" w14:textId="77777777" w:rsidTr="00AC6682">
+      <w:tr w:rsidR="00775392" w:rsidRPr="00423574" w14:paraId="13D4B530" w14:textId="5E0F15A3" w:rsidTr="00AC6682">
         <w:trPr>
           <w:trHeight w:val="2673"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="-139350176"/>
               <w:placeholder>
                 <w:docPart w:val="E3ED2A67BAF74FF280C00F7524C90178"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="1511802106"/>
                   <w:placeholder>
                     <w:docPart w:val="3186EE5A393F456E96257233630125B0"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
-                  <w:p w14:paraId="3FB1674C" w14:textId="3CEE22D1" w:rsidR="00775392" w:rsidRPr="00132A4C" w:rsidRDefault="0055003F" w:rsidP="001B198D">
+                  <w:p w14:paraId="3FB1674C" w14:textId="654D35A0" w:rsidR="00775392" w:rsidRPr="00132A4C" w:rsidRDefault="0055003F" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
                         <w:rStyle w:val="Platzhaltertext"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="31C97CCC" w14:textId="77777777" w:rsidR="00AC6682" w:rsidRDefault="00AC6682" w:rsidP="00AC6682">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43A3A479" w14:textId="77777777" w:rsidR="00AC6682" w:rsidRDefault="00AC6682">
-[...16 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2A8AB584" w14:textId="19C55D94" w:rsidR="00B31FDD" w:rsidRPr="00203963" w:rsidRDefault="0055003F" w:rsidP="001B198D">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Conditions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2378A30F" w14:textId="45839F96" w:rsidR="00EA23E9" w:rsidRPr="00132A4C" w:rsidRDefault="00EA23E9" w:rsidP="001B198D">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Conformément à l'article 34, paragraphe 1bis, de la loi fédérale sur la procédure administrative (PA, RS 172.021) en relation avec l'article 8 de l'ordonnance sur la communication électronique dans le cadre d'une procédure administrative (OCEI-PA, RS 172.021.2) l'autorité peut notifier une décision à une partie par voie électronique, à condition que la partie ait accepté ce type de communication dans le cadre de la procédure en question. L'accord peut être révoqué à tout moment. La décision numérique (PDF) est signée par une signature électronique qualifiée (certificat A) et est émise avec PrivaSphere.</w:t>
       </w:r>
     </w:p>
@@ -9574,51 +10487,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> du regroupement d’entreprise :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AA259F8" w14:textId="66F631B6" w:rsidR="00EA23E9" w:rsidRPr="00132A4C" w:rsidRDefault="00EA23E9" w:rsidP="00AC6682">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Communication de toutes les décisions en rapport avec cette procédure par voie électronique</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5924A72D" w14:textId="33EF3920" w:rsidR="00CB1A56" w:rsidRPr="00132A4C" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+    <w:p w14:paraId="5924A72D" w14:textId="33EF3920" w:rsidR="00CB1A56" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:ind w:left="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="312223919"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -9653,51 +10566,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Oui, je suis d’accord</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="8456" w:type="dxa"/>
         <w:tblInd w:w="765" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4622"/>
         <w:gridCol w:w="3834"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C80499" w:rsidRPr="006E3664" w14:paraId="2504A3A9" w14:textId="24797143" w:rsidTr="006E2672">
+      <w:tr w:rsidR="00C80499" w:rsidRPr="00423574" w14:paraId="2504A3A9" w14:textId="24797143" w:rsidTr="006E2672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4622" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4116DC0D" w14:textId="48600FD7" w:rsidR="00C80499" w:rsidRPr="00132A4C" w:rsidRDefault="00EA23E9" w:rsidP="001B198D">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
@@ -9721,51 +10634,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61FAE796" w14:textId="77777777" w:rsidR="00C80499" w:rsidRPr="00132A4C" w:rsidRDefault="00C80499" w:rsidP="001B198D">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80499" w:rsidRPr="006E3664" w14:paraId="377E5E71" w14:textId="719353EF" w:rsidTr="006E2672">
+      <w:tr w:rsidR="00C80499" w:rsidRPr="00423574" w14:paraId="377E5E71" w14:textId="719353EF" w:rsidTr="006E2672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4622" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E074211" w14:textId="0035126D" w:rsidR="00C80499" w:rsidRPr="00132A4C" w:rsidRDefault="00EA23E9" w:rsidP="001B198D">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Prénom/Nom</w:t>
             </w:r>
             <w:r w:rsidR="00AA1285">
               <w:rPr>
@@ -9844,51 +10757,51 @@
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="3C07EDFD" w14:textId="76CBC846" w:rsidR="00C80499" w:rsidRPr="00132A4C" w:rsidRDefault="00EA23E9" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
                         <w:rStyle w:val="Platzhaltertext"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80499" w:rsidRPr="006E3664" w14:paraId="6026344F" w14:textId="1741C79F" w:rsidTr="006E2672">
+      <w:tr w:rsidR="00C80499" w:rsidRPr="00423574" w14:paraId="6026344F" w14:textId="1741C79F" w:rsidTr="006E2672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4622" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05F9EDD8" w14:textId="25F42CC8" w:rsidR="00C80499" w:rsidRPr="00132A4C" w:rsidRDefault="00EA23E9" w:rsidP="001B198D">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Numéro de natel</w:t>
             </w:r>
             <w:r w:rsidR="007979B7">
               <w:rPr>
@@ -9967,83 +10880,73 @@
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="5193E7E4" w14:textId="2BCE729F" w:rsidR="00C80499" w:rsidRPr="00132A4C" w:rsidRDefault="00EA23E9" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
                         <w:rStyle w:val="Platzhaltertext"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80499" w:rsidRPr="006E3664" w14:paraId="1E70A338" w14:textId="3233FA75" w:rsidTr="006E2672">
+      <w:tr w:rsidR="00C80499" w:rsidRPr="00423574" w14:paraId="1E70A338" w14:textId="3233FA75" w:rsidTr="006E2672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4622" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34B1A76C" w14:textId="7881C70E" w:rsidR="00C80499" w:rsidRPr="00132A4C" w:rsidRDefault="00C80499" w:rsidP="001B198D">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
-              <w:t>E-Mail</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> (per</w:t>
+              <w:t>E-Mail (per</w:t>
             </w:r>
             <w:r w:rsidR="00EA23E9" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>sonnel</w:t>
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="007979B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -10117,69 +11020,61 @@
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="0F1C322C" w14:textId="5FC32498" w:rsidR="00C80499" w:rsidRPr="00132A4C" w:rsidRDefault="00EA23E9" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
                         <w:rStyle w:val="Platzhaltertext"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="57C717BB" w14:textId="77777777" w:rsidR="00192AE2" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+    <w:p w14:paraId="4332AE35" w14:textId="2A90DD21" w:rsidR="00404EF4" w:rsidRDefault="0012592C" w:rsidP="001B198D">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00192AE2" w:rsidSect="00203963">
-[...6 lines deleted...]
-        </w:sectPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-1784793155"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001950DA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
@@ -10207,63 +11102,50 @@
       <w:r w:rsidR="00923535" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="005F085A" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>continuer en format imprimé</w:t>
       </w:r>
       <w:r w:rsidR="00923535" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4332AE35" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRDefault="00404EF4" w:rsidP="001B198D">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6B86666A" w14:textId="6DD19F0C" w:rsidR="00404EF4" w:rsidRPr="00AC6682" w:rsidRDefault="00404EF4" w:rsidP="00AC6682">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC6682">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Autre requérant</w:t>
       </w:r>
       <w:r w:rsidR="0095746B">
         <w:rPr>
@@ -10285,51 +11167,51 @@
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15BF69F1" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="00AC6682">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Communication de toutes les décisions en rapport avec cette procédure par voie électronique</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B500B3B" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00D7602E" w:rsidP="00404EF4">
+    <w:p w14:paraId="6B500B3B" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="00404EF4">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:ind w:left="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="1271582619"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -10355,101 +11237,101 @@
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oui, je suis d’accord</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="8463" w:type="dxa"/>
         <w:tblInd w:w="765" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4622"/>
         <w:gridCol w:w="3834"/>
         <w:gridCol w:w="7"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC6682" w:rsidRPr="006E3664" w14:paraId="28170B11" w14:textId="77777777" w:rsidTr="006E2672">
+      <w:tr w:rsidR="00AC6682" w:rsidRPr="00423574" w14:paraId="28170B11" w14:textId="77777777" w:rsidTr="006E2672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8463" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="3A4FF281" w14:textId="2D0676EC" w:rsidR="00AC6682" w:rsidRPr="00132A4C" w:rsidRDefault="006E2672" w:rsidP="009D668D">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Données pour la transmission électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AC6682" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404EF4" w:rsidRPr="006E3664" w14:paraId="1E085237" w14:textId="77777777" w:rsidTr="006E2672">
+      <w:tr w:rsidR="00404EF4" w:rsidRPr="00423574" w14:paraId="1E085237" w14:textId="77777777" w:rsidTr="006E2672">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4622" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17105A9A" w14:textId="506E73DA" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="009D668D">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
@@ -10532,51 +11414,51 @@
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="69708E19" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="009D668D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
                         <w:rStyle w:val="Platzhaltertext"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404EF4" w:rsidRPr="006E3664" w14:paraId="1EEA15B7" w14:textId="77777777" w:rsidTr="006E2672">
+      <w:tr w:rsidR="00404EF4" w:rsidRPr="00423574" w14:paraId="1EEA15B7" w14:textId="77777777" w:rsidTr="006E2672">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4622" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4046C87E" w14:textId="59FAE0C8" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="009D668D">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
@@ -10659,87 +11541,77 @@
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="768672AC" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="009D668D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
                         <w:rStyle w:val="Platzhaltertext"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404EF4" w:rsidRPr="006E3664" w14:paraId="12CF4FEF" w14:textId="77777777" w:rsidTr="006E2672">
+      <w:tr w:rsidR="00404EF4" w:rsidRPr="00423574" w14:paraId="12CF4FEF" w14:textId="77777777" w:rsidTr="006E2672">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4622" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="154FD03F" w14:textId="3CB00A02" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="009D668D">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
-              <w:t>E-Mail</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> (personnel)</w:t>
+              <w:t>E-Mail (personnel)</w:t>
             </w:r>
             <w:r w:rsidR="006E2672">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006E2672" w:rsidRPr="006E2672">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>destinat</w:t>
             </w:r>
             <w:r w:rsidR="006E2672">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
@@ -10805,51 +11677,51 @@
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="31F4AE4B" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="009D668D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
                         <w:rStyle w:val="Platzhaltertext"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="363A51C0" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRDefault="00D7602E" w:rsidP="00404EF4">
+    <w:p w14:paraId="363A51C0" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRDefault="0012592C" w:rsidP="00404EF4">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-1350477578"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -10905,95 +11777,96 @@
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76EDAADB" w14:textId="58D8535A" w:rsidR="00404EF4" w:rsidRPr="00AC6682" w:rsidRDefault="00404EF4" w:rsidP="00AC6682">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC6682">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Autre requérant</w:t>
       </w:r>
       <w:r w:rsidR="0095746B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC6682">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16C095A3" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="00AC6682">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Communication de toutes les décisions en rapport avec cette procédure par voie électronique</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75394E47" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00D7602E" w:rsidP="00404EF4">
+    <w:p w14:paraId="75394E47" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="00404EF4">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:ind w:left="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-297449586"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -11018,51 +11891,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oui, je suis d’accord</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="8456" w:type="dxa"/>
         <w:tblInd w:w="765" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4622"/>
         <w:gridCol w:w="3834"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00404EF4" w:rsidRPr="006E3664" w14:paraId="769B2DDC" w14:textId="77777777" w:rsidTr="006E2672">
+      <w:tr w:rsidR="00404EF4" w:rsidRPr="00423574" w14:paraId="769B2DDC" w14:textId="77777777" w:rsidTr="006E2672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4622" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="327CDF3F" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="009D668D">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
@@ -11086,51 +11959,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B8D4BA0" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="009D668D">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404EF4" w:rsidRPr="006E3664" w14:paraId="002EBEE0" w14:textId="77777777" w:rsidTr="006E2672">
+      <w:tr w:rsidR="00404EF4" w:rsidRPr="00423574" w14:paraId="002EBEE0" w14:textId="77777777" w:rsidTr="006E2672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4622" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A3B5120" w14:textId="573B79F0" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="009D668D">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Prénom/Nom</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -11211,51 +12084,51 @@
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="10A40A60" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="009D668D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
                         <w:rStyle w:val="Platzhaltertext"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404EF4" w:rsidRPr="006E3664" w14:paraId="203A7563" w14:textId="77777777" w:rsidTr="006E2672">
+      <w:tr w:rsidR="00404EF4" w:rsidRPr="00423574" w14:paraId="203A7563" w14:textId="77777777" w:rsidTr="006E2672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4622" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C5D3B1E" w14:textId="5202676F" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="009D668D">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Numéro de natel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -11334,83 +12207,73 @@
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="3FB1BA07" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="009D668D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
                         <w:rStyle w:val="Platzhaltertext"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404EF4" w:rsidRPr="006E3664" w14:paraId="72379D7A" w14:textId="77777777" w:rsidTr="006E2672">
+      <w:tr w:rsidR="00404EF4" w:rsidRPr="00423574" w14:paraId="72379D7A" w14:textId="77777777" w:rsidTr="006E2672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4622" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DB61E71" w14:textId="327A6848" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="009D668D">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
-              <w:t>E-Mail</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> (personnel)</w:t>
+              <w:t>E-Mail (personnel)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006E2672" w:rsidRPr="006E2672">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>destinat</w:t>
             </w:r>
             <w:r w:rsidR="006E2672">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
@@ -11468,51 +12331,51 @@
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="4EBAE031" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="009D668D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
                         <w:rStyle w:val="Platzhaltertext"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6CF84FC0" w14:textId="77777777" w:rsidR="00192AE2" w:rsidRDefault="00D7602E" w:rsidP="00192AE2">
+    <w:p w14:paraId="6CF84FC0" w14:textId="77777777" w:rsidR="00192AE2" w:rsidRDefault="0012592C" w:rsidP="00192AE2">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-1003127324"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -11534,98 +12397,62 @@
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00404EF4" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Non, je ne suis pas d’accord</w:t>
       </w:r>
       <w:r w:rsidR="00404EF4" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> (continuer en format imprimé)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1034C692" w14:textId="77777777" w:rsidR="00AB3AD3" w:rsidRDefault="00AB3AD3" w:rsidP="00192AE2">
-[...33 lines deleted...]
-    </w:p>
     <w:p w14:paraId="346D52A9" w14:textId="7612B592" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00C454D8" w:rsidP="001B198D">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Autodéclaration, confidentialité et signatures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6108FFD9" w14:textId="14256248" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00C454D8" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">La présente demande doit être signée par le requérant </w:t>
       </w:r>
       <w:r w:rsidR="005F43D3">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">ou les entreprises requérantes dans le cas d’un regroupement </w:t>
       </w:r>
@@ -11709,664 +12536,596 @@
         </w:rPr>
         <w:t xml:space="preserve"> ou les entreprises requérantes</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> confirme</w:t>
       </w:r>
       <w:r w:rsidR="005F43D3">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>(nt)</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> notamment que</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FCB8869" w14:textId="4D255E38" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+    <w:p w14:paraId="4FCB8869" w14:textId="398B650D" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-322889288"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001950DA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C454D8" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>toutes</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C454D8" w:rsidRPr="00132A4C">
+        <w:t>toutes les aides financières existantes et demandées à la Confédération en rapport avec cette mesure ou des parties de cette mesure sont déclarées</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7B46">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> les aides financières existantes et demandées à la Confédération en rapport avec cette mesure ou des parties de cette mesure sont </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C454D8" w:rsidRPr="00132A4C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>déclarées</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="271436CA" w14:textId="77777777" w:rsidR="001B198D" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+    <w:p w14:paraId="271436CA" w14:textId="51CC6021" w:rsidR="001B198D" w:rsidRDefault="0012592C" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-1720125207"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               <w:sz w:val="28"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C454D8" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>les</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C454D8" w:rsidRPr="00132A4C">
+        <w:t>les fonds propres et les fonds de tiers déclarés pour le financement des mesures sont assurés et ne contiennent pas d'aides financières de la Confédération</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7B46">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> fonds propres et les fonds de tiers déclarés pour le financement des mesures sont assurés et ne contiennent pas d'aides financières de la </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C454D8" w:rsidRPr="00132A4C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Confédération</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="51DC876C" w14:textId="63912406" w:rsidR="005F43D3" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+    <w:p w14:paraId="51DC876C" w14:textId="6736F7CB" w:rsidR="005F43D3" w:rsidRDefault="0012592C" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="153267157"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005F43D3" w:rsidRPr="00132A4C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               <w:sz w:val="28"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005F43D3" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005F43D3" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="005F43D3">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="005F43D3">
+        <w:t>a mesure ne pourrait pas être mise en œuvre sans le soutien financier de la confédération</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7B46">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> mesure ne pourrait pas être mise en œuvre sans le soutien financier de la confédération.</w:t>
+        <w:t> ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BB24ACD" w14:textId="77777777" w:rsidR="005F43D3" w:rsidRDefault="005F43D3" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:sectPr w:rsidR="005F43D3" w:rsidSect="00192AE2">
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="324F2C02" w14:textId="7284EF11" w:rsidR="001B198D" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+    <w:p w14:paraId="324F2C02" w14:textId="4B3D15E4" w:rsidR="001B198D" w:rsidRPr="00BD7B46" w:rsidRDefault="0012592C" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:sectPr w:rsidR="001B198D" w:rsidSect="00203963">
+        <w:sectPr w:rsidR="001B198D" w:rsidRPr="00BD7B46" w:rsidSect="00203963">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-1315328581"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00373D34">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C454D8" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>il</w:t>
-[...9 lines deleted...]
-      <w:hyperlink r:id="rId27" w:history="1">
+        <w:t xml:space="preserve">il n'y a pas de cumul inadmissible d'aides financières (i.e., double financement, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="00A63197" w:rsidRPr="00FF79A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>Directive Encouragement Technologie et processus innovants</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00BD7B46">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t> ;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="74E18EB9" w14:textId="3E43FC63" w:rsidR="00513B0E" w:rsidRPr="00132A4C" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+    <w:p w14:paraId="74E18EB9" w14:textId="68A647AD" w:rsidR="00513B0E" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="462078235"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00AB3AD3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00513B0E" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C454D8" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>le</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C454D8" w:rsidRPr="00132A4C">
+        <w:t>le financement global et la viabilité économique du projet sont assurés</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7B46">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> financement global et la viabilité économique du projet sont </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C454D8" w:rsidRPr="00132A4C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00513B0E" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
-          <w:iCs/>
-[...6 lines deleted...]
-          <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="6986E6FA" w14:textId="25107B3B" w:rsidR="00ED7B23" w:rsidRDefault="00D7602E" w:rsidP="00ED7B23">
+    <w:p w14:paraId="6986E6FA" w14:textId="25107B3B" w:rsidR="00ED7B23" w:rsidRDefault="0012592C" w:rsidP="00ED7B23">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="1064753503"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               <w:sz w:val="28"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C454D8" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>les</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>les résultats obtenus dans le cadre de la mesure peuvent être publiés conformément à</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="25" w:name="_Hlk182930873"/>
       <w:r w:rsidR="00C454D8" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> résultats obtenus dans le cadre de la mesure peuvent être publiés conformément à</w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="27" w:name="_Hlk182930873"/>
+        <w:t xml:space="preserve"> l’art. 20</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidR="00C454D8" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> l’art. 20</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C454D8" w:rsidRPr="00132A4C">
+        <w:t xml:space="preserve"> de l’OCl. Si un secret complet est exigé et que cela exclut le recours à des experts spécialisés, l'OFEN peut se réserver le droit de ne pas entrer en matière sur la demande d’aide financière</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4F23" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de l’OCl. Si un secret complet est exigé et que cela exclut le recours à des experts spécialisés, l'OFEN peut se réserver le droit de ne pas entrer en matière sur la demande d’aide financière</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAD0E35" w14:textId="7F8748C6" w:rsidR="00650E87" w:rsidRPr="00650E87" w:rsidRDefault="00D7602E" w:rsidP="00650E87">
+    <w:p w14:paraId="4AAD0E35" w14:textId="7F8748C6" w:rsidR="00650E87" w:rsidRPr="00650E87" w:rsidRDefault="0012592C" w:rsidP="00650E87">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-1050228431"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00650E87" w:rsidRPr="00132A4C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               <w:sz w:val="28"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00650E87" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00650E87" w:rsidRPr="00650E87">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00650E87">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>/les</w:t>
       </w:r>
       <w:r w:rsidR="00650E87" w:rsidRPr="00650E87">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> feuille</w:t>
       </w:r>
       <w:r w:rsidR="00650E87">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidR="00650E87" w:rsidRPr="00650E87">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> de route </w:t>
       </w:r>
       <w:r w:rsidR="00650E87">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">net </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00650E87">
+        <w:t>net zéro</w:t>
+      </w:r>
+      <w:r w:rsidR="00650E87" w:rsidRPr="00650E87">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>zéro</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> couvrent tout le périmètre de l'entreprise (personne morale).</w:t>
+        <w:t xml:space="preserve"> soumises couvrent tout le périmètre de l'entreprise (personne morale).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ED7A1E8" w14:textId="77777777" w:rsidR="00ED7B23" w:rsidRDefault="00ED7B23" w:rsidP="00ED7B23">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7617A0C7" w14:textId="59206B1B" w:rsidR="00ED7B23" w:rsidRDefault="00ED7B23" w:rsidP="00ED7B23">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
@@ -12388,51 +13147,51 @@
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2473"/>
         <w:gridCol w:w="825"/>
         <w:gridCol w:w="2474"/>
         <w:gridCol w:w="825"/>
         <w:gridCol w:w="2474"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001307BA" w:rsidRPr="006E3664" w14:paraId="669E6783" w14:textId="77777777" w:rsidTr="00ED1ECB">
+      <w:tr w:rsidR="001307BA" w:rsidRPr="00423574" w14:paraId="669E6783" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EE01BFC" w14:textId="0F7E72FF" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0016078D" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Requérant(e)</w:t>
             </w:r>
@@ -12459,51 +13218,51 @@
             </w:r>
             <w:r w:rsidR="005F43D3">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>/ représentant (dans le cas d’un regroupement)</w:t>
             </w:r>
             <w:r w:rsidR="00397912">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001307BA" w:rsidRPr="006E3664" w14:paraId="2B38DAB6" w14:textId="77777777" w:rsidTr="00ED1ECB">
+      <w:tr w:rsidR="001307BA" w:rsidRPr="00423574" w14:paraId="2B38DAB6" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="9107227"/>
               <w:placeholder>
                 <w:docPart w:val="E8262126304A41988C667754950E54D3"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
@@ -12668,51 +13427,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
             <w:r w:rsidR="00A63197">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A63197" w:rsidRPr="006E3664" w14:paraId="6765F8E5" w14:textId="77777777" w:rsidTr="000A11D2">
+      <w:tr w:rsidR="00A63197" w:rsidRPr="00423574" w14:paraId="6765F8E5" w14:textId="77777777" w:rsidTr="000A11D2">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="-83699457"/>
               <w:placeholder>
                 <w:docPart w:val="D994EB51229641CDB06D8DDDEECF85EF"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
@@ -12831,51 +13590,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2474" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="46668E18" w14:textId="77777777" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="00A63197" w:rsidP="000A11D2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A63197" w:rsidRPr="006E3664" w14:paraId="0F2522E7" w14:textId="77777777" w:rsidTr="00A63197">
+      <w:tr w:rsidR="00A63197" w:rsidRPr="00423574" w14:paraId="0F2522E7" w14:textId="77777777" w:rsidTr="00A63197">
         <w:trPr>
           <w:trHeight w:val="89"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="18A4DB15" w14:textId="77777777" w:rsidR="00A63197" w:rsidRPr="00A63197" w:rsidRDefault="00A63197" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="07757DD6" w14:textId="77777777" w:rsidR="00A63197" w:rsidRPr="00A63197" w:rsidRDefault="00A63197" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
@@ -12912,51 +13671,51 @@
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2474" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="038136EF" w14:textId="77777777" w:rsidR="00A63197" w:rsidRPr="00A63197" w:rsidRDefault="00A63197" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F43D3" w:rsidRPr="006E3664" w14:paraId="45302589" w14:textId="77777777" w:rsidTr="00A63197">
+      <w:tr w:rsidR="005F43D3" w:rsidRPr="00423574" w14:paraId="45302589" w14:textId="77777777" w:rsidTr="00A63197">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48AA37EC" w14:textId="53534D72" w:rsidR="005F43D3" w:rsidRPr="00132A4C" w:rsidRDefault="0095746B" w:rsidP="00741B55">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Autre r</w:t>
             </w:r>
@@ -12976,51 +13735,51 @@
             </w:r>
             <w:r w:rsidR="005F43D3">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>(dans le cas d’un regroupement)</w:t>
             </w:r>
             <w:r w:rsidR="00397912">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005F43D3" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F43D3" w:rsidRPr="006E3664" w14:paraId="64D3D051" w14:textId="77777777" w:rsidTr="00741B55">
+      <w:tr w:rsidR="005F43D3" w:rsidRPr="00423574" w14:paraId="64D3D051" w14:textId="77777777" w:rsidTr="00741B55">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="2042088510"/>
               <w:placeholder>
                 <w:docPart w:val="62C7A4312EDD431EA3975CCFE6E9EA88"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
@@ -13185,51 +13944,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
             <w:r w:rsidR="00A63197">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A63197" w:rsidRPr="006E3664" w14:paraId="0C17EC97" w14:textId="77777777" w:rsidTr="000A11D2">
+      <w:tr w:rsidR="00A63197" w:rsidRPr="00423574" w14:paraId="0C17EC97" w14:textId="77777777" w:rsidTr="000A11D2">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="1027140474"/>
               <w:placeholder>
                 <w:docPart w:val="E14F61CA24F544E1919E8AEF6499206F"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
@@ -13348,51 +14107,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2474" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5EF585B9" w14:textId="77777777" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="00A63197" w:rsidP="000A11D2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A63197" w:rsidRPr="006E3664" w14:paraId="51C8B774" w14:textId="77777777" w:rsidTr="00A63197">
+      <w:tr w:rsidR="00A63197" w:rsidRPr="00423574" w14:paraId="51C8B774" w14:textId="77777777" w:rsidTr="00A63197">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6F1F4BCF" w14:textId="77777777" w:rsidR="00A63197" w:rsidRDefault="00A63197" w:rsidP="00741B55">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1EAC344B" w14:textId="77777777" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="00A63197" w:rsidP="00741B55">
             <w:pPr>
               <w:suppressAutoHyphens/>
@@ -13429,101 +14188,101 @@
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2474" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="74C8AE04" w14:textId="77777777" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="00A63197" w:rsidP="00741B55">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F43D3" w:rsidRPr="006E3664" w14:paraId="3630FBE4" w14:textId="77777777" w:rsidTr="00A63197">
+      <w:tr w:rsidR="005F43D3" w:rsidRPr="00423574" w14:paraId="3630FBE4" w14:textId="77777777" w:rsidTr="00A63197">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37724795" w14:textId="5F26D50A" w:rsidR="005F43D3" w:rsidRPr="00132A4C" w:rsidRDefault="0095746B" w:rsidP="00741B55">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Autre requérant(e) </w:t>
             </w:r>
             <w:r w:rsidR="005F43D3">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>(dans le cas d’un regroupement)</w:t>
             </w:r>
             <w:r w:rsidR="00397912">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005F43D3" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F43D3" w:rsidRPr="006E3664" w14:paraId="6FD94153" w14:textId="77777777" w:rsidTr="00741B55">
+      <w:tr w:rsidR="005F43D3" w:rsidRPr="00423574" w14:paraId="6FD94153" w14:textId="77777777" w:rsidTr="00741B55">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="1629274061"/>
               <w:placeholder>
                 <w:docPart w:val="B36779F820D74393A65A5819AF8CE688"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
@@ -13688,51 +14447,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
             <w:r w:rsidR="00A63197">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F43D3" w:rsidRPr="006E3664" w14:paraId="30811F24" w14:textId="77777777" w:rsidTr="00741B55">
+      <w:tr w:rsidR="005F43D3" w:rsidRPr="00423574" w14:paraId="30811F24" w14:textId="77777777" w:rsidTr="00741B55">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="-93410519"/>
               <w:placeholder>
                 <w:docPart w:val="1A881BE4B5F243EAB14D7CB15958AF82"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
@@ -13851,51 +14610,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2474" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="78DC24EA" w14:textId="77777777" w:rsidR="005F43D3" w:rsidRPr="00132A4C" w:rsidRDefault="005F43D3" w:rsidP="00741B55">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A63197" w:rsidRPr="006E3664" w14:paraId="5EBDE717" w14:textId="77777777" w:rsidTr="00A63197">
+      <w:tr w:rsidR="00A63197" w:rsidRPr="00423574" w14:paraId="5EBDE717" w14:textId="77777777" w:rsidTr="00A63197">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6085E4A9" w14:textId="77777777" w:rsidR="00A63197" w:rsidRDefault="00A63197" w:rsidP="000A11D2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0BA20D4D" w14:textId="77777777" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="00A63197" w:rsidP="000A11D2">
             <w:pPr>
               <w:suppressAutoHyphens/>
@@ -13932,51 +14691,51 @@
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2474" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="08C0926C" w14:textId="77777777" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="00A63197" w:rsidP="000A11D2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F43D3" w:rsidRPr="006E3664" w14:paraId="296B79EB" w14:textId="77777777" w:rsidTr="00741B55">
+      <w:tr w:rsidR="005F43D3" w:rsidRPr="00423574" w14:paraId="296B79EB" w14:textId="77777777" w:rsidTr="00741B55">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04C8B326" w14:textId="77777777" w:rsidR="006E2672" w:rsidRDefault="006E2672" w:rsidP="00741B55">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C865B5A" w14:textId="4BF38473" w:rsidR="005F43D3" w:rsidRPr="00132A4C" w:rsidRDefault="0095746B" w:rsidP="00741B55">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
@@ -13991,51 +14750,51 @@
             </w:r>
             <w:r w:rsidR="005F43D3">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>(dans le cas d’un regroupement)</w:t>
             </w:r>
             <w:r w:rsidR="00397912">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005F43D3" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F43D3" w:rsidRPr="006E3664" w14:paraId="3E24ECB3" w14:textId="77777777" w:rsidTr="00741B55">
+      <w:tr w:rsidR="005F43D3" w:rsidRPr="00423574" w14:paraId="3E24ECB3" w14:textId="77777777" w:rsidTr="00741B55">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="224182780"/>
               <w:placeholder>
                 <w:docPart w:val="E8F1BEE11B764B41BCC949FD91DC2064"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
@@ -14200,51 +14959,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
             <w:r w:rsidR="00A63197">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F43D3" w:rsidRPr="006E3664" w14:paraId="069F1F76" w14:textId="77777777" w:rsidTr="00741B55">
+      <w:tr w:rsidR="005F43D3" w:rsidRPr="00423574" w14:paraId="069F1F76" w14:textId="77777777" w:rsidTr="00741B55">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="-1632933417"/>
               <w:placeholder>
                 <w:docPart w:val="16CDC5DF3EB74676AEE813530E810677"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
@@ -14400,120 +15159,111 @@
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40FB9060" w14:textId="2179D6E7" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0016078D" w:rsidP="001B198D">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Annexes et dépôt de la demande</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA3C842" w14:textId="4FBDE347" w:rsidR="00C45497" w:rsidRDefault="000E64B0" w:rsidP="001B198D">
+    <w:p w14:paraId="3EA3C842" w14:textId="45C24360" w:rsidR="00C45497" w:rsidRDefault="000E64B0" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Hlk188459616"/>
+      <w:bookmarkStart w:id="26" w:name="_Hlk188459616"/>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Annexes obligatoires</w:t>
       </w:r>
       <w:r w:rsidR="00156ACC" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00156ACC" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>les documents suivantes</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> doivent être envoyés avec la demande)</w:t>
+        <w:t>les documents suivants doivent être envoyés avec la demande)</w:t>
       </w:r>
       <w:r w:rsidR="00F827E4">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C45497" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="074F62DE" w14:textId="02634E86" w:rsidR="001B198D" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+    <w:p w14:paraId="074F62DE" w14:textId="0A12B56A" w:rsidR="001B198D" w:rsidRDefault="0012592C" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-1883786158"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -14529,156 +15279,208 @@
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001B198D" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B198D">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001B198D" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Feuilles de </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Feuilles de route zéro</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34D6F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> net</w:t>
+      </w:r>
       <w:r w:rsidR="001B198D" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>route net</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> zéro pour toutes les entreprises concernées (pas plus vieilles que 5 ans ou actualisées)</w:t>
+        <w:t xml:space="preserve"> pour toutes les entreprises concernées (pas plus vieilles que 5 ans ou actualisées)</w:t>
       </w:r>
       <w:r w:rsidR="001B198D" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:footnoteReference w:id="8"/>
+        <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidR="001B198D" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="330A5873" w14:textId="4A967223" w:rsidR="001B198D" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+    <w:p w14:paraId="330A5873" w14:textId="2FACB655" w:rsidR="001B198D" w:rsidRDefault="0012592C" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="925538696"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001B198D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:iCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001B198D">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="009F3C93" w:rsidRPr="009F3C93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+            <w:lang w:val="fr-CH"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Fiche </w:t>
+        </w:r>
+        <w:r w:rsidR="001B198D" w:rsidRPr="009F3C93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+            <w:lang w:val="fr-CH"/>
+          </w:rPr>
+          <w:t>financière</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009F3C93">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00423574">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidR="00423574" w:rsidRPr="005A412C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="fr-CH"/>
+          </w:rPr>
+          <w:t>fiche financière pour entreprises du SEQE</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00423574" w:rsidRPr="00C60E77">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="001B198D" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Formulaire « annexe financière » dûment rempli ; à remettre sous forme de fichier</w:t>
+        <w:t>dûment rempli ; à remettre sous forme de fichier</w:t>
+      </w:r>
+      <w:r w:rsidR="001B198D" w:rsidRPr="009F3C93">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B198D" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Excel</w:t>
+        <w:t>Excel</w:t>
       </w:r>
       <w:r w:rsidR="001B198D" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6FA063" w14:textId="64380A0F" w:rsidR="005F43D3" w:rsidRDefault="00D7602E" w:rsidP="005F43D3">
+    <w:p w14:paraId="0E6FA063" w14:textId="64380A0F" w:rsidR="005F43D3" w:rsidRDefault="0012592C" w:rsidP="005F43D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-1437905045"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -14691,51 +15493,51 @@
               <w:iCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005F43D3">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>Offres ou explications sourcées pour les postes de coûts supérieurs à CHF 100’000</w:t>
       </w:r>
       <w:r w:rsidR="005F43D3" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CFE0C44" w14:textId="356E3ABB" w:rsidR="001B198D" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+    <w:p w14:paraId="0CFE0C44" w14:textId="356E3ABB" w:rsidR="001B198D" w:rsidRDefault="0012592C" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="93058905"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -14747,51 +15549,51 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:iCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001B198D">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001B198D" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Confirmations écrites ou déclarations d'intention mentionnant la participation financière prévue des parties qui n'ont pas de rôle actif dans la mise en œuvre de la mesure et qui participent exclusivement au financement de la mesure (fonds de tiers : cantons, maîtres d'ouvrage, fondations, associations, etc.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A711D5" w14:textId="77777777" w:rsidR="001B198D" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+    <w:p w14:paraId="12A711D5" w14:textId="6F49880C" w:rsidR="001B198D" w:rsidRDefault="0012592C" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:sectPr w:rsidR="001B198D" w:rsidSect="00203963">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
@@ -14809,136 +15611,154 @@
         <w:sdtContent>
           <w:r w:rsidR="001B198D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:iCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001B198D">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001B198D" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pour les entreprises dans le système d’échange de quotas d’émissions </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Pour les entreprises dans le système d’échange de quotas d’émissions SEQE</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7B46">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="001B198D" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>SEQE:</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> preuve du lien de causalité entre l'aide et l'investissement et preuve de la proportionnalité conformément à l'annexe</w:t>
+        <w:t>: preuve du lien de causalité entre l'aide et l'investissement et preuve de la proportionnalité conformément à l'annexe</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CBB1FD2" w14:textId="5A968D89" w:rsidR="001B198D" w:rsidRDefault="001B198D" w:rsidP="001B198D">
+    <w:p w14:paraId="6CBB1FD2" w14:textId="316D6D27" w:rsidR="001B198D" w:rsidRPr="00423574" w:rsidRDefault="001B198D" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:sectPr w:rsidR="001B198D" w:rsidSect="00203963">
+        <w:sectPr w:rsidR="001B198D" w:rsidRPr="00423574" w:rsidSect="00203963">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>B de la</w:t>
       </w:r>
       <w:r w:rsidR="007979B7" w:rsidRPr="007979B7">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidR="00A63197" w:rsidRPr="00FF79A0">
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidR="00A63197" w:rsidRPr="005A412C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:i/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>Directive Encouragement Technologie et processus innovants</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00132A4C">
+      <w:r w:rsidR="00423574">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00423574" w:rsidRPr="005A412C">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dans la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="00423574" w:rsidRPr="005A412C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="fr-CH"/>
+          </w:rPr>
+          <w:t>fiche financière pour entreprises du SEQE</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00423574" w:rsidRPr="00423574">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE3ABDB" w14:textId="146E6F09" w:rsidR="001B198D" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+    <w:p w14:paraId="3DE3ABDB" w14:textId="146E6F09" w:rsidR="001B198D" w:rsidRDefault="0012592C" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="1720475461"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -15000,51 +15820,51 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Supplément pour les demandes de soutien de mesures scope 3 en dehors de l'entreprise</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A45C58" w14:textId="18DE25BD" w:rsidR="001B198D" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+    <w:p w14:paraId="05A45C58" w14:textId="18DE25BD" w:rsidR="001B198D" w:rsidRDefault="0012592C" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-2020762504"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -15079,85 +15899,86 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="35E5CBB5" w14:textId="030E27C6" w:rsidR="001B198D" w:rsidRDefault="001B198D" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Supplément pour les demandes touchant à l’utilisation temporaire du CO</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> capté</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73650704" w14:textId="77777777" w:rsidR="00D14240" w:rsidRDefault="00D7602E" w:rsidP="001B198D">
+    <w:p w14:paraId="73650704" w14:textId="77777777" w:rsidR="00D14240" w:rsidRDefault="0012592C" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:sectPr w:rsidR="00D14240" w:rsidSect="00203963">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
@@ -15207,51 +16028,51 @@
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="001B198D" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> (la demande doit être soumise par l'entreprise qui utilise le CO</w:t>
       </w:r>
       <w:r w:rsidR="001B198D" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="001B198D" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p w14:paraId="3FE9C378" w14:textId="1B69EC8E" w:rsidR="006820CD" w:rsidRPr="00132A4C" w:rsidRDefault="00D138E8" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">La demande complète est à soumettre </w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>de manière électronique</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
@@ -15279,100 +16100,100 @@
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>» sur la plateforme d’e-transmission de l’OFEN</w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="00DD430E" w:rsidRPr="00DD430E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>e-transmission</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3298112A" w14:textId="6DA73613" w:rsidR="00D14240" w:rsidRDefault="00D138E8" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:sectPr w:rsidR="00D14240" w:rsidSect="00203963">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Pour toute question, l’adresse</w:t>
       </w:r>
       <w:r w:rsidR="006820CD" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="005F43D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>mail@itinero.ch</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006820CD" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>est à disposition</w:t>
       </w:r>
       <w:r w:rsidR="006820CD" w:rsidRPr="00132A4C">
         <w:rPr>
@@ -15504,50 +16325,57 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3FD5F55F" w14:textId="0CB19E0A" w:rsidR="00B22A2D" w:rsidRPr="00C72EDF" w:rsidRDefault="00B22A2D" w:rsidP="00E56E56">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1774"/>
       </w:tabs>
       <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C72EDF">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00C72EDF">
@@ -15834,273 +16662,342 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000817B5" w:rsidRPr="000817B5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Si les réductions ne sont pas les mêmes chaque année, il faut montrer comment cet effet évolue</w:t>
       </w:r>
       <w:r w:rsidR="003F2E63" w:rsidRPr="000817B5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
+    <w:p w14:paraId="0CE8C029" w14:textId="2CDAFF89" w:rsidR="00765694" w:rsidRPr="00765694" w:rsidRDefault="00765694">
+      <w:pPr>
+        <w:pStyle w:val="Funotentext"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Funotenzeichen"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00765694">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00765694">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Technique conventionnelle = Etat de la technique selon la communication de l’OFEV « Compensation des émissions de CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00765694">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00765694">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t> : Projets et programmes » : Etat de développement avancé de procédés technologiques qui, dans la pratique, sont réalisables et ont fait leurs preuves. En règle générale, l’état de la technique correspond aux exigences et méthodes de calcul des normes, fiches d’information, aides à l’exécution et recommandations en vigueur, émis par les organismes spécialisés correspondants. Il peut évoluer dans le temps, par exemple sous l’influence de progrès techniques autonomes, de facteurs économiques ou de nouvelles découvertes scientifiques.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
     <w:p w14:paraId="78CCDD54" w14:textId="703837DB" w:rsidR="00106C31" w:rsidRPr="000673B5" w:rsidRDefault="00106C31">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000673B5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000673B5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">à laquelle l’entreprise prendra la décision définitive de réaliser le projet. Cette décision finale doit être prise au plus tard deux ans après le dépôt de la demande. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="5">
+  <w:footnote w:id="6">
     <w:p w14:paraId="59C2D78C" w14:textId="2F64EFCF" w:rsidR="001307BA" w:rsidRPr="00D76947" w:rsidRDefault="001307BA" w:rsidP="001307BA">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D76947">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D76947" w:rsidRPr="00D76947">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Le début de la mise en œuvre d'un projet correspond au moment où le demandeur s'engage financièrement de manière significative vis-à-vis de tiers ou prend des mesures organisationnelles liées au projet.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="6">
+  <w:footnote w:id="7">
     <w:p w14:paraId="22D3F6BE" w14:textId="33F3E220" w:rsidR="001307BA" w:rsidRPr="00BE2EC0" w:rsidRDefault="001307BA" w:rsidP="001307BA">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00BE2EC0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE2EC0" w:rsidRPr="00BE2EC0">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>La fin de la mise en œuvre correspond au moment à partir duquel la mesure est mise en œuvre et produit une réduction/des émissions négatives en TCO</w:t>
       </w:r>
       <w:r w:rsidR="00BE2EC0" w:rsidRPr="00BE2EC0">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="7">
+  <w:footnote w:id="8">
     <w:p w14:paraId="5B1A25DF" w14:textId="77777777" w:rsidR="001B198D" w:rsidRPr="00507153" w:rsidRDefault="001B198D" w:rsidP="001B198D">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B92C2C">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00507153">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="_Hlk187324467"/>
+      <w:bookmarkStart w:id="19" w:name="_Hlk187324467"/>
       <w:r w:rsidRPr="00507153">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Disponible sur</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B198D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>https://showvoc.op.europa.eu/#/datasets</w:t>
       </w:r>
       <w:r w:rsidRPr="00507153">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="8">
-    <w:p w14:paraId="5147D4E5" w14:textId="77777777" w:rsidR="001B198D" w:rsidRPr="000E64B0" w:rsidRDefault="001B198D" w:rsidP="001B198D">
+  <w:footnote w:id="9">
+    <w:p w14:paraId="5147D4E5" w14:textId="625EDD4B" w:rsidR="001B198D" w:rsidRPr="000E64B0" w:rsidRDefault="001B198D" w:rsidP="001B198D">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000E64B0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00275FFB">
+      <w:r w:rsidRPr="00BD7B46">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Directive article 5 (feuilles de </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Directive article 5</w:t>
+      </w:r>
       <w:r w:rsidRPr="00275FFB">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>route net</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00275FFB">
+        <w:t xml:space="preserve"> (feuilles de route</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34D6F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> zéro) : https://pubdb.bfe.admin.ch/de/publication/download/11967 </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275FFB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>zéro</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34D6F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> net</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275FFB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) : https://pubdb.bfe.admin.ch/de/publication/download/11967 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7EFC93BD" w14:textId="77E2B1D6" w:rsidR="00B22A2D" w:rsidRDefault="00B22A2D">
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  ReportTitle  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
@@ -16109,73 +17006,73 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00DB05CD">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Demande d’aide financière - projet</w:t>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4ACF23E4" w14:textId="765DF1BD" w:rsidR="00DB05CD" w:rsidRDefault="00DB05CD" w:rsidP="00DB05CD">
+  <w:p w14:paraId="4ACF23E4" w14:textId="41267372" w:rsidR="00DB05CD" w:rsidRDefault="00DB05CD" w:rsidP="00DB05CD">
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  ReportTitle  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D7602E">
+    <w:r w:rsidR="0012592C">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Demande d’aide financière - projet</w:t>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7202C9C2" w14:textId="2C02D58C" w:rsidR="00B22A2D" w:rsidRPr="00006536" w:rsidRDefault="00B22A2D" w:rsidP="00006536">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -16286,67 +17183,57 @@
               <w:sz w:val="15"/>
               <w:szCs w:val="15"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>Département fédéral de l’environnement, d</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="15"/>
               <w:szCs w:val="15"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">e l’énergie </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="33AF8AC5" w14:textId="38D5B153" w:rsidR="00B22A2D" w:rsidRPr="000A1B62" w:rsidRDefault="000A1B62" w:rsidP="000A1B62">
           <w:pPr>
             <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
             <w:ind w:left="45"/>
             <w:rPr>
               <w:sz w:val="15"/>
               <w:szCs w:val="15"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="gramStart"/>
           <w:r>
             <w:rPr>
               <w:sz w:val="15"/>
               <w:szCs w:val="15"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
-            <w:t>et</w:t>
-[...8 lines deleted...]
-            <w:t xml:space="preserve"> de la communication DETEC</w:t>
+            <w:t>et de la communication DETEC</w:t>
           </w:r>
           <w:bookmarkEnd w:id="2"/>
         </w:p>
         <w:p w14:paraId="706B81A1" w14:textId="5C267BCA" w:rsidR="00B22A2D" w:rsidRPr="000A1B62" w:rsidRDefault="000A1B62" w:rsidP="00CF07FA">
           <w:pPr>
             <w:spacing w:before="120" w:after="0" w:line="200" w:lineRule="exact"/>
             <w:ind w:left="45"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="15"/>
               <w:szCs w:val="15"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000A1B62">
             <w:rPr>
               <w:b/>
               <w:sz w:val="15"/>
               <w:szCs w:val="15"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>Office fédéral de l’énergie O</w:t>
           </w:r>
           <w:r>
             <w:rPr>
@@ -16388,73 +17275,73 @@
         <w:bookmarkEnd w:id="3"/>
         <w:p w14:paraId="58322D47" w14:textId="77777777" w:rsidR="00B22A2D" w:rsidRPr="000A1B62" w:rsidRDefault="00B22A2D" w:rsidP="00363E3D">
           <w:pPr>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:bookmarkEnd w:id="1"/>
   </w:tbl>
   <w:p w14:paraId="58F0BE9E" w14:textId="77777777" w:rsidR="00006536" w:rsidRPr="000A1B62" w:rsidRDefault="00006536" w:rsidP="00006536">
     <w:pPr>
       <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F5A9ED4" w14:textId="67EAA3E7" w:rsidR="00A63197" w:rsidRDefault="00A63197" w:rsidP="00A63197">
+  <w:p w14:paraId="1F5A9ED4" w14:textId="057608C0" w:rsidR="00A63197" w:rsidRDefault="00A63197" w:rsidP="00A63197">
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  ReportTitle  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D7602E">
+    <w:r w:rsidR="0012592C">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Demande d’aide financière - projet</w:t>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="279EB777" w14:textId="77777777" w:rsidR="00A63197" w:rsidRPr="000A1B62" w:rsidRDefault="00A63197" w:rsidP="00006536">
     <w:pPr>
       <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
@@ -16789,51 +17676,51 @@
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AB132AB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="60A4C6CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="576" w:hanging="576"/>
+        <w:ind w:left="4546" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -17180,50 +18067,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41BE60B5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="111229CA"/>
+    <w:lvl w:ilvl="0" w:tplc="08070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1470" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2190" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2910" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3630" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4350" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5070" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5790" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6510" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7230" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54F80888"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1B2A28C"/>
     <w:lvl w:ilvl="0" w:tplc="4250890A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17265,51 +18265,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A536A6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3D2D846"/>
     <w:lvl w:ilvl="0" w:tplc="94261810">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Absatzalphabetisch"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -17352,51 +18352,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B495099"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C93A616C"/>
     <w:lvl w:ilvl="0" w:tplc="7C122BFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.1.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -17444,51 +18444,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68AB2E65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7772B8D8"/>
     <w:lvl w:ilvl="0" w:tplc="100C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
@@ -17533,51 +18533,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73154CAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43A0A524"/>
     <w:lvl w:ilvl="0" w:tplc="E6866274">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0807001B" w:tentative="1">
@@ -17622,51 +18622,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="765C0A25"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="257C6D1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
@@ -17708,51 +18708,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D143EE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B62D1FA"/>
     <w:lvl w:ilvl="0" w:tplc="23FCF022">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D652B694">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="D876CF3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3)"/>
@@ -17798,63 +18798,63 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="EB4C491C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1E2CC120">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="538862948">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1625042750">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="286813446">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="674309243">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2083218366">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="915478816">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="952979051">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="851"/>
           </w:tabs>
           <w:ind w:left="851" w:hanging="851"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlRestart w:val="0"/>
@@ -17986,157 +18986,159 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="901603248">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="692656299">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1500845860">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="682248201">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="633175074">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1064328099">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1907570462">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1186678476">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2003972845">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1828203459">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1103844607">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="738751459">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="781726199">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="672998612">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="90392934">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="240531109">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="781654547">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="400367944">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="105008144">
     <w:abstractNumId w:val="3"/>
   </w:num>
+  <w:num w:numId="28" w16cid:durableId="2136676699">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-CH" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CH" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CH" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="9B57nQTcaevKlyFxWb5xZ6wrVnn59C+ewtUBGgTJ6GBKi/LFWvQHg/pXsg9bGWpcrwb73OkmwBXZUPY+oHONDQ==" w:salt="Hy0ADnun1T2EDYGApyZkkQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ZQz9Af5y/MRZaXp9MoKoluJPbIUk4IInO1GtZbzkHLKdbe2I+yCAibt0Kmiwa/J5fFxZk4yHQax2IY5tejdBWw==" w:salt="MSTp8T4cGDC31TFPLNcuSw=="/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
@@ -18257,106 +19259,111 @@
     <w:rsid w:val="000A59CF"/>
     <w:rsid w:val="000A672A"/>
     <w:rsid w:val="000A6B35"/>
     <w:rsid w:val="000B638E"/>
     <w:rsid w:val="000B7E68"/>
     <w:rsid w:val="000C1B11"/>
     <w:rsid w:val="000C6AA6"/>
     <w:rsid w:val="000C6D21"/>
     <w:rsid w:val="000D32F0"/>
     <w:rsid w:val="000D34E0"/>
     <w:rsid w:val="000D3E58"/>
     <w:rsid w:val="000E1867"/>
     <w:rsid w:val="000E3208"/>
     <w:rsid w:val="000E336A"/>
     <w:rsid w:val="000E4941"/>
     <w:rsid w:val="000E56EB"/>
     <w:rsid w:val="000E64B0"/>
     <w:rsid w:val="000F5BE3"/>
     <w:rsid w:val="000F6FF3"/>
     <w:rsid w:val="0010303B"/>
     <w:rsid w:val="0010381D"/>
     <w:rsid w:val="001048C7"/>
     <w:rsid w:val="00104E65"/>
     <w:rsid w:val="00106C31"/>
     <w:rsid w:val="00107680"/>
+    <w:rsid w:val="00107E3A"/>
+    <w:rsid w:val="00112727"/>
     <w:rsid w:val="001139EA"/>
     <w:rsid w:val="00115920"/>
     <w:rsid w:val="00117982"/>
     <w:rsid w:val="00120CFE"/>
     <w:rsid w:val="001236E9"/>
     <w:rsid w:val="00123EED"/>
+    <w:rsid w:val="0012592C"/>
     <w:rsid w:val="00127AC0"/>
     <w:rsid w:val="001307BA"/>
     <w:rsid w:val="00132A4C"/>
     <w:rsid w:val="0014256D"/>
     <w:rsid w:val="001432E6"/>
     <w:rsid w:val="00145DFD"/>
     <w:rsid w:val="00146F5C"/>
     <w:rsid w:val="00151A73"/>
     <w:rsid w:val="00152AFB"/>
     <w:rsid w:val="001557AE"/>
     <w:rsid w:val="00156ACC"/>
     <w:rsid w:val="00156EFC"/>
     <w:rsid w:val="00156F07"/>
     <w:rsid w:val="001574ED"/>
     <w:rsid w:val="001576F0"/>
     <w:rsid w:val="0016078D"/>
     <w:rsid w:val="00163506"/>
     <w:rsid w:val="00163A61"/>
     <w:rsid w:val="0016531F"/>
+    <w:rsid w:val="001724DB"/>
     <w:rsid w:val="0017250D"/>
     <w:rsid w:val="00181A37"/>
     <w:rsid w:val="0018279E"/>
     <w:rsid w:val="0018438F"/>
     <w:rsid w:val="00185F10"/>
     <w:rsid w:val="00186958"/>
     <w:rsid w:val="00192AE2"/>
     <w:rsid w:val="001950DA"/>
     <w:rsid w:val="00196A99"/>
     <w:rsid w:val="001B006D"/>
     <w:rsid w:val="001B1480"/>
     <w:rsid w:val="001B198D"/>
     <w:rsid w:val="001C6709"/>
     <w:rsid w:val="001C7BBC"/>
     <w:rsid w:val="001D066D"/>
     <w:rsid w:val="001D0B7B"/>
     <w:rsid w:val="001D138D"/>
     <w:rsid w:val="001D1C29"/>
     <w:rsid w:val="001D67F8"/>
     <w:rsid w:val="001D71D8"/>
     <w:rsid w:val="001E117A"/>
     <w:rsid w:val="001E3DF4"/>
     <w:rsid w:val="001E7EB1"/>
     <w:rsid w:val="001E7FF7"/>
     <w:rsid w:val="001F12EF"/>
     <w:rsid w:val="001F43E1"/>
     <w:rsid w:val="00200299"/>
     <w:rsid w:val="00202292"/>
     <w:rsid w:val="00203963"/>
     <w:rsid w:val="00203D09"/>
     <w:rsid w:val="00223256"/>
+    <w:rsid w:val="0022569A"/>
     <w:rsid w:val="00226B66"/>
     <w:rsid w:val="002277E0"/>
     <w:rsid w:val="00233FD4"/>
     <w:rsid w:val="00235110"/>
     <w:rsid w:val="00235AAE"/>
     <w:rsid w:val="00240293"/>
     <w:rsid w:val="002424E9"/>
     <w:rsid w:val="00250898"/>
     <w:rsid w:val="002616BF"/>
     <w:rsid w:val="0026300D"/>
     <w:rsid w:val="002631D6"/>
     <w:rsid w:val="00263D5E"/>
     <w:rsid w:val="00270D7F"/>
     <w:rsid w:val="00273A28"/>
     <w:rsid w:val="00275FFB"/>
     <w:rsid w:val="002775EC"/>
     <w:rsid w:val="00281E13"/>
     <w:rsid w:val="00292FA7"/>
     <w:rsid w:val="0029561D"/>
     <w:rsid w:val="00295633"/>
     <w:rsid w:val="0029719F"/>
     <w:rsid w:val="002A2B97"/>
     <w:rsid w:val="002A4A29"/>
     <w:rsid w:val="002A54F6"/>
     <w:rsid w:val="002C11FF"/>
@@ -18401,117 +19408,122 @@
     <w:rsid w:val="003A5CB6"/>
     <w:rsid w:val="003A6C40"/>
     <w:rsid w:val="003A7543"/>
     <w:rsid w:val="003B0B5C"/>
     <w:rsid w:val="003B2E76"/>
     <w:rsid w:val="003B7A2D"/>
     <w:rsid w:val="003C3F6D"/>
     <w:rsid w:val="003D1FD1"/>
     <w:rsid w:val="003D3E1D"/>
     <w:rsid w:val="003D5DA9"/>
     <w:rsid w:val="003E116C"/>
     <w:rsid w:val="003E39F6"/>
     <w:rsid w:val="003F1D54"/>
     <w:rsid w:val="003F2A4A"/>
     <w:rsid w:val="003F2E63"/>
     <w:rsid w:val="003F3770"/>
     <w:rsid w:val="003F58E8"/>
     <w:rsid w:val="00400687"/>
     <w:rsid w:val="00401C9B"/>
     <w:rsid w:val="0040393D"/>
     <w:rsid w:val="00404EF4"/>
     <w:rsid w:val="004117BD"/>
     <w:rsid w:val="00414FBC"/>
     <w:rsid w:val="004209A5"/>
     <w:rsid w:val="00421AB6"/>
+    <w:rsid w:val="00423574"/>
     <w:rsid w:val="00423717"/>
     <w:rsid w:val="00425B8E"/>
     <w:rsid w:val="0043196E"/>
     <w:rsid w:val="00432F35"/>
     <w:rsid w:val="004361CA"/>
     <w:rsid w:val="00446329"/>
     <w:rsid w:val="004471B3"/>
     <w:rsid w:val="00457D4F"/>
     <w:rsid w:val="00462FE8"/>
     <w:rsid w:val="00466368"/>
     <w:rsid w:val="004771CE"/>
     <w:rsid w:val="004775AB"/>
     <w:rsid w:val="00484A74"/>
     <w:rsid w:val="004922D8"/>
     <w:rsid w:val="004943CB"/>
     <w:rsid w:val="00496E32"/>
     <w:rsid w:val="004A09E6"/>
     <w:rsid w:val="004A3208"/>
     <w:rsid w:val="004A4A09"/>
     <w:rsid w:val="004B29A0"/>
     <w:rsid w:val="004B39F6"/>
     <w:rsid w:val="004B7CFB"/>
     <w:rsid w:val="004C12FC"/>
     <w:rsid w:val="004C2D17"/>
     <w:rsid w:val="004C6667"/>
     <w:rsid w:val="004C68A7"/>
     <w:rsid w:val="004C7838"/>
     <w:rsid w:val="004D32DC"/>
     <w:rsid w:val="004D3AED"/>
     <w:rsid w:val="004D5163"/>
     <w:rsid w:val="004E1A48"/>
     <w:rsid w:val="004E27BF"/>
     <w:rsid w:val="004E34A0"/>
     <w:rsid w:val="004E4426"/>
+    <w:rsid w:val="004E590E"/>
     <w:rsid w:val="004F25F4"/>
     <w:rsid w:val="004F617D"/>
     <w:rsid w:val="004F6643"/>
     <w:rsid w:val="004F66E1"/>
     <w:rsid w:val="00507153"/>
     <w:rsid w:val="00507C4E"/>
     <w:rsid w:val="00513B0E"/>
     <w:rsid w:val="00513D17"/>
     <w:rsid w:val="00514944"/>
     <w:rsid w:val="005172EB"/>
     <w:rsid w:val="00520487"/>
     <w:rsid w:val="00524345"/>
     <w:rsid w:val="00525472"/>
     <w:rsid w:val="00526043"/>
     <w:rsid w:val="00530290"/>
     <w:rsid w:val="00530366"/>
     <w:rsid w:val="005466C6"/>
     <w:rsid w:val="0055003F"/>
     <w:rsid w:val="005501F2"/>
     <w:rsid w:val="00561A19"/>
     <w:rsid w:val="005633D9"/>
     <w:rsid w:val="005751E7"/>
     <w:rsid w:val="00577FD6"/>
     <w:rsid w:val="00580F51"/>
     <w:rsid w:val="00586100"/>
     <w:rsid w:val="00587168"/>
     <w:rsid w:val="00587E91"/>
     <w:rsid w:val="005967D6"/>
     <w:rsid w:val="005979D3"/>
     <w:rsid w:val="005A0004"/>
     <w:rsid w:val="005A0333"/>
+    <w:rsid w:val="005A412C"/>
     <w:rsid w:val="005A6E23"/>
+    <w:rsid w:val="005A7510"/>
     <w:rsid w:val="005B18A7"/>
+    <w:rsid w:val="005B3514"/>
     <w:rsid w:val="005C0F9E"/>
     <w:rsid w:val="005C1D64"/>
     <w:rsid w:val="005C30F0"/>
     <w:rsid w:val="005C3410"/>
     <w:rsid w:val="005C3BE5"/>
     <w:rsid w:val="005C4142"/>
     <w:rsid w:val="005C431F"/>
     <w:rsid w:val="005C4EDB"/>
     <w:rsid w:val="005C5EE0"/>
     <w:rsid w:val="005C5F1C"/>
     <w:rsid w:val="005C7FC4"/>
     <w:rsid w:val="005D2725"/>
     <w:rsid w:val="005D7C63"/>
     <w:rsid w:val="005E37E8"/>
     <w:rsid w:val="005F085A"/>
     <w:rsid w:val="005F320E"/>
     <w:rsid w:val="005F43D3"/>
     <w:rsid w:val="00603B37"/>
     <w:rsid w:val="006115BD"/>
     <w:rsid w:val="00615125"/>
     <w:rsid w:val="006153FA"/>
     <w:rsid w:val="006157C8"/>
     <w:rsid w:val="0062619E"/>
     <w:rsid w:val="00627299"/>
     <w:rsid w:val="0063418C"/>
@@ -18536,54 +19548,56 @@
     <w:rsid w:val="006B78E2"/>
     <w:rsid w:val="006C7413"/>
     <w:rsid w:val="006C7F9C"/>
     <w:rsid w:val="006D65B1"/>
     <w:rsid w:val="006E05F1"/>
     <w:rsid w:val="006E2672"/>
     <w:rsid w:val="006E32AB"/>
     <w:rsid w:val="006E3664"/>
     <w:rsid w:val="006E64DB"/>
     <w:rsid w:val="006F0FA4"/>
     <w:rsid w:val="006F2B67"/>
     <w:rsid w:val="006F3216"/>
     <w:rsid w:val="00700217"/>
     <w:rsid w:val="00700C4C"/>
     <w:rsid w:val="00701D77"/>
     <w:rsid w:val="007079EE"/>
     <w:rsid w:val="00711166"/>
     <w:rsid w:val="0071226C"/>
     <w:rsid w:val="007135BF"/>
     <w:rsid w:val="0071442F"/>
     <w:rsid w:val="0072288B"/>
     <w:rsid w:val="00736BD4"/>
     <w:rsid w:val="00741E6D"/>
     <w:rsid w:val="007475EE"/>
     <w:rsid w:val="00747779"/>
+    <w:rsid w:val="0075036B"/>
     <w:rsid w:val="007537BA"/>
     <w:rsid w:val="00754625"/>
     <w:rsid w:val="00760438"/>
     <w:rsid w:val="00760F6D"/>
+    <w:rsid w:val="00765694"/>
     <w:rsid w:val="007656C3"/>
     <w:rsid w:val="007657E6"/>
     <w:rsid w:val="00775392"/>
     <w:rsid w:val="00775467"/>
     <w:rsid w:val="0077704C"/>
     <w:rsid w:val="00781DBB"/>
     <w:rsid w:val="007854E3"/>
     <w:rsid w:val="00795548"/>
     <w:rsid w:val="007979B7"/>
     <w:rsid w:val="007A39D7"/>
     <w:rsid w:val="007A4ED2"/>
     <w:rsid w:val="007B01FD"/>
     <w:rsid w:val="007B091F"/>
     <w:rsid w:val="007B22CE"/>
     <w:rsid w:val="007B245F"/>
     <w:rsid w:val="007B30FA"/>
     <w:rsid w:val="007C152D"/>
     <w:rsid w:val="007D0F37"/>
     <w:rsid w:val="007D2809"/>
     <w:rsid w:val="007D570C"/>
     <w:rsid w:val="007D752A"/>
     <w:rsid w:val="007E0FAD"/>
     <w:rsid w:val="007E290F"/>
     <w:rsid w:val="007E4368"/>
     <w:rsid w:val="007E567F"/>
@@ -18592,216 +19606,227 @@
     <w:rsid w:val="00803AC1"/>
     <w:rsid w:val="0081209F"/>
     <w:rsid w:val="00813E70"/>
     <w:rsid w:val="00817320"/>
     <w:rsid w:val="00823D16"/>
     <w:rsid w:val="008318FA"/>
     <w:rsid w:val="00836664"/>
     <w:rsid w:val="00840CB1"/>
     <w:rsid w:val="008441F0"/>
     <w:rsid w:val="0084457D"/>
     <w:rsid w:val="00845F56"/>
     <w:rsid w:val="00846776"/>
     <w:rsid w:val="00847272"/>
     <w:rsid w:val="00852E4C"/>
     <w:rsid w:val="00855E25"/>
     <w:rsid w:val="00873A86"/>
     <w:rsid w:val="008757EC"/>
     <w:rsid w:val="00877A89"/>
     <w:rsid w:val="00882033"/>
     <w:rsid w:val="008909B0"/>
     <w:rsid w:val="00893E99"/>
     <w:rsid w:val="008952F7"/>
     <w:rsid w:val="008A4877"/>
     <w:rsid w:val="008B0034"/>
     <w:rsid w:val="008B1C75"/>
+    <w:rsid w:val="008B2D35"/>
     <w:rsid w:val="008B3362"/>
     <w:rsid w:val="008B5405"/>
     <w:rsid w:val="008B7BD0"/>
     <w:rsid w:val="008C422B"/>
     <w:rsid w:val="008C495A"/>
     <w:rsid w:val="008C4DAA"/>
     <w:rsid w:val="008D6BB2"/>
     <w:rsid w:val="008F0F9E"/>
     <w:rsid w:val="008F2451"/>
     <w:rsid w:val="008F3117"/>
     <w:rsid w:val="008F5B79"/>
     <w:rsid w:val="008F7019"/>
     <w:rsid w:val="008F7CDB"/>
     <w:rsid w:val="00900A46"/>
     <w:rsid w:val="00902ED9"/>
     <w:rsid w:val="009053C3"/>
     <w:rsid w:val="00905907"/>
     <w:rsid w:val="00914BD3"/>
     <w:rsid w:val="0092164D"/>
     <w:rsid w:val="009219ED"/>
     <w:rsid w:val="00923461"/>
     <w:rsid w:val="00923535"/>
     <w:rsid w:val="00923C41"/>
     <w:rsid w:val="00926917"/>
     <w:rsid w:val="00936177"/>
     <w:rsid w:val="0093722D"/>
     <w:rsid w:val="00941F98"/>
+    <w:rsid w:val="00944F35"/>
     <w:rsid w:val="00950E90"/>
     <w:rsid w:val="009547BE"/>
     <w:rsid w:val="0095746B"/>
     <w:rsid w:val="009576FF"/>
     <w:rsid w:val="00970D57"/>
     <w:rsid w:val="0097373F"/>
     <w:rsid w:val="00973C0E"/>
     <w:rsid w:val="009852C8"/>
     <w:rsid w:val="0098564E"/>
     <w:rsid w:val="00995EBF"/>
     <w:rsid w:val="00997968"/>
     <w:rsid w:val="009A78CF"/>
     <w:rsid w:val="009B5FBC"/>
     <w:rsid w:val="009B6800"/>
     <w:rsid w:val="009B68BC"/>
     <w:rsid w:val="009C1D4C"/>
     <w:rsid w:val="009C5F00"/>
     <w:rsid w:val="009D1C8C"/>
+    <w:rsid w:val="009D5364"/>
     <w:rsid w:val="009D7318"/>
     <w:rsid w:val="009E0BA7"/>
     <w:rsid w:val="009E338C"/>
     <w:rsid w:val="009E3FFE"/>
     <w:rsid w:val="009E7D72"/>
+    <w:rsid w:val="009F3C93"/>
     <w:rsid w:val="009F401A"/>
     <w:rsid w:val="00A07B6C"/>
     <w:rsid w:val="00A12385"/>
     <w:rsid w:val="00A175BF"/>
     <w:rsid w:val="00A17779"/>
     <w:rsid w:val="00A2442B"/>
     <w:rsid w:val="00A31B55"/>
     <w:rsid w:val="00A331C1"/>
     <w:rsid w:val="00A346FC"/>
     <w:rsid w:val="00A37004"/>
     <w:rsid w:val="00A40699"/>
     <w:rsid w:val="00A40746"/>
     <w:rsid w:val="00A43980"/>
     <w:rsid w:val="00A44869"/>
+    <w:rsid w:val="00A46646"/>
     <w:rsid w:val="00A533FB"/>
     <w:rsid w:val="00A53DAF"/>
     <w:rsid w:val="00A61B44"/>
     <w:rsid w:val="00A63197"/>
     <w:rsid w:val="00A73D81"/>
     <w:rsid w:val="00A8130C"/>
     <w:rsid w:val="00A81D55"/>
     <w:rsid w:val="00A83E28"/>
     <w:rsid w:val="00A853CB"/>
     <w:rsid w:val="00AA1285"/>
     <w:rsid w:val="00AA3803"/>
     <w:rsid w:val="00AA520A"/>
     <w:rsid w:val="00AA7FB3"/>
     <w:rsid w:val="00AB3AD3"/>
     <w:rsid w:val="00AB7F03"/>
     <w:rsid w:val="00AC441A"/>
     <w:rsid w:val="00AC6682"/>
     <w:rsid w:val="00AC7127"/>
     <w:rsid w:val="00AD0595"/>
     <w:rsid w:val="00AD2A6D"/>
     <w:rsid w:val="00AD49FE"/>
     <w:rsid w:val="00AD4C18"/>
     <w:rsid w:val="00AD60B3"/>
     <w:rsid w:val="00AE1C4D"/>
+    <w:rsid w:val="00AE71A8"/>
     <w:rsid w:val="00AF747A"/>
+    <w:rsid w:val="00B00904"/>
     <w:rsid w:val="00B01B14"/>
     <w:rsid w:val="00B0245C"/>
     <w:rsid w:val="00B057C5"/>
     <w:rsid w:val="00B06507"/>
     <w:rsid w:val="00B07B04"/>
+    <w:rsid w:val="00B10CF1"/>
     <w:rsid w:val="00B14EF4"/>
     <w:rsid w:val="00B205DE"/>
     <w:rsid w:val="00B20887"/>
     <w:rsid w:val="00B20A21"/>
     <w:rsid w:val="00B20C44"/>
     <w:rsid w:val="00B226CD"/>
     <w:rsid w:val="00B22A2D"/>
     <w:rsid w:val="00B234BE"/>
     <w:rsid w:val="00B23CAE"/>
     <w:rsid w:val="00B24C66"/>
     <w:rsid w:val="00B261A3"/>
     <w:rsid w:val="00B31FDD"/>
     <w:rsid w:val="00B32242"/>
     <w:rsid w:val="00B3316E"/>
+    <w:rsid w:val="00B34D6F"/>
     <w:rsid w:val="00B42F85"/>
     <w:rsid w:val="00B43FED"/>
     <w:rsid w:val="00B457B2"/>
     <w:rsid w:val="00B50B63"/>
     <w:rsid w:val="00B53BB2"/>
     <w:rsid w:val="00B612F2"/>
     <w:rsid w:val="00B639B6"/>
     <w:rsid w:val="00B662B0"/>
     <w:rsid w:val="00B665F0"/>
     <w:rsid w:val="00B7083C"/>
     <w:rsid w:val="00B710A0"/>
     <w:rsid w:val="00B735FE"/>
     <w:rsid w:val="00B7647A"/>
     <w:rsid w:val="00B80009"/>
     <w:rsid w:val="00B8005A"/>
     <w:rsid w:val="00B832A0"/>
     <w:rsid w:val="00B85822"/>
     <w:rsid w:val="00B91127"/>
     <w:rsid w:val="00B921E8"/>
     <w:rsid w:val="00B92C2C"/>
     <w:rsid w:val="00BA04FA"/>
     <w:rsid w:val="00BA07D3"/>
     <w:rsid w:val="00BB105D"/>
     <w:rsid w:val="00BB1811"/>
     <w:rsid w:val="00BB1A3F"/>
     <w:rsid w:val="00BC05DB"/>
     <w:rsid w:val="00BD750E"/>
     <w:rsid w:val="00BD7A32"/>
+    <w:rsid w:val="00BD7B46"/>
     <w:rsid w:val="00BE2C9F"/>
     <w:rsid w:val="00BE2EC0"/>
     <w:rsid w:val="00BE4743"/>
     <w:rsid w:val="00BE7473"/>
     <w:rsid w:val="00BE7689"/>
     <w:rsid w:val="00BF5D31"/>
     <w:rsid w:val="00BF5EAA"/>
     <w:rsid w:val="00BF6D55"/>
     <w:rsid w:val="00C05337"/>
     <w:rsid w:val="00C0668F"/>
     <w:rsid w:val="00C11233"/>
     <w:rsid w:val="00C1552C"/>
     <w:rsid w:val="00C16151"/>
     <w:rsid w:val="00C21A78"/>
     <w:rsid w:val="00C21AF1"/>
     <w:rsid w:val="00C22122"/>
     <w:rsid w:val="00C3172F"/>
     <w:rsid w:val="00C335AB"/>
     <w:rsid w:val="00C4075E"/>
     <w:rsid w:val="00C41A72"/>
     <w:rsid w:val="00C43CAE"/>
     <w:rsid w:val="00C44B9F"/>
     <w:rsid w:val="00C45497"/>
     <w:rsid w:val="00C454D8"/>
     <w:rsid w:val="00C5071C"/>
     <w:rsid w:val="00C51459"/>
     <w:rsid w:val="00C51C59"/>
     <w:rsid w:val="00C52D3A"/>
     <w:rsid w:val="00C53451"/>
     <w:rsid w:val="00C54053"/>
+    <w:rsid w:val="00C5561C"/>
     <w:rsid w:val="00C55D0F"/>
     <w:rsid w:val="00C55DE5"/>
     <w:rsid w:val="00C57485"/>
     <w:rsid w:val="00C6097A"/>
     <w:rsid w:val="00C61E83"/>
     <w:rsid w:val="00C61F2B"/>
     <w:rsid w:val="00C62F0A"/>
     <w:rsid w:val="00C668CF"/>
     <w:rsid w:val="00C72D36"/>
     <w:rsid w:val="00C72EDF"/>
     <w:rsid w:val="00C73ADD"/>
     <w:rsid w:val="00C761E1"/>
     <w:rsid w:val="00C80499"/>
     <w:rsid w:val="00C80AC7"/>
     <w:rsid w:val="00C80B0B"/>
     <w:rsid w:val="00C81235"/>
     <w:rsid w:val="00C81D8D"/>
     <w:rsid w:val="00C828AB"/>
     <w:rsid w:val="00C93F13"/>
     <w:rsid w:val="00C94435"/>
     <w:rsid w:val="00C95776"/>
     <w:rsid w:val="00C95868"/>
     <w:rsid w:val="00CA7D78"/>
     <w:rsid w:val="00CB1A56"/>
     <w:rsid w:val="00CC2041"/>
@@ -18866,66 +19891,69 @@
     <w:rsid w:val="00DB3848"/>
     <w:rsid w:val="00DB602D"/>
     <w:rsid w:val="00DB76B1"/>
     <w:rsid w:val="00DC0BDE"/>
     <w:rsid w:val="00DC5025"/>
     <w:rsid w:val="00DD28D4"/>
     <w:rsid w:val="00DD430E"/>
     <w:rsid w:val="00DD4513"/>
     <w:rsid w:val="00DD4D41"/>
     <w:rsid w:val="00DE7E52"/>
     <w:rsid w:val="00DF1A66"/>
     <w:rsid w:val="00DF579D"/>
     <w:rsid w:val="00DF623A"/>
     <w:rsid w:val="00DF62ED"/>
     <w:rsid w:val="00E030F4"/>
     <w:rsid w:val="00E1103E"/>
     <w:rsid w:val="00E11889"/>
     <w:rsid w:val="00E17C44"/>
     <w:rsid w:val="00E20DB9"/>
     <w:rsid w:val="00E211DE"/>
     <w:rsid w:val="00E341A5"/>
     <w:rsid w:val="00E3576B"/>
     <w:rsid w:val="00E429AA"/>
     <w:rsid w:val="00E56E56"/>
     <w:rsid w:val="00E83277"/>
+    <w:rsid w:val="00E83DF4"/>
     <w:rsid w:val="00E87C38"/>
     <w:rsid w:val="00E90D01"/>
     <w:rsid w:val="00E91EBF"/>
     <w:rsid w:val="00E97319"/>
     <w:rsid w:val="00EA0AA6"/>
     <w:rsid w:val="00EA23E9"/>
     <w:rsid w:val="00EA3CF4"/>
     <w:rsid w:val="00EA4F23"/>
     <w:rsid w:val="00EA553E"/>
     <w:rsid w:val="00EA7200"/>
     <w:rsid w:val="00EB036B"/>
+    <w:rsid w:val="00EB629C"/>
     <w:rsid w:val="00EC1D7D"/>
     <w:rsid w:val="00EC6836"/>
     <w:rsid w:val="00ED1318"/>
     <w:rsid w:val="00ED4D80"/>
     <w:rsid w:val="00ED7B23"/>
+    <w:rsid w:val="00EE6520"/>
     <w:rsid w:val="00EE6D3F"/>
     <w:rsid w:val="00EF0495"/>
     <w:rsid w:val="00EF1969"/>
     <w:rsid w:val="00EF4642"/>
     <w:rsid w:val="00EF61CC"/>
     <w:rsid w:val="00F06180"/>
     <w:rsid w:val="00F1135F"/>
     <w:rsid w:val="00F14C70"/>
     <w:rsid w:val="00F2214C"/>
     <w:rsid w:val="00F250A3"/>
     <w:rsid w:val="00F2545B"/>
     <w:rsid w:val="00F26CDF"/>
     <w:rsid w:val="00F338A1"/>
     <w:rsid w:val="00F4693E"/>
     <w:rsid w:val="00F46E47"/>
     <w:rsid w:val="00F54A7E"/>
     <w:rsid w:val="00F61194"/>
     <w:rsid w:val="00F758C2"/>
     <w:rsid w:val="00F77A5A"/>
     <w:rsid w:val="00F827E4"/>
     <w:rsid w:val="00F84B5F"/>
     <w:rsid w:val="00F84FD3"/>
     <w:rsid w:val="00F861F2"/>
     <w:rsid w:val="00F86380"/>
     <w:rsid w:val="00F91094"/>
@@ -19354,51 +20382,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00066D8F"/>
+    <w:rsid w:val="00C5561C"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="260" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="berschrift2"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00873A86"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="360" w:line="400" w:lineRule="exact"/>
@@ -19599,51 +20627,50 @@
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E429AA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift5Zchn">
     <w:name w:val="Überschrift 5 Zchn"/>
@@ -22087,295 +23114,146 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2143694824">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/de/publication/download/12017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/fr/publication/download/11968" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bafu.admin.ch/bafu/fr/home/themes/climat/info-specialistes/mesures-reduction/taxe-co2/exemption.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfe.admin.ch/bfe/fr/home/mesures-d-encouragement/decarbonation/encouragement-technologies-et-processus-innovants.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/FR/TXT/?uri=CELEX%3A32019D0708" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bafu.admin.ch/bafu/fr/home/themes/climat/info-specialistes/mesures-reduction/seqe.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.privasphere.com/e-uebermittlungBFE-Form?la=fr" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/fr/publication/download/12052" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/fr/publication/download/11968" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/filestore/fedlex.data.admin.ch/eli/oe/2024/141/fr/pdf/fedlex-data-admin-ch-eli-oe-2024-141-fr-pdf.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ghgprotocol.org/corporate-standard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/fr/publication/download/11968" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:itinero@bfe.admin.ch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/de/publication/download/12017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/FR/TXT/?uri=CELEX%3A32019D0708" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bafu.admin.ch/bafu/fr/home/themes/climat/info-specialistes/mesures-reduction/taxe-co2/exemption.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.privasphere.com/e-uebermittlungBFE-Form?la=fr" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfe.admin.ch/bfe/fr/home/mesures-d-encouragement/decarbonation/encouragement-technologies-et-processus-innovants.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/fr/publication/download/12520" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bafu.admin.ch/bafu/fr/home/themes/climat/info-specialistes/mesures-reduction/seqe.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/fr/publication/download/11968" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/fr/publication/download/12520" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/fr/publication/download/11968" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/fr/publication/download/12052" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/fr/publication/download/12520" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/filestore/fedlex.data.admin.ch/eli/oe/2024/141/fr/pdf/fedlex-data-admin-ch-eli-oe-2024-141-fr-pdf.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/fr/publication/download/12520" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ghgprotocol.org/corporate-standard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/fr/publication/download/11968" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/fr/publication/download/12052" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:itinero@bfe.admin.ch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\U80833172\AppData\Roaming\Microsoft\Templates\Vorlage-BFE-Bericht-neutral-D.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="27E992361DC94DFEBF150FD4E6ABC922"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5209065F-6270-474A-A734-736304ECD1CC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="007A6E86" w:rsidRDefault="0024292C" w:rsidP="0024292C">
           <w:pPr>
             <w:pStyle w:val="27E992361DC94DFEBF150FD4E6ABC922"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="785113385D1E44C6A84CF6276A4E5B9D"/>
-[...57 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="6325BFFECB7949F2A3F946B423CEE540"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AA8067FD-F856-4F0E-90CE-217D75E8DCFB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E6681E" w:rsidRDefault="00576F08" w:rsidP="00576F08">
           <w:pPr>
             <w:pStyle w:val="6325BFFECB7949F2A3F946B423CEE540"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="47DD2630B8CE459D9F90D75597D2DBAB"/>
-[...58 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="17ED123546084CF489BD792FDE51EDFE"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{80822D12-A680-4A5C-829C-08050EBDC91E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E6681E" w:rsidRDefault="00576F08" w:rsidP="00576F08">
           <w:pPr>
             <w:pStyle w:val="17ED123546084CF489BD792FDE51EDFE"/>
-          </w:pPr>
-[...28 lines deleted...]
-            <w:pStyle w:val="9CFFC8D47410492FA1C34C8B05F52DE0"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="17290F9A04274BBBAA5403A721103F2F"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{321B2224-B1A1-4648-853F-7BA45A7E05DB}"/>
@@ -22783,79 +23661,50 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{79B378C0-C407-4F41-9EE2-5817F7A70445}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CC4389" w:rsidRDefault="00077C06" w:rsidP="00077C06">
           <w:pPr>
             <w:pStyle w:val="3CDE33428DC24E5C89BA3209F376F9AB"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F63C0D707DAC4D8DBD99D9EB397AF952"/>
-[...27 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="ABA71F2CD76E461D9D86F8663381C73E"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{421B1520-3603-47D6-A08F-C18725684725}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CC4389" w:rsidRDefault="00077C06" w:rsidP="00077C06">
           <w:pPr>
             <w:pStyle w:val="ABA71F2CD76E461D9D86F8663381C73E"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
@@ -22980,80 +23829,50 @@
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4F21E82EF0B14107872B79D79EAE5AD8"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3C3BF2A5-79B4-4C5F-AA73-CDEE47CF97AA}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CC4389" w:rsidRDefault="00077C06" w:rsidP="00077C06">
           <w:pPr>
             <w:pStyle w:val="4F21E82EF0B14107872B79D79EAE5AD8"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
-          </w:r>
-[...28 lines deleted...]
-            <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="44DDCCBBBC60417F8A69404861E0BA13"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7D6F8036-1508-4175-A8F8-B47FF368BB68}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CC4389" w:rsidRDefault="00077C06" w:rsidP="00077C06">
           <w:pPr>
             <w:pStyle w:val="44DDCCBBBC60417F8A69404861E0BA13"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
@@ -25744,50 +26563,470 @@
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9ABDDABC-BF10-40CC-A5A2-5F3866E2A683}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CE7E9F" w:rsidRDefault="00CE7E9F" w:rsidP="00CE7E9F">
           <w:pPr>
             <w:pStyle w:val="0686223AC9B949AAB6BA7255CD85F991"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4194569298674FB8985E2C072F1578B6"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6012F28C-5668-48E6-9D98-14D67D84D77D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00536798" w:rsidRDefault="00536798" w:rsidP="00536798">
+          <w:pPr>
+            <w:pStyle w:val="4194569298674FB8985E2C072F1578B6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004609FD">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>Montant en CHF</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="174C54B596A9431DBFFECDB0716A10EA"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8B832C11-2579-45D3-9661-2B9FC9BCD559}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00536798" w:rsidRDefault="00536798" w:rsidP="00536798">
+          <w:pPr>
+            <w:pStyle w:val="174C54B596A9431DBFFECDB0716A10EA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004609FD">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>Montant en CHF</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D11CD435BC904D00AB739A619D720297"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{89F54B96-0F6B-4706-B0E4-748CE98AB6F9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00536798" w:rsidRDefault="00536798" w:rsidP="00536798">
+          <w:pPr>
+            <w:pStyle w:val="D11CD435BC904D00AB739A619D720297"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004609FD">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>Montant en CHF</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3D526621D9034E16850C06A5421D7EEC"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AE4D1B4D-76FA-42D4-8354-BF23F9AF331E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00536798" w:rsidRDefault="00536798" w:rsidP="00536798">
+          <w:pPr>
+            <w:pStyle w:val="3D526621D9034E16850C06A5421D7EEC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004609FD">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>Montant en CHF</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BFAB1231F4994B939D66FC2BCC650E7F"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{16F0F239-9DA9-4C2A-A4A9-184E2E4A4DD9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00536798" w:rsidRDefault="00536798" w:rsidP="00536798">
+          <w:pPr>
+            <w:pStyle w:val="BFAB1231F4994B939D66FC2BCC650E7F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004609FD">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>Montant en CHF</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="925BA4D920324E94828FBF37C57D882E"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{744E706A-1DA7-479F-839B-ED14EC3EAAE3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00536798" w:rsidRDefault="00536798" w:rsidP="00536798">
+          <w:pPr>
+            <w:pStyle w:val="925BA4D920324E94828FBF37C57D882E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004609FD">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>Montant en CHF</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0DE17F37A51C4C14877D8299CAFBCE30"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{143D8B5B-0B84-4CAA-9E3B-610308C3CC7E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00536798" w:rsidRDefault="00536798" w:rsidP="00536798">
+          <w:pPr>
+            <w:pStyle w:val="0DE17F37A51C4C14877D8299CAFBCE30"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004609FD">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>Montant en CHF</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FDAE7F7627DB48F3B72C4582F6CA2EB7"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2596FA2D-F6F7-4D0F-995B-EF11FE6BC6F6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00536798" w:rsidRDefault="00536798" w:rsidP="00536798">
+          <w:pPr>
+            <w:pStyle w:val="FDAE7F7627DB48F3B72C4582F6CA2EB7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004609FD">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>Montant en CHF</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7BE8367BB59D46D2AA4EB449895A03A4"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E9E6E89F-3A4D-413B-9265-087ED018ABCC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00536798" w:rsidRDefault="00536798" w:rsidP="00536798">
+          <w:pPr>
+            <w:pStyle w:val="7BE8367BB59D46D2AA4EB449895A03A4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004609FD">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>Montant en CHF</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E84070DA8A9D4277A46174F02AF77A2B"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3D6681DF-EEF3-4BF8-BCA6-C114B67D9AC9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00536798" w:rsidRDefault="00536798" w:rsidP="00536798">
+          <w:pPr>
+            <w:pStyle w:val="E84070DA8A9D4277A46174F02AF77A2B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004609FD">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>Montant en CHF</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0A61556BEFD34ED48EBFC8C8A69001D8"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{601EFB88-703D-4EAD-8471-2DA0AFFE417D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00536798" w:rsidRDefault="00536798" w:rsidP="00536798">
+          <w:pPr>
+            <w:pStyle w:val="0A61556BEFD34ED48EBFC8C8A69001D8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004609FD">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>Montant en CHF</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9F3EB65B01A54A51A4933F893CAC3520"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B6E2EB8D-45C0-4B67-B5B3-0F88E7A3F467}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00536798" w:rsidRDefault="00536798" w:rsidP="00536798">
+          <w:pPr>
+            <w:pStyle w:val="9F3EB65B01A54A51A4933F893CAC3520"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004609FD">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>Montant en CHF</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BB41256DE59B4B52A51AD2036CCD3F30"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{744281F8-933D-4359-99C0-F35F3B9A6FB5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00536798" w:rsidRDefault="00536798" w:rsidP="00536798">
+          <w:pPr>
+            <w:pStyle w:val="BB41256DE59B4B52A51AD2036CCD3F30"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004609FD">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>Montant en CHF</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BE7537B93E1440C39C0640D072674143"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D7C7D37F-0F9D-4A64-9662-A67CDDFC3041}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00536798" w:rsidRDefault="00536798" w:rsidP="00536798">
+          <w:pPr>
+            <w:pStyle w:val="BE7537B93E1440C39C0640D072674143"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004609FD">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>Montant en CHF</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25837,226 +27076,243 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:insDel="0" w:formatting="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0024292C"/>
     <w:rsid w:val="000046D8"/>
+    <w:rsid w:val="00011044"/>
+    <w:rsid w:val="00026345"/>
     <w:rsid w:val="0006790C"/>
     <w:rsid w:val="00077C06"/>
     <w:rsid w:val="000901E3"/>
     <w:rsid w:val="000A59CF"/>
     <w:rsid w:val="000C382D"/>
     <w:rsid w:val="0010680C"/>
+    <w:rsid w:val="00112727"/>
     <w:rsid w:val="001139EA"/>
     <w:rsid w:val="0011528E"/>
+    <w:rsid w:val="001724DB"/>
     <w:rsid w:val="00181A37"/>
     <w:rsid w:val="001A695F"/>
     <w:rsid w:val="001E2F70"/>
     <w:rsid w:val="001F41C6"/>
     <w:rsid w:val="00212122"/>
     <w:rsid w:val="00214D5D"/>
     <w:rsid w:val="00227848"/>
     <w:rsid w:val="00227E1E"/>
     <w:rsid w:val="00240293"/>
     <w:rsid w:val="002424E9"/>
     <w:rsid w:val="0024292C"/>
     <w:rsid w:val="002631D6"/>
     <w:rsid w:val="00264BA8"/>
     <w:rsid w:val="00273A28"/>
     <w:rsid w:val="002A7D6F"/>
     <w:rsid w:val="002C4352"/>
     <w:rsid w:val="002D395C"/>
     <w:rsid w:val="00333970"/>
     <w:rsid w:val="003459E3"/>
     <w:rsid w:val="003769FA"/>
     <w:rsid w:val="003809C7"/>
     <w:rsid w:val="0038529E"/>
     <w:rsid w:val="00390F9E"/>
     <w:rsid w:val="003C3776"/>
     <w:rsid w:val="003D5855"/>
     <w:rsid w:val="00421AB6"/>
     <w:rsid w:val="004471B3"/>
     <w:rsid w:val="00462B09"/>
     <w:rsid w:val="004E4426"/>
+    <w:rsid w:val="004E590E"/>
     <w:rsid w:val="004F567D"/>
+    <w:rsid w:val="00536798"/>
     <w:rsid w:val="00576F08"/>
     <w:rsid w:val="00586100"/>
+    <w:rsid w:val="005B3514"/>
     <w:rsid w:val="005B697E"/>
     <w:rsid w:val="005C30F0"/>
     <w:rsid w:val="005C42AE"/>
     <w:rsid w:val="005C7FFB"/>
     <w:rsid w:val="005D5F5A"/>
     <w:rsid w:val="005D7C63"/>
     <w:rsid w:val="005D7FDC"/>
     <w:rsid w:val="006115BD"/>
     <w:rsid w:val="006150AD"/>
     <w:rsid w:val="006179E8"/>
     <w:rsid w:val="00626426"/>
     <w:rsid w:val="00645F42"/>
     <w:rsid w:val="00682B71"/>
     <w:rsid w:val="00682EAD"/>
     <w:rsid w:val="006870F7"/>
     <w:rsid w:val="006A524D"/>
     <w:rsid w:val="006A5894"/>
     <w:rsid w:val="006B78E2"/>
     <w:rsid w:val="006D65B1"/>
     <w:rsid w:val="006E64DB"/>
     <w:rsid w:val="0071442F"/>
     <w:rsid w:val="007A39D7"/>
     <w:rsid w:val="007A6E86"/>
     <w:rsid w:val="007B091F"/>
     <w:rsid w:val="007B22CE"/>
     <w:rsid w:val="007B245F"/>
     <w:rsid w:val="007E4368"/>
     <w:rsid w:val="008B54E4"/>
     <w:rsid w:val="008B7BD0"/>
     <w:rsid w:val="008C4EFD"/>
     <w:rsid w:val="008E5852"/>
     <w:rsid w:val="008F3DC9"/>
     <w:rsid w:val="00902ED9"/>
+    <w:rsid w:val="00944F35"/>
     <w:rsid w:val="0097373F"/>
     <w:rsid w:val="00985BA2"/>
     <w:rsid w:val="00996EE4"/>
     <w:rsid w:val="009A77AC"/>
     <w:rsid w:val="009B5FBC"/>
     <w:rsid w:val="009B68BC"/>
     <w:rsid w:val="009C5F00"/>
     <w:rsid w:val="009E0BA7"/>
     <w:rsid w:val="009E3FFE"/>
     <w:rsid w:val="009F6E62"/>
     <w:rsid w:val="00A31422"/>
     <w:rsid w:val="00A35939"/>
     <w:rsid w:val="00A533FB"/>
     <w:rsid w:val="00A55C41"/>
     <w:rsid w:val="00A57685"/>
     <w:rsid w:val="00A61B44"/>
     <w:rsid w:val="00A66CC8"/>
     <w:rsid w:val="00A84CA6"/>
     <w:rsid w:val="00AB3E48"/>
     <w:rsid w:val="00AD2C2F"/>
     <w:rsid w:val="00AD4C18"/>
     <w:rsid w:val="00AE0E12"/>
     <w:rsid w:val="00AE1C4D"/>
     <w:rsid w:val="00AF17AD"/>
+    <w:rsid w:val="00B00904"/>
     <w:rsid w:val="00B02EAA"/>
     <w:rsid w:val="00B342D6"/>
     <w:rsid w:val="00B7083C"/>
     <w:rsid w:val="00B83AD9"/>
     <w:rsid w:val="00B9022D"/>
     <w:rsid w:val="00B9559B"/>
     <w:rsid w:val="00BA349A"/>
     <w:rsid w:val="00BB0FB8"/>
     <w:rsid w:val="00BC3339"/>
     <w:rsid w:val="00BE1D61"/>
     <w:rsid w:val="00BE7689"/>
     <w:rsid w:val="00C02FB3"/>
     <w:rsid w:val="00C14B49"/>
     <w:rsid w:val="00C17B60"/>
     <w:rsid w:val="00C22122"/>
     <w:rsid w:val="00C51C59"/>
     <w:rsid w:val="00C54E29"/>
     <w:rsid w:val="00C61F2B"/>
     <w:rsid w:val="00C62F0A"/>
     <w:rsid w:val="00C668CF"/>
     <w:rsid w:val="00C72D36"/>
     <w:rsid w:val="00C75960"/>
     <w:rsid w:val="00C8487A"/>
     <w:rsid w:val="00CC4389"/>
     <w:rsid w:val="00CC67B2"/>
     <w:rsid w:val="00CD172F"/>
     <w:rsid w:val="00CE7E9F"/>
     <w:rsid w:val="00CF789E"/>
     <w:rsid w:val="00D046F8"/>
     <w:rsid w:val="00D057A5"/>
     <w:rsid w:val="00D12AA9"/>
     <w:rsid w:val="00D211FE"/>
     <w:rsid w:val="00D94577"/>
     <w:rsid w:val="00DD28D4"/>
     <w:rsid w:val="00DD470E"/>
     <w:rsid w:val="00DD4D41"/>
     <w:rsid w:val="00DF623A"/>
     <w:rsid w:val="00E11851"/>
     <w:rsid w:val="00E11889"/>
     <w:rsid w:val="00E20DB9"/>
     <w:rsid w:val="00E452EA"/>
     <w:rsid w:val="00E540BC"/>
     <w:rsid w:val="00E6681E"/>
     <w:rsid w:val="00E82177"/>
     <w:rsid w:val="00E85A1E"/>
+    <w:rsid w:val="00EB629C"/>
     <w:rsid w:val="00F250A3"/>
     <w:rsid w:val="00F26CDF"/>
     <w:rsid w:val="00F94284"/>
     <w:rsid w:val="00FC572D"/>
     <w:rsid w:val="00FF38F4"/>
     <w:rsid w:val="00FF51BE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
@@ -26472,130 +27728,87 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CE7E9F"/>
+    <w:rsid w:val="00536798"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="27E992361DC94DFEBF150FD4E6ABC922">
     <w:name w:val="27E992361DC94DFEBF150FD4E6ABC922"/>
-    <w:rsid w:val="0024292C"/>
-[...2 lines deleted...]
-    <w:name w:val="785113385D1E44C6A84CF6276A4E5B9D"/>
     <w:rsid w:val="0024292C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0CF5BFF74E6E47C7A3542D400D1AB42C">
     <w:name w:val="0CF5BFF74E6E47C7A3542D400D1AB42C"/>
     <w:rsid w:val="00FC572D"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6325BFFECB7949F2A3F946B423CEE540">
     <w:name w:val="6325BFFECB7949F2A3F946B423CEE540"/>
     <w:rsid w:val="00576F08"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="47DD2630B8CE459D9F90D75597D2DBAB">
-[...24 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="17ED123546084CF489BD792FDE51EDFE">
     <w:name w:val="17ED123546084CF489BD792FDE51EDFE"/>
-    <w:rsid w:val="00576F08"/>
-[...11 lines deleted...]
-    <w:name w:val="9CFFC8D47410492FA1C34C8B05F52DE0"/>
     <w:rsid w:val="00576F08"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="17290F9A04274BBBAA5403A721103F2F">
     <w:name w:val="17290F9A04274BBBAA5403A721103F2F"/>
     <w:rsid w:val="004F567D"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="98AC7F2592C64A7D9E67A51F1C53D99E">
@@ -26838,63 +28051,50 @@
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E7F3A7337BFA4B68ABE3BABC26205C5B">
     <w:name w:val="E7F3A7337BFA4B68ABE3BABC26205C5B"/>
     <w:rsid w:val="00077C06"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F21E82EF0B14107872B79D79EAE5AD8">
     <w:name w:val="4F21E82EF0B14107872B79D79EAE5AD8"/>
-    <w:rsid w:val="00077C06"/>
-[...11 lines deleted...]
-    <w:name w:val="B4602DF1654746EAB27AAEC626225785"/>
     <w:rsid w:val="00077C06"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="44DDCCBBBC60417F8A69404861E0BA13">
     <w:name w:val="44DDCCBBBC60417F8A69404861E0BA13"/>
     <w:rsid w:val="00077C06"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="720D4CE0660745708AE09F1D250C1501">
@@ -27202,64 +28402,50 @@
     <w:name w:val="E8262126304A41988C667754950E54D3"/>
     <w:rsid w:val="00333970"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="67B90A40A5274A6DB8A6E18448CF8C4D">
     <w:name w:val="67B90A40A5274A6DB8A6E18448CF8C4D"/>
     <w:rsid w:val="00333970"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E0A748942584E9E97DBEAE36360B467">
-[...12 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="62C7A4312EDD431EA3975CCFE6E9EA88">
     <w:name w:val="62C7A4312EDD431EA3975CCFE6E9EA88"/>
     <w:rsid w:val="00C17B60"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="36B8C284BA024C4DB21439EAE7EE6CD2">
     <w:name w:val="36B8C284BA024C4DB21439EAE7EE6CD2"/>
     <w:rsid w:val="00C17B60"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
@@ -27401,64 +28587,50 @@
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="884CCD977DD04613BCD43FFB04159049">
     <w:name w:val="884CCD977DD04613BCD43FFB04159049"/>
     <w:rsid w:val="00C17B60"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9452D239B6C64130BCCDE747EB80AE79">
     <w:name w:val="9452D239B6C64130BCCDE747EB80AE79"/>
     <w:rsid w:val="00C17B60"/>
-    <w:pPr>
-[...12 lines deleted...]
-    <w:rsid w:val="00626426"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD1ACBAF23CC4C48B025DDFC4AF076F5">
     <w:name w:val="AD1ACBAF23CC4C48B025DDFC4AF076F5"/>
     <w:rsid w:val="00626426"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
@@ -28174,50 +29346,246 @@
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0686223AC9B949AAB6BA7255CD85F991">
     <w:name w:val="0686223AC9B949AAB6BA7255CD85F991"/>
     <w:rsid w:val="00CE7E9F"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4194569298674FB8985E2C072F1578B6">
+    <w:name w:val="4194569298674FB8985E2C072F1578B6"/>
+    <w:rsid w:val="00536798"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="174C54B596A9431DBFFECDB0716A10EA">
+    <w:name w:val="174C54B596A9431DBFFECDB0716A10EA"/>
+    <w:rsid w:val="00536798"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D11CD435BC904D00AB739A619D720297">
+    <w:name w:val="D11CD435BC904D00AB739A619D720297"/>
+    <w:rsid w:val="00536798"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3D526621D9034E16850C06A5421D7EEC">
+    <w:name w:val="3D526621D9034E16850C06A5421D7EEC"/>
+    <w:rsid w:val="00536798"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BFAB1231F4994B939D66FC2BCC650E7F">
+    <w:name w:val="BFAB1231F4994B939D66FC2BCC650E7F"/>
+    <w:rsid w:val="00536798"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="925BA4D920324E94828FBF37C57D882E">
+    <w:name w:val="925BA4D920324E94828FBF37C57D882E"/>
+    <w:rsid w:val="00536798"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0DE17F37A51C4C14877D8299CAFBCE30">
+    <w:name w:val="0DE17F37A51C4C14877D8299CAFBCE30"/>
+    <w:rsid w:val="00536798"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FDAE7F7627DB48F3B72C4582F6CA2EB7">
+    <w:name w:val="FDAE7F7627DB48F3B72C4582F6CA2EB7"/>
+    <w:rsid w:val="00536798"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7BE8367BB59D46D2AA4EB449895A03A4">
+    <w:name w:val="7BE8367BB59D46D2AA4EB449895A03A4"/>
+    <w:rsid w:val="00536798"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E84070DA8A9D4277A46174F02AF77A2B">
+    <w:name w:val="E84070DA8A9D4277A46174F02AF77A2B"/>
+    <w:rsid w:val="00536798"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A61556BEFD34ED48EBFC8C8A69001D8">
+    <w:name w:val="0A61556BEFD34ED48EBFC8C8A69001D8"/>
+    <w:rsid w:val="00536798"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F3EB65B01A54A51A4933F893CAC3520">
+    <w:name w:val="9F3EB65B01A54A51A4933F893CAC3520"/>
+    <w:rsid w:val="00536798"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BB41256DE59B4B52A51AD2036CCD3F30">
+    <w:name w:val="BB41256DE59B4B52A51AD2036CCD3F30"/>
+    <w:rsid w:val="00536798"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BE7537B93E1440C39C0640D072674143">
+    <w:name w:val="BE7537B93E1440C39C0640D072674143"/>
+    <w:rsid w:val="00536798"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -28471,50 +29839,261 @@
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100E1A244DEEC2E49498A753A14F1258AE1" ma:contentTypeVersion="2" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="16abad36b94810472a78dc24d00e26bc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="312fd326-7b44-42ac-b7d0-d5b68cc79c5e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f37ddc459ae9725452acb466e9955413" ns2:_="">
+    <xsd:import namespace="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="312fd326-7b44-42ac-b7d0-d5b68cc79c5e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\HarvardAnglia2008OfficeOnline.xsl" StyleName="Harvard - Anglia" Version="2008">
+  <b:Source>
+    <b:Tag>Nag16</b:Tag>
+    <b:SourceType>Report</b:SourceType>
+    <b:Guid>{344AF52A-0FA2-4B44-A170-6FF7A9F128AF}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>Nagra</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>Entsorgungsprogramm 2016 (NAB 16-01)</b:Title>
+    <b:Year>2016</b:Year>
+    <b:Publisher>Nagra</b:Publisher>
+    <b:City>Wettingen</b:City>
+    <b:RefOrder>2</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>Bun17</b:Tag>
+    <b:SourceType>Report</b:SourceType>
+    <b:Guid>{C348D6CA-5247-4E95-ADCF-F2B7E18F5388}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>Bundesamt für Energie</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>Umgang mit den Stellungnahmen der Regionalkonferenzen zu Etappe 2</b:Title>
+    <b:Year>2017</b:Year>
+    <b:Publisher>Bundesamt für Energie</b:Publisher>
+    <b:City>Bern</b:City>
+    <b:LCID>de-CH</b:LCID>
+    <b:RefOrder>3</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>BFE01</b:Tag>
+    <b:SourceType>Report</b:SourceType>
+    <b:Guid>{26800209-E996-4CD2-B425-B2D903F7360F}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>Bundesamt für Energie</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>Ergebnisbericht zu Etappe 2: Festlegung und Objektblätter; Entwurf vom 22. November 2017</b:Title>
+    <b:Year>2017</b:Year>
+    <b:City>Bern</b:City>
+    <b:ShortTitle>Ergebnisbericht zu Etappe 2</b:ShortTitle>
+    <b:URL>www.radioaktiveabfaelle.ch</b:URL>
+    <b:LCID>de-CH</b:LCID>
+    <b:Pages>43</b:Pages>
+    <b:RefOrder>1</b:RefOrder>
+  </b:Source>
+</b:Sources>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <f:fields xmlns:f="http://schemas.fabasoft.com/folio/2007/fields">
   <f:record ref="">
     <f:field ref="objname" par="" edit="true" text="Schlussbericht"/>
     <f:field ref="objsubject" par="" edit="true" text=""/>
     <f:field ref="objcreatedby" par="" text="Schmitz, Rolf (BFE - smr)"/>
     <f:field ref="objcreatedat" par="" text="27.04.2016 17:17:06"/>
     <f:field ref="objchangedby" par="" text="Schmitz, Rolf (BFE - smr)"/>
     <f:field ref="objmodifiedat" par="" text="27.04.2016 17:17:10"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" par="" text=""/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" par="" edit="true" text=""/>
     <f:field ref="FSCFOLIO_1_1001_FieldCurrentUser" par="" text="Eveline Meier-Guillod"/>
     <f:field ref="CCAPRECONFIG_15_1001_Objektname" par="" edit="true" text="Schlussbericht"/>
     <f:field ref="CHPRECONFIG_1_1001_Objektname" par="" edit="true" text="Schlussbericht"/>
   </f:record>
   <f:record inx="1" ref="">
     <f:field ref="CCAPRECONFIG_15_1001_Anrede" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Anrede_Briefkopf" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht_Anrede" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachgestellter_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Strasse" par="" text=""/>
@@ -28653,371 +30232,155 @@
     <f:field ref="BAVCFG_15_1700_Strasse_AP" text="Strasse_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Telefon" text="Telefon"/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" text="Titel"/>
     <f:field ref="CHPRECONFIG_1_1001_Titel" text="Titel"/>
     <f:field ref="BAVCFG_15_1700_Titel_AP" text="Titel_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Tuer" text="Tuer"/>
     <f:field ref="CCAPRECONFIG_15_1001_Versandart" text="Versandart"/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" text="Vorname"/>
     <f:field ref="CHPRECONFIG_1_1001_Vorname" text="Vorname"/>
     <f:field ref="BAVCFG_15_1700_Vorname_AP" text="Vorname_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" text="zH"/>
     <f:field ref="CCAPRECONFIG_15_1001_Ziel" text="Ziel"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1" text="Zusatzzeile1"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1_AP" text="Zusatzzeile1_AP"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2" text="Zusatzzeile2"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2_AP" text="Zusatzzeile2_AP"/>
     <f:field ref="BAVCFG_15_1700_ZustellungAm" text="ZustellungAm"/>
   </f:display>
   <f:display par="" text="Serienbrief">
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" text="Betreff"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" text="Dokument Nummer"/>
   </f:display>
 </f:fields>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...209 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48FF75EE-ACB6-4444-8F89-765FE6E6D76A}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C973213F-3FCC-4E49-8A80-E1CA65502BA3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA43B19C-DDFB-4C78-8495-EFA8421552D6}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D6EE4DC-FBDF-4491-83C9-D641B3FA3D4F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA43B19C-DDFB-4C78-8495-EFA8421552D6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C973213F-3FCC-4E49-8A80-E1CA65502BA3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Vorlage-BFE-Bericht-neutral-D</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Pages>14</Pages>
+  <Words>3513</Words>
+  <Characters>22134</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>178</Lines>
-  <Paragraphs>49</Paragraphs>
+  <Lines>184</Lines>
+  <Paragraphs>51</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Bundesverwaltung</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24707</CharactersWithSpaces>
+  <CharactersWithSpaces>25596</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Kämpfer Jeannine BFE</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="FSC#UVEKCFG@15.1700:Function">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="FSC#UVEKCFG@15.1700:FileRespOrg">
     <vt:lpwstr>Energieforschung</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="FSC#UVEKCFG@15.1700:DefaultGroupFileResponsible">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="FSC#UVEKCFG@15.1700:FileRespFunction">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="FSC#UVEKCFG@15.1700:AssignedClassification">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="FSC#UVEKCFG@15.1700:AssignedClassificationCode">
     <vt:lpwstr>COO.1.1001.1.137854</vt:lpwstr>