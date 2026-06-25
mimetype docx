--- v1 (2026-05-08)
+++ v2 (2026-06-25)
@@ -526,51 +526,51 @@
                       <w:r w:rsidRPr="00073A44">
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>The paragraph formats available can be seen by using the key combination Alt+Ctrl+Shift+s.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003964F0" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Informations disponibles sur </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="003964F0" w:rsidRPr="00132A4C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>Encouragement de technologies et de processus innovants</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003964F0" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="630E2B3A" w14:textId="77777777" w:rsidR="001B198D" w:rsidRDefault="003964F0" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:sectPr w:rsidR="001B198D" w:rsidSect="00203963">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
@@ -706,68 +706,68 @@
       </w:r>
       <w:r w:rsidR="003964F0" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">un programme </w:t>
       </w:r>
       <w:r w:rsidR="00941F98" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>de branche</w:t>
       </w:r>
       <w:r w:rsidR="003964F0" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">, il convient d'utiliser le </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="003964F0" w:rsidRPr="00132A4C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t xml:space="preserve">formulaire pour les programmes </w:t>
         </w:r>
         <w:r w:rsidR="00941F98" w:rsidRPr="00132A4C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>de</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00941F98" w:rsidRPr="00132A4C">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Lienhypertexte"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> branche</w:t>
       </w:r>
       <w:r w:rsidR="003964F0" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>. Pour soumettre une demande dans le cadre d'un appel d'offres thématique, le formulaire de</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31FE29A2" w14:textId="498F9AF1" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="003964F0" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:szCs w:val="20"/>
@@ -777,218 +777,218 @@
       </w:r>
       <w:r w:rsidR="00EB036B" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> doit être utilisé</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005C4142" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Le formulaire doit être déposé avec la feuille de route net zéro et les autres annexes (voir chapitre 5).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="332ED0BE" w14:textId="0CF1A4CE" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00AA520A" w:rsidP="001B198D">
       <w:pPr>
-        <w:pStyle w:val="berschrift1"/>
+        <w:pStyle w:val="Titre1"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Informations générales</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="260AC664" w14:textId="697E1DBF" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00AA520A" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk188443648"/>
       <w:r w:rsidRPr="00132A4C">
         <w:t>Titre et emplacement de la mesure</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7937"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001307BA" w:rsidRPr="00423574" w14:paraId="213BA6F2" w14:textId="77777777" w:rsidTr="00ED1ECB">
+      <w:tr w:rsidR="001307BA" w:rsidRPr="006A59CC" w14:paraId="213BA6F2" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0669BB1B" w14:textId="3C05AFC5" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00C21A78" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="_Hlk188445817"/>
             <w:bookmarkEnd w:id="4"/>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Titre de la mesure en allemand, français ou italien</w:t>
             </w:r>
             <w:r w:rsidR="008D6BB2" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001307BA" w:rsidRPr="00423574" w14:paraId="3BDEBFE8" w14:textId="77777777" w:rsidTr="00ED1ECB">
+      <w:tr w:rsidR="001307BA" w:rsidRPr="006A59CC" w14:paraId="3BDEBFE8" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="88434252"/>
             <w:placeholder>
               <w:docPart w:val="98AC7F2592C64A7D9E67A51F1C53D99E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="088044DE" w14:textId="2F9DAC86" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00C21A78" w:rsidP="001B198D">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00132A4C">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:b/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour saisir du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:bookmarkEnd w:id="5"/>
       <w:tr w:rsidR="001307BA" w:rsidRPr="00132A4C" w14:paraId="0240AE1D" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7937" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="013A8523" w14:textId="60AB94FA" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00C21A78" w:rsidP="00ED7B23">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Emplacement de la mesure (adresse complète</w:t>
             </w:r>
             <w:r w:rsidR="00EC1D7D" w:rsidRPr="00132A4C">
               <w:rPr>
-                <w:rStyle w:val="Funotenzeichen"/>
+                <w:rStyle w:val="Appelnotedebasdep"/>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="008D6BB2" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -1044,67 +1044,67 @@
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="454061959"/>
             <w:placeholder>
               <w:docPart w:val="6703794D120840E8918DFEC365200A94"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7937" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0664434A" w14:textId="6B258121" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00C21A78" w:rsidP="001B198D">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00203963">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour saisir du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F761C91" w14:textId="79683054" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+          <w:p w14:paraId="4F761C91" w14:textId="79683054" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="000D7138" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:i/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="2087253804"/>
                 <w:placeholder>
                   <w:docPart w:val="F65939DC7A55440A80C4FF54068F3869"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="AG" w:value="AG"/>
                   <w:listItem w:displayText="AI" w:value="AI"/>
                   <w:listItem w:displayText="AR" w:value="AR"/>
                   <w:listItem w:displayText="BE" w:value="BE"/>
                   <w:listItem w:displayText="BL" w:value="BL"/>
                   <w:listItem w:displayText="BS" w:value="BS"/>
@@ -1112,127 +1112,127 @@
                   <w:listItem w:displayText="GE" w:value="GE"/>
                   <w:listItem w:displayText="GL" w:value="GL"/>
                   <w:listItem w:displayText="GR" w:value="GR"/>
                   <w:listItem w:displayText="JU" w:value="JU"/>
                   <w:listItem w:displayText="LU" w:value="LU"/>
                   <w:listItem w:displayText="NE" w:value="NE"/>
                   <w:listItem w:displayText="NW" w:value="NW"/>
                   <w:listItem w:displayText="OW" w:value="OW"/>
                   <w:listItem w:displayText="SG" w:value="SG"/>
                   <w:listItem w:displayText="SH" w:value="SH"/>
                   <w:listItem w:displayText="SO" w:value="SO"/>
                   <w:listItem w:displayText="SZ" w:value="SZ"/>
                   <w:listItem w:displayText="TG" w:value="TG"/>
                   <w:listItem w:displayText="TI" w:value="TI"/>
                   <w:listItem w:displayText="UR" w:value="UR"/>
                   <w:listItem w:displayText="VD" w:value="VD"/>
                   <w:listItem w:displayText="VS" w:value="VS"/>
                   <w:listItem w:displayText="ZG" w:value="ZG"/>
                   <w:listItem w:displayText="ZH" w:value="ZH"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EF61CC" w:rsidRPr="00132A4C">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Choisir un canton</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7696CFFF" w14:textId="30F08647" w:rsidR="00CE6FFC" w:rsidRDefault="00CE6FFC" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Type de dépôt de la demande</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06E2B3E6" w14:textId="18940192" w:rsidR="00CE6FFC" w:rsidRPr="00817320" w:rsidRDefault="00CE6FFC" w:rsidP="00817320">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00817320">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Depôt de la demande pour :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73D91975" w14:textId="3853F929" w:rsidR="00CE6FFC" w:rsidRPr="00817320" w:rsidRDefault="0012592C" w:rsidP="00CE6FFC">
+    <w:p w14:paraId="73D91975" w14:textId="3853F929" w:rsidR="00CE6FFC" w:rsidRPr="00817320" w:rsidRDefault="000D7138" w:rsidP="00CE6FFC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="1959139547"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00700217">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE6FFC" w:rsidRPr="00817320">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Une entreprise individuelle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E465981" w14:textId="1B4E4D29" w:rsidR="00CE6FFC" w:rsidRPr="00292FA7" w:rsidRDefault="0012592C" w:rsidP="00817320">
+    <w:p w14:paraId="5E465981" w14:textId="1B4E4D29" w:rsidR="00CE6FFC" w:rsidRPr="00292FA7" w:rsidRDefault="000D7138" w:rsidP="00817320">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-552383695"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CE6FFC" w:rsidRPr="00817320">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
@@ -1257,118 +1257,118 @@
         </w:rPr>
         <w:t>entreprises</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A5E02E8" w14:textId="77777777" w:rsidR="00F77A5A" w:rsidRDefault="00F77A5A">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="03CDDD70" w14:textId="58DBFBF6" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00661C40" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Pour les entreprises individuelles : </w:t>
       </w:r>
       <w:r w:rsidR="008D6BB2" w:rsidRPr="00132A4C">
         <w:t>Requérant</w:t>
       </w:r>
       <w:r w:rsidR="007979B7">
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidR="00104E65">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06231586" w14:textId="3BFBD854" w:rsidR="00E030F4" w:rsidRPr="00132A4C" w:rsidRDefault="008D6BB2" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Informations sur l’entreprise qui dépose la demande d’aide financière</w:t>
       </w:r>
       <w:r w:rsidR="00104E65">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4535"/>
         <w:gridCol w:w="342"/>
         <w:gridCol w:w="4194"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001307BA" w:rsidRPr="00423574" w14:paraId="60A4DE38" w14:textId="77777777" w:rsidTr="00E341A5">
+      <w:tr w:rsidR="001307BA" w:rsidRPr="006A59CC" w14:paraId="60A4DE38" w14:textId="77777777" w:rsidTr="00E341A5">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F54367C" w14:textId="29D45AC3" w:rsidR="001307BA" w:rsidRPr="00DD430E" w:rsidRDefault="00B85822" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD430E">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Entreprise</w:t>
             </w:r>
             <w:r w:rsidR="00104E65" w:rsidRPr="007979B7">
               <w:rPr>
@@ -1416,123 +1416,123 @@
             </w:r>
             <w:r w:rsidR="00E341A5">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> dans l’entreprise</w:t>
             </w:r>
             <w:r w:rsidR="00203963">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001307BA" w:rsidRPr="00423574" w14:paraId="79DAB7D8" w14:textId="77777777" w:rsidTr="00E341A5">
+      <w:tr w:rsidR="001307BA" w:rsidRPr="006A59CC" w14:paraId="79DAB7D8" w14:textId="77777777" w:rsidTr="00E341A5">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="-272325182"/>
             <w:placeholder>
               <w:docPart w:val="2A26ADBAA1034E2A86FBBE33A6214761"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4535" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2FEDF545" w14:textId="0352B6FD" w:rsidR="001307BA" w:rsidRPr="0000454C" w:rsidRDefault="0000454C" w:rsidP="001B198D">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00456CA3">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="-1784960128"/>
             <w:placeholder>
               <w:docPart w:val="41572C14FED34CCE883396FF6F1D115A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4536" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="56E71342" w14:textId="7BEDC8A9" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0068260F" w:rsidP="001B198D">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00132A4C">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour saisir du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="000005A9" w:rsidRPr="00132A4C" w14:paraId="64FA5233" w14:textId="77777777" w:rsidTr="00E341A5">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D877F7D" w14:textId="77777777" w:rsidR="000005A9" w:rsidRPr="00132A4C" w:rsidRDefault="000005A9" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
@@ -1564,157 +1564,159 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56CBD6BF" w14:textId="24E9F081" w:rsidR="000005A9" w:rsidRPr="00132A4C" w:rsidRDefault="000005A9" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">IDE : </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007979B7" w:rsidRPr="00423574" w14:paraId="425AA40D" w14:textId="77777777" w:rsidTr="00E341A5">
+      <w:tr w:rsidR="007979B7" w:rsidRPr="006A59CC" w14:paraId="425AA40D" w14:textId="77777777" w:rsidTr="00E341A5">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50E9BFA8" w14:textId="77777777" w:rsidR="007979B7" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+          <w:p w14:paraId="50E9BFA8" w14:textId="77777777" w:rsidR="007979B7" w:rsidRPr="00132A4C" w:rsidRDefault="000D7138" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-57863539"/>
                 <w:placeholder>
                   <w:docPart w:val="AD1ACBAF23CC4C48B025DDFC4AF076F5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007979B7" w:rsidRPr="00132A4C">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour saisir du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="-1460417372"/>
             <w:placeholder>
               <w:docPart w:val="FB47801B458B4958BFA4662A8BEBDEFF"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4536" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="72304F2F" w14:textId="142DC7DD" w:rsidR="007979B7" w:rsidRPr="00132A4C" w:rsidRDefault="007979B7" w:rsidP="001B198D">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00132A4C">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour saisir du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="001307BA" w:rsidRPr="00132A4C" w14:paraId="1B102DE9" w14:textId="77777777" w:rsidTr="00E341A5">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A5468CE" w14:textId="233E531C" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="001307BA" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>E-Mail</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00203963">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="034577C3" w14:textId="7B72259D" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="001307BA" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
@@ -1740,133 +1742,133 @@
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>l.</w:t>
             </w:r>
             <w:r w:rsidR="00203963">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001307BA" w:rsidRPr="00423574" w14:paraId="55A65252" w14:textId="77777777" w:rsidTr="00E341A5">
+      <w:tr w:rsidR="001307BA" w:rsidRPr="006A59CC" w14:paraId="55A65252" w14:textId="77777777" w:rsidTr="00E341A5">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="-1429728952"/>
             <w:placeholder>
               <w:docPart w:val="86D51ED6E00E4BE68DDFDCDA1F844D41"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4535" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="56BE14B8" w14:textId="2942F4C4" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0068260F" w:rsidP="001B198D">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00132A4C">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour saisir du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="2000458377"/>
             <w:placeholder>
               <w:docPart w:val="73BE164E5EC040E8BB1F27E0688BBB8C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4536" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="552DB5DA" w14:textId="79092934" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0068260F" w:rsidP="001B198D">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00132A4C">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour saisir du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00FB0A37" w:rsidRPr="00423574" w14:paraId="69E90502" w14:textId="77777777" w:rsidTr="00E341A5">
+      <w:tr w:rsidR="00FB0A37" w:rsidRPr="006A59CC" w14:paraId="69E90502" w14:textId="77777777" w:rsidTr="00E341A5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="4194" w:type="dxa"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4877" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68B103BB" w14:textId="6F8FD568" w:rsidR="00FB0A37" w:rsidRPr="00132A4C" w:rsidRDefault="00FB0A37" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -1881,117 +1883,117 @@
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> (dans le projet)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001307BA" w:rsidRPr="00423574" w14:paraId="4FEB138F" w14:textId="77777777" w:rsidTr="00E341A5">
+      <w:tr w:rsidR="001307BA" w:rsidRPr="006A59CC" w14:paraId="4FEB138F" w14:textId="77777777" w:rsidTr="00E341A5">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4536" w:type="dxa"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="2083250402"/>
             <w:placeholder>
               <w:docPart w:val="27E992361DC94DFEBF150FD4E6ABC922"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-1620825473"/>
                 <w:placeholder>
                   <w:docPart w:val="F2270B4D19E44C7BA7B51577A66FF0F9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:bCs/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4535" w:type="dxa"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w14:paraId="2B720308" w14:textId="44201C07" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0068260F" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="46EEA550" w14:textId="6B1C3537" w:rsidR="00E341A5" w:rsidRPr="00132A4C" w:rsidRDefault="00E341A5" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pour les regroupements d’entreprises : représentant/e du </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC6682">
         <w:t>regroupement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B30A87A" w14:textId="21834C05" w:rsidR="00E341A5" w:rsidRDefault="00E341A5" w:rsidP="00E341A5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
@@ -2078,74 +2080,74 @@
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00B20887">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4535"/>
         <w:gridCol w:w="342"/>
         <w:gridCol w:w="4194"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D13CE4" w:rsidRPr="00423574" w14:paraId="74E6DB94" w14:textId="77777777" w:rsidTr="00B76E18">
+      <w:tr w:rsidR="00D13CE4" w:rsidRPr="006A59CC" w14:paraId="74E6DB94" w14:textId="77777777" w:rsidTr="00B76E18">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22D11000" w14:textId="2D67F9E6" w:rsidR="00D13CE4" w:rsidRPr="00DD430E" w:rsidRDefault="00D13CE4" w:rsidP="00B76E18">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007979B7">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Représentan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2186,123 +2188,123 @@
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Personne de contact</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> dans l’entreprise </w:t>
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13CE4" w:rsidRPr="00423574" w14:paraId="42F5EE70" w14:textId="77777777" w:rsidTr="00B76E18">
+      <w:tr w:rsidR="00D13CE4" w:rsidRPr="006A59CC" w14:paraId="42F5EE70" w14:textId="77777777" w:rsidTr="00B76E18">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="1834879054"/>
             <w:placeholder>
               <w:docPart w:val="2154477B6E484E959DD6B07956837F84"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4535" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5782AE81" w14:textId="77777777" w:rsidR="00D13CE4" w:rsidRPr="0000454C" w:rsidRDefault="00D13CE4" w:rsidP="00B76E18">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00456CA3">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="-533262024"/>
             <w:placeholder>
               <w:docPart w:val="D4598BE4F72E48E0855A3E8F52C9594D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4536" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4B6D80E0" w14:textId="77777777" w:rsidR="00D13CE4" w:rsidRPr="00132A4C" w:rsidRDefault="00D13CE4" w:rsidP="00B76E18">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00132A4C">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour saisir du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00D13CE4" w:rsidRPr="00132A4C" w14:paraId="44E44465" w14:textId="77777777" w:rsidTr="00B76E18">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FC90917" w14:textId="77777777" w:rsidR="00D13CE4" w:rsidRPr="00132A4C" w:rsidRDefault="00D13CE4" w:rsidP="00B76E18">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
@@ -2334,157 +2336,159 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E6E9F5C" w14:textId="77777777" w:rsidR="00D13CE4" w:rsidRPr="00132A4C" w:rsidRDefault="00D13CE4" w:rsidP="00B76E18">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">IDE : </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13CE4" w:rsidRPr="00423574" w14:paraId="3902F742" w14:textId="77777777" w:rsidTr="00B76E18">
+      <w:tr w:rsidR="00D13CE4" w:rsidRPr="006A59CC" w14:paraId="3902F742" w14:textId="77777777" w:rsidTr="00B76E18">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0420A479" w14:textId="77777777" w:rsidR="00D13CE4" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="00B76E18">
+          <w:p w14:paraId="0420A479" w14:textId="77777777" w:rsidR="00D13CE4" w:rsidRPr="00132A4C" w:rsidRDefault="000D7138" w:rsidP="00B76E18">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-324358419"/>
                 <w:placeholder>
                   <w:docPart w:val="6E39DB01AF8B4E9D96C038C36EB41595"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D13CE4" w:rsidRPr="00132A4C">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour saisir du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="330185358"/>
             <w:placeholder>
               <w:docPart w:val="2D562DB90B36449182FC11808FD11F5F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4536" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="735257E6" w14:textId="77777777" w:rsidR="00D13CE4" w:rsidRPr="00132A4C" w:rsidRDefault="00D13CE4" w:rsidP="00B76E18">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00132A4C">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour saisir du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00D13CE4" w:rsidRPr="00132A4C" w14:paraId="2D632EFA" w14:textId="77777777" w:rsidTr="00B76E18">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41D47D9C" w14:textId="77777777" w:rsidR="00D13CE4" w:rsidRPr="00132A4C" w:rsidRDefault="00D13CE4" w:rsidP="00B76E18">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>E-Mail</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FE3B353" w14:textId="77777777" w:rsidR="00D13CE4" w:rsidRPr="00132A4C" w:rsidRDefault="00D13CE4" w:rsidP="00B76E18">
             <w:pPr>
               <w:suppressAutoHyphens/>
@@ -2496,133 +2500,133 @@
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Tél.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13CE4" w:rsidRPr="00423574" w14:paraId="20680482" w14:textId="77777777" w:rsidTr="00B76E18">
+      <w:tr w:rsidR="00D13CE4" w:rsidRPr="006A59CC" w14:paraId="20680482" w14:textId="77777777" w:rsidTr="00B76E18">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="-1530714095"/>
             <w:placeholder>
               <w:docPart w:val="2CC3E4FE9A974EAD80E3FC67BE2E7A45"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4535" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="510DECA9" w14:textId="77777777" w:rsidR="00D13CE4" w:rsidRPr="00132A4C" w:rsidRDefault="00D13CE4" w:rsidP="00B76E18">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00132A4C">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour saisir du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="1446119556"/>
             <w:placeholder>
               <w:docPart w:val="F9045083FC324AA88AED3821602E5187"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4536" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1E3CDFF2" w14:textId="77777777" w:rsidR="00D13CE4" w:rsidRPr="00132A4C" w:rsidRDefault="00D13CE4" w:rsidP="00B76E18">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00132A4C">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour saisir du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00D13CE4" w:rsidRPr="00423574" w14:paraId="7711D0A0" w14:textId="77777777" w:rsidTr="00B76E18">
+      <w:tr w:rsidR="00D13CE4" w:rsidRPr="006A59CC" w14:paraId="7711D0A0" w14:textId="77777777" w:rsidTr="00B76E18">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="4194" w:type="dxa"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4877" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5181AE8A" w14:textId="77777777" w:rsidR="00D13CE4" w:rsidRPr="00132A4C" w:rsidRDefault="00D13CE4" w:rsidP="00B76E18">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -2637,396 +2641,396 @@
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> (dans le projet)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13CE4" w:rsidRPr="00423574" w14:paraId="4847893A" w14:textId="77777777" w:rsidTr="00B76E18">
+      <w:tr w:rsidR="00D13CE4" w:rsidRPr="006A59CC" w14:paraId="4847893A" w14:textId="77777777" w:rsidTr="00B76E18">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4536" w:type="dxa"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="-298297604"/>
             <w:placeholder>
               <w:docPart w:val="4631C4BCEF7244EDA259F6A8CED4C1AD"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="1719938155"/>
                 <w:placeholder>
                   <w:docPart w:val="39ED7DAB702243FF90A8EFDCCA4D7811"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:bCs/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4535" w:type="dxa"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w14:paraId="017D8AEE" w14:textId="77777777" w:rsidR="00D13CE4" w:rsidRPr="00132A4C" w:rsidRDefault="00D13CE4" w:rsidP="00B76E18">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C6A066A" w14:textId="77777777" w:rsidR="00D13CE4" w:rsidRDefault="00D13CE4" w:rsidP="00E341A5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0420BCD5" w14:textId="77777777" w:rsidR="002D2D20" w:rsidRDefault="002D2D20">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40E73341" w14:textId="77777777" w:rsidR="00373D34" w:rsidRDefault="00B20887" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:sectPr w:rsidR="00373D34" w:rsidSect="00B20887">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Pour les regroupements d’entreprises : justification du regroupement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="266ED671" w14:textId="77777777" w:rsidR="00B20887" w:rsidRPr="00B20887" w:rsidRDefault="00B20887" w:rsidP="00B20887">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:sectPr w:rsidR="00B20887" w:rsidRPr="00B20887" w:rsidSect="00B20887">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20887">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour quelle raison est-ce qu’un regroupement est nécessaire (par ex. pour l’utilisation d’une infrastructure en commun, en cas d’un processus interdépendant impliquant plusieurs entreprises sur un même site, regroupement entre un fabricant/fournisseur et l’utilisateur d’un produit/d’un agent énergétique etc., voir page 23 du </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00B20887">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>rapport explicatif de l’ordonnance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B20887">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>) ?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9062"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B20887" w:rsidRPr="00423574" w14:paraId="0944E691" w14:textId="77777777" w:rsidTr="00BF18E4">
+      <w:tr w:rsidR="00B20887" w:rsidRPr="006A59CC" w14:paraId="0944E691" w14:textId="77777777" w:rsidTr="00BF18E4">
         <w:trPr>
           <w:trHeight w:val="2330"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-530804123"/>
             <w:placeholder>
               <w:docPart w:val="E0B6D035A7BD4F59A03F05CC19FC093C"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2087526305"/>
                 <w:placeholder>
                   <w:docPart w:val="E0895ECF5B364BD1AFC70893FB86DE37"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="9062" w:type="dxa"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                   </w:tcPr>
                   <w:p w14:paraId="052576A2" w14:textId="77777777" w:rsidR="00B20887" w:rsidRPr="007979B7" w:rsidRDefault="00B20887" w:rsidP="00BF18E4">
                     <w:pPr>
                       <w:rPr>
                         <w:b/>
                         <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2D7C338E" w14:textId="6FAC1F72" w:rsidR="009053C3" w:rsidRPr="00132A4C" w:rsidRDefault="009053C3" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pour les regroupements d’entreprises : </w:t>
       </w:r>
       <w:r w:rsidR="00B20887">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:t>rganigramme / Responsabilités</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10D28763" w14:textId="47EFC1E2" w:rsidR="009053C3" w:rsidRPr="00132A4C" w:rsidRDefault="009053C3" w:rsidP="009053C3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>résentez sous forme de graphique l'organisation hiérarchique prévue, y compris les responsabilités respectives, des entreprises ou partenaires impliqués dans la mise en œuvre de la mesure.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009053C3" w:rsidRPr="00423574" w14:paraId="6499D9AC" w14:textId="77777777" w:rsidTr="00BF18E4">
+      <w:tr w:rsidR="009053C3" w:rsidRPr="006A59CC" w14:paraId="6499D9AC" w14:textId="77777777" w:rsidTr="00BF18E4">
         <w:trPr>
           <w:trHeight w:val="2948"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="1513496929"/>
               <w:placeholder>
                 <w:docPart w:val="C92D1DC5A8034552A33DC98E24A77DC7"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="-659311892"/>
                   <w:placeholder>
                     <w:docPart w:val="EE7530D4DA6D456EB44E50F69EE79A6F"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="77A0884D" w14:textId="77777777" w:rsidR="009053C3" w:rsidRPr="00132A4C" w:rsidRDefault="009053C3" w:rsidP="00BF18E4">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C7D434A" w14:textId="76CF0715" w:rsidR="009053C3" w:rsidRPr="007979B7" w:rsidRDefault="009053C3" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t>Engagement de réduction ou participation au système d’échange de quotas d’émis</w:t>
       </w:r>
       <w:r w:rsidR="00507C4E">
         <w:t>si</w:t>
       </w:r>
       <w:r>
         <w:t>ons</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6183A8C0" w14:textId="3C1D2ED5" w:rsidR="00700217" w:rsidRDefault="009E7D72" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk188450289"/>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
@@ -3042,235 +3046,235 @@
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> participe-t-elle au système d’échange de quotas d’émissions (SEQE) ou est-elle engagée dans un engagement de réduction ? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40838F97" w14:textId="753FA2C0" w:rsidR="00700217" w:rsidRDefault="00700217" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:sectPr w:rsidR="00700217" w:rsidSect="00203963">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22589EEE" w14:textId="4475869B" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+    <w:p w14:paraId="22589EEE" w14:textId="4475869B" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="000D7138" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-817419141"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00192AE2">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E7D72" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Participation </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="009E7D72" w:rsidRPr="00132A4C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>au système d’échange de quotas d’émissions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009E7D72" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E55F63" w14:textId="77777777" w:rsidR="001B198D" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+    <w:p w14:paraId="43E55F63" w14:textId="77777777" w:rsidR="001B198D" w:rsidRDefault="000D7138" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:sectPr w:rsidR="001B198D" w:rsidSect="00203963">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-1440596779"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="009E7D72" w:rsidRPr="00132A4C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>Engagement de réduction</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009E7D72" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour l’exemption de la taxe sur le CO</w:t>
       </w:r>
       <w:r w:rsidR="009E7D72" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="009E7D72" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="198825B0" w14:textId="29A2A13F" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00BE4743" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:t>Type de soutien</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171A8338" w14:textId="60CE54FF" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+    <w:p w14:paraId="171A8338" w14:textId="60CE54FF" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="000D7138" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="1536149043"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00300490">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C828AB" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Contribution d’investissement et/ou</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A68595" w14:textId="44BD0391" w:rsidR="001D67F8" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+    <w:p w14:paraId="29A68595" w14:textId="44BD0391" w:rsidR="001D67F8" w:rsidRPr="00132A4C" w:rsidRDefault="000D7138" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="2059049662"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00700217">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
@@ -3318,163 +3322,163 @@
     <w:p w14:paraId="25B78556" w14:textId="0C7E955A" w:rsidR="001D67F8" w:rsidRPr="00132A4C" w:rsidRDefault="00C828AB" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Hlk188445617"/>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Si des subventions d'exploitation sont demandées, veuillez décrire ici comment la poursuite de l'exploitation de la nouvelle technologie ou du nouveau processus sera assurée même après l'expiration de l’aide financière.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D67F8" w:rsidRPr="00423574" w14:paraId="19B1F077" w14:textId="77777777" w:rsidTr="00862D5F">
+      <w:tr w:rsidR="001D67F8" w:rsidRPr="006A59CC" w14:paraId="19B1F077" w14:textId="77777777" w:rsidTr="00862D5F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="2050945286"/>
             <w:placeholder>
               <w:docPart w:val="7772AF437F1D4613A612FE03695F4CD7"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-472065404"/>
                 <w:placeholder>
                   <w:docPart w:val="FBBF385EBB6A4E43A602B817F3F69EBD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:bCs/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="9071" w:type="dxa"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w14:paraId="0C83070B" w14:textId="35A0643F" w:rsidR="001D67F8" w:rsidRPr="00132A4C" w:rsidRDefault="00C828AB" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:bookmarkEnd w:id="7"/>
     </w:tbl>
     <w:p w14:paraId="43DD50A0" w14:textId="77777777" w:rsidR="00AC6682" w:rsidRPr="00D56E59" w:rsidRDefault="00AC6682" w:rsidP="00AC6682">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A50FC91" w14:textId="77777777" w:rsidR="00AC6682" w:rsidRDefault="00AC6682">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56E59">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C149E87" w14:textId="1C6ADA9A" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="000005A9" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Type</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE4743" w:rsidRPr="00132A4C">
         <w:t xml:space="preserve">de la mesure </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F520332" w14:textId="4EFA9F66" w:rsidR="001B198D" w:rsidRDefault="00BE4743" w:rsidP="00F827E4">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:sectPr w:rsidR="001B198D" w:rsidSect="00203963">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
@@ -3489,51 +3493,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Indiquez </w:t>
       </w:r>
       <w:r w:rsidR="000005A9">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>de quel type de mesure il s’agit, selon l’annexe 2 de l’OCl (plusieurs sont possibles, pour autant qu’au moins une valeur seuil de réduction</w:t>
       </w:r>
       <w:r w:rsidR="004361CA">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> corresponde soit atteinte)</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="182A69EA" w14:textId="623574AE" w:rsidR="007979B7" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+    <w:p w14:paraId="182A69EA" w14:textId="623574AE" w:rsidR="007979B7" w:rsidRDefault="000D7138" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:sectPr w:rsidR="007979B7" w:rsidSect="00203963">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-191920233"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -3562,71 +3566,71 @@
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Mesures de réduction d’émissions directes </w:t>
       </w:r>
       <w:r w:rsidR="00374BC3">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Scope 1</w:t>
       </w:r>
       <w:r w:rsidR="004361CA">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">selon l’annexe D du </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="007979B7" w:rsidRPr="00132A4C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:i/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>Greenhouse Gas Protocol</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00374BC3">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>) et/ou d’émissions du scope 2 dues à la production des énergies achetées (Scope 2 selon l’annexe D du Greenhouse Gas Protocol</w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6529CB1E" w14:textId="4C492BA7" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+    <w:p w14:paraId="6529CB1E" w14:textId="4C492BA7" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="000D7138" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="403193322"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               <w:lang w:val="fr-CH"/>
@@ -3669,51 +3673,51 @@
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00374BC3" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00374327">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>selon l’annexe D du Greenhouse Gas Protocol)</w:t>
       </w:r>
       <w:r w:rsidR="00D47FF0" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F623543" w14:textId="1CCF914A" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+    <w:p w14:paraId="0F623543" w14:textId="1CCF914A" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="000D7138" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="688957689"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -3733,80 +3737,80 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00374327">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Mesures de stockage de CO</w:t>
       </w:r>
       <w:r w:rsidR="00374327" w:rsidRPr="007979B7">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00374327">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> dans des produits ou dans le sous-sol.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p w14:paraId="38092CEA" w14:textId="5A870189" w:rsidR="00120CFE" w:rsidRPr="00132A4C" w:rsidRDefault="0008464D" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:t>Innovation/phase de développement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10CD6230" w14:textId="5D09AF47" w:rsidR="00120CFE" w:rsidRPr="00132A4C" w:rsidRDefault="003B0B5C" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Hlk188445727"/>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Indiquez dans quelle phase de développement se trouve la mesure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C1B230" w14:textId="2BD1330B" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+    <w:p w14:paraId="74C1B230" w14:textId="2BD1330B" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="000D7138" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-1203635117"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
@@ -3831,51 +3835,51 @@
         <w:t xml:space="preserve">La mesure n'a pas encore été testée et mise en œuvre à l'échelle réelle (phase de développement </w:t>
       </w:r>
       <w:r w:rsidR="00BB1A3F" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:r w:rsidR="0026300D" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>à des fins de démonstration</w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DDCA2E" w14:textId="3E1346A3" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+    <w:p w14:paraId="45DDCA2E" w14:textId="3E1346A3" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="000D7138" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="1731186955"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
@@ -3906,51 +3910,51 @@
         <w:t xml:space="preserve"> 5</w:t>
       </w:r>
       <w:r w:rsidR="0026300D" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’</w:t>
       </w:r>
       <w:r w:rsidR="0026300D" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>autorisation de mise sur le marché et commercialisation</w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A23288" w14:textId="69F56212" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+    <w:p w14:paraId="68A23288" w14:textId="69F56212" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="000D7138" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="1555587948"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -4034,117 +4038,117 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Montrez, à l'aide de données sur l'état actuel de la technique et du marché, que la mesure se trouve dans la phase de développement déclarée.</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Décrivez les aspects novateurs de la mesure et les risques de mise en œuvre auxquels il faut s'attendre lors de sa réalisation.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00200299" w:rsidRPr="00423574" w14:paraId="4CB9FEDA" w14:textId="77777777" w:rsidTr="00ED4095">
+      <w:tr w:rsidR="00200299" w:rsidRPr="006A59CC" w14:paraId="4CB9FEDA" w14:textId="77777777" w:rsidTr="00ED4095">
         <w:trPr>
           <w:trHeight w:val="2948"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="-1527792125"/>
             <w:placeholder>
               <w:docPart w:val="3243E92CC635408F9B41F57010730A77"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
               </w:tcPr>
               <w:p w14:paraId="48E678ED" w14:textId="6DA1AD31" w:rsidR="00200299" w:rsidRPr="00132A4C" w:rsidRDefault="004C12FC" w:rsidP="001B198D">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00132A4C">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour saisir du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="10"/>
     <w:p w14:paraId="1B5E7A58" w14:textId="4BD90B07" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00C61E83" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:t xml:space="preserve">Réduction annuelle prévue / émissions négatives prévues </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12883705" w14:textId="7F42D411" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00AF747A" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Hlk188445962"/>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
@@ -4163,61 +4167,61 @@
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">-eq. </w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2254"/>
         <w:gridCol w:w="2284"/>
         <w:gridCol w:w="2262"/>
         <w:gridCol w:w="2262"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001307BA" w:rsidRPr="00423574" w14:paraId="4294A494" w14:textId="77777777" w:rsidTr="00C5561C">
+      <w:tr w:rsidR="001307BA" w:rsidRPr="006A59CC" w14:paraId="4294A494" w14:textId="77777777" w:rsidTr="00C5561C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0EB38560" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="001307BA" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18105D17" w14:textId="26D74A2A" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00E87C38" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
@@ -4624,131 +4628,131 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Réduction annuelle prévue des émissions de gaz à effet de serre en TCO</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>-eq/année</w:t>
       </w:r>
       <w:r w:rsidR="00F91094" w:rsidRPr="00132A4C">
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="Appelnotedebasdep"/>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="00ED7B23">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001307BA" w:rsidRPr="00423574" w14:paraId="4669075E" w14:textId="77777777" w:rsidTr="008C4DAA">
+      <w:tr w:rsidR="001307BA" w:rsidRPr="006A59CC" w14:paraId="4669075E" w14:textId="77777777" w:rsidTr="008C4DAA">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="1937011393"/>
             <w:placeholder>
               <w:docPart w:val="3F001269625247C898B7EEEA6AE4A75D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6AA13B33" w14:textId="49B57B55" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="004922D8" w:rsidP="001B198D">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00132A4C">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour saisir du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C796477" w14:textId="6F1924EF" w:rsidR="008C4DAA" w:rsidRPr="00132A4C" w:rsidRDefault="004922D8" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
@@ -4784,118 +4788,118 @@
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>année</w:t>
       </w:r>
       <w:r w:rsidR="00ED7B23">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C4DAA" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008C4DAA" w:rsidRPr="00423574" w14:paraId="14CF0F34" w14:textId="77777777" w:rsidTr="000817B5">
+      <w:tr w:rsidR="008C4DAA" w:rsidRPr="006A59CC" w14:paraId="14CF0F34" w14:textId="77777777" w:rsidTr="000817B5">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="375984837"/>
             <w:placeholder>
               <w:docPart w:val="DBAE9766C53E438490DF71B16A9A9E86"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="780FE4F2" w14:textId="277ABB09" w:rsidR="008C4DAA" w:rsidRPr="00132A4C" w:rsidRDefault="004922D8" w:rsidP="001B198D">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00132A4C">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour saisir du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="27134C2A" w14:textId="2EED5E46" w:rsidR="001B006D" w:rsidRPr="009053C3" w:rsidRDefault="000817B5" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Hlk188446038"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00132A4C">
         <w:t>Objectifs et réduction visée des émissions de gaz à effet de serre</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE9FE8B" w14:textId="77777777" w:rsidR="00765694" w:rsidRPr="00765694" w:rsidRDefault="00852E4C" w:rsidP="00765694">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Hlk188447464"/>
       <w:r w:rsidRPr="00852E4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Indiquez la hauteur prévue de réduction des émissions de gaz à effet de serre (émissions GES) ou le niveau d'émissions négatives (CCS/NET) prévu </w:t>
       </w:r>
@@ -4975,51 +4979,51 @@
         <w:ind w:left="992" w:hanging="425"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00765694">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>la technologie conventionnell</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="Appelnotedebasdep"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00765694">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">qui serait éventuellement destinée à remplacer l’installation actuelle </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="316F64D2" w14:textId="77777777" w:rsidR="00765694" w:rsidRPr="00765694" w:rsidRDefault="00765694" w:rsidP="00765694">
       <w:pPr>
@@ -5042,168 +5046,168 @@
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">la croissance attendue de l’entreprise. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="197BA29C" w14:textId="0AC6EE85" w:rsidR="00765694" w:rsidRPr="00765694" w:rsidRDefault="00765694" w:rsidP="00765694">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00765694">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">L’OFEN se réserve le droit de plausibiliser le scénario de référence choisi. Veuillez calculer les réductions par rapport à ce scénario de référence en présentant les hypothèses utilisées. Veillez également à la cohérence avec les données de la feuille de route net-zéro. Indiquez également les données d'exploitation qui permettront de prouver la réalisation des objectifs. Il doit être démontré de manière crédible et compréhensible que les valeurs seuils fixées à l'annexe 2 OCl (chiffres 1.1, 2.1 et 3.2) sont respectées. Indiquez en outre comment la mesure contribue de manière appropriée à la réalisation des objectifs de la politique énergétique et climatique de la Confédération. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B006D" w:rsidRPr="00423574" w14:paraId="09C85FC6" w14:textId="77777777" w:rsidTr="00ED4095">
+      <w:tr w:rsidR="001B006D" w:rsidRPr="006A59CC" w14:paraId="09C85FC6" w14:textId="77777777" w:rsidTr="00ED4095">
         <w:trPr>
           <w:trHeight w:val="2835"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="1475417554"/>
             <w:placeholder>
               <w:docPart w:val="3CDE33428DC24E5C89BA3209F376F9AB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
               </w:tcPr>
               <w:p w14:paraId="651FA34B" w14:textId="31B86266" w:rsidR="001B006D" w:rsidRPr="00132A4C" w:rsidRDefault="000817B5" w:rsidP="001B198D">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
                   <w:spacing w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00132A4C">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour saisir du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="461E478F" w14:textId="0B83E28B" w:rsidR="00765694" w:rsidRPr="00BD7B46" w:rsidRDefault="00765694">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Ref14185972"/>
       <w:bookmarkStart w:id="16" w:name="_Hlk188448309"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
-      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00BD7B46">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="349604CC" w14:textId="171F42BF" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="006F0FA4" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:lastRenderedPageBreak/>
         <w:t>Coûts imputables et aide</w:t>
       </w:r>
       <w:r w:rsidR="00C5561C">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:t xml:space="preserve"> financière</w:t>
       </w:r>
       <w:r w:rsidR="00C5561C">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:t xml:space="preserve"> demandée</w:t>
       </w:r>
       <w:r w:rsidR="009D5364">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="7990" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5864"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C4075E" w:rsidRPr="00132A4C" w14:paraId="5C0781BF" w14:textId="77777777" w:rsidTr="00BD7B46">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
@@ -5263,51 +5267,51 @@
             <w:sdtContent>
               <w:p w14:paraId="71544D6E" w14:textId="6CDDE951" w:rsidR="00C4075E" w:rsidRPr="00203963" w:rsidRDefault="00741E6D" w:rsidP="001B198D">
                 <w:pPr>
                   <w:suppressAutoHyphens/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00203963">
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Montant en CHF</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C4075E" w:rsidRPr="00423574" w14:paraId="58B2E386" w14:textId="77777777" w:rsidTr="00C5561C">
+      <w:tr w:rsidR="00C4075E" w:rsidRPr="006A59CC" w14:paraId="58B2E386" w14:textId="77777777" w:rsidTr="00C5561C">
         <w:trPr>
           <w:trHeight w:val="518"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5864" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3672B0C2" w14:textId="3B7BF2C8" w:rsidR="00C4075E" w:rsidRPr="00132A4C" w:rsidRDefault="006F0FA4" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Coûts imputables pour les coûts </w:t>
             </w:r>
             <w:r w:rsidR="00B34D6F">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -6625,190 +6629,190 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Ces données seront utilisées pour calculer le rapport coût-bénéfice lors du process d'évaluation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="006F0FA4" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Veuillez indiquer les détails dans le formulaire Excel sur les coûts (</w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00423574">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:i/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>fiche</w:t>
         </w:r>
         <w:r w:rsidR="00423574" w:rsidRPr="00561A19">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:i/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t xml:space="preserve"> financière</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00423574" w:rsidRPr="00C60E77">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00423574" w:rsidRPr="005A412C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">ou </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00423574" w:rsidRPr="005A412C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>fiche financière pour entreprises du SEQE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006F0FA4" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C11233" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007979B7">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00374327">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Veuillez </w:t>
       </w:r>
       <w:r w:rsidR="007656C3">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>noter que les postes de coûts supérieurs à CHF 100'000 doivent être justifiés par des offres ou des explications sourcées.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66AF5F5A" w14:textId="56312976" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="004D5163" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:t>Durée de la mise en œuvre de la mesure et durée de l'effet de la mesure</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9307" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2184"/>
         <w:gridCol w:w="1988"/>
         <w:gridCol w:w="27"/>
         <w:gridCol w:w="1007"/>
         <w:gridCol w:w="2081"/>
         <w:gridCol w:w="1990"/>
         <w:gridCol w:w="30"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00106C31" w:rsidRPr="00423574" w14:paraId="560F5676" w14:textId="77777777" w:rsidTr="00373D34">
+      <w:tr w:rsidR="00106C31" w:rsidRPr="006A59CC" w14:paraId="560F5676" w14:textId="77777777" w:rsidTr="00373D34">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="456D348A" w14:textId="796FE884" w:rsidR="00106C31" w:rsidRPr="00132A4C" w:rsidRDefault="00106C31" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Date prévue de la décision définitive de la mise en œuvre de la mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Funotenzeichen"/>
+                <w:rStyle w:val="Appelnotedebasdep"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="968860619"/>
               <w:placeholder>
@@ -6817,51 +6821,51 @@
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="198824998"/>
                   <w:placeholder>
                     <w:docPart w:val="383984FF3EF84E4D921C962109D1EDE8"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="11CA6880" w14:textId="77777777" w:rsidR="004E34A0" w:rsidRDefault="004E34A0" w:rsidP="004E34A0">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="098565FB" w14:textId="77777777" w:rsidR="00106C31" w:rsidRDefault="00106C31" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DA60B79" w14:textId="77777777" w:rsidR="00106C31" w:rsidRPr="00132A4C" w:rsidRDefault="00106C31" w:rsidP="001B198D">
             <w:pPr>
@@ -6880,51 +6884,51 @@
           <w:p w14:paraId="46131120" w14:textId="77777777" w:rsidR="00106C31" w:rsidRPr="00132A4C" w:rsidRDefault="00106C31" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6484CF3D" w14:textId="77777777" w:rsidR="00106C31" w:rsidRDefault="00106C31" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC6682" w:rsidRPr="00423574" w14:paraId="2CBFBE36" w14:textId="77777777" w:rsidTr="00AC6682">
+      <w:tr w:rsidR="00AC6682" w:rsidRPr="006A59CC" w14:paraId="2CBFBE36" w14:textId="77777777" w:rsidTr="00AC6682">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DDE4E7F" w14:textId="77777777" w:rsidR="00AC6682" w:rsidRPr="00AC6682" w:rsidRDefault="00AC6682" w:rsidP="00AC6682">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
@@ -6972,87 +6976,87 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71F3B04F" w14:textId="77777777" w:rsidR="00AC6682" w:rsidRPr="00AC6682" w:rsidRDefault="00AC6682" w:rsidP="00AC6682">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001307BA" w:rsidRPr="00423574" w14:paraId="0A1F18EC" w14:textId="77777777" w:rsidTr="00203963">
+      <w:tr w:rsidR="001307BA" w:rsidRPr="006A59CC" w14:paraId="0A1F18EC" w14:textId="77777777" w:rsidTr="00203963">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70E9E73E" w14:textId="40594D3A" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="004D5163" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Début de la mise en </w:t>
             </w:r>
             <w:r w:rsidR="000A0258" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>œuvre</w:t>
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> de la mesure</w:t>
             </w:r>
             <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
               <w:rPr>
-                <w:rStyle w:val="Funotenzeichen"/>
+                <w:rStyle w:val="Appelnotedebasdep"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:footnoteReference w:id="6"/>
             </w:r>
             <w:r w:rsidR="00203963">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7068,51 +7072,51 @@
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="281002111"/>
                   <w:placeholder>
                     <w:docPart w:val="942E8AF01D60469DADD8BB1CD1C39502"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="585936C6" w14:textId="66A2A4EE" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00741E6D" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71973081" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="001307BA" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -7125,51 +7129,51 @@
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Fin de la mise en </w:t>
             </w:r>
             <w:r w:rsidR="000A0258" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>œuvre</w:t>
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> de la mesure</w:t>
             </w:r>
             <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
               <w:rPr>
-                <w:rStyle w:val="Funotenzeichen"/>
+                <w:rStyle w:val="Appelnotedebasdep"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:footnoteReference w:id="7"/>
             </w:r>
             <w:r w:rsidR="00203963">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7185,63 +7189,63 @@
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="-1814784862"/>
                   <w:placeholder>
                     <w:docPart w:val="4F21E82EF0B14107872B79D79EAE5AD8"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="5EA564F6" w14:textId="4FFB66E5" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00741E6D" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC6682" w:rsidRPr="00423574" w14:paraId="022EFBCC" w14:textId="77777777" w:rsidTr="00AC6682">
+      <w:tr w:rsidR="00AC6682" w:rsidRPr="006A59CC" w14:paraId="022EFBCC" w14:textId="77777777" w:rsidTr="00AC6682">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07C6E638" w14:textId="77777777" w:rsidR="00AC6682" w:rsidRPr="00AC6682" w:rsidRDefault="00AC6682" w:rsidP="00AC6682">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
@@ -7289,51 +7293,51 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="037D8A4A" w14:textId="77777777" w:rsidR="00AC6682" w:rsidRPr="00AC6682" w:rsidRDefault="00AC6682" w:rsidP="00AC6682">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001307BA" w:rsidRPr="00423574" w14:paraId="1748BC92" w14:textId="77777777" w:rsidTr="00203963">
+      <w:tr w:rsidR="001307BA" w:rsidRPr="006A59CC" w14:paraId="1748BC92" w14:textId="77777777" w:rsidTr="00203963">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="30" w:type="dxa"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="660BCA42" w14:textId="7ACE7EB8" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="004D5163" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Durée de l’effet</w:t>
             </w:r>
             <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
               <w:rPr>
@@ -7385,90 +7389,90 @@
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="-241721123"/>
                   <w:placeholder>
                     <w:docPart w:val="6557C9619B57447D8314269726DF3184"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="6D5B2C7A" w14:textId="218DA340" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00741E6D" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5105" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DC630BD" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="001307BA" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="56DD22E1" w14:textId="2D811DC7" w:rsidR="00C5561C" w:rsidRDefault="00C5561C" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Hlk215131568"/>
       <w:bookmarkStart w:id="18" w:name="_Hlk184386631"/>
       <w:r w:rsidRPr="00C5561C">
         <w:lastRenderedPageBreak/>
         <w:t>Génération de certificats et d'attestations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683343BD" w14:textId="121BF022" w:rsidR="00C5561C" w:rsidRPr="00C5561C" w:rsidRDefault="00C5561C" w:rsidP="00C5561C">
+    <w:p w14:paraId="683343BD" w14:textId="1E46421B" w:rsidR="00C5561C" w:rsidRPr="006A59CC" w:rsidRDefault="00C5561C" w:rsidP="00C5561C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
       <w:r w:rsidRPr="00C5561C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> mesure devrait-elle générer des certificats </w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
@@ -7498,134 +7502,142 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C5561C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
+      <w:r w:rsidR="006A59CC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ou bien cette mesure s’inscrit-elle dans le cadre d’un projet ou d’un programme de compensation pour lequel des attestations seraient délivrées ?</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7EA449F8" w14:textId="77777777" w:rsidR="00C5561C" w:rsidRPr="00066D8F" w:rsidRDefault="0012592C" w:rsidP="00C5561C">
+    <w:p w14:paraId="7EA449F8" w14:textId="77777777" w:rsidR="00C5561C" w:rsidRPr="00066D8F" w:rsidRDefault="000D7138" w:rsidP="00C5561C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-1425957276"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C5561C" w:rsidRPr="00066D8F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C5561C" w:rsidRPr="00066D8F">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oui</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68FE1C51" w14:textId="10408752" w:rsidR="00C5561C" w:rsidRPr="00C5561C" w:rsidRDefault="0012592C" w:rsidP="00C5561C">
+    <w:p w14:paraId="68FE1C51" w14:textId="10408752" w:rsidR="00C5561C" w:rsidRPr="00C5561C" w:rsidRDefault="000D7138" w:rsidP="00C5561C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-902447719"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C5561C" w:rsidRPr="00066D8F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C5561C" w:rsidRPr="00066D8F">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Non</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D7149FE" w14:textId="777B78FB" w:rsidR="00B3316E" w:rsidRDefault="00B3316E" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t>Recettes non liées à l’usage prévu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0495E2A5" w14:textId="1A940FA4" w:rsidR="00507C4E" w:rsidRPr="00066D8F" w:rsidRDefault="00B3316E" w:rsidP="00B3316E">
       <w:pPr>
-        <w:pStyle w:val="StandardWeb"/>
+        <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066D8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">La mesure peut-elle générer des recettes non </w:t>
       </w:r>
       <w:r w:rsidR="00507C4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
@@ -7691,227 +7703,227 @@
           <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>d des recettes qui ne proviennent pas du but premier de la mesure) ? Un</w:t>
       </w:r>
       <w:r w:rsidRPr="00066D8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> exemple</w:t>
       </w:r>
       <w:r w:rsidR="00507C4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> de recettes non prévues serait, dans le cas de batteries de stockage dont le but premier est de soutenir une infrastructure de recharge, les recettes supplémentaires liées au service système rendus par les batteries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5899B803" w14:textId="69622658" w:rsidR="00B3316E" w:rsidRPr="00066D8F" w:rsidRDefault="0012592C" w:rsidP="00B3316E">
+    <w:p w14:paraId="5899B803" w14:textId="69622658" w:rsidR="00B3316E" w:rsidRPr="00066D8F" w:rsidRDefault="000D7138" w:rsidP="00B3316E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="1684708635"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B3316E" w:rsidRPr="00066D8F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B3316E" w:rsidRPr="00066D8F">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oui</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C35265B" w14:textId="421B6AD4" w:rsidR="00B3316E" w:rsidRPr="00066D8F" w:rsidRDefault="0012592C" w:rsidP="00B3316E">
+    <w:p w14:paraId="1C35265B" w14:textId="421B6AD4" w:rsidR="00B3316E" w:rsidRPr="00066D8F" w:rsidRDefault="000D7138" w:rsidP="00B3316E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-2066170423"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B3316E" w:rsidRPr="00066D8F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B3316E" w:rsidRPr="00066D8F">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Non</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D5CE7B2" w14:textId="299DDB1E" w:rsidR="00B3316E" w:rsidRDefault="00B3316E" w:rsidP="009053C3">
       <w:pPr>
-        <w:pStyle w:val="StandardWeb"/>
+        <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066D8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Si oui, veuillez décrire l'activité en question.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00066D8F" w:rsidRPr="00423574" w14:paraId="09D13A9A" w14:textId="77777777" w:rsidTr="00AC6682">
+      <w:tr w:rsidR="00066D8F" w:rsidRPr="006A59CC" w14:paraId="09D13A9A" w14:textId="77777777" w:rsidTr="00AC6682">
         <w:trPr>
           <w:trHeight w:val="2593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="1466705364"/>
               <w:placeholder>
                 <w:docPart w:val="0BA6994486984A7A90EF698D0B2B0BA5"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="-1997486042"/>
                   <w:placeholder>
                     <w:docPart w:val="1AB1BB4CC3BC485C9C75A471B97ED16D"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="3A55D4CB" w14:textId="77777777" w:rsidR="00066D8F" w:rsidRPr="00132A4C" w:rsidRDefault="00066D8F" w:rsidP="00BF18E4">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="17"/>
     <w:p w14:paraId="2064FC01" w14:textId="76D8924B" w:rsidR="004B29A0" w:rsidRDefault="00677896" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:t>Délocalisation</w:t>
       </w:r>
       <w:r w:rsidR="00AD2A6D" w:rsidRPr="00132A4C">
         <w:t xml:space="preserve"> des émissions de gaz à effet de serre vers l’étranger (Carbon Leakage)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24698D3C" w14:textId="77777777" w:rsidR="001B198D" w:rsidRPr="00132A4C" w:rsidRDefault="001B198D" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Si la mise en œuvre de la mesure concerne des secteurs ou des sous-secteurs pour lesquels on peut supposer qu'il existe un risque de délocalisation des émissions de CO</w:t>
       </w:r>
@@ -7930,60 +7942,60 @@
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> l'étranger, les informations suivantes doivent être fournies :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="005BFA16" w14:textId="77777777" w:rsidR="001B198D" w:rsidRPr="00132A4C" w:rsidRDefault="001B198D" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>- Code NACE / code Prodcome (répertoire des activités économiques)</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="Appelnotedebasdep"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="Appelnotedebasdep"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6395D5D0" w14:textId="77777777" w:rsidR="001B198D" w:rsidRPr="00132A4C" w:rsidRDefault="001B198D" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
@@ -8090,51 +8102,51 @@
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A63197" w:rsidSect="00203963">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>identifiés dans le SEQE (</w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:anchor=":~:text=D%C3%A9cision%20d%C3%A9l%C3%A9gu%C3%A9e%20(UE)%202019%2F,2021%2D2030%20(Texte%20pr%C3%A9sentant%20de" w:history="1">
         <w:r w:rsidR="00066D8F" w:rsidRPr="00132A4C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
           </w:rPr>
           <w:t>décision (UE) 2019/708</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">). Si la preuve fournie </w:t>
       </w:r>
       <w:r w:rsidR="00B34D6F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>ne se base pas sur</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
@@ -8167,319 +8179,319 @@
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Quelle est la différence entre les coûts de production des sites suisses (en CHF/ t de capacités installées) et étrangers ? Existe-t-il des fournisseurs étrangers dont les coûts salariaux ou énergétiques sont nettement inférieurs et qui exercent une pression en faveur d’une délocalisation ? Les marchés cibles sont-ils soumis à des réglementaires moins contraignante</w:t>
       </w:r>
       <w:r w:rsidR="000C6D21">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">s en matière de protection de l’environnement ou des conditions de travail ? Les composants critiques doivent-ils être achetés à l’étranger et existe-t-il un risque que le montage et la fabrication soient également délocalisés ? L’entreprise prévoit-elle des </w:t>
       </w:r>
       <w:r w:rsidR="000C6D21">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">stratégies d’expansion à l’étranger qui rendraient probable une délocalisation de la production existante ? </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B29A0" w:rsidRPr="00423574" w14:paraId="6FD174ED" w14:textId="77777777" w:rsidTr="005E7C7E">
+      <w:tr w:rsidR="004B29A0" w:rsidRPr="006A59CC" w14:paraId="6FD174ED" w14:textId="77777777" w:rsidTr="005E7C7E">
         <w:trPr>
           <w:trHeight w:val="2948"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="18" w:displacedByCustomXml="next"/>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="1093202401"/>
               <w:placeholder>
                 <w:docPart w:val="44DDCCBBBC60417F8A69404861E0BA13"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="-1366133329"/>
                   <w:placeholder>
                     <w:docPart w:val="720D4CE0660745708AE09F1D250C1501"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="416C38F2" w14:textId="3F0A9778" w:rsidR="004B29A0" w:rsidRPr="00132A4C" w:rsidRDefault="00677896" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="337AE172" w14:textId="77777777" w:rsidR="00765694" w:rsidRPr="00C5561C" w:rsidRDefault="00765694" w:rsidP="00765694">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Hlk188449960"/>
     </w:p>
     <w:p w14:paraId="2831F1B0" w14:textId="0C2799AD" w:rsidR="004B29A0" w:rsidRPr="00132A4C" w:rsidRDefault="00677896" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:t xml:space="preserve">Effets sur l’environnement et sur l’utilisation de ressources naturelles </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B29A0" w:rsidRPr="00423574" w14:paraId="06B3411A" w14:textId="77777777" w:rsidTr="005E7C7E">
+      <w:tr w:rsidR="004B29A0" w:rsidRPr="006A59CC" w14:paraId="06B3411A" w14:textId="77777777" w:rsidTr="005E7C7E">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F11BE03" w14:textId="25D1DC11" w:rsidR="00677896" w:rsidRPr="00132A4C" w:rsidRDefault="00677896" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Quels sont les effets positifs et négatifs prévisibles de la mesure sur l'environnement et la consommation de ressources naturelles (par exemple, une meilleure qualité de l'air ou une augmentation des nuisances sonores) ? Existe-t-il un écobilan de la mesure ou une autre forme d'analyse des risques scientifiquement fondée ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B29A0" w:rsidRPr="00423574" w14:paraId="7CF5EDC3" w14:textId="77777777" w:rsidTr="00AC6682">
+      <w:tr w:rsidR="004B29A0" w:rsidRPr="006A59CC" w14:paraId="7CF5EDC3" w14:textId="77777777" w:rsidTr="00AC6682">
         <w:trPr>
           <w:trHeight w:val="2487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="632134786"/>
               <w:placeholder>
                 <w:docPart w:val="A30E7789C05E44249B12A47D1A1F7BA5"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="2076306459"/>
                   <w:placeholder>
                     <w:docPart w:val="FF61A5CE69C44C74810CD9E24AC4BE75"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="25D524EA" w14:textId="1102ED1C" w:rsidR="004B29A0" w:rsidRPr="00132A4C" w:rsidRDefault="003E39F6" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="20"/>
     <w:p w14:paraId="36789AA7" w14:textId="792F79A6" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00EA4F23" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C761E1" w:rsidRPr="00132A4C">
         <w:t xml:space="preserve">Autres subventions de la Confédération </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27CE4206" w14:textId="0769B67F" w:rsidR="00C761E1" w:rsidRPr="00132A4C" w:rsidRDefault="00C761E1" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Une demande officielle d'aide financière a-t-elle déjà été déposée auprès d'une institution de financement de la Confédération (OFEN, Innosuisse, OFEV, FNS, OFT, OFROU, etc.) pour la présente mesure ou est-ce prévu à l'avenir ?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="755"/>
         <w:gridCol w:w="756"/>
         <w:gridCol w:w="756"/>
         <w:gridCol w:w="756"/>
         <w:gridCol w:w="6048"/>
       </w:tblGrid>
       <w:tr w:rsidR="001307BA" w:rsidRPr="00132A4C" w14:paraId="2AD025A5" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="755" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A43A562" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+          <w:p w14:paraId="4A43A562" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="000D7138" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-67959472"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
                   <w:rPr>
@@ -8497,51 +8509,51 @@
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="202C7B31" w14:textId="1EAD726E" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00C761E1" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="657ED16D" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+          <w:p w14:paraId="657ED16D" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="000D7138" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="200289936"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
@@ -8593,145 +8605,145 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E40E8B0" w14:textId="2664EB3B" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00C761E1" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Hlk188450178"/>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Si oui, indiquez la date de la/des demande(s), l'institution de financement et la/les décision(s).</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001307BA" w:rsidRPr="00423574" w14:paraId="777BD8E7" w14:textId="77777777" w:rsidTr="00ED1ECB">
+      <w:tr w:rsidR="001307BA" w:rsidRPr="006A59CC" w14:paraId="777BD8E7" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="446903227"/>
               <w:placeholder>
                 <w:docPart w:val="3F067C44C93F47358C0E9149EC3E6B3F"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="-654922344"/>
                   <w:placeholder>
                     <w:docPart w:val="1A2FCF42CA4F4AE0942AE2610BAA0C48"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="6B2B4ED3" w14:textId="5776ACF7" w:rsidR="00397912" w:rsidRPr="00FB0A37" w:rsidRDefault="00683F16" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2909ADB6" w14:textId="2465B3F2" w:rsidR="001D138D" w:rsidRPr="00132A4C" w:rsidRDefault="007537BA" w:rsidP="001B198D">
       <w:pPr>
-        <w:pStyle w:val="berschrift1"/>
+        <w:pStyle w:val="Titre1"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Contenu de la mesure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7359F249" w14:textId="35609B74" w:rsidR="001D138D" w:rsidRPr="00132A4C" w:rsidRDefault="007537BA" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Hlk188446490"/>
       <w:r w:rsidRPr="00132A4C">
         <w:t>Contexte de la mesure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5783CF65" w14:textId="5D0F2F4D" w:rsidR="0018438F" w:rsidRPr="00132A4C" w:rsidRDefault="0018438F" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Expliquez la situation actuelle de l'entreprise</w:t>
@@ -8749,539 +8761,539 @@
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> et comment la mesure prévue contribue à l'objectif net zéro de l'entreprise</w:t>
       </w:r>
       <w:r w:rsidR="003D5DA9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>/des entreprises</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> conformément à la feuille de route net zéro. Décrivez également les travaux préparatoires réalisés jusqu'à présent, les défis liés au projet et les compétences de l'équipe de projet en ce qui concerne la mise en œuvre de la mesure.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D138D" w:rsidRPr="00423574" w14:paraId="69D87E35" w14:textId="77777777" w:rsidTr="00862D5F">
+      <w:tr w:rsidR="001D138D" w:rsidRPr="006A59CC" w14:paraId="69D87E35" w14:textId="77777777" w:rsidTr="00862D5F">
         <w:trPr>
           <w:trHeight w:val="2835"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="-421639373"/>
               <w:placeholder>
                 <w:docPart w:val="5925B2E84CAD4C3C92F027248C1DC359"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="1246605485"/>
                   <w:placeholder>
                     <w:docPart w:val="788AF53D50D841C68369177323F6ACD5"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="0596160C" w14:textId="4563083B" w:rsidR="001D138D" w:rsidRPr="00132A4C" w:rsidRDefault="0018438F" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="22"/>
     <w:p w14:paraId="7DC06959" w14:textId="65C47C62" w:rsidR="001D138D" w:rsidRPr="00132A4C" w:rsidRDefault="001D71D8" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:t xml:space="preserve">Description détaillée </w:t>
       </w:r>
       <w:r w:rsidR="00C0668F">
         <w:t xml:space="preserve">du projet et </w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:t xml:space="preserve">de la mesure (max. 10 pages) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EA4C342" w14:textId="58C1530D" w:rsidR="00CE4D6E" w:rsidRPr="00132A4C" w:rsidRDefault="00CE4D6E" w:rsidP="001B198D">
       <w:pPr>
-        <w:pStyle w:val="StandardWeb"/>
+        <w:pStyle w:val="NormalWeb"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Hlk188450615"/>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Veuillez fournir une description détaillée de la mise en œuvre du projet selon la structure suivante : 1. Conception et étude préliminaire - 2. Développement et planification préliminaire - 3. Planification détaillée - 4. Construction, installation - 5. Mise en service et validation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26115CCF" w14:textId="293E28F4" w:rsidR="001D138D" w:rsidRPr="00132A4C" w:rsidRDefault="00CE4D6E" w:rsidP="001B198D">
       <w:pPr>
-        <w:pStyle w:val="StandardWeb"/>
+        <w:pStyle w:val="NormalWeb"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Pour chacune de ces phases, indiquez toutes les activités correspondantes et les résultats à obtenir. Décrivez également en détail le fonctionnement des installations et des processus prévus et joignez les documents essentiels qui illustrent ces explications, en particulier les études de faisabilité, les spécifications techniques, les plans et diagrammes (plans d'implantation, organigrammes, P&amp;ID, etc.), les analyses de risques, etc.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D138D" w:rsidRPr="00423574" w14:paraId="5335CC5E" w14:textId="77777777" w:rsidTr="00862D5F">
+      <w:tr w:rsidR="001D138D" w:rsidRPr="006A59CC" w14:paraId="5335CC5E" w14:textId="77777777" w:rsidTr="00862D5F">
         <w:trPr>
           <w:trHeight w:val="2835"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
           </w:tcPr>
           <w:bookmarkStart w:id="24" w:name="_Hlk188446678" w:displacedByCustomXml="next"/>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="-2012054095"/>
               <w:placeholder>
                 <w:docPart w:val="FCD02719E4F14B238512123B3C596DBA"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="1235125007"/>
                   <w:placeholder>
                     <w:docPart w:val="6F22480F789E430C98A0480A8486AC92"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="03223AC8" w14:textId="4EA0262D" w:rsidR="001D138D" w:rsidRPr="00132A4C" w:rsidRDefault="00CE4D6E" w:rsidP="00397912">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkEnd w:id="24"/>
     <w:p w14:paraId="4F2F3BA8" w14:textId="271D5615" w:rsidR="00923C41" w:rsidRPr="00132A4C" w:rsidRDefault="00CE4D6E" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:t>Potentiel d’application</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00923C41" w:rsidRPr="00423574" w14:paraId="2EF9617E" w14:textId="77777777" w:rsidTr="0053032C">
+      <w:tr w:rsidR="00923C41" w:rsidRPr="006A59CC" w14:paraId="2EF9617E" w14:textId="77777777" w:rsidTr="0053032C">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62108634" w14:textId="1A1668DB" w:rsidR="00923C41" w:rsidRPr="00132A4C" w:rsidRDefault="00432F35" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Estimez le potentiel de multiplication en Suisse de la mesure ou des technologies utilisées, c'est-à-dire le type et le nombre d'autres cas d'application et le potentiel total d'atténuation qui y est associé. Expliquez comment et par quels acteurs la mesure ou les technologies utilisées peuvent être mises à l'échelle et multipliées en Suisse.</w:t>
             </w:r>
             <w:r w:rsidR="007D0F37">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Veuillez indiquer si des brevets sont prévus pour l’implémentation de la mesure </w:t>
             </w:r>
             <w:r w:rsidR="007979B7">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="007D0F37">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>ou certaines parties de celle-ci). Si oui, veuillez décrire comment d’autres entreprises pourront utiliser la technologie / le processus dans l’avenir</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00923C41" w:rsidRPr="00423574" w14:paraId="065F0D2A" w14:textId="77777777" w:rsidTr="0053032C">
+      <w:tr w:rsidR="00923C41" w:rsidRPr="006A59CC" w14:paraId="065F0D2A" w14:textId="77777777" w:rsidTr="0053032C">
         <w:trPr>
           <w:trHeight w:val="2948"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="1282604022"/>
               <w:placeholder>
                 <w:docPart w:val="8F22612C23554EDF94F18A4501B14C42"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="1777676879"/>
                   <w:placeholder>
                     <w:docPart w:val="157AB15E0E2C454DB1B227FBB51B1B61"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="301DE821" w14:textId="3C381889" w:rsidR="00923C41" w:rsidRPr="00132A4C" w:rsidRDefault="00CE4D6E" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="345EC0D5" w14:textId="46EEF9B9" w:rsidR="001D138D" w:rsidRPr="00132A4C" w:rsidRDefault="00432F35" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:lastRenderedPageBreak/>
         <w:t>Calendrier</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D138D" w:rsidRPr="00423574" w14:paraId="6E7CCC63" w14:textId="77777777" w:rsidTr="00862D5F">
+      <w:tr w:rsidR="001D138D" w:rsidRPr="006A59CC" w14:paraId="6E7CCC63" w14:textId="77777777" w:rsidTr="00862D5F">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32186F91" w14:textId="17C8F0D6" w:rsidR="001D138D" w:rsidRPr="00132A4C" w:rsidRDefault="00432F35" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Représentez graphiquement le calendrier de mise en œuvre de la mesure (par exemple sous la forme d'un tableau ou d'un diagramme de GANTT). Définissez le contenu, la chronologie (date de début, date de fin), les étapes à franchir et les résultats à livrer pour chaque activité.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D138D" w:rsidRPr="00423574" w14:paraId="2CBD0B19" w14:textId="77777777" w:rsidTr="00862D5F">
+      <w:tr w:rsidR="001D138D" w:rsidRPr="006A59CC" w14:paraId="2CBD0B19" w14:textId="77777777" w:rsidTr="00862D5F">
         <w:trPr>
           <w:trHeight w:val="2948"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="-2067715313"/>
               <w:placeholder>
                 <w:docPart w:val="23FAFE3E53784E71AB67ECB8F3B40B20"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="1028919711"/>
                   <w:placeholder>
                     <w:docPart w:val="C189A667276D458387B3D65DA4E16E27"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="44B9F371" w14:textId="492888C5" w:rsidR="001D138D" w:rsidRPr="00132A4C" w:rsidRDefault="00432F35" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4DC15DDE" w14:textId="77777777" w:rsidR="00AC6682" w:rsidRDefault="00AC6682" w:rsidP="00AC6682">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59E25DCD" w14:textId="0E3AF02F" w:rsidR="00432F35" w:rsidRPr="007979B7" w:rsidRDefault="00432F35" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:t>Objectifs intermédiaires et calendrier des paiements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F700D68" w14:textId="77777777" w:rsidR="00203963" w:rsidRDefault="00432F35" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Le versement de l'aide financière a lieu après l'approbation du rapport de mise en œuvre. Pour les mesures particulièrement coûteuses, des versements anticipés peuvent être effectués sous forme de paiements partiels avant que la mesure ne soit entièrement mise en œuvre. Pour ce faire, il convient de définir des objectifs intermédiaires pour l'état d'avancement de la mise en œuvre, qui doivent être atteints pour qu'un versement puisse avoir lieu. Les rapports de mise en œuvre doivent montrer que les objectifs intermédiaires respectifs ont été respectés.</w:t>
       </w:r>
       <w:r w:rsidR="00203963">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
@@ -9299,51 +9311,51 @@
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CBB3A7F" w14:textId="77777777" w:rsidR="00203963" w:rsidRDefault="00203963" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:sectPr w:rsidR="00203963" w:rsidSect="00203963">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3434"/>
         <w:gridCol w:w="2234"/>
         <w:gridCol w:w="1827"/>
         <w:gridCol w:w="1567"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A63197" w:rsidRPr="00132A4C" w14:paraId="384BEC9E" w14:textId="2377A732" w:rsidTr="00A63197">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3434" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="767171" w:themeFill="background2" w:themeFillShade="80"/>
           </w:tcPr>
           <w:p w14:paraId="4E350DC9" w14:textId="0BB016C0" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="00A63197" w:rsidP="00F827E4">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="fr-CH"/>
@@ -9427,137 +9439,137 @@
           <w:p w14:paraId="4055EC13" w14:textId="38062FB7" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="00A63197" w:rsidP="00F827E4">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Bénéficiaire du paiement (entreprise)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A63197" w:rsidRPr="00423574" w14:paraId="250BCA77" w14:textId="5ECF3492" w:rsidTr="00A63197">
+      <w:tr w:rsidR="00A63197" w:rsidRPr="006A59CC" w14:paraId="250BCA77" w14:textId="5ECF3492" w:rsidTr="00A63197">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3434" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="-329366164"/>
               <w:placeholder>
                 <w:docPart w:val="540C4A7B67F64E3DBC08B41270D5BFD7"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="-1665777235"/>
                   <w:placeholder>
                     <w:docPart w:val="EA18BB636D6B46D19E8DC9677B6A058F"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="53C13FCA" w14:textId="000A1C07" w:rsidR="00A63197" w:rsidRPr="001950DA" w:rsidRDefault="00A63197" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37B912C8" w14:textId="4B0FFB9E" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+          <w:p w14:paraId="37B912C8" w14:textId="4B0FFB9E" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="000D7138" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rStyle w:val="Platzhaltertext"/>
+                  <w:rStyle w:val="Textedelespacerserv"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-1130620437"/>
                 <w:placeholder>
                   <w:docPart w:val="62CD52FDD4A34FD4988535AACEEC0876"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
-                  <w:rStyle w:val="Platzhaltertext"/>
+                  <w:rStyle w:val="Textedelespacerserv"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00A63197" w:rsidRPr="00C0668F">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Cliquez pour saisir une date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="-916629954"/>
               <w:placeholder>
                 <w:docPart w:val="64D7505B44B541C1A5F3A2AA35BCAE19"/>
               </w:placeholder>
               <w:text/>
@@ -9603,149 +9615,149 @@
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="46663738"/>
                   <w:placeholder>
                     <w:docPart w:val="E13E7042A6B04EFFB6E71F3CBF4E4313"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="4E20BA9A" w14:textId="73AB3FA6" w:rsidR="00A63197" w:rsidRPr="00A63197" w:rsidRDefault="00A63197" w:rsidP="00A63197">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A63197" w:rsidRPr="00423574" w14:paraId="433971F3" w14:textId="1CAF0905" w:rsidTr="00A63197">
+      <w:tr w:rsidR="00A63197" w:rsidRPr="006A59CC" w14:paraId="433971F3" w14:textId="1CAF0905" w:rsidTr="00A63197">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3434" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="234291388"/>
               <w:placeholder>
                 <w:docPart w:val="90BFDA6ED7C84596A20F4941BBA4C6D0"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="-2082215280"/>
                   <w:placeholder>
                     <w:docPart w:val="5BA3FCEAC43D41058C5C01FDE05012DD"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="50630B86" w14:textId="60F10442" w:rsidR="00A63197" w:rsidRPr="001950DA" w:rsidRDefault="00A63197" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02BDFAC9" w14:textId="5E54BE2C" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+          <w:p w14:paraId="02BDFAC9" w14:textId="5E54BE2C" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="000D7138" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rStyle w:val="Platzhaltertext"/>
+                  <w:rStyle w:val="Textedelespacerserv"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="487513645"/>
                 <w:placeholder>
                   <w:docPart w:val="A67C140517364C299565621AA5212AF6"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
-                  <w:rStyle w:val="Platzhaltertext"/>
+                  <w:rStyle w:val="Textedelespacerserv"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00A63197" w:rsidRPr="00C0668F">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Cliquez pour saisir une date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="2062976777"/>
               <w:placeholder>
                 <w:docPart w:val="B9C370D6310B4B689B29C5A47312C548"/>
               </w:placeholder>
               <w:text/>
@@ -9791,149 +9803,149 @@
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="-1780011842"/>
                   <w:placeholder>
                     <w:docPart w:val="BD1086263A8141049640EF0E68BE7629"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="01F9D1EC" w14:textId="003161B8" w:rsidR="00A63197" w:rsidRPr="00A63197" w:rsidRDefault="00A63197" w:rsidP="00A63197">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A63197" w:rsidRPr="00423574" w14:paraId="315153D3" w14:textId="49CCA96A" w:rsidTr="00A63197">
+      <w:tr w:rsidR="00A63197" w:rsidRPr="006A59CC" w14:paraId="315153D3" w14:textId="49CCA96A" w:rsidTr="00A63197">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3434" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="517816177"/>
               <w:placeholder>
                 <w:docPart w:val="65E8AAD57DA7415C9CA5248F1B3412BD"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="694817375"/>
                   <w:placeholder>
                     <w:docPart w:val="B48DD5E6243B4F148AA1E3697863AAF8"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="0DD55218" w14:textId="519D4697" w:rsidR="00A63197" w:rsidRPr="001950DA" w:rsidRDefault="00A63197" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BBB1BE3" w14:textId="0E5ADB72" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+          <w:p w14:paraId="4BBB1BE3" w14:textId="0E5ADB72" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="000D7138" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rStyle w:val="Platzhaltertext"/>
+                  <w:rStyle w:val="Textedelespacerserv"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="832032776"/>
                 <w:placeholder>
                   <w:docPart w:val="611AAAA912204BAA9AE6601A5B6DF29D"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
-                  <w:rStyle w:val="Platzhaltertext"/>
+                  <w:rStyle w:val="Textedelespacerserv"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00A63197" w:rsidRPr="00C0668F">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Cliquez pour saisir une date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="-1138406589"/>
               <w:placeholder>
                 <w:docPart w:val="AC0DE6174B474005A0FF027590A2A786"/>
               </w:placeholder>
               <w:text/>
@@ -9979,84 +9991,84 @@
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="1194420887"/>
                   <w:placeholder>
                     <w:docPart w:val="710AF23A2C9B40BCA716C215D281B418"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="4B8C216C" w14:textId="20332E6F" w:rsidR="00A63197" w:rsidRPr="00A63197" w:rsidRDefault="00A63197" w:rsidP="00A63197">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="47B4E47E" w14:textId="77777777" w:rsidR="00203963" w:rsidRDefault="00203963" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:sectPr w:rsidR="00203963" w:rsidSect="00203963">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E4220A3" w14:textId="77777777" w:rsidR="00373D34" w:rsidRDefault="000352F9" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:sectPr w:rsidR="00373D34" w:rsidSect="00203963">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:t xml:space="preserve">Complément pour les </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC6682">
         <w:t>entreprises</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:t xml:space="preserve"> participant au système d'échange de quotas d'émission ou à un engagement de réduction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40286A17" w14:textId="0A99A428" w:rsidR="00423574" w:rsidRPr="008B2D35" w:rsidRDefault="0055003F" w:rsidP="00423574">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
@@ -10102,94 +10114,103 @@
       </w:r>
       <w:r w:rsidR="009053C3">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>de la mesure, ainsi que la proportionnalité de l'aide financière (voir annexe B de</w:t>
       </w:r>
       <w:r w:rsidR="007979B7">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="00A63197" w:rsidRPr="00FF79A0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:i/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>Directive Encouragement Technologie et processus innovants</w:t>
         </w:r>
       </w:hyperlink>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="00423574" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Ces preuves doivent être jointes à la demande</w:t>
+        <w:t>Ces</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00423574" w:rsidRPr="00132A4C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> preuves doivent être jointes à la demande</w:t>
       </w:r>
       <w:r w:rsidR="00423574">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00423574" w:rsidRPr="008B2D35">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">dans la </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="00423574" w:rsidRPr="008B2D35">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>fiche financière pour entreprises du SEQE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00423574" w:rsidRPr="008B2D35">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="572FCC9E" w14:textId="06644567" w:rsidR="001B198D" w:rsidRDefault="001B198D" w:rsidP="009053C3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:sectPr w:rsidR="001B198D" w:rsidSect="00203963">
@@ -10262,193 +10283,193 @@
       <w:r w:rsidRPr="009053C3">
         <w:rPr>
           <w:i/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="009053C3">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidRPr="009053C3">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>veuillez montrer comment l'engagement de réduction (objectif d'efficacité en matière de gaz à effet de serre ou objectif basé sur les mesures) est respecté même sans tenir compte de l'effet de la mesure subventionnée.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00775392" w:rsidRPr="00423574" w14:paraId="13D4B530" w14:textId="5E0F15A3" w:rsidTr="00AC6682">
+      <w:tr w:rsidR="00775392" w:rsidRPr="006A59CC" w14:paraId="13D4B530" w14:textId="5E0F15A3" w:rsidTr="00AC6682">
         <w:trPr>
           <w:trHeight w:val="2673"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="-139350176"/>
               <w:placeholder>
                 <w:docPart w:val="E3ED2A67BAF74FF280C00F7524C90178"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="1511802106"/>
                   <w:placeholder>
                     <w:docPart w:val="3186EE5A393F456E96257233630125B0"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="3FB1674C" w14:textId="654D35A0" w:rsidR="00775392" w:rsidRPr="00132A4C" w:rsidRDefault="0055003F" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="31C97CCC" w14:textId="77777777" w:rsidR="00AC6682" w:rsidRDefault="00AC6682" w:rsidP="00AC6682">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A8AB584" w14:textId="19C55D94" w:rsidR="00B31FDD" w:rsidRPr="00203963" w:rsidRDefault="0055003F" w:rsidP="001B198D">
       <w:pPr>
-        <w:pStyle w:val="berschrift1"/>
+        <w:pStyle w:val="Titre1"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Conditions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2378A30F" w14:textId="45839F96" w:rsidR="00EA23E9" w:rsidRPr="00132A4C" w:rsidRDefault="00EA23E9" w:rsidP="001B198D">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Conformément à l'article 34, paragraphe 1bis, de la loi fédérale sur la procédure administrative (PA, RS 172.021) en relation avec l'article 8 de l'ordonnance sur la communication électronique dans le cadre d'une procédure administrative (OCEI-PA, RS 172.021.2) l'autorité peut notifier une décision à une partie par voie électronique, à condition que la partie ait accepté ce type de communication dans le cadre de la procédure en question. L'accord peut être révoqué à tout moment. La décision numérique (PDF) est signée par une signature électronique qualifiée (certificat A) et est émise avec PrivaSphere.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A52FE3C" w14:textId="7656956F" w:rsidR="00404EF4" w:rsidRDefault="00404EF4" w:rsidP="001B198D">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Si nécessaire, ajoutez des lignes pour d’autres entreprises requérantes ou supprimez les blocs de texte inutiles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79C9A5C8" w14:textId="6B01A576" w:rsidR="00404EF4" w:rsidRPr="00AC6682" w:rsidRDefault="00404EF4" w:rsidP="001B198D">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC6682">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Requérant</w:t>
       </w:r>
       <w:r w:rsidR="0095746B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -10468,72 +10489,72 @@
         <w:t xml:space="preserve"> ou représentant</w:t>
       </w:r>
       <w:r w:rsidR="0095746B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC6682">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> du regroupement d’entreprise :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AA259F8" w14:textId="66F631B6" w:rsidR="00EA23E9" w:rsidRPr="00132A4C" w:rsidRDefault="00EA23E9" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Communication de toutes les décisions en rapport avec cette procédure par voie électronique</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5924A72D" w14:textId="33EF3920" w:rsidR="00CB1A56" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+    <w:p w14:paraId="5924A72D" w14:textId="33EF3920" w:rsidR="00CB1A56" w:rsidRPr="00132A4C" w:rsidRDefault="000D7138" w:rsidP="001B198D">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:ind w:left="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="312223919"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -10549,143 +10570,143 @@
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001950DA" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA23E9" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Oui, je suis d’accord</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="8456" w:type="dxa"/>
         <w:tblInd w:w="765" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4622"/>
         <w:gridCol w:w="3834"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C80499" w:rsidRPr="00423574" w14:paraId="2504A3A9" w14:textId="24797143" w:rsidTr="006E2672">
+      <w:tr w:rsidR="00C80499" w:rsidRPr="006A59CC" w14:paraId="2504A3A9" w14:textId="24797143" w:rsidTr="006E2672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4622" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4116DC0D" w14:textId="48600FD7" w:rsidR="00C80499" w:rsidRPr="00132A4C" w:rsidRDefault="00EA23E9" w:rsidP="001B198D">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Données pour la transmission électronique</w:t>
             </w:r>
             <w:r w:rsidR="007979B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C80499" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61FAE796" w14:textId="77777777" w:rsidR="00C80499" w:rsidRPr="00132A4C" w:rsidRDefault="00C80499" w:rsidP="001B198D">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80499" w:rsidRPr="00423574" w14:paraId="377E5E71" w14:textId="719353EF" w:rsidTr="006E2672">
+      <w:tr w:rsidR="00C80499" w:rsidRPr="006A59CC" w14:paraId="377E5E71" w14:textId="719353EF" w:rsidTr="006E2672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4622" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E074211" w14:textId="0035126D" w:rsidR="00C80499" w:rsidRPr="00132A4C" w:rsidRDefault="00EA23E9" w:rsidP="001B198D">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Prénom/Nom</w:t>
             </w:r>
             <w:r w:rsidR="00AA1285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006E2672" w:rsidRPr="006E2672">
@@ -10745,70 +10766,70 @@
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="845297811"/>
                   <w:placeholder>
                     <w:docPart w:val="CA73E038AA384556BC631F36E34505DB"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="3C07EDFD" w14:textId="76CBC846" w:rsidR="00C80499" w:rsidRPr="00132A4C" w:rsidRDefault="00EA23E9" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80499" w:rsidRPr="00423574" w14:paraId="6026344F" w14:textId="1741C79F" w:rsidTr="006E2672">
+      <w:tr w:rsidR="00C80499" w:rsidRPr="006A59CC" w14:paraId="6026344F" w14:textId="1741C79F" w:rsidTr="006E2672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4622" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05F9EDD8" w14:textId="25F42CC8" w:rsidR="00C80499" w:rsidRPr="00132A4C" w:rsidRDefault="00EA23E9" w:rsidP="001B198D">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Numéro de natel</w:t>
             </w:r>
             <w:r w:rsidR="007979B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006E2672" w:rsidRPr="006E2672">
@@ -10868,85 +10889,95 @@
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="-1866821206"/>
                   <w:placeholder>
                     <w:docPart w:val="099047BD99CA4B44924C1AA90239A5A1"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="5193E7E4" w14:textId="2BCE729F" w:rsidR="00C80499" w:rsidRPr="00132A4C" w:rsidRDefault="00EA23E9" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80499" w:rsidRPr="00423574" w14:paraId="1E70A338" w14:textId="3233FA75" w:rsidTr="006E2672">
+      <w:tr w:rsidR="00C80499" w:rsidRPr="006A59CC" w14:paraId="1E70A338" w14:textId="3233FA75" w:rsidTr="006E2672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4622" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34B1A76C" w14:textId="7881C70E" w:rsidR="00C80499" w:rsidRPr="00132A4C" w:rsidRDefault="00C80499" w:rsidP="001B198D">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
-              <w:t>E-Mail (per</w:t>
+              <w:t>E-Mail</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00132A4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (per</w:t>
             </w:r>
             <w:r w:rsidR="00EA23E9" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>sonnel</w:t>
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="007979B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -11007,66 +11038,66 @@
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="-441295976"/>
                   <w:placeholder>
                     <w:docPart w:val="4798268A764A432683FB7BF107E5FBD2"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="0F1C322C" w14:textId="5FC32498" w:rsidR="00C80499" w:rsidRPr="00132A4C" w:rsidRDefault="00EA23E9" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4332AE35" w14:textId="2A90DD21" w:rsidR="00404EF4" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+    <w:p w14:paraId="4332AE35" w14:textId="2A90DD21" w:rsidR="00404EF4" w:rsidRDefault="000D7138" w:rsidP="001B198D">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-1784793155"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001950DA">
@@ -11104,245 +11135,245 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="005F085A" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>continuer en format imprimé</w:t>
       </w:r>
       <w:r w:rsidR="00923535" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B86666A" w14:textId="6DD19F0C" w:rsidR="00404EF4" w:rsidRPr="00AC6682" w:rsidRDefault="00404EF4" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC6682">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Autre requérant</w:t>
       </w:r>
       <w:r w:rsidR="0095746B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC6682">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15BF69F1" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Communication de toutes les décisions en rapport avec cette procédure par voie électronique</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B500B3B" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="00404EF4">
+    <w:p w14:paraId="6B500B3B" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="000D7138" w:rsidP="00404EF4">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:ind w:left="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="1271582619"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00404EF4">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00404EF4" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oui, je suis d’accord</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="8463" w:type="dxa"/>
         <w:tblInd w:w="765" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4622"/>
         <w:gridCol w:w="3834"/>
         <w:gridCol w:w="7"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC6682" w:rsidRPr="00423574" w14:paraId="28170B11" w14:textId="77777777" w:rsidTr="006E2672">
+      <w:tr w:rsidR="00AC6682" w:rsidRPr="006A59CC" w14:paraId="28170B11" w14:textId="77777777" w:rsidTr="006E2672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8463" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="3A4FF281" w14:textId="2D0676EC" w:rsidR="00AC6682" w:rsidRPr="00132A4C" w:rsidRDefault="006E2672" w:rsidP="009D668D">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Données pour la transmission électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AC6682" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404EF4" w:rsidRPr="00423574" w14:paraId="1E085237" w14:textId="77777777" w:rsidTr="006E2672">
+      <w:tr w:rsidR="00404EF4" w:rsidRPr="006A59CC" w14:paraId="1E085237" w14:textId="77777777" w:rsidTr="006E2672">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4622" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17105A9A" w14:textId="506E73DA" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="009D668D">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Prénom/Nom</w:t>
             </w:r>
             <w:r w:rsidR="00AC6682">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006E2672" w:rsidRPr="006E2672">
@@ -11402,74 +11433,74 @@
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="-1736302729"/>
                   <w:placeholder>
                     <w:docPart w:val="7BDF3EE5B377448591DB8C302318F11E"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="69708E19" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="009D668D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404EF4" w:rsidRPr="00423574" w14:paraId="1EEA15B7" w14:textId="77777777" w:rsidTr="006E2672">
+      <w:tr w:rsidR="00404EF4" w:rsidRPr="006A59CC" w14:paraId="1EEA15B7" w14:textId="77777777" w:rsidTr="006E2672">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4622" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4046C87E" w14:textId="59FAE0C8" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="009D668D">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Numéro de natel</w:t>
             </w:r>
             <w:r w:rsidR="00AC6682">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006E2672" w:rsidRPr="006E2672">
@@ -11529,89 +11560,99 @@
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="703684532"/>
                   <w:placeholder>
                     <w:docPart w:val="FF902BC03DCE44E9B034A712AB22E657"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="768672AC" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="009D668D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404EF4" w:rsidRPr="00423574" w14:paraId="12CF4FEF" w14:textId="77777777" w:rsidTr="006E2672">
+      <w:tr w:rsidR="00404EF4" w:rsidRPr="006A59CC" w14:paraId="12CF4FEF" w14:textId="77777777" w:rsidTr="006E2672">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4622" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="154FD03F" w14:textId="3CB00A02" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="009D668D">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
-              <w:t>E-Mail (personnel)</w:t>
+              <w:t>E-Mail</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00132A4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (personnel)</w:t>
             </w:r>
             <w:r w:rsidR="006E2672">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006E2672" w:rsidRPr="006E2672">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>destinat</w:t>
             </w:r>
             <w:r w:rsidR="006E2672">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
@@ -11664,66 +11705,66 @@
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="-1920704262"/>
                   <w:placeholder>
                     <w:docPart w:val="73E8931FF7C944DC936120F672858307"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="31F4AE4B" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="009D668D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="363A51C0" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRDefault="0012592C" w:rsidP="00404EF4">
+    <w:p w14:paraId="363A51C0" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRDefault="000D7138" w:rsidP="00404EF4">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-1350477578"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00404EF4">
@@ -11745,272 +11786,272 @@
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00404EF4" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Non, je ne suis pas d’accord</w:t>
       </w:r>
       <w:r w:rsidR="00404EF4" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> (continuer en format imprimé)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="133AF666" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRDefault="00404EF4" w:rsidP="001B198D">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76EDAADB" w14:textId="58D8535A" w:rsidR="00404EF4" w:rsidRPr="00AC6682" w:rsidRDefault="00404EF4" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC6682">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Autre requérant</w:t>
       </w:r>
       <w:r w:rsidR="0095746B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC6682">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16C095A3" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="00AC6682">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Communication de toutes les décisions en rapport avec cette procédure par voie électronique</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75394E47" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="00404EF4">
+    <w:p w14:paraId="75394E47" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="000D7138" w:rsidP="00404EF4">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:ind w:left="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-297449586"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00404EF4">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00404EF4" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oui, je suis d’accord</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="8456" w:type="dxa"/>
         <w:tblInd w:w="765" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4622"/>
         <w:gridCol w:w="3834"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00404EF4" w:rsidRPr="00423574" w14:paraId="769B2DDC" w14:textId="77777777" w:rsidTr="006E2672">
+      <w:tr w:rsidR="00404EF4" w:rsidRPr="006A59CC" w14:paraId="769B2DDC" w14:textId="77777777" w:rsidTr="006E2672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4622" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="327CDF3F" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="009D668D">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Données pour la transmission électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B8D4BA0" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="009D668D">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404EF4" w:rsidRPr="00423574" w14:paraId="002EBEE0" w14:textId="77777777" w:rsidTr="006E2672">
+      <w:tr w:rsidR="00404EF4" w:rsidRPr="006A59CC" w14:paraId="002EBEE0" w14:textId="77777777" w:rsidTr="006E2672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4622" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A3B5120" w14:textId="573B79F0" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="009D668D">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Prénom/Nom</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006E2672" w:rsidRPr="006E2672">
@@ -12072,70 +12113,70 @@
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="667672284"/>
                   <w:placeholder>
                     <w:docPart w:val="473BFD5A02274FA386834856680200C1"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="10A40A60" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="009D668D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404EF4" w:rsidRPr="00423574" w14:paraId="203A7563" w14:textId="77777777" w:rsidTr="006E2672">
+      <w:tr w:rsidR="00404EF4" w:rsidRPr="006A59CC" w14:paraId="203A7563" w14:textId="77777777" w:rsidTr="006E2672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4622" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C5D3B1E" w14:textId="5202676F" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="009D668D">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Numéro de natel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006E2672" w:rsidRPr="006E2672">
@@ -12195,85 +12236,95 @@
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="1125886009"/>
                   <w:placeholder>
                     <w:docPart w:val="61EDACB4C7674F5B9E56E85B39C70541"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="3FB1BA07" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="009D668D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00404EF4" w:rsidRPr="00423574" w14:paraId="72379D7A" w14:textId="77777777" w:rsidTr="006E2672">
+      <w:tr w:rsidR="00404EF4" w:rsidRPr="006A59CC" w14:paraId="72379D7A" w14:textId="77777777" w:rsidTr="006E2672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4622" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DB61E71" w14:textId="327A6848" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="009D668D">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
-              <w:t>E-Mail (personnel)</w:t>
+              <w:t>E-Mail</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00132A4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (personnel)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006E2672" w:rsidRPr="006E2672">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>destinat</w:t>
             </w:r>
             <w:r w:rsidR="006E2672">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
@@ -12318,66 +12369,66 @@
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="-1328440235"/>
                   <w:placeholder>
                     <w:docPart w:val="0686223AC9B949AAB6BA7255CD85F991"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="4EBAE031" w14:textId="77777777" w:rsidR="00404EF4" w:rsidRPr="00132A4C" w:rsidRDefault="00404EF4" w:rsidP="009D668D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6CF84FC0" w14:textId="77777777" w:rsidR="00192AE2" w:rsidRDefault="0012592C" w:rsidP="00192AE2">
+    <w:p w14:paraId="6CF84FC0" w14:textId="77777777" w:rsidR="00192AE2" w:rsidRDefault="000D7138" w:rsidP="00192AE2">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-1003127324"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00404EF4">
@@ -12399,51 +12450,51 @@
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00404EF4" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Non, je ne suis pas d’accord</w:t>
       </w:r>
       <w:r w:rsidR="00404EF4" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> (continuer en format imprimé)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="346D52A9" w14:textId="7612B592" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00C454D8" w:rsidP="001B198D">
       <w:pPr>
-        <w:pStyle w:val="berschrift1"/>
+        <w:pStyle w:val="Titre1"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Autodéclaration, confidentialité et signatures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6108FFD9" w14:textId="14256248" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="00C454D8" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
@@ -12536,51 +12587,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> ou les entreprises requérantes</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> confirme</w:t>
       </w:r>
       <w:r w:rsidR="005F43D3">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>(nt)</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> notamment que</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FCB8869" w14:textId="398B650D" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+    <w:p w14:paraId="4FCB8869" w14:textId="398B650D" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="000D7138" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-322889288"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -12603,51 +12654,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C454D8" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>toutes les aides financières existantes et demandées à la Confédération en rapport avec cette mesure ou des parties de cette mesure sont déclarées</w:t>
       </w:r>
       <w:r w:rsidR="00BD7B46">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271436CA" w14:textId="51CC6021" w:rsidR="001B198D" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+    <w:p w14:paraId="271436CA" w14:textId="51CC6021" w:rsidR="001B198D" w:rsidRDefault="000D7138" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-1720125207"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -12670,51 +12721,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C454D8" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>les fonds propres et les fonds de tiers déclarés pour le financement des mesures sont assurés et ne contiennent pas d'aides financières de la Confédération</w:t>
       </w:r>
       <w:r w:rsidR="00BD7B46">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DC876C" w14:textId="6736F7CB" w:rsidR="005F43D3" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+    <w:p w14:paraId="51DC876C" w14:textId="6736F7CB" w:rsidR="005F43D3" w:rsidRDefault="000D7138" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="153267157"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -12758,51 +12809,51 @@
         </w:rPr>
         <w:t> ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BB24ACD" w14:textId="77777777" w:rsidR="005F43D3" w:rsidRDefault="005F43D3" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:sectPr w:rsidR="005F43D3" w:rsidSect="00192AE2">
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="324F2C02" w14:textId="4B3D15E4" w:rsidR="001B198D" w:rsidRPr="00BD7B46" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+    <w:p w14:paraId="324F2C02" w14:textId="4B3D15E4" w:rsidR="001B198D" w:rsidRPr="00BD7B46" w:rsidRDefault="000D7138" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:sectPr w:rsidR="001B198D" w:rsidRPr="00BD7B46" w:rsidSect="00203963">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
@@ -12822,65 +12873,65 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C454D8" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">il n'y a pas de cumul inadmissible d'aides financières (i.e., double financement, </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="00A63197" w:rsidRPr="00FF79A0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:i/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>Directive Encouragement Technologie et processus innovants</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BD7B46">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E18EB9" w14:textId="68A647AD" w:rsidR="00513B0E" w:rsidRPr="00132A4C" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+    <w:p w14:paraId="74E18EB9" w14:textId="68A647AD" w:rsidR="00513B0E" w:rsidRPr="00132A4C" w:rsidRDefault="000D7138" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="462078235"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -12905,51 +12956,51 @@
       </w:r>
       <w:r w:rsidR="00C454D8" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>le financement global et la viabilité économique du projet sont assurés</w:t>
       </w:r>
       <w:r w:rsidR="00BD7B46">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00513B0E" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6986E6FA" w14:textId="25107B3B" w:rsidR="00ED7B23" w:rsidRDefault="0012592C" w:rsidP="00ED7B23">
+    <w:p w14:paraId="6986E6FA" w14:textId="25107B3B" w:rsidR="00ED7B23" w:rsidRDefault="000D7138" w:rsidP="00ED7B23">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="1064753503"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -12981,51 +13032,51 @@
       </w:r>
       <w:bookmarkStart w:id="25" w:name="_Hlk182930873"/>
       <w:r w:rsidR="00C454D8" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> l’art. 20</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidR="00C454D8" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> de l’OCl. Si un secret complet est exigé et que cela exclut le recours à des experts spécialisés, l'OFEN peut se réserver le droit de ne pas entrer en matière sur la demande d’aide financière</w:t>
       </w:r>
       <w:r w:rsidR="00EA4F23" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAD0E35" w14:textId="7F8748C6" w:rsidR="00650E87" w:rsidRPr="00650E87" w:rsidRDefault="0012592C" w:rsidP="00650E87">
+    <w:p w14:paraId="4AAD0E35" w14:textId="7F8748C6" w:rsidR="00650E87" w:rsidRPr="00650E87" w:rsidRDefault="000D7138" w:rsidP="00650E87">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-1050228431"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -13073,125 +13124,143 @@
         </w:rPr>
         <w:t xml:space="preserve"> feuille</w:t>
       </w:r>
       <w:r w:rsidR="00650E87">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidR="00650E87" w:rsidRPr="00650E87">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> de route </w:t>
       </w:r>
       <w:r w:rsidR="00650E87">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>net zéro</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00650E87" w:rsidRPr="00650E87">
+        <w:t xml:space="preserve">net </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00650E87">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> soumises couvrent tout le périmètre de l'entreprise (personne morale).</w:t>
+        <w:t>zéro</w:t>
+      </w:r>
+      <w:r w:rsidR="00650E87" w:rsidRPr="00650E87">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> soumises</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00650E87" w:rsidRPr="00650E87">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> couvrent tout le périmètre de l'entreprise (personne morale).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ED7A1E8" w14:textId="77777777" w:rsidR="00ED7B23" w:rsidRDefault="00ED7B23" w:rsidP="00ED7B23">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7617A0C7" w14:textId="59206B1B" w:rsidR="00ED7B23" w:rsidRDefault="00ED7B23" w:rsidP="00ED7B23">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:sectPr w:rsidR="00ED7B23" w:rsidSect="00203963">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2473"/>
         <w:gridCol w:w="825"/>
         <w:gridCol w:w="2474"/>
         <w:gridCol w:w="825"/>
         <w:gridCol w:w="2474"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001307BA" w:rsidRPr="00423574" w14:paraId="669E6783" w14:textId="77777777" w:rsidTr="00ED1ECB">
+      <w:tr w:rsidR="001307BA" w:rsidRPr="006A59CC" w14:paraId="669E6783" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EE01BFC" w14:textId="0F7E72FF" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0016078D" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Requérant(e)</w:t>
             </w:r>
@@ -13218,95 +13287,95 @@
             </w:r>
             <w:r w:rsidR="005F43D3">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>/ représentant (dans le cas d’un regroupement)</w:t>
             </w:r>
             <w:r w:rsidR="00397912">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001307BA" w:rsidRPr="00423574" w14:paraId="2B38DAB6" w14:textId="77777777" w:rsidTr="00ED1ECB">
+      <w:tr w:rsidR="001307BA" w:rsidRPr="006A59CC" w14:paraId="2B38DAB6" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="9107227"/>
               <w:placeholder>
                 <w:docPart w:val="E8262126304A41988C667754950E54D3"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="1049966110"/>
                   <w:placeholder>
                     <w:docPart w:val="67B90A40A5274A6DB8A6E18448CF8C4D"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="65F60C0A" w14:textId="5D6DAD2A" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0016078D" w:rsidP="001B198D">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001307BA" w:rsidRPr="00132A4C" w14:paraId="0D3B87B9" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F2B545B" w14:textId="093177F3" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="001950DA" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120"/>
               <w:rPr>
@@ -13427,97 +13496,97 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
             <w:r w:rsidR="00A63197">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A63197" w:rsidRPr="00423574" w14:paraId="6765F8E5" w14:textId="77777777" w:rsidTr="000A11D2">
+      <w:tr w:rsidR="00A63197" w:rsidRPr="006A59CC" w14:paraId="6765F8E5" w14:textId="77777777" w:rsidTr="000A11D2">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="-83699457"/>
               <w:placeholder>
                 <w:docPart w:val="D994EB51229641CDB06D8DDDEECF85EF"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="118969606"/>
                   <w:placeholder>
                     <w:docPart w:val="B2E978C4D1534D42A09EC618ED0F48A6"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="06AFEF87" w14:textId="77777777" w:rsidR="00A63197" w:rsidRPr="001950DA" w:rsidRDefault="00A63197" w:rsidP="000A11D2">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2684D454" w14:textId="77777777" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="00A63197" w:rsidP="000A11D2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -13542,99 +13611,99 @@
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="-529721557"/>
                   <w:placeholder>
                     <w:docPart w:val="12E0989054CA491484D6A0F176CF739F"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="50D25C87" w14:textId="77777777" w:rsidR="00A63197" w:rsidRPr="001950DA" w:rsidRDefault="00A63197" w:rsidP="000A11D2">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="313481DB" w14:textId="77777777" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="00A63197" w:rsidP="000A11D2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2474" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="46668E18" w14:textId="77777777" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="00A63197" w:rsidP="000A11D2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A63197" w:rsidRPr="00423574" w14:paraId="0F2522E7" w14:textId="77777777" w:rsidTr="00A63197">
+      <w:tr w:rsidR="00A63197" w:rsidRPr="006A59CC" w14:paraId="0F2522E7" w14:textId="77777777" w:rsidTr="00A63197">
         <w:trPr>
           <w:trHeight w:val="89"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="18A4DB15" w14:textId="77777777" w:rsidR="00A63197" w:rsidRPr="00A63197" w:rsidRDefault="00A63197" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="07757DD6" w14:textId="77777777" w:rsidR="00A63197" w:rsidRPr="00A63197" w:rsidRDefault="00A63197" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
@@ -13671,51 +13740,51 @@
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2474" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="038136EF" w14:textId="77777777" w:rsidR="00A63197" w:rsidRPr="00A63197" w:rsidRDefault="00A63197" w:rsidP="001B198D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F43D3" w:rsidRPr="00423574" w14:paraId="45302589" w14:textId="77777777" w:rsidTr="00A63197">
+      <w:tr w:rsidR="005F43D3" w:rsidRPr="006A59CC" w14:paraId="45302589" w14:textId="77777777" w:rsidTr="00A63197">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48AA37EC" w14:textId="53534D72" w:rsidR="005F43D3" w:rsidRPr="00132A4C" w:rsidRDefault="0095746B" w:rsidP="00741B55">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Autre r</w:t>
             </w:r>
@@ -13735,95 +13804,95 @@
             </w:r>
             <w:r w:rsidR="005F43D3">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>(dans le cas d’un regroupement)</w:t>
             </w:r>
             <w:r w:rsidR="00397912">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005F43D3" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F43D3" w:rsidRPr="00423574" w14:paraId="64D3D051" w14:textId="77777777" w:rsidTr="00741B55">
+      <w:tr w:rsidR="005F43D3" w:rsidRPr="006A59CC" w14:paraId="64D3D051" w14:textId="77777777" w:rsidTr="00741B55">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="2042088510"/>
               <w:placeholder>
                 <w:docPart w:val="62C7A4312EDD431EA3975CCFE6E9EA88"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="-914541947"/>
                   <w:placeholder>
                     <w:docPart w:val="36B8C284BA024C4DB21439EAE7EE6CD2"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="631CD993" w14:textId="77777777" w:rsidR="005F43D3" w:rsidRPr="00132A4C" w:rsidRDefault="005F43D3" w:rsidP="00741B55">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F43D3" w:rsidRPr="00132A4C" w14:paraId="6EFD6A0C" w14:textId="77777777" w:rsidTr="00741B55">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CEB8D31" w14:textId="66D0C09A" w:rsidR="005F43D3" w:rsidRPr="00132A4C" w:rsidRDefault="005F43D3" w:rsidP="00741B55">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120"/>
               <w:rPr>
@@ -13944,97 +14013,97 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
             <w:r w:rsidR="00A63197">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A63197" w:rsidRPr="00423574" w14:paraId="0C17EC97" w14:textId="77777777" w:rsidTr="000A11D2">
+      <w:tr w:rsidR="00A63197" w:rsidRPr="006A59CC" w14:paraId="0C17EC97" w14:textId="77777777" w:rsidTr="000A11D2">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="1027140474"/>
               <w:placeholder>
                 <w:docPart w:val="E14F61CA24F544E1919E8AEF6499206F"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="12347303"/>
                   <w:placeholder>
                     <w:docPart w:val="58B4556468434F8EA8EF7B3165DF7EFC"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="646DDE0F" w14:textId="77777777" w:rsidR="00A63197" w:rsidRPr="001950DA" w:rsidRDefault="00A63197" w:rsidP="000A11D2">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="65ECE1E7" w14:textId="77777777" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="00A63197" w:rsidP="000A11D2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -14059,99 +14128,99 @@
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="-1710715773"/>
                   <w:placeholder>
                     <w:docPart w:val="02C8B92D22A644E99B5DDAC95C6B89EF"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="4BA34FCE" w14:textId="77777777" w:rsidR="00A63197" w:rsidRPr="001950DA" w:rsidRDefault="00A63197" w:rsidP="000A11D2">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="53397976" w14:textId="77777777" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="00A63197" w:rsidP="000A11D2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2474" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5EF585B9" w14:textId="77777777" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="00A63197" w:rsidP="000A11D2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A63197" w:rsidRPr="00423574" w14:paraId="51C8B774" w14:textId="77777777" w:rsidTr="00A63197">
+      <w:tr w:rsidR="00A63197" w:rsidRPr="006A59CC" w14:paraId="51C8B774" w14:textId="77777777" w:rsidTr="00A63197">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6F1F4BCF" w14:textId="77777777" w:rsidR="00A63197" w:rsidRDefault="00A63197" w:rsidP="00741B55">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1EAC344B" w14:textId="77777777" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="00A63197" w:rsidP="00741B55">
             <w:pPr>
               <w:suppressAutoHyphens/>
@@ -14188,145 +14257,145 @@
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2474" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="74C8AE04" w14:textId="77777777" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="00A63197" w:rsidP="00741B55">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F43D3" w:rsidRPr="00423574" w14:paraId="3630FBE4" w14:textId="77777777" w:rsidTr="00A63197">
+      <w:tr w:rsidR="005F43D3" w:rsidRPr="006A59CC" w14:paraId="3630FBE4" w14:textId="77777777" w:rsidTr="00A63197">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37724795" w14:textId="5F26D50A" w:rsidR="005F43D3" w:rsidRPr="00132A4C" w:rsidRDefault="0095746B" w:rsidP="00741B55">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Autre requérant(e) </w:t>
             </w:r>
             <w:r w:rsidR="005F43D3">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>(dans le cas d’un regroupement)</w:t>
             </w:r>
             <w:r w:rsidR="00397912">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005F43D3" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F43D3" w:rsidRPr="00423574" w14:paraId="6FD94153" w14:textId="77777777" w:rsidTr="00741B55">
+      <w:tr w:rsidR="005F43D3" w:rsidRPr="006A59CC" w14:paraId="6FD94153" w14:textId="77777777" w:rsidTr="00741B55">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="1629274061"/>
               <w:placeholder>
                 <w:docPart w:val="B36779F820D74393A65A5819AF8CE688"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="-1938441494"/>
                   <w:placeholder>
                     <w:docPart w:val="DB0EDCA869C24BD783C50CEC38DF385A"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="103C2EBA" w14:textId="77777777" w:rsidR="005F43D3" w:rsidRPr="00132A4C" w:rsidRDefault="005F43D3" w:rsidP="00741B55">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F43D3" w:rsidRPr="00132A4C" w14:paraId="197B2BF9" w14:textId="77777777" w:rsidTr="00741B55">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CAC1059" w14:textId="5DF37CB3" w:rsidR="005F43D3" w:rsidRPr="00132A4C" w:rsidRDefault="005F43D3" w:rsidP="00741B55">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120"/>
               <w:rPr>
@@ -14447,97 +14516,97 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
             <w:r w:rsidR="00A63197">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F43D3" w:rsidRPr="00423574" w14:paraId="30811F24" w14:textId="77777777" w:rsidTr="00741B55">
+      <w:tr w:rsidR="005F43D3" w:rsidRPr="006A59CC" w14:paraId="30811F24" w14:textId="77777777" w:rsidTr="00741B55">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="-93410519"/>
               <w:placeholder>
                 <w:docPart w:val="1A881BE4B5F243EAB14D7CB15958AF82"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="-1619749160"/>
                   <w:placeholder>
                     <w:docPart w:val="5239031FD8AD435DBE8FF93A1FA473A6"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="2552B6DE" w14:textId="77777777" w:rsidR="005F43D3" w:rsidRPr="001950DA" w:rsidRDefault="005F43D3" w:rsidP="00741B55">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="713E1A18" w14:textId="77777777" w:rsidR="005F43D3" w:rsidRPr="00132A4C" w:rsidRDefault="005F43D3" w:rsidP="00741B55">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -14562,99 +14631,99 @@
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="1627274776"/>
                   <w:placeholder>
                     <w:docPart w:val="6CD5ADD2F3904BBCB00DC54DAF408CD3"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="767BF471" w14:textId="77777777" w:rsidR="005F43D3" w:rsidRPr="001950DA" w:rsidRDefault="005F43D3" w:rsidP="00741B55">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0C5D7848" w14:textId="77777777" w:rsidR="005F43D3" w:rsidRPr="00132A4C" w:rsidRDefault="005F43D3" w:rsidP="00741B55">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2474" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="78DC24EA" w14:textId="77777777" w:rsidR="005F43D3" w:rsidRPr="00132A4C" w:rsidRDefault="005F43D3" w:rsidP="00741B55">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A63197" w:rsidRPr="00423574" w14:paraId="5EBDE717" w14:textId="77777777" w:rsidTr="00A63197">
+      <w:tr w:rsidR="00A63197" w:rsidRPr="006A59CC" w14:paraId="5EBDE717" w14:textId="77777777" w:rsidTr="00A63197">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6085E4A9" w14:textId="77777777" w:rsidR="00A63197" w:rsidRDefault="00A63197" w:rsidP="000A11D2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0BA20D4D" w14:textId="77777777" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="00A63197" w:rsidP="000A11D2">
             <w:pPr>
               <w:suppressAutoHyphens/>
@@ -14691,51 +14760,51 @@
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2474" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="08C0926C" w14:textId="77777777" w:rsidR="00A63197" w:rsidRPr="00132A4C" w:rsidRDefault="00A63197" w:rsidP="000A11D2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F43D3" w:rsidRPr="00423574" w14:paraId="296B79EB" w14:textId="77777777" w:rsidTr="00741B55">
+      <w:tr w:rsidR="005F43D3" w:rsidRPr="006A59CC" w14:paraId="296B79EB" w14:textId="77777777" w:rsidTr="00741B55">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04C8B326" w14:textId="77777777" w:rsidR="006E2672" w:rsidRDefault="006E2672" w:rsidP="00741B55">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C865B5A" w14:textId="4BF38473" w:rsidR="005F43D3" w:rsidRPr="00132A4C" w:rsidRDefault="0095746B" w:rsidP="00741B55">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
@@ -14750,95 +14819,95 @@
             </w:r>
             <w:r w:rsidR="005F43D3">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>(dans le cas d’un regroupement)</w:t>
             </w:r>
             <w:r w:rsidR="00397912">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005F43D3" w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F43D3" w:rsidRPr="00423574" w14:paraId="3E24ECB3" w14:textId="77777777" w:rsidTr="00741B55">
+      <w:tr w:rsidR="005F43D3" w:rsidRPr="006A59CC" w14:paraId="3E24ECB3" w14:textId="77777777" w:rsidTr="00741B55">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="224182780"/>
               <w:placeholder>
                 <w:docPart w:val="E8F1BEE11B764B41BCC949FD91DC2064"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="1081404112"/>
                   <w:placeholder>
                     <w:docPart w:val="A298FEDECC5448DDB3AC92FC4906F3A8"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="1B30E744" w14:textId="77777777" w:rsidR="005F43D3" w:rsidRPr="00132A4C" w:rsidRDefault="005F43D3" w:rsidP="00741B55">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F43D3" w:rsidRPr="00132A4C" w14:paraId="3B233460" w14:textId="77777777" w:rsidTr="00741B55">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2999766E" w14:textId="5222B693" w:rsidR="005F43D3" w:rsidRPr="00132A4C" w:rsidRDefault="005F43D3" w:rsidP="00741B55">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120"/>
               <w:rPr>
@@ -14959,97 +15028,97 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
             <w:r w:rsidR="00A63197">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00132A4C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F43D3" w:rsidRPr="00423574" w14:paraId="069F1F76" w14:textId="77777777" w:rsidTr="00741B55">
+      <w:tr w:rsidR="005F43D3" w:rsidRPr="006A59CC" w14:paraId="069F1F76" w14:textId="77777777" w:rsidTr="00741B55">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:id w:val="-1632933417"/>
               <w:placeholder>
                 <w:docPart w:val="16CDC5DF3EB74676AEE813530E810677"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="-1010990825"/>
                   <w:placeholder>
                     <w:docPart w:val="244372A086DE42E5BE7836FF8A8FE66B"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="509D2249" w14:textId="77777777" w:rsidR="005F43D3" w:rsidRPr="001950DA" w:rsidRDefault="005F43D3" w:rsidP="00741B55">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="37393B70" w14:textId="77777777" w:rsidR="005F43D3" w:rsidRPr="00132A4C" w:rsidRDefault="005F43D3" w:rsidP="00741B55">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -15074,51 +15143,51 @@
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:id w:val="564617546"/>
                   <w:placeholder>
                     <w:docPart w:val="9452D239B6C64130BCCDE747EB80AE79"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="29AA0743" w14:textId="77777777" w:rsidR="005F43D3" w:rsidRPr="001950DA" w:rsidRDefault="005F43D3" w:rsidP="00741B55">
                     <w:pPr>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00132A4C">
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>Cliquez ici pour saisir du texte.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7AE56B6E" w14:textId="77777777" w:rsidR="005F43D3" w:rsidRPr="00132A4C" w:rsidRDefault="005F43D3" w:rsidP="00741B55">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -15146,51 +15215,51 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="18CF3AE9" w14:textId="77777777" w:rsidR="00ED7B23" w:rsidRDefault="00ED7B23" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:sectPr w:rsidR="00ED7B23" w:rsidSect="00203963">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40FB9060" w14:textId="2179D6E7" w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidRDefault="0016078D" w:rsidP="001B198D">
       <w:pPr>
-        <w:pStyle w:val="berschrift1"/>
+        <w:pStyle w:val="Titre1"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Annexes et dépôt de la demande</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EA3C842" w14:textId="45C24360" w:rsidR="00C45497" w:rsidRDefault="000E64B0" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Hlk188459616"/>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
@@ -15219,51 +15288,51 @@
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>les documents suivants doivent être envoyés avec la demande)</w:t>
       </w:r>
       <w:r w:rsidR="00F827E4">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C45497" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="074F62DE" w14:textId="0A12B56A" w:rsidR="001B198D" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+    <w:p w14:paraId="074F62DE" w14:textId="0A12B56A" w:rsidR="001B198D" w:rsidRDefault="000D7138" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-1883786158"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -15297,190 +15366,190 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001B198D" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Feuilles de route zéro</w:t>
       </w:r>
       <w:r w:rsidR="00B34D6F">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> net</w:t>
       </w:r>
       <w:r w:rsidR="001B198D" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour toutes les entreprises concernées (pas plus vieilles que 5 ans ou actualisées)</w:t>
       </w:r>
       <w:r w:rsidR="001B198D" w:rsidRPr="00132A4C">
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="Appelnotedebasdep"/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidR="001B198D" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="330A5873" w14:textId="2FACB655" w:rsidR="001B198D" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+    <w:p w14:paraId="330A5873" w14:textId="2FACB655" w:rsidR="001B198D" w:rsidRDefault="000D7138" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="925538696"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001B198D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:iCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001B198D">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="009F3C93" w:rsidRPr="009F3C93">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:iCs/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t xml:space="preserve">Fiche </w:t>
         </w:r>
         <w:r w:rsidR="001B198D" w:rsidRPr="009F3C93">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:iCs/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>financière</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009F3C93">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00423574">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">ou </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00423574" w:rsidRPr="005A412C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>fiche financière pour entreprises du SEQE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00423574" w:rsidRPr="00C60E77">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B198D" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>dûment rempli ; à remettre sous forme de fichier</w:t>
       </w:r>
       <w:r w:rsidR="001B198D" w:rsidRPr="009F3C93">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B198D" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Excel</w:t>
       </w:r>
       <w:r w:rsidR="001B198D" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6FA063" w14:textId="64380A0F" w:rsidR="005F43D3" w:rsidRDefault="0012592C" w:rsidP="005F43D3">
+    <w:p w14:paraId="0E6FA063" w14:textId="64380A0F" w:rsidR="005F43D3" w:rsidRDefault="000D7138" w:rsidP="005F43D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-1437905045"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -15493,51 +15562,51 @@
               <w:iCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005F43D3">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>Offres ou explications sourcées pour les postes de coûts supérieurs à CHF 100’000</w:t>
       </w:r>
       <w:r w:rsidR="005F43D3" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CFE0C44" w14:textId="356E3ABB" w:rsidR="001B198D" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+    <w:p w14:paraId="0CFE0C44" w14:textId="356E3ABB" w:rsidR="001B198D" w:rsidRDefault="000D7138" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="93058905"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -15549,51 +15618,51 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:iCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001B198D">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001B198D" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Confirmations écrites ou déclarations d'intention mentionnant la participation financière prévue des parties qui n'ont pas de rôle actif dans la mise en œuvre de la mesure et qui participent exclusivement au financement de la mesure (fonds de tiers : cantons, maîtres d'ouvrage, fondations, associations, etc.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A711D5" w14:textId="6F49880C" w:rsidR="001B198D" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+    <w:p w14:paraId="12A711D5" w14:textId="6F49880C" w:rsidR="001B198D" w:rsidRDefault="000D7138" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:sectPr w:rsidR="001B198D" w:rsidSect="00203963">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
@@ -15679,86 +15748,86 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>B de la</w:t>
       </w:r>
       <w:r w:rsidR="007979B7" w:rsidRPr="007979B7">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="00A63197" w:rsidRPr="005A412C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>Directive Encouragement Technologie et processus innovants</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00423574">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00423574" w:rsidRPr="005A412C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">dans la </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="00423574" w:rsidRPr="005A412C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>fiche financière pour entreprises du SEQE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00423574" w:rsidRPr="00423574">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE3ABDB" w14:textId="146E6F09" w:rsidR="001B198D" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+    <w:p w14:paraId="3DE3ABDB" w14:textId="146E6F09" w:rsidR="001B198D" w:rsidRDefault="000D7138" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="1720475461"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -15820,51 +15889,51 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Supplément pour les demandes de soutien de mesures scope 3 en dehors de l'entreprise</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A45C58" w14:textId="18DE25BD" w:rsidR="001B198D" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+    <w:p w14:paraId="05A45C58" w14:textId="18DE25BD" w:rsidR="001B198D" w:rsidRDefault="000D7138" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-2020762504"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -15934,51 +16003,51 @@
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> capté</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73650704" w14:textId="77777777" w:rsidR="00D14240" w:rsidRDefault="0012592C" w:rsidP="001B198D">
+    <w:p w14:paraId="73650704" w14:textId="77777777" w:rsidR="00D14240" w:rsidRDefault="000D7138" w:rsidP="001B198D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:sectPr w:rsidR="00D14240" w:rsidSect="00203963">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
@@ -16103,100 +16172,100 @@
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>» sur la plateforme d’e-transmission de l’OFEN</w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="00DD430E" w:rsidRPr="00DD430E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:iCs/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>e-transmission</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3298112A" w14:textId="6DA73613" w:rsidR="00D14240" w:rsidRDefault="00D138E8" w:rsidP="001B198D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:sectPr w:rsidR="00D14240" w:rsidSect="00203963">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Pour toute question, l’adresse</w:t>
       </w:r>
       <w:r w:rsidR="006820CD" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="005F43D3">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:iCs/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>mail@itinero.ch</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006820CD" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>est à disposition</w:t>
       </w:r>
       <w:r w:rsidR="006820CD" w:rsidRPr="00132A4C">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
@@ -16207,76 +16276,76 @@
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001307BA" w:rsidRPr="00132A4C" w:rsidSect="00203963">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="907" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18334D62" w14:textId="77777777" w:rsidR="00FC207F" w:rsidRDefault="00FC207F" w:rsidP="00D30A74">
+    <w:p w14:paraId="6170B0E4" w14:textId="77777777" w:rsidR="000D7138" w:rsidRDefault="000D7138" w:rsidP="00D30A74">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="032C5EB4" w14:textId="77777777" w:rsidR="00FC207F" w:rsidRDefault="00FC207F"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="55E5B617" w14:textId="77777777" w:rsidR="00FC207F" w:rsidRDefault="00FC207F"/>
+    <w:p w14:paraId="3B3EF3FE" w14:textId="77777777" w:rsidR="000D7138" w:rsidRDefault="000D7138"/>
+    <w:p w14:paraId="792336F4" w14:textId="77777777" w:rsidR="000D7138" w:rsidRDefault="000D7138"/>
+    <w:p w14:paraId="57002D1E" w14:textId="77777777" w:rsidR="000D7138" w:rsidRDefault="000D7138"/>
+    <w:p w14:paraId="3CCFC91E" w14:textId="77777777" w:rsidR="000D7138" w:rsidRDefault="000D7138"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F1005AE" w14:textId="77777777" w:rsidR="00FC207F" w:rsidRDefault="00FC207F" w:rsidP="00D30A74">
+    <w:p w14:paraId="1DF3B128" w14:textId="77777777" w:rsidR="000D7138" w:rsidRDefault="000D7138" w:rsidP="00D30A74">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B6B9DB" w14:textId="77777777" w:rsidR="00FC207F" w:rsidRDefault="00FC207F"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="0A3E8E81" w14:textId="77777777" w:rsidR="00FC207F" w:rsidRDefault="00FC207F"/>
+    <w:p w14:paraId="28E01B8E" w14:textId="77777777" w:rsidR="000D7138" w:rsidRDefault="000D7138"/>
+    <w:p w14:paraId="388DF020" w14:textId="77777777" w:rsidR="000D7138" w:rsidRDefault="000D7138"/>
+    <w:p w14:paraId="3841D7CA" w14:textId="77777777" w:rsidR="000D7138" w:rsidRDefault="000D7138"/>
+    <w:p w14:paraId="510023E4" w14:textId="77777777" w:rsidR="000D7138" w:rsidRDefault="000D7138"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16555,333 +16624,333 @@
     </w:r>
     <w:r w:rsidR="006A4AD7">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00C72EDF">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="10284CE4" w14:textId="77777777" w:rsidR="00B22A2D" w:rsidRDefault="00B22A2D"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63469D9B" w14:textId="77777777" w:rsidR="00FC207F" w:rsidRDefault="00FC207F" w:rsidP="00E56E56">
+    <w:p w14:paraId="43E6B116" w14:textId="77777777" w:rsidR="000D7138" w:rsidRDefault="000D7138" w:rsidP="00E56E56">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DC17B77" w14:textId="77777777" w:rsidR="00FC207F" w:rsidRDefault="00FC207F" w:rsidP="00D30A74">
+    <w:p w14:paraId="0298C69C" w14:textId="77777777" w:rsidR="000D7138" w:rsidRDefault="000D7138" w:rsidP="00D30A74">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52AA4245" w14:textId="77777777" w:rsidR="00FC207F" w:rsidRDefault="00FC207F" w:rsidP="00263D5E"/>
+    <w:p w14:paraId="3A0809CA" w14:textId="77777777" w:rsidR="000D7138" w:rsidRDefault="000D7138" w:rsidP="00263D5E"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3E6E3D92" w14:textId="77777777" w:rsidR="00FC207F" w:rsidRDefault="00FC207F">
+    <w:p w14:paraId="181C9290" w14:textId="77777777" w:rsidR="000D7138" w:rsidRDefault="000D7138">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="263CE6BA" w14:textId="77777777" w:rsidR="00FC207F" w:rsidRDefault="00FC207F"/>
+    <w:p w14:paraId="1B2F6353" w14:textId="77777777" w:rsidR="000D7138" w:rsidRDefault="000D7138"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="2E0D9896" w14:textId="1646602B" w:rsidR="00EC1D7D" w:rsidRPr="000817B5" w:rsidRDefault="00EC1D7D">
       <w:pPr>
-        <w:pStyle w:val="Funotentext"/>
+        <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC1D7D">
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="Appelnotedebasdep"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00EF61CC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF61CC" w:rsidRPr="00EF61CC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Si la mesure concerne une installation non fixe telle que les aéronefs, les camions, les semi-remorques, les bateaux et le transport ferroviaire, l'adresse de l'exploitant doit être indiquée. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="7CCA1AD7" w14:textId="05FA5961" w:rsidR="00F91094" w:rsidRPr="000817B5" w:rsidRDefault="00F91094">
       <w:pPr>
-        <w:pStyle w:val="Funotentext"/>
+        <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B92C2C">
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="Appelnotedebasdep"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000817B5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000817B5" w:rsidRPr="000817B5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Si les réductions ne sont pas les mêmes chaque année, il faut montrer comment cet effet évolue</w:t>
       </w:r>
       <w:r w:rsidR="003F2E63" w:rsidRPr="000817B5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="0CE8C029" w14:textId="2CDAFF89" w:rsidR="00765694" w:rsidRPr="00765694" w:rsidRDefault="00765694">
       <w:pPr>
-        <w:pStyle w:val="Funotentext"/>
+        <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00765694">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00765694">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Technique conventionnelle = Etat de la technique selon la communication de l’OFEV « Compensation des émissions de CO</w:t>
       </w:r>
       <w:r w:rsidRPr="00765694">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00765694">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> : Projets et programmes » : Etat de développement avancé de procédés technologiques qui, dans la pratique, sont réalisables et ont fait leurs preuves. En règle générale, l’état de la technique correspond aux exigences et méthodes de calcul des normes, fiches d’information, aides à l’exécution et recommandations en vigueur, émis par les organismes spécialisés correspondants. Il peut évoluer dans le temps, par exemple sous l’influence de progrès techniques autonomes, de facteurs économiques ou de nouvelles découvertes scientifiques.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="78CCDD54" w14:textId="703837DB" w:rsidR="00106C31" w:rsidRPr="000673B5" w:rsidRDefault="00106C31">
       <w:pPr>
-        <w:pStyle w:val="Funotentext"/>
+        <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000673B5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000673B5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">à laquelle l’entreprise prendra la décision définitive de réaliser le projet. Cette décision finale doit être prise au plus tard deux ans après le dépôt de la demande. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="59C2D78C" w14:textId="2F64EFCF" w:rsidR="001307BA" w:rsidRPr="00D76947" w:rsidRDefault="001307BA" w:rsidP="001307BA">
       <w:pPr>
-        <w:pStyle w:val="Funotentext"/>
+        <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D76947">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D76947" w:rsidRPr="00D76947">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Le début de la mise en œuvre d'un projet correspond au moment où le demandeur s'engage financièrement de manière significative vis-à-vis de tiers ou prend des mesures organisationnelles liées au projet.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="22D3F6BE" w14:textId="33F3E220" w:rsidR="001307BA" w:rsidRPr="00BE2EC0" w:rsidRDefault="001307BA" w:rsidP="001307BA">
       <w:pPr>
-        <w:pStyle w:val="Funotentext"/>
+        <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00BE2EC0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE2EC0" w:rsidRPr="00BE2EC0">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>La fin de la mise en œuvre correspond au moment à partir duquel la mesure est mise en œuvre et produit une réduction/des émissions négatives en TCO</w:t>
       </w:r>
       <w:r w:rsidR="00BE2EC0" w:rsidRPr="00BE2EC0">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="5B1A25DF" w14:textId="77777777" w:rsidR="001B198D" w:rsidRPr="00507153" w:rsidRDefault="001B198D" w:rsidP="001B198D">
       <w:pPr>
-        <w:pStyle w:val="Funotentext"/>
+        <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B92C2C">
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="Appelnotedebasdep"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00507153">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="19" w:name="_Hlk187324467"/>
       <w:r w:rsidRPr="00507153">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Disponible sur</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
@@ -16890,58 +16959,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B198D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>https://showvoc.op.europa.eu/#/datasets</w:t>
       </w:r>
       <w:r w:rsidRPr="00507153">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="5147D4E5" w14:textId="625EDD4B" w:rsidR="001B198D" w:rsidRPr="000E64B0" w:rsidRDefault="001B198D" w:rsidP="001B198D">
       <w:pPr>
-        <w:pStyle w:val="Funotentext"/>
+        <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000E64B0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7B46">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Directive article 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00275FFB">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> (feuilles de route</w:t>
       </w:r>
@@ -17006,92 +17075,92 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00DB05CD">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Demande d’aide financière - projet</w:t>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4ACF23E4" w14:textId="41267372" w:rsidR="00DB05CD" w:rsidRDefault="00DB05CD" w:rsidP="00DB05CD">
+  <w:p w14:paraId="4ACF23E4" w14:textId="5E8E948A" w:rsidR="00DB05CD" w:rsidRDefault="00DB05CD" w:rsidP="00DB05CD">
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  ReportTitle  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0012592C">
+    <w:r w:rsidR="006A59CC">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Demande d’aide financière - projet</w:t>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7202C9C2" w14:textId="2C02D58C" w:rsidR="00B22A2D" w:rsidRPr="00006536" w:rsidRDefault="00B22A2D" w:rsidP="00006536">
     <w:pPr>
-      <w:pStyle w:val="Kopfzeile"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9945" w:type="dxa"/>
       <w:tblInd w:w="-709" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4968"/>
       <w:gridCol w:w="4977"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B22A2D" w:rsidRPr="000A1B62" w14:paraId="17FFD31D" w14:textId="77777777" w:rsidTr="00006536">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:hRule="exact" w:val="1155"/>
@@ -17275,73 +17344,73 @@
         <w:bookmarkEnd w:id="3"/>
         <w:p w14:paraId="58322D47" w14:textId="77777777" w:rsidR="00B22A2D" w:rsidRPr="000A1B62" w:rsidRDefault="00B22A2D" w:rsidP="00363E3D">
           <w:pPr>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:bookmarkEnd w:id="1"/>
   </w:tbl>
   <w:p w14:paraId="58F0BE9E" w14:textId="77777777" w:rsidR="00006536" w:rsidRPr="000A1B62" w:rsidRDefault="00006536" w:rsidP="00006536">
     <w:pPr>
       <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F5A9ED4" w14:textId="057608C0" w:rsidR="00A63197" w:rsidRDefault="00A63197" w:rsidP="00A63197">
+  <w:p w14:paraId="1F5A9ED4" w14:textId="144643BC" w:rsidR="00A63197" w:rsidRDefault="00A63197" w:rsidP="00A63197">
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  ReportTitle  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0012592C">
+    <w:r w:rsidR="006A59CC">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Demande d’aide financière - projet</w:t>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="279EB777" w14:textId="77777777" w:rsidR="00A63197" w:rsidRPr="000A1B62" w:rsidRDefault="00A63197" w:rsidP="00006536">
     <w:pPr>
       <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
@@ -17662,131 +17731,131 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AB132AB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="60A4C6CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift1"/>
+      <w:pStyle w:val="Titre1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift2"/>
+      <w:pStyle w:val="Titre2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4546" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift3"/>
+      <w:pStyle w:val="Titre3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift4"/>
+      <w:pStyle w:val="Titre4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift5"/>
+      <w:pStyle w:val="Titre5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift6"/>
+      <w:pStyle w:val="Titre6"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift7"/>
+      <w:pStyle w:val="Titre7"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift8"/>
+      <w:pStyle w:val="Titre8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift9"/>
+      <w:pStyle w:val="Titre9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="337B4018"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B72984E"/>
     <w:lvl w:ilvl="0" w:tplc="94342A00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="AbsatzStrichliste"/>
       <w:lvlText w:val="‒"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
@@ -19074,71 +19143,72 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="90392934">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="240531109">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="781654547">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="400367944">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="105008144">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="2136676699">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="159"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-CH" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CH" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CH" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ZQz9Af5y/MRZaXp9MoKoluJPbIUk4IInO1GtZbzkHLKdbe2I+yCAibt0Kmiwa/J5fFxZk4yHQax2IY5tejdBWw==" w:salt="MSTp8T4cGDC31TFPLNcuSw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="HZqXO6fVPfY6A6l4Fc93VwjfIXzC5XthOs38xSUnmoOYkSRUfvqpaN/BV0KvGybykkWI3gUOvkdE1iBFrK0SIQ==" w:salt="D7OJjPuy6pEY4ZcvEJXFbg=="/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
@@ -19245,50 +19315,51 @@
     <w:rsid w:val="000673B5"/>
     <w:rsid w:val="0006790C"/>
     <w:rsid w:val="0007026A"/>
     <w:rsid w:val="00072F6A"/>
     <w:rsid w:val="000744FA"/>
     <w:rsid w:val="000817B5"/>
     <w:rsid w:val="000822FD"/>
     <w:rsid w:val="00082E4D"/>
     <w:rsid w:val="0008464D"/>
     <w:rsid w:val="00084B6D"/>
     <w:rsid w:val="00092F65"/>
     <w:rsid w:val="00097652"/>
     <w:rsid w:val="000A0258"/>
     <w:rsid w:val="000A1B62"/>
     <w:rsid w:val="000A59CF"/>
     <w:rsid w:val="000A672A"/>
     <w:rsid w:val="000A6B35"/>
     <w:rsid w:val="000B638E"/>
     <w:rsid w:val="000B7E68"/>
     <w:rsid w:val="000C1B11"/>
     <w:rsid w:val="000C6AA6"/>
     <w:rsid w:val="000C6D21"/>
     <w:rsid w:val="000D32F0"/>
     <w:rsid w:val="000D34E0"/>
     <w:rsid w:val="000D3E58"/>
+    <w:rsid w:val="000D7138"/>
     <w:rsid w:val="000E1867"/>
     <w:rsid w:val="000E3208"/>
     <w:rsid w:val="000E336A"/>
     <w:rsid w:val="000E4941"/>
     <w:rsid w:val="000E56EB"/>
     <w:rsid w:val="000E64B0"/>
     <w:rsid w:val="000F5BE3"/>
     <w:rsid w:val="000F6FF3"/>
     <w:rsid w:val="0010303B"/>
     <w:rsid w:val="0010381D"/>
     <w:rsid w:val="001048C7"/>
     <w:rsid w:val="00104E65"/>
     <w:rsid w:val="00106C31"/>
     <w:rsid w:val="00107680"/>
     <w:rsid w:val="00107E3A"/>
     <w:rsid w:val="00112727"/>
     <w:rsid w:val="001139EA"/>
     <w:rsid w:val="00115920"/>
     <w:rsid w:val="00117982"/>
     <w:rsid w:val="00120CFE"/>
     <w:rsid w:val="001236E9"/>
     <w:rsid w:val="00123EED"/>
     <w:rsid w:val="0012592C"/>
     <w:rsid w:val="00127AC0"/>
     <w:rsid w:val="001307BA"/>
@@ -19364,50 +19435,51 @@
     <w:rsid w:val="00295633"/>
     <w:rsid w:val="0029719F"/>
     <w:rsid w:val="002A2B97"/>
     <w:rsid w:val="002A4A29"/>
     <w:rsid w:val="002A54F6"/>
     <w:rsid w:val="002C11FF"/>
     <w:rsid w:val="002D2D20"/>
     <w:rsid w:val="002D395C"/>
     <w:rsid w:val="002D5981"/>
     <w:rsid w:val="002E054A"/>
     <w:rsid w:val="002E1071"/>
     <w:rsid w:val="002E2C91"/>
     <w:rsid w:val="002E5032"/>
     <w:rsid w:val="002E5CDF"/>
     <w:rsid w:val="002F6E33"/>
     <w:rsid w:val="00300490"/>
     <w:rsid w:val="00303BA6"/>
     <w:rsid w:val="0031077A"/>
     <w:rsid w:val="00311E49"/>
     <w:rsid w:val="00315963"/>
     <w:rsid w:val="0032147E"/>
     <w:rsid w:val="00323271"/>
     <w:rsid w:val="00330DBE"/>
     <w:rsid w:val="0034744F"/>
     <w:rsid w:val="003530D9"/>
+    <w:rsid w:val="0035380E"/>
     <w:rsid w:val="00360AA2"/>
     <w:rsid w:val="00363E3D"/>
     <w:rsid w:val="00366A2E"/>
     <w:rsid w:val="00366B5E"/>
     <w:rsid w:val="00367520"/>
     <w:rsid w:val="0037012D"/>
     <w:rsid w:val="003701EF"/>
     <w:rsid w:val="00373D34"/>
     <w:rsid w:val="00374327"/>
     <w:rsid w:val="00374BC3"/>
     <w:rsid w:val="0037508B"/>
     <w:rsid w:val="00377DA9"/>
     <w:rsid w:val="00377E7F"/>
     <w:rsid w:val="00380555"/>
     <w:rsid w:val="00383E85"/>
     <w:rsid w:val="0038529E"/>
     <w:rsid w:val="003964F0"/>
     <w:rsid w:val="00397912"/>
     <w:rsid w:val="003A216E"/>
     <w:rsid w:val="003A5CB6"/>
     <w:rsid w:val="003A6C40"/>
     <w:rsid w:val="003A7543"/>
     <w:rsid w:val="003B0B5C"/>
     <w:rsid w:val="003B2E76"/>
     <w:rsid w:val="003B7A2D"/>
@@ -19522,50 +19594,51 @@
     <w:rsid w:val="00603B37"/>
     <w:rsid w:val="006115BD"/>
     <w:rsid w:val="00615125"/>
     <w:rsid w:val="006153FA"/>
     <w:rsid w:val="006157C8"/>
     <w:rsid w:val="0062619E"/>
     <w:rsid w:val="00627299"/>
     <w:rsid w:val="0063418C"/>
     <w:rsid w:val="00643886"/>
     <w:rsid w:val="00650E87"/>
     <w:rsid w:val="00653C5D"/>
     <w:rsid w:val="00661C40"/>
     <w:rsid w:val="00665530"/>
     <w:rsid w:val="00677896"/>
     <w:rsid w:val="006820CD"/>
     <w:rsid w:val="0068260F"/>
     <w:rsid w:val="00682EAD"/>
     <w:rsid w:val="00683F16"/>
     <w:rsid w:val="006870F7"/>
     <w:rsid w:val="00692D8C"/>
     <w:rsid w:val="00695844"/>
     <w:rsid w:val="006A124C"/>
     <w:rsid w:val="006A39BF"/>
     <w:rsid w:val="006A4AD7"/>
     <w:rsid w:val="006A524D"/>
+    <w:rsid w:val="006A59CC"/>
     <w:rsid w:val="006B783D"/>
     <w:rsid w:val="006B78E2"/>
     <w:rsid w:val="006C7413"/>
     <w:rsid w:val="006C7F9C"/>
     <w:rsid w:val="006D65B1"/>
     <w:rsid w:val="006E05F1"/>
     <w:rsid w:val="006E2672"/>
     <w:rsid w:val="006E32AB"/>
     <w:rsid w:val="006E3664"/>
     <w:rsid w:val="006E64DB"/>
     <w:rsid w:val="006F0FA4"/>
     <w:rsid w:val="006F2B67"/>
     <w:rsid w:val="006F3216"/>
     <w:rsid w:val="00700217"/>
     <w:rsid w:val="00700C4C"/>
     <w:rsid w:val="00701D77"/>
     <w:rsid w:val="007079EE"/>
     <w:rsid w:val="00711166"/>
     <w:rsid w:val="0071226C"/>
     <w:rsid w:val="007135BF"/>
     <w:rsid w:val="0071442F"/>
     <w:rsid w:val="0072288B"/>
     <w:rsid w:val="00736BD4"/>
     <w:rsid w:val="00741E6D"/>
     <w:rsid w:val="007475EE"/>
@@ -20379,557 +20452,558 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C5561C"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="260" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift1">
+  <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift1Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Titre2"/>
+    <w:link w:val="Titre1Car"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00873A86"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="360" w:line="400" w:lineRule="exact"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift2">
+  <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="berschrift1"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift2Zchn"/>
+    <w:basedOn w:val="Titre1"/>
+    <w:next w:val="Titre3"/>
+    <w:link w:val="Titre2Car"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00AC6682"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="240" w:line="280" w:lineRule="exact"/>
       <w:ind w:left="578" w:hanging="578"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:smallCaps/>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-CH"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift3">
+  <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Absatz"/>
-    <w:link w:val="berschrift3Zchn"/>
+    <w:link w:val="Titre3Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E429AA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="exact"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift4">
+  <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="Überschrift 4 (ohne Nummerierung)"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift4Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre4Car"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D25135"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="200" w:line="280" w:lineRule="exact"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift5">
+  <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift5Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre5Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00031929"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="360" w:line="400" w:lineRule="exact"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift6">
+  <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift6Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre6Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E429AA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift7">
+  <w:style w:type="paragraph" w:styleId="Titre7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift7Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre7Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E429AA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift8">
+  <w:style w:type="paragraph" w:styleId="Titre8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift8Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre8Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E429AA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift9">
+  <w:style w:type="paragraph" w:styleId="Titre9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift9Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre9Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E429AA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift5Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
+    <w:name w:val="Titre 5 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00DF1A66"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Inhaltsverzeichnisberschrift">
+  <w:style w:type="paragraph" w:styleId="En-ttedetabledesmatires">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="berschrift1"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Titre1"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DF1A66"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Verzeichnis1">
+  <w:style w:type="paragraph" w:styleId="TM1">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="Verzeichnis1Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TM1Car"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00281E13"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
       </w:tabs>
       <w:spacing w:after="100"/>
       <w:ind w:left="851" w:hanging="851"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Verzeichnis2">
+  <w:style w:type="paragraph" w:styleId="TM2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF1A66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
       </w:tabs>
       <w:spacing w:after="100"/>
       <w:ind w:left="851" w:hanging="851"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Verzeichnis3">
+  <w:style w:type="paragraph" w:styleId="TM3">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF1A66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
       </w:tabs>
       <w:spacing w:after="100"/>
       <w:ind w:left="851" w:hanging="851"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbsatzStrichliste">
     <w:name w:val="Absatz Strichliste"/>
     <w:basedOn w:val="Absatz"/>
     <w:qFormat/>
     <w:rsid w:val="00D25135"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="120"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="it-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Absatz">
     <w:name w:val="Absatz"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="008952F7"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="200" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abkrzungsverzeichnis">
     <w:name w:val="Abkürzungsverzeichnis"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00366A2E"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="851" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:snapToGrid w:val="0"/>
       <w:lang w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
+    <w:name w:val="Titre 1 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00873A86"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitelBericht">
     <w:name w:val="Titel Bericht"/>
     <w:basedOn w:val="Absatz"/>
     <w:qFormat/>
     <w:rsid w:val="00D204FC"/>
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="42"/>
       <w:szCs w:val="42"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="berschrift1ohneNummer">
     <w:name w:val="Überschrift 1 ohne Nummer"/>
-    <w:basedOn w:val="berschrift1"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Titre1"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00031929"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:ind w:left="432" w:hanging="432"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbsatzohneAbstand">
     <w:name w:val="Absatz_ohne_Abstand"/>
     <w:basedOn w:val="Absatz"/>
     <w:qFormat/>
     <w:rsid w:val="007657E6"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
+    <w:name w:val="Titre 2 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00AC6682"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:smallCaps/>
       <w:szCs w:val="36"/>
       <w:lang w:val="fr-CH"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
+    <w:name w:val="Titre 3 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00E429AA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift4Zchn">
-[...3 lines deleted...]
-    <w:link w:val="berschrift4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
+    <w:name w:val="Titre 4 Car"/>
+    <w:aliases w:val="Überschrift 4 (ohne Nummerierung) Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D25135"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Absatzalphabetisch">
     <w:name w:val="Absatz alphabetisch"/>
     <w:basedOn w:val="Absatz"/>
     <w:qFormat/>
     <w:rsid w:val="00D25135"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="120"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BFETabelle11">
     <w:name w:val="BFE_Tabelle 11"/>
-    <w:basedOn w:val="Gitternetztabelle2Akzent1"/>
-    <w:next w:val="EinfacheTabelle1"/>
+    <w:basedOn w:val="TableauGrille2-Accentuation1"/>
+    <w:next w:val="Tableausimple1"/>
     <w:uiPriority w:val="41"/>
     <w:rsid w:val="00F46E47"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="57" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       <w:vAlign w:val="center"/>
@@ -21060,53 +21134,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Gitternetztabelle2Akzent1">
+  <w:style w:type="table" w:styleId="TableauGrille2-Accentuation1">
     <w:name w:val="Grid Table 2 Accent 1"/>
-    <w:basedOn w:val="NormaleTabelle"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="47"/>
     <w:rsid w:val="00F46E47"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="2" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="2" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="2" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
@@ -21135,53 +21209,53 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="EinfacheTabelle1">
+  <w:style w:type="table" w:styleId="Tableausimple1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="NormaleTabelle"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="41"/>
     <w:rsid w:val="00F46E47"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -21216,602 +21290,602 @@
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BLegende">
     <w:name w:val="B_Legende"/>
     <w:basedOn w:val="Absatz"/>
     <w:rsid w:val="00F46E47"/>
     <w:pPr>
       <w:keepLines/>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FC39DD"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BeschriftungSpalte">
     <w:name w:val="Beschriftung Spalte"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004F6643"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:b/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabelleBeschriftungZeileSpalte">
     <w:name w:val="Tabelle Beschriftung (Zeile/Spalte)"/>
-    <w:next w:val="Standard"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="008952F7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="aet">
     <w:name w:val="aet"/>
-    <w:basedOn w:val="KeineListe"/>
+    <w:basedOn w:val="Aucuneliste"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B32242"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift6Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
+    <w:name w:val="Titre 6 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00E429AA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift7Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre7Car">
+    <w:name w:val="Titre 7 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre7"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00E429AA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift8Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre8Car">
+    <w:name w:val="Titre 8 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre8"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00E429AA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift9Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre9Car">
+    <w:name w:val="Titre 9 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre9"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00E429AA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Funotentext">
+  <w:style w:type="paragraph" w:styleId="Notedebasdepage">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Fußnotentext wam,Footnote Text Char,Footnote Text Char2 Char,Footnote Text Char Char Char1,Footnote Text Char1 Char Char Char,Footnote Text Char2 Char Char Char Char,Footnote Text Char1 Char1 Char Char Char Char,ft"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="FunotentextZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="NotedebasdepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00950E90"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FunotentextZchn">
-[...3 lines deleted...]
-    <w:link w:val="Funotentext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar">
+    <w:name w:val="Note de bas de page Car"/>
+    <w:aliases w:val="Fußnotentext wam Car,Footnote Text Char Car,Footnote Text Char2 Char Car,Footnote Text Char Char Char1 Car,Footnote Text Char1 Char Char Char Car,Footnote Text Char2 Char Char Char Char Car,ft Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Notedebasdepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00950E90"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Funotenzeichen">
+  <w:style w:type="character" w:styleId="Appelnotedebasdep">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Footnote number"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00950E90"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Fussnote">
     <w:name w:val="Fussnote"/>
-    <w:basedOn w:val="Funotentext"/>
+    <w:basedOn w:val="Notedebasdepage"/>
     <w:qFormat/>
     <w:rsid w:val="00615125"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:after="60"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarzeichen">
+  <w:style w:type="character" w:styleId="Marquedecommentaire">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA7200"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentartext">
+  <w:style w:type="paragraph" w:styleId="Commentaire">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="KommentartextZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA7200"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
-[...2 lines deleted...]
-    <w:link w:val="Kommentartext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Commentaire"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EA7200"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarthema">
+  <w:style w:type="paragraph" w:styleId="Objetducommentaire">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Kommentartext"/>
-[...1 lines deleted...]
-    <w:link w:val="KommentarthemaZchn"/>
+    <w:basedOn w:val="Commentaire"/>
+    <w:next w:val="Commentaire"/>
+    <w:link w:val="ObjetducommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA7200"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
-[...2 lines deleted...]
-    <w:link w:val="Kommentarthema"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:basedOn w:val="CommentaireCar"/>
+    <w:link w:val="Objetducommentaire"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EA7200"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
+  <w:style w:type="paragraph" w:styleId="Textedebulles">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="SprechblasentextZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextedebullesCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA7200"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
-[...2 lines deleted...]
-    <w:link w:val="Sprechblasentext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
+    <w:name w:val="Texte de bulles Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Textedebulles"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EA7200"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReportTitle">
     <w:name w:val="ReportTitle"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001576F0"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="200" w:line="480" w:lineRule="exact"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
       <w:sz w:val="42"/>
       <w:szCs w:val="42"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Literaturverzeichnis">
+  <w:style w:type="paragraph" w:styleId="Bibliographie">
     <w:name w:val="Bibliography"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A853CB"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Legende">
     <w:name w:val="Legende"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:link w:val="LegendeZchn"/>
     <w:rsid w:val="00D644C7"/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="berschriftohneNummerierung">
     <w:name w:val="Überschrift ohne Nummerierung"/>
-    <w:basedOn w:val="berschrift1"/>
+    <w:basedOn w:val="Titre1"/>
     <w:qFormat/>
     <w:rsid w:val="00031929"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Verzeichnis1Zchn">
-[...2 lines deleted...]
-    <w:link w:val="Verzeichnis1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TM1Car">
+    <w:name w:val="TM 1 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="TM1"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00D57C92"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="LegendeZchn">
     <w:name w:val="Legende Zchn"/>
-    <w:basedOn w:val="Verzeichnis1Zchn"/>
+    <w:basedOn w:val="TM1Car"/>
     <w:link w:val="Legende"/>
     <w:rsid w:val="00D644C7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardohneAbsatzabstand">
     <w:name w:val="Standard ohne Absatzabstand"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008952F7"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standardfett">
     <w:name w:val="Standard fett"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D644C7"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitelohneNumerierung">
     <w:name w:val="Titel ohne Numerierung"/>
-    <w:basedOn w:val="berschrift1"/>
+    <w:basedOn w:val="Titre1"/>
     <w:qFormat/>
     <w:rsid w:val="00C43CAE"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReportUntertitel">
     <w:name w:val="ReportUntertitel"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CF07FA"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="240" w:line="480" w:lineRule="exact"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="42"/>
       <w:lang w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="berschirft4ohneNummerierung">
     <w:name w:val="Überschirft 4 (ohne Nummerierung)"/>
-    <w:basedOn w:val="berschrift4"/>
+    <w:basedOn w:val="Titre4"/>
     <w:qFormat/>
     <w:rsid w:val="00E56E56"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Fuzeile">
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="FuzeileZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00315963"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
-[...2 lines deleted...]
-    <w:link w:val="Fuzeile"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00315963"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00665530"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="001307BA"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="fr-CH"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platzhaltertext">
+  <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001307BA"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellenraster">
+  <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormaleTabelle"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="001307BA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textkrper">
+  <w:style w:type="paragraph" w:styleId="Corpsdetexte">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="_Text"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="TextkrperZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CorpsdetexteCar"/>
     <w:qFormat/>
     <w:rsid w:val="001307BA"/>
     <w:pPr>
       <w:spacing w:after="260"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextkrperZchn">
-[...3 lines deleted...]
-    <w:link w:val="Textkrper"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpsdetexteCar">
+    <w:name w:val="Corps de texte Car"/>
+    <w:aliases w:val="_Text Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Corpsdetexte"/>
     <w:rsid w:val="001307BA"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berarbeitung">
+  <w:style w:type="paragraph" w:styleId="Rvision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D030B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BesuchterLink">
+  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F924B7"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="StandardWeb">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D138D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+  <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="KopfzeileZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="En-tteCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00006536"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
-[...2 lines deleted...]
-    <w:link w:val="Kopfzeile"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00006536"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="23603743">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -23154,3872 +23228,3872 @@
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="27E992361DC94DFEBF150FD4E6ABC922"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5209065F-6270-474A-A734-736304ECD1CC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="007A6E86" w:rsidRDefault="0024292C" w:rsidP="0024292C">
           <w:pPr>
             <w:pStyle w:val="27E992361DC94DFEBF150FD4E6ABC922"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6325BFFECB7949F2A3F946B423CEE540"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AA8067FD-F856-4F0E-90CE-217D75E8DCFB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E6681E" w:rsidRDefault="00576F08" w:rsidP="00576F08">
           <w:pPr>
             <w:pStyle w:val="6325BFFECB7949F2A3F946B423CEE540"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="17ED123546084CF489BD792FDE51EDFE"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{80822D12-A680-4A5C-829C-08050EBDC91E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E6681E" w:rsidRDefault="00576F08" w:rsidP="00576F08">
           <w:pPr>
             <w:pStyle w:val="17ED123546084CF489BD792FDE51EDFE"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="17290F9A04274BBBAA5403A721103F2F"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{321B2224-B1A1-4648-853F-7BA45A7E05DB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00077C06" w:rsidRDefault="004F567D" w:rsidP="004F567D">
           <w:pPr>
             <w:pStyle w:val="17290F9A04274BBBAA5403A721103F2F"/>
           </w:pPr>
           <w:r w:rsidRPr="005E56FC">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie, um ein Datum einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="98AC7F2592C64A7D9E67A51F1C53D99E"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3E075627-2F1B-4962-8298-C4E7144A5873}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00077C06" w:rsidRDefault="004F567D" w:rsidP="004F567D">
           <w:pPr>
             <w:pStyle w:val="98AC7F2592C64A7D9E67A51F1C53D99E"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6703794D120840E8918DFEC365200A94"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E1FF12BE-DF40-4295-8C22-8A6DF00AF6FF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00077C06" w:rsidRDefault="004F567D" w:rsidP="004F567D">
           <w:pPr>
             <w:pStyle w:val="6703794D120840E8918DFEC365200A94"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F65939DC7A55440A80C4FF54068F3869"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{982A5A79-B35D-4453-9A91-257992F117A0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00077C06" w:rsidRDefault="004F567D" w:rsidP="004F567D">
           <w:pPr>
             <w:pStyle w:val="F65939DC7A55440A80C4FF54068F3869"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Kanton auswählen</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2A26ADBAA1034E2A86FBBE33A6214761"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{52EF60E6-64FA-4563-AA2A-3F101EC87FE6}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00077C06" w:rsidRDefault="004F567D" w:rsidP="004F567D">
           <w:pPr>
             <w:pStyle w:val="2A26ADBAA1034E2A86FBBE33A6214761"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="41572C14FED34CCE883396FF6F1D115A"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BFB4F2E8-B6F9-47C8-BC90-5A4147F5D6FC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00077C06" w:rsidRDefault="004F567D" w:rsidP="004F567D">
           <w:pPr>
             <w:pStyle w:val="41572C14FED34CCE883396FF6F1D115A"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="86D51ED6E00E4BE68DDFDCDA1F844D41"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9054587E-346A-418A-A07F-B432F54C0F3F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00077C06" w:rsidRDefault="004F567D" w:rsidP="004F567D">
           <w:pPr>
             <w:pStyle w:val="86D51ED6E00E4BE68DDFDCDA1F844D41"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="73BE164E5EC040E8BB1F27E0688BBB8C"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E84B9D64-CBE3-4E63-9CD1-E31471BD52BE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00077C06" w:rsidRDefault="004F567D" w:rsidP="004F567D">
           <w:pPr>
             <w:pStyle w:val="73BE164E5EC040E8BB1F27E0688BBB8C"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F2270B4D19E44C7BA7B51577A66FF0F9"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BFC7DF00-968E-4B91-BCFF-31E33FF3D8FB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00077C06" w:rsidRDefault="004F567D" w:rsidP="004F567D">
           <w:pPr>
             <w:pStyle w:val="F2270B4D19E44C7BA7B51577A66FF0F9"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7772AF437F1D4613A612FE03695F4CD7"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BE8A3389-D166-42D9-9452-BC99A39A16AF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00077C06" w:rsidRDefault="004F567D" w:rsidP="004F567D">
           <w:pPr>
             <w:pStyle w:val="7772AF437F1D4613A612FE03695F4CD7"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FBBF385EBB6A4E43A602B817F3F69EBD"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AD80463E-67FB-46E8-BF00-EBAAB70266BB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00077C06" w:rsidRDefault="004F567D" w:rsidP="004F567D">
           <w:pPr>
             <w:pStyle w:val="FBBF385EBB6A4E43A602B817F3F69EBD"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3243E92CC635408F9B41F57010730A77"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{86D3069D-A4BA-4EB5-9473-E98737D0673D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00077C06" w:rsidRDefault="004F567D" w:rsidP="004F567D">
           <w:pPr>
             <w:pStyle w:val="3243E92CC635408F9B41F57010730A77"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3F001269625247C898B7EEEA6AE4A75D"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6E4A3086-FB15-4954-8BDC-56907C97F1E0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00077C06" w:rsidRDefault="004F567D" w:rsidP="004F567D">
           <w:pPr>
             <w:pStyle w:val="3F001269625247C898B7EEEA6AE4A75D"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DBAE9766C53E438490DF71B16A9A9E86"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{65977B50-87AD-4272-9334-98914DA6F11D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00077C06" w:rsidRDefault="004F567D" w:rsidP="004F567D">
           <w:pPr>
             <w:pStyle w:val="DBAE9766C53E438490DF71B16A9A9E86"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3CDE33428DC24E5C89BA3209F376F9AB"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{79B378C0-C407-4F41-9EE2-5817F7A70445}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CC4389" w:rsidRDefault="00077C06" w:rsidP="00077C06">
           <w:pPr>
             <w:pStyle w:val="3CDE33428DC24E5C89BA3209F376F9AB"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="ABA71F2CD76E461D9D86F8663381C73E"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{421B1520-3603-47D6-A08F-C18725684725}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CC4389" w:rsidRDefault="00077C06" w:rsidP="00077C06">
           <w:pPr>
             <w:pStyle w:val="ABA71F2CD76E461D9D86F8663381C73E"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="942E8AF01D60469DADD8BB1CD1C39502"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{07AA2C33-307D-4E20-9825-3E8A69EFE1D3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CC4389" w:rsidRDefault="00077C06" w:rsidP="00077C06">
           <w:pPr>
             <w:pStyle w:val="942E8AF01D60469DADD8BB1CD1C39502"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7737DF1128B14BE4BC794E03A59996E6"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{02A028A4-CC70-4C60-8D35-AD61A58666E1}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CC4389" w:rsidRDefault="00077C06" w:rsidP="00077C06">
           <w:pPr>
             <w:pStyle w:val="7737DF1128B14BE4BC794E03A59996E6"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6557C9619B57447D8314269726DF3184"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{76D9F7E8-038F-4063-BD66-580EFCB9CCB0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CC4389" w:rsidRDefault="00077C06" w:rsidP="00077C06">
           <w:pPr>
             <w:pStyle w:val="6557C9619B57447D8314269726DF3184"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E7F3A7337BFA4B68ABE3BABC26205C5B"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5BC3082A-6989-411A-9830-78D9E3BDF0E2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CC4389" w:rsidRDefault="00077C06" w:rsidP="00077C06">
           <w:pPr>
             <w:pStyle w:val="E7F3A7337BFA4B68ABE3BABC26205C5B"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4F21E82EF0B14107872B79D79EAE5AD8"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3C3BF2A5-79B4-4C5F-AA73-CDEE47CF97AA}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CC4389" w:rsidRDefault="00077C06" w:rsidP="00077C06">
           <w:pPr>
             <w:pStyle w:val="4F21E82EF0B14107872B79D79EAE5AD8"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="44DDCCBBBC60417F8A69404861E0BA13"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7D6F8036-1508-4175-A8F8-B47FF368BB68}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CC4389" w:rsidRDefault="00077C06" w:rsidP="00077C06">
           <w:pPr>
             <w:pStyle w:val="44DDCCBBBC60417F8A69404861E0BA13"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="720D4CE0660745708AE09F1D250C1501"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B15B7B18-305F-4D11-BB84-966608690513}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CC4389" w:rsidRDefault="00077C06" w:rsidP="00077C06">
           <w:pPr>
             <w:pStyle w:val="720D4CE0660745708AE09F1D250C1501"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A30E7789C05E44249B12A47D1A1F7BA5"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E655BFC7-2A1B-47A7-BE68-1983F16D0BA2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CC4389" w:rsidRDefault="00077C06" w:rsidP="00077C06">
           <w:pPr>
             <w:pStyle w:val="A30E7789C05E44249B12A47D1A1F7BA5"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FF61A5CE69C44C74810CD9E24AC4BE75"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{07DD02BA-6D49-4C57-8006-CC6C95F1BB0B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CC4389" w:rsidRDefault="00077C06" w:rsidP="00077C06">
           <w:pPr>
             <w:pStyle w:val="FF61A5CE69C44C74810CD9E24AC4BE75"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3F067C44C93F47358C0E9149EC3E6B3F"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4EA40301-1EB8-4086-8D0A-7052773F9A8D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CC4389" w:rsidRDefault="00077C06" w:rsidP="00077C06">
           <w:pPr>
             <w:pStyle w:val="3F067C44C93F47358C0E9149EC3E6B3F"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1A2FCF42CA4F4AE0942AE2610BAA0C48"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DE970F59-1DF5-48C7-A6FD-7BD536B26665}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CC4389" w:rsidRDefault="00077C06" w:rsidP="00077C06">
           <w:pPr>
             <w:pStyle w:val="1A2FCF42CA4F4AE0942AE2610BAA0C48"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5925B2E84CAD4C3C92F027248C1DC359"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8E6F14E5-F0E9-4F2C-AD4F-E390B230059B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CC4389" w:rsidRDefault="00077C06" w:rsidP="00077C06">
           <w:pPr>
             <w:pStyle w:val="5925B2E84CAD4C3C92F027248C1DC359"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="788AF53D50D841C68369177323F6ACD5"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9ECEE72F-94E5-47E9-A323-C256CF7415BE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CC4389" w:rsidRDefault="00077C06" w:rsidP="00077C06">
           <w:pPr>
             <w:pStyle w:val="788AF53D50D841C68369177323F6ACD5"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FCD02719E4F14B238512123B3C596DBA"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{290D914D-0C22-4BC7-A198-00704B14263B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CC4389" w:rsidRDefault="00077C06" w:rsidP="00077C06">
           <w:pPr>
             <w:pStyle w:val="FCD02719E4F14B238512123B3C596DBA"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6F22480F789E430C98A0480A8486AC92"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2B6AB84C-F437-459F-8A31-D2AD5C8BE90B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CC4389" w:rsidRDefault="00077C06" w:rsidP="00077C06">
           <w:pPr>
             <w:pStyle w:val="6F22480F789E430C98A0480A8486AC92"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8F22612C23554EDF94F18A4501B14C42"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{003E7321-64B8-4C29-BFD0-F0AD558F0232}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CC4389" w:rsidRDefault="00077C06" w:rsidP="00077C06">
           <w:pPr>
             <w:pStyle w:val="8F22612C23554EDF94F18A4501B14C42"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="157AB15E0E2C454DB1B227FBB51B1B61"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{917D8792-B7E3-4F42-B743-ADE5B8C516B3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CC4389" w:rsidRDefault="00077C06" w:rsidP="00077C06">
           <w:pPr>
             <w:pStyle w:val="157AB15E0E2C454DB1B227FBB51B1B61"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="23FAFE3E53784E71AB67ECB8F3B40B20"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F74C23DA-2482-42F0-8D3C-FCB343F3320C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CC4389" w:rsidRDefault="00077C06" w:rsidP="00077C06">
           <w:pPr>
             <w:pStyle w:val="23FAFE3E53784E71AB67ECB8F3B40B20"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C189A667276D458387B3D65DA4E16E27"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F5E86FE6-6EE7-4A5E-B7E3-B0433B2BFC8E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CC4389" w:rsidRDefault="00077C06" w:rsidP="00077C06">
           <w:pPr>
             <w:pStyle w:val="C189A667276D458387B3D65DA4E16E27"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E3ED2A67BAF74FF280C00F7524C90178"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2AE3554E-98C6-4E91-8137-37CE90F92BEF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00333970" w:rsidRDefault="00333970" w:rsidP="00333970">
           <w:pPr>
             <w:pStyle w:val="E3ED2A67BAF74FF280C00F7524C90178"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3186EE5A393F456E96257233630125B0"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5E8182A1-65E9-4424-830C-69BB7689606B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00333970" w:rsidRDefault="00333970" w:rsidP="00333970">
           <w:pPr>
             <w:pStyle w:val="3186EE5A393F456E96257233630125B0"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6C630FA9297B45C7AE421E2A0C520160"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{69881882-ABB1-4DC8-BA9B-5E30ECD0887F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00333970" w:rsidRDefault="00333970" w:rsidP="00333970">
           <w:pPr>
             <w:pStyle w:val="6C630FA9297B45C7AE421E2A0C520160"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CA73E038AA384556BC631F36E34505DB"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D2FC48E4-BE14-4924-A0B0-5759A5D3A203}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00333970" w:rsidRDefault="00333970" w:rsidP="00333970">
           <w:pPr>
             <w:pStyle w:val="CA73E038AA384556BC631F36E34505DB"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A41083AC0FE74BDA986D5A5A656FA3C9"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EA236363-CB3E-4E3D-9F1F-3E14541905F3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00333970" w:rsidRDefault="00333970" w:rsidP="00333970">
           <w:pPr>
             <w:pStyle w:val="A41083AC0FE74BDA986D5A5A656FA3C9"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="099047BD99CA4B44924C1AA90239A5A1"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{11432E08-3AFC-436D-97F3-FAAA8ED6AB17}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00333970" w:rsidRDefault="00333970" w:rsidP="00333970">
           <w:pPr>
             <w:pStyle w:val="099047BD99CA4B44924C1AA90239A5A1"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="ED2C4E25127F47A8AEA5D360F4C17BB3"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EFF047DD-EE27-4001-9723-4B2F598F09DE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00333970" w:rsidRDefault="00333970" w:rsidP="00333970">
           <w:pPr>
             <w:pStyle w:val="ED2C4E25127F47A8AEA5D360F4C17BB3"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4798268A764A432683FB7BF107E5FBD2"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2F0CA90C-D333-4609-8114-BC7131C6A92B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00333970" w:rsidRDefault="00333970" w:rsidP="00333970">
           <w:pPr>
             <w:pStyle w:val="4798268A764A432683FB7BF107E5FBD2"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E8262126304A41988C667754950E54D3"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{239E09B3-A115-4AF7-8F32-8D2DC1575C31}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00333970" w:rsidRDefault="00333970" w:rsidP="00333970">
           <w:pPr>
             <w:pStyle w:val="E8262126304A41988C667754950E54D3"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="67B90A40A5274A6DB8A6E18448CF8C4D"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EB5EA1F0-2058-4EC7-A853-59CB542B1CF8}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00333970" w:rsidRDefault="00333970" w:rsidP="00333970">
           <w:pPr>
             <w:pStyle w:val="67B90A40A5274A6DB8A6E18448CF8C4D"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="62C7A4312EDD431EA3975CCFE6E9EA88"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6D17FE54-0F4F-4EAF-8CF3-315F249D9B25}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C17B60" w:rsidRDefault="00C17B60" w:rsidP="00C17B60">
           <w:pPr>
             <w:pStyle w:val="62C7A4312EDD431EA3975CCFE6E9EA88"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="36B8C284BA024C4DB21439EAE7EE6CD2"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AE249366-5792-4A3D-B9DB-0655EBE98E1B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C17B60" w:rsidRDefault="00C17B60" w:rsidP="00C17B60">
           <w:pPr>
             <w:pStyle w:val="36B8C284BA024C4DB21439EAE7EE6CD2"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B36779F820D74393A65A5819AF8CE688"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B3A0D1DC-66F4-47BE-8A96-4EA0C6F5DEDE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C17B60" w:rsidRDefault="00C17B60" w:rsidP="00C17B60">
           <w:pPr>
             <w:pStyle w:val="B36779F820D74393A65A5819AF8CE688"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DB0EDCA869C24BD783C50CEC38DF385A"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7EDE5F97-DAB3-4162-A4CD-C9596442002C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C17B60" w:rsidRDefault="00C17B60" w:rsidP="00C17B60">
           <w:pPr>
             <w:pStyle w:val="DB0EDCA869C24BD783C50CEC38DF385A"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1A881BE4B5F243EAB14D7CB15958AF82"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{837DF762-7985-480B-A9E5-3D1E7656546E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C17B60" w:rsidRDefault="00C17B60" w:rsidP="00C17B60">
           <w:pPr>
             <w:pStyle w:val="1A881BE4B5F243EAB14D7CB15958AF82"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5239031FD8AD435DBE8FF93A1FA473A6"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{31004C00-02DD-4AA7-8D4C-99E3152074E7}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C17B60" w:rsidRDefault="00C17B60" w:rsidP="00C17B60">
           <w:pPr>
             <w:pStyle w:val="5239031FD8AD435DBE8FF93A1FA473A6"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C2F31B283DC645C090A48774F5561C2F"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{061A4726-F482-4221-8FB0-261398F13AF7}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C17B60" w:rsidRDefault="00C17B60" w:rsidP="00C17B60">
           <w:pPr>
             <w:pStyle w:val="C2F31B283DC645C090A48774F5561C2F"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6CD5ADD2F3904BBCB00DC54DAF408CD3"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5C20F53E-6B63-45BA-9F60-ABB2AC57CFED}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C17B60" w:rsidRDefault="00C17B60" w:rsidP="00C17B60">
           <w:pPr>
             <w:pStyle w:val="6CD5ADD2F3904BBCB00DC54DAF408CD3"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E8F1BEE11B764B41BCC949FD91DC2064"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B9825E10-BC45-45F7-839C-5257D0ADDF6C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C17B60" w:rsidRDefault="00C17B60" w:rsidP="00C17B60">
           <w:pPr>
             <w:pStyle w:val="E8F1BEE11B764B41BCC949FD91DC2064"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A298FEDECC5448DDB3AC92FC4906F3A8"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3F764749-3FF5-4592-B14F-1223E100A372}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C17B60" w:rsidRDefault="00C17B60" w:rsidP="00C17B60">
           <w:pPr>
             <w:pStyle w:val="A298FEDECC5448DDB3AC92FC4906F3A8"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="16CDC5DF3EB74676AEE813530E810677"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A1C2DF4B-5A50-44BB-8485-EC570D17945C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C17B60" w:rsidRDefault="00C17B60" w:rsidP="00C17B60">
           <w:pPr>
             <w:pStyle w:val="16CDC5DF3EB74676AEE813530E810677"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="244372A086DE42E5BE7836FF8A8FE66B"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{38093B64-1ADA-42CA-A650-86E2B61AF170}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C17B60" w:rsidRDefault="00C17B60" w:rsidP="00C17B60">
           <w:pPr>
             <w:pStyle w:val="244372A086DE42E5BE7836FF8A8FE66B"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="884CCD977DD04613BCD43FFB04159049"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{25D09162-64A2-4F57-BF75-276E99EC50F6}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C17B60" w:rsidRDefault="00C17B60" w:rsidP="00C17B60">
           <w:pPr>
             <w:pStyle w:val="884CCD977DD04613BCD43FFB04159049"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9452D239B6C64130BCCDE747EB80AE79"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CD8140CD-EC3E-4D1C-A4FD-C919A0D4179D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C17B60" w:rsidRDefault="00C17B60" w:rsidP="00C17B60">
           <w:pPr>
             <w:pStyle w:val="9452D239B6C64130BCCDE747EB80AE79"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AD1ACBAF23CC4C48B025DDFC4AF076F5"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C09BDD4E-DC4B-40D8-B2FA-367D524D1356}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00626426" w:rsidRDefault="00626426" w:rsidP="00626426">
           <w:pPr>
             <w:pStyle w:val="AD1ACBAF23CC4C48B025DDFC4AF076F5"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FB47801B458B4958BFA4662A8BEBDEFF"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{443261D4-55CB-4E34-A02A-8E3694EA8102}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00626426" w:rsidRDefault="00626426" w:rsidP="00626426">
           <w:pPr>
             <w:pStyle w:val="FB47801B458B4958BFA4662A8BEBDEFF"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="540C4A7B67F64E3DBC08B41270D5BFD7"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{619F6BAD-98F2-4286-9A5A-7066A2AF3F3D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00626426" w:rsidRDefault="00626426" w:rsidP="00626426">
           <w:pPr>
             <w:pStyle w:val="540C4A7B67F64E3DBC08B41270D5BFD7"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EA18BB636D6B46D19E8DC9677B6A058F"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{66A5916A-9431-44C1-9B32-BBC89B379881}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00626426" w:rsidRDefault="00626426" w:rsidP="00626426">
           <w:pPr>
             <w:pStyle w:val="EA18BB636D6B46D19E8DC9677B6A058F"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="62CD52FDD4A34FD4988535AACEEC0876"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EEECA85D-8C56-4525-89DF-E408BC141F0A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00626426" w:rsidRDefault="00626426" w:rsidP="00626426">
           <w:pPr>
             <w:pStyle w:val="62CD52FDD4A34FD4988535AACEEC0876"/>
           </w:pPr>
           <w:r w:rsidRPr="005E56FC">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie, um ein Datum einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="64D7505B44B541C1A5F3A2AA35BCAE19"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D9207835-EAD8-484E-B681-11D441F25B3A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00626426" w:rsidRDefault="00626426" w:rsidP="00626426">
           <w:pPr>
             <w:pStyle w:val="64D7505B44B541C1A5F3A2AA35BCAE19"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="90BFDA6ED7C84596A20F4941BBA4C6D0"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EB45746F-C65E-4CB7-8C66-6B76E363C1C2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00626426" w:rsidRDefault="00626426" w:rsidP="00626426">
           <w:pPr>
             <w:pStyle w:val="90BFDA6ED7C84596A20F4941BBA4C6D0"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5BA3FCEAC43D41058C5C01FDE05012DD"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{53F1AF67-6E4A-41EA-B043-F0B2DE9CDACD}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00626426" w:rsidRDefault="00626426" w:rsidP="00626426">
           <w:pPr>
             <w:pStyle w:val="5BA3FCEAC43D41058C5C01FDE05012DD"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A67C140517364C299565621AA5212AF6"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{939BAEAD-F91B-4A49-9F67-828EA6A1FA95}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00626426" w:rsidRDefault="00626426" w:rsidP="00626426">
           <w:pPr>
             <w:pStyle w:val="A67C140517364C299565621AA5212AF6"/>
           </w:pPr>
           <w:r w:rsidRPr="005E56FC">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie, um ein Datum einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B9C370D6310B4B689B29C5A47312C548"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A9439BAC-952F-41C1-856E-00AFF36BAC27}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00626426" w:rsidRDefault="00626426" w:rsidP="00626426">
           <w:pPr>
             <w:pStyle w:val="B9C370D6310B4B689B29C5A47312C548"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="65E8AAD57DA7415C9CA5248F1B3412BD"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{480E519B-7D08-4DFD-B202-CAE238AA7859}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00626426" w:rsidRDefault="00626426" w:rsidP="00626426">
           <w:pPr>
             <w:pStyle w:val="65E8AAD57DA7415C9CA5248F1B3412BD"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B48DD5E6243B4F148AA1E3697863AAF8"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F3F684DE-51BC-4936-9669-F8FC2DB3433B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00626426" w:rsidRDefault="00626426" w:rsidP="00626426">
           <w:pPr>
             <w:pStyle w:val="B48DD5E6243B4F148AA1E3697863AAF8"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="611AAAA912204BAA9AE6601A5B6DF29D"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{90B9465D-B1CA-4EFB-B843-C192CD0A9BB8}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00626426" w:rsidRDefault="00626426" w:rsidP="00626426">
           <w:pPr>
             <w:pStyle w:val="611AAAA912204BAA9AE6601A5B6DF29D"/>
           </w:pPr>
           <w:r w:rsidRPr="005E56FC">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie, um ein Datum einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AC0DE6174B474005A0FF027590A2A786"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{85682060-9BC5-4023-8C9A-875BBAF3C023}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00626426" w:rsidRDefault="00626426" w:rsidP="00626426">
           <w:pPr>
             <w:pStyle w:val="AC0DE6174B474005A0FF027590A2A786"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BE69771950044E2290B3A9161954E9ED"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5AE98CE6-08F5-492E-BEAD-2BD15CE791DA}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00626426" w:rsidRDefault="00626426" w:rsidP="00626426">
           <w:pPr>
             <w:pStyle w:val="BE69771950044E2290B3A9161954E9ED"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E13E7042A6B04EFFB6E71F3CBF4E4313"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{931396E3-191E-441B-9F05-65A975D63C8C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00626426" w:rsidRDefault="00626426" w:rsidP="00626426">
           <w:pPr>
             <w:pStyle w:val="E13E7042A6B04EFFB6E71F3CBF4E4313"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B4A76C1A7D54458E9DE8D509D4964A16"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{94C17CE9-B4E7-44C3-A121-3F269874525C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00626426" w:rsidRDefault="00626426" w:rsidP="00626426">
           <w:pPr>
             <w:pStyle w:val="B4A76C1A7D54458E9DE8D509D4964A16"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BD1086263A8141049640EF0E68BE7629"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F1C303D8-EFE0-4B2F-8465-7654F9D3014E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00626426" w:rsidRDefault="00626426" w:rsidP="00626426">
           <w:pPr>
             <w:pStyle w:val="BD1086263A8141049640EF0E68BE7629"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1A9A53E524784100BDCD5ADA80A49721"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{55ED0675-FA9F-4477-ACDC-7AA0A895DF41}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00626426" w:rsidRDefault="00626426" w:rsidP="00626426">
           <w:pPr>
             <w:pStyle w:val="1A9A53E524784100BDCD5ADA80A49721"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="710AF23A2C9B40BCA716C215D281B418"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{51B58964-5E43-4689-8389-248A7A60AA4B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00626426" w:rsidRDefault="00626426" w:rsidP="00626426">
           <w:pPr>
             <w:pStyle w:val="710AF23A2C9B40BCA716C215D281B418"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D994EB51229641CDB06D8DDDEECF85EF"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0DE4B8F0-2887-4CC3-9DED-862AEE2201EB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00626426" w:rsidRDefault="00626426" w:rsidP="00626426">
           <w:pPr>
             <w:pStyle w:val="D994EB51229641CDB06D8DDDEECF85EF"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B2E978C4D1534D42A09EC618ED0F48A6"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1476D732-57D9-422F-A167-01BB57F159C4}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00626426" w:rsidRDefault="00626426" w:rsidP="00626426">
           <w:pPr>
             <w:pStyle w:val="B2E978C4D1534D42A09EC618ED0F48A6"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="10D4B692F5B944B1AAAA345180CCC499"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7FB0BD96-D5CB-477A-B7D1-A3B0BA231907}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00626426" w:rsidRDefault="00626426" w:rsidP="00626426">
           <w:pPr>
             <w:pStyle w:val="10D4B692F5B944B1AAAA345180CCC499"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="12E0989054CA491484D6A0F176CF739F"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{17E4F49C-02CA-47B8-ADFE-AF329AB60947}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00626426" w:rsidRDefault="00626426" w:rsidP="00626426">
           <w:pPr>
             <w:pStyle w:val="12E0989054CA491484D6A0F176CF739F"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E14F61CA24F544E1919E8AEF6499206F"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{54C142C5-33A3-42BA-931E-012B50045CA1}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00626426" w:rsidRDefault="00626426" w:rsidP="00626426">
           <w:pPr>
             <w:pStyle w:val="E14F61CA24F544E1919E8AEF6499206F"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="58B4556468434F8EA8EF7B3165DF7EFC"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{60218366-25A2-49EF-95A1-09FA200B1F7E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00626426" w:rsidRDefault="00626426" w:rsidP="00626426">
           <w:pPr>
             <w:pStyle w:val="58B4556468434F8EA8EF7B3165DF7EFC"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BCFAE55357AD41DE823BB7A0623706CF"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F2535EDD-28DD-48C2-953E-E635F48F6E3A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00626426" w:rsidRDefault="00626426" w:rsidP="00626426">
           <w:pPr>
             <w:pStyle w:val="BCFAE55357AD41DE823BB7A0623706CF"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="02C8B92D22A644E99B5DDAC95C6B89EF"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FD5F2C51-B7BC-4A50-B679-77DA2A5B6392}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00626426" w:rsidRDefault="00626426" w:rsidP="00626426">
           <w:pPr>
             <w:pStyle w:val="02C8B92D22A644E99B5DDAC95C6B89EF"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2154477B6E484E959DD6B07956837F84"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7BFAACCF-2326-42C8-B12A-2F9D27915152}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E82177" w:rsidRDefault="00E82177" w:rsidP="00E82177">
           <w:pPr>
             <w:pStyle w:val="2154477B6E484E959DD6B07956837F84"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D4598BE4F72E48E0855A3E8F52C9594D"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5A8B7F95-F345-4A77-A3B8-A3924D2D8838}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E82177" w:rsidRDefault="00E82177" w:rsidP="00E82177">
           <w:pPr>
             <w:pStyle w:val="D4598BE4F72E48E0855A3E8F52C9594D"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6E39DB01AF8B4E9D96C038C36EB41595"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FF71CB83-0839-4369-A6CF-32CB5C9F5E46}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E82177" w:rsidRDefault="00E82177" w:rsidP="00E82177">
           <w:pPr>
             <w:pStyle w:val="6E39DB01AF8B4E9D96C038C36EB41595"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2D562DB90B36449182FC11808FD11F5F"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ED6564D2-5D22-40B5-A841-1D850E4836E2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E82177" w:rsidRDefault="00E82177" w:rsidP="00E82177">
           <w:pPr>
             <w:pStyle w:val="2D562DB90B36449182FC11808FD11F5F"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2CC3E4FE9A974EAD80E3FC67BE2E7A45"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{66CB96D1-B597-4F2F-9C3B-71DAA1AD851E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E82177" w:rsidRDefault="00E82177" w:rsidP="00E82177">
           <w:pPr>
             <w:pStyle w:val="2CC3E4FE9A974EAD80E3FC67BE2E7A45"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F9045083FC324AA88AED3821602E5187"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{26026100-4011-4665-BA83-6ABA40459476}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E82177" w:rsidRDefault="00E82177" w:rsidP="00E82177">
           <w:pPr>
             <w:pStyle w:val="F9045083FC324AA88AED3821602E5187"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4631C4BCEF7244EDA259F6A8CED4C1AD"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5C74B340-E370-44B8-98BA-B1E1F3524FB0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E82177" w:rsidRDefault="00E82177" w:rsidP="00E82177">
           <w:pPr>
             <w:pStyle w:val="4631C4BCEF7244EDA259F6A8CED4C1AD"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="39ED7DAB702243FF90A8EFDCCA4D7811"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{67ECEF93-2493-48B8-A1D6-02A3F4CBF12C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E82177" w:rsidRDefault="00E82177" w:rsidP="00E82177">
           <w:pPr>
             <w:pStyle w:val="39ED7DAB702243FF90A8EFDCCA4D7811"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0BA6994486984A7A90EF698D0B2B0BA5"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BE1DE2AD-074C-4685-A931-7DBDDBBB1903}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009F6E62" w:rsidRDefault="009F6E62" w:rsidP="009F6E62">
           <w:pPr>
             <w:pStyle w:val="0BA6994486984A7A90EF698D0B2B0BA5"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1AB1BB4CC3BC485C9C75A471B97ED16D"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0F5BD0EE-BFCA-4300-A851-01176A4F7E02}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009F6E62" w:rsidRDefault="009F6E62" w:rsidP="009F6E62">
           <w:pPr>
             <w:pStyle w:val="1AB1BB4CC3BC485C9C75A471B97ED16D"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C92D1DC5A8034552A33DC98E24A77DC7"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C7383E3C-615A-47AE-BD7C-933357955F6A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009F6E62" w:rsidRDefault="009F6E62" w:rsidP="009F6E62">
           <w:pPr>
             <w:pStyle w:val="C92D1DC5A8034552A33DC98E24A77DC7"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EE7530D4DA6D456EB44E50F69EE79A6F"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8F7E94A3-8D9B-47E8-846B-2BBC969CCF22}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009F6E62" w:rsidRDefault="009F6E62" w:rsidP="009F6E62">
           <w:pPr>
             <w:pStyle w:val="EE7530D4DA6D456EB44E50F69EE79A6F"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E0B6D035A7BD4F59A03F05CC19FC093C"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A939806E-A335-48CA-B550-23CF6F4C9726}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00996EE4" w:rsidRDefault="00996EE4" w:rsidP="00996EE4">
           <w:pPr>
             <w:pStyle w:val="E0B6D035A7BD4F59A03F05CC19FC093C"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E0895ECF5B364BD1AFC70893FB86DE37"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6BCB6B3A-CFF6-4732-9E06-A51E2E1F624D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00996EE4" w:rsidRDefault="00996EE4" w:rsidP="00996EE4">
           <w:pPr>
             <w:pStyle w:val="E0895ECF5B364BD1AFC70893FB86DE37"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3E131B1CE26E4AF0955CC9CDFF182895"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FBDC8178-2079-4B87-9BAF-C07C44D0CDC3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CE7E9F" w:rsidRDefault="00CE7E9F" w:rsidP="00CE7E9F">
           <w:pPr>
             <w:pStyle w:val="3E131B1CE26E4AF0955CC9CDFF182895"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="383984FF3EF84E4D921C962109D1EDE8"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0B8A1876-548D-45E1-AE38-079D766E7841}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CE7E9F" w:rsidRDefault="00CE7E9F" w:rsidP="00CE7E9F">
           <w:pPr>
             <w:pStyle w:val="383984FF3EF84E4D921C962109D1EDE8"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EB2EF8E7C76E402AB5B0E227088D28E9"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F666C0D3-541C-4476-80B2-C91DC0B734BF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CE7E9F" w:rsidRDefault="00CE7E9F" w:rsidP="00CE7E9F">
           <w:pPr>
             <w:pStyle w:val="EB2EF8E7C76E402AB5B0E227088D28E9"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7BDF3EE5B377448591DB8C302318F11E"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{00D2BEBF-AAA0-48F6-8A38-C7E2B178A3E5}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CE7E9F" w:rsidRDefault="00CE7E9F" w:rsidP="00CE7E9F">
           <w:pPr>
             <w:pStyle w:val="7BDF3EE5B377448591DB8C302318F11E"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3923910CDE134C1F87F2097EF794460F"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ED06E0AD-C16C-4A76-B13B-00A0011EEFB5}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CE7E9F" w:rsidRDefault="00CE7E9F" w:rsidP="00CE7E9F">
           <w:pPr>
             <w:pStyle w:val="3923910CDE134C1F87F2097EF794460F"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FF902BC03DCE44E9B034A712AB22E657"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{926C3CCD-5C43-46BA-9496-0579F5B0ADF5}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CE7E9F" w:rsidRDefault="00CE7E9F" w:rsidP="00CE7E9F">
           <w:pPr>
             <w:pStyle w:val="FF902BC03DCE44E9B034A712AB22E657"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F5758162FC2F4856A83D313E70153A10"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{324E28C3-FE77-47BB-BA6C-1CAA12A310D9}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CE7E9F" w:rsidRDefault="00CE7E9F" w:rsidP="00CE7E9F">
           <w:pPr>
             <w:pStyle w:val="F5758162FC2F4856A83D313E70153A10"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="73E8931FF7C944DC936120F672858307"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8CD072F6-87E4-48A3-B3FD-6AEDF6AE7989}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CE7E9F" w:rsidRDefault="00CE7E9F" w:rsidP="00CE7E9F">
           <w:pPr>
             <w:pStyle w:val="73E8931FF7C944DC936120F672858307"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1025B8CC82F149CB9641E6EDE1B4E4F5"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6867C36F-151A-4172-96DB-E6E704C23579}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CE7E9F" w:rsidRDefault="00CE7E9F" w:rsidP="00CE7E9F">
           <w:pPr>
             <w:pStyle w:val="1025B8CC82F149CB9641E6EDE1B4E4F5"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="473BFD5A02274FA386834856680200C1"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B15C9C02-954D-43B5-8B20-F84DB976F0D7}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CE7E9F" w:rsidRDefault="00CE7E9F" w:rsidP="00CE7E9F">
           <w:pPr>
             <w:pStyle w:val="473BFD5A02274FA386834856680200C1"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A1EAFE4103124E26BF3CD81900D1F135"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8AF35CAE-D757-464E-9B96-CA2FF5697293}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CE7E9F" w:rsidRDefault="00CE7E9F" w:rsidP="00CE7E9F">
           <w:pPr>
             <w:pStyle w:val="A1EAFE4103124E26BF3CD81900D1F135"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="61EDACB4C7674F5B9E56E85B39C70541"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{07CB8C47-E390-4052-AAD4-D2703D033D83}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CE7E9F" w:rsidRDefault="00CE7E9F" w:rsidP="00CE7E9F">
           <w:pPr>
             <w:pStyle w:val="61EDACB4C7674F5B9E56E85B39C70541"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="068C91ACFD0D44ACB477BA0B21B48123"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A94C73F8-41B6-4234-BCB7-61D8A2C201A6}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CE7E9F" w:rsidRDefault="00CE7E9F" w:rsidP="00CE7E9F">
           <w:pPr>
             <w:pStyle w:val="068C91ACFD0D44ACB477BA0B21B48123"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0686223AC9B949AAB6BA7255CD85F991"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9ABDDABC-BF10-40CC-A5A2-5F3866E2A683}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CE7E9F" w:rsidRDefault="00CE7E9F" w:rsidP="00CE7E9F">
           <w:pPr>
             <w:pStyle w:val="0686223AC9B949AAB6BA7255CD85F991"/>
           </w:pPr>
           <w:r w:rsidRPr="00456CA3">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4194569298674FB8985E2C072F1578B6"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6012F28C-5668-48E6-9D98-14D67D84D77D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00536798" w:rsidRDefault="00536798" w:rsidP="00536798">
           <w:pPr>
             <w:pStyle w:val="4194569298674FB8985E2C072F1578B6"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="174C54B596A9431DBFFECDB0716A10EA"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8B832C11-2579-45D3-9661-2B9FC9BCD559}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00536798" w:rsidRDefault="00536798" w:rsidP="00536798">
           <w:pPr>
             <w:pStyle w:val="174C54B596A9431DBFFECDB0716A10EA"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D11CD435BC904D00AB739A619D720297"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{89F54B96-0F6B-4706-B0E4-748CE98AB6F9}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00536798" w:rsidRDefault="00536798" w:rsidP="00536798">
           <w:pPr>
             <w:pStyle w:val="D11CD435BC904D00AB739A619D720297"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3D526621D9034E16850C06A5421D7EEC"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AE4D1B4D-76FA-42D4-8354-BF23F9AF331E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00536798" w:rsidRDefault="00536798" w:rsidP="00536798">
           <w:pPr>
             <w:pStyle w:val="3D526621D9034E16850C06A5421D7EEC"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BFAB1231F4994B939D66FC2BCC650E7F"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{16F0F239-9DA9-4C2A-A4A9-184E2E4A4DD9}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00536798" w:rsidRDefault="00536798" w:rsidP="00536798">
           <w:pPr>
             <w:pStyle w:val="BFAB1231F4994B939D66FC2BCC650E7F"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="925BA4D920324E94828FBF37C57D882E"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{744E706A-1DA7-479F-839B-ED14EC3EAAE3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00536798" w:rsidRDefault="00536798" w:rsidP="00536798">
           <w:pPr>
             <w:pStyle w:val="925BA4D920324E94828FBF37C57D882E"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0DE17F37A51C4C14877D8299CAFBCE30"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{143D8B5B-0B84-4CAA-9E3B-610308C3CC7E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00536798" w:rsidRDefault="00536798" w:rsidP="00536798">
           <w:pPr>
             <w:pStyle w:val="0DE17F37A51C4C14877D8299CAFBCE30"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FDAE7F7627DB48F3B72C4582F6CA2EB7"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2596FA2D-F6F7-4D0F-995B-EF11FE6BC6F6}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00536798" w:rsidRDefault="00536798" w:rsidP="00536798">
           <w:pPr>
             <w:pStyle w:val="FDAE7F7627DB48F3B72C4582F6CA2EB7"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7BE8367BB59D46D2AA4EB449895A03A4"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E9E6E89F-3A4D-413B-9265-087ED018ABCC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00536798" w:rsidRDefault="00536798" w:rsidP="00536798">
           <w:pPr>
             <w:pStyle w:val="7BE8367BB59D46D2AA4EB449895A03A4"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E84070DA8A9D4277A46174F02AF77A2B"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3D6681DF-EEF3-4BF8-BCA6-C114B67D9AC9}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00536798" w:rsidRDefault="00536798" w:rsidP="00536798">
           <w:pPr>
             <w:pStyle w:val="E84070DA8A9D4277A46174F02AF77A2B"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0A61556BEFD34ED48EBFC8C8A69001D8"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{601EFB88-703D-4EAD-8471-2DA0AFFE417D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00536798" w:rsidRDefault="00536798" w:rsidP="00536798">
           <w:pPr>
             <w:pStyle w:val="0A61556BEFD34ED48EBFC8C8A69001D8"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9F3EB65B01A54A51A4933F893CAC3520"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B6E2EB8D-45C0-4B67-B5B3-0F88E7A3F467}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00536798" w:rsidRDefault="00536798" w:rsidP="00536798">
           <w:pPr>
             <w:pStyle w:val="9F3EB65B01A54A51A4933F893CAC3520"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BB41256DE59B4B52A51AD2036CCD3F30"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{744281F8-933D-4359-99C0-F35F3B9A6FB5}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00536798" w:rsidRDefault="00536798" w:rsidP="00536798">
           <w:pPr>
             <w:pStyle w:val="BB41256DE59B4B52A51AD2036CCD3F30"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BE7537B93E1440C39C0640D072674143"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D7C7D37F-0F9D-4A64-9662-A67CDDFC3041}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00536798" w:rsidRDefault="00536798" w:rsidP="00536798">
           <w:pPr>
             <w:pStyle w:val="BE7537B93E1440C39C0640D072674143"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
@@ -27148,87 +27222,89 @@
     <w:rsid w:val="000C382D"/>
     <w:rsid w:val="0010680C"/>
     <w:rsid w:val="00112727"/>
     <w:rsid w:val="001139EA"/>
     <w:rsid w:val="0011528E"/>
     <w:rsid w:val="001724DB"/>
     <w:rsid w:val="00181A37"/>
     <w:rsid w:val="001A695F"/>
     <w:rsid w:val="001E2F70"/>
     <w:rsid w:val="001F41C6"/>
     <w:rsid w:val="00212122"/>
     <w:rsid w:val="00214D5D"/>
     <w:rsid w:val="00227848"/>
     <w:rsid w:val="00227E1E"/>
     <w:rsid w:val="00240293"/>
     <w:rsid w:val="002424E9"/>
     <w:rsid w:val="0024292C"/>
     <w:rsid w:val="002631D6"/>
     <w:rsid w:val="00264BA8"/>
     <w:rsid w:val="00273A28"/>
     <w:rsid w:val="002A7D6F"/>
     <w:rsid w:val="002C4352"/>
     <w:rsid w:val="002D395C"/>
     <w:rsid w:val="00333970"/>
     <w:rsid w:val="003459E3"/>
+    <w:rsid w:val="0035380E"/>
     <w:rsid w:val="003769FA"/>
     <w:rsid w:val="003809C7"/>
     <w:rsid w:val="0038529E"/>
     <w:rsid w:val="00390F9E"/>
     <w:rsid w:val="003C3776"/>
     <w:rsid w:val="003D5855"/>
     <w:rsid w:val="00421AB6"/>
     <w:rsid w:val="004471B3"/>
     <w:rsid w:val="00462B09"/>
     <w:rsid w:val="004E4426"/>
     <w:rsid w:val="004E590E"/>
     <w:rsid w:val="004F567D"/>
     <w:rsid w:val="00536798"/>
     <w:rsid w:val="00576F08"/>
     <w:rsid w:val="00586100"/>
     <w:rsid w:val="005B3514"/>
     <w:rsid w:val="005B697E"/>
     <w:rsid w:val="005C30F0"/>
     <w:rsid w:val="005C42AE"/>
     <w:rsid w:val="005C7FFB"/>
     <w:rsid w:val="005D5F5A"/>
     <w:rsid w:val="005D7C63"/>
     <w:rsid w:val="005D7FDC"/>
     <w:rsid w:val="006115BD"/>
     <w:rsid w:val="006150AD"/>
     <w:rsid w:val="006179E8"/>
     <w:rsid w:val="00626426"/>
     <w:rsid w:val="00645F42"/>
     <w:rsid w:val="00682B71"/>
     <w:rsid w:val="00682EAD"/>
     <w:rsid w:val="006870F7"/>
     <w:rsid w:val="006A524D"/>
     <w:rsid w:val="006A5894"/>
     <w:rsid w:val="006B78E2"/>
     <w:rsid w:val="006D65B1"/>
     <w:rsid w:val="006E64DB"/>
     <w:rsid w:val="0071442F"/>
+    <w:rsid w:val="007747FC"/>
     <w:rsid w:val="007A39D7"/>
     <w:rsid w:val="007A6E86"/>
     <w:rsid w:val="007B091F"/>
     <w:rsid w:val="007B22CE"/>
     <w:rsid w:val="007B245F"/>
     <w:rsid w:val="007E4368"/>
     <w:rsid w:val="008B54E4"/>
     <w:rsid w:val="008B7BD0"/>
     <w:rsid w:val="008C4EFD"/>
     <w:rsid w:val="008E5852"/>
     <w:rsid w:val="008F3DC9"/>
     <w:rsid w:val="00902ED9"/>
     <w:rsid w:val="00944F35"/>
     <w:rsid w:val="0097373F"/>
     <w:rsid w:val="00985BA2"/>
     <w:rsid w:val="00996EE4"/>
     <w:rsid w:val="009A77AC"/>
     <w:rsid w:val="009B5FBC"/>
     <w:rsid w:val="009B68BC"/>
     <w:rsid w:val="009C5F00"/>
     <w:rsid w:val="009E0BA7"/>
     <w:rsid w:val="009E3FFE"/>
     <w:rsid w:val="009F6E62"/>
     <w:rsid w:val="00A31422"/>
     <w:rsid w:val="00A35939"/>
@@ -27692,84 +27768,84 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Platzhaltertext">
+  <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00536798"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="27E992361DC94DFEBF150FD4E6ABC922">
     <w:name w:val="27E992361DC94DFEBF150FD4E6ABC922"/>
     <w:rsid w:val="0024292C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0CF5BFF74E6E47C7A3542D400D1AB42C">
     <w:name w:val="0CF5BFF74E6E47C7A3542D400D1AB42C"/>
     <w:rsid w:val="00FC572D"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6325BFFECB7949F2A3F946B423CEE540">
@@ -29833,267 +29909,65 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...144 lines deleted...]
-</ct:contentTypeSchema>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...53 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <f:fields xmlns:f="http://schemas.fabasoft.com/folio/2007/fields">
   <f:record ref="">
     <f:field ref="objname" par="" edit="true" text="Schlussbericht"/>
     <f:field ref="objsubject" par="" edit="true" text=""/>
     <f:field ref="objcreatedby" par="" text="Schmitz, Rolf (BFE - smr)"/>
     <f:field ref="objcreatedat" par="" text="27.04.2016 17:17:06"/>
     <f:field ref="objchangedby" par="" text="Schmitz, Rolf (BFE - smr)"/>
     <f:field ref="objmodifiedat" par="" text="27.04.2016 17:17:10"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" par="" text=""/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" par="" edit="true" text=""/>
     <f:field ref="FSCFOLIO_1_1001_FieldCurrentUser" par="" text="Eveline Meier-Guillod"/>
     <f:field ref="CCAPRECONFIG_15_1001_Objektname" par="" edit="true" text="Schlussbericht"/>
     <f:field ref="CHPRECONFIG_1_1001_Objektname" par="" edit="true" text="Schlussbericht"/>
   </f:record>
   <f:record inx="1" ref="">
     <f:field ref="CCAPRECONFIG_15_1001_Anrede" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Anrede_Briefkopf" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht_Anrede" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachgestellter_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Strasse" par="" text=""/>
@@ -30232,155 +30106,353 @@
     <f:field ref="BAVCFG_15_1700_Strasse_AP" text="Strasse_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Telefon" text="Telefon"/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" text="Titel"/>
     <f:field ref="CHPRECONFIG_1_1001_Titel" text="Titel"/>
     <f:field ref="BAVCFG_15_1700_Titel_AP" text="Titel_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Tuer" text="Tuer"/>
     <f:field ref="CCAPRECONFIG_15_1001_Versandart" text="Versandart"/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" text="Vorname"/>
     <f:field ref="CHPRECONFIG_1_1001_Vorname" text="Vorname"/>
     <f:field ref="BAVCFG_15_1700_Vorname_AP" text="Vorname_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" text="zH"/>
     <f:field ref="CCAPRECONFIG_15_1001_Ziel" text="Ziel"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1" text="Zusatzzeile1"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1_AP" text="Zusatzzeile1_AP"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2" text="Zusatzzeile2"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2_AP" text="Zusatzzeile2_AP"/>
     <f:field ref="BAVCFG_15_1700_ZustellungAm" text="ZustellungAm"/>
   </f:display>
   <f:display par="" text="Serienbrief">
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" text="Betreff"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" text="Dokument Nummer"/>
   </f:display>
 </f:fields>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\HarvardAnglia2008OfficeOnline.xsl" StyleName="Harvard - Anglia" Version="2008">
+  <b:Source>
+    <b:Tag>Nag16</b:Tag>
+    <b:SourceType>Report</b:SourceType>
+    <b:Guid>{344AF52A-0FA2-4B44-A170-6FF7A9F128AF}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>Nagra</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>Entsorgungsprogramm 2016 (NAB 16-01)</b:Title>
+    <b:Year>2016</b:Year>
+    <b:Publisher>Nagra</b:Publisher>
+    <b:City>Wettingen</b:City>
+    <b:RefOrder>2</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>Bun17</b:Tag>
+    <b:SourceType>Report</b:SourceType>
+    <b:Guid>{C348D6CA-5247-4E95-ADCF-F2B7E18F5388}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>Bundesamt für Energie</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>Umgang mit den Stellungnahmen der Regionalkonferenzen zu Etappe 2</b:Title>
+    <b:Year>2017</b:Year>
+    <b:Publisher>Bundesamt für Energie</b:Publisher>
+    <b:City>Bern</b:City>
+    <b:LCID>de-CH</b:LCID>
+    <b:RefOrder>3</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>BFE01</b:Tag>
+    <b:SourceType>Report</b:SourceType>
+    <b:Guid>{26800209-E996-4CD2-B425-B2D903F7360F}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>Bundesamt für Energie</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>Ergebnisbericht zu Etappe 2: Festlegung und Objektblätter; Entwurf vom 22. November 2017</b:Title>
+    <b:Year>2017</b:Year>
+    <b:City>Bern</b:City>
+    <b:ShortTitle>Ergebnisbericht zu Etappe 2</b:ShortTitle>
+    <b:URL>www.radioaktiveabfaelle.ch</b:URL>
+    <b:LCID>de-CH</b:LCID>
+    <b:Pages>43</b:Pages>
+    <b:RefOrder>1</b:RefOrder>
+  </b:Source>
+</b:Sources>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100E1A244DEEC2E49498A753A14F1258AE1" ma:contentTypeVersion="2" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="16abad36b94810472a78dc24d00e26bc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="312fd326-7b44-42ac-b7d0-d5b68cc79c5e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f37ddc459ae9725452acb466e9955413" ns2:_="">
+    <xsd:import namespace="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="312fd326-7b44-42ac-b7d0-d5b68cc79c5e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C973213F-3FCC-4E49-8A80-E1CA65502BA3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48FF75EE-ACB6-4444-8F89-765FE6E6D76A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA43B19C-DDFB-4C78-8495-EFA8421552D6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D6EE4DC-FBDF-4491-83C9-D641B3FA3D4F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Vorlage-BFE-Bericht-neutral-D</Template>
+  <Template>Vorlage-BFE-Bericht-neutral-D.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>3513</Words>
-  <Characters>22134</Characters>
+  <Words>3533</Words>
+  <Characters>22260</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>184</Lines>
+  <Lines>185</Lines>
   <Paragraphs>51</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Titel</vt:lpstr>
+        <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Titre</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25596</CharactersWithSpaces>
+  <CharactersWithSpaces>25742</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <cp:keywords/>
   <dc:description/>
+  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="FSC#UVEKCFG@15.1700:Function">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="FSC#UVEKCFG@15.1700:FileRespOrg">
     <vt:lpwstr>Energieforschung</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="FSC#UVEKCFG@15.1700:DefaultGroupFileResponsible">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="FSC#UVEKCFG@15.1700:FileRespFunction">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="FSC#UVEKCFG@15.1700:AssignedClassification">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="FSC#UVEKCFG@15.1700:AssignedClassificationCode">
     <vt:lpwstr>COO.1.1001.1.137854</vt:lpwstr>