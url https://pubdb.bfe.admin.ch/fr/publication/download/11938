--- v0 (2026-04-04)
+++ v1 (2026-10-21)
@@ -473,104 +473,105 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="627B5107" w14:textId="77777777" w:rsidR="00C65D64" w:rsidRPr="005B0A95" w:rsidRDefault="00C65D64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FE06704" w14:textId="46E52F7B" w:rsidR="00C65D64" w:rsidRPr="00E45990" w:rsidRDefault="003B16A7">
+    <w:p w14:paraId="2FE06704" w14:textId="4054D5F3" w:rsidR="00C65D64" w:rsidRPr="00B80AD7" w:rsidRDefault="003B16A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E45990">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Informations</w:t>
       </w:r>
       <w:r w:rsidR="00DD31A3" w:rsidRPr="00E45990">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F0362B" w:rsidRPr="00E45990">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00F0362B" w:rsidRPr="00E45990">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00E45990">
+        <w:r w:rsidR="00B44EB7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:szCs w:val="20"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
-          <w:t>Office fédéral de l'énergie - encouragement concernant la force hydraulique</w:t>
+          <w:t>Office fédéral de l'énergie - contributions pour les études de projet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4EDCD1DA" w14:textId="69126AC9" w:rsidR="00C65D64" w:rsidRDefault="00C65D64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02978248" w14:textId="77777777" w:rsidR="00551CA0" w:rsidRPr="005B0A95" w:rsidRDefault="00551CA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
@@ -2160,51 +2161,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="261CA180" w14:textId="77777777" w:rsidR="00737B78" w:rsidRPr="005B0A95" w:rsidRDefault="00737B78" w:rsidP="00737B78">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9331" w:type="dxa"/>
         <w:tblInd w:w="20" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1819"/>
         <w:gridCol w:w="2504"/>
         <w:gridCol w:w="2504"/>
         <w:gridCol w:w="2504"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00737B78" w:rsidRPr="003B44DF" w14:paraId="63C8BD59" w14:textId="77777777" w:rsidTr="00E8627A">
+      <w:tr w:rsidR="00737B78" w:rsidRPr="00B44EB7" w14:paraId="63C8BD59" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9331" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="336C7B73" w14:textId="1E7E9FA4" w:rsidR="00737B78" w:rsidRPr="005B0A95" w:rsidRDefault="0064376C" w:rsidP="00E8627A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Emplacement des</w:t>
             </w:r>
@@ -4538,388 +4539,388 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Dépôt de</w:t>
             </w:r>
             <w:r w:rsidR="003B44DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> la demande de concession</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AF14DBF" w14:textId="3B6DF7DE" w:rsidR="003B44DF" w:rsidRPr="003B44DF" w:rsidRDefault="003B44DF" w:rsidP="003B44DF">
+          <w:p w14:paraId="4AF14DBF" w14:textId="3B6DF7DE" w:rsidR="003B44DF" w:rsidRPr="003B44DF" w:rsidRDefault="00000000" w:rsidP="003B44DF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="606622301"/>
                 <w:placeholder>
                   <w:docPart w:val="FDBACAA184A7475CA58F7AFAA0B6AE10"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
                 <w:proofErr w:type="spellStart"/>
-                <w:r>
+                <w:r w:rsidR="003B44DF">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t>Insérez</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
-                <w:r>
+                <w:r w:rsidR="003B44DF">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> la date</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B44DF" w:rsidRPr="00163971" w14:paraId="6C45EECE" w14:textId="77777777" w:rsidTr="00B97522">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6827" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69EC8224" w14:textId="3A0BC1A0" w:rsidR="003B44DF" w:rsidRPr="00613889" w:rsidRDefault="003B44DF" w:rsidP="003B44DF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00613889">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Octroi prévu de la concession</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3149837C" w14:textId="2C80CA57" w:rsidR="003B44DF" w:rsidRDefault="003B44DF" w:rsidP="003B44DF">
+          <w:p w14:paraId="3149837C" w14:textId="2C80CA57" w:rsidR="003B44DF" w:rsidRDefault="00000000" w:rsidP="003B44DF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1061010784"/>
                 <w:placeholder>
                   <w:docPart w:val="CE62DA1B547F433AA0CF1336904991AE"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
                 <w:proofErr w:type="spellStart"/>
-                <w:r>
+                <w:r w:rsidR="003B44DF">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t>Insérez</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
-                <w:r>
+                <w:r w:rsidR="003B44DF">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> la date</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C75AA" w:rsidRPr="009C75AA" w14:paraId="52A5C456" w14:textId="77777777" w:rsidTr="00B97522">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6827" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C396A14" w14:textId="607E3DD7" w:rsidR="009C75AA" w:rsidRPr="00613889" w:rsidRDefault="009C75AA" w:rsidP="009C75AA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Dépôt de la demande de permis de construire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41A784FD" w14:textId="5CCABAB0" w:rsidR="009C75AA" w:rsidRPr="009C75AA" w:rsidRDefault="009C75AA" w:rsidP="009C75AA">
+          <w:p w14:paraId="41A784FD" w14:textId="5CCABAB0" w:rsidR="009C75AA" w:rsidRPr="009C75AA" w:rsidRDefault="00000000" w:rsidP="009C75AA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="397015509"/>
                 <w:placeholder>
                   <w:docPart w:val="176A25DA4DAE4C8F9BCD0024F12E423B"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
                 <w:proofErr w:type="spellStart"/>
-                <w:r>
+                <w:r w:rsidR="009C75AA">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t>Insérez</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
-                <w:r>
+                <w:r w:rsidR="009C75AA">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> la date</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C75AA" w:rsidRPr="00163971" w14:paraId="1A3F6778" w14:textId="77777777" w:rsidTr="00B97522">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6827" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="574B0DE4" w14:textId="3714EC16" w:rsidR="009C75AA" w:rsidRPr="00613889" w:rsidRDefault="009C75AA" w:rsidP="009C75AA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00613889">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Octroi prévu du permis de construire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7560B652" w14:textId="1191F9FE" w:rsidR="009C75AA" w:rsidRDefault="009C75AA" w:rsidP="009C75AA">
+          <w:p w14:paraId="7560B652" w14:textId="1191F9FE" w:rsidR="009C75AA" w:rsidRDefault="00000000" w:rsidP="009C75AA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1418898827"/>
                 <w:placeholder>
                   <w:docPart w:val="02613F3BC8EB48CBAB62D0FBD0A82CD6"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
                 <w:proofErr w:type="spellStart"/>
-                <w:r>
+                <w:r w:rsidR="009C75AA">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t>Insérez</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
-                <w:r>
+                <w:r w:rsidR="009C75AA">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> la date</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C75AA" w:rsidRPr="00163971" w14:paraId="7C639CD9" w14:textId="77777777" w:rsidTr="00B97522">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6827" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AA062B9" w14:textId="7CF10C7F" w:rsidR="009C75AA" w:rsidRPr="00613889" w:rsidRDefault="009C75AA" w:rsidP="009C75AA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00613889">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Fin prévue de la phase d'étude de projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65F829AC" w14:textId="6C90FD58" w:rsidR="009C75AA" w:rsidRDefault="009C75AA" w:rsidP="009C75AA">
+          <w:p w14:paraId="65F829AC" w14:textId="6C90FD58" w:rsidR="009C75AA" w:rsidRDefault="00000000" w:rsidP="009C75AA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1953199453"/>
                 <w:placeholder>
                   <w:docPart w:val="9828FF4FFF69484EB756DEFC88D1B282"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
                 <w:proofErr w:type="spellStart"/>
-                <w:r>
+                <w:r w:rsidR="009C75AA">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t>Insérez</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
-                <w:r>
+                <w:r w:rsidR="009C75AA">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> la date</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C75AA" w:rsidRPr="00163971" w14:paraId="069B2AE0" w14:textId="77777777" w:rsidTr="00B97522">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6827" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68342A86" w14:textId="4D73900E" w:rsidR="009C75AA" w:rsidRPr="00E44663" w:rsidRDefault="009C75AA" w:rsidP="009C75AA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
@@ -4938,235 +4939,235 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>é</w:t>
             </w:r>
             <w:r w:rsidRPr="00E44663">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>but prévu des travaux de construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34504606" w14:textId="1C12039D" w:rsidR="009C75AA" w:rsidRPr="00163971" w:rsidRDefault="009C75AA" w:rsidP="009C75AA">
+          <w:p w14:paraId="34504606" w14:textId="1C12039D" w:rsidR="009C75AA" w:rsidRPr="00163971" w:rsidRDefault="00000000" w:rsidP="009C75AA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="657733438"/>
                 <w:placeholder>
                   <w:docPart w:val="D62258EA65FA41259DEC16F269397BAC"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
                 <w:proofErr w:type="spellStart"/>
-                <w:r>
+                <w:r w:rsidR="009C75AA">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t>Insérez</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
-                <w:r>
+                <w:r w:rsidR="009C75AA">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> la date</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C75AA" w:rsidRPr="00163971" w14:paraId="52C2E12E" w14:textId="77777777" w:rsidTr="00B97522">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09C88CEC" w14:textId="52A13150" w:rsidR="009C75AA" w:rsidRPr="00E44663" w:rsidRDefault="009C75AA" w:rsidP="009C75AA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Mise en service prévue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD30064" w14:textId="04435FED" w:rsidR="009C75AA" w:rsidRPr="00163971" w:rsidRDefault="009C75AA" w:rsidP="009C75AA">
+          <w:p w14:paraId="6DD30064" w14:textId="04435FED" w:rsidR="009C75AA" w:rsidRPr="00163971" w:rsidRDefault="00000000" w:rsidP="009C75AA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 </w:rPr>
                 <w:id w:val="-2046818731"/>
                 <w:placeholder>
                   <w:docPart w:val="B4A26C968A8F4798BD2CD03B963DF033"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
                 <w:proofErr w:type="spellStart"/>
-                <w:r w:rsidRPr="00BF4BDF">
+                <w:r w:rsidR="009C75AA" w:rsidRPr="00BF4BDF">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t>Insérez</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
-                <w:r w:rsidRPr="00BF4BDF">
+                <w:r w:rsidR="009C75AA" w:rsidRPr="00BF4BDF">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> la date</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C75AA" w:rsidRPr="00163971" w14:paraId="761CE406" w14:textId="77777777" w:rsidTr="00B97522">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6827" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19458E6F" w14:textId="1250EC47" w:rsidR="009C75AA" w:rsidRPr="00163971" w:rsidRDefault="009C75AA" w:rsidP="009C75AA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Fin de la concession</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C76014F" w14:textId="655DEB59" w:rsidR="009C75AA" w:rsidRDefault="009C75AA" w:rsidP="009C75AA">
+          <w:p w14:paraId="1C76014F" w14:textId="655DEB59" w:rsidR="009C75AA" w:rsidRDefault="00000000" w:rsidP="009C75AA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 </w:rPr>
                 <w:id w:val="-1283803441"/>
                 <w:placeholder>
                   <w:docPart w:val="256FF23AEFBE4DA1831F859CA92530DA"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
                 <w:proofErr w:type="spellStart"/>
-                <w:r w:rsidRPr="0011265A">
+                <w:r w:rsidR="009C75AA" w:rsidRPr="0011265A">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t>Insérez</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
-                <w:r w:rsidRPr="0011265A">
+                <w:r w:rsidR="009C75AA" w:rsidRPr="0011265A">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> la date</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1F633715" w14:textId="77777777" w:rsidR="00DE2643" w:rsidRPr="005B0A95" w:rsidRDefault="00DE2643" w:rsidP="00DE2643">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="045A5F0F" w14:textId="274AD25C" w:rsidR="00235C2C" w:rsidRDefault="00551CA0" w:rsidP="00235C2C">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5190,51 +5191,51 @@
       <w:r w:rsidR="0064376C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00C74A90" w:rsidRPr="00C74A90">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>hors TVA</w:t>
       </w:r>
       <w:r w:rsidR="0064376C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F4F783" w14:textId="1442A883" w:rsidR="0020488B" w:rsidRPr="0020488B" w:rsidRDefault="0020488B" w:rsidP="00551CA0">
+    <w:p w14:paraId="33F4F783" w14:textId="3815E7C2" w:rsidR="0020488B" w:rsidRPr="0020488B" w:rsidRDefault="0020488B" w:rsidP="00551CA0">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>L’estimation des coûts</w:t>
       </w:r>
       <w:r w:rsidRPr="0020488B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> doit être soumise dans un document Excel séparé, mis à disposition par l`OFEN (</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
@@ -7240,51 +7241,51 @@
                     <w:rStyle w:val="Standard-Text"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Insérez </w:t>
                 </w:r>
                 <w:r w:rsidR="000D05CA">
                   <w:rPr>
                     <w:rStyle w:val="Standard-Text"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>le montant</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000D05CA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t> MW</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D05CA" w:rsidRPr="003B44DF" w14:paraId="2FDFBFC9" w14:textId="77777777" w:rsidTr="000D05CA">
+      <w:tr w:rsidR="000D05CA" w:rsidRPr="00B44EB7" w14:paraId="2FDFBFC9" w14:textId="77777777" w:rsidTr="000D05CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="179E9444" w14:textId="543DD570" w:rsidR="000D05CA" w:rsidRDefault="000D05CA" w:rsidP="000D05CA">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Débit équipé de l'eau</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39AAC04E" w14:textId="28408A39" w:rsidR="000D05CA" w:rsidRPr="000D05CA" w:rsidRDefault="00000000" w:rsidP="000D05CA">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
@@ -7710,51 +7711,51 @@
                     <w:rStyle w:val="Standard-Text"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Insérez </w:t>
                 </w:r>
                 <w:r w:rsidR="000D05CA">
                   <w:rPr>
                     <w:rStyle w:val="Standard-Text"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>le montant</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000D05CA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t> m</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D05CA" w:rsidRPr="003B44DF" w14:paraId="5319B373" w14:textId="77777777" w:rsidTr="000D05CA">
+      <w:tr w:rsidR="000D05CA" w:rsidRPr="00B44EB7" w14:paraId="5319B373" w14:textId="77777777" w:rsidTr="000D05CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67CA7428" w14:textId="6C8396E0" w:rsidR="000D05CA" w:rsidRDefault="00296EBF" w:rsidP="000D05CA">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Quantité d’eau utilisé</w:t>
             </w:r>
             <w:r w:rsidR="002D1422">
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="000D05CA">
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CD71C97" w14:textId="5CBAB189" w:rsidR="000D05CA" w:rsidRPr="000D05CA" w:rsidRDefault="00000000" w:rsidP="000D05CA">
@@ -8196,51 +8197,51 @@
                     <w:rStyle w:val="Standard-Text"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Insérez </w:t>
                 </w:r>
                 <w:r w:rsidR="000D05CA">
                   <w:rPr>
                     <w:rStyle w:val="Standard-Text"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>le montant</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000D05CA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t> MWh</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D05CA" w:rsidRPr="003B44DF" w14:paraId="04D42774" w14:textId="77777777" w:rsidTr="000D05CA">
+      <w:tr w:rsidR="000D05CA" w:rsidRPr="00B44EB7" w14:paraId="04D42774" w14:textId="77777777" w:rsidTr="000D05CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49A7A814" w14:textId="37AFBD4B" w:rsidR="000D05CA" w:rsidRDefault="000D05CA" w:rsidP="000D05CA">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Production nette</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FE7E2E7" w14:textId="41DEF6D4" w:rsidR="000D05CA" w:rsidRPr="000D05CA" w:rsidRDefault="00000000" w:rsidP="000D05CA">
@@ -8768,161 +8769,161 @@
         </w:rPr>
         <w:t>e-mail</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F23F13">
         <w:rPr>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> du requérant / de le requérante indiquée au point 1 du présent formulaire)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CAB0D1A" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="003B44DF" w:rsidP="003B44DF">
+    <w:p w14:paraId="3CAB0D1A" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00000000" w:rsidP="003B44DF">
       <w:pPr>
         <w:spacing w:after="240" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-16781753"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="003B44DF">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="002347CF">
+      <w:r w:rsidR="003B44DF" w:rsidRPr="002347CF">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Oui, j’accepte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554F252E" w14:textId="178FC560" w:rsidR="003B44DF" w:rsidRPr="002347CF" w:rsidRDefault="003B44DF" w:rsidP="003B44DF">
+    <w:p w14:paraId="554F252E" w14:textId="178FC560" w:rsidR="003B44DF" w:rsidRPr="002347CF" w:rsidRDefault="00000000" w:rsidP="003B44DF">
       <w:pPr>
         <w:spacing w:after="240" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="207073438"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00C62CB1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="002347CF">
+      <w:r w:rsidR="003B44DF" w:rsidRPr="002347CF">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>Non</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003B44DF">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>, je n’accepte pas</w:t>
       </w:r>
-      <w:r w:rsidRPr="002347CF">
+      <w:r w:rsidR="003B44DF" w:rsidRPr="002347CF">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003B44DF">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="002347CF">
+      <w:r w:rsidR="003B44DF" w:rsidRPr="002347CF">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>otification sous forme papier)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575E05E8" w14:textId="77777777" w:rsidR="003B44DF" w:rsidRDefault="003B44DF" w:rsidP="004C1C03">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F536511" w14:textId="62E3C734" w:rsidR="00737B78" w:rsidRPr="005B0A95" w:rsidRDefault="00B93D39" w:rsidP="004C1C03">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
@@ -9809,88 +9810,88 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9423" w:type="dxa"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9423"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00737B78" w:rsidRPr="003B44DF" w14:paraId="30137EF1" w14:textId="77777777" w:rsidTr="00E8627A">
+      <w:tr w:rsidR="00737B78" w:rsidRPr="00B44EB7" w14:paraId="30137EF1" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51F145E7" w14:textId="7FA99582" w:rsidR="00737B78" w:rsidRPr="005B0A95" w:rsidRDefault="00B93D39" w:rsidP="00E8627A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Annexes obligatoires </w:t>
             </w:r>
             <w:r w:rsidRPr="005B0A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>(veuillez joindre les documents suivants à la présente demande)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00737B78" w:rsidRPr="003B44DF" w14:paraId="65D7F784" w14:textId="77777777" w:rsidTr="00E8627A">
+      <w:tr w:rsidR="00737B78" w:rsidRPr="00B44EB7" w14:paraId="65D7F784" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76F9BD16" w14:textId="6165F289" w:rsidR="00737B78" w:rsidRPr="00ED34B1" w:rsidRDefault="00000000" w:rsidP="00B74BCF">
             <w:pPr>
               <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="423" w:right="113" w:hanging="423"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-861974041"/>
@@ -10014,59 +10015,59 @@
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="000D05CA" w:rsidRPr="00ED34B1">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00ED34B1" w:rsidRPr="00ED34B1">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>OEneR</w:t>
             </w:r>
             <w:r w:rsidR="000D05CA" w:rsidRPr="00ED34B1">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D923CE" w:rsidRPr="003B44DF" w14:paraId="32EDA4C5" w14:textId="77777777" w:rsidTr="00E8627A">
+      <w:tr w:rsidR="00D923CE" w:rsidRPr="00B44EB7" w14:paraId="32EDA4C5" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DAFF8EF" w14:textId="1A4B76A2" w:rsidR="00D923CE" w:rsidRPr="00CE0DCC" w:rsidRDefault="00000000" w:rsidP="00B74BCF">
+          <w:p w14:paraId="0DAFF8EF" w14:textId="3B68D2F8" w:rsidR="00D923CE" w:rsidRPr="00CE0DCC" w:rsidRDefault="00000000" w:rsidP="00B74BCF">
             <w:pPr>
               <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="423" w:right="113" w:hanging="423"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-422493146"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00D923CE" w:rsidRPr="00CE0DCC">
@@ -10165,51 +10166,51 @@
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CE0DCC">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>y compris</w:t>
             </w:r>
             <w:r w:rsidR="00CE0DCC" w:rsidRPr="00CE0DCC">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> les offres pour les études de projet </w:t>
             </w:r>
             <w:r w:rsidR="00CE0DCC">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>(si disponibles)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D05CA" w:rsidRPr="003B44DF" w14:paraId="3B3881C5" w14:textId="77777777" w:rsidTr="007B18B7">
+      <w:tr w:rsidR="000D05CA" w:rsidRPr="00B44EB7" w14:paraId="3B3881C5" w14:textId="77777777" w:rsidTr="007B18B7">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51155A5D" w14:textId="17929D91" w:rsidR="000D05CA" w:rsidRPr="00ED34B1" w:rsidRDefault="00000000" w:rsidP="007B18B7">
             <w:pPr>
               <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="423" w:right="113" w:hanging="423"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-1385636289"/>
@@ -10305,95 +10306,95 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9423" w:type="dxa"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9423"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00737B78" w:rsidRPr="003B44DF" w14:paraId="0DEF3CA3" w14:textId="77777777" w:rsidTr="00E8627A">
+      <w:tr w:rsidR="00737B78" w:rsidRPr="00B44EB7" w14:paraId="0DEF3CA3" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0009AAEF" w14:textId="44C0FE4E" w:rsidR="00737B78" w:rsidRPr="005B0A95" w:rsidRDefault="00B93D39" w:rsidP="003C08A5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Annexes</w:t>
             </w:r>
             <w:r w:rsidR="003C08A5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> ultérieurs </w:t>
             </w:r>
             <w:r w:rsidRPr="005B0A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>(à annexer à la demande si nécessaire)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009826BF" w:rsidRPr="003B44DF" w14:paraId="18A95292" w14:textId="77777777" w:rsidTr="00E8627A">
+      <w:tr w:rsidR="009826BF" w:rsidRPr="00B44EB7" w14:paraId="18A95292" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70D4395B" w14:textId="66C3D073" w:rsidR="009826BF" w:rsidRPr="005A0874" w:rsidRDefault="00000000" w:rsidP="009826BF">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
@@ -10637,51 +10638,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Force hydraulique</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0A95">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>, 3003 Berne.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06457754" w14:textId="77777777" w:rsidR="00737B78" w:rsidRPr="005B0A95" w:rsidRDefault="00737B78" w:rsidP="006C37D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31FF92EE" w14:textId="68E0ECFC" w:rsidR="00AE2ACE" w:rsidRPr="00596FB6" w:rsidRDefault="00B93D39" w:rsidP="00AE2ACE">
+    <w:p w14:paraId="31FF92EE" w14:textId="3F725799" w:rsidR="00AE2ACE" w:rsidRPr="00596FB6" w:rsidRDefault="00B93D39" w:rsidP="00AE2ACE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0A95">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Ou par</w:t>
       </w:r>
       <w:r w:rsidR="00AC6093">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00EC5AE2">
           <w:rPr>
@@ -10691,370 +10692,402 @@
           <w:t>formulaire e-transmission OFEN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005B0A95">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> via plateforme </w:t>
       </w:r>
       <w:r w:rsidR="002075C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>électronique certifiée</w:t>
       </w:r>
       <w:r w:rsidR="00AE2ACE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B113B3" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
+    <w:p w14:paraId="12B113B3" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRPr="00B80AD7" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B326240" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
+    <w:p w14:paraId="6B326240" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRPr="00B80AD7" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="434D92DD" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
+    <w:p w14:paraId="434D92DD" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRPr="00B80AD7" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55BF9465" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
+    <w:p w14:paraId="55BF9465" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRPr="00B80AD7" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C4BC89A" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
+    <w:p w14:paraId="4C4BC89A" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRPr="00B80AD7" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60349EAE" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
+    <w:p w14:paraId="60349EAE" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRPr="00B80AD7" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04793E56" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
+    <w:p w14:paraId="04793E56" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRPr="00B80AD7" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="087BA756" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
+    <w:p w14:paraId="087BA756" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRPr="00B80AD7" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E2CC997" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
+    <w:p w14:paraId="4E2CC997" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRPr="00B80AD7" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="245F39B5" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
+    <w:p w14:paraId="245F39B5" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRPr="00B80AD7" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4875460A" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
+    <w:p w14:paraId="4875460A" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRPr="00B80AD7" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="448F3025" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
+    <w:p w14:paraId="448F3025" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRPr="00B80AD7" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0661BFAD" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
+    <w:p w14:paraId="0661BFAD" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRPr="00B80AD7" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63A8C18B" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
+    <w:p w14:paraId="63A8C18B" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRPr="00B80AD7" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EEC4876" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
+    <w:p w14:paraId="4EEC4876" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRPr="00B80AD7" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D80A869" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
+    <w:p w14:paraId="1D80A869" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRPr="00B80AD7" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F882C30" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
+    <w:p w14:paraId="2F882C30" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRPr="00B80AD7" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17121B5E" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
+    <w:p w14:paraId="17121B5E" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRPr="00B80AD7" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FC4ADD1" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
+    <w:p w14:paraId="0FC4ADD1" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRPr="00B80AD7" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="296A7932" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
+    <w:p w14:paraId="296A7932" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRPr="00B80AD7" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D972F39" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
+    <w:p w14:paraId="5D972F39" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRPr="00B80AD7" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BEEE775" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
+    <w:p w14:paraId="4BEEE775" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRPr="00B80AD7" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51CDA39F" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
+    <w:p w14:paraId="51CDA39F" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRPr="00B80AD7" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="112D426A" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
+    <w:p w14:paraId="112D426A" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRPr="00B80AD7" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58A4B4D2" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
+    <w:p w14:paraId="58A4B4D2" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRPr="00B80AD7" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BD4E9F1" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
+    <w:p w14:paraId="0BD4E9F1" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRPr="00B80AD7" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B368545" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
+    <w:p w14:paraId="0B368545" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRPr="00B80AD7" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29E72A8A" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
+    <w:p w14:paraId="29E72A8A" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRPr="00B80AD7" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="539C2D47" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
+    <w:p w14:paraId="539C2D47" w14:textId="77777777" w:rsidR="00C62CB1" w:rsidRPr="00B80AD7" w:rsidRDefault="00C62CB1" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="233543DD" w14:textId="2457B3DF" w:rsidR="002075C7" w:rsidRDefault="002075C7" w:rsidP="002075C7">
+    <w:p w14:paraId="233543DD" w14:textId="2457B3DF" w:rsidR="002075C7" w:rsidRPr="00B80AD7" w:rsidRDefault="002075C7" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B80AD7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3790D503" w14:textId="77777777" w:rsidR="002075C7" w:rsidRPr="002075C7" w:rsidRDefault="002075C7" w:rsidP="006C37D2">
+    <w:p w14:paraId="3790D503" w14:textId="77777777" w:rsidR="002075C7" w:rsidRPr="00B80AD7" w:rsidRDefault="002075C7" w:rsidP="006C37D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="002075C7" w:rsidRPr="002075C7" w:rsidSect="003B44DF">
+    <w:sectPr w:rsidR="002075C7" w:rsidRPr="00B80AD7" w:rsidSect="003B44DF">
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:footnotePr>
         <w:numFmt w:val="chicago"/>
       </w:footnotePr>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="568" w:left="1418" w:header="680" w:footer="284" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56ADABAB" w14:textId="77777777" w:rsidR="006E5E91" w:rsidRDefault="006E5E91">
+    <w:p w14:paraId="71E4CCF1" w14:textId="77777777" w:rsidR="009B1DC7" w:rsidRDefault="009B1DC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08AAA7D2" w14:textId="77777777" w:rsidR="006E5E91" w:rsidRDefault="006E5E91">
+    <w:p w14:paraId="524A4A61" w14:textId="77777777" w:rsidR="009B1DC7" w:rsidRDefault="009B1DC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="1">
     <w:p w14:paraId="4EB08F84" w14:textId="2CFBD5D3" w:rsidR="009C75AA" w:rsidRPr="009C75AA" w:rsidRDefault="009C75AA">
       <w:pPr>
         <w:pStyle w:val="Endnotentext"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Endnotenzeichen"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009C75AA">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
@@ -11159,52 +11192,52 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{29B8AF96-7966-4A3B-815E-A8A85C7C3478}"/>
-    <w:embedBold r:id="rId2" w:subsetted="1" w:fontKey="{83D18D00-D189-4DF8-B512-4D39FA56C1DA}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{C2AB69A0-EB0F-4EBC-B835-6AC95FB9F709}"/>
+    <w:embedBold r:id="rId2" w:subsetted="1" w:fontKey="{EBE751B0-6826-4500-9DB9-E7E1369E9BBF}"/>
   </w:font>
   <w:font w:name="Frutiger 45 Light">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000027" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -11719,90 +11752,90 @@
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="266C440A" w14:textId="77777777" w:rsidR="00B97522" w:rsidRDefault="00B97522">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A47EC5B" w14:textId="77777777" w:rsidR="006E5E91" w:rsidRDefault="006E5E91">
+    <w:p w14:paraId="03D5B7B5" w14:textId="77777777" w:rsidR="009B1DC7" w:rsidRDefault="009B1DC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E9207C4" w14:textId="77777777" w:rsidR="006E5E91" w:rsidRDefault="006E5E91">
+    <w:p w14:paraId="3420721E" w14:textId="77777777" w:rsidR="009B1DC7" w:rsidRDefault="009B1DC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9809" w:type="dxa"/>
       <w:tblInd w:w="-595" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4848"/>
       <w:gridCol w:w="4961"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00B97522" w:rsidRPr="003B44DF" w14:paraId="52A048F9" w14:textId="77777777" w:rsidTr="003B16A7">
+    <w:tr w:rsidR="00B97522" w:rsidRPr="00B44EB7" w14:paraId="52A048F9" w14:textId="77777777" w:rsidTr="003B16A7">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:hRule="exact" w:val="1797"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4848" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="307A1615" w14:textId="77777777" w:rsidR="00B97522" w:rsidRDefault="00B97522" w:rsidP="003B16A7">
           <w:pPr>
             <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1586D8D8" wp14:editId="713995B5">
                 <wp:extent cx="2062480" cy="661670"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="2029065818" name="Image 1" descr="Logo_color"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -16511,66 +16544,66 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="923416866">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="221720517">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1725831317">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1883785022">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1952348975">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CH" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-CH" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CH" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="sjcGRh+UynH11sEP2vSn6WzZuusq9ubcFJja84wr81ES59cEXvOQr+dkQmB3bM6/V4Jj4X1QGUHULsCoV1+Mtw==" w:salt="mCLO02hrfiqvUzBPGE0z5w=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="hgNoCFCZ0v2xSK0Va8gPGsS5TbcdL+aKZzsfdYYjGQUFXqaLB7rOlk+A3ZvP4PhyjUxgXtKEB1QpKk2/PQzGnA==" w:salt="68MC6/zdEE2Z4vxPwuWmpg=="/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numFmt w:val="chicago"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -16783,99 +16816,104 @@
     <w:rsid w:val="0087062A"/>
     <w:rsid w:val="008737E3"/>
     <w:rsid w:val="008962D8"/>
     <w:rsid w:val="008A2B8F"/>
     <w:rsid w:val="008C360F"/>
     <w:rsid w:val="008C3817"/>
     <w:rsid w:val="008C748E"/>
     <w:rsid w:val="008D050D"/>
     <w:rsid w:val="008E53DE"/>
     <w:rsid w:val="008E6B3E"/>
     <w:rsid w:val="0090089A"/>
     <w:rsid w:val="009100D3"/>
     <w:rsid w:val="00926FBA"/>
     <w:rsid w:val="00937C78"/>
     <w:rsid w:val="0094765D"/>
     <w:rsid w:val="009537DA"/>
     <w:rsid w:val="00956DE4"/>
     <w:rsid w:val="00961A32"/>
     <w:rsid w:val="00966610"/>
     <w:rsid w:val="00981186"/>
     <w:rsid w:val="009826BF"/>
     <w:rsid w:val="00985064"/>
     <w:rsid w:val="00986206"/>
     <w:rsid w:val="009A4023"/>
     <w:rsid w:val="009A71A8"/>
+    <w:rsid w:val="009B1DC7"/>
     <w:rsid w:val="009C75AA"/>
     <w:rsid w:val="009D10B1"/>
     <w:rsid w:val="009E6667"/>
     <w:rsid w:val="009F451E"/>
     <w:rsid w:val="00A022DA"/>
     <w:rsid w:val="00A02500"/>
     <w:rsid w:val="00A11B25"/>
     <w:rsid w:val="00A1286A"/>
     <w:rsid w:val="00A147A4"/>
     <w:rsid w:val="00A224D9"/>
     <w:rsid w:val="00A41F5B"/>
     <w:rsid w:val="00A43B15"/>
     <w:rsid w:val="00A45111"/>
     <w:rsid w:val="00A51634"/>
     <w:rsid w:val="00A6191E"/>
     <w:rsid w:val="00A660EE"/>
     <w:rsid w:val="00A80AFB"/>
     <w:rsid w:val="00A82D9A"/>
     <w:rsid w:val="00A85945"/>
     <w:rsid w:val="00AA7BF7"/>
     <w:rsid w:val="00AB1C1E"/>
     <w:rsid w:val="00AC6093"/>
     <w:rsid w:val="00AD719F"/>
     <w:rsid w:val="00AE2ACE"/>
     <w:rsid w:val="00AE3450"/>
     <w:rsid w:val="00AE42B5"/>
     <w:rsid w:val="00AF198C"/>
     <w:rsid w:val="00AF2E5F"/>
     <w:rsid w:val="00AF349C"/>
     <w:rsid w:val="00AF3F69"/>
     <w:rsid w:val="00B04D88"/>
     <w:rsid w:val="00B13660"/>
     <w:rsid w:val="00B17E0B"/>
     <w:rsid w:val="00B324D5"/>
     <w:rsid w:val="00B370B5"/>
+    <w:rsid w:val="00B44EB7"/>
     <w:rsid w:val="00B50933"/>
     <w:rsid w:val="00B51273"/>
     <w:rsid w:val="00B56DEB"/>
     <w:rsid w:val="00B622F6"/>
     <w:rsid w:val="00B64220"/>
     <w:rsid w:val="00B72CE0"/>
     <w:rsid w:val="00B74BCF"/>
     <w:rsid w:val="00B76BD7"/>
+    <w:rsid w:val="00B80AD7"/>
     <w:rsid w:val="00B82C72"/>
     <w:rsid w:val="00B93D39"/>
     <w:rsid w:val="00B97522"/>
     <w:rsid w:val="00BA7154"/>
     <w:rsid w:val="00BA71BA"/>
     <w:rsid w:val="00BB4F4F"/>
+    <w:rsid w:val="00BD7213"/>
+    <w:rsid w:val="00BE075A"/>
     <w:rsid w:val="00C0261E"/>
     <w:rsid w:val="00C1198C"/>
     <w:rsid w:val="00C2383C"/>
     <w:rsid w:val="00C47F78"/>
     <w:rsid w:val="00C54667"/>
     <w:rsid w:val="00C5473E"/>
     <w:rsid w:val="00C552F0"/>
     <w:rsid w:val="00C5600F"/>
     <w:rsid w:val="00C62CB1"/>
     <w:rsid w:val="00C64954"/>
     <w:rsid w:val="00C65D64"/>
     <w:rsid w:val="00C663B7"/>
     <w:rsid w:val="00C74A90"/>
     <w:rsid w:val="00C94177"/>
     <w:rsid w:val="00C963E7"/>
     <w:rsid w:val="00CA5D5E"/>
     <w:rsid w:val="00CA680E"/>
     <w:rsid w:val="00CB6068"/>
     <w:rsid w:val="00CB61C5"/>
     <w:rsid w:val="00CC7DD3"/>
     <w:rsid w:val="00CD3538"/>
     <w:rsid w:val="00CD6F6D"/>
     <w:rsid w:val="00CE0DCC"/>
     <w:rsid w:val="00CE323B"/>
     <w:rsid w:val="00CE6000"/>
@@ -16899,50 +16937,51 @@
     <w:rsid w:val="00DD666C"/>
     <w:rsid w:val="00DE2643"/>
     <w:rsid w:val="00DE3747"/>
     <w:rsid w:val="00DE6516"/>
     <w:rsid w:val="00E1145C"/>
     <w:rsid w:val="00E2147A"/>
     <w:rsid w:val="00E264F7"/>
     <w:rsid w:val="00E37BD3"/>
     <w:rsid w:val="00E44663"/>
     <w:rsid w:val="00E45990"/>
     <w:rsid w:val="00E670A3"/>
     <w:rsid w:val="00E8627A"/>
     <w:rsid w:val="00EA7EE3"/>
     <w:rsid w:val="00EB1449"/>
     <w:rsid w:val="00EB7AE3"/>
     <w:rsid w:val="00EC1BBD"/>
     <w:rsid w:val="00EC5AE2"/>
     <w:rsid w:val="00ED34B1"/>
     <w:rsid w:val="00ED413D"/>
     <w:rsid w:val="00ED67B3"/>
     <w:rsid w:val="00EE01E0"/>
     <w:rsid w:val="00EE5036"/>
     <w:rsid w:val="00EE57CE"/>
     <w:rsid w:val="00EF11B1"/>
     <w:rsid w:val="00EF73AD"/>
+    <w:rsid w:val="00F00690"/>
     <w:rsid w:val="00F0362B"/>
     <w:rsid w:val="00F21156"/>
     <w:rsid w:val="00F21194"/>
     <w:rsid w:val="00F25CDE"/>
     <w:rsid w:val="00F34B96"/>
     <w:rsid w:val="00F37416"/>
     <w:rsid w:val="00F440FF"/>
     <w:rsid w:val="00F50DE1"/>
     <w:rsid w:val="00F56CA6"/>
     <w:rsid w:val="00F6331B"/>
     <w:rsid w:val="00F7042A"/>
     <w:rsid w:val="00F97E5B"/>
     <w:rsid w:val="00FB03C6"/>
     <w:rsid w:val="00FC1897"/>
     <w:rsid w:val="00FD5DB6"/>
     <w:rsid w:val="00FE5CE4"/>
     <w:rsid w:val="00FF0F55"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -18229,51 +18268,51 @@
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfe.admin.ch/bfe/fr/home/office-federal-de-lenergie/transmission-electronique-des-affaires-et-des-documents.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfe.admin.ch/bfe/fr/home/mesures-d-encouragement/energies-renouvelables/encouragement-force-hydraulique/contributions-pour-etudes-de-projet.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfe.admin.ch/bfe/fr/home/mesures-d-encouragement/energies-renouvelables/encouragement-force-hydraulique/contributions-pour-etudes-de-projet.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfe.admin.ch/bfe/fr/home/mesures-d-encouragement/energies-renouvelables/encouragement-force-hydraulique.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfe.admin.ch/fr/e-communication" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/fr/publication/download/11939" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/fr/publication/download/11939" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfe.admin.ch/fr/contributions-pour-les-etudes-de-projet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BE27C5C1A8CE4BCE9F1783C42B3028AE"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
@@ -20933,443 +20972,443 @@
               <w:rStyle w:val="Standard-Text"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>le montant</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FDBACAA184A7475CA58F7AFAA0B6AE10"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{572A4198-08C5-4E59-B2B2-98E2626422C8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00E21038" w:rsidP="00E21038">
+        <w:p w:rsidR="00C50A39" w:rsidRDefault="00E21038" w:rsidP="00E21038">
           <w:pPr>
             <w:pStyle w:val="FDBACAA184A7475CA58F7AFAA0B6AE10"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Hier Datum eingeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CE62DA1B547F433AA0CF1336904991AE"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0B7A8D2A-01D0-4C5C-BAF7-5E8BFFAA72AF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00E21038" w:rsidP="00E21038">
+        <w:p w:rsidR="00C50A39" w:rsidRDefault="00E21038" w:rsidP="00E21038">
           <w:pPr>
             <w:pStyle w:val="CE62DA1B547F433AA0CF1336904991AE"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Hier Datum eingeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="176A25DA4DAE4C8F9BCD0024F12E423B"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1414EBA1-7659-41A1-812B-2331F36D957F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00E21038" w:rsidP="00E21038">
+        <w:p w:rsidR="00C50A39" w:rsidRDefault="00E21038" w:rsidP="00E21038">
           <w:pPr>
             <w:pStyle w:val="176A25DA4DAE4C8F9BCD0024F12E423B"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Hier Datum eingeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="02613F3BC8EB48CBAB62D0FBD0A82CD6"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3410312E-F44E-4471-8AAA-226200BF56D7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00E21038" w:rsidP="00E21038">
+        <w:p w:rsidR="00C50A39" w:rsidRDefault="00E21038" w:rsidP="00E21038">
           <w:pPr>
             <w:pStyle w:val="02613F3BC8EB48CBAB62D0FBD0A82CD6"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Hier Datum eingeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9828FF4FFF69484EB756DEFC88D1B282"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9E3FAE59-AD15-40B8-8E63-2FE681309B46}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00E21038" w:rsidP="00E21038">
+        <w:p w:rsidR="00C50A39" w:rsidRDefault="00E21038" w:rsidP="00E21038">
           <w:pPr>
             <w:pStyle w:val="9828FF4FFF69484EB756DEFC88D1B282"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Hier Datum eingeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D62258EA65FA41259DEC16F269397BAC"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{94998E96-FE9C-4538-B6FE-D9B8DBF2C4F8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00E21038" w:rsidP="00E21038">
+        <w:p w:rsidR="00C50A39" w:rsidRDefault="00E21038" w:rsidP="00E21038">
           <w:pPr>
             <w:pStyle w:val="D62258EA65FA41259DEC16F269397BAC"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Hier Datum eingeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B4A26C968A8F4798BD2CD03B963DF033"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2CE10FE5-ACD2-4758-826D-D08FCA407795}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00E21038" w:rsidP="00E21038">
+        <w:p w:rsidR="00C50A39" w:rsidRDefault="00E21038" w:rsidP="00E21038">
           <w:pPr>
             <w:pStyle w:val="B4A26C968A8F4798BD2CD03B963DF033"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Hier Datum eingeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="256FF23AEFBE4DA1831F859CA92530DA"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E5CC2297-4EC7-4DA6-A89F-696D7D59B548}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00E21038" w:rsidP="00E21038">
+        <w:p w:rsidR="00C50A39" w:rsidRDefault="00E21038" w:rsidP="00E21038">
           <w:pPr>
             <w:pStyle w:val="256FF23AEFBE4DA1831F859CA92530DA"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Hier Datum eingeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A23077258CEB45878E14F72B37C9ABB3"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{111E3C04-C21D-4701-A4BC-991C04DCBCC5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00E21038" w:rsidP="00E21038">
+        <w:p w:rsidR="00C50A39" w:rsidRDefault="00E21038" w:rsidP="00E21038">
           <w:pPr>
             <w:pStyle w:val="A23077258CEB45878E14F72B37C9ABB34"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">                      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C13F02D6091B44508C31C4860811D682"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CE59312C-19E4-4AA5-AC8B-AA95E3C5ECB5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00E21038" w:rsidP="00E21038">
+        <w:p w:rsidR="00C50A39" w:rsidRDefault="00E21038" w:rsidP="00E21038">
           <w:pPr>
             <w:pStyle w:val="C13F02D6091B44508C31C4860811D6824"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">                      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F382C4F6FFBA46118B33989B32D28178"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{34C394A8-EBE5-495B-93DB-320771C85C39}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00E21038" w:rsidP="00E21038">
+        <w:p w:rsidR="00C50A39" w:rsidRDefault="00E21038" w:rsidP="00E21038">
           <w:pPr>
             <w:pStyle w:val="F382C4F6FFBA46118B33989B32D281784"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">                     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B5A7153283A445CB896941103D378E54"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E5CB6FD0-ED55-470B-9A15-B352B34AEBCE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00E21038" w:rsidP="00E21038">
+        <w:p w:rsidR="00C50A39" w:rsidRDefault="00E21038" w:rsidP="00E21038">
           <w:pPr>
             <w:pStyle w:val="B5A7153283A445CB896941103D378E544"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">                      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="058633D15CAE4A7EB5743B3F2F81AF62"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C7BDD761-E1B5-4DAB-A7A3-4A3B7310A3B2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00E21038" w:rsidP="00E21038">
+        <w:p w:rsidR="00C50A39" w:rsidRDefault="00E21038" w:rsidP="00E21038">
           <w:pPr>
             <w:pStyle w:val="058633D15CAE4A7EB5743B3F2F81AF62"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">                      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A0A55790734346A886A785E9FC901FD9"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A29B67B2-142C-49DB-8998-DF9F3A1F8266}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00E21038" w:rsidP="00E21038">
+        <w:p w:rsidR="00C50A39" w:rsidRDefault="00E21038" w:rsidP="00E21038">
           <w:pPr>
             <w:pStyle w:val="A0A55790734346A886A785E9FC901FD9"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">                      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -21504,70 +21543,75 @@
     <w:rsid w:val="005B2A5B"/>
     <w:rsid w:val="005B771B"/>
     <w:rsid w:val="005D5404"/>
     <w:rsid w:val="006048CF"/>
     <w:rsid w:val="006529B6"/>
     <w:rsid w:val="006B05D4"/>
     <w:rsid w:val="006C1A01"/>
     <w:rsid w:val="007065BE"/>
     <w:rsid w:val="00707C17"/>
     <w:rsid w:val="007309F4"/>
     <w:rsid w:val="00737DD1"/>
     <w:rsid w:val="00746457"/>
     <w:rsid w:val="007672FD"/>
     <w:rsid w:val="0077364C"/>
     <w:rsid w:val="007D4486"/>
     <w:rsid w:val="00801560"/>
     <w:rsid w:val="00810A63"/>
     <w:rsid w:val="00854A6B"/>
     <w:rsid w:val="00861E95"/>
     <w:rsid w:val="00875BA6"/>
     <w:rsid w:val="008A5F2C"/>
     <w:rsid w:val="00926BAC"/>
     <w:rsid w:val="00934C16"/>
     <w:rsid w:val="00935003"/>
     <w:rsid w:val="00956363"/>
+    <w:rsid w:val="0098331A"/>
     <w:rsid w:val="009903CD"/>
+    <w:rsid w:val="009A41FE"/>
     <w:rsid w:val="009A77B9"/>
     <w:rsid w:val="009C310A"/>
     <w:rsid w:val="00A56C4E"/>
     <w:rsid w:val="00AA16CF"/>
     <w:rsid w:val="00AC0D06"/>
     <w:rsid w:val="00AD4BD7"/>
     <w:rsid w:val="00AD7013"/>
     <w:rsid w:val="00AE3577"/>
     <w:rsid w:val="00B21C88"/>
     <w:rsid w:val="00B31EA7"/>
     <w:rsid w:val="00B562B4"/>
     <w:rsid w:val="00B62751"/>
     <w:rsid w:val="00B7337E"/>
     <w:rsid w:val="00BA6C11"/>
     <w:rsid w:val="00BB7A31"/>
     <w:rsid w:val="00BD4D25"/>
+    <w:rsid w:val="00BD7213"/>
+    <w:rsid w:val="00BE075A"/>
     <w:rsid w:val="00BE5A48"/>
     <w:rsid w:val="00C33CD5"/>
     <w:rsid w:val="00C47F78"/>
+    <w:rsid w:val="00C50A39"/>
     <w:rsid w:val="00C75CD2"/>
     <w:rsid w:val="00C96DCF"/>
     <w:rsid w:val="00CD0962"/>
     <w:rsid w:val="00CE4525"/>
     <w:rsid w:val="00D0171C"/>
     <w:rsid w:val="00D07838"/>
     <w:rsid w:val="00E21038"/>
     <w:rsid w:val="00E267A0"/>
     <w:rsid w:val="00E44652"/>
     <w:rsid w:val="00E70917"/>
     <w:rsid w:val="00E73BE2"/>
     <w:rsid w:val="00E82E83"/>
     <w:rsid w:val="00E973E4"/>
     <w:rsid w:val="00EA644A"/>
     <w:rsid w:val="00EB17E9"/>
     <w:rsid w:val="00F06674"/>
     <w:rsid w:val="00F2569E"/>
     <w:rsid w:val="00F3506E"/>
     <w:rsid w:val="00FC7606"/>
     <w:rsid w:val="00FF3B51"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -22013,911 +22057,69 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E21038"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Standard-Text">
     <w:name w:val="Standard-Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00E21038"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="auto"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BE27C5C1A8CE4BCE9F1783C42B3028AE1">
-[...639 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B66CF1BFE552469FAE4C182984032EE1">
     <w:name w:val="B66CF1BFE552469FAE4C182984032EE1"/>
-    <w:rsid w:val="005D5404"/>
-[...134 lines deleted...]
-    <w:name w:val="438B044152B84685A42D58C1C48AA9AD"/>
     <w:rsid w:val="005D5404"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FDBACAA184A7475CA58F7AFAA0B6AE10">
     <w:name w:val="FDBACAA184A7475CA58F7AFAA0B6AE10"/>
     <w:rsid w:val="00E21038"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CE62DA1B547F433AA0CF1336904991AE">
     <w:name w:val="CE62DA1B547F433AA0CF1336904991AE"/>
-    <w:rsid w:val="00E21038"/>
-[...63 lines deleted...]
-    <w:name w:val="BFBC52ABFF1047558860DD1AB7FB63D5"/>
     <w:rsid w:val="00E21038"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="176A25DA4DAE4C8F9BCD0024F12E423B">
     <w:name w:val="176A25DA4DAE4C8F9BCD0024F12E423B"/>
     <w:rsid w:val="00E21038"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="02613F3BC8EB48CBAB62D0FBD0A82CD6">
@@ -22961,5679 +22163,50 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4A26C968A8F4798BD2CD03B963DF033">
     <w:name w:val="B4A26C968A8F4798BD2CD03B963DF033"/>
     <w:rsid w:val="00E21038"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="256FF23AEFBE4DA1831F859CA92530DA">
     <w:name w:val="256FF23AEFBE4DA1831F859CA92530DA"/>
     <w:rsid w:val="00E21038"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
-    </w:rPr>
-[...5627 lines deleted...]
-      <w:szCs w:val="42"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BE27C5C1A8CE4BCE9F1783C42B3028AE6">
     <w:name w:val="BE27C5C1A8CE4BCE9F1783C42B3028AE6"/>
     <w:rsid w:val="00E21038"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A0A42C09F6649D69C9C8171E58FEEED6">
     <w:name w:val="5A0A42C09F6649D69C9C8171E58FEEED6"/>
     <w:rsid w:val="00E21038"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
@@ -29619,100 +23192,74 @@
     <w:name w:val="4DCCB8E7BB7B482485170D51E8EA09336"/>
     <w:rsid w:val="00E21038"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="480" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="42"/>
       <w:szCs w:val="42"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A23077258CEB45878E14F72B37C9ABB34">
     <w:name w:val="A23077258CEB45878E14F72B37C9ABB34"/>
     <w:rsid w:val="00E21038"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="480" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="42"/>
       <w:szCs w:val="42"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C2E84EA515344463A6D7B307BFE448024">
-[...11 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C13F02D6091B44508C31C4860811D6824">
     <w:name w:val="C13F02D6091B44508C31C4860811D6824"/>
     <w:rsid w:val="00E21038"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="480" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="42"/>
       <w:szCs w:val="42"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F382C4F6FFBA46118B33989B32D281784">
     <w:name w:val="F382C4F6FFBA46118B33989B32D281784"/>
     <w:rsid w:val="00E21038"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="480" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="42"/>
       <w:szCs w:val="42"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B5A7153283A445CB896941103D378E544">
     <w:name w:val="B5A7153283A445CB896941103D378E544"/>
     <w:rsid w:val="00E21038"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="480" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="42"/>
       <w:szCs w:val="42"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="058633D15CAE4A7EB5743B3F2F81AF62">
     <w:name w:val="058633D15CAE4A7EB5743B3F2F81AF62"/>
     <w:rsid w:val="00E21038"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
@@ -30303,89 +23850,89 @@
   </f:display>
 </f:fields>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B07AF89B-5E47-499F-B0A8-EABCA6AEC231}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1130</Words>
-  <Characters>7124</Characters>
+  <Words>1084</Words>
+  <Characters>6830</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>56</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Gesuch für Finanzbeitrag (Pilot und Demonstration)</vt:lpstr>
       <vt:lpstr>Gesuch für Finanzbeitrag (Pilot und Demonstration)</vt:lpstr>
       <vt:lpstr>Gesuch für Finanzbeitrag (Pilot und Demonstration)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UVEK</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8238</CharactersWithSpaces>
+  <CharactersWithSpaces>7899</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>5242917</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>32</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>Qualitätsdaten_Gebäudebereich.doc</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7667773</vt:i4>
       </vt:variant>
       <vt:variant>