--- v6 (2026-10-05)
+++ v7 (2026-11-01)
@@ -5,60 +5,60 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AP\411 Statistiken\411-01 Gesamtenergiestatistik\Erdgas\VSG Erdgasimporte (monatlich, jährlich)\Monatliche Gasdaten Publikation\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EB7618AF-53E0-422A-B8C4-A90E0353490C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E4905441-C96C-419E-8ED0-0C068E09FD89}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-1095" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Titelblatt" sheetId="4" r:id="rId1"/>
     <sheet name="DE" sheetId="2" r:id="rId2"/>
     <sheet name="FR" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="OLE_LINK10" localSheetId="0">Titelblatt!#REF!</definedName>
     <definedName name="OLE_LINK2" localSheetId="0">Titelblatt!$H$40</definedName>
     <definedName name="veränbenz">#REF!</definedName>
     <definedName name="verändies">#REF!</definedName>
     <definedName name="veränel">#REF!</definedName>
     <definedName name="veränendverb">#REF!</definedName>
     <definedName name="veränerd">#REF!</definedName>
     <definedName name="veränfernw">#REF!</definedName>
     <definedName name="veränflug">#REF!</definedName>
     <definedName name="verängas">#REF!</definedName>
     <definedName name="veränhel">#REF!</definedName>
     <definedName name="veränhms">#REF!</definedName>
     <definedName name="veränholz">#REF!</definedName>
     <definedName name="veränkoh">#REF!</definedName>
     <definedName name="veränmüll">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
@@ -208,62 +208,63 @@
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
   </si>
   <si>
     <t>2  à partir de 01.2026 valeurs provisoires; les valeurs définitives sont disponibles à la fin du premier trimestre de l'année suivante. Les valeurs provisoires sont adaptées rétroactivement lorsque les valeurs définitives sont disponibles.</t>
   </si>
   <si>
     <t xml:space="preserve">Schweizerische Energiestatistik (ENSTAT) / Statistique suisse de l’énergie (ENSTAT) </t>
   </si>
   <si>
     <t>Diese Statistikdaten sind Teil der Schweizerischen Energiestatistik (ENSTAT) des Bundesamts für Energie (BFE), öffentliche Statistik des Bundes im Energiebereich (gesetzliche Grundlage: Bundesstatistikgesetz (BStatG)).</t>
   </si>
   <si>
     <t>Ces données statistiques font partie de la Statistique suisse de l’énergie (ENSTAT) de l'Office fédéral de l'énergie (OFEN), statistique publique de la Confédération dans le domaine de l’énergie (base légale : Loi sur la statistique fédérale (LSF)).</t>
   </si>
   <si>
     <t xml:space="preserve">Nettoimport von Erdgas und Biogaseinspeisung </t>
   </si>
   <si>
     <t>ins Erdgasnetz  - Monatswerte</t>
   </si>
   <si>
-    <t>Source: SWISSGAS, Association Suisse de l'Industrie Gazière ASIG et Pronovo SA; mis à jour le 2026-09-21</t>
-[...2 lines deleted...]
-    <t>Quelle: SWISSGAS, Verband der Schweizerischen Gasindustrie VSG und Pronovo AG; aktualisiert am 2026-09-21</t>
+    <t>Source: SWISSGAS, Association Suisse de l'Industrie Gazière ASIG et Pronovo SA; mis à jour le 2026-10-30</t>
+  </si>
+  <si>
+    <t>Quelle: SWISSGAS, Verband der Schweizerischen Gasindustrie VSG und Pronovo AG; aktualisiert am 2026-10-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.000%"/>
+    <numFmt numFmtId="167" formatCode="#,##0.00000"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
@@ -418,51 +419,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
@@ -490,50 +491,51 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Link 2" xfId="3" xr:uid="{E3FD58FB-E837-4AD8-B156-3138F22C915C}"/>
     <cellStyle name="Prozent" xfId="4" builtinId="5"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="5" xr:uid="{7041A158-8189-42DF-ABEB-65C007A9582E}"/>
     <cellStyle name="Standard 3" xfId="1" xr:uid="{355AA42D-E4D7-44C2-A70E-ED284CB64E91}"/>
     <cellStyle name="Standard 4" xfId="2" xr:uid="{3F35097E-DD75-43BE-A4F5-135407A9B7ED}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -874,51 +876,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2FC5A269-DEC7-4066-9B31-31A2674BA822}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K51"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="A13" sqref="A13"/>
+      <selection activeCell="A37" sqref="A37:H38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="6" width="9.140625" style="14" customWidth="1"/>
     <col min="7" max="7" width="21.42578125" style="14" customWidth="1"/>
     <col min="8" max="256" width="9.140625" style="14" customWidth="1"/>
     <col min="257" max="16384" width="11.42578125" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="12" customFormat="1" ht="9.75">
       <c r="I1" s="12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:11" s="12" customFormat="1" ht="9.75">
       <c r="I2" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:11" s="12" customFormat="1" ht="6" customHeight="1"/>
     <row r="4" spans="1:11" s="12" customFormat="1" ht="9.75">
       <c r="I4" s="13" t="s">
         <v>15</v>
       </c>
@@ -1160,54 +1162,54 @@
     </row>
     <row r="51" spans="1:8">
       <c r="H51" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A37:H38"/>
     <mergeCell ref="A39:H40"/>
     <mergeCell ref="A32:H33"/>
     <mergeCell ref="A34:H35"/>
     <mergeCell ref="A28:H29"/>
     <mergeCell ref="A30:H31"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:I52"/>
+  <dimension ref="A1:I53"/>
   <sheetViews>
     <sheetView topLeftCell="A15" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="E31" sqref="E31"/>
+      <selection activeCell="J41" sqref="J41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="10.7109375" customWidth="1"/>
     <col min="3" max="4" width="35.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75">
       <c r="A1" s="10" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="17.25">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>20</v>
@@ -1602,242 +1604,273 @@
         <v>2025</v>
       </c>
       <c r="B27" s="7">
         <v>12</v>
       </c>
       <c r="C27" s="8">
         <v>3914.973</v>
       </c>
       <c r="D27" s="8">
         <v>47.924258843700002</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="7">
         <v>2026</v>
       </c>
       <c r="B28" s="7">
         <v>1</v>
       </c>
       <c r="C28" s="8">
         <v>4626.0711000000001</v>
       </c>
       <c r="D28" s="36">
         <v>48.483936288090007</v>
       </c>
+      <c r="E28" s="34"/>
+      <c r="F28" s="41"/>
       <c r="G28" s="37"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="7">
         <v>2026</v>
       </c>
       <c r="B29" s="7">
         <v>2</v>
       </c>
       <c r="C29" s="8">
         <f>0.9*3525.314</f>
         <v>3172.7826</v>
       </c>
       <c r="D29" s="36">
         <v>44.900677430999991</v>
       </c>
+      <c r="E29" s="6"/>
+      <c r="F29" s="41"/>
       <c r="G29" s="37"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="7">
         <v>2026</v>
       </c>
       <c r="B30" s="7">
         <v>3</v>
       </c>
       <c r="C30" s="8">
         <v>2979.4049999999997</v>
       </c>
       <c r="D30" s="36">
         <v>48.755373225300005</v>
       </c>
+      <c r="E30" s="6"/>
+      <c r="F30" s="41"/>
       <c r="G30" s="37"/>
     </row>
     <row r="31" spans="1:9" s="7" customFormat="1">
       <c r="A31" s="7">
         <v>2026</v>
       </c>
       <c r="B31" s="7">
         <v>4</v>
       </c>
       <c r="C31" s="8">
         <v>1736.1179999999999</v>
       </c>
       <c r="D31" s="36">
         <v>45.304093921860002</v>
       </c>
+      <c r="E31"/>
+      <c r="F31" s="41"/>
     </row>
     <row r="32" spans="1:9" s="7" customFormat="1">
       <c r="A32" s="7">
         <v>2026</v>
       </c>
       <c r="B32" s="7">
         <v>5</v>
       </c>
       <c r="C32" s="8">
         <v>1336.6890000000001</v>
       </c>
       <c r="D32" s="36">
-        <v>46.48229582670001</v>
-      </c>
+        <v>46.484620670700004</v>
+      </c>
+      <c r="E32"/>
+      <c r="F32" s="41"/>
     </row>
     <row r="33" spans="1:6" s="7" customFormat="1">
       <c r="A33" s="7">
         <v>2026</v>
       </c>
       <c r="B33" s="7">
         <v>6</v>
       </c>
       <c r="C33" s="8">
         <v>810.03599999999994</v>
       </c>
       <c r="D33" s="36">
         <v>46.116840326328003</v>
       </c>
+      <c r="E33"/>
+      <c r="F33" s="41"/>
     </row>
     <row r="34" spans="1:6" s="7" customFormat="1">
       <c r="A34" s="7">
         <v>2026</v>
       </c>
       <c r="B34" s="7">
         <v>7</v>
       </c>
       <c r="C34" s="8">
         <v>642.41370000000006</v>
       </c>
       <c r="D34" s="36">
         <v>43.985280548699997</v>
       </c>
+      <c r="E34"/>
+      <c r="F34" s="41"/>
     </row>
     <row r="35" spans="1:6" s="7" customFormat="1">
       <c r="A35" s="7">
         <v>2026</v>
       </c>
       <c r="B35" s="7">
         <v>8</v>
       </c>
       <c r="C35" s="8">
         <f>0.9*746495/1000</f>
         <v>671.84550000000002</v>
       </c>
       <c r="D35" s="36">
-        <v>41.45</v>
-[...6 lines deleted...]
-      <c r="D36" s="8"/>
+        <v>41.448295161899999</v>
+      </c>
+      <c r="E35"/>
+      <c r="F35" s="41"/>
+    </row>
+    <row r="36" spans="1:6" s="7" customFormat="1">
+      <c r="A36" s="7">
+        <v>2026</v>
+      </c>
+      <c r="B36" s="7">
+        <v>9</v>
+      </c>
+      <c r="C36" s="8">
+        <v>914.00670000000002</v>
+      </c>
+      <c r="D36" s="36">
+        <v>44.669514971699996</v>
+      </c>
+      <c r="E36"/>
     </row>
     <row r="37" spans="1:6">
-      <c r="A37" s="2"/>
+      <c r="A37" s="7"/>
+      <c r="B37" s="7"/>
+      <c r="C37" s="8"/>
+      <c r="D37" s="8"/>
     </row>
     <row r="38" spans="1:6">
-      <c r="A38" s="3" t="s">
+      <c r="A38" s="2"/>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="3" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="39" spans="1:6">
-[...3 lines deleted...]
-      <c r="A40" s="40" t="s">
+    <row r="40" spans="1:6">
+      <c r="A40" s="3"/>
+    </row>
+    <row r="41" spans="1:6" ht="15" customHeight="1">
+      <c r="A41" s="40" t="s">
         <v>11</v>
       </c>
-      <c r="B40" s="40"/>
-[...6 lines deleted...]
-      <c r="A41" s="40"/>
       <c r="B41" s="40"/>
       <c r="C41" s="40"/>
       <c r="D41" s="40"/>
       <c r="E41" s="40"/>
       <c r="F41" s="40"/>
     </row>
-    <row r="42" spans="1:6" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      </c>
+    <row r="42" spans="1:6" ht="23.25" customHeight="1">
+      <c r="A42" s="40"/>
       <c r="B42" s="40"/>
       <c r="C42" s="40"/>
       <c r="D42" s="40"/>
       <c r="E42" s="40"/>
       <c r="F42" s="40"/>
     </row>
-    <row r="43" spans="1:6">
-      <c r="A43" s="40"/>
+    <row r="43" spans="1:6" ht="13.5" customHeight="1">
+      <c r="A43" s="40" t="s">
+        <v>19</v>
+      </c>
       <c r="B43" s="40"/>
       <c r="C43" s="40"/>
       <c r="D43" s="40"/>
       <c r="E43" s="40"/>
       <c r="F43" s="40"/>
     </row>
     <row r="44" spans="1:6">
-      <c r="A44" s="3"/>
+      <c r="A44" s="40"/>
+      <c r="B44" s="40"/>
+      <c r="C44" s="40"/>
+      <c r="D44" s="40"/>
+      <c r="E44" s="40"/>
+      <c r="F44" s="40"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="3"/>
     </row>
-    <row r="49" spans="1:1">
-[...5 lines deleted...]
-      </c>
+    <row r="46" spans="1:6">
+      <c r="A46" s="3"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="11"/>
     </row>
     <row r="52" spans="1:1">
       <c r="A52" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="3" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A40:F41"/>
-    <mergeCell ref="A42:F43"/>
+    <mergeCell ref="A41:F42"/>
+    <mergeCell ref="A43:F44"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:I118"/>
+  <dimension ref="A1:I119"/>
   <sheetViews>
     <sheetView topLeftCell="A15" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="C45" sqref="C45"/>
+      <selection activeCell="I28" sqref="I28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="8.5703125" customWidth="1"/>
     <col min="3" max="4" width="35.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75">
       <c r="A1" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="17.25">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>21</v>
@@ -2279,132 +2312,145 @@
       <c r="B34" s="7">
         <v>7</v>
       </c>
       <c r="C34" s="8">
         <v>642.41370000000006</v>
       </c>
       <c r="D34" s="36">
         <v>43.985280548699997</v>
       </c>
     </row>
     <row r="35" spans="1:9" s="7" customFormat="1">
       <c r="A35" s="7">
         <v>2026</v>
       </c>
       <c r="B35" s="7">
         <v>8</v>
       </c>
       <c r="C35" s="8">
         <f>0.9*746495/1000</f>
         <v>671.84550000000002</v>
       </c>
       <c r="D35" s="36">
         <v>41.45</v>
       </c>
     </row>
-    <row r="36" spans="1:9" s="7" customFormat="1"/>
+    <row r="36" spans="1:9" s="7" customFormat="1">
+      <c r="A36" s="7">
+        <v>2026</v>
+      </c>
+      <c r="B36" s="7">
+        <v>9</v>
+      </c>
+      <c r="C36" s="8">
+        <v>914.00670000000002</v>
+      </c>
+      <c r="D36" s="36">
+        <v>44.669514971699996</v>
+      </c>
+    </row>
     <row r="37" spans="1:9" s="7" customFormat="1"/>
-    <row r="38" spans="1:9" s="7" customFormat="1">
-      <c r="A38" s="3" t="s">
+    <row r="38" spans="1:9" s="7" customFormat="1"/>
+    <row r="39" spans="1:9" s="7" customFormat="1">
+      <c r="A39" s="3" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="39" spans="1:9" s="7" customFormat="1">
-[...3 lines deleted...]
-      <c r="A40" s="40" t="s">
+    <row r="40" spans="1:9" s="7" customFormat="1">
+      <c r="A40" s="3"/>
+    </row>
+    <row r="41" spans="1:9" s="7" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A41" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="B40" s="40"/>
-[...9 lines deleted...]
-      <c r="A41" s="40"/>
       <c r="B41" s="40"/>
       <c r="C41" s="40"/>
       <c r="D41" s="40"/>
       <c r="E41" s="40"/>
       <c r="F41" s="40"/>
       <c r="G41" s="40"/>
       <c r="H41" s="40"/>
       <c r="I41" s="40"/>
     </row>
-    <row r="42" spans="1:9" s="7" customFormat="1" ht="15" customHeight="1">
-[...2 lines deleted...]
-      </c>
+    <row r="42" spans="1:9" s="7" customFormat="1">
+      <c r="A42" s="40"/>
       <c r="B42" s="40"/>
       <c r="C42" s="40"/>
       <c r="D42" s="40"/>
       <c r="E42" s="40"/>
       <c r="F42" s="40"/>
       <c r="G42" s="40"/>
       <c r="H42" s="40"/>
       <c r="I42" s="40"/>
     </row>
-    <row r="43" spans="1:9" s="7" customFormat="1">
-      <c r="A43" s="40"/>
+    <row r="43" spans="1:9" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A43" s="40" t="s">
+        <v>22</v>
+      </c>
       <c r="B43" s="40"/>
       <c r="C43" s="40"/>
       <c r="D43" s="40"/>
       <c r="E43" s="40"/>
       <c r="F43" s="40"/>
       <c r="G43" s="40"/>
       <c r="H43" s="40"/>
       <c r="I43" s="40"/>
     </row>
     <row r="44" spans="1:9" s="7" customFormat="1">
-      <c r="A44" s="3"/>
+      <c r="A44" s="40"/>
+      <c r="B44" s="40"/>
+      <c r="C44" s="40"/>
+      <c r="D44" s="40"/>
+      <c r="E44" s="40"/>
+      <c r="F44" s="40"/>
+      <c r="G44" s="40"/>
+      <c r="H44" s="40"/>
+      <c r="I44" s="40"/>
     </row>
     <row r="45" spans="1:9" s="7" customFormat="1">
       <c r="A45" s="3"/>
     </row>
     <row r="46" spans="1:9" s="7" customFormat="1">
       <c r="A46" s="3"/>
     </row>
-    <row r="47" spans="1:9" s="7" customFormat="1"/>
+    <row r="47" spans="1:9" s="7" customFormat="1">
+      <c r="A47" s="3"/>
+    </row>
     <row r="48" spans="1:9" s="7" customFormat="1"/>
     <row r="49" spans="1:1" s="7" customFormat="1"/>
     <row r="50" spans="1:1" s="7" customFormat="1"/>
-    <row r="51" spans="1:1" s="7" customFormat="1">
-[...3 lines deleted...]
-    </row>
+    <row r="51" spans="1:1" s="7" customFormat="1"/>
     <row r="52" spans="1:1" s="7" customFormat="1">
       <c r="A52" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1" s="7" customFormat="1">
+      <c r="A53" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="53" spans="1:1" s="7" customFormat="1"/>
     <row r="54" spans="1:1" s="7" customFormat="1"/>
     <row r="55" spans="1:1" s="7" customFormat="1"/>
     <row r="56" spans="1:1" s="7" customFormat="1"/>
     <row r="57" spans="1:1" s="7" customFormat="1"/>
     <row r="58" spans="1:1" s="7" customFormat="1"/>
     <row r="59" spans="1:1" s="7" customFormat="1"/>
     <row r="60" spans="1:1" s="7" customFormat="1"/>
     <row r="61" spans="1:1" s="7" customFormat="1"/>
     <row r="62" spans="1:1" s="7" customFormat="1"/>
     <row r="63" spans="1:1" s="7" customFormat="1"/>
     <row r="64" spans="1:1" s="7" customFormat="1"/>
     <row r="65" s="7" customFormat="1"/>
     <row r="66" s="7" customFormat="1"/>
     <row r="67" s="7" customFormat="1"/>
     <row r="68" s="7" customFormat="1"/>
     <row r="69" s="7" customFormat="1"/>
     <row r="70" s="7" customFormat="1"/>
     <row r="71" s="7" customFormat="1"/>
     <row r="72" s="7" customFormat="1"/>
     <row r="73" s="7" customFormat="1"/>
     <row r="74" s="7" customFormat="1"/>
     <row r="75" s="7" customFormat="1"/>
     <row r="76" s="7" customFormat="1"/>
     <row r="77" s="7" customFormat="1"/>
     <row r="78" s="7" customFormat="1"/>
@@ -2426,54 +2472,55 @@
     <row r="94" s="7" customFormat="1"/>
     <row r="95" s="7" customFormat="1"/>
     <row r="96" s="7" customFormat="1"/>
     <row r="97" s="7" customFormat="1"/>
     <row r="98" s="7" customFormat="1"/>
     <row r="99" s="7" customFormat="1"/>
     <row r="100" s="7" customFormat="1"/>
     <row r="101" s="7" customFormat="1"/>
     <row r="102" s="7" customFormat="1"/>
     <row r="103" s="7" customFormat="1"/>
     <row r="104" s="7" customFormat="1"/>
     <row r="105" s="7" customFormat="1"/>
     <row r="106" s="7" customFormat="1"/>
     <row r="107" s="7" customFormat="1"/>
     <row r="108" s="7" customFormat="1"/>
     <row r="109" s="7" customFormat="1"/>
     <row r="110" s="7" customFormat="1"/>
     <row r="111" s="7" customFormat="1"/>
     <row r="112" s="7" customFormat="1"/>
     <row r="113" s="7" customFormat="1"/>
     <row r="114" s="7" customFormat="1"/>
     <row r="115" s="7" customFormat="1"/>
     <row r="116" s="7" customFormat="1"/>
     <row r="117" s="7" customFormat="1"/>
     <row r="118" s="7" customFormat="1"/>
+    <row r="119" s="7" customFormat="1"/>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A40:I41"/>
-    <mergeCell ref="A42:I43"/>
+    <mergeCell ref="A41:I42"/>
+    <mergeCell ref="A43:I44"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>