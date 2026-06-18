--- v0 (2025-10-11)
+++ v1 (2026-06-18)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\adb.intra.admin.ch\Userhome$\BFE-01\U80865406\config\Desktop\Per Eveline\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\adb.intra.admin.ch\Userhome$\BFE-01\U80865406\config\Desktop\Auschreibung 2027\Per Layout\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{544C96F5-C71B-4BD5-A332-8EE67F6AE903}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{55AD5CCE-C592-4443-90D9-8439F5A1500D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-103" yWindow="-103" windowWidth="16663" windowHeight="8743" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-103" yWindow="-103" windowWidth="16663" windowHeight="8743" firstSheet="2" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="(1) Résumé" sheetId="3" r:id="rId1"/>
     <sheet name="(2) Frais internes de personnel" sheetId="1" r:id="rId2"/>
     <sheet name="(3) Coûts externes du projet" sheetId="2" r:id="rId3"/>
     <sheet name="(4) Coût total, financement" sheetId="4" r:id="rId4"/>
     <sheet name="Referenz" sheetId="5" state="hidden" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -121,51 +121,51 @@
   <c r="G27" i="2"/>
   <c r="G28" i="2"/>
   <c r="G13" i="2"/>
   <c r="G14" i="2"/>
   <c r="G15" i="2"/>
   <c r="G16" i="2"/>
   <c r="G17" i="2"/>
   <c r="G18" i="2"/>
   <c r="E41" i="4" l="1"/>
   <c r="E26" i="4" l="1"/>
   <c r="D42" i="4" l="1"/>
   <c r="C26" i="3"/>
   <c r="D26" i="4"/>
   <c r="G29" i="1" l="1"/>
   <c r="C22" i="3" s="1"/>
   <c r="G29" i="2"/>
   <c r="E42" i="4"/>
   <c r="C23" i="3" l="1"/>
   <c r="C24" i="3" s="1"/>
   <c r="D26" i="3" s="1"/>
   <c r="E27" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="71">
   <si>
     <t>Legende zur Farbe der Felder:</t>
   </si>
   <si>
     <t>Vorsicht: Der Beitrag KOMO darf maximal 40% der Gesamtkosten betragen!</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Total </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>*1</t>
     </r>
   </si>
   <si>
     <t>Formulaire Excel relatif aux coûts du projet et au financement</t>
   </si>
@@ -566,50 +566,53 @@
         <u/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>oir le document "Mobilité durable dans les entreprises"</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">). La contribution n'est pas versée à l'avance; elle est versée par tranches une fois les prestations fournies ou les étapes réalisées.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Les contributions sont exonérées de la TVA. Cela signifie que la contribution demandée/octroyée n'est pas majorée de 8,1%. Les coûts du projet doivent donc être calculés en incluant la TVA, pour autant que le requérant y soit soumis.</t>
     </r>
+  </si>
+  <si>
+    <t>2026/2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;CHF&quot;\ #,##0"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -1121,67 +1124,67 @@
   <cellStyles count="1">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="7">
     <dxf>
       <font>
         <color theme="0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
     </dxf>
     <dxf>
-      <font>
-[...3 lines deleted...]
-    <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
@@ -1678,70 +1681,70 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K27"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A38" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A26" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
       <selection activeCell="A10" sqref="A10:K10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.4609375" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="15.84375" style="16" customWidth="1"/>
     <col min="2" max="2" width="16.53515625" style="16" customWidth="1"/>
     <col min="3" max="3" width="15.69140625" style="16" customWidth="1"/>
     <col min="4" max="4" width="15.84375" style="16" customWidth="1"/>
     <col min="5" max="9" width="20.53515625" style="16" customWidth="1"/>
     <col min="10" max="12" width="11.4609375" style="16"/>
     <col min="13" max="13" width="9.84375" style="16" customWidth="1"/>
     <col min="14" max="16384" width="11.4609375" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="65" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="1:11" s="65" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="3" spans="1:11" s="65" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="4" spans="1:11" s="65" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="5" spans="1:11" s="65" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="6" spans="1:11" s="65" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="7" spans="1:11" s="66" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="66" t="s">
         <v>3</v>
       </c>
@@ -1896,62 +1899,59 @@
         <v>0</v>
       </c>
       <c r="D26" s="25">
         <f>IF(C24=0,0,C26/C24)</f>
         <v>0</v>
       </c>
       <c r="E26" s="47" t="s">
         <v>12</v>
       </c>
       <c r="F26" s="48"/>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A27" s="18"/>
     </row>
   </sheetData>
   <sheetProtection formatCells="0"/>
   <mergeCells count="5">
     <mergeCell ref="E20:I20"/>
     <mergeCell ref="A1:XFD6"/>
     <mergeCell ref="A7:XFD7"/>
     <mergeCell ref="A10:K10"/>
     <mergeCell ref="E19:I19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="98" orientation="landscape" r:id="rId1"/>
-  <customProperties>
-[...2 lines deleted...]
-  <drawing r:id="rId3"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:I35"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A44" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A27" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
       <selection activeCell="A31" sqref="A31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.53515625" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="33.15234375" style="26" customWidth="1"/>
     <col min="3" max="3" width="25.4609375" style="26" customWidth="1"/>
     <col min="4" max="7" width="24.53515625" style="26" customWidth="1"/>
     <col min="8" max="9" width="33.15234375" style="26" customWidth="1"/>
     <col min="10" max="16384" width="11.53515625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="65" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="1:9" s="65" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="3" spans="1:9" s="65" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="4" spans="1:9" s="65" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="5" spans="1:9" s="65" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="6" spans="1:9" s="65" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="7" spans="1:9" s="66" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="66" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:9" s="54" customFormat="1" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A8" s="40" t="s">
@@ -2312,51 +2312,51 @@
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" insertColumns="0" insertRows="0" sort="0" autoFilter="0"/>
   <mergeCells count="3">
     <mergeCell ref="A1:XFD6"/>
     <mergeCell ref="A7:XFD7"/>
     <mergeCell ref="E29:F29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="44" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="7" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:H37"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A60" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A8" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
       <selection activeCell="D31" sqref="D31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.53515625" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="33.15234375" style="26" customWidth="1"/>
     <col min="3" max="4" width="25.4609375" style="26" customWidth="1"/>
     <col min="5" max="7" width="24.53515625" style="26" customWidth="1"/>
     <col min="8" max="8" width="33.15234375" style="26" customWidth="1"/>
     <col min="9" max="16384" width="11.53515625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="69" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="1:8" s="69" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="3" spans="1:8" s="69" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="4" spans="1:8" s="69" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="5" spans="1:8" s="69" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="6" spans="1:8" s="69" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="7" spans="1:8" s="66" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="66" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:8" s="54" customFormat="1" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A8" s="40" t="s">
@@ -2641,274 +2641,274 @@
     <mergeCell ref="A7:XFD7"/>
     <mergeCell ref="E29:F29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0200-000000000000}">
           <x14:formula1>
             <xm:f>Referenz!$A$4:$A$8</xm:f>
           </x14:formula1>
           <xm:sqref>C13:C28</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:H56"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A34" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <selection activeCell="H23" sqref="H23"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
+      <selection activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.4609375" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="33.15234375" style="16" customWidth="1"/>
     <col min="2" max="2" width="50.15234375" style="16" customWidth="1"/>
     <col min="3" max="3" width="18.84375" style="16" customWidth="1"/>
     <col min="4" max="7" width="14.15234375" style="16" customWidth="1"/>
     <col min="8" max="8" width="33.15234375" style="16" customWidth="1"/>
     <col min="9" max="16384" width="11.4609375" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="65" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="1:6" s="65" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="3" spans="1:6" s="65" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="4" spans="1:6" s="65" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="5" spans="1:6" s="65" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="6" spans="1:6" s="65" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="7" spans="1:6" s="66" customFormat="1" ht="31.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="66" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:6" s="40" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="40" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:6" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="10" spans="1:6" s="1" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="53" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="53" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="57"/>
-      <c r="D10" s="50">
-        <v>2026</v>
+      <c r="D10" s="50" t="s">
+        <v>70</v>
       </c>
       <c r="E10" s="58" t="s">
         <v>2</v>
       </c>
       <c r="F10" s="50" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A11" s="6"/>
       <c r="B11" s="71"/>
       <c r="C11" s="72"/>
       <c r="D11" s="7"/>
       <c r="E11" s="10" t="str">
-        <f>IF(SUM(D11:D11)=0," ",SUM(D11:D11))</f>
+        <f t="shared" ref="E11:E25" si="0">IF(SUM(D11:D11)=0," ",SUM(D11:D11))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A12" s="6"/>
       <c r="B12" s="71"/>
       <c r="C12" s="72"/>
       <c r="D12" s="7"/>
       <c r="E12" s="10" t="str">
-        <f>IF(SUM(D12:D12)=0," ",SUM(D12:D12))</f>
+        <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A13" s="6"/>
       <c r="B13" s="71"/>
       <c r="C13" s="72"/>
       <c r="D13" s="7"/>
       <c r="E13" s="10" t="str">
-        <f>IF(SUM(D13:D13)=0," ",SUM(D13:D13))</f>
+        <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A14" s="6"/>
       <c r="B14" s="13"/>
       <c r="C14" s="14"/>
       <c r="D14" s="7"/>
       <c r="E14" s="10" t="str">
-        <f>IF(SUM(D14:D14)=0," ",SUM(D14:D14))</f>
+        <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A15" s="6"/>
       <c r="B15" s="13"/>
       <c r="C15" s="14"/>
       <c r="D15" s="7"/>
       <c r="E15" s="10" t="str">
-        <f>IF(SUM(D15:D15)=0," ",SUM(D15:D15))</f>
+        <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A16" s="6"/>
       <c r="B16" s="13"/>
       <c r="C16" s="14"/>
       <c r="D16" s="7"/>
       <c r="E16" s="10" t="str">
-        <f>IF(SUM(D16:D16)=0," ",SUM(D16:D16))</f>
+        <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A17" s="6"/>
       <c r="B17" s="13"/>
       <c r="C17" s="14"/>
       <c r="D17" s="7"/>
       <c r="E17" s="10" t="str">
-        <f>IF(SUM(D17:D17)=0," ",SUM(D17:D17))</f>
+        <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A18" s="6"/>
       <c r="B18" s="13"/>
       <c r="C18" s="14"/>
       <c r="D18" s="7"/>
       <c r="E18" s="10" t="str">
-        <f>IF(SUM(D18:D18)=0," ",SUM(D18:D18))</f>
+        <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A19" s="6"/>
       <c r="B19" s="13"/>
       <c r="C19" s="14"/>
       <c r="D19" s="7"/>
       <c r="E19" s="10" t="str">
-        <f>IF(SUM(D19:D19)=0," ",SUM(D19:D19))</f>
+        <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A20" s="6"/>
       <c r="B20" s="71"/>
       <c r="C20" s="72"/>
       <c r="D20" s="7"/>
       <c r="E20" s="10" t="str">
-        <f>IF(SUM(D20:D20)=0," ",SUM(D20:D20))</f>
+        <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A21" s="6"/>
       <c r="B21" s="71"/>
       <c r="C21" s="72"/>
       <c r="D21" s="7"/>
       <c r="E21" s="10" t="str">
-        <f>IF(SUM(D21:D21)=0," ",SUM(D21:D21))</f>
+        <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A22" s="6"/>
       <c r="B22" s="71"/>
       <c r="C22" s="72"/>
       <c r="D22" s="7"/>
       <c r="E22" s="10" t="str">
-        <f>IF(SUM(D22:D22)=0," ",SUM(D22:D22))</f>
+        <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A23" s="6"/>
       <c r="B23" s="71"/>
       <c r="C23" s="72"/>
       <c r="D23" s="7"/>
       <c r="E23" s="10" t="str">
-        <f>IF(SUM(D23:D23)=0," ",SUM(D23:D23))</f>
+        <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A24" s="6"/>
       <c r="B24" s="71"/>
       <c r="C24" s="72"/>
       <c r="D24" s="7"/>
       <c r="E24" s="10" t="str">
-        <f>IF(SUM(D24:D24)=0," ",SUM(D24:D24))</f>
+        <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A25" s="6"/>
       <c r="B25" s="71"/>
       <c r="C25" s="72"/>
       <c r="D25" s="7"/>
       <c r="E25" s="10" t="str">
-        <f>IF(SUM(D25:D25)=0," ",SUM(D25:D25))</f>
+        <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6" ht="12.9" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="30"/>
       <c r="B26" s="30"/>
       <c r="C26" s="30"/>
       <c r="D26" s="31">
-        <f t="shared" ref="D26:E26" si="0">SUM(D11:D25)</f>
+        <f t="shared" ref="D26:E26" si="1">SUM(D11:D25)</f>
         <v>0</v>
       </c>
       <c r="E26" s="31">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F26" s="11"/>
     </row>
     <row r="27" spans="1:6" ht="12.9" thickTop="1" x14ac:dyDescent="0.3">
       <c r="E27" s="32">
         <f>'(2) Frais internes de personnel'!G29+'(3) Coûts externes du projet'!G29</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A28"/>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28" s="59" t="s">
         <v>41</v>
       </c>
       <c r="F28"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A29"/>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
@@ -2921,166 +2921,166 @@
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A31"/>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
     </row>
     <row r="32" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A32" s="60" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="61" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="D32" s="60">
+      <c r="D32" s="60" t="str">
         <f>D10</f>
-        <v>2026</v>
+        <v>2026/2027</v>
       </c>
       <c r="E32" s="58" t="s">
         <v>2</v>
       </c>
       <c r="F32" s="50" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="6"/>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="7"/>
       <c r="E33" s="10" t="str">
-        <f>IF(SUM(C33:D33)=0," ",SUM(C33:D33))</f>
+        <f t="shared" ref="E33:E40" si="2">IF(SUM(C33:D33)=0," ",SUM(C33:D33))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="6"/>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="7"/>
       <c r="E34" s="10" t="str">
-        <f>IF(SUM(C34:D34)=0," ",SUM(C34:D34))</f>
+        <f t="shared" si="2"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="6"/>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="7"/>
       <c r="E35" s="10" t="str">
-        <f>IF(SUM(C35:D35)=0," ",SUM(C35:D35))</f>
+        <f t="shared" si="2"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="6"/>
       <c r="B36" s="8"/>
       <c r="C36" s="8"/>
       <c r="D36" s="7"/>
       <c r="E36" s="10" t="str">
-        <f>IF(SUM(C36:D36)=0," ",SUM(C36:D36))</f>
+        <f t="shared" si="2"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="6"/>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
       <c r="D37" s="7"/>
       <c r="E37" s="10" t="str">
-        <f>IF(SUM(C37:D37)=0," ",SUM(C37:D37))</f>
+        <f t="shared" si="2"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="6"/>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
       <c r="D38" s="7"/>
       <c r="E38" s="10" t="str">
-        <f>IF(SUM(C38:D38)=0," ",SUM(C38:D38))</f>
+        <f t="shared" si="2"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F38" s="5"/>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="6"/>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="7"/>
       <c r="E39" s="10" t="str">
-        <f>IF(SUM(C39:D39)=0," ",SUM(C39:D39))</f>
+        <f t="shared" si="2"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F39" s="5"/>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="6"/>
       <c r="B40" s="8"/>
       <c r="C40" s="8"/>
       <c r="D40" s="7"/>
       <c r="E40" s="10" t="str">
-        <f>IF(SUM(C40:D40)=0," ",SUM(C40:D40))</f>
+        <f t="shared" si="2"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:8" s="36" customFormat="1" ht="17.600000000000001" x14ac:dyDescent="0.4">
       <c r="A41" s="62" t="s">
         <v>63</v>
       </c>
       <c r="B41" s="63"/>
       <c r="C41" s="63"/>
       <c r="D41" s="7"/>
       <c r="E41" s="34">
         <f>SUM(C41:D41)</f>
         <v>0</v>
       </c>
       <c r="F41" s="5"/>
       <c r="G41" s="35"/>
     </row>
     <row r="42" spans="1:8" ht="12.9" thickBot="1" x14ac:dyDescent="0.35">
       <c r="D42" s="31">
-        <f t="shared" ref="D42" si="1">SUM(D33:D41)</f>
+        <f t="shared" ref="D42" si="3">SUM(D33:D41)</f>
         <v>0</v>
       </c>
       <c r="E42" s="31">
         <f>SUM(E33:E41)</f>
         <v>0</v>
       </c>
       <c r="F42" s="11"/>
     </row>
     <row r="43" spans="1:8" ht="12.9" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A43"/>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="H43" s="12"/>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A44"/>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="G44" s="33" t="s">
         <v>42</v>
       </c>
       <c r="H44" s="12"/>
     </row>
@@ -3136,86 +3136,89 @@
       <c r="A53" s="37"/>
       <c r="B53" s="38"/>
     </row>
     <row r="54" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A54" s="37"/>
       <c r="B54" s="38"/>
     </row>
     <row r="56" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A56" s="37"/>
     </row>
   </sheetData>
   <sheetProtection insertRows="0"/>
   <mergeCells count="11">
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="A1:XFD6"/>
     <mergeCell ref="A7:XFD7"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B24:C24"/>
   </mergeCells>
+  <conditionalFormatting sqref="D28:E28">
+    <cfRule type="expression" dxfId="6" priority="10">
+      <formula>$E$27-$E$26=0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="E26">
-    <cfRule type="expression" dxfId="6" priority="9">
+    <cfRule type="expression" dxfId="5" priority="9">
       <formula>$E$26-$E$27&lt;&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E42">
-    <cfRule type="expression" dxfId="5" priority="1">
+    <cfRule type="expression" dxfId="4" priority="1">
       <formula>$E$26-$E$42&lt;&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G44">
-    <cfRule type="expression" dxfId="4" priority="2">
+    <cfRule type="expression" dxfId="3" priority="2">
       <formula>$E$26-$E$42=0</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="3" priority="3">
+    <cfRule type="expression" dxfId="2" priority="3">
       <formula>$E$26-$E$41=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G44:G45">
-    <cfRule type="expression" dxfId="2" priority="4">
+    <cfRule type="expression" dxfId="1" priority="4">
       <formula>$E$27+$E$26=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G45">
-    <cfRule type="expression" dxfId="1" priority="5">
+    <cfRule type="expression" dxfId="0" priority="5">
       <formula>#REF!&lt;=0.4</formula>
-    </cfRule>
-[...3 lines deleted...]
-      <formula>$E$27-$E$26=0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
+  <customProperties>
+    <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
+  </customProperties>
+  <drawing r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0300-000000000000}">
           <x14:formula1>
             <xm:f>Referenz!$E$4:$E$7</xm:f>
           </x14:formula1>
           <xm:sqref>C33:C40</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0300-000001000000}">
           <x14:formula1>
             <xm:f>Referenz!$C$4:$C$11</xm:f>
           </x14:formula1>
           <xm:sqref>B33:B40</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A2:E11"/>
   <sheetViews>