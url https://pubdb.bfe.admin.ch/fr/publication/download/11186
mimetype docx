--- v0 (2026-04-12)
+++ v1 (2026-10-20)
@@ -182,61 +182,71 @@
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="00606544" w:rsidRPr="00606544">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>rande</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00606544" w:rsidRPr="00606544">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> installation hydraulique avec une puissance supérieure à </w:t>
       </w:r>
       <w:r w:rsidR="00835AAB" w:rsidRPr="00606544">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>10 MW</w:t>
+        <w:t xml:space="preserve">10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00835AAB" w:rsidRPr="00606544">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>MW</w:t>
       </w:r>
       <w:r w:rsidR="00835AAB" w:rsidRPr="00606544">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>br</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="7A272B9B" w14:textId="5E0BA81A" w:rsidR="00835AAB" w:rsidRDefault="00000000" w:rsidP="00606544">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-873151731"/>
           <w14:checkbox>
@@ -291,61 +301,71 @@
         </w:rPr>
         <w:t xml:space="preserve"> installation hydraulique</w:t>
       </w:r>
       <w:r w:rsidR="00835AAB" w:rsidRPr="00606544">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00606544" w:rsidRPr="00606544">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>avec une puissance jusqu’à</w:t>
       </w:r>
       <w:r w:rsidR="00835AAB" w:rsidRPr="00606544">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 10 MW</w:t>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00835AAB" w:rsidRPr="00606544">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>MW</w:t>
       </w:r>
       <w:r w:rsidR="00835AAB" w:rsidRPr="00606544">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>br</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="003CD53A" w14:textId="77777777" w:rsidR="00AC6093" w:rsidRDefault="00AC6093" w:rsidP="00606544">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EC61808" w14:textId="2166AAD9" w:rsidR="00C65D64" w:rsidRPr="005B0A95" w:rsidRDefault="003B16A7" w:rsidP="003B16A7">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
@@ -378,315 +398,277 @@
       </w:r>
       <w:r w:rsidR="008C3817">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="000C4DA2" w:rsidRPr="005B0A95">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">rdonnance </w:t>
       </w:r>
       <w:r w:rsidRPr="005B0A95">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>sur l’encouragement de la production d’électricité issue d’énergies renouvelables (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004C3755" w:rsidRPr="005B0A95">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>OEneR</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005B0A95">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0094AB46" w14:textId="77777777" w:rsidR="00C65D64" w:rsidRPr="00072C2E" w:rsidRDefault="00C65D64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="627B5107" w14:textId="77777777" w:rsidR="00C65D64" w:rsidRPr="005B0A95" w:rsidRDefault="00C65D64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FE06704" w14:textId="0CAF61AB" w:rsidR="00C65D64" w:rsidRPr="005B0A95" w:rsidRDefault="003B16A7">
+    <w:p w14:paraId="2FE06704" w14:textId="59D570FB" w:rsidR="00C65D64" w:rsidRPr="005B0A95" w:rsidRDefault="003B16A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0A95">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Informations</w:t>
       </w:r>
       <w:r w:rsidR="00DD31A3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F0362B" w:rsidRPr="005B0A95">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="005B0A95">
+        <w:r w:rsidR="00A47EC6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
-          <w:t>Office fédéral de l'énergie - encouragement</w:t>
+          <w:t>Office fédéral de l'énergie - contributions d'investissement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4EDCD1DA" w14:textId="6FBD729F" w:rsidR="00C65D64" w:rsidRPr="005B0A95" w:rsidRDefault="00C65D64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="067D2969" w14:textId="113146ED" w:rsidR="00C65D64" w:rsidRPr="005B0A95" w:rsidRDefault="00F0362B">
+    <w:p w14:paraId="067D2969" w14:textId="4A1F670C" w:rsidR="00C65D64" w:rsidRPr="005B0A95" w:rsidRDefault="00F0362B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E30BF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Version</w:t>
       </w:r>
       <w:r w:rsidR="003B16A7" w:rsidRPr="001E30BF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00606544" w:rsidRPr="001E30BF">
+      <w:r w:rsidR="00606544" w:rsidRPr="005F72EE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="001E4527" w:rsidRPr="001E30BF">
+      <w:r w:rsidR="001E4527" w:rsidRPr="005F72EE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00F473AF">
+      <w:r w:rsidR="009A6151" w:rsidRPr="005F72EE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>9</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F473AF" w:rsidRPr="001E30BF">
+        <w:t xml:space="preserve">10 </w:t>
+      </w:r>
+      <w:r w:rsidR="003B16A7" w:rsidRPr="005F72EE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003B16A7" w:rsidRPr="001E30BF">
+        <w:t>du</w:t>
+      </w:r>
+      <w:r w:rsidR="00C94177" w:rsidRPr="005F72EE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>du</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C94177" w:rsidRPr="001E30BF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F72EE" w:rsidRPr="005F72EE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004C61B2">
+        <w:t>20 octobre</w:t>
+      </w:r>
+      <w:r w:rsidR="001E30BF" w:rsidRPr="005F72EE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D4057">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A6151" w:rsidRPr="005F72EE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...39 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AAA4FAE" w14:textId="797BDA5E" w:rsidR="00737B78" w:rsidRPr="005B0A95" w:rsidRDefault="00737B78" w:rsidP="00737B78">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42BF71F8" w14:textId="77777777" w:rsidR="00737B78" w:rsidRPr="005B0A95" w:rsidRDefault="00737B78" w:rsidP="00737B78">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
@@ -1791,74 +1773,92 @@
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Absatz-Standardschriftart"/>
                   <w:b/>
                   <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="005A564E" w:rsidRPr="005B0A95">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Insérez le texte</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4BBE074E" w14:textId="77777777" w:rsidR="005F72EE" w:rsidRDefault="005F72EE">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="9331" w:type="dxa"/>
+        <w:tblInd w:w="20" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1818"/>
+        <w:gridCol w:w="7513"/>
+      </w:tblGrid>
       <w:tr w:rsidR="00737B78" w:rsidRPr="0064376C" w14:paraId="63B79EF0" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9331" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78F17F90" w14:textId="1A952DA1" w:rsidR="00737B78" w:rsidRPr="005B0A95" w:rsidRDefault="00F97E5B" w:rsidP="00E8627A">
+          <w:p w14:paraId="78F17F90" w14:textId="01E510B1" w:rsidR="00737B78" w:rsidRPr="005B0A95" w:rsidRDefault="00F97E5B" w:rsidP="00E8627A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Emplacement de la</w:t>
             </w:r>
             <w:r w:rsidR="007C045D" w:rsidRPr="005B0A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> centrale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00737B78" w:rsidRPr="005B0A95" w14:paraId="766E988F" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16593F1F" w14:textId="77777777" w:rsidR="00737B78" w:rsidRPr="005B0A95" w:rsidRDefault="007C045D" w:rsidP="00E8627A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
@@ -1950,51 +1950,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00737B78" w:rsidRPr="005B0A95" w14:paraId="398C8E25" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BDF9CB7" w14:textId="77777777" w:rsidR="00737B78" w:rsidRPr="005B0A95" w:rsidRDefault="007C045D" w:rsidP="00E8627A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>NPA</w:t>
             </w:r>
             <w:r w:rsidR="00737B78" w:rsidRPr="005B0A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidRPr="005B0A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Localité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C8BC836" w14:textId="7CDBCC64" w:rsidR="00737B78" w:rsidRPr="005B0A95" w:rsidRDefault="00000000" w:rsidP="00986206">
             <w:pPr>
@@ -2123,51 +2122,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="261CA180" w14:textId="77777777" w:rsidR="00737B78" w:rsidRPr="005B0A95" w:rsidRDefault="00737B78" w:rsidP="00737B78">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9331" w:type="dxa"/>
         <w:tblInd w:w="20" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1819"/>
         <w:gridCol w:w="2504"/>
         <w:gridCol w:w="2504"/>
         <w:gridCol w:w="2504"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00737B78" w:rsidRPr="002D4057" w14:paraId="63C8BD59" w14:textId="77777777" w:rsidTr="00E8627A">
+      <w:tr w:rsidR="00737B78" w:rsidRPr="005F72EE" w14:paraId="63C8BD59" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9331" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="336C7B73" w14:textId="6C2B2EAE" w:rsidR="00737B78" w:rsidRPr="005B0A95" w:rsidRDefault="0064376C" w:rsidP="00E8627A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Emplacement des</w:t>
             </w:r>
@@ -4020,51 +4019,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="007C045D" w:rsidRPr="005B0A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Rénovation </w:t>
             </w:r>
             <w:r w:rsidR="004870E9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>notable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0EBE71B3" w14:textId="355292F0" w:rsidR="007C045D" w:rsidRPr="005B0A95" w:rsidRDefault="007C045D" w:rsidP="00B324D5">
+    <w:p w14:paraId="0EBE71B3" w14:textId="69CBF9BC" w:rsidR="007C045D" w:rsidRPr="005B0A95" w:rsidRDefault="007C045D" w:rsidP="00B324D5">
       <w:pPr>
         <w:spacing w:before="80" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0A95">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Veuillez impérativement justifier et prouver </w:t>
       </w:r>
       <w:r w:rsidR="00346A25" w:rsidRPr="00346A25">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>en v</w:t>
       </w:r>
       <w:r w:rsidR="00346A25" w:rsidRPr="004F77AE">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>ertu de l'a</w:t>
       </w:r>
@@ -4093,56 +4092,58 @@
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidR="004C61B2" w:rsidRPr="004C61B2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="004C61B2" w:rsidRPr="004C61B2">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>bis</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="001E4527" w:rsidRPr="004F77AE">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0087062A" w:rsidRPr="004F77AE">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>OEneR</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0087062A">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E2147A" w:rsidRPr="005B0A95">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>le typ</w:t>
       </w:r>
       <w:r w:rsidR="00BA71BA" w:rsidRPr="005B0A95">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0A95">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
@@ -4159,72 +4160,58 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B0A95">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">ou rénovation </w:t>
       </w:r>
       <w:r w:rsidR="004870E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>notable</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0A95">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>). Veuillez mentionner les justificatifs et les annexe</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00420EA0">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000340D2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...13 lines deleted...]
-        <w:t>demande :</w:t>
+        <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9331" w:type="dxa"/>
         <w:tblInd w:w="20" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9331"/>
       </w:tblGrid>
       <w:tr w:rsidR="00737B78" w:rsidRPr="00346A25" w14:paraId="528A2B14" w14:textId="77777777" w:rsidTr="005F585A">
         <w:trPr>
           <w:trHeight w:val="3402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9331" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B1C94ED" w14:textId="7FC23A5C" w:rsidR="00737B78" w:rsidRPr="005B0A95" w:rsidRDefault="00000000" w:rsidP="00986206">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1245"/>
               </w:tabs>
@@ -4301,64 +4288,78 @@
       </w:r>
       <w:r w:rsidR="008D050D" w:rsidRPr="005B0A95">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AF0E8F2" w14:textId="77777777" w:rsidR="00235C2C" w:rsidRPr="005B0A95" w:rsidRDefault="00235C2C" w:rsidP="00B324D5">
       <w:pPr>
         <w:spacing w:before="80" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0A95">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>La présente demande ne peut être déposée que si un permis de construire exécutoire a été délivré ou, pour autant que le projet ne requière pas de permis de construire, s’il est établi que le projet est apte à la construction (</w:t>
       </w:r>
       <w:r w:rsidRPr="009A71A8">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>art. 53, al. 2, OEneR).</w:t>
+        <w:t xml:space="preserve">art. 53, al. 2, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A71A8">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>OEneR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009A71A8">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9356"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00737B78" w:rsidRPr="002D4057" w14:paraId="140D68A3" w14:textId="77777777" w:rsidTr="00E8627A">
+      <w:tr w:rsidR="00737B78" w:rsidRPr="005F72EE" w14:paraId="140D68A3" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17257BDC" w14:textId="77777777" w:rsidR="00737B78" w:rsidRPr="005B0A95" w:rsidRDefault="00000000" w:rsidP="00E8627A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="459" w:hanging="459"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
@@ -4376,51 +4377,51 @@
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00737B78" w:rsidRPr="005B0A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00235C2C" w:rsidRPr="005B0A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Le permis de construire exécutoire a été délivré</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00737B78" w:rsidRPr="002D4057" w14:paraId="386A6C30" w14:textId="77777777" w:rsidTr="00E8627A">
+      <w:tr w:rsidR="00737B78" w:rsidRPr="005F72EE" w14:paraId="386A6C30" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6173F427" w14:textId="77777777" w:rsidR="00737B78" w:rsidRPr="005B0A95" w:rsidRDefault="00000000" w:rsidP="00E8627A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-1679418502"/>
@@ -4558,76 +4559,94 @@
       <w:r>
         <w:t>Chronologie</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9331" w:type="dxa"/>
         <w:tblInd w:w="20" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6827"/>
         <w:gridCol w:w="2504"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E44663" w:rsidRPr="00163971" w14:paraId="52F6FC26" w14:textId="77777777" w:rsidTr="00B97522">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9331" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D44C999" w14:textId="7086431B" w:rsidR="00E44663" w:rsidRPr="00163971" w:rsidRDefault="00E44663" w:rsidP="00C0261E">
+          <w:p w14:paraId="7D44C999" w14:textId="5B1E8D1D" w:rsidR="00E44663" w:rsidRPr="00163971" w:rsidRDefault="00E44663" w:rsidP="00C0261E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronologie </w:t>
             </w:r>
-            <w:r w:rsidR="00D27D8A">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005F72EE">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalisation et </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C0261E">
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="00D27D8A">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>exercise</w:t>
-            </w:r>
+              <w:t>éalisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D27D8A">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005F72EE">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>exploitation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E44663" w:rsidRPr="00163971" w14:paraId="069B2AE0" w14:textId="77777777" w:rsidTr="00B97522">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6827" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68342A86" w14:textId="4D73900E" w:rsidR="00E44663" w:rsidRPr="00E44663" w:rsidRDefault="00E44663" w:rsidP="00E44663">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E44663">
@@ -4781,52 +4800,60 @@
       </w:tr>
       <w:tr w:rsidR="00E44663" w:rsidRPr="00163971" w14:paraId="761CE406" w14:textId="77777777" w:rsidTr="00B97522">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6827" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19458E6F" w14:textId="1250EC47" w:rsidR="00E44663" w:rsidRPr="00163971" w:rsidRDefault="00E44663" w:rsidP="00B97522">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Fin de la concession</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Fin de la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>concession</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C76014F" w14:textId="655DEB59" w:rsidR="00E44663" w:rsidRDefault="00000000" w:rsidP="00B97522">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 </w:rPr>
                 <w:id w:val="-1283803441"/>
                 <w:placeholder>
                   <w:docPart w:val="43CEB084C1B74B2D80BA8C4CEC04777F"/>
                 </w:placeholder>
                 <w:date>
@@ -4891,104 +4918,118 @@
     </w:p>
     <w:p w14:paraId="450A8481" w14:textId="77777777" w:rsidR="006C62CC" w:rsidRPr="005B0A95" w:rsidRDefault="006C62CC" w:rsidP="006C62CC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F5535A8" w14:textId="77777777" w:rsidR="00B93D39" w:rsidRPr="005B0A95" w:rsidRDefault="00B93D39" w:rsidP="00B93D39">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0A95">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>demande pour anticiper le début des travaux</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F8598E" w14:textId="4BAAFE59" w:rsidR="00737B78" w:rsidRPr="005B0A95" w:rsidRDefault="00235C2C" w:rsidP="00B324D5">
+    <w:p w14:paraId="12F8598E" w14:textId="6449DD6D" w:rsidR="00737B78" w:rsidRPr="005B0A95" w:rsidRDefault="00235C2C" w:rsidP="00B324D5">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0A95">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">L’OFEN peut autoriser les travaux à </w:t>
       </w:r>
       <w:r w:rsidRPr="004F77AE">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">démarrer plus tôt, si des </w:t>
       </w:r>
       <w:r w:rsidR="0064376C" w:rsidRPr="004F77AE">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">préjudices sérieux </w:t>
       </w:r>
       <w:r w:rsidRPr="004F77AE">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>devaient résulter du fait d’attendre l’octroi de la garantie de principe. Cette autorisation ne donne droit en aucun cas à une contribution d’investissement (art. 32 OEneR). Il est également</w:t>
+        <w:t xml:space="preserve">devaient résulter du fait d’attendre l’octroi de la garantie de principe. Cette autorisation ne donne droit en aucun cas à une contribution d’investissement (art. 32 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F77AE">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>OEneR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F77AE">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>). Il est également</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0A95">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> possible de demander le début anticipé des travaux à un moment ultérieur</w:t>
       </w:r>
       <w:r w:rsidR="00737B78" w:rsidRPr="005B0A95">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9356"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00737B78" w:rsidRPr="002D4057" w14:paraId="2B1F3C29" w14:textId="77777777" w:rsidTr="00E8627A">
+      <w:tr w:rsidR="00737B78" w:rsidRPr="005F72EE" w14:paraId="2B1F3C29" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C906929" w14:textId="77777777" w:rsidR="00737B78" w:rsidRPr="005B0A95" w:rsidRDefault="00000000" w:rsidP="00E8627A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="459" w:hanging="459"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
@@ -5006,51 +5047,51 @@
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00737B78" w:rsidRPr="005B0A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00235C2C" w:rsidRPr="005B0A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Je demande l’autorisation de démarrer plus tôt les travaux.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00737B78" w:rsidRPr="002D4057" w14:paraId="71983FD6" w14:textId="77777777" w:rsidTr="00E8627A">
+      <w:tr w:rsidR="00737B78" w:rsidRPr="005F72EE" w14:paraId="71983FD6" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6853CACE" w14:textId="77777777" w:rsidR="00737B78" w:rsidRPr="005B0A95" w:rsidRDefault="00000000" w:rsidP="00E8627A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-1825192604"/>
@@ -5443,76 +5484,103 @@
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Insérez </w:t>
                 </w:r>
                 <w:r w:rsidR="00543A1D">
                   <w:rPr>
                     <w:rStyle w:val="Standard-Text"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>le montant</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00737B78" w:rsidRPr="005B0A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> CHF</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="64D5E8F3" w14:textId="10852ABD" w:rsidR="00235C2C" w:rsidRDefault="00235C2C" w:rsidP="00845F66">
+    <w:p w14:paraId="64D5E8F3" w14:textId="23A78BB7" w:rsidR="00235C2C" w:rsidRDefault="00235C2C" w:rsidP="00845F66">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0A95">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">La liste des coûts d’investissement doit être établie selon les consignes de l’OFEN en la </w:t>
+        <w:t xml:space="preserve">La liste des coûts d’investissement </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2493B">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00D2493B" w:rsidRPr="00D2493B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="fr-CH"/>
+          </w:rPr>
+          <w:t>LIEN</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D2493B">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vers le modèle Excel) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0A95">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doit être établie selon les consignes de l’OFEN en la </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD31A3">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">matière </w:t>
       </w:r>
       <w:r w:rsidR="00D235A4">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00D235A4" w:rsidRPr="00D235A4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>LIEN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D235A4">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD31A3">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0A95">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> annexée à la présente demande avec la documentation correspondante.</w:t>
@@ -7177,51 +7245,51 @@
                     <w:rStyle w:val="Standard-Text"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>le montant</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004B2676" w:rsidRPr="005B0A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004B2676">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>MW</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B2676" w:rsidRPr="002D4057" w14:paraId="5C0BF43B" w14:textId="77777777" w:rsidTr="00E8627A">
+      <w:tr w:rsidR="004B2676" w:rsidRPr="005F72EE" w14:paraId="5C0BF43B" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60FBCE0C" w14:textId="3DEEDDFE" w:rsidR="004B2676" w:rsidRPr="005B0A95" w:rsidRDefault="00656B49" w:rsidP="004B2676">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Débit équipé de l'eau </w:t>
             </w:r>
             <w:r w:rsidRPr="00A41F5B">
               <w:rPr>
                 <w:u w:val="single"/>
@@ -7303,51 +7371,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="004B2676" w:rsidRPr="005B0A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="004B2676" w:rsidRPr="005B0A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>/s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00656B49" w:rsidRPr="002D4057" w14:paraId="48491530" w14:textId="77777777" w:rsidTr="00E8627A">
+      <w:tr w:rsidR="00656B49" w:rsidRPr="005F72EE" w14:paraId="48491530" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51A5641C" w14:textId="5C1955E7" w:rsidR="00656B49" w:rsidRPr="005B0A95" w:rsidRDefault="00656B49" w:rsidP="00656B49">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Débit équipé de l'eau </w:t>
             </w:r>
             <w:r w:rsidRPr="00A41F5B">
               <w:rPr>
                 <w:u w:val="single"/>
@@ -7879,51 +7947,51 @@
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>le montant</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00656B49" w:rsidRPr="005B0A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00656B49">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00102AE9" w:rsidRPr="002D4057" w14:paraId="79407241" w14:textId="77777777" w:rsidTr="00E8627A">
+      <w:tr w:rsidR="00102AE9" w:rsidRPr="005F72EE" w14:paraId="79407241" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10A2C3C6" w14:textId="11AD063A" w:rsidR="00102AE9" w:rsidRPr="00C74A90" w:rsidRDefault="00102AE9" w:rsidP="00102AE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantité d'eau utilisé </w:t>
             </w:r>
             <w:r w:rsidRPr="00A41F5B">
               <w:rPr>
                 <w:u w:val="single"/>
@@ -8013,51 +8081,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00102AE9" w:rsidRPr="00A41F5B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00102AE9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00102AE9" w:rsidRPr="002D4057" w14:paraId="009CAB91" w14:textId="77777777" w:rsidTr="00E8627A">
+      <w:tr w:rsidR="00102AE9" w:rsidRPr="005F72EE" w14:paraId="009CAB91" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3615B227" w14:textId="771FEB9C" w:rsidR="00102AE9" w:rsidRPr="00C74A90" w:rsidRDefault="00102AE9" w:rsidP="00102AE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantité d'eau utilisé </w:t>
             </w:r>
             <w:r w:rsidRPr="00A41F5B">
               <w:rPr>
                 <w:u w:val="single"/>
@@ -8595,51 +8663,51 @@
                     <w:rStyle w:val="Standard-Text"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>le montant</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00102AE9" w:rsidRPr="005B0A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00102AE9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>MWh</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00102AE9" w:rsidRPr="002D4057" w14:paraId="11A531A9" w14:textId="77777777" w:rsidTr="00BA7154">
+      <w:tr w:rsidR="00102AE9" w:rsidRPr="005F72EE" w14:paraId="11A531A9" w14:textId="77777777" w:rsidTr="00BA7154">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6146D1E4" w14:textId="301F545F" w:rsidR="00102AE9" w:rsidRPr="003C08A5" w:rsidRDefault="00102AE9" w:rsidP="00102AE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Production nette </w:t>
             </w:r>
             <w:r w:rsidRPr="00A41F5B">
               <w:rPr>
                 <w:u w:val="single"/>
@@ -8751,51 +8819,51 @@
                     <w:rStyle w:val="Standard-Text"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>le montant</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00102AE9" w:rsidRPr="005B0A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00102AE9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>MWh/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00102AE9" w:rsidRPr="002D4057" w14:paraId="450F6DF9" w14:textId="77777777" w:rsidTr="00BA7154">
+      <w:tr w:rsidR="00102AE9" w:rsidRPr="005F72EE" w14:paraId="450F6DF9" w14:textId="77777777" w:rsidTr="00BA7154">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="096EE70E" w14:textId="6C42CCE9" w:rsidR="00102AE9" w:rsidRPr="003C08A5" w:rsidRDefault="00102AE9" w:rsidP="00102AE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Production nette </w:t>
             </w:r>
             <w:r w:rsidRPr="00A41F5B">
               <w:rPr>
                 <w:u w:val="single"/>
@@ -8898,63 +8966,75 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00102AE9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>MWh/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C61B2" w:rsidRPr="004C61B2" w14:paraId="6A64A334" w14:textId="77777777" w:rsidTr="004C61B2">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0145440A" w14:textId="74E4BB95" w:rsidR="004C61B2" w:rsidRPr="003C08A5" w:rsidRDefault="004C61B2" w:rsidP="00832874">
+          <w:p w14:paraId="0145440A" w14:textId="49A34744" w:rsidR="004C61B2" w:rsidRPr="003C08A5" w:rsidRDefault="004C61B2" w:rsidP="00832874">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consommation propre en % de la production nette </w:t>
+              <w:t>Consommation propre</w:t>
+            </w:r>
+            <w:r w:rsidR="00D2493B">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en % de la production nette </w:t>
             </w:r>
             <w:r w:rsidRPr="004C61B2">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>avant</w:t>
             </w:r>
             <w:r w:rsidRPr="004C61B2">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
               <w:t>l’investissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -9120,137 +9200,234 @@
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>le montant</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004C61B2" w:rsidRPr="005B0A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004C61B2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="68CDE7B7" w14:textId="5D84E26D" w:rsidR="00EF73AD" w:rsidRDefault="00B93D39" w:rsidP="002B4F8A">
+    <w:p w14:paraId="68CDE7B7" w14:textId="5D84E26D" w:rsidR="00EF73AD" w:rsidRPr="00D2493B" w:rsidRDefault="00B93D39" w:rsidP="002B4F8A">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0A95">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Toutes les données doivent être justifiées et prouvées dans la description du projet relative à l’installation. Veuillez joindre les justificatifs à la présente demande</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00737B78" w:rsidRPr="005B0A95">
+        <w:t xml:space="preserve">Toutes les données doivent être justifiées et prouvées dans la description du projet relative à l’installation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2493B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Veuillez joindre les justificatifs à la présente demande</w:t>
+      </w:r>
+      <w:r w:rsidR="00737B78" w:rsidRPr="00D2493B">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DEF6576" w14:textId="77777777" w:rsidR="00EF73AD" w:rsidRDefault="00EF73AD" w:rsidP="002B4F8A">
+    <w:p w14:paraId="4DEF6576" w14:textId="77777777" w:rsidR="00EF73AD" w:rsidRPr="00D2493B" w:rsidRDefault="00EF73AD" w:rsidP="002B4F8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34862C0D" w14:textId="77777777" w:rsidR="004C61B2" w:rsidRDefault="004C61B2">
+    <w:p w14:paraId="34862C0D" w14:textId="05A7B92B" w:rsidR="004C61B2" w:rsidRPr="00D2493B" w:rsidRDefault="00D2493B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D2493B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>* électricité consommée</w:t>
+      </w:r>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> directement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2493B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sur le lieu de produ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2493B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tion </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">qui n’est </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2493B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">donc pas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>injectée dans le réseau public</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2493B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004C61B2" w:rsidRPr="00D2493B">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="73B1A50B" w14:textId="60D05CD4" w:rsidR="00EF73AD" w:rsidRPr="00A11B25" w:rsidRDefault="005A19CF" w:rsidP="00EF73AD">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A11B25">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>exceptions aux limites inférieures</w:t>
       </w:r>
       <w:r w:rsidR="00A11B25" w:rsidRPr="00A11B25">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> D</w:t>
       </w:r>
       <w:r w:rsidR="00A11B25">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>e la Puissance</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9331" w:type="dxa"/>
         <w:tblInd w:w="20" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9331"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF73AD" w:rsidRPr="002D4057" w14:paraId="34816F69" w14:textId="77777777" w:rsidTr="00B97522">
+      <w:tr w:rsidR="00EF73AD" w:rsidRPr="005F72EE" w14:paraId="34816F69" w14:textId="77777777" w:rsidTr="00B97522">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9331" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01159854" w14:textId="7AFD6474" w:rsidR="00EF73AD" w:rsidRPr="003D79D8" w:rsidRDefault="00B97522" w:rsidP="003D79D8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Exception à la limite inférieure</w:t>
             </w:r>
             <w:r w:rsidR="003D79D8" w:rsidRPr="003D79D8">
@@ -9308,51 +9485,51 @@
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> pour les agrandissements notables et </w:t>
             </w:r>
             <w:r w:rsidR="003D79D8">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>renouvellements</w:t>
             </w:r>
             <w:r w:rsidR="003D79D8" w:rsidRPr="003D79D8">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> notables</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF73AD" w:rsidRPr="002D4057" w14:paraId="4AC799EC" w14:textId="77777777" w:rsidTr="00B97522">
+      <w:tr w:rsidR="00EF73AD" w:rsidRPr="005F72EE" w14:paraId="4AC799EC" w14:textId="77777777" w:rsidTr="00B97522">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9331" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="649BDF04" w14:textId="257EF811" w:rsidR="00EF73AD" w:rsidRPr="00CD6F6D" w:rsidRDefault="00000000" w:rsidP="002B4F8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="fr-CH"/>
@@ -9536,51 +9713,51 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00985064" w:rsidRPr="00CD6F6D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>let. a, OEneR</w:t>
             </w:r>
             <w:r w:rsidR="00EF73AD" w:rsidRPr="00CD6F6D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF73AD" w:rsidRPr="002D4057" w14:paraId="760A3EFC" w14:textId="77777777" w:rsidTr="00B97522">
+      <w:tr w:rsidR="00EF73AD" w:rsidRPr="005F72EE" w14:paraId="760A3EFC" w14:textId="77777777" w:rsidTr="00B97522">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9331" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BB0506D" w14:textId="03C69E02" w:rsidR="00EF73AD" w:rsidRPr="00CD6F6D" w:rsidRDefault="00000000" w:rsidP="00DD31A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="437" w:hanging="437"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
@@ -9674,51 +9851,51 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00DD31A3" w:rsidRPr="00CD6F6D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>, OEneR</w:t>
             </w:r>
             <w:r w:rsidR="007731D4" w:rsidRPr="00CD6F6D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00680ECE" w:rsidRPr="002D4057" w14:paraId="3C8200ED" w14:textId="77777777" w:rsidTr="00B97522">
+      <w:tr w:rsidR="00680ECE" w:rsidRPr="005F72EE" w14:paraId="3C8200ED" w14:textId="77777777" w:rsidTr="00B97522">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9331" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FAD7582" w14:textId="1BF90593" w:rsidR="00680ECE" w:rsidRPr="00680ECE" w:rsidRDefault="00000000" w:rsidP="00DD31A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="437" w:hanging="437"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
@@ -9944,51 +10121,51 @@
       <w:r w:rsidRPr="00C5473E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>reduction de la contribution d’investissement due à la br</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>ève durÉE</w:t>
       </w:r>
       <w:r w:rsidRPr="00C5473E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>d’une concession</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D09A069" w14:textId="4E5BAD25" w:rsidR="00C5473E" w:rsidRDefault="007F072D" w:rsidP="00C5473E">
+    <w:p w14:paraId="6D09A069" w14:textId="792D4331" w:rsidR="00C5473E" w:rsidRDefault="007F072D" w:rsidP="00C5473E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD6F6D">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>La réduction de la contribution d’investissement au sens de l’a</w:t>
       </w:r>
       <w:r w:rsidR="00C5473E" w:rsidRPr="00CD6F6D">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>rt. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6F6D">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>61, al.</w:t>
       </w:r>
       <w:r w:rsidR="00C5473E" w:rsidRPr="00CD6F6D">
         <w:rPr>
@@ -10028,78 +10205,78 @@
       </w:r>
       <w:r w:rsidRPr="00CD6F6D">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">la durée résiduelle de la concession de l’installation est inférieure à la durée moyenne d’utilisation </w:t>
       </w:r>
       <w:r w:rsidR="00C5473E" w:rsidRPr="00CD6F6D">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6F6D">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>voir fiche d’information</w:t>
       </w:r>
       <w:r w:rsidR="00C5473E" w:rsidRPr="00CD6F6D">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> = </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00CD6F6D" w:rsidRPr="00CD6F6D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>LIEN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C5473E" w:rsidRPr="00CD6F6D">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6F6D">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>La réduction peut être calculée à l’aide du modèle pour la liste des coûts d’investissement</w:t>
       </w:r>
       <w:r w:rsidR="002B14BC">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="002B14BC" w:rsidRPr="002B14BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>LIEN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002B14BC">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="069E56E5" w14:textId="7F433995" w:rsidR="005458B6" w:rsidRPr="005458B6" w:rsidRDefault="002371DE" w:rsidP="005458B6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002522AA">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
@@ -11274,122 +11451,122 @@
       </w:r>
       <w:r w:rsidR="00FC1897" w:rsidRPr="00F21194">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>eR</w:t>
       </w:r>
       <w:r w:rsidR="0021385C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC63F57" w14:textId="77777777" w:rsidR="00EB7AE3" w:rsidRPr="00FC1897" w:rsidRDefault="00EB7AE3" w:rsidP="00EB7AE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B2B7630" w14:textId="65F10B66" w:rsidR="00737B78" w:rsidRPr="005B0A95" w:rsidRDefault="00FC1897" w:rsidP="00FC1897">
+    <w:p w14:paraId="2B2B7630" w14:textId="69624AF6" w:rsidR="00737B78" w:rsidRPr="005B0A95" w:rsidRDefault="001F36BC" w:rsidP="00FC1897">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00FC1897">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>voire</w:t>
+        <w:t>soit</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00FC1897">
+      <w:r w:rsidR="00FC1897" w:rsidRPr="00FC1897">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> un montant de</w:t>
       </w:r>
       <w:r w:rsidR="00EB7AE3" w:rsidRPr="00FC1897">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00386D91">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">compte </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC1897">
+      <w:r w:rsidR="00FC1897" w:rsidRPr="00FC1897">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>tenu de l’év</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00FC1897">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>entuelle réduction au sens du ch</w:t>
       </w:r>
       <w:r w:rsidR="000D36B0">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00FC1897">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC1897">
+      <w:r w:rsidR="00FC1897" w:rsidRPr="00FC1897">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00FC1897">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidR="00B93D39" w:rsidRPr="00FC1897">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Standard-Text"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="-232237029"/>
           <w:placeholder>
             <w:docPart w:val="448A336774DE428D999C08058AC9F1C0"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text w:multiLine="1"/>
@@ -11996,51 +12173,51 @@
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2264"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="2976"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00737B78" w:rsidRPr="002D4057" w14:paraId="368905B9" w14:textId="77777777" w:rsidTr="00E8627A">
+      <w:tr w:rsidR="00737B78" w:rsidRPr="005F72EE" w14:paraId="368905B9" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:trHeight w:val="607"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1B62BCED" w14:textId="77777777" w:rsidR="00737B78" w:rsidRPr="005B0A95" w:rsidRDefault="00737B78" w:rsidP="00E8627A">
             <w:pPr>
               <w:pStyle w:val="Titel"/>
               <w:spacing w:before="60" w:after="60" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12533,88 +12710,88 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9423" w:type="dxa"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9423"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00737B78" w:rsidRPr="002D4057" w14:paraId="30137EF1" w14:textId="77777777" w:rsidTr="00E8627A">
+      <w:tr w:rsidR="00737B78" w:rsidRPr="005F72EE" w14:paraId="30137EF1" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51F145E7" w14:textId="77777777" w:rsidR="00737B78" w:rsidRPr="005B0A95" w:rsidRDefault="00B93D39" w:rsidP="00E8627A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Annexes obligatoires </w:t>
             </w:r>
             <w:r w:rsidRPr="005B0A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>(veuillez joindre les documents suivants à la présente demande)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00737B78" w:rsidRPr="002D4057" w14:paraId="65D7F784" w14:textId="77777777" w:rsidTr="00E8627A">
+      <w:tr w:rsidR="00737B78" w:rsidRPr="005F72EE" w14:paraId="65D7F784" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76F9BD16" w14:textId="2AE99327" w:rsidR="00737B78" w:rsidRPr="00C74A90" w:rsidRDefault="00000000" w:rsidP="00B74BCF">
             <w:pPr>
               <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="423" w:right="113" w:hanging="423"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-861974041"/>
@@ -12645,51 +12822,51 @@
             </w:r>
             <w:r w:rsidR="00737B78" w:rsidRPr="00653B3F">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00213192">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="002072AF" w:rsidRPr="00C74A90">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>reuves du type de projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00737B78" w:rsidRPr="002D4057" w14:paraId="01448D7D" w14:textId="77777777" w:rsidTr="00E8627A">
+      <w:tr w:rsidR="00737B78" w:rsidRPr="005F72EE" w14:paraId="01448D7D" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="293F6CFA" w14:textId="585C3AD6" w:rsidR="00737B78" w:rsidRPr="00617991" w:rsidRDefault="00000000" w:rsidP="00B74BCF">
             <w:pPr>
               <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="423" w:right="113" w:hanging="423"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="1716846350"/>
@@ -12760,51 +12937,51 @@
               </w:rPr>
               <w:t>(art. 53, al. 2, OEneR)</w:t>
             </w:r>
             <w:r w:rsidR="000F1538">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> ainsi </w:t>
             </w:r>
             <w:r w:rsidR="000F1538">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>que la confirmation de l’autorité compétente qu’aucun permis de construire n’est requis</w:t>
             </w:r>
             <w:r w:rsidR="000F1538" w:rsidRPr="005B0A95">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D923CE" w:rsidRPr="002D4057" w14:paraId="32EDA4C5" w14:textId="77777777" w:rsidTr="00E8627A">
+      <w:tr w:rsidR="00D923CE" w:rsidRPr="005F72EE" w14:paraId="32EDA4C5" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DAFF8EF" w14:textId="2D80C9FB" w:rsidR="00D923CE" w:rsidRPr="001A59D9" w:rsidRDefault="00000000" w:rsidP="00B74BCF">
             <w:pPr>
               <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="423" w:right="113" w:hanging="423"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-422493146"/>
@@ -12930,51 +13107,51 @@
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00B93D39" w:rsidRPr="00B74BCF">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2, let.  </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00B74BCF" w:rsidRPr="00B74BCF">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00B93D39" w:rsidRPr="00B74BCF">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>, OEneR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B74BCF" w:rsidRPr="002D4057" w14:paraId="09BFB292" w14:textId="77777777" w:rsidTr="00E8627A">
+      <w:tr w:rsidR="00B74BCF" w:rsidRPr="005F72EE" w14:paraId="09BFB292" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="618A17CB" w14:textId="240B6B04" w:rsidR="00B74BCF" w:rsidRPr="00B74BCF" w:rsidRDefault="00000000" w:rsidP="00F473AF">
             <w:pPr>
               <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="425" w:right="113" w:hanging="425"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="1769037279"/>
@@ -13021,59 +13198,59 @@
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00B74BCF" w:rsidRPr="00B74BCF">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> 2, let. </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00B74BCF" w:rsidRPr="00B74BCF">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00B74BCF" w:rsidRPr="00B74BCF">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>, OEneR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00737B78" w:rsidRPr="002D4057" w14:paraId="4A2430F1" w14:textId="77777777" w:rsidTr="00E8627A">
+      <w:tr w:rsidR="00737B78" w:rsidRPr="005F72EE" w14:paraId="4A2430F1" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69FA8098" w14:textId="4F731584" w:rsidR="00737B78" w:rsidRPr="00B74BCF" w:rsidDel="0065001B" w:rsidRDefault="00000000" w:rsidP="00870230">
+          <w:p w14:paraId="69FA8098" w14:textId="78A0DEAF" w:rsidR="00737B78" w:rsidRPr="00B74BCF" w:rsidDel="0065001B" w:rsidRDefault="00000000" w:rsidP="00870230">
             <w:pPr>
               <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="425" w:right="113" w:hanging="425"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-1648429938"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00D923CE" w:rsidRPr="00B74BCF">
                   <w:rPr>
@@ -13082,92 +13259,113 @@
                     <w:szCs w:val="28"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D923CE" w:rsidRPr="00B74BCF">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">   Liste des coûts d’investissement </w:t>
             </w:r>
             <w:r w:rsidR="00D923CE">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>(f</w:t>
             </w:r>
             <w:r w:rsidR="00D923CE" w:rsidRPr="005F585A">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>ormat Excel</w:t>
             </w:r>
+            <w:r w:rsidR="006A3978">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidR="006A3978" w:rsidRPr="006A3978">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:val="fr-CH"/>
+                </w:rPr>
+                <w:t>LIEN</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="006A3978">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vers le modèle</w:t>
+            </w:r>
             <w:r w:rsidR="00D923CE">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidR="00D923CE" w:rsidRPr="00B74BCF">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>répartis en coûts imputables et coûts non imputables selon les consignes de l’OFEN (annexe 2.2, ch</w:t>
             </w:r>
             <w:r w:rsidR="00D923CE">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00D923CE" w:rsidRPr="00B74BCF">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> 2, let. </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00D923CE" w:rsidRPr="00B74BCF">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00D923CE" w:rsidRPr="00B74BCF">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>, OEneR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00737B78" w:rsidRPr="002D4057" w14:paraId="3FB2AF2C" w14:textId="77777777" w:rsidTr="00E8627A">
+      <w:tr w:rsidR="00737B78" w:rsidRPr="005F72EE" w14:paraId="3FB2AF2C" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="314503E1" w14:textId="610F6279" w:rsidR="00737B78" w:rsidRPr="00B74BCF" w:rsidRDefault="00000000" w:rsidP="00870230">
             <w:pPr>
               <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="425" w:right="113" w:hanging="425"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-1955017479"/>
                 <w14:checkbox>
@@ -13325,95 +13523,95 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9423" w:type="dxa"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9423"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00737B78" w:rsidRPr="002D4057" w14:paraId="0DEF3CA3" w14:textId="77777777" w:rsidTr="00E8627A">
+      <w:tr w:rsidR="00737B78" w:rsidRPr="005F72EE" w14:paraId="0DEF3CA3" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0009AAEF" w14:textId="44C0FE4E" w:rsidR="00737B78" w:rsidRPr="005B0A95" w:rsidRDefault="00B93D39" w:rsidP="003C08A5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Annexes</w:t>
             </w:r>
             <w:r w:rsidR="003C08A5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> ultérieurs </w:t>
             </w:r>
             <w:r w:rsidRPr="005B0A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>(à annexer à la demande si nécessaire)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00737B78" w:rsidRPr="002D4057" w14:paraId="50914A17" w14:textId="77777777" w:rsidTr="00E8627A">
+      <w:tr w:rsidR="00737B78" w:rsidRPr="005F72EE" w14:paraId="50914A17" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DF5FA55" w14:textId="0AA4CECA" w:rsidR="00737B78" w:rsidRPr="009826BF" w:rsidRDefault="00000000" w:rsidP="009826BF">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="426" w:right="113" w:hanging="426"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-1055542321"/>
@@ -13559,51 +13757,51 @@
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="009826BF">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="009826BF" w:rsidRPr="009826BF">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> O</w:t>
             </w:r>
             <w:r w:rsidR="009826BF">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>EneR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009826BF" w:rsidRPr="002D4057" w14:paraId="768839AB" w14:textId="77777777" w:rsidTr="00E8627A">
+      <w:tr w:rsidR="009826BF" w:rsidRPr="005F72EE" w14:paraId="768839AB" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0535A85A" w14:textId="6F9DD3CD" w:rsidR="009826BF" w:rsidRPr="009826BF" w:rsidRDefault="00000000" w:rsidP="009826BF">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-644126799"/>
@@ -13640,70 +13838,56 @@
             </w:r>
             <w:r w:rsidR="00526209" w:rsidRPr="005A0874">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00526209">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>et j</w:t>
             </w:r>
             <w:r w:rsidR="009826BF" w:rsidRPr="005B0A95">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">ustificatifs pour demander le début anticipé des travaux </w:t>
             </w:r>
             <w:r w:rsidR="009826BF" w:rsidRPr="009826BF">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>(art. 32 </w:t>
-[...13 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(art. 32 OEneR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009826BF" w:rsidRPr="002D4057" w14:paraId="2C4F560D" w14:textId="77777777" w:rsidTr="00E8627A">
+      <w:tr w:rsidR="009826BF" w:rsidRPr="005F72EE" w14:paraId="2C4F560D" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18F28E71" w14:textId="698F2BDC" w:rsidR="009826BF" w:rsidRPr="007376BE" w:rsidRDefault="00000000" w:rsidP="000D36B0">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="426" w:right="113" w:hanging="426"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-1802146522"/>
                 <w14:checkbox>
@@ -14046,51 +14230,51 @@
               <w:t xml:space="preserve"> e</w:t>
             </w:r>
             <w:r w:rsidR="007376BE" w:rsidRPr="000D36B0">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="009826BF" w:rsidRPr="000D36B0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000D36B0" w:rsidRPr="000D36B0">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>OEneR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009826BF" w:rsidRPr="002D4057" w14:paraId="617DE480" w14:textId="77777777" w:rsidTr="00FB215D">
+      <w:tr w:rsidR="009826BF" w:rsidRPr="005F72EE" w14:paraId="617DE480" w14:textId="77777777" w:rsidTr="00FB215D">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="771E53B3" w14:textId="6C68314C" w:rsidR="009826BF" w:rsidRPr="005B0A95" w:rsidRDefault="00000000" w:rsidP="009826BF">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="899328675"/>
@@ -14185,51 +14369,51 @@
               <w:t>al</w:t>
             </w:r>
             <w:r w:rsidR="009826BF" w:rsidRPr="00CA5D5E">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">. 4 </w:t>
             </w:r>
             <w:r w:rsidR="00CA5D5E" w:rsidRPr="00CA5D5E">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>OEneR</w:t>
             </w:r>
             <w:r w:rsidR="009826BF" w:rsidRPr="00CA5D5E">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009826BF" w:rsidRPr="002D4057" w14:paraId="18A95292" w14:textId="77777777" w:rsidTr="00E8627A">
+      <w:tr w:rsidR="009826BF" w:rsidRPr="005F72EE" w14:paraId="18A95292" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70D4395B" w14:textId="66C3D073" w:rsidR="009826BF" w:rsidRPr="005A0874" w:rsidRDefault="00000000" w:rsidP="009826BF">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
@@ -14283,51 +14467,51 @@
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00D174C7" w:rsidRPr="000D36B0">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> 2, let. </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00D174C7" w:rsidRPr="000D36B0">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00D174C7" w:rsidRPr="000D36B0">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>, OEneR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009826BF" w:rsidRPr="002D4057" w14:paraId="250CC0A9" w14:textId="77777777" w:rsidTr="00E8627A">
+      <w:tr w:rsidR="009826BF" w:rsidRPr="005F72EE" w14:paraId="250CC0A9" w14:textId="77777777" w:rsidTr="00E8627A">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32D15DEB" w14:textId="1A958842" w:rsidR="009826BF" w:rsidRPr="005B0A95" w:rsidRDefault="00000000" w:rsidP="009826BF">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-1795514675"/>
@@ -14555,74 +14739,74 @@
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Force hydraulique</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0A95">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>, 3003 Berne.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06457754" w14:textId="77777777" w:rsidR="00737B78" w:rsidRPr="005B0A95" w:rsidRDefault="00737B78" w:rsidP="006C37D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31FF92EE" w14:textId="6019D8A6" w:rsidR="00AE2ACE" w:rsidRPr="00596FB6" w:rsidRDefault="00B93D39" w:rsidP="00AE2ACE">
+    <w:p w14:paraId="31FF92EE" w14:textId="732DB9B8" w:rsidR="00AE2ACE" w:rsidRPr="00596FB6" w:rsidRDefault="00B93D39" w:rsidP="00AE2ACE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0A95">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Ou par</w:t>
       </w:r>
       <w:r w:rsidR="00AC6093">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00AC6093">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>formulaire électronique</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005B0A95">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> via plateforme </w:t>
       </w:r>
       <w:r w:rsidR="002075C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>électronique certifiée</w:t>
       </w:r>
       <w:r w:rsidR="00AE2ACE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -14630,78 +14814,78 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="233543DD" w14:textId="324754ED" w:rsidR="002075C7" w:rsidRPr="005B5A02" w:rsidRDefault="002075C7" w:rsidP="002075C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3790D503" w14:textId="77777777" w:rsidR="002075C7" w:rsidRPr="005B5A02" w:rsidRDefault="002075C7" w:rsidP="006C37D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002075C7" w:rsidRPr="005B5A02" w:rsidSect="00B04D88">
-      <w:footerReference w:type="even" r:id="rId14"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="851" w:left="1418" w:header="680" w:footer="284" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CA324F0" w14:textId="77777777" w:rsidR="009E6CA7" w:rsidRDefault="009E6CA7">
+    <w:p w14:paraId="497B97DC" w14:textId="77777777" w:rsidR="0070777B" w:rsidRDefault="0070777B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1230A99A" w14:textId="77777777" w:rsidR="009E6CA7" w:rsidRDefault="009E6CA7">
+    <w:p w14:paraId="5F28FFBB" w14:textId="77777777" w:rsidR="0070777B" w:rsidRDefault="0070777B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -14720,60 +14904,60 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{26A912DC-329E-478E-960B-6FC48F854740}"/>
-    <w:embedBold r:id="rId2" w:subsetted="1" w:fontKey="{7A2D56E8-7047-4BD5-8A18-6A92BAC6147F}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{01659CE5-A699-41B8-9CD0-6FA322E09DC3}"/>
+    <w:embedBold r:id="rId2" w:subsetted="1" w:fontKey="{29497059-EAAF-485E-BCAA-B4B2086FA0BD}"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:subsetted="1" w:fontKey="{CC860CF8-E9D0-4039-A025-2F559A9E8F90}"/>
+    <w:embedRegular r:id="rId3" w:subsetted="1" w:fontKey="{64B02511-362C-4993-96C4-126C48ED222D}"/>
   </w:font>
   <w:font w:name="Frutiger 45 Light">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000027" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -15288,61 +15472,61 @@
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="266C440A" w14:textId="77777777" w:rsidR="00B97522" w:rsidRDefault="00B97522">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C75055D" w14:textId="77777777" w:rsidR="009E6CA7" w:rsidRDefault="009E6CA7">
+    <w:p w14:paraId="72F6F853" w14:textId="77777777" w:rsidR="0070777B" w:rsidRDefault="0070777B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52F1D8B2" w14:textId="77777777" w:rsidR="009E6CA7" w:rsidRDefault="009E6CA7">
+    <w:p w14:paraId="5A1E66A2" w14:textId="77777777" w:rsidR="0070777B" w:rsidRDefault="0070777B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="379ADC5C" w14:textId="54941AD2" w:rsidR="00D13EAC" w:rsidRPr="005B5A02" w:rsidRDefault="00D13EAC" w:rsidP="00D13EAC">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
@@ -15430,51 +15614,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9809" w:type="dxa"/>
       <w:tblInd w:w="-595" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4848"/>
       <w:gridCol w:w="4961"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00B97522" w:rsidRPr="002D4057" w14:paraId="52A048F9" w14:textId="77777777" w:rsidTr="003B16A7">
+    <w:tr w:rsidR="00B97522" w:rsidRPr="005F72EE" w14:paraId="52A048F9" w14:textId="77777777" w:rsidTr="003B16A7">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:hRule="exact" w:val="1797"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4848" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="307A1615" w14:textId="77777777" w:rsidR="00B97522" w:rsidRDefault="00B97522" w:rsidP="003B16A7">
           <w:pPr>
             <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1586D8D8" wp14:editId="713995B5">
                 <wp:extent cx="2062480" cy="661670"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:docPr id="1359454735" name="Image 1" descr="Logo_color"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -20159,132 +20343,136 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="561452624">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="947275012">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="138428501">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="487094918">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CH" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-CH" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CH" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="a5QF6AdS0938Ys2o5Zm9hJB+wqGQHn3QnExJnqOEJSXq+qDEvGfTWNGSOKiEN+c16ZiOIknh+hyLrhnIYEuTRw==" w:salt="lpnOGmID88k9c4XmgLVw+A=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="4wfBnXy7uNXobzRShtO9GdwddLXvmFhPPshyveJsW5/+ugGJOtLpDxP9R3zMOZil/TOy5sc+/qjCFqyM9qvYQQ==" w:salt="LmLZA1fgFsQ8iByBYJd6fg=="/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C65D64"/>
     <w:rsid w:val="000012C6"/>
+    <w:rsid w:val="000340D2"/>
     <w:rsid w:val="00042074"/>
     <w:rsid w:val="0004431E"/>
     <w:rsid w:val="000471C4"/>
     <w:rsid w:val="00063993"/>
     <w:rsid w:val="00065FF5"/>
     <w:rsid w:val="00071510"/>
     <w:rsid w:val="00072C2E"/>
     <w:rsid w:val="00075E0D"/>
+    <w:rsid w:val="000816E7"/>
     <w:rsid w:val="000B1D67"/>
     <w:rsid w:val="000C4DA2"/>
     <w:rsid w:val="000D36B0"/>
     <w:rsid w:val="000D3E6C"/>
     <w:rsid w:val="000D6BD8"/>
     <w:rsid w:val="000F1538"/>
     <w:rsid w:val="00102AE9"/>
     <w:rsid w:val="0010449A"/>
     <w:rsid w:val="001273D4"/>
     <w:rsid w:val="00140668"/>
     <w:rsid w:val="001416EA"/>
     <w:rsid w:val="00162BCB"/>
     <w:rsid w:val="00190A91"/>
     <w:rsid w:val="001A3532"/>
     <w:rsid w:val="001A59D9"/>
     <w:rsid w:val="001E0776"/>
     <w:rsid w:val="001E30BF"/>
     <w:rsid w:val="001E4233"/>
     <w:rsid w:val="001E4527"/>
     <w:rsid w:val="001F21A1"/>
+    <w:rsid w:val="001F36BC"/>
     <w:rsid w:val="002072AF"/>
     <w:rsid w:val="002075C7"/>
     <w:rsid w:val="00210E8A"/>
     <w:rsid w:val="00213192"/>
     <w:rsid w:val="0021385C"/>
     <w:rsid w:val="002220FC"/>
     <w:rsid w:val="002347CF"/>
+    <w:rsid w:val="00235743"/>
     <w:rsid w:val="00235C2C"/>
     <w:rsid w:val="002371DE"/>
     <w:rsid w:val="002522AA"/>
     <w:rsid w:val="00253AF0"/>
     <w:rsid w:val="002556AE"/>
     <w:rsid w:val="00257FDA"/>
     <w:rsid w:val="0027011A"/>
     <w:rsid w:val="0027305E"/>
     <w:rsid w:val="00274870"/>
     <w:rsid w:val="00280824"/>
     <w:rsid w:val="00285662"/>
     <w:rsid w:val="002927C7"/>
     <w:rsid w:val="002B14BC"/>
     <w:rsid w:val="002B4F8A"/>
     <w:rsid w:val="002C27EB"/>
     <w:rsid w:val="002C378C"/>
     <w:rsid w:val="002C5323"/>
     <w:rsid w:val="002D2E84"/>
     <w:rsid w:val="002D36ED"/>
     <w:rsid w:val="002D4057"/>
     <w:rsid w:val="002F3163"/>
     <w:rsid w:val="002F3740"/>
     <w:rsid w:val="00310580"/>
     <w:rsid w:val="0031298E"/>
     <w:rsid w:val="00313565"/>
@@ -20339,195 +20527,203 @@
     <w:rsid w:val="00513CAE"/>
     <w:rsid w:val="00526209"/>
     <w:rsid w:val="0053070F"/>
     <w:rsid w:val="0053178E"/>
     <w:rsid w:val="00543A1D"/>
     <w:rsid w:val="005458B6"/>
     <w:rsid w:val="005608AF"/>
     <w:rsid w:val="00562451"/>
     <w:rsid w:val="00576876"/>
     <w:rsid w:val="00576A7E"/>
     <w:rsid w:val="005948D7"/>
     <w:rsid w:val="00596FB6"/>
     <w:rsid w:val="005A0874"/>
     <w:rsid w:val="005A19CF"/>
     <w:rsid w:val="005A219E"/>
     <w:rsid w:val="005A2723"/>
     <w:rsid w:val="005A564E"/>
     <w:rsid w:val="005B0A95"/>
     <w:rsid w:val="005B5324"/>
     <w:rsid w:val="005B5A02"/>
     <w:rsid w:val="005B6D44"/>
     <w:rsid w:val="005B780B"/>
     <w:rsid w:val="005D1116"/>
     <w:rsid w:val="005D58E6"/>
     <w:rsid w:val="005F585A"/>
+    <w:rsid w:val="005F72EE"/>
     <w:rsid w:val="00606544"/>
     <w:rsid w:val="00607697"/>
     <w:rsid w:val="00612B9D"/>
     <w:rsid w:val="00617991"/>
     <w:rsid w:val="00625606"/>
     <w:rsid w:val="0064376C"/>
     <w:rsid w:val="006477F6"/>
     <w:rsid w:val="00653B3F"/>
     <w:rsid w:val="00656B49"/>
     <w:rsid w:val="00675EEE"/>
     <w:rsid w:val="00680ECE"/>
     <w:rsid w:val="006823C8"/>
     <w:rsid w:val="006856B8"/>
+    <w:rsid w:val="006961A4"/>
     <w:rsid w:val="00696CB8"/>
+    <w:rsid w:val="006A3978"/>
     <w:rsid w:val="006A48FE"/>
     <w:rsid w:val="006A5CB3"/>
     <w:rsid w:val="006B1463"/>
     <w:rsid w:val="006B1DF4"/>
     <w:rsid w:val="006B3B92"/>
     <w:rsid w:val="006C25CE"/>
     <w:rsid w:val="006C37D2"/>
     <w:rsid w:val="006C497D"/>
     <w:rsid w:val="006C62CC"/>
     <w:rsid w:val="006D44C7"/>
     <w:rsid w:val="006D544B"/>
+    <w:rsid w:val="0070777B"/>
     <w:rsid w:val="00732B46"/>
     <w:rsid w:val="00733778"/>
     <w:rsid w:val="007376BE"/>
     <w:rsid w:val="00737B78"/>
     <w:rsid w:val="00756F13"/>
     <w:rsid w:val="0075750F"/>
     <w:rsid w:val="00761C38"/>
     <w:rsid w:val="007731D4"/>
     <w:rsid w:val="00784D8A"/>
     <w:rsid w:val="00793768"/>
     <w:rsid w:val="007A0295"/>
     <w:rsid w:val="007A3017"/>
     <w:rsid w:val="007B65DF"/>
     <w:rsid w:val="007C045D"/>
     <w:rsid w:val="007F072D"/>
     <w:rsid w:val="007F26AE"/>
     <w:rsid w:val="007F320A"/>
     <w:rsid w:val="007F346A"/>
     <w:rsid w:val="00820870"/>
     <w:rsid w:val="00835AAB"/>
     <w:rsid w:val="00845F66"/>
     <w:rsid w:val="00870230"/>
     <w:rsid w:val="0087062A"/>
     <w:rsid w:val="008737E3"/>
     <w:rsid w:val="008962D8"/>
     <w:rsid w:val="008A2B8F"/>
     <w:rsid w:val="008C360F"/>
     <w:rsid w:val="008C3817"/>
     <w:rsid w:val="008C748E"/>
     <w:rsid w:val="008D050D"/>
     <w:rsid w:val="008E53DE"/>
     <w:rsid w:val="008E6B3E"/>
     <w:rsid w:val="0090089A"/>
     <w:rsid w:val="009100D3"/>
     <w:rsid w:val="00926FBA"/>
     <w:rsid w:val="00937C78"/>
     <w:rsid w:val="0094765D"/>
     <w:rsid w:val="009537DA"/>
     <w:rsid w:val="00956DE4"/>
     <w:rsid w:val="00961A32"/>
     <w:rsid w:val="00962E7D"/>
     <w:rsid w:val="00966610"/>
     <w:rsid w:val="00981186"/>
     <w:rsid w:val="009826BF"/>
     <w:rsid w:val="009846B6"/>
     <w:rsid w:val="00985064"/>
     <w:rsid w:val="00986206"/>
     <w:rsid w:val="009A4023"/>
+    <w:rsid w:val="009A6151"/>
     <w:rsid w:val="009A71A8"/>
     <w:rsid w:val="009D10B1"/>
     <w:rsid w:val="009E6667"/>
     <w:rsid w:val="009E6CA7"/>
     <w:rsid w:val="009F451E"/>
     <w:rsid w:val="00A02500"/>
     <w:rsid w:val="00A11B25"/>
     <w:rsid w:val="00A1286A"/>
     <w:rsid w:val="00A147A4"/>
     <w:rsid w:val="00A224D9"/>
     <w:rsid w:val="00A41F5B"/>
     <w:rsid w:val="00A45111"/>
+    <w:rsid w:val="00A47EC6"/>
     <w:rsid w:val="00A51634"/>
     <w:rsid w:val="00A6191E"/>
     <w:rsid w:val="00A660EE"/>
     <w:rsid w:val="00A80AFB"/>
     <w:rsid w:val="00A82D9A"/>
     <w:rsid w:val="00A85945"/>
     <w:rsid w:val="00AA7BF7"/>
     <w:rsid w:val="00AB1C1E"/>
     <w:rsid w:val="00AC6093"/>
     <w:rsid w:val="00AD719F"/>
     <w:rsid w:val="00AE2ACE"/>
     <w:rsid w:val="00AE3450"/>
     <w:rsid w:val="00AE42B5"/>
     <w:rsid w:val="00AF198C"/>
     <w:rsid w:val="00AF2E5F"/>
     <w:rsid w:val="00AF3F69"/>
     <w:rsid w:val="00B04D88"/>
     <w:rsid w:val="00B11949"/>
     <w:rsid w:val="00B13660"/>
     <w:rsid w:val="00B17E0B"/>
     <w:rsid w:val="00B324D5"/>
     <w:rsid w:val="00B3361F"/>
     <w:rsid w:val="00B370B5"/>
     <w:rsid w:val="00B50933"/>
     <w:rsid w:val="00B56DEB"/>
     <w:rsid w:val="00B64220"/>
     <w:rsid w:val="00B72CE0"/>
     <w:rsid w:val="00B74BCF"/>
     <w:rsid w:val="00B76BD7"/>
     <w:rsid w:val="00B82C72"/>
     <w:rsid w:val="00B93D39"/>
     <w:rsid w:val="00B97522"/>
     <w:rsid w:val="00BA7154"/>
     <w:rsid w:val="00BA71BA"/>
     <w:rsid w:val="00BB4F4F"/>
     <w:rsid w:val="00C0261E"/>
     <w:rsid w:val="00C1198C"/>
     <w:rsid w:val="00C2383C"/>
     <w:rsid w:val="00C54667"/>
     <w:rsid w:val="00C5473E"/>
     <w:rsid w:val="00C65D64"/>
     <w:rsid w:val="00C663B7"/>
     <w:rsid w:val="00C74A90"/>
+    <w:rsid w:val="00C85A68"/>
     <w:rsid w:val="00C94177"/>
     <w:rsid w:val="00CA5D5E"/>
     <w:rsid w:val="00CA680E"/>
     <w:rsid w:val="00CB6068"/>
     <w:rsid w:val="00CB61C5"/>
     <w:rsid w:val="00CC7DD3"/>
     <w:rsid w:val="00CD3538"/>
     <w:rsid w:val="00CD6F6D"/>
     <w:rsid w:val="00CE323B"/>
     <w:rsid w:val="00CE6000"/>
     <w:rsid w:val="00CF0AB3"/>
     <w:rsid w:val="00CF2039"/>
     <w:rsid w:val="00D034FB"/>
     <w:rsid w:val="00D13EAC"/>
     <w:rsid w:val="00D174C7"/>
     <w:rsid w:val="00D20393"/>
     <w:rsid w:val="00D235A4"/>
+    <w:rsid w:val="00D2493B"/>
     <w:rsid w:val="00D27D8A"/>
     <w:rsid w:val="00D35A0E"/>
     <w:rsid w:val="00D35EC8"/>
     <w:rsid w:val="00D50C99"/>
     <w:rsid w:val="00D71DE0"/>
     <w:rsid w:val="00D738FC"/>
     <w:rsid w:val="00D87488"/>
     <w:rsid w:val="00D923CE"/>
     <w:rsid w:val="00D944F4"/>
     <w:rsid w:val="00DA5FCE"/>
     <w:rsid w:val="00DD1819"/>
     <w:rsid w:val="00DD31A3"/>
     <w:rsid w:val="00DD666C"/>
     <w:rsid w:val="00DE2643"/>
     <w:rsid w:val="00DE3747"/>
     <w:rsid w:val="00DE6516"/>
     <w:rsid w:val="00E03944"/>
     <w:rsid w:val="00E1145C"/>
     <w:rsid w:val="00E2147A"/>
     <w:rsid w:val="00E264F7"/>
     <w:rsid w:val="00E37BD3"/>
     <w:rsid w:val="00E44663"/>
     <w:rsid w:val="00E670A3"/>
     <w:rsid w:val="00E8627A"/>
     <w:rsid w:val="00E93C4F"/>
@@ -20537,50 +20733,51 @@
     <w:rsid w:val="00ED413D"/>
     <w:rsid w:val="00ED67B3"/>
     <w:rsid w:val="00EE01E0"/>
     <w:rsid w:val="00EE1CD0"/>
     <w:rsid w:val="00EE5036"/>
     <w:rsid w:val="00EE57CE"/>
     <w:rsid w:val="00EF11B1"/>
     <w:rsid w:val="00EF73AD"/>
     <w:rsid w:val="00F0362B"/>
     <w:rsid w:val="00F21156"/>
     <w:rsid w:val="00F21194"/>
     <w:rsid w:val="00F23F13"/>
     <w:rsid w:val="00F25CDE"/>
     <w:rsid w:val="00F34B96"/>
     <w:rsid w:val="00F37416"/>
     <w:rsid w:val="00F440FF"/>
     <w:rsid w:val="00F473AF"/>
     <w:rsid w:val="00F50DE1"/>
     <w:rsid w:val="00F56CA6"/>
     <w:rsid w:val="00F6331B"/>
     <w:rsid w:val="00F7042A"/>
     <w:rsid w:val="00F97E5B"/>
     <w:rsid w:val="00FB03C6"/>
     <w:rsid w:val="00FC1897"/>
     <w:rsid w:val="00FD5DB6"/>
+    <w:rsid w:val="00FE2ACB"/>
     <w:rsid w:val="00FE5CE4"/>
     <w:rsid w:val="00FF0F55"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -21801,51 +21998,51 @@
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfe.admin.ch/bfe/fr/home/office-federal-de-lenergie/transmission-electronique-des-affaires-et-des-documents.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfe.admin.ch/bfe/fr/home/mesures-d-encouragement/energies-renouvelables/encouragement-force-hydraulique/contributions-investissement-force-hydraulique.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfe.admin.ch/bfe/fr/home/mesures-d-encouragement/energies-renouvelables/encouragement-force-hydraulique/contributions-investissement-force-hydraulique.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfe.admin.ch/bfe/fr/home/mesures-d-encouragement/energies-renouvelables/encouragement-force-hydraulique/contributions-investissement-force-hydraulique.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfe.admin.ch/bfe/fr/home/mesures-d-encouragement/energies-renouvelables/encouragement-force-hydraulique/contributions-investissement-force-hydraulique.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/fr/publication/download/11187" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/fr/publication/download/11185" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/fr/publication/download/11188" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfe.admin.ch/fr/e-communication" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/fr/publication/download/11187" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfe.admin.ch/fr/contributions-dinvestissement-pour-la-force-hydraulique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/fr/publication/download/11187" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BE27C5C1A8CE4BCE9F1783C42B3028AE"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
@@ -24847,126 +25044,132 @@
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00801560"/>
     <w:rsid w:val="00020837"/>
     <w:rsid w:val="00031B39"/>
     <w:rsid w:val="00041A23"/>
     <w:rsid w:val="0004346D"/>
     <w:rsid w:val="00061504"/>
     <w:rsid w:val="000618C6"/>
     <w:rsid w:val="000C2BE9"/>
     <w:rsid w:val="00126F99"/>
     <w:rsid w:val="001836DF"/>
     <w:rsid w:val="001A1AF6"/>
     <w:rsid w:val="001C4114"/>
+    <w:rsid w:val="001C512A"/>
     <w:rsid w:val="00266BDB"/>
     <w:rsid w:val="002A125A"/>
     <w:rsid w:val="002A1A8C"/>
     <w:rsid w:val="003956FD"/>
     <w:rsid w:val="003C69C0"/>
     <w:rsid w:val="004D1388"/>
     <w:rsid w:val="004D42EC"/>
     <w:rsid w:val="004D5E5D"/>
     <w:rsid w:val="004E4734"/>
     <w:rsid w:val="00526C78"/>
     <w:rsid w:val="00537FDB"/>
     <w:rsid w:val="00561683"/>
     <w:rsid w:val="00597F5C"/>
     <w:rsid w:val="005B2A5B"/>
     <w:rsid w:val="005B771B"/>
     <w:rsid w:val="006048CF"/>
     <w:rsid w:val="006529B6"/>
+    <w:rsid w:val="006961A4"/>
     <w:rsid w:val="006B05D4"/>
     <w:rsid w:val="006C1A01"/>
     <w:rsid w:val="00707C17"/>
     <w:rsid w:val="007309F4"/>
     <w:rsid w:val="00737DD1"/>
     <w:rsid w:val="00746457"/>
     <w:rsid w:val="007672FD"/>
     <w:rsid w:val="007D4486"/>
     <w:rsid w:val="007F346A"/>
     <w:rsid w:val="00801560"/>
     <w:rsid w:val="00810A63"/>
     <w:rsid w:val="00854A6B"/>
     <w:rsid w:val="00875BA6"/>
     <w:rsid w:val="008A5F2C"/>
+    <w:rsid w:val="008F172F"/>
     <w:rsid w:val="00926BAC"/>
     <w:rsid w:val="00934C16"/>
     <w:rsid w:val="00935003"/>
     <w:rsid w:val="00956363"/>
     <w:rsid w:val="009846B6"/>
     <w:rsid w:val="009903CD"/>
     <w:rsid w:val="009A77B9"/>
     <w:rsid w:val="009C310A"/>
     <w:rsid w:val="009F19FF"/>
     <w:rsid w:val="00A32A4C"/>
     <w:rsid w:val="00A56C4E"/>
     <w:rsid w:val="00AA16CF"/>
     <w:rsid w:val="00AC0D06"/>
     <w:rsid w:val="00AD4BD7"/>
     <w:rsid w:val="00AD7013"/>
     <w:rsid w:val="00AE3577"/>
+    <w:rsid w:val="00B3195B"/>
     <w:rsid w:val="00B31EA7"/>
     <w:rsid w:val="00B562B4"/>
     <w:rsid w:val="00B62751"/>
     <w:rsid w:val="00B7337E"/>
     <w:rsid w:val="00BA6C11"/>
     <w:rsid w:val="00BB7A31"/>
     <w:rsid w:val="00BD4D25"/>
     <w:rsid w:val="00BE5A48"/>
     <w:rsid w:val="00C75CD2"/>
+    <w:rsid w:val="00C85A68"/>
     <w:rsid w:val="00C96DCF"/>
     <w:rsid w:val="00CD0962"/>
     <w:rsid w:val="00CE4525"/>
     <w:rsid w:val="00D0171C"/>
     <w:rsid w:val="00D07838"/>
     <w:rsid w:val="00E03944"/>
     <w:rsid w:val="00E267A0"/>
     <w:rsid w:val="00E44652"/>
     <w:rsid w:val="00E70917"/>
     <w:rsid w:val="00E82E83"/>
     <w:rsid w:val="00E93C4F"/>
     <w:rsid w:val="00E973E4"/>
     <w:rsid w:val="00EA644A"/>
     <w:rsid w:val="00EB17E9"/>
     <w:rsid w:val="00ED724E"/>
     <w:rsid w:val="00EE1CD0"/>
     <w:rsid w:val="00F03B0B"/>
     <w:rsid w:val="00F3506E"/>
     <w:rsid w:val="00F7071A"/>
     <w:rsid w:val="00FC7606"/>
+    <w:rsid w:val="00FE2ACB"/>
     <w:rsid w:val="00FF3B51"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -26831,50 +27034,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <f:fields xmlns:f="http://schemas.fabasoft.com/folio/2007/fields">
   <f:record ref="">
     <f:field ref="objname" par="" edit="true" text="2019.07.26_Gesuchsformular_Investitionsbeitrag_IBG_F"/>
     <f:field ref="objsubject" par="" edit="true" text=""/>
     <f:field ref="objcreatedby" par="" text="Semadeni, Gianni (BFE - seg)"/>
     <f:field ref="objcreatedat" par="" text="25.02.2019 14:12:22"/>
     <f:field ref="objchangedby" par="" text="Semadeni, Gianni (BFE - seg)"/>
     <f:field ref="objmodifiedat" par="" text="25.07.2019 08:51:51"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" par="" text=""/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" par="" edit="true" text=""/>
     <f:field ref="FSCFOLIO_1_1001_FieldCurrentUser" par="" text="Gianni Semadeni"/>
     <f:field ref="CCAPRECONFIG_15_1001_Objektname" par="" edit="true" text="2019.07.26_Gesuchsformular_Investitionsbeitrag_IBG_F"/>
     <f:field ref="CHPRECONFIG_1_1001_Objektname" par="" edit="true" text="2019.07.26_Gesuchsformular_Investitionsbeitrag_IBG_F"/>
   </f:record>
   <f:record inx="1" ref="">
     <f:field ref="CCAPRECONFIG_15_1001_Anrede" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Anrede_Briefkopf" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht_Anrede" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachgestellter_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Strasse" par="" text=""/>
@@ -27097,114 +27304,110 @@
     <f:field ref="BAVCFG_15_1700_Strasse_AP" text="Strasse_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Telefon" text="Telefon"/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" text="Titel"/>
     <f:field ref="CHPRECONFIG_1_1001_Titel" text="Titel"/>
     <f:field ref="BAVCFG_15_1700_Titel_AP" text="Titel_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Tuer" text="Tuer"/>
     <f:field ref="CCAPRECONFIG_15_1001_Versandart" text="Versandart"/>
     <f:field ref="CHPRECONFIG_1_1001_Vorname" text="Vorname"/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" text="Vorname"/>
     <f:field ref="BAVCFG_15_1700_Vorname_AP" text="Vorname_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" text="zH"/>
     <f:field ref="CCAPRECONFIG_15_1001_Ziel" text="Ziel"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1" text="Zusatzzeile1"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1_AP" text="Zusatzzeile1_AP"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2" text="Zusatzzeile2"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2_AP" text="Zusatzzeile2_AP"/>
     <f:field ref="BAVCFG_15_1700_ZustellungAm" text="ZustellungAm"/>
   </f:display>
   <f:display par="" text="Serienbrief">
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" text="Betreff"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" text="Dokument Nummer"/>
   </f:display>
 </f:fields>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B07AF89B-5E47-499F-B0A8-EABCA6AEC231}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B07AF89B-5E47-499F-B0A8-EABCA6AEC231}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>11936</Characters>
+  <Pages>1</Pages>
+  <Words>1860</Words>
+  <Characters>11724</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>99</Lines>
+  <Lines>97</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Gesuch für Finanzbeitrag (Pilot und Demonstration)</vt:lpstr>
       <vt:lpstr>Gesuch für Finanzbeitrag (Pilot und Demonstration)</vt:lpstr>
       <vt:lpstr>Gesuch für Finanzbeitrag (Pilot und Demonstration)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UVEK</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13803</CharactersWithSpaces>
+  <CharactersWithSpaces>13557</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>5242917</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>32</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>Qualitätsdaten_Gebäudebereich.doc</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7667773</vt:i4>
       </vt:variant>
       <vt:variant>