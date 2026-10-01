--- v0 (2026-07-30)
+++ v1 (2026-10-01)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0436288D" w14:textId="746F9D63" w:rsidR="004D4960" w:rsidRPr="00191311" w:rsidRDefault="00EC61E8" w:rsidP="00AC3D4A">
+    <w:p w14:paraId="0436288D" w14:textId="746F9D63" w:rsidR="004D4960" w:rsidRPr="00191311" w:rsidRDefault="00907914" w:rsidP="00AC3D4A">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standardb"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-284661191"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="643F80083A4C45E1ABF3D325434424A7"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:displayText="Final report" w:value="Final report"/>
             <w:listItem w:displayText="Interim report" w:value="Interim report"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00191311" w:rsidRPr="00191311">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Select report type</w:t>
@@ -519,193 +519,193 @@
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7BC624E4" w14:textId="5C1680C7" w:rsidR="007E5D35" w:rsidRPr="00FF1493" w:rsidRDefault="009B3C47" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FF1493">
                               <w:rPr>
                                 <w:rStyle w:val="Hyperlink"/>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                               <w:t>www.energy-research.ch</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7B8230B7" w14:textId="77777777" w:rsidR="007E5D35" w:rsidRPr="00FF1493" w:rsidRDefault="007E5D35" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="4C93E047" w14:textId="3E653B65" w:rsidR="007E5D35" w:rsidRPr="00A37F6F" w:rsidRDefault="009B3C47" w:rsidP="007E5D35">
+                          <w:p w14:paraId="4C93E047" w14:textId="3E653B65" w:rsidR="007E5D35" w:rsidRPr="00103840" w:rsidRDefault="009B3C47" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00A37F6F">
+                            <w:r w:rsidRPr="00103840">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                               <w:t>Co-financing</w:t>
                             </w:r>
-                            <w:r w:rsidR="007E5D35" w:rsidRPr="00A37F6F">
+                            <w:r w:rsidR="007E5D35" w:rsidRPr="00103840">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
-                            <w:r w:rsidR="007E5D35" w:rsidRPr="00A37F6F">
+                            <w:r w:rsidR="007E5D35" w:rsidRPr="00103840">
                               <w:rPr>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="-1319649338"/>
                                 <w:placeholder>
                                   <w:docPart w:val="CEE27F7CD036468994EFC899469DF735"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
-                                <w:r w:rsidR="009F7B81" w:rsidRPr="00FF1493">
+                                <w:r w:rsidR="009F7B81" w:rsidRPr="00103840">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                     <w:lang w:val="fr-CH"/>
                                   </w:rPr>
                                   <w:t>(</w:t>
                                 </w:r>
-                                <w:r w:rsidRPr="00FF1493">
+                                <w:r w:rsidRPr="00103840">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                     <w:lang w:val="fr-CH"/>
                                   </w:rPr>
                                   <w:t>if applicable</w:t>
                                 </w:r>
-                                <w:r w:rsidR="00FF1493" w:rsidRPr="00FF1493">
+                                <w:r w:rsidR="00FF1493" w:rsidRPr="00103840">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                     <w:lang w:val="fr-CH"/>
                                   </w:rPr>
                                   <w:t>, FOEN, Canton, etc.</w:t>
                                 </w:r>
-                                <w:r w:rsidR="009F7B81" w:rsidRPr="00FF1493">
+                                <w:r w:rsidR="009F7B81" w:rsidRPr="00103840">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                     <w:lang w:val="fr-CH"/>
                                   </w:rPr>
                                   <w:t>)</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="600FF11D" w14:textId="3E42583E" w:rsidR="007E5D35" w:rsidRPr="00512EF4" w:rsidRDefault="00EC61E8" w:rsidP="007E5D35">
+                          <w:p w14:paraId="600FF11D" w14:textId="3E42583E" w:rsidR="007E5D35" w:rsidRPr="00512EF4" w:rsidRDefault="00907914" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="-1715426813"/>
                                 <w:placeholder>
                                   <w:docPart w:val="D98CFFAE2ACC405886579EE2CF8CBD10"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="009B3C47">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>Agency</w:t>
                                 </w:r>
                                 <w:r w:rsidR="008144E4" w:rsidRPr="000678F8">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve"> XY</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="5EA1BFE6" w14:textId="05458BF3" w:rsidR="007E5D35" w:rsidRDefault="00EC61E8" w:rsidP="007E5D35">
+                          <w:p w14:paraId="5EA1BFE6" w14:textId="05458BF3" w:rsidR="007E5D35" w:rsidRDefault="00907914" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="-112983516"/>
                                 <w:placeholder>
                                   <w:docPart w:val="A429A1ADD17E42AA9492A4F82242C1C1"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00EB14F7" w:rsidRPr="000678F8">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>CH</w:t>
                                 </w:r>
                                 <w:r w:rsidR="009B3C47">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>-Postcode City</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="7E4BB6A3" w14:textId="2ACB9947" w:rsidR="007E5D35" w:rsidRPr="002178FB" w:rsidRDefault="00EC61E8" w:rsidP="007E5D35">
+                          <w:p w14:paraId="7E4BB6A3" w14:textId="2ACB9947" w:rsidR="007E5D35" w:rsidRPr="002178FB" w:rsidRDefault="00907914" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="578489659"/>
                                 <w:placeholder>
                                   <w:docPart w:val="8B60C5DF4BA24FAEB97E43E601C0CA0A"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00282D70" w:rsidRPr="00AC08BA">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                     <w:lang w:val="fr-CH"/>
                                   </w:rPr>
                                   <w:t>www.</w:t>
@@ -733,220 +733,220 @@
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="600F29E5" w14:textId="6036E5A2" w:rsidR="007E5D35" w:rsidRPr="002178FB" w:rsidRDefault="009B3C47" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="002178FB">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                               <w:t>Subsidy recipients:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="70F42410" w14:textId="1A932E42" w:rsidR="001A51BB" w:rsidRPr="003C1086" w:rsidRDefault="00EC61E8" w:rsidP="001A51BB">
+                          <w:p w14:paraId="70F42410" w14:textId="1A932E42" w:rsidR="001A51BB" w:rsidRPr="003C1086" w:rsidRDefault="00907914" w:rsidP="001A51BB">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="1804039103"/>
                                 <w:placeholder>
                                   <w:docPart w:val="AA7824B0092A4FD6B54998AB62D925B3"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="001A51BB" w:rsidRPr="009E6760">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                     <w:lang w:val="fr-CH"/>
                                   </w:rPr>
                                   <w:t>Institution X</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="61187D16" w14:textId="2344077E" w:rsidR="001A51BB" w:rsidRPr="003C1086" w:rsidRDefault="00EC61E8" w:rsidP="001A51BB">
+                          <w:p w14:paraId="61187D16" w14:textId="2344077E" w:rsidR="001A51BB" w:rsidRPr="003C1086" w:rsidRDefault="00907914" w:rsidP="001A51BB">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="-861121167"/>
                                 <w:placeholder>
                                   <w:docPart w:val="4CC4F64E441F4EEAAA4525D5325C9B2A"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="001A51BB" w:rsidRPr="003C1086">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                     <w:lang w:val="fr-CH"/>
                                   </w:rPr>
                                   <w:t>CH-</w:t>
                                 </w:r>
                                 <w:r w:rsidR="009B3C47" w:rsidRPr="00AC08BA">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                     <w:lang w:val="fr-CH"/>
                                   </w:rPr>
                                   <w:t>Postcode City</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="24B13ABF" w14:textId="2541FC14" w:rsidR="007E5D35" w:rsidRPr="003C1086" w:rsidRDefault="00EC61E8" w:rsidP="001A51BB">
+                          <w:p w14:paraId="24B13ABF" w14:textId="2541FC14" w:rsidR="007E5D35" w:rsidRPr="003C1086" w:rsidRDefault="00907914" w:rsidP="001A51BB">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="640997551"/>
                                 <w:placeholder>
                                   <w:docPart w:val="60C2A24E561B4B7C884B6D6D9C5D39F2"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="001A51BB" w:rsidRPr="009E6760">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                     <w:lang w:val="fr-CH"/>
                                   </w:rPr>
                                   <w:t>www.institution-x.ch</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p w14:paraId="4ECAF3BC" w14:textId="7360247E" w:rsidR="00A01DA5" w:rsidRPr="003C1086" w:rsidRDefault="00A01DA5" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="2C795558" w14:textId="41A6FDD2" w:rsidR="00A01DA5" w:rsidRPr="003C1086" w:rsidRDefault="00EC61E8" w:rsidP="00A01DA5">
+                          <w:p w14:paraId="2C795558" w14:textId="41A6FDD2" w:rsidR="00A01DA5" w:rsidRPr="003C1086" w:rsidRDefault="00907914" w:rsidP="00A01DA5">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="1731424550"/>
                                 <w:placeholder>
                                   <w:docPart w:val="EA7A6880C8DB44068B8AEBCB8C0151ED"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00A01DA5" w:rsidRPr="009E6760">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                     <w:lang w:val="fr-CH"/>
                                   </w:rPr>
                                   <w:t>Institution Y</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="45CBEEDB" w14:textId="03E03B14" w:rsidR="00A01DA5" w:rsidRPr="002178FB" w:rsidRDefault="00EC61E8" w:rsidP="00A01DA5">
+                          <w:p w14:paraId="45CBEEDB" w14:textId="03E03B14" w:rsidR="00A01DA5" w:rsidRPr="002178FB" w:rsidRDefault="00907914" w:rsidP="00A01DA5">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="506492413"/>
                                 <w:placeholder>
                                   <w:docPart w:val="4A0CCA90B1D54515BF5C585BF1D328E1"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00A01DA5" w:rsidRPr="00976084">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>CH-</w:t>
                                 </w:r>
                                 <w:r w:rsidR="009B3C47">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>Postcode City</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="6CE89572" w14:textId="276DE4F4" w:rsidR="007E5D35" w:rsidRPr="002178FB" w:rsidRDefault="00EC61E8" w:rsidP="00A01DA5">
+                          <w:p w14:paraId="6CE89572" w14:textId="276DE4F4" w:rsidR="007E5D35" w:rsidRPr="002178FB" w:rsidRDefault="00907914" w:rsidP="00A01DA5">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="-733074165"/>
                                 <w:placeholder>
                                   <w:docPart w:val="3B19C2A6BBC74318B3092ED9A8642E2F"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00A01DA5" w:rsidRPr="002178FB">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>www.institution-y.ch</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
@@ -977,51 +977,51 @@
                               </w:rPr>
                               <w:t>h</w:t>
                             </w:r>
                             <w:r w:rsidRPr="009B3C47">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>or</w:t>
                             </w:r>
                             <w:r w:rsidR="009B3C47" w:rsidRPr="009B3C47">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>s</w:t>
                             </w:r>
                             <w:r w:rsidRPr="009B3C47">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4BE2EA5B" w14:textId="4CAB8C69" w:rsidR="007E5D35" w:rsidRPr="00C53405" w:rsidRDefault="00EC61E8" w:rsidP="007E5D35">
+                          <w:p w14:paraId="4BE2EA5B" w14:textId="4CAB8C69" w:rsidR="007E5D35" w:rsidRPr="00C53405" w:rsidRDefault="00907914" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="-1593539674"/>
                                 <w:placeholder>
                                   <w:docPart w:val="E9D4797B43614639B2F2B30F610D548D"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="009B3C47">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>First Name, Last</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00FC43C1" w:rsidRPr="00FC43C1">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -1065,51 +1065,51 @@
                             <w:r w:rsidR="007E5D35" w:rsidRPr="00C53405">
                               <w:t xml:space="preserve">, </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="1507631845"/>
                                 <w:placeholder>
                                   <w:docPart w:val="C18D6745806D43E2A9BD1F44B4FAECAB"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00FC43C1">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>name@institution-x.ch</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="10884617" w14:textId="1A6DC6BD" w:rsidR="007E5D35" w:rsidRPr="00C53405" w:rsidRDefault="00EC61E8" w:rsidP="0040234C">
+                          <w:p w14:paraId="10884617" w14:textId="1A6DC6BD" w:rsidR="007E5D35" w:rsidRPr="00C53405" w:rsidRDefault="00907914" w:rsidP="0040234C">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="1557434669"/>
                                 <w:placeholder>
                                   <w:docPart w:val="EC7D04F770B54470BC8D7120C67D5356"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="009B3C47">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>First Name, Last</w:t>
                                 </w:r>
                                 <w:r w:rsidR="009B3C47" w:rsidRPr="00FC43C1">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -1174,51 +1174,51 @@
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p w14:paraId="27BEF256" w14:textId="77777777" w:rsidR="007E5D35" w:rsidRPr="00C53405" w:rsidRDefault="007E5D35" w:rsidP="0040234C">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="3F29BE38" w14:textId="233CD5E5" w:rsidR="0040234C" w:rsidRPr="00456345" w:rsidRDefault="009B3C47" w:rsidP="0040234C">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009B3C47">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>SFOE project coordinators:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3F733B6B" w14:textId="5445AF88" w:rsidR="0040234C" w:rsidRPr="009B3C47" w:rsidRDefault="00EC61E8" w:rsidP="0040234C">
+                          <w:p w14:paraId="3F733B6B" w14:textId="5445AF88" w:rsidR="0040234C" w:rsidRPr="009B3C47" w:rsidRDefault="00907914" w:rsidP="0040234C">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="-1658762077"/>
                                 <w:placeholder>
                                   <w:docPart w:val="48A3237AAD034C3C90DA6E61F6D36E39"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="009B3C47" w:rsidRPr="009B3C47">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>Name of SFOE project coordinator as in cont</w:t>
                                 </w:r>
                                 <w:r w:rsidR="009B3C47">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -1231,51 +1231,51 @@
                             <w:r w:rsidR="00456345" w:rsidRPr="009B3C47">
                               <w:t xml:space="preserve">, </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="1874188247"/>
                                 <w:placeholder>
                                   <w:docPart w:val="D4F8B2490F9D4FC4B21CE6630CA7FEF1"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00456345" w:rsidRPr="009B3C47">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>email@adresse.ch</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="76EA56DC" w14:textId="79242E77" w:rsidR="0040234C" w:rsidRDefault="00EC61E8" w:rsidP="0040234C">
+                          <w:p w14:paraId="76EA56DC" w14:textId="79242E77" w:rsidR="0040234C" w:rsidRDefault="00907914" w:rsidP="0040234C">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="953210176"/>
                                 <w:placeholder>
                                   <w:docPart w:val="82F9A1D933FB4F728DB46029BD41FBA7"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="009B3C47" w:rsidRPr="009B3C47">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>Name of SFOE project coordinator as in cont</w:t>
                                 </w:r>
                                 <w:r w:rsidR="009B3C47">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -1338,69 +1338,152 @@
                                 <w:id w:val="1010025683"/>
                                 <w:placeholder>
                                   <w:docPart w:val="11F9B100C402413299B9D4BE4358E2D2"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00735AD3" w:rsidRPr="00735AD3">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>5XXXXX-01</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p w14:paraId="1CBAC5D3" w14:textId="77777777" w:rsidR="0040234C" w:rsidRDefault="0040234C" w:rsidP="0040234C">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="3AB1A879" w14:textId="580B9AD5" w:rsidR="00CD1F56" w:rsidRPr="00456345" w:rsidRDefault="009B3C47" w:rsidP="0040234C">
+                          <w:p w14:paraId="3AB1A879" w14:textId="580B9AD5" w:rsidR="00CD1F56" w:rsidRDefault="009B3C47" w:rsidP="0040234C">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009B3C47">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>The authors bear the entire responsibility for the content of this report and for the conclusions drawn therefrom</w:t>
                             </w:r>
                             <w:r w:rsidR="0040234C" w:rsidRPr="00456345">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="66A3EB7D" w14:textId="77777777" w:rsidR="00A25BDB" w:rsidRDefault="00A25BDB" w:rsidP="0040234C">
+                            <w:pPr>
+                              <w:pStyle w:val="ECREP2024standard"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="6A4CE93E" w14:textId="77777777" w:rsidR="00A25BDB" w:rsidRDefault="00A25BDB" w:rsidP="00A25BDB">
+                            <w:pPr>
+                              <w:pStyle w:val="ECREP2024standard"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Licensed under Creative Commons Attribution 4.0 International (CC BY 4.0).</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="12CC0DE8" w14:textId="239CEAEF" w:rsidR="00A25BDB" w:rsidRPr="00CE2C48" w:rsidRDefault="00A25BDB" w:rsidP="00A25BDB">
+                            <w:pPr>
+                              <w:pStyle w:val="ECREP2024standard"/>
+                              <w:rPr>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>https://creativecommons.org/licenses/by/4.0/deed.en</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CE2C48">
+                              <w:rPr>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="393E272B" w14:textId="77777777" w:rsidR="00A25BDB" w:rsidRPr="00CE2C48" w:rsidRDefault="00A25BDB" w:rsidP="00A25BDB">
+                            <w:pPr>
+                              <w:pStyle w:val="ECREP2024standard"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="1A245BC8" w14:textId="73E28E39" w:rsidR="00A25BDB" w:rsidRPr="00A25BDB" w:rsidRDefault="00A25BDB" w:rsidP="0040234C">
+                            <w:pPr>
+                              <w:pStyle w:val="ECREP2024standard"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00B16BD9">
+                              <w:rPr>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">DOI: </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId12" w:history="1">
+                              <w:r w:rsidRPr="00B16BD9">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t>https://doi.org/xxxx</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00B16BD9">
+                              <w:rPr>
+                                <w:u w:val="single"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00296792" w:rsidRPr="00296792">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>For final reports only: The SFOE will replace this placeholder with the definitive DOI. For interim reports, delete this line</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B16BD9" w:rsidRPr="00B16BD9">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="b" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="25C33451" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
@@ -1519,193 +1602,193 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7BC624E4" w14:textId="5C1680C7" w:rsidR="007E5D35" w:rsidRPr="00FF1493" w:rsidRDefault="009B3C47" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00FF1493">
                         <w:rPr>
                           <w:rStyle w:val="Hyperlink"/>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                         <w:t>www.energy-research.ch</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7B8230B7" w14:textId="77777777" w:rsidR="007E5D35" w:rsidRPr="00FF1493" w:rsidRDefault="007E5D35" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="4C93E047" w14:textId="3E653B65" w:rsidR="007E5D35" w:rsidRPr="00A37F6F" w:rsidRDefault="009B3C47" w:rsidP="007E5D35">
+                    <w:p w14:paraId="4C93E047" w14:textId="3E653B65" w:rsidR="007E5D35" w:rsidRPr="00103840" w:rsidRDefault="009B3C47" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00A37F6F">
+                      <w:r w:rsidRPr="00103840">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                         <w:t>Co-financing</w:t>
                       </w:r>
-                      <w:r w:rsidR="007E5D35" w:rsidRPr="00A37F6F">
+                      <w:r w:rsidR="007E5D35" w:rsidRPr="00103840">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
-                      <w:r w:rsidR="007E5D35" w:rsidRPr="00A37F6F">
+                      <w:r w:rsidR="007E5D35" w:rsidRPr="00103840">
                         <w:rPr>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="-1319649338"/>
                           <w:placeholder>
                             <w:docPart w:val="CEE27F7CD036468994EFC899469DF735"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
-                          <w:r w:rsidR="009F7B81" w:rsidRPr="00FF1493">
+                          <w:r w:rsidR="009F7B81" w:rsidRPr="00103840">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                               <w:lang w:val="fr-CH"/>
                             </w:rPr>
                             <w:t>(</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00FF1493">
+                          <w:r w:rsidRPr="00103840">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                               <w:lang w:val="fr-CH"/>
                             </w:rPr>
                             <w:t>if applicable</w:t>
                           </w:r>
-                          <w:r w:rsidR="00FF1493" w:rsidRPr="00FF1493">
+                          <w:r w:rsidR="00FF1493" w:rsidRPr="00103840">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                               <w:lang w:val="fr-CH"/>
                             </w:rPr>
                             <w:t>, FOEN, Canton, etc.</w:t>
                           </w:r>
-                          <w:r w:rsidR="009F7B81" w:rsidRPr="00FF1493">
+                          <w:r w:rsidR="009F7B81" w:rsidRPr="00103840">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                               <w:lang w:val="fr-CH"/>
                             </w:rPr>
                             <w:t>)</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="600FF11D" w14:textId="3E42583E" w:rsidR="007E5D35" w:rsidRPr="00512EF4" w:rsidRDefault="00EC61E8" w:rsidP="007E5D35">
+                    <w:p w14:paraId="600FF11D" w14:textId="3E42583E" w:rsidR="007E5D35" w:rsidRPr="00512EF4" w:rsidRDefault="00907914" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="-1715426813"/>
                           <w:placeholder>
                             <w:docPart w:val="D98CFFAE2ACC405886579EE2CF8CBD10"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="009B3C47">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>Agency</w:t>
                           </w:r>
                           <w:r w:rsidR="008144E4" w:rsidRPr="000678F8">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> XY</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="5EA1BFE6" w14:textId="05458BF3" w:rsidR="007E5D35" w:rsidRDefault="00EC61E8" w:rsidP="007E5D35">
+                    <w:p w14:paraId="5EA1BFE6" w14:textId="05458BF3" w:rsidR="007E5D35" w:rsidRDefault="00907914" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="-112983516"/>
                           <w:placeholder>
                             <w:docPart w:val="A429A1ADD17E42AA9492A4F82242C1C1"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00EB14F7" w:rsidRPr="000678F8">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>CH</w:t>
                           </w:r>
                           <w:r w:rsidR="009B3C47">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>-Postcode City</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="7E4BB6A3" w14:textId="2ACB9947" w:rsidR="007E5D35" w:rsidRPr="002178FB" w:rsidRDefault="00EC61E8" w:rsidP="007E5D35">
+                    <w:p w14:paraId="7E4BB6A3" w14:textId="2ACB9947" w:rsidR="007E5D35" w:rsidRPr="002178FB" w:rsidRDefault="00907914" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="578489659"/>
                           <w:placeholder>
                             <w:docPart w:val="8B60C5DF4BA24FAEB97E43E601C0CA0A"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00282D70" w:rsidRPr="00AC08BA">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                               <w:lang w:val="fr-CH"/>
                             </w:rPr>
                             <w:t>www.</w:t>
@@ -1733,220 +1816,220 @@
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="600F29E5" w14:textId="6036E5A2" w:rsidR="007E5D35" w:rsidRPr="002178FB" w:rsidRDefault="009B3C47" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002178FB">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                         <w:t>Subsidy recipients:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="70F42410" w14:textId="1A932E42" w:rsidR="001A51BB" w:rsidRPr="003C1086" w:rsidRDefault="00EC61E8" w:rsidP="001A51BB">
+                    <w:p w14:paraId="70F42410" w14:textId="1A932E42" w:rsidR="001A51BB" w:rsidRPr="003C1086" w:rsidRDefault="00907914" w:rsidP="001A51BB">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="1804039103"/>
                           <w:placeholder>
                             <w:docPart w:val="AA7824B0092A4FD6B54998AB62D925B3"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="001A51BB" w:rsidRPr="009E6760">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                               <w:lang w:val="fr-CH"/>
                             </w:rPr>
                             <w:t>Institution X</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="61187D16" w14:textId="2344077E" w:rsidR="001A51BB" w:rsidRPr="003C1086" w:rsidRDefault="00EC61E8" w:rsidP="001A51BB">
+                    <w:p w14:paraId="61187D16" w14:textId="2344077E" w:rsidR="001A51BB" w:rsidRPr="003C1086" w:rsidRDefault="00907914" w:rsidP="001A51BB">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="-861121167"/>
                           <w:placeholder>
                             <w:docPart w:val="4CC4F64E441F4EEAAA4525D5325C9B2A"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="001A51BB" w:rsidRPr="003C1086">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                               <w:lang w:val="fr-CH"/>
                             </w:rPr>
                             <w:t>CH-</w:t>
                           </w:r>
                           <w:r w:rsidR="009B3C47" w:rsidRPr="00AC08BA">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                               <w:lang w:val="fr-CH"/>
                             </w:rPr>
                             <w:t>Postcode City</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="24B13ABF" w14:textId="2541FC14" w:rsidR="007E5D35" w:rsidRPr="003C1086" w:rsidRDefault="00EC61E8" w:rsidP="001A51BB">
+                    <w:p w14:paraId="24B13ABF" w14:textId="2541FC14" w:rsidR="007E5D35" w:rsidRPr="003C1086" w:rsidRDefault="00907914" w:rsidP="001A51BB">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="640997551"/>
                           <w:placeholder>
                             <w:docPart w:val="60C2A24E561B4B7C884B6D6D9C5D39F2"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="001A51BB" w:rsidRPr="009E6760">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                               <w:lang w:val="fr-CH"/>
                             </w:rPr>
                             <w:t>www.institution-x.ch</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
                     <w:p w14:paraId="4ECAF3BC" w14:textId="7360247E" w:rsidR="00A01DA5" w:rsidRPr="003C1086" w:rsidRDefault="00A01DA5" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="2C795558" w14:textId="41A6FDD2" w:rsidR="00A01DA5" w:rsidRPr="003C1086" w:rsidRDefault="00EC61E8" w:rsidP="00A01DA5">
+                    <w:p w14:paraId="2C795558" w14:textId="41A6FDD2" w:rsidR="00A01DA5" w:rsidRPr="003C1086" w:rsidRDefault="00907914" w:rsidP="00A01DA5">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="1731424550"/>
                           <w:placeholder>
                             <w:docPart w:val="EA7A6880C8DB44068B8AEBCB8C0151ED"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00A01DA5" w:rsidRPr="009E6760">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                               <w:lang w:val="fr-CH"/>
                             </w:rPr>
                             <w:t>Institution Y</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="45CBEEDB" w14:textId="03E03B14" w:rsidR="00A01DA5" w:rsidRPr="002178FB" w:rsidRDefault="00EC61E8" w:rsidP="00A01DA5">
+                    <w:p w14:paraId="45CBEEDB" w14:textId="03E03B14" w:rsidR="00A01DA5" w:rsidRPr="002178FB" w:rsidRDefault="00907914" w:rsidP="00A01DA5">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="506492413"/>
                           <w:placeholder>
                             <w:docPart w:val="4A0CCA90B1D54515BF5C585BF1D328E1"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00A01DA5" w:rsidRPr="00976084">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>CH-</w:t>
                           </w:r>
                           <w:r w:rsidR="009B3C47">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>Postcode City</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="6CE89572" w14:textId="276DE4F4" w:rsidR="007E5D35" w:rsidRPr="002178FB" w:rsidRDefault="00EC61E8" w:rsidP="00A01DA5">
+                    <w:p w14:paraId="6CE89572" w14:textId="276DE4F4" w:rsidR="007E5D35" w:rsidRPr="002178FB" w:rsidRDefault="00907914" w:rsidP="00A01DA5">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="-733074165"/>
                           <w:placeholder>
                             <w:docPart w:val="3B19C2A6BBC74318B3092ED9A8642E2F"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00A01DA5" w:rsidRPr="002178FB">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>www.institution-y.ch</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
@@ -1977,51 +2060,51 @@
                         </w:rPr>
                         <w:t>h</w:t>
                       </w:r>
                       <w:r w:rsidRPr="009B3C47">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>or</w:t>
                       </w:r>
                       <w:r w:rsidR="009B3C47" w:rsidRPr="009B3C47">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>s</w:t>
                       </w:r>
                       <w:r w:rsidRPr="009B3C47">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4BE2EA5B" w14:textId="4CAB8C69" w:rsidR="007E5D35" w:rsidRPr="00C53405" w:rsidRDefault="00EC61E8" w:rsidP="007E5D35">
+                    <w:p w14:paraId="4BE2EA5B" w14:textId="4CAB8C69" w:rsidR="007E5D35" w:rsidRPr="00C53405" w:rsidRDefault="00907914" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="-1593539674"/>
                           <w:placeholder>
                             <w:docPart w:val="E9D4797B43614639B2F2B30F610D548D"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="009B3C47">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>First Name, Last</w:t>
                           </w:r>
                           <w:r w:rsidR="00FC43C1" w:rsidRPr="00FC43C1">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -2065,51 +2148,51 @@
                       <w:r w:rsidR="007E5D35" w:rsidRPr="00C53405">
                         <w:t xml:space="preserve">, </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="1507631845"/>
                           <w:placeholder>
                             <w:docPart w:val="C18D6745806D43E2A9BD1F44B4FAECAB"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00FC43C1">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>name@institution-x.ch</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="10884617" w14:textId="1A6DC6BD" w:rsidR="007E5D35" w:rsidRPr="00C53405" w:rsidRDefault="00EC61E8" w:rsidP="0040234C">
+                    <w:p w14:paraId="10884617" w14:textId="1A6DC6BD" w:rsidR="007E5D35" w:rsidRPr="00C53405" w:rsidRDefault="00907914" w:rsidP="0040234C">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="1557434669"/>
                           <w:placeholder>
                             <w:docPart w:val="EC7D04F770B54470BC8D7120C67D5356"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="009B3C47">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>First Name, Last</w:t>
                           </w:r>
                           <w:r w:rsidR="009B3C47" w:rsidRPr="00FC43C1">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -2174,51 +2257,51 @@
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
                     <w:p w14:paraId="27BEF256" w14:textId="77777777" w:rsidR="007E5D35" w:rsidRPr="00C53405" w:rsidRDefault="007E5D35" w:rsidP="0040234C">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="3F29BE38" w14:textId="233CD5E5" w:rsidR="0040234C" w:rsidRPr="00456345" w:rsidRDefault="009B3C47" w:rsidP="0040234C">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009B3C47">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>SFOE project coordinators:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3F733B6B" w14:textId="5445AF88" w:rsidR="0040234C" w:rsidRPr="009B3C47" w:rsidRDefault="00EC61E8" w:rsidP="0040234C">
+                    <w:p w14:paraId="3F733B6B" w14:textId="5445AF88" w:rsidR="0040234C" w:rsidRPr="009B3C47" w:rsidRDefault="00907914" w:rsidP="0040234C">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="-1658762077"/>
                           <w:placeholder>
                             <w:docPart w:val="48A3237AAD034C3C90DA6E61F6D36E39"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="009B3C47" w:rsidRPr="009B3C47">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>Name of SFOE project coordinator as in cont</w:t>
                           </w:r>
                           <w:r w:rsidR="009B3C47">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -2231,51 +2314,51 @@
                       <w:r w:rsidR="00456345" w:rsidRPr="009B3C47">
                         <w:t xml:space="preserve">, </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="1874188247"/>
                           <w:placeholder>
                             <w:docPart w:val="D4F8B2490F9D4FC4B21CE6630CA7FEF1"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00456345" w:rsidRPr="009B3C47">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>email@adresse.ch</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="76EA56DC" w14:textId="79242E77" w:rsidR="0040234C" w:rsidRDefault="00EC61E8" w:rsidP="0040234C">
+                    <w:p w14:paraId="76EA56DC" w14:textId="79242E77" w:rsidR="0040234C" w:rsidRDefault="00907914" w:rsidP="0040234C">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="953210176"/>
                           <w:placeholder>
                             <w:docPart w:val="82F9A1D933FB4F728DB46029BD41FBA7"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="009B3C47" w:rsidRPr="009B3C47">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>Name of SFOE project coordinator as in cont</w:t>
                           </w:r>
                           <w:r w:rsidR="009B3C47">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -2338,130 +2421,214 @@
                           <w:id w:val="1010025683"/>
                           <w:placeholder>
                             <w:docPart w:val="11F9B100C402413299B9D4BE4358E2D2"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00735AD3" w:rsidRPr="00735AD3">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>5XXXXX-01</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
                     <w:p w14:paraId="1CBAC5D3" w14:textId="77777777" w:rsidR="0040234C" w:rsidRDefault="0040234C" w:rsidP="0040234C">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="3AB1A879" w14:textId="580B9AD5" w:rsidR="00CD1F56" w:rsidRPr="00456345" w:rsidRDefault="009B3C47" w:rsidP="0040234C">
+                    <w:p w14:paraId="3AB1A879" w14:textId="580B9AD5" w:rsidR="00CD1F56" w:rsidRDefault="009B3C47" w:rsidP="0040234C">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009B3C47">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>The authors bear the entire responsibility for the content of this report and for the conclusions drawn therefrom</w:t>
                       </w:r>
                       <w:r w:rsidR="0040234C" w:rsidRPr="00456345">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
+                    <w:p w14:paraId="66A3EB7D" w14:textId="77777777" w:rsidR="00A25BDB" w:rsidRDefault="00A25BDB" w:rsidP="0040234C">
+                      <w:pPr>
+                        <w:pStyle w:val="ECREP2024standard"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="6A4CE93E" w14:textId="77777777" w:rsidR="00A25BDB" w:rsidRDefault="00A25BDB" w:rsidP="00A25BDB">
+                      <w:pPr>
+                        <w:pStyle w:val="ECREP2024standard"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>Licensed under Creative Commons Attribution 4.0 International (CC BY 4.0).</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="12CC0DE8" w14:textId="239CEAEF" w:rsidR="00A25BDB" w:rsidRPr="00CE2C48" w:rsidRDefault="00A25BDB" w:rsidP="00A25BDB">
+                      <w:pPr>
+                        <w:pStyle w:val="ECREP2024standard"/>
+                        <w:rPr>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>https://creativecommons.org/licenses/by/4.0/deed.en</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CE2C48">
+                        <w:rPr>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="393E272B" w14:textId="77777777" w:rsidR="00A25BDB" w:rsidRPr="00CE2C48" w:rsidRDefault="00A25BDB" w:rsidP="00A25BDB">
+                      <w:pPr>
+                        <w:pStyle w:val="ECREP2024standard"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="1A245BC8" w14:textId="73E28E39" w:rsidR="00A25BDB" w:rsidRPr="00A25BDB" w:rsidRDefault="00A25BDB" w:rsidP="0040234C">
+                      <w:pPr>
+                        <w:pStyle w:val="ECREP2024standard"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00B16BD9">
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">DOI: </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId13" w:history="1">
+                        <w:r w:rsidRPr="00B16BD9">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <w:t>https://doi.org/xxxx</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00B16BD9">
+                        <w:rPr>
+                          <w:u w:val="single"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00296792" w:rsidRPr="00296792">
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>For final reports only: The SFOE will replace this placeholder with the definitive DOI. For interim reports, delete this line</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B16BD9" w:rsidRPr="00B16BD9">
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom" anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="20B199B0" w14:textId="5416BBC7" w:rsidR="00C53405" w:rsidRPr="000A6127" w:rsidRDefault="00C53405" w:rsidP="007E10D8">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc160269472"/>
-      <w:bookmarkStart w:id="1" w:name="_Toc180410752"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc238563932"/>
       <w:r w:rsidRPr="000A6127">
+        <w:lastRenderedPageBreak/>
         <w:t>Summary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="950129270"/>
         <w:placeholder>
           <w:docPart w:val="ACC01D4968C24F19830483B3690DD4E2"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="072E96DD" w14:textId="493BD000" w:rsidR="00424F61" w:rsidRPr="00424F61" w:rsidRDefault="00424F61" w:rsidP="000D04B2">
           <w:pPr>
             <w:pStyle w:val="ECREP2024standard-text-en"/>
           </w:pPr>
           <w:r w:rsidRPr="00E93112">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Summary of the content of the project ( initial context, objectives), of the approach and of the main results and conclusions. Concise text with a few paragraphs if necessary, no lists or enumerations (½ to 1 page max.)</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="674CC13E" w14:textId="77777777" w:rsidR="00035CB3" w:rsidRPr="00035CB3" w:rsidRDefault="00035CB3" w:rsidP="007E10D8">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc180410753"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc238563933"/>
       <w:bookmarkStart w:id="3" w:name="_Toc160269473"/>
       <w:r w:rsidRPr="00035CB3">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Zusammenfassung</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1219667094"/>
         <w:placeholder>
           <w:docPart w:val="F9B00E8AA756435EBC7EB6E421B57199"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="069E61F6" w14:textId="77777777" w:rsidR="00035CB3" w:rsidRPr="000A6127" w:rsidRDefault="00035CB3" w:rsidP="00035CB3">
           <w:pPr>
             <w:pStyle w:val="ECREP2024standard-text-de"/>
             <w:rPr>
@@ -2472,106 +2639,106 @@
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">Kurze Zusammenfassung des Projektinhalts (Ausgangslage, Ziele), der Herangehensweise und der wichtigsten Ergebnissen und Schlussolgerungen. Zusammenhängender Text mit allenfalls ein paar Abschnitte, keine Listen und Aufzählungen (max. </w:t>
           </w:r>
           <w:r w:rsidRPr="009E6760">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>½ bis 1 Seite).</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="0520C634" w14:textId="77777777" w:rsidR="00035CB3" w:rsidRPr="000A6127" w:rsidRDefault="00035CB3" w:rsidP="007E10D8">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc180410754"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc238563934"/>
       <w:r w:rsidRPr="000A6127">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Résumé</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1445349158"/>
         <w:placeholder>
           <w:docPart w:val="F51FBFF912314D56865F7B39416ECEA2"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="55607655" w14:textId="77777777" w:rsidR="00035CB3" w:rsidRPr="00993FF2" w:rsidRDefault="00035CB3" w:rsidP="00035CB3">
           <w:pPr>
             <w:pStyle w:val="ECREP2024standard-text-fr"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E93112">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Résumé du contenu du projet (situation de départ, objectifs), de l'approche et des résultats et conclusions principaux. Texte concis avec quelques paragraphes au besoin, pas de listes ni d'énumérations (½ à 1 page max.)</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="24F97255" w14:textId="5CE1AB37" w:rsidR="00C53405" w:rsidRPr="00F853B4" w:rsidRDefault="002178FB" w:rsidP="007E10D8">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc180410755"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc238563935"/>
       <w:r>
         <w:t>Main findings</w:t>
       </w:r>
       <w:r w:rsidR="00C53405" w:rsidRPr="00F853B4">
         <w:t xml:space="preserve"> («Take-Home Messages»)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:bookmarkStart w:id="6" w:name="_Hlk160361295"/>
-    <w:p w14:paraId="59EFB6B2" w14:textId="3C13FEC5" w:rsidR="00245E1B" w:rsidRPr="002178FB" w:rsidRDefault="00EC61E8" w:rsidP="007D5C1E">
+    <w:p w14:paraId="59EFB6B2" w14:textId="3C13FEC5" w:rsidR="00245E1B" w:rsidRPr="002178FB" w:rsidRDefault="00907914" w:rsidP="007D5C1E">
       <w:pPr>
         <w:pStyle w:val="ECREP2024list"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-358818460"/>
           <w:placeholder>
             <w:docPart w:val="E4A205E03CBE47C0BEBF7C35CDB44E03"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004B6210" w:rsidRPr="00AE3E98">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:caps/>
               <w:color w:val="FF0000"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Only for final report. For interim reports, delete this paragraph including the heading</w:t>
           </w:r>
@@ -2595,1643 +2762,1389 @@
       </w:sdt>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="04C2E3D1" w14:textId="7754C2C2" w:rsidR="00643848" w:rsidRPr="002178FB" w:rsidRDefault="00643848" w:rsidP="007D5C1E">
       <w:pPr>
         <w:pStyle w:val="ECREP2024enumeration"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002178FB">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="48B31984" w14:textId="377B070C" w:rsidR="00E74C5C" w:rsidRDefault="002178FB" w:rsidP="007E10D8">
       <w:pPr>
         <w:pStyle w:val="ECREP2024contents"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc180410756"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc238563936"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="104E801F" w14:textId="7E431C76" w:rsidR="00392180" w:rsidRDefault="007F7EE5">
+    <w:p w14:paraId="27FC1DB9" w14:textId="5FA8E561" w:rsidR="003A1502" w:rsidRDefault="007F7EE5">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \t "EC_REP_2024_chapter_1;1;EC_REP_2024_chapter_sub_1.1;2;EC_REP_2024_chapter_subsub_1.1.1;3;EC_REP_2024_summary;1" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc180410752" w:history="1">
-        <w:r w:rsidR="00392180" w:rsidRPr="004A3980">
+      <w:hyperlink w:anchor="_Toc238563932" w:history="1">
+        <w:r w:rsidR="003A1502" w:rsidRPr="004518C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Summary</w:t>
         </w:r>
-        <w:r w:rsidR="00392180">
+        <w:r w:rsidR="003A1502">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00392180">
+        <w:r w:rsidR="003A1502">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00392180">
-[...10 lines deleted...]
-        <w:r w:rsidR="00392180">
+        <w:r w:rsidR="003A1502">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563932 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003A1502">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="003A1502">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00392180">
+        <w:r w:rsidR="003A1502">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00392180">
+        <w:r w:rsidR="003A1502">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E95DE0F" w14:textId="72847CF9" w:rsidR="00392180" w:rsidRDefault="00392180">
+    <w:p w14:paraId="0E0D1A07" w14:textId="2F66D226" w:rsidR="003A1502" w:rsidRDefault="003A1502">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410753" w:history="1">
-        <w:r w:rsidRPr="004A3980">
+      <w:hyperlink w:anchor="_Toc238563933" w:history="1">
+        <w:r w:rsidRPr="004518C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="de-CH"/>
           </w:rPr>
           <w:t>Zusammenfassung</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410753 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563933 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4674B326" w14:textId="3CEB7949" w:rsidR="00392180" w:rsidRDefault="00392180">
+    <w:p w14:paraId="27AC2D86" w14:textId="00D2E669" w:rsidR="003A1502" w:rsidRDefault="003A1502">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410754" w:history="1">
-        <w:r w:rsidRPr="004A3980">
+      <w:hyperlink w:anchor="_Toc238563934" w:history="1">
+        <w:r w:rsidRPr="004518C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>Résumé</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410754 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563934 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0609A082" w14:textId="0C098C98" w:rsidR="00392180" w:rsidRDefault="00392180">
+    <w:p w14:paraId="135B4340" w14:textId="1F60598F" w:rsidR="003A1502" w:rsidRDefault="003A1502">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410755" w:history="1">
-        <w:r w:rsidRPr="004A3980">
+      <w:hyperlink w:anchor="_Toc238563935" w:history="1">
+        <w:r w:rsidRPr="004518C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Main findings («Take-Home Messages»)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410755 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563935 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A5F5DB0" w14:textId="04D9BC7E" w:rsidR="00392180" w:rsidRDefault="00392180">
+    <w:p w14:paraId="2F2FB25C" w14:textId="35C9427B" w:rsidR="003A1502" w:rsidRDefault="003A1502">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410756" w:history="1">
-        <w:r w:rsidRPr="004A3980">
+      <w:hyperlink w:anchor="_Toc238563936" w:history="1">
+        <w:r w:rsidRPr="004518C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Contents</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410756 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563936 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="779A0732" w14:textId="5FCDA380" w:rsidR="00392180" w:rsidRDefault="00392180">
+    <w:p w14:paraId="53DA5188" w14:textId="2973FA46" w:rsidR="003A1502" w:rsidRDefault="003A1502">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410757" w:history="1">
-        <w:r w:rsidRPr="004A3980">
+      <w:hyperlink w:anchor="_Toc238563937" w:history="1">
+        <w:r w:rsidRPr="004518C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="de-CH"/>
           </w:rPr>
           <w:t>List of figures (optional)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410757 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563937 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B12F655" w14:textId="09548C88" w:rsidR="00392180" w:rsidRDefault="00392180">
+    <w:p w14:paraId="7976ADA3" w14:textId="1AC3F1C0" w:rsidR="003A1502" w:rsidRDefault="003A1502">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410758" w:history="1">
-        <w:r w:rsidRPr="004A3980">
+      <w:hyperlink w:anchor="_Toc238563938" w:history="1">
+        <w:r w:rsidRPr="004518C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>List of tables (optional)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410758 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563938 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51810DBE" w14:textId="28FFA3A8" w:rsidR="00392180" w:rsidRDefault="00392180">
+    <w:p w14:paraId="58F0413F" w14:textId="1EB63BAA" w:rsidR="003A1502" w:rsidRDefault="003A1502">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410759" w:history="1">
-        <w:r w:rsidRPr="004A3980">
+      <w:hyperlink w:anchor="_Toc238563939" w:history="1">
+        <w:r w:rsidRPr="004518C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>List of abbreviations</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410759 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563939 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5EF91D65" w14:textId="76D2B5E5" w:rsidR="00392180" w:rsidRDefault="00392180">
+    <w:p w14:paraId="1403F19F" w14:textId="5105BBC8" w:rsidR="003A1502" w:rsidRDefault="003A1502">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410760" w:history="1">
-        <w:r w:rsidRPr="004A3980">
+      <w:hyperlink w:anchor="_Toc238563940" w:history="1">
+        <w:r w:rsidRPr="004518C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004A3980">
+        <w:r w:rsidRPr="004518C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410760 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563940 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15E990B3" w14:textId="1E740D5A" w:rsidR="00392180" w:rsidRDefault="00392180">
+    <w:p w14:paraId="76590B2B" w14:textId="3642EA73" w:rsidR="003A1502" w:rsidRDefault="003A1502">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410761" w:history="1">
-        <w:r w:rsidRPr="004A3980">
+      <w:hyperlink w:anchor="_Toc238563941" w:history="1">
+        <w:r w:rsidRPr="004518C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004A3980">
+        <w:r w:rsidRPr="004518C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Context and motivation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410761 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563941 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C60D0CF" w14:textId="59B843F1" w:rsidR="00392180" w:rsidRDefault="00392180" w:rsidP="00392180">
+    <w:p w14:paraId="510E697B" w14:textId="044DB0A2" w:rsidR="003A1502" w:rsidRDefault="003A1502">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410762" w:history="1">
-        <w:r w:rsidRPr="004A3980">
+      <w:hyperlink w:anchor="_Toc238563942" w:history="1">
+        <w:r w:rsidRPr="004518C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004A3980">
+        <w:r w:rsidRPr="004518C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Project objectives</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410762 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563942 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="69376E5D" w14:textId="479EDC57" w:rsidR="00392180" w:rsidRDefault="00392180">
+    <w:p w14:paraId="30F16D13" w14:textId="016B007E" w:rsidR="003A1502" w:rsidRDefault="003A1502">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410763" w:history="1">
-        <w:r w:rsidRPr="004A3980">
+      <w:hyperlink w:anchor="_Toc238563943" w:history="1">
+        <w:r w:rsidRPr="004518C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004A3980">
+        <w:r w:rsidRPr="004518C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Approach, method, results and discussion</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410763 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563943 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E91C579" w14:textId="25F4385A" w:rsidR="00392180" w:rsidRDefault="00392180">
+    <w:p w14:paraId="38F24021" w14:textId="414BEE73" w:rsidR="003A1502" w:rsidRDefault="003A1502">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410764" w:history="1">
-        <w:r w:rsidRPr="004A3980">
+      <w:hyperlink w:anchor="_Toc238563944" w:history="1">
+        <w:r w:rsidRPr="004518C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004A3980">
+        <w:r w:rsidRPr="004518C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Conclusions and outlook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410764 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563944 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="095164B7" w14:textId="5E3ECAE4" w:rsidR="00392180" w:rsidRDefault="00392180">
+    <w:p w14:paraId="4092FDBE" w14:textId="51CA53EF" w:rsidR="003A1502" w:rsidRDefault="003A1502">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410765" w:history="1">
-        <w:r w:rsidRPr="004A3980">
+      <w:hyperlink w:anchor="_Toc238563945" w:history="1">
+        <w:r w:rsidRPr="004518C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004A3980">
+        <w:r w:rsidRPr="004518C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>National and international cooperation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410765 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563945 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="129164F9" w14:textId="2DCF06B8" w:rsidR="00392180" w:rsidRDefault="00392180">
+    <w:p w14:paraId="621D2E00" w14:textId="3D204B2B" w:rsidR="003A1502" w:rsidRDefault="003A1502">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410766" w:history="1">
-        <w:r w:rsidRPr="004A3980">
+      <w:hyperlink w:anchor="_Toc238563946" w:history="1">
+        <w:r w:rsidRPr="004518C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004A3980">
+        <w:r w:rsidRPr="004518C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Publications and other communications</w:t>
+          <w:t>Publications and knowledge transfer</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410766 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563946 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6EDB698A" w14:textId="3FE24592" w:rsidR="00392180" w:rsidRDefault="00392180">
+    <w:p w14:paraId="147A96E3" w14:textId="157BCAE4" w:rsidR="003A1502" w:rsidRDefault="003A1502">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410767" w:history="1">
-        <w:r w:rsidRPr="004A3980">
+      <w:hyperlink w:anchor="_Toc238563947" w:history="1">
+        <w:r w:rsidRPr="004518C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004A3980">
+        <w:r w:rsidRPr="004518C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>References</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410767 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563947 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="726CBF1A" w14:textId="6647BE8A" w:rsidR="00392180" w:rsidRDefault="00392180">
+    <w:p w14:paraId="3DFB309F" w14:textId="6B4C60A4" w:rsidR="003A1502" w:rsidRDefault="003A1502">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410768" w:history="1">
-        <w:r w:rsidRPr="004A3980">
+      <w:hyperlink w:anchor="_Toc238563948" w:history="1">
+        <w:r w:rsidRPr="004518C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004A3980">
+        <w:r w:rsidRPr="004518C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410768 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563948 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50EC3EE8" w14:textId="5A9872F8" w:rsidR="00392180" w:rsidRDefault="00392180">
-[...307 lines deleted...]
-    <w:p w14:paraId="1B096ADB" w14:textId="5FD55A74" w:rsidR="00E74C5C" w:rsidRDefault="007F7EE5" w:rsidP="007E10D8">
+    <w:p w14:paraId="1B096ADB" w14:textId="68851967" w:rsidR="00E74C5C" w:rsidRDefault="007F7EE5" w:rsidP="007E10D8">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E74C5C">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E413862" w14:textId="5419B61D" w:rsidR="00770EB4" w:rsidRDefault="0081396C" w:rsidP="007E10D8">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc160269474"/>
-      <w:bookmarkStart w:id="9" w:name="_Toc180410757"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc238563937"/>
       <w:r w:rsidRPr="00816BC3">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">List of figures </w:t>
       </w:r>
       <w:r w:rsidRPr="00392180">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>(optional)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="70A324E5" w14:textId="0690451C" w:rsidR="00392180" w:rsidRDefault="00816BC3">
       <w:pPr>
         <w:pStyle w:val="Abbildungsverzeichnis"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \c "Figure" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink r:id="rId12" w:anchor="_Toc180410802" w:history="1">
+      <w:hyperlink r:id="rId14" w:anchor="_Toc180410802" w:history="1">
         <w:r w:rsidR="00392180" w:rsidRPr="00600CC9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Figure 1: Brief description of what is shown in the figure/graphic. For further illustrations: Insert figure/graphic -&gt; click right mouse -&gt; [Insert caption]. Use cross-references to the figure in the text.</w:t>
         </w:r>
         <w:r w:rsidR="00392180">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00392180">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00392180">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc180410802 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="00392180">
@@ -4247,51 +4160,51 @@
         </w:r>
         <w:r w:rsidR="00392180">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="00392180">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3DCB66E5" w14:textId="76CD5D4C" w:rsidR="00392180" w:rsidRDefault="00392180">
       <w:pPr>
         <w:pStyle w:val="Abbildungsverzeichnis"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:anchor="_Toc180410803" w:history="1">
+      <w:hyperlink r:id="rId15" w:anchor="_Toc180410803" w:history="1">
         <w:r w:rsidRPr="00600CC9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Figure 2: Brief description of what is shown in the figure/graphic. For further illustrations: Insert figure/graphic -&gt; click right mouse -&gt; [Insert caption]. Use cross-references to the figure in the text.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc180410803 \h </w:instrText>
         </w:r>
         <w:r>
@@ -4316,51 +4229,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="796C5D42" w14:textId="3F3722DA" w:rsidR="00816BC3" w:rsidRPr="00816BC3" w:rsidRDefault="00816BC3" w:rsidP="00816BC3">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-en"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="623AA209" w14:textId="72D73319" w:rsidR="00770EB4" w:rsidRDefault="0081396C" w:rsidP="007E10D8">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc160269475"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc180410758"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc238563938"/>
       <w:r w:rsidRPr="0081396C">
         <w:t xml:space="preserve">List of tables </w:t>
       </w:r>
       <w:r w:rsidRPr="00392180">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(optional)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="1DE15B22" w14:textId="41A9B5C7" w:rsidR="00392180" w:rsidRDefault="002B62D2">
       <w:pPr>
         <w:pStyle w:val="Abbildungsverzeichnis"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
@@ -4488,103 +4401,105 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5102023A" w14:textId="7C5C8D97" w:rsidR="00770EB4" w:rsidRDefault="00770EB4" w:rsidP="00064A51">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-de"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3058ED7A" w14:textId="366FFF18" w:rsidR="00297134" w:rsidRDefault="0081396C" w:rsidP="007E10D8">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc180410759"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc238563939"/>
       <w:r w:rsidRPr="0081396C">
+        <w:lastRenderedPageBreak/>
         <w:t>List of abbreviations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="7A9C9323" w14:textId="7B058C11" w:rsidR="00297134" w:rsidRDefault="0081396C" w:rsidP="003C1086">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-de"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="1418"/>
       </w:pPr>
       <w:r>
         <w:t>SFOE</w:t>
       </w:r>
       <w:r w:rsidR="00297134">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>Swiss Federal Office of Energy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="035F5BEF" w14:textId="5C5D1933" w:rsidR="00BF5BEB" w:rsidRPr="00297134" w:rsidRDefault="00BF5BEB" w:rsidP="00E74C5C">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard"/>
       </w:pPr>
       <w:r w:rsidRPr="00297134">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="04A192BD" w14:textId="45E4FC60" w:rsidR="00A9727D" w:rsidRPr="00067FE8" w:rsidRDefault="00490FA5" w:rsidP="007E10D8">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chapter1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc180410760"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc238563940"/>
       <w:r w:rsidRPr="00067FE8">
+        <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="33A448D7" w14:textId="6662A2D1" w:rsidR="00C73B83" w:rsidRPr="002A50D8" w:rsidRDefault="00FF1493" w:rsidP="002A50D8">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chaptersub11"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc180410761"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc238563941"/>
       <w:r w:rsidRPr="002A50D8">
         <w:t>Context and motivation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="573E33B9" w14:textId="1B6CE441" w:rsidR="00574DBE" w:rsidRPr="006C1FD2" w:rsidRDefault="00EC61E8" w:rsidP="000D04B2">
+    <w:p w14:paraId="573E33B9" w14:textId="1B6CE441" w:rsidR="00574DBE" w:rsidRPr="006C1FD2" w:rsidRDefault="00907914" w:rsidP="000D04B2">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-en"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-28731694"/>
           <w:placeholder>
             <w:docPart w:val="A0291BF6AC5E491FA28E77064A301E44"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:highlight w:val="lightGray"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:bookmarkStart w:id="15" w:name="_Hlk169179840"/>
           <w:r w:rsidR="006C1FD2" w:rsidRPr="006C1FD2">
             <w:rPr>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
@@ -4619,57 +4534,57 @@
           <w:r w:rsidR="006C1FD2" w:rsidRPr="00FF1493">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Please only use the predefined format styles, insert text from other documents unformatted</w:t>
           </w:r>
           <w:r w:rsidR="006C1FD2" w:rsidRPr="00FF1493">
             <w:rPr>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (right mouse button, [insert options] -&gt; [insert text only])</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="7668423E" w14:textId="77777777" w:rsidR="00FF1493" w:rsidRPr="00067FE8" w:rsidRDefault="00FF1493" w:rsidP="00411443">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chaptersub11"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc180410762"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc238563942"/>
       <w:r w:rsidRPr="00067FE8">
         <w:t>Project objectives</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="0CFC9EDC" w14:textId="731C77DB" w:rsidR="002F0AAD" w:rsidRPr="00783712" w:rsidRDefault="00EC61E8" w:rsidP="000D04B2">
+    <w:p w14:paraId="0CFC9EDC" w14:textId="731C77DB" w:rsidR="002F0AAD" w:rsidRPr="00783712" w:rsidRDefault="00907914" w:rsidP="000D04B2">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-en"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1401589206"/>
           <w:placeholder>
             <w:docPart w:val="A9CFE370E253419799A6D6DF730553CF"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:bookmarkStart w:id="17" w:name="_Hlk169179813"/>
           <w:r w:rsidR="00783712" w:rsidRPr="00783712">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Description </w:t>
           </w:r>
@@ -4706,66 +4621,66 @@
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Please only use the predefined format styles, insert text from other documents unformatted</w:t>
           </w:r>
           <w:r w:rsidR="00783712" w:rsidRPr="00FF1493">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (right mouse button, [Insert options] -&gt; [Insert text only])</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="193935D0" w14:textId="755DCCAA" w:rsidR="00130839" w:rsidRPr="00AF5705" w:rsidRDefault="003F5BCB" w:rsidP="007E10D8">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chapter1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc180410763"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc238563943"/>
       <w:r w:rsidRPr="00AF5705">
         <w:t>Approach</w:t>
       </w:r>
       <w:r w:rsidR="00AF5705" w:rsidRPr="00AF5705">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF5705">
         <w:t>method</w:t>
       </w:r>
       <w:r w:rsidR="00AF5705" w:rsidRPr="00AF5705">
         <w:t>, results and discussion</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="58F74286" w14:textId="57D43FA8" w:rsidR="002F0AAD" w:rsidRPr="00911C0A" w:rsidRDefault="00EC61E8" w:rsidP="000D04B2">
+    <w:p w14:paraId="58F74286" w14:textId="57D43FA8" w:rsidR="002F0AAD" w:rsidRPr="00911C0A" w:rsidRDefault="00907914" w:rsidP="000D04B2">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-en"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1353371868"/>
           <w:placeholder>
             <w:docPart w:val="E93675616EDD4D9BA1FBEB6514E8B542"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:bookmarkStart w:id="19" w:name="_Hlk169179775"/>
           <w:r w:rsidR="00AF5705" w:rsidRPr="00F730C5">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Presentation of the methods used, the activities carried out and the results obtained (qualitative and quantitative), together with their critical analysis. The inclusion of sub-chapters to structure the various aspects of the project is recommended. If desired, separate chapters can be devoted to the presentation of certain points, such as the methods employed or the technical installations under study. (Typically, 15 to 50 pages depending on the scope of the project, with the possibility of referencing scientific publications available in open access). </w:t>
           </w:r>
@@ -4775,60 +4690,60 @@
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Please only use the predefined format templates, insert text from other documents unformatted</w:t>
           </w:r>
           <w:r w:rsidR="0069755E" w:rsidRPr="00F730C5">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (right mouse button, [Insert options] -&gt; [Insert text only])</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0BF91F78" w14:textId="60BACC8D" w:rsidR="00655BF8" w:rsidRPr="00911C0A" w:rsidRDefault="00474340" w:rsidP="007E10D8">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chapter1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc180410764"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc238563944"/>
       <w:r w:rsidRPr="00911C0A">
         <w:t>Conclusions</w:t>
       </w:r>
       <w:r w:rsidR="00AF5705" w:rsidRPr="00911C0A">
         <w:t xml:space="preserve"> and outlook</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="6F38F43D" w14:textId="61E7CA77" w:rsidR="00655BF8" w:rsidRPr="00474340" w:rsidRDefault="00EC61E8" w:rsidP="006C1FD2">
+    <w:p w14:paraId="6F38F43D" w14:textId="61E7CA77" w:rsidR="00655BF8" w:rsidRPr="00474340" w:rsidRDefault="00907914" w:rsidP="006C1FD2">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-en"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-297066261"/>
           <w:placeholder>
             <w:docPart w:val="DB2575342AC7458FA9E1788BC4513FFE"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:bookmarkStart w:id="21" w:name="_Hlk169179744"/>
           <w:r w:rsidR="00810C37">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>D</w:t>
           </w:r>
@@ -4874,210 +4789,241 @@
           <w:r w:rsidR="00474340" w:rsidRPr="00911C0A">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (right mouse </w:t>
           </w:r>
           <w:r w:rsidR="00474340" w:rsidRPr="00474340">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>button, [Insert options] -&gt; [Insert text only])</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="140CD491" w14:textId="080AC9DC" w:rsidR="004B0FF3" w:rsidRPr="007D5C1E" w:rsidRDefault="00512F3C" w:rsidP="007E10D8">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chapter1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc180410765"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc238563945"/>
       <w:r w:rsidRPr="00512F3C">
         <w:t>National and international cooperation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="177DB373" w14:textId="58DDA909" w:rsidR="005E5D2C" w:rsidRPr="00A20252" w:rsidRDefault="00EC61E8" w:rsidP="006C1FD2">
+    <w:p w14:paraId="177DB373" w14:textId="58DDA909" w:rsidR="005E5D2C" w:rsidRPr="00A20252" w:rsidRDefault="00907914" w:rsidP="006C1FD2">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-en"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-519785630"/>
           <w:placeholder>
             <w:docPart w:val="9C9E341AD722446BA2B917638D5ADDD3"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A20252" w:rsidRPr="00A20252">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Information on activities with other actors in Switzerland and/or abroad. </w:t>
           </w:r>
           <w:r w:rsidR="00A20252" w:rsidRPr="00A20252">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Please use only the predefined format styles, insert text from other documents unformatted</w:t>
           </w:r>
           <w:r w:rsidR="00A20252" w:rsidRPr="00A20252">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (right mouse button, [Insert options] -&gt; [Insert text only])</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="320BF86C" w14:textId="4EDC49AD" w:rsidR="004B0FF3" w:rsidRPr="007E10D8" w:rsidRDefault="00A20252" w:rsidP="007E10D8">
+    <w:p w14:paraId="320BF86C" w14:textId="2FADE2A6" w:rsidR="004B0FF3" w:rsidRPr="007E10D8" w:rsidRDefault="00A20252" w:rsidP="007E10D8">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chapter1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc180410766"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc238563946"/>
       <w:r w:rsidRPr="007E10D8">
+        <w:lastRenderedPageBreak/>
         <w:t>Publications</w:t>
       </w:r>
       <w:r w:rsidR="00E52C71" w:rsidRPr="007E10D8">
-        <w:t xml:space="preserve"> and other communication</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A13F6" w:rsidRPr="007E10D8">
-        <w:t>s</w:t>
+      <w:r w:rsidR="00813F8A" w:rsidRPr="00813F8A">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00813F8A">
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="00813F8A" w:rsidRPr="00813F8A">
+        <w:t xml:space="preserve">nowledge </w:t>
+      </w:r>
+      <w:r w:rsidR="00813F8A">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00813F8A" w:rsidRPr="00813F8A">
+        <w:t>ransfer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="32011085" w14:textId="0EA3D82E" w:rsidR="005E5D2C" w:rsidRPr="00A20252" w:rsidRDefault="00EC61E8" w:rsidP="006C1FD2">
+    <w:p w14:paraId="32011085" w14:textId="05BEE19C" w:rsidR="005E5D2C" w:rsidRPr="00103840" w:rsidRDefault="00907914" w:rsidP="006C1FD2">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-en"/>
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+            <w:highlight w:val="lightGray"/>
+          </w:rPr>
           <w:id w:val="1839186868"/>
           <w:placeholder>
             <w:docPart w:val="1AA2C1CC7E884C89875B779AA579B015"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+            <w:highlight w:val="none"/>
+          </w:rPr>
+        </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00A20252" w:rsidRPr="00A20252">
+          <w:r w:rsidR="002B733A" w:rsidRPr="00103840">
+            <w:rPr>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>List of publications resulting from the project</w:t>
+          </w:r>
+          <w:r w:rsidR="003669CA" w:rsidRPr="00103840">
+            <w:rPr>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>,</w:t>
+          </w:r>
+          <w:r w:rsidR="002B733A" w:rsidRPr="00103840">
+            <w:rPr>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> as well as other knowledge transfer activities (e.g.</w:t>
+          </w:r>
+          <w:r w:rsidR="003669CA" w:rsidRPr="00103840">
+            <w:rPr>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>,</w:t>
+          </w:r>
+          <w:r w:rsidR="002B733A" w:rsidRPr="00103840">
+            <w:rPr>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> conference contributions, workshops or other communication formats). In addition: published data, models and codes, including access links</w:t>
+          </w:r>
+          <w:bookmarkStart w:id="24" w:name="_Hlk169179670"/>
+          <w:r w:rsidR="00E52C71" w:rsidRPr="00103840">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
-            <w:t>Details of the publications that have r</w:t>
-[...18 lines deleted...]
-            <w:t xml:space="preserve">List of published data and models/codes with access link. </w:t>
+            <w:t xml:space="preserve">. </w:t>
           </w:r>
           <w:bookmarkEnd w:id="24"/>
-          <w:r w:rsidR="00A20252" w:rsidRPr="00E52C71">
+          <w:r w:rsidR="00A20252" w:rsidRPr="00103840">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
-            <w:t xml:space="preserve">Please only </w:t>
+            <w:t>Please only use the predefined format styles, insert text from other documents unformatted</w:t>
           </w:r>
-          <w:r w:rsidR="00A20252" w:rsidRPr="00A20252">
-[...10 lines deleted...]
-          <w:r w:rsidR="00A20252" w:rsidRPr="00A20252">
+          <w:r w:rsidR="00A20252" w:rsidRPr="00103840">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (right mouse button, [Insert options] -&gt; [Insert text only])</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="619A94E2" w14:textId="4076CAE1" w:rsidR="004B0FF3" w:rsidRPr="007D5C1E" w:rsidRDefault="00A20252" w:rsidP="007E10D8">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chapter1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc180410767"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc238563947"/>
       <w:r w:rsidRPr="00A20252">
         <w:t>References</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w14:paraId="024E860F" w14:textId="4307F364" w:rsidR="004B0FF3" w:rsidRPr="00A20252" w:rsidRDefault="00EC61E8" w:rsidP="006C1FD2">
+    <w:p w14:paraId="024E860F" w14:textId="4307F364" w:rsidR="004B0FF3" w:rsidRPr="00A20252" w:rsidRDefault="00907914" w:rsidP="006C1FD2">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-en"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1038857089"/>
           <w:placeholder>
             <w:docPart w:val="A3945EC7659E4D29A02D1042C3B384F9"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A20252" w:rsidRPr="00A20252">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">List of literature sources. If there are a large number of sources, please use cross-references. </w:t>
           </w:r>
           <w:r w:rsidR="00A20252" w:rsidRPr="00A20252">
@@ -5085,436 +5031,216 @@
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Please only use the predefined format styles, insert text from other documents unformatted</w:t>
           </w:r>
           <w:r w:rsidR="00A20252" w:rsidRPr="00A20252">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (right mouse button, [Insert options] -&gt; [Insert text only])</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="23E4CFB4" w14:textId="1E9E9A57" w:rsidR="004B0FF3" w:rsidRDefault="00A20252" w:rsidP="007E10D8">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chapter1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc180410768"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc238563948"/>
       <w:r>
         <w:t>Appendix</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="52F5411E" w14:textId="55D5FA2E" w:rsidR="00062A48" w:rsidRDefault="00EC61E8" w:rsidP="006C1FD2">
+    <w:p w14:paraId="52F5411E" w14:textId="55D5FA2E" w:rsidR="00062A48" w:rsidRDefault="00907914" w:rsidP="006C1FD2">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-en"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="612714110"/>
           <w:placeholder>
             <w:docPart w:val="2AD3FBF2F00E4F1D8F64D3BD604A72C7"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A20252" w:rsidRPr="00A20252">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Appendices to the report, if applicable</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="26FD3C00" w14:textId="1CFC696C" w:rsidR="00F730C5" w:rsidRPr="00AF5705" w:rsidRDefault="00F730C5" w:rsidP="007E10D8">
-[...219 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
     <w:p w14:paraId="560BF9E4" w14:textId="77777777" w:rsidR="00062A48" w:rsidRDefault="00062A48">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BE5856B" w14:textId="1FB303A6" w:rsidR="00816BC3" w:rsidRDefault="00816BC3" w:rsidP="00816BC3">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-de"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A61F5C7" wp14:editId="68C4D198">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3291840</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5759450" cy="635"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="9" name="Textfeld 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5759450" cy="635"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:prstClr val="white"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="29C9C386" w14:textId="3D3676DA" w:rsidR="00816BC3" w:rsidRPr="00235870" w:rsidRDefault="00816BC3" w:rsidP="00235870">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024figurecaption"/>
                             </w:pPr>
-                            <w:bookmarkStart w:id="35" w:name="_Toc180410802"/>
+                            <w:bookmarkStart w:id="27" w:name="_Toc180410802"/>
                             <w:r w:rsidRPr="00235870">
                               <w:t xml:space="preserve">Figure </w:t>
                             </w:r>
                             <w:r w:rsidR="007D5662" w:rsidRPr="00235870">
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidR="007D5662" w:rsidRPr="00235870">
                               <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
                             </w:r>
                             <w:r w:rsidR="007D5662" w:rsidRPr="00235870">
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
                             <w:r w:rsidRPr="00235870">
                               <w:t>1</w:t>
                             </w:r>
                             <w:r w:rsidR="007D5662" w:rsidRPr="00235870">
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                             <w:r w:rsidRPr="00235870">
                               <w:t>: Brief description of what is shown in the figure/graphic. For further illustrations: Insert figure/graphic -&gt; click right mouse -&gt; [Insert caption]. Use cross-references to the figure in the text.</w:t>
                             </w:r>
-                            <w:bookmarkEnd w:id="35"/>
+                            <w:bookmarkEnd w:id="27"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1A61F5C7" id="Textfeld 9" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:259.2pt;width:453.5pt;height:.05pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfmVPJLgIAAGQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO2yAQvVfqPyDujZNts22iOKs0q1SV&#10;ot2VkmrPBEOMBAwFEjv9+g7Yzrbbnqpe8DAzDLz3Zry4a40mZ+GDAlvSyWhMibAcKmWPJf2237z7&#10;REmIzFZMgxUlvYhA75Zv3ywaNxc3UIOuhCdYxIZ540pax+jmRRF4LQwLI3DCYlCCNyzi1h+LyrMG&#10;qxtd3IzHt0UDvnIeuAgBvfddkC5zfSkFj49SBhGJLim+LebV5/WQ1mK5YPOjZ65WvH8G+4dXGKYs&#10;Xnotdc8iIyev/ihlFPcQQMYRB1OAlIqLjAHRTMav0Oxq5kTGguQEd6Up/L+y/OH85ImqSjqjxDKD&#10;Eu1FG6XQFZkldhoX5pi0c5gW28/QosqDP6AzgW6lN+mLcAjGkefLlVssRjg6px+nsw9TDHGM3b6f&#10;phrFy1HnQ/wiwJBklNSjcJlPdt6G2KUOKemmAFpVG6V12qTAWntyZihyU6so+uK/ZWmbci2kU13B&#10;5CkSvg5HsmJ7aDMbV4wHqC4I3UPXOsHxjcL7tizEJ+axVxAS9n98xEVqaEoKvUVJDf7H3/wpHyXE&#10;KCUN9l5Jw/cT84IS/dWiuKlRB8MPxmEw7MmsAZFOcLIczyYe8FEPpvRgnnEsVukWDDHL8a6SxsFc&#10;x24CcKy4WK1yErajY3Frd46n0gOv+/aZederElHMBxi6ks1fidPlZnnc6hSR6axc4rVjsacbWzlr&#10;349dmpVf9znr5eew/AkAAP//AwBQSwMEFAAGAAgAAAAhABnpperfAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdQrpDyFOVVVwgEtF2gs3N97GgXgdxU4b3p6FCxx3ZjT7&#10;Tb4aXStO2IfGk4LpJAGBVHnTUK1gv3u+XYIIUZPRrSdU8IUBVsXlRa4z48/0hqcy1oJLKGRagY2x&#10;y6QMlUWnw8R3SOwdfe905LOvpen1mctdK++SZC6dbog/WN3hxmL1WQ5OwTZ939qb4fj0uk7v+5f9&#10;sJl/1KVS11fj+hFExDH+heEHn9GhYKaDH8gE0SrgIVHBbLpMQbD9kCxYOfwqM5BFLv8PKL4BAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAX5lTyS4CAABkBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGeml6t8AAAAIAQAADwAAAAAAAAAAAAAAAACI&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" stroked="f">
+              <v:shape w14:anchorId="1A61F5C7" id="Textfeld 9" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:259.2pt;width:453.5pt;height:.05pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcj/MqGAIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L066pduMOEWWIsOA&#10;oi2QDj0rshwLkEWNUmJnXz9KtpOu22nYRaZJihTfe1zcdI1hR4Vegy34bDLlTFkJpbb7gn9/2rz7&#10;xJkPwpbCgFUFPynPb5Zv3yxal6srqMGUChkVsT5vXcHrEFyeZV7WqhF+Ak5ZClaAjQj0i/usRNFS&#10;9cZkV9PpddYClg5BKu/Je9sH+TLVryolw0NVeRWYKTi9LaQT07mLZ7ZciHyPwtVaDs8Q//CKRmhL&#10;Tc+lbkUQ7ID6j1KNlggeqjCR0GRQVVqqNANNM5u+mmZbC6fSLASOd2eY/P8rK++PW/eILHRfoCMC&#10;IyCt87knZ5ynq7CJX3opozhBeDrDprrAJDnnH+efP8wpJCl2/X4ea2SXqw59+KqgYdEoOBInCSpx&#10;vPOhTx1TYicPRpcbbUz8iYG1QXYUxF9b66CG4r9lGRtzLcRbfcHoyS5zRCt0u47p8sWMOyhPNDpC&#10;rwrv5EZTvzvhw6NAkgGNRNIOD3RUBtqCw2BxVgP+/Js/5hM7FOWsJVkV3P84CFScmW+WeIsaHA0c&#10;jd1o2EOzBpp0RkvjZDLpAgYzmhVC80yKX8UuFBJWUq+Ch9Fch17ctDFSrVYpiZTmRLizWydj6RHX&#10;p+5ZoBtYCUTmPYyCE/krcvrcRI9bHQIhnZiLuPYoDnCTShP3w0bFNXj5n7Iue7/8BQAA//8DAFBL&#10;AwQUAAYACAAAACEAGeml6t8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;XBB1CukPIU5VVXCAS0XaCzc33saBeB3FThvenoULHHdmNPtNvhpdK07Yh8aTgukkAYFUedNQrWC/&#10;e75dgghRk9GtJ1TwhQFWxeVFrjPjz/SGpzLWgksoZFqBjbHLpAyVRafDxHdI7B1973Tks6+l6fWZ&#10;y10r75JkLp1uiD9Y3eHGYvVZDk7BNn3f2pvh+PS6Tu/7l/2wmX/UpVLXV+P6EUTEMf6F4Qef0aFg&#10;poMfyATRKuAhUcFsukxBsP2QLFg5/CozkEUu/w8ovgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDcj/MqGAIAAD8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAZ6aXq3wAAAAgBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="29C9C386" w14:textId="3D3676DA" w:rsidR="00816BC3" w:rsidRPr="00235870" w:rsidRDefault="00816BC3" w:rsidP="00235870">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024figurecaption"/>
                       </w:pPr>
-                      <w:bookmarkStart w:id="36" w:name="_Toc180410802"/>
+                      <w:bookmarkStart w:id="28" w:name="_Toc180410802"/>
                       <w:r w:rsidRPr="00235870">
                         <w:t xml:space="preserve">Figure </w:t>
                       </w:r>
                       <w:r w:rsidR="007D5662" w:rsidRPr="00235870">
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidR="007D5662" w:rsidRPr="00235870">
                         <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
                       </w:r>
                       <w:r w:rsidR="007D5662" w:rsidRPr="00235870">
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
                       <w:r w:rsidRPr="00235870">
                         <w:t>1</w:t>
                       </w:r>
                       <w:r w:rsidR="007D5662" w:rsidRPr="00235870">
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                       <w:r w:rsidRPr="00235870">
                         <w:t>: Brief description of what is shown in the figure/graphic. For further illustrations: Insert figure/graphic -&gt; click right mouse -&gt; [Insert caption]. Use cross-references to the figure in the text.</w:t>
                       </w:r>
-                      <w:bookmarkEnd w:id="36"/>
+                      <w:bookmarkEnd w:id="28"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0942F2DE" wp14:editId="19658CE4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>251</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5760000" cy="3235242"/>
             <wp:effectExtent l="0" t="0" r="0" b="3810"/>
             <wp:wrapTopAndBottom/>
@@ -5600,144 +5326,144 @@
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5760000" cy="635"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:prstClr val="white"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="590F0920" w14:textId="771BB95E" w:rsidR="00816BC3" w:rsidRPr="00F71285" w:rsidRDefault="00816BC3" w:rsidP="00235870">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024figurecaption"/>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                             </w:pPr>
-                            <w:bookmarkStart w:id="36" w:name="_Toc180410803"/>
+                            <w:bookmarkStart w:id="29" w:name="_Toc180410803"/>
                             <w:r>
                               <w:t xml:space="preserve">Figure </w:t>
                             </w:r>
                             <w:r w:rsidR="007D5662">
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidR="007D5662">
                               <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
                             </w:r>
                             <w:r w:rsidR="007D5662">
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                             <w:r w:rsidR="007D5662">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00816BC3">
                               <w:t>Brief description of what is shown in the figure/graphic. For further illustrations: Insert figure/graphic -&gt; click right mouse -&gt; [Insert caption]. Use cross-references to the figure in the text.</w:t>
                             </w:r>
-                            <w:bookmarkEnd w:id="36"/>
+                            <w:bookmarkEnd w:id="29"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="10969C5D" id="Textfeld 12" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:131.8pt;width:453.55pt;height:.05pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7759wLgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X5xkajZZcaosVaZJ&#10;UVspmfpMMMRIwDEgsbtfvwPbadftaVoeyHF3HHzfd+flbWc0uQgfFNiKziZTSoTlUCt7quj3w/bD&#10;Z0pCZLZmGqyo6LMI9Hb1/t2ydaWYQwO6Fp5gERvK1lW0idGVRRF4IwwLE3DCYlCCNyzi1p+K2rMW&#10;qxtdzKfTRdGCr50HLkJA710fpKtcX0rB44OUQUSiK4pvi3n1eT2mtVgtWXnyzDWKD89g//AKw5TF&#10;S6+l7lhk5OzVH6WM4h4CyDjhYAqQUnGRMSCa2fQNmn3DnMhYkJzgrjSF/1eW318ePVE1ajenxDKD&#10;Gh1EF6XQNUEX8tO6UGLa3mFi7L5Ah7mjP6Azwe6kN+kfARGMI9PPV3axGuHovPm0mOKPEo6xxceb&#10;VKN4Oep8iF8FGJKMinqULjPKLrsQ+9QxJd0UQKt6q7ROmxTYaE8uDGVuGxXFUPy3LG1TroV0qi+Y&#10;PEXC1+NIVuyOXebjiv0I9TNC99A3T3B8q/C+HQvxkXnsFoSEExAfcJEa2orCYFHSgP/5N3/KRxEx&#10;SkmL3VfR8OPMvKBEf7Mob2rV0fCjcRwNezYbQKQznC3Hs4kHfNSjKT2YJxyMdboFQ8xyvKuicTQ3&#10;sZ8BHCwu1uuchA3pWNzZveOp9MjroXti3g2qRBTzHsa+ZOUbcfrcLI9bnyMynZVLvPYsDnRjM2ft&#10;h8FL0/J6n7NePg+rXwAAAP//AwBQSwMEFAAGAAgAAAAhAFIkA0ngAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81uwjAQhO+V+g7WVuqlKg4/CpDGQQjBob2gplx6M/ESp43Xke1A+vZ1uZTj7Kxm&#10;vslXg2nZGZ1vLAkYjxJgSJVVDdUCDh+75wUwHyQp2VpCAT/oYVXc3+UyU/ZC73guQ81iCPlMCtAh&#10;dBnnvtJopB/ZDil6J+uMDFG6misnLzHctHySJCk3sqHYoGWHG43Vd9kbAfvZ514/9aft23o2da+H&#10;fpN+1aUQjw/D+gVYwCH8P8MffkSHIjIdbU/Ks1ZAHBIETNJpCizay2Q+Bna8XubAi5zfDih+AQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPvvn3AuAgAAZgQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFIkA0ngAAAACAEAAA8AAAAAAAAAAAAAAAAA&#10;iAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" stroked="f">
+              <v:shape w14:anchorId="10969C5D" id="Textfeld 12" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:131.8pt;width:453.55pt;height:.05pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwag0HGQIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L04yNBuMOEWWIsOA&#10;oC2QDj0rshwLkEWNUmJ3Xz9KtpOu22mYDzIlUqT43uPytmsMOyv0GmzBZ5MpZ8pKKLU9Fvz70/bD&#10;Z858ELYUBqwq+Ivy/Hb1/t2ydbmaQw2mVMgoifV56wpeh+DyLPOyVo3wE3DKkrMCbESgLR6zEkVL&#10;2RuTzafTRdYClg5BKu/p9K538lXKX1VKhoeq8iowU3B6W0grpvUQ12y1FPkRhau1HJ4h/uEVjdCW&#10;il5S3Ykg2An1H6kaLRE8VGEiocmgqrRUqQfqZjZ9082+Fk6lXggc7y4w+f+XVt6f9+4RWei+QEcE&#10;RkBa53NPh7GfrsIm/umljPwE4csFNtUFJunw5tNiSh9nknyLjzcxR3a96tCHrwoaFo2CI3GSoBLn&#10;nQ996BgSK3kwutxqY+ImOjYG2VkQf22tgxqS/xZlbIy1EG/1CeNJdu0jWqE7dEyXBZ+PPR6gfKHW&#10;EXpVeCe3murthA+PAkkG1BJJOzzQUhloCw6DxVkN+PNv5zGe2CEvZy3JquD+x0mg4sx8s8Rb1OBo&#10;4GgcRsOemg1QpzMaGieTSRcwmNGsEJpnUvw6ViGXsJJqFTyM5ib04qaJkWq9TkGkNCfCzu6djKlH&#10;XJ+6Z4FuYCUQmfcwCk7kb8jpYxM9bn0KhHRiLuLaozjATSpN3A8TFcfg9T5FXed+9QsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAFIkA0ngAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+V+g7W&#10;VuqlKg4/CpDGQQjBob2gplx6M/ESp43Xke1A+vZ1uZTj7KxmvslXg2nZGZ1vLAkYjxJgSJVVDdUC&#10;Dh+75wUwHyQp2VpCAT/oYVXc3+UyU/ZC73guQ81iCPlMCtAhdBnnvtJopB/ZDil6J+uMDFG6misn&#10;LzHctHySJCk3sqHYoGWHG43Vd9kbAfvZ514/9aft23o2da+HfpN+1aUQjw/D+gVYwCH8P8MffkSH&#10;IjIdbU/Ks1ZAHBIETNJpCizay2Q+Bna8XubAi5zfDih+AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhALBqDQcZAgAAPwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAFIkA0ngAAAACAEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="590F0920" w14:textId="771BB95E" w:rsidR="00816BC3" w:rsidRPr="00F71285" w:rsidRDefault="00816BC3" w:rsidP="00235870">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024figurecaption"/>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                       </w:pPr>
-                      <w:bookmarkStart w:id="38" w:name="_Toc180410803"/>
+                      <w:bookmarkStart w:id="30" w:name="_Toc180410803"/>
                       <w:r>
                         <w:t xml:space="preserve">Figure </w:t>
                       </w:r>
                       <w:r w:rsidR="007D5662">
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidR="007D5662">
                         <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
                       </w:r>
                       <w:r w:rsidR="007D5662">
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
                       <w:r w:rsidR="007D5662">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00816BC3">
                         <w:t>Brief description of what is shown in the figure/graphic. For further illustrations: Insert figure/graphic -&gt; click right mouse -&gt; [Insert caption]. Use cross-references to the figure in the text.</w:t>
                       </w:r>
-                      <w:bookmarkEnd w:id="38"/>
+                      <w:bookmarkEnd w:id="30"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21775750" wp14:editId="4BDEE79D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3810</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>4445</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2880000" cy="1617621"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:wrapTopAndBottom/>
@@ -5774,82 +5500,83 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="783132B0" w14:textId="20A511AB" w:rsidR="000431D8" w:rsidRDefault="000431D8" w:rsidP="00235870">
       <w:pPr>
         <w:pStyle w:val="ECREP2024figurecaption"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc180410808"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc180410808"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidR="007D5662">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="007D5662">
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidR="007D5662">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="007D5662">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="000431D8">
         <w:t>Brief description of what is shown in the table. For further tables: Copy and paste table -&gt; click right mouse -&gt; [Insert legend]. Use cross-references to the table in the text.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:bottomFromText="284" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3021"/>
       </w:tblGrid>
       <w:tr w:rsidR="000431D8" w14:paraId="729D8819" w14:textId="77777777" w:rsidTr="00064A51">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -6001,82 +5728,82 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="311EA598" w14:textId="37CAAD29" w:rsidR="005868F0" w:rsidRDefault="005868F0" w:rsidP="00064A51">
             <w:pPr>
               <w:pStyle w:val="ECREP2024table"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5959029E" w14:textId="26108E3A" w:rsidR="000E614F" w:rsidRDefault="000E614F" w:rsidP="00064A51">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-de"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14101515" w14:textId="419D275A" w:rsidR="000431D8" w:rsidRDefault="000431D8" w:rsidP="00235870">
       <w:pPr>
         <w:pStyle w:val="ECREP2024figurecaption"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc180410809"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc180410809"/>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidR="007D5662">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="007D5662">
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidR="007D5662">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="007D5662">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="000431D8">
         <w:t>Brief description of what is shown in the table. For further tables: Copy and paste table -&gt; click right mouse -&gt; [Insert legend]. Use cross-references to the table in the text.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:bottomFromText="284" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3021"/>
       </w:tblGrid>
       <w:tr w:rsidR="000431D8" w14:paraId="2A17CA5A" w14:textId="77777777" w:rsidTr="00D0733E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -6219,92 +5946,92 @@
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="72F83696" w14:textId="77777777" w:rsidR="000431D8" w:rsidRDefault="000431D8" w:rsidP="00D0733E">
             <w:pPr>
               <w:pStyle w:val="ECREP2024table"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="642D0BC7" w14:textId="3C39C331" w:rsidR="006323EF" w:rsidRDefault="006323EF" w:rsidP="00693324">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-en"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006323EF" w:rsidSect="00D6016D">
-      <w:headerReference w:type="even" r:id="rId14"/>
-[...3 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:headerReference w:type="even" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2722" w:right="1134" w:bottom="907" w:left="1701" w:header="680" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26DB39C7" w14:textId="77777777" w:rsidR="007F0ECD" w:rsidRDefault="007F0ECD" w:rsidP="004D4960">
+    <w:p w14:paraId="5648605B" w14:textId="77777777" w:rsidR="00907914" w:rsidRDefault="00907914" w:rsidP="004D4960">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C0DE38D" w14:textId="77777777" w:rsidR="007F0ECD" w:rsidRDefault="007F0ECD" w:rsidP="004D4960">
+    <w:p w14:paraId="340B85A3" w14:textId="77777777" w:rsidR="00907914" w:rsidRDefault="00907914" w:rsidP="004D4960">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -6314,51 +6041,51 @@
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="53DF0DFA" w14:textId="57D51FDA" w:rsidR="00BE13E0" w:rsidRPr="00BE13E0" w:rsidRDefault="00BE13E0" w:rsidP="00BE13E0">
     <w:pPr>
       <w:pStyle w:val="ECREP2024standard"/>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
@@ -6408,51 +6135,51 @@
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2DF34AF9" w14:textId="064D70E7" w:rsidR="00BE13E0" w:rsidRPr="00E3234A" w:rsidRDefault="00E3234A" w:rsidP="00E3234A">
     <w:pPr>
       <w:pStyle w:val="ECREP2024standard"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
@@ -6501,76 +6228,76 @@
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EF19E66" w14:textId="77777777" w:rsidR="007F0ECD" w:rsidRDefault="007F0ECD" w:rsidP="004D4960">
+    <w:p w14:paraId="4BDD9E59" w14:textId="77777777" w:rsidR="00907914" w:rsidRDefault="00907914" w:rsidP="004D4960">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02E812D5" w14:textId="77777777" w:rsidR="007F0ECD" w:rsidRDefault="007F0ECD" w:rsidP="004D4960">
+    <w:p w14:paraId="689459B0" w14:textId="77777777" w:rsidR="00907914" w:rsidRDefault="00907914" w:rsidP="004D4960">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D0F310A" w14:textId="1504D3C0" w:rsidR="00D74155" w:rsidRPr="00D6016D" w:rsidRDefault="00D6016D" w:rsidP="00956D22">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7181B213" wp14:editId="1C1E82F1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>702310</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>431800</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1980000" cy="486000"/>
           <wp:effectExtent l="0" t="0" r="1270" b="9525"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="5" name="Grafik 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -6600,51 +6327,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1980000" cy="486000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5AFB5445" w14:textId="12F2BE71" w:rsidR="004D4960" w:rsidRPr="00D5209B" w:rsidRDefault="00253A50" w:rsidP="00D5209B">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0580B8CB" wp14:editId="0A32B55B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>702310</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>431800</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1980000" cy="486000"/>
           <wp:effectExtent l="0" t="0" r="1270" b="9525"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1" name="Grafik 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -6674,51 +6401,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1980000" cy="486000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="40D5DDE0" w14:textId="77777777" w:rsidR="00191311" w:rsidRDefault="00191311" w:rsidP="00191311">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r w:rsidRPr="00191311">
       <w:t xml:space="preserve">Federal Department of the Environment, </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2959EFDC" w14:textId="669A199F" w:rsidR="00D74155" w:rsidRPr="00191311" w:rsidRDefault="00191311" w:rsidP="00191311">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r w:rsidRPr="00191311">
       <w:t>Transport, Energy and Communications DETEC</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="761B3C0D" w14:textId="01B93FC8" w:rsidR="00D74155" w:rsidRPr="004C572A" w:rsidRDefault="000E124B" w:rsidP="004C572A">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:spacing w:before="100"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
@@ -6783,51 +6510,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1980000" cy="486000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08F2667D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="404856A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
@@ -7526,173 +7253,179 @@
         <w:pPr>
           <w:ind w:left="4320" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1316106108">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="202180146">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1322153803">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="928276217">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004D4960"/>
     <w:rsid w:val="0001281A"/>
     <w:rsid w:val="000205CF"/>
     <w:rsid w:val="00022799"/>
     <w:rsid w:val="00035CB3"/>
     <w:rsid w:val="000431D8"/>
     <w:rsid w:val="00050FCD"/>
     <w:rsid w:val="00062A48"/>
     <w:rsid w:val="00064A51"/>
     <w:rsid w:val="000678F8"/>
     <w:rsid w:val="00067FE8"/>
     <w:rsid w:val="00072A6A"/>
     <w:rsid w:val="00080E80"/>
     <w:rsid w:val="0009072E"/>
     <w:rsid w:val="000A13F6"/>
     <w:rsid w:val="000A6127"/>
     <w:rsid w:val="000A6C59"/>
     <w:rsid w:val="000A78C1"/>
     <w:rsid w:val="000B0744"/>
     <w:rsid w:val="000C1251"/>
     <w:rsid w:val="000D04B2"/>
     <w:rsid w:val="000D3500"/>
     <w:rsid w:val="000E124B"/>
     <w:rsid w:val="000E614F"/>
     <w:rsid w:val="000E7AFF"/>
+    <w:rsid w:val="00103840"/>
     <w:rsid w:val="00130839"/>
     <w:rsid w:val="00152DD2"/>
     <w:rsid w:val="00155FA1"/>
     <w:rsid w:val="00157356"/>
     <w:rsid w:val="00167964"/>
     <w:rsid w:val="00180B86"/>
     <w:rsid w:val="00182A13"/>
     <w:rsid w:val="00191311"/>
     <w:rsid w:val="001A51BB"/>
     <w:rsid w:val="001B6B9A"/>
     <w:rsid w:val="001C0324"/>
     <w:rsid w:val="001C1F23"/>
     <w:rsid w:val="001D0BEB"/>
     <w:rsid w:val="001D16E9"/>
     <w:rsid w:val="001E32CC"/>
     <w:rsid w:val="001E5238"/>
     <w:rsid w:val="002056ED"/>
     <w:rsid w:val="002126D5"/>
     <w:rsid w:val="002154F2"/>
     <w:rsid w:val="002178FB"/>
     <w:rsid w:val="002261C6"/>
     <w:rsid w:val="00235870"/>
     <w:rsid w:val="00245E1B"/>
     <w:rsid w:val="00253A50"/>
     <w:rsid w:val="00282D70"/>
     <w:rsid w:val="00291C8E"/>
     <w:rsid w:val="002941FF"/>
+    <w:rsid w:val="00296792"/>
     <w:rsid w:val="00297134"/>
     <w:rsid w:val="002A1924"/>
     <w:rsid w:val="002A50D8"/>
     <w:rsid w:val="002B62D2"/>
+    <w:rsid w:val="002B733A"/>
     <w:rsid w:val="002C30B2"/>
     <w:rsid w:val="002D6025"/>
     <w:rsid w:val="002E6FFB"/>
     <w:rsid w:val="002F0AAD"/>
     <w:rsid w:val="002F3BD3"/>
     <w:rsid w:val="002F570A"/>
     <w:rsid w:val="003312C5"/>
+    <w:rsid w:val="003669CA"/>
     <w:rsid w:val="0038221E"/>
     <w:rsid w:val="00391FB4"/>
     <w:rsid w:val="00392180"/>
+    <w:rsid w:val="00394275"/>
+    <w:rsid w:val="003A1502"/>
     <w:rsid w:val="003C1086"/>
     <w:rsid w:val="003F420C"/>
     <w:rsid w:val="003F5BCB"/>
     <w:rsid w:val="00400C35"/>
     <w:rsid w:val="0040234C"/>
     <w:rsid w:val="00411443"/>
     <w:rsid w:val="00424F61"/>
     <w:rsid w:val="00455363"/>
     <w:rsid w:val="00456345"/>
     <w:rsid w:val="00474340"/>
     <w:rsid w:val="00490FA5"/>
     <w:rsid w:val="00495DAF"/>
     <w:rsid w:val="004A571D"/>
     <w:rsid w:val="004B0FF3"/>
     <w:rsid w:val="004B1E29"/>
     <w:rsid w:val="004B3B8D"/>
     <w:rsid w:val="004B6210"/>
     <w:rsid w:val="004C572A"/>
     <w:rsid w:val="004D4960"/>
     <w:rsid w:val="004D558D"/>
     <w:rsid w:val="00507114"/>
     <w:rsid w:val="00512EF4"/>
     <w:rsid w:val="00512F3C"/>
     <w:rsid w:val="00522E0C"/>
     <w:rsid w:val="00543DF8"/>
     <w:rsid w:val="0055066F"/>
     <w:rsid w:val="00550E55"/>
     <w:rsid w:val="00551038"/>
     <w:rsid w:val="00554C2E"/>
+    <w:rsid w:val="00560E57"/>
     <w:rsid w:val="0056345E"/>
     <w:rsid w:val="00574DBE"/>
     <w:rsid w:val="005868F0"/>
     <w:rsid w:val="00590966"/>
     <w:rsid w:val="005B4084"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E5D2C"/>
     <w:rsid w:val="005E7C31"/>
     <w:rsid w:val="005F41CA"/>
     <w:rsid w:val="005F6E68"/>
     <w:rsid w:val="00603185"/>
     <w:rsid w:val="00615480"/>
     <w:rsid w:val="00623ED3"/>
     <w:rsid w:val="0062523C"/>
     <w:rsid w:val="006323EF"/>
     <w:rsid w:val="00643848"/>
     <w:rsid w:val="00643C7D"/>
     <w:rsid w:val="0064614F"/>
     <w:rsid w:val="00655BF8"/>
     <w:rsid w:val="00663995"/>
     <w:rsid w:val="00684775"/>
     <w:rsid w:val="00693324"/>
     <w:rsid w:val="0069755E"/>
     <w:rsid w:val="006A7B19"/>
     <w:rsid w:val="006B6A54"/>
@@ -7704,219 +7437,227 @@
     <w:rsid w:val="00722A12"/>
     <w:rsid w:val="00726D35"/>
     <w:rsid w:val="00735AD3"/>
     <w:rsid w:val="00742C0C"/>
     <w:rsid w:val="00744861"/>
     <w:rsid w:val="00745600"/>
     <w:rsid w:val="00753B87"/>
     <w:rsid w:val="00760FA6"/>
     <w:rsid w:val="007615ED"/>
     <w:rsid w:val="007631A6"/>
     <w:rsid w:val="00770EB4"/>
     <w:rsid w:val="00783712"/>
     <w:rsid w:val="00785D72"/>
     <w:rsid w:val="007A3901"/>
     <w:rsid w:val="007D3DF3"/>
     <w:rsid w:val="007D5662"/>
     <w:rsid w:val="007D5C1E"/>
     <w:rsid w:val="007E10D8"/>
     <w:rsid w:val="007E5D35"/>
     <w:rsid w:val="007F0ECD"/>
     <w:rsid w:val="007F7EE5"/>
     <w:rsid w:val="00810C37"/>
     <w:rsid w:val="00810E30"/>
     <w:rsid w:val="00811EE2"/>
     <w:rsid w:val="0081396C"/>
+    <w:rsid w:val="00813F8A"/>
     <w:rsid w:val="008144E4"/>
     <w:rsid w:val="00816BC3"/>
     <w:rsid w:val="00822890"/>
     <w:rsid w:val="00831C5C"/>
     <w:rsid w:val="00831E17"/>
     <w:rsid w:val="00843185"/>
     <w:rsid w:val="00872D6B"/>
     <w:rsid w:val="008755C6"/>
     <w:rsid w:val="00884452"/>
     <w:rsid w:val="008860B4"/>
     <w:rsid w:val="00891B6B"/>
     <w:rsid w:val="008A6E48"/>
     <w:rsid w:val="008C459D"/>
     <w:rsid w:val="008E4425"/>
     <w:rsid w:val="008E4CAE"/>
     <w:rsid w:val="00904EA6"/>
+    <w:rsid w:val="00907914"/>
     <w:rsid w:val="00911C0A"/>
     <w:rsid w:val="00913D8B"/>
     <w:rsid w:val="00930AE7"/>
     <w:rsid w:val="0093508C"/>
     <w:rsid w:val="0094175F"/>
     <w:rsid w:val="0095154B"/>
     <w:rsid w:val="009544E6"/>
     <w:rsid w:val="00956D22"/>
     <w:rsid w:val="00971AE8"/>
     <w:rsid w:val="00976084"/>
     <w:rsid w:val="0097740C"/>
     <w:rsid w:val="00993FF2"/>
     <w:rsid w:val="009A3F5E"/>
     <w:rsid w:val="009B0453"/>
     <w:rsid w:val="009B3C47"/>
     <w:rsid w:val="009B452E"/>
     <w:rsid w:val="009B53AE"/>
     <w:rsid w:val="009D108F"/>
     <w:rsid w:val="009E380B"/>
     <w:rsid w:val="009E6760"/>
     <w:rsid w:val="009F7B81"/>
     <w:rsid w:val="00A01DA5"/>
     <w:rsid w:val="00A07AF2"/>
     <w:rsid w:val="00A20252"/>
+    <w:rsid w:val="00A25BDB"/>
     <w:rsid w:val="00A37F6F"/>
     <w:rsid w:val="00A44C0E"/>
     <w:rsid w:val="00A7435D"/>
     <w:rsid w:val="00A80B17"/>
     <w:rsid w:val="00A81FB1"/>
     <w:rsid w:val="00A9727D"/>
     <w:rsid w:val="00AC0105"/>
     <w:rsid w:val="00AC08BA"/>
     <w:rsid w:val="00AC3D4A"/>
     <w:rsid w:val="00AC60E6"/>
     <w:rsid w:val="00AD0066"/>
     <w:rsid w:val="00AE3E98"/>
     <w:rsid w:val="00AE5EAD"/>
     <w:rsid w:val="00AF18C8"/>
     <w:rsid w:val="00AF5705"/>
     <w:rsid w:val="00AF7794"/>
     <w:rsid w:val="00B13EC9"/>
+    <w:rsid w:val="00B16BD9"/>
     <w:rsid w:val="00B23F08"/>
     <w:rsid w:val="00B315FF"/>
     <w:rsid w:val="00B50C50"/>
     <w:rsid w:val="00B52346"/>
     <w:rsid w:val="00B97C14"/>
     <w:rsid w:val="00BB063F"/>
     <w:rsid w:val="00BC492D"/>
     <w:rsid w:val="00BD483F"/>
     <w:rsid w:val="00BE13E0"/>
+    <w:rsid w:val="00BF291E"/>
     <w:rsid w:val="00BF5BEB"/>
     <w:rsid w:val="00C006E2"/>
     <w:rsid w:val="00C05CFE"/>
     <w:rsid w:val="00C1232E"/>
     <w:rsid w:val="00C23637"/>
     <w:rsid w:val="00C4099B"/>
     <w:rsid w:val="00C42401"/>
     <w:rsid w:val="00C53405"/>
     <w:rsid w:val="00C61ED1"/>
     <w:rsid w:val="00C62B28"/>
     <w:rsid w:val="00C63D00"/>
     <w:rsid w:val="00C73B83"/>
     <w:rsid w:val="00C74095"/>
     <w:rsid w:val="00C750AA"/>
+    <w:rsid w:val="00C77B09"/>
     <w:rsid w:val="00C92B3D"/>
     <w:rsid w:val="00C94A61"/>
     <w:rsid w:val="00CA7DFF"/>
     <w:rsid w:val="00CD1F56"/>
     <w:rsid w:val="00CD6C3A"/>
+    <w:rsid w:val="00CE103B"/>
     <w:rsid w:val="00CE24D0"/>
     <w:rsid w:val="00CE5EBF"/>
     <w:rsid w:val="00D1721A"/>
     <w:rsid w:val="00D32DC3"/>
     <w:rsid w:val="00D41F0D"/>
     <w:rsid w:val="00D4248E"/>
     <w:rsid w:val="00D5209B"/>
     <w:rsid w:val="00D6016D"/>
     <w:rsid w:val="00D74155"/>
     <w:rsid w:val="00D74E89"/>
     <w:rsid w:val="00D84906"/>
     <w:rsid w:val="00D850D3"/>
     <w:rsid w:val="00D95717"/>
     <w:rsid w:val="00DA2AAC"/>
     <w:rsid w:val="00DA4424"/>
     <w:rsid w:val="00DC55D5"/>
     <w:rsid w:val="00DD2C69"/>
     <w:rsid w:val="00DE4A87"/>
     <w:rsid w:val="00E00086"/>
     <w:rsid w:val="00E035B7"/>
+    <w:rsid w:val="00E05C94"/>
     <w:rsid w:val="00E10C7A"/>
     <w:rsid w:val="00E21F52"/>
     <w:rsid w:val="00E24DA6"/>
     <w:rsid w:val="00E31F32"/>
     <w:rsid w:val="00E3234A"/>
     <w:rsid w:val="00E4131D"/>
     <w:rsid w:val="00E47FCA"/>
     <w:rsid w:val="00E52C71"/>
     <w:rsid w:val="00E71B9C"/>
     <w:rsid w:val="00E7220D"/>
     <w:rsid w:val="00E74C5C"/>
     <w:rsid w:val="00E772BB"/>
     <w:rsid w:val="00E93112"/>
     <w:rsid w:val="00EB14F7"/>
     <w:rsid w:val="00EC61E8"/>
     <w:rsid w:val="00ED21AA"/>
     <w:rsid w:val="00EF24FD"/>
     <w:rsid w:val="00F021A3"/>
     <w:rsid w:val="00F021B9"/>
     <w:rsid w:val="00F056E2"/>
     <w:rsid w:val="00F165D4"/>
     <w:rsid w:val="00F37C93"/>
     <w:rsid w:val="00F730C5"/>
     <w:rsid w:val="00F76B46"/>
     <w:rsid w:val="00F853B4"/>
     <w:rsid w:val="00FC43C1"/>
     <w:rsid w:val="00FC6108"/>
     <w:rsid w:val="00FC6D85"/>
     <w:rsid w:val="00FC7454"/>
     <w:rsid w:val="00FD6024"/>
     <w:rsid w:val="00FF1493"/>
     <w:rsid w:val="00FF1ABC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6B7DCECC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4325C4A2-467B-43EE-98F2-A316E8724C55}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8909,875 +8650,875 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ECREP2024figurecaption">
     <w:name w:val="EC_REP_2024_figure_caption"/>
     <w:basedOn w:val="Beschriftung"/>
     <w:next w:val="ECREP2024standard-text-en"/>
     <w:qFormat/>
     <w:rsid w:val="00F056E2"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="StandardWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00543DF8"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="661201209">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\C-DATA\_EC%20Reports\2024.10.21\YYYY.MM.DD_SI5XXXXX_title_institution_report_en.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\C-DATA\_EC%20Reports\2024.10.21\YYYY.MM.DD_SI5XXXXX_title_institution_report_en.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\C-DATA\_EC%20Reports\2024.10.21\YYYY.MM.DD_SI5XXXXX_title_institution_report_en.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\C-DATA\_EC%20Reports\2024.10.21\YYYY.MM.DD_SI5XXXXX_title_institution_report_en.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D2365240-3BEA-48DA-B359-F096B22F25DF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003F3847" w:rsidRDefault="00A8093F">
           <w:r w:rsidRPr="00CB393D">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1E0E43118C4748499EB0EF09C32C9EFE"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EE1AC91A-A51D-452E-8DEE-49C596E2E700}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003F3847" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="003F3847" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="1E0E43118C4748499EB0EF09C32C9EFE"/>
+            <w:pStyle w:val="1E0E43118C4748499EB0EF09C32C9EFE1"/>
           </w:pPr>
           <w:r w:rsidRPr="000E124B">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Acronym/Short title</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CDEDDAADBE1848A889F350673EFA95EC"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{74FAB09B-D224-46CB-B752-11B1B8B1F0A9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008659F0" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="008659F0" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="CDEDDAADBE1848A889F350673EFA95EC"/>
+            <w:pStyle w:val="CDEDDAADBE1848A889F350673EFA95EC1"/>
           </w:pPr>
           <w:r w:rsidRPr="007D5C1E">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>© XY, 20XX</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CEE27F7CD036468994EFC899469DF735"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{78734759-089B-4AF7-A857-5CF66A2DA2A8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001B4C1E" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="001B4C1E" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="CEE27F7CD036468994EFC899469DF735"/>
+            <w:pStyle w:val="CEE27F7CD036468994EFC899469DF7351"/>
           </w:pPr>
-          <w:r w:rsidRPr="00FF1493">
+          <w:r w:rsidRPr="00103840">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>(if applicable, FOEN, Canton, etc.)</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D98CFFAE2ACC405886579EE2CF8CBD10"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{12C708BE-EFBF-4798-9CC6-588946219A79}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001B4C1E" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="001B4C1E" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="D98CFFAE2ACC405886579EE2CF8CBD10"/>
+            <w:pStyle w:val="D98CFFAE2ACC405886579EE2CF8CBD101"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Agency</w:t>
           </w:r>
           <w:r w:rsidRPr="000678F8">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> XY</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A429A1ADD17E42AA9492A4F82242C1C1"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{69C4DA60-C5D4-4D2B-AF03-751400AE117C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001B4C1E" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="001B4C1E" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="A429A1ADD17E42AA9492A4F82242C1C1"/>
+            <w:pStyle w:val="A429A1ADD17E42AA9492A4F82242C1C11"/>
           </w:pPr>
           <w:r w:rsidRPr="000678F8">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>CH</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>-Postcode City</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8B60C5DF4BA24FAEB97E43E601C0CA0A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A05EADAE-0E0A-424B-8053-31F852294B87}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001B4C1E" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="001B4C1E" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="8B60C5DF4BA24FAEB97E43E601C0CA0A"/>
+            <w:pStyle w:val="8B60C5DF4BA24FAEB97E43E601C0CA0A1"/>
           </w:pPr>
           <w:r w:rsidRPr="00AC08BA">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>www.agency-xy.ch</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AA7824B0092A4FD6B54998AB62D925B3"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{19699F5D-BF54-4622-816D-103B8661B004}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="AA7824B0092A4FD6B54998AB62D925B3"/>
+            <w:pStyle w:val="AA7824B0092A4FD6B54998AB62D925B31"/>
           </w:pPr>
           <w:r w:rsidRPr="009E6760">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>Institution X</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4CC4F64E441F4EEAAA4525D5325C9B2A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EA793FA7-8799-4147-AD34-17149884B628}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="4CC4F64E441F4EEAAA4525D5325C9B2A"/>
+            <w:pStyle w:val="4CC4F64E441F4EEAAA4525D5325C9B2A1"/>
           </w:pPr>
           <w:r w:rsidRPr="003C1086">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>CH-</w:t>
           </w:r>
           <w:r w:rsidRPr="00AC08BA">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>Postcode City</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="60C2A24E561B4B7C884B6D6D9C5D39F2"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0B645CB2-1B92-44AA-9614-CE09C6E1EBE6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="60C2A24E561B4B7C884B6D6D9C5D39F2"/>
+            <w:pStyle w:val="60C2A24E561B4B7C884B6D6D9C5D39F21"/>
           </w:pPr>
           <w:r w:rsidRPr="009E6760">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>www.institution-x.ch</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EA7A6880C8DB44068B8AEBCB8C0151ED"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{765021E2-7660-4C96-A21D-3A2D279A6F83}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="EA7A6880C8DB44068B8AEBCB8C0151ED"/>
+            <w:pStyle w:val="EA7A6880C8DB44068B8AEBCB8C0151ED1"/>
           </w:pPr>
           <w:r w:rsidRPr="009E6760">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>Institution Y</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4A0CCA90B1D54515BF5C585BF1D328E1"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BF54F40F-54E7-4B88-B36E-63ABABD4220B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="4A0CCA90B1D54515BF5C585BF1D328E1"/>
+            <w:pStyle w:val="4A0CCA90B1D54515BF5C585BF1D328E11"/>
           </w:pPr>
           <w:r w:rsidRPr="00976084">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>CH-</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Postcode City</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3B19C2A6BBC74318B3092ED9A8642E2F"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{23066C8D-EED6-48EC-BAD0-72BA993A04C3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="3B19C2A6BBC74318B3092ED9A8642E2F"/>
+            <w:pStyle w:val="3B19C2A6BBC74318B3092ED9A8642E2F1"/>
           </w:pPr>
           <w:r w:rsidRPr="002178FB">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>www.institution-y.ch</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3ADD3F14A2B740E08B8200185D30384C"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C705CC53-C836-48A9-9922-102595BE22BF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="3ADD3F14A2B740E08B8200185D30384C"/>
+            <w:pStyle w:val="3ADD3F14A2B740E08B8200185D30384C1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Institutio</w:t>
           </w:r>
           <w:r w:rsidRPr="00FC43C1">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>n Y</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2552FE863F524834A6475CEA8A01A097"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D8C5A372-0534-4DE2-83A1-14C6031793F4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="2552FE863F524834A6475CEA8A01A097"/>
+            <w:pStyle w:val="2552FE863F524834A6475CEA8A01A0971"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Institution</w:t>
           </w:r>
           <w:r w:rsidRPr="000678F8">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> X</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C18D6745806D43E2A9BD1F44B4FAECAB"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{25BC4F58-13E2-4623-8FD3-35DAC0C37E84}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="C18D6745806D43E2A9BD1F44B4FAECAB"/>
+            <w:pStyle w:val="C18D6745806D43E2A9BD1F44B4FAECAB1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>name@institution-x.ch</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B6807FF33A354A34A9576CF976CF7773"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C7A23AAC-FA7E-471C-95CF-AD116986863B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="B6807FF33A354A34A9576CF976CF7773"/>
+            <w:pStyle w:val="B6807FF33A354A34A9576CF976CF77731"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>name@institution-y.ch</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E9D4797B43614639B2F2B30F610D548D"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F7B7B55F-A07C-4539-AE0D-F32A4BD89738}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="E9D4797B43614639B2F2B30F610D548D"/>
+            <w:pStyle w:val="E9D4797B43614639B2F2B30F610D548D1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>First Name, Last</w:t>
           </w:r>
           <w:r w:rsidRPr="00FC43C1">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> Name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EC7D04F770B54470BC8D7120C67D5356"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9F6E0DA4-FFCB-4BD8-8580-A8C9D1DB51B3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="EC7D04F770B54470BC8D7120C67D5356"/>
+            <w:pStyle w:val="EC7D04F770B54470BC8D7120C67D53561"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>First Name, Last</w:t>
           </w:r>
           <w:r w:rsidRPr="00FC43C1">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> Name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="48A3237AAD034C3C90DA6E61F6D36E39"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EBD22EAF-CC8F-4F61-8A31-7AA619C4A066}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="48A3237AAD034C3C90DA6E61F6D36E39"/>
+            <w:pStyle w:val="48A3237AAD034C3C90DA6E61F6D36E391"/>
           </w:pPr>
           <w:r w:rsidRPr="009B3C47">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Name of SFOE project coordinator as in cont</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>ract</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D4F8B2490F9D4FC4B21CE6630CA7FEF1"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6CF5AD1E-BF86-4026-B707-7CE28CCB1D8C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="D4F8B2490F9D4FC4B21CE6630CA7FEF1"/>
+            <w:pStyle w:val="D4F8B2490F9D4FC4B21CE6630CA7FEF11"/>
           </w:pPr>
           <w:r w:rsidRPr="009B3C47">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>email@adresse.ch</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="82F9A1D933FB4F728DB46029BD41FBA7"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1A78C573-CAB2-4DD4-9C11-0E0AB33816B2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="82F9A1D933FB4F728DB46029BD41FBA7"/>
+            <w:pStyle w:val="82F9A1D933FB4F728DB46029BD41FBA71"/>
           </w:pPr>
           <w:r w:rsidRPr="009B3C47">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Name of SFOE project coordinator as in cont</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>ract</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="276A4CCAB5A344F08FE0BAB111432B42"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{545ECF77-33C7-4D85-89EE-8B4B5FE1F632}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="276A4CCAB5A344F08FE0BAB111432B42"/>
+            <w:pStyle w:val="276A4CCAB5A344F08FE0BAB111432B421"/>
           </w:pPr>
           <w:r w:rsidRPr="002941FF">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>email@adresse.ch</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A0291BF6AC5E491FA28E77064A301E44"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{79451023-38B6-4D4D-AE5B-FA20BE1B6788}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="00524198" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="A0291BF6AC5E491FA28E77064A301E44"/>
+            <w:pStyle w:val="A0291BF6AC5E491FA28E77064A301E441"/>
           </w:pPr>
           <w:bookmarkStart w:id="0" w:name="_Hlk169179840"/>
           <w:r w:rsidRPr="006C1FD2">
             <w:rPr>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Description of the state of the art and/or the market. Presentation of the general context of the proje</w:t>
           </w:r>
           <w:r w:rsidRPr="00FF1493">
             <w:rPr>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">ct with references to publications (literature analysis). Description and discussion of the existing challenge and the general way in which the project could provide a solution or contribution to the challenges listed (typically ½ to 1 ½ pages excluding images). </w:t>
           </w:r>
           <w:bookmarkEnd w:id="0"/>
           <w:r w:rsidRPr="00FF1493">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -9790,82 +9531,82 @@
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (right mouse button, [insert options] -&gt; [insert text only])</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="ACC01D4968C24F19830483B3690DD4E2"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8F15E4EB-438F-4BD9-877C-F43111F7DD4E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00312930" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="00312930" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="ACC01D4968C24F19830483B3690DD4E2"/>
+            <w:pStyle w:val="ACC01D4968C24F19830483B3690DD4E21"/>
           </w:pPr>
           <w:r w:rsidRPr="00E93112">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Summary of the content of the project ( initial context, objectives), of the approach and of the main results and conclusions. Concise text with a few paragraphs if necessary, no lists or enumerations (½ to 1 page max.)</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A9CFE370E253419799A6D6DF730553CF"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5769C72B-31F3-43B3-ABF5-CD31A921BA71}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00312930" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="00312930" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="A9CFE370E253419799A6D6DF730553CF"/>
+            <w:pStyle w:val="A9CFE370E253419799A6D6DF730553CF1"/>
           </w:pPr>
           <w:bookmarkStart w:id="1" w:name="_Hlk169179813"/>
           <w:r w:rsidRPr="00783712">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Description </w:t>
           </w:r>
           <w:r w:rsidRPr="00FF1493">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">of the on the meaning and purpose of the present project, how it will concretely address the challenges mentioned in 1.1 as well as the issues to be investigated, the expected results and the concrete objectives (qualitative and/or quantitative) to be achieved with the present project. (Typically ½ to 1 ½ pages excluding images). </w:t>
           </w:r>
           <w:bookmarkEnd w:id="1"/>
           <w:r w:rsidRPr="00FF1493">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
@@ -9882,194 +9623,194 @@
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (right mouse button, [Insert options] -&gt; [Insert text only])</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="11F9B100C402413299B9D4BE4358E2D2"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E705123C-55B1-4A35-9CBB-53057F109614}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00312930" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="00312930" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="11F9B100C402413299B9D4BE4358E2D2"/>
+            <w:pStyle w:val="11F9B100C402413299B9D4BE4358E2D21"/>
           </w:pPr>
           <w:r w:rsidRPr="00735AD3">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>5XXXXX-01</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E4A205E03CBE47C0BEBF7C35CDB44E03"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4FD8007D-4E4A-4F9B-A94D-3473AB800286}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00312930" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="00312930" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="E4A205E03CBE47C0BEBF7C35CDB44E03"/>
+            <w:pStyle w:val="E4A205E03CBE47C0BEBF7C35CDB44E031"/>
           </w:pPr>
           <w:r w:rsidRPr="00AE3E98">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:caps/>
               <w:color w:val="FF0000"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Only for final report. For interim reports, delete this paragraph including the heading</w:t>
           </w:r>
           <w:r w:rsidRPr="002178FB">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="002178FB">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>List a maximum of 4 key messages from the project. These should be concise/short (one or two sentences) and (if possible) also present the added value of the project in relation to Swiss energy policy (in the language of the report, can also be multiplied for other languages if desired).</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="643F80083A4C45E1ABF3D325434424A7"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4D2DA731-20D9-4817-BB45-ACBC405D5201}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00312930" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="00312930" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="643F80083A4C45E1ABF3D325434424A7"/>
+            <w:pStyle w:val="643F80083A4C45E1ABF3D325434424A71"/>
           </w:pPr>
           <w:r w:rsidRPr="00191311">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Select report type</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A66593863CA448A291D63075C2CFF6E7"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{02114CA6-0126-4C01-B9C7-7FF6D9AD8BDD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00312930" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="00312930" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="A66593863CA448A291D63075C2CFF6E7"/>
+            <w:pStyle w:val="A66593863CA448A291D63075C2CFF6E71"/>
           </w:pPr>
           <w:r w:rsidRPr="00191311">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Select date</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E93675616EDD4D9BA1FBEB6514E8B542"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BDD41C17-E088-4AFF-9483-79564891FCEF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D37834" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="00D37834" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="E93675616EDD4D9BA1FBEB6514E8B542"/>
+            <w:pStyle w:val="E93675616EDD4D9BA1FBEB6514E8B5421"/>
           </w:pPr>
           <w:bookmarkStart w:id="2" w:name="_Hlk169179775"/>
           <w:r w:rsidRPr="00F730C5">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Presentation of the methods used, the activities carried out and the results obtained (qualitative and quantitative), together with their critical analysis. The inclusion of sub-chapters to structure the various aspects of the project is recommended. If desired, separate chapters can be devoted to the presentation of certain points, such as the methods employed or the technical installations under study. (Typically, 15 to 50 pages depending on the scope of the project, with the possibility of referencing scientific publications available in open access). </w:t>
           </w:r>
           <w:bookmarkEnd w:id="2"/>
           <w:r w:rsidRPr="00F730C5">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Please only use the predefined format templates, insert text from other documents unformatted</w:t>
           </w:r>
           <w:r w:rsidRPr="00F730C5">
             <w:rPr>
@@ -10077,53 +9818,53 @@
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (right mouse button, [Insert options] -&gt; [Insert text only])</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DB2575342AC7458FA9E1788BC4513FFE"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{251813C7-52D3-4DF3-8F9C-603C414BBE08}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D37834" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="00D37834" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="DB2575342AC7458FA9E1788BC4513FFE"/>
+            <w:pStyle w:val="DB2575342AC7458FA9E1788BC4513FFE1"/>
           </w:pPr>
           <w:bookmarkStart w:id="3" w:name="_Hlk169179744"/>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>D</w:t>
           </w:r>
           <w:r w:rsidRPr="00474340">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">escription of the findings that can be drawn from the project results and discussion of the relevance for the subject area worked </w:t>
           </w:r>
           <w:r w:rsidRPr="00911C0A">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -10158,509 +9899,306 @@
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>button, [Insert options] -&gt; [Insert text only])</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9C9E341AD722446BA2B917638D5ADDD3"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5743A37D-6861-4C1A-BB57-CFC3585D61E5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D37834" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="00D37834" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="9C9E341AD722446BA2B917638D5ADDD3"/>
+            <w:pStyle w:val="9C9E341AD722446BA2B917638D5ADDD31"/>
           </w:pPr>
           <w:r w:rsidRPr="00A20252">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Information on activities with other actors in Switzerland and/or abroad. </w:t>
           </w:r>
           <w:r w:rsidRPr="00A20252">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Please use only the predefined format styles, insert text from other documents unformatted</w:t>
           </w:r>
           <w:r w:rsidRPr="00A20252">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (right mouse button, [Insert options] -&gt; [Insert text only])</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1AA2C1CC7E884C89875B779AA579B015"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{66A9BC21-C703-415F-8C98-71A1E1F23FF0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D37834" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="00D37834" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="1AA2C1CC7E884C89875B779AA579B015"/>
+            <w:pStyle w:val="1AA2C1CC7E884C89875B779AA579B0151"/>
           </w:pPr>
-          <w:r w:rsidRPr="00A20252">
+          <w:r w:rsidRPr="00103840">
+            <w:rPr>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>List of publications resulting from the project, as well as other knowledge transfer activities (e.g., conference contributions, workshops or other communication formats). In addition: published data, models and codes, including access links</w:t>
+          </w:r>
+          <w:bookmarkStart w:id="4" w:name="_Hlk169179670"/>
+          <w:r w:rsidRPr="00103840">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
-            <w:t>Details of the publications that have r</w:t>
-[...18 lines deleted...]
-            <w:t xml:space="preserve">List of published data and models/codes with access link. </w:t>
+            <w:t xml:space="preserve">. </w:t>
           </w:r>
           <w:bookmarkEnd w:id="4"/>
-          <w:r w:rsidRPr="00E52C71">
+          <w:r w:rsidRPr="00103840">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
-            <w:t xml:space="preserve">Please only </w:t>
+            <w:t>Please only use the predefined format styles, insert text from other documents unformatted</w:t>
           </w:r>
-          <w:r w:rsidRPr="00A20252">
-[...10 lines deleted...]
-          <w:r w:rsidRPr="00A20252">
+          <w:r w:rsidRPr="00103840">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (right mouse button, [Insert options] -&gt; [Insert text only])</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A3945EC7659E4D29A02D1042C3B384F9"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2C29B25E-E076-437E-83BC-4133836D792B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D37834" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="00D37834" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="A3945EC7659E4D29A02D1042C3B384F9"/>
+            <w:pStyle w:val="A3945EC7659E4D29A02D1042C3B384F91"/>
           </w:pPr>
           <w:r w:rsidRPr="00A20252">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">List of literature sources. If there are a large number of sources, please use cross-references. </w:t>
           </w:r>
           <w:r w:rsidRPr="00A20252">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Please only use the predefined format styles, insert text from other documents unformatted</w:t>
           </w:r>
           <w:r w:rsidRPr="00A20252">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (right mouse button, [Insert options] -&gt; [Insert text only])</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2AD3FBF2F00E4F1D8F64D3BD604A72C7"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CDDA39C5-2713-4B65-BAB1-93C2925FA1E3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D37834" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="00D37834" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="2AD3FBF2F00E4F1D8F64D3BD604A72C7"/>
+            <w:pStyle w:val="2AD3FBF2F00E4F1D8F64D3BD604A72C71"/>
           </w:pPr>
           <w:r w:rsidRPr="00A20252">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Appendices to the report, if applicable</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F9B00E8AA756435EBC7EB6E421B57199"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CE3BA27B-7606-43DA-9549-944228D26052}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006367DD" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="006367DD" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="F9B00E8AA756435EBC7EB6E421B57199"/>
+            <w:pStyle w:val="F9B00E8AA756435EBC7EB6E421B571991"/>
           </w:pPr>
           <w:r w:rsidRPr="00976084">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">Kurze Zusammenfassung des Projektinhalts (Ausgangslage, Ziele), der Herangehensweise und der wichtigsten Ergebnissen und Schlussolgerungen. Zusammenhängender Text mit allenfalls ein paar Abschnitte, keine Listen und Aufzählungen (max. </w:t>
           </w:r>
           <w:r w:rsidRPr="009E6760">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>½ bis 1 Seite).</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F51FBFF912314D56865F7B39416ECEA2"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A808C922-18ED-4E99-A708-79AB68CB8107}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006367DD" w:rsidRDefault="00F55A3B" w:rsidP="00F55A3B">
+        <w:p w:rsidR="006367DD" w:rsidRDefault="00BD743C" w:rsidP="00BD743C">
           <w:pPr>
-            <w:pStyle w:val="F51FBFF912314D56865F7B39416ECEA2"/>
+            <w:pStyle w:val="F51FBFF912314D56865F7B39416ECEA21"/>
           </w:pPr>
           <w:r w:rsidRPr="00E93112">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Résumé du contenu du projet (situation de départ, objectifs), de l'approche et des résultats et conclusions principaux. Texte concis avec quelques paragraphes au besoin, pas de listes ni d'énumérations (½ à 1 page max.)</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
-    <w:docPart>
-[...179 lines deleted...]
-    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -10682,59 +10220,59 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="048B7056"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C6F63FB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="E4A205E03CBE47C0BEBF7C35CDB44E032"/>
+      <w:pStyle w:val="E4A205E03CBE47C0BEBF7C35CDB44E03"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -11384,155 +10922,164 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="402724172">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1596207106">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2102800608">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1609967726">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1517964133">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="13188140">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F661BB"/>
+    <w:rsid w:val="00002265"/>
     <w:rsid w:val="00002380"/>
     <w:rsid w:val="00026824"/>
     <w:rsid w:val="0004083D"/>
     <w:rsid w:val="00125792"/>
     <w:rsid w:val="00150485"/>
     <w:rsid w:val="00153180"/>
     <w:rsid w:val="001A0678"/>
+    <w:rsid w:val="001B2232"/>
     <w:rsid w:val="001B4C1E"/>
     <w:rsid w:val="001C0324"/>
     <w:rsid w:val="001F44C8"/>
     <w:rsid w:val="00200B4B"/>
     <w:rsid w:val="002D42F4"/>
     <w:rsid w:val="003023F2"/>
     <w:rsid w:val="00312930"/>
     <w:rsid w:val="003148C3"/>
     <w:rsid w:val="00360464"/>
     <w:rsid w:val="00375F40"/>
     <w:rsid w:val="003F3847"/>
     <w:rsid w:val="00403705"/>
+    <w:rsid w:val="004318F9"/>
     <w:rsid w:val="0044623F"/>
     <w:rsid w:val="00471A4C"/>
     <w:rsid w:val="00493D8F"/>
     <w:rsid w:val="00512A3D"/>
     <w:rsid w:val="00524198"/>
+    <w:rsid w:val="00560E57"/>
     <w:rsid w:val="00564DFD"/>
     <w:rsid w:val="005A17F9"/>
     <w:rsid w:val="005E3DE1"/>
     <w:rsid w:val="006367DD"/>
     <w:rsid w:val="006B7B7E"/>
     <w:rsid w:val="0073279B"/>
+    <w:rsid w:val="00746F86"/>
     <w:rsid w:val="0076022B"/>
     <w:rsid w:val="0076211B"/>
     <w:rsid w:val="00786532"/>
     <w:rsid w:val="00795BA4"/>
     <w:rsid w:val="007C78B5"/>
     <w:rsid w:val="007D53B5"/>
     <w:rsid w:val="007E0974"/>
     <w:rsid w:val="008659F0"/>
     <w:rsid w:val="008A6797"/>
     <w:rsid w:val="008F42A8"/>
     <w:rsid w:val="009125F0"/>
     <w:rsid w:val="009C67D1"/>
     <w:rsid w:val="009D7E78"/>
     <w:rsid w:val="009F5029"/>
     <w:rsid w:val="00A8041D"/>
     <w:rsid w:val="00A8093F"/>
     <w:rsid w:val="00A83E04"/>
     <w:rsid w:val="00AA4BC4"/>
     <w:rsid w:val="00AD00AA"/>
     <w:rsid w:val="00AD53E6"/>
     <w:rsid w:val="00B80533"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:rsid w:val="00BF291E"/>
     <w:rsid w:val="00C402A6"/>
     <w:rsid w:val="00C413B1"/>
+    <w:rsid w:val="00CB64FB"/>
     <w:rsid w:val="00D37834"/>
     <w:rsid w:val="00D530D7"/>
     <w:rsid w:val="00D72E03"/>
     <w:rsid w:val="00D9073D"/>
+    <w:rsid w:val="00E05C94"/>
     <w:rsid w:val="00E85571"/>
     <w:rsid w:val="00EE6A3E"/>
     <w:rsid w:val="00F55A3B"/>
     <w:rsid w:val="00F60550"/>
     <w:rsid w:val="00F661BB"/>
     <w:rsid w:val="00FE610B"/>
     <w:rsid w:val="00FF0419"/>
     <w:rsid w:val="00FF4CAD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11918,1185 +11465,1572 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F55A3B"/>
+    <w:rsid w:val="00BD743C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="829934101C764E62B7DDB7F03F24A6FF">
-[...8 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="643F80083A4C45E1ABF3D325434424A7">
+    <w:name w:val="643F80083A4C45E1ABF3D325434424A7"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A66593863CA448A291D63075C2CFF6E72">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A66593863CA448A291D63075C2CFF6E7">
+    <w:name w:val="A66593863CA448A291D63075C2CFF6E7"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E0E43118C4748499EB0EF09C32C9EFE2">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E0E43118C4748499EB0EF09C32C9EFE">
+    <w:name w:val="1E0E43118C4748499EB0EF09C32C9EFE"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="480" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="42"/>
       <w:szCs w:val="42"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDEDDAADBE1848A889F350673EFA95EC2">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDEDDAADBE1848A889F350673EFA95EC">
+    <w:name w:val="CDEDDAADBE1848A889F350673EFA95EC"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACC01D4968C24F19830483B3690DD4E22">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACC01D4968C24F19830483B3690DD4E2">
+    <w:name w:val="ACC01D4968C24F19830483B3690DD4E2"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9B00E8AA756435EBC7EB6E421B571992">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9B00E8AA756435EBC7EB6E421B57199">
+    <w:name w:val="F9B00E8AA756435EBC7EB6E421B57199"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F51FBFF912314D56865F7B39416ECEA22">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F51FBFF912314D56865F7B39416ECEA2">
+    <w:name w:val="F51FBFF912314D56865F7B39416ECEA2"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E4A205E03CBE47C0BEBF7C35CDB44E032">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E4A205E03CBE47C0BEBF7C35CDB44E03">
+    <w:name w:val="E4A205E03CBE47C0BEBF7C35CDB44E03"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="720"/>
       </w:tabs>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="426" w:hanging="426"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0291BF6AC5E491FA28E77064A301E442">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0291BF6AC5E491FA28E77064A301E44">
+    <w:name w:val="A0291BF6AC5E491FA28E77064A301E44"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A9CFE370E253419799A6D6DF730553CF2">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A9CFE370E253419799A6D6DF730553CF">
+    <w:name w:val="A9CFE370E253419799A6D6DF730553CF"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E93675616EDD4D9BA1FBEB6514E8B5422">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E93675616EDD4D9BA1FBEB6514E8B542">
+    <w:name w:val="E93675616EDD4D9BA1FBEB6514E8B542"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DB2575342AC7458FA9E1788BC4513FFE2">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DB2575342AC7458FA9E1788BC4513FFE">
+    <w:name w:val="DB2575342AC7458FA9E1788BC4513FFE"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C9E341AD722446BA2B917638D5ADDD32">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C9E341AD722446BA2B917638D5ADDD3">
+    <w:name w:val="9C9E341AD722446BA2B917638D5ADDD3"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1AA2C1CC7E884C89875B779AA579B0152">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1AA2C1CC7E884C89875B779AA579B015">
+    <w:name w:val="1AA2C1CC7E884C89875B779AA579B015"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A3945EC7659E4D29A02D1042C3B384F92">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A3945EC7659E4D29A02D1042C3B384F9">
+    <w:name w:val="A3945EC7659E4D29A02D1042C3B384F9"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2AD3FBF2F00E4F1D8F64D3BD604A72C72">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2AD3FBF2F00E4F1D8F64D3BD604A72C7">
+    <w:name w:val="2AD3FBF2F00E4F1D8F64D3BD604A72C7"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CBB0E5DB6ACD4FC6B216D22359E66D2B2">
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CEE27F7CD036468994EFC899469DF735">
+    <w:name w:val="CEE27F7CD036468994EFC899469DF735"/>
+    <w:rsid w:val="001B2232"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="453A87D33C0A4A40AF3E68AEBFAFD1EE1">
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D98CFFAE2ACC405886579EE2CF8CBD10">
+    <w:name w:val="D98CFFAE2ACC405886579EE2CF8CBD10"/>
+    <w:rsid w:val="001B2232"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B56EB1592C4C4B7CB3B45F5AF3E093671">
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A429A1ADD17E42AA9492A4F82242C1C1">
+    <w:name w:val="A429A1ADD17E42AA9492A4F82242C1C1"/>
+    <w:rsid w:val="001B2232"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95D21767120A4243853C7E1F9A15988A2">
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8B60C5DF4BA24FAEB97E43E601C0CA0A">
+    <w:name w:val="8B60C5DF4BA24FAEB97E43E601C0CA0A"/>
+    <w:rsid w:val="001B2232"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CEE27F7CD036468994EFC899469DF7352">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA7824B0092A4FD6B54998AB62D925B3">
+    <w:name w:val="AA7824B0092A4FD6B54998AB62D925B3"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D98CFFAE2ACC405886579EE2CF8CBD102">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4CC4F64E441F4EEAAA4525D5325C9B2A">
+    <w:name w:val="4CC4F64E441F4EEAAA4525D5325C9B2A"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A429A1ADD17E42AA9492A4F82242C1C12">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60C2A24E561B4B7C884B6D6D9C5D39F2">
+    <w:name w:val="60C2A24E561B4B7C884B6D6D9C5D39F2"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8B60C5DF4BA24FAEB97E43E601C0CA0A2">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA7A6880C8DB44068B8AEBCB8C0151ED">
+    <w:name w:val="EA7A6880C8DB44068B8AEBCB8C0151ED"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA7824B0092A4FD6B54998AB62D925B32">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A0CCA90B1D54515BF5C585BF1D328E1">
+    <w:name w:val="4A0CCA90B1D54515BF5C585BF1D328E1"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4CC4F64E441F4EEAAA4525D5325C9B2A2">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B19C2A6BBC74318B3092ED9A8642E2F">
+    <w:name w:val="3B19C2A6BBC74318B3092ED9A8642E2F"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60C2A24E561B4B7C884B6D6D9C5D39F22">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9D4797B43614639B2F2B30F610D548D">
+    <w:name w:val="E9D4797B43614639B2F2B30F610D548D"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA7A6880C8DB44068B8AEBCB8C0151ED2">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2552FE863F524834A6475CEA8A01A097">
+    <w:name w:val="2552FE863F524834A6475CEA8A01A097"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A0CCA90B1D54515BF5C585BF1D328E12">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C18D6745806D43E2A9BD1F44B4FAECAB">
+    <w:name w:val="C18D6745806D43E2A9BD1F44B4FAECAB"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B19C2A6BBC74318B3092ED9A8642E2F2">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC7D04F770B54470BC8D7120C67D5356">
+    <w:name w:val="EC7D04F770B54470BC8D7120C67D5356"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9D4797B43614639B2F2B30F610D548D2">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3ADD3F14A2B740E08B8200185D30384C">
+    <w:name w:val="3ADD3F14A2B740E08B8200185D30384C"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2552FE863F524834A6475CEA8A01A0972">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B6807FF33A354A34A9576CF976CF7773">
+    <w:name w:val="B6807FF33A354A34A9576CF976CF7773"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C18D6745806D43E2A9BD1F44B4FAECAB2">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="48A3237AAD034C3C90DA6E61F6D36E39">
+    <w:name w:val="48A3237AAD034C3C90DA6E61F6D36E39"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC7D04F770B54470BC8D7120C67D53562">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D4F8B2490F9D4FC4B21CE6630CA7FEF1">
+    <w:name w:val="D4F8B2490F9D4FC4B21CE6630CA7FEF1"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3ADD3F14A2B740E08B8200185D30384C2">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82F9A1D933FB4F728DB46029BD41FBA7">
+    <w:name w:val="82F9A1D933FB4F728DB46029BD41FBA7"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B6807FF33A354A34A9576CF976CF77732">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="276A4CCAB5A344F08FE0BAB111432B42">
+    <w:name w:val="276A4CCAB5A344F08FE0BAB111432B42"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="48A3237AAD034C3C90DA6E61F6D36E392">
-[...1 lines deleted...]
-    <w:rsid w:val="00125792"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11F9B100C402413299B9D4BE4358E2D2">
+    <w:name w:val="11F9B100C402413299B9D4BE4358E2D2"/>
+    <w:rsid w:val="001B2232"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D4F8B2490F9D4FC4B21CE6630CA7FEF12">
-[...53 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="643F80083A4C45E1ABF3D325434424A75">
+    <w:name w:val="643F80083A4C45E1ABF3D325434424A75"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A66593863CA448A291D63075C2CFF6E7">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A66593863CA448A291D63075C2CFF6E75">
+    <w:name w:val="A66593863CA448A291D63075C2CFF6E75"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E0E43118C4748499EB0EF09C32C9EFE">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E0E43118C4748499EB0EF09C32C9EFE5">
+    <w:name w:val="1E0E43118C4748499EB0EF09C32C9EFE5"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="480" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="42"/>
       <w:szCs w:val="42"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDEDDAADBE1848A889F350673EFA95EC">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDEDDAADBE1848A889F350673EFA95EC5">
+    <w:name w:val="CDEDDAADBE1848A889F350673EFA95EC5"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACC01D4968C24F19830483B3690DD4E2">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACC01D4968C24F19830483B3690DD4E25">
+    <w:name w:val="ACC01D4968C24F19830483B3690DD4E25"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9B00E8AA756435EBC7EB6E421B57199">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9B00E8AA756435EBC7EB6E421B571995">
+    <w:name w:val="F9B00E8AA756435EBC7EB6E421B571995"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F51FBFF912314D56865F7B39416ECEA2">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F51FBFF912314D56865F7B39416ECEA25">
+    <w:name w:val="F51FBFF912314D56865F7B39416ECEA25"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E4A205E03CBE47C0BEBF7C35CDB44E03">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E4A205E03CBE47C0BEBF7C35CDB44E035">
+    <w:name w:val="E4A205E03CBE47C0BEBF7C35CDB44E035"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="426" w:hanging="426"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0291BF6AC5E491FA28E77064A301E44">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0291BF6AC5E491FA28E77064A301E445">
+    <w:name w:val="A0291BF6AC5E491FA28E77064A301E445"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A9CFE370E253419799A6D6DF730553CF">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A9CFE370E253419799A6D6DF730553CF5">
+    <w:name w:val="A9CFE370E253419799A6D6DF730553CF5"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E93675616EDD4D9BA1FBEB6514E8B542">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E93675616EDD4D9BA1FBEB6514E8B5425">
+    <w:name w:val="E93675616EDD4D9BA1FBEB6514E8B5425"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DB2575342AC7458FA9E1788BC4513FFE">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DB2575342AC7458FA9E1788BC4513FFE5">
+    <w:name w:val="DB2575342AC7458FA9E1788BC4513FFE5"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C9E341AD722446BA2B917638D5ADDD3">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C9E341AD722446BA2B917638D5ADDD35">
+    <w:name w:val="9C9E341AD722446BA2B917638D5ADDD35"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1AA2C1CC7E884C89875B779AA579B015">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1AA2C1CC7E884C89875B779AA579B0155">
+    <w:name w:val="1AA2C1CC7E884C89875B779AA579B0155"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A3945EC7659E4D29A02D1042C3B384F9">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A3945EC7659E4D29A02D1042C3B384F95">
+    <w:name w:val="A3945EC7659E4D29A02D1042C3B384F95"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2AD3FBF2F00E4F1D8F64D3BD604A72C7">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2AD3FBF2F00E4F1D8F64D3BD604A72C75">
+    <w:name w:val="2AD3FBF2F00E4F1D8F64D3BD604A72C75"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CBB0E5DB6ACD4FC6B216D22359E66D2B">
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CEE27F7CD036468994EFC899469DF7355">
+    <w:name w:val="CEE27F7CD036468994EFC899469DF7355"/>
+    <w:rsid w:val="00746F86"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="453A87D33C0A4A40AF3E68AEBFAFD1EE">
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D98CFFAE2ACC405886579EE2CF8CBD105">
+    <w:name w:val="D98CFFAE2ACC405886579EE2CF8CBD105"/>
+    <w:rsid w:val="00746F86"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B56EB1592C4C4B7CB3B45F5AF3E09367">
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A429A1ADD17E42AA9492A4F82242C1C15">
+    <w:name w:val="A429A1ADD17E42AA9492A4F82242C1C15"/>
+    <w:rsid w:val="00746F86"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="829934101C764E62B7DDB7F03F24A6FF1">
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8B60C5DF4BA24FAEB97E43E601C0CA0A5">
+    <w:name w:val="8B60C5DF4BA24FAEB97E43E601C0CA0A5"/>
+    <w:rsid w:val="00746F86"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CEE27F7CD036468994EFC899469DF735">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA7824B0092A4FD6B54998AB62D925B35">
+    <w:name w:val="AA7824B0092A4FD6B54998AB62D925B35"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D98CFFAE2ACC405886579EE2CF8CBD10">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4CC4F64E441F4EEAAA4525D5325C9B2A5">
+    <w:name w:val="4CC4F64E441F4EEAAA4525D5325C9B2A5"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A429A1ADD17E42AA9492A4F82242C1C1">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60C2A24E561B4B7C884B6D6D9C5D39F25">
+    <w:name w:val="60C2A24E561B4B7C884B6D6D9C5D39F25"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8B60C5DF4BA24FAEB97E43E601C0CA0A">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA7A6880C8DB44068B8AEBCB8C0151ED5">
+    <w:name w:val="EA7A6880C8DB44068B8AEBCB8C0151ED5"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA7824B0092A4FD6B54998AB62D925B3">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A0CCA90B1D54515BF5C585BF1D328E15">
+    <w:name w:val="4A0CCA90B1D54515BF5C585BF1D328E15"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4CC4F64E441F4EEAAA4525D5325C9B2A">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B19C2A6BBC74318B3092ED9A8642E2F5">
+    <w:name w:val="3B19C2A6BBC74318B3092ED9A8642E2F5"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60C2A24E561B4B7C884B6D6D9C5D39F2">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9D4797B43614639B2F2B30F610D548D5">
+    <w:name w:val="E9D4797B43614639B2F2B30F610D548D5"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA7A6880C8DB44068B8AEBCB8C0151ED">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2552FE863F524834A6475CEA8A01A0975">
+    <w:name w:val="2552FE863F524834A6475CEA8A01A0975"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A0CCA90B1D54515BF5C585BF1D328E1">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C18D6745806D43E2A9BD1F44B4FAECAB5">
+    <w:name w:val="C18D6745806D43E2A9BD1F44B4FAECAB5"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B19C2A6BBC74318B3092ED9A8642E2F">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC7D04F770B54470BC8D7120C67D53565">
+    <w:name w:val="EC7D04F770B54470BC8D7120C67D53565"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9D4797B43614639B2F2B30F610D548D">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3ADD3F14A2B740E08B8200185D30384C5">
+    <w:name w:val="3ADD3F14A2B740E08B8200185D30384C5"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2552FE863F524834A6475CEA8A01A097">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B6807FF33A354A34A9576CF976CF77735">
+    <w:name w:val="B6807FF33A354A34A9576CF976CF77735"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C18D6745806D43E2A9BD1F44B4FAECAB">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="48A3237AAD034C3C90DA6E61F6D36E395">
+    <w:name w:val="48A3237AAD034C3C90DA6E61F6D36E395"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC7D04F770B54470BC8D7120C67D5356">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D4F8B2490F9D4FC4B21CE6630CA7FEF15">
+    <w:name w:val="D4F8B2490F9D4FC4B21CE6630CA7FEF15"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3ADD3F14A2B740E08B8200185D30384C">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82F9A1D933FB4F728DB46029BD41FBA75">
+    <w:name w:val="82F9A1D933FB4F728DB46029BD41FBA75"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B6807FF33A354A34A9576CF976CF7773">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="276A4CCAB5A344F08FE0BAB111432B425">
+    <w:name w:val="276A4CCAB5A344F08FE0BAB111432B425"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="48A3237AAD034C3C90DA6E61F6D36E39">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11F9B100C402413299B9D4BE4358E2D25">
+    <w:name w:val="11F9B100C402413299B9D4BE4358E2D25"/>
+    <w:rsid w:val="00746F86"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D4F8B2490F9D4FC4B21CE6630CA7FEF1">
-[...1 lines deleted...]
-    <w:rsid w:val="00F55A3B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="643F80083A4C45E1ABF3D325434424A71">
+    <w:name w:val="643F80083A4C45E1ABF3D325434424A71"/>
+    <w:rsid w:val="00BD743C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A66593863CA448A291D63075C2CFF6E71">
+    <w:name w:val="A66593863CA448A291D63075C2CFF6E71"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E0E43118C4748499EB0EF09C32C9EFE1">
+    <w:name w:val="1E0E43118C4748499EB0EF09C32C9EFE1"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="480" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="42"/>
+      <w:szCs w:val="42"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDEDDAADBE1848A889F350673EFA95EC1">
+    <w:name w:val="CDEDDAADBE1848A889F350673EFA95EC1"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACC01D4968C24F19830483B3690DD4E21">
+    <w:name w:val="ACC01D4968C24F19830483B3690DD4E21"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82F9A1D933FB4F728DB46029BD41FBA7">
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9B00E8AA756435EBC7EB6E421B571991">
+    <w:name w:val="F9B00E8AA756435EBC7EB6E421B571991"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="276A4CCAB5A344F08FE0BAB111432B42">
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F51FBFF912314D56865F7B39416ECEA21">
+    <w:name w:val="F51FBFF912314D56865F7B39416ECEA21"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E4A205E03CBE47C0BEBF7C35CDB44E031">
+    <w:name w:val="E4A205E03CBE47C0BEBF7C35CDB44E031"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+      </w:tabs>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="426" w:hanging="426"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11F9B100C402413299B9D4BE4358E2D2">
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0291BF6AC5E491FA28E77064A301E441">
+    <w:name w:val="A0291BF6AC5E491FA28E77064A301E441"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A9CFE370E253419799A6D6DF730553CF1">
+    <w:name w:val="A9CFE370E253419799A6D6DF730553CF1"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E93675616EDD4D9BA1FBEB6514E8B5421">
+    <w:name w:val="E93675616EDD4D9BA1FBEB6514E8B5421"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DB2575342AC7458FA9E1788BC4513FFE1">
+    <w:name w:val="DB2575342AC7458FA9E1788BC4513FFE1"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C9E341AD722446BA2B917638D5ADDD31">
+    <w:name w:val="9C9E341AD722446BA2B917638D5ADDD31"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1AA2C1CC7E884C89875B779AA579B0151">
+    <w:name w:val="1AA2C1CC7E884C89875B779AA579B0151"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A3945EC7659E4D29A02D1042C3B384F91">
+    <w:name w:val="A3945EC7659E4D29A02D1042C3B384F91"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2AD3FBF2F00E4F1D8F64D3BD604A72C71">
+    <w:name w:val="2AD3FBF2F00E4F1D8F64D3BD604A72C71"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CEE27F7CD036468994EFC899469DF7351">
+    <w:name w:val="CEE27F7CD036468994EFC899469DF7351"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D98CFFAE2ACC405886579EE2CF8CBD101">
+    <w:name w:val="D98CFFAE2ACC405886579EE2CF8CBD101"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A429A1ADD17E42AA9492A4F82242C1C11">
+    <w:name w:val="A429A1ADD17E42AA9492A4F82242C1C11"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8B60C5DF4BA24FAEB97E43E601C0CA0A1">
+    <w:name w:val="8B60C5DF4BA24FAEB97E43E601C0CA0A1"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA7824B0092A4FD6B54998AB62D925B31">
+    <w:name w:val="AA7824B0092A4FD6B54998AB62D925B31"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4CC4F64E441F4EEAAA4525D5325C9B2A1">
+    <w:name w:val="4CC4F64E441F4EEAAA4525D5325C9B2A1"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60C2A24E561B4B7C884B6D6D9C5D39F21">
+    <w:name w:val="60C2A24E561B4B7C884B6D6D9C5D39F21"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA7A6880C8DB44068B8AEBCB8C0151ED1">
+    <w:name w:val="EA7A6880C8DB44068B8AEBCB8C0151ED1"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A0CCA90B1D54515BF5C585BF1D328E11">
+    <w:name w:val="4A0CCA90B1D54515BF5C585BF1D328E11"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B19C2A6BBC74318B3092ED9A8642E2F1">
+    <w:name w:val="3B19C2A6BBC74318B3092ED9A8642E2F1"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9D4797B43614639B2F2B30F610D548D1">
+    <w:name w:val="E9D4797B43614639B2F2B30F610D548D1"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2552FE863F524834A6475CEA8A01A0971">
+    <w:name w:val="2552FE863F524834A6475CEA8A01A0971"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C18D6745806D43E2A9BD1F44B4FAECAB1">
+    <w:name w:val="C18D6745806D43E2A9BD1F44B4FAECAB1"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC7D04F770B54470BC8D7120C67D53561">
+    <w:name w:val="EC7D04F770B54470BC8D7120C67D53561"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3ADD3F14A2B740E08B8200185D30384C1">
+    <w:name w:val="3ADD3F14A2B740E08B8200185D30384C1"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B6807FF33A354A34A9576CF976CF77731">
+    <w:name w:val="B6807FF33A354A34A9576CF976CF77731"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="48A3237AAD034C3C90DA6E61F6D36E391">
+    <w:name w:val="48A3237AAD034C3C90DA6E61F6D36E391"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D4F8B2490F9D4FC4B21CE6630CA7FEF11">
+    <w:name w:val="D4F8B2490F9D4FC4B21CE6630CA7FEF11"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82F9A1D933FB4F728DB46029BD41FBA71">
+    <w:name w:val="82F9A1D933FB4F728DB46029BD41FBA71"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="276A4CCAB5A344F08FE0BAB111432B421">
+    <w:name w:val="276A4CCAB5A344F08FE0BAB111432B421"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11F9B100C402413299B9D4BE4358E2D21">
+    <w:name w:val="11F9B100C402413299B9D4BE4358E2D21"/>
+    <w:rsid w:val="00BD743C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
@@ -13370,80 +13304,109 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{268A3A17-C36B-4323-9B9B-A4AFA632695D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1341</Words>
-  <Characters>8452</Characters>
+  <Words>1164</Words>
+  <Characters>7339</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>70</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>61</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Titre</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Titel</vt:lpstr>
+        <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9774</CharactersWithSpaces>
+  <CharactersWithSpaces>8487</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Oberholzer Stefan BFE</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_SetDate">
+    <vt:lpwstr>2026-07-07T09:41:09Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_Name">
+    <vt:lpwstr>L2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_SiteId">
+    <vt:lpwstr>6ae27add-8276-4a38-88c1-3a9c1f973767</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_ActionId">
+    <vt:lpwstr>b01db2cb-e4a6-4b39-8167-8940114278e6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>