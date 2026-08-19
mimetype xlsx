--- v0 (2026-05-22)
+++ v1 (2026-08-19)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AP\411 Statistiken\411-02 Elektrizitätsstatistik\ELSTAT - Finanzwirtschaft\Zusammenstellungen\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AFC66D79-7584-4C73-9BCA-CF197D0806F7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4A9DC320-01A2-4BA0-B8E1-15588B39A762}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <si>
     <t>1960/61</t>
   </si>
   <si>
     <t>1961/62</t>
   </si>
   <si>
     <t>1962/63</t>
@@ -142,54 +142,54 @@
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> [jährliche Erhebung des BFE]</t>
     </r>
   </si>
   <si>
     <r>
       <t>Prix moyen de l'électricité payé par le consommateur final</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">  [enquête annuelle de l'OFEN]</t>
     </r>
   </si>
   <si>
     <t>Ne pas confondre le prix moyen de l'électricité payé par le consommateur final avec l'indice des prix à la consommation (IPC).</t>
   </si>
   <si>
-    <t>Quelle: Bundesamt für Energie BFE, Schweizerische Elektrizitätsstatistik 2024 (Tab. 39); aktualisiert am 22.10.2025.</t>
-[...2 lines deleted...]
-    <t>Source: Office fédéral de l'énergie OFEN, Statistique suisse de l'électricité 2024 (tabl. 39); actualisé le 22.10.2025.</t>
+    <t>Quelle: Bundesamt für Energie BFE, Schweizerische Elektrizitätsstatistik 2025 (Tab. 39); aktualisiert am 10.7.2026.</t>
+  </si>
+  <si>
+    <t>Source: Office fédéral de l'énergie OFEN, Statistique suisse de l'électricité 2025 (tabl. 39); actualisé le 10.7.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -561,51 +561,51 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G71"/>
+  <dimension ref="A1:G72"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.7265625" customWidth="1"/>
     <col min="2" max="2" width="15.7265625" style="6" customWidth="1"/>
     <col min="3" max="13" width="13.7265625" customWidth="1"/>
     <col min="14" max="14" width="12.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="13" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G1" s="12" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="13" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>30</v>
       </c>
       <c r="G2" s="13" t="s">
         <v>23</v>
@@ -1137,50 +1137,58 @@
         <v>17.45</v>
       </c>
     </row>
     <row r="69" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A69" s="2">
         <v>2021</v>
       </c>
       <c r="B69" s="11">
         <v>17.899999999999999</v>
       </c>
     </row>
     <row r="70" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A70" s="2">
         <v>2022</v>
       </c>
       <c r="B70" s="6">
         <v>21.85</v>
       </c>
     </row>
     <row r="71" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A71" s="2">
         <v>2023</v>
       </c>
       <c r="B71" s="11">
         <v>26.6</v>
+      </c>
+    </row>
+    <row r="72" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A72" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B72" s="6">
+        <v>28.45</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>