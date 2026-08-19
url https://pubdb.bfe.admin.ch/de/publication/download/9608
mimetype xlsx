--- v0 (2026-05-22)
+++ v1 (2026-08-19)
@@ -1,85 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AP\411 Statistiken\411-02 Elektrizitätsstatistik\ELSTAT - Finanzwirtschaft\Zusammenstellungen\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{16B94E50-D202-4686-B798-97350139C89B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A6DD26A7-B3A9-43EC-BD25-620011DDD8FB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Tabelle1!$A$1:$H$92</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Tabelle1!$A$1:$H$93</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B85" i="1" l="1"/>
+  <c r="B86" i="1" l="1"/>
+  <c r="B85" i="1"/>
   <c r="B84" i="1"/>
   <c r="B83" i="1"/>
   <c r="B82" i="1"/>
   <c r="B81" i="1" l="1"/>
   <c r="B80" i="1" l="1"/>
   <c r="B79" i="1" l="1"/>
   <c r="B47" i="1" l="1"/>
   <c r="B46" i="1"/>
   <c r="B45" i="1"/>
   <c r="B44" i="1"/>
   <c r="B43" i="1"/>
   <c r="B42" i="1"/>
   <c r="B41" i="1"/>
   <c r="B40" i="1"/>
   <c r="B39" i="1"/>
   <c r="B38" i="1"/>
   <c r="B37" i="1"/>
   <c r="B36" i="1"/>
   <c r="B35" i="1"/>
   <c r="B34" i="1"/>
   <c r="B33" i="1"/>
   <c r="B32" i="1"/>
   <c r="B31" i="1"/>
   <c r="B29" i="1"/>
   <c r="B28" i="1"/>
@@ -114,51 +115,51 @@
   <c r="B66" i="1"/>
   <c r="B64" i="1"/>
   <c r="B63" i="1"/>
   <c r="B62" i="1"/>
   <c r="B61" i="1"/>
   <c r="B65" i="1" l="1"/>
   <c r="B60" i="1"/>
   <c r="B57" i="1"/>
   <c r="B56" i="1"/>
   <c r="B55" i="1"/>
   <c r="B54" i="1"/>
   <c r="B53" i="1"/>
   <c r="B52" i="1"/>
   <c r="B51" i="1"/>
   <c r="B50" i="1"/>
   <c r="B49" i="1"/>
   <c r="B48" i="1"/>
   <c r="B30" i="1"/>
   <c r="B15" i="1"/>
   <c r="B59" i="1"/>
   <c r="B58" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="30">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Übertragung</t>
   </si>
   <si>
     <t>Produktion</t>
   </si>
   <si>
     <t>1980 **)</t>
   </si>
   <si>
     <t>Beteiligungen</t>
   </si>
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>Année</t>
   </si>
   <si>
     <t>Production</t>
   </si>
   <si>
@@ -200,54 +201,54 @@
   <si>
     <t>deutlich grösseres Sample / échantillon beaucoup plus grand</t>
   </si>
   <si>
     <t>Fussnoten / notes:</t>
   </si>
   <si>
     <t>Immobiliers, mobiliers</t>
   </si>
   <si>
     <t>distribution *)</t>
   </si>
   <si>
     <t>et appareils</t>
   </si>
   <si>
     <t>Immobilien, Mobilien</t>
   </si>
   <si>
     <t>*) jusqu'en 1980 y compris compteurs et appareils, bâtiments administratifs, logements des travailleurs / résidences de service (dès 1959).</t>
   </si>
   <si>
     <t>*) bis 1980 inkl. Zähler und Apparate, Verwaltungsgebäude, Arbeiterwohnungen / Dienstwohnhäuser (ab 1959).</t>
   </si>
   <si>
-    <t>Quelle: Bundesamt für Energie BFE, Schweizerische Elektrizitätsstatistik 2024 (Tab. 38); aktualisiert am 22.10.2025.</t>
-[...2 lines deleted...]
-    <t>Source: Office fédéral de l'énergie OFEN, Statistique suisse de l'électricité 2024 (tabl. 38); actualisé le 22.10.2025.</t>
+    <t>Quelle: Bundesamt für Energie BFE, Schweizerische Elektrizitätsstatistik 2025 (Tab. 38); aktualisiert am 10.7.2026.</t>
+  </si>
+  <si>
+    <t>Source: Office fédéral de l'énergie OFEN, Statistique suisse de l'électricité 2025 (tabl. 38); actualisé le 10.7.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -720,51 +721,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L92"/>
+  <dimension ref="A1:L93"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="65" zoomScaleNormal="65" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.7265625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="13.7265625" style="3" customWidth="1"/>
     <col min="2" max="2" width="15.7265625" style="3" customWidth="1"/>
     <col min="3" max="3" width="16.7265625" style="3" customWidth="1"/>
     <col min="4" max="4" width="17.7265625" style="3" customWidth="1"/>
     <col min="5" max="5" width="21.7265625" style="3" customWidth="1"/>
     <col min="6" max="6" width="16.7265625" style="3" customWidth="1"/>
     <col min="7" max="7" width="3.7265625" style="2" customWidth="1"/>
     <col min="8" max="8" width="17.7265625" style="3" customWidth="1"/>
     <col min="9" max="16384" width="10.7265625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="H1" s="9"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.35">
@@ -1861,51 +1862,51 @@
       <c r="B65" s="3">
         <f t="shared" si="3"/>
         <v>1085</v>
       </c>
       <c r="C65" s="3">
         <v>260</v>
       </c>
       <c r="D65" s="3">
         <v>523</v>
       </c>
       <c r="E65" s="3">
         <v>155</v>
       </c>
       <c r="F65" s="3">
         <v>147</v>
       </c>
       <c r="H65" s="16">
         <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A66" s="3">
         <v>2004</v>
       </c>
       <c r="B66" s="7">
-        <f t="shared" ref="B66:B85" si="4">SUM(C66:F66)</f>
+        <f t="shared" ref="B66:B86" si="4">SUM(C66:F66)</f>
         <v>1082</v>
       </c>
       <c r="C66" s="7">
         <v>295</v>
       </c>
       <c r="D66" s="3">
         <v>511</v>
       </c>
       <c r="E66" s="3">
         <v>192</v>
       </c>
       <c r="F66" s="3">
         <v>84</v>
       </c>
       <c r="H66" s="16">
         <v>190</v>
       </c>
       <c r="I66" s="20" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A67" s="3">
         <v>2005</v>
       </c>
@@ -2392,80 +2393,108 @@
       <c r="B85" s="3">
         <f t="shared" si="4"/>
         <v>2969</v>
       </c>
       <c r="C85" s="3">
         <v>1164</v>
       </c>
       <c r="D85" s="3">
         <v>1290</v>
       </c>
       <c r="E85" s="3">
         <v>473</v>
       </c>
       <c r="F85" s="3">
         <v>42</v>
       </c>
       <c r="G85" s="8"/>
       <c r="H85" s="16">
         <v>276</v>
       </c>
       <c r="I85" s="21" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="86" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A86" s="3">
+        <v>2024</v>
+      </c>
+      <c r="B86" s="3">
+        <f t="shared" si="4"/>
+        <v>3775</v>
+      </c>
+      <c r="C86" s="3">
+        <v>1507</v>
+      </c>
+      <c r="D86" s="3">
+        <v>1742</v>
+      </c>
+      <c r="E86" s="3">
+        <v>464</v>
+      </c>
+      <c r="F86" s="3">
+        <v>62</v>
+      </c>
       <c r="G86" s="8"/>
-      <c r="H86" s="10"/>
+      <c r="H86" s="16">
+        <v>281</v>
+      </c>
+      <c r="I86" s="21" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="87" spans="1:9" x14ac:dyDescent="0.35">
       <c r="G87" s="8"/>
       <c r="H87" s="10"/>
     </row>
     <row r="88" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A88" s="17" t="s">
+      <c r="G88" s="8"/>
+      <c r="H88" s="10"/>
+    </row>
+    <row r="89" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A89" s="17" t="s">
         <v>21</v>
-      </c>
-[...3 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="90" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A90" s="15" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A91" s="15" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="91" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A91" s="13" t="s">
+    <row r="92" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A92" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="H91" s="9"/>
-[...2 lines deleted...]
-      <c r="A92" s="15" t="s">
+      <c r="H92" s="9"/>
+    </row>
+    <row r="93" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A93" s="15" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1" gridLines="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>