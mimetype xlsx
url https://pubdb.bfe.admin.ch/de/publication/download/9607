--- v0 (2026-05-22)
+++ v1 (2026-06-23)
@@ -1,85 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AP\411 Statistiken\411-02 Elektrizitätsstatistik\ELSTAT - Produktion und Verbrauch\Zeitreihen [für Internet]\Zeitreihen aktuell\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6D8F6A69-72BD-4975-8FD2-2EE00EDD7059}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EA5C21E3-1E21-4F87-96BB-0E7E30005138}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F44" i="1" l="1"/>
+  <c r="F45" i="1" l="1"/>
+  <c r="F44" i="1"/>
   <c r="F43" i="1"/>
   <c r="F42" i="1"/>
   <c r="F41" i="1"/>
   <c r="F40" i="1"/>
   <c r="F39" i="1"/>
   <c r="F38" i="1"/>
   <c r="F37" i="1"/>
   <c r="F36" i="1"/>
   <c r="F35" i="1"/>
   <c r="F34" i="1"/>
   <c r="F33" i="1"/>
   <c r="F32" i="1"/>
   <c r="F31" i="1"/>
   <c r="F30" i="1"/>
   <c r="F29" i="1"/>
   <c r="F28" i="1"/>
   <c r="F27" i="1"/>
   <c r="F26" i="1"/>
   <c r="F25" i="1"/>
   <c r="F24" i="1"/>
   <c r="F23" i="1"/>
   <c r="F22" i="1"/>
   <c r="F21" i="1"/>
   <c r="F20" i="1"/>
   <c r="F19" i="1"/>
@@ -159,54 +160,54 @@
       <t xml:space="preserve">Elektrowärmepumpen in der Schweiz  </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Pompes à chaleur électriques en Suisse  </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
-    <t>Source: Office fédéral de l'énergie OFEN, Statistique suisse de l'électricité 2024 (tabl. A-3; anc. tabl. A-4); actualisé le 19.6.2025.</t>
-[...2 lines deleted...]
-    <t>Quelle: Bundesamt für Energie BFE, Schweizerische Elektrizitätsstatistik 2024 (Tab. A-3; eh. Tab. A-4); aktualisiert am 19.6.2025.</t>
+    <t>Quelle: Bundesamt für Energie BFE, Schweizerische Elektrizitätsstatistik 2025 (Tab. A-3; eh. Tab. A-4); aktualisiert am 18.6.2026.</t>
+  </si>
+  <si>
+    <t>Source: Office fédéral de l'énergie OFEN, Statistique suisse de l'électricité 2025 (tabl. A-3; anc. tabl. A-4); actualisé le 18.6.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -565,107 +566,107 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G48"/>
+  <dimension ref="A1:G49"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.7265625" customWidth="1"/>
     <col min="2" max="4" width="19.7265625" customWidth="1"/>
     <col min="5" max="5" width="24.7265625" customWidth="1"/>
     <col min="6" max="7" width="19.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="3"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A2" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="5"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="4"/>
     </row>
     <row r="3" spans="1:7" ht="13" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="5"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="4"/>
     </row>
     <row r="4" spans="1:7" ht="13" x14ac:dyDescent="0.3">
       <c r="A4" s="11" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="5"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="4"/>
     </row>
     <row r="5" spans="1:7" ht="13" x14ac:dyDescent="0.3">
       <c r="A5" s="11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="5"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="4"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>2</v>
@@ -1346,51 +1347,51 @@
       <c r="F35" s="14">
         <f t="shared" si="2"/>
         <v>3995</v>
       </c>
       <c r="G35" s="16">
         <v>5772</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="13">
         <v>2016</v>
       </c>
       <c r="B36" s="14">
         <v>272441</v>
       </c>
       <c r="C36" s="14">
         <v>1055</v>
       </c>
       <c r="D36" s="14">
         <v>3997</v>
       </c>
       <c r="E36" s="14">
         <v>1972</v>
       </c>
       <c r="F36" s="14">
-        <f t="shared" ref="F36:F44" si="3">+G36-E36</f>
+        <f t="shared" ref="F36:F45" si="3">+G36-E36</f>
         <v>4419</v>
       </c>
       <c r="G36" s="14">
         <v>6391</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="13">
         <v>2017</v>
       </c>
       <c r="B37" s="14">
         <v>289195</v>
       </c>
       <c r="C37" s="14">
         <v>1109</v>
       </c>
       <c r="D37" s="14">
         <v>4223</v>
       </c>
       <c r="E37" s="14">
         <v>2045</v>
       </c>
       <c r="F37" s="14">
         <f t="shared" si="3"/>
         <v>4620</v>
@@ -1526,108 +1527,132 @@
       <c r="B43" s="14">
         <v>447749</v>
       </c>
       <c r="C43" s="14">
         <v>1620</v>
       </c>
       <c r="D43" s="14">
         <v>6393</v>
       </c>
       <c r="E43" s="14">
         <v>2651</v>
       </c>
       <c r="F43" s="14">
         <f t="shared" si="3"/>
         <v>6374</v>
       </c>
       <c r="G43" s="14">
         <v>9025</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A44" s="13">
         <v>2024</v>
       </c>
       <c r="B44" s="14">
-        <v>469815</v>
+        <v>469702</v>
       </c>
       <c r="C44" s="14">
         <v>1682</v>
       </c>
       <c r="D44" s="14">
-        <v>6679</v>
+        <v>6678</v>
       </c>
       <c r="E44" s="14">
         <v>2803</v>
       </c>
       <c r="F44" s="14">
         <f t="shared" si="3"/>
-        <v>6795</v>
+        <v>6794</v>
       </c>
       <c r="G44" s="14">
-        <v>9598</v>
+        <v>9597</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A45" s="13"/>
-[...5 lines deleted...]
-      <c r="G45" s="14"/>
+      <c r="A45" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B45" s="14">
+        <v>491776</v>
+      </c>
+      <c r="C45" s="14">
+        <v>1743</v>
+      </c>
+      <c r="D45" s="14">
+        <v>6963</v>
+      </c>
+      <c r="E45" s="14">
+        <v>3034</v>
+      </c>
+      <c r="F45" s="14">
+        <f t="shared" si="3"/>
+        <v>7369</v>
+      </c>
+      <c r="G45" s="14">
+        <v>10403</v>
+      </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A46" s="17"/>
-[...5 lines deleted...]
-      <c r="G46" s="3"/>
+      <c r="A46" s="13"/>
+      <c r="B46" s="14"/>
+      <c r="C46" s="14"/>
+      <c r="D46" s="14"/>
+      <c r="E46" s="14"/>
+      <c r="F46" s="14"/>
+      <c r="G46" s="14"/>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A47" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A47" s="17"/>
       <c r="B47" s="3"/>
       <c r="C47" s="3"/>
       <c r="D47" s="3"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A48" s="7" t="s">
-        <v>18</v>
+      <c r="A48" s="6" t="s">
+        <v>17</v>
       </c>
       <c r="B48" s="3"/>
       <c r="C48" s="3"/>
       <c r="D48" s="3"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A49" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B49" s="3"/>
+      <c r="C49" s="3"/>
+      <c r="D49" s="3"/>
+      <c r="E49" s="3"/>
+      <c r="F49" s="3"/>
+      <c r="G49" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>