--- v0 (2026-07-17)
+++ v1 (2026-10-20)
@@ -8,192 +8,300 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr codeName="DieseArbeitsmappe"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\GU-Geschäfte\Webseite\DE\Überarbeitung Herbst 23\Finale Abgabe an PU\DE\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\GU-Geschäfte\Webseite\DE\Überarbeitung Herbst 23\Formular B Anpassung Herbst 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F6D4E0CF-ECB9-4AF1-B958-DC5C87C382C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{06CA0AC6-825E-46A8-A0F3-C0382A441052}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Windenergieanlagen" sheetId="1" r:id="rId1"/>
     <sheet name="Tabelle2" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Windenergieanlagen!$A$1:$L$61</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Windenergieanlagen!$A$1:$M$61</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Windenergieanlagen!$22:$22</definedName>
   </definedNames>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Meyer Katharina BFE</author>
   </authors>
   <commentList>
     <comment ref="E15" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Bitte Feld leer lassen, wenn Sie noch keine Projekt-ID-Nummer vom Guichet Unique Windenergie erhalten haben.
 </t>
         </r>
       </text>
     </comment>
     <comment ref="B22" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000002000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Anhand dieser Nummerierung sollen die Anlagen eindeutig identifiziert werden können. Am besten entspricht diese Nummerierung derjenigen, die Sie sonst auch verwenden. </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <si>
     <t>Projekt-Name</t>
   </si>
   <si>
     <t>Informationen zu den Windenergieanlagen</t>
   </si>
   <si>
     <t>Max. Naben-höhe (m)</t>
   </si>
   <si>
     <t>Geplante Inbetrieb-nahme</t>
   </si>
   <si>
     <t>Geschätzte Genauigkeit der Positionsangaben der Anlagen (Lage)</t>
   </si>
   <si>
     <t>1 bis 5 m</t>
   </si>
   <si>
     <t>5 bis 20 m</t>
   </si>
   <si>
     <t>20 bis 50 m</t>
   </si>
   <si>
     <t>Geschätzte Genauigkeit der Positionsangaben der Anlagen (Höhe)</t>
   </si>
   <si>
     <t>Bitte auswählen</t>
   </si>
   <si>
     <t>Besser als 1 m</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t xml:space="preserve">(Geplantes) Modell </t>
   </si>
   <si>
     <t>Max. Gesamt-höhe (m)</t>
   </si>
   <si>
     <t>Formular B – Windenergieanlagen</t>
   </si>
   <si>
-    <t xml:space="preserve">Anlagen-Nr. </t>
-[...4 lines deleted...]
-  <si>
     <t>Projekt-ID-Nummer (falls bekannt)</t>
   </si>
   <si>
     <t>(Geplante) Leistung (MW)</t>
   </si>
   <si>
-    <t>Rotor-durch-messer (m)</t>
+    <t>Formularversion 1.4</t>
   </si>
   <si>
-    <t>Koordinate N (LV95) - Nordwert</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pflichtfelder</t>
+    </r>
   </si>
   <si>
-    <t xml:space="preserve">Koordinate E (LV95) -    Ostwert </t>
+    <r>
+      <t>Koordinate E (LV95) -    Ostwert</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> *</t>
+    </r>
   </si>
   <si>
-    <t>Terrain-höhe  (m.ü.M)</t>
+    <r>
+      <t>Koordinate N (LV95) - Nordwert</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> *</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Terrain-höhe  (m.ü.M)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> *</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Max. Blattspitzen-höhe (m.ü.M) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>*</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Rotor-durch-messer (m)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> *</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Anlagen-Nr. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>*</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="9" tint="-0.249977111117893"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -244,73 +352,81 @@
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF333333"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -368,177 +484,175 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FFFF0000"/>
       </right>
       <top style="medium">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="medium">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="4" fontId="0" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="14" fontId="6" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropLines="5" dropStyle="combo" dx="20" fmlaRange="Tabelle2!$A$1:$A$5" noThreeD="1" sel="1" val="0"/>
@@ -590,51 +704,51 @@
           <a:off x="563429" y="172122"/>
           <a:ext cx="2484571" cy="802790"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>22412</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>11206</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>885265</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Textfeld 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5322794" y="168088"/>
           <a:ext cx="3731559" cy="997324"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
@@ -731,51 +845,51 @@
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="de-CH" sz="1100">
               <a:effectLst/>
             </a:rPr>
             <a:t>Guichet Unique Windenergie</a:t>
           </a:r>
           <a:endParaRPr lang="de-CH" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>361950</xdr:colOff>
           <xdr:row>55</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>695325</xdr:colOff>
+          <xdr:colOff>542925</xdr:colOff>
           <xdr:row>55</xdr:row>
           <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1041" name="Drop Down 17" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1041"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000011040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -789,51 +903,51 @@
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>361950</xdr:colOff>
           <xdr:row>57</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>685800</xdr:colOff>
+          <xdr:colOff>533400</xdr:colOff>
           <xdr:row>57</xdr:row>
           <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1043" name="Drop Down 19" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1043"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -1109,781 +1223,834 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B2:P70"/>
+  <dimension ref="B2:Q70"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="55" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="F10" sqref="F10"/>
+      <selection activeCell="K17" sqref="K17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.85546875" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" customWidth="1"/>
     <col min="3" max="4" width="13.7109375" customWidth="1"/>
     <col min="5" max="6" width="16.7109375" customWidth="1"/>
-    <col min="7" max="10" width="10.7109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="14" max="14" width="6" customWidth="1"/>
+    <col min="7" max="7" width="10.7109375" customWidth="1"/>
+    <col min="8" max="8" width="13" customWidth="1"/>
+    <col min="9" max="9" width="11.85546875" customWidth="1"/>
+    <col min="10" max="11" width="10.7109375" customWidth="1"/>
+    <col min="12" max="12" width="13.7109375" customWidth="1"/>
+    <col min="13" max="13" width="14.5703125" customWidth="1"/>
+    <col min="14" max="14" width="11" customWidth="1"/>
+    <col min="15" max="15" width="6" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:16" ht="18" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:17" ht="18" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
     </row>
-    <row r="3" spans="2:16" x14ac:dyDescent="0.2">
-      <c r="H3" s="2"/>
+    <row r="3" spans="2:17" x14ac:dyDescent="0.2">
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
-    </row>
-[...1 lines deleted...]
-      <c r="H4" s="2"/>
+      <c r="L3" s="2"/>
+    </row>
+    <row r="4" spans="2:17" x14ac:dyDescent="0.2">
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
-    </row>
-[...1 lines deleted...]
-      <c r="H5" s="2"/>
+      <c r="L4" s="2"/>
+    </row>
+    <row r="5" spans="2:17" x14ac:dyDescent="0.2">
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
-    </row>
-[...1 lines deleted...]
-      <c r="H6" s="2"/>
+      <c r="L5" s="2"/>
+    </row>
+    <row r="6" spans="2:17" x14ac:dyDescent="0.2">
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
-    </row>
-[...1 lines deleted...]
-      <c r="H7" s="2"/>
+      <c r="L6" s="2"/>
+    </row>
+    <row r="7" spans="2:17" x14ac:dyDescent="0.2">
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="2"/>
-    </row>
-[...1 lines deleted...]
-      <c r="H8" s="2"/>
+      <c r="L7" s="2"/>
+    </row>
+    <row r="8" spans="2:17" x14ac:dyDescent="0.2">
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
-    </row>
-    <row r="9" spans="2:16" ht="18" x14ac:dyDescent="0.25">
+      <c r="L8" s="2"/>
+    </row>
+    <row r="9" spans="2:17" ht="18" x14ac:dyDescent="0.25">
       <c r="B9" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="2"/>
-    </row>
-    <row r="10" spans="2:16" ht="21.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="L9" s="2"/>
+    </row>
+    <row r="10" spans="2:17" ht="21.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C10" s="1"/>
-      <c r="P10" s="8"/>
-[...1 lines deleted...]
-    <row r="11" spans="2:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="Q10" s="8"/>
+    </row>
+    <row r="11" spans="2:17" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B11" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="E11" s="33"/>
-[...5 lines deleted...]
-    <row r="12" spans="2:16" ht="9.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E11" s="40"/>
+      <c r="F11" s="41"/>
+      <c r="G11" s="41"/>
+      <c r="H11" s="41"/>
+      <c r="I11" s="42"/>
+      <c r="Q11" s="9"/>
+    </row>
+    <row r="12" spans="2:17" ht="9.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B12" s="3"/>
       <c r="C12" s="4"/>
-      <c r="P12" s="8"/>
-[...1 lines deleted...]
-    <row r="13" spans="2:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="Q12" s="8"/>
+    </row>
+    <row r="13" spans="2:17" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B13" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="E13" s="36"/>
-[...4 lines deleted...]
-    <row r="14" spans="2:16" ht="9.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="E13" s="43"/>
+      <c r="F13" s="44"/>
+      <c r="G13" s="44"/>
+      <c r="H13" s="44"/>
+      <c r="I13" s="45"/>
+    </row>
+    <row r="14" spans="2:17" ht="9.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
-    </row>
-    <row r="15" spans="2:16" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="H14" s="7"/>
+    </row>
+    <row r="15" spans="2:17" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B15" s="13" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C15" s="4"/>
-      <c r="E15" s="36"/>
-[...3 lines deleted...]
-      <c r="I15" s="11"/>
+      <c r="E15" s="43"/>
+      <c r="F15" s="44"/>
+      <c r="G15" s="44"/>
+      <c r="H15" s="44"/>
+      <c r="I15" s="45"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
-    </row>
-[...1 lines deleted...]
-      <c r="H16" s="11"/>
+      <c r="N15" s="11"/>
+    </row>
+    <row r="16" spans="2:17" x14ac:dyDescent="0.2">
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
-    </row>
-    <row r="19" spans="2:11" ht="13.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N16" s="11"/>
+    </row>
+    <row r="19" spans="2:12" ht="13.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
     </row>
-    <row r="20" spans="2:11" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-        <v>15</v>
+    <row r="20" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B20" s="39"/>
+      <c r="C20" s="39"/>
+      <c r="D20" s="39"/>
+      <c r="E20" s="39"/>
+      <c r="F20" s="39"/>
+      <c r="G20" s="39"/>
+      <c r="H20" s="39"/>
+      <c r="I20" s="39"/>
+      <c r="J20" s="39"/>
+    </row>
+    <row r="21" spans="2:12" ht="18" x14ac:dyDescent="0.25">
+      <c r="B21" s="13" t="s">
+        <v>18</v>
       </c>
-      <c r="C22" s="43" t="s">
+      <c r="I21" s="46"/>
+      <c r="J21" s="46"/>
+      <c r="K21" s="14"/>
+    </row>
+    <row r="22" spans="2:12" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="35" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="D22" s="43" t="s">
-        <v>18</v>
+      <c r="D22" s="35" t="s">
+        <v>16</v>
       </c>
-      <c r="E22" s="43" t="s">
+      <c r="E22" s="35" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="G22" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="F22" s="43" t="s">
-[...2 lines deleted...]
-      <c r="G22" s="44" t="s">
+      <c r="H22" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="H22" s="43" t="s">
+      <c r="I22" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="I22" s="43" t="s">
+      <c r="J22" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="J22" s="43" t="s">
-        <v>19</v>
+      <c r="K22" s="35" t="s">
+        <v>23</v>
       </c>
-      <c r="K22" s="43" t="s">
+      <c r="L22" s="35" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="23" spans="2:11" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-    <row r="24" spans="2:11" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B23" s="24"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="26"/>
+      <c r="E23" s="27"/>
+      <c r="F23" s="27"/>
+      <c r="G23" s="28"/>
+      <c r="H23" s="26"/>
+      <c r="I23" s="26"/>
+      <c r="J23" s="26"/>
+      <c r="K23" s="26"/>
+      <c r="L23" s="29"/>
+    </row>
+    <row r="24" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B24" s="17"/>
       <c r="C24" s="18"/>
-      <c r="D24" s="19"/>
-[...20 lines deleted...]
-    <row r="26" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="D24" s="21"/>
+      <c r="E24" s="19"/>
+      <c r="F24" s="19"/>
+      <c r="G24" s="21"/>
+      <c r="H24" s="21"/>
+      <c r="I24" s="21"/>
+      <c r="J24" s="21"/>
+      <c r="K24" s="21"/>
+      <c r="L24" s="22"/>
+    </row>
+    <row r="25" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B25" s="24"/>
+      <c r="C25" s="25"/>
+      <c r="D25" s="26"/>
+      <c r="E25" s="30"/>
+      <c r="F25" s="30"/>
+      <c r="G25" s="26"/>
+      <c r="H25" s="26"/>
+      <c r="I25" s="26"/>
+      <c r="J25" s="26"/>
+      <c r="K25" s="26"/>
+      <c r="L25" s="29"/>
+    </row>
+    <row r="26" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B26" s="17"/>
       <c r="C26" s="18"/>
-      <c r="D26" s="19"/>
-[...20 lines deleted...]
-    <row r="28" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="D26" s="21"/>
+      <c r="E26" s="19"/>
+      <c r="F26" s="19"/>
+      <c r="G26" s="21"/>
+      <c r="H26" s="21"/>
+      <c r="I26" s="21"/>
+      <c r="J26" s="21"/>
+      <c r="K26" s="21"/>
+      <c r="L26" s="22"/>
+    </row>
+    <row r="27" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B27" s="24"/>
+      <c r="C27" s="25"/>
+      <c r="D27" s="26"/>
+      <c r="E27" s="27"/>
+      <c r="F27" s="27"/>
+      <c r="G27" s="28"/>
+      <c r="H27" s="26"/>
+      <c r="I27" s="26"/>
+      <c r="J27" s="26"/>
+      <c r="K27" s="26"/>
+      <c r="L27" s="29"/>
+    </row>
+    <row r="28" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B28" s="17"/>
       <c r="C28" s="18"/>
-      <c r="D28" s="19"/>
-[...21 lines deleted...]
-      <c r="B30" s="17"/>
+      <c r="D28" s="21"/>
+      <c r="E28" s="19"/>
+      <c r="F28" s="19"/>
+      <c r="G28" s="21"/>
+      <c r="H28" s="21"/>
+      <c r="I28" s="21"/>
+      <c r="J28" s="21"/>
+      <c r="K28" s="21"/>
+      <c r="L28" s="22"/>
+    </row>
+    <row r="29" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B29" s="24"/>
+      <c r="C29" s="25"/>
+      <c r="D29" s="26"/>
+      <c r="E29" s="30"/>
+      <c r="F29" s="30"/>
+      <c r="G29" s="26"/>
+      <c r="H29" s="26"/>
+      <c r="I29" s="26"/>
+      <c r="J29" s="26"/>
+      <c r="K29" s="26"/>
+      <c r="L29" s="29"/>
+    </row>
+    <row r="30" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B30" s="19"/>
       <c r="C30" s="18"/>
-      <c r="D30" s="19"/>
-[...20 lines deleted...]
-    <row r="32" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="D30" s="21"/>
+      <c r="E30" s="23"/>
+      <c r="F30" s="23"/>
+      <c r="G30" s="21"/>
+      <c r="H30" s="21"/>
+      <c r="I30" s="21"/>
+      <c r="J30" s="21"/>
+      <c r="K30" s="21"/>
+      <c r="L30" s="22"/>
+    </row>
+    <row r="31" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B31" s="24"/>
+      <c r="C31" s="25"/>
+      <c r="D31" s="26"/>
+      <c r="E31" s="27"/>
+      <c r="F31" s="27"/>
+      <c r="G31" s="28"/>
+      <c r="H31" s="26"/>
+      <c r="I31" s="26"/>
+      <c r="J31" s="26"/>
+      <c r="K31" s="26"/>
+      <c r="L31" s="29"/>
+    </row>
+    <row r="32" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B32" s="17"/>
       <c r="C32" s="18"/>
-      <c r="D32" s="19"/>
-[...20 lines deleted...]
-    <row r="34" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="D32" s="21"/>
+      <c r="E32" s="19"/>
+      <c r="F32" s="19"/>
+      <c r="G32" s="21"/>
+      <c r="H32" s="21"/>
+      <c r="I32" s="21"/>
+      <c r="J32" s="21"/>
+      <c r="K32" s="21"/>
+      <c r="L32" s="22"/>
+    </row>
+    <row r="33" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B33" s="24"/>
+      <c r="C33" s="25"/>
+      <c r="D33" s="26"/>
+      <c r="E33" s="30"/>
+      <c r="F33" s="30"/>
+      <c r="G33" s="26"/>
+      <c r="H33" s="26"/>
+      <c r="I33" s="26"/>
+      <c r="J33" s="26"/>
+      <c r="K33" s="26"/>
+      <c r="L33" s="29"/>
+    </row>
+    <row r="34" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B34" s="18"/>
       <c r="C34" s="18"/>
-      <c r="D34" s="19"/>
-[...20 lines deleted...]
-    <row r="36" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="D34" s="21"/>
+      <c r="E34" s="23"/>
+      <c r="F34" s="23"/>
+      <c r="G34" s="21"/>
+      <c r="H34" s="21"/>
+      <c r="I34" s="21"/>
+      <c r="J34" s="21"/>
+      <c r="K34" s="21"/>
+      <c r="L34" s="22"/>
+    </row>
+    <row r="35" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B35" s="24"/>
+      <c r="C35" s="25"/>
+      <c r="D35" s="26"/>
+      <c r="E35" s="27"/>
+      <c r="F35" s="27"/>
+      <c r="G35" s="28"/>
+      <c r="H35" s="26"/>
+      <c r="I35" s="26"/>
+      <c r="J35" s="26"/>
+      <c r="K35" s="26"/>
+      <c r="L35" s="29"/>
+    </row>
+    <row r="36" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B36" s="17"/>
       <c r="C36" s="18"/>
-      <c r="D36" s="19"/>
-[...20 lines deleted...]
-    <row r="38" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="D36" s="21"/>
+      <c r="E36" s="19"/>
+      <c r="F36" s="19"/>
+      <c r="G36" s="21"/>
+      <c r="H36" s="21"/>
+      <c r="I36" s="21"/>
+      <c r="J36" s="21"/>
+      <c r="K36" s="21"/>
+      <c r="L36" s="22"/>
+    </row>
+    <row r="37" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B37" s="24"/>
+      <c r="C37" s="25"/>
+      <c r="D37" s="26"/>
+      <c r="E37" s="30"/>
+      <c r="F37" s="30"/>
+      <c r="G37" s="26"/>
+      <c r="H37" s="26"/>
+      <c r="I37" s="26"/>
+      <c r="J37" s="26"/>
+      <c r="K37" s="26"/>
+      <c r="L37" s="29"/>
+    </row>
+    <row r="38" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B38" s="10"/>
       <c r="C38" s="18"/>
-      <c r="D38" s="19"/>
-[...20 lines deleted...]
-    <row r="40" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="D38" s="21"/>
+      <c r="E38" s="23"/>
+      <c r="F38" s="23"/>
+      <c r="G38" s="21"/>
+      <c r="H38" s="21"/>
+      <c r="I38" s="21"/>
+      <c r="J38" s="21"/>
+      <c r="K38" s="21"/>
+      <c r="L38" s="22"/>
+    </row>
+    <row r="39" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B39" s="24"/>
+      <c r="C39" s="25"/>
+      <c r="D39" s="26"/>
+      <c r="E39" s="27"/>
+      <c r="F39" s="27"/>
+      <c r="G39" s="28"/>
+      <c r="H39" s="26"/>
+      <c r="I39" s="26"/>
+      <c r="J39" s="26"/>
+      <c r="K39" s="26"/>
+      <c r="L39" s="29"/>
+    </row>
+    <row r="40" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B40" s="17"/>
       <c r="C40" s="18"/>
-      <c r="D40" s="19"/>
-[...20 lines deleted...]
-    <row r="42" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="D40" s="21"/>
+      <c r="E40" s="19"/>
+      <c r="F40" s="19"/>
+      <c r="G40" s="21"/>
+      <c r="H40" s="21"/>
+      <c r="I40" s="21"/>
+      <c r="J40" s="21"/>
+      <c r="K40" s="21"/>
+      <c r="L40" s="22"/>
+    </row>
+    <row r="41" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B41" s="24"/>
+      <c r="C41" s="25"/>
+      <c r="D41" s="26"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="30"/>
+      <c r="G41" s="26"/>
+      <c r="H41" s="26"/>
+      <c r="I41" s="26"/>
+      <c r="J41" s="26"/>
+      <c r="K41" s="26"/>
+      <c r="L41" s="29"/>
+    </row>
+    <row r="42" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B42" s="10"/>
       <c r="C42" s="18"/>
-      <c r="D42" s="19"/>
-[...20 lines deleted...]
-    <row r="44" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="D42" s="21"/>
+      <c r="E42" s="23"/>
+      <c r="F42" s="23"/>
+      <c r="G42" s="21"/>
+      <c r="H42" s="21"/>
+      <c r="I42" s="21"/>
+      <c r="J42" s="21"/>
+      <c r="K42" s="21"/>
+      <c r="L42" s="22"/>
+    </row>
+    <row r="43" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B43" s="24"/>
+      <c r="C43" s="25"/>
+      <c r="D43" s="26"/>
+      <c r="E43" s="27"/>
+      <c r="F43" s="27"/>
+      <c r="G43" s="28"/>
+      <c r="H43" s="26"/>
+      <c r="I43" s="26"/>
+      <c r="J43" s="26"/>
+      <c r="K43" s="26"/>
+      <c r="L43" s="29"/>
+    </row>
+    <row r="44" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B44" s="17"/>
       <c r="C44" s="18"/>
-      <c r="D44" s="19"/>
-[...20 lines deleted...]
-    <row r="46" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="D44" s="21"/>
+      <c r="E44" s="19"/>
+      <c r="F44" s="19"/>
+      <c r="G44" s="21"/>
+      <c r="H44" s="21"/>
+      <c r="I44" s="21"/>
+      <c r="J44" s="21"/>
+      <c r="K44" s="21"/>
+      <c r="L44" s="22"/>
+    </row>
+    <row r="45" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B45" s="24"/>
+      <c r="C45" s="25"/>
+      <c r="D45" s="26"/>
+      <c r="E45" s="30"/>
+      <c r="F45" s="30"/>
+      <c r="G45" s="26"/>
+      <c r="H45" s="26"/>
+      <c r="I45" s="26"/>
+      <c r="J45" s="26"/>
+      <c r="K45" s="26"/>
+      <c r="L45" s="29"/>
+    </row>
+    <row r="46" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B46" s="10"/>
       <c r="C46" s="18"/>
-      <c r="D46" s="19"/>
-[...20 lines deleted...]
-    <row r="48" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="D46" s="21"/>
+      <c r="E46" s="23"/>
+      <c r="F46" s="23"/>
+      <c r="G46" s="21"/>
+      <c r="H46" s="21"/>
+      <c r="I46" s="21"/>
+      <c r="J46" s="21"/>
+      <c r="K46" s="21"/>
+      <c r="L46" s="22"/>
+    </row>
+    <row r="47" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B47" s="24"/>
+      <c r="C47" s="25"/>
+      <c r="D47" s="26"/>
+      <c r="E47" s="27"/>
+      <c r="F47" s="27"/>
+      <c r="G47" s="28"/>
+      <c r="H47" s="26"/>
+      <c r="I47" s="26"/>
+      <c r="J47" s="26"/>
+      <c r="K47" s="26"/>
+      <c r="L47" s="29"/>
+    </row>
+    <row r="48" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B48" s="17"/>
       <c r="C48" s="18"/>
-      <c r="D48" s="19"/>
-[...20 lines deleted...]
-    <row r="50" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="D48" s="21"/>
+      <c r="E48" s="19"/>
+      <c r="F48" s="19"/>
+      <c r="G48" s="21"/>
+      <c r="H48" s="21"/>
+      <c r="I48" s="21"/>
+      <c r="J48" s="21"/>
+      <c r="K48" s="21"/>
+      <c r="L48" s="22"/>
+    </row>
+    <row r="49" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B49" s="24"/>
+      <c r="C49" s="25"/>
+      <c r="D49" s="26"/>
+      <c r="E49" s="30"/>
+      <c r="F49" s="30"/>
+      <c r="G49" s="26"/>
+      <c r="H49" s="26"/>
+      <c r="I49" s="26"/>
+      <c r="J49" s="26"/>
+      <c r="K49" s="26"/>
+      <c r="L49" s="29"/>
+    </row>
+    <row r="50" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B50" s="10"/>
       <c r="C50" s="18"/>
-      <c r="D50" s="19"/>
-[...20 lines deleted...]
-    <row r="52" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="D50" s="21"/>
+      <c r="E50" s="23"/>
+      <c r="F50" s="23"/>
+      <c r="G50" s="21"/>
+      <c r="H50" s="21"/>
+      <c r="I50" s="21"/>
+      <c r="J50" s="21"/>
+      <c r="K50" s="21"/>
+      <c r="L50" s="22"/>
+    </row>
+    <row r="51" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B51" s="24"/>
+      <c r="C51" s="25"/>
+      <c r="D51" s="26"/>
+      <c r="E51" s="30"/>
+      <c r="F51" s="30"/>
+      <c r="G51" s="26"/>
+      <c r="H51" s="26"/>
+      <c r="I51" s="26"/>
+      <c r="J51" s="26"/>
+      <c r="K51" s="26"/>
+      <c r="L51" s="29"/>
+    </row>
+    <row r="52" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B52" s="15"/>
       <c r="C52" s="18"/>
-      <c r="D52" s="19"/>
-[...45 lines deleted...]
-      <c r="B56" s="31" t="s">
+      <c r="D52" s="21"/>
+      <c r="E52" s="23"/>
+      <c r="F52" s="23"/>
+      <c r="G52" s="21"/>
+      <c r="H52" s="21"/>
+      <c r="I52" s="21"/>
+      <c r="J52" s="21"/>
+      <c r="K52" s="21"/>
+      <c r="L52" s="22"/>
+    </row>
+    <row r="53" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B53" s="31"/>
+      <c r="C53" s="31"/>
+      <c r="D53" s="32"/>
+      <c r="E53" s="33"/>
+      <c r="F53" s="33"/>
+      <c r="G53" s="32"/>
+      <c r="H53" s="32"/>
+      <c r="I53" s="32"/>
+      <c r="J53" s="32"/>
+      <c r="K53" s="32"/>
+      <c r="L53" s="34"/>
+    </row>
+    <row r="54" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B54" s="31"/>
+      <c r="C54" s="31"/>
+      <c r="D54" s="32"/>
+      <c r="E54" s="33"/>
+      <c r="F54" s="33"/>
+      <c r="G54" s="32"/>
+      <c r="H54" s="32"/>
+      <c r="I54" s="32"/>
+      <c r="J54" s="32"/>
+      <c r="K54" s="32"/>
+      <c r="L54" s="34"/>
+    </row>
+    <row r="55" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B55" s="31"/>
+      <c r="C55" s="31"/>
+      <c r="D55" s="32"/>
+      <c r="E55" s="33"/>
+      <c r="F55" s="33"/>
+      <c r="G55" s="32"/>
+      <c r="H55" s="32"/>
+      <c r="I55" s="32"/>
+      <c r="J55" s="32"/>
+      <c r="K55" s="32"/>
+      <c r="L55" s="34"/>
+    </row>
+    <row r="56" spans="2:12" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="C56" s="31"/>
-[...4 lines deleted...]
-      <c r="H56" s="16"/>
+      <c r="C56" s="38"/>
+      <c r="D56" s="38"/>
+      <c r="E56" s="38"/>
+      <c r="F56" s="38"/>
+      <c r="G56" s="38"/>
+      <c r="H56" s="20"/>
       <c r="I56" s="16"/>
-      <c r="K56" s="29"/>
-[...1 lines deleted...]
-    <row r="57" spans="2:11" x14ac:dyDescent="0.2">
+      <c r="J56" s="16"/>
+      <c r="L56" s="34"/>
+    </row>
+    <row r="57" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B57" s="5"/>
       <c r="C57" s="5"/>
       <c r="D57" s="5"/>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
-      <c r="K57" s="29"/>
-[...2 lines deleted...]
-      <c r="B58" s="31" t="s">
+      <c r="H57" s="5"/>
+      <c r="L57" s="34"/>
+    </row>
+    <row r="58" spans="2:12" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="C58" s="31"/>
-[...4 lines deleted...]
-      <c r="H58" s="16"/>
+      <c r="C58" s="38"/>
+      <c r="D58" s="38"/>
+      <c r="E58" s="38"/>
+      <c r="F58" s="38"/>
+      <c r="G58" s="38"/>
+      <c r="H58" s="20"/>
       <c r="I58" s="16"/>
-      <c r="K58" s="29"/>
-[...11 lines deleted...]
-        <v>16</v>
+      <c r="J58" s="16"/>
+      <c r="L58" s="34"/>
+    </row>
+    <row r="59" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B59" s="31"/>
+      <c r="C59" s="31"/>
+      <c r="D59" s="32"/>
+      <c r="E59" s="33"/>
+      <c r="F59" s="33"/>
+      <c r="G59" s="32"/>
+      <c r="H59" s="32"/>
+      <c r="I59" s="32"/>
+      <c r="J59" s="32"/>
+      <c r="K59" s="37" t="s">
+        <v>17</v>
       </c>
-      <c r="K59" s="30"/>
-[...47 lines deleted...]
-      <c r="M70" s="6"/>
+      <c r="L59" s="37"/>
+    </row>
+    <row r="60" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B60" s="31"/>
+      <c r="C60" s="31"/>
+      <c r="D60" s="32"/>
+      <c r="E60" s="33"/>
+      <c r="F60" s="33"/>
+      <c r="G60" s="32"/>
+      <c r="H60" s="32"/>
+      <c r="I60" s="32"/>
+      <c r="J60" s="32"/>
+      <c r="K60" s="32"/>
+      <c r="L60" s="34"/>
+    </row>
+    <row r="61" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B61" s="31"/>
+      <c r="C61" s="31"/>
+      <c r="D61" s="32"/>
+      <c r="E61" s="33"/>
+      <c r="F61" s="33"/>
+      <c r="G61" s="32"/>
+      <c r="H61" s="32"/>
+      <c r="I61" s="32"/>
+      <c r="J61" s="32"/>
+      <c r="K61" s="32"/>
+      <c r="L61" s="34"/>
+    </row>
+    <row r="62" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B62" s="31"/>
+      <c r="C62" s="31"/>
+      <c r="D62" s="32"/>
+      <c r="E62" s="33"/>
+      <c r="F62" s="33"/>
+      <c r="G62" s="32"/>
+      <c r="H62" s="32"/>
+      <c r="I62" s="32"/>
+      <c r="J62" s="32"/>
+      <c r="K62" s="32"/>
+      <c r="L62" s="34"/>
+    </row>
+    <row r="65" spans="14:14" ht="21" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" spans="14:14" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" spans="14:14" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" spans="14:14" ht="15" x14ac:dyDescent="0.2">
+      <c r="N68" s="6"/>
+    </row>
+    <row r="69" spans="14:14" ht="15" x14ac:dyDescent="0.2">
+      <c r="N69" s="6"/>
+    </row>
+    <row r="70" spans="14:14" ht="15" x14ac:dyDescent="0.2">
+      <c r="N70" s="6"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="HyrzwNm+26JJX7dniQokCByl59dKKgFsmmiSmPaVuNRLE8TzBTa1cC3VlnBJ/PYy45lgAAeLNdaIVaaHlaK7IA==" saltValue="3Pq7RhmtfZQxazUqWC1i5A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="8">
-    <mergeCell ref="J59:K59"/>
+    <mergeCell ref="K59:L59"/>
     <mergeCell ref="B56:G56"/>
-    <mergeCell ref="B20:I20"/>
-[...2 lines deleted...]
-    <mergeCell ref="E15:H15"/>
+    <mergeCell ref="B20:J20"/>
+    <mergeCell ref="E11:I11"/>
+    <mergeCell ref="E13:I13"/>
+    <mergeCell ref="E15:I15"/>
     <mergeCell ref="B58:G58"/>
-    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="I21:J21"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="97" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="88" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
   <drawing r:id="rId3"/>
   <legacyDrawing r:id="rId4"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1041" r:id="rId5" name="Drop Down 17">
               <controlPr defaultSize="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>361950</xdr:colOff>
                     <xdr:row>55</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>695325</xdr:colOff>
+                    <xdr:colOff>542925</xdr:colOff>
                     <xdr:row>55</xdr:row>
                     <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1043" r:id="rId6" name="Drop Down 19">
               <controlPr defaultSize="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>361950</xdr:colOff>
                     <xdr:row>57</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>685800</xdr:colOff>
+                    <xdr:colOff>533400</xdr:colOff>
                     <xdr:row>57</xdr:row>
                     <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:A5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.2">