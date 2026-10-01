--- v4 (2026-09-08)
+++ v5 (2026-10-01)
@@ -2,83 +2,91 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AP\411 Statistiken\411-02 Elektrizitätsstatistik\ELSTAT - Aussenhandel\Physikalischer Stromverkehr mit dem Ausland [inkl. Zeitreihen für Internet]\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C0582329-BA8C-4953-9965-6CA75FBE1CEA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{018E3C11-CF10-48DD-A932-AA7D25482BBB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="pro Monat" sheetId="1" r:id="rId1"/>
     <sheet name="pro Jahr" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="V326" i="1" l="1"/>
+  <c r="V327" i="1" l="1"/>
+  <c r="U327" i="1"/>
+  <c r="T327" i="1"/>
+  <c r="S327" i="1"/>
+  <c r="R327" i="1"/>
+  <c r="W327" i="1" s="1"/>
+  <c r="O327" i="1"/>
+  <c r="G327" i="1"/>
+  <c r="V326" i="1"/>
   <c r="U326" i="1"/>
   <c r="T326" i="1"/>
   <c r="S326" i="1"/>
   <c r="R326" i="1"/>
   <c r="W326" i="1" s="1"/>
   <c r="O326" i="1"/>
   <c r="G326" i="1"/>
   <c r="V325" i="1"/>
   <c r="U325" i="1"/>
   <c r="T325" i="1"/>
   <c r="S325" i="1"/>
   <c r="R325" i="1"/>
   <c r="W325" i="1" s="1"/>
   <c r="O325" i="1"/>
   <c r="G325" i="1"/>
   <c r="W324" i="1"/>
   <c r="V324" i="1"/>
   <c r="U324" i="1"/>
   <c r="T324" i="1"/>
   <c r="S324" i="1"/>
   <c r="R324" i="1"/>
   <c r="O324" i="1"/>
   <c r="G324" i="1"/>
   <c r="V323" i="1"/>
   <c r="U323" i="1"/>
@@ -3042,51 +3050,51 @@
   <c r="U25" i="4"/>
   <c r="T18" i="4"/>
   <c r="V15" i="4"/>
   <c r="U14" i="4"/>
   <c r="U17" i="4"/>
   <c r="S26" i="4"/>
   <c r="W18" i="4" l="1"/>
   <c r="W20" i="4"/>
   <c r="W22" i="4"/>
   <c r="W17" i="4"/>
   <c r="W14" i="4"/>
   <c r="W12" i="4"/>
   <c r="W23" i="4"/>
   <c r="W21" i="4"/>
   <c r="W19" i="4"/>
   <c r="W16" i="4"/>
   <c r="W25" i="4"/>
   <c r="W24" i="4"/>
   <c r="W15" i="4"/>
   <c r="W13" i="4"/>
   <c r="W26" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1134" uniqueCount="360">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1137" uniqueCount="361">
   <si>
     <t>EINFUHR</t>
   </si>
   <si>
     <t>AUSFUHR</t>
   </si>
   <si>
     <t>Deutschland</t>
   </si>
   <si>
     <t>Frankreich</t>
   </si>
   <si>
     <t>Italien</t>
   </si>
   <si>
     <t>Oesterreich</t>
   </si>
   <si>
     <t>GWh</t>
   </si>
   <si>
     <t>Januar 2002</t>
   </si>
   <si>
@@ -4132,51 +4140,54 @@
   <si>
     <t>Dezember 2025</t>
   </si>
   <si>
     <t>Publikation: Bundesamt für Energie BFE; aktualisiert am 31.3.2026.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Januar 2026</t>
   </si>
   <si>
     <t>Februar 2026</t>
   </si>
   <si>
     <t>März 2026</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
     <t>Mai 2026</t>
   </si>
   <si>
-    <t>Publikation: Bundesamt für Energie BFE; aktualisiert am 31.8.2026</t>
+    <t>Juni 2026</t>
+  </si>
+  <si>
+    <t>Publikation: Bundesamt für Energie BFE; aktualisiert am 30.9.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
@@ -4546,51 +4557,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:W326"/>
+  <dimension ref="A1:W327"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.7265625" style="3" customWidth="1"/>
     <col min="2" max="7" width="10.7265625" style="1" customWidth="1"/>
     <col min="8" max="8" width="4.7265625" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.7265625" style="1" customWidth="1"/>
     <col min="10" max="15" width="10.7265625" style="1" customWidth="1"/>
     <col min="16" max="16" width="4.7265625" style="1" customWidth="1"/>
     <col min="17" max="17" width="12.7265625" style="1" customWidth="1"/>
     <col min="18" max="23" width="10.7265625" style="1" customWidth="1"/>
     <col min="24" max="24" width="4.7265625" style="2" customWidth="1"/>
     <col min="25" max="16384" width="11.453125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="13" x14ac:dyDescent="0.3">
       <c r="A1" s="13" t="s">
         <v>244</v>
       </c>
       <c r="I1" s="13" t="s">
         <v>244</v>
       </c>
       <c r="Q1" s="13" t="s">
@@ -4604,59 +4615,59 @@
     </row>
     <row r="3" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A3" s="11" t="s">
         <v>245</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>245</v>
       </c>
       <c r="Q3" s="11" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="4" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A4" s="11" t="s">
         <v>243</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>243</v>
       </c>
       <c r="Q4" s="11" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="5" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A5" s="11" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="H5" s="3"/>
       <c r="I5" s="11" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="O5" s="11"/>
       <c r="Q5" s="11" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="6" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A6" s="11"/>
     </row>
     <row r="7" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="Q7" s="4" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="8" spans="1:23" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>4</v>
@@ -27448,51 +27459,51 @@
       </c>
       <c r="Q320" s="3" t="s">
         <v>350</v>
       </c>
       <c r="R320" s="1">
         <f t="shared" si="113"/>
         <v>537</v>
       </c>
       <c r="S320" s="1">
         <f t="shared" si="114"/>
         <v>1685</v>
       </c>
       <c r="T320" s="1">
         <f t="shared" si="115"/>
         <v>-1041</v>
       </c>
       <c r="U320" s="1">
         <f t="shared" si="116"/>
         <v>-263</v>
       </c>
       <c r="V320" s="1">
         <f t="shared" si="117"/>
         <v>-4</v>
       </c>
       <c r="W320" s="1">
-        <f t="shared" ref="W320:W326" si="120">SUM(R320:V320)</f>
+        <f t="shared" ref="W320:W327" si="120">SUM(R320:V320)</f>
         <v>914</v>
       </c>
     </row>
     <row r="321" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A321" s="3" t="s">
         <v>351</v>
       </c>
       <c r="B321" s="1">
         <v>1211</v>
       </c>
       <c r="C321" s="1">
         <v>1952</v>
       </c>
       <c r="D321" s="1">
         <v>158</v>
       </c>
       <c r="E321" s="1">
         <v>106</v>
       </c>
       <c r="F321" s="1">
         <v>0</v>
       </c>
       <c r="G321" s="1">
         <f t="shared" si="118"/>
         <v>3427</v>
@@ -27574,67 +27585,67 @@
         <v>354</v>
       </c>
       <c r="J322" s="1">
         <v>337</v>
       </c>
       <c r="K322" s="1">
         <v>191</v>
       </c>
       <c r="L322" s="1">
         <v>957</v>
       </c>
       <c r="M322" s="1">
         <v>415</v>
       </c>
       <c r="N322" s="1">
         <v>9</v>
       </c>
       <c r="O322" s="1">
         <f t="shared" si="119"/>
         <v>1909</v>
       </c>
       <c r="Q322" s="3" t="s">
         <v>354</v>
       </c>
       <c r="R322" s="1">
-        <f t="shared" ref="R322:R326" si="121">+B322-J322</f>
+        <f t="shared" ref="R322:R327" si="121">+B322-J322</f>
         <v>1190</v>
       </c>
       <c r="S322" s="1">
-        <f t="shared" ref="S322:S326" si="122">+C322-K322</f>
+        <f t="shared" ref="S322:S327" si="122">+C322-K322</f>
         <v>1495</v>
       </c>
       <c r="T322" s="1">
-        <f t="shared" ref="T322:T326" si="123">+D322-L322</f>
+        <f t="shared" ref="T322:T327" si="123">+D322-L322</f>
         <v>-706</v>
       </c>
       <c r="U322" s="1">
-        <f t="shared" ref="U322:U326" si="124">+E322-M322</f>
+        <f t="shared" ref="U322:U327" si="124">+E322-M322</f>
         <v>-193</v>
       </c>
       <c r="V322" s="1">
-        <f t="shared" ref="V322:V326" si="125">+F322-N322</f>
+        <f t="shared" ref="V322:V327" si="125">+F322-N322</f>
         <v>-9</v>
       </c>
       <c r="W322" s="1">
         <f t="shared" si="120"/>
         <v>1777</v>
       </c>
     </row>
     <row r="323" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A323" s="3" t="s">
         <v>355</v>
       </c>
       <c r="B323" s="1">
         <v>1019</v>
       </c>
       <c r="C323" s="1">
         <v>1716</v>
       </c>
       <c r="D323" s="1">
         <v>116</v>
       </c>
       <c r="E323" s="1">
         <v>207</v>
       </c>
       <c r="F323" s="1">
         <v>0</v>
@@ -27888,50 +27899,123 @@
         <v>358</v>
       </c>
       <c r="R326" s="1">
         <f t="shared" si="121"/>
         <v>-548</v>
       </c>
       <c r="S326" s="1">
         <f t="shared" si="122"/>
         <v>1055</v>
       </c>
       <c r="T326" s="1">
         <f t="shared" si="123"/>
         <v>-993</v>
       </c>
       <c r="U326" s="1">
         <f t="shared" si="124"/>
         <v>-42</v>
       </c>
       <c r="V326" s="1">
         <f t="shared" si="125"/>
         <v>14</v>
       </c>
       <c r="W326" s="1">
         <f t="shared" si="120"/>
         <v>-514</v>
+      </c>
+    </row>
+    <row r="327" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A327" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B327" s="1">
+        <v>547</v>
+      </c>
+      <c r="C327" s="1">
+        <v>907</v>
+      </c>
+      <c r="D327" s="1">
+        <v>105</v>
+      </c>
+      <c r="E327" s="1">
+        <v>275</v>
+      </c>
+      <c r="F327" s="1">
+        <v>11</v>
+      </c>
+      <c r="G327" s="1">
+        <f>SUM(B327:F327)</f>
+        <v>1845</v>
+      </c>
+      <c r="I327" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="J327" s="1">
+        <v>932</v>
+      </c>
+      <c r="K327" s="1">
+        <v>260</v>
+      </c>
+      <c r="L327" s="1">
+        <v>1359</v>
+      </c>
+      <c r="M327" s="1">
+        <v>225</v>
+      </c>
+      <c r="N327" s="1">
+        <v>0</v>
+      </c>
+      <c r="O327" s="1">
+        <f>SUM(J327:N327)</f>
+        <v>2776</v>
+      </c>
+      <c r="Q327" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="R327" s="1">
+        <f t="shared" si="121"/>
+        <v>-385</v>
+      </c>
+      <c r="S327" s="1">
+        <f t="shared" si="122"/>
+        <v>647</v>
+      </c>
+      <c r="T327" s="1">
+        <f t="shared" si="123"/>
+        <v>-1254</v>
+      </c>
+      <c r="U327" s="1">
+        <f t="shared" si="124"/>
+        <v>50</v>
+      </c>
+      <c r="V327" s="1">
+        <f t="shared" si="125"/>
+        <v>11</v>
+      </c>
+      <c r="W327" s="1">
+        <f t="shared" si="120"/>
+        <v>-931</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:W35"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.7265625" style="3" customWidth="1"/>
     <col min="2" max="7" width="10.7265625" style="1" customWidth="1"/>
     <col min="8" max="8" width="4.7265625" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.7265625" style="1" customWidth="1"/>