--- v0 (2026-02-03)
+++ v1 (2026-04-02)
@@ -2,83 +2,117 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AP\411 Statistiken\411-02 Elektrizitätsstatistik\ELSTAT - Aussenhandel\Physikalischer Stromverkehr mit dem Ausland [inkl. Zeitreihen für Internet]\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3C4C1FA6-01F1-46F5-B645-97095F2310E3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E1A2D6E2-4982-4E11-A050-67AF45C5FE67}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="pro Monat" sheetId="1" r:id="rId1"/>
     <sheet name="pro Jahr" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="V319" i="1" l="1"/>
+  <c r="O35" i="4" l="1"/>
+  <c r="N35" i="4"/>
+  <c r="M35" i="4"/>
+  <c r="L35" i="4"/>
+  <c r="K35" i="4"/>
+  <c r="J35" i="4"/>
+  <c r="C35" i="4"/>
+  <c r="D35" i="4"/>
+  <c r="E35" i="4"/>
+  <c r="F35" i="4"/>
+  <c r="G35" i="4"/>
+  <c r="B35" i="4"/>
+  <c r="R35" i="4"/>
+  <c r="S35" i="4"/>
+  <c r="T35" i="4"/>
+  <c r="U35" i="4"/>
+  <c r="V35" i="4"/>
+  <c r="W35" i="4"/>
+  <c r="W321" i="1"/>
+  <c r="V321" i="1"/>
+  <c r="U321" i="1"/>
+  <c r="T321" i="1"/>
+  <c r="S321" i="1"/>
+  <c r="R321" i="1"/>
+  <c r="O321" i="1"/>
+  <c r="G321" i="1"/>
+  <c r="W320" i="1"/>
+  <c r="V320" i="1"/>
+  <c r="U320" i="1"/>
+  <c r="T320" i="1"/>
+  <c r="S320" i="1"/>
+  <c r="R320" i="1"/>
+  <c r="O320" i="1"/>
+  <c r="G320" i="1"/>
+  <c r="V319" i="1"/>
   <c r="U319" i="1"/>
   <c r="T319" i="1"/>
   <c r="S319" i="1"/>
   <c r="R319" i="1"/>
   <c r="W319" i="1" s="1"/>
   <c r="O319" i="1"/>
   <c r="G319" i="1"/>
   <c r="V318" i="1"/>
   <c r="U318" i="1"/>
   <c r="T318" i="1"/>
   <c r="S318" i="1"/>
   <c r="R318" i="1"/>
   <c r="W318" i="1" s="1"/>
   <c r="O318" i="1"/>
   <c r="G318" i="1"/>
   <c r="V317" i="1"/>
   <c r="U317" i="1"/>
   <c r="T317" i="1"/>
   <c r="S317" i="1"/>
   <c r="R317" i="1"/>
   <c r="W317" i="1" s="1"/>
   <c r="O317" i="1"/>
   <c r="G317" i="1"/>
   <c r="V316" i="1"/>
   <c r="U316" i="1"/>
@@ -2968,51 +3002,51 @@
   <c r="U25" i="4"/>
   <c r="T18" i="4"/>
   <c r="V15" i="4"/>
   <c r="U14" i="4"/>
   <c r="U17" i="4"/>
   <c r="S26" i="4"/>
   <c r="W18" i="4" l="1"/>
   <c r="W20" i="4"/>
   <c r="W22" i="4"/>
   <c r="W17" i="4"/>
   <c r="W14" i="4"/>
   <c r="W12" i="4"/>
   <c r="W23" i="4"/>
   <c r="W21" i="4"/>
   <c r="W19" i="4"/>
   <c r="W16" i="4"/>
   <c r="W25" i="4"/>
   <c r="W24" i="4"/>
   <c r="W15" i="4"/>
   <c r="W13" i="4"/>
   <c r="W26" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1110" uniqueCount="352">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1119" uniqueCount="355">
   <si>
     <t>EINFUHR</t>
   </si>
   <si>
     <t>AUSFUHR</t>
   </si>
   <si>
     <t>Deutschland</t>
   </si>
   <si>
     <t>Frankreich</t>
   </si>
   <si>
     <t>Italien</t>
   </si>
   <si>
     <t>Oesterreich</t>
   </si>
   <si>
     <t>GWh</t>
   </si>
   <si>
     <t>Januar 2002</t>
   </si>
   <si>
@@ -4001,84 +4035,93 @@
   <si>
     <t>Juni 2024</t>
   </si>
   <si>
     <t>Juli 2024</t>
   </si>
   <si>
     <t>August 2024</t>
   </si>
   <si>
     <t>September 2024</t>
   </si>
   <si>
     <t>Oktober 2024</t>
   </si>
   <si>
     <t>November 2024</t>
   </si>
   <si>
     <t>Dezember 2024</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>Publikation: Bundesamt für Energie BFE; aktualisiert am 31.3.2025.</t>
-[...1 lines deleted...]
-  <si>
     <t>Januar 2025</t>
   </si>
   <si>
     <t>Februar 2025</t>
   </si>
   <si>
     <t>März 2025</t>
   </si>
   <si>
     <t>April 2025</t>
   </si>
   <si>
     <t>Mai 2025</t>
   </si>
   <si>
     <t>Juni 2025</t>
   </si>
   <si>
     <t>Juli 2025</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>Oktober 2025</t>
   </si>
   <si>
-    <t>Publikation: Bundesamt für Energie BFE; aktualisiert am 30.1.2026</t>
+    <t>November 2025</t>
+  </si>
+  <si>
+    <t>Publikation: Bundesamt für Energie BFE; aktualisiert am 31.3.2026</t>
+  </si>
+  <si>
+    <t>Dezember 2025</t>
+  </si>
+  <si>
+    <t>Publikation: Bundesamt für Energie BFE; aktualisiert am 31.3.2026.</t>
+  </si>
+  <si>
+    <t>2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
@@ -4448,134 +4491,134 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:W319"/>
+  <dimension ref="A1:W321"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="12.7265625" style="3" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="25" max="16384" width="11.453125" style="2"/>
+    <col min="1" max="1" width="12.7109375" style="3" customWidth="1"/>
+    <col min="2" max="7" width="10.7109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="4.7109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="12.7109375" style="1" customWidth="1"/>
+    <col min="10" max="15" width="10.7109375" style="1" customWidth="1"/>
+    <col min="16" max="16" width="4.7109375" style="1" customWidth="1"/>
+    <col min="17" max="17" width="12.7109375" style="1" customWidth="1"/>
+    <col min="18" max="23" width="10.7109375" style="1" customWidth="1"/>
+    <col min="24" max="24" width="4.7109375" style="2" customWidth="1"/>
+    <col min="25" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="13" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A1" s="13" t="s">
         <v>244</v>
       </c>
       <c r="I1" s="13" t="s">
         <v>244</v>
       </c>
       <c r="Q1" s="13" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="2" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A2" s="11"/>
       <c r="I2" s="11"/>
       <c r="Q2" s="11"/>
     </row>
-    <row r="3" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A3" s="11" t="s">
         <v>245</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>245</v>
       </c>
       <c r="Q3" s="11" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="4" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A4" s="11" t="s">
         <v>243</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>243</v>
       </c>
       <c r="Q4" s="11" t="s">
         <v>243</v>
       </c>
     </row>
-    <row r="5" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A5" s="11" t="s">
         <v>351</v>
       </c>
       <c r="H5" s="3"/>
       <c r="I5" s="11" t="s">
         <v>351</v>
       </c>
       <c r="O5" s="11"/>
       <c r="Q5" s="11" t="s">
         <v>351</v>
       </c>
     </row>
-    <row r="6" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A6" s="11"/>
     </row>
-    <row r="7" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="Q7" s="4" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="8" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:23" x14ac:dyDescent="0.2">
       <c r="B8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>205</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>33</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>3</v>
       </c>
       <c r="L8" s="5" t="s">
@@ -4587,51 +4630,51 @@
       <c r="N8" s="1" t="s">
         <v>205</v>
       </c>
       <c r="O8" s="1" t="s">
         <v>33</v>
       </c>
       <c r="R8" s="1" t="s">
         <v>2</v>
       </c>
       <c r="S8" s="1" t="s">
         <v>3</v>
       </c>
       <c r="T8" s="1" t="s">
         <v>4</v>
       </c>
       <c r="U8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="V8" s="1" t="s">
         <v>205</v>
       </c>
       <c r="W8" s="1" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="9" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:23" x14ac:dyDescent="0.2">
       <c r="B9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="J9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="K9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="L9" s="1" t="s">
@@ -4643,51 +4686,51 @@
       <c r="N9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="O9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="R9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="S9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="T9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="U9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="V9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="W9" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="10" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>209</v>
       </c>
       <c r="B10" s="1">
         <v>1274</v>
       </c>
       <c r="C10" s="1">
         <v>904</v>
       </c>
       <c r="D10" s="1">
         <v>16</v>
       </c>
       <c r="E10" s="1">
         <v>386</v>
       </c>
       <c r="F10" s="1">
         <v>0</v>
       </c>
       <c r="G10" s="1">
         <f>SUM(B10:F10)</f>
         <v>2580</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>209</v>
       </c>
@@ -4716,51 +4759,51 @@
       <c r="R10" s="1">
         <f t="shared" ref="R10:R33" si="0">+B10-J10</f>
         <v>853</v>
       </c>
       <c r="S10" s="1">
         <f t="shared" ref="S10:S33" si="1">+C10-K10</f>
         <v>591</v>
       </c>
       <c r="T10" s="1">
         <f t="shared" ref="T10:T33" si="2">+D10-L10</f>
         <v>-1744</v>
       </c>
       <c r="U10" s="1">
         <f t="shared" ref="U10:U33" si="3">+E10-M10</f>
         <v>383</v>
       </c>
       <c r="V10" s="1">
         <f t="shared" ref="V10:V33" si="4">+F10-N10</f>
         <v>-24</v>
       </c>
       <c r="W10" s="1">
         <f>SUM(R10:V10)</f>
         <v>59</v>
       </c>
     </row>
-    <row r="11" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>210</v>
       </c>
       <c r="B11" s="1">
         <v>1154</v>
       </c>
       <c r="C11" s="1">
         <v>890</v>
       </c>
       <c r="D11" s="1">
         <v>17</v>
       </c>
       <c r="E11" s="1">
         <v>417</v>
       </c>
       <c r="F11" s="1">
         <v>0</v>
       </c>
       <c r="G11" s="1">
         <f t="shared" ref="G11:G74" si="5">SUM(B11:F11)</f>
         <v>2478</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>210</v>
       </c>
@@ -4789,51 +4832,51 @@
       <c r="R11" s="1">
         <f t="shared" si="0"/>
         <v>742</v>
       </c>
       <c r="S11" s="1">
         <f t="shared" si="1"/>
         <v>749</v>
       </c>
       <c r="T11" s="1">
         <f t="shared" si="2"/>
         <v>-1740</v>
       </c>
       <c r="U11" s="1">
         <f t="shared" si="3"/>
         <v>413</v>
       </c>
       <c r="V11" s="1">
         <f t="shared" si="4"/>
         <v>-23</v>
       </c>
       <c r="W11" s="1">
         <f t="shared" ref="W11:W74" si="7">SUM(R11:V11)</f>
         <v>141</v>
       </c>
     </row>
-    <row r="12" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>211</v>
       </c>
       <c r="B12" s="1">
         <v>1162</v>
       </c>
       <c r="C12" s="1">
         <v>1056</v>
       </c>
       <c r="D12" s="1">
         <v>6</v>
       </c>
       <c r="E12" s="1">
         <v>384</v>
       </c>
       <c r="F12" s="1">
         <v>0</v>
       </c>
       <c r="G12" s="1">
         <f t="shared" si="5"/>
         <v>2608</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>211</v>
       </c>
@@ -4862,51 +4905,51 @@
       <c r="R12" s="1">
         <f t="shared" si="0"/>
         <v>703</v>
       </c>
       <c r="S12" s="1">
         <f t="shared" si="1"/>
         <v>908</v>
       </c>
       <c r="T12" s="1">
         <f t="shared" si="2"/>
         <v>-1956</v>
       </c>
       <c r="U12" s="1">
         <f t="shared" si="3"/>
         <v>380</v>
       </c>
       <c r="V12" s="1">
         <f t="shared" si="4"/>
         <v>-23</v>
       </c>
       <c r="W12" s="1">
         <f t="shared" si="7"/>
         <v>12</v>
       </c>
     </row>
-    <row r="13" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>212</v>
       </c>
       <c r="B13" s="1">
         <v>947</v>
       </c>
       <c r="C13" s="1">
         <v>848</v>
       </c>
       <c r="D13" s="1">
         <v>1</v>
       </c>
       <c r="E13" s="1">
         <v>385</v>
       </c>
       <c r="F13" s="1">
         <v>0</v>
       </c>
       <c r="G13" s="1">
         <f t="shared" si="5"/>
         <v>2181</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>212</v>
       </c>
@@ -4935,51 +4978,51 @@
       <c r="R13" s="1">
         <f t="shared" si="0"/>
         <v>473</v>
       </c>
       <c r="S13" s="1">
         <f t="shared" si="1"/>
         <v>734</v>
       </c>
       <c r="T13" s="1">
         <f t="shared" si="2"/>
         <v>-1766</v>
       </c>
       <c r="U13" s="1">
         <f t="shared" si="3"/>
         <v>382</v>
       </c>
       <c r="V13" s="1">
         <f t="shared" si="4"/>
         <v>-17</v>
       </c>
       <c r="W13" s="1">
         <f t="shared" si="7"/>
         <v>-194</v>
       </c>
     </row>
-    <row r="14" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>213</v>
       </c>
       <c r="B14" s="1">
         <v>358</v>
       </c>
       <c r="C14" s="1">
         <v>570</v>
       </c>
       <c r="D14" s="1">
         <v>1</v>
       </c>
       <c r="E14" s="1">
         <v>283</v>
       </c>
       <c r="F14" s="1">
         <v>0</v>
       </c>
       <c r="G14" s="1">
         <f t="shared" si="5"/>
         <v>1212</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>213</v>
       </c>
@@ -5008,51 +5051,51 @@
       <c r="R14" s="1">
         <f t="shared" si="0"/>
         <v>-577</v>
       </c>
       <c r="S14" s="1">
         <f t="shared" si="1"/>
         <v>454</v>
       </c>
       <c r="T14" s="1">
         <f t="shared" si="2"/>
         <v>-1926</v>
       </c>
       <c r="U14" s="1">
         <f t="shared" si="3"/>
         <v>241</v>
       </c>
       <c r="V14" s="1">
         <f t="shared" si="4"/>
         <v>-14</v>
       </c>
       <c r="W14" s="1">
         <f t="shared" si="7"/>
         <v>-1822</v>
       </c>
     </row>
-    <row r="15" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>214</v>
       </c>
       <c r="B15" s="1">
         <v>354</v>
       </c>
       <c r="C15" s="1">
         <v>459</v>
       </c>
       <c r="D15" s="1">
         <v>3</v>
       </c>
       <c r="E15" s="1">
         <v>207</v>
       </c>
       <c r="F15" s="1">
         <v>0</v>
       </c>
       <c r="G15" s="1">
         <f t="shared" si="5"/>
         <v>1023</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>214</v>
       </c>
@@ -5081,51 +5124,51 @@
       <c r="R15" s="1">
         <f t="shared" si="0"/>
         <v>-556</v>
       </c>
       <c r="S15" s="1">
         <f t="shared" si="1"/>
         <v>358</v>
       </c>
       <c r="T15" s="1">
         <f t="shared" si="2"/>
         <v>-1892</v>
       </c>
       <c r="U15" s="1">
         <f t="shared" si="3"/>
         <v>176</v>
       </c>
       <c r="V15" s="1">
         <f t="shared" si="4"/>
         <v>-13</v>
       </c>
       <c r="W15" s="1">
         <f t="shared" si="7"/>
         <v>-1927</v>
       </c>
     </row>
-    <row r="16" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>215</v>
       </c>
       <c r="B16" s="1">
         <v>723</v>
       </c>
       <c r="C16" s="1">
         <v>712</v>
       </c>
       <c r="D16" s="1">
         <v>0</v>
       </c>
       <c r="E16" s="1">
         <v>290</v>
       </c>
       <c r="F16" s="1">
         <v>0</v>
       </c>
       <c r="G16" s="1">
         <f t="shared" si="5"/>
         <v>1725</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>215</v>
       </c>
@@ -5154,51 +5197,51 @@
       <c r="R16" s="1">
         <f t="shared" si="0"/>
         <v>213</v>
       </c>
       <c r="S16" s="1">
         <f t="shared" si="1"/>
         <v>607</v>
       </c>
       <c r="T16" s="1">
         <f t="shared" si="2"/>
         <v>-1950</v>
       </c>
       <c r="U16" s="1">
         <f t="shared" si="3"/>
         <v>274</v>
       </c>
       <c r="V16" s="1">
         <f t="shared" si="4"/>
         <v>-14</v>
       </c>
       <c r="W16" s="1">
         <f t="shared" si="7"/>
         <v>-870</v>
       </c>
     </row>
-    <row r="17" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>216</v>
       </c>
       <c r="B17" s="1">
         <v>693</v>
       </c>
       <c r="C17" s="1">
         <v>715</v>
       </c>
       <c r="D17" s="1">
         <v>2</v>
       </c>
       <c r="E17" s="1">
         <v>250</v>
       </c>
       <c r="F17" s="1">
         <v>0</v>
       </c>
       <c r="G17" s="1">
         <f t="shared" si="5"/>
         <v>1660</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>216</v>
       </c>
@@ -5227,51 +5270,51 @@
       <c r="R17" s="1">
         <f t="shared" si="0"/>
         <v>81</v>
       </c>
       <c r="S17" s="1">
         <f t="shared" si="1"/>
         <v>563</v>
       </c>
       <c r="T17" s="1">
         <f t="shared" si="2"/>
         <v>-1273</v>
       </c>
       <c r="U17" s="1">
         <f t="shared" si="3"/>
         <v>211</v>
       </c>
       <c r="V17" s="1">
         <f t="shared" si="4"/>
         <v>-14</v>
       </c>
       <c r="W17" s="1">
         <f t="shared" si="7"/>
         <v>-432</v>
       </c>
     </row>
-    <row r="18" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>217</v>
       </c>
       <c r="B18" s="1">
         <v>982</v>
       </c>
       <c r="C18" s="1">
         <v>720</v>
       </c>
       <c r="D18" s="1">
         <v>3</v>
       </c>
       <c r="E18" s="1">
         <v>424</v>
       </c>
       <c r="F18" s="1">
         <v>0</v>
       </c>
       <c r="G18" s="1">
         <f t="shared" si="5"/>
         <v>2129</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>217</v>
       </c>
@@ -5300,51 +5343,51 @@
       <c r="R18" s="1">
         <f t="shared" si="0"/>
         <v>628</v>
       </c>
       <c r="S18" s="1">
         <f t="shared" si="1"/>
         <v>400</v>
       </c>
       <c r="T18" s="1">
         <f t="shared" si="2"/>
         <v>-1846</v>
       </c>
       <c r="U18" s="1">
         <f t="shared" si="3"/>
         <v>406</v>
       </c>
       <c r="V18" s="1">
         <f t="shared" si="4"/>
         <v>-17</v>
       </c>
       <c r="W18" s="1">
         <f t="shared" si="7"/>
         <v>-429</v>
       </c>
     </row>
-    <row r="19" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>218</v>
       </c>
       <c r="B19" s="1">
         <v>859</v>
       </c>
       <c r="C19" s="1">
         <v>731</v>
       </c>
       <c r="D19" s="1">
         <v>4</v>
       </c>
       <c r="E19" s="1">
         <v>441</v>
       </c>
       <c r="F19" s="1">
         <v>0</v>
       </c>
       <c r="G19" s="1">
         <f t="shared" si="5"/>
         <v>2035</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>218</v>
       </c>
@@ -5373,51 +5416,51 @@
       <c r="R19" s="1">
         <f t="shared" si="0"/>
         <v>420</v>
       </c>
       <c r="S19" s="1">
         <f t="shared" si="1"/>
         <v>440</v>
       </c>
       <c r="T19" s="1">
         <f t="shared" si="2"/>
         <v>-2291</v>
       </c>
       <c r="U19" s="1">
         <f t="shared" si="3"/>
         <v>413</v>
       </c>
       <c r="V19" s="1">
         <f t="shared" si="4"/>
         <v>-20</v>
       </c>
       <c r="W19" s="1">
         <f t="shared" si="7"/>
         <v>-1038</v>
       </c>
     </row>
-    <row r="20" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>219</v>
       </c>
       <c r="B20" s="1">
         <v>859</v>
       </c>
       <c r="C20" s="1">
         <v>884</v>
       </c>
       <c r="D20" s="1">
         <v>7</v>
       </c>
       <c r="E20" s="1">
         <v>334</v>
       </c>
       <c r="F20" s="1">
         <v>0</v>
       </c>
       <c r="G20" s="1">
         <f t="shared" si="5"/>
         <v>2084</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>219</v>
       </c>
@@ -5446,51 +5489,51 @@
       <c r="R20" s="1">
         <f t="shared" si="0"/>
         <v>369</v>
       </c>
       <c r="S20" s="1">
         <f t="shared" si="1"/>
         <v>723</v>
       </c>
       <c r="T20" s="1">
         <f t="shared" si="2"/>
         <v>-1917</v>
       </c>
       <c r="U20" s="1">
         <f t="shared" si="3"/>
         <v>317</v>
       </c>
       <c r="V20" s="1">
         <f t="shared" si="4"/>
         <v>-22</v>
       </c>
       <c r="W20" s="1">
         <f t="shared" si="7"/>
         <v>-530</v>
       </c>
     </row>
-    <row r="21" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>220</v>
       </c>
       <c r="B21" s="1">
         <v>1085</v>
       </c>
       <c r="C21" s="1">
         <v>1124</v>
       </c>
       <c r="D21" s="1">
         <v>18</v>
       </c>
       <c r="E21" s="1">
         <v>388</v>
       </c>
       <c r="F21" s="1">
         <v>0</v>
       </c>
       <c r="G21" s="1">
         <f t="shared" si="5"/>
         <v>2615</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>220</v>
       </c>
@@ -5519,51 +5562,51 @@
       <c r="R21" s="1">
         <f t="shared" si="0"/>
         <v>541</v>
       </c>
       <c r="S21" s="1">
         <f t="shared" si="1"/>
         <v>1018</v>
       </c>
       <c r="T21" s="1">
         <f t="shared" si="2"/>
         <v>-1958</v>
       </c>
       <c r="U21" s="1">
         <f t="shared" si="3"/>
         <v>380</v>
       </c>
       <c r="V21" s="1">
         <f t="shared" si="4"/>
         <v>-21</v>
       </c>
       <c r="W21" s="1">
         <f t="shared" si="7"/>
         <v>-40</v>
       </c>
     </row>
-    <row r="22" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>221</v>
       </c>
       <c r="B22" s="1">
         <v>1191</v>
       </c>
       <c r="C22" s="1">
         <v>1089</v>
       </c>
       <c r="D22" s="1">
         <v>7</v>
       </c>
       <c r="E22" s="1">
         <v>399</v>
       </c>
       <c r="F22" s="1">
         <v>0</v>
       </c>
       <c r="G22" s="1">
         <f t="shared" si="5"/>
         <v>2686</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>221</v>
       </c>
@@ -5592,51 +5635,51 @@
       <c r="R22" s="1">
         <f t="shared" si="0"/>
         <v>645</v>
       </c>
       <c r="S22" s="1">
         <f t="shared" si="1"/>
         <v>964</v>
       </c>
       <c r="T22" s="1">
         <f t="shared" si="2"/>
         <v>-2026</v>
       </c>
       <c r="U22" s="1">
         <f t="shared" si="3"/>
         <v>390</v>
       </c>
       <c r="V22" s="1">
         <f t="shared" si="4"/>
         <v>-25</v>
       </c>
       <c r="W22" s="1">
         <f t="shared" si="7"/>
         <v>-52</v>
       </c>
     </row>
-    <row r="23" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>222</v>
       </c>
       <c r="B23" s="1">
         <v>1001</v>
       </c>
       <c r="C23" s="1">
         <v>890</v>
       </c>
       <c r="D23" s="1">
         <v>6</v>
       </c>
       <c r="E23" s="1">
         <v>348</v>
       </c>
       <c r="F23" s="1">
         <v>0</v>
       </c>
       <c r="G23" s="1">
         <f t="shared" si="5"/>
         <v>2245</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>222</v>
       </c>
@@ -5665,51 +5708,51 @@
       <c r="R23" s="1">
         <f t="shared" si="0"/>
         <v>509</v>
       </c>
       <c r="S23" s="1">
         <f t="shared" si="1"/>
         <v>726</v>
       </c>
       <c r="T23" s="1">
         <f t="shared" si="2"/>
         <v>-1795</v>
       </c>
       <c r="U23" s="1">
         <f t="shared" si="3"/>
         <v>345</v>
       </c>
       <c r="V23" s="1">
         <f t="shared" si="4"/>
         <v>-23</v>
       </c>
       <c r="W23" s="1">
         <f t="shared" si="7"/>
         <v>-238</v>
       </c>
     </row>
-    <row r="24" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>223</v>
       </c>
       <c r="B24" s="1">
         <v>843</v>
       </c>
       <c r="C24" s="1">
         <v>1182</v>
       </c>
       <c r="D24" s="1">
         <v>6</v>
       </c>
       <c r="E24" s="1">
         <v>295</v>
       </c>
       <c r="F24" s="1">
         <v>0</v>
       </c>
       <c r="G24" s="1">
         <f t="shared" si="5"/>
         <v>2326</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>223</v>
       </c>
@@ -5738,51 +5781,51 @@
       <c r="R24" s="1">
         <f t="shared" si="0"/>
         <v>107</v>
       </c>
       <c r="S24" s="1">
         <f t="shared" si="1"/>
         <v>1097</v>
       </c>
       <c r="T24" s="1">
         <f t="shared" si="2"/>
         <v>-1866</v>
       </c>
       <c r="U24" s="1">
         <f t="shared" si="3"/>
         <v>281</v>
       </c>
       <c r="V24" s="1">
         <f t="shared" si="4"/>
         <v>-22</v>
       </c>
       <c r="W24" s="1">
         <f t="shared" si="7"/>
         <v>-403</v>
       </c>
     </row>
-    <row r="25" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>224</v>
       </c>
       <c r="B25" s="1">
         <v>675</v>
       </c>
       <c r="C25" s="1">
         <v>777</v>
       </c>
       <c r="D25" s="1">
         <v>9</v>
       </c>
       <c r="E25" s="1">
         <v>390</v>
       </c>
       <c r="F25" s="1">
         <v>0</v>
       </c>
       <c r="G25" s="1">
         <f t="shared" si="5"/>
         <v>1851</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>224</v>
       </c>
@@ -5811,51 +5854,51 @@
       <c r="R25" s="1">
         <f t="shared" si="0"/>
         <v>192</v>
       </c>
       <c r="S25" s="1">
         <f t="shared" si="1"/>
         <v>704</v>
       </c>
       <c r="T25" s="1">
         <f t="shared" si="2"/>
         <v>-1832</v>
       </c>
       <c r="U25" s="1">
         <f t="shared" si="3"/>
         <v>381</v>
       </c>
       <c r="V25" s="1">
         <f t="shared" si="4"/>
         <v>-19</v>
       </c>
       <c r="W25" s="1">
         <f t="shared" si="7"/>
         <v>-574</v>
       </c>
     </row>
-    <row r="26" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>225</v>
       </c>
       <c r="B26" s="1">
         <v>366</v>
       </c>
       <c r="C26" s="1">
         <v>512</v>
       </c>
       <c r="D26" s="1">
         <v>2</v>
       </c>
       <c r="E26" s="1">
         <v>212</v>
       </c>
       <c r="F26" s="1">
         <v>0</v>
       </c>
       <c r="G26" s="1">
         <f t="shared" si="5"/>
         <v>1092</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>225</v>
       </c>
@@ -5884,51 +5927,51 @@
       <c r="R26" s="1">
         <f t="shared" si="0"/>
         <v>-542</v>
       </c>
       <c r="S26" s="1">
         <f t="shared" si="1"/>
         <v>353</v>
       </c>
       <c r="T26" s="1">
         <f t="shared" si="2"/>
         <v>-1931</v>
       </c>
       <c r="U26" s="1">
         <f t="shared" si="3"/>
         <v>178</v>
       </c>
       <c r="V26" s="1">
         <f t="shared" si="4"/>
         <v>-13</v>
       </c>
       <c r="W26" s="1">
         <f t="shared" si="7"/>
         <v>-1955</v>
       </c>
     </row>
-    <row r="27" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>226</v>
       </c>
       <c r="B27" s="1">
         <v>331</v>
       </c>
       <c r="C27" s="1">
         <v>519</v>
       </c>
       <c r="D27" s="1">
         <v>2</v>
       </c>
       <c r="E27" s="1">
         <v>111</v>
       </c>
       <c r="F27" s="1">
         <v>0</v>
       </c>
       <c r="G27" s="1">
         <f t="shared" si="5"/>
         <v>963</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>226</v>
       </c>
@@ -5957,51 +6000,51 @@
       <c r="R27" s="1">
         <f t="shared" si="0"/>
         <v>-647</v>
       </c>
       <c r="S27" s="1">
         <f t="shared" si="1"/>
         <v>380</v>
       </c>
       <c r="T27" s="1">
         <f t="shared" si="2"/>
         <v>-1918</v>
       </c>
       <c r="U27" s="1">
         <f t="shared" si="3"/>
         <v>41</v>
       </c>
       <c r="V27" s="1">
         <f t="shared" si="4"/>
         <v>-13</v>
       </c>
       <c r="W27" s="1">
         <f t="shared" si="7"/>
         <v>-2157</v>
       </c>
     </row>
-    <row r="28" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>227</v>
       </c>
       <c r="B28" s="1">
         <v>378</v>
       </c>
       <c r="C28" s="1">
         <v>620</v>
       </c>
       <c r="D28" s="1">
         <v>19</v>
       </c>
       <c r="E28" s="1">
         <v>53</v>
       </c>
       <c r="F28" s="1">
         <v>0</v>
       </c>
       <c r="G28" s="1">
         <f t="shared" si="5"/>
         <v>1070</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>227</v>
       </c>
@@ -6030,51 +6073,51 @@
       <c r="R28" s="1">
         <f t="shared" si="0"/>
         <v>-671</v>
       </c>
       <c r="S28" s="1">
         <f t="shared" si="1"/>
         <v>491</v>
       </c>
       <c r="T28" s="1">
         <f t="shared" si="2"/>
         <v>-1850</v>
       </c>
       <c r="U28" s="1">
         <f t="shared" si="3"/>
         <v>-203</v>
       </c>
       <c r="V28" s="1">
         <f t="shared" si="4"/>
         <v>-14</v>
       </c>
       <c r="W28" s="1">
         <f t="shared" si="7"/>
         <v>-2247</v>
       </c>
     </row>
-    <row r="29" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
         <v>228</v>
       </c>
       <c r="B29" s="1">
         <v>394</v>
       </c>
       <c r="C29" s="1">
         <v>444</v>
       </c>
       <c r="D29" s="1">
         <v>46</v>
       </c>
       <c r="E29" s="1">
         <v>72</v>
       </c>
       <c r="F29" s="1">
         <v>0</v>
       </c>
       <c r="G29" s="1">
         <f t="shared" si="5"/>
         <v>956</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>228</v>
       </c>
@@ -6103,51 +6146,51 @@
       <c r="R29" s="1">
         <f t="shared" si="0"/>
         <v>-607</v>
       </c>
       <c r="S29" s="1">
         <f t="shared" si="1"/>
         <v>100</v>
       </c>
       <c r="T29" s="1">
         <f t="shared" si="2"/>
         <v>-1078</v>
       </c>
       <c r="U29" s="1">
         <f t="shared" si="3"/>
         <v>-209</v>
       </c>
       <c r="V29" s="1">
         <f t="shared" si="4"/>
         <v>-16</v>
       </c>
       <c r="W29" s="1">
         <f t="shared" si="7"/>
         <v>-1810</v>
       </c>
     </row>
-    <row r="30" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
         <v>229</v>
       </c>
       <c r="B30" s="1">
         <v>888</v>
       </c>
       <c r="C30" s="1">
         <v>666</v>
       </c>
       <c r="D30" s="1">
         <v>12</v>
       </c>
       <c r="E30" s="1">
         <v>420</v>
       </c>
       <c r="F30" s="1">
         <v>0</v>
       </c>
       <c r="G30" s="1">
         <f t="shared" si="5"/>
         <v>1986</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>229</v>
       </c>
@@ -6176,51 +6219,51 @@
       <c r="R30" s="1">
         <f t="shared" si="0"/>
         <v>402</v>
       </c>
       <c r="S30" s="1">
         <f t="shared" si="1"/>
         <v>455</v>
       </c>
       <c r="T30" s="1">
         <f t="shared" si="2"/>
         <v>-2148</v>
       </c>
       <c r="U30" s="1">
         <f t="shared" si="3"/>
         <v>402</v>
       </c>
       <c r="V30" s="1">
         <f t="shared" si="4"/>
         <v>-17</v>
       </c>
       <c r="W30" s="1">
         <f t="shared" si="7"/>
         <v>-906</v>
       </c>
     </row>
-    <row r="31" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>230</v>
       </c>
       <c r="B31" s="1">
         <v>1063</v>
       </c>
       <c r="C31" s="1">
         <v>1041</v>
       </c>
       <c r="D31" s="1">
         <v>5</v>
       </c>
       <c r="E31" s="1">
         <v>303</v>
       </c>
       <c r="F31" s="1">
         <v>0</v>
       </c>
       <c r="G31" s="1">
         <f t="shared" si="5"/>
         <v>2412</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>230</v>
       </c>
@@ -6249,51 +6292,51 @@
       <c r="R31" s="1">
         <f t="shared" si="0"/>
         <v>552</v>
       </c>
       <c r="S31" s="1">
         <f t="shared" si="1"/>
         <v>963</v>
       </c>
       <c r="T31" s="1">
         <f t="shared" si="2"/>
         <v>-2459</v>
       </c>
       <c r="U31" s="1">
         <f t="shared" si="3"/>
         <v>277</v>
       </c>
       <c r="V31" s="1">
         <f t="shared" si="4"/>
         <v>-21</v>
       </c>
       <c r="W31" s="1">
         <f t="shared" si="7"/>
         <v>-688</v>
       </c>
     </row>
-    <row r="32" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>231</v>
       </c>
       <c r="B32" s="1">
         <v>1338</v>
       </c>
       <c r="C32" s="1">
         <v>1133</v>
       </c>
       <c r="D32" s="1">
         <v>12</v>
       </c>
       <c r="E32" s="1">
         <v>463</v>
       </c>
       <c r="F32" s="1">
         <v>0</v>
       </c>
       <c r="G32" s="1">
         <f t="shared" si="5"/>
         <v>2946</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>231</v>
       </c>
@@ -6322,51 +6365,51 @@
       <c r="R32" s="1">
         <f t="shared" si="0"/>
         <v>982</v>
       </c>
       <c r="S32" s="1">
         <f t="shared" si="1"/>
         <v>993</v>
       </c>
       <c r="T32" s="1">
         <f t="shared" si="2"/>
         <v>-2312</v>
       </c>
       <c r="U32" s="1">
         <f t="shared" si="3"/>
         <v>458</v>
       </c>
       <c r="V32" s="1">
         <f t="shared" si="4"/>
         <v>-24</v>
       </c>
       <c r="W32" s="1">
         <f t="shared" si="7"/>
         <v>97</v>
       </c>
     </row>
-    <row r="33" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
         <v>232</v>
       </c>
       <c r="B33" s="1">
         <v>1927</v>
       </c>
       <c r="C33" s="1">
         <v>1057</v>
       </c>
       <c r="D33" s="1">
         <v>8</v>
       </c>
       <c r="E33" s="1">
         <v>571</v>
       </c>
       <c r="F33" s="1">
         <v>0</v>
       </c>
       <c r="G33" s="1">
         <f t="shared" si="5"/>
         <v>3563</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>232</v>
       </c>
@@ -6395,51 +6438,51 @@
       <c r="R33" s="1">
         <f t="shared" si="0"/>
         <v>1686</v>
       </c>
       <c r="S33" s="1">
         <f t="shared" si="1"/>
         <v>706</v>
       </c>
       <c r="T33" s="1">
         <f t="shared" si="2"/>
         <v>-2450</v>
       </c>
       <c r="U33" s="1">
         <f t="shared" si="3"/>
         <v>570</v>
       </c>
       <c r="V33" s="1">
         <f t="shared" si="4"/>
         <v>-23</v>
       </c>
       <c r="W33" s="1">
         <f t="shared" si="7"/>
         <v>489</v>
       </c>
     </row>
-    <row r="34" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="1">
         <v>2045</v>
       </c>
       <c r="C34" s="1">
         <v>1165</v>
       </c>
       <c r="D34" s="1">
         <v>2</v>
       </c>
       <c r="E34" s="1">
         <v>509</v>
       </c>
       <c r="F34" s="1">
         <v>0</v>
       </c>
       <c r="G34" s="1">
         <f t="shared" si="5"/>
         <v>3721</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>7</v>
       </c>
@@ -6468,51 +6511,51 @@
       <c r="R34" s="1">
         <f t="shared" ref="R34:R65" si="8">+B34-J34</f>
         <v>1820</v>
       </c>
       <c r="S34" s="1">
         <f t="shared" ref="S34:S65" si="9">+C34-K34</f>
         <v>904</v>
       </c>
       <c r="T34" s="1">
         <f t="shared" ref="T34:T65" si="10">+D34-L34</f>
         <v>-2336</v>
       </c>
       <c r="U34" s="1">
         <f t="shared" ref="U34:U65" si="11">+E34-M34</f>
         <v>509</v>
       </c>
       <c r="V34" s="1">
         <f t="shared" ref="V34:V65" si="12">+F34-N34</f>
         <v>-26</v>
       </c>
       <c r="W34" s="1">
         <f t="shared" si="7"/>
         <v>871</v>
       </c>
     </row>
-    <row r="35" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="1">
         <v>1609</v>
       </c>
       <c r="C35" s="1">
         <v>1142</v>
       </c>
       <c r="D35" s="1">
         <v>4</v>
       </c>
       <c r="E35" s="1">
         <v>476</v>
       </c>
       <c r="F35" s="1">
         <v>0</v>
       </c>
       <c r="G35" s="1">
         <f t="shared" si="5"/>
         <v>3231</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>8</v>
       </c>
@@ -6541,51 +6584,51 @@
       <c r="R35" s="1">
         <f t="shared" si="8"/>
         <v>1416</v>
       </c>
       <c r="S35" s="1">
         <f t="shared" si="9"/>
         <v>1010</v>
       </c>
       <c r="T35" s="1">
         <f t="shared" si="10"/>
         <v>-2134</v>
       </c>
       <c r="U35" s="1">
         <f t="shared" si="11"/>
         <v>476</v>
       </c>
       <c r="V35" s="1">
         <f t="shared" si="12"/>
         <v>-23</v>
       </c>
       <c r="W35" s="1">
         <f t="shared" si="7"/>
         <v>745</v>
       </c>
     </row>
-    <row r="36" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="1">
         <v>1222</v>
       </c>
       <c r="C36" s="1">
         <v>1230</v>
       </c>
       <c r="D36" s="1">
         <v>11</v>
       </c>
       <c r="E36" s="1">
         <v>423</v>
       </c>
       <c r="F36" s="1">
         <v>0</v>
       </c>
       <c r="G36" s="1">
         <f t="shared" si="5"/>
         <v>2886</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>9</v>
       </c>
@@ -6614,51 +6657,51 @@
       <c r="R36" s="1">
         <f t="shared" si="8"/>
         <v>937</v>
       </c>
       <c r="S36" s="1">
         <f t="shared" si="9"/>
         <v>1176</v>
       </c>
       <c r="T36" s="1">
         <f t="shared" si="10"/>
         <v>-2157</v>
       </c>
       <c r="U36" s="1">
         <f t="shared" si="11"/>
         <v>422</v>
       </c>
       <c r="V36" s="1">
         <f t="shared" si="12"/>
         <v>-22</v>
       </c>
       <c r="W36" s="1">
         <f t="shared" si="7"/>
         <v>356</v>
       </c>
     </row>
-    <row r="37" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="1">
         <v>1090</v>
       </c>
       <c r="C37" s="1">
         <v>1075</v>
       </c>
       <c r="D37" s="1">
         <v>6</v>
       </c>
       <c r="E37" s="1">
         <v>454</v>
       </c>
       <c r="F37" s="1">
         <v>0</v>
       </c>
       <c r="G37" s="1">
         <f t="shared" si="5"/>
         <v>2625</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>10</v>
       </c>
@@ -6687,51 +6730,51 @@
       <c r="R37" s="1">
         <f t="shared" si="8"/>
         <v>728</v>
       </c>
       <c r="S37" s="1">
         <f t="shared" si="9"/>
         <v>1024</v>
       </c>
       <c r="T37" s="1">
         <f t="shared" si="10"/>
         <v>-2125</v>
       </c>
       <c r="U37" s="1">
         <f t="shared" si="11"/>
         <v>450</v>
       </c>
       <c r="V37" s="1">
         <f t="shared" si="12"/>
         <v>-20</v>
       </c>
       <c r="W37" s="1">
         <f t="shared" si="7"/>
         <v>57</v>
       </c>
     </row>
-    <row r="38" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="1">
         <v>631</v>
       </c>
       <c r="C38" s="1">
         <v>796</v>
       </c>
       <c r="D38" s="1">
         <v>6</v>
       </c>
       <c r="E38" s="1">
         <v>310</v>
       </c>
       <c r="F38" s="1">
         <v>0</v>
       </c>
       <c r="G38" s="1">
         <f t="shared" si="5"/>
         <v>1743</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>11</v>
       </c>
@@ -6760,51 +6803,51 @@
       <c r="R38" s="1">
         <f t="shared" si="8"/>
         <v>34</v>
       </c>
       <c r="S38" s="1">
         <f t="shared" si="9"/>
         <v>716</v>
       </c>
       <c r="T38" s="1">
         <f t="shared" si="10"/>
         <v>-2228</v>
       </c>
       <c r="U38" s="1">
         <f t="shared" si="11"/>
         <v>294</v>
       </c>
       <c r="V38" s="1">
         <f t="shared" si="12"/>
         <v>-16</v>
       </c>
       <c r="W38" s="1">
         <f t="shared" si="7"/>
         <v>-1200</v>
       </c>
     </row>
-    <row r="39" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B39" s="1">
         <v>573</v>
       </c>
       <c r="C39" s="1">
         <v>620</v>
       </c>
       <c r="D39" s="1">
         <v>3</v>
       </c>
       <c r="E39" s="1">
         <v>208</v>
       </c>
       <c r="F39" s="1">
         <v>0</v>
       </c>
       <c r="G39" s="1">
         <f t="shared" si="5"/>
         <v>1404</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>12</v>
       </c>
@@ -6833,51 +6876,51 @@
       <c r="R39" s="1">
         <f t="shared" si="8"/>
         <v>46</v>
       </c>
       <c r="S39" s="1">
         <f t="shared" si="9"/>
         <v>532</v>
       </c>
       <c r="T39" s="1">
         <f t="shared" si="10"/>
         <v>-2188</v>
       </c>
       <c r="U39" s="1">
         <f t="shared" si="11"/>
         <v>193</v>
       </c>
       <c r="V39" s="1">
         <f t="shared" si="12"/>
         <v>-16</v>
       </c>
       <c r="W39" s="1">
         <f t="shared" si="7"/>
         <v>-1433</v>
       </c>
     </row>
-    <row r="40" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B40" s="1">
         <v>802</v>
       </c>
       <c r="C40" s="1">
         <v>654</v>
       </c>
       <c r="D40" s="1">
         <v>7</v>
       </c>
       <c r="E40" s="1">
         <v>142</v>
       </c>
       <c r="F40" s="1">
         <v>0</v>
       </c>
       <c r="G40" s="1">
         <f t="shared" si="5"/>
         <v>1605</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>13</v>
       </c>
@@ -6906,51 +6949,51 @@
       <c r="R40" s="1">
         <f t="shared" si="8"/>
         <v>316</v>
       </c>
       <c r="S40" s="1">
         <f t="shared" si="9"/>
         <v>379</v>
       </c>
       <c r="T40" s="1">
         <f t="shared" si="10"/>
         <v>-2414</v>
       </c>
       <c r="U40" s="1">
         <f t="shared" si="11"/>
         <v>60</v>
       </c>
       <c r="V40" s="1">
         <f t="shared" si="12"/>
         <v>-18</v>
       </c>
       <c r="W40" s="1">
         <f t="shared" si="7"/>
         <v>-1677</v>
       </c>
     </row>
-    <row r="41" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B41" s="1">
         <v>533</v>
       </c>
       <c r="C41" s="1">
         <v>640</v>
       </c>
       <c r="D41" s="1">
         <v>4</v>
       </c>
       <c r="E41" s="1">
         <v>255</v>
       </c>
       <c r="F41" s="1">
         <v>0</v>
       </c>
       <c r="G41" s="1">
         <f t="shared" si="5"/>
         <v>1432</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>14</v>
       </c>
@@ -6979,51 +7022,51 @@
       <c r="R41" s="1">
         <f t="shared" si="8"/>
         <v>11</v>
       </c>
       <c r="S41" s="1">
         <f t="shared" si="9"/>
         <v>489</v>
       </c>
       <c r="T41" s="1">
         <f t="shared" si="10"/>
         <v>-1643</v>
       </c>
       <c r="U41" s="1">
         <f t="shared" si="11"/>
         <v>203</v>
       </c>
       <c r="V41" s="1">
         <f t="shared" si="12"/>
         <v>-17</v>
       </c>
       <c r="W41" s="1">
         <f t="shared" si="7"/>
         <v>-957</v>
       </c>
     </row>
-    <row r="42" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B42" s="1">
         <v>725</v>
       </c>
       <c r="C42" s="1">
         <v>794</v>
       </c>
       <c r="D42" s="1">
         <v>6</v>
       </c>
       <c r="E42" s="1">
         <v>394</v>
       </c>
       <c r="F42" s="1">
         <v>0</v>
       </c>
       <c r="G42" s="1">
         <f t="shared" si="5"/>
         <v>1919</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>15</v>
       </c>
@@ -7052,51 +7095,51 @@
       <c r="R42" s="1">
         <f t="shared" si="8"/>
         <v>177</v>
       </c>
       <c r="S42" s="1">
         <f t="shared" si="9"/>
         <v>654</v>
       </c>
       <c r="T42" s="1">
         <f t="shared" si="10"/>
         <v>-1980</v>
       </c>
       <c r="U42" s="1">
         <f t="shared" si="11"/>
         <v>377</v>
       </c>
       <c r="V42" s="1">
         <f t="shared" si="12"/>
         <v>-20</v>
       </c>
       <c r="W42" s="1">
         <f t="shared" si="7"/>
         <v>-792</v>
       </c>
     </row>
-    <row r="43" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B43" s="1">
         <v>1217</v>
       </c>
       <c r="C43" s="1">
         <v>1059</v>
       </c>
       <c r="D43" s="1">
         <v>5</v>
       </c>
       <c r="E43" s="1">
         <v>360</v>
       </c>
       <c r="F43" s="1">
         <v>0</v>
       </c>
       <c r="G43" s="1">
         <f t="shared" si="5"/>
         <v>2641</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>16</v>
       </c>
@@ -7125,51 +7168,51 @@
       <c r="R43" s="1">
         <f t="shared" si="8"/>
         <v>854</v>
       </c>
       <c r="S43" s="1">
         <f t="shared" si="9"/>
         <v>981</v>
       </c>
       <c r="T43" s="1">
         <f t="shared" si="10"/>
         <v>-2085</v>
       </c>
       <c r="U43" s="1">
         <f t="shared" si="11"/>
         <v>338</v>
       </c>
       <c r="V43" s="1">
         <f t="shared" si="12"/>
         <v>-20</v>
       </c>
       <c r="W43" s="1">
         <f t="shared" si="7"/>
         <v>68</v>
       </c>
     </row>
-    <row r="44" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B44" s="1">
         <v>761</v>
       </c>
       <c r="C44" s="1">
         <v>917</v>
       </c>
       <c r="D44" s="1">
         <v>12</v>
       </c>
       <c r="E44" s="1">
         <v>254</v>
       </c>
       <c r="F44" s="1">
         <v>0</v>
       </c>
       <c r="G44" s="1">
         <f t="shared" si="5"/>
         <v>1944</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>17</v>
       </c>
@@ -7198,51 +7241,51 @@
       <c r="R44" s="1">
         <f t="shared" si="8"/>
         <v>297</v>
       </c>
       <c r="S44" s="1">
         <f t="shared" si="9"/>
         <v>852</v>
       </c>
       <c r="T44" s="1">
         <f t="shared" si="10"/>
         <v>-1816</v>
       </c>
       <c r="U44" s="1">
         <f t="shared" si="11"/>
         <v>230</v>
       </c>
       <c r="V44" s="1">
         <f t="shared" si="12"/>
         <v>-19</v>
       </c>
       <c r="W44" s="1">
         <f t="shared" si="7"/>
         <v>-456</v>
       </c>
     </row>
-    <row r="45" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B45" s="1">
         <v>1064</v>
       </c>
       <c r="C45" s="1">
         <v>1144</v>
       </c>
       <c r="D45" s="1">
         <v>9</v>
       </c>
       <c r="E45" s="1">
         <v>432</v>
       </c>
       <c r="F45" s="1">
         <v>0</v>
       </c>
       <c r="G45" s="1">
         <f t="shared" si="5"/>
         <v>2649</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>18</v>
       </c>
@@ -7271,51 +7314,51 @@
       <c r="R45" s="1">
         <f t="shared" si="8"/>
         <v>601</v>
       </c>
       <c r="S45" s="1">
         <f t="shared" si="9"/>
         <v>1019</v>
       </c>
       <c r="T45" s="1">
         <f t="shared" si="10"/>
         <v>-2103</v>
       </c>
       <c r="U45" s="1">
         <f t="shared" si="11"/>
         <v>414</v>
       </c>
       <c r="V45" s="1">
         <f t="shared" si="12"/>
         <v>-21</v>
       </c>
       <c r="W45" s="1">
         <f t="shared" si="7"/>
         <v>-90</v>
       </c>
     </row>
-    <row r="46" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B46" s="1">
         <v>1164</v>
       </c>
       <c r="C46" s="1">
         <v>1230</v>
       </c>
       <c r="D46" s="1">
         <v>10</v>
       </c>
       <c r="E46" s="1">
         <v>453</v>
       </c>
       <c r="F46" s="1">
         <v>0</v>
       </c>
       <c r="G46" s="1">
         <f t="shared" si="5"/>
         <v>2857</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>36</v>
       </c>
@@ -7344,51 +7387,51 @@
       <c r="R46" s="1">
         <f t="shared" si="8"/>
         <v>783</v>
       </c>
       <c r="S46" s="1">
         <f t="shared" si="9"/>
         <v>1082</v>
       </c>
       <c r="T46" s="1">
         <f t="shared" si="10"/>
         <v>-2288</v>
       </c>
       <c r="U46" s="1">
         <f t="shared" si="11"/>
         <v>445</v>
       </c>
       <c r="V46" s="1">
         <f t="shared" si="12"/>
         <v>-25</v>
       </c>
       <c r="W46" s="1">
         <f t="shared" si="7"/>
         <v>-3</v>
       </c>
     </row>
-    <row r="47" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B47" s="1">
         <v>1136</v>
       </c>
       <c r="C47" s="1">
         <v>1243</v>
       </c>
       <c r="D47" s="1">
         <v>14</v>
       </c>
       <c r="E47" s="1">
         <v>329</v>
       </c>
       <c r="F47" s="1">
         <v>0</v>
       </c>
       <c r="G47" s="1">
         <f t="shared" si="5"/>
         <v>2722</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>37</v>
       </c>
@@ -7417,51 +7460,51 @@
       <c r="R47" s="1">
         <f t="shared" si="8"/>
         <v>798</v>
       </c>
       <c r="S47" s="1">
         <f t="shared" si="9"/>
         <v>1096</v>
       </c>
       <c r="T47" s="1">
         <f t="shared" si="10"/>
         <v>-2116</v>
       </c>
       <c r="U47" s="1">
         <f t="shared" si="11"/>
         <v>318</v>
       </c>
       <c r="V47" s="1">
         <f t="shared" si="12"/>
         <v>-26</v>
       </c>
       <c r="W47" s="1">
         <f t="shared" si="7"/>
         <v>70</v>
       </c>
     </row>
-    <row r="48" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B48" s="1">
         <v>1454</v>
       </c>
       <c r="C48" s="1">
         <v>1431</v>
       </c>
       <c r="D48" s="1">
         <v>17</v>
       </c>
       <c r="E48" s="1">
         <v>376</v>
       </c>
       <c r="F48" s="1">
         <v>0</v>
       </c>
       <c r="G48" s="1">
         <f t="shared" si="5"/>
         <v>3278</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>38</v>
       </c>
@@ -7490,51 +7533,51 @@
       <c r="R48" s="1">
         <f t="shared" si="8"/>
         <v>1081</v>
       </c>
       <c r="S48" s="1">
         <f t="shared" si="9"/>
         <v>1354</v>
       </c>
       <c r="T48" s="1">
         <f t="shared" si="10"/>
         <v>-2365</v>
       </c>
       <c r="U48" s="1">
         <f t="shared" si="11"/>
         <v>349</v>
       </c>
       <c r="V48" s="1">
         <f t="shared" si="12"/>
         <v>-25</v>
       </c>
       <c r="W48" s="1">
         <f t="shared" si="7"/>
         <v>394</v>
       </c>
     </row>
-    <row r="49" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B49" s="1">
         <v>1354</v>
       </c>
       <c r="C49" s="1">
         <v>1092</v>
       </c>
       <c r="D49" s="1">
         <v>4</v>
       </c>
       <c r="E49" s="1">
         <v>431</v>
       </c>
       <c r="F49" s="1">
         <v>0</v>
       </c>
       <c r="G49" s="1">
         <f t="shared" si="5"/>
         <v>2881</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>39</v>
       </c>
@@ -7563,51 +7606,51 @@
       <c r="R49" s="1">
         <f t="shared" si="8"/>
         <v>950</v>
       </c>
       <c r="S49" s="1">
         <f t="shared" si="9"/>
         <v>989</v>
       </c>
       <c r="T49" s="1">
         <f t="shared" si="10"/>
         <v>-2345</v>
       </c>
       <c r="U49" s="1">
         <f t="shared" si="11"/>
         <v>425</v>
       </c>
       <c r="V49" s="1">
         <f t="shared" si="12"/>
         <v>-20</v>
       </c>
       <c r="W49" s="1">
         <f t="shared" si="7"/>
         <v>-1</v>
       </c>
     </row>
-    <row r="50" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B50" s="1">
         <v>489</v>
       </c>
       <c r="C50" s="1">
         <v>830</v>
       </c>
       <c r="D50" s="1">
         <v>6</v>
       </c>
       <c r="E50" s="1">
         <v>220</v>
       </c>
       <c r="F50" s="1">
         <v>0</v>
       </c>
       <c r="G50" s="1">
         <f t="shared" si="5"/>
         <v>1545</v>
       </c>
       <c r="I50" s="3" t="s">
         <v>40</v>
       </c>
@@ -7636,51 +7679,51 @@
       <c r="R50" s="1">
         <f t="shared" si="8"/>
         <v>-195</v>
       </c>
       <c r="S50" s="1">
         <f t="shared" si="9"/>
         <v>742</v>
       </c>
       <c r="T50" s="1">
         <f t="shared" si="10"/>
         <v>-2118</v>
       </c>
       <c r="U50" s="1">
         <f t="shared" si="11"/>
         <v>174</v>
       </c>
       <c r="V50" s="1">
         <f t="shared" si="12"/>
         <v>-16</v>
       </c>
       <c r="W50" s="1">
         <f t="shared" si="7"/>
         <v>-1413</v>
       </c>
     </row>
-    <row r="51" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B51" s="1">
         <v>811</v>
       </c>
       <c r="C51" s="1">
         <v>663</v>
       </c>
       <c r="D51" s="1">
         <v>5</v>
       </c>
       <c r="E51" s="1">
         <v>226</v>
       </c>
       <c r="F51" s="1">
         <v>0</v>
       </c>
       <c r="G51" s="1">
         <f t="shared" si="5"/>
         <v>1705</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>41</v>
       </c>
@@ -7709,51 +7752,51 @@
       <c r="R51" s="1">
         <f t="shared" si="8"/>
         <v>459</v>
       </c>
       <c r="S51" s="1">
         <f t="shared" si="9"/>
         <v>386</v>
       </c>
       <c r="T51" s="1">
         <f t="shared" si="10"/>
         <v>-2275</v>
       </c>
       <c r="U51" s="1">
         <f t="shared" si="11"/>
         <v>148</v>
       </c>
       <c r="V51" s="1">
         <f t="shared" si="12"/>
         <v>-18</v>
       </c>
       <c r="W51" s="1">
         <f t="shared" si="7"/>
         <v>-1300</v>
       </c>
     </row>
-    <row r="52" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B52" s="1">
         <v>782</v>
       </c>
       <c r="C52" s="1">
         <v>687</v>
       </c>
       <c r="D52" s="1">
         <v>4</v>
       </c>
       <c r="E52" s="1">
         <v>171</v>
       </c>
       <c r="F52" s="1">
         <v>0</v>
       </c>
       <c r="G52" s="1">
         <f t="shared" si="5"/>
         <v>1644</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>42</v>
       </c>
@@ -7782,51 +7825,51 @@
       <c r="R52" s="1">
         <f t="shared" si="8"/>
         <v>224</v>
       </c>
       <c r="S52" s="1">
         <f t="shared" si="9"/>
         <v>457</v>
       </c>
       <c r="T52" s="1">
         <f t="shared" si="10"/>
         <v>-2500</v>
       </c>
       <c r="U52" s="1">
         <f t="shared" si="11"/>
         <v>81</v>
       </c>
       <c r="V52" s="1">
         <f t="shared" si="12"/>
         <v>-22</v>
       </c>
       <c r="W52" s="1">
         <f t="shared" si="7"/>
         <v>-1760</v>
       </c>
     </row>
-    <row r="53" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B53" s="1">
         <v>1065</v>
       </c>
       <c r="C53" s="1">
         <v>649</v>
       </c>
       <c r="D53" s="1">
         <v>1</v>
       </c>
       <c r="E53" s="1">
         <v>287</v>
       </c>
       <c r="F53" s="1">
         <v>0</v>
       </c>
       <c r="G53" s="1">
         <f t="shared" si="5"/>
         <v>2002</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>43</v>
       </c>
@@ -7855,51 +7898,51 @@
       <c r="R53" s="1">
         <f t="shared" si="8"/>
         <v>790</v>
       </c>
       <c r="S53" s="1">
         <f t="shared" si="9"/>
         <v>358</v>
       </c>
       <c r="T53" s="1">
         <f t="shared" si="10"/>
         <v>-1984</v>
       </c>
       <c r="U53" s="1">
         <f t="shared" si="11"/>
         <v>250</v>
       </c>
       <c r="V53" s="1">
         <f t="shared" si="12"/>
         <v>-21</v>
       </c>
       <c r="W53" s="1">
         <f t="shared" si="7"/>
         <v>-607</v>
       </c>
     </row>
-    <row r="54" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B54" s="1">
         <v>1113</v>
       </c>
       <c r="C54" s="1">
         <v>824</v>
       </c>
       <c r="D54" s="1">
         <v>1</v>
       </c>
       <c r="E54" s="1">
         <v>421</v>
       </c>
       <c r="F54" s="1">
         <v>0</v>
       </c>
       <c r="G54" s="1">
         <f t="shared" si="5"/>
         <v>2359</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>44</v>
       </c>
@@ -7928,51 +7971,51 @@
       <c r="R54" s="1">
         <f t="shared" si="8"/>
         <v>869</v>
       </c>
       <c r="S54" s="1">
         <f t="shared" si="9"/>
         <v>701</v>
       </c>
       <c r="T54" s="1">
         <f t="shared" si="10"/>
         <v>-2245</v>
       </c>
       <c r="U54" s="1">
         <f t="shared" si="11"/>
         <v>398</v>
       </c>
       <c r="V54" s="1">
         <f t="shared" si="12"/>
         <v>-23</v>
       </c>
       <c r="W54" s="1">
         <f t="shared" si="7"/>
         <v>-300</v>
       </c>
     </row>
-    <row r="55" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B55" s="1">
         <v>1312</v>
       </c>
       <c r="C55" s="1">
         <v>916</v>
       </c>
       <c r="D55" s="1">
         <v>3</v>
       </c>
       <c r="E55" s="1">
         <v>469</v>
       </c>
       <c r="F55" s="1">
         <v>0</v>
       </c>
       <c r="G55" s="1">
         <f t="shared" si="5"/>
         <v>2700</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>45</v>
       </c>
@@ -8001,51 +8044,51 @@
       <c r="R55" s="1">
         <f t="shared" si="8"/>
         <v>1119</v>
       </c>
       <c r="S55" s="1">
         <f t="shared" si="9"/>
         <v>730</v>
       </c>
       <c r="T55" s="1">
         <f t="shared" si="10"/>
         <v>-2242</v>
       </c>
       <c r="U55" s="1">
         <f t="shared" si="11"/>
         <v>459</v>
       </c>
       <c r="V55" s="1">
         <f t="shared" si="12"/>
         <v>-24</v>
       </c>
       <c r="W55" s="1">
         <f t="shared" si="7"/>
         <v>42</v>
       </c>
     </row>
-    <row r="56" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B56" s="1">
         <v>1426</v>
       </c>
       <c r="C56" s="1">
         <v>1309</v>
       </c>
       <c r="D56" s="1">
         <v>8</v>
       </c>
       <c r="E56" s="1">
         <v>273</v>
       </c>
       <c r="F56" s="1">
         <v>0</v>
       </c>
       <c r="G56" s="1">
         <f t="shared" si="5"/>
         <v>3016</v>
       </c>
       <c r="I56" s="3" t="s">
         <v>46</v>
       </c>
@@ -8074,51 +8117,51 @@
       <c r="R56" s="1">
         <f t="shared" si="8"/>
         <v>1238</v>
       </c>
       <c r="S56" s="1">
         <f t="shared" si="9"/>
         <v>1226</v>
       </c>
       <c r="T56" s="1">
         <f t="shared" si="10"/>
         <v>-1956</v>
       </c>
       <c r="U56" s="1">
         <f t="shared" si="11"/>
         <v>252</v>
       </c>
       <c r="V56" s="1">
         <f t="shared" si="12"/>
         <v>-25</v>
       </c>
       <c r="W56" s="1">
         <f t="shared" si="7"/>
         <v>735</v>
       </c>
     </row>
-    <row r="57" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B57" s="1">
         <v>1575</v>
       </c>
       <c r="C57" s="1">
         <v>1391</v>
       </c>
       <c r="D57" s="1">
         <v>5</v>
       </c>
       <c r="E57" s="1">
         <v>404</v>
       </c>
       <c r="F57" s="1">
         <v>0</v>
       </c>
       <c r="G57" s="1">
         <f t="shared" si="5"/>
         <v>3375</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>47</v>
       </c>
@@ -8147,51 +8190,51 @@
       <c r="R57" s="1">
         <f t="shared" si="8"/>
         <v>1357</v>
       </c>
       <c r="S57" s="1">
         <f t="shared" si="9"/>
         <v>1271</v>
       </c>
       <c r="T57" s="1">
         <f t="shared" si="10"/>
         <v>-1961</v>
       </c>
       <c r="U57" s="1">
         <f t="shared" si="11"/>
         <v>389</v>
       </c>
       <c r="V57" s="1">
         <f t="shared" si="12"/>
         <v>-25</v>
       </c>
       <c r="W57" s="1">
         <f t="shared" si="7"/>
         <v>1031</v>
       </c>
     </row>
-    <row r="58" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B58" s="1">
         <v>1506</v>
       </c>
       <c r="C58" s="1">
         <v>1291</v>
       </c>
       <c r="D58" s="1">
         <v>6</v>
       </c>
       <c r="E58" s="1">
         <v>445</v>
       </c>
       <c r="F58" s="1">
         <v>0</v>
       </c>
       <c r="G58" s="1">
         <f t="shared" si="5"/>
         <v>3248</v>
       </c>
       <c r="I58" s="3" t="s">
         <v>48</v>
       </c>
@@ -8220,51 +8263,51 @@
       <c r="R58" s="1">
         <f t="shared" si="8"/>
         <v>1319</v>
       </c>
       <c r="S58" s="1">
         <f t="shared" si="9"/>
         <v>1137</v>
       </c>
       <c r="T58" s="1">
         <f t="shared" ref="T58:T64" si="13">+D58-L58</f>
         <v>-2086</v>
       </c>
       <c r="U58" s="1">
         <f t="shared" si="11"/>
         <v>443</v>
       </c>
       <c r="V58" s="1">
         <f t="shared" si="12"/>
         <v>-27</v>
       </c>
       <c r="W58" s="1">
         <f t="shared" si="7"/>
         <v>786</v>
       </c>
     </row>
-    <row r="59" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B59" s="1">
         <v>1351</v>
       </c>
       <c r="C59" s="1">
         <v>1088</v>
       </c>
       <c r="D59" s="1">
         <v>7</v>
       </c>
       <c r="E59" s="1">
         <v>537</v>
       </c>
       <c r="F59" s="1">
         <v>0</v>
       </c>
       <c r="G59" s="1">
         <f t="shared" si="5"/>
         <v>2983</v>
       </c>
       <c r="I59" s="3" t="s">
         <v>49</v>
       </c>
@@ -8293,51 +8336,51 @@
       <c r="R59" s="1">
         <f t="shared" si="8"/>
         <v>1186</v>
       </c>
       <c r="S59" s="1">
         <f t="shared" si="9"/>
         <v>940</v>
       </c>
       <c r="T59" s="1">
         <f t="shared" si="13"/>
         <v>-1829</v>
       </c>
       <c r="U59" s="1">
         <f t="shared" si="11"/>
         <v>537</v>
       </c>
       <c r="V59" s="1">
         <f t="shared" si="12"/>
         <v>-26</v>
       </c>
       <c r="W59" s="1">
         <f t="shared" si="7"/>
         <v>808</v>
       </c>
     </row>
-    <row r="60" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B60" s="1">
         <v>1099</v>
       </c>
       <c r="C60" s="1">
         <v>1033</v>
       </c>
       <c r="D60" s="1">
         <v>11</v>
       </c>
       <c r="E60" s="1">
         <v>518</v>
       </c>
       <c r="F60" s="1">
         <v>0</v>
       </c>
       <c r="G60" s="1">
         <f t="shared" si="5"/>
         <v>2661</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>50</v>
       </c>
@@ -8366,51 +8409,51 @@
       <c r="R60" s="1">
         <f t="shared" si="8"/>
         <v>825</v>
       </c>
       <c r="S60" s="1">
         <f t="shared" si="9"/>
         <v>909</v>
       </c>
       <c r="T60" s="1">
         <f t="shared" si="13"/>
         <v>-1870</v>
       </c>
       <c r="U60" s="1">
         <f t="shared" si="11"/>
         <v>517</v>
       </c>
       <c r="V60" s="1">
         <f t="shared" si="12"/>
         <v>-27</v>
       </c>
       <c r="W60" s="1">
         <f t="shared" si="7"/>
         <v>354</v>
       </c>
     </row>
-    <row r="61" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B61" s="1">
         <v>869</v>
       </c>
       <c r="C61" s="1">
         <v>940</v>
       </c>
       <c r="D61" s="1">
         <v>5</v>
       </c>
       <c r="E61" s="1">
         <v>469</v>
       </c>
       <c r="F61" s="1">
         <v>0</v>
       </c>
       <c r="G61" s="1">
         <f t="shared" si="5"/>
         <v>2283</v>
       </c>
       <c r="I61" s="3" t="s">
         <v>51</v>
       </c>
@@ -8439,51 +8482,51 @@
       <c r="R61" s="1">
         <f t="shared" si="8"/>
         <v>621</v>
       </c>
       <c r="S61" s="1">
         <f t="shared" si="9"/>
         <v>833</v>
       </c>
       <c r="T61" s="1">
         <f t="shared" si="13"/>
         <v>-1648</v>
       </c>
       <c r="U61" s="1">
         <f t="shared" si="11"/>
         <v>466</v>
       </c>
       <c r="V61" s="1">
         <f t="shared" si="12"/>
         <v>-21</v>
       </c>
       <c r="W61" s="1">
         <f t="shared" si="7"/>
         <v>251</v>
       </c>
     </row>
-    <row r="62" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B62" s="1">
         <v>487</v>
       </c>
       <c r="C62" s="1">
         <v>775</v>
       </c>
       <c r="D62" s="1">
         <v>3</v>
       </c>
       <c r="E62" s="1">
         <v>276</v>
       </c>
       <c r="F62" s="1">
         <v>0</v>
       </c>
       <c r="G62" s="1">
         <f t="shared" si="5"/>
         <v>1541</v>
       </c>
       <c r="I62" s="3" t="s">
         <v>52</v>
       </c>
@@ -8512,51 +8555,51 @@
       <c r="R62" s="1">
         <f t="shared" si="8"/>
         <v>-110</v>
       </c>
       <c r="S62" s="1">
         <f t="shared" si="9"/>
         <v>699</v>
       </c>
       <c r="T62" s="1">
         <f t="shared" si="13"/>
         <v>-1530</v>
       </c>
       <c r="U62" s="1">
         <f t="shared" si="11"/>
         <v>239</v>
       </c>
       <c r="V62" s="1">
         <f t="shared" si="12"/>
         <v>-18</v>
       </c>
       <c r="W62" s="1">
         <f t="shared" si="7"/>
         <v>-720</v>
       </c>
     </row>
-    <row r="63" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B63" s="1">
         <v>477</v>
       </c>
       <c r="C63" s="1">
         <v>538</v>
       </c>
       <c r="D63" s="1">
         <v>4</v>
       </c>
       <c r="E63" s="1">
         <v>315</v>
       </c>
       <c r="F63" s="1">
         <v>0</v>
       </c>
       <c r="G63" s="1">
         <f t="shared" si="5"/>
         <v>1334</v>
       </c>
       <c r="I63" s="3" t="s">
         <v>53</v>
       </c>
@@ -8585,51 +8628,51 @@
       <c r="R63" s="1">
         <f t="shared" si="8"/>
         <v>28</v>
       </c>
       <c r="S63" s="1">
         <f t="shared" si="9"/>
         <v>216</v>
       </c>
       <c r="T63" s="1">
         <f t="shared" si="13"/>
         <v>-1502</v>
       </c>
       <c r="U63" s="1">
         <f t="shared" si="11"/>
         <v>292</v>
       </c>
       <c r="V63" s="1">
         <f t="shared" si="12"/>
         <v>-18</v>
       </c>
       <c r="W63" s="1">
         <f t="shared" si="7"/>
         <v>-984</v>
       </c>
     </row>
-    <row r="64" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B64" s="1">
         <v>514</v>
       </c>
       <c r="C64" s="1">
         <v>486</v>
       </c>
       <c r="D64" s="1">
         <v>3</v>
       </c>
       <c r="E64" s="1">
         <v>181</v>
       </c>
       <c r="F64" s="1">
         <v>0</v>
       </c>
       <c r="G64" s="1">
         <f t="shared" si="5"/>
         <v>1184</v>
       </c>
       <c r="I64" s="3" t="s">
         <v>54</v>
       </c>
@@ -8658,51 +8701,51 @@
       <c r="R64" s="1">
         <f t="shared" si="8"/>
         <v>-9</v>
       </c>
       <c r="S64" s="1">
         <f t="shared" si="9"/>
         <v>25</v>
       </c>
       <c r="T64" s="1">
         <f t="shared" si="13"/>
         <v>-1720</v>
       </c>
       <c r="U64" s="1">
         <f t="shared" si="11"/>
         <v>80</v>
       </c>
       <c r="V64" s="1">
         <f t="shared" si="12"/>
         <v>-17</v>
       </c>
       <c r="W64" s="1">
         <f t="shared" si="7"/>
         <v>-1641</v>
       </c>
     </row>
-    <row r="65" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B65" s="1">
         <v>704</v>
       </c>
       <c r="C65" s="1">
         <v>690</v>
       </c>
       <c r="D65" s="1">
         <v>7</v>
       </c>
       <c r="E65" s="1">
         <v>177</v>
       </c>
       <c r="F65" s="1">
         <v>0</v>
       </c>
       <c r="G65" s="1">
         <f t="shared" si="5"/>
         <v>1578</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>55</v>
       </c>
@@ -8731,51 +8774,51 @@
       <c r="R65" s="1">
         <f t="shared" si="8"/>
         <v>217</v>
       </c>
       <c r="S65" s="1">
         <f t="shared" si="9"/>
         <v>413</v>
       </c>
       <c r="T65" s="1">
         <f t="shared" si="10"/>
         <v>-1188</v>
       </c>
       <c r="U65" s="1">
         <f t="shared" si="11"/>
         <v>119</v>
       </c>
       <c r="V65" s="1">
         <f t="shared" si="12"/>
         <v>-21</v>
       </c>
       <c r="W65" s="1">
         <f t="shared" si="7"/>
         <v>-460</v>
       </c>
     </row>
-    <row r="66" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B66" s="1">
         <v>1069</v>
       </c>
       <c r="C66" s="1">
         <v>778</v>
       </c>
       <c r="D66" s="1">
         <v>6</v>
       </c>
       <c r="E66" s="1">
         <v>311</v>
       </c>
       <c r="F66" s="1">
         <v>0</v>
       </c>
       <c r="G66" s="1">
         <f t="shared" si="5"/>
         <v>2164</v>
       </c>
       <c r="I66" s="3" t="s">
         <v>56</v>
       </c>
@@ -8804,51 +8847,51 @@
       <c r="R66" s="1">
         <f t="shared" ref="R66:R97" si="14">+B66-J66</f>
         <v>710</v>
       </c>
       <c r="S66" s="1">
         <f t="shared" ref="S66:S97" si="15">+C66-K66</f>
         <v>515</v>
       </c>
       <c r="T66" s="1">
         <f t="shared" ref="T66:T97" si="16">+D66-L66</f>
         <v>-1675</v>
       </c>
       <c r="U66" s="1">
         <f t="shared" ref="U66:U97" si="17">+E66-M66</f>
         <v>299</v>
       </c>
       <c r="V66" s="1">
         <f t="shared" ref="V66:V97" si="18">+F66-N66</f>
         <v>-23</v>
       </c>
       <c r="W66" s="1">
         <f t="shared" si="7"/>
         <v>-174</v>
       </c>
     </row>
-    <row r="67" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B67" s="1">
         <v>1069</v>
       </c>
       <c r="C67" s="1">
         <v>926</v>
       </c>
       <c r="D67" s="1">
         <v>7</v>
       </c>
       <c r="E67" s="1">
         <v>293</v>
       </c>
       <c r="F67" s="1">
         <v>0</v>
       </c>
       <c r="G67" s="1">
         <f t="shared" si="5"/>
         <v>2295</v>
       </c>
       <c r="I67" s="3" t="s">
         <v>57</v>
       </c>
@@ -8877,51 +8920,51 @@
       <c r="R67" s="1">
         <f t="shared" si="14"/>
         <v>749</v>
       </c>
       <c r="S67" s="1">
         <f t="shared" si="15"/>
         <v>666</v>
       </c>
       <c r="T67" s="1">
         <f t="shared" si="16"/>
         <v>-1584</v>
       </c>
       <c r="U67" s="1">
         <f t="shared" si="17"/>
         <v>255</v>
       </c>
       <c r="V67" s="1">
         <f t="shared" si="18"/>
         <v>-23</v>
       </c>
       <c r="W67" s="1">
         <f t="shared" si="7"/>
         <v>63</v>
       </c>
     </row>
-    <row r="68" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A68" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B68" s="1">
         <v>1441</v>
       </c>
       <c r="C68" s="1">
         <v>841</v>
       </c>
       <c r="D68" s="1">
         <v>9</v>
       </c>
       <c r="E68" s="1">
         <v>390</v>
       </c>
       <c r="F68" s="1">
         <v>0</v>
       </c>
       <c r="G68" s="1">
         <f t="shared" si="5"/>
         <v>2681</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>58</v>
       </c>
@@ -8950,51 +8993,51 @@
       <c r="R68" s="1">
         <f t="shared" si="14"/>
         <v>1187</v>
       </c>
       <c r="S68" s="1">
         <f t="shared" si="15"/>
         <v>593</v>
       </c>
       <c r="T68" s="1">
         <f t="shared" si="16"/>
         <v>-1901</v>
       </c>
       <c r="U68" s="1">
         <f t="shared" si="17"/>
         <v>359</v>
       </c>
       <c r="V68" s="1">
         <f t="shared" si="18"/>
         <v>-27</v>
       </c>
       <c r="W68" s="1">
         <f t="shared" si="7"/>
         <v>211</v>
       </c>
     </row>
-    <row r="69" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B69" s="1">
         <v>1626</v>
       </c>
       <c r="C69" s="1">
         <v>931</v>
       </c>
       <c r="D69" s="1">
         <v>8</v>
       </c>
       <c r="E69" s="1">
         <v>539</v>
       </c>
       <c r="F69" s="1">
         <v>0</v>
       </c>
       <c r="G69" s="1">
         <f t="shared" si="5"/>
         <v>3104</v>
       </c>
       <c r="I69" s="3" t="s">
         <v>59</v>
       </c>
@@ -9023,51 +9066,51 @@
       <c r="R69" s="1">
         <f t="shared" si="14"/>
         <v>1447</v>
       </c>
       <c r="S69" s="1">
         <f t="shared" si="15"/>
         <v>687</v>
       </c>
       <c r="T69" s="1">
         <f t="shared" si="16"/>
         <v>-1841</v>
       </c>
       <c r="U69" s="1">
         <f t="shared" si="17"/>
         <v>538</v>
       </c>
       <c r="V69" s="1">
         <f t="shared" si="18"/>
         <v>-28</v>
       </c>
       <c r="W69" s="1">
         <f t="shared" si="7"/>
         <v>803</v>
       </c>
     </row>
-    <row r="70" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A70" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B70" s="1">
         <v>1901</v>
       </c>
       <c r="C70" s="1">
         <v>1001</v>
       </c>
       <c r="D70" s="1">
         <v>7</v>
       </c>
       <c r="E70" s="1">
         <v>735</v>
       </c>
       <c r="F70" s="1">
         <v>0</v>
       </c>
       <c r="G70" s="1">
         <f t="shared" si="5"/>
         <v>3644</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>60</v>
       </c>
@@ -9096,51 +9139,51 @@
       <c r="R70" s="1">
         <f t="shared" si="14"/>
         <v>1780</v>
       </c>
       <c r="S70" s="1">
         <f t="shared" ref="S70:S76" si="19">+C70-K70</f>
         <v>713</v>
       </c>
       <c r="T70" s="1">
         <f t="shared" si="16"/>
         <v>-2274</v>
       </c>
       <c r="U70" s="1">
         <f t="shared" si="17"/>
         <v>723</v>
       </c>
       <c r="V70" s="1">
         <f t="shared" si="18"/>
         <v>-28</v>
       </c>
       <c r="W70" s="1">
         <f t="shared" si="7"/>
         <v>914</v>
       </c>
     </row>
-    <row r="71" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A71" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B71" s="1">
         <v>1836</v>
       </c>
       <c r="C71" s="1">
         <v>681</v>
       </c>
       <c r="D71" s="1">
         <v>13</v>
       </c>
       <c r="E71" s="1">
         <v>831</v>
       </c>
       <c r="F71" s="1">
         <v>0</v>
       </c>
       <c r="G71" s="1">
         <f t="shared" si="5"/>
         <v>3361</v>
       </c>
       <c r="I71" s="3" t="s">
         <v>61</v>
       </c>
@@ -9169,51 +9212,51 @@
       <c r="R71" s="1">
         <f t="shared" si="14"/>
         <v>1716</v>
       </c>
       <c r="S71" s="1">
         <f t="shared" si="19"/>
         <v>325</v>
       </c>
       <c r="T71" s="1">
         <f t="shared" si="16"/>
         <v>-2471</v>
       </c>
       <c r="U71" s="1">
         <f t="shared" si="17"/>
         <v>831</v>
       </c>
       <c r="V71" s="1">
         <f t="shared" si="18"/>
         <v>-27</v>
       </c>
       <c r="W71" s="1">
         <f t="shared" si="7"/>
         <v>374</v>
       </c>
     </row>
-    <row r="72" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A72" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B72" s="1">
         <v>1697</v>
       </c>
       <c r="C72" s="1">
         <v>822</v>
       </c>
       <c r="D72" s="1">
         <v>12</v>
       </c>
       <c r="E72" s="1">
         <v>916</v>
       </c>
       <c r="F72" s="1">
         <v>0</v>
       </c>
       <c r="G72" s="1">
         <f t="shared" si="5"/>
         <v>3447</v>
       </c>
       <c r="I72" s="3" t="s">
         <v>62</v>
       </c>
@@ -9242,51 +9285,51 @@
       <c r="R72" s="1">
         <f t="shared" si="14"/>
         <v>1538</v>
       </c>
       <c r="S72" s="1">
         <f t="shared" si="19"/>
         <v>520</v>
       </c>
       <c r="T72" s="1">
         <f t="shared" si="16"/>
         <v>-2455</v>
       </c>
       <c r="U72" s="1">
         <f t="shared" si="17"/>
         <v>916</v>
       </c>
       <c r="V72" s="1">
         <f t="shared" si="18"/>
         <v>-26</v>
       </c>
       <c r="W72" s="1">
         <f t="shared" si="7"/>
         <v>493</v>
       </c>
     </row>
-    <row r="73" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A73" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B73" s="1">
         <v>1852</v>
       </c>
       <c r="C73" s="1">
         <v>850</v>
       </c>
       <c r="D73" s="1">
         <v>8</v>
       </c>
       <c r="E73" s="1">
         <v>910</v>
       </c>
       <c r="F73" s="1">
         <v>0</v>
       </c>
       <c r="G73" s="1">
         <f t="shared" si="5"/>
         <v>3620</v>
       </c>
       <c r="I73" s="3" t="s">
         <v>63</v>
       </c>
@@ -9315,51 +9358,51 @@
       <c r="R73" s="1">
         <f t="shared" si="14"/>
         <v>1676</v>
       </c>
       <c r="S73" s="1">
         <f t="shared" si="19"/>
         <v>690</v>
       </c>
       <c r="T73" s="1">
         <f t="shared" si="16"/>
         <v>-2390</v>
       </c>
       <c r="U73" s="1">
         <f t="shared" si="17"/>
         <v>910</v>
       </c>
       <c r="V73" s="1">
         <f t="shared" si="18"/>
         <v>-22</v>
       </c>
       <c r="W73" s="1">
         <f t="shared" si="7"/>
         <v>864</v>
       </c>
     </row>
-    <row r="74" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A74" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B74" s="1">
         <v>1219</v>
       </c>
       <c r="C74" s="1">
         <v>941</v>
       </c>
       <c r="D74" s="1">
         <v>8</v>
       </c>
       <c r="E74" s="1">
         <v>762</v>
       </c>
       <c r="F74" s="1">
         <v>0</v>
       </c>
       <c r="G74" s="1">
         <f t="shared" si="5"/>
         <v>2930</v>
       </c>
       <c r="I74" s="3" t="s">
         <v>64</v>
       </c>
@@ -9388,51 +9431,51 @@
       <c r="R74" s="1">
         <f t="shared" si="14"/>
         <v>963</v>
       </c>
       <c r="S74" s="1">
         <f t="shared" si="19"/>
         <v>825</v>
       </c>
       <c r="T74" s="1">
         <f t="shared" si="16"/>
         <v>-2326</v>
       </c>
       <c r="U74" s="1">
         <f t="shared" si="17"/>
         <v>762</v>
       </c>
       <c r="V74" s="1">
         <f t="shared" si="18"/>
         <v>-18</v>
       </c>
       <c r="W74" s="1">
         <f t="shared" si="7"/>
         <v>206</v>
       </c>
     </row>
-    <row r="75" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A75" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B75" s="1">
         <v>1171</v>
       </c>
       <c r="C75" s="1">
         <v>843</v>
       </c>
       <c r="D75" s="1">
         <v>9</v>
       </c>
       <c r="E75" s="1">
         <v>774</v>
       </c>
       <c r="F75" s="6">
         <v>0</v>
       </c>
       <c r="G75" s="1">
         <f t="shared" ref="G75:G138" si="20">SUM(B75:F75)</f>
         <v>2797</v>
       </c>
       <c r="H75" s="7"/>
       <c r="I75" s="3" t="s">
         <v>65</v>
@@ -9462,51 +9505,51 @@
       <c r="R75" s="1">
         <f t="shared" si="14"/>
         <v>963</v>
       </c>
       <c r="S75" s="1">
         <f t="shared" si="19"/>
         <v>568</v>
       </c>
       <c r="T75" s="1">
         <f t="shared" si="16"/>
         <v>-2060</v>
       </c>
       <c r="U75" s="1">
         <f t="shared" si="17"/>
         <v>774</v>
       </c>
       <c r="V75" s="1">
         <f t="shared" si="18"/>
         <v>-20</v>
       </c>
       <c r="W75" s="1">
         <f t="shared" ref="W75:W138" si="22">SUM(R75:V75)</f>
         <v>225</v>
       </c>
     </row>
-    <row r="76" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A76" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B76" s="1">
         <v>1510</v>
       </c>
       <c r="C76" s="1">
         <v>630</v>
       </c>
       <c r="D76" s="1">
         <v>7</v>
       </c>
       <c r="E76" s="1">
         <v>741</v>
       </c>
       <c r="F76" s="1">
         <v>0</v>
       </c>
       <c r="G76" s="1">
         <f t="shared" si="20"/>
         <v>2888</v>
       </c>
       <c r="I76" s="3" t="s">
         <v>66</v>
       </c>
@@ -9535,51 +9578,51 @@
       <c r="R76" s="1">
         <f t="shared" si="14"/>
         <v>1217</v>
       </c>
       <c r="S76" s="1">
         <f t="shared" si="19"/>
         <v>263</v>
       </c>
       <c r="T76" s="1">
         <f t="shared" si="16"/>
         <v>-2167</v>
       </c>
       <c r="U76" s="1">
         <f t="shared" si="17"/>
         <v>741</v>
       </c>
       <c r="V76" s="1">
         <f t="shared" si="18"/>
         <v>-20</v>
       </c>
       <c r="W76" s="1">
         <f t="shared" si="22"/>
         <v>34</v>
       </c>
     </row>
-    <row r="77" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A77" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B77" s="1">
         <v>1446</v>
       </c>
       <c r="C77" s="1">
         <v>825</v>
       </c>
       <c r="D77" s="1">
         <v>7</v>
       </c>
       <c r="E77" s="1">
         <v>527</v>
       </c>
       <c r="F77" s="1">
         <v>0</v>
       </c>
       <c r="G77" s="1">
         <f t="shared" si="20"/>
         <v>2805</v>
       </c>
       <c r="I77" s="3" t="s">
         <v>67</v>
       </c>
@@ -9608,51 +9651,51 @@
       <c r="R77" s="1">
         <f t="shared" si="14"/>
         <v>1065</v>
       </c>
       <c r="S77" s="1">
         <f t="shared" si="15"/>
         <v>695</v>
       </c>
       <c r="T77" s="1">
         <f t="shared" si="16"/>
         <v>-1785</v>
       </c>
       <c r="U77" s="1">
         <f t="shared" si="17"/>
         <v>493</v>
       </c>
       <c r="V77" s="1">
         <f t="shared" si="18"/>
         <v>-19</v>
       </c>
       <c r="W77" s="1">
         <f t="shared" si="22"/>
         <v>449</v>
       </c>
     </row>
-    <row r="78" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A78" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B78" s="1">
         <v>1033</v>
       </c>
       <c r="C78" s="1">
         <v>772</v>
       </c>
       <c r="D78" s="1">
         <v>10</v>
       </c>
       <c r="E78" s="1">
         <v>617</v>
       </c>
       <c r="F78" s="1">
         <v>0</v>
       </c>
       <c r="G78" s="1">
         <f t="shared" si="20"/>
         <v>2432</v>
       </c>
       <c r="I78" s="3" t="s">
         <v>68</v>
       </c>
@@ -9681,51 +9724,51 @@
       <c r="R78" s="1">
         <f t="shared" si="14"/>
         <v>711</v>
       </c>
       <c r="S78" s="1">
         <f t="shared" si="15"/>
         <v>559</v>
       </c>
       <c r="T78" s="1">
         <f t="shared" si="16"/>
         <v>-1976</v>
       </c>
       <c r="U78" s="1">
         <f t="shared" si="17"/>
         <v>613</v>
       </c>
       <c r="V78" s="1">
         <f t="shared" si="18"/>
         <v>-23</v>
       </c>
       <c r="W78" s="1">
         <f t="shared" si="22"/>
         <v>-116</v>
       </c>
     </row>
-    <row r="79" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A79" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B79" s="1">
         <v>1338</v>
       </c>
       <c r="C79" s="1">
         <v>1086</v>
       </c>
       <c r="D79" s="1">
         <v>11</v>
       </c>
       <c r="E79" s="1">
         <v>866</v>
       </c>
       <c r="F79" s="1">
         <v>0</v>
       </c>
       <c r="G79" s="1">
         <f t="shared" si="20"/>
         <v>3301</v>
       </c>
       <c r="I79" s="3" t="s">
         <v>69</v>
       </c>
@@ -9754,51 +9797,51 @@
       <c r="R79" s="1">
         <f t="shared" si="14"/>
         <v>1087</v>
       </c>
       <c r="S79" s="1">
         <f t="shared" si="15"/>
         <v>974</v>
       </c>
       <c r="T79" s="1">
         <f t="shared" si="16"/>
         <v>-2408</v>
       </c>
       <c r="U79" s="1">
         <f t="shared" si="17"/>
         <v>866</v>
       </c>
       <c r="V79" s="1">
         <f t="shared" si="18"/>
         <v>-25</v>
       </c>
       <c r="W79" s="1">
         <f t="shared" si="22"/>
         <v>494</v>
       </c>
     </row>
-    <row r="80" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A80" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B80" s="1">
         <v>1558</v>
       </c>
       <c r="C80" s="1">
         <v>1130</v>
       </c>
       <c r="D80" s="1">
         <v>18</v>
       </c>
       <c r="E80" s="1">
         <v>647</v>
       </c>
       <c r="F80" s="1">
         <v>0</v>
       </c>
       <c r="G80" s="1">
         <f t="shared" si="20"/>
         <v>3353</v>
       </c>
       <c r="I80" s="3" t="s">
         <v>70</v>
       </c>
@@ -9827,51 +9870,51 @@
       <c r="R80" s="1">
         <f t="shared" si="14"/>
         <v>1335</v>
       </c>
       <c r="S80" s="1">
         <f t="shared" si="15"/>
         <v>916</v>
       </c>
       <c r="T80" s="1">
         <f t="shared" si="16"/>
         <v>-1972</v>
       </c>
       <c r="U80" s="1">
         <f t="shared" si="17"/>
         <v>633</v>
       </c>
       <c r="V80" s="1">
         <f t="shared" si="18"/>
         <v>-29</v>
       </c>
       <c r="W80" s="1">
         <f t="shared" si="22"/>
         <v>883</v>
       </c>
     </row>
-    <row r="81" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A81" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B81" s="1">
         <v>1906</v>
       </c>
       <c r="C81" s="1">
         <v>867</v>
       </c>
       <c r="D81" s="1">
         <v>76</v>
       </c>
       <c r="E81" s="1">
         <v>919</v>
       </c>
       <c r="F81" s="1">
         <v>0</v>
       </c>
       <c r="G81" s="1">
         <f t="shared" si="20"/>
         <v>3768</v>
       </c>
       <c r="I81" s="3" t="s">
         <v>71</v>
       </c>
@@ -9900,51 +9943,51 @@
       <c r="R81" s="1">
         <f t="shared" si="14"/>
         <v>1696</v>
       </c>
       <c r="S81" s="1">
         <f t="shared" si="15"/>
         <v>356</v>
       </c>
       <c r="T81" s="1">
         <f t="shared" si="16"/>
         <v>-1412</v>
       </c>
       <c r="U81" s="1">
         <f t="shared" si="17"/>
         <v>919</v>
       </c>
       <c r="V81" s="1">
         <f t="shared" si="18"/>
         <v>-29</v>
       </c>
       <c r="W81" s="1">
         <f t="shared" si="22"/>
         <v>1530</v>
       </c>
     </row>
-    <row r="82" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A82" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B82" s="1">
         <v>1689</v>
       </c>
       <c r="C82" s="1">
         <v>811</v>
       </c>
       <c r="D82" s="1">
         <v>153</v>
       </c>
       <c r="E82" s="1">
         <v>765</v>
       </c>
       <c r="F82" s="1">
         <v>0</v>
       </c>
       <c r="G82" s="1">
         <f t="shared" si="20"/>
         <v>3418</v>
       </c>
       <c r="I82" s="3" t="s">
         <v>19</v>
       </c>
@@ -9973,51 +10016,51 @@
       <c r="R82" s="1">
         <f t="shared" si="14"/>
         <v>1492</v>
       </c>
       <c r="S82" s="1">
         <f t="shared" si="15"/>
         <v>336</v>
       </c>
       <c r="T82" s="1">
         <f t="shared" si="16"/>
         <v>-918</v>
       </c>
       <c r="U82" s="1">
         <f t="shared" si="17"/>
         <v>765</v>
       </c>
       <c r="V82" s="1">
         <f t="shared" si="18"/>
         <v>-31</v>
       </c>
       <c r="W82" s="1">
         <f t="shared" si="22"/>
         <v>1644</v>
       </c>
     </row>
-    <row r="83" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A83" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B83" s="1">
         <v>1577</v>
       </c>
       <c r="C83" s="1">
         <v>660</v>
       </c>
       <c r="D83" s="1">
         <v>134</v>
       </c>
       <c r="E83" s="1">
         <v>697</v>
       </c>
       <c r="F83" s="1">
         <v>0</v>
       </c>
       <c r="G83" s="1">
         <f t="shared" si="20"/>
         <v>3068</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>72</v>
       </c>
@@ -10046,51 +10089,51 @@
       <c r="R83" s="1">
         <f t="shared" si="14"/>
         <v>1398</v>
       </c>
       <c r="S83" s="1">
         <f t="shared" si="15"/>
         <v>120</v>
       </c>
       <c r="T83" s="1">
         <f t="shared" si="16"/>
         <v>-971</v>
       </c>
       <c r="U83" s="1">
         <f t="shared" si="17"/>
         <v>697</v>
       </c>
       <c r="V83" s="1">
         <f t="shared" si="18"/>
         <v>-28</v>
       </c>
       <c r="W83" s="1">
         <f t="shared" si="22"/>
         <v>1216</v>
       </c>
     </row>
-    <row r="84" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A84" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B84" s="1">
         <v>1481</v>
       </c>
       <c r="C84" s="1">
         <v>916</v>
       </c>
       <c r="D84" s="1">
         <v>105</v>
       </c>
       <c r="E84" s="1">
         <v>707</v>
       </c>
       <c r="F84" s="1">
         <v>0</v>
       </c>
       <c r="G84" s="1">
         <f t="shared" si="20"/>
         <v>3209</v>
       </c>
       <c r="I84" s="3" t="s">
         <v>73</v>
       </c>
@@ -10119,51 +10162,51 @@
       <c r="R84" s="1">
         <f t="shared" si="14"/>
         <v>1295</v>
       </c>
       <c r="S84" s="1">
         <f t="shared" si="15"/>
         <v>522</v>
       </c>
       <c r="T84" s="1">
         <f t="shared" si="16"/>
         <v>-1328</v>
       </c>
       <c r="U84" s="1">
         <f t="shared" si="17"/>
         <v>706</v>
       </c>
       <c r="V84" s="1">
         <f t="shared" si="18"/>
         <v>-31</v>
       </c>
       <c r="W84" s="1">
         <f t="shared" si="22"/>
         <v>1164</v>
       </c>
     </row>
-    <row r="85" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A85" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B85" s="1">
         <v>1004</v>
       </c>
       <c r="C85" s="1">
         <v>1174</v>
       </c>
       <c r="D85" s="1">
         <v>4</v>
       </c>
       <c r="E85" s="1">
         <v>623</v>
       </c>
       <c r="F85" s="1">
         <v>0</v>
       </c>
       <c r="G85" s="1">
         <f t="shared" si="20"/>
         <v>2805</v>
       </c>
       <c r="I85" s="3" t="s">
         <v>74</v>
       </c>
@@ -10192,51 +10235,51 @@
       <c r="R85" s="1">
         <f t="shared" si="14"/>
         <v>708</v>
       </c>
       <c r="S85" s="1">
         <f t="shared" si="15"/>
         <v>1144</v>
       </c>
       <c r="T85" s="1">
         <f t="shared" si="16"/>
         <v>-2175</v>
       </c>
       <c r="U85" s="1">
         <f t="shared" si="17"/>
         <v>622</v>
       </c>
       <c r="V85" s="1">
         <f t="shared" si="18"/>
         <v>-22</v>
       </c>
       <c r="W85" s="1">
         <f t="shared" si="22"/>
         <v>277</v>
       </c>
     </row>
-    <row r="86" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A86" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B86" s="1">
         <v>572</v>
       </c>
       <c r="C86" s="1">
         <v>978</v>
       </c>
       <c r="D86" s="1">
         <v>4</v>
       </c>
       <c r="E86" s="1">
         <v>385</v>
       </c>
       <c r="F86" s="1">
         <v>0</v>
       </c>
       <c r="G86" s="1">
         <f t="shared" si="20"/>
         <v>1939</v>
       </c>
       <c r="I86" s="3" t="s">
         <v>75</v>
       </c>
@@ -10265,51 +10308,51 @@
       <c r="R86" s="1">
         <f t="shared" si="14"/>
         <v>21</v>
       </c>
       <c r="S86" s="1">
         <f t="shared" si="15"/>
         <v>908</v>
       </c>
       <c r="T86" s="1">
         <f t="shared" si="16"/>
         <v>-2088</v>
       </c>
       <c r="U86" s="1">
         <f t="shared" si="17"/>
         <v>374</v>
       </c>
       <c r="V86" s="1">
         <f t="shared" si="18"/>
         <v>-20</v>
       </c>
       <c r="W86" s="1">
         <f t="shared" si="22"/>
         <v>-805</v>
       </c>
     </row>
-    <row r="87" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A87" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B87" s="1">
         <v>991</v>
       </c>
       <c r="C87" s="1">
         <v>673</v>
       </c>
       <c r="D87" s="1">
         <v>7</v>
       </c>
       <c r="E87" s="1">
         <v>705</v>
       </c>
       <c r="F87" s="1">
         <v>0</v>
       </c>
       <c r="G87" s="1">
         <f t="shared" si="20"/>
         <v>2376</v>
       </c>
       <c r="I87" s="3" t="s">
         <v>76</v>
       </c>
@@ -10338,51 +10381,51 @@
       <c r="R87" s="1">
         <f t="shared" si="14"/>
         <v>638</v>
       </c>
       <c r="S87" s="1">
         <f t="shared" si="15"/>
         <v>573</v>
       </c>
       <c r="T87" s="1">
         <f t="shared" si="16"/>
         <v>-2198</v>
       </c>
       <c r="U87" s="1">
         <f t="shared" si="17"/>
         <v>704</v>
       </c>
       <c r="V87" s="1">
         <f t="shared" si="18"/>
         <v>-19</v>
       </c>
       <c r="W87" s="1">
         <f t="shared" si="22"/>
         <v>-302</v>
       </c>
     </row>
-    <row r="88" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A88" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B88" s="1">
         <v>736</v>
       </c>
       <c r="C88" s="1">
         <v>580</v>
       </c>
       <c r="D88" s="1">
         <v>30</v>
       </c>
       <c r="E88" s="1">
         <v>522</v>
       </c>
       <c r="F88" s="1">
         <v>0</v>
       </c>
       <c r="G88" s="1">
         <f t="shared" si="20"/>
         <v>1868</v>
       </c>
       <c r="I88" s="3" t="s">
         <v>77</v>
       </c>
@@ -10411,51 +10454,51 @@
       <c r="R88" s="1">
         <f t="shared" si="14"/>
         <v>117</v>
       </c>
       <c r="S88" s="1">
         <f t="shared" si="15"/>
         <v>265</v>
       </c>
       <c r="T88" s="1">
         <f t="shared" si="16"/>
         <v>-2104</v>
       </c>
       <c r="U88" s="1">
         <f t="shared" si="17"/>
         <v>494</v>
       </c>
       <c r="V88" s="1">
         <f t="shared" si="18"/>
         <v>-25</v>
       </c>
       <c r="W88" s="1">
         <f t="shared" si="22"/>
         <v>-1253</v>
       </c>
     </row>
-    <row r="89" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A89" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B89" s="1">
         <v>732</v>
       </c>
       <c r="C89" s="1">
         <v>1064</v>
       </c>
       <c r="D89" s="1">
         <v>2</v>
       </c>
       <c r="E89" s="1">
         <v>500</v>
       </c>
       <c r="F89" s="1">
         <v>0</v>
       </c>
       <c r="G89" s="1">
         <f t="shared" si="20"/>
         <v>2298</v>
       </c>
       <c r="I89" s="3" t="s">
         <v>78</v>
       </c>
@@ -10484,51 +10527,51 @@
       <c r="R89" s="1">
         <f t="shared" si="14"/>
         <v>340</v>
       </c>
       <c r="S89" s="1">
         <f t="shared" si="15"/>
         <v>1003</v>
       </c>
       <c r="T89" s="1">
         <f t="shared" si="16"/>
         <v>-1766</v>
       </c>
       <c r="U89" s="1">
         <f t="shared" si="17"/>
         <v>480</v>
       </c>
       <c r="V89" s="1">
         <f t="shared" si="18"/>
         <v>-22</v>
       </c>
       <c r="W89" s="1">
         <f t="shared" si="22"/>
         <v>35</v>
       </c>
     </row>
-    <row r="90" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A90" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B90" s="1">
         <v>838</v>
       </c>
       <c r="C90" s="1">
         <v>1000</v>
       </c>
       <c r="D90" s="1">
         <v>1</v>
       </c>
       <c r="E90" s="1">
         <v>496</v>
       </c>
       <c r="F90" s="1">
         <v>0</v>
       </c>
       <c r="G90" s="1">
         <f t="shared" si="20"/>
         <v>2335</v>
       </c>
       <c r="I90" s="3" t="s">
         <v>79</v>
       </c>
@@ -10557,51 +10600,51 @@
       <c r="R90" s="1">
         <f t="shared" si="14"/>
         <v>310</v>
       </c>
       <c r="S90" s="1">
         <f t="shared" si="15"/>
         <v>866</v>
       </c>
       <c r="T90" s="1">
         <f t="shared" si="16"/>
         <v>-2238</v>
       </c>
       <c r="U90" s="1">
         <f t="shared" si="17"/>
         <v>484</v>
       </c>
       <c r="V90" s="1">
         <f t="shared" si="18"/>
         <v>-23</v>
       </c>
       <c r="W90" s="1">
         <f t="shared" si="22"/>
         <v>-601</v>
       </c>
     </row>
-    <row r="91" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A91" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B91" s="1">
         <v>1246</v>
       </c>
       <c r="C91" s="1">
         <v>1235</v>
       </c>
       <c r="D91" s="1">
         <v>5</v>
       </c>
       <c r="E91" s="1">
         <v>625</v>
       </c>
       <c r="F91" s="1">
         <v>0</v>
       </c>
       <c r="G91" s="1">
         <f t="shared" si="20"/>
         <v>3111</v>
       </c>
       <c r="I91" s="3" t="s">
         <v>80</v>
       </c>
@@ -10630,51 +10673,51 @@
       <c r="R91" s="1">
         <f t="shared" si="14"/>
         <v>933</v>
       </c>
       <c r="S91" s="1">
         <f t="shared" si="15"/>
         <v>1130</v>
       </c>
       <c r="T91" s="1">
         <f t="shared" si="16"/>
         <v>-2743</v>
       </c>
       <c r="U91" s="1">
         <f t="shared" si="17"/>
         <v>625</v>
       </c>
       <c r="V91" s="1">
         <f t="shared" si="18"/>
         <v>-27</v>
       </c>
       <c r="W91" s="1">
         <f t="shared" si="22"/>
         <v>-82</v>
       </c>
     </row>
-    <row r="92" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A92" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B92" s="1">
         <v>1425</v>
       </c>
       <c r="C92" s="1">
         <v>1378</v>
       </c>
       <c r="D92" s="1">
         <v>1</v>
       </c>
       <c r="E92" s="1">
         <v>620</v>
       </c>
       <c r="F92" s="1">
         <v>0</v>
       </c>
       <c r="G92" s="1">
         <f t="shared" si="20"/>
         <v>3424</v>
       </c>
       <c r="I92" s="3" t="s">
         <v>81</v>
       </c>
@@ -10703,51 +10746,51 @@
       <c r="R92" s="1">
         <f t="shared" si="14"/>
         <v>1140</v>
       </c>
       <c r="S92" s="1">
         <f t="shared" si="15"/>
         <v>1291</v>
       </c>
       <c r="T92" s="1">
         <f t="shared" si="16"/>
         <v>-2476</v>
       </c>
       <c r="U92" s="1">
         <f t="shared" si="17"/>
         <v>615</v>
       </c>
       <c r="V92" s="1">
         <f t="shared" si="18"/>
         <v>-28</v>
       </c>
       <c r="W92" s="1">
         <f t="shared" si="22"/>
         <v>542</v>
       </c>
     </row>
-    <row r="93" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A93" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B93" s="1">
         <v>1902</v>
       </c>
       <c r="C93" s="1">
         <v>1264</v>
       </c>
       <c r="D93" s="1">
         <v>1</v>
       </c>
       <c r="E93" s="1">
         <v>785</v>
       </c>
       <c r="F93" s="1">
         <v>0</v>
       </c>
       <c r="G93" s="1">
         <f t="shared" si="20"/>
         <v>3952</v>
       </c>
       <c r="I93" s="3" t="s">
         <v>82</v>
       </c>
@@ -10776,51 +10819,51 @@
       <c r="R93" s="1">
         <f t="shared" si="14"/>
         <v>1709</v>
       </c>
       <c r="S93" s="1">
         <f t="shared" si="15"/>
         <v>1017</v>
       </c>
       <c r="T93" s="1">
         <f t="shared" si="16"/>
         <v>-2612</v>
       </c>
       <c r="U93" s="1">
         <f t="shared" si="17"/>
         <v>782</v>
       </c>
       <c r="V93" s="1">
         <f t="shared" si="18"/>
         <v>-28</v>
       </c>
       <c r="W93" s="1">
         <f t="shared" si="22"/>
         <v>868</v>
       </c>
     </row>
-    <row r="94" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A94" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B94" s="1">
         <v>1988</v>
       </c>
       <c r="C94" s="1">
         <v>1200</v>
       </c>
       <c r="D94" s="1">
         <v>10</v>
       </c>
       <c r="E94" s="1">
         <v>917</v>
       </c>
       <c r="F94" s="1">
         <v>0</v>
       </c>
       <c r="G94" s="1">
         <f t="shared" si="20"/>
         <v>4115</v>
       </c>
       <c r="I94" s="3" t="s">
         <v>83</v>
       </c>
@@ -10849,51 +10892,51 @@
       <c r="R94" s="1">
         <f t="shared" si="14"/>
         <v>1825</v>
       </c>
       <c r="S94" s="1">
         <f t="shared" si="15"/>
         <v>1027</v>
       </c>
       <c r="T94" s="1">
         <f t="shared" si="16"/>
         <v>-2812</v>
       </c>
       <c r="U94" s="1">
         <f t="shared" si="17"/>
         <v>917</v>
       </c>
       <c r="V94" s="1">
         <f t="shared" si="18"/>
         <v>-29</v>
       </c>
       <c r="W94" s="1">
         <f t="shared" si="22"/>
         <v>928</v>
       </c>
     </row>
-    <row r="95" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A95" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B95" s="1">
         <v>1631</v>
       </c>
       <c r="C95" s="1">
         <v>1202</v>
       </c>
       <c r="D95" s="1">
         <v>12</v>
       </c>
       <c r="E95" s="1">
         <v>705</v>
       </c>
       <c r="F95" s="1">
         <v>0</v>
       </c>
       <c r="G95" s="1">
         <f t="shared" si="20"/>
         <v>3550</v>
       </c>
       <c r="I95" s="3" t="s">
         <v>94</v>
       </c>
@@ -10922,51 +10965,51 @@
       <c r="R95" s="1">
         <f t="shared" si="14"/>
         <v>1450</v>
       </c>
       <c r="S95" s="1">
         <f t="shared" si="15"/>
         <v>1119</v>
       </c>
       <c r="T95" s="1">
         <f t="shared" si="16"/>
         <v>-2539</v>
       </c>
       <c r="U95" s="1">
         <f t="shared" si="17"/>
         <v>705</v>
       </c>
       <c r="V95" s="1">
         <f t="shared" si="18"/>
         <v>-28</v>
       </c>
       <c r="W95" s="1">
         <f t="shared" si="22"/>
         <v>707</v>
       </c>
     </row>
-    <row r="96" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A96" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B96" s="1">
         <v>1728</v>
       </c>
       <c r="C96" s="1">
         <v>1322</v>
       </c>
       <c r="D96" s="1">
         <v>11</v>
       </c>
       <c r="E96" s="1">
         <v>871</v>
       </c>
       <c r="F96" s="1">
         <v>0</v>
       </c>
       <c r="G96" s="1">
         <f t="shared" si="20"/>
         <v>3932</v>
       </c>
       <c r="I96" s="3" t="s">
         <v>84</v>
       </c>
@@ -10995,51 +11038,51 @@
       <c r="R96" s="1">
         <f t="shared" si="14"/>
         <v>1487</v>
       </c>
       <c r="S96" s="1">
         <f t="shared" si="15"/>
         <v>1199</v>
       </c>
       <c r="T96" s="1">
         <f t="shared" si="16"/>
         <v>-2842</v>
       </c>
       <c r="U96" s="1">
         <f t="shared" si="17"/>
         <v>871</v>
       </c>
       <c r="V96" s="1">
         <f t="shared" si="18"/>
         <v>-29</v>
       </c>
       <c r="W96" s="1">
         <f t="shared" si="22"/>
         <v>686</v>
       </c>
     </row>
-    <row r="97" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A97" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B97" s="1">
         <v>1256</v>
       </c>
       <c r="C97" s="1">
         <v>1033</v>
       </c>
       <c r="D97" s="1">
         <v>4</v>
       </c>
       <c r="E97" s="1">
         <v>891</v>
       </c>
       <c r="F97" s="1">
         <v>0</v>
       </c>
       <c r="G97" s="1">
         <f t="shared" si="20"/>
         <v>3184</v>
       </c>
       <c r="I97" s="3" t="s">
         <v>85</v>
       </c>
@@ -11068,51 +11111,51 @@
       <c r="R97" s="1">
         <f t="shared" si="14"/>
         <v>1019</v>
       </c>
       <c r="S97" s="1">
         <f t="shared" si="15"/>
         <v>882</v>
       </c>
       <c r="T97" s="1">
         <f t="shared" si="16"/>
         <v>-2784</v>
       </c>
       <c r="U97" s="1">
         <f t="shared" si="17"/>
         <v>891</v>
       </c>
       <c r="V97" s="1">
         <f t="shared" si="18"/>
         <v>-23</v>
       </c>
       <c r="W97" s="1">
         <f t="shared" si="22"/>
         <v>-15</v>
       </c>
     </row>
-    <row r="98" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A98" s="3" t="s">
         <v>86</v>
       </c>
       <c r="B98" s="1">
         <v>817</v>
       </c>
       <c r="C98" s="1">
         <v>811</v>
       </c>
       <c r="D98" s="1">
         <v>4</v>
       </c>
       <c r="E98" s="1">
         <v>643</v>
       </c>
       <c r="F98" s="1">
         <v>0</v>
       </c>
       <c r="G98" s="1">
         <f t="shared" si="20"/>
         <v>2275</v>
       </c>
       <c r="I98" s="3" t="s">
         <v>86</v>
       </c>
@@ -11141,51 +11184,51 @@
       <c r="R98" s="1">
         <f t="shared" ref="R98:R129" si="23">+B98-J98</f>
         <v>413</v>
       </c>
       <c r="S98" s="1">
         <f t="shared" ref="S98:S129" si="24">+C98-K98</f>
         <v>717</v>
       </c>
       <c r="T98" s="1">
         <f t="shared" ref="T98:T129" si="25">+D98-L98</f>
         <v>-2522</v>
       </c>
       <c r="U98" s="1">
         <f t="shared" ref="U98:U129" si="26">+E98-M98</f>
         <v>641</v>
       </c>
       <c r="V98" s="1">
         <f t="shared" ref="V98:V129" si="27">+F98-N98</f>
         <v>-22</v>
       </c>
       <c r="W98" s="1">
         <f t="shared" si="22"/>
         <v>-773</v>
       </c>
     </row>
-    <row r="99" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A99" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B99" s="1">
         <v>579</v>
       </c>
       <c r="C99" s="1">
         <v>757</v>
       </c>
       <c r="D99" s="1">
         <v>10</v>
       </c>
       <c r="E99" s="1">
         <v>371</v>
       </c>
       <c r="F99" s="1">
         <v>0</v>
       </c>
       <c r="G99" s="1">
         <f t="shared" si="20"/>
         <v>1717</v>
       </c>
       <c r="I99" s="3" t="s">
         <v>87</v>
       </c>
@@ -11214,51 +11257,51 @@
       <c r="R99" s="1">
         <f t="shared" si="23"/>
         <v>58</v>
       </c>
       <c r="S99" s="1">
         <f t="shared" si="24"/>
         <v>623</v>
       </c>
       <c r="T99" s="1">
         <f t="shared" si="25"/>
         <v>-2490</v>
       </c>
       <c r="U99" s="1">
         <f t="shared" si="26"/>
         <v>361</v>
       </c>
       <c r="V99" s="1">
         <f t="shared" si="27"/>
         <v>-21</v>
       </c>
       <c r="W99" s="1">
         <f t="shared" si="22"/>
         <v>-1469</v>
       </c>
     </row>
-    <row r="100" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A100" s="3" t="s">
         <v>88</v>
       </c>
       <c r="B100" s="1">
         <v>527</v>
       </c>
       <c r="C100" s="1">
         <v>586</v>
       </c>
       <c r="D100" s="1">
         <v>6</v>
       </c>
       <c r="E100" s="1">
         <v>411</v>
       </c>
       <c r="F100" s="1">
         <v>0</v>
       </c>
       <c r="G100" s="1">
         <f t="shared" si="20"/>
         <v>1530</v>
       </c>
       <c r="I100" s="3" t="s">
         <v>88</v>
       </c>
@@ -11287,51 +11330,51 @@
       <c r="R100" s="1">
         <f t="shared" si="23"/>
         <v>-134</v>
       </c>
       <c r="S100" s="1">
         <f t="shared" si="24"/>
         <v>158</v>
       </c>
       <c r="T100" s="1">
         <f t="shared" si="25"/>
         <v>-2612</v>
       </c>
       <c r="U100" s="1">
         <f t="shared" si="26"/>
         <v>406</v>
       </c>
       <c r="V100" s="1">
         <f t="shared" si="27"/>
         <v>-21</v>
       </c>
       <c r="W100" s="1">
         <f t="shared" si="22"/>
         <v>-2203</v>
       </c>
     </row>
-    <row r="101" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A101" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B101" s="1">
         <v>768</v>
       </c>
       <c r="C101" s="1">
         <v>811</v>
       </c>
       <c r="D101" s="1">
         <v>2</v>
       </c>
       <c r="E101" s="1">
         <v>315</v>
       </c>
       <c r="F101" s="1">
         <v>0</v>
       </c>
       <c r="G101" s="1">
         <f t="shared" si="20"/>
         <v>1896</v>
       </c>
       <c r="I101" s="3" t="s">
         <v>89</v>
       </c>
@@ -11360,51 +11403,51 @@
       <c r="R101" s="1">
         <f t="shared" si="23"/>
         <v>176</v>
       </c>
       <c r="S101" s="1">
         <f t="shared" si="24"/>
         <v>493</v>
       </c>
       <c r="T101" s="1">
         <f t="shared" si="25"/>
         <v>-1945</v>
       </c>
       <c r="U101" s="1">
         <f t="shared" si="26"/>
         <v>302</v>
       </c>
       <c r="V101" s="1">
         <f t="shared" si="27"/>
         <v>-22</v>
       </c>
       <c r="W101" s="1">
         <f t="shared" si="22"/>
         <v>-996</v>
       </c>
     </row>
-    <row r="102" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A102" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B102" s="1">
         <v>937</v>
       </c>
       <c r="C102" s="1">
         <v>769</v>
       </c>
       <c r="D102" s="1">
         <v>3</v>
       </c>
       <c r="E102" s="1">
         <v>731</v>
       </c>
       <c r="F102" s="1">
         <v>0</v>
       </c>
       <c r="G102" s="1">
         <f t="shared" si="20"/>
         <v>2440</v>
       </c>
       <c r="I102" s="3" t="s">
         <v>90</v>
       </c>
@@ -11433,51 +11476,51 @@
       <c r="R102" s="1">
         <f t="shared" si="23"/>
         <v>588</v>
       </c>
       <c r="S102" s="1">
         <f t="shared" si="24"/>
         <v>382</v>
       </c>
       <c r="T102" s="1">
         <f t="shared" si="25"/>
         <v>-2269</v>
       </c>
       <c r="U102" s="1">
         <f t="shared" si="26"/>
         <v>731</v>
       </c>
       <c r="V102" s="1">
         <f t="shared" si="27"/>
         <v>-23</v>
       </c>
       <c r="W102" s="1">
         <f t="shared" si="22"/>
         <v>-591</v>
       </c>
     </row>
-    <row r="103" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A103" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B103" s="1">
         <v>1395</v>
       </c>
       <c r="C103" s="1">
         <v>848</v>
       </c>
       <c r="D103" s="1">
         <v>14</v>
       </c>
       <c r="E103" s="1">
         <v>702</v>
       </c>
       <c r="F103" s="1">
         <v>0</v>
       </c>
       <c r="G103" s="1">
         <f t="shared" si="20"/>
         <v>2959</v>
       </c>
       <c r="I103" s="3" t="s">
         <v>91</v>
       </c>
@@ -11506,51 +11549,51 @@
       <c r="R103" s="1">
         <f t="shared" si="23"/>
         <v>914</v>
       </c>
       <c r="S103" s="1">
         <f t="shared" si="24"/>
         <v>601</v>
       </c>
       <c r="T103" s="1">
         <f t="shared" si="25"/>
         <v>-2354</v>
       </c>
       <c r="U103" s="1">
         <f t="shared" si="26"/>
         <v>697</v>
       </c>
       <c r="V103" s="1">
         <f t="shared" si="27"/>
         <v>-29</v>
       </c>
       <c r="W103" s="1">
         <f t="shared" si="22"/>
         <v>-171</v>
       </c>
     </row>
-    <row r="104" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A104" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B104" s="1">
         <v>1701</v>
       </c>
       <c r="C104" s="1">
         <v>712</v>
       </c>
       <c r="D104" s="1">
         <v>37</v>
       </c>
       <c r="E104" s="1">
         <v>905</v>
       </c>
       <c r="F104" s="1">
         <v>0</v>
       </c>
       <c r="G104" s="1">
         <f t="shared" si="20"/>
         <v>3355</v>
       </c>
       <c r="I104" s="3" t="s">
         <v>92</v>
       </c>
@@ -11579,51 +11622,51 @@
       <c r="R104" s="1">
         <f t="shared" si="23"/>
         <v>1357</v>
       </c>
       <c r="S104" s="1">
         <f t="shared" si="24"/>
         <v>297</v>
       </c>
       <c r="T104" s="1">
         <f t="shared" si="25"/>
         <v>-1710</v>
       </c>
       <c r="U104" s="1">
         <f t="shared" si="26"/>
         <v>905</v>
       </c>
       <c r="V104" s="1">
         <f t="shared" si="27"/>
         <v>-30</v>
       </c>
       <c r="W104" s="1">
         <f t="shared" si="22"/>
         <v>819</v>
       </c>
     </row>
-    <row r="105" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A105" s="3" t="s">
         <v>93</v>
       </c>
       <c r="B105" s="1">
         <v>1979</v>
       </c>
       <c r="C105" s="1">
         <v>947</v>
       </c>
       <c r="D105" s="1">
         <v>24</v>
       </c>
       <c r="E105" s="1">
         <v>915</v>
       </c>
       <c r="F105" s="1">
         <v>0</v>
       </c>
       <c r="G105" s="1">
         <f t="shared" si="20"/>
         <v>3865</v>
       </c>
       <c r="I105" s="3" t="s">
         <v>93</v>
       </c>
@@ -11652,51 +11695,51 @@
       <c r="R105" s="1">
         <f t="shared" si="23"/>
         <v>1792</v>
       </c>
       <c r="S105" s="1">
         <f t="shared" si="24"/>
         <v>474</v>
       </c>
       <c r="T105" s="1">
         <f t="shared" si="25"/>
         <v>-2134</v>
       </c>
       <c r="U105" s="1">
         <f t="shared" si="26"/>
         <v>913</v>
       </c>
       <c r="V105" s="1">
         <f t="shared" si="27"/>
         <v>-29</v>
       </c>
       <c r="W105" s="1">
         <f t="shared" si="22"/>
         <v>1016</v>
       </c>
     </row>
-    <row r="106" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A106" s="3" t="s">
         <v>95</v>
       </c>
       <c r="B106" s="1">
         <v>1957</v>
       </c>
       <c r="C106" s="1">
         <v>1028</v>
       </c>
       <c r="D106" s="1">
         <v>17</v>
       </c>
       <c r="E106" s="1">
         <v>801</v>
       </c>
       <c r="F106" s="1">
         <v>0</v>
       </c>
       <c r="G106" s="1">
         <f t="shared" si="20"/>
         <v>3803</v>
       </c>
       <c r="I106" s="3" t="s">
         <v>95</v>
       </c>
@@ -11725,51 +11768,51 @@
       <c r="R106" s="1">
         <f t="shared" si="23"/>
         <v>1806</v>
       </c>
       <c r="S106" s="1">
         <f t="shared" si="24"/>
         <v>696</v>
       </c>
       <c r="T106" s="1">
         <f t="shared" si="25"/>
         <v>-2194</v>
       </c>
       <c r="U106" s="1">
         <f t="shared" si="26"/>
         <v>801</v>
       </c>
       <c r="V106" s="1">
         <f t="shared" si="27"/>
         <v>-32</v>
       </c>
       <c r="W106" s="1">
         <f t="shared" si="22"/>
         <v>1077</v>
       </c>
     </row>
-    <row r="107" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A107" s="3" t="s">
         <v>96</v>
       </c>
       <c r="B107" s="1">
         <v>1634</v>
       </c>
       <c r="C107" s="1">
         <v>1061</v>
       </c>
       <c r="D107" s="1">
         <v>20</v>
       </c>
       <c r="E107" s="1">
         <v>759</v>
       </c>
       <c r="F107" s="1">
         <v>0</v>
       </c>
       <c r="G107" s="1">
         <f t="shared" si="20"/>
         <v>3474</v>
       </c>
       <c r="I107" s="3" t="s">
         <v>96</v>
       </c>
@@ -11798,51 +11841,51 @@
       <c r="R107" s="1">
         <f t="shared" si="23"/>
         <v>1494</v>
       </c>
       <c r="S107" s="1">
         <f t="shared" si="24"/>
         <v>851</v>
       </c>
       <c r="T107" s="1">
         <f t="shared" si="25"/>
         <v>-2186</v>
       </c>
       <c r="U107" s="1">
         <f t="shared" si="26"/>
         <v>759</v>
       </c>
       <c r="V107" s="1">
         <f t="shared" si="27"/>
         <v>-30</v>
       </c>
       <c r="W107" s="1">
         <f t="shared" si="22"/>
         <v>888</v>
       </c>
     </row>
-    <row r="108" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A108" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B108" s="1">
         <v>1666</v>
       </c>
       <c r="C108" s="1">
         <v>894</v>
       </c>
       <c r="D108" s="1">
         <v>33</v>
       </c>
       <c r="E108" s="1">
         <v>858</v>
       </c>
       <c r="F108" s="1">
         <v>0</v>
       </c>
       <c r="G108" s="1">
         <f t="shared" si="20"/>
         <v>3451</v>
       </c>
       <c r="I108" s="3" t="s">
         <v>97</v>
       </c>
@@ -11871,51 +11914,51 @@
       <c r="R108" s="1">
         <f t="shared" si="23"/>
         <v>1485</v>
       </c>
       <c r="S108" s="1">
         <f t="shared" si="24"/>
         <v>626</v>
       </c>
       <c r="T108" s="1">
         <f t="shared" si="25"/>
         <v>-2140</v>
       </c>
       <c r="U108" s="1">
         <f t="shared" si="26"/>
         <v>858</v>
       </c>
       <c r="V108" s="1">
         <f t="shared" si="27"/>
         <v>-29</v>
       </c>
       <c r="W108" s="1">
         <f t="shared" si="22"/>
         <v>800</v>
       </c>
     </row>
-    <row r="109" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A109" s="3" t="s">
         <v>98</v>
       </c>
       <c r="B109" s="1">
         <v>1252</v>
       </c>
       <c r="C109" s="1">
         <v>828</v>
       </c>
       <c r="D109" s="1">
         <v>15</v>
       </c>
       <c r="E109" s="1">
         <v>835</v>
       </c>
       <c r="F109" s="1">
         <v>0</v>
       </c>
       <c r="G109" s="1">
         <f t="shared" si="20"/>
         <v>2930</v>
       </c>
       <c r="I109" s="3" t="s">
         <v>98</v>
       </c>
@@ -11944,51 +11987,51 @@
       <c r="R109" s="1">
         <f t="shared" si="23"/>
         <v>1065</v>
       </c>
       <c r="S109" s="1">
         <f t="shared" si="24"/>
         <v>634</v>
       </c>
       <c r="T109" s="1">
         <f t="shared" si="25"/>
         <v>-1931</v>
       </c>
       <c r="U109" s="1">
         <f t="shared" si="26"/>
         <v>835</v>
       </c>
       <c r="V109" s="1">
         <f t="shared" si="27"/>
         <v>-27</v>
       </c>
       <c r="W109" s="1">
         <f t="shared" si="22"/>
         <v>576</v>
       </c>
     </row>
-    <row r="110" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A110" s="3" t="s">
         <v>99</v>
       </c>
       <c r="B110" s="1">
         <v>582</v>
       </c>
       <c r="C110" s="1">
         <v>758</v>
       </c>
       <c r="D110" s="1">
         <v>9</v>
       </c>
       <c r="E110" s="1">
         <v>641</v>
       </c>
       <c r="F110" s="1">
         <v>0</v>
       </c>
       <c r="G110" s="1">
         <f t="shared" si="20"/>
         <v>1990</v>
       </c>
       <c r="I110" s="3" t="s">
         <v>99</v>
       </c>
@@ -12017,51 +12060,51 @@
       <c r="R110" s="1">
         <f t="shared" si="23"/>
         <v>140</v>
       </c>
       <c r="S110" s="1">
         <f t="shared" si="24"/>
         <v>610</v>
       </c>
       <c r="T110" s="1">
         <f t="shared" si="25"/>
         <v>-2343</v>
       </c>
       <c r="U110" s="1">
         <f t="shared" si="26"/>
         <v>639</v>
       </c>
       <c r="V110" s="1">
         <f t="shared" si="27"/>
         <v>-20</v>
       </c>
       <c r="W110" s="1">
         <f t="shared" si="22"/>
         <v>-974</v>
       </c>
     </row>
-    <row r="111" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A111" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B111" s="1">
         <v>490</v>
       </c>
       <c r="C111" s="1">
         <v>590</v>
       </c>
       <c r="D111" s="1">
         <v>63</v>
       </c>
       <c r="E111" s="1">
         <v>353</v>
       </c>
       <c r="F111" s="1">
         <v>0</v>
       </c>
       <c r="G111" s="1">
         <f t="shared" si="20"/>
         <v>1496</v>
       </c>
       <c r="I111" s="3" t="s">
         <v>100</v>
       </c>
@@ -12090,51 +12133,51 @@
       <c r="R111" s="1">
         <f t="shared" si="23"/>
         <v>-139</v>
       </c>
       <c r="S111" s="1">
         <f t="shared" si="24"/>
         <v>287</v>
       </c>
       <c r="T111" s="1">
         <f t="shared" si="25"/>
         <v>-1609</v>
       </c>
       <c r="U111" s="1">
         <f t="shared" si="26"/>
         <v>335</v>
       </c>
       <c r="V111" s="1">
         <f t="shared" si="27"/>
         <v>-21</v>
       </c>
       <c r="W111" s="1">
         <f t="shared" si="22"/>
         <v>-1147</v>
       </c>
     </row>
-    <row r="112" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A112" s="3" t="s">
         <v>101</v>
       </c>
       <c r="B112" s="1">
         <v>374</v>
       </c>
       <c r="C112" s="1">
         <v>498</v>
       </c>
       <c r="D112" s="1">
         <v>36</v>
       </c>
       <c r="E112" s="1">
         <v>457</v>
       </c>
       <c r="F112" s="1">
         <v>0</v>
       </c>
       <c r="G112" s="1">
         <f t="shared" si="20"/>
         <v>1365</v>
       </c>
       <c r="I112" s="3" t="s">
         <v>101</v>
       </c>
@@ -12163,51 +12206,51 @@
       <c r="R112" s="1">
         <f t="shared" si="23"/>
         <v>-254</v>
       </c>
       <c r="S112" s="1">
         <f t="shared" si="24"/>
         <v>68</v>
       </c>
       <c r="T112" s="1">
         <f t="shared" si="25"/>
         <v>-2122</v>
       </c>
       <c r="U112" s="1">
         <f t="shared" si="26"/>
         <v>447</v>
       </c>
       <c r="V112" s="1">
         <f t="shared" si="27"/>
         <v>-22</v>
       </c>
       <c r="W112" s="1">
         <f t="shared" si="22"/>
         <v>-1883</v>
       </c>
     </row>
-    <row r="113" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A113" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B113" s="1">
         <v>748</v>
       </c>
       <c r="C113" s="1">
         <v>611</v>
       </c>
       <c r="D113" s="1">
         <v>43</v>
       </c>
       <c r="E113" s="1">
         <v>568</v>
       </c>
       <c r="F113" s="1">
         <v>0</v>
       </c>
       <c r="G113" s="1">
         <f t="shared" si="20"/>
         <v>1970</v>
       </c>
       <c r="I113" s="3" t="s">
         <v>102</v>
       </c>
@@ -12236,51 +12279,51 @@
       <c r="R113" s="1">
         <f t="shared" si="23"/>
         <v>323</v>
       </c>
       <c r="S113" s="1">
         <f t="shared" si="24"/>
         <v>227</v>
       </c>
       <c r="T113" s="1">
         <f t="shared" si="25"/>
         <v>-1591</v>
       </c>
       <c r="U113" s="1">
         <f t="shared" si="26"/>
         <v>568</v>
       </c>
       <c r="V113" s="1">
         <f t="shared" si="27"/>
         <v>-22</v>
       </c>
       <c r="W113" s="1">
         <f t="shared" si="22"/>
         <v>-495</v>
       </c>
     </row>
-    <row r="114" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A114" s="3" t="s">
         <v>103</v>
       </c>
       <c r="B114" s="1">
         <v>668</v>
       </c>
       <c r="C114" s="1">
         <v>463</v>
       </c>
       <c r="D114" s="1">
         <v>70</v>
       </c>
       <c r="E114" s="1">
         <v>350</v>
       </c>
       <c r="F114" s="1">
         <v>0</v>
       </c>
       <c r="G114" s="1">
         <f t="shared" si="20"/>
         <v>1551</v>
       </c>
       <c r="I114" s="3" t="s">
         <v>103</v>
       </c>
@@ -12309,51 +12352,51 @@
       <c r="R114" s="1">
         <f t="shared" si="23"/>
         <v>116</v>
       </c>
       <c r="S114" s="1">
         <f t="shared" si="24"/>
         <v>-120</v>
       </c>
       <c r="T114" s="1">
         <f t="shared" si="25"/>
         <v>-1910</v>
       </c>
       <c r="U114" s="1">
         <f t="shared" si="26"/>
         <v>282</v>
       </c>
       <c r="V114" s="1">
         <f t="shared" si="27"/>
         <v>-25</v>
       </c>
       <c r="W114" s="1">
         <f t="shared" si="22"/>
         <v>-1657</v>
       </c>
     </row>
-    <row r="115" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A115" s="3" t="s">
         <v>104</v>
       </c>
       <c r="B115" s="1">
         <v>1553</v>
       </c>
       <c r="C115" s="1">
         <v>700</v>
       </c>
       <c r="D115" s="1">
         <v>91</v>
       </c>
       <c r="E115" s="1">
         <v>559</v>
       </c>
       <c r="F115" s="1">
         <v>0</v>
       </c>
       <c r="G115" s="1">
         <f t="shared" si="20"/>
         <v>2903</v>
       </c>
       <c r="I115" s="3" t="s">
         <v>104</v>
       </c>
@@ -12382,51 +12425,51 @@
       <c r="R115" s="1">
         <f t="shared" si="23"/>
         <v>1331</v>
       </c>
       <c r="S115" s="1">
         <f t="shared" si="24"/>
         <v>202</v>
       </c>
       <c r="T115" s="1">
         <f t="shared" si="25"/>
         <v>-1780</v>
       </c>
       <c r="U115" s="1">
         <f t="shared" si="26"/>
         <v>557</v>
       </c>
       <c r="V115" s="1">
         <f t="shared" si="27"/>
         <v>-29</v>
       </c>
       <c r="W115" s="1">
         <f t="shared" si="22"/>
         <v>281</v>
       </c>
     </row>
-    <row r="116" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A116" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B116" s="1">
         <v>1483</v>
       </c>
       <c r="C116" s="1">
         <v>876</v>
       </c>
       <c r="D116" s="1">
         <v>26</v>
       </c>
       <c r="E116" s="1">
         <v>637</v>
       </c>
       <c r="F116" s="1">
         <v>0</v>
       </c>
       <c r="G116" s="1">
         <f t="shared" si="20"/>
         <v>3022</v>
       </c>
       <c r="I116" s="3" t="s">
         <v>105</v>
       </c>
@@ -12455,51 +12498,51 @@
       <c r="R116" s="1">
         <f t="shared" si="23"/>
         <v>1289</v>
       </c>
       <c r="S116" s="1">
         <f t="shared" si="24"/>
         <v>677</v>
       </c>
       <c r="T116" s="1">
         <f t="shared" si="25"/>
         <v>-2125</v>
       </c>
       <c r="U116" s="1">
         <f t="shared" si="26"/>
         <v>632</v>
       </c>
       <c r="V116" s="1">
         <f t="shared" si="27"/>
         <v>-28</v>
       </c>
       <c r="W116" s="1">
         <f t="shared" si="22"/>
         <v>445</v>
       </c>
     </row>
-    <row r="117" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A117" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B117" s="1">
         <v>1775</v>
       </c>
       <c r="C117" s="1">
         <v>993</v>
       </c>
       <c r="D117" s="1">
         <v>45</v>
       </c>
       <c r="E117" s="1">
         <v>833</v>
       </c>
       <c r="F117" s="1">
         <v>0</v>
       </c>
       <c r="G117" s="1">
         <f t="shared" si="20"/>
         <v>3646</v>
       </c>
       <c r="I117" s="3" t="s">
         <v>106</v>
       </c>
@@ -12528,51 +12571,51 @@
       <c r="R117" s="1">
         <f t="shared" si="23"/>
         <v>1630</v>
       </c>
       <c r="S117" s="1">
         <f t="shared" si="24"/>
         <v>597</v>
       </c>
       <c r="T117" s="1">
         <f t="shared" si="25"/>
         <v>-2077</v>
       </c>
       <c r="U117" s="1">
         <f t="shared" si="26"/>
         <v>833</v>
       </c>
       <c r="V117" s="1">
         <f t="shared" si="27"/>
         <v>-29</v>
       </c>
       <c r="W117" s="1">
         <f t="shared" si="22"/>
         <v>954</v>
       </c>
     </row>
-    <row r="118" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A118" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B118" s="1">
         <v>1766</v>
       </c>
       <c r="C118" s="1">
         <v>1098</v>
       </c>
       <c r="D118" s="1">
         <v>57</v>
       </c>
       <c r="E118" s="1">
         <v>701</v>
       </c>
       <c r="F118" s="1">
         <v>0</v>
       </c>
       <c r="G118" s="1">
         <f t="shared" si="20"/>
         <v>3622</v>
       </c>
       <c r="I118" s="3" t="s">
         <v>20</v>
       </c>
@@ -12601,51 +12644,51 @@
       <c r="R118" s="1">
         <f t="shared" si="23"/>
         <v>1577</v>
       </c>
       <c r="S118" s="1">
         <f t="shared" si="24"/>
         <v>793</v>
       </c>
       <c r="T118" s="1">
         <f t="shared" si="25"/>
         <v>-2076</v>
       </c>
       <c r="U118" s="1">
         <f t="shared" si="26"/>
         <v>698</v>
       </c>
       <c r="V118" s="1">
         <f t="shared" si="27"/>
         <v>-10</v>
       </c>
       <c r="W118" s="1">
         <f t="shared" si="22"/>
         <v>982</v>
       </c>
     </row>
-    <row r="119" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A119" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B119" s="1">
         <v>1657</v>
       </c>
       <c r="C119" s="1">
         <v>1024</v>
       </c>
       <c r="D119" s="1">
         <v>33</v>
       </c>
       <c r="E119" s="1">
         <v>696</v>
       </c>
       <c r="F119" s="1">
         <v>0</v>
       </c>
       <c r="G119" s="1">
         <f t="shared" si="20"/>
         <v>3410</v>
       </c>
       <c r="I119" s="3" t="s">
         <v>21</v>
       </c>
@@ -12674,51 +12717,51 @@
       <c r="R119" s="1">
         <f t="shared" si="23"/>
         <v>1507</v>
       </c>
       <c r="S119" s="1">
         <f t="shared" si="24"/>
         <v>857</v>
       </c>
       <c r="T119" s="1">
         <f t="shared" si="25"/>
         <v>-2067</v>
       </c>
       <c r="U119" s="1">
         <f t="shared" si="26"/>
         <v>696</v>
       </c>
       <c r="V119" s="1">
         <f t="shared" si="27"/>
         <v>-9</v>
       </c>
       <c r="W119" s="1">
         <f t="shared" si="22"/>
         <v>984</v>
       </c>
     </row>
-    <row r="120" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A120" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B120" s="1">
         <v>1280</v>
       </c>
       <c r="C120" s="1">
         <v>1279</v>
       </c>
       <c r="D120" s="1">
         <v>27</v>
       </c>
       <c r="E120" s="1">
         <v>742</v>
       </c>
       <c r="F120" s="1">
         <v>0</v>
       </c>
       <c r="G120" s="1">
         <f t="shared" si="20"/>
         <v>3328</v>
       </c>
       <c r="I120" s="3" t="s">
         <v>22</v>
       </c>
@@ -12747,51 +12790,51 @@
       <c r="R120" s="1">
         <f t="shared" si="23"/>
         <v>1080</v>
       </c>
       <c r="S120" s="1">
         <f t="shared" si="24"/>
         <v>1214</v>
       </c>
       <c r="T120" s="1">
         <f t="shared" si="25"/>
         <v>-2298</v>
       </c>
       <c r="U120" s="1">
         <f t="shared" si="26"/>
         <v>742</v>
       </c>
       <c r="V120" s="1">
         <f t="shared" si="27"/>
         <v>-12</v>
       </c>
       <c r="W120" s="1">
         <f t="shared" si="22"/>
         <v>726</v>
       </c>
     </row>
-    <row r="121" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A121" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B121" s="1">
         <v>670</v>
       </c>
       <c r="C121" s="1">
         <v>578</v>
       </c>
       <c r="D121" s="1">
         <v>38</v>
       </c>
       <c r="E121" s="1">
         <v>784</v>
       </c>
       <c r="F121" s="1">
         <v>0</v>
       </c>
       <c r="G121" s="1">
         <f t="shared" si="20"/>
         <v>2070</v>
       </c>
       <c r="I121" s="3" t="s">
         <v>23</v>
       </c>
@@ -12820,51 +12863,51 @@
       <c r="R121" s="1">
         <f t="shared" si="23"/>
         <v>321</v>
       </c>
       <c r="S121" s="1">
         <f t="shared" si="24"/>
         <v>259</v>
       </c>
       <c r="T121" s="1">
         <f t="shared" si="25"/>
         <v>-1991</v>
       </c>
       <c r="U121" s="1">
         <f t="shared" si="26"/>
         <v>784</v>
       </c>
       <c r="V121" s="1">
         <f t="shared" si="27"/>
         <v>-8</v>
       </c>
       <c r="W121" s="1">
         <f t="shared" si="22"/>
         <v>-635</v>
       </c>
     </row>
-    <row r="122" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A122" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B122" s="1">
         <v>368</v>
       </c>
       <c r="C122" s="1">
         <v>453</v>
       </c>
       <c r="D122" s="1">
         <v>49</v>
       </c>
       <c r="E122" s="1">
         <v>583</v>
       </c>
       <c r="F122" s="1">
         <v>0</v>
       </c>
       <c r="G122" s="1">
         <f t="shared" si="20"/>
         <v>1453</v>
       </c>
       <c r="I122" s="3" t="s">
         <v>24</v>
       </c>
@@ -12893,51 +12936,51 @@
       <c r="R122" s="1">
         <f t="shared" si="23"/>
         <v>-302</v>
       </c>
       <c r="S122" s="1">
         <f t="shared" si="24"/>
         <v>176</v>
       </c>
       <c r="T122" s="1">
         <f t="shared" si="25"/>
         <v>-2047</v>
       </c>
       <c r="U122" s="1">
         <f t="shared" si="26"/>
         <v>582</v>
       </c>
       <c r="V122" s="1">
         <f t="shared" si="27"/>
         <v>-6</v>
       </c>
       <c r="W122" s="1">
         <f t="shared" si="22"/>
         <v>-1597</v>
       </c>
     </row>
-    <row r="123" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A123" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B123" s="1">
         <v>503</v>
       </c>
       <c r="C123" s="1">
         <v>332</v>
       </c>
       <c r="D123" s="1">
         <v>79</v>
       </c>
       <c r="E123" s="1">
         <v>789</v>
       </c>
       <c r="F123" s="1">
         <v>0</v>
       </c>
       <c r="G123" s="1">
         <f t="shared" si="20"/>
         <v>1703</v>
       </c>
       <c r="I123" s="3" t="s">
         <v>25</v>
       </c>
@@ -12966,51 +13009,51 @@
       <c r="R123" s="1">
         <f t="shared" si="23"/>
         <v>-70</v>
       </c>
       <c r="S123" s="1">
         <f t="shared" si="24"/>
         <v>-171</v>
       </c>
       <c r="T123" s="1">
         <f t="shared" si="25"/>
         <v>-2081</v>
       </c>
       <c r="U123" s="1">
         <f t="shared" si="26"/>
         <v>787</v>
       </c>
       <c r="V123" s="1">
         <f t="shared" si="27"/>
         <v>-1</v>
       </c>
       <c r="W123" s="1">
         <f t="shared" si="22"/>
         <v>-1536</v>
       </c>
     </row>
-    <row r="124" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A124" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B124" s="1">
         <v>437</v>
       </c>
       <c r="C124" s="1">
         <v>346</v>
       </c>
       <c r="D124" s="1">
         <v>50</v>
       </c>
       <c r="E124" s="1">
         <v>555</v>
       </c>
       <c r="F124" s="1">
         <v>0</v>
       </c>
       <c r="G124" s="1">
         <f t="shared" si="20"/>
         <v>1388</v>
       </c>
       <c r="I124" s="3" t="s">
         <v>26</v>
       </c>
@@ -13039,51 +13082,51 @@
       <c r="R124" s="1">
         <f t="shared" si="23"/>
         <v>-66</v>
       </c>
       <c r="S124" s="1">
         <f t="shared" si="24"/>
         <v>-178</v>
       </c>
       <c r="T124" s="1">
         <f t="shared" si="25"/>
         <v>-2612</v>
       </c>
       <c r="U124" s="1">
         <f t="shared" si="26"/>
         <v>547</v>
       </c>
       <c r="V124" s="1">
         <f t="shared" si="27"/>
         <v>-2</v>
       </c>
       <c r="W124" s="1">
         <f t="shared" si="22"/>
         <v>-2311</v>
       </c>
     </row>
-    <row r="125" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A125" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B125" s="1">
         <v>683</v>
       </c>
       <c r="C125" s="1">
         <v>451</v>
       </c>
       <c r="D125" s="1">
         <v>29</v>
       </c>
       <c r="E125" s="1">
         <v>627</v>
       </c>
       <c r="F125" s="1">
         <v>0</v>
       </c>
       <c r="G125" s="1">
         <f t="shared" si="20"/>
         <v>1790</v>
       </c>
       <c r="I125" s="3" t="s">
         <v>27</v>
       </c>
@@ -13112,51 +13155,51 @@
       <c r="R125" s="1">
         <f t="shared" si="23"/>
         <v>381</v>
       </c>
       <c r="S125" s="1">
         <f t="shared" si="24"/>
         <v>-68</v>
       </c>
       <c r="T125" s="1">
         <f t="shared" si="25"/>
         <v>-1932</v>
       </c>
       <c r="U125" s="1">
         <f t="shared" si="26"/>
         <v>624</v>
       </c>
       <c r="V125" s="1">
         <f t="shared" si="27"/>
         <v>-7</v>
       </c>
       <c r="W125" s="1">
         <f t="shared" si="22"/>
         <v>-1002</v>
       </c>
     </row>
-    <row r="126" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A126" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B126" s="1">
         <v>1145</v>
       </c>
       <c r="C126" s="1">
         <v>630</v>
       </c>
       <c r="D126" s="1">
         <v>37</v>
       </c>
       <c r="E126" s="1">
         <v>789</v>
       </c>
       <c r="F126" s="1">
         <v>0</v>
       </c>
       <c r="G126" s="1">
         <f t="shared" si="20"/>
         <v>2601</v>
       </c>
       <c r="I126" s="3" t="s">
         <v>28</v>
       </c>
@@ -13185,51 +13228,51 @@
       <c r="R126" s="1">
         <f t="shared" si="23"/>
         <v>935</v>
       </c>
       <c r="S126" s="1">
         <f t="shared" si="24"/>
         <v>214</v>
       </c>
       <c r="T126" s="1">
         <f t="shared" si="25"/>
         <v>-2187</v>
       </c>
       <c r="U126" s="1">
         <f t="shared" si="26"/>
         <v>783</v>
       </c>
       <c r="V126" s="1">
         <f t="shared" si="27"/>
         <v>-7</v>
       </c>
       <c r="W126" s="1">
         <f t="shared" si="22"/>
         <v>-262</v>
       </c>
     </row>
-    <row r="127" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A127" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B127" s="1">
         <v>1429</v>
       </c>
       <c r="C127" s="1">
         <v>658</v>
       </c>
       <c r="D127" s="1">
         <v>84</v>
       </c>
       <c r="E127" s="1">
         <v>807</v>
       </c>
       <c r="F127" s="1">
         <v>0</v>
       </c>
       <c r="G127" s="1">
         <f t="shared" si="20"/>
         <v>2978</v>
       </c>
       <c r="I127" s="3" t="s">
         <v>29</v>
       </c>
@@ -13258,51 +13301,51 @@
       <c r="R127" s="1">
         <f t="shared" si="23"/>
         <v>1223</v>
       </c>
       <c r="S127" s="1">
         <f t="shared" si="24"/>
         <v>62</v>
       </c>
       <c r="T127" s="1">
         <f t="shared" si="25"/>
         <v>-1715</v>
       </c>
       <c r="U127" s="1">
         <f t="shared" si="26"/>
         <v>807</v>
       </c>
       <c r="V127" s="1">
         <f t="shared" si="27"/>
         <v>-6</v>
       </c>
       <c r="W127" s="1">
         <f t="shared" si="22"/>
         <v>371</v>
       </c>
     </row>
-    <row r="128" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A128" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B128" s="1">
         <v>1631</v>
       </c>
       <c r="C128" s="1">
         <v>758</v>
       </c>
       <c r="D128" s="1">
         <v>60</v>
       </c>
       <c r="E128" s="1">
         <v>870</v>
       </c>
       <c r="F128" s="1">
         <v>0</v>
       </c>
       <c r="G128" s="1">
         <f t="shared" si="20"/>
         <v>3319</v>
       </c>
       <c r="I128" s="3" t="s">
         <v>30</v>
       </c>
@@ -13331,51 +13374,51 @@
       <c r="R128" s="1">
         <f t="shared" si="23"/>
         <v>1495</v>
       </c>
       <c r="S128" s="1">
         <f t="shared" si="24"/>
         <v>482</v>
       </c>
       <c r="T128" s="1">
         <f t="shared" si="25"/>
         <v>-1844</v>
       </c>
       <c r="U128" s="1">
         <f t="shared" si="26"/>
         <v>870</v>
       </c>
       <c r="V128" s="1">
         <f t="shared" si="27"/>
         <v>-5</v>
       </c>
       <c r="W128" s="1">
         <f t="shared" si="22"/>
         <v>998</v>
       </c>
     </row>
-    <row r="129" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A129" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B129" s="1">
         <v>1864</v>
       </c>
       <c r="C129" s="1">
         <v>866</v>
       </c>
       <c r="D129" s="1">
         <v>33</v>
       </c>
       <c r="E129" s="1">
         <v>943</v>
       </c>
       <c r="F129" s="1">
         <v>0</v>
       </c>
       <c r="G129" s="1">
         <f t="shared" si="20"/>
         <v>3706</v>
       </c>
       <c r="I129" s="3" t="s">
         <v>31</v>
       </c>
@@ -13404,51 +13447,51 @@
       <c r="R129" s="1">
         <f t="shared" si="23"/>
         <v>1686</v>
       </c>
       <c r="S129" s="1">
         <f t="shared" si="24"/>
         <v>337</v>
       </c>
       <c r="T129" s="1">
         <f t="shared" si="25"/>
         <v>-1835</v>
       </c>
       <c r="U129" s="1">
         <f t="shared" si="26"/>
         <v>943</v>
       </c>
       <c r="V129" s="1">
         <f t="shared" si="27"/>
         <v>-6</v>
       </c>
       <c r="W129" s="1">
         <f t="shared" si="22"/>
         <v>1125</v>
       </c>
     </row>
-    <row r="130" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A130" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B130" s="1">
         <v>1692</v>
       </c>
       <c r="C130" s="1">
         <v>757</v>
       </c>
       <c r="D130" s="1">
         <v>58</v>
       </c>
       <c r="E130" s="1">
         <v>887</v>
       </c>
       <c r="F130" s="1">
         <v>0</v>
       </c>
       <c r="G130" s="1">
         <f t="shared" si="20"/>
         <v>3394</v>
       </c>
       <c r="I130" s="3" t="s">
         <v>32</v>
       </c>
@@ -13477,51 +13520,51 @@
       <c r="R130" s="1">
         <f t="shared" ref="R130:R161" si="28">+B130-J130</f>
         <v>1518</v>
       </c>
       <c r="S130" s="1">
         <f t="shared" ref="S130:S161" si="29">+C130-K130</f>
         <v>69</v>
       </c>
       <c r="T130" s="1">
         <f t="shared" ref="T130:T161" si="30">+D130-L130</f>
         <v>-1641</v>
       </c>
       <c r="U130" s="1">
         <f t="shared" ref="U130:U161" si="31">+E130-M130</f>
         <v>887</v>
       </c>
       <c r="V130" s="1">
         <f t="shared" ref="V130:V161" si="32">+F130-N130</f>
         <v>-6</v>
       </c>
       <c r="W130" s="1">
         <f t="shared" si="22"/>
         <v>827</v>
       </c>
     </row>
-    <row r="131" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A131" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B131" s="1">
         <v>1690</v>
       </c>
       <c r="C131" s="1">
         <v>849</v>
       </c>
       <c r="D131" s="1">
         <v>35</v>
       </c>
       <c r="E131" s="1">
         <v>770</v>
       </c>
       <c r="F131" s="1">
         <v>0</v>
       </c>
       <c r="G131" s="1">
         <f t="shared" si="20"/>
         <v>3344</v>
       </c>
       <c r="I131" s="3" t="s">
         <v>34</v>
       </c>
@@ -13550,51 +13593,51 @@
       <c r="R131" s="1">
         <f t="shared" si="28"/>
         <v>1563</v>
       </c>
       <c r="S131" s="1">
         <f t="shared" si="29"/>
         <v>394</v>
       </c>
       <c r="T131" s="1">
         <f t="shared" si="30"/>
         <v>-1885</v>
       </c>
       <c r="U131" s="1">
         <f t="shared" si="31"/>
         <v>770</v>
       </c>
       <c r="V131" s="1">
         <f t="shared" si="32"/>
         <v>-6</v>
       </c>
       <c r="W131" s="1">
         <f t="shared" si="22"/>
         <v>836</v>
       </c>
     </row>
-    <row r="132" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A132" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B132" s="1">
         <v>1742</v>
       </c>
       <c r="C132" s="1">
         <v>1096</v>
       </c>
       <c r="D132" s="1">
         <v>57</v>
       </c>
       <c r="E132" s="1">
         <v>840</v>
       </c>
       <c r="F132" s="1">
         <v>0</v>
       </c>
       <c r="G132" s="1">
         <f t="shared" si="20"/>
         <v>3735</v>
       </c>
       <c r="I132" s="3" t="s">
         <v>35</v>
       </c>
@@ -13623,51 +13666,51 @@
       <c r="R132" s="1">
         <f t="shared" si="28"/>
         <v>1561</v>
       </c>
       <c r="S132" s="1">
         <f t="shared" si="29"/>
         <v>736</v>
       </c>
       <c r="T132" s="1">
         <f t="shared" si="30"/>
         <v>-2153</v>
       </c>
       <c r="U132" s="1">
         <f t="shared" si="31"/>
         <v>840</v>
       </c>
       <c r="V132" s="1">
         <f t="shared" si="32"/>
         <v>-5</v>
       </c>
       <c r="W132" s="1">
         <f t="shared" si="22"/>
         <v>979</v>
       </c>
     </row>
-    <row r="133" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A133" s="3" t="s">
         <v>107</v>
       </c>
       <c r="B133" s="1">
         <v>1280</v>
       </c>
       <c r="C133" s="1">
         <v>930</v>
       </c>
       <c r="D133" s="1">
         <v>45</v>
       </c>
       <c r="E133" s="1">
         <v>722</v>
       </c>
       <c r="F133" s="1">
         <v>0</v>
       </c>
       <c r="G133" s="1">
         <f t="shared" si="20"/>
         <v>2977</v>
       </c>
       <c r="I133" s="3" t="s">
         <v>107</v>
       </c>
@@ -13696,51 +13739,51 @@
       <c r="R133" s="1">
         <f t="shared" si="28"/>
         <v>1049</v>
       </c>
       <c r="S133" s="1">
         <f t="shared" si="29"/>
         <v>747</v>
       </c>
       <c r="T133" s="1">
         <f t="shared" si="30"/>
         <v>-2094</v>
       </c>
       <c r="U133" s="1">
         <f t="shared" si="31"/>
         <v>721</v>
       </c>
       <c r="V133" s="1">
         <f t="shared" si="32"/>
         <v>-6</v>
       </c>
       <c r="W133" s="1">
         <f t="shared" si="22"/>
         <v>417</v>
       </c>
     </row>
-    <row r="134" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A134" s="3" t="s">
         <v>108</v>
       </c>
       <c r="B134" s="1">
         <v>657</v>
       </c>
       <c r="C134" s="1">
         <v>680</v>
       </c>
       <c r="D134" s="1">
         <v>60</v>
       </c>
       <c r="E134" s="1">
         <v>633</v>
       </c>
       <c r="F134" s="1">
         <v>0</v>
       </c>
       <c r="G134" s="1">
         <f t="shared" si="20"/>
         <v>2030</v>
       </c>
       <c r="I134" s="3" t="s">
         <v>108</v>
       </c>
@@ -13769,51 +13812,51 @@
       <c r="R134" s="1">
         <f t="shared" si="28"/>
         <v>266</v>
       </c>
       <c r="S134" s="1">
         <f t="shared" si="29"/>
         <v>370</v>
       </c>
       <c r="T134" s="1">
         <f t="shared" si="30"/>
         <v>-1964</v>
       </c>
       <c r="U134" s="1">
         <f t="shared" si="31"/>
         <v>632</v>
       </c>
       <c r="V134" s="1">
         <f t="shared" si="32"/>
         <v>-3</v>
       </c>
       <c r="W134" s="1">
         <f t="shared" si="22"/>
         <v>-699</v>
       </c>
     </row>
-    <row r="135" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A135" s="3" t="s">
         <v>109</v>
       </c>
       <c r="B135" s="1">
         <v>503</v>
       </c>
       <c r="C135" s="1">
         <v>759</v>
       </c>
       <c r="D135" s="1">
         <v>66</v>
       </c>
       <c r="E135" s="1">
         <v>505</v>
       </c>
       <c r="F135" s="1">
         <v>0</v>
       </c>
       <c r="G135" s="1">
         <f t="shared" si="20"/>
         <v>1833</v>
       </c>
       <c r="I135" s="3" t="s">
         <v>109</v>
       </c>
@@ -13842,51 +13885,51 @@
       <c r="R135" s="1">
         <f t="shared" si="28"/>
         <v>-165</v>
       </c>
       <c r="S135" s="1">
         <f t="shared" si="29"/>
         <v>562</v>
       </c>
       <c r="T135" s="1">
         <f t="shared" si="30"/>
         <v>-1927</v>
       </c>
       <c r="U135" s="1">
         <f t="shared" si="31"/>
         <v>501</v>
       </c>
       <c r="V135" s="1">
         <f t="shared" si="32"/>
         <v>-2</v>
       </c>
       <c r="W135" s="1">
         <f t="shared" si="22"/>
         <v>-1031</v>
       </c>
     </row>
-    <row r="136" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A136" s="3" t="s">
         <v>119</v>
       </c>
       <c r="B136" s="1">
         <v>802</v>
       </c>
       <c r="C136" s="1">
         <v>651</v>
       </c>
       <c r="D136" s="1">
         <v>38</v>
       </c>
       <c r="E136" s="1">
         <v>480</v>
       </c>
       <c r="F136" s="1">
         <v>0</v>
       </c>
       <c r="G136" s="1">
         <f t="shared" si="20"/>
         <v>1971</v>
       </c>
       <c r="I136" s="3" t="s">
         <v>119</v>
       </c>
@@ -13915,51 +13958,51 @@
       <c r="R136" s="1">
         <f t="shared" si="28"/>
         <v>263</v>
       </c>
       <c r="S136" s="1">
         <f t="shared" si="29"/>
         <v>258</v>
       </c>
       <c r="T136" s="1">
         <f t="shared" si="30"/>
         <v>-2514</v>
       </c>
       <c r="U136" s="1">
         <f t="shared" si="31"/>
         <v>463</v>
       </c>
       <c r="V136" s="1">
         <f t="shared" si="32"/>
         <v>-5</v>
       </c>
       <c r="W136" s="1">
         <f t="shared" si="22"/>
         <v>-1535</v>
       </c>
     </row>
-    <row r="137" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A137" s="3" t="s">
         <v>120</v>
       </c>
       <c r="B137" s="1">
         <v>813</v>
       </c>
       <c r="C137" s="1">
         <v>795</v>
       </c>
       <c r="D137" s="1">
         <v>16</v>
       </c>
       <c r="E137" s="1">
         <v>469</v>
       </c>
       <c r="F137" s="1">
         <v>0</v>
       </c>
       <c r="G137" s="1">
         <f t="shared" si="20"/>
         <v>2093</v>
       </c>
       <c r="I137" s="3" t="s">
         <v>120</v>
       </c>
@@ -13988,51 +14031,51 @@
       <c r="R137" s="1">
         <f t="shared" si="28"/>
         <v>309</v>
       </c>
       <c r="S137" s="1">
         <f t="shared" si="29"/>
         <v>520</v>
       </c>
       <c r="T137" s="1">
         <f t="shared" si="30"/>
         <v>-1745</v>
       </c>
       <c r="U137" s="1">
         <f t="shared" si="31"/>
         <v>455</v>
       </c>
       <c r="V137" s="1">
         <f t="shared" si="32"/>
         <v>-2</v>
       </c>
       <c r="W137" s="1">
         <f t="shared" si="22"/>
         <v>-463</v>
       </c>
     </row>
-    <row r="138" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A138" s="3" t="s">
         <v>121</v>
       </c>
       <c r="B138" s="1">
         <v>1167</v>
       </c>
       <c r="C138" s="1">
         <v>789</v>
       </c>
       <c r="D138" s="1">
         <v>27</v>
       </c>
       <c r="E138" s="1">
         <v>645</v>
       </c>
       <c r="F138" s="1">
         <v>0</v>
       </c>
       <c r="G138" s="1">
         <f t="shared" si="20"/>
         <v>2628</v>
       </c>
       <c r="I138" s="3" t="s">
         <v>121</v>
       </c>
@@ -14061,51 +14104,51 @@
       <c r="R138" s="1">
         <f t="shared" si="28"/>
         <v>856</v>
       </c>
       <c r="S138" s="1">
         <f t="shared" si="29"/>
         <v>383</v>
       </c>
       <c r="T138" s="1">
         <f t="shared" si="30"/>
         <v>-1789</v>
       </c>
       <c r="U138" s="1">
         <f t="shared" si="31"/>
         <v>639</v>
       </c>
       <c r="V138" s="1">
         <f t="shared" si="32"/>
         <v>-3</v>
       </c>
       <c r="W138" s="1">
         <f t="shared" si="22"/>
         <v>86</v>
       </c>
     </row>
-    <row r="139" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A139" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B139" s="1">
         <v>1544</v>
       </c>
       <c r="C139" s="1">
         <v>861</v>
       </c>
       <c r="D139" s="1">
         <v>27</v>
       </c>
       <c r="E139" s="1">
         <v>634</v>
       </c>
       <c r="F139" s="1">
         <v>0</v>
       </c>
       <c r="G139" s="1">
         <f t="shared" ref="G139:G202" si="33">SUM(B139:F139)</f>
         <v>3066</v>
       </c>
       <c r="I139" s="3" t="s">
         <v>122</v>
       </c>
@@ -14134,51 +14177,51 @@
       <c r="R139" s="1">
         <f t="shared" si="28"/>
         <v>1328</v>
       </c>
       <c r="S139" s="1">
         <f t="shared" si="29"/>
         <v>137</v>
       </c>
       <c r="T139" s="1">
         <f t="shared" si="30"/>
         <v>-2049</v>
       </c>
       <c r="U139" s="1">
         <f t="shared" si="31"/>
         <v>628</v>
       </c>
       <c r="V139" s="1">
         <f t="shared" si="32"/>
         <v>-9</v>
       </c>
       <c r="W139" s="1">
         <f t="shared" ref="W139:W202" si="35">SUM(R139:V139)</f>
         <v>35</v>
       </c>
     </row>
-    <row r="140" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A140" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B140" s="1">
         <v>1464</v>
       </c>
       <c r="C140" s="1">
         <v>909</v>
       </c>
       <c r="D140" s="1">
         <v>41</v>
       </c>
       <c r="E140" s="1">
         <v>749</v>
       </c>
       <c r="F140" s="1">
         <v>0</v>
       </c>
       <c r="G140" s="1">
         <f t="shared" si="33"/>
         <v>3163</v>
       </c>
       <c r="I140" s="3" t="s">
         <v>123</v>
       </c>
@@ -14207,51 +14250,51 @@
       <c r="R140" s="1">
         <f t="shared" si="28"/>
         <v>1267</v>
       </c>
       <c r="S140" s="1">
         <f t="shared" si="29"/>
         <v>335</v>
       </c>
       <c r="T140" s="1">
         <f t="shared" si="30"/>
         <v>-1815</v>
       </c>
       <c r="U140" s="1">
         <f t="shared" si="31"/>
         <v>748</v>
       </c>
       <c r="V140" s="1">
         <f t="shared" si="32"/>
         <v>-5</v>
       </c>
       <c r="W140" s="1">
         <f t="shared" si="35"/>
         <v>530</v>
       </c>
     </row>
-    <row r="141" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A141" s="3" t="s">
         <v>124</v>
       </c>
       <c r="B141" s="1">
         <v>1502</v>
       </c>
       <c r="C141" s="1">
         <v>707</v>
       </c>
       <c r="D141" s="1">
         <v>116</v>
       </c>
       <c r="E141" s="1">
         <v>842</v>
       </c>
       <c r="F141" s="1">
         <v>0</v>
       </c>
       <c r="G141" s="1">
         <f t="shared" si="33"/>
         <v>3167</v>
       </c>
       <c r="I141" s="3" t="s">
         <v>124</v>
       </c>
@@ -14280,51 +14323,51 @@
       <c r="R141" s="1">
         <f t="shared" si="28"/>
         <v>1291</v>
       </c>
       <c r="S141" s="1">
         <f t="shared" si="29"/>
         <v>-232</v>
       </c>
       <c r="T141" s="1">
         <f t="shared" si="30"/>
         <v>-1353</v>
       </c>
       <c r="U141" s="1">
         <f t="shared" si="31"/>
         <v>839</v>
       </c>
       <c r="V141" s="1">
         <f t="shared" si="32"/>
         <v>-7</v>
       </c>
       <c r="W141" s="1">
         <f t="shared" si="35"/>
         <v>538</v>
       </c>
     </row>
-    <row r="142" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A142" s="3" t="s">
         <v>126</v>
       </c>
       <c r="B142" s="1">
         <v>1676</v>
       </c>
       <c r="C142" s="1">
         <v>1047</v>
       </c>
       <c r="D142" s="1">
         <v>49</v>
       </c>
       <c r="E142" s="1">
         <v>910</v>
       </c>
       <c r="F142" s="1">
         <v>0</v>
       </c>
       <c r="G142" s="1">
         <f t="shared" si="33"/>
         <v>3682</v>
       </c>
       <c r="I142" s="3" t="s">
         <v>126</v>
       </c>
@@ -14353,51 +14396,51 @@
       <c r="R142" s="1">
         <f t="shared" si="28"/>
         <v>1525</v>
       </c>
       <c r="S142" s="1">
         <f t="shared" si="29"/>
         <v>552</v>
       </c>
       <c r="T142" s="1">
         <f t="shared" si="30"/>
         <v>-2030</v>
       </c>
       <c r="U142" s="1">
         <f t="shared" si="31"/>
         <v>909</v>
       </c>
       <c r="V142" s="1">
         <f t="shared" si="32"/>
         <v>-7</v>
       </c>
       <c r="W142" s="1">
         <f t="shared" si="35"/>
         <v>949</v>
       </c>
     </row>
-    <row r="143" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A143" s="3" t="s">
         <v>127</v>
       </c>
       <c r="B143" s="1">
         <v>1784</v>
       </c>
       <c r="C143" s="1">
         <v>1073</v>
       </c>
       <c r="D143" s="1">
         <v>25</v>
       </c>
       <c r="E143" s="1">
         <v>851</v>
       </c>
       <c r="F143" s="1">
         <v>0</v>
       </c>
       <c r="G143" s="1">
         <f t="shared" si="33"/>
         <v>3733</v>
       </c>
       <c r="I143" s="3" t="s">
         <v>127</v>
       </c>
@@ -14426,51 +14469,51 @@
       <c r="R143" s="1">
         <f t="shared" si="28"/>
         <v>1660</v>
       </c>
       <c r="S143" s="1">
         <f t="shared" si="29"/>
         <v>805</v>
       </c>
       <c r="T143" s="1">
         <f t="shared" si="30"/>
         <v>-2320</v>
       </c>
       <c r="U143" s="1">
         <f t="shared" si="31"/>
         <v>851</v>
       </c>
       <c r="V143" s="1">
         <f t="shared" si="32"/>
         <v>-6</v>
       </c>
       <c r="W143" s="1">
         <f t="shared" si="35"/>
         <v>990</v>
       </c>
     </row>
-    <row r="144" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A144" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B144" s="1">
         <v>1655</v>
       </c>
       <c r="C144" s="1">
         <v>1178</v>
       </c>
       <c r="D144" s="1">
         <v>95</v>
       </c>
       <c r="E144" s="1">
         <v>798</v>
       </c>
       <c r="F144" s="1">
         <v>0</v>
       </c>
       <c r="G144" s="1">
         <f t="shared" si="33"/>
         <v>3726</v>
       </c>
       <c r="I144" s="3" t="s">
         <v>128</v>
       </c>
@@ -14499,51 +14542,51 @@
       <c r="R144" s="1">
         <f t="shared" si="28"/>
         <v>1440</v>
       </c>
       <c r="S144" s="1">
         <f t="shared" si="29"/>
         <v>996</v>
       </c>
       <c r="T144" s="1">
         <f t="shared" si="30"/>
         <v>-2027</v>
       </c>
       <c r="U144" s="1">
         <f t="shared" si="31"/>
         <v>796</v>
       </c>
       <c r="V144" s="1">
         <f t="shared" si="32"/>
         <v>-5</v>
       </c>
       <c r="W144" s="1">
         <f t="shared" si="35"/>
         <v>1200</v>
       </c>
     </row>
-    <row r="145" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A145" s="3" t="s">
         <v>129</v>
       </c>
       <c r="B145" s="1">
         <v>975</v>
       </c>
       <c r="C145" s="1">
         <v>1116</v>
       </c>
       <c r="D145" s="1">
         <v>49</v>
       </c>
       <c r="E145" s="1">
         <v>618</v>
       </c>
       <c r="F145" s="1">
         <v>0</v>
       </c>
       <c r="G145" s="1">
         <f t="shared" si="33"/>
         <v>2758</v>
       </c>
       <c r="I145" s="3" t="s">
         <v>129</v>
       </c>
@@ -14572,51 +14615,51 @@
       <c r="R145" s="1">
         <f t="shared" si="28"/>
         <v>596</v>
       </c>
       <c r="S145" s="1">
         <f t="shared" si="29"/>
         <v>1073</v>
       </c>
       <c r="T145" s="1">
         <f t="shared" si="30"/>
         <v>-2015</v>
       </c>
       <c r="U145" s="1">
         <f t="shared" si="31"/>
         <v>613</v>
       </c>
       <c r="V145" s="1">
         <f t="shared" si="32"/>
         <v>-3</v>
       </c>
       <c r="W145" s="1">
         <f t="shared" si="35"/>
         <v>264</v>
       </c>
     </row>
-    <row r="146" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A146" s="3" t="s">
         <v>130</v>
       </c>
       <c r="B146" s="1">
         <v>761</v>
       </c>
       <c r="C146" s="1">
         <v>984</v>
       </c>
       <c r="D146" s="1">
         <v>35</v>
       </c>
       <c r="E146" s="1">
         <v>363</v>
       </c>
       <c r="F146" s="1">
         <v>0</v>
       </c>
       <c r="G146" s="1">
         <f t="shared" si="33"/>
         <v>2143</v>
       </c>
       <c r="I146" s="3" t="s">
         <v>130</v>
       </c>
@@ -14645,51 +14688,51 @@
       <c r="R146" s="1">
         <f t="shared" si="28"/>
         <v>239</v>
       </c>
       <c r="S146" s="1">
         <f t="shared" si="29"/>
         <v>928</v>
       </c>
       <c r="T146" s="1">
         <f t="shared" si="30"/>
         <v>-1787</v>
       </c>
       <c r="U146" s="1">
         <f t="shared" si="31"/>
         <v>360</v>
       </c>
       <c r="V146" s="1">
         <f t="shared" si="32"/>
         <v>-18</v>
       </c>
       <c r="W146" s="1">
         <f t="shared" si="35"/>
         <v>-278</v>
       </c>
     </row>
-    <row r="147" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A147" s="3" t="s">
         <v>131</v>
       </c>
       <c r="B147" s="1">
         <v>672</v>
       </c>
       <c r="C147" s="1">
         <v>874</v>
       </c>
       <c r="D147" s="1">
         <v>84</v>
       </c>
       <c r="E147" s="1">
         <v>635</v>
       </c>
       <c r="F147" s="1">
         <v>0</v>
       </c>
       <c r="G147" s="1">
         <f t="shared" si="33"/>
         <v>2265</v>
       </c>
       <c r="I147" s="3" t="s">
         <v>131</v>
       </c>
@@ -14718,51 +14761,51 @@
       <c r="R147" s="1">
         <f t="shared" si="28"/>
         <v>214</v>
       </c>
       <c r="S147" s="1">
         <f t="shared" si="29"/>
         <v>771</v>
       </c>
       <c r="T147" s="1">
         <f t="shared" si="30"/>
         <v>-1840</v>
       </c>
       <c r="U147" s="1">
         <f t="shared" si="31"/>
         <v>634</v>
       </c>
       <c r="V147" s="1">
         <f t="shared" si="32"/>
         <v>-3</v>
       </c>
       <c r="W147" s="1">
         <f t="shared" si="35"/>
         <v>-224</v>
       </c>
     </row>
-    <row r="148" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A148" s="3" t="s">
         <v>132</v>
       </c>
       <c r="B148" s="1">
         <v>694</v>
       </c>
       <c r="C148" s="1">
         <v>954</v>
       </c>
       <c r="D148" s="1">
         <v>26</v>
       </c>
       <c r="E148" s="1">
         <v>450</v>
       </c>
       <c r="F148" s="1">
         <v>0</v>
       </c>
       <c r="G148" s="1">
         <f t="shared" si="33"/>
         <v>2124</v>
       </c>
       <c r="I148" s="3" t="s">
         <v>134</v>
       </c>
@@ -14791,51 +14834,51 @@
       <c r="R148" s="1">
         <f t="shared" si="28"/>
         <v>65</v>
       </c>
       <c r="S148" s="1">
         <f t="shared" si="29"/>
         <v>847</v>
       </c>
       <c r="T148" s="1">
         <f t="shared" si="30"/>
         <v>-2351</v>
       </c>
       <c r="U148" s="1">
         <f t="shared" si="31"/>
         <v>430</v>
       </c>
       <c r="V148" s="1">
         <f t="shared" si="32"/>
         <v>-2</v>
       </c>
       <c r="W148" s="1">
         <f t="shared" si="35"/>
         <v>-1011</v>
       </c>
     </row>
-    <row r="149" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A149" s="3" t="s">
         <v>133</v>
       </c>
       <c r="B149" s="1">
         <v>824</v>
       </c>
       <c r="C149" s="1">
         <v>849</v>
       </c>
       <c r="D149" s="1">
         <v>53</v>
       </c>
       <c r="E149" s="1">
         <v>455</v>
       </c>
       <c r="F149" s="1">
         <v>0</v>
       </c>
       <c r="G149" s="1">
         <f t="shared" si="33"/>
         <v>2181</v>
       </c>
       <c r="I149" s="3" t="s">
         <v>133</v>
       </c>
@@ -14864,51 +14907,51 @@
       <c r="R149" s="1">
         <f t="shared" si="28"/>
         <v>477</v>
       </c>
       <c r="S149" s="1">
         <f t="shared" si="29"/>
         <v>705</v>
       </c>
       <c r="T149" s="1">
         <f t="shared" si="30"/>
         <v>-1526</v>
       </c>
       <c r="U149" s="1">
         <f t="shared" si="31"/>
         <v>432</v>
       </c>
       <c r="V149" s="1">
         <f t="shared" si="32"/>
         <v>-5</v>
       </c>
       <c r="W149" s="1">
         <f t="shared" si="35"/>
         <v>83</v>
       </c>
     </row>
-    <row r="150" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A150" s="3" t="s">
         <v>135</v>
       </c>
       <c r="B150" s="1">
         <v>620</v>
       </c>
       <c r="C150" s="1">
         <v>889</v>
       </c>
       <c r="D150" s="1">
         <v>46</v>
       </c>
       <c r="E150" s="1">
         <v>297</v>
       </c>
       <c r="F150" s="1">
         <v>0</v>
       </c>
       <c r="G150" s="1">
         <f t="shared" si="33"/>
         <v>1852</v>
       </c>
       <c r="I150" s="3" t="s">
         <v>135</v>
       </c>
@@ -14937,51 +14980,51 @@
       <c r="R150" s="1">
         <f t="shared" si="28"/>
         <v>166</v>
       </c>
       <c r="S150" s="1">
         <f t="shared" si="29"/>
         <v>644</v>
       </c>
       <c r="T150" s="1">
         <f t="shared" si="30"/>
         <v>-1705</v>
       </c>
       <c r="U150" s="1">
         <f t="shared" si="31"/>
         <v>256</v>
       </c>
       <c r="V150" s="1">
         <f t="shared" si="32"/>
         <v>-4</v>
       </c>
       <c r="W150" s="1">
         <f t="shared" si="35"/>
         <v>-643</v>
       </c>
     </row>
-    <row r="151" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A151" s="3" t="s">
         <v>136</v>
       </c>
       <c r="B151" s="1">
         <v>1250</v>
       </c>
       <c r="C151" s="1">
         <v>987</v>
       </c>
       <c r="D151" s="1">
         <v>23</v>
       </c>
       <c r="E151" s="1">
         <v>768</v>
       </c>
       <c r="F151" s="1">
         <v>0</v>
       </c>
       <c r="G151" s="1">
         <f t="shared" si="33"/>
         <v>3028</v>
       </c>
       <c r="I151" s="3" t="s">
         <v>136</v>
       </c>
@@ -15010,51 +15053,51 @@
       <c r="R151" s="1">
         <f t="shared" si="28"/>
         <v>995</v>
       </c>
       <c r="S151" s="1">
         <f t="shared" si="29"/>
         <v>827</v>
       </c>
       <c r="T151" s="1">
         <f t="shared" si="30"/>
         <v>-2692</v>
       </c>
       <c r="U151" s="1">
         <f t="shared" si="31"/>
         <v>766</v>
       </c>
       <c r="V151" s="1">
         <f t="shared" si="32"/>
         <v>-3</v>
       </c>
       <c r="W151" s="1">
         <f t="shared" si="35"/>
         <v>-107</v>
       </c>
     </row>
-    <row r="152" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A152" s="3" t="s">
         <v>137</v>
       </c>
       <c r="B152" s="1">
         <v>1598</v>
       </c>
       <c r="C152" s="1">
         <v>1166</v>
       </c>
       <c r="D152" s="1">
         <v>15</v>
       </c>
       <c r="E152" s="1">
         <v>753</v>
       </c>
       <c r="F152" s="1">
         <v>0</v>
       </c>
       <c r="G152" s="1">
         <f t="shared" si="33"/>
         <v>3532</v>
       </c>
       <c r="I152" s="3" t="s">
         <v>137</v>
       </c>
@@ -15083,51 +15126,51 @@
       <c r="R152" s="1">
         <f t="shared" si="28"/>
         <v>1378</v>
       </c>
       <c r="S152" s="1">
         <f t="shared" si="29"/>
         <v>968</v>
       </c>
       <c r="T152" s="1">
         <f t="shared" si="30"/>
         <v>-2549</v>
       </c>
       <c r="U152" s="1">
         <f t="shared" si="31"/>
         <v>753</v>
       </c>
       <c r="V152" s="1">
         <f t="shared" si="32"/>
         <v>-6</v>
       </c>
       <c r="W152" s="1">
         <f t="shared" si="35"/>
         <v>544</v>
       </c>
     </row>
-    <row r="153" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A153" s="3" t="s">
         <v>138</v>
       </c>
       <c r="B153" s="1">
         <v>1806</v>
       </c>
       <c r="C153" s="1">
         <v>1258</v>
       </c>
       <c r="D153" s="1">
         <v>11</v>
       </c>
       <c r="E153" s="1">
         <v>725</v>
       </c>
       <c r="F153" s="1">
         <v>0</v>
       </c>
       <c r="G153" s="1">
         <f t="shared" si="33"/>
         <v>3800</v>
       </c>
       <c r="I153" s="3" t="s">
         <v>138</v>
       </c>
@@ -15156,51 +15199,51 @@
       <c r="R153" s="1">
         <f t="shared" si="28"/>
         <v>1588</v>
       </c>
       <c r="S153" s="1">
         <f t="shared" si="29"/>
         <v>1066</v>
       </c>
       <c r="T153" s="1">
         <f t="shared" si="30"/>
         <v>-2550</v>
       </c>
       <c r="U153" s="1">
         <f t="shared" si="31"/>
         <v>721</v>
       </c>
       <c r="V153" s="1">
         <f t="shared" si="32"/>
         <v>-5</v>
       </c>
       <c r="W153" s="1">
         <f t="shared" si="35"/>
         <v>820</v>
       </c>
     </row>
-    <row r="154" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A154" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B154" s="1">
         <v>1582</v>
       </c>
       <c r="C154" s="1">
         <v>1130</v>
       </c>
       <c r="D154" s="1">
         <v>17</v>
       </c>
       <c r="E154" s="1">
         <v>887</v>
       </c>
       <c r="F154" s="1">
         <v>0</v>
       </c>
       <c r="G154" s="1">
         <f t="shared" si="33"/>
         <v>3616</v>
       </c>
       <c r="I154" s="3" t="s">
         <v>140</v>
       </c>
@@ -15229,51 +15272,51 @@
       <c r="R154" s="1">
         <f t="shared" si="28"/>
         <v>1390</v>
       </c>
       <c r="S154" s="1">
         <f t="shared" si="29"/>
         <v>886</v>
       </c>
       <c r="T154" s="1">
         <f t="shared" si="30"/>
         <v>-2438</v>
       </c>
       <c r="U154" s="1">
         <f t="shared" si="31"/>
         <v>885</v>
       </c>
       <c r="V154" s="1">
         <f t="shared" si="32"/>
         <v>-7</v>
       </c>
       <c r="W154" s="1">
         <f t="shared" si="35"/>
         <v>716</v>
       </c>
     </row>
-    <row r="155" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A155" s="3" t="s">
         <v>141</v>
       </c>
       <c r="B155" s="1">
         <v>1791</v>
       </c>
       <c r="C155" s="1">
         <v>875</v>
       </c>
       <c r="D155" s="1">
         <v>34</v>
       </c>
       <c r="E155" s="1">
         <v>885</v>
       </c>
       <c r="F155" s="1">
         <v>0</v>
       </c>
       <c r="G155" s="1">
         <f t="shared" si="33"/>
         <v>3585</v>
       </c>
       <c r="I155" s="3" t="s">
         <v>141</v>
       </c>
@@ -15302,51 +15345,51 @@
       <c r="R155" s="1">
         <f t="shared" si="28"/>
         <v>1670</v>
       </c>
       <c r="S155" s="1">
         <f t="shared" si="29"/>
         <v>339</v>
       </c>
       <c r="T155" s="1">
         <f t="shared" si="30"/>
         <v>-1961</v>
       </c>
       <c r="U155" s="1">
         <f t="shared" si="31"/>
         <v>885</v>
       </c>
       <c r="V155" s="1">
         <f t="shared" si="32"/>
         <v>-9</v>
       </c>
       <c r="W155" s="1">
         <f t="shared" si="35"/>
         <v>924</v>
       </c>
     </row>
-    <row r="156" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A156" s="3" t="s">
         <v>142</v>
       </c>
       <c r="B156" s="1">
         <v>1638</v>
       </c>
       <c r="C156" s="1">
         <v>1103</v>
       </c>
       <c r="D156" s="1">
         <v>10</v>
       </c>
       <c r="E156" s="1">
         <v>1026</v>
       </c>
       <c r="F156" s="1">
         <v>0</v>
       </c>
       <c r="G156" s="1">
         <f t="shared" si="33"/>
         <v>3777</v>
       </c>
       <c r="I156" s="3" t="s">
         <v>142</v>
       </c>
@@ -15375,51 +15418,51 @@
       <c r="R156" s="1">
         <f t="shared" si="28"/>
         <v>1500</v>
       </c>
       <c r="S156" s="1">
         <f t="shared" si="29"/>
         <v>987</v>
       </c>
       <c r="T156" s="1">
         <f t="shared" si="30"/>
         <v>-2615</v>
       </c>
       <c r="U156" s="1">
         <f t="shared" si="31"/>
         <v>1025</v>
       </c>
       <c r="V156" s="1">
         <f t="shared" si="32"/>
         <v>-3</v>
       </c>
       <c r="W156" s="1">
         <f t="shared" si="35"/>
         <v>894</v>
       </c>
     </row>
-    <row r="157" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A157" s="3" t="s">
         <v>143</v>
       </c>
       <c r="B157" s="1">
         <v>1188</v>
       </c>
       <c r="C157" s="1">
         <v>875</v>
       </c>
       <c r="D157" s="1">
         <v>56</v>
       </c>
       <c r="E157" s="1">
         <v>628</v>
       </c>
       <c r="F157" s="1">
         <v>2</v>
       </c>
       <c r="G157" s="1">
         <f t="shared" si="33"/>
         <v>2749</v>
       </c>
       <c r="I157" s="3" t="s">
         <v>143</v>
       </c>
@@ -15448,51 +15491,51 @@
       <c r="R157" s="1">
         <f t="shared" si="28"/>
         <v>952</v>
       </c>
       <c r="S157" s="1">
         <f t="shared" si="29"/>
         <v>642</v>
       </c>
       <c r="T157" s="1">
         <f t="shared" si="30"/>
         <v>-1975</v>
       </c>
       <c r="U157" s="1">
         <f t="shared" si="31"/>
         <v>621</v>
       </c>
       <c r="V157" s="1">
         <f t="shared" si="32"/>
         <v>2</v>
       </c>
       <c r="W157" s="1">
         <f t="shared" si="35"/>
         <v>242</v>
       </c>
     </row>
-    <row r="158" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A158" s="3" t="s">
         <v>144</v>
       </c>
       <c r="B158" s="1">
         <v>420</v>
       </c>
       <c r="C158" s="1">
         <v>610</v>
       </c>
       <c r="D158" s="1">
         <v>126</v>
       </c>
       <c r="E158" s="1">
         <v>374</v>
       </c>
       <c r="F158" s="1">
         <v>7</v>
       </c>
       <c r="G158" s="1">
         <f t="shared" si="33"/>
         <v>1537</v>
       </c>
       <c r="I158" s="3" t="s">
         <v>144</v>
       </c>
@@ -15521,51 +15564,51 @@
       <c r="R158" s="1">
         <f t="shared" si="28"/>
         <v>-392</v>
       </c>
       <c r="S158" s="1">
         <f t="shared" si="29"/>
         <v>346</v>
       </c>
       <c r="T158" s="1">
         <f t="shared" si="30"/>
         <v>-1681</v>
       </c>
       <c r="U158" s="1">
         <f t="shared" si="31"/>
         <v>351</v>
       </c>
       <c r="V158" s="1">
         <f t="shared" si="32"/>
         <v>7</v>
       </c>
       <c r="W158" s="1">
         <f t="shared" si="35"/>
         <v>-1369</v>
       </c>
     </row>
-    <row r="159" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A159" s="3" t="s">
         <v>145</v>
       </c>
       <c r="B159" s="1">
         <v>466</v>
       </c>
       <c r="C159" s="1">
         <v>482</v>
       </c>
       <c r="D159" s="1">
         <v>129</v>
       </c>
       <c r="E159" s="1">
         <v>598</v>
       </c>
       <c r="F159" s="1">
         <v>5</v>
       </c>
       <c r="G159" s="1">
         <f t="shared" si="33"/>
         <v>1680</v>
       </c>
       <c r="I159" s="3" t="s">
         <v>145</v>
       </c>
@@ -15594,51 +15637,51 @@
       <c r="R159" s="1">
         <f t="shared" si="28"/>
         <v>-180</v>
       </c>
       <c r="S159" s="1">
         <f t="shared" si="29"/>
         <v>135</v>
       </c>
       <c r="T159" s="1">
         <f t="shared" si="30"/>
         <v>-1822</v>
       </c>
       <c r="U159" s="1">
         <f t="shared" si="31"/>
         <v>594</v>
       </c>
       <c r="V159" s="1">
         <f t="shared" si="32"/>
         <v>5</v>
       </c>
       <c r="W159" s="1">
         <f t="shared" si="35"/>
         <v>-1268</v>
       </c>
     </row>
-    <row r="160" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A160" s="3" t="s">
         <v>146</v>
       </c>
       <c r="B160" s="1">
         <v>341</v>
       </c>
       <c r="C160" s="1">
         <v>440</v>
       </c>
       <c r="D160" s="1">
         <v>100</v>
       </c>
       <c r="E160" s="1">
         <v>385</v>
       </c>
       <c r="F160" s="1">
         <v>3</v>
       </c>
       <c r="G160" s="1">
         <f t="shared" si="33"/>
         <v>1269</v>
       </c>
       <c r="I160" s="3" t="s">
         <v>146</v>
       </c>
@@ -15667,51 +15710,51 @@
       <c r="R160" s="1">
         <f t="shared" si="28"/>
         <v>-477</v>
       </c>
       <c r="S160" s="1">
         <f t="shared" si="29"/>
         <v>-23</v>
       </c>
       <c r="T160" s="1">
         <f t="shared" si="30"/>
         <v>-2027</v>
       </c>
       <c r="U160" s="1">
         <f t="shared" si="31"/>
         <v>359</v>
       </c>
       <c r="V160" s="1">
         <f t="shared" si="32"/>
         <v>3</v>
       </c>
       <c r="W160" s="1">
         <f t="shared" si="35"/>
         <v>-2165</v>
       </c>
     </row>
-    <row r="161" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A161" s="3" t="s">
         <v>147</v>
       </c>
       <c r="B161" s="1">
         <v>559</v>
       </c>
       <c r="C161" s="1">
         <v>510</v>
       </c>
       <c r="D161" s="1">
         <v>130</v>
       </c>
       <c r="E161" s="1">
         <v>297</v>
       </c>
       <c r="F161" s="1">
         <v>2</v>
       </c>
       <c r="G161" s="1">
         <f t="shared" si="33"/>
         <v>1498</v>
       </c>
       <c r="I161" s="3" t="s">
         <v>147</v>
       </c>
@@ -15740,51 +15783,51 @@
       <c r="R161" s="1">
         <f t="shared" si="28"/>
         <v>-32</v>
       </c>
       <c r="S161" s="1">
         <f t="shared" si="29"/>
         <v>3</v>
       </c>
       <c r="T161" s="1">
         <f t="shared" si="30"/>
         <v>-1124</v>
       </c>
       <c r="U161" s="1">
         <f t="shared" si="31"/>
         <v>243</v>
       </c>
       <c r="V161" s="1">
         <f t="shared" si="32"/>
         <v>2</v>
       </c>
       <c r="W161" s="1">
         <f t="shared" si="35"/>
         <v>-908</v>
       </c>
     </row>
-    <row r="162" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A162" s="3" t="s">
         <v>148</v>
       </c>
       <c r="B162" s="1">
         <v>1136</v>
       </c>
       <c r="C162" s="1">
         <v>673</v>
       </c>
       <c r="D162" s="1">
         <v>33</v>
       </c>
       <c r="E162" s="1">
         <v>696</v>
       </c>
       <c r="F162" s="1">
         <v>2</v>
       </c>
       <c r="G162" s="1">
         <f t="shared" si="33"/>
         <v>2540</v>
       </c>
       <c r="I162" s="3" t="s">
         <v>148</v>
       </c>
@@ -15813,51 +15856,51 @@
       <c r="R162" s="1">
         <f t="shared" ref="R162:R193" si="36">+B162-J162</f>
         <v>807</v>
       </c>
       <c r="S162" s="1">
         <f t="shared" ref="S162:S193" si="37">+C162-K162</f>
         <v>464</v>
       </c>
       <c r="T162" s="1">
         <f t="shared" ref="T162:T193" si="38">+D162-L162</f>
         <v>-2049</v>
       </c>
       <c r="U162" s="1">
         <f t="shared" ref="U162:U193" si="39">+E162-M162</f>
         <v>695</v>
       </c>
       <c r="V162" s="1">
         <f t="shared" ref="V162:V193" si="40">+F162-N162</f>
         <v>2</v>
       </c>
       <c r="W162" s="1">
         <f t="shared" si="35"/>
         <v>-81</v>
       </c>
     </row>
-    <row r="163" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A163" s="3" t="s">
         <v>149</v>
       </c>
       <c r="B163" s="1">
         <v>1493</v>
       </c>
       <c r="C163" s="1">
         <v>895</v>
       </c>
       <c r="D163" s="1">
         <v>23</v>
       </c>
       <c r="E163" s="1">
         <v>869</v>
       </c>
       <c r="F163" s="1">
         <v>0</v>
       </c>
       <c r="G163" s="1">
         <f t="shared" si="33"/>
         <v>3280</v>
       </c>
       <c r="I163" s="3" t="s">
         <v>149</v>
       </c>
@@ -15886,51 +15929,51 @@
       <c r="R163" s="1">
         <f t="shared" si="36"/>
         <v>1288</v>
       </c>
       <c r="S163" s="1">
         <f t="shared" si="37"/>
         <v>661</v>
       </c>
       <c r="T163" s="1">
         <f t="shared" si="38"/>
         <v>-2658</v>
       </c>
       <c r="U163" s="1">
         <f t="shared" si="39"/>
         <v>868</v>
       </c>
       <c r="V163" s="1">
         <f t="shared" si="40"/>
         <v>0</v>
       </c>
       <c r="W163" s="1">
         <f t="shared" si="35"/>
         <v>159</v>
       </c>
     </row>
-    <row r="164" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A164" s="3" t="s">
         <v>150</v>
       </c>
       <c r="B164" s="1">
         <v>1196</v>
       </c>
       <c r="C164" s="1">
         <v>1003</v>
       </c>
       <c r="D164" s="1">
         <v>14</v>
       </c>
       <c r="E164" s="1">
         <v>828</v>
       </c>
       <c r="F164" s="1">
         <v>0</v>
       </c>
       <c r="G164" s="1">
         <f t="shared" si="33"/>
         <v>3041</v>
       </c>
       <c r="I164" s="3" t="s">
         <v>150</v>
       </c>
@@ -15959,51 +16002,51 @@
       <c r="R164" s="1">
         <f t="shared" si="36"/>
         <v>1003</v>
       </c>
       <c r="S164" s="1">
         <f t="shared" si="37"/>
         <v>834</v>
       </c>
       <c r="T164" s="1">
         <f t="shared" si="38"/>
         <v>-2504</v>
       </c>
       <c r="U164" s="1">
         <f t="shared" si="39"/>
         <v>827</v>
       </c>
       <c r="V164" s="1">
         <f t="shared" si="40"/>
         <v>-3</v>
       </c>
       <c r="W164" s="1">
         <f t="shared" si="35"/>
         <v>157</v>
       </c>
     </row>
-    <row r="165" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A165" s="3" t="s">
         <v>151</v>
       </c>
       <c r="B165" s="1">
         <v>1230</v>
       </c>
       <c r="C165" s="1">
         <v>1102</v>
       </c>
       <c r="D165" s="1">
         <v>28</v>
       </c>
       <c r="E165" s="1">
         <v>617</v>
       </c>
       <c r="F165" s="1">
         <v>0</v>
       </c>
       <c r="G165" s="1">
         <f t="shared" si="33"/>
         <v>2977</v>
       </c>
       <c r="I165" s="3" t="s">
         <v>151</v>
       </c>
@@ -16032,51 +16075,51 @@
       <c r="R165" s="1">
         <f t="shared" si="36"/>
         <v>1001</v>
       </c>
       <c r="S165" s="1">
         <f t="shared" si="37"/>
         <v>919</v>
       </c>
       <c r="T165" s="1">
         <f t="shared" si="38"/>
         <v>-2027</v>
       </c>
       <c r="U165" s="1">
         <f t="shared" si="39"/>
         <v>610</v>
       </c>
       <c r="V165" s="1">
         <f t="shared" si="40"/>
         <v>-4</v>
       </c>
       <c r="W165" s="1">
         <f t="shared" si="35"/>
         <v>499</v>
       </c>
     </row>
-    <row r="166" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A166" s="3" t="s">
         <v>153</v>
       </c>
       <c r="B166" s="1">
         <v>1447</v>
       </c>
       <c r="C166" s="1">
         <v>972</v>
       </c>
       <c r="D166" s="1">
         <v>27</v>
       </c>
       <c r="E166" s="1">
         <v>794</v>
       </c>
       <c r="F166" s="1">
         <v>0</v>
       </c>
       <c r="G166" s="1">
         <f t="shared" si="33"/>
         <v>3240</v>
       </c>
       <c r="I166" s="3" t="s">
         <v>153</v>
       </c>
@@ -16105,51 +16148,51 @@
       <c r="R166" s="1">
         <f t="shared" si="36"/>
         <v>1294</v>
       </c>
       <c r="S166" s="1">
         <f t="shared" si="37"/>
         <v>603</v>
       </c>
       <c r="T166" s="1">
         <f t="shared" si="38"/>
         <v>-2277</v>
       </c>
       <c r="U166" s="1">
         <f t="shared" si="39"/>
         <v>792</v>
       </c>
       <c r="V166" s="1">
         <f t="shared" si="40"/>
         <v>-6</v>
       </c>
       <c r="W166" s="1">
         <f t="shared" si="35"/>
         <v>406</v>
       </c>
     </row>
-    <row r="167" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A167" s="3" t="s">
         <v>154</v>
       </c>
       <c r="B167" s="1">
         <v>1496</v>
       </c>
       <c r="C167" s="1">
         <v>894</v>
       </c>
       <c r="D167" s="1">
         <v>11</v>
       </c>
       <c r="E167" s="1">
         <v>870</v>
       </c>
       <c r="F167" s="1">
         <v>0</v>
       </c>
       <c r="G167" s="1">
         <f t="shared" si="33"/>
         <v>3271</v>
       </c>
       <c r="I167" s="3" t="s">
         <v>154</v>
       </c>
@@ -16178,51 +16221,51 @@
       <c r="R167" s="1">
         <f t="shared" si="36"/>
         <v>1387</v>
       </c>
       <c r="S167" s="1">
         <f t="shared" si="37"/>
         <v>425</v>
       </c>
       <c r="T167" s="1">
         <f t="shared" si="38"/>
         <v>-2326</v>
       </c>
       <c r="U167" s="1">
         <f t="shared" si="39"/>
         <v>870</v>
       </c>
       <c r="V167" s="1">
         <f t="shared" si="40"/>
         <v>-7</v>
       </c>
       <c r="W167" s="1">
         <f t="shared" si="35"/>
         <v>349</v>
       </c>
     </row>
-    <row r="168" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A168" s="3" t="s">
         <v>155</v>
       </c>
       <c r="B168" s="1">
         <v>1471</v>
       </c>
       <c r="C168" s="1">
         <v>898</v>
       </c>
       <c r="D168" s="1">
         <v>42</v>
       </c>
       <c r="E168" s="1">
         <v>857</v>
       </c>
       <c r="F168" s="1">
         <v>0</v>
       </c>
       <c r="G168" s="1">
         <f t="shared" si="33"/>
         <v>3268</v>
       </c>
       <c r="I168" s="3" t="s">
         <v>155</v>
       </c>
@@ -16252,51 +16295,51 @@
       <c r="R168" s="1">
         <f t="shared" si="36"/>
         <v>1346</v>
       </c>
       <c r="S168" s="1">
         <f t="shared" si="37"/>
         <v>548</v>
       </c>
       <c r="T168" s="1">
         <f t="shared" si="38"/>
         <v>-1877</v>
       </c>
       <c r="U168" s="1">
         <f t="shared" si="39"/>
         <v>857</v>
       </c>
       <c r="V168" s="1">
         <f t="shared" si="40"/>
         <v>-5</v>
       </c>
       <c r="W168" s="1">
         <f t="shared" si="35"/>
         <v>869</v>
       </c>
     </row>
-    <row r="169" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A169" s="3" t="s">
         <v>156</v>
       </c>
       <c r="B169" s="1">
         <v>853</v>
       </c>
       <c r="C169" s="1">
         <v>800</v>
       </c>
       <c r="D169" s="1">
         <v>128</v>
       </c>
       <c r="E169" s="1">
         <v>581</v>
       </c>
       <c r="F169" s="1">
         <v>0</v>
       </c>
       <c r="G169" s="1">
         <f t="shared" si="33"/>
         <v>2362</v>
       </c>
       <c r="I169" s="3" t="s">
         <v>156</v>
       </c>
@@ -16325,51 +16368,51 @@
       <c r="R169" s="1">
         <f t="shared" si="36"/>
         <v>429</v>
       </c>
       <c r="S169" s="1">
         <f t="shared" si="37"/>
         <v>627</v>
       </c>
       <c r="T169" s="1">
         <f t="shared" si="38"/>
         <v>-1445</v>
       </c>
       <c r="U169" s="1">
         <f t="shared" si="39"/>
         <v>572</v>
       </c>
       <c r="V169" s="1">
         <f t="shared" si="40"/>
         <v>-3</v>
       </c>
       <c r="W169" s="1">
         <f t="shared" si="35"/>
         <v>180</v>
       </c>
     </row>
-    <row r="170" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A170" s="3" t="s">
         <v>157</v>
       </c>
       <c r="B170" s="1">
         <v>438</v>
       </c>
       <c r="C170" s="1">
         <v>637</v>
       </c>
       <c r="D170" s="1">
         <v>224</v>
       </c>
       <c r="E170" s="1">
         <v>521</v>
       </c>
       <c r="F170" s="1">
         <v>6</v>
       </c>
       <c r="G170" s="1">
         <f t="shared" si="33"/>
         <v>1826</v>
       </c>
       <c r="I170" s="3" t="s">
         <v>157</v>
       </c>
@@ -16398,51 +16441,51 @@
       <c r="R170" s="1">
         <f t="shared" si="36"/>
         <v>-469</v>
       </c>
       <c r="S170" s="1">
         <f t="shared" si="37"/>
         <v>408</v>
       </c>
       <c r="T170" s="1">
         <f t="shared" si="38"/>
         <v>-1446</v>
       </c>
       <c r="U170" s="1">
         <f t="shared" si="39"/>
         <v>490</v>
       </c>
       <c r="V170" s="1">
         <f t="shared" si="40"/>
         <v>6</v>
       </c>
       <c r="W170" s="1">
         <f t="shared" si="35"/>
         <v>-1011</v>
       </c>
     </row>
-    <row r="171" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A171" s="3" t="s">
         <v>158</v>
       </c>
       <c r="B171" s="1">
         <v>353</v>
       </c>
       <c r="C171" s="1">
         <v>721</v>
       </c>
       <c r="D171" s="1">
         <v>184</v>
       </c>
       <c r="E171" s="1">
         <v>429</v>
       </c>
       <c r="F171" s="1">
         <v>4</v>
       </c>
       <c r="G171" s="1">
         <f t="shared" si="33"/>
         <v>1691</v>
       </c>
       <c r="I171" s="3" t="s">
         <v>158</v>
       </c>
@@ -16471,51 +16514,51 @@
       <c r="R171" s="1">
         <f t="shared" si="36"/>
         <v>-438</v>
       </c>
       <c r="S171" s="1">
         <f t="shared" si="37"/>
         <v>546</v>
       </c>
       <c r="T171" s="1">
         <f t="shared" si="38"/>
         <v>-1399</v>
       </c>
       <c r="U171" s="1">
         <f t="shared" si="39"/>
         <v>412</v>
       </c>
       <c r="V171" s="1">
         <f t="shared" si="40"/>
         <v>4</v>
       </c>
       <c r="W171" s="1">
         <f t="shared" si="35"/>
         <v>-875</v>
       </c>
     </row>
-    <row r="172" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A172" s="3" t="s">
         <v>159</v>
       </c>
       <c r="B172" s="1">
         <v>469</v>
       </c>
       <c r="C172" s="1">
         <v>636</v>
       </c>
       <c r="D172" s="1">
         <v>152</v>
       </c>
       <c r="E172" s="1">
         <v>340</v>
       </c>
       <c r="F172" s="1">
         <v>4</v>
       </c>
       <c r="G172" s="1">
         <f t="shared" si="33"/>
         <v>1601</v>
       </c>
       <c r="I172" s="3" t="s">
         <v>159</v>
       </c>
@@ -16544,51 +16587,51 @@
       <c r="R172" s="1">
         <f t="shared" si="36"/>
         <v>-213</v>
       </c>
       <c r="S172" s="1">
         <f t="shared" si="37"/>
         <v>432</v>
       </c>
       <c r="T172" s="1">
         <f t="shared" si="38"/>
         <v>-2071</v>
       </c>
       <c r="U172" s="1">
         <f t="shared" si="39"/>
         <v>303</v>
       </c>
       <c r="V172" s="1">
         <f t="shared" si="40"/>
         <v>4</v>
       </c>
       <c r="W172" s="1">
         <f t="shared" si="35"/>
         <v>-1545</v>
       </c>
     </row>
-    <row r="173" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A173" s="3" t="s">
         <v>160</v>
       </c>
       <c r="B173" s="1">
         <v>492</v>
       </c>
       <c r="C173" s="1">
         <v>645</v>
       </c>
       <c r="D173" s="1">
         <v>183</v>
       </c>
       <c r="E173" s="1">
         <v>217</v>
       </c>
       <c r="F173" s="1">
         <v>3</v>
       </c>
       <c r="G173" s="1">
         <f t="shared" si="33"/>
         <v>1540</v>
       </c>
       <c r="I173" s="3" t="s">
         <v>160</v>
       </c>
@@ -16617,51 +16660,51 @@
       <c r="R173" s="1">
         <f t="shared" si="36"/>
         <v>-295</v>
       </c>
       <c r="S173" s="1">
         <f t="shared" si="37"/>
         <v>330</v>
       </c>
       <c r="T173" s="1">
         <f t="shared" si="38"/>
         <v>-1231</v>
       </c>
       <c r="U173" s="1">
         <f t="shared" si="39"/>
         <v>87</v>
       </c>
       <c r="V173" s="1">
         <f t="shared" si="40"/>
         <v>3</v>
       </c>
       <c r="W173" s="1">
         <f t="shared" si="35"/>
         <v>-1106</v>
       </c>
     </row>
-    <row r="174" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A174" s="3" t="s">
         <v>161</v>
       </c>
       <c r="B174" s="1">
         <v>962</v>
       </c>
       <c r="C174" s="1">
         <v>803</v>
       </c>
       <c r="D174" s="1">
         <v>33</v>
       </c>
       <c r="E174" s="1">
         <v>546</v>
       </c>
       <c r="F174" s="1">
         <v>1</v>
       </c>
       <c r="G174" s="1">
         <f t="shared" si="33"/>
         <v>2345</v>
       </c>
       <c r="I174" s="3" t="s">
         <v>161</v>
       </c>
@@ -16690,51 +16733,51 @@
       <c r="R174" s="1">
         <f t="shared" si="36"/>
         <v>642</v>
       </c>
       <c r="S174" s="1">
         <f t="shared" si="37"/>
         <v>612</v>
       </c>
       <c r="T174" s="1">
         <f t="shared" si="38"/>
         <v>-1501</v>
       </c>
       <c r="U174" s="1">
         <f t="shared" si="39"/>
         <v>543</v>
       </c>
       <c r="V174" s="1">
         <f t="shared" si="40"/>
         <v>1</v>
       </c>
       <c r="W174" s="1">
         <f t="shared" si="35"/>
         <v>297</v>
       </c>
     </row>
-    <row r="175" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A175" s="3" t="s">
         <v>162</v>
       </c>
       <c r="B175" s="1">
         <v>1017</v>
       </c>
       <c r="C175" s="1">
         <v>807</v>
       </c>
       <c r="D175" s="1">
         <v>30</v>
       </c>
       <c r="E175" s="1">
         <v>682</v>
       </c>
       <c r="F175" s="1">
         <v>0</v>
       </c>
       <c r="G175" s="1">
         <f t="shared" si="33"/>
         <v>2536</v>
       </c>
       <c r="I175" s="3" t="s">
         <v>162</v>
       </c>
@@ -16763,51 +16806,51 @@
       <c r="R175" s="1">
         <f t="shared" si="36"/>
         <v>746</v>
       </c>
       <c r="S175" s="1">
         <f t="shared" si="37"/>
         <v>663</v>
       </c>
       <c r="T175" s="1">
         <f t="shared" si="38"/>
         <v>-2372</v>
       </c>
       <c r="U175" s="1">
         <f t="shared" si="39"/>
         <v>678</v>
       </c>
       <c r="V175" s="1">
         <f t="shared" si="40"/>
         <v>-2</v>
       </c>
       <c r="W175" s="1">
         <f t="shared" si="35"/>
         <v>-287</v>
       </c>
     </row>
-    <row r="176" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A176" s="3" t="s">
         <v>163</v>
       </c>
       <c r="B176" s="1">
         <v>1364</v>
       </c>
       <c r="C176" s="1">
         <v>696</v>
       </c>
       <c r="D176" s="1">
         <v>37</v>
       </c>
       <c r="E176" s="1">
         <v>765</v>
       </c>
       <c r="F176" s="1">
         <v>0</v>
       </c>
       <c r="G176" s="1">
         <f t="shared" si="33"/>
         <v>2862</v>
       </c>
       <c r="I176" s="3" t="s">
         <v>163</v>
       </c>
@@ -16836,51 +16879,51 @@
       <c r="R176" s="1">
         <f t="shared" si="36"/>
         <v>1172</v>
       </c>
       <c r="S176" s="1">
         <f t="shared" si="37"/>
         <v>212</v>
       </c>
       <c r="T176" s="1">
         <f t="shared" si="38"/>
         <v>-2323</v>
       </c>
       <c r="U176" s="1">
         <f t="shared" si="39"/>
         <v>753</v>
       </c>
       <c r="V176" s="1">
         <f t="shared" si="40"/>
         <v>-4</v>
       </c>
       <c r="W176" s="1">
         <f t="shared" si="35"/>
         <v>-190</v>
       </c>
     </row>
-    <row r="177" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A177" s="3" t="s">
         <v>164</v>
       </c>
       <c r="B177" s="1">
         <v>1668</v>
       </c>
       <c r="C177" s="1">
         <v>959</v>
       </c>
       <c r="D177" s="1">
         <v>57</v>
       </c>
       <c r="E177" s="1">
         <v>648</v>
       </c>
       <c r="F177" s="1">
         <v>0</v>
       </c>
       <c r="G177" s="1">
         <f t="shared" si="33"/>
         <v>3332</v>
       </c>
       <c r="I177" s="3" t="s">
         <v>164</v>
       </c>
@@ -16909,51 +16952,51 @@
       <c r="R177" s="1">
         <f t="shared" si="36"/>
         <v>1549</v>
       </c>
       <c r="S177" s="1">
         <f t="shared" si="37"/>
         <v>463</v>
       </c>
       <c r="T177" s="1">
         <f t="shared" si="38"/>
         <v>-2129</v>
       </c>
       <c r="U177" s="1">
         <f t="shared" si="39"/>
         <v>638</v>
       </c>
       <c r="V177" s="1">
         <f t="shared" si="40"/>
         <v>-4</v>
       </c>
       <c r="W177" s="1">
         <f t="shared" si="35"/>
         <v>517</v>
       </c>
     </row>
-    <row r="178" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A178" s="3" t="s">
         <v>166</v>
       </c>
       <c r="B178" s="1">
         <v>1527</v>
       </c>
       <c r="C178" s="1">
         <v>1416</v>
       </c>
       <c r="D178" s="1">
         <v>38</v>
       </c>
       <c r="E178" s="1">
         <v>544</v>
       </c>
       <c r="F178" s="1">
         <v>0</v>
       </c>
       <c r="G178" s="1">
         <f t="shared" si="33"/>
         <v>3525</v>
       </c>
       <c r="I178" s="3" t="s">
         <v>166</v>
       </c>
@@ -16982,51 +17025,51 @@
       <c r="R178" s="1">
         <f t="shared" si="36"/>
         <v>1387</v>
       </c>
       <c r="S178" s="1">
         <f t="shared" si="37"/>
         <v>1283</v>
       </c>
       <c r="T178" s="1">
         <f t="shared" si="38"/>
         <v>-2299</v>
       </c>
       <c r="U178" s="1">
         <f t="shared" si="39"/>
         <v>523</v>
       </c>
       <c r="V178" s="1">
         <f t="shared" si="40"/>
         <v>-5</v>
       </c>
       <c r="W178" s="1">
         <f t="shared" si="35"/>
         <v>889</v>
       </c>
     </row>
-    <row r="179" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A179" s="3" t="s">
         <v>167</v>
       </c>
       <c r="B179" s="1">
         <v>1485</v>
       </c>
       <c r="C179" s="1">
         <v>1128</v>
       </c>
       <c r="D179" s="1">
         <v>11</v>
       </c>
       <c r="E179" s="1">
         <v>736</v>
       </c>
       <c r="F179" s="1">
         <v>0</v>
       </c>
       <c r="G179" s="1">
         <f t="shared" si="33"/>
         <v>3360</v>
       </c>
       <c r="I179" s="3" t="s">
         <v>167</v>
       </c>
@@ -17055,51 +17098,51 @@
       <c r="R179" s="1">
         <f t="shared" si="36"/>
         <v>1382</v>
       </c>
       <c r="S179" s="1">
         <f t="shared" si="37"/>
         <v>930</v>
       </c>
       <c r="T179" s="1">
         <f t="shared" si="38"/>
         <v>-2495</v>
       </c>
       <c r="U179" s="1">
         <f t="shared" si="39"/>
         <v>735</v>
       </c>
       <c r="V179" s="1">
         <f t="shared" si="40"/>
         <v>-8</v>
       </c>
       <c r="W179" s="1">
         <f t="shared" si="35"/>
         <v>544</v>
       </c>
     </row>
-    <row r="180" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A180" s="3" t="s">
         <v>168</v>
       </c>
       <c r="B180" s="1">
         <v>1410</v>
       </c>
       <c r="C180" s="1">
         <v>1042</v>
       </c>
       <c r="D180" s="1">
         <v>20</v>
       </c>
       <c r="E180" s="1">
         <v>776</v>
       </c>
       <c r="F180" s="1">
         <v>0</v>
       </c>
       <c r="G180" s="1">
         <f t="shared" si="33"/>
         <v>3248</v>
       </c>
       <c r="I180" s="3" t="s">
         <v>168</v>
       </c>
@@ -17129,51 +17172,51 @@
       <c r="R180" s="1">
         <f t="shared" si="36"/>
         <v>1252</v>
       </c>
       <c r="S180" s="1">
         <f t="shared" si="37"/>
         <v>777</v>
       </c>
       <c r="T180" s="1">
         <f t="shared" si="38"/>
         <v>-2701</v>
       </c>
       <c r="U180" s="1">
         <f t="shared" si="39"/>
         <v>774</v>
       </c>
       <c r="V180" s="1">
         <f t="shared" si="40"/>
         <v>-5</v>
       </c>
       <c r="W180" s="1">
         <f t="shared" si="35"/>
         <v>97</v>
       </c>
     </row>
-    <row r="181" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A181" s="3" t="s">
         <v>169</v>
       </c>
       <c r="B181" s="1">
         <v>593</v>
       </c>
       <c r="C181" s="1">
         <v>739</v>
       </c>
       <c r="D181" s="1">
         <v>146</v>
       </c>
       <c r="E181" s="1">
         <v>340</v>
       </c>
       <c r="F181" s="1">
         <v>0</v>
       </c>
       <c r="G181" s="1">
         <f t="shared" si="33"/>
         <v>1818</v>
       </c>
       <c r="I181" s="3" t="s">
         <v>169</v>
       </c>
@@ -17202,51 +17245,51 @@
       <c r="R181" s="1">
         <f t="shared" si="36"/>
         <v>87</v>
       </c>
       <c r="S181" s="1">
         <f t="shared" si="37"/>
         <v>513</v>
       </c>
       <c r="T181" s="1">
         <f t="shared" si="38"/>
         <v>-1415</v>
       </c>
       <c r="U181" s="1">
         <f t="shared" si="39"/>
         <v>292</v>
       </c>
       <c r="V181" s="1">
         <f t="shared" si="40"/>
         <v>-3</v>
       </c>
       <c r="W181" s="1">
         <f t="shared" si="35"/>
         <v>-526</v>
       </c>
     </row>
-    <row r="182" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A182" s="3" t="s">
         <v>170</v>
       </c>
       <c r="B182" s="1">
         <v>381</v>
       </c>
       <c r="C182" s="1">
         <v>638</v>
       </c>
       <c r="D182" s="1">
         <v>157</v>
       </c>
       <c r="E182" s="1">
         <v>355</v>
       </c>
       <c r="F182" s="1">
         <v>0</v>
       </c>
       <c r="G182" s="1">
         <f t="shared" si="33"/>
         <v>1531</v>
       </c>
       <c r="I182" s="3" t="s">
         <v>170</v>
       </c>
@@ -17275,51 +17318,51 @@
       <c r="R182" s="1">
         <f t="shared" si="36"/>
         <v>-498</v>
       </c>
       <c r="S182" s="1">
         <f t="shared" si="37"/>
         <v>470</v>
       </c>
       <c r="T182" s="1">
         <f t="shared" si="38"/>
         <v>-1484</v>
       </c>
       <c r="U182" s="1">
         <f t="shared" si="39"/>
         <v>314</v>
       </c>
       <c r="V182" s="1">
         <f t="shared" si="40"/>
         <v>-1</v>
       </c>
       <c r="W182" s="1">
         <f t="shared" si="35"/>
         <v>-1199</v>
       </c>
     </row>
-    <row r="183" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
         <v>171</v>
       </c>
       <c r="B183" s="1">
         <v>488</v>
       </c>
       <c r="C183" s="1">
         <v>642</v>
       </c>
       <c r="D183" s="1">
         <v>172</v>
       </c>
       <c r="E183" s="1">
         <v>294</v>
       </c>
       <c r="F183" s="1">
         <v>0</v>
       </c>
       <c r="G183" s="1">
         <f t="shared" si="33"/>
         <v>1596</v>
       </c>
       <c r="I183" s="3" t="s">
         <v>171</v>
       </c>
@@ -17348,51 +17391,51 @@
       <c r="R183" s="1">
         <f t="shared" si="36"/>
         <v>-228</v>
       </c>
       <c r="S183" s="1">
         <f t="shared" si="37"/>
         <v>400</v>
       </c>
       <c r="T183" s="1">
         <f t="shared" si="38"/>
         <v>-1483</v>
       </c>
       <c r="U183" s="1">
         <f t="shared" si="39"/>
         <v>251</v>
       </c>
       <c r="V183" s="1">
         <f t="shared" si="40"/>
         <v>-1</v>
       </c>
       <c r="W183" s="1">
         <f t="shared" si="35"/>
         <v>-1061</v>
       </c>
     </row>
-    <row r="184" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A184" s="3" t="s">
         <v>172</v>
       </c>
       <c r="B184" s="1">
         <v>461</v>
       </c>
       <c r="C184" s="1">
         <v>836</v>
       </c>
       <c r="D184" s="1">
         <v>74</v>
       </c>
       <c r="E184" s="1">
         <v>109</v>
       </c>
       <c r="F184" s="1">
         <v>0</v>
       </c>
       <c r="G184" s="1">
         <f t="shared" si="33"/>
         <v>1480</v>
       </c>
       <c r="H184" s="3"/>
       <c r="I184" s="3" t="s">
         <v>172</v>
@@ -17422,51 +17465,51 @@
       <c r="R184" s="1">
         <f t="shared" si="36"/>
         <v>-739</v>
       </c>
       <c r="S184" s="1">
         <f t="shared" si="37"/>
         <v>681</v>
       </c>
       <c r="T184" s="1">
         <f t="shared" si="38"/>
         <v>-1811</v>
       </c>
       <c r="U184" s="1">
         <f t="shared" si="39"/>
         <v>-59</v>
       </c>
       <c r="V184" s="1">
         <f t="shared" si="40"/>
         <v>-1</v>
       </c>
       <c r="W184" s="1">
         <f t="shared" si="35"/>
         <v>-1929</v>
       </c>
     </row>
-    <row r="185" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A185" s="3" t="s">
         <v>173</v>
       </c>
       <c r="B185" s="1">
         <v>487</v>
       </c>
       <c r="C185" s="1">
         <v>685</v>
       </c>
       <c r="D185" s="1">
         <v>172</v>
       </c>
       <c r="E185" s="1">
         <v>188</v>
       </c>
       <c r="F185" s="1">
         <v>0</v>
       </c>
       <c r="G185" s="1">
         <f t="shared" si="33"/>
         <v>1532</v>
       </c>
       <c r="I185" s="3" t="s">
         <v>173</v>
       </c>
@@ -17495,51 +17538,51 @@
       <c r="R185" s="1">
         <f t="shared" si="36"/>
         <v>-531</v>
       </c>
       <c r="S185" s="1">
         <f t="shared" si="37"/>
         <v>516</v>
       </c>
       <c r="T185" s="1">
         <f t="shared" si="38"/>
         <v>-1010</v>
       </c>
       <c r="U185" s="1">
         <f t="shared" si="39"/>
         <v>18</v>
       </c>
       <c r="V185" s="1">
         <f t="shared" si="40"/>
         <v>0</v>
       </c>
       <c r="W185" s="1">
         <f t="shared" si="35"/>
         <v>-1007</v>
       </c>
     </row>
-    <row r="186" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A186" s="3" t="s">
         <v>174</v>
       </c>
       <c r="B186" s="1">
         <v>762</v>
       </c>
       <c r="C186" s="1">
         <v>654</v>
       </c>
       <c r="D186" s="1">
         <v>32</v>
       </c>
       <c r="E186" s="1">
         <v>616</v>
       </c>
       <c r="F186" s="1">
         <v>0</v>
       </c>
       <c r="G186" s="1">
         <f t="shared" si="33"/>
         <v>2064</v>
       </c>
       <c r="I186" s="3" t="s">
         <v>174</v>
       </c>
@@ -17568,51 +17611,51 @@
       <c r="R186" s="1">
         <f t="shared" si="36"/>
         <v>503</v>
       </c>
       <c r="S186" s="1">
         <f t="shared" si="37"/>
         <v>289</v>
       </c>
       <c r="T186" s="1">
         <f t="shared" si="38"/>
         <v>-1809</v>
       </c>
       <c r="U186" s="1">
         <f t="shared" si="39"/>
         <v>584</v>
       </c>
       <c r="V186" s="1">
         <f t="shared" si="40"/>
         <v>-3</v>
       </c>
       <c r="W186" s="1">
         <f t="shared" si="35"/>
         <v>-436</v>
       </c>
     </row>
-    <row r="187" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A187" s="3" t="s">
         <v>175</v>
       </c>
       <c r="B187" s="1">
         <v>1226</v>
       </c>
       <c r="C187" s="1">
         <v>685</v>
       </c>
       <c r="D187" s="1">
         <v>9</v>
       </c>
       <c r="E187" s="1">
         <v>694</v>
       </c>
       <c r="F187" s="1">
         <v>0</v>
       </c>
       <c r="G187" s="1">
         <f t="shared" si="33"/>
         <v>2614</v>
       </c>
       <c r="I187" s="3" t="s">
         <v>175</v>
       </c>
@@ -17641,51 +17684,51 @@
       <c r="R187" s="1">
         <f t="shared" si="36"/>
         <v>1006</v>
       </c>
       <c r="S187" s="1">
         <f t="shared" si="37"/>
         <v>299</v>
       </c>
       <c r="T187" s="1">
         <f t="shared" si="38"/>
         <v>-2411</v>
       </c>
       <c r="U187" s="1">
         <f t="shared" si="39"/>
         <v>679</v>
       </c>
       <c r="V187" s="1">
         <f t="shared" si="40"/>
         <v>-5</v>
       </c>
       <c r="W187" s="1">
         <f t="shared" si="35"/>
         <v>-432</v>
       </c>
     </row>
-    <row r="188" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A188" s="3" t="s">
         <v>176</v>
       </c>
       <c r="B188" s="1">
         <v>1393</v>
       </c>
       <c r="C188" s="1">
         <v>797</v>
       </c>
       <c r="D188" s="1">
         <v>13</v>
       </c>
       <c r="E188" s="1">
         <v>505</v>
       </c>
       <c r="F188" s="1">
         <v>0</v>
       </c>
       <c r="G188" s="1">
         <f t="shared" si="33"/>
         <v>2708</v>
       </c>
       <c r="I188" s="3" t="s">
         <v>176</v>
       </c>
@@ -17714,51 +17757,51 @@
       <c r="R188" s="1">
         <f t="shared" si="36"/>
         <v>1183</v>
       </c>
       <c r="S188" s="1">
         <f t="shared" si="37"/>
         <v>457</v>
       </c>
       <c r="T188" s="1">
         <f t="shared" si="38"/>
         <v>-2569</v>
       </c>
       <c r="U188" s="1">
         <f t="shared" si="39"/>
         <v>503</v>
       </c>
       <c r="V188" s="1">
         <f t="shared" si="40"/>
         <v>-27</v>
       </c>
       <c r="W188" s="1">
         <f t="shared" si="35"/>
         <v>-453</v>
       </c>
     </row>
-    <row r="189" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A189" s="3" t="s">
         <v>177</v>
       </c>
       <c r="B189" s="1">
         <v>1496</v>
       </c>
       <c r="C189" s="1">
         <v>842</v>
       </c>
       <c r="D189" s="1">
         <v>55</v>
       </c>
       <c r="E189" s="1">
         <v>661</v>
       </c>
       <c r="F189" s="1">
         <v>0</v>
       </c>
       <c r="G189" s="1">
         <f t="shared" si="33"/>
         <v>3054</v>
       </c>
       <c r="I189" s="3" t="s">
         <v>177</v>
       </c>
@@ -17787,51 +17830,51 @@
       <c r="R189" s="1">
         <f t="shared" si="36"/>
         <v>1385</v>
       </c>
       <c r="S189" s="1">
         <f t="shared" si="37"/>
         <v>363</v>
       </c>
       <c r="T189" s="1">
         <f t="shared" si="38"/>
         <v>-2378</v>
       </c>
       <c r="U189" s="1">
         <f t="shared" si="39"/>
         <v>658</v>
       </c>
       <c r="V189" s="1">
         <f t="shared" si="40"/>
         <v>-6</v>
       </c>
       <c r="W189" s="1">
         <f t="shared" si="35"/>
         <v>22</v>
       </c>
     </row>
-    <row r="190" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A190" s="3" t="s">
         <v>179</v>
       </c>
       <c r="B190" s="1">
         <v>1926</v>
       </c>
       <c r="C190" s="1">
         <v>996</v>
       </c>
       <c r="D190" s="1">
         <v>20</v>
       </c>
       <c r="E190" s="1">
         <v>857</v>
       </c>
       <c r="F190" s="1">
         <v>0</v>
       </c>
       <c r="G190" s="1">
         <f t="shared" si="33"/>
         <v>3799</v>
       </c>
       <c r="I190" s="3" t="s">
         <v>179</v>
       </c>
@@ -17860,51 +17903,51 @@
       <c r="R190" s="1">
         <f t="shared" si="36"/>
         <v>1842</v>
       </c>
       <c r="S190" s="1">
         <f t="shared" si="37"/>
         <v>585</v>
       </c>
       <c r="T190" s="1">
         <f t="shared" si="38"/>
         <v>-2911</v>
       </c>
       <c r="U190" s="1">
         <f t="shared" si="39"/>
         <v>853</v>
       </c>
       <c r="V190" s="1">
         <f t="shared" si="40"/>
         <v>-7</v>
       </c>
       <c r="W190" s="1">
         <f t="shared" si="35"/>
         <v>362</v>
       </c>
     </row>
-    <row r="191" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A191" s="3" t="s">
         <v>180</v>
       </c>
       <c r="B191" s="1">
         <v>1750</v>
       </c>
       <c r="C191" s="1">
         <v>881</v>
       </c>
       <c r="D191" s="1">
         <v>21</v>
       </c>
       <c r="E191" s="1">
         <v>780</v>
       </c>
       <c r="F191" s="1">
         <v>0</v>
       </c>
       <c r="G191" s="1">
         <f t="shared" si="33"/>
         <v>3432</v>
       </c>
       <c r="I191" s="3" t="s">
         <v>180</v>
       </c>
@@ -17933,51 +17976,51 @@
       <c r="R191" s="1">
         <f t="shared" si="36"/>
         <v>1686</v>
       </c>
       <c r="S191" s="1">
         <f t="shared" si="37"/>
         <v>442</v>
       </c>
       <c r="T191" s="1">
         <f t="shared" si="38"/>
         <v>-2512</v>
       </c>
       <c r="U191" s="1">
         <f t="shared" si="39"/>
         <v>779</v>
       </c>
       <c r="V191" s="1">
         <f t="shared" si="40"/>
         <v>-8</v>
       </c>
       <c r="W191" s="1">
         <f t="shared" si="35"/>
         <v>387</v>
       </c>
     </row>
-    <row r="192" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A192" s="3" t="s">
         <v>181</v>
       </c>
       <c r="B192" s="1">
         <v>1536</v>
       </c>
       <c r="C192" s="1">
         <v>969</v>
       </c>
       <c r="D192" s="1">
         <v>45</v>
       </c>
       <c r="E192" s="1">
         <v>831</v>
       </c>
       <c r="F192" s="1">
         <v>0</v>
       </c>
       <c r="G192" s="1">
         <f t="shared" si="33"/>
         <v>3381</v>
       </c>
       <c r="I192" s="3" t="s">
         <v>181</v>
       </c>
@@ -18007,51 +18050,51 @@
       <c r="R192" s="1">
         <f t="shared" si="36"/>
         <v>1430</v>
       </c>
       <c r="S192" s="1">
         <f t="shared" si="37"/>
         <v>794</v>
       </c>
       <c r="T192" s="1">
         <f t="shared" si="38"/>
         <v>-2409</v>
       </c>
       <c r="U192" s="1">
         <f t="shared" si="39"/>
         <v>828</v>
       </c>
       <c r="V192" s="1">
         <f t="shared" si="40"/>
         <v>-4</v>
       </c>
       <c r="W192" s="1">
         <f t="shared" si="35"/>
         <v>639</v>
       </c>
     </row>
-    <row r="193" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A193" s="3" t="s">
         <v>182</v>
       </c>
       <c r="B193" s="1">
         <v>1113</v>
       </c>
       <c r="C193" s="1">
         <v>607</v>
       </c>
       <c r="D193" s="1">
         <v>124</v>
       </c>
       <c r="E193" s="1">
         <v>780</v>
       </c>
       <c r="F193" s="1">
         <v>0</v>
       </c>
       <c r="G193" s="1">
         <f t="shared" si="33"/>
         <v>2624</v>
       </c>
       <c r="I193" s="3" t="s">
         <v>182</v>
       </c>
@@ -18080,51 +18123,51 @@
       <c r="R193" s="1">
         <f t="shared" si="36"/>
         <v>904</v>
       </c>
       <c r="S193" s="1">
         <f t="shared" si="37"/>
         <v>251</v>
       </c>
       <c r="T193" s="1">
         <f t="shared" si="38"/>
         <v>-1900</v>
       </c>
       <c r="U193" s="1">
         <f t="shared" si="39"/>
         <v>777</v>
       </c>
       <c r="V193" s="1">
         <f t="shared" si="40"/>
         <v>0</v>
       </c>
       <c r="W193" s="1">
         <f t="shared" si="35"/>
         <v>32</v>
       </c>
     </row>
-    <row r="194" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A194" s="3" t="s">
         <v>183</v>
       </c>
       <c r="B194" s="1">
         <v>266</v>
       </c>
       <c r="C194" s="1">
         <v>377</v>
       </c>
       <c r="D194" s="1">
         <v>182</v>
       </c>
       <c r="E194" s="1">
         <v>347</v>
       </c>
       <c r="F194" s="1">
         <v>4</v>
       </c>
       <c r="G194" s="1">
         <f t="shared" si="33"/>
         <v>1176</v>
       </c>
       <c r="I194" s="3" t="s">
         <v>183</v>
       </c>
@@ -18153,51 +18196,51 @@
       <c r="R194" s="1">
         <f t="shared" ref="R194:R213" si="41">+B194-J194</f>
         <v>-613</v>
       </c>
       <c r="S194" s="1">
         <f t="shared" ref="S194:S213" si="42">+C194-K194</f>
         <v>-61</v>
       </c>
       <c r="T194" s="1">
         <f t="shared" ref="T194:T213" si="43">+D194-L194</f>
         <v>-1220</v>
       </c>
       <c r="U194" s="1">
         <f t="shared" ref="U194:U213" si="44">+E194-M194</f>
         <v>319</v>
       </c>
       <c r="V194" s="1">
         <f t="shared" ref="V194:V213" si="45">+F194-N194</f>
         <v>4</v>
       </c>
       <c r="W194" s="1">
         <f t="shared" si="35"/>
         <v>-1571</v>
       </c>
     </row>
-    <row r="195" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A195" s="3" t="s">
         <v>184</v>
       </c>
       <c r="B195" s="1">
         <v>439</v>
       </c>
       <c r="C195" s="1">
         <v>462</v>
       </c>
       <c r="D195" s="1">
         <v>142</v>
       </c>
       <c r="E195" s="1">
         <v>427</v>
       </c>
       <c r="F195" s="1">
         <v>5</v>
       </c>
       <c r="G195" s="1">
         <f t="shared" si="33"/>
         <v>1475</v>
       </c>
       <c r="I195" s="3" t="s">
         <v>184</v>
       </c>
@@ -18226,51 +18269,51 @@
       <c r="R195" s="1">
         <f t="shared" si="41"/>
         <v>-202</v>
       </c>
       <c r="S195" s="1">
         <f t="shared" si="42"/>
         <v>82</v>
       </c>
       <c r="T195" s="1">
         <f t="shared" si="43"/>
         <v>-1807</v>
       </c>
       <c r="U195" s="1">
         <f t="shared" si="44"/>
         <v>410</v>
       </c>
       <c r="V195" s="1">
         <f t="shared" si="45"/>
         <v>5</v>
       </c>
       <c r="W195" s="1">
         <f t="shared" si="35"/>
         <v>-1512</v>
       </c>
     </row>
-    <row r="196" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A196" s="3" t="s">
         <v>185</v>
       </c>
       <c r="B196" s="1">
         <v>776</v>
       </c>
       <c r="C196" s="1">
         <v>690</v>
       </c>
       <c r="D196" s="1">
         <v>69</v>
       </c>
       <c r="E196" s="1">
         <v>311</v>
       </c>
       <c r="F196" s="1">
         <v>2</v>
       </c>
       <c r="G196" s="1">
         <f t="shared" si="33"/>
         <v>1848</v>
       </c>
       <c r="H196" s="3"/>
       <c r="I196" s="3" t="s">
         <v>185</v>
@@ -18300,51 +18343,51 @@
       <c r="R196" s="1">
         <f t="shared" si="41"/>
         <v>255</v>
       </c>
       <c r="S196" s="1">
         <f t="shared" si="42"/>
         <v>192</v>
       </c>
       <c r="T196" s="1">
         <f t="shared" si="43"/>
         <v>-2264</v>
       </c>
       <c r="U196" s="1">
         <f t="shared" si="44"/>
         <v>257</v>
       </c>
       <c r="V196" s="1">
         <f t="shared" si="45"/>
         <v>2</v>
       </c>
       <c r="W196" s="1">
         <f t="shared" si="35"/>
         <v>-1558</v>
       </c>
     </row>
-    <row r="197" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A197" s="3" t="s">
         <v>186</v>
       </c>
       <c r="B197" s="1">
         <v>873</v>
       </c>
       <c r="C197" s="1">
         <v>850</v>
       </c>
       <c r="D197" s="1">
         <v>144</v>
       </c>
       <c r="E197" s="1">
         <v>360</v>
       </c>
       <c r="F197" s="1">
         <v>2</v>
       </c>
       <c r="G197" s="1">
         <f t="shared" si="33"/>
         <v>2229</v>
       </c>
       <c r="I197" s="3" t="s">
         <v>186</v>
       </c>
@@ -18373,51 +18416,51 @@
       <c r="R197" s="1">
         <f t="shared" si="41"/>
         <v>416</v>
       </c>
       <c r="S197" s="1">
         <f t="shared" si="42"/>
         <v>599</v>
       </c>
       <c r="T197" s="1">
         <f t="shared" si="43"/>
         <v>-1265</v>
       </c>
       <c r="U197" s="1">
         <f t="shared" si="44"/>
         <v>325</v>
       </c>
       <c r="V197" s="1">
         <f t="shared" si="45"/>
         <v>2</v>
       </c>
       <c r="W197" s="1">
         <f t="shared" si="35"/>
         <v>77</v>
       </c>
     </row>
-    <row r="198" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A198" s="3" t="s">
         <v>187</v>
       </c>
       <c r="B198" s="1">
         <v>1300</v>
       </c>
       <c r="C198" s="1">
         <v>829</v>
       </c>
       <c r="D198" s="1">
         <v>67</v>
       </c>
       <c r="E198" s="1">
         <v>486</v>
       </c>
       <c r="F198" s="1">
         <v>1</v>
       </c>
       <c r="G198" s="1">
         <f t="shared" si="33"/>
         <v>2683</v>
       </c>
       <c r="I198" s="3" t="s">
         <v>187</v>
       </c>
@@ -18446,51 +18489,51 @@
       <c r="R198" s="1">
         <f t="shared" si="41"/>
         <v>1064</v>
       </c>
       <c r="S198" s="1">
         <f t="shared" si="42"/>
         <v>464</v>
       </c>
       <c r="T198" s="1">
         <f t="shared" si="43"/>
         <v>-1758</v>
       </c>
       <c r="U198" s="1">
         <f t="shared" si="44"/>
         <v>466</v>
       </c>
       <c r="V198" s="1">
         <f t="shared" si="45"/>
         <v>1</v>
       </c>
       <c r="W198" s="1">
         <f t="shared" si="35"/>
         <v>237</v>
       </c>
     </row>
-    <row r="199" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A199" s="3" t="s">
         <v>188</v>
       </c>
       <c r="B199" s="1">
         <v>1745</v>
       </c>
       <c r="C199" s="1">
         <v>1005</v>
       </c>
       <c r="D199" s="1">
         <v>51</v>
       </c>
       <c r="E199" s="1">
         <v>576</v>
       </c>
       <c r="F199" s="1">
         <v>0</v>
       </c>
       <c r="G199" s="1">
         <f t="shared" si="33"/>
         <v>3377</v>
       </c>
       <c r="I199" s="3" t="s">
         <v>188</v>
       </c>
@@ -18519,51 +18562,51 @@
       <c r="R199" s="1">
         <f t="shared" si="41"/>
         <v>1524</v>
       </c>
       <c r="S199" s="1">
         <f t="shared" si="42"/>
         <v>554</v>
       </c>
       <c r="T199" s="1">
         <f t="shared" si="43"/>
         <v>-2365</v>
       </c>
       <c r="U199" s="1">
         <f t="shared" si="44"/>
         <v>562</v>
       </c>
       <c r="V199" s="1">
         <f t="shared" si="45"/>
         <v>-2</v>
       </c>
       <c r="W199" s="1">
         <f t="shared" si="35"/>
         <v>273</v>
       </c>
     </row>
-    <row r="200" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A200" s="3" t="s">
         <v>189</v>
       </c>
       <c r="B200" s="1">
         <v>2191</v>
       </c>
       <c r="C200" s="1">
         <v>1009</v>
       </c>
       <c r="D200" s="1">
         <v>10</v>
       </c>
       <c r="E200" s="1">
         <v>605</v>
       </c>
       <c r="F200" s="1">
         <v>0</v>
       </c>
       <c r="G200" s="1">
         <f t="shared" si="33"/>
         <v>3815</v>
       </c>
       <c r="I200" s="3" t="s">
         <v>189</v>
       </c>
@@ -18592,51 +18635,51 @@
       <c r="R200" s="1">
         <f t="shared" si="41"/>
         <v>2014</v>
       </c>
       <c r="S200" s="1">
         <f t="shared" si="42"/>
         <v>628</v>
       </c>
       <c r="T200" s="1">
         <f t="shared" si="43"/>
         <v>-2697</v>
       </c>
       <c r="U200" s="1">
         <f t="shared" si="44"/>
         <v>556</v>
       </c>
       <c r="V200" s="1">
         <f t="shared" si="45"/>
         <v>-7</v>
       </c>
       <c r="W200" s="1">
         <f t="shared" si="35"/>
         <v>494</v>
       </c>
     </row>
-    <row r="201" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
         <v>190</v>
       </c>
       <c r="B201" s="1">
         <v>2498</v>
       </c>
       <c r="C201" s="1">
         <v>1037</v>
       </c>
       <c r="D201" s="1">
         <v>13</v>
       </c>
       <c r="E201" s="1">
         <v>646</v>
       </c>
       <c r="F201" s="1">
         <v>0</v>
       </c>
       <c r="G201" s="1">
         <f t="shared" si="33"/>
         <v>4194</v>
       </c>
       <c r="I201" s="3" t="s">
         <v>190</v>
       </c>
@@ -18665,51 +18708,51 @@
       <c r="R201" s="1">
         <f t="shared" si="41"/>
         <v>2353</v>
       </c>
       <c r="S201" s="1">
         <f t="shared" si="42"/>
         <v>617</v>
       </c>
       <c r="T201" s="1">
         <f t="shared" si="43"/>
         <v>-2470</v>
       </c>
       <c r="U201" s="1">
         <f t="shared" si="44"/>
         <v>609</v>
       </c>
       <c r="V201" s="1">
         <f t="shared" si="45"/>
         <v>-4</v>
       </c>
       <c r="W201" s="1">
         <f t="shared" si="35"/>
         <v>1105</v>
       </c>
     </row>
-    <row r="202" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
         <v>192</v>
       </c>
       <c r="B202" s="1">
         <v>2330</v>
       </c>
       <c r="C202" s="1">
         <v>1175</v>
       </c>
       <c r="D202" s="1">
         <v>17</v>
       </c>
       <c r="E202" s="1">
         <v>588</v>
       </c>
       <c r="F202" s="1">
         <v>0</v>
       </c>
       <c r="G202" s="1">
         <f t="shared" si="33"/>
         <v>4110</v>
       </c>
       <c r="I202" s="3" t="s">
         <v>192</v>
       </c>
@@ -18738,51 +18781,51 @@
       <c r="R202" s="1">
         <f t="shared" si="41"/>
         <v>2223</v>
       </c>
       <c r="S202" s="1">
         <f t="shared" si="42"/>
         <v>954</v>
       </c>
       <c r="T202" s="1">
         <f t="shared" si="43"/>
         <v>-2320</v>
       </c>
       <c r="U202" s="1">
         <f t="shared" si="44"/>
         <v>532</v>
       </c>
       <c r="V202" s="1">
         <f t="shared" si="45"/>
         <v>-7</v>
       </c>
       <c r="W202" s="1">
         <f t="shared" si="35"/>
         <v>1382</v>
       </c>
     </row>
-    <row r="203" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A203" s="3" t="s">
         <v>193</v>
       </c>
       <c r="B203" s="1">
         <v>2032</v>
       </c>
       <c r="C203" s="1">
         <v>992</v>
       </c>
       <c r="D203" s="1">
         <v>13</v>
       </c>
       <c r="E203" s="1">
         <v>780</v>
       </c>
       <c r="F203" s="1">
         <v>0</v>
       </c>
       <c r="G203" s="1">
         <f t="shared" ref="G203:G223" si="46">SUM(B203:F203)</f>
         <v>3817</v>
       </c>
       <c r="I203" s="3" t="s">
         <v>193</v>
       </c>
@@ -18811,51 +18854,51 @@
       <c r="R203" s="1">
         <f t="shared" si="41"/>
         <v>1969</v>
       </c>
       <c r="S203" s="1">
         <f t="shared" si="42"/>
         <v>806</v>
       </c>
       <c r="T203" s="1">
         <f t="shared" si="43"/>
         <v>-2638</v>
       </c>
       <c r="U203" s="1">
         <f t="shared" si="44"/>
         <v>762</v>
       </c>
       <c r="V203" s="1">
         <f t="shared" si="45"/>
         <v>-6</v>
       </c>
       <c r="W203" s="1">
         <f t="shared" ref="W203:W223" si="48">SUM(R203:V203)</f>
         <v>893</v>
       </c>
     </row>
-    <row r="204" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
         <v>194</v>
       </c>
       <c r="B204" s="1">
         <v>2071</v>
       </c>
       <c r="C204" s="1">
         <v>833</v>
       </c>
       <c r="D204" s="1">
         <v>50</v>
       </c>
       <c r="E204" s="1">
         <v>899</v>
       </c>
       <c r="F204" s="1">
         <v>0</v>
       </c>
       <c r="G204" s="1">
         <f t="shared" si="46"/>
         <v>3853</v>
       </c>
       <c r="I204" s="3" t="s">
         <v>194</v>
       </c>
@@ -18885,51 +18928,51 @@
       <c r="R204" s="1">
         <f t="shared" si="41"/>
         <v>2002</v>
       </c>
       <c r="S204" s="1">
         <f t="shared" si="42"/>
         <v>513</v>
       </c>
       <c r="T204" s="1">
         <f t="shared" si="43"/>
         <v>-2497</v>
       </c>
       <c r="U204" s="1">
         <f t="shared" si="44"/>
         <v>887</v>
       </c>
       <c r="V204" s="1">
         <f t="shared" si="45"/>
         <v>-5</v>
       </c>
       <c r="W204" s="1">
         <f t="shared" si="48"/>
         <v>900</v>
       </c>
     </row>
-    <row r="205" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A205" s="3" t="s">
         <v>195</v>
       </c>
       <c r="B205" s="1">
         <v>904</v>
       </c>
       <c r="C205" s="1">
         <v>771</v>
       </c>
       <c r="D205" s="1">
         <v>137</v>
       </c>
       <c r="E205" s="1">
         <v>484</v>
       </c>
       <c r="F205" s="1">
         <v>3</v>
       </c>
       <c r="G205" s="1">
         <f t="shared" si="46"/>
         <v>2299</v>
       </c>
       <c r="I205" s="3" t="s">
         <v>195</v>
       </c>
@@ -18958,51 +19001,51 @@
       <c r="R205" s="1">
         <f t="shared" si="41"/>
         <v>593</v>
       </c>
       <c r="S205" s="1">
         <f t="shared" si="42"/>
         <v>543</v>
       </c>
       <c r="T205" s="1">
         <f t="shared" si="43"/>
         <v>-1819</v>
       </c>
       <c r="U205" s="1">
         <f t="shared" si="44"/>
         <v>436</v>
       </c>
       <c r="V205" s="1">
         <f t="shared" si="45"/>
         <v>3</v>
       </c>
       <c r="W205" s="1">
         <f t="shared" si="48"/>
         <v>-244</v>
       </c>
     </row>
-    <row r="206" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
         <v>196</v>
       </c>
       <c r="B206" s="1">
         <v>434</v>
       </c>
       <c r="C206" s="1">
         <v>557</v>
       </c>
       <c r="D206" s="1">
         <v>135</v>
       </c>
       <c r="E206" s="1">
         <v>475</v>
       </c>
       <c r="F206" s="1">
         <v>7</v>
       </c>
       <c r="G206" s="1">
         <f t="shared" si="46"/>
         <v>1608</v>
       </c>
       <c r="I206" s="3" t="s">
         <v>196</v>
       </c>
@@ -19031,51 +19074,51 @@
       <c r="R206" s="1">
         <f t="shared" si="41"/>
         <v>-221</v>
       </c>
       <c r="S206" s="1">
         <f t="shared" si="42"/>
         <v>322</v>
       </c>
       <c r="T206" s="1">
         <f t="shared" si="43"/>
         <v>-1407</v>
       </c>
       <c r="U206" s="1">
         <f t="shared" si="44"/>
         <v>458</v>
       </c>
       <c r="V206" s="1">
         <f t="shared" si="45"/>
         <v>7</v>
       </c>
       <c r="W206" s="1">
         <f t="shared" si="48"/>
         <v>-841</v>
       </c>
     </row>
-    <row r="207" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
         <v>197</v>
       </c>
       <c r="B207" s="1">
         <v>394</v>
       </c>
       <c r="C207" s="1">
         <v>470</v>
       </c>
       <c r="D207" s="1">
         <v>179</v>
       </c>
       <c r="E207" s="1">
         <v>279</v>
       </c>
       <c r="F207" s="1">
         <v>4</v>
       </c>
       <c r="G207" s="1">
         <f t="shared" si="46"/>
         <v>1326</v>
       </c>
       <c r="I207" s="3" t="s">
         <v>197</v>
       </c>
@@ -19104,51 +19147,51 @@
       <c r="R207" s="1">
         <f t="shared" si="41"/>
         <v>-452</v>
       </c>
       <c r="S207" s="1">
         <f t="shared" si="42"/>
         <v>166</v>
       </c>
       <c r="T207" s="1">
         <f t="shared" si="43"/>
         <v>-1432</v>
       </c>
       <c r="U207" s="1">
         <f t="shared" si="44"/>
         <v>221</v>
       </c>
       <c r="V207" s="1">
         <f t="shared" si="45"/>
         <v>4</v>
       </c>
       <c r="W207" s="1">
         <f t="shared" si="48"/>
         <v>-1493</v>
       </c>
     </row>
-    <row r="208" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
         <v>198</v>
       </c>
       <c r="B208" s="1">
         <v>681</v>
       </c>
       <c r="C208" s="1">
         <v>384</v>
       </c>
       <c r="D208" s="1">
         <v>111</v>
       </c>
       <c r="E208" s="1">
         <v>545</v>
       </c>
       <c r="F208" s="1">
         <v>7</v>
       </c>
       <c r="G208" s="1">
         <f t="shared" si="46"/>
         <v>1728</v>
       </c>
       <c r="H208" s="3"/>
       <c r="I208" s="3" t="s">
         <v>198</v>
@@ -19178,51 +19221,51 @@
       <c r="R208" s="1">
         <f t="shared" si="41"/>
         <v>236</v>
       </c>
       <c r="S208" s="1">
         <f t="shared" si="42"/>
         <v>-250</v>
       </c>
       <c r="T208" s="1">
         <f t="shared" si="43"/>
         <v>-2289</v>
       </c>
       <c r="U208" s="1">
         <f t="shared" si="44"/>
         <v>535</v>
       </c>
       <c r="V208" s="1">
         <f t="shared" si="45"/>
         <v>7</v>
       </c>
       <c r="W208" s="1">
         <f t="shared" si="48"/>
         <v>-1761</v>
       </c>
     </row>
-    <row r="209" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A209" s="3" t="s">
         <v>199</v>
       </c>
       <c r="B209" s="1">
         <v>1129</v>
       </c>
       <c r="C209" s="1">
         <v>464</v>
       </c>
       <c r="D209" s="1">
         <v>166</v>
       </c>
       <c r="E209" s="1">
         <v>646</v>
       </c>
       <c r="F209" s="1">
         <v>0</v>
       </c>
       <c r="G209" s="1">
         <f t="shared" si="46"/>
         <v>2405</v>
       </c>
       <c r="I209" s="3" t="s">
         <v>199</v>
       </c>
@@ -19251,51 +19294,51 @@
       <c r="R209" s="1">
         <f t="shared" si="41"/>
         <v>875</v>
       </c>
       <c r="S209" s="1">
         <f t="shared" si="42"/>
         <v>-221</v>
       </c>
       <c r="T209" s="1">
         <f t="shared" si="43"/>
         <v>-1369</v>
       </c>
       <c r="U209" s="1">
         <f t="shared" si="44"/>
         <v>641</v>
       </c>
       <c r="V209" s="1">
         <f t="shared" si="45"/>
         <v>-1</v>
       </c>
       <c r="W209" s="1">
         <f t="shared" si="48"/>
         <v>-75</v>
       </c>
     </row>
-    <row r="210" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A210" s="3" t="s">
         <v>200</v>
       </c>
       <c r="B210" s="1">
         <v>1492</v>
       </c>
       <c r="C210" s="1">
         <v>584</v>
       </c>
       <c r="D210" s="1">
         <v>34</v>
       </c>
       <c r="E210" s="1">
         <v>552</v>
       </c>
       <c r="F210" s="1">
         <v>0</v>
       </c>
       <c r="G210" s="1">
         <f t="shared" si="46"/>
         <v>2662</v>
       </c>
       <c r="I210" s="3" t="s">
         <v>200</v>
       </c>
@@ -19324,51 +19367,51 @@
       <c r="R210" s="1">
         <f t="shared" si="41"/>
         <v>1373</v>
       </c>
       <c r="S210" s="1">
         <f t="shared" si="42"/>
         <v>-144</v>
       </c>
       <c r="T210" s="1">
         <f t="shared" si="43"/>
         <v>-1593</v>
       </c>
       <c r="U210" s="1">
         <f t="shared" si="44"/>
         <v>529</v>
       </c>
       <c r="V210" s="1">
         <f t="shared" si="45"/>
         <v>-3</v>
       </c>
       <c r="W210" s="1">
         <f t="shared" si="48"/>
         <v>162</v>
       </c>
     </row>
-    <row r="211" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A211" s="3" t="s">
         <v>201</v>
       </c>
       <c r="B211" s="1">
         <v>1756</v>
       </c>
       <c r="C211" s="1">
         <v>747</v>
       </c>
       <c r="D211" s="1">
         <v>123</v>
       </c>
       <c r="E211" s="1">
         <v>516</v>
       </c>
       <c r="F211" s="1">
         <v>0</v>
       </c>
       <c r="G211" s="1">
         <f t="shared" si="46"/>
         <v>3142</v>
       </c>
       <c r="I211" s="3" t="s">
         <v>201</v>
       </c>
@@ -19397,51 +19440,51 @@
       <c r="R211" s="1">
         <f t="shared" si="41"/>
         <v>1668</v>
       </c>
       <c r="S211" s="1">
         <f t="shared" si="42"/>
         <v>392</v>
       </c>
       <c r="T211" s="1">
         <f t="shared" si="43"/>
         <v>-1026</v>
       </c>
       <c r="U211" s="1">
         <f t="shared" si="44"/>
         <v>471</v>
       </c>
       <c r="V211" s="1">
         <f t="shared" si="45"/>
         <v>-7</v>
       </c>
       <c r="W211" s="1">
         <f t="shared" si="48"/>
         <v>1498</v>
       </c>
     </row>
-    <row r="212" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A212" s="3" t="s">
         <v>202</v>
       </c>
       <c r="B212" s="1">
         <v>2120</v>
       </c>
       <c r="C212" s="1">
         <v>725</v>
       </c>
       <c r="D212" s="1">
         <v>168</v>
       </c>
       <c r="E212" s="1">
         <v>658</v>
       </c>
       <c r="F212" s="1">
         <v>0</v>
       </c>
       <c r="G212" s="1">
         <f t="shared" si="46"/>
         <v>3671</v>
       </c>
       <c r="I212" s="3" t="s">
         <v>202</v>
       </c>
@@ -19470,51 +19513,51 @@
       <c r="R212" s="1">
         <f t="shared" si="41"/>
         <v>2019</v>
       </c>
       <c r="S212" s="1">
         <f t="shared" si="42"/>
         <v>105</v>
       </c>
       <c r="T212" s="1">
         <f t="shared" si="43"/>
         <v>-901</v>
       </c>
       <c r="U212" s="1">
         <f t="shared" si="44"/>
         <v>620</v>
       </c>
       <c r="V212" s="1">
         <f t="shared" si="45"/>
         <v>-6</v>
       </c>
       <c r="W212" s="1">
         <f t="shared" si="48"/>
         <v>1837</v>
       </c>
     </row>
-    <row r="213" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A213" s="3" t="s">
         <v>203</v>
       </c>
       <c r="B213" s="1">
         <v>2101</v>
       </c>
       <c r="C213" s="1">
         <v>667</v>
       </c>
       <c r="D213" s="1">
         <v>250</v>
       </c>
       <c r="E213" s="1">
         <v>457</v>
       </c>
       <c r="F213" s="1">
         <v>0</v>
       </c>
       <c r="G213" s="1">
         <f t="shared" si="46"/>
         <v>3475</v>
       </c>
       <c r="I213" s="3" t="s">
         <v>203</v>
       </c>
@@ -19543,51 +19586,51 @@
       <c r="R213" s="1">
         <f t="shared" si="41"/>
         <v>1999</v>
       </c>
       <c r="S213" s="1">
         <f t="shared" si="42"/>
         <v>-159</v>
       </c>
       <c r="T213" s="1">
         <f t="shared" si="43"/>
         <v>-566</v>
       </c>
       <c r="U213" s="1">
         <f t="shared" si="44"/>
         <v>397</v>
       </c>
       <c r="V213" s="1">
         <f t="shared" si="45"/>
         <v>-6</v>
       </c>
       <c r="W213" s="1">
         <f t="shared" si="48"/>
         <v>1665</v>
       </c>
     </row>
-    <row r="214" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A214" s="3" t="s">
         <v>233</v>
       </c>
       <c r="B214" s="1">
         <v>2230</v>
       </c>
       <c r="C214" s="1">
         <v>866</v>
       </c>
       <c r="D214" s="1">
         <v>294</v>
       </c>
       <c r="E214" s="1">
         <v>442</v>
       </c>
       <c r="F214" s="1">
         <v>0</v>
       </c>
       <c r="G214" s="1">
         <f t="shared" si="46"/>
         <v>3832</v>
       </c>
       <c r="I214" s="3" t="s">
         <v>233</v>
       </c>
@@ -19616,51 +19659,51 @@
       <c r="R214" s="1">
         <f t="shared" ref="R214:R225" si="49">+B214-J214</f>
         <v>2137</v>
       </c>
       <c r="S214" s="1">
         <f t="shared" ref="S214:S225" si="50">+C214-K214</f>
         <v>-11</v>
       </c>
       <c r="T214" s="1">
         <f t="shared" ref="T214:T225" si="51">+D214-L214</f>
         <v>-644</v>
       </c>
       <c r="U214" s="1">
         <f t="shared" ref="U214:U225" si="52">+E214-M214</f>
         <v>358</v>
       </c>
       <c r="V214" s="1">
         <f t="shared" ref="V214:V225" si="53">+F214-N214</f>
         <v>-10</v>
       </c>
       <c r="W214" s="1">
         <f t="shared" si="48"/>
         <v>1830</v>
       </c>
     </row>
-    <row r="215" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A215" s="3" t="s">
         <v>234</v>
       </c>
       <c r="B215" s="1">
         <v>2375</v>
       </c>
       <c r="C215" s="1">
         <v>1125</v>
       </c>
       <c r="D215" s="1">
         <v>24</v>
       </c>
       <c r="E215" s="1">
         <v>576</v>
       </c>
       <c r="F215" s="1">
         <v>0</v>
       </c>
       <c r="G215" s="1">
         <f t="shared" si="46"/>
         <v>4100</v>
       </c>
       <c r="I215" s="3" t="s">
         <v>234</v>
       </c>
@@ -19689,51 +19732,51 @@
       <c r="R215" s="1">
         <f t="shared" si="49"/>
         <v>2322</v>
       </c>
       <c r="S215" s="1">
         <f t="shared" si="50"/>
         <v>957</v>
       </c>
       <c r="T215" s="1">
         <f t="shared" si="51"/>
         <v>-1617</v>
       </c>
       <c r="U215" s="1">
         <f t="shared" si="52"/>
         <v>505</v>
       </c>
       <c r="V215" s="1">
         <f t="shared" si="53"/>
         <v>-6</v>
       </c>
       <c r="W215" s="1">
         <f t="shared" si="48"/>
         <v>2161</v>
       </c>
     </row>
-    <row r="216" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A216" s="3" t="s">
         <v>235</v>
       </c>
       <c r="B216" s="1">
         <v>1798</v>
       </c>
       <c r="C216" s="1">
         <v>998</v>
       </c>
       <c r="D216" s="1">
         <v>43</v>
       </c>
       <c r="E216" s="1">
         <v>793</v>
       </c>
       <c r="F216" s="1">
         <v>0</v>
       </c>
       <c r="G216" s="1">
         <f t="shared" si="46"/>
         <v>3632</v>
       </c>
       <c r="I216" s="3" t="s">
         <v>235</v>
       </c>
@@ -19762,51 +19805,51 @@
       <c r="R216" s="1">
         <f t="shared" si="49"/>
         <v>1709</v>
       </c>
       <c r="S216" s="1">
         <f t="shared" si="50"/>
         <v>831</v>
       </c>
       <c r="T216" s="1">
         <f t="shared" si="51"/>
         <v>-2527</v>
       </c>
       <c r="U216" s="1">
         <f t="shared" si="52"/>
         <v>752</v>
       </c>
       <c r="V216" s="1">
         <f t="shared" si="53"/>
         <v>-2</v>
       </c>
       <c r="W216" s="1">
         <f t="shared" si="48"/>
         <v>763</v>
       </c>
     </row>
-    <row r="217" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
         <v>236</v>
       </c>
       <c r="B217" s="1">
         <v>972</v>
       </c>
       <c r="C217" s="1">
         <v>680</v>
       </c>
       <c r="D217" s="1">
         <v>179</v>
       </c>
       <c r="E217" s="1">
         <v>568</v>
       </c>
       <c r="F217" s="1">
         <v>2</v>
       </c>
       <c r="G217" s="1">
         <f t="shared" si="46"/>
         <v>2401</v>
       </c>
       <c r="I217" s="3" t="s">
         <v>236</v>
       </c>
@@ -19835,51 +19878,51 @@
       <c r="R217" s="1">
         <f t="shared" si="49"/>
         <v>774</v>
       </c>
       <c r="S217" s="1">
         <f t="shared" si="50"/>
         <v>409</v>
       </c>
       <c r="T217" s="1">
         <f t="shared" si="51"/>
         <v>-1455</v>
       </c>
       <c r="U217" s="1">
         <f t="shared" si="52"/>
         <v>526</v>
       </c>
       <c r="V217" s="1">
         <f t="shared" si="53"/>
         <v>2</v>
       </c>
       <c r="W217" s="1">
         <f t="shared" si="48"/>
         <v>256</v>
       </c>
     </row>
-    <row r="218" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
         <v>237</v>
       </c>
       <c r="B218" s="1">
         <v>817</v>
       </c>
       <c r="C218" s="1">
         <v>541</v>
       </c>
       <c r="D218" s="1">
         <v>183</v>
       </c>
       <c r="E218" s="1">
         <v>412</v>
       </c>
       <c r="F218" s="1">
         <v>0</v>
       </c>
       <c r="G218" s="1">
         <f t="shared" si="46"/>
         <v>1953</v>
       </c>
       <c r="I218" s="3" t="s">
         <v>237</v>
       </c>
@@ -19908,51 +19951,51 @@
       <c r="R218" s="1">
         <f t="shared" si="49"/>
         <v>521</v>
       </c>
       <c r="S218" s="1">
         <f t="shared" si="50"/>
         <v>148</v>
       </c>
       <c r="T218" s="1">
         <f t="shared" si="51"/>
         <v>-1627</v>
       </c>
       <c r="U218" s="1">
         <f t="shared" si="52"/>
         <v>410</v>
       </c>
       <c r="V218" s="1">
         <f t="shared" si="53"/>
         <v>-19</v>
       </c>
       <c r="W218" s="1">
         <f t="shared" si="48"/>
         <v>-567</v>
       </c>
     </row>
-    <row r="219" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
         <v>238</v>
       </c>
       <c r="B219" s="1">
         <v>845</v>
       </c>
       <c r="C219" s="1">
         <v>366</v>
       </c>
       <c r="D219" s="1">
         <v>225</v>
       </c>
       <c r="E219" s="1">
         <v>372</v>
       </c>
       <c r="F219" s="1">
         <v>0</v>
       </c>
       <c r="G219" s="1">
         <f t="shared" si="46"/>
         <v>1808</v>
       </c>
       <c r="I219" s="3" t="s">
         <v>238</v>
       </c>
@@ -19981,51 +20024,51 @@
       <c r="R219" s="1">
         <f t="shared" si="49"/>
         <v>556</v>
       </c>
       <c r="S219" s="1">
         <f t="shared" si="50"/>
         <v>-316</v>
       </c>
       <c r="T219" s="1">
         <f t="shared" si="51"/>
         <v>-1542</v>
       </c>
       <c r="U219" s="1">
         <f t="shared" si="52"/>
         <v>368</v>
       </c>
       <c r="V219" s="1">
         <f t="shared" si="53"/>
         <v>-17</v>
       </c>
       <c r="W219" s="1">
         <f t="shared" si="48"/>
         <v>-951</v>
       </c>
     </row>
-    <row r="220" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
         <v>239</v>
       </c>
       <c r="B220" s="1">
         <v>980</v>
       </c>
       <c r="C220" s="1">
         <v>612</v>
       </c>
       <c r="D220" s="1">
         <v>70</v>
       </c>
       <c r="E220" s="1">
         <v>412</v>
       </c>
       <c r="F220" s="1">
         <v>4</v>
       </c>
       <c r="G220" s="1">
         <f t="shared" si="46"/>
         <v>2078</v>
       </c>
       <c r="I220" s="3" t="s">
         <v>239</v>
       </c>
@@ -20054,51 +20097,51 @@
       <c r="R220" s="1">
         <f t="shared" si="49"/>
         <v>716</v>
       </c>
       <c r="S220" s="1">
         <f t="shared" si="50"/>
         <v>-136</v>
       </c>
       <c r="T220" s="1">
         <f t="shared" si="51"/>
         <v>-2180</v>
       </c>
       <c r="U220" s="1">
         <f t="shared" si="52"/>
         <v>374</v>
       </c>
       <c r="V220" s="1">
         <f t="shared" si="53"/>
         <v>4</v>
       </c>
       <c r="W220" s="1">
         <f t="shared" si="48"/>
         <v>-1222</v>
       </c>
     </row>
-    <row r="221" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
         <v>240</v>
       </c>
       <c r="B221" s="1">
         <v>786</v>
       </c>
       <c r="C221" s="1">
         <v>455</v>
       </c>
       <c r="D221" s="1">
         <v>59</v>
       </c>
       <c r="E221" s="1">
         <v>522</v>
       </c>
       <c r="F221" s="1">
         <v>3</v>
       </c>
       <c r="G221" s="1">
         <f t="shared" si="46"/>
         <v>1825</v>
       </c>
       <c r="I221" s="3" t="s">
         <v>240</v>
       </c>
@@ -20127,51 +20170,51 @@
       <c r="R221" s="1">
         <f t="shared" si="49"/>
         <v>390</v>
       </c>
       <c r="S221" s="1">
         <f t="shared" si="50"/>
         <v>-68</v>
       </c>
       <c r="T221" s="1">
         <f t="shared" si="51"/>
         <v>-1719</v>
       </c>
       <c r="U221" s="1">
         <f t="shared" si="52"/>
         <v>489</v>
       </c>
       <c r="V221" s="1">
         <f t="shared" si="53"/>
         <v>3</v>
       </c>
       <c r="W221" s="1">
         <f t="shared" si="48"/>
         <v>-905</v>
       </c>
     </row>
-    <row r="222" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
         <v>241</v>
       </c>
       <c r="B222" s="1">
         <v>1310</v>
       </c>
       <c r="C222" s="1">
         <v>603</v>
       </c>
       <c r="D222" s="1">
         <v>43</v>
       </c>
       <c r="E222" s="1">
         <v>607</v>
       </c>
       <c r="F222" s="1">
         <v>1</v>
       </c>
       <c r="G222" s="1">
         <f t="shared" si="46"/>
         <v>2564</v>
       </c>
       <c r="I222" s="3" t="s">
         <v>241</v>
       </c>
@@ -20200,51 +20243,51 @@
       <c r="R222" s="1">
         <f t="shared" si="49"/>
         <v>1108</v>
       </c>
       <c r="S222" s="1">
         <f t="shared" si="50"/>
         <v>305</v>
       </c>
       <c r="T222" s="1">
         <f t="shared" si="51"/>
         <v>-1761</v>
       </c>
       <c r="U222" s="1">
         <f t="shared" si="52"/>
         <v>598</v>
       </c>
       <c r="V222" s="1">
         <f t="shared" si="53"/>
         <v>1</v>
       </c>
       <c r="W222" s="1">
         <f t="shared" si="48"/>
         <v>251</v>
       </c>
     </row>
-    <row r="223" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
         <v>242</v>
       </c>
       <c r="B223" s="1">
         <v>2258</v>
       </c>
       <c r="C223" s="1">
         <v>763</v>
       </c>
       <c r="D223" s="1">
         <v>54</v>
       </c>
       <c r="E223" s="1">
         <v>756</v>
       </c>
       <c r="F223" s="1">
         <v>0</v>
       </c>
       <c r="G223" s="1">
         <f t="shared" si="46"/>
         <v>3831</v>
       </c>
       <c r="I223" s="3" t="s">
         <v>242</v>
       </c>
@@ -20273,51 +20316,51 @@
       <c r="R223" s="1">
         <f t="shared" si="49"/>
         <v>2154</v>
       </c>
       <c r="S223" s="1">
         <f t="shared" si="50"/>
         <v>242</v>
       </c>
       <c r="T223" s="1">
         <f t="shared" si="51"/>
         <v>-1915</v>
       </c>
       <c r="U223" s="1">
         <f t="shared" si="52"/>
         <v>726</v>
       </c>
       <c r="V223" s="1">
         <f t="shared" si="53"/>
         <v>-2</v>
       </c>
       <c r="W223" s="1">
         <f t="shared" si="48"/>
         <v>1205</v>
       </c>
     </row>
-    <row r="224" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
         <v>246</v>
       </c>
       <c r="B224" s="1">
         <v>2500</v>
       </c>
       <c r="C224" s="1">
         <v>658</v>
       </c>
       <c r="D224" s="1">
         <v>83</v>
       </c>
       <c r="E224" s="1">
         <v>781</v>
       </c>
       <c r="F224" s="1">
         <v>0</v>
       </c>
       <c r="G224" s="1">
         <f t="shared" ref="G224:G235" si="54">SUM(B224:F224)</f>
         <v>4022</v>
       </c>
       <c r="I224" s="3" t="s">
         <v>246</v>
       </c>
@@ -20346,51 +20389,51 @@
       <c r="R224" s="1">
         <f t="shared" si="49"/>
         <v>2412</v>
       </c>
       <c r="S224" s="1">
         <f t="shared" si="50"/>
         <v>-263</v>
       </c>
       <c r="T224" s="1">
         <f t="shared" si="51"/>
         <v>-1560</v>
       </c>
       <c r="U224" s="1">
         <f t="shared" si="52"/>
         <v>738</v>
       </c>
       <c r="V224" s="1">
         <f t="shared" si="53"/>
         <v>-6</v>
       </c>
       <c r="W224" s="1">
         <f t="shared" ref="W224:W235" si="56">SUM(R224:V224)</f>
         <v>1321</v>
       </c>
     </row>
-    <row r="225" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A225" s="3" t="s">
         <v>247</v>
       </c>
       <c r="B225" s="1">
         <v>2748</v>
       </c>
       <c r="C225" s="1">
         <v>853</v>
       </c>
       <c r="D225" s="1">
         <v>73</v>
       </c>
       <c r="E225" s="1">
         <v>776</v>
       </c>
       <c r="F225" s="1">
         <v>0</v>
       </c>
       <c r="G225" s="1">
         <f t="shared" si="54"/>
         <v>4450</v>
       </c>
       <c r="I225" s="3" t="s">
         <v>247</v>
       </c>
@@ -20419,51 +20462,51 @@
       <c r="R225" s="1">
         <f t="shared" si="49"/>
         <v>2686</v>
       </c>
       <c r="S225" s="1">
         <f t="shared" si="50"/>
         <v>-24</v>
       </c>
       <c r="T225" s="1">
         <f t="shared" si="51"/>
         <v>-1964</v>
       </c>
       <c r="U225" s="1">
         <f t="shared" si="52"/>
         <v>716</v>
       </c>
       <c r="V225" s="1">
         <f t="shared" si="53"/>
         <v>-6</v>
       </c>
       <c r="W225" s="1">
         <f t="shared" si="56"/>
         <v>1408</v>
       </c>
     </row>
-    <row r="226" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
         <v>249</v>
       </c>
       <c r="B226" s="1">
         <v>2038</v>
       </c>
       <c r="C226" s="1">
         <v>993</v>
       </c>
       <c r="D226" s="1">
         <v>24</v>
       </c>
       <c r="E226" s="1">
         <v>679</v>
       </c>
       <c r="F226" s="1">
         <v>0</v>
       </c>
       <c r="G226" s="1">
         <f t="shared" si="54"/>
         <v>3734</v>
       </c>
       <c r="I226" s="3" t="s">
         <v>249</v>
       </c>
@@ -20492,51 +20535,51 @@
       <c r="R226" s="1">
         <f t="shared" ref="R226:R237" si="57">+B226-J226</f>
         <v>1953</v>
       </c>
       <c r="S226" s="1">
         <f t="shared" ref="S226:S237" si="58">+C226-K226</f>
         <v>768</v>
       </c>
       <c r="T226" s="1">
         <f t="shared" ref="T226:T237" si="59">+D226-L226</f>
         <v>-2385</v>
       </c>
       <c r="U226" s="1">
         <f t="shared" ref="U226:U237" si="60">+E226-M226</f>
         <v>622</v>
       </c>
       <c r="V226" s="1">
         <f t="shared" ref="V226:V237" si="61">+F226-N226</f>
         <v>-6</v>
       </c>
       <c r="W226" s="1">
         <f t="shared" si="56"/>
         <v>952</v>
       </c>
     </row>
-    <row r="227" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A227" s="3" t="s">
         <v>250</v>
       </c>
       <c r="B227" s="1">
         <v>2403</v>
       </c>
       <c r="C227" s="1">
         <v>626</v>
       </c>
       <c r="D227" s="1">
         <v>21</v>
       </c>
       <c r="E227" s="1">
         <v>738</v>
       </c>
       <c r="F227" s="1">
         <v>0</v>
       </c>
       <c r="G227" s="1">
         <f t="shared" si="54"/>
         <v>3788</v>
       </c>
       <c r="I227" s="3" t="s">
         <v>250</v>
       </c>
@@ -20565,51 +20608,51 @@
       <c r="R227" s="1">
         <f t="shared" si="57"/>
         <v>2329</v>
       </c>
       <c r="S227" s="1">
         <f t="shared" si="58"/>
         <v>-28</v>
       </c>
       <c r="T227" s="1">
         <f t="shared" si="59"/>
         <v>-2418</v>
       </c>
       <c r="U227" s="1">
         <f t="shared" si="60"/>
         <v>711</v>
       </c>
       <c r="V227" s="1">
         <f t="shared" si="61"/>
         <v>-8</v>
       </c>
       <c r="W227" s="1">
         <f t="shared" si="56"/>
         <v>586</v>
       </c>
     </row>
-    <row r="228" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A228" s="3" t="s">
         <v>251</v>
       </c>
       <c r="B228" s="1">
         <v>2136</v>
       </c>
       <c r="C228" s="1">
         <v>827</v>
       </c>
       <c r="D228" s="1">
         <v>43</v>
       </c>
       <c r="E228" s="1">
         <v>702</v>
       </c>
       <c r="F228" s="1">
         <v>0</v>
       </c>
       <c r="G228" s="1">
         <f t="shared" si="54"/>
         <v>3708</v>
       </c>
       <c r="I228" s="3" t="s">
         <v>251</v>
       </c>
@@ -20638,51 +20681,51 @@
       <c r="R228" s="1">
         <f t="shared" si="57"/>
         <v>2028</v>
       </c>
       <c r="S228" s="1">
         <f t="shared" si="58"/>
         <v>647</v>
       </c>
       <c r="T228" s="1">
         <f t="shared" si="59"/>
         <v>-2049</v>
       </c>
       <c r="U228" s="1">
         <f t="shared" si="60"/>
         <v>627</v>
       </c>
       <c r="V228" s="1">
         <f t="shared" si="61"/>
         <v>-7</v>
       </c>
       <c r="W228" s="1">
         <f t="shared" si="56"/>
         <v>1246</v>
       </c>
     </row>
-    <row r="229" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A229" s="3" t="s">
         <v>252</v>
       </c>
       <c r="B229" s="1">
         <v>802</v>
       </c>
       <c r="C229" s="1">
         <v>677</v>
       </c>
       <c r="D229" s="1">
         <v>162</v>
       </c>
       <c r="E229" s="1">
         <v>520</v>
       </c>
       <c r="F229" s="1">
         <v>5</v>
       </c>
       <c r="G229" s="1">
         <f t="shared" si="54"/>
         <v>2166</v>
       </c>
       <c r="I229" s="3" t="s">
         <v>252</v>
       </c>
@@ -20711,51 +20754,51 @@
       <c r="R229" s="1">
         <f t="shared" si="57"/>
         <v>373</v>
       </c>
       <c r="S229" s="1">
         <f t="shared" si="58"/>
         <v>508</v>
       </c>
       <c r="T229" s="1">
         <f t="shared" si="59"/>
         <v>-1625</v>
       </c>
       <c r="U229" s="1">
         <f t="shared" si="60"/>
         <v>448</v>
       </c>
       <c r="V229" s="1">
         <f t="shared" si="61"/>
         <v>5</v>
       </c>
       <c r="W229" s="1">
         <f t="shared" si="56"/>
         <v>-291</v>
       </c>
     </row>
-    <row r="230" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A230" s="3" t="s">
         <v>253</v>
       </c>
       <c r="B230" s="1">
         <v>222</v>
       </c>
       <c r="C230" s="1">
         <v>469</v>
       </c>
       <c r="D230" s="1">
         <v>229</v>
       </c>
       <c r="E230" s="1">
         <v>147</v>
       </c>
       <c r="F230" s="1">
         <v>8</v>
       </c>
       <c r="G230" s="1">
         <f t="shared" si="54"/>
         <v>1075</v>
       </c>
       <c r="I230" s="3" t="s">
         <v>253</v>
       </c>
@@ -20784,51 +20827,51 @@
       <c r="R230" s="1">
         <f t="shared" si="57"/>
         <v>-855</v>
       </c>
       <c r="S230" s="1">
         <f t="shared" si="58"/>
         <v>188</v>
       </c>
       <c r="T230" s="1">
         <f t="shared" si="59"/>
         <v>-1318</v>
       </c>
       <c r="U230" s="1">
         <f t="shared" si="60"/>
         <v>10</v>
       </c>
       <c r="V230" s="1">
         <f t="shared" si="61"/>
         <v>8</v>
       </c>
       <c r="W230" s="1">
         <f t="shared" si="56"/>
         <v>-1967</v>
       </c>
     </row>
-    <row r="231" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A231" s="3" t="s">
         <v>254</v>
       </c>
       <c r="B231" s="1">
         <v>350</v>
       </c>
       <c r="C231" s="1">
         <v>445</v>
       </c>
       <c r="D231" s="1">
         <v>169</v>
       </c>
       <c r="E231" s="1">
         <v>154</v>
       </c>
       <c r="F231" s="1">
         <v>0</v>
       </c>
       <c r="G231" s="1">
         <f t="shared" si="54"/>
         <v>1118</v>
       </c>
       <c r="I231" s="3" t="s">
         <v>254</v>
       </c>
@@ -20857,51 +20900,51 @@
       <c r="R231" s="1">
         <f t="shared" si="57"/>
         <v>-531</v>
       </c>
       <c r="S231" s="1">
         <f t="shared" si="58"/>
         <v>270</v>
       </c>
       <c r="T231" s="1">
         <f t="shared" si="59"/>
         <v>-1469</v>
       </c>
       <c r="U231" s="1">
         <f t="shared" si="60"/>
         <v>60</v>
       </c>
       <c r="V231" s="1">
         <f t="shared" si="61"/>
         <v>0</v>
       </c>
       <c r="W231" s="1">
         <f t="shared" si="56"/>
         <v>-1670</v>
       </c>
     </row>
-    <row r="232" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A232" s="3" t="s">
         <v>255</v>
       </c>
       <c r="B232" s="1">
         <v>769</v>
       </c>
       <c r="C232" s="1">
         <v>351</v>
       </c>
       <c r="D232" s="1">
         <v>157</v>
       </c>
       <c r="E232" s="1">
         <v>336</v>
       </c>
       <c r="F232" s="1">
         <v>1</v>
       </c>
       <c r="G232" s="1">
         <f t="shared" si="54"/>
         <v>1614</v>
       </c>
       <c r="I232" s="3" t="s">
         <v>255</v>
       </c>
@@ -20930,51 +20973,51 @@
       <c r="R232" s="1">
         <f t="shared" si="57"/>
         <v>422</v>
       </c>
       <c r="S232" s="1">
         <f t="shared" si="58"/>
         <v>-209</v>
       </c>
       <c r="T232" s="1">
         <f t="shared" si="59"/>
         <v>-2186</v>
       </c>
       <c r="U232" s="1">
         <f t="shared" si="60"/>
         <v>253</v>
       </c>
       <c r="V232" s="1">
         <f t="shared" si="61"/>
         <v>1</v>
       </c>
       <c r="W232" s="1">
         <f t="shared" si="56"/>
         <v>-1719</v>
       </c>
     </row>
-    <row r="233" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
         <v>256</v>
       </c>
       <c r="B233" s="1">
         <v>808</v>
       </c>
       <c r="C233" s="1">
         <v>432</v>
       </c>
       <c r="D233" s="1">
         <v>112</v>
       </c>
       <c r="E233" s="1">
         <v>196</v>
       </c>
       <c r="F233" s="1">
         <v>0</v>
       </c>
       <c r="G233" s="1">
         <f t="shared" si="54"/>
         <v>1548</v>
       </c>
       <c r="I233" s="3" t="s">
         <v>256</v>
       </c>
@@ -21003,51 +21046,51 @@
       <c r="R233" s="1">
         <f t="shared" si="57"/>
         <v>198</v>
       </c>
       <c r="S233" s="1">
         <f t="shared" si="58"/>
         <v>-71</v>
       </c>
       <c r="T233" s="1">
         <f t="shared" si="59"/>
         <v>-1335</v>
       </c>
       <c r="U233" s="1">
         <f t="shared" si="60"/>
         <v>21</v>
       </c>
       <c r="V233" s="1">
         <f t="shared" si="61"/>
         <v>-1</v>
       </c>
       <c r="W233" s="1">
         <f t="shared" si="56"/>
         <v>-1188</v>
       </c>
     </row>
-    <row r="234" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
         <v>257</v>
       </c>
       <c r="B234" s="1">
         <v>1181</v>
       </c>
       <c r="C234" s="1">
         <v>670</v>
       </c>
       <c r="D234" s="1">
         <v>40</v>
       </c>
       <c r="E234" s="1">
         <v>276</v>
       </c>
       <c r="F234" s="1">
         <v>1</v>
       </c>
       <c r="G234" s="1">
         <f t="shared" si="54"/>
         <v>2168</v>
       </c>
       <c r="I234" s="3" t="s">
         <v>257</v>
       </c>
@@ -21076,51 +21119,51 @@
       <c r="R234" s="1">
         <f t="shared" si="57"/>
         <v>881</v>
       </c>
       <c r="S234" s="1">
         <f t="shared" si="58"/>
         <v>363</v>
       </c>
       <c r="T234" s="1">
         <f t="shared" si="59"/>
         <v>-1286</v>
       </c>
       <c r="U234" s="1">
         <f t="shared" si="60"/>
         <v>170</v>
       </c>
       <c r="V234" s="1">
         <f t="shared" si="61"/>
         <v>1</v>
       </c>
       <c r="W234" s="1">
         <f t="shared" si="56"/>
         <v>129</v>
       </c>
     </row>
-    <row r="235" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
         <v>258</v>
       </c>
       <c r="B235" s="1">
         <v>2223</v>
       </c>
       <c r="C235" s="1">
         <v>920</v>
       </c>
       <c r="D235" s="1">
         <v>17</v>
       </c>
       <c r="E235" s="1">
         <v>519</v>
       </c>
       <c r="F235" s="1">
         <v>0</v>
       </c>
       <c r="G235" s="1">
         <f t="shared" si="54"/>
         <v>3679</v>
       </c>
       <c r="I235" s="3" t="s">
         <v>258</v>
       </c>
@@ -21149,51 +21192,51 @@
       <c r="R235" s="1">
         <f t="shared" si="57"/>
         <v>2093</v>
       </c>
       <c r="S235" s="1">
         <f t="shared" si="58"/>
         <v>636</v>
       </c>
       <c r="T235" s="1">
         <f t="shared" si="59"/>
         <v>-2216</v>
       </c>
       <c r="U235" s="1">
         <f t="shared" si="60"/>
         <v>438</v>
       </c>
       <c r="V235" s="1">
         <f t="shared" si="61"/>
         <v>-3</v>
       </c>
       <c r="W235" s="1">
         <f t="shared" si="56"/>
         <v>948</v>
       </c>
     </row>
-    <row r="236" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A236" s="3" t="s">
         <v>259</v>
       </c>
       <c r="B236" s="1">
         <v>1674</v>
       </c>
       <c r="C236" s="1">
         <v>553</v>
       </c>
       <c r="D236" s="1">
         <v>146</v>
       </c>
       <c r="E236" s="1">
         <v>553</v>
       </c>
       <c r="F236" s="1">
         <v>0</v>
       </c>
       <c r="G236" s="1">
         <f t="shared" ref="G236:G247" si="62">SUM(B236:F236)</f>
         <v>2926</v>
       </c>
       <c r="I236" s="3" t="s">
         <v>259</v>
       </c>
@@ -21222,51 +21265,51 @@
       <c r="R236" s="1">
         <f t="shared" si="57"/>
         <v>1468</v>
       </c>
       <c r="S236" s="1">
         <f t="shared" si="58"/>
         <v>73</v>
       </c>
       <c r="T236" s="1">
         <f t="shared" si="59"/>
         <v>-1301</v>
       </c>
       <c r="U236" s="1">
         <f t="shared" si="60"/>
         <v>428</v>
       </c>
       <c r="V236" s="1">
         <f t="shared" si="61"/>
         <v>-5</v>
       </c>
       <c r="W236" s="1">
         <f t="shared" ref="W236:W247" si="64">SUM(R236:V236)</f>
         <v>663</v>
       </c>
     </row>
-    <row r="237" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
         <v>260</v>
       </c>
       <c r="B237" s="1">
         <v>1918</v>
       </c>
       <c r="C237" s="1">
         <v>736</v>
       </c>
       <c r="D237" s="1">
         <v>68</v>
       </c>
       <c r="E237" s="1">
         <v>774</v>
       </c>
       <c r="F237" s="1">
         <v>0</v>
       </c>
       <c r="G237" s="1">
         <f t="shared" si="62"/>
         <v>3496</v>
       </c>
       <c r="I237" s="3" t="s">
         <v>260</v>
       </c>
@@ -21295,51 +21338,51 @@
       <c r="R237" s="1">
         <f t="shared" si="57"/>
         <v>1742</v>
       </c>
       <c r="S237" s="1">
         <f t="shared" si="58"/>
         <v>375</v>
       </c>
       <c r="T237" s="1">
         <f t="shared" si="59"/>
         <v>-1997</v>
       </c>
       <c r="U237" s="1">
         <f t="shared" si="60"/>
         <v>608</v>
       </c>
       <c r="V237" s="1">
         <f t="shared" si="61"/>
         <v>-4</v>
       </c>
       <c r="W237" s="1">
         <f t="shared" si="64"/>
         <v>724</v>
       </c>
     </row>
-    <row r="238" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
         <v>262</v>
       </c>
       <c r="B238" s="1">
         <v>2130</v>
       </c>
       <c r="C238" s="1">
         <v>560</v>
       </c>
       <c r="D238" s="1">
         <v>92</v>
       </c>
       <c r="E238" s="1">
         <v>738</v>
       </c>
       <c r="F238" s="1">
         <v>0</v>
       </c>
       <c r="G238" s="1">
         <f t="shared" si="62"/>
         <v>3520</v>
       </c>
       <c r="I238" s="3" t="s">
         <v>262</v>
       </c>
@@ -21368,51 +21411,51 @@
       <c r="R238" s="1">
         <f t="shared" ref="R238:R249" si="65">+B238-J238</f>
         <v>1943</v>
       </c>
       <c r="S238" s="1">
         <f t="shared" ref="S238:S249" si="66">+C238-K238</f>
         <v>-181</v>
       </c>
       <c r="T238" s="1">
         <f t="shared" ref="T238:T249" si="67">+D238-L238</f>
         <v>-1790</v>
       </c>
       <c r="U238" s="1">
         <f t="shared" ref="U238:U249" si="68">+E238-M238</f>
         <v>604</v>
       </c>
       <c r="V238" s="1">
         <f t="shared" ref="V238:V249" si="69">+F238-N238</f>
         <v>-9</v>
       </c>
       <c r="W238" s="1">
         <f t="shared" si="64"/>
         <v>567</v>
       </c>
     </row>
-    <row r="239" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A239" s="3" t="s">
         <v>263</v>
       </c>
       <c r="B239" s="1">
         <v>1873</v>
       </c>
       <c r="C239" s="1">
         <v>725</v>
       </c>
       <c r="D239" s="1">
         <v>20</v>
       </c>
       <c r="E239" s="1">
         <v>786</v>
       </c>
       <c r="F239" s="1">
         <v>0</v>
       </c>
       <c r="G239" s="1">
         <f t="shared" si="62"/>
         <v>3404</v>
       </c>
       <c r="I239" s="3" t="s">
         <v>263</v>
       </c>
@@ -21441,51 +21484,51 @@
       <c r="R239" s="1">
         <f t="shared" si="65"/>
         <v>1760</v>
       </c>
       <c r="S239" s="1">
         <f t="shared" si="66"/>
         <v>470</v>
       </c>
       <c r="T239" s="1">
         <f t="shared" si="67"/>
         <v>-2018</v>
       </c>
       <c r="U239" s="1">
         <f t="shared" si="68"/>
         <v>668</v>
       </c>
       <c r="V239" s="1">
         <f t="shared" si="69"/>
         <v>-7</v>
       </c>
       <c r="W239" s="1">
         <f t="shared" si="64"/>
         <v>873</v>
       </c>
     </row>
-    <row r="240" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
         <v>264</v>
       </c>
       <c r="B240" s="1">
         <v>1615</v>
       </c>
       <c r="C240" s="1">
         <v>856</v>
       </c>
       <c r="D240" s="1">
         <v>47</v>
       </c>
       <c r="E240" s="1">
         <v>822</v>
       </c>
       <c r="F240" s="1">
         <v>0</v>
       </c>
       <c r="G240" s="1">
         <f t="shared" si="62"/>
         <v>3340</v>
       </c>
       <c r="I240" s="3" t="s">
         <v>264</v>
       </c>
@@ -21514,51 +21557,51 @@
       <c r="R240" s="1">
         <f t="shared" si="65"/>
         <v>1452</v>
       </c>
       <c r="S240" s="1">
         <f t="shared" si="66"/>
         <v>622</v>
       </c>
       <c r="T240" s="1">
         <f t="shared" si="67"/>
         <v>-1997</v>
       </c>
       <c r="U240" s="1">
         <f t="shared" si="68"/>
         <v>704</v>
       </c>
       <c r="V240" s="1">
         <f t="shared" si="69"/>
         <v>-3</v>
       </c>
       <c r="W240" s="1">
         <f t="shared" si="64"/>
         <v>778</v>
       </c>
     </row>
-    <row r="241" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A241" s="3" t="s">
         <v>265</v>
       </c>
       <c r="B241" s="1">
         <v>1059</v>
       </c>
       <c r="C241" s="1">
         <v>659</v>
       </c>
       <c r="D241" s="1">
         <v>137</v>
       </c>
       <c r="E241" s="1">
         <v>392</v>
       </c>
       <c r="F241" s="1">
         <v>1</v>
       </c>
       <c r="G241" s="1">
         <f t="shared" si="62"/>
         <v>2248</v>
       </c>
       <c r="I241" s="3" t="s">
         <v>265</v>
       </c>
@@ -21587,51 +21630,51 @@
       <c r="R241" s="1">
         <f t="shared" si="65"/>
         <v>612</v>
       </c>
       <c r="S241" s="1">
         <f t="shared" si="66"/>
         <v>135</v>
       </c>
       <c r="T241" s="1">
         <f t="shared" si="67"/>
         <v>-1229</v>
       </c>
       <c r="U241" s="1">
         <f t="shared" si="68"/>
         <v>299</v>
       </c>
       <c r="V241" s="1">
         <f t="shared" si="69"/>
         <v>1</v>
       </c>
       <c r="W241" s="1">
         <f t="shared" si="64"/>
         <v>-182</v>
       </c>
     </row>
-    <row r="242" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A242" s="3" t="s">
         <v>266</v>
       </c>
       <c r="B242" s="1">
         <v>713</v>
       </c>
       <c r="C242" s="1">
         <v>881</v>
       </c>
       <c r="D242" s="1">
         <v>112</v>
       </c>
       <c r="E242" s="1">
         <v>344</v>
       </c>
       <c r="F242" s="1">
         <v>5</v>
       </c>
       <c r="G242" s="1">
         <f t="shared" si="62"/>
         <v>2055</v>
       </c>
       <c r="I242" s="3" t="s">
         <v>266</v>
       </c>
@@ -21660,51 +21703,51 @@
       <c r="R242" s="1">
         <f t="shared" si="65"/>
         <v>-10</v>
       </c>
       <c r="S242" s="1">
         <f t="shared" si="66"/>
         <v>751</v>
       </c>
       <c r="T242" s="1">
         <f t="shared" si="67"/>
         <v>-1334</v>
       </c>
       <c r="U242" s="1">
         <f t="shared" si="68"/>
         <v>224</v>
       </c>
       <c r="V242" s="1">
         <f t="shared" si="69"/>
         <v>5</v>
       </c>
       <c r="W242" s="1">
         <f t="shared" si="64"/>
         <v>-364</v>
       </c>
     </row>
-    <row r="243" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A243" s="3" t="s">
         <v>267</v>
       </c>
       <c r="B243" s="1">
         <v>450</v>
       </c>
       <c r="C243" s="1">
         <v>730</v>
       </c>
       <c r="D243" s="1">
         <v>148</v>
       </c>
       <c r="E243" s="1">
         <v>387</v>
       </c>
       <c r="F243" s="1">
         <v>9</v>
       </c>
       <c r="G243" s="1">
         <f t="shared" si="62"/>
         <v>1724</v>
       </c>
       <c r="I243" s="3" t="s">
         <v>267</v>
       </c>
@@ -21733,51 +21776,51 @@
       <c r="R243" s="1">
         <f t="shared" si="65"/>
         <v>-472</v>
       </c>
       <c r="S243" s="1">
         <f t="shared" si="66"/>
         <v>486</v>
       </c>
       <c r="T243" s="1">
         <f t="shared" si="67"/>
         <v>-1534</v>
       </c>
       <c r="U243" s="1">
         <f t="shared" si="68"/>
         <v>322</v>
       </c>
       <c r="V243" s="1">
         <f t="shared" si="69"/>
         <v>9</v>
       </c>
       <c r="W243" s="1">
         <f t="shared" si="64"/>
         <v>-1189</v>
       </c>
     </row>
-    <row r="244" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A244" s="3" t="s">
         <v>268</v>
       </c>
       <c r="B244" s="1">
         <v>354</v>
       </c>
       <c r="C244" s="1">
         <v>474</v>
       </c>
       <c r="D244" s="1">
         <v>135</v>
       </c>
       <c r="E244" s="1">
         <v>243</v>
       </c>
       <c r="F244" s="1">
         <v>4</v>
       </c>
       <c r="G244" s="1">
         <f t="shared" si="62"/>
         <v>1210</v>
       </c>
       <c r="I244" s="3" t="s">
         <v>268</v>
       </c>
@@ -21806,51 +21849,51 @@
       <c r="R244" s="1">
         <f t="shared" si="65"/>
         <v>-853</v>
       </c>
       <c r="S244" s="1">
         <f t="shared" si="66"/>
         <v>-29</v>
       </c>
       <c r="T244" s="1">
         <f t="shared" si="67"/>
         <v>-1904</v>
       </c>
       <c r="U244" s="1">
         <f t="shared" si="68"/>
         <v>49</v>
       </c>
       <c r="V244" s="1">
         <f t="shared" si="69"/>
         <v>4</v>
       </c>
       <c r="W244" s="1">
         <f t="shared" si="64"/>
         <v>-2733</v>
       </c>
     </row>
-    <row r="245" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A245" s="3" t="s">
         <v>269</v>
       </c>
       <c r="B245" s="1">
         <v>468</v>
       </c>
       <c r="C245" s="1">
         <v>508</v>
       </c>
       <c r="D245" s="1">
         <v>93</v>
       </c>
       <c r="E245" s="1">
         <v>111</v>
       </c>
       <c r="F245" s="1">
         <v>5</v>
       </c>
       <c r="G245" s="1">
         <f t="shared" si="62"/>
         <v>1185</v>
       </c>
       <c r="I245" s="3" t="s">
         <v>269</v>
       </c>
@@ -21879,51 +21922,51 @@
       <c r="R245" s="1">
         <f t="shared" si="65"/>
         <v>-901</v>
       </c>
       <c r="S245" s="1">
         <f t="shared" si="66"/>
         <v>31</v>
       </c>
       <c r="T245" s="1">
         <f t="shared" si="67"/>
         <v>-1531</v>
       </c>
       <c r="U245" s="1">
         <f t="shared" si="68"/>
         <v>-110</v>
       </c>
       <c r="V245" s="1">
         <f t="shared" si="69"/>
         <v>5</v>
       </c>
       <c r="W245" s="1">
         <f t="shared" si="64"/>
         <v>-2506</v>
       </c>
     </row>
-    <row r="246" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A246" s="3" t="s">
         <v>270</v>
       </c>
       <c r="B246" s="1">
         <v>1054</v>
       </c>
       <c r="C246" s="1">
         <v>789</v>
       </c>
       <c r="D246" s="1">
         <v>46</v>
       </c>
       <c r="E246" s="1">
         <v>264</v>
       </c>
       <c r="F246" s="1">
         <v>1</v>
       </c>
       <c r="G246" s="1">
         <f t="shared" si="62"/>
         <v>2154</v>
       </c>
       <c r="I246" s="3" t="s">
         <v>270</v>
       </c>
@@ -21952,51 +21995,51 @@
       <c r="R246" s="1">
         <f t="shared" si="65"/>
         <v>446</v>
       </c>
       <c r="S246" s="1">
         <f t="shared" si="66"/>
         <v>515</v>
       </c>
       <c r="T246" s="1">
         <f t="shared" si="67"/>
         <v>-1802</v>
       </c>
       <c r="U246" s="1">
         <f t="shared" si="68"/>
         <v>108</v>
       </c>
       <c r="V246" s="1">
         <f t="shared" si="69"/>
         <v>1</v>
       </c>
       <c r="W246" s="1">
         <f t="shared" si="64"/>
         <v>-732</v>
       </c>
     </row>
-    <row r="247" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A247" s="3" t="s">
         <v>271</v>
       </c>
       <c r="B247" s="1">
         <v>1519</v>
       </c>
       <c r="C247" s="1">
         <v>849</v>
       </c>
       <c r="D247" s="1">
         <v>26</v>
       </c>
       <c r="E247" s="1">
         <v>371</v>
       </c>
       <c r="F247" s="1">
         <v>0</v>
       </c>
       <c r="G247" s="1">
         <f t="shared" si="62"/>
         <v>2765</v>
       </c>
       <c r="I247" s="3" t="s">
         <v>271</v>
       </c>
@@ -22025,51 +22068,51 @@
       <c r="R247" s="1">
         <f t="shared" si="65"/>
         <v>1117</v>
       </c>
       <c r="S247" s="1">
         <f t="shared" si="66"/>
         <v>444</v>
       </c>
       <c r="T247" s="1">
         <f t="shared" si="67"/>
         <v>-2497</v>
       </c>
       <c r="U247" s="1">
         <f t="shared" si="68"/>
         <v>221</v>
       </c>
       <c r="V247" s="1">
         <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="W247" s="1">
         <f t="shared" si="64"/>
         <v>-715</v>
       </c>
     </row>
-    <row r="248" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A248" s="3" t="s">
         <v>272</v>
       </c>
       <c r="B248" s="1">
         <v>1613</v>
       </c>
       <c r="C248" s="1">
         <v>683</v>
       </c>
       <c r="D248" s="1">
         <v>81</v>
       </c>
       <c r="E248" s="1">
         <v>499</v>
       </c>
       <c r="F248" s="1">
         <v>0</v>
       </c>
       <c r="G248" s="1">
         <f t="shared" ref="G248:G259" si="70">SUM(B248:F248)</f>
         <v>2876</v>
       </c>
       <c r="I248" s="3" t="s">
         <v>272</v>
       </c>
@@ -22098,51 +22141,51 @@
       <c r="R248" s="1">
         <f t="shared" si="65"/>
         <v>1299</v>
       </c>
       <c r="S248" s="1">
         <f t="shared" si="66"/>
         <v>-73</v>
       </c>
       <c r="T248" s="1">
         <f t="shared" si="67"/>
         <v>-1900</v>
       </c>
       <c r="U248" s="1">
         <f t="shared" si="68"/>
         <v>410</v>
       </c>
       <c r="V248" s="1">
         <f t="shared" si="69"/>
         <v>-4</v>
       </c>
       <c r="W248" s="1">
         <f t="shared" ref="W248:W259" si="72">SUM(R248:V248)</f>
         <v>-268</v>
       </c>
     </row>
-    <row r="249" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A249" s="3" t="s">
         <v>273</v>
       </c>
       <c r="B249" s="1">
         <v>1622</v>
       </c>
       <c r="C249" s="1">
         <v>947</v>
       </c>
       <c r="D249" s="1">
         <v>98</v>
       </c>
       <c r="E249" s="1">
         <v>357</v>
       </c>
       <c r="F249" s="1">
         <v>0</v>
       </c>
       <c r="G249" s="1">
         <f t="shared" si="70"/>
         <v>3024</v>
       </c>
       <c r="I249" s="3" t="s">
         <v>273</v>
       </c>
@@ -22171,51 +22214,51 @@
       <c r="R249" s="1">
         <f t="shared" si="65"/>
         <v>1385</v>
       </c>
       <c r="S249" s="1">
         <f t="shared" si="66"/>
         <v>535</v>
       </c>
       <c r="T249" s="1">
         <f t="shared" si="67"/>
         <v>-1912</v>
       </c>
       <c r="U249" s="1">
         <f t="shared" si="68"/>
         <v>207</v>
       </c>
       <c r="V249" s="1">
         <f t="shared" si="69"/>
         <v>-4</v>
       </c>
       <c r="W249" s="1">
         <f t="shared" si="72"/>
         <v>211</v>
       </c>
     </row>
-    <row r="250" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A250" s="3" t="s">
         <v>275</v>
       </c>
       <c r="B250" s="1">
         <v>1985</v>
       </c>
       <c r="C250" s="1">
         <v>833</v>
       </c>
       <c r="D250" s="1">
         <v>52</v>
       </c>
       <c r="E250" s="1">
         <v>389</v>
       </c>
       <c r="F250" s="1">
         <v>0</v>
       </c>
       <c r="G250" s="1">
         <f t="shared" si="70"/>
         <v>3259</v>
       </c>
       <c r="I250" s="3" t="s">
         <v>275</v>
       </c>
@@ -22244,51 +22287,51 @@
       <c r="R250" s="1">
         <f t="shared" ref="R250:R261" si="73">+B250-J250</f>
         <v>1774</v>
       </c>
       <c r="S250" s="1">
         <f t="shared" ref="S250:S261" si="74">+C250-K250</f>
         <v>429</v>
       </c>
       <c r="T250" s="1">
         <f t="shared" ref="T250:T261" si="75">+D250-L250</f>
         <v>-2226</v>
       </c>
       <c r="U250" s="1">
         <f t="shared" ref="U250:U261" si="76">+E250-M250</f>
         <v>214</v>
       </c>
       <c r="V250" s="1">
         <f t="shared" ref="V250:V261" si="77">+F250-N250</f>
         <v>-8</v>
       </c>
       <c r="W250" s="1">
         <f t="shared" si="72"/>
         <v>183</v>
       </c>
     </row>
-    <row r="251" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A251" s="3" t="s">
         <v>276</v>
       </c>
       <c r="B251" s="1">
         <v>1719</v>
       </c>
       <c r="C251" s="1">
         <v>1043</v>
       </c>
       <c r="D251" s="1">
         <v>21</v>
       </c>
       <c r="E251" s="1">
         <v>449</v>
       </c>
       <c r="F251" s="1">
         <v>0</v>
       </c>
       <c r="G251" s="1">
         <f t="shared" si="70"/>
         <v>3232</v>
       </c>
       <c r="I251" s="3" t="s">
         <v>276</v>
       </c>
@@ -22317,51 +22360,51 @@
       <c r="R251" s="1">
         <f t="shared" si="73"/>
         <v>1473</v>
       </c>
       <c r="S251" s="1">
         <f t="shared" si="74"/>
         <v>966</v>
       </c>
       <c r="T251" s="1">
         <f t="shared" si="75"/>
         <v>-2462</v>
       </c>
       <c r="U251" s="1">
         <f t="shared" si="76"/>
         <v>287</v>
       </c>
       <c r="V251" s="1">
         <f t="shared" si="77"/>
         <v>-5</v>
       </c>
       <c r="W251" s="1">
         <f t="shared" si="72"/>
         <v>259</v>
       </c>
     </row>
-    <row r="252" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A252" s="3" t="s">
         <v>277</v>
       </c>
       <c r="B252" s="1">
         <v>1205</v>
       </c>
       <c r="C252" s="1">
         <v>975</v>
       </c>
       <c r="D252" s="1">
         <v>54</v>
       </c>
       <c r="E252" s="1">
         <v>336</v>
       </c>
       <c r="F252" s="1">
         <v>0</v>
       </c>
       <c r="G252" s="1">
         <f t="shared" si="70"/>
         <v>2570</v>
       </c>
       <c r="I252" s="3" t="s">
         <v>277</v>
       </c>
@@ -22390,51 +22433,51 @@
       <c r="R252" s="1">
         <f t="shared" si="73"/>
         <v>770</v>
       </c>
       <c r="S252" s="1">
         <f t="shared" si="74"/>
         <v>887</v>
       </c>
       <c r="T252" s="1">
         <f t="shared" si="75"/>
         <v>-1993</v>
       </c>
       <c r="U252" s="1">
         <f t="shared" si="76"/>
         <v>199</v>
       </c>
       <c r="V252" s="1">
         <f t="shared" si="77"/>
         <v>-2</v>
       </c>
       <c r="W252" s="1">
         <f t="shared" si="72"/>
         <v>-139</v>
       </c>
     </row>
-    <row r="253" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A253" s="3" t="s">
         <v>278</v>
       </c>
       <c r="B253" s="1">
         <v>499</v>
       </c>
       <c r="C253" s="1">
         <v>735</v>
       </c>
       <c r="D253" s="1">
         <v>425</v>
       </c>
       <c r="E253" s="1">
         <v>99</v>
       </c>
       <c r="F253" s="1">
         <v>6</v>
       </c>
       <c r="G253" s="1">
         <f t="shared" si="70"/>
         <v>1764</v>
       </c>
       <c r="I253" s="3" t="s">
         <v>278</v>
       </c>
@@ -22463,51 +22506,51 @@
       <c r="R253" s="1">
         <f t="shared" si="73"/>
         <v>-683</v>
       </c>
       <c r="S253" s="1">
         <f t="shared" si="74"/>
         <v>620</v>
       </c>
       <c r="T253" s="1">
         <f t="shared" si="75"/>
         <v>-249</v>
       </c>
       <c r="U253" s="1">
         <f t="shared" si="76"/>
         <v>-215</v>
       </c>
       <c r="V253" s="1">
         <f t="shared" si="77"/>
         <v>6</v>
       </c>
       <c r="W253" s="1">
         <f t="shared" si="72"/>
         <v>-521</v>
       </c>
     </row>
-    <row r="254" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A254" s="3" t="s">
         <v>279</v>
       </c>
       <c r="B254" s="1">
         <v>376</v>
       </c>
       <c r="C254" s="1">
         <v>703</v>
       </c>
       <c r="D254" s="1">
         <v>441</v>
       </c>
       <c r="E254" s="1">
         <v>78</v>
       </c>
       <c r="F254" s="1">
         <v>9</v>
       </c>
       <c r="G254" s="1">
         <f t="shared" si="70"/>
         <v>1607</v>
       </c>
       <c r="I254" s="3" t="s">
         <v>279</v>
       </c>
@@ -22536,51 +22579,51 @@
       <c r="R254" s="1">
         <f t="shared" si="73"/>
         <v>-1056</v>
       </c>
       <c r="S254" s="1">
         <f t="shared" si="74"/>
         <v>609</v>
       </c>
       <c r="T254" s="1">
         <f t="shared" si="75"/>
         <v>-440</v>
       </c>
       <c r="U254" s="1">
         <f t="shared" si="76"/>
         <v>-211</v>
       </c>
       <c r="V254" s="1">
         <f t="shared" si="77"/>
         <v>9</v>
       </c>
       <c r="W254" s="1">
         <f t="shared" si="72"/>
         <v>-1089</v>
       </c>
     </row>
-    <row r="255" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A255" s="3" t="s">
         <v>280</v>
       </c>
       <c r="B255" s="1">
         <v>414</v>
       </c>
       <c r="C255" s="1">
         <v>297</v>
       </c>
       <c r="D255" s="1">
         <v>379</v>
       </c>
       <c r="E255" s="1">
         <v>157</v>
       </c>
       <c r="F255" s="1">
         <v>7</v>
       </c>
       <c r="G255" s="1">
         <f t="shared" si="70"/>
         <v>1254</v>
       </c>
       <c r="I255" s="3" t="s">
         <v>280</v>
       </c>
@@ -22609,51 +22652,51 @@
       <c r="R255" s="1">
         <f t="shared" si="73"/>
         <v>-831</v>
       </c>
       <c r="S255" s="1">
         <f t="shared" si="74"/>
         <v>-4</v>
       </c>
       <c r="T255" s="1">
         <f t="shared" si="75"/>
         <v>-348</v>
       </c>
       <c r="U255" s="1">
         <f t="shared" si="76"/>
         <v>-92</v>
       </c>
       <c r="V255" s="1">
         <f t="shared" si="77"/>
         <v>7</v>
       </c>
       <c r="W255" s="1">
         <f t="shared" si="72"/>
         <v>-1268</v>
       </c>
     </row>
-    <row r="256" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A256" s="3" t="s">
         <v>281</v>
       </c>
       <c r="B256" s="1">
         <v>849</v>
       </c>
       <c r="C256" s="1">
         <v>333</v>
       </c>
       <c r="D256" s="1">
         <v>130</v>
       </c>
       <c r="E256" s="1">
         <v>270</v>
       </c>
       <c r="F256" s="1">
         <v>5</v>
       </c>
       <c r="G256" s="1">
         <f t="shared" si="70"/>
         <v>1587</v>
       </c>
       <c r="I256" s="3" t="s">
         <v>281</v>
       </c>
@@ -22682,51 +22725,51 @@
       <c r="R256" s="1">
         <f t="shared" si="73"/>
         <v>201</v>
       </c>
       <c r="S256" s="1">
         <f t="shared" si="74"/>
         <v>-122</v>
       </c>
       <c r="T256" s="1">
         <f t="shared" si="75"/>
         <v>-1693</v>
       </c>
       <c r="U256" s="1">
         <f t="shared" si="76"/>
         <v>206</v>
       </c>
       <c r="V256" s="1">
         <f t="shared" si="77"/>
         <v>5</v>
       </c>
       <c r="W256" s="1">
         <f t="shared" si="72"/>
         <v>-1403</v>
       </c>
     </row>
-    <row r="257" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A257" s="3" t="s">
         <v>282</v>
       </c>
       <c r="B257" s="1">
         <v>679</v>
       </c>
       <c r="C257" s="1">
         <v>340</v>
       </c>
       <c r="D257" s="1">
         <v>136</v>
       </c>
       <c r="E257" s="1">
         <v>323</v>
       </c>
       <c r="F257" s="1">
         <v>4</v>
       </c>
       <c r="G257" s="1">
         <f t="shared" si="70"/>
         <v>1482</v>
       </c>
       <c r="I257" s="3" t="s">
         <v>282</v>
       </c>
@@ -22755,51 +22798,51 @@
       <c r="R257" s="1">
         <f t="shared" si="73"/>
         <v>-160</v>
       </c>
       <c r="S257" s="1">
         <f t="shared" si="74"/>
         <v>-314</v>
       </c>
       <c r="T257" s="1">
         <f t="shared" si="75"/>
         <v>-853</v>
       </c>
       <c r="U257" s="1">
         <f t="shared" si="76"/>
         <v>231</v>
       </c>
       <c r="V257" s="1">
         <f t="shared" si="77"/>
         <v>4</v>
       </c>
       <c r="W257" s="1">
         <f t="shared" si="72"/>
         <v>-1092</v>
       </c>
     </row>
-    <row r="258" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A258" s="3" t="s">
         <v>283</v>
       </c>
       <c r="B258" s="1">
         <v>637</v>
       </c>
       <c r="C258" s="1">
         <v>422</v>
       </c>
       <c r="D258" s="1">
         <v>147</v>
       </c>
       <c r="E258" s="1">
         <v>374</v>
       </c>
       <c r="F258" s="1">
         <v>2</v>
       </c>
       <c r="G258" s="1">
         <f t="shared" si="70"/>
         <v>1582</v>
       </c>
       <c r="I258" s="3" t="s">
         <v>283</v>
       </c>
@@ -22828,51 +22871,51 @@
       <c r="R258" s="1">
         <f t="shared" si="73"/>
         <v>-136</v>
       </c>
       <c r="S258" s="1">
         <f t="shared" si="74"/>
         <v>-201</v>
       </c>
       <c r="T258" s="1">
         <f t="shared" si="75"/>
         <v>-927</v>
       </c>
       <c r="U258" s="1">
         <f t="shared" si="76"/>
         <v>297</v>
       </c>
       <c r="V258" s="1">
         <f t="shared" si="77"/>
         <v>2</v>
       </c>
       <c r="W258" s="1">
         <f t="shared" si="72"/>
         <v>-965</v>
       </c>
     </row>
-    <row r="259" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A259" s="3" t="s">
         <v>284</v>
       </c>
       <c r="B259" s="1">
         <v>1098</v>
       </c>
       <c r="C259" s="1">
         <v>708</v>
       </c>
       <c r="D259" s="1">
         <v>47</v>
       </c>
       <c r="E259" s="1">
         <v>569</v>
       </c>
       <c r="F259" s="1">
         <v>0</v>
       </c>
       <c r="G259" s="1">
         <f t="shared" si="70"/>
         <v>2422</v>
       </c>
       <c r="I259" s="3" t="s">
         <v>284</v>
       </c>
@@ -22901,51 +22944,51 @@
       <c r="R259" s="1">
         <f t="shared" si="73"/>
         <v>742</v>
       </c>
       <c r="S259" s="1">
         <f t="shared" si="74"/>
         <v>343</v>
       </c>
       <c r="T259" s="1">
         <f t="shared" si="75"/>
         <v>-2038</v>
       </c>
       <c r="U259" s="1">
         <f t="shared" si="76"/>
         <v>538</v>
       </c>
       <c r="V259" s="1">
         <f t="shared" si="77"/>
         <v>0</v>
       </c>
       <c r="W259" s="1">
         <f t="shared" si="72"/>
         <v>-415</v>
       </c>
     </row>
-    <row r="260" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A260" s="3" t="s">
         <v>285</v>
       </c>
       <c r="B260" s="1">
         <v>1477</v>
       </c>
       <c r="C260" s="1">
         <v>850</v>
       </c>
       <c r="D260" s="1">
         <v>26</v>
       </c>
       <c r="E260" s="1">
         <v>524</v>
       </c>
       <c r="F260" s="1">
         <v>0</v>
       </c>
       <c r="G260" s="1">
         <f t="shared" ref="G260:G271" si="79">SUM(B260:F260)</f>
         <v>2877</v>
       </c>
       <c r="I260" s="3" t="s">
         <v>285</v>
       </c>
@@ -22974,51 +23017,51 @@
       <c r="R260" s="1">
         <f t="shared" si="73"/>
         <v>1221</v>
       </c>
       <c r="S260" s="1">
         <f t="shared" si="74"/>
         <v>613</v>
       </c>
       <c r="T260" s="1">
         <f t="shared" si="75"/>
         <v>-2236</v>
       </c>
       <c r="U260" s="1">
         <f t="shared" si="76"/>
         <v>444</v>
       </c>
       <c r="V260" s="1">
         <f t="shared" si="77"/>
         <v>-4</v>
       </c>
       <c r="W260" s="1">
         <f t="shared" ref="W260:W271" si="80">SUM(R260:V260)</f>
         <v>38</v>
       </c>
     </row>
-    <row r="261" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A261" s="3" t="s">
         <v>286</v>
       </c>
       <c r="B261" s="1">
         <v>1764</v>
       </c>
       <c r="C261" s="1">
         <v>905</v>
       </c>
       <c r="D261" s="1">
         <v>102</v>
       </c>
       <c r="E261" s="1">
         <v>581</v>
       </c>
       <c r="F261" s="1">
         <v>0</v>
       </c>
       <c r="G261" s="1">
         <f t="shared" si="79"/>
         <v>3352</v>
       </c>
       <c r="I261" s="3" t="s">
         <v>286</v>
       </c>
@@ -23047,51 +23090,51 @@
       <c r="R261" s="1">
         <f t="shared" si="73"/>
         <v>1548</v>
       </c>
       <c r="S261" s="1">
         <f t="shared" si="74"/>
         <v>630</v>
       </c>
       <c r="T261" s="1">
         <f t="shared" si="75"/>
         <v>-1838</v>
       </c>
       <c r="U261" s="1">
         <f t="shared" si="76"/>
         <v>519</v>
       </c>
       <c r="V261" s="1">
         <f t="shared" si="77"/>
         <v>-7</v>
       </c>
       <c r="W261" s="1">
         <f t="shared" si="80"/>
         <v>852</v>
       </c>
     </row>
-    <row r="262" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A262" s="3" t="s">
         <v>288</v>
       </c>
       <c r="B262" s="1">
         <v>1728</v>
       </c>
       <c r="C262" s="1">
         <v>729</v>
       </c>
       <c r="D262" s="1">
         <v>153</v>
       </c>
       <c r="E262" s="1">
         <v>648</v>
       </c>
       <c r="F262" s="1">
         <v>0</v>
       </c>
       <c r="G262" s="1">
         <f t="shared" si="79"/>
         <v>3258</v>
       </c>
       <c r="I262" s="3" t="s">
         <v>288</v>
       </c>
@@ -23120,51 +23163,51 @@
       <c r="R262" s="1">
         <f t="shared" ref="R262:R273" si="81">+B262-J262</f>
         <v>1454</v>
       </c>
       <c r="S262" s="1">
         <f t="shared" ref="S262:S273" si="82">+C262-K262</f>
         <v>46</v>
       </c>
       <c r="T262" s="1">
         <f t="shared" ref="T262:T273" si="83">+D262-L262</f>
         <v>-1482</v>
       </c>
       <c r="U262" s="1">
         <f t="shared" ref="U262:U273" si="84">+E262-M262</f>
         <v>600</v>
       </c>
       <c r="V262" s="1">
         <f t="shared" ref="V262:V273" si="85">+F262-N262</f>
         <v>-8</v>
       </c>
       <c r="W262" s="1">
         <f t="shared" si="80"/>
         <v>610</v>
       </c>
     </row>
-    <row r="263" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A263" s="3" t="s">
         <v>289</v>
       </c>
       <c r="B263" s="1">
         <v>1273</v>
       </c>
       <c r="C263" s="1">
         <v>1002</v>
       </c>
       <c r="D263" s="1">
         <v>60</v>
       </c>
       <c r="E263" s="1">
         <v>541</v>
       </c>
       <c r="F263" s="1">
         <v>0</v>
       </c>
       <c r="G263" s="1">
         <f t="shared" si="79"/>
         <v>2876</v>
       </c>
       <c r="I263" s="3" t="s">
         <v>289</v>
       </c>
@@ -23193,51 +23236,51 @@
       <c r="R263" s="1">
         <f t="shared" si="81"/>
         <v>985</v>
       </c>
       <c r="S263" s="1">
         <f t="shared" si="82"/>
         <v>811</v>
       </c>
       <c r="T263" s="1">
         <f t="shared" si="83"/>
         <v>-1922</v>
       </c>
       <c r="U263" s="1">
         <f t="shared" si="84"/>
         <v>500</v>
       </c>
       <c r="V263" s="1">
         <f t="shared" si="85"/>
         <v>-6</v>
       </c>
       <c r="W263" s="1">
         <f t="shared" si="80"/>
         <v>368</v>
       </c>
     </row>
-    <row r="264" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A264" s="3" t="s">
         <v>290</v>
       </c>
       <c r="B264" s="1">
         <v>1427</v>
       </c>
       <c r="C264" s="1">
         <v>981</v>
       </c>
       <c r="D264" s="1">
         <v>45</v>
       </c>
       <c r="E264" s="1">
         <v>501</v>
       </c>
       <c r="F264" s="1">
         <v>0</v>
       </c>
       <c r="G264" s="1">
         <f t="shared" si="79"/>
         <v>2954</v>
       </c>
       <c r="I264" s="3" t="s">
         <v>290</v>
       </c>
@@ -23266,51 +23309,51 @@
       <c r="R264" s="1">
         <f t="shared" si="81"/>
         <v>1198</v>
       </c>
       <c r="S264" s="1">
         <f t="shared" si="82"/>
         <v>757</v>
       </c>
       <c r="T264" s="1">
         <f t="shared" si="83"/>
         <v>-2007</v>
       </c>
       <c r="U264" s="1">
         <f t="shared" si="84"/>
         <v>419</v>
       </c>
       <c r="V264" s="1">
         <f t="shared" si="85"/>
         <v>-5</v>
       </c>
       <c r="W264" s="1">
         <f t="shared" si="80"/>
         <v>362</v>
       </c>
     </row>
-    <row r="265" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A265" s="3" t="s">
         <v>291</v>
       </c>
       <c r="B265" s="1">
         <v>1351</v>
       </c>
       <c r="C265" s="1">
         <v>600</v>
       </c>
       <c r="D265" s="1">
         <v>145</v>
       </c>
       <c r="E265" s="1">
         <v>233</v>
       </c>
       <c r="F265" s="1">
         <v>1</v>
       </c>
       <c r="G265" s="1">
         <f t="shared" si="79"/>
         <v>2330</v>
       </c>
       <c r="I265" s="3" t="s">
         <v>291</v>
       </c>
@@ -23339,51 +23382,51 @@
       <c r="R265" s="1">
         <f t="shared" si="81"/>
         <v>991</v>
       </c>
       <c r="S265" s="1">
         <f t="shared" si="82"/>
         <v>237</v>
       </c>
       <c r="T265" s="1">
         <f t="shared" si="83"/>
         <v>-1125</v>
       </c>
       <c r="U265" s="1">
         <f t="shared" si="84"/>
         <v>184</v>
       </c>
       <c r="V265" s="1">
         <f t="shared" si="85"/>
         <v>1</v>
       </c>
       <c r="W265" s="1">
         <f t="shared" si="80"/>
         <v>288</v>
       </c>
     </row>
-    <row r="266" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A266" s="3" t="s">
         <v>292</v>
       </c>
       <c r="B266" s="1">
         <v>780</v>
       </c>
       <c r="C266" s="1">
         <v>821</v>
       </c>
       <c r="D266" s="1">
         <v>144</v>
       </c>
       <c r="E266" s="1">
         <v>199</v>
       </c>
       <c r="F266" s="1">
         <v>6</v>
       </c>
       <c r="G266" s="1">
         <f t="shared" si="79"/>
         <v>1950</v>
       </c>
       <c r="I266" s="3" t="s">
         <v>292</v>
       </c>
@@ -23412,51 +23455,51 @@
       <c r="R266" s="1">
         <f t="shared" si="81"/>
         <v>229</v>
       </c>
       <c r="S266" s="1">
         <f t="shared" si="82"/>
         <v>520</v>
       </c>
       <c r="T266" s="1">
         <f t="shared" si="83"/>
         <v>-971</v>
       </c>
       <c r="U266" s="1">
         <f t="shared" si="84"/>
         <v>165</v>
       </c>
       <c r="V266" s="1">
         <f t="shared" si="85"/>
         <v>6</v>
       </c>
       <c r="W266" s="1">
         <f t="shared" si="80"/>
         <v>-51</v>
       </c>
     </row>
-    <row r="267" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A267" s="3" t="s">
         <v>293</v>
       </c>
       <c r="B267" s="1">
         <v>750</v>
       </c>
       <c r="C267" s="1">
         <v>608</v>
       </c>
       <c r="D267" s="1">
         <v>120</v>
       </c>
       <c r="E267" s="1">
         <v>190</v>
       </c>
       <c r="F267" s="1">
         <v>7</v>
       </c>
       <c r="G267" s="1">
         <f t="shared" si="79"/>
         <v>1675</v>
       </c>
       <c r="I267" s="3" t="s">
         <v>293</v>
       </c>
@@ -23485,51 +23528,51 @@
       <c r="R267" s="1">
         <f t="shared" si="81"/>
         <v>192</v>
       </c>
       <c r="S267" s="1">
         <f t="shared" si="82"/>
         <v>309</v>
       </c>
       <c r="T267" s="1">
         <f t="shared" si="83"/>
         <v>-1561</v>
       </c>
       <c r="U267" s="1">
         <f t="shared" si="84"/>
         <v>10</v>
       </c>
       <c r="V267" s="1">
         <f t="shared" si="85"/>
         <v>7</v>
       </c>
       <c r="W267" s="1">
         <f t="shared" si="80"/>
         <v>-1043</v>
       </c>
     </row>
-    <row r="268" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A268" s="3" t="s">
         <v>294</v>
       </c>
       <c r="B268" s="1">
         <v>933</v>
       </c>
       <c r="C268" s="1">
         <v>551</v>
       </c>
       <c r="D268" s="1">
         <v>93</v>
       </c>
       <c r="E268" s="1">
         <v>146</v>
       </c>
       <c r="F268" s="1">
         <v>7</v>
       </c>
       <c r="G268" s="1">
         <f t="shared" si="79"/>
         <v>1730</v>
       </c>
       <c r="I268" s="3" t="s">
         <v>294</v>
       </c>
@@ -23558,51 +23601,51 @@
       <c r="R268" s="1">
         <f t="shared" si="81"/>
         <v>304</v>
       </c>
       <c r="S268" s="1">
         <f t="shared" si="82"/>
         <v>264</v>
       </c>
       <c r="T268" s="1">
         <f t="shared" si="83"/>
         <v>-2196</v>
       </c>
       <c r="U268" s="1">
         <f t="shared" si="84"/>
         <v>-43</v>
       </c>
       <c r="V268" s="1">
         <f t="shared" si="85"/>
         <v>7</v>
       </c>
       <c r="W268" s="1">
         <f t="shared" si="80"/>
         <v>-1664</v>
       </c>
     </row>
-    <row r="269" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A269" s="3" t="s">
         <v>295</v>
       </c>
       <c r="B269" s="1">
         <v>888</v>
       </c>
       <c r="C269" s="1">
         <v>548</v>
       </c>
       <c r="D269" s="1">
         <v>89</v>
       </c>
       <c r="E269" s="1">
         <v>426</v>
       </c>
       <c r="F269" s="1">
         <v>7</v>
       </c>
       <c r="G269" s="1">
         <f t="shared" si="79"/>
         <v>1958</v>
       </c>
       <c r="I269" s="3" t="s">
         <v>295</v>
       </c>
@@ -23631,51 +23674,51 @@
       <c r="R269" s="1">
         <f t="shared" si="81"/>
         <v>164</v>
       </c>
       <c r="S269" s="1">
         <f t="shared" si="82"/>
         <v>315</v>
       </c>
       <c r="T269" s="1">
         <f t="shared" si="83"/>
         <v>-2000</v>
       </c>
       <c r="U269" s="1">
         <f t="shared" si="84"/>
         <v>405</v>
       </c>
       <c r="V269" s="1">
         <f t="shared" si="85"/>
         <v>7</v>
       </c>
       <c r="W269" s="1">
         <f t="shared" si="80"/>
         <v>-1109</v>
       </c>
     </row>
-    <row r="270" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A270" s="3" t="s">
         <v>296</v>
       </c>
       <c r="B270" s="1">
         <v>1553</v>
       </c>
       <c r="C270" s="1">
         <v>713</v>
       </c>
       <c r="D270" s="1">
         <v>49</v>
       </c>
       <c r="E270" s="1">
         <v>214</v>
       </c>
       <c r="F270" s="1">
         <v>2</v>
       </c>
       <c r="G270" s="1">
         <f t="shared" si="79"/>
         <v>2531</v>
       </c>
       <c r="I270" s="3" t="s">
         <v>296</v>
       </c>
@@ -23704,51 +23747,51 @@
       <c r="R270" s="1">
         <f t="shared" si="81"/>
         <v>1212</v>
       </c>
       <c r="S270" s="1">
         <f t="shared" si="82"/>
         <v>536</v>
       </c>
       <c r="T270" s="1">
         <f t="shared" si="83"/>
         <v>-1590</v>
       </c>
       <c r="U270" s="1">
         <f t="shared" si="84"/>
         <v>124</v>
       </c>
       <c r="V270" s="1">
         <f t="shared" si="85"/>
         <v>2</v>
       </c>
       <c r="W270" s="1">
         <f t="shared" si="80"/>
         <v>284</v>
       </c>
     </row>
-    <row r="271" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A271" s="3" t="s">
         <v>297</v>
       </c>
       <c r="B271" s="1">
         <v>2177</v>
       </c>
       <c r="C271" s="1">
         <v>1121</v>
       </c>
       <c r="D271" s="1">
         <v>35</v>
       </c>
       <c r="E271" s="1">
         <v>124</v>
       </c>
       <c r="F271" s="1">
         <v>0</v>
       </c>
       <c r="G271" s="1">
         <f t="shared" si="79"/>
         <v>3457</v>
       </c>
       <c r="I271" s="3" t="s">
         <v>297</v>
       </c>
@@ -23777,51 +23820,51 @@
       <c r="R271" s="1">
         <f t="shared" si="81"/>
         <v>1960</v>
       </c>
       <c r="S271" s="1">
         <f t="shared" si="82"/>
         <v>1046</v>
       </c>
       <c r="T271" s="1">
         <f t="shared" si="83"/>
         <v>-1636</v>
       </c>
       <c r="U271" s="1">
         <f t="shared" si="84"/>
         <v>-13</v>
       </c>
       <c r="V271" s="1">
         <f t="shared" si="85"/>
         <v>-2</v>
       </c>
       <c r="W271" s="1">
         <f t="shared" si="80"/>
         <v>1355</v>
       </c>
     </row>
-    <row r="272" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A272" s="3" t="s">
         <v>298</v>
       </c>
       <c r="B272" s="1">
         <v>2245</v>
       </c>
       <c r="C272" s="1">
         <v>750</v>
       </c>
       <c r="D272" s="1">
         <v>155</v>
       </c>
       <c r="E272" s="1">
         <v>283</v>
       </c>
       <c r="F272" s="1">
         <v>0</v>
       </c>
       <c r="G272" s="1">
         <f t="shared" ref="G272:G278" si="87">SUM(B272:F272)</f>
         <v>3433</v>
       </c>
       <c r="I272" s="3" t="s">
         <v>298</v>
       </c>
@@ -23850,51 +23893,51 @@
       <c r="R272" s="1">
         <f t="shared" si="81"/>
         <v>2077</v>
       </c>
       <c r="S272" s="1">
         <f t="shared" si="82"/>
         <v>341</v>
       </c>
       <c r="T272" s="1">
         <f t="shared" si="83"/>
         <v>-1042</v>
       </c>
       <c r="U272" s="1">
         <f t="shared" si="84"/>
         <v>194</v>
       </c>
       <c r="V272" s="1">
         <f t="shared" si="85"/>
         <v>-8</v>
       </c>
       <c r="W272" s="1">
         <f t="shared" ref="W272:W283" si="88">SUM(R272:V272)</f>
         <v>1562</v>
       </c>
     </row>
-    <row r="273" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A273" s="3" t="s">
         <v>299</v>
       </c>
       <c r="B273" s="1">
         <v>1878</v>
       </c>
       <c r="C273" s="1">
         <v>790</v>
       </c>
       <c r="D273" s="1">
         <v>233</v>
       </c>
       <c r="E273" s="1">
         <v>479</v>
       </c>
       <c r="F273" s="1">
         <v>0</v>
       </c>
       <c r="G273" s="1">
         <f t="shared" si="87"/>
         <v>3380</v>
       </c>
       <c r="I273" s="3" t="s">
         <v>299</v>
       </c>
@@ -23923,51 +23966,51 @@
       <c r="R273" s="1">
         <f t="shared" si="81"/>
         <v>1664</v>
       </c>
       <c r="S273" s="1">
         <f t="shared" si="82"/>
         <v>304</v>
       </c>
       <c r="T273" s="1">
         <f t="shared" si="83"/>
         <v>-900</v>
       </c>
       <c r="U273" s="1">
         <f t="shared" si="84"/>
         <v>391</v>
       </c>
       <c r="V273" s="1">
         <f t="shared" si="85"/>
         <v>-8</v>
       </c>
       <c r="W273" s="1">
         <f t="shared" si="88"/>
         <v>1451</v>
       </c>
     </row>
-    <row r="274" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A274" s="3" t="s">
         <v>301</v>
       </c>
       <c r="B274" s="1">
         <v>1969</v>
       </c>
       <c r="C274" s="1">
         <v>719</v>
       </c>
       <c r="D274" s="1">
         <v>141</v>
       </c>
       <c r="E274" s="1">
         <v>566</v>
       </c>
       <c r="F274" s="1">
         <v>0</v>
       </c>
       <c r="G274" s="1">
         <f t="shared" si="87"/>
         <v>3395</v>
       </c>
       <c r="I274" s="3" t="s">
         <v>301</v>
       </c>
@@ -23996,51 +24039,51 @@
       <c r="R274" s="1">
         <f t="shared" ref="R274:R285" si="89">+B274-J274</f>
         <v>1754</v>
       </c>
       <c r="S274" s="1">
         <f t="shared" ref="S274:S285" si="90">+C274-K274</f>
         <v>173</v>
       </c>
       <c r="T274" s="1">
         <f t="shared" ref="T274:T285" si="91">+D274-L274</f>
         <v>-1278</v>
       </c>
       <c r="U274" s="1">
         <f t="shared" ref="U274:U285" si="92">+E274-M274</f>
         <v>482</v>
       </c>
       <c r="V274" s="1">
         <f t="shared" ref="V274:V285" si="93">+F274-N274</f>
         <v>-7</v>
       </c>
       <c r="W274" s="1">
         <f t="shared" si="88"/>
         <v>1124</v>
       </c>
     </row>
-    <row r="275" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A275" s="3" t="s">
         <v>302</v>
       </c>
       <c r="B275" s="1">
         <v>2227</v>
       </c>
       <c r="C275" s="1">
         <v>775</v>
       </c>
       <c r="D275" s="1">
         <v>45</v>
       </c>
       <c r="E275" s="1">
         <v>584</v>
       </c>
       <c r="F275" s="1">
         <v>0</v>
       </c>
       <c r="G275" s="1">
         <f t="shared" si="87"/>
         <v>3631</v>
       </c>
       <c r="I275" s="3" t="s">
         <v>302</v>
       </c>
@@ -24069,51 +24112,51 @@
       <c r="R275" s="1">
         <f t="shared" si="89"/>
         <v>2132</v>
       </c>
       <c r="S275" s="1">
         <f t="shared" si="90"/>
         <v>492</v>
       </c>
       <c r="T275" s="1">
         <f t="shared" si="91"/>
         <v>-1823</v>
       </c>
       <c r="U275" s="1">
         <f t="shared" si="92"/>
         <v>491</v>
       </c>
       <c r="V275" s="1">
         <f t="shared" si="93"/>
         <v>-7</v>
       </c>
       <c r="W275" s="1">
         <f t="shared" si="88"/>
         <v>1285</v>
       </c>
     </row>
-    <row r="276" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A276" s="3" t="s">
         <v>303</v>
       </c>
       <c r="B276" s="1">
         <v>2011</v>
       </c>
       <c r="C276" s="1">
         <v>780</v>
       </c>
       <c r="D276" s="1">
         <v>59</v>
       </c>
       <c r="E276" s="1">
         <v>716</v>
       </c>
       <c r="F276" s="1">
         <v>0</v>
       </c>
       <c r="G276" s="1">
         <f t="shared" si="87"/>
         <v>3566</v>
       </c>
       <c r="I276" s="3" t="s">
         <v>303</v>
       </c>
@@ -24142,51 +24185,51 @@
       <c r="R276" s="1">
         <f t="shared" si="89"/>
         <v>1819</v>
       </c>
       <c r="S276" s="1">
         <f t="shared" si="90"/>
         <v>241</v>
       </c>
       <c r="T276" s="1">
         <f t="shared" si="91"/>
         <v>-1688</v>
       </c>
       <c r="U276" s="1">
         <f t="shared" si="92"/>
         <v>676</v>
       </c>
       <c r="V276" s="1">
         <f t="shared" si="93"/>
         <v>-4</v>
       </c>
       <c r="W276" s="1">
         <f t="shared" si="88"/>
         <v>1044</v>
       </c>
     </row>
-    <row r="277" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A277" s="3" t="s">
         <v>304</v>
       </c>
       <c r="B277" s="1">
         <v>1267</v>
       </c>
       <c r="C277" s="1">
         <v>574</v>
       </c>
       <c r="D277" s="1">
         <v>91</v>
       </c>
       <c r="E277" s="1">
         <v>561</v>
       </c>
       <c r="F277" s="1">
         <v>2</v>
       </c>
       <c r="G277" s="1">
         <f t="shared" si="87"/>
         <v>2495</v>
       </c>
       <c r="I277" s="3" t="s">
         <v>304</v>
       </c>
@@ -24215,51 +24258,51 @@
       <c r="R277" s="1">
         <f t="shared" si="89"/>
         <v>948</v>
       </c>
       <c r="S277" s="1">
         <f t="shared" si="90"/>
         <v>251</v>
       </c>
       <c r="T277" s="1">
         <f t="shared" si="91"/>
         <v>-1453</v>
       </c>
       <c r="U277" s="1">
         <f t="shared" si="92"/>
         <v>496</v>
       </c>
       <c r="V277" s="1">
         <f t="shared" si="93"/>
         <v>2</v>
       </c>
       <c r="W277" s="1">
         <f t="shared" si="88"/>
         <v>244</v>
       </c>
     </row>
-    <row r="278" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A278" s="3" t="s">
         <v>305</v>
       </c>
       <c r="B278" s="1">
         <v>1159</v>
       </c>
       <c r="C278" s="1">
         <v>608</v>
       </c>
       <c r="D278" s="1">
         <v>74</v>
       </c>
       <c r="E278" s="1">
         <v>218</v>
       </c>
       <c r="F278" s="1">
         <v>3</v>
       </c>
       <c r="G278" s="1">
         <f t="shared" si="87"/>
         <v>2062</v>
       </c>
       <c r="I278" s="3" t="s">
         <v>305</v>
       </c>
@@ -24288,51 +24331,51 @@
       <c r="R278" s="1">
         <f t="shared" si="89"/>
         <v>738</v>
       </c>
       <c r="S278" s="1">
         <f t="shared" si="90"/>
         <v>384</v>
       </c>
       <c r="T278" s="1">
         <f t="shared" si="91"/>
         <v>-1798</v>
       </c>
       <c r="U278" s="1">
         <f t="shared" si="92"/>
         <v>90</v>
       </c>
       <c r="V278" s="1">
         <f t="shared" si="93"/>
         <v>3</v>
       </c>
       <c r="W278" s="1">
         <f t="shared" si="88"/>
         <v>-583</v>
       </c>
     </row>
-    <row r="279" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A279" s="3" t="s">
         <v>306</v>
       </c>
       <c r="B279" s="1">
         <v>1386</v>
       </c>
       <c r="C279" s="1">
         <v>568</v>
       </c>
       <c r="D279" s="1">
         <v>55</v>
       </c>
       <c r="E279" s="1">
         <v>225</v>
       </c>
       <c r="F279" s="1">
         <v>4</v>
       </c>
       <c r="G279" s="1">
         <f>SUM(B279:F279)</f>
         <v>2238</v>
       </c>
       <c r="I279" s="3" t="s">
         <v>306</v>
       </c>
@@ -24361,51 +24404,51 @@
       <c r="R279" s="1">
         <f t="shared" si="89"/>
         <v>1111</v>
       </c>
       <c r="S279" s="1">
         <f t="shared" si="90"/>
         <v>290</v>
       </c>
       <c r="T279" s="1">
         <f t="shared" si="91"/>
         <v>-1623</v>
       </c>
       <c r="U279" s="1">
         <f t="shared" si="92"/>
         <v>83</v>
       </c>
       <c r="V279" s="1">
         <f t="shared" si="93"/>
         <v>4</v>
       </c>
       <c r="W279" s="1">
         <f t="shared" si="88"/>
         <v>-135</v>
       </c>
     </row>
-    <row r="280" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A280" s="3" t="s">
         <v>307</v>
       </c>
       <c r="B280" s="1">
         <v>1300</v>
       </c>
       <c r="C280" s="1">
         <v>450</v>
       </c>
       <c r="D280" s="1">
         <v>55</v>
       </c>
       <c r="E280" s="1">
         <v>419</v>
       </c>
       <c r="F280" s="1">
         <v>4</v>
       </c>
       <c r="G280" s="1">
         <f t="shared" ref="G280:G290" si="94">SUM(B280:F280)</f>
         <v>2228</v>
       </c>
       <c r="I280" s="3" t="s">
         <v>307</v>
       </c>
@@ -24434,51 +24477,51 @@
       <c r="R280" s="1">
         <f t="shared" si="89"/>
         <v>1004</v>
       </c>
       <c r="S280" s="1">
         <f t="shared" si="90"/>
         <v>-153</v>
       </c>
       <c r="T280" s="1">
         <f t="shared" si="91"/>
         <v>-2100</v>
       </c>
       <c r="U280" s="1">
         <f t="shared" si="92"/>
         <v>343</v>
       </c>
       <c r="V280" s="1">
         <f t="shared" si="93"/>
         <v>4</v>
       </c>
       <c r="W280" s="1">
         <f t="shared" si="88"/>
         <v>-902</v>
       </c>
     </row>
-    <row r="281" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A281" s="3" t="s">
         <v>308</v>
       </c>
       <c r="B281" s="1">
         <v>922</v>
       </c>
       <c r="C281" s="1">
         <v>497</v>
       </c>
       <c r="D281" s="1">
         <v>107</v>
       </c>
       <c r="E281" s="1">
         <v>432</v>
       </c>
       <c r="F281" s="1">
         <v>2</v>
       </c>
       <c r="G281" s="1">
         <f t="shared" si="94"/>
         <v>1960</v>
       </c>
       <c r="I281" s="3" t="s">
         <v>308</v>
       </c>
@@ -24507,51 +24550,51 @@
       <c r="R281" s="1">
         <f t="shared" si="89"/>
         <v>492</v>
       </c>
       <c r="S281" s="1">
         <f t="shared" si="90"/>
         <v>-147</v>
       </c>
       <c r="T281" s="1">
         <f t="shared" si="91"/>
         <v>-1349</v>
       </c>
       <c r="U281" s="1">
         <f t="shared" si="92"/>
         <v>339</v>
       </c>
       <c r="V281" s="1">
         <f t="shared" si="93"/>
         <v>2</v>
       </c>
       <c r="W281" s="1">
         <f t="shared" si="88"/>
         <v>-663</v>
       </c>
     </row>
-    <row r="282" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A282" s="3" t="s">
         <v>309</v>
       </c>
       <c r="B282" s="1">
         <v>1499</v>
       </c>
       <c r="C282" s="1">
         <v>612</v>
       </c>
       <c r="D282" s="1">
         <v>54</v>
       </c>
       <c r="E282" s="1">
         <v>172</v>
       </c>
       <c r="F282" s="1">
         <v>1</v>
       </c>
       <c r="G282" s="1">
         <f t="shared" si="94"/>
         <v>2338</v>
       </c>
       <c r="I282" s="3" t="s">
         <v>309</v>
       </c>
@@ -24580,51 +24623,51 @@
       <c r="R282" s="1">
         <f t="shared" si="89"/>
         <v>1272</v>
       </c>
       <c r="S282" s="1">
         <f t="shared" si="90"/>
         <v>107</v>
       </c>
       <c r="T282" s="1">
         <f t="shared" si="91"/>
         <v>-1678</v>
       </c>
       <c r="U282" s="1">
         <f t="shared" si="92"/>
         <v>115</v>
       </c>
       <c r="V282" s="1">
         <f t="shared" si="93"/>
         <v>1</v>
       </c>
       <c r="W282" s="1">
         <f t="shared" si="88"/>
         <v>-183</v>
       </c>
     </row>
-    <row r="283" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A283" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B283" s="1">
         <v>1431</v>
       </c>
       <c r="C283" s="1">
         <v>893</v>
       </c>
       <c r="D283" s="1">
         <v>97</v>
       </c>
       <c r="E283" s="1">
         <v>116</v>
       </c>
       <c r="F283" s="1">
         <v>2</v>
       </c>
       <c r="G283" s="1">
         <f t="shared" si="94"/>
         <v>2539</v>
       </c>
       <c r="I283" s="3" t="s">
         <v>310</v>
       </c>
@@ -24653,51 +24696,51 @@
       <c r="R283" s="1">
         <f t="shared" si="89"/>
         <v>1069</v>
       </c>
       <c r="S283" s="1">
         <f t="shared" si="90"/>
         <v>657</v>
       </c>
       <c r="T283" s="1">
         <f t="shared" si="91"/>
         <v>-1615</v>
       </c>
       <c r="U283" s="1">
         <f t="shared" si="92"/>
         <v>-76</v>
       </c>
       <c r="V283" s="1">
         <f t="shared" si="93"/>
         <v>2</v>
       </c>
       <c r="W283" s="1">
         <f t="shared" si="88"/>
         <v>37</v>
       </c>
     </row>
-    <row r="284" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A284" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B284" s="1">
         <v>1754</v>
       </c>
       <c r="C284" s="1">
         <v>1074</v>
       </c>
       <c r="D284" s="1">
         <v>42</v>
       </c>
       <c r="E284" s="1">
         <v>512</v>
       </c>
       <c r="F284" s="1">
         <v>0</v>
       </c>
       <c r="G284" s="1">
         <f t="shared" si="94"/>
         <v>3382</v>
       </c>
       <c r="I284" s="3" t="s">
         <v>311</v>
       </c>
@@ -24726,51 +24769,51 @@
       <c r="R284" s="1">
         <f t="shared" si="89"/>
         <v>1603</v>
       </c>
       <c r="S284" s="1">
         <f t="shared" si="90"/>
         <v>956</v>
       </c>
       <c r="T284" s="1">
         <f t="shared" si="91"/>
         <v>-1999</v>
       </c>
       <c r="U284" s="1">
         <f t="shared" si="92"/>
         <v>416</v>
       </c>
       <c r="V284" s="1">
         <f t="shared" si="93"/>
         <v>-4</v>
       </c>
       <c r="W284" s="1">
         <f t="shared" ref="W284:W295" si="96">SUM(R284:V284)</f>
         <v>972</v>
       </c>
     </row>
-    <row r="285" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A285" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B285" s="1">
         <v>1563</v>
       </c>
       <c r="C285" s="1">
         <v>932</v>
       </c>
       <c r="D285" s="1">
         <v>269</v>
       </c>
       <c r="E285" s="1">
         <v>519</v>
       </c>
       <c r="F285" s="1">
         <v>0</v>
       </c>
       <c r="G285" s="1">
         <f t="shared" si="94"/>
         <v>3283</v>
       </c>
       <c r="I285" s="3" t="s">
         <v>312</v>
       </c>
@@ -24799,51 +24842,51 @@
       <c r="R285" s="1">
         <f t="shared" si="89"/>
         <v>1235</v>
       </c>
       <c r="S285" s="1">
         <f t="shared" si="90"/>
         <v>453</v>
       </c>
       <c r="T285" s="1">
         <f t="shared" si="91"/>
         <v>-968</v>
       </c>
       <c r="U285" s="1">
         <f t="shared" si="92"/>
         <v>429</v>
       </c>
       <c r="V285" s="1">
         <f t="shared" si="93"/>
         <v>-6</v>
       </c>
       <c r="W285" s="1">
         <f t="shared" si="96"/>
         <v>1143</v>
       </c>
     </row>
-    <row r="286" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A286" s="3" t="s">
         <v>314</v>
       </c>
       <c r="B286" s="1">
         <v>1639</v>
       </c>
       <c r="C286" s="1">
         <v>1092</v>
       </c>
       <c r="D286" s="1">
         <v>31</v>
       </c>
       <c r="E286" s="1">
         <v>634</v>
       </c>
       <c r="F286" s="1">
         <v>0</v>
       </c>
       <c r="G286" s="1">
         <f t="shared" si="94"/>
         <v>3396</v>
       </c>
       <c r="I286" s="3" t="s">
         <v>314</v>
       </c>
@@ -24872,51 +24915,51 @@
       <c r="R286" s="1">
         <f t="shared" ref="R286:R297" si="97">+B286-J286</f>
         <v>1332</v>
       </c>
       <c r="S286" s="1">
         <f t="shared" ref="S286:S297" si="98">+C286-K286</f>
         <v>808</v>
       </c>
       <c r="T286" s="1">
         <f t="shared" ref="T286:T297" si="99">+D286-L286</f>
         <v>-2104</v>
       </c>
       <c r="U286" s="1">
         <f t="shared" ref="U286:U297" si="100">+E286-M286</f>
         <v>540</v>
       </c>
       <c r="V286" s="1">
         <f t="shared" ref="V286:V297" si="101">+F286-N286</f>
         <v>-6</v>
       </c>
       <c r="W286" s="1">
         <f t="shared" si="96"/>
         <v>570</v>
       </c>
     </row>
-    <row r="287" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A287" s="3" t="s">
         <v>315</v>
       </c>
       <c r="B287" s="1">
         <v>1775</v>
       </c>
       <c r="C287" s="1">
         <v>724</v>
       </c>
       <c r="D287" s="1">
         <v>36</v>
       </c>
       <c r="E287" s="1">
         <v>785</v>
       </c>
       <c r="F287" s="1">
         <v>0</v>
       </c>
       <c r="G287" s="1">
         <f t="shared" si="94"/>
         <v>3320</v>
       </c>
       <c r="I287" s="3" t="s">
         <v>315</v>
       </c>
@@ -24945,51 +24988,51 @@
       <c r="R287" s="1">
         <f t="shared" si="97"/>
         <v>1604</v>
       </c>
       <c r="S287" s="1">
         <f t="shared" si="98"/>
         <v>352</v>
       </c>
       <c r="T287" s="1">
         <f t="shared" si="99"/>
         <v>-2060</v>
       </c>
       <c r="U287" s="1">
         <f t="shared" si="100"/>
         <v>755</v>
       </c>
       <c r="V287" s="1">
         <f t="shared" si="101"/>
         <v>-5</v>
       </c>
       <c r="W287" s="1">
         <f t="shared" si="96"/>
         <v>646</v>
       </c>
     </row>
-    <row r="288" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A288" s="3" t="s">
         <v>316</v>
       </c>
       <c r="B288" s="1">
         <v>1056</v>
       </c>
       <c r="C288" s="1">
         <v>929</v>
       </c>
       <c r="D288" s="1">
         <v>39</v>
       </c>
       <c r="E288" s="1">
         <v>660</v>
       </c>
       <c r="F288" s="1">
         <v>0</v>
       </c>
       <c r="G288" s="1">
         <f t="shared" si="94"/>
         <v>2684</v>
       </c>
       <c r="I288" s="3" t="s">
         <v>316</v>
       </c>
@@ -25018,51 +25061,51 @@
       <c r="R288" s="1">
         <f t="shared" si="97"/>
         <v>688</v>
       </c>
       <c r="S288" s="1">
         <f t="shared" si="98"/>
         <v>495</v>
       </c>
       <c r="T288" s="1">
         <f t="shared" si="99"/>
         <v>-1507</v>
       </c>
       <c r="U288" s="1">
         <f t="shared" si="100"/>
         <v>601</v>
       </c>
       <c r="V288" s="1">
         <f t="shared" si="101"/>
         <v>-3</v>
       </c>
       <c r="W288" s="1">
         <f t="shared" si="96"/>
         <v>274</v>
       </c>
     </row>
-    <row r="289" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A289" s="3" t="s">
         <v>317</v>
       </c>
       <c r="B289" s="1">
         <v>1071</v>
       </c>
       <c r="C289" s="1">
         <v>899</v>
       </c>
       <c r="D289" s="1">
         <v>71</v>
       </c>
       <c r="E289" s="1">
         <v>378</v>
       </c>
       <c r="F289" s="1">
         <v>4</v>
       </c>
       <c r="G289" s="1">
         <f t="shared" si="94"/>
         <v>2423</v>
       </c>
       <c r="I289" s="3" t="s">
         <v>317</v>
       </c>
@@ -25091,51 +25134,51 @@
       <c r="R289" s="1">
         <f t="shared" si="97"/>
         <v>772</v>
       </c>
       <c r="S289" s="1">
         <f t="shared" si="98"/>
         <v>751</v>
       </c>
       <c r="T289" s="1">
         <f t="shared" si="99"/>
         <v>-1793</v>
       </c>
       <c r="U289" s="1">
         <f t="shared" si="100"/>
         <v>345</v>
       </c>
       <c r="V289" s="1">
         <f t="shared" si="101"/>
         <v>4</v>
       </c>
       <c r="W289" s="1">
         <f t="shared" si="96"/>
         <v>79</v>
       </c>
     </row>
-    <row r="290" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A290" s="3" t="s">
         <v>318</v>
       </c>
       <c r="B290" s="1">
         <v>706</v>
       </c>
       <c r="C290" s="1">
         <v>796</v>
       </c>
       <c r="D290" s="1">
         <v>125</v>
       </c>
       <c r="E290" s="1">
         <v>324</v>
       </c>
       <c r="F290" s="1">
         <v>11</v>
       </c>
       <c r="G290" s="1">
         <f t="shared" si="94"/>
         <v>1962</v>
       </c>
       <c r="I290" s="3" t="s">
         <v>318</v>
       </c>
@@ -25164,51 +25207,51 @@
       <c r="R290" s="1">
         <f t="shared" si="97"/>
         <v>1</v>
       </c>
       <c r="S290" s="1">
         <f t="shared" si="98"/>
         <v>639</v>
       </c>
       <c r="T290" s="1">
         <f t="shared" si="99"/>
         <v>-1409</v>
       </c>
       <c r="U290" s="1">
         <f t="shared" si="100"/>
         <v>261</v>
       </c>
       <c r="V290" s="1">
         <f t="shared" si="101"/>
         <v>11</v>
       </c>
       <c r="W290" s="1">
         <f t="shared" si="96"/>
         <v>-497</v>
       </c>
     </row>
-    <row r="291" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A291" s="3" t="s">
         <v>319</v>
       </c>
       <c r="B291" s="1">
         <v>442</v>
       </c>
       <c r="C291" s="1">
         <v>535</v>
       </c>
       <c r="D291" s="1">
         <v>205</v>
       </c>
       <c r="E291" s="1">
         <v>293</v>
       </c>
       <c r="F291" s="1">
         <v>9</v>
       </c>
       <c r="G291" s="1">
         <f>SUM(B291:F291)</f>
         <v>1484</v>
       </c>
       <c r="I291" s="3" t="s">
         <v>319</v>
       </c>
@@ -25237,51 +25280,51 @@
       <c r="R291" s="1">
         <f t="shared" si="97"/>
         <v>-701</v>
       </c>
       <c r="S291" s="1">
         <f t="shared" si="98"/>
         <v>142</v>
       </c>
       <c r="T291" s="1">
         <f t="shared" si="99"/>
         <v>-1064</v>
       </c>
       <c r="U291" s="1">
         <f t="shared" si="100"/>
         <v>204</v>
       </c>
       <c r="V291" s="1">
         <f t="shared" si="101"/>
         <v>9</v>
       </c>
       <c r="W291" s="1">
         <f t="shared" si="96"/>
         <v>-1410</v>
       </c>
     </row>
-    <row r="292" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A292" s="3" t="s">
         <v>320</v>
       </c>
       <c r="B292" s="1">
         <v>606</v>
       </c>
       <c r="C292" s="1">
         <v>421</v>
       </c>
       <c r="D292" s="1">
         <v>70</v>
       </c>
       <c r="E292" s="1">
         <v>447</v>
       </c>
       <c r="F292" s="1">
         <v>1</v>
       </c>
       <c r="G292" s="1">
         <f>SUM(B292:F292)</f>
         <v>1545</v>
       </c>
       <c r="I292" s="3" t="s">
         <v>320</v>
       </c>
@@ -25310,51 +25353,51 @@
       <c r="R292" s="1">
         <f t="shared" si="97"/>
         <v>-221</v>
       </c>
       <c r="S292" s="1">
         <f t="shared" si="98"/>
         <v>-99</v>
       </c>
       <c r="T292" s="1">
         <f t="shared" si="99"/>
         <v>-1976</v>
       </c>
       <c r="U292" s="1">
         <f t="shared" si="100"/>
         <v>343</v>
       </c>
       <c r="V292" s="1">
         <f t="shared" si="101"/>
         <v>1</v>
       </c>
       <c r="W292" s="1">
         <f t="shared" si="96"/>
         <v>-1952</v>
       </c>
     </row>
-    <row r="293" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A293" s="3" t="s">
         <v>321</v>
       </c>
       <c r="B293" s="1">
         <v>503</v>
       </c>
       <c r="C293" s="1">
         <v>383</v>
       </c>
       <c r="D293" s="1">
         <v>80</v>
       </c>
       <c r="E293" s="1">
         <v>421</v>
       </c>
       <c r="F293" s="1">
         <v>6</v>
       </c>
       <c r="G293" s="1">
         <f t="shared" ref="G293:G302" si="102">SUM(B293:F293)</f>
         <v>1393</v>
       </c>
       <c r="I293" s="3" t="s">
         <v>321</v>
       </c>
@@ -25383,51 +25426,51 @@
       <c r="R293" s="1">
         <f t="shared" si="97"/>
         <v>-489</v>
       </c>
       <c r="S293" s="1">
         <f t="shared" si="98"/>
         <v>-81</v>
       </c>
       <c r="T293" s="1">
         <f t="shared" si="99"/>
         <v>-1362</v>
       </c>
       <c r="U293" s="1">
         <f t="shared" si="100"/>
         <v>298</v>
       </c>
       <c r="V293" s="1">
         <f t="shared" si="101"/>
         <v>6</v>
       </c>
       <c r="W293" s="1">
         <f t="shared" si="96"/>
         <v>-1628</v>
       </c>
     </row>
-    <row r="294" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A294" s="3" t="s">
         <v>322</v>
       </c>
       <c r="B294" s="1">
         <v>513</v>
       </c>
       <c r="C294" s="1">
         <v>533</v>
       </c>
       <c r="D294" s="1">
         <v>78</v>
       </c>
       <c r="E294" s="1">
         <v>258</v>
       </c>
       <c r="F294" s="1">
         <v>5</v>
       </c>
       <c r="G294" s="1">
         <f t="shared" si="102"/>
         <v>1387</v>
       </c>
       <c r="I294" s="3" t="s">
         <v>322</v>
       </c>
@@ -25456,51 +25499,51 @@
       <c r="R294" s="1">
         <f t="shared" si="97"/>
         <v>-372</v>
       </c>
       <c r="S294" s="1">
         <f t="shared" si="98"/>
         <v>195</v>
       </c>
       <c r="T294" s="1">
         <f t="shared" si="99"/>
         <v>-1522</v>
       </c>
       <c r="U294" s="1">
         <f t="shared" si="100"/>
         <v>119</v>
       </c>
       <c r="V294" s="1">
         <f t="shared" si="101"/>
         <v>5</v>
       </c>
       <c r="W294" s="1">
         <f t="shared" si="96"/>
         <v>-1575</v>
       </c>
     </row>
-    <row r="295" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A295" s="3" t="s">
         <v>323</v>
       </c>
       <c r="B295" s="1">
         <v>767</v>
       </c>
       <c r="C295" s="1">
         <v>1235</v>
       </c>
       <c r="D295" s="1">
         <v>45</v>
       </c>
       <c r="E295" s="1">
         <v>186</v>
       </c>
       <c r="F295" s="1">
         <v>1</v>
       </c>
       <c r="G295" s="1">
         <f t="shared" si="102"/>
         <v>2234</v>
       </c>
       <c r="I295" s="3" t="s">
         <v>323</v>
       </c>
@@ -25529,51 +25572,51 @@
       <c r="R295" s="1">
         <f t="shared" si="97"/>
         <v>73</v>
       </c>
       <c r="S295" s="1">
         <f t="shared" si="98"/>
         <v>1129</v>
       </c>
       <c r="T295" s="1">
         <f t="shared" si="99"/>
         <v>-1890</v>
       </c>
       <c r="U295" s="1">
         <f t="shared" si="100"/>
         <v>-10</v>
       </c>
       <c r="V295" s="1">
         <f t="shared" si="101"/>
         <v>1</v>
       </c>
       <c r="W295" s="1">
         <f t="shared" si="96"/>
         <v>-697</v>
       </c>
     </row>
-    <row r="296" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A296" s="3" t="s">
         <v>324</v>
       </c>
       <c r="B296" s="1">
         <v>829</v>
       </c>
       <c r="C296" s="1">
         <v>1174</v>
       </c>
       <c r="D296" s="1">
         <v>173</v>
       </c>
       <c r="E296" s="1">
         <v>349</v>
       </c>
       <c r="F296" s="1">
         <v>0</v>
       </c>
       <c r="G296" s="1">
         <f t="shared" si="102"/>
         <v>2525</v>
       </c>
       <c r="I296" s="3" t="s">
         <v>324</v>
       </c>
@@ -25602,51 +25645,51 @@
       <c r="R296" s="1">
         <f t="shared" si="97"/>
         <v>211</v>
       </c>
       <c r="S296" s="1">
         <f t="shared" si="98"/>
         <v>1009</v>
       </c>
       <c r="T296" s="1">
         <f t="shared" si="99"/>
         <v>-1930</v>
       </c>
       <c r="U296" s="1">
         <f t="shared" si="100"/>
         <v>194</v>
       </c>
       <c r="V296" s="1">
         <f t="shared" si="101"/>
         <v>-2</v>
       </c>
       <c r="W296" s="1">
         <f t="shared" ref="W296:W307" si="104">SUM(R296:V296)</f>
         <v>-518</v>
       </c>
     </row>
-    <row r="297" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A297" s="3" t="s">
         <v>325</v>
       </c>
       <c r="B297" s="1">
         <v>1199</v>
       </c>
       <c r="C297" s="1">
         <v>1442</v>
       </c>
       <c r="D297" s="1">
         <v>93</v>
       </c>
       <c r="E297" s="1">
         <v>375</v>
       </c>
       <c r="F297" s="1">
         <v>0</v>
       </c>
       <c r="G297" s="1">
         <f t="shared" si="102"/>
         <v>3109</v>
       </c>
       <c r="I297" s="3" t="s">
         <v>325</v>
       </c>
@@ -25675,51 +25718,51 @@
       <c r="R297" s="1">
         <f t="shared" si="97"/>
         <v>686</v>
       </c>
       <c r="S297" s="1">
         <f t="shared" si="98"/>
         <v>1186</v>
       </c>
       <c r="T297" s="1">
         <f t="shared" si="99"/>
         <v>-1804</v>
       </c>
       <c r="U297" s="1">
         <f t="shared" si="100"/>
         <v>248</v>
       </c>
       <c r="V297" s="1">
         <f t="shared" si="101"/>
         <v>-2</v>
       </c>
       <c r="W297" s="1">
         <f t="shared" si="104"/>
         <v>314</v>
       </c>
     </row>
-    <row r="298" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A298" s="3" t="s">
         <v>327</v>
       </c>
       <c r="B298" s="1">
         <v>1186</v>
       </c>
       <c r="C298" s="1">
         <v>1298</v>
       </c>
       <c r="D298" s="1">
         <v>55</v>
       </c>
       <c r="E298" s="1">
         <v>427</v>
       </c>
       <c r="F298" s="1">
         <v>0</v>
       </c>
       <c r="G298" s="1">
         <f t="shared" si="102"/>
         <v>2966</v>
       </c>
       <c r="I298" s="3" t="s">
         <v>327</v>
       </c>
@@ -25748,51 +25791,51 @@
       <c r="R298" s="1">
         <f t="shared" ref="R298:R309" si="105">+B298-J298</f>
         <v>641</v>
       </c>
       <c r="S298" s="1">
         <f t="shared" ref="S298:S309" si="106">+C298-K298</f>
         <v>997</v>
       </c>
       <c r="T298" s="1">
         <f t="shared" ref="T298:T309" si="107">+D298-L298</f>
         <v>-2163</v>
       </c>
       <c r="U298" s="1">
         <f t="shared" ref="U298:U309" si="108">+E298-M298</f>
         <v>288</v>
       </c>
       <c r="V298" s="1">
         <f t="shared" ref="V298:V309" si="109">+F298-N298</f>
         <v>-6</v>
       </c>
       <c r="W298" s="1">
         <f t="shared" si="104"/>
         <v>-243</v>
       </c>
     </row>
-    <row r="299" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A299" s="3" t="s">
         <v>328</v>
       </c>
       <c r="B299" s="1">
         <v>999</v>
       </c>
       <c r="C299" s="1">
         <v>1489</v>
       </c>
       <c r="D299" s="1">
         <v>20</v>
       </c>
       <c r="E299" s="1">
         <v>486</v>
       </c>
       <c r="F299" s="1">
         <v>0</v>
       </c>
       <c r="G299" s="1">
         <f t="shared" si="102"/>
         <v>2994</v>
       </c>
       <c r="I299" s="3" t="s">
         <v>328</v>
       </c>
@@ -25821,51 +25864,51 @@
       <c r="R299" s="1">
         <f t="shared" si="105"/>
         <v>409</v>
       </c>
       <c r="S299" s="1">
         <f t="shared" si="106"/>
         <v>1312</v>
       </c>
       <c r="T299" s="1">
         <f t="shared" si="107"/>
         <v>-2245</v>
       </c>
       <c r="U299" s="1">
         <f t="shared" si="108"/>
         <v>332</v>
       </c>
       <c r="V299" s="1">
         <f t="shared" si="109"/>
         <v>-3</v>
       </c>
       <c r="W299" s="1">
         <f t="shared" si="104"/>
         <v>-195</v>
       </c>
     </row>
-    <row r="300" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A300" s="3" t="s">
         <v>329</v>
       </c>
       <c r="B300" s="1">
         <v>529</v>
       </c>
       <c r="C300" s="1">
         <v>1495</v>
       </c>
       <c r="D300" s="1">
         <v>92</v>
       </c>
       <c r="E300" s="1">
         <v>357</v>
       </c>
       <c r="F300" s="1">
         <v>0</v>
       </c>
       <c r="G300" s="1">
         <f t="shared" si="102"/>
         <v>2473</v>
       </c>
       <c r="I300" s="3" t="s">
         <v>329</v>
       </c>
@@ -25894,51 +25937,51 @@
       <c r="R300" s="1">
         <f t="shared" si="105"/>
         <v>-141</v>
       </c>
       <c r="S300" s="1">
         <f t="shared" si="106"/>
         <v>1332</v>
       </c>
       <c r="T300" s="1">
         <f t="shared" si="107"/>
         <v>-2065</v>
       </c>
       <c r="U300" s="1">
         <f t="shared" si="108"/>
         <v>178</v>
       </c>
       <c r="V300" s="1">
         <f t="shared" si="109"/>
         <v>-5</v>
       </c>
       <c r="W300" s="1">
         <f t="shared" si="104"/>
         <v>-701</v>
       </c>
     </row>
-    <row r="301" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A301" s="3" t="s">
         <v>330</v>
       </c>
       <c r="B301" s="1">
         <v>308</v>
       </c>
       <c r="C301" s="1">
         <v>1166</v>
       </c>
       <c r="D301" s="1">
         <v>181</v>
       </c>
       <c r="E301" s="1">
         <v>181</v>
       </c>
       <c r="F301" s="1">
         <v>0</v>
       </c>
       <c r="G301" s="1">
         <f t="shared" si="102"/>
         <v>1836</v>
       </c>
       <c r="I301" s="3" t="s">
         <v>330</v>
       </c>
@@ -25967,51 +26010,51 @@
       <c r="R301" s="1">
         <f t="shared" si="105"/>
         <v>-654</v>
       </c>
       <c r="S301" s="1">
         <f t="shared" si="106"/>
         <v>967</v>
       </c>
       <c r="T301" s="1">
         <f t="shared" si="107"/>
         <v>-1149</v>
       </c>
       <c r="U301" s="1">
         <f t="shared" si="108"/>
         <v>-48</v>
       </c>
       <c r="V301" s="1">
         <f t="shared" si="109"/>
         <v>-2</v>
       </c>
       <c r="W301" s="1">
         <f t="shared" si="104"/>
         <v>-886</v>
       </c>
     </row>
-    <row r="302" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A302" s="3" t="s">
         <v>331</v>
       </c>
       <c r="B302" s="1">
         <v>553</v>
       </c>
       <c r="C302" s="1">
         <v>1119</v>
       </c>
       <c r="D302" s="1">
         <v>148</v>
       </c>
       <c r="E302" s="1">
         <v>159</v>
       </c>
       <c r="F302" s="1">
         <v>12</v>
       </c>
       <c r="G302" s="1">
         <f t="shared" si="102"/>
         <v>1991</v>
       </c>
       <c r="I302" s="3" t="s">
         <v>331</v>
       </c>
@@ -26040,51 +26083,51 @@
       <c r="R302" s="1">
         <f t="shared" si="105"/>
         <v>-676</v>
       </c>
       <c r="S302" s="1">
         <f t="shared" si="106"/>
         <v>975</v>
       </c>
       <c r="T302" s="1">
         <f t="shared" si="107"/>
         <v>-1266</v>
       </c>
       <c r="U302" s="1">
         <f t="shared" si="108"/>
         <v>-41</v>
       </c>
       <c r="V302" s="1">
         <f t="shared" si="109"/>
         <v>12</v>
       </c>
       <c r="W302" s="1">
         <f t="shared" si="104"/>
         <v>-996</v>
       </c>
     </row>
-    <row r="303" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A303" s="3" t="s">
         <v>332</v>
       </c>
       <c r="B303" s="1">
         <v>345</v>
       </c>
       <c r="C303" s="1">
         <v>885</v>
       </c>
       <c r="D303" s="1">
         <v>173</v>
       </c>
       <c r="E303" s="1">
         <v>99</v>
       </c>
       <c r="F303" s="1">
         <v>11</v>
       </c>
       <c r="G303" s="1">
         <f>SUM(B303:F303)</f>
         <v>1513</v>
       </c>
       <c r="I303" s="3" t="s">
         <v>332</v>
       </c>
@@ -26113,51 +26156,51 @@
       <c r="R303" s="1">
         <f t="shared" si="105"/>
         <v>-1176</v>
       </c>
       <c r="S303" s="1">
         <f t="shared" si="106"/>
         <v>679</v>
       </c>
       <c r="T303" s="1">
         <f t="shared" si="107"/>
         <v>-1317</v>
       </c>
       <c r="U303" s="1">
         <f t="shared" si="108"/>
         <v>-143</v>
       </c>
       <c r="V303" s="1">
         <f t="shared" si="109"/>
         <v>11</v>
       </c>
       <c r="W303" s="1">
         <f t="shared" si="104"/>
         <v>-1946</v>
       </c>
     </row>
-    <row r="304" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A304" s="3" t="s">
         <v>333</v>
       </c>
       <c r="B304" s="1">
         <v>224</v>
       </c>
       <c r="C304" s="1">
         <v>545</v>
       </c>
       <c r="D304" s="1">
         <v>86</v>
       </c>
       <c r="E304" s="1">
         <v>115</v>
       </c>
       <c r="F304" s="1">
         <v>11</v>
       </c>
       <c r="G304" s="1">
         <f>SUM(B304:F304)</f>
         <v>981</v>
       </c>
       <c r="I304" s="3" t="s">
         <v>333</v>
       </c>
@@ -26186,51 +26229,51 @@
       <c r="R304" s="1">
         <f t="shared" si="105"/>
         <v>-1761</v>
       </c>
       <c r="S304" s="1">
         <f t="shared" si="106"/>
         <v>101</v>
       </c>
       <c r="T304" s="1">
         <f t="shared" si="107"/>
         <v>-2232</v>
       </c>
       <c r="U304" s="1">
         <f t="shared" si="108"/>
         <v>-115</v>
       </c>
       <c r="V304" s="1">
         <f t="shared" si="109"/>
         <v>11</v>
       </c>
       <c r="W304" s="1">
         <f t="shared" si="104"/>
         <v>-3996</v>
       </c>
     </row>
-    <row r="305" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A305" s="3" t="s">
         <v>334</v>
       </c>
       <c r="B305" s="1">
         <v>380</v>
       </c>
       <c r="C305" s="1">
         <v>618</v>
       </c>
       <c r="D305" s="1">
         <v>156</v>
       </c>
       <c r="E305" s="1">
         <v>143</v>
       </c>
       <c r="F305" s="1">
         <v>7</v>
       </c>
       <c r="G305" s="1">
         <f t="shared" ref="G305:G314" si="110">SUM(B305:F305)</f>
         <v>1304</v>
       </c>
       <c r="I305" s="3" t="s">
         <v>334</v>
       </c>
@@ -26259,51 +26302,51 @@
       <c r="R305" s="1">
         <f t="shared" si="105"/>
         <v>-1097</v>
       </c>
       <c r="S305" s="1">
         <f t="shared" si="106"/>
         <v>38</v>
       </c>
       <c r="T305" s="1">
         <f t="shared" si="107"/>
         <v>-1720</v>
       </c>
       <c r="U305" s="1">
         <f t="shared" si="108"/>
         <v>-197</v>
       </c>
       <c r="V305" s="1">
         <f t="shared" si="109"/>
         <v>7</v>
       </c>
       <c r="W305" s="1">
         <f t="shared" si="104"/>
         <v>-2969</v>
       </c>
     </row>
-    <row r="306" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A306" s="3" t="s">
         <v>335</v>
       </c>
       <c r="B306" s="1">
         <v>503</v>
       </c>
       <c r="C306" s="1">
         <v>980</v>
       </c>
       <c r="D306" s="1">
         <v>70</v>
       </c>
       <c r="E306" s="1">
         <v>280</v>
       </c>
       <c r="F306" s="1">
         <v>5</v>
       </c>
       <c r="G306" s="1">
         <f t="shared" si="110"/>
         <v>1838</v>
       </c>
       <c r="I306" s="3" t="s">
         <v>335</v>
       </c>
@@ -26332,51 +26375,51 @@
       <c r="R306" s="1">
         <f t="shared" si="105"/>
         <v>-535</v>
       </c>
       <c r="S306" s="1">
         <f t="shared" si="106"/>
         <v>696</v>
       </c>
       <c r="T306" s="1">
         <f t="shared" si="107"/>
         <v>-1602</v>
       </c>
       <c r="U306" s="1">
         <f t="shared" si="108"/>
         <v>84</v>
       </c>
       <c r="V306" s="1">
         <f t="shared" si="109"/>
         <v>5</v>
       </c>
       <c r="W306" s="1">
         <f t="shared" si="104"/>
         <v>-1352</v>
       </c>
     </row>
-    <row r="307" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A307" s="3" t="s">
         <v>336</v>
       </c>
       <c r="B307" s="1">
         <v>349</v>
       </c>
       <c r="C307" s="1">
         <v>1054</v>
       </c>
       <c r="D307" s="1">
         <v>165</v>
       </c>
       <c r="E307" s="1">
         <v>145</v>
       </c>
       <c r="F307" s="1">
         <v>4</v>
       </c>
       <c r="G307" s="1">
         <f t="shared" si="110"/>
         <v>1717</v>
       </c>
       <c r="I307" s="3" t="s">
         <v>336</v>
       </c>
@@ -26405,51 +26448,51 @@
       <c r="R307" s="1">
         <f t="shared" si="105"/>
         <v>-855</v>
       </c>
       <c r="S307" s="1">
         <f t="shared" si="106"/>
         <v>847</v>
       </c>
       <c r="T307" s="1">
         <f t="shared" si="107"/>
         <v>-1335</v>
       </c>
       <c r="U307" s="1">
         <f t="shared" si="108"/>
         <v>-99</v>
       </c>
       <c r="V307" s="1">
         <f t="shared" si="109"/>
         <v>4</v>
       </c>
       <c r="W307" s="1">
         <f t="shared" si="104"/>
         <v>-1438</v>
       </c>
     </row>
-    <row r="308" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A308" s="3" t="s">
         <v>337</v>
       </c>
       <c r="B308" s="1">
         <v>967</v>
       </c>
       <c r="C308" s="1">
         <v>1497</v>
       </c>
       <c r="D308" s="1">
         <v>119</v>
       </c>
       <c r="E308" s="1">
         <v>295</v>
       </c>
       <c r="F308" s="1">
         <v>0</v>
       </c>
       <c r="G308" s="1">
         <f t="shared" si="110"/>
         <v>2878</v>
       </c>
       <c r="I308" s="3" t="s">
         <v>337</v>
       </c>
@@ -26478,51 +26521,51 @@
       <c r="R308" s="1">
         <f t="shared" si="105"/>
         <v>193</v>
       </c>
       <c r="S308" s="1">
         <f t="shared" si="106"/>
         <v>1329</v>
       </c>
       <c r="T308" s="1">
         <f t="shared" si="107"/>
         <v>-1688</v>
       </c>
       <c r="U308" s="1">
         <f t="shared" si="108"/>
         <v>23</v>
       </c>
       <c r="V308" s="1">
         <f t="shared" si="109"/>
         <v>-5</v>
       </c>
       <c r="W308" s="1">
         <f t="shared" ref="W308:W319" si="112">SUM(R308:V308)</f>
         <v>-148</v>
       </c>
     </row>
-    <row r="309" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A309" s="3" t="s">
         <v>338</v>
       </c>
       <c r="B309" s="1">
         <v>1456</v>
       </c>
       <c r="C309" s="1">
         <v>1472</v>
       </c>
       <c r="D309" s="1">
         <v>139</v>
       </c>
       <c r="E309" s="1">
         <v>397</v>
       </c>
       <c r="F309" s="1">
         <v>0</v>
       </c>
       <c r="G309" s="1">
         <f t="shared" si="110"/>
         <v>3464</v>
       </c>
       <c r="I309" s="3" t="s">
         <v>338</v>
       </c>
@@ -26551,873 +26594,1019 @@
       <c r="R309" s="1">
         <f t="shared" si="105"/>
         <v>974</v>
       </c>
       <c r="S309" s="1">
         <f t="shared" si="106"/>
         <v>1233</v>
       </c>
       <c r="T309" s="1">
         <f t="shared" si="107"/>
         <v>-1874</v>
       </c>
       <c r="U309" s="1">
         <f t="shared" si="108"/>
         <v>144</v>
       </c>
       <c r="V309" s="1">
         <f t="shared" si="109"/>
         <v>-6</v>
       </c>
       <c r="W309" s="1">
         <f t="shared" si="112"/>
         <v>471</v>
       </c>
     </row>
-    <row r="310" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A310" s="3" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="B310" s="1">
         <v>1300</v>
       </c>
       <c r="C310" s="1">
         <v>1445</v>
       </c>
       <c r="D310" s="1">
         <v>95</v>
       </c>
       <c r="E310" s="1">
         <v>355</v>
       </c>
       <c r="F310" s="1">
         <v>0</v>
       </c>
       <c r="G310" s="1">
         <f t="shared" si="110"/>
         <v>3195</v>
       </c>
       <c r="I310" s="3" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="J310" s="1">
         <v>437</v>
       </c>
       <c r="K310" s="1">
         <v>231</v>
       </c>
       <c r="L310" s="1">
         <v>1926</v>
       </c>
       <c r="M310" s="1">
         <v>213</v>
       </c>
       <c r="N310" s="1">
         <v>6</v>
       </c>
       <c r="O310" s="1">
         <f t="shared" si="111"/>
         <v>2813</v>
       </c>
       <c r="Q310" s="3" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="R310" s="1">
-        <f t="shared" ref="R310:R319" si="113">+B310-J310</f>
+        <f t="shared" ref="R310:R321" si="113">+B310-J310</f>
         <v>863</v>
       </c>
       <c r="S310" s="1">
-        <f t="shared" ref="S310:S319" si="114">+C310-K310</f>
+        <f t="shared" ref="S310:S321" si="114">+C310-K310</f>
         <v>1214</v>
       </c>
       <c r="T310" s="1">
-        <f t="shared" ref="T310:T319" si="115">+D310-L310</f>
+        <f t="shared" ref="T310:T321" si="115">+D310-L310</f>
         <v>-1831</v>
       </c>
       <c r="U310" s="1">
-        <f t="shared" ref="U310:U319" si="116">+E310-M310</f>
+        <f t="shared" ref="U310:U321" si="116">+E310-M310</f>
         <v>142</v>
       </c>
       <c r="V310" s="1">
-        <f t="shared" ref="V310:V319" si="117">+F310-N310</f>
+        <f t="shared" ref="V310:V321" si="117">+F310-N310</f>
         <v>-6</v>
       </c>
       <c r="W310" s="1">
         <f t="shared" si="112"/>
         <v>382</v>
       </c>
     </row>
-    <row r="311" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A311" s="3" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="B311" s="1">
         <v>1108</v>
       </c>
       <c r="C311" s="1">
         <v>1405</v>
       </c>
       <c r="D311" s="1">
         <v>79</v>
       </c>
       <c r="E311" s="1">
         <v>331</v>
       </c>
       <c r="F311" s="1">
         <v>0</v>
       </c>
       <c r="G311" s="1">
         <f t="shared" si="110"/>
         <v>2923</v>
       </c>
       <c r="I311" s="3" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="J311" s="1">
         <v>424</v>
       </c>
       <c r="K311" s="1">
         <v>156</v>
       </c>
       <c r="L311" s="1">
         <v>1633</v>
       </c>
       <c r="M311" s="1">
         <v>209</v>
       </c>
       <c r="N311" s="1">
         <v>6</v>
       </c>
       <c r="O311" s="1">
         <f t="shared" si="111"/>
         <v>2428</v>
       </c>
       <c r="Q311" s="3" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="R311" s="1">
         <f t="shared" si="113"/>
         <v>684</v>
       </c>
       <c r="S311" s="1">
         <f t="shared" si="114"/>
         <v>1249</v>
       </c>
       <c r="T311" s="1">
         <f t="shared" si="115"/>
         <v>-1554</v>
       </c>
       <c r="U311" s="1">
         <f t="shared" si="116"/>
         <v>122</v>
       </c>
       <c r="V311" s="1">
         <f t="shared" si="117"/>
         <v>-6</v>
       </c>
       <c r="W311" s="1">
         <f t="shared" si="112"/>
         <v>495</v>
       </c>
     </row>
-    <row r="312" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A312" s="3" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="B312" s="1">
         <v>971</v>
       </c>
       <c r="C312" s="1">
         <v>1293</v>
       </c>
       <c r="D312" s="1">
         <v>185</v>
       </c>
       <c r="E312" s="1">
         <v>403</v>
       </c>
       <c r="F312" s="1">
         <v>0</v>
       </c>
       <c r="G312" s="1">
         <f t="shared" si="110"/>
         <v>2852</v>
       </c>
       <c r="I312" s="3" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="J312" s="1">
         <v>379</v>
       </c>
       <c r="K312" s="1">
         <v>102</v>
       </c>
       <c r="L312" s="1">
         <v>1265</v>
       </c>
       <c r="M312" s="1">
         <v>139</v>
       </c>
       <c r="N312" s="1">
         <v>0</v>
       </c>
       <c r="O312" s="1">
         <f t="shared" si="111"/>
         <v>1885</v>
       </c>
       <c r="Q312" s="3" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="R312" s="1">
         <f t="shared" si="113"/>
         <v>592</v>
       </c>
       <c r="S312" s="1">
         <f t="shared" si="114"/>
         <v>1191</v>
       </c>
       <c r="T312" s="1">
         <f t="shared" si="115"/>
         <v>-1080</v>
       </c>
       <c r="U312" s="1">
         <f t="shared" si="116"/>
         <v>264</v>
       </c>
       <c r="V312" s="1">
         <f t="shared" si="117"/>
         <v>0</v>
       </c>
       <c r="W312" s="1">
         <f t="shared" si="112"/>
         <v>967</v>
       </c>
     </row>
-    <row r="313" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A313" s="3" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="B313" s="1">
         <v>515</v>
       </c>
       <c r="C313" s="1">
         <v>1077</v>
       </c>
       <c r="D313" s="1">
         <v>254</v>
       </c>
       <c r="E313" s="1">
         <v>263</v>
       </c>
       <c r="F313" s="1">
         <v>7</v>
       </c>
       <c r="G313" s="1">
         <f t="shared" si="110"/>
         <v>2116</v>
       </c>
       <c r="I313" s="3" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="J313" s="1">
         <v>871</v>
       </c>
       <c r="K313" s="1">
         <v>210</v>
       </c>
       <c r="L313" s="1">
         <v>1088</v>
       </c>
       <c r="M313" s="1">
         <v>236</v>
       </c>
       <c r="N313" s="1">
         <v>0</v>
       </c>
       <c r="O313" s="1">
         <f t="shared" si="111"/>
         <v>2405</v>
       </c>
       <c r="Q313" s="3" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="R313" s="1">
         <f t="shared" si="113"/>
         <v>-356</v>
       </c>
       <c r="S313" s="1">
         <f t="shared" si="114"/>
         <v>867</v>
       </c>
       <c r="T313" s="1">
         <f t="shared" si="115"/>
         <v>-834</v>
       </c>
       <c r="U313" s="1">
         <f t="shared" si="116"/>
         <v>27</v>
       </c>
       <c r="V313" s="1">
         <f t="shared" si="117"/>
         <v>7</v>
       </c>
       <c r="W313" s="1">
         <f t="shared" si="112"/>
         <v>-289</v>
       </c>
     </row>
-    <row r="314" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A314" s="3" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="B314" s="1">
         <v>446</v>
       </c>
       <c r="C314" s="1">
         <v>1080</v>
       </c>
       <c r="D314" s="1">
         <v>316</v>
       </c>
       <c r="E314" s="1">
         <v>150</v>
       </c>
       <c r="F314" s="1">
         <v>11</v>
       </c>
       <c r="G314" s="1">
         <f t="shared" si="110"/>
         <v>2003</v>
       </c>
       <c r="I314" s="3" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="J314" s="1">
         <v>1071</v>
       </c>
       <c r="K314" s="1">
         <v>219</v>
       </c>
       <c r="L314" s="1">
         <v>983</v>
       </c>
       <c r="M314" s="1">
         <v>376</v>
       </c>
       <c r="N314" s="1">
         <v>0</v>
       </c>
       <c r="O314" s="1">
         <f t="shared" si="111"/>
         <v>2649</v>
       </c>
       <c r="Q314" s="3" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="R314" s="1">
         <f t="shared" si="113"/>
         <v>-625</v>
       </c>
       <c r="S314" s="1">
         <f t="shared" si="114"/>
         <v>861</v>
       </c>
       <c r="T314" s="1">
         <f t="shared" si="115"/>
         <v>-667</v>
       </c>
       <c r="U314" s="1">
         <f t="shared" si="116"/>
         <v>-226</v>
       </c>
       <c r="V314" s="1">
         <f t="shared" si="117"/>
         <v>11</v>
       </c>
       <c r="W314" s="1">
         <f t="shared" si="112"/>
         <v>-646</v>
       </c>
     </row>
-    <row r="315" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A315" s="3" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="B315" s="1">
         <v>527</v>
       </c>
       <c r="C315" s="1">
         <v>772</v>
       </c>
       <c r="D315" s="1">
         <v>192</v>
       </c>
       <c r="E315" s="1">
         <v>276</v>
       </c>
       <c r="F315" s="1">
         <v>12</v>
       </c>
       <c r="G315" s="1">
         <f>SUM(B315:F315)</f>
         <v>1779</v>
       </c>
       <c r="I315" s="3" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="J315" s="1">
         <v>991</v>
       </c>
       <c r="K315" s="1">
         <v>326</v>
       </c>
       <c r="L315" s="1">
         <v>1673</v>
       </c>
       <c r="M315" s="1">
         <v>290</v>
       </c>
       <c r="N315" s="1">
         <v>0</v>
       </c>
       <c r="O315" s="1">
         <f>SUM(J315:N315)</f>
         <v>3280</v>
       </c>
       <c r="Q315" s="3" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="R315" s="1">
         <f t="shared" si="113"/>
         <v>-464</v>
       </c>
       <c r="S315" s="1">
         <f t="shared" si="114"/>
         <v>446</v>
       </c>
       <c r="T315" s="1">
         <f t="shared" si="115"/>
         <v>-1481</v>
       </c>
       <c r="U315" s="1">
         <f t="shared" si="116"/>
         <v>-14</v>
       </c>
       <c r="V315" s="1">
         <f t="shared" si="117"/>
         <v>12</v>
       </c>
       <c r="W315" s="1">
         <f t="shared" si="112"/>
         <v>-1501</v>
       </c>
     </row>
-    <row r="316" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A316" s="3" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="B316" s="1">
         <v>827</v>
       </c>
       <c r="C316" s="1">
         <v>906</v>
       </c>
       <c r="D316" s="1">
         <v>88</v>
       </c>
       <c r="E316" s="1">
         <v>317</v>
       </c>
       <c r="F316" s="1">
         <v>10</v>
       </c>
       <c r="G316" s="1">
         <f>SUM(B316:F316)</f>
         <v>2148</v>
       </c>
       <c r="I316" s="3" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="J316" s="1">
         <v>646</v>
       </c>
       <c r="K316" s="1">
         <v>207</v>
       </c>
       <c r="L316" s="1">
         <v>2117</v>
       </c>
       <c r="M316" s="1">
         <v>168</v>
       </c>
       <c r="N316" s="1">
         <v>0</v>
       </c>
       <c r="O316" s="1">
         <f>SUM(J316:N316)</f>
         <v>3138</v>
       </c>
       <c r="Q316" s="3" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="R316" s="1">
         <f t="shared" si="113"/>
         <v>181</v>
       </c>
       <c r="S316" s="1">
         <f t="shared" si="114"/>
         <v>699</v>
       </c>
       <c r="T316" s="1">
         <f t="shared" si="115"/>
         <v>-2029</v>
       </c>
       <c r="U316" s="1">
         <f t="shared" si="116"/>
         <v>149</v>
       </c>
       <c r="V316" s="1">
         <f t="shared" si="117"/>
         <v>10</v>
       </c>
       <c r="W316" s="1">
         <f t="shared" si="112"/>
         <v>-990</v>
       </c>
     </row>
-    <row r="317" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A317" s="3" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="B317" s="1">
         <v>640</v>
       </c>
       <c r="C317" s="1">
         <v>972</v>
       </c>
       <c r="D317" s="1">
         <v>95</v>
       </c>
       <c r="E317" s="1">
         <v>312</v>
       </c>
       <c r="F317" s="1">
         <v>11</v>
       </c>
       <c r="G317" s="1">
-        <f t="shared" ref="G317:G319" si="118">SUM(B317:F317)</f>
+        <f t="shared" ref="G317:G321" si="118">SUM(B317:F317)</f>
         <v>2030</v>
       </c>
       <c r="I317" s="3" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="J317" s="1">
         <v>767</v>
       </c>
       <c r="K317" s="1">
         <v>201</v>
       </c>
       <c r="L317" s="1">
         <v>1531</v>
       </c>
       <c r="M317" s="1">
         <v>152</v>
       </c>
       <c r="N317" s="1">
         <v>0</v>
       </c>
       <c r="O317" s="1">
-        <f t="shared" ref="O317:O319" si="119">SUM(J317:N317)</f>
+        <f t="shared" ref="O317:O321" si="119">SUM(J317:N317)</f>
         <v>2651</v>
       </c>
       <c r="Q317" s="3" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="R317" s="1">
         <f t="shared" si="113"/>
         <v>-127</v>
       </c>
       <c r="S317" s="1">
         <f t="shared" si="114"/>
         <v>771</v>
       </c>
       <c r="T317" s="1">
         <f t="shared" si="115"/>
         <v>-1436</v>
       </c>
       <c r="U317" s="1">
         <f t="shared" si="116"/>
         <v>160</v>
       </c>
       <c r="V317" s="1">
         <f t="shared" si="117"/>
         <v>11</v>
       </c>
       <c r="W317" s="1">
         <f t="shared" si="112"/>
         <v>-621</v>
       </c>
     </row>
-    <row r="318" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A318" s="3" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="B318" s="1">
         <v>957</v>
       </c>
       <c r="C318" s="1">
         <v>1226</v>
       </c>
       <c r="D318" s="1">
         <v>64</v>
       </c>
       <c r="E318" s="1">
         <v>190</v>
       </c>
       <c r="F318" s="1">
         <v>5</v>
       </c>
       <c r="G318" s="1">
         <f t="shared" si="118"/>
         <v>2442</v>
       </c>
       <c r="I318" s="3" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="J318" s="1">
         <v>775</v>
       </c>
       <c r="K318" s="1">
         <v>165</v>
       </c>
       <c r="L318" s="1">
         <v>1713</v>
       </c>
       <c r="M318" s="1">
         <v>351</v>
       </c>
       <c r="N318" s="1">
         <v>0</v>
       </c>
       <c r="O318" s="1">
         <f t="shared" si="119"/>
         <v>3004</v>
       </c>
       <c r="Q318" s="3" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="R318" s="1">
         <f t="shared" si="113"/>
         <v>182</v>
       </c>
       <c r="S318" s="1">
         <f t="shared" si="114"/>
         <v>1061</v>
       </c>
       <c r="T318" s="1">
         <f t="shared" si="115"/>
         <v>-1649</v>
       </c>
       <c r="U318" s="1">
         <f t="shared" si="116"/>
         <v>-161</v>
       </c>
       <c r="V318" s="1">
         <f t="shared" si="117"/>
         <v>5</v>
       </c>
       <c r="W318" s="1">
         <f t="shared" si="112"/>
         <v>-562</v>
       </c>
     </row>
-    <row r="319" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A319" s="3" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="B319" s="1">
         <v>1133</v>
       </c>
       <c r="C319" s="1">
         <v>1419</v>
       </c>
       <c r="D319" s="1">
         <v>90</v>
       </c>
       <c r="E319" s="1">
         <v>197</v>
       </c>
       <c r="F319" s="1">
         <v>0</v>
       </c>
       <c r="G319" s="1">
         <f t="shared" si="118"/>
         <v>2839</v>
       </c>
       <c r="I319" s="3" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="J319" s="1">
         <v>531</v>
       </c>
       <c r="K319" s="1">
         <v>154</v>
       </c>
       <c r="L319" s="1">
         <v>1488</v>
       </c>
       <c r="M319" s="1">
         <v>346</v>
       </c>
       <c r="N319" s="1">
         <v>1</v>
       </c>
       <c r="O319" s="1">
         <f t="shared" si="119"/>
         <v>2520</v>
       </c>
       <c r="Q319" s="3" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="R319" s="1">
         <f t="shared" si="113"/>
         <v>602</v>
       </c>
       <c r="S319" s="1">
         <f t="shared" si="114"/>
         <v>1265</v>
       </c>
       <c r="T319" s="1">
         <f t="shared" si="115"/>
         <v>-1398</v>
       </c>
       <c r="U319" s="1">
         <f t="shared" si="116"/>
         <v>-149</v>
       </c>
       <c r="V319" s="1">
         <f t="shared" si="117"/>
         <v>-1</v>
       </c>
       <c r="W319" s="1">
         <f t="shared" si="112"/>
         <v>319</v>
+      </c>
+    </row>
+    <row r="320" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A320" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="B320" s="1">
+        <v>1029</v>
+      </c>
+      <c r="C320" s="1">
+        <v>1739</v>
+      </c>
+      <c r="D320" s="1">
+        <v>89</v>
+      </c>
+      <c r="E320" s="1">
+        <v>110</v>
+      </c>
+      <c r="F320" s="1">
+        <v>0</v>
+      </c>
+      <c r="G320" s="1">
+        <f t="shared" si="118"/>
+        <v>2967</v>
+      </c>
+      <c r="I320" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="J320" s="1">
+        <v>492</v>
+      </c>
+      <c r="K320" s="1">
+        <v>54</v>
+      </c>
+      <c r="L320" s="1">
+        <v>1130</v>
+      </c>
+      <c r="M320" s="1">
+        <v>373</v>
+      </c>
+      <c r="N320" s="1">
+        <v>4</v>
+      </c>
+      <c r="O320" s="1">
+        <f t="shared" si="119"/>
+        <v>2053</v>
+      </c>
+      <c r="Q320" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="R320" s="1">
+        <f t="shared" si="113"/>
+        <v>537</v>
+      </c>
+      <c r="S320" s="1">
+        <f t="shared" si="114"/>
+        <v>1685</v>
+      </c>
+      <c r="T320" s="1">
+        <f t="shared" si="115"/>
+        <v>-1041</v>
+      </c>
+      <c r="U320" s="1">
+        <f t="shared" si="116"/>
+        <v>-263</v>
+      </c>
+      <c r="V320" s="1">
+        <f t="shared" si="117"/>
+        <v>-4</v>
+      </c>
+      <c r="W320" s="1">
+        <f t="shared" ref="W320:W321" si="120">SUM(R320:V320)</f>
+        <v>914</v>
+      </c>
+    </row>
+    <row r="321" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A321" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="B321" s="1">
+        <v>1211</v>
+      </c>
+      <c r="C321" s="1">
+        <v>1952</v>
+      </c>
+      <c r="D321" s="1">
+        <v>158</v>
+      </c>
+      <c r="E321" s="1">
+        <v>106</v>
+      </c>
+      <c r="F321" s="1">
+        <v>0</v>
+      </c>
+      <c r="G321" s="1">
+        <f t="shared" si="118"/>
+        <v>3427</v>
+      </c>
+      <c r="I321" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="J321" s="1">
+        <v>492</v>
+      </c>
+      <c r="K321" s="1">
+        <v>87</v>
+      </c>
+      <c r="L321" s="1">
+        <v>931</v>
+      </c>
+      <c r="M321" s="1">
+        <v>359</v>
+      </c>
+      <c r="N321" s="1">
+        <v>5</v>
+      </c>
+      <c r="O321" s="1">
+        <f t="shared" si="119"/>
+        <v>1874</v>
+      </c>
+      <c r="Q321" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="R321" s="1">
+        <f t="shared" si="113"/>
+        <v>719</v>
+      </c>
+      <c r="S321" s="1">
+        <f t="shared" si="114"/>
+        <v>1865</v>
+      </c>
+      <c r="T321" s="1">
+        <f t="shared" si="115"/>
+        <v>-773</v>
+      </c>
+      <c r="U321" s="1">
+        <f t="shared" si="116"/>
+        <v>-253</v>
+      </c>
+      <c r="V321" s="1">
+        <f t="shared" si="117"/>
+        <v>-5</v>
+      </c>
+      <c r="W321" s="1">
+        <f t="shared" si="120"/>
+        <v>1553</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:W34"/>
+  <dimension ref="A1:W35"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="12.7265625" style="3" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="25" max="16384" width="11.453125" style="2"/>
+    <col min="1" max="1" width="12.7109375" style="3" customWidth="1"/>
+    <col min="2" max="7" width="10.7109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="4.7109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="12.7109375" style="1" customWidth="1"/>
+    <col min="10" max="15" width="10.7109375" style="1" customWidth="1"/>
+    <col min="16" max="16" width="4.7109375" style="1" customWidth="1"/>
+    <col min="17" max="17" width="12.7109375" style="1" customWidth="1"/>
+    <col min="18" max="23" width="10.7109375" style="1" customWidth="1"/>
+    <col min="24" max="24" width="4.7109375" style="2" customWidth="1"/>
+    <col min="25" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="14" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:23" ht="15" x14ac:dyDescent="0.25">
       <c r="A1" s="12" t="s">
         <v>244</v>
       </c>
       <c r="I1" s="12" t="s">
         <v>244</v>
       </c>
       <c r="Q1" s="12" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="2" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A2" s="11"/>
       <c r="I2" s="11"/>
       <c r="Q2" s="11"/>
     </row>
-    <row r="3" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A3" s="11" t="s">
         <v>245</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>245</v>
       </c>
       <c r="Q3" s="11" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="4" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A4" s="11" t="s">
         <v>243</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>243</v>
       </c>
       <c r="Q4" s="11" t="s">
         <v>243</v>
       </c>
     </row>
-    <row r="5" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A5" s="11" t="s">
-        <v>340</v>
+        <v>353</v>
       </c>
       <c r="H5" s="3"/>
       <c r="I5" s="11" t="s">
-        <v>340</v>
+        <v>353</v>
       </c>
       <c r="Q5" s="11" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:23" x14ac:dyDescent="0.25">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" x14ac:dyDescent="0.2">
       <c r="D7" s="4" t="s">
         <v>0</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="S7" s="4" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="8" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>118</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>205</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>33</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>118</v>
       </c>
       <c r="J8" s="1" t="s">
@@ -27438,51 +27627,51 @@
       <c r="O8" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q8" s="9" t="s">
         <v>118</v>
       </c>
       <c r="R8" s="1" t="s">
         <v>2</v>
       </c>
       <c r="S8" s="1" t="s">
         <v>3</v>
       </c>
       <c r="T8" s="1" t="s">
         <v>4</v>
       </c>
       <c r="U8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="V8" s="1" t="s">
         <v>205</v>
       </c>
       <c r="W8" s="1" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="9" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A9" s="8"/>
       <c r="B9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="I9" s="8"/>
       <c r="J9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="K9" s="1" t="s">
         <v>6</v>
@@ -27497,51 +27686,51 @@
         <v>6</v>
       </c>
       <c r="O9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="Q9" s="8"/>
       <c r="R9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="S9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="T9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="U9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="V9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="W9" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="10" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B10" s="1">
         <f>SUM('pro Monat'!B10:B21)</f>
         <v>10450</v>
       </c>
       <c r="C10" s="1">
         <f>SUM('pro Monat'!C10:C21)</f>
         <v>9613</v>
       </c>
       <c r="D10" s="1">
         <f>SUM('pro Monat'!D10:D21)</f>
         <v>78</v>
       </c>
       <c r="E10" s="1">
         <f>SUM('pro Monat'!E10:E21)</f>
         <v>4189</v>
       </c>
       <c r="F10" s="1">
         <f>SUM('pro Monat'!F10:F21)</f>
         <v>0</v>
       </c>
       <c r="G10" s="1">
         <f>SUM(B10:F10)</f>
@@ -27580,51 +27769,51 @@
       <c r="R10" s="1">
         <f t="shared" ref="R10:R26" si="0">+B10-J10</f>
         <v>3890</v>
       </c>
       <c r="S10" s="1">
         <f t="shared" ref="S10:S26" si="1">+C10-K10</f>
         <v>7545</v>
       </c>
       <c r="T10" s="1">
         <f t="shared" ref="T10:T26" si="2">+D10-L10</f>
         <v>-22259</v>
       </c>
       <c r="U10" s="1">
         <f t="shared" ref="U10:U26" si="3">+E10-M10</f>
         <v>3976</v>
       </c>
       <c r="V10" s="1">
         <f t="shared" ref="V10:V26" si="4">+F10-N10</f>
         <v>-222</v>
       </c>
       <c r="W10" s="1">
         <f>SUM(R10:V10)</f>
         <v>-7070</v>
       </c>
     </row>
-    <row r="11" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
         <v>207</v>
       </c>
       <c r="B11" s="1">
         <f>SUM('pro Monat'!B22:B33)</f>
         <v>10395</v>
       </c>
       <c r="C11" s="1">
         <f>SUM('pro Monat'!C22:C33)</f>
         <v>9930</v>
       </c>
       <c r="D11" s="1">
         <f>SUM('pro Monat'!D22:D33)</f>
         <v>134</v>
       </c>
       <c r="E11" s="1">
         <f>SUM('pro Monat'!E22:E33)</f>
         <v>3637</v>
       </c>
       <c r="F11" s="1">
         <f>SUM('pro Monat'!F22:F33)</f>
         <v>0</v>
       </c>
       <c r="G11" s="1">
         <f t="shared" ref="G11:G26" si="5">SUM(B11:F11)</f>
@@ -27663,51 +27852,51 @@
       <c r="R11" s="1">
         <f t="shared" si="0"/>
         <v>2608</v>
       </c>
       <c r="S11" s="1">
         <f t="shared" si="1"/>
         <v>7932</v>
       </c>
       <c r="T11" s="1">
         <f t="shared" si="2"/>
         <v>-23665</v>
       </c>
       <c r="U11" s="1">
         <f t="shared" si="3"/>
         <v>2911</v>
       </c>
       <c r="V11" s="1">
         <f t="shared" si="4"/>
         <v>-230</v>
       </c>
       <c r="W11" s="1">
         <f t="shared" ref="W11:W26" si="7">SUM(R11:V11)</f>
         <v>-10444</v>
       </c>
     </row>
-    <row r="12" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
         <v>110</v>
       </c>
       <c r="B12" s="1">
         <f>SUM('pro Monat'!B34:B45)</f>
         <v>12272</v>
       </c>
       <c r="C12" s="1">
         <f>SUM('pro Monat'!C34:C45)</f>
         <v>11236</v>
       </c>
       <c r="D12" s="1">
         <f>SUM('pro Monat'!D34:D45)</f>
         <v>75</v>
       </c>
       <c r="E12" s="1">
         <f>SUM('pro Monat'!E34:E45)</f>
         <v>4217</v>
       </c>
       <c r="F12" s="1">
         <f>SUM('pro Monat'!F34:F45)</f>
         <v>0</v>
       </c>
       <c r="G12" s="1">
         <f t="shared" si="5"/>
@@ -27746,51 +27935,51 @@
       <c r="R12" s="1">
         <f t="shared" si="0"/>
         <v>7237</v>
       </c>
       <c r="S12" s="1">
         <f t="shared" si="1"/>
         <v>9736</v>
       </c>
       <c r="T12" s="1">
         <f t="shared" si="2"/>
         <v>-25209</v>
       </c>
       <c r="U12" s="1">
         <f t="shared" si="3"/>
         <v>3966</v>
       </c>
       <c r="V12" s="1">
         <f t="shared" si="4"/>
         <v>-238</v>
       </c>
       <c r="W12" s="1">
         <f t="shared" si="7"/>
         <v>-4508</v>
       </c>
     </row>
-    <row r="13" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A13" s="8" t="s">
         <v>111</v>
       </c>
       <c r="B13" s="1">
         <f>SUM('pro Monat'!B46:B57)</f>
         <v>13681</v>
       </c>
       <c r="C13" s="1">
         <f>SUM('pro Monat'!C46:C57)</f>
         <v>12265</v>
       </c>
       <c r="D13" s="1">
         <f>SUM('pro Monat'!D46:D57)</f>
         <v>78</v>
       </c>
       <c r="E13" s="1">
         <f>SUM('pro Monat'!E46:E57)</f>
         <v>4060</v>
       </c>
       <c r="F13" s="1">
         <f>SUM('pro Monat'!F46:F57)</f>
         <v>0</v>
       </c>
       <c r="G13" s="1">
         <f t="shared" si="5"/>
@@ -27829,51 +28018,51 @@
       <c r="R13" s="1">
         <f t="shared" si="0"/>
         <v>9473</v>
       </c>
       <c r="S13" s="1">
         <f t="shared" si="1"/>
         <v>10392</v>
       </c>
       <c r="T13" s="1">
         <f t="shared" si="2"/>
         <v>-26395</v>
       </c>
       <c r="U13" s="1">
         <f t="shared" si="3"/>
         <v>3688</v>
       </c>
       <c r="V13" s="1">
         <f t="shared" si="4"/>
         <v>-270</v>
       </c>
       <c r="W13" s="1">
         <f t="shared" si="7"/>
         <v>-3112</v>
       </c>
     </row>
-    <row r="14" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A14" s="8" t="s">
         <v>112</v>
       </c>
       <c r="B14" s="1">
         <f>SUM('pro Monat'!B58:B69)</f>
         <v>12212</v>
       </c>
       <c r="C14" s="1">
         <f>SUM('pro Monat'!C58:C69)</f>
         <v>10317</v>
       </c>
       <c r="D14" s="1">
         <f>SUM('pro Monat'!D58:D69)</f>
         <v>76</v>
       </c>
       <c r="E14" s="1">
         <f>SUM('pro Monat'!E58:E69)</f>
         <v>4451</v>
       </c>
       <c r="F14" s="6">
         <f>SUM('pro Monat'!F58:F69)</f>
         <v>0</v>
       </c>
       <c r="G14" s="1">
         <f t="shared" si="5"/>
@@ -27912,51 +28101,51 @@
       <c r="R14" s="1">
         <f t="shared" si="0"/>
         <v>8170</v>
       </c>
       <c r="S14" s="1">
         <f t="shared" si="1"/>
         <v>7633</v>
       </c>
       <c r="T14" s="1">
         <f t="shared" si="2"/>
         <v>-20374</v>
       </c>
       <c r="U14" s="1">
         <f t="shared" si="3"/>
         <v>4144</v>
       </c>
       <c r="V14" s="1">
         <f t="shared" si="4"/>
         <v>-276</v>
       </c>
       <c r="W14" s="1">
         <f t="shared" si="7"/>
         <v>-703</v>
       </c>
     </row>
-    <row r="15" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A15" s="8" t="s">
         <v>113</v>
       </c>
       <c r="B15" s="1">
         <f>SUM('pro Monat'!B70:B81)</f>
         <v>18467</v>
       </c>
       <c r="C15" s="1">
         <f>SUM('pro Monat'!C70:C81)</f>
         <v>10448</v>
       </c>
       <c r="D15" s="1">
         <f>SUM('pro Monat'!D70:D81)</f>
         <v>186</v>
       </c>
       <c r="E15" s="1">
         <f>SUM('pro Monat'!E70:E81)</f>
         <v>9245</v>
       </c>
       <c r="F15" s="6">
         <f>SUM('pro Monat'!F70:F81)</f>
         <v>0</v>
       </c>
       <c r="G15" s="1">
         <f t="shared" si="5"/>
@@ -27995,51 +28184,51 @@
       <c r="R15" s="1">
         <f t="shared" si="0"/>
         <v>15747</v>
       </c>
       <c r="S15" s="1">
         <f t="shared" si="1"/>
         <v>7404</v>
       </c>
       <c r="T15" s="1">
         <f t="shared" si="2"/>
         <v>-25696</v>
       </c>
       <c r="U15" s="1">
         <f t="shared" si="3"/>
         <v>9181</v>
       </c>
       <c r="V15" s="1">
         <f t="shared" si="4"/>
         <v>-286</v>
       </c>
       <c r="W15" s="1">
         <f t="shared" si="7"/>
         <v>6350</v>
       </c>
     </row>
-    <row r="16" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>114</v>
       </c>
       <c r="B16" s="1">
         <f>SUM('pro Monat'!B82:B93)</f>
         <v>14193</v>
       </c>
       <c r="C16" s="1">
         <f>SUM('pro Monat'!C82:C93)</f>
         <v>11733</v>
       </c>
       <c r="D16" s="1">
         <f>SUM('pro Monat'!D82:D93)</f>
         <v>447</v>
       </c>
       <c r="E16" s="1">
         <f>SUM('pro Monat'!E82:E93)</f>
         <v>7430</v>
       </c>
       <c r="F16" s="6">
         <f>SUM('pro Monat'!F82:F93)</f>
         <v>0</v>
       </c>
       <c r="G16" s="1">
         <f t="shared" si="5"/>
@@ -28078,51 +28267,51 @@
       <c r="R16" s="1">
         <f t="shared" si="0"/>
         <v>10101</v>
       </c>
       <c r="S16" s="1">
         <f t="shared" si="1"/>
         <v>9175</v>
       </c>
       <c r="T16" s="1">
         <f t="shared" si="2"/>
         <v>-23617</v>
       </c>
       <c r="U16" s="1">
         <f t="shared" si="3"/>
         <v>7348</v>
       </c>
       <c r="V16" s="1">
         <f t="shared" si="4"/>
         <v>-304</v>
       </c>
       <c r="W16" s="1">
         <f t="shared" si="7"/>
         <v>2703</v>
       </c>
     </row>
-    <row r="17" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A17" s="8" t="s">
         <v>115</v>
       </c>
       <c r="B17" s="1">
         <f>SUM('pro Monat'!B94:B105)</f>
         <v>15306</v>
       </c>
       <c r="C17" s="1">
         <f>SUM('pro Monat'!C94:C105)</f>
         <v>10998</v>
       </c>
       <c r="D17" s="1">
         <f>SUM('pro Monat'!D94:D105)</f>
         <v>137</v>
       </c>
       <c r="E17" s="1">
         <f>SUM('pro Monat'!E94:E105)</f>
         <v>8377</v>
       </c>
       <c r="F17" s="6">
         <f>SUM('pro Monat'!F94:F105)</f>
         <v>0</v>
       </c>
       <c r="G17" s="1">
         <f t="shared" si="5"/>
@@ -28161,51 +28350,51 @@
       <c r="R17" s="1">
         <f t="shared" si="0"/>
         <v>10945</v>
       </c>
       <c r="S17" s="1">
         <f t="shared" si="1"/>
         <v>7972</v>
       </c>
       <c r="T17" s="1">
         <f t="shared" si="2"/>
         <v>-29013</v>
       </c>
       <c r="U17" s="1">
         <f t="shared" si="3"/>
         <v>8340</v>
       </c>
       <c r="V17" s="1">
         <f t="shared" si="4"/>
         <v>-306</v>
       </c>
       <c r="W17" s="1">
         <f t="shared" si="7"/>
         <v>-2062</v>
       </c>
     </row>
-    <row r="18" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A18" s="8" t="s">
         <v>116</v>
       </c>
       <c r="B18" s="1">
         <f>SUM('pro Monat'!B106:B117)</f>
         <v>14182</v>
       </c>
       <c r="C18" s="1">
         <f>SUM('pro Monat'!C106:C117)</f>
         <v>9300</v>
       </c>
       <c r="D18" s="1">
         <f>SUM('pro Monat'!D106:D117)</f>
         <v>468</v>
       </c>
       <c r="E18" s="1">
         <f>SUM('pro Monat'!E106:E117)</f>
         <v>7651</v>
       </c>
       <c r="F18" s="6">
         <f>SUM('pro Monat'!F106:F117)</f>
         <v>0</v>
       </c>
       <c r="G18" s="1">
         <f t="shared" si="5"/>
@@ -28244,51 +28433,51 @@
       <c r="R18" s="1">
         <f t="shared" si="0"/>
         <v>10286</v>
       </c>
       <c r="S18" s="1">
         <f t="shared" si="1"/>
         <v>5355</v>
       </c>
       <c r="T18" s="1">
         <f t="shared" si="2"/>
         <v>-24008</v>
       </c>
       <c r="U18" s="1">
         <f t="shared" si="3"/>
         <v>7546</v>
       </c>
       <c r="V18" s="1">
         <f t="shared" si="4"/>
         <v>-314</v>
       </c>
       <c r="W18" s="1">
         <f t="shared" si="7"/>
         <v>-1135</v>
       </c>
     </row>
-    <row r="19" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A19" s="8" t="s">
         <v>117</v>
       </c>
       <c r="B19" s="1">
         <f>SUM('pro Monat'!B118:B129)</f>
         <v>13433</v>
       </c>
       <c r="C19" s="1">
         <f>SUM('pro Monat'!C118:C129)</f>
         <v>8473</v>
       </c>
       <c r="D19" s="1">
         <f>SUM('pro Monat'!D118:D129)</f>
         <v>576</v>
       </c>
       <c r="E19" s="1">
         <f>SUM('pro Monat'!E118:E129)</f>
         <v>8886</v>
       </c>
       <c r="F19" s="6">
         <f>SUM('pro Monat'!F118:F129)</f>
         <v>0</v>
       </c>
       <c r="G19" s="1">
         <f t="shared" si="5"/>
@@ -28327,51 +28516,51 @@
       <c r="R19" s="1">
         <f t="shared" si="0"/>
         <v>9767</v>
       </c>
       <c r="S19" s="1">
         <f t="shared" si="1"/>
         <v>3977</v>
       </c>
       <c r="T19" s="1">
         <f t="shared" si="2"/>
         <v>-24685</v>
       </c>
       <c r="U19" s="1">
         <f t="shared" si="3"/>
         <v>8863</v>
       </c>
       <c r="V19" s="1">
         <f t="shared" si="4"/>
         <v>-79</v>
       </c>
       <c r="W19" s="1">
         <f t="shared" si="7"/>
         <v>-2157</v>
       </c>
     </row>
-    <row r="20" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A20" s="8" t="s">
         <v>125</v>
       </c>
       <c r="B20" s="1">
         <f>SUM('pro Monat'!B130:B141)</f>
         <v>14856</v>
       </c>
       <c r="C20" s="1">
         <f>SUM('pro Monat'!C130:C141)</f>
         <v>9783</v>
       </c>
       <c r="D20" s="1">
         <f>SUM('pro Monat'!D130:D141)</f>
         <v>586</v>
       </c>
       <c r="E20" s="1">
         <f>SUM('pro Monat'!E130:E141)</f>
         <v>8176</v>
       </c>
       <c r="F20" s="1">
         <f>SUM('pro Monat'!F130:F141)</f>
         <v>0</v>
       </c>
       <c r="G20" s="1">
         <f t="shared" si="5"/>
@@ -28410,51 +28599,51 @@
       <c r="R20" s="1">
         <f t="shared" si="0"/>
         <v>11106</v>
       </c>
       <c r="S20" s="1">
         <f t="shared" si="1"/>
         <v>4279</v>
       </c>
       <c r="T20" s="1">
         <f t="shared" si="2"/>
         <v>-22929</v>
       </c>
       <c r="U20" s="1">
         <f t="shared" si="3"/>
         <v>8123</v>
       </c>
       <c r="V20" s="1">
         <f t="shared" si="4"/>
         <v>-59</v>
       </c>
       <c r="W20" s="1">
         <f t="shared" si="7"/>
         <v>520</v>
       </c>
     </row>
-    <row r="21" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A21" s="8" t="s">
         <v>139</v>
       </c>
       <c r="B21" s="1">
         <f>SUM('pro Monat'!B142:B153)</f>
         <v>14315</v>
       </c>
       <c r="C21" s="1">
         <f>SUM('pro Monat'!C142:C153)</f>
         <v>12375</v>
       </c>
       <c r="D21" s="1">
         <f>SUM('pro Monat'!D142:D153)</f>
         <v>511</v>
       </c>
       <c r="E21" s="1">
         <f>SUM('pro Monat'!E142:E153)</f>
         <v>7623</v>
       </c>
       <c r="F21" s="1">
         <f>SUM('pro Monat'!F142:F153)</f>
         <v>0</v>
       </c>
       <c r="G21" s="1">
         <f t="shared" si="5"/>
@@ -28493,51 +28682,51 @@
       <c r="R21" s="1">
         <f t="shared" si="0"/>
         <v>10343</v>
       </c>
       <c r="S21" s="1">
         <f t="shared" si="1"/>
         <v>10182</v>
       </c>
       <c r="T21" s="1">
         <f t="shared" si="2"/>
         <v>-25392</v>
       </c>
       <c r="U21" s="1">
         <f t="shared" si="3"/>
         <v>7521</v>
       </c>
       <c r="V21" s="1">
         <f t="shared" si="4"/>
         <v>-67</v>
       </c>
       <c r="W21" s="1">
         <f t="shared" si="7"/>
         <v>2587</v>
       </c>
     </row>
-    <row r="22" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
         <v>152</v>
       </c>
       <c r="B22" s="1">
         <f>SUM('pro Monat'!B154:B165)</f>
         <v>13040</v>
       </c>
       <c r="C22" s="1">
         <f>SUM('pro Monat'!C154:C165)</f>
         <v>9698</v>
       </c>
       <c r="D22" s="1">
         <f>SUM('pro Monat'!D154:D165)</f>
         <v>700</v>
       </c>
       <c r="E22" s="1">
         <f>SUM('pro Monat'!E154:E165)</f>
         <v>8090</v>
       </c>
       <c r="F22" s="1">
         <f>SUM('pro Monat'!F154:F165)</f>
         <v>21</v>
       </c>
       <c r="G22" s="1">
         <f t="shared" si="5"/>
@@ -28576,51 +28765,51 @@
       <c r="R22" s="1">
         <f t="shared" si="0"/>
         <v>8530</v>
       </c>
       <c r="S22" s="1">
         <f t="shared" si="1"/>
         <v>6193</v>
       </c>
       <c r="T22" s="1">
         <f t="shared" si="2"/>
         <v>-24881</v>
       </c>
       <c r="U22" s="1">
         <f t="shared" si="3"/>
         <v>7963</v>
       </c>
       <c r="V22" s="1">
         <f t="shared" si="4"/>
         <v>-5</v>
       </c>
       <c r="W22" s="1">
         <f t="shared" si="7"/>
         <v>-2200</v>
       </c>
     </row>
-    <row r="23" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A23" s="8" t="s">
         <v>165</v>
       </c>
       <c r="B23" s="1">
         <f>SUM('pro Monat'!B166:B177)</f>
         <v>12030</v>
       </c>
       <c r="C23" s="1">
         <f>SUM('pro Monat'!C166:C177)</f>
         <v>9468</v>
       </c>
       <c r="D23" s="1">
         <f>SUM('pro Monat'!D166:D177)</f>
         <v>1108</v>
       </c>
       <c r="E23" s="1">
         <f>SUM('pro Monat'!E166:E177)</f>
         <v>7250</v>
       </c>
       <c r="F23" s="1">
         <f>SUM('pro Monat'!F166:F177)</f>
         <v>18</v>
       </c>
       <c r="G23" s="1">
         <f t="shared" si="5"/>
@@ -28659,51 +28848,51 @@
       <c r="R23" s="1">
         <f t="shared" si="0"/>
         <v>7150</v>
       </c>
       <c r="S23" s="1">
         <f t="shared" si="1"/>
         <v>5869</v>
       </c>
       <c r="T23" s="1">
         <f t="shared" si="2"/>
         <v>-22397</v>
       </c>
       <c r="U23" s="1">
         <f t="shared" si="3"/>
         <v>6995</v>
       </c>
       <c r="V23" s="1">
         <f t="shared" si="4"/>
         <v>-13</v>
       </c>
       <c r="W23" s="1">
         <f t="shared" si="7"/>
         <v>-2396</v>
       </c>
     </row>
-    <row r="24" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A24" s="8" t="s">
         <v>178</v>
       </c>
       <c r="B24" s="1">
         <f>SUM('pro Monat'!B178:B189)</f>
         <v>11709</v>
       </c>
       <c r="C24" s="1">
         <f>SUM('pro Monat'!C178:C189)</f>
         <v>10104</v>
       </c>
       <c r="D24" s="1">
         <f>SUM('pro Monat'!D178:D189)</f>
         <v>899</v>
       </c>
       <c r="E24" s="1">
         <f>SUM('pro Monat'!E178:E189)</f>
         <v>5818</v>
       </c>
       <c r="F24" s="1">
         <f>SUM('pro Monat'!F178:F189)</f>
         <v>0</v>
       </c>
       <c r="G24" s="1">
         <f t="shared" si="5"/>
@@ -28742,51 +28931,51 @@
       <c r="R24" s="1">
         <f t="shared" si="0"/>
         <v>6189</v>
       </c>
       <c r="S24" s="1">
         <f t="shared" si="1"/>
         <v>6978</v>
       </c>
       <c r="T24" s="1">
         <f t="shared" si="2"/>
         <v>-23865</v>
       </c>
       <c r="U24" s="1">
         <f t="shared" si="3"/>
         <v>5272</v>
       </c>
       <c r="V24" s="1">
         <f t="shared" si="4"/>
         <v>-65</v>
       </c>
       <c r="W24" s="1">
         <f t="shared" si="7"/>
         <v>-5491</v>
       </c>
     </row>
-    <row r="25" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>191</v>
       </c>
       <c r="B25" s="1">
         <f>SUM('pro Monat'!B190:B201)</f>
         <v>16413</v>
       </c>
       <c r="C25" s="1">
         <f>SUM('pro Monat'!C190:C201)</f>
         <v>9712</v>
       </c>
       <c r="D25" s="1">
         <f>SUM('pro Monat'!D190:D201)</f>
         <v>888</v>
       </c>
       <c r="E25" s="1">
         <f>SUM('pro Monat'!E190:E201)</f>
         <v>7006</v>
       </c>
       <c r="F25" s="1">
         <f>SUM('pro Monat'!F190:F201)</f>
         <v>14</v>
       </c>
       <c r="G25" s="1">
         <f t="shared" si="5"/>
@@ -28825,51 +29014,51 @@
       <c r="R25" s="1">
         <f t="shared" si="0"/>
         <v>12673</v>
       </c>
       <c r="S25" s="1">
         <f t="shared" si="1"/>
         <v>5147</v>
       </c>
       <c r="T25" s="1">
         <f t="shared" si="2"/>
         <v>-25578</v>
       </c>
       <c r="U25" s="1">
         <f t="shared" si="3"/>
         <v>6741</v>
       </c>
       <c r="V25" s="1">
         <f t="shared" si="4"/>
         <v>-18</v>
       </c>
       <c r="W25" s="1">
         <f t="shared" si="7"/>
         <v>-1035</v>
       </c>
     </row>
-    <row r="26" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A26" s="8" t="s">
         <v>204</v>
       </c>
       <c r="B26" s="1">
         <f>SUM('pro Monat'!B202:B213)</f>
         <v>17444</v>
       </c>
       <c r="C26" s="1">
         <f>SUM('pro Monat'!C202:C213)</f>
         <v>8369</v>
       </c>
       <c r="D26" s="1">
         <f>SUM('pro Monat'!D202:D213)</f>
         <v>1383</v>
       </c>
       <c r="E26" s="1">
         <f>SUM('pro Monat'!E202:E213)</f>
         <v>6879</v>
       </c>
       <c r="F26" s="1">
         <f>SUM('pro Monat'!F202:F213)</f>
         <v>21</v>
       </c>
       <c r="G26" s="1">
         <f t="shared" si="5"/>
@@ -28908,51 +29097,51 @@
       <c r="R26" s="1">
         <f t="shared" si="0"/>
         <v>14284</v>
       </c>
       <c r="S26" s="1">
         <f t="shared" si="1"/>
         <v>3027</v>
       </c>
       <c r="T26" s="1">
         <f t="shared" si="2"/>
         <v>-19857</v>
       </c>
       <c r="U26" s="1">
         <f t="shared" si="3"/>
         <v>6489</v>
       </c>
       <c r="V26" s="1">
         <f t="shared" si="4"/>
         <v>-20</v>
       </c>
       <c r="W26" s="1">
         <f t="shared" si="7"/>
         <v>3923</v>
       </c>
     </row>
-    <row r="27" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A27" s="8" t="s">
         <v>248</v>
       </c>
       <c r="B27" s="1">
         <f>SUM('pro Monat'!B214:B225)</f>
         <v>19619</v>
       </c>
       <c r="C27" s="1">
         <f>SUM('pro Monat'!C214:C225)</f>
         <v>8520</v>
       </c>
       <c r="D27" s="1">
         <f>SUM('pro Monat'!D214:D225)</f>
         <v>1330</v>
       </c>
       <c r="E27" s="1">
         <f>SUM('pro Monat'!E214:E225)</f>
         <v>7017</v>
       </c>
       <c r="F27" s="1">
         <f>SUM('pro Monat'!F214:F225)</f>
         <v>10</v>
       </c>
       <c r="G27" s="1">
         <f t="shared" ref="G27" si="8">SUM(B27:F27)</f>
@@ -28991,51 +29180,51 @@
       <c r="R27" s="1">
         <f t="shared" ref="R27" si="10">+B27-J27</f>
         <v>17485</v>
       </c>
       <c r="S27" s="1">
         <f t="shared" ref="S27" si="11">+C27-K27</f>
         <v>2074</v>
       </c>
       <c r="T27" s="1">
         <f t="shared" ref="T27" si="12">+D27-L27</f>
         <v>-20511</v>
       </c>
       <c r="U27" s="1">
         <f t="shared" ref="U27" si="13">+E27-M27</f>
         <v>6560</v>
       </c>
       <c r="V27" s="1">
         <f t="shared" ref="V27" si="14">+F27-N27</f>
         <v>-58</v>
       </c>
       <c r="W27" s="1">
         <f t="shared" ref="W27" si="15">SUM(R27:V27)</f>
         <v>5550</v>
       </c>
     </row>
-    <row r="28" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A28" s="8" t="s">
         <v>261</v>
       </c>
       <c r="B28" s="1">
         <f>SUM('pro Monat'!B226:B237)</f>
         <v>16524</v>
       </c>
       <c r="C28" s="1">
         <f>SUM('pro Monat'!C226:C237)</f>
         <v>7699</v>
       </c>
       <c r="D28" s="1">
         <f>SUM('pro Monat'!D226:D237)</f>
         <v>1188</v>
       </c>
       <c r="E28" s="1">
         <f>SUM('pro Monat'!E226:E237)</f>
         <v>5594</v>
       </c>
       <c r="F28" s="1">
         <f>SUM('pro Monat'!F226:F237)</f>
         <v>15</v>
       </c>
       <c r="G28" s="1">
         <f t="shared" ref="G28:G30" si="16">SUM(B28:F28)</f>
@@ -29074,51 +29263,51 @@
       <c r="R28" s="1">
         <f t="shared" ref="R28" si="18">+B28-J28</f>
         <v>12101</v>
       </c>
       <c r="S28" s="1">
         <f t="shared" ref="S28" si="19">+C28-K28</f>
         <v>3520</v>
       </c>
       <c r="T28" s="1">
         <f t="shared" ref="T28" si="20">+D28-L28</f>
         <v>-21585</v>
       </c>
       <c r="U28" s="1">
         <f t="shared" ref="U28" si="21">+E28-M28</f>
         <v>4396</v>
       </c>
       <c r="V28" s="1">
         <f t="shared" ref="V28" si="22">+F28-N28</f>
         <v>-19</v>
       </c>
       <c r="W28" s="1">
         <f t="shared" ref="W28:W29" si="23">SUM(R28:V28)</f>
         <v>-1587</v>
       </c>
     </row>
-    <row r="29" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A29" s="8" t="s">
         <v>274</v>
       </c>
       <c r="B29" s="1">
         <f>SUM('pro Monat'!B238:B249)</f>
         <v>14470</v>
       </c>
       <c r="C29" s="1">
         <f>SUM('pro Monat'!C238:C249)</f>
         <v>8661</v>
       </c>
       <c r="D29" s="1">
         <f>SUM('pro Monat'!D238:D249)</f>
         <v>1035</v>
       </c>
       <c r="E29" s="1">
         <f>SUM('pro Monat'!E238:E249)</f>
         <v>5314</v>
       </c>
       <c r="F29" s="1">
         <f>SUM('pro Monat'!F238:F249)</f>
         <v>25</v>
       </c>
       <c r="G29" s="1">
         <f t="shared" si="16"/>
@@ -29157,51 +29346,51 @@
       <c r="R29" s="1">
         <f t="shared" ref="R29:R34" si="24">+B29-J29</f>
         <v>7778</v>
       </c>
       <c r="S29" s="1">
         <f t="shared" ref="S29" si="25">+C29-K29</f>
         <v>3706</v>
       </c>
       <c r="T29" s="1">
         <f t="shared" ref="T29" si="26">+D29-L29</f>
         <v>-21448</v>
       </c>
       <c r="U29" s="1">
         <f t="shared" ref="U29" si="27">+E29-M29</f>
         <v>3706</v>
       </c>
       <c r="V29" s="1">
         <f t="shared" ref="V29" si="28">+F29-N29</f>
         <v>-2</v>
       </c>
       <c r="W29" s="1">
         <f t="shared" si="23"/>
         <v>-6260</v>
       </c>
     </row>
-    <row r="30" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A30" s="8" t="s">
         <v>287</v>
       </c>
       <c r="B30" s="1">
         <f>SUM('pro Monat'!B250:B261)</f>
         <v>12702</v>
       </c>
       <c r="C30" s="1">
         <f>SUM('pro Monat'!C250:C261)</f>
         <v>8144</v>
       </c>
       <c r="D30" s="1">
         <f>SUM('pro Monat'!D250:D261)</f>
         <v>1960</v>
       </c>
       <c r="E30" s="1">
         <f>SUM('pro Monat'!E250:E261)</f>
         <v>4149</v>
       </c>
       <c r="F30" s="1">
         <f>SUM('pro Monat'!F250:F261)</f>
         <v>33</v>
       </c>
       <c r="G30" s="1">
         <f t="shared" si="16"/>
@@ -29240,51 +29429,51 @@
       <c r="R30" s="1">
         <f t="shared" si="24"/>
         <v>4863</v>
       </c>
       <c r="S30" s="1">
         <f t="shared" ref="S30" si="29">+C30-K30</f>
         <v>4456</v>
       </c>
       <c r="T30" s="1">
         <f t="shared" ref="T30" si="30">+D30-L30</f>
         <v>-17303</v>
       </c>
       <c r="U30" s="1">
         <f t="shared" ref="U30" si="31">+E30-M30</f>
         <v>2417</v>
       </c>
       <c r="V30" s="1">
         <f t="shared" ref="V30" si="32">+F30-N30</f>
         <v>7</v>
       </c>
       <c r="W30" s="1">
         <f t="shared" ref="W30" si="33">SUM(R30:V30)</f>
         <v>-5560</v>
       </c>
     </row>
-    <row r="31" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A31" s="8" t="s">
         <v>300</v>
       </c>
       <c r="B31" s="1">
         <f>SUM('pro Monat'!B262:B273)</f>
         <v>16983</v>
       </c>
       <c r="C31" s="1">
         <f>SUM('pro Monat'!C262:C273)</f>
         <v>9214</v>
       </c>
       <c r="D31" s="1">
         <f>SUM('pro Monat'!D262:D273)</f>
         <v>1321</v>
       </c>
       <c r="E31" s="1">
         <f>SUM('pro Monat'!E262:E273)</f>
         <v>3984</v>
       </c>
       <c r="F31" s="1">
         <f>SUM('pro Monat'!F262:F273)</f>
         <v>30</v>
       </c>
       <c r="G31" s="1">
         <f t="shared" ref="G31:G33" si="34">SUM(B31:F31)</f>
@@ -29323,51 +29512,51 @@
       <c r="R31" s="1">
         <f t="shared" si="24"/>
         <v>12430</v>
       </c>
       <c r="S31" s="1">
         <f t="shared" ref="S31" si="36">+C31-K31</f>
         <v>5486</v>
       </c>
       <c r="T31" s="1">
         <f t="shared" ref="T31" si="37">+D31-L31</f>
         <v>-18432</v>
       </c>
       <c r="U31" s="1">
         <f t="shared" ref="U31" si="38">+E31-M31</f>
         <v>2936</v>
       </c>
       <c r="V31" s="1">
         <f t="shared" ref="V31" si="39">+F31-N31</f>
         <v>-7</v>
       </c>
       <c r="W31" s="1">
         <f t="shared" ref="W31" si="40">SUM(R31:V31)</f>
         <v>2413</v>
       </c>
     </row>
-    <row r="32" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A32" s="8" t="s">
         <v>313</v>
       </c>
       <c r="B32" s="1">
         <f>SUM('pro Monat'!B274:B285)</f>
         <v>18488</v>
       </c>
       <c r="C32" s="1">
         <f>SUM('pro Monat'!C274:C285)</f>
         <v>8482</v>
       </c>
       <c r="D32" s="1">
         <f>SUM('pro Monat'!D274:D285)</f>
         <v>1089</v>
       </c>
       <c r="E32" s="1">
         <f>SUM('pro Monat'!E274:E285)</f>
         <v>5040</v>
       </c>
       <c r="F32" s="1">
         <f>SUM('pro Monat'!F274:F285)</f>
         <v>18</v>
       </c>
       <c r="G32" s="1">
         <f t="shared" si="34"/>
@@ -29406,51 +29595,51 @@
       <c r="R32" s="1">
         <f t="shared" si="24"/>
         <v>15177</v>
       </c>
       <c r="S32" s="1">
         <f t="shared" ref="S32" si="41">+C32-K32</f>
         <v>3704</v>
       </c>
       <c r="T32" s="1">
         <f t="shared" ref="T32" si="42">+D32-L32</f>
         <v>-19372</v>
       </c>
       <c r="U32" s="1">
         <f t="shared" ref="U32" si="43">+E32-M32</f>
         <v>3884</v>
       </c>
       <c r="V32" s="1">
         <f t="shared" ref="V32" si="44">+F32-N32</f>
         <v>-10</v>
       </c>
       <c r="W32" s="1">
         <f t="shared" ref="W32" si="45">SUM(R32:V32)</f>
         <v>3383</v>
       </c>
     </row>
-    <row r="33" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A33" s="8" t="s">
         <v>326</v>
       </c>
       <c r="B33" s="1">
         <f>SUM('pro Monat'!B286:B297)</f>
         <v>11106</v>
       </c>
       <c r="C33" s="1">
         <f>SUM('pro Monat'!C286:C297)</f>
         <v>10163</v>
       </c>
       <c r="D33" s="1">
         <f>SUM('pro Monat'!D286:D297)</f>
         <v>1046</v>
       </c>
       <c r="E33" s="1">
         <f>SUM('pro Monat'!E286:E297)</f>
         <v>5110</v>
       </c>
       <c r="F33" s="1">
         <f>SUM('pro Monat'!F286:F297)</f>
         <v>37</v>
       </c>
       <c r="G33" s="1">
         <f t="shared" si="34"/>
@@ -29489,51 +29678,51 @@
       <c r="R33" s="1">
         <f t="shared" si="24"/>
         <v>3584</v>
       </c>
       <c r="S33" s="1">
         <f t="shared" ref="S33" si="46">+C33-K33</f>
         <v>6526</v>
       </c>
       <c r="T33" s="1">
         <f t="shared" ref="T33" si="47">+D33-L33</f>
         <v>-20421</v>
       </c>
       <c r="U33" s="1">
         <f t="shared" ref="U33" si="48">+E33-M33</f>
         <v>3898</v>
       </c>
       <c r="V33" s="1">
         <f t="shared" ref="V33" si="49">+F33-N33</f>
         <v>19</v>
       </c>
       <c r="W33" s="1">
         <f t="shared" ref="W33" si="50">SUM(R33:V33)</f>
         <v>-6394</v>
       </c>
     </row>
-    <row r="34" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A34" s="8" t="s">
         <v>339</v>
       </c>
       <c r="B34" s="1">
         <f>SUM('pro Monat'!B298:B309)</f>
         <v>7799</v>
       </c>
       <c r="C34" s="1">
         <f>SUM('pro Monat'!C298:C309)</f>
         <v>13618</v>
       </c>
       <c r="D34" s="1">
         <f>SUM('pro Monat'!D298:D309)</f>
         <v>1404</v>
       </c>
       <c r="E34" s="1">
         <f>SUM('pro Monat'!E298:E309)</f>
         <v>3084</v>
       </c>
       <c r="F34" s="1">
         <f>SUM('pro Monat'!F298:F309)</f>
         <v>50</v>
       </c>
       <c r="G34" s="1">
         <f>SUM('pro Monat'!G298:G309)</f>
@@ -29570,50 +29759,133 @@
         <v>339</v>
       </c>
       <c r="R34" s="1">
         <f t="shared" si="24"/>
         <v>-4678</v>
       </c>
       <c r="S34" s="1">
         <f t="shared" ref="S34" si="51">+C34-K34</f>
         <v>10506</v>
       </c>
       <c r="T34" s="1">
         <f t="shared" ref="T34" si="52">+D34-L34</f>
         <v>-20656</v>
       </c>
       <c r="U34" s="1">
         <f t="shared" ref="U34" si="53">+E34-M34</f>
         <v>406</v>
       </c>
       <c r="V34" s="1">
         <f t="shared" ref="V34" si="54">+F34-N34</f>
         <v>23</v>
       </c>
       <c r="W34" s="1">
         <f t="shared" ref="W34" si="55">SUM(R34:V34)</f>
         <v>-14399</v>
+      </c>
+    </row>
+    <row r="35" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A35" s="8" t="s">
+        <v>354</v>
+      </c>
+      <c r="B35" s="1">
+        <f>SUM('pro Monat'!B310:B321)</f>
+        <v>10664</v>
+      </c>
+      <c r="C35" s="1">
+        <f>SUM('pro Monat'!C310:C321)</f>
+        <v>15286</v>
+      </c>
+      <c r="D35" s="1">
+        <f>SUM('pro Monat'!D310:D321)</f>
+        <v>1705</v>
+      </c>
+      <c r="E35" s="1">
+        <f>SUM('pro Monat'!E310:E321)</f>
+        <v>3010</v>
+      </c>
+      <c r="F35" s="1">
+        <f>SUM('pro Monat'!F310:F321)</f>
+        <v>56</v>
+      </c>
+      <c r="G35" s="1">
+        <f>SUM('pro Monat'!G310:G321)</f>
+        <v>30721</v>
+      </c>
+      <c r="I35" s="8" t="s">
+        <v>354</v>
+      </c>
+      <c r="J35" s="1">
+        <f>SUM('pro Monat'!J310:J321)</f>
+        <v>7876</v>
+      </c>
+      <c r="K35" s="1">
+        <f>SUM('pro Monat'!K310:K321)</f>
+        <v>2112</v>
+      </c>
+      <c r="L35" s="1">
+        <f>SUM('pro Monat'!L310:L321)</f>
+        <v>17478</v>
+      </c>
+      <c r="M35" s="1">
+        <f>SUM('pro Monat'!M310:M321)</f>
+        <v>3212</v>
+      </c>
+      <c r="N35" s="1">
+        <f>SUM('pro Monat'!N310:N321)</f>
+        <v>22</v>
+      </c>
+      <c r="O35" s="1">
+        <f>SUM('pro Monat'!O310:O321)</f>
+        <v>30700</v>
+      </c>
+      <c r="Q35" s="8" t="s">
+        <v>354</v>
+      </c>
+      <c r="R35" s="1">
+        <f t="shared" ref="R35" si="56">+B35-J35</f>
+        <v>2788</v>
+      </c>
+      <c r="S35" s="1">
+        <f t="shared" ref="S35" si="57">+C35-K35</f>
+        <v>13174</v>
+      </c>
+      <c r="T35" s="1">
+        <f t="shared" ref="T35" si="58">+D35-L35</f>
+        <v>-15773</v>
+      </c>
+      <c r="U35" s="1">
+        <f t="shared" ref="U35" si="59">+E35-M35</f>
+        <v>-202</v>
+      </c>
+      <c r="V35" s="1">
+        <f t="shared" ref="V35" si="60">+F35-N35</f>
+        <v>34</v>
+      </c>
+      <c r="W35" s="1">
+        <f t="shared" ref="W35" si="61">SUM(R35:V35)</f>
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="1.1811023622047245" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>