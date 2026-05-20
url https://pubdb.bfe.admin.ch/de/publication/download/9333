--- v1 (2026-04-02)
+++ v2 (2026-05-20)
@@ -2,83 +2,91 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AP\411 Statistiken\411-02 Elektrizitätsstatistik\ELSTAT - Aussenhandel\Physikalischer Stromverkehr mit dem Ausland [inkl. Zeitreihen für Internet]\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E1A2D6E2-4982-4E11-A050-67AF45C5FE67}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8648C9D9-33A7-4581-B2B1-72DB433937EA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="pro Monat" sheetId="1" r:id="rId1"/>
     <sheet name="pro Jahr" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="O35" i="4" l="1"/>
+  <c r="V322" i="1" l="1"/>
+  <c r="U322" i="1"/>
+  <c r="T322" i="1"/>
+  <c r="S322" i="1"/>
+  <c r="R322" i="1"/>
+  <c r="W322" i="1" s="1"/>
+  <c r="O322" i="1"/>
+  <c r="G322" i="1"/>
+  <c r="O35" i="4"/>
   <c r="N35" i="4"/>
   <c r="M35" i="4"/>
   <c r="L35" i="4"/>
   <c r="K35" i="4"/>
   <c r="J35" i="4"/>
   <c r="C35" i="4"/>
   <c r="D35" i="4"/>
   <c r="E35" i="4"/>
   <c r="F35" i="4"/>
   <c r="G35" i="4"/>
   <c r="B35" i="4"/>
   <c r="R35" i="4"/>
   <c r="S35" i="4"/>
   <c r="T35" i="4"/>
   <c r="U35" i="4"/>
   <c r="V35" i="4"/>
   <c r="W35" i="4"/>
   <c r="W321" i="1"/>
   <c r="V321" i="1"/>
   <c r="U321" i="1"/>
   <c r="T321" i="1"/>
   <c r="S321" i="1"/>
   <c r="R321" i="1"/>
   <c r="O321" i="1"/>
   <c r="G321" i="1"/>
@@ -3002,51 +3010,51 @@
   <c r="U25" i="4"/>
   <c r="T18" i="4"/>
   <c r="V15" i="4"/>
   <c r="U14" i="4"/>
   <c r="U17" i="4"/>
   <c r="S26" i="4"/>
   <c r="W18" i="4" l="1"/>
   <c r="W20" i="4"/>
   <c r="W22" i="4"/>
   <c r="W17" i="4"/>
   <c r="W14" i="4"/>
   <c r="W12" i="4"/>
   <c r="W23" i="4"/>
   <c r="W21" i="4"/>
   <c r="W19" i="4"/>
   <c r="W16" i="4"/>
   <c r="W25" i="4"/>
   <c r="W24" i="4"/>
   <c r="W15" i="4"/>
   <c r="W13" i="4"/>
   <c r="W26" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1119" uniqueCount="355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1122" uniqueCount="356">
   <si>
     <t>EINFUHR</t>
   </si>
   <si>
     <t>AUSFUHR</t>
   </si>
   <si>
     <t>Deutschland</t>
   </si>
   <si>
     <t>Frankreich</t>
   </si>
   <si>
     <t>Italien</t>
   </si>
   <si>
     <t>Oesterreich</t>
   </si>
   <si>
     <t>GWh</t>
   </si>
   <si>
     <t>Januar 2002</t>
   </si>
   <si>
@@ -4068,60 +4076,63 @@
   <si>
     <t>April 2025</t>
   </si>
   <si>
     <t>Mai 2025</t>
   </si>
   <si>
     <t>Juni 2025</t>
   </si>
   <si>
     <t>Juli 2025</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>Oktober 2025</t>
   </si>
   <si>
     <t>November 2025</t>
   </si>
   <si>
-    <t>Publikation: Bundesamt für Energie BFE; aktualisiert am 31.3.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Dezember 2025</t>
   </si>
   <si>
     <t>Publikation: Bundesamt für Energie BFE; aktualisiert am 31.3.2026.</t>
   </si>
   <si>
     <t>2025</t>
+  </si>
+  <si>
+    <t>Januar 2026</t>
+  </si>
+  <si>
+    <t>Publikation: Bundesamt für Energie BFE; aktualisiert am 30.4.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
@@ -4491,51 +4502,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:W321"/>
+  <dimension ref="A1:W322"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="3" customWidth="1"/>
     <col min="2" max="7" width="10.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="4.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" style="1" customWidth="1"/>
     <col min="10" max="15" width="10.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="4.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="12.7109375" style="1" customWidth="1"/>
     <col min="18" max="23" width="10.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="4.7109375" style="2" customWidth="1"/>
     <col min="25" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A1" s="13" t="s">
         <v>244</v>
       </c>
       <c r="I1" s="13" t="s">
         <v>244</v>
       </c>
       <c r="Q1" s="13" t="s">
@@ -4549,59 +4560,59 @@
     </row>
     <row r="3" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A3" s="11" t="s">
         <v>245</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>245</v>
       </c>
       <c r="Q3" s="11" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="4" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A4" s="11" t="s">
         <v>243</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>243</v>
       </c>
       <c r="Q4" s="11" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="5" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A5" s="11" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="H5" s="3"/>
       <c r="I5" s="11" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="O5" s="11"/>
       <c r="Q5" s="11" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
     </row>
     <row r="6" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A6" s="11"/>
     </row>
     <row r="7" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="Q7" s="4" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="8" spans="1:23" x14ac:dyDescent="0.2">
       <c r="B8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>4</v>
@@ -27125,73 +27136,73 @@
       <c r="W316" s="1">
         <f t="shared" si="112"/>
         <v>-990</v>
       </c>
     </row>
     <row r="317" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A317" s="3" t="s">
         <v>347</v>
       </c>
       <c r="B317" s="1">
         <v>640</v>
       </c>
       <c r="C317" s="1">
         <v>972</v>
       </c>
       <c r="D317" s="1">
         <v>95</v>
       </c>
       <c r="E317" s="1">
         <v>312</v>
       </c>
       <c r="F317" s="1">
         <v>11</v>
       </c>
       <c r="G317" s="1">
-        <f t="shared" ref="G317:G321" si="118">SUM(B317:F317)</f>
+        <f t="shared" ref="G317:G322" si="118">SUM(B317:F317)</f>
         <v>2030</v>
       </c>
       <c r="I317" s="3" t="s">
         <v>347</v>
       </c>
       <c r="J317" s="1">
         <v>767</v>
       </c>
       <c r="K317" s="1">
         <v>201</v>
       </c>
       <c r="L317" s="1">
         <v>1531</v>
       </c>
       <c r="M317" s="1">
         <v>152</v>
       </c>
       <c r="N317" s="1">
         <v>0</v>
       </c>
       <c r="O317" s="1">
-        <f t="shared" ref="O317:O321" si="119">SUM(J317:N317)</f>
+        <f t="shared" ref="O317:O322" si="119">SUM(J317:N317)</f>
         <v>2651</v>
       </c>
       <c r="Q317" s="3" t="s">
         <v>347</v>
       </c>
       <c r="R317" s="1">
         <f t="shared" si="113"/>
         <v>-127</v>
       </c>
       <c r="S317" s="1">
         <f t="shared" si="114"/>
         <v>771</v>
       </c>
       <c r="T317" s="1">
         <f t="shared" si="115"/>
         <v>-1436</v>
       </c>
       <c r="U317" s="1">
         <f t="shared" si="116"/>
         <v>160</v>
       </c>
       <c r="V317" s="1">
         <f t="shared" si="117"/>
         <v>11</v>
       </c>
@@ -27393,125 +27404,198 @@
       </c>
       <c r="Q320" s="3" t="s">
         <v>350</v>
       </c>
       <c r="R320" s="1">
         <f t="shared" si="113"/>
         <v>537</v>
       </c>
       <c r="S320" s="1">
         <f t="shared" si="114"/>
         <v>1685</v>
       </c>
       <c r="T320" s="1">
         <f t="shared" si="115"/>
         <v>-1041</v>
       </c>
       <c r="U320" s="1">
         <f t="shared" si="116"/>
         <v>-263</v>
       </c>
       <c r="V320" s="1">
         <f t="shared" si="117"/>
         <v>-4</v>
       </c>
       <c r="W320" s="1">
-        <f t="shared" ref="W320:W321" si="120">SUM(R320:V320)</f>
+        <f t="shared" ref="W320:W322" si="120">SUM(R320:V320)</f>
         <v>914</v>
       </c>
     </row>
     <row r="321" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A321" s="3" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B321" s="1">
         <v>1211</v>
       </c>
       <c r="C321" s="1">
         <v>1952</v>
       </c>
       <c r="D321" s="1">
         <v>158</v>
       </c>
       <c r="E321" s="1">
         <v>106</v>
       </c>
       <c r="F321" s="1">
         <v>0</v>
       </c>
       <c r="G321" s="1">
         <f t="shared" si="118"/>
         <v>3427</v>
       </c>
       <c r="I321" s="3" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="J321" s="1">
         <v>492</v>
       </c>
       <c r="K321" s="1">
         <v>87</v>
       </c>
       <c r="L321" s="1">
         <v>931</v>
       </c>
       <c r="M321" s="1">
         <v>359</v>
       </c>
       <c r="N321" s="1">
         <v>5</v>
       </c>
       <c r="O321" s="1">
         <f t="shared" si="119"/>
         <v>1874</v>
       </c>
       <c r="Q321" s="3" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="R321" s="1">
         <f t="shared" si="113"/>
         <v>719</v>
       </c>
       <c r="S321" s="1">
         <f t="shared" si="114"/>
         <v>1865</v>
       </c>
       <c r="T321" s="1">
         <f t="shared" si="115"/>
         <v>-773</v>
       </c>
       <c r="U321" s="1">
         <f t="shared" si="116"/>
         <v>-253</v>
       </c>
       <c r="V321" s="1">
         <f t="shared" si="117"/>
         <v>-5</v>
       </c>
       <c r="W321" s="1">
         <f t="shared" si="120"/>
         <v>1553</v>
+      </c>
+    </row>
+    <row r="322" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A322" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="B322" s="1">
+        <v>1527</v>
+      </c>
+      <c r="C322" s="1">
+        <v>1686</v>
+      </c>
+      <c r="D322" s="1">
+        <v>251</v>
+      </c>
+      <c r="E322" s="1">
+        <v>222</v>
+      </c>
+      <c r="F322" s="1">
+        <v>0</v>
+      </c>
+      <c r="G322" s="1">
+        <f t="shared" si="118"/>
+        <v>3686</v>
+      </c>
+      <c r="I322" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="J322" s="1">
+        <v>337</v>
+      </c>
+      <c r="K322" s="1">
+        <v>191</v>
+      </c>
+      <c r="L322" s="1">
+        <v>957</v>
+      </c>
+      <c r="M322" s="1">
+        <v>415</v>
+      </c>
+      <c r="N322" s="1">
+        <v>9</v>
+      </c>
+      <c r="O322" s="1">
+        <f t="shared" si="119"/>
+        <v>1909</v>
+      </c>
+      <c r="Q322" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="R322" s="1">
+        <f t="shared" ref="R322" si="121">+B322-J322</f>
+        <v>1190</v>
+      </c>
+      <c r="S322" s="1">
+        <f t="shared" ref="S322" si="122">+C322-K322</f>
+        <v>1495</v>
+      </c>
+      <c r="T322" s="1">
+        <f t="shared" ref="T322" si="123">+D322-L322</f>
+        <v>-706</v>
+      </c>
+      <c r="U322" s="1">
+        <f t="shared" ref="U322" si="124">+E322-M322</f>
+        <v>-193</v>
+      </c>
+      <c r="V322" s="1">
+        <f t="shared" ref="V322" si="125">+F322-N322</f>
+        <v>-9</v>
+      </c>
+      <c r="W322" s="1">
+        <f t="shared" si="120"/>
+        <v>1777</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:W35"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="3" customWidth="1"/>
     <col min="2" max="7" width="10.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="4.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" style="1" customWidth="1"/>
@@ -27541,58 +27625,58 @@
     </row>
     <row r="3" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A3" s="11" t="s">
         <v>245</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>245</v>
       </c>
       <c r="Q3" s="11" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="4" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A4" s="11" t="s">
         <v>243</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>243</v>
       </c>
       <c r="Q4" s="11" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="5" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A5" s="11" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="H5" s="3"/>
       <c r="I5" s="11" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="Q5" s="11" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="7" spans="1:23" x14ac:dyDescent="0.2">
       <c r="D7" s="4" t="s">
         <v>0</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="S7" s="4" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="8" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>118</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>4</v>
@@ -29763,105 +29847,105 @@
         <v>-4678</v>
       </c>
       <c r="S34" s="1">
         <f t="shared" ref="S34" si="51">+C34-K34</f>
         <v>10506</v>
       </c>
       <c r="T34" s="1">
         <f t="shared" ref="T34" si="52">+D34-L34</f>
         <v>-20656</v>
       </c>
       <c r="U34" s="1">
         <f t="shared" ref="U34" si="53">+E34-M34</f>
         <v>406</v>
       </c>
       <c r="V34" s="1">
         <f t="shared" ref="V34" si="54">+F34-N34</f>
         <v>23</v>
       </c>
       <c r="W34" s="1">
         <f t="shared" ref="W34" si="55">SUM(R34:V34)</f>
         <v>-14399</v>
       </c>
     </row>
     <row r="35" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A35" s="8" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="B35" s="1">
         <f>SUM('pro Monat'!B310:B321)</f>
         <v>10664</v>
       </c>
       <c r="C35" s="1">
         <f>SUM('pro Monat'!C310:C321)</f>
         <v>15286</v>
       </c>
       <c r="D35" s="1">
         <f>SUM('pro Monat'!D310:D321)</f>
         <v>1705</v>
       </c>
       <c r="E35" s="1">
         <f>SUM('pro Monat'!E310:E321)</f>
         <v>3010</v>
       </c>
       <c r="F35" s="1">
         <f>SUM('pro Monat'!F310:F321)</f>
         <v>56</v>
       </c>
       <c r="G35" s="1">
         <f>SUM('pro Monat'!G310:G321)</f>
         <v>30721</v>
       </c>
       <c r="I35" s="8" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="J35" s="1">
         <f>SUM('pro Monat'!J310:J321)</f>
         <v>7876</v>
       </c>
       <c r="K35" s="1">
         <f>SUM('pro Monat'!K310:K321)</f>
         <v>2112</v>
       </c>
       <c r="L35" s="1">
         <f>SUM('pro Monat'!L310:L321)</f>
         <v>17478</v>
       </c>
       <c r="M35" s="1">
         <f>SUM('pro Monat'!M310:M321)</f>
         <v>3212</v>
       </c>
       <c r="N35" s="1">
         <f>SUM('pro Monat'!N310:N321)</f>
         <v>22</v>
       </c>
       <c r="O35" s="1">
         <f>SUM('pro Monat'!O310:O321)</f>
         <v>30700</v>
       </c>
       <c r="Q35" s="8" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="R35" s="1">
         <f t="shared" ref="R35" si="56">+B35-J35</f>
         <v>2788</v>
       </c>
       <c r="S35" s="1">
         <f t="shared" ref="S35" si="57">+C35-K35</f>
         <v>13174</v>
       </c>
       <c r="T35" s="1">
         <f t="shared" ref="T35" si="58">+D35-L35</f>
         <v>-15773</v>
       </c>
       <c r="U35" s="1">
         <f t="shared" ref="U35" si="59">+E35-M35</f>
         <v>-202</v>
       </c>
       <c r="V35" s="1">
         <f t="shared" ref="V35" si="60">+F35-N35</f>
         <v>34</v>
       </c>
       <c r="W35" s="1">
         <f t="shared" ref="W35" si="61">SUM(R35:V35)</f>
         <v>21</v>
       </c>