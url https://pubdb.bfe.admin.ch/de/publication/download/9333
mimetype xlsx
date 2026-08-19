--- v2 (2026-05-20)
+++ v3 (2026-08-19)
@@ -2,83 +2,106 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AP\411 Statistiken\411-02 Elektrizitätsstatistik\ELSTAT - Aussenhandel\Physikalischer Stromverkehr mit dem Ausland [inkl. Zeitreihen für Internet]\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8648C9D9-33A7-4581-B2B1-72DB433937EA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D2EA48FC-D4A5-4D7F-9F76-2704B7E7B4D2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="pro Monat" sheetId="1" r:id="rId1"/>
     <sheet name="pro Jahr" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="V322" i="1" l="1"/>
+  <c r="V325" i="1" l="1"/>
+  <c r="U325" i="1"/>
+  <c r="T325" i="1"/>
+  <c r="S325" i="1"/>
+  <c r="R325" i="1"/>
+  <c r="W325" i="1" s="1"/>
+  <c r="O325" i="1"/>
+  <c r="G325" i="1"/>
+  <c r="W324" i="1"/>
+  <c r="V324" i="1"/>
+  <c r="U324" i="1"/>
+  <c r="T324" i="1"/>
+  <c r="S324" i="1"/>
+  <c r="R324" i="1"/>
+  <c r="O324" i="1"/>
+  <c r="G324" i="1"/>
+  <c r="V323" i="1"/>
+  <c r="U323" i="1"/>
+  <c r="T323" i="1"/>
+  <c r="S323" i="1"/>
+  <c r="R323" i="1"/>
+  <c r="O323" i="1"/>
+  <c r="G323" i="1"/>
+  <c r="V322" i="1"/>
   <c r="U322" i="1"/>
   <c r="T322" i="1"/>
   <c r="S322" i="1"/>
   <c r="R322" i="1"/>
   <c r="W322" i="1" s="1"/>
   <c r="O322" i="1"/>
   <c r="G322" i="1"/>
   <c r="O35" i="4"/>
   <c r="N35" i="4"/>
   <c r="M35" i="4"/>
   <c r="L35" i="4"/>
   <c r="K35" i="4"/>
   <c r="J35" i="4"/>
   <c r="C35" i="4"/>
   <c r="D35" i="4"/>
   <c r="E35" i="4"/>
   <c r="F35" i="4"/>
   <c r="G35" i="4"/>
   <c r="B35" i="4"/>
   <c r="R35" i="4"/>
   <c r="S35" i="4"/>
   <c r="T35" i="4"/>
   <c r="U35" i="4"/>
   <c r="V35" i="4"/>
   <c r="W35" i="4"/>
@@ -180,51 +203,52 @@
   <c r="O34" i="4"/>
   <c r="N34" i="4"/>
   <c r="M34" i="4"/>
   <c r="L34" i="4"/>
   <c r="K34" i="4"/>
   <c r="S34" i="4" s="1"/>
   <c r="J34" i="4"/>
   <c r="C34" i="4"/>
   <c r="D34" i="4"/>
   <c r="T34" i="4" s="1"/>
   <c r="E34" i="4"/>
   <c r="U34" i="4" s="1"/>
   <c r="F34" i="4"/>
   <c r="G34" i="4"/>
   <c r="B34" i="4"/>
   <c r="R34" i="4"/>
   <c r="V34" i="4"/>
   <c r="W309" i="1"/>
   <c r="V309" i="1"/>
   <c r="U309" i="1"/>
   <c r="T309" i="1"/>
   <c r="S309" i="1"/>
   <c r="R309" i="1"/>
   <c r="O309" i="1"/>
   <c r="G309" i="1"/>
-  <c r="W310" i="1" l="1"/>
+  <c r="W323" i="1" l="1"/>
+  <c r="W310" i="1"/>
   <c r="W34" i="4"/>
   <c r="V308" i="1" l="1"/>
   <c r="U308" i="1"/>
   <c r="T308" i="1"/>
   <c r="S308" i="1"/>
   <c r="R308" i="1"/>
   <c r="W308" i="1" s="1"/>
   <c r="O308" i="1"/>
   <c r="G308" i="1"/>
   <c r="V307" i="1"/>
   <c r="U307" i="1"/>
   <c r="T307" i="1"/>
   <c r="W307" i="1" s="1"/>
   <c r="S307" i="1"/>
   <c r="R307" i="1"/>
   <c r="O307" i="1"/>
   <c r="G307" i="1"/>
   <c r="V306" i="1" l="1"/>
   <c r="U306" i="1"/>
   <c r="T306" i="1"/>
   <c r="S306" i="1"/>
   <c r="R306" i="1"/>
   <c r="W306" i="1" s="1"/>
   <c r="O306" i="1"/>
   <c r="G306" i="1"/>
@@ -3010,51 +3034,51 @@
   <c r="U25" i="4"/>
   <c r="T18" i="4"/>
   <c r="V15" i="4"/>
   <c r="U14" i="4"/>
   <c r="U17" i="4"/>
   <c r="S26" i="4"/>
   <c r="W18" i="4" l="1"/>
   <c r="W20" i="4"/>
   <c r="W22" i="4"/>
   <c r="W17" i="4"/>
   <c r="W14" i="4"/>
   <c r="W12" i="4"/>
   <c r="W23" i="4"/>
   <c r="W21" i="4"/>
   <c r="W19" i="4"/>
   <c r="W16" i="4"/>
   <c r="W25" i="4"/>
   <c r="W24" i="4"/>
   <c r="W15" i="4"/>
   <c r="W13" i="4"/>
   <c r="W26" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1122" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1131" uniqueCount="359">
   <si>
     <t>EINFUHR</t>
   </si>
   <si>
     <t>AUSFUHR</t>
   </si>
   <si>
     <t>Deutschland</t>
   </si>
   <si>
     <t>Frankreich</t>
   </si>
   <si>
     <t>Italien</t>
   </si>
   <si>
     <t>Oesterreich</t>
   </si>
   <si>
     <t>GWh</t>
   </si>
   <si>
     <t>Januar 2002</t>
   </si>
   <si>
@@ -4088,51 +4112,60 @@
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>Oktober 2025</t>
   </si>
   <si>
     <t>November 2025</t>
   </si>
   <si>
     <t>Dezember 2025</t>
   </si>
   <si>
     <t>Publikation: Bundesamt für Energie BFE; aktualisiert am 31.3.2026.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Januar 2026</t>
   </si>
   <si>
-    <t>Publikation: Bundesamt für Energie BFE; aktualisiert am 30.4.2026</t>
+    <t>Februar 2026</t>
+  </si>
+  <si>
+    <t>März 2026</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
+    <t>Publikation: Bundesamt für Energie BFE; aktualisiert am 31.7.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
@@ -4502,51 +4535,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:W322"/>
+  <dimension ref="A1:W325"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="3" customWidth="1"/>
     <col min="2" max="7" width="10.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="4.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" style="1" customWidth="1"/>
     <col min="10" max="15" width="10.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="4.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="12.7109375" style="1" customWidth="1"/>
     <col min="18" max="23" width="10.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="4.7109375" style="2" customWidth="1"/>
     <col min="25" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A1" s="13" t="s">
         <v>244</v>
       </c>
       <c r="I1" s="13" t="s">
         <v>244</v>
       </c>
       <c r="Q1" s="13" t="s">
@@ -4560,59 +4593,59 @@
     </row>
     <row r="3" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A3" s="11" t="s">
         <v>245</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>245</v>
       </c>
       <c r="Q3" s="11" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="4" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A4" s="11" t="s">
         <v>243</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>243</v>
       </c>
       <c r="Q4" s="11" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="5" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A5" s="11" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="H5" s="3"/>
       <c r="I5" s="11" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="O5" s="11"/>
       <c r="Q5" s="11" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
     </row>
     <row r="6" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A6" s="11"/>
     </row>
     <row r="7" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="Q7" s="4" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="8" spans="1:23" x14ac:dyDescent="0.2">
       <c r="B8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>4</v>
@@ -27136,73 +27169,73 @@
       <c r="W316" s="1">
         <f t="shared" si="112"/>
         <v>-990</v>
       </c>
     </row>
     <row r="317" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A317" s="3" t="s">
         <v>347</v>
       </c>
       <c r="B317" s="1">
         <v>640</v>
       </c>
       <c r="C317" s="1">
         <v>972</v>
       </c>
       <c r="D317" s="1">
         <v>95</v>
       </c>
       <c r="E317" s="1">
         <v>312</v>
       </c>
       <c r="F317" s="1">
         <v>11</v>
       </c>
       <c r="G317" s="1">
-        <f t="shared" ref="G317:G322" si="118">SUM(B317:F317)</f>
+        <f t="shared" ref="G317:G325" si="118">SUM(B317:F317)</f>
         <v>2030</v>
       </c>
       <c r="I317" s="3" t="s">
         <v>347</v>
       </c>
       <c r="J317" s="1">
         <v>767</v>
       </c>
       <c r="K317" s="1">
         <v>201</v>
       </c>
       <c r="L317" s="1">
         <v>1531</v>
       </c>
       <c r="M317" s="1">
         <v>152</v>
       </c>
       <c r="N317" s="1">
         <v>0</v>
       </c>
       <c r="O317" s="1">
-        <f t="shared" ref="O317:O322" si="119">SUM(J317:N317)</f>
+        <f t="shared" ref="O317:O325" si="119">SUM(J317:N317)</f>
         <v>2651</v>
       </c>
       <c r="Q317" s="3" t="s">
         <v>347</v>
       </c>
       <c r="R317" s="1">
         <f t="shared" si="113"/>
         <v>-127</v>
       </c>
       <c r="S317" s="1">
         <f t="shared" si="114"/>
         <v>771</v>
       </c>
       <c r="T317" s="1">
         <f t="shared" si="115"/>
         <v>-1436</v>
       </c>
       <c r="U317" s="1">
         <f t="shared" si="116"/>
         <v>160</v>
       </c>
       <c r="V317" s="1">
         <f t="shared" si="117"/>
         <v>11</v>
       </c>
@@ -27404,51 +27437,51 @@
       </c>
       <c r="Q320" s="3" t="s">
         <v>350</v>
       </c>
       <c r="R320" s="1">
         <f t="shared" si="113"/>
         <v>537</v>
       </c>
       <c r="S320" s="1">
         <f t="shared" si="114"/>
         <v>1685</v>
       </c>
       <c r="T320" s="1">
         <f t="shared" si="115"/>
         <v>-1041</v>
       </c>
       <c r="U320" s="1">
         <f t="shared" si="116"/>
         <v>-263</v>
       </c>
       <c r="V320" s="1">
         <f t="shared" si="117"/>
         <v>-4</v>
       </c>
       <c r="W320" s="1">
-        <f t="shared" ref="W320:W322" si="120">SUM(R320:V320)</f>
+        <f t="shared" ref="W320:W325" si="120">SUM(R320:V320)</f>
         <v>914</v>
       </c>
     </row>
     <row r="321" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A321" s="3" t="s">
         <v>351</v>
       </c>
       <c r="B321" s="1">
         <v>1211</v>
       </c>
       <c r="C321" s="1">
         <v>1952</v>
       </c>
       <c r="D321" s="1">
         <v>158</v>
       </c>
       <c r="E321" s="1">
         <v>106</v>
       </c>
       <c r="F321" s="1">
         <v>0</v>
       </c>
       <c r="G321" s="1">
         <f t="shared" si="118"/>
         <v>3427</v>
@@ -27530,72 +27563,291 @@
         <v>354</v>
       </c>
       <c r="J322" s="1">
         <v>337</v>
       </c>
       <c r="K322" s="1">
         <v>191</v>
       </c>
       <c r="L322" s="1">
         <v>957</v>
       </c>
       <c r="M322" s="1">
         <v>415</v>
       </c>
       <c r="N322" s="1">
         <v>9</v>
       </c>
       <c r="O322" s="1">
         <f t="shared" si="119"/>
         <v>1909</v>
       </c>
       <c r="Q322" s="3" t="s">
         <v>354</v>
       </c>
       <c r="R322" s="1">
-        <f t="shared" ref="R322" si="121">+B322-J322</f>
+        <f t="shared" ref="R322:R325" si="121">+B322-J322</f>
         <v>1190</v>
       </c>
       <c r="S322" s="1">
-        <f t="shared" ref="S322" si="122">+C322-K322</f>
+        <f t="shared" ref="S322:S325" si="122">+C322-K322</f>
         <v>1495</v>
       </c>
       <c r="T322" s="1">
-        <f t="shared" ref="T322" si="123">+D322-L322</f>
+        <f t="shared" ref="T322:T325" si="123">+D322-L322</f>
         <v>-706</v>
       </c>
       <c r="U322" s="1">
-        <f t="shared" ref="U322" si="124">+E322-M322</f>
+        <f t="shared" ref="U322:U325" si="124">+E322-M322</f>
         <v>-193</v>
       </c>
       <c r="V322" s="1">
-        <f t="shared" ref="V322" si="125">+F322-N322</f>
+        <f t="shared" ref="V322:V325" si="125">+F322-N322</f>
         <v>-9</v>
       </c>
       <c r="W322" s="1">
         <f t="shared" si="120"/>
         <v>1777</v>
+      </c>
+    </row>
+    <row r="323" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A323" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="B323" s="1">
+        <v>1019</v>
+      </c>
+      <c r="C323" s="1">
+        <v>1716</v>
+      </c>
+      <c r="D323" s="1">
+        <v>116</v>
+      </c>
+      <c r="E323" s="1">
+        <v>207</v>
+      </c>
+      <c r="F323" s="1">
+        <v>0</v>
+      </c>
+      <c r="G323" s="1">
+        <f t="shared" si="118"/>
+        <v>3058</v>
+      </c>
+      <c r="I323" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="J323" s="1">
+        <v>310</v>
+      </c>
+      <c r="K323" s="1">
+        <v>101</v>
+      </c>
+      <c r="L323" s="1">
+        <v>1025</v>
+      </c>
+      <c r="M323" s="1">
+        <v>301</v>
+      </c>
+      <c r="N323" s="1">
+        <v>5</v>
+      </c>
+      <c r="O323" s="1">
+        <f t="shared" si="119"/>
+        <v>1742</v>
+      </c>
+      <c r="Q323" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="R323" s="1">
+        <f t="shared" si="121"/>
+        <v>709</v>
+      </c>
+      <c r="S323" s="1">
+        <f t="shared" si="122"/>
+        <v>1615</v>
+      </c>
+      <c r="T323" s="1">
+        <f t="shared" si="123"/>
+        <v>-909</v>
+      </c>
+      <c r="U323" s="1">
+        <f t="shared" si="124"/>
+        <v>-94</v>
+      </c>
+      <c r="V323" s="1">
+        <f t="shared" si="125"/>
+        <v>-5</v>
+      </c>
+      <c r="W323" s="1">
+        <f t="shared" si="120"/>
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="324" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A324" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="B324" s="1">
+        <v>1058</v>
+      </c>
+      <c r="C324" s="1">
+        <v>1689</v>
+      </c>
+      <c r="D324" s="1">
+        <v>49</v>
+      </c>
+      <c r="E324" s="1">
+        <v>512</v>
+      </c>
+      <c r="F324" s="1">
+        <v>0</v>
+      </c>
+      <c r="G324" s="1">
+        <f t="shared" si="118"/>
+        <v>3308</v>
+      </c>
+      <c r="I324" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="J324" s="1">
+        <v>337</v>
+      </c>
+      <c r="K324" s="1">
+        <v>146</v>
+      </c>
+      <c r="L324" s="1">
+        <v>1829</v>
+      </c>
+      <c r="M324" s="1">
+        <v>114</v>
+      </c>
+      <c r="N324" s="1">
+        <v>1</v>
+      </c>
+      <c r="O324" s="1">
+        <f t="shared" si="119"/>
+        <v>2427</v>
+      </c>
+      <c r="Q324" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="R324" s="1">
+        <f t="shared" si="121"/>
+        <v>721</v>
+      </c>
+      <c r="S324" s="1">
+        <f t="shared" si="122"/>
+        <v>1543</v>
+      </c>
+      <c r="T324" s="1">
+        <f t="shared" si="123"/>
+        <v>-1780</v>
+      </c>
+      <c r="U324" s="1">
+        <f t="shared" si="124"/>
+        <v>398</v>
+      </c>
+      <c r="V324" s="1">
+        <f t="shared" si="125"/>
+        <v>-1</v>
+      </c>
+      <c r="W324" s="1">
+        <f t="shared" si="120"/>
+        <v>881</v>
+      </c>
+    </row>
+    <row r="325" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A325" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="B325" s="1">
+        <v>634</v>
+      </c>
+      <c r="C325" s="1">
+        <v>1256</v>
+      </c>
+      <c r="D325" s="1">
+        <v>115</v>
+      </c>
+      <c r="E325" s="1">
+        <v>281</v>
+      </c>
+      <c r="F325" s="1">
+        <v>10</v>
+      </c>
+      <c r="G325" s="1">
+        <f t="shared" si="118"/>
+        <v>2296</v>
+      </c>
+      <c r="I325" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="J325" s="1">
+        <v>938</v>
+      </c>
+      <c r="K325" s="1">
+        <v>199</v>
+      </c>
+      <c r="L325" s="1">
+        <v>1561</v>
+      </c>
+      <c r="M325" s="1">
+        <v>157</v>
+      </c>
+      <c r="N325" s="1">
+        <v>0</v>
+      </c>
+      <c r="O325" s="1">
+        <f t="shared" si="119"/>
+        <v>2855</v>
+      </c>
+      <c r="Q325" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="R325" s="1">
+        <f t="shared" si="121"/>
+        <v>-304</v>
+      </c>
+      <c r="S325" s="1">
+        <f t="shared" si="122"/>
+        <v>1057</v>
+      </c>
+      <c r="T325" s="1">
+        <f t="shared" si="123"/>
+        <v>-1446</v>
+      </c>
+      <c r="U325" s="1">
+        <f t="shared" si="124"/>
+        <v>124</v>
+      </c>
+      <c r="V325" s="1">
+        <f t="shared" si="125"/>
+        <v>10</v>
+      </c>
+      <c r="W325" s="1">
+        <f t="shared" si="120"/>
+        <v>-559</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:W35"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="3" customWidth="1"/>
     <col min="2" max="7" width="10.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="4.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" style="1" customWidth="1"/>