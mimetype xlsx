--- v3 (2026-08-19)
+++ v4 (2026-09-08)
@@ -2,83 +2,91 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AP\411 Statistiken\411-02 Elektrizitätsstatistik\ELSTAT - Aussenhandel\Physikalischer Stromverkehr mit dem Ausland [inkl. Zeitreihen für Internet]\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D2EA48FC-D4A5-4D7F-9F76-2704B7E7B4D2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C0582329-BA8C-4953-9965-6CA75FBE1CEA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="pro Monat" sheetId="1" r:id="rId1"/>
     <sheet name="pro Jahr" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="V325" i="1" l="1"/>
+  <c r="V326" i="1" l="1"/>
+  <c r="U326" i="1"/>
+  <c r="T326" i="1"/>
+  <c r="S326" i="1"/>
+  <c r="R326" i="1"/>
+  <c r="W326" i="1" s="1"/>
+  <c r="O326" i="1"/>
+  <c r="G326" i="1"/>
+  <c r="V325" i="1"/>
   <c r="U325" i="1"/>
   <c r="T325" i="1"/>
   <c r="S325" i="1"/>
   <c r="R325" i="1"/>
   <c r="W325" i="1" s="1"/>
   <c r="O325" i="1"/>
   <c r="G325" i="1"/>
   <c r="W324" i="1"/>
   <c r="V324" i="1"/>
   <c r="U324" i="1"/>
   <c r="T324" i="1"/>
   <c r="S324" i="1"/>
   <c r="R324" i="1"/>
   <c r="O324" i="1"/>
   <c r="G324" i="1"/>
   <c r="V323" i="1"/>
   <c r="U323" i="1"/>
   <c r="T323" i="1"/>
   <c r="S323" i="1"/>
   <c r="R323" i="1"/>
   <c r="O323" i="1"/>
   <c r="G323" i="1"/>
   <c r="V322" i="1"/>
   <c r="U322" i="1"/>
   <c r="T322" i="1"/>
@@ -3034,51 +3042,51 @@
   <c r="U25" i="4"/>
   <c r="T18" i="4"/>
   <c r="V15" i="4"/>
   <c r="U14" i="4"/>
   <c r="U17" i="4"/>
   <c r="S26" i="4"/>
   <c r="W18" i="4" l="1"/>
   <c r="W20" i="4"/>
   <c r="W22" i="4"/>
   <c r="W17" i="4"/>
   <c r="W14" i="4"/>
   <c r="W12" i="4"/>
   <c r="W23" i="4"/>
   <c r="W21" i="4"/>
   <c r="W19" i="4"/>
   <c r="W16" i="4"/>
   <c r="W25" i="4"/>
   <c r="W24" i="4"/>
   <c r="W15" i="4"/>
   <c r="W13" i="4"/>
   <c r="W26" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1131" uniqueCount="359">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1134" uniqueCount="360">
   <si>
     <t>EINFUHR</t>
   </si>
   <si>
     <t>AUSFUHR</t>
   </si>
   <si>
     <t>Deutschland</t>
   </si>
   <si>
     <t>Frankreich</t>
   </si>
   <si>
     <t>Italien</t>
   </si>
   <si>
     <t>Oesterreich</t>
   </si>
   <si>
     <t>GWh</t>
   </si>
   <si>
     <t>Januar 2002</t>
   </si>
   <si>
@@ -4121,51 +4129,54 @@
   <si>
     <t>November 2025</t>
   </si>
   <si>
     <t>Dezember 2025</t>
   </si>
   <si>
     <t>Publikation: Bundesamt für Energie BFE; aktualisiert am 31.3.2026.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Januar 2026</t>
   </si>
   <si>
     <t>Februar 2026</t>
   </si>
   <si>
     <t>März 2026</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>Publikation: Bundesamt für Energie BFE; aktualisiert am 31.7.2026</t>
+    <t>Mai 2026</t>
+  </si>
+  <si>
+    <t>Publikation: Bundesamt für Energie BFE; aktualisiert am 31.8.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
@@ -4535,134 +4546,134 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:W325"/>
+  <dimension ref="A1:W326"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="12.7109375" style="3" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="25" max="16384" width="11.42578125" style="2"/>
+    <col min="1" max="1" width="12.7265625" style="3" customWidth="1"/>
+    <col min="2" max="7" width="10.7265625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="4.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="12.7265625" style="1" customWidth="1"/>
+    <col min="10" max="15" width="10.7265625" style="1" customWidth="1"/>
+    <col min="16" max="16" width="4.7265625" style="1" customWidth="1"/>
+    <col min="17" max="17" width="12.7265625" style="1" customWidth="1"/>
+    <col min="18" max="23" width="10.7265625" style="1" customWidth="1"/>
+    <col min="24" max="24" width="4.7265625" style="2" customWidth="1"/>
+    <col min="25" max="16384" width="11.453125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:23" ht="13" x14ac:dyDescent="0.3">
       <c r="A1" s="13" t="s">
         <v>244</v>
       </c>
       <c r="I1" s="13" t="s">
         <v>244</v>
       </c>
       <c r="Q1" s="13" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="2" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A2" s="11"/>
       <c r="I2" s="11"/>
       <c r="Q2" s="11"/>
     </row>
-    <row r="3" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A3" s="11" t="s">
         <v>245</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>245</v>
       </c>
       <c r="Q3" s="11" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="4" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A4" s="11" t="s">
         <v>243</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>243</v>
       </c>
       <c r="Q4" s="11" t="s">
         <v>243</v>
       </c>
     </row>
-    <row r="5" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A5" s="11" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="H5" s="3"/>
       <c r="I5" s="11" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="O5" s="11"/>
       <c r="Q5" s="11" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:23" x14ac:dyDescent="0.2">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A6" s="11"/>
     </row>
-    <row r="7" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="Q7" s="4" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="8" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:23" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>205</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>33</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>3</v>
       </c>
       <c r="L8" s="5" t="s">
@@ -4674,51 +4685,51 @@
       <c r="N8" s="1" t="s">
         <v>205</v>
       </c>
       <c r="O8" s="1" t="s">
         <v>33</v>
       </c>
       <c r="R8" s="1" t="s">
         <v>2</v>
       </c>
       <c r="S8" s="1" t="s">
         <v>3</v>
       </c>
       <c r="T8" s="1" t="s">
         <v>4</v>
       </c>
       <c r="U8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="V8" s="1" t="s">
         <v>205</v>
       </c>
       <c r="W8" s="1" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="9" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:23" x14ac:dyDescent="0.25">
       <c r="B9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="J9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="K9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="L9" s="1" t="s">
@@ -4730,51 +4741,51 @@
       <c r="N9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="O9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="R9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="S9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="T9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="U9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="V9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="W9" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="10" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>209</v>
       </c>
       <c r="B10" s="1">
         <v>1274</v>
       </c>
       <c r="C10" s="1">
         <v>904</v>
       </c>
       <c r="D10" s="1">
         <v>16</v>
       </c>
       <c r="E10" s="1">
         <v>386</v>
       </c>
       <c r="F10" s="1">
         <v>0</v>
       </c>
       <c r="G10" s="1">
         <f>SUM(B10:F10)</f>
         <v>2580</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>209</v>
       </c>
@@ -4803,51 +4814,51 @@
       <c r="R10" s="1">
         <f t="shared" ref="R10:R33" si="0">+B10-J10</f>
         <v>853</v>
       </c>
       <c r="S10" s="1">
         <f t="shared" ref="S10:S33" si="1">+C10-K10</f>
         <v>591</v>
       </c>
       <c r="T10" s="1">
         <f t="shared" ref="T10:T33" si="2">+D10-L10</f>
         <v>-1744</v>
       </c>
       <c r="U10" s="1">
         <f t="shared" ref="U10:U33" si="3">+E10-M10</f>
         <v>383</v>
       </c>
       <c r="V10" s="1">
         <f t="shared" ref="V10:V33" si="4">+F10-N10</f>
         <v>-24</v>
       </c>
       <c r="W10" s="1">
         <f>SUM(R10:V10)</f>
         <v>59</v>
       </c>
     </row>
-    <row r="11" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>210</v>
       </c>
       <c r="B11" s="1">
         <v>1154</v>
       </c>
       <c r="C11" s="1">
         <v>890</v>
       </c>
       <c r="D11" s="1">
         <v>17</v>
       </c>
       <c r="E11" s="1">
         <v>417</v>
       </c>
       <c r="F11" s="1">
         <v>0</v>
       </c>
       <c r="G11" s="1">
         <f t="shared" ref="G11:G74" si="5">SUM(B11:F11)</f>
         <v>2478</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>210</v>
       </c>
@@ -4876,51 +4887,51 @@
       <c r="R11" s="1">
         <f t="shared" si="0"/>
         <v>742</v>
       </c>
       <c r="S11" s="1">
         <f t="shared" si="1"/>
         <v>749</v>
       </c>
       <c r="T11" s="1">
         <f t="shared" si="2"/>
         <v>-1740</v>
       </c>
       <c r="U11" s="1">
         <f t="shared" si="3"/>
         <v>413</v>
       </c>
       <c r="V11" s="1">
         <f t="shared" si="4"/>
         <v>-23</v>
       </c>
       <c r="W11" s="1">
         <f t="shared" ref="W11:W74" si="7">SUM(R11:V11)</f>
         <v>141</v>
       </c>
     </row>
-    <row r="12" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>211</v>
       </c>
       <c r="B12" s="1">
         <v>1162</v>
       </c>
       <c r="C12" s="1">
         <v>1056</v>
       </c>
       <c r="D12" s="1">
         <v>6</v>
       </c>
       <c r="E12" s="1">
         <v>384</v>
       </c>
       <c r="F12" s="1">
         <v>0</v>
       </c>
       <c r="G12" s="1">
         <f t="shared" si="5"/>
         <v>2608</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>211</v>
       </c>
@@ -4949,51 +4960,51 @@
       <c r="R12" s="1">
         <f t="shared" si="0"/>
         <v>703</v>
       </c>
       <c r="S12" s="1">
         <f t="shared" si="1"/>
         <v>908</v>
       </c>
       <c r="T12" s="1">
         <f t="shared" si="2"/>
         <v>-1956</v>
       </c>
       <c r="U12" s="1">
         <f t="shared" si="3"/>
         <v>380</v>
       </c>
       <c r="V12" s="1">
         <f t="shared" si="4"/>
         <v>-23</v>
       </c>
       <c r="W12" s="1">
         <f t="shared" si="7"/>
         <v>12</v>
       </c>
     </row>
-    <row r="13" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>212</v>
       </c>
       <c r="B13" s="1">
         <v>947</v>
       </c>
       <c r="C13" s="1">
         <v>848</v>
       </c>
       <c r="D13" s="1">
         <v>1</v>
       </c>
       <c r="E13" s="1">
         <v>385</v>
       </c>
       <c r="F13" s="1">
         <v>0</v>
       </c>
       <c r="G13" s="1">
         <f t="shared" si="5"/>
         <v>2181</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>212</v>
       </c>
@@ -5022,51 +5033,51 @@
       <c r="R13" s="1">
         <f t="shared" si="0"/>
         <v>473</v>
       </c>
       <c r="S13" s="1">
         <f t="shared" si="1"/>
         <v>734</v>
       </c>
       <c r="T13" s="1">
         <f t="shared" si="2"/>
         <v>-1766</v>
       </c>
       <c r="U13" s="1">
         <f t="shared" si="3"/>
         <v>382</v>
       </c>
       <c r="V13" s="1">
         <f t="shared" si="4"/>
         <v>-17</v>
       </c>
       <c r="W13" s="1">
         <f t="shared" si="7"/>
         <v>-194</v>
       </c>
     </row>
-    <row r="14" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>213</v>
       </c>
       <c r="B14" s="1">
         <v>358</v>
       </c>
       <c r="C14" s="1">
         <v>570</v>
       </c>
       <c r="D14" s="1">
         <v>1</v>
       </c>
       <c r="E14" s="1">
         <v>283</v>
       </c>
       <c r="F14" s="1">
         <v>0</v>
       </c>
       <c r="G14" s="1">
         <f t="shared" si="5"/>
         <v>1212</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>213</v>
       </c>
@@ -5095,51 +5106,51 @@
       <c r="R14" s="1">
         <f t="shared" si="0"/>
         <v>-577</v>
       </c>
       <c r="S14" s="1">
         <f t="shared" si="1"/>
         <v>454</v>
       </c>
       <c r="T14" s="1">
         <f t="shared" si="2"/>
         <v>-1926</v>
       </c>
       <c r="U14" s="1">
         <f t="shared" si="3"/>
         <v>241</v>
       </c>
       <c r="V14" s="1">
         <f t="shared" si="4"/>
         <v>-14</v>
       </c>
       <c r="W14" s="1">
         <f t="shared" si="7"/>
         <v>-1822</v>
       </c>
     </row>
-    <row r="15" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>214</v>
       </c>
       <c r="B15" s="1">
         <v>354</v>
       </c>
       <c r="C15" s="1">
         <v>459</v>
       </c>
       <c r="D15" s="1">
         <v>3</v>
       </c>
       <c r="E15" s="1">
         <v>207</v>
       </c>
       <c r="F15" s="1">
         <v>0</v>
       </c>
       <c r="G15" s="1">
         <f t="shared" si="5"/>
         <v>1023</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>214</v>
       </c>
@@ -5168,51 +5179,51 @@
       <c r="R15" s="1">
         <f t="shared" si="0"/>
         <v>-556</v>
       </c>
       <c r="S15" s="1">
         <f t="shared" si="1"/>
         <v>358</v>
       </c>
       <c r="T15" s="1">
         <f t="shared" si="2"/>
         <v>-1892</v>
       </c>
       <c r="U15" s="1">
         <f t="shared" si="3"/>
         <v>176</v>
       </c>
       <c r="V15" s="1">
         <f t="shared" si="4"/>
         <v>-13</v>
       </c>
       <c r="W15" s="1">
         <f t="shared" si="7"/>
         <v>-1927</v>
       </c>
     </row>
-    <row r="16" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>215</v>
       </c>
       <c r="B16" s="1">
         <v>723</v>
       </c>
       <c r="C16" s="1">
         <v>712</v>
       </c>
       <c r="D16" s="1">
         <v>0</v>
       </c>
       <c r="E16" s="1">
         <v>290</v>
       </c>
       <c r="F16" s="1">
         <v>0</v>
       </c>
       <c r="G16" s="1">
         <f t="shared" si="5"/>
         <v>1725</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>215</v>
       </c>
@@ -5241,51 +5252,51 @@
       <c r="R16" s="1">
         <f t="shared" si="0"/>
         <v>213</v>
       </c>
       <c r="S16" s="1">
         <f t="shared" si="1"/>
         <v>607</v>
       </c>
       <c r="T16" s="1">
         <f t="shared" si="2"/>
         <v>-1950</v>
       </c>
       <c r="U16" s="1">
         <f t="shared" si="3"/>
         <v>274</v>
       </c>
       <c r="V16" s="1">
         <f t="shared" si="4"/>
         <v>-14</v>
       </c>
       <c r="W16" s="1">
         <f t="shared" si="7"/>
         <v>-870</v>
       </c>
     </row>
-    <row r="17" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>216</v>
       </c>
       <c r="B17" s="1">
         <v>693</v>
       </c>
       <c r="C17" s="1">
         <v>715</v>
       </c>
       <c r="D17" s="1">
         <v>2</v>
       </c>
       <c r="E17" s="1">
         <v>250</v>
       </c>
       <c r="F17" s="1">
         <v>0</v>
       </c>
       <c r="G17" s="1">
         <f t="shared" si="5"/>
         <v>1660</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>216</v>
       </c>
@@ -5314,51 +5325,51 @@
       <c r="R17" s="1">
         <f t="shared" si="0"/>
         <v>81</v>
       </c>
       <c r="S17" s="1">
         <f t="shared" si="1"/>
         <v>563</v>
       </c>
       <c r="T17" s="1">
         <f t="shared" si="2"/>
         <v>-1273</v>
       </c>
       <c r="U17" s="1">
         <f t="shared" si="3"/>
         <v>211</v>
       </c>
       <c r="V17" s="1">
         <f t="shared" si="4"/>
         <v>-14</v>
       </c>
       <c r="W17" s="1">
         <f t="shared" si="7"/>
         <v>-432</v>
       </c>
     </row>
-    <row r="18" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>217</v>
       </c>
       <c r="B18" s="1">
         <v>982</v>
       </c>
       <c r="C18" s="1">
         <v>720</v>
       </c>
       <c r="D18" s="1">
         <v>3</v>
       </c>
       <c r="E18" s="1">
         <v>424</v>
       </c>
       <c r="F18" s="1">
         <v>0</v>
       </c>
       <c r="G18" s="1">
         <f t="shared" si="5"/>
         <v>2129</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>217</v>
       </c>
@@ -5387,51 +5398,51 @@
       <c r="R18" s="1">
         <f t="shared" si="0"/>
         <v>628</v>
       </c>
       <c r="S18" s="1">
         <f t="shared" si="1"/>
         <v>400</v>
       </c>
       <c r="T18" s="1">
         <f t="shared" si="2"/>
         <v>-1846</v>
       </c>
       <c r="U18" s="1">
         <f t="shared" si="3"/>
         <v>406</v>
       </c>
       <c r="V18" s="1">
         <f t="shared" si="4"/>
         <v>-17</v>
       </c>
       <c r="W18" s="1">
         <f t="shared" si="7"/>
         <v>-429</v>
       </c>
     </row>
-    <row r="19" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>218</v>
       </c>
       <c r="B19" s="1">
         <v>859</v>
       </c>
       <c r="C19" s="1">
         <v>731</v>
       </c>
       <c r="D19" s="1">
         <v>4</v>
       </c>
       <c r="E19" s="1">
         <v>441</v>
       </c>
       <c r="F19" s="1">
         <v>0</v>
       </c>
       <c r="G19" s="1">
         <f t="shared" si="5"/>
         <v>2035</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>218</v>
       </c>
@@ -5460,51 +5471,51 @@
       <c r="R19" s="1">
         <f t="shared" si="0"/>
         <v>420</v>
       </c>
       <c r="S19" s="1">
         <f t="shared" si="1"/>
         <v>440</v>
       </c>
       <c r="T19" s="1">
         <f t="shared" si="2"/>
         <v>-2291</v>
       </c>
       <c r="U19" s="1">
         <f t="shared" si="3"/>
         <v>413</v>
       </c>
       <c r="V19" s="1">
         <f t="shared" si="4"/>
         <v>-20</v>
       </c>
       <c r="W19" s="1">
         <f t="shared" si="7"/>
         <v>-1038</v>
       </c>
     </row>
-    <row r="20" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>219</v>
       </c>
       <c r="B20" s="1">
         <v>859</v>
       </c>
       <c r="C20" s="1">
         <v>884</v>
       </c>
       <c r="D20" s="1">
         <v>7</v>
       </c>
       <c r="E20" s="1">
         <v>334</v>
       </c>
       <c r="F20" s="1">
         <v>0</v>
       </c>
       <c r="G20" s="1">
         <f t="shared" si="5"/>
         <v>2084</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>219</v>
       </c>
@@ -5533,51 +5544,51 @@
       <c r="R20" s="1">
         <f t="shared" si="0"/>
         <v>369</v>
       </c>
       <c r="S20" s="1">
         <f t="shared" si="1"/>
         <v>723</v>
       </c>
       <c r="T20" s="1">
         <f t="shared" si="2"/>
         <v>-1917</v>
       </c>
       <c r="U20" s="1">
         <f t="shared" si="3"/>
         <v>317</v>
       </c>
       <c r="V20" s="1">
         <f t="shared" si="4"/>
         <v>-22</v>
       </c>
       <c r="W20" s="1">
         <f t="shared" si="7"/>
         <v>-530</v>
       </c>
     </row>
-    <row r="21" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>220</v>
       </c>
       <c r="B21" s="1">
         <v>1085</v>
       </c>
       <c r="C21" s="1">
         <v>1124</v>
       </c>
       <c r="D21" s="1">
         <v>18</v>
       </c>
       <c r="E21" s="1">
         <v>388</v>
       </c>
       <c r="F21" s="1">
         <v>0</v>
       </c>
       <c r="G21" s="1">
         <f t="shared" si="5"/>
         <v>2615</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>220</v>
       </c>
@@ -5606,51 +5617,51 @@
       <c r="R21" s="1">
         <f t="shared" si="0"/>
         <v>541</v>
       </c>
       <c r="S21" s="1">
         <f t="shared" si="1"/>
         <v>1018</v>
       </c>
       <c r="T21" s="1">
         <f t="shared" si="2"/>
         <v>-1958</v>
       </c>
       <c r="U21" s="1">
         <f t="shared" si="3"/>
         <v>380</v>
       </c>
       <c r="V21" s="1">
         <f t="shared" si="4"/>
         <v>-21</v>
       </c>
       <c r="W21" s="1">
         <f t="shared" si="7"/>
         <v>-40</v>
       </c>
     </row>
-    <row r="22" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
         <v>221</v>
       </c>
       <c r="B22" s="1">
         <v>1191</v>
       </c>
       <c r="C22" s="1">
         <v>1089</v>
       </c>
       <c r="D22" s="1">
         <v>7</v>
       </c>
       <c r="E22" s="1">
         <v>399</v>
       </c>
       <c r="F22" s="1">
         <v>0</v>
       </c>
       <c r="G22" s="1">
         <f t="shared" si="5"/>
         <v>2686</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>221</v>
       </c>
@@ -5679,51 +5690,51 @@
       <c r="R22" s="1">
         <f t="shared" si="0"/>
         <v>645</v>
       </c>
       <c r="S22" s="1">
         <f t="shared" si="1"/>
         <v>964</v>
       </c>
       <c r="T22" s="1">
         <f t="shared" si="2"/>
         <v>-2026</v>
       </c>
       <c r="U22" s="1">
         <f t="shared" si="3"/>
         <v>390</v>
       </c>
       <c r="V22" s="1">
         <f t="shared" si="4"/>
         <v>-25</v>
       </c>
       <c r="W22" s="1">
         <f t="shared" si="7"/>
         <v>-52</v>
       </c>
     </row>
-    <row r="23" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
         <v>222</v>
       </c>
       <c r="B23" s="1">
         <v>1001</v>
       </c>
       <c r="C23" s="1">
         <v>890</v>
       </c>
       <c r="D23" s="1">
         <v>6</v>
       </c>
       <c r="E23" s="1">
         <v>348</v>
       </c>
       <c r="F23" s="1">
         <v>0</v>
       </c>
       <c r="G23" s="1">
         <f t="shared" si="5"/>
         <v>2245</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>222</v>
       </c>
@@ -5752,51 +5763,51 @@
       <c r="R23" s="1">
         <f t="shared" si="0"/>
         <v>509</v>
       </c>
       <c r="S23" s="1">
         <f t="shared" si="1"/>
         <v>726</v>
       </c>
       <c r="T23" s="1">
         <f t="shared" si="2"/>
         <v>-1795</v>
       </c>
       <c r="U23" s="1">
         <f t="shared" si="3"/>
         <v>345</v>
       </c>
       <c r="V23" s="1">
         <f t="shared" si="4"/>
         <v>-23</v>
       </c>
       <c r="W23" s="1">
         <f t="shared" si="7"/>
         <v>-238</v>
       </c>
     </row>
-    <row r="24" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
         <v>223</v>
       </c>
       <c r="B24" s="1">
         <v>843</v>
       </c>
       <c r="C24" s="1">
         <v>1182</v>
       </c>
       <c r="D24" s="1">
         <v>6</v>
       </c>
       <c r="E24" s="1">
         <v>295</v>
       </c>
       <c r="F24" s="1">
         <v>0</v>
       </c>
       <c r="G24" s="1">
         <f t="shared" si="5"/>
         <v>2326</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>223</v>
       </c>
@@ -5825,51 +5836,51 @@
       <c r="R24" s="1">
         <f t="shared" si="0"/>
         <v>107</v>
       </c>
       <c r="S24" s="1">
         <f t="shared" si="1"/>
         <v>1097</v>
       </c>
       <c r="T24" s="1">
         <f t="shared" si="2"/>
         <v>-1866</v>
       </c>
       <c r="U24" s="1">
         <f t="shared" si="3"/>
         <v>281</v>
       </c>
       <c r="V24" s="1">
         <f t="shared" si="4"/>
         <v>-22</v>
       </c>
       <c r="W24" s="1">
         <f t="shared" si="7"/>
         <v>-403</v>
       </c>
     </row>
-    <row r="25" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
         <v>224</v>
       </c>
       <c r="B25" s="1">
         <v>675</v>
       </c>
       <c r="C25" s="1">
         <v>777</v>
       </c>
       <c r="D25" s="1">
         <v>9</v>
       </c>
       <c r="E25" s="1">
         <v>390</v>
       </c>
       <c r="F25" s="1">
         <v>0</v>
       </c>
       <c r="G25" s="1">
         <f t="shared" si="5"/>
         <v>1851</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>224</v>
       </c>
@@ -5898,51 +5909,51 @@
       <c r="R25" s="1">
         <f t="shared" si="0"/>
         <v>192</v>
       </c>
       <c r="S25" s="1">
         <f t="shared" si="1"/>
         <v>704</v>
       </c>
       <c r="T25" s="1">
         <f t="shared" si="2"/>
         <v>-1832</v>
       </c>
       <c r="U25" s="1">
         <f t="shared" si="3"/>
         <v>381</v>
       </c>
       <c r="V25" s="1">
         <f t="shared" si="4"/>
         <v>-19</v>
       </c>
       <c r="W25" s="1">
         <f t="shared" si="7"/>
         <v>-574</v>
       </c>
     </row>
-    <row r="26" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
         <v>225</v>
       </c>
       <c r="B26" s="1">
         <v>366</v>
       </c>
       <c r="C26" s="1">
         <v>512</v>
       </c>
       <c r="D26" s="1">
         <v>2</v>
       </c>
       <c r="E26" s="1">
         <v>212</v>
       </c>
       <c r="F26" s="1">
         <v>0</v>
       </c>
       <c r="G26" s="1">
         <f t="shared" si="5"/>
         <v>1092</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>225</v>
       </c>
@@ -5971,51 +5982,51 @@
       <c r="R26" s="1">
         <f t="shared" si="0"/>
         <v>-542</v>
       </c>
       <c r="S26" s="1">
         <f t="shared" si="1"/>
         <v>353</v>
       </c>
       <c r="T26" s="1">
         <f t="shared" si="2"/>
         <v>-1931</v>
       </c>
       <c r="U26" s="1">
         <f t="shared" si="3"/>
         <v>178</v>
       </c>
       <c r="V26" s="1">
         <f t="shared" si="4"/>
         <v>-13</v>
       </c>
       <c r="W26" s="1">
         <f t="shared" si="7"/>
         <v>-1955</v>
       </c>
     </row>
-    <row r="27" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
         <v>226</v>
       </c>
       <c r="B27" s="1">
         <v>331</v>
       </c>
       <c r="C27" s="1">
         <v>519</v>
       </c>
       <c r="D27" s="1">
         <v>2</v>
       </c>
       <c r="E27" s="1">
         <v>111</v>
       </c>
       <c r="F27" s="1">
         <v>0</v>
       </c>
       <c r="G27" s="1">
         <f t="shared" si="5"/>
         <v>963</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>226</v>
       </c>
@@ -6044,51 +6055,51 @@
       <c r="R27" s="1">
         <f t="shared" si="0"/>
         <v>-647</v>
       </c>
       <c r="S27" s="1">
         <f t="shared" si="1"/>
         <v>380</v>
       </c>
       <c r="T27" s="1">
         <f t="shared" si="2"/>
         <v>-1918</v>
       </c>
       <c r="U27" s="1">
         <f t="shared" si="3"/>
         <v>41</v>
       </c>
       <c r="V27" s="1">
         <f t="shared" si="4"/>
         <v>-13</v>
       </c>
       <c r="W27" s="1">
         <f t="shared" si="7"/>
         <v>-2157</v>
       </c>
     </row>
-    <row r="28" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
         <v>227</v>
       </c>
       <c r="B28" s="1">
         <v>378</v>
       </c>
       <c r="C28" s="1">
         <v>620</v>
       </c>
       <c r="D28" s="1">
         <v>19</v>
       </c>
       <c r="E28" s="1">
         <v>53</v>
       </c>
       <c r="F28" s="1">
         <v>0</v>
       </c>
       <c r="G28" s="1">
         <f t="shared" si="5"/>
         <v>1070</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>227</v>
       </c>
@@ -6117,51 +6128,51 @@
       <c r="R28" s="1">
         <f t="shared" si="0"/>
         <v>-671</v>
       </c>
       <c r="S28" s="1">
         <f t="shared" si="1"/>
         <v>491</v>
       </c>
       <c r="T28" s="1">
         <f t="shared" si="2"/>
         <v>-1850</v>
       </c>
       <c r="U28" s="1">
         <f t="shared" si="3"/>
         <v>-203</v>
       </c>
       <c r="V28" s="1">
         <f t="shared" si="4"/>
         <v>-14</v>
       </c>
       <c r="W28" s="1">
         <f t="shared" si="7"/>
         <v>-2247</v>
       </c>
     </row>
-    <row r="29" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
         <v>228</v>
       </c>
       <c r="B29" s="1">
         <v>394</v>
       </c>
       <c r="C29" s="1">
         <v>444</v>
       </c>
       <c r="D29" s="1">
         <v>46</v>
       </c>
       <c r="E29" s="1">
         <v>72</v>
       </c>
       <c r="F29" s="1">
         <v>0</v>
       </c>
       <c r="G29" s="1">
         <f t="shared" si="5"/>
         <v>956</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>228</v>
       </c>
@@ -6190,51 +6201,51 @@
       <c r="R29" s="1">
         <f t="shared" si="0"/>
         <v>-607</v>
       </c>
       <c r="S29" s="1">
         <f t="shared" si="1"/>
         <v>100</v>
       </c>
       <c r="T29" s="1">
         <f t="shared" si="2"/>
         <v>-1078</v>
       </c>
       <c r="U29" s="1">
         <f t="shared" si="3"/>
         <v>-209</v>
       </c>
       <c r="V29" s="1">
         <f t="shared" si="4"/>
         <v>-16</v>
       </c>
       <c r="W29" s="1">
         <f t="shared" si="7"/>
         <v>-1810</v>
       </c>
     </row>
-    <row r="30" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
         <v>229</v>
       </c>
       <c r="B30" s="1">
         <v>888</v>
       </c>
       <c r="C30" s="1">
         <v>666</v>
       </c>
       <c r="D30" s="1">
         <v>12</v>
       </c>
       <c r="E30" s="1">
         <v>420</v>
       </c>
       <c r="F30" s="1">
         <v>0</v>
       </c>
       <c r="G30" s="1">
         <f t="shared" si="5"/>
         <v>1986</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>229</v>
       </c>
@@ -6263,51 +6274,51 @@
       <c r="R30" s="1">
         <f t="shared" si="0"/>
         <v>402</v>
       </c>
       <c r="S30" s="1">
         <f t="shared" si="1"/>
         <v>455</v>
       </c>
       <c r="T30" s="1">
         <f t="shared" si="2"/>
         <v>-2148</v>
       </c>
       <c r="U30" s="1">
         <f t="shared" si="3"/>
         <v>402</v>
       </c>
       <c r="V30" s="1">
         <f t="shared" si="4"/>
         <v>-17</v>
       </c>
       <c r="W30" s="1">
         <f t="shared" si="7"/>
         <v>-906</v>
       </c>
     </row>
-    <row r="31" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
         <v>230</v>
       </c>
       <c r="B31" s="1">
         <v>1063</v>
       </c>
       <c r="C31" s="1">
         <v>1041</v>
       </c>
       <c r="D31" s="1">
         <v>5</v>
       </c>
       <c r="E31" s="1">
         <v>303</v>
       </c>
       <c r="F31" s="1">
         <v>0</v>
       </c>
       <c r="G31" s="1">
         <f t="shared" si="5"/>
         <v>2412</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>230</v>
       </c>
@@ -6336,51 +6347,51 @@
       <c r="R31" s="1">
         <f t="shared" si="0"/>
         <v>552</v>
       </c>
       <c r="S31" s="1">
         <f t="shared" si="1"/>
         <v>963</v>
       </c>
       <c r="T31" s="1">
         <f t="shared" si="2"/>
         <v>-2459</v>
       </c>
       <c r="U31" s="1">
         <f t="shared" si="3"/>
         <v>277</v>
       </c>
       <c r="V31" s="1">
         <f t="shared" si="4"/>
         <v>-21</v>
       </c>
       <c r="W31" s="1">
         <f t="shared" si="7"/>
         <v>-688</v>
       </c>
     </row>
-    <row r="32" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
         <v>231</v>
       </c>
       <c r="B32" s="1">
         <v>1338</v>
       </c>
       <c r="C32" s="1">
         <v>1133</v>
       </c>
       <c r="D32" s="1">
         <v>12</v>
       </c>
       <c r="E32" s="1">
         <v>463</v>
       </c>
       <c r="F32" s="1">
         <v>0</v>
       </c>
       <c r="G32" s="1">
         <f t="shared" si="5"/>
         <v>2946</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>231</v>
       </c>
@@ -6409,51 +6420,51 @@
       <c r="R32" s="1">
         <f t="shared" si="0"/>
         <v>982</v>
       </c>
       <c r="S32" s="1">
         <f t="shared" si="1"/>
         <v>993</v>
       </c>
       <c r="T32" s="1">
         <f t="shared" si="2"/>
         <v>-2312</v>
       </c>
       <c r="U32" s="1">
         <f t="shared" si="3"/>
         <v>458</v>
       </c>
       <c r="V32" s="1">
         <f t="shared" si="4"/>
         <v>-24</v>
       </c>
       <c r="W32" s="1">
         <f t="shared" si="7"/>
         <v>97</v>
       </c>
     </row>
-    <row r="33" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
         <v>232</v>
       </c>
       <c r="B33" s="1">
         <v>1927</v>
       </c>
       <c r="C33" s="1">
         <v>1057</v>
       </c>
       <c r="D33" s="1">
         <v>8</v>
       </c>
       <c r="E33" s="1">
         <v>571</v>
       </c>
       <c r="F33" s="1">
         <v>0</v>
       </c>
       <c r="G33" s="1">
         <f t="shared" si="5"/>
         <v>3563</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>232</v>
       </c>
@@ -6482,51 +6493,51 @@
       <c r="R33" s="1">
         <f t="shared" si="0"/>
         <v>1686</v>
       </c>
       <c r="S33" s="1">
         <f t="shared" si="1"/>
         <v>706</v>
       </c>
       <c r="T33" s="1">
         <f t="shared" si="2"/>
         <v>-2450</v>
       </c>
       <c r="U33" s="1">
         <f t="shared" si="3"/>
         <v>570</v>
       </c>
       <c r="V33" s="1">
         <f t="shared" si="4"/>
         <v>-23</v>
       </c>
       <c r="W33" s="1">
         <f t="shared" si="7"/>
         <v>489</v>
       </c>
     </row>
-    <row r="34" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A34" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="1">
         <v>2045</v>
       </c>
       <c r="C34" s="1">
         <v>1165</v>
       </c>
       <c r="D34" s="1">
         <v>2</v>
       </c>
       <c r="E34" s="1">
         <v>509</v>
       </c>
       <c r="F34" s="1">
         <v>0</v>
       </c>
       <c r="G34" s="1">
         <f t="shared" si="5"/>
         <v>3721</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>7</v>
       </c>
@@ -6555,51 +6566,51 @@
       <c r="R34" s="1">
         <f t="shared" ref="R34:R65" si="8">+B34-J34</f>
         <v>1820</v>
       </c>
       <c r="S34" s="1">
         <f t="shared" ref="S34:S65" si="9">+C34-K34</f>
         <v>904</v>
       </c>
       <c r="T34" s="1">
         <f t="shared" ref="T34:T65" si="10">+D34-L34</f>
         <v>-2336</v>
       </c>
       <c r="U34" s="1">
         <f t="shared" ref="U34:U65" si="11">+E34-M34</f>
         <v>509</v>
       </c>
       <c r="V34" s="1">
         <f t="shared" ref="V34:V65" si="12">+F34-N34</f>
         <v>-26</v>
       </c>
       <c r="W34" s="1">
         <f t="shared" si="7"/>
         <v>871</v>
       </c>
     </row>
-    <row r="35" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="1">
         <v>1609</v>
       </c>
       <c r="C35" s="1">
         <v>1142</v>
       </c>
       <c r="D35" s="1">
         <v>4</v>
       </c>
       <c r="E35" s="1">
         <v>476</v>
       </c>
       <c r="F35" s="1">
         <v>0</v>
       </c>
       <c r="G35" s="1">
         <f t="shared" si="5"/>
         <v>3231</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>8</v>
       </c>
@@ -6628,51 +6639,51 @@
       <c r="R35" s="1">
         <f t="shared" si="8"/>
         <v>1416</v>
       </c>
       <c r="S35" s="1">
         <f t="shared" si="9"/>
         <v>1010</v>
       </c>
       <c r="T35" s="1">
         <f t="shared" si="10"/>
         <v>-2134</v>
       </c>
       <c r="U35" s="1">
         <f t="shared" si="11"/>
         <v>476</v>
       </c>
       <c r="V35" s="1">
         <f t="shared" si="12"/>
         <v>-23</v>
       </c>
       <c r="W35" s="1">
         <f t="shared" si="7"/>
         <v>745</v>
       </c>
     </row>
-    <row r="36" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A36" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="1">
         <v>1222</v>
       </c>
       <c r="C36" s="1">
         <v>1230</v>
       </c>
       <c r="D36" s="1">
         <v>11</v>
       </c>
       <c r="E36" s="1">
         <v>423</v>
       </c>
       <c r="F36" s="1">
         <v>0</v>
       </c>
       <c r="G36" s="1">
         <f t="shared" si="5"/>
         <v>2886</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>9</v>
       </c>
@@ -6701,51 +6712,51 @@
       <c r="R36" s="1">
         <f t="shared" si="8"/>
         <v>937</v>
       </c>
       <c r="S36" s="1">
         <f t="shared" si="9"/>
         <v>1176</v>
       </c>
       <c r="T36" s="1">
         <f t="shared" si="10"/>
         <v>-2157</v>
       </c>
       <c r="U36" s="1">
         <f t="shared" si="11"/>
         <v>422</v>
       </c>
       <c r="V36" s="1">
         <f t="shared" si="12"/>
         <v>-22</v>
       </c>
       <c r="W36" s="1">
         <f t="shared" si="7"/>
         <v>356</v>
       </c>
     </row>
-    <row r="37" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A37" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="1">
         <v>1090</v>
       </c>
       <c r="C37" s="1">
         <v>1075</v>
       </c>
       <c r="D37" s="1">
         <v>6</v>
       </c>
       <c r="E37" s="1">
         <v>454</v>
       </c>
       <c r="F37" s="1">
         <v>0</v>
       </c>
       <c r="G37" s="1">
         <f t="shared" si="5"/>
         <v>2625</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>10</v>
       </c>
@@ -6774,51 +6785,51 @@
       <c r="R37" s="1">
         <f t="shared" si="8"/>
         <v>728</v>
       </c>
       <c r="S37" s="1">
         <f t="shared" si="9"/>
         <v>1024</v>
       </c>
       <c r="T37" s="1">
         <f t="shared" si="10"/>
         <v>-2125</v>
       </c>
       <c r="U37" s="1">
         <f t="shared" si="11"/>
         <v>450</v>
       </c>
       <c r="V37" s="1">
         <f t="shared" si="12"/>
         <v>-20</v>
       </c>
       <c r="W37" s="1">
         <f t="shared" si="7"/>
         <v>57</v>
       </c>
     </row>
-    <row r="38" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A38" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="1">
         <v>631</v>
       </c>
       <c r="C38" s="1">
         <v>796</v>
       </c>
       <c r="D38" s="1">
         <v>6</v>
       </c>
       <c r="E38" s="1">
         <v>310</v>
       </c>
       <c r="F38" s="1">
         <v>0</v>
       </c>
       <c r="G38" s="1">
         <f t="shared" si="5"/>
         <v>1743</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>11</v>
       </c>
@@ -6847,51 +6858,51 @@
       <c r="R38" s="1">
         <f t="shared" si="8"/>
         <v>34</v>
       </c>
       <c r="S38" s="1">
         <f t="shared" si="9"/>
         <v>716</v>
       </c>
       <c r="T38" s="1">
         <f t="shared" si="10"/>
         <v>-2228</v>
       </c>
       <c r="U38" s="1">
         <f t="shared" si="11"/>
         <v>294</v>
       </c>
       <c r="V38" s="1">
         <f t="shared" si="12"/>
         <v>-16</v>
       </c>
       <c r="W38" s="1">
         <f t="shared" si="7"/>
         <v>-1200</v>
       </c>
     </row>
-    <row r="39" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A39" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B39" s="1">
         <v>573</v>
       </c>
       <c r="C39" s="1">
         <v>620</v>
       </c>
       <c r="D39" s="1">
         <v>3</v>
       </c>
       <c r="E39" s="1">
         <v>208</v>
       </c>
       <c r="F39" s="1">
         <v>0</v>
       </c>
       <c r="G39" s="1">
         <f t="shared" si="5"/>
         <v>1404</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>12</v>
       </c>
@@ -6920,51 +6931,51 @@
       <c r="R39" s="1">
         <f t="shared" si="8"/>
         <v>46</v>
       </c>
       <c r="S39" s="1">
         <f t="shared" si="9"/>
         <v>532</v>
       </c>
       <c r="T39" s="1">
         <f t="shared" si="10"/>
         <v>-2188</v>
       </c>
       <c r="U39" s="1">
         <f t="shared" si="11"/>
         <v>193</v>
       </c>
       <c r="V39" s="1">
         <f t="shared" si="12"/>
         <v>-16</v>
       </c>
       <c r="W39" s="1">
         <f t="shared" si="7"/>
         <v>-1433</v>
       </c>
     </row>
-    <row r="40" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B40" s="1">
         <v>802</v>
       </c>
       <c r="C40" s="1">
         <v>654</v>
       </c>
       <c r="D40" s="1">
         <v>7</v>
       </c>
       <c r="E40" s="1">
         <v>142</v>
       </c>
       <c r="F40" s="1">
         <v>0</v>
       </c>
       <c r="G40" s="1">
         <f t="shared" si="5"/>
         <v>1605</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>13</v>
       </c>
@@ -6993,51 +7004,51 @@
       <c r="R40" s="1">
         <f t="shared" si="8"/>
         <v>316</v>
       </c>
       <c r="S40" s="1">
         <f t="shared" si="9"/>
         <v>379</v>
       </c>
       <c r="T40" s="1">
         <f t="shared" si="10"/>
         <v>-2414</v>
       </c>
       <c r="U40" s="1">
         <f t="shared" si="11"/>
         <v>60</v>
       </c>
       <c r="V40" s="1">
         <f t="shared" si="12"/>
         <v>-18</v>
       </c>
       <c r="W40" s="1">
         <f t="shared" si="7"/>
         <v>-1677</v>
       </c>
     </row>
-    <row r="41" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B41" s="1">
         <v>533</v>
       </c>
       <c r="C41" s="1">
         <v>640</v>
       </c>
       <c r="D41" s="1">
         <v>4</v>
       </c>
       <c r="E41" s="1">
         <v>255</v>
       </c>
       <c r="F41" s="1">
         <v>0</v>
       </c>
       <c r="G41" s="1">
         <f t="shared" si="5"/>
         <v>1432</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>14</v>
       </c>
@@ -7066,51 +7077,51 @@
       <c r="R41" s="1">
         <f t="shared" si="8"/>
         <v>11</v>
       </c>
       <c r="S41" s="1">
         <f t="shared" si="9"/>
         <v>489</v>
       </c>
       <c r="T41" s="1">
         <f t="shared" si="10"/>
         <v>-1643</v>
       </c>
       <c r="U41" s="1">
         <f t="shared" si="11"/>
         <v>203</v>
       </c>
       <c r="V41" s="1">
         <f t="shared" si="12"/>
         <v>-17</v>
       </c>
       <c r="W41" s="1">
         <f t="shared" si="7"/>
         <v>-957</v>
       </c>
     </row>
-    <row r="42" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B42" s="1">
         <v>725</v>
       </c>
       <c r="C42" s="1">
         <v>794</v>
       </c>
       <c r="D42" s="1">
         <v>6</v>
       </c>
       <c r="E42" s="1">
         <v>394</v>
       </c>
       <c r="F42" s="1">
         <v>0</v>
       </c>
       <c r="G42" s="1">
         <f t="shared" si="5"/>
         <v>1919</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>15</v>
       </c>
@@ -7139,51 +7150,51 @@
       <c r="R42" s="1">
         <f t="shared" si="8"/>
         <v>177</v>
       </c>
       <c r="S42" s="1">
         <f t="shared" si="9"/>
         <v>654</v>
       </c>
       <c r="T42" s="1">
         <f t="shared" si="10"/>
         <v>-1980</v>
       </c>
       <c r="U42" s="1">
         <f t="shared" si="11"/>
         <v>377</v>
       </c>
       <c r="V42" s="1">
         <f t="shared" si="12"/>
         <v>-20</v>
       </c>
       <c r="W42" s="1">
         <f t="shared" si="7"/>
         <v>-792</v>
       </c>
     </row>
-    <row r="43" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B43" s="1">
         <v>1217</v>
       </c>
       <c r="C43" s="1">
         <v>1059</v>
       </c>
       <c r="D43" s="1">
         <v>5</v>
       </c>
       <c r="E43" s="1">
         <v>360</v>
       </c>
       <c r="F43" s="1">
         <v>0</v>
       </c>
       <c r="G43" s="1">
         <f t="shared" si="5"/>
         <v>2641</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>16</v>
       </c>
@@ -7212,51 +7223,51 @@
       <c r="R43" s="1">
         <f t="shared" si="8"/>
         <v>854</v>
       </c>
       <c r="S43" s="1">
         <f t="shared" si="9"/>
         <v>981</v>
       </c>
       <c r="T43" s="1">
         <f t="shared" si="10"/>
         <v>-2085</v>
       </c>
       <c r="U43" s="1">
         <f t="shared" si="11"/>
         <v>338</v>
       </c>
       <c r="V43" s="1">
         <f t="shared" si="12"/>
         <v>-20</v>
       </c>
       <c r="W43" s="1">
         <f t="shared" si="7"/>
         <v>68</v>
       </c>
     </row>
-    <row r="44" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B44" s="1">
         <v>761</v>
       </c>
       <c r="C44" s="1">
         <v>917</v>
       </c>
       <c r="D44" s="1">
         <v>12</v>
       </c>
       <c r="E44" s="1">
         <v>254</v>
       </c>
       <c r="F44" s="1">
         <v>0</v>
       </c>
       <c r="G44" s="1">
         <f t="shared" si="5"/>
         <v>1944</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>17</v>
       </c>
@@ -7285,51 +7296,51 @@
       <c r="R44" s="1">
         <f t="shared" si="8"/>
         <v>297</v>
       </c>
       <c r="S44" s="1">
         <f t="shared" si="9"/>
         <v>852</v>
       </c>
       <c r="T44" s="1">
         <f t="shared" si="10"/>
         <v>-1816</v>
       </c>
       <c r="U44" s="1">
         <f t="shared" si="11"/>
         <v>230</v>
       </c>
       <c r="V44" s="1">
         <f t="shared" si="12"/>
         <v>-19</v>
       </c>
       <c r="W44" s="1">
         <f t="shared" si="7"/>
         <v>-456</v>
       </c>
     </row>
-    <row r="45" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B45" s="1">
         <v>1064</v>
       </c>
       <c r="C45" s="1">
         <v>1144</v>
       </c>
       <c r="D45" s="1">
         <v>9</v>
       </c>
       <c r="E45" s="1">
         <v>432</v>
       </c>
       <c r="F45" s="1">
         <v>0</v>
       </c>
       <c r="G45" s="1">
         <f t="shared" si="5"/>
         <v>2649</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>18</v>
       </c>
@@ -7358,51 +7369,51 @@
       <c r="R45" s="1">
         <f t="shared" si="8"/>
         <v>601</v>
       </c>
       <c r="S45" s="1">
         <f t="shared" si="9"/>
         <v>1019</v>
       </c>
       <c r="T45" s="1">
         <f t="shared" si="10"/>
         <v>-2103</v>
       </c>
       <c r="U45" s="1">
         <f t="shared" si="11"/>
         <v>414</v>
       </c>
       <c r="V45" s="1">
         <f t="shared" si="12"/>
         <v>-21</v>
       </c>
       <c r="W45" s="1">
         <f t="shared" si="7"/>
         <v>-90</v>
       </c>
     </row>
-    <row r="46" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A46" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B46" s="1">
         <v>1164</v>
       </c>
       <c r="C46" s="1">
         <v>1230</v>
       </c>
       <c r="D46" s="1">
         <v>10</v>
       </c>
       <c r="E46" s="1">
         <v>453</v>
       </c>
       <c r="F46" s="1">
         <v>0</v>
       </c>
       <c r="G46" s="1">
         <f t="shared" si="5"/>
         <v>2857</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>36</v>
       </c>
@@ -7431,51 +7442,51 @@
       <c r="R46" s="1">
         <f t="shared" si="8"/>
         <v>783</v>
       </c>
       <c r="S46" s="1">
         <f t="shared" si="9"/>
         <v>1082</v>
       </c>
       <c r="T46" s="1">
         <f t="shared" si="10"/>
         <v>-2288</v>
       </c>
       <c r="U46" s="1">
         <f t="shared" si="11"/>
         <v>445</v>
       </c>
       <c r="V46" s="1">
         <f t="shared" si="12"/>
         <v>-25</v>
       </c>
       <c r="W46" s="1">
         <f t="shared" si="7"/>
         <v>-3</v>
       </c>
     </row>
-    <row r="47" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A47" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B47" s="1">
         <v>1136</v>
       </c>
       <c r="C47" s="1">
         <v>1243</v>
       </c>
       <c r="D47" s="1">
         <v>14</v>
       </c>
       <c r="E47" s="1">
         <v>329</v>
       </c>
       <c r="F47" s="1">
         <v>0</v>
       </c>
       <c r="G47" s="1">
         <f t="shared" si="5"/>
         <v>2722</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>37</v>
       </c>
@@ -7504,51 +7515,51 @@
       <c r="R47" s="1">
         <f t="shared" si="8"/>
         <v>798</v>
       </c>
       <c r="S47" s="1">
         <f t="shared" si="9"/>
         <v>1096</v>
       </c>
       <c r="T47" s="1">
         <f t="shared" si="10"/>
         <v>-2116</v>
       </c>
       <c r="U47" s="1">
         <f t="shared" si="11"/>
         <v>318</v>
       </c>
       <c r="V47" s="1">
         <f t="shared" si="12"/>
         <v>-26</v>
       </c>
       <c r="W47" s="1">
         <f t="shared" si="7"/>
         <v>70</v>
       </c>
     </row>
-    <row r="48" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A48" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B48" s="1">
         <v>1454</v>
       </c>
       <c r="C48" s="1">
         <v>1431</v>
       </c>
       <c r="D48" s="1">
         <v>17</v>
       </c>
       <c r="E48" s="1">
         <v>376</v>
       </c>
       <c r="F48" s="1">
         <v>0</v>
       </c>
       <c r="G48" s="1">
         <f t="shared" si="5"/>
         <v>3278</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>38</v>
       </c>
@@ -7577,51 +7588,51 @@
       <c r="R48" s="1">
         <f t="shared" si="8"/>
         <v>1081</v>
       </c>
       <c r="S48" s="1">
         <f t="shared" si="9"/>
         <v>1354</v>
       </c>
       <c r="T48" s="1">
         <f t="shared" si="10"/>
         <v>-2365</v>
       </c>
       <c r="U48" s="1">
         <f t="shared" si="11"/>
         <v>349</v>
       </c>
       <c r="V48" s="1">
         <f t="shared" si="12"/>
         <v>-25</v>
       </c>
       <c r="W48" s="1">
         <f t="shared" si="7"/>
         <v>394</v>
       </c>
     </row>
-    <row r="49" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A49" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B49" s="1">
         <v>1354</v>
       </c>
       <c r="C49" s="1">
         <v>1092</v>
       </c>
       <c r="D49" s="1">
         <v>4</v>
       </c>
       <c r="E49" s="1">
         <v>431</v>
       </c>
       <c r="F49" s="1">
         <v>0</v>
       </c>
       <c r="G49" s="1">
         <f t="shared" si="5"/>
         <v>2881</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>39</v>
       </c>
@@ -7650,51 +7661,51 @@
       <c r="R49" s="1">
         <f t="shared" si="8"/>
         <v>950</v>
       </c>
       <c r="S49" s="1">
         <f t="shared" si="9"/>
         <v>989</v>
       </c>
       <c r="T49" s="1">
         <f t="shared" si="10"/>
         <v>-2345</v>
       </c>
       <c r="U49" s="1">
         <f t="shared" si="11"/>
         <v>425</v>
       </c>
       <c r="V49" s="1">
         <f t="shared" si="12"/>
         <v>-20</v>
       </c>
       <c r="W49" s="1">
         <f t="shared" si="7"/>
         <v>-1</v>
       </c>
     </row>
-    <row r="50" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A50" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B50" s="1">
         <v>489</v>
       </c>
       <c r="C50" s="1">
         <v>830</v>
       </c>
       <c r="D50" s="1">
         <v>6</v>
       </c>
       <c r="E50" s="1">
         <v>220</v>
       </c>
       <c r="F50" s="1">
         <v>0</v>
       </c>
       <c r="G50" s="1">
         <f t="shared" si="5"/>
         <v>1545</v>
       </c>
       <c r="I50" s="3" t="s">
         <v>40</v>
       </c>
@@ -7723,51 +7734,51 @@
       <c r="R50" s="1">
         <f t="shared" si="8"/>
         <v>-195</v>
       </c>
       <c r="S50" s="1">
         <f t="shared" si="9"/>
         <v>742</v>
       </c>
       <c r="T50" s="1">
         <f t="shared" si="10"/>
         <v>-2118</v>
       </c>
       <c r="U50" s="1">
         <f t="shared" si="11"/>
         <v>174</v>
       </c>
       <c r="V50" s="1">
         <f t="shared" si="12"/>
         <v>-16</v>
       </c>
       <c r="W50" s="1">
         <f t="shared" si="7"/>
         <v>-1413</v>
       </c>
     </row>
-    <row r="51" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A51" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B51" s="1">
         <v>811</v>
       </c>
       <c r="C51" s="1">
         <v>663</v>
       </c>
       <c r="D51" s="1">
         <v>5</v>
       </c>
       <c r="E51" s="1">
         <v>226</v>
       </c>
       <c r="F51" s="1">
         <v>0</v>
       </c>
       <c r="G51" s="1">
         <f t="shared" si="5"/>
         <v>1705</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>41</v>
       </c>
@@ -7796,51 +7807,51 @@
       <c r="R51" s="1">
         <f t="shared" si="8"/>
         <v>459</v>
       </c>
       <c r="S51" s="1">
         <f t="shared" si="9"/>
         <v>386</v>
       </c>
       <c r="T51" s="1">
         <f t="shared" si="10"/>
         <v>-2275</v>
       </c>
       <c r="U51" s="1">
         <f t="shared" si="11"/>
         <v>148</v>
       </c>
       <c r="V51" s="1">
         <f t="shared" si="12"/>
         <v>-18</v>
       </c>
       <c r="W51" s="1">
         <f t="shared" si="7"/>
         <v>-1300</v>
       </c>
     </row>
-    <row r="52" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A52" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B52" s="1">
         <v>782</v>
       </c>
       <c r="C52" s="1">
         <v>687</v>
       </c>
       <c r="D52" s="1">
         <v>4</v>
       </c>
       <c r="E52" s="1">
         <v>171</v>
       </c>
       <c r="F52" s="1">
         <v>0</v>
       </c>
       <c r="G52" s="1">
         <f t="shared" si="5"/>
         <v>1644</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>42</v>
       </c>
@@ -7869,51 +7880,51 @@
       <c r="R52" s="1">
         <f t="shared" si="8"/>
         <v>224</v>
       </c>
       <c r="S52" s="1">
         <f t="shared" si="9"/>
         <v>457</v>
       </c>
       <c r="T52" s="1">
         <f t="shared" si="10"/>
         <v>-2500</v>
       </c>
       <c r="U52" s="1">
         <f t="shared" si="11"/>
         <v>81</v>
       </c>
       <c r="V52" s="1">
         <f t="shared" si="12"/>
         <v>-22</v>
       </c>
       <c r="W52" s="1">
         <f t="shared" si="7"/>
         <v>-1760</v>
       </c>
     </row>
-    <row r="53" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A53" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B53" s="1">
         <v>1065</v>
       </c>
       <c r="C53" s="1">
         <v>649</v>
       </c>
       <c r="D53" s="1">
         <v>1</v>
       </c>
       <c r="E53" s="1">
         <v>287</v>
       </c>
       <c r="F53" s="1">
         <v>0</v>
       </c>
       <c r="G53" s="1">
         <f t="shared" si="5"/>
         <v>2002</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>43</v>
       </c>
@@ -7942,51 +7953,51 @@
       <c r="R53" s="1">
         <f t="shared" si="8"/>
         <v>790</v>
       </c>
       <c r="S53" s="1">
         <f t="shared" si="9"/>
         <v>358</v>
       </c>
       <c r="T53" s="1">
         <f t="shared" si="10"/>
         <v>-1984</v>
       </c>
       <c r="U53" s="1">
         <f t="shared" si="11"/>
         <v>250</v>
       </c>
       <c r="V53" s="1">
         <f t="shared" si="12"/>
         <v>-21</v>
       </c>
       <c r="W53" s="1">
         <f t="shared" si="7"/>
         <v>-607</v>
       </c>
     </row>
-    <row r="54" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A54" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B54" s="1">
         <v>1113</v>
       </c>
       <c r="C54" s="1">
         <v>824</v>
       </c>
       <c r="D54" s="1">
         <v>1</v>
       </c>
       <c r="E54" s="1">
         <v>421</v>
       </c>
       <c r="F54" s="1">
         <v>0</v>
       </c>
       <c r="G54" s="1">
         <f t="shared" si="5"/>
         <v>2359</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>44</v>
       </c>
@@ -8015,51 +8026,51 @@
       <c r="R54" s="1">
         <f t="shared" si="8"/>
         <v>869</v>
       </c>
       <c r="S54" s="1">
         <f t="shared" si="9"/>
         <v>701</v>
       </c>
       <c r="T54" s="1">
         <f t="shared" si="10"/>
         <v>-2245</v>
       </c>
       <c r="U54" s="1">
         <f t="shared" si="11"/>
         <v>398</v>
       </c>
       <c r="V54" s="1">
         <f t="shared" si="12"/>
         <v>-23</v>
       </c>
       <c r="W54" s="1">
         <f t="shared" si="7"/>
         <v>-300</v>
       </c>
     </row>
-    <row r="55" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A55" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B55" s="1">
         <v>1312</v>
       </c>
       <c r="C55" s="1">
         <v>916</v>
       </c>
       <c r="D55" s="1">
         <v>3</v>
       </c>
       <c r="E55" s="1">
         <v>469</v>
       </c>
       <c r="F55" s="1">
         <v>0</v>
       </c>
       <c r="G55" s="1">
         <f t="shared" si="5"/>
         <v>2700</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>45</v>
       </c>
@@ -8088,51 +8099,51 @@
       <c r="R55" s="1">
         <f t="shared" si="8"/>
         <v>1119</v>
       </c>
       <c r="S55" s="1">
         <f t="shared" si="9"/>
         <v>730</v>
       </c>
       <c r="T55" s="1">
         <f t="shared" si="10"/>
         <v>-2242</v>
       </c>
       <c r="U55" s="1">
         <f t="shared" si="11"/>
         <v>459</v>
       </c>
       <c r="V55" s="1">
         <f t="shared" si="12"/>
         <v>-24</v>
       </c>
       <c r="W55" s="1">
         <f t="shared" si="7"/>
         <v>42</v>
       </c>
     </row>
-    <row r="56" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A56" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B56" s="1">
         <v>1426</v>
       </c>
       <c r="C56" s="1">
         <v>1309</v>
       </c>
       <c r="D56" s="1">
         <v>8</v>
       </c>
       <c r="E56" s="1">
         <v>273</v>
       </c>
       <c r="F56" s="1">
         <v>0</v>
       </c>
       <c r="G56" s="1">
         <f t="shared" si="5"/>
         <v>3016</v>
       </c>
       <c r="I56" s="3" t="s">
         <v>46</v>
       </c>
@@ -8161,51 +8172,51 @@
       <c r="R56" s="1">
         <f t="shared" si="8"/>
         <v>1238</v>
       </c>
       <c r="S56" s="1">
         <f t="shared" si="9"/>
         <v>1226</v>
       </c>
       <c r="T56" s="1">
         <f t="shared" si="10"/>
         <v>-1956</v>
       </c>
       <c r="U56" s="1">
         <f t="shared" si="11"/>
         <v>252</v>
       </c>
       <c r="V56" s="1">
         <f t="shared" si="12"/>
         <v>-25</v>
       </c>
       <c r="W56" s="1">
         <f t="shared" si="7"/>
         <v>735</v>
       </c>
     </row>
-    <row r="57" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A57" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B57" s="1">
         <v>1575</v>
       </c>
       <c r="C57" s="1">
         <v>1391</v>
       </c>
       <c r="D57" s="1">
         <v>5</v>
       </c>
       <c r="E57" s="1">
         <v>404</v>
       </c>
       <c r="F57" s="1">
         <v>0</v>
       </c>
       <c r="G57" s="1">
         <f t="shared" si="5"/>
         <v>3375</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>47</v>
       </c>
@@ -8234,51 +8245,51 @@
       <c r="R57" s="1">
         <f t="shared" si="8"/>
         <v>1357</v>
       </c>
       <c r="S57" s="1">
         <f t="shared" si="9"/>
         <v>1271</v>
       </c>
       <c r="T57" s="1">
         <f t="shared" si="10"/>
         <v>-1961</v>
       </c>
       <c r="U57" s="1">
         <f t="shared" si="11"/>
         <v>389</v>
       </c>
       <c r="V57" s="1">
         <f t="shared" si="12"/>
         <v>-25</v>
       </c>
       <c r="W57" s="1">
         <f t="shared" si="7"/>
         <v>1031</v>
       </c>
     </row>
-    <row r="58" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A58" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B58" s="1">
         <v>1506</v>
       </c>
       <c r="C58" s="1">
         <v>1291</v>
       </c>
       <c r="D58" s="1">
         <v>6</v>
       </c>
       <c r="E58" s="1">
         <v>445</v>
       </c>
       <c r="F58" s="1">
         <v>0</v>
       </c>
       <c r="G58" s="1">
         <f t="shared" si="5"/>
         <v>3248</v>
       </c>
       <c r="I58" s="3" t="s">
         <v>48</v>
       </c>
@@ -8307,51 +8318,51 @@
       <c r="R58" s="1">
         <f t="shared" si="8"/>
         <v>1319</v>
       </c>
       <c r="S58" s="1">
         <f t="shared" si="9"/>
         <v>1137</v>
       </c>
       <c r="T58" s="1">
         <f t="shared" ref="T58:T64" si="13">+D58-L58</f>
         <v>-2086</v>
       </c>
       <c r="U58" s="1">
         <f t="shared" si="11"/>
         <v>443</v>
       </c>
       <c r="V58" s="1">
         <f t="shared" si="12"/>
         <v>-27</v>
       </c>
       <c r="W58" s="1">
         <f t="shared" si="7"/>
         <v>786</v>
       </c>
     </row>
-    <row r="59" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A59" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B59" s="1">
         <v>1351</v>
       </c>
       <c r="C59" s="1">
         <v>1088</v>
       </c>
       <c r="D59" s="1">
         <v>7</v>
       </c>
       <c r="E59" s="1">
         <v>537</v>
       </c>
       <c r="F59" s="1">
         <v>0</v>
       </c>
       <c r="G59" s="1">
         <f t="shared" si="5"/>
         <v>2983</v>
       </c>
       <c r="I59" s="3" t="s">
         <v>49</v>
       </c>
@@ -8380,51 +8391,51 @@
       <c r="R59" s="1">
         <f t="shared" si="8"/>
         <v>1186</v>
       </c>
       <c r="S59" s="1">
         <f t="shared" si="9"/>
         <v>940</v>
       </c>
       <c r="T59" s="1">
         <f t="shared" si="13"/>
         <v>-1829</v>
       </c>
       <c r="U59" s="1">
         <f t="shared" si="11"/>
         <v>537</v>
       </c>
       <c r="V59" s="1">
         <f t="shared" si="12"/>
         <v>-26</v>
       </c>
       <c r="W59" s="1">
         <f t="shared" si="7"/>
         <v>808</v>
       </c>
     </row>
-    <row r="60" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A60" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B60" s="1">
         <v>1099</v>
       </c>
       <c r="C60" s="1">
         <v>1033</v>
       </c>
       <c r="D60" s="1">
         <v>11</v>
       </c>
       <c r="E60" s="1">
         <v>518</v>
       </c>
       <c r="F60" s="1">
         <v>0</v>
       </c>
       <c r="G60" s="1">
         <f t="shared" si="5"/>
         <v>2661</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>50</v>
       </c>
@@ -8453,51 +8464,51 @@
       <c r="R60" s="1">
         <f t="shared" si="8"/>
         <v>825</v>
       </c>
       <c r="S60" s="1">
         <f t="shared" si="9"/>
         <v>909</v>
       </c>
       <c r="T60" s="1">
         <f t="shared" si="13"/>
         <v>-1870</v>
       </c>
       <c r="U60" s="1">
         <f t="shared" si="11"/>
         <v>517</v>
       </c>
       <c r="V60" s="1">
         <f t="shared" si="12"/>
         <v>-27</v>
       </c>
       <c r="W60" s="1">
         <f t="shared" si="7"/>
         <v>354</v>
       </c>
     </row>
-    <row r="61" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A61" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B61" s="1">
         <v>869</v>
       </c>
       <c r="C61" s="1">
         <v>940</v>
       </c>
       <c r="D61" s="1">
         <v>5</v>
       </c>
       <c r="E61" s="1">
         <v>469</v>
       </c>
       <c r="F61" s="1">
         <v>0</v>
       </c>
       <c r="G61" s="1">
         <f t="shared" si="5"/>
         <v>2283</v>
       </c>
       <c r="I61" s="3" t="s">
         <v>51</v>
       </c>
@@ -8526,51 +8537,51 @@
       <c r="R61" s="1">
         <f t="shared" si="8"/>
         <v>621</v>
       </c>
       <c r="S61" s="1">
         <f t="shared" si="9"/>
         <v>833</v>
       </c>
       <c r="T61" s="1">
         <f t="shared" si="13"/>
         <v>-1648</v>
       </c>
       <c r="U61" s="1">
         <f t="shared" si="11"/>
         <v>466</v>
       </c>
       <c r="V61" s="1">
         <f t="shared" si="12"/>
         <v>-21</v>
       </c>
       <c r="W61" s="1">
         <f t="shared" si="7"/>
         <v>251</v>
       </c>
     </row>
-    <row r="62" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A62" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B62" s="1">
         <v>487</v>
       </c>
       <c r="C62" s="1">
         <v>775</v>
       </c>
       <c r="D62" s="1">
         <v>3</v>
       </c>
       <c r="E62" s="1">
         <v>276</v>
       </c>
       <c r="F62" s="1">
         <v>0</v>
       </c>
       <c r="G62" s="1">
         <f t="shared" si="5"/>
         <v>1541</v>
       </c>
       <c r="I62" s="3" t="s">
         <v>52</v>
       </c>
@@ -8599,51 +8610,51 @@
       <c r="R62" s="1">
         <f t="shared" si="8"/>
         <v>-110</v>
       </c>
       <c r="S62" s="1">
         <f t="shared" si="9"/>
         <v>699</v>
       </c>
       <c r="T62" s="1">
         <f t="shared" si="13"/>
         <v>-1530</v>
       </c>
       <c r="U62" s="1">
         <f t="shared" si="11"/>
         <v>239</v>
       </c>
       <c r="V62" s="1">
         <f t="shared" si="12"/>
         <v>-18</v>
       </c>
       <c r="W62" s="1">
         <f t="shared" si="7"/>
         <v>-720</v>
       </c>
     </row>
-    <row r="63" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A63" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B63" s="1">
         <v>477</v>
       </c>
       <c r="C63" s="1">
         <v>538</v>
       </c>
       <c r="D63" s="1">
         <v>4</v>
       </c>
       <c r="E63" s="1">
         <v>315</v>
       </c>
       <c r="F63" s="1">
         <v>0</v>
       </c>
       <c r="G63" s="1">
         <f t="shared" si="5"/>
         <v>1334</v>
       </c>
       <c r="I63" s="3" t="s">
         <v>53</v>
       </c>
@@ -8672,51 +8683,51 @@
       <c r="R63" s="1">
         <f t="shared" si="8"/>
         <v>28</v>
       </c>
       <c r="S63" s="1">
         <f t="shared" si="9"/>
         <v>216</v>
       </c>
       <c r="T63" s="1">
         <f t="shared" si="13"/>
         <v>-1502</v>
       </c>
       <c r="U63" s="1">
         <f t="shared" si="11"/>
         <v>292</v>
       </c>
       <c r="V63" s="1">
         <f t="shared" si="12"/>
         <v>-18</v>
       </c>
       <c r="W63" s="1">
         <f t="shared" si="7"/>
         <v>-984</v>
       </c>
     </row>
-    <row r="64" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A64" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B64" s="1">
         <v>514</v>
       </c>
       <c r="C64" s="1">
         <v>486</v>
       </c>
       <c r="D64" s="1">
         <v>3</v>
       </c>
       <c r="E64" s="1">
         <v>181</v>
       </c>
       <c r="F64" s="1">
         <v>0</v>
       </c>
       <c r="G64" s="1">
         <f t="shared" si="5"/>
         <v>1184</v>
       </c>
       <c r="I64" s="3" t="s">
         <v>54</v>
       </c>
@@ -8745,51 +8756,51 @@
       <c r="R64" s="1">
         <f t="shared" si="8"/>
         <v>-9</v>
       </c>
       <c r="S64" s="1">
         <f t="shared" si="9"/>
         <v>25</v>
       </c>
       <c r="T64" s="1">
         <f t="shared" si="13"/>
         <v>-1720</v>
       </c>
       <c r="U64" s="1">
         <f t="shared" si="11"/>
         <v>80</v>
       </c>
       <c r="V64" s="1">
         <f t="shared" si="12"/>
         <v>-17</v>
       </c>
       <c r="W64" s="1">
         <f t="shared" si="7"/>
         <v>-1641</v>
       </c>
     </row>
-    <row r="65" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A65" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B65" s="1">
         <v>704</v>
       </c>
       <c r="C65" s="1">
         <v>690</v>
       </c>
       <c r="D65" s="1">
         <v>7</v>
       </c>
       <c r="E65" s="1">
         <v>177</v>
       </c>
       <c r="F65" s="1">
         <v>0</v>
       </c>
       <c r="G65" s="1">
         <f t="shared" si="5"/>
         <v>1578</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>55</v>
       </c>
@@ -8818,51 +8829,51 @@
       <c r="R65" s="1">
         <f t="shared" si="8"/>
         <v>217</v>
       </c>
       <c r="S65" s="1">
         <f t="shared" si="9"/>
         <v>413</v>
       </c>
       <c r="T65" s="1">
         <f t="shared" si="10"/>
         <v>-1188</v>
       </c>
       <c r="U65" s="1">
         <f t="shared" si="11"/>
         <v>119</v>
       </c>
       <c r="V65" s="1">
         <f t="shared" si="12"/>
         <v>-21</v>
       </c>
       <c r="W65" s="1">
         <f t="shared" si="7"/>
         <v>-460</v>
       </c>
     </row>
-    <row r="66" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A66" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B66" s="1">
         <v>1069</v>
       </c>
       <c r="C66" s="1">
         <v>778</v>
       </c>
       <c r="D66" s="1">
         <v>6</v>
       </c>
       <c r="E66" s="1">
         <v>311</v>
       </c>
       <c r="F66" s="1">
         <v>0</v>
       </c>
       <c r="G66" s="1">
         <f t="shared" si="5"/>
         <v>2164</v>
       </c>
       <c r="I66" s="3" t="s">
         <v>56</v>
       </c>
@@ -8891,51 +8902,51 @@
       <c r="R66" s="1">
         <f t="shared" ref="R66:R97" si="14">+B66-J66</f>
         <v>710</v>
       </c>
       <c r="S66" s="1">
         <f t="shared" ref="S66:S97" si="15">+C66-K66</f>
         <v>515</v>
       </c>
       <c r="T66" s="1">
         <f t="shared" ref="T66:T97" si="16">+D66-L66</f>
         <v>-1675</v>
       </c>
       <c r="U66" s="1">
         <f t="shared" ref="U66:U97" si="17">+E66-M66</f>
         <v>299</v>
       </c>
       <c r="V66" s="1">
         <f t="shared" ref="V66:V97" si="18">+F66-N66</f>
         <v>-23</v>
       </c>
       <c r="W66" s="1">
         <f t="shared" si="7"/>
         <v>-174</v>
       </c>
     </row>
-    <row r="67" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A67" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B67" s="1">
         <v>1069</v>
       </c>
       <c r="C67" s="1">
         <v>926</v>
       </c>
       <c r="D67" s="1">
         <v>7</v>
       </c>
       <c r="E67" s="1">
         <v>293</v>
       </c>
       <c r="F67" s="1">
         <v>0</v>
       </c>
       <c r="G67" s="1">
         <f t="shared" si="5"/>
         <v>2295</v>
       </c>
       <c r="I67" s="3" t="s">
         <v>57</v>
       </c>
@@ -8964,51 +8975,51 @@
       <c r="R67" s="1">
         <f t="shared" si="14"/>
         <v>749</v>
       </c>
       <c r="S67" s="1">
         <f t="shared" si="15"/>
         <v>666</v>
       </c>
       <c r="T67" s="1">
         <f t="shared" si="16"/>
         <v>-1584</v>
       </c>
       <c r="U67" s="1">
         <f t="shared" si="17"/>
         <v>255</v>
       </c>
       <c r="V67" s="1">
         <f t="shared" si="18"/>
         <v>-23</v>
       </c>
       <c r="W67" s="1">
         <f t="shared" si="7"/>
         <v>63</v>
       </c>
     </row>
-    <row r="68" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A68" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B68" s="1">
         <v>1441</v>
       </c>
       <c r="C68" s="1">
         <v>841</v>
       </c>
       <c r="D68" s="1">
         <v>9</v>
       </c>
       <c r="E68" s="1">
         <v>390</v>
       </c>
       <c r="F68" s="1">
         <v>0</v>
       </c>
       <c r="G68" s="1">
         <f t="shared" si="5"/>
         <v>2681</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>58</v>
       </c>
@@ -9037,51 +9048,51 @@
       <c r="R68" s="1">
         <f t="shared" si="14"/>
         <v>1187</v>
       </c>
       <c r="S68" s="1">
         <f t="shared" si="15"/>
         <v>593</v>
       </c>
       <c r="T68" s="1">
         <f t="shared" si="16"/>
         <v>-1901</v>
       </c>
       <c r="U68" s="1">
         <f t="shared" si="17"/>
         <v>359</v>
       </c>
       <c r="V68" s="1">
         <f t="shared" si="18"/>
         <v>-27</v>
       </c>
       <c r="W68" s="1">
         <f t="shared" si="7"/>
         <v>211</v>
       </c>
     </row>
-    <row r="69" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A69" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B69" s="1">
         <v>1626</v>
       </c>
       <c r="C69" s="1">
         <v>931</v>
       </c>
       <c r="D69" s="1">
         <v>8</v>
       </c>
       <c r="E69" s="1">
         <v>539</v>
       </c>
       <c r="F69" s="1">
         <v>0</v>
       </c>
       <c r="G69" s="1">
         <f t="shared" si="5"/>
         <v>3104</v>
       </c>
       <c r="I69" s="3" t="s">
         <v>59</v>
       </c>
@@ -9110,51 +9121,51 @@
       <c r="R69" s="1">
         <f t="shared" si="14"/>
         <v>1447</v>
       </c>
       <c r="S69" s="1">
         <f t="shared" si="15"/>
         <v>687</v>
       </c>
       <c r="T69" s="1">
         <f t="shared" si="16"/>
         <v>-1841</v>
       </c>
       <c r="U69" s="1">
         <f t="shared" si="17"/>
         <v>538</v>
       </c>
       <c r="V69" s="1">
         <f t="shared" si="18"/>
         <v>-28</v>
       </c>
       <c r="W69" s="1">
         <f t="shared" si="7"/>
         <v>803</v>
       </c>
     </row>
-    <row r="70" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A70" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B70" s="1">
         <v>1901</v>
       </c>
       <c r="C70" s="1">
         <v>1001</v>
       </c>
       <c r="D70" s="1">
         <v>7</v>
       </c>
       <c r="E70" s="1">
         <v>735</v>
       </c>
       <c r="F70" s="1">
         <v>0</v>
       </c>
       <c r="G70" s="1">
         <f t="shared" si="5"/>
         <v>3644</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>60</v>
       </c>
@@ -9183,51 +9194,51 @@
       <c r="R70" s="1">
         <f t="shared" si="14"/>
         <v>1780</v>
       </c>
       <c r="S70" s="1">
         <f t="shared" ref="S70:S76" si="19">+C70-K70</f>
         <v>713</v>
       </c>
       <c r="T70" s="1">
         <f t="shared" si="16"/>
         <v>-2274</v>
       </c>
       <c r="U70" s="1">
         <f t="shared" si="17"/>
         <v>723</v>
       </c>
       <c r="V70" s="1">
         <f t="shared" si="18"/>
         <v>-28</v>
       </c>
       <c r="W70" s="1">
         <f t="shared" si="7"/>
         <v>914</v>
       </c>
     </row>
-    <row r="71" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A71" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B71" s="1">
         <v>1836</v>
       </c>
       <c r="C71" s="1">
         <v>681</v>
       </c>
       <c r="D71" s="1">
         <v>13</v>
       </c>
       <c r="E71" s="1">
         <v>831</v>
       </c>
       <c r="F71" s="1">
         <v>0</v>
       </c>
       <c r="G71" s="1">
         <f t="shared" si="5"/>
         <v>3361</v>
       </c>
       <c r="I71" s="3" t="s">
         <v>61</v>
       </c>
@@ -9256,51 +9267,51 @@
       <c r="R71" s="1">
         <f t="shared" si="14"/>
         <v>1716</v>
       </c>
       <c r="S71" s="1">
         <f t="shared" si="19"/>
         <v>325</v>
       </c>
       <c r="T71" s="1">
         <f t="shared" si="16"/>
         <v>-2471</v>
       </c>
       <c r="U71" s="1">
         <f t="shared" si="17"/>
         <v>831</v>
       </c>
       <c r="V71" s="1">
         <f t="shared" si="18"/>
         <v>-27</v>
       </c>
       <c r="W71" s="1">
         <f t="shared" si="7"/>
         <v>374</v>
       </c>
     </row>
-    <row r="72" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A72" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B72" s="1">
         <v>1697</v>
       </c>
       <c r="C72" s="1">
         <v>822</v>
       </c>
       <c r="D72" s="1">
         <v>12</v>
       </c>
       <c r="E72" s="1">
         <v>916</v>
       </c>
       <c r="F72" s="1">
         <v>0</v>
       </c>
       <c r="G72" s="1">
         <f t="shared" si="5"/>
         <v>3447</v>
       </c>
       <c r="I72" s="3" t="s">
         <v>62</v>
       </c>
@@ -9329,51 +9340,51 @@
       <c r="R72" s="1">
         <f t="shared" si="14"/>
         <v>1538</v>
       </c>
       <c r="S72" s="1">
         <f t="shared" si="19"/>
         <v>520</v>
       </c>
       <c r="T72" s="1">
         <f t="shared" si="16"/>
         <v>-2455</v>
       </c>
       <c r="U72" s="1">
         <f t="shared" si="17"/>
         <v>916</v>
       </c>
       <c r="V72" s="1">
         <f t="shared" si="18"/>
         <v>-26</v>
       </c>
       <c r="W72" s="1">
         <f t="shared" si="7"/>
         <v>493</v>
       </c>
     </row>
-    <row r="73" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A73" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B73" s="1">
         <v>1852</v>
       </c>
       <c r="C73" s="1">
         <v>850</v>
       </c>
       <c r="D73" s="1">
         <v>8</v>
       </c>
       <c r="E73" s="1">
         <v>910</v>
       </c>
       <c r="F73" s="1">
         <v>0</v>
       </c>
       <c r="G73" s="1">
         <f t="shared" si="5"/>
         <v>3620</v>
       </c>
       <c r="I73" s="3" t="s">
         <v>63</v>
       </c>
@@ -9402,51 +9413,51 @@
       <c r="R73" s="1">
         <f t="shared" si="14"/>
         <v>1676</v>
       </c>
       <c r="S73" s="1">
         <f t="shared" si="19"/>
         <v>690</v>
       </c>
       <c r="T73" s="1">
         <f t="shared" si="16"/>
         <v>-2390</v>
       </c>
       <c r="U73" s="1">
         <f t="shared" si="17"/>
         <v>910</v>
       </c>
       <c r="V73" s="1">
         <f t="shared" si="18"/>
         <v>-22</v>
       </c>
       <c r="W73" s="1">
         <f t="shared" si="7"/>
         <v>864</v>
       </c>
     </row>
-    <row r="74" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A74" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B74" s="1">
         <v>1219</v>
       </c>
       <c r="C74" s="1">
         <v>941</v>
       </c>
       <c r="D74" s="1">
         <v>8</v>
       </c>
       <c r="E74" s="1">
         <v>762</v>
       </c>
       <c r="F74" s="1">
         <v>0</v>
       </c>
       <c r="G74" s="1">
         <f t="shared" si="5"/>
         <v>2930</v>
       </c>
       <c r="I74" s="3" t="s">
         <v>64</v>
       </c>
@@ -9475,51 +9486,51 @@
       <c r="R74" s="1">
         <f t="shared" si="14"/>
         <v>963</v>
       </c>
       <c r="S74" s="1">
         <f t="shared" si="19"/>
         <v>825</v>
       </c>
       <c r="T74" s="1">
         <f t="shared" si="16"/>
         <v>-2326</v>
       </c>
       <c r="U74" s="1">
         <f t="shared" si="17"/>
         <v>762</v>
       </c>
       <c r="V74" s="1">
         <f t="shared" si="18"/>
         <v>-18</v>
       </c>
       <c r="W74" s="1">
         <f t="shared" si="7"/>
         <v>206</v>
       </c>
     </row>
-    <row r="75" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A75" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B75" s="1">
         <v>1171</v>
       </c>
       <c r="C75" s="1">
         <v>843</v>
       </c>
       <c r="D75" s="1">
         <v>9</v>
       </c>
       <c r="E75" s="1">
         <v>774</v>
       </c>
       <c r="F75" s="6">
         <v>0</v>
       </c>
       <c r="G75" s="1">
         <f t="shared" ref="G75:G138" si="20">SUM(B75:F75)</f>
         <v>2797</v>
       </c>
       <c r="H75" s="7"/>
       <c r="I75" s="3" t="s">
         <v>65</v>
@@ -9549,51 +9560,51 @@
       <c r="R75" s="1">
         <f t="shared" si="14"/>
         <v>963</v>
       </c>
       <c r="S75" s="1">
         <f t="shared" si="19"/>
         <v>568</v>
       </c>
       <c r="T75" s="1">
         <f t="shared" si="16"/>
         <v>-2060</v>
       </c>
       <c r="U75" s="1">
         <f t="shared" si="17"/>
         <v>774</v>
       </c>
       <c r="V75" s="1">
         <f t="shared" si="18"/>
         <v>-20</v>
       </c>
       <c r="W75" s="1">
         <f t="shared" ref="W75:W138" si="22">SUM(R75:V75)</f>
         <v>225</v>
       </c>
     </row>
-    <row r="76" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A76" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B76" s="1">
         <v>1510</v>
       </c>
       <c r="C76" s="1">
         <v>630</v>
       </c>
       <c r="D76" s="1">
         <v>7</v>
       </c>
       <c r="E76" s="1">
         <v>741</v>
       </c>
       <c r="F76" s="1">
         <v>0</v>
       </c>
       <c r="G76" s="1">
         <f t="shared" si="20"/>
         <v>2888</v>
       </c>
       <c r="I76" s="3" t="s">
         <v>66</v>
       </c>
@@ -9622,51 +9633,51 @@
       <c r="R76" s="1">
         <f t="shared" si="14"/>
         <v>1217</v>
       </c>
       <c r="S76" s="1">
         <f t="shared" si="19"/>
         <v>263</v>
       </c>
       <c r="T76" s="1">
         <f t="shared" si="16"/>
         <v>-2167</v>
       </c>
       <c r="U76" s="1">
         <f t="shared" si="17"/>
         <v>741</v>
       </c>
       <c r="V76" s="1">
         <f t="shared" si="18"/>
         <v>-20</v>
       </c>
       <c r="W76" s="1">
         <f t="shared" si="22"/>
         <v>34</v>
       </c>
     </row>
-    <row r="77" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A77" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B77" s="1">
         <v>1446</v>
       </c>
       <c r="C77" s="1">
         <v>825</v>
       </c>
       <c r="D77" s="1">
         <v>7</v>
       </c>
       <c r="E77" s="1">
         <v>527</v>
       </c>
       <c r="F77" s="1">
         <v>0</v>
       </c>
       <c r="G77" s="1">
         <f t="shared" si="20"/>
         <v>2805</v>
       </c>
       <c r="I77" s="3" t="s">
         <v>67</v>
       </c>
@@ -9695,51 +9706,51 @@
       <c r="R77" s="1">
         <f t="shared" si="14"/>
         <v>1065</v>
       </c>
       <c r="S77" s="1">
         <f t="shared" si="15"/>
         <v>695</v>
       </c>
       <c r="T77" s="1">
         <f t="shared" si="16"/>
         <v>-1785</v>
       </c>
       <c r="U77" s="1">
         <f t="shared" si="17"/>
         <v>493</v>
       </c>
       <c r="V77" s="1">
         <f t="shared" si="18"/>
         <v>-19</v>
       </c>
       <c r="W77" s="1">
         <f t="shared" si="22"/>
         <v>449</v>
       </c>
     </row>
-    <row r="78" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A78" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B78" s="1">
         <v>1033</v>
       </c>
       <c r="C78" s="1">
         <v>772</v>
       </c>
       <c r="D78" s="1">
         <v>10</v>
       </c>
       <c r="E78" s="1">
         <v>617</v>
       </c>
       <c r="F78" s="1">
         <v>0</v>
       </c>
       <c r="G78" s="1">
         <f t="shared" si="20"/>
         <v>2432</v>
       </c>
       <c r="I78" s="3" t="s">
         <v>68</v>
       </c>
@@ -9768,51 +9779,51 @@
       <c r="R78" s="1">
         <f t="shared" si="14"/>
         <v>711</v>
       </c>
       <c r="S78" s="1">
         <f t="shared" si="15"/>
         <v>559</v>
       </c>
       <c r="T78" s="1">
         <f t="shared" si="16"/>
         <v>-1976</v>
       </c>
       <c r="U78" s="1">
         <f t="shared" si="17"/>
         <v>613</v>
       </c>
       <c r="V78" s="1">
         <f t="shared" si="18"/>
         <v>-23</v>
       </c>
       <c r="W78" s="1">
         <f t="shared" si="22"/>
         <v>-116</v>
       </c>
     </row>
-    <row r="79" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A79" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B79" s="1">
         <v>1338</v>
       </c>
       <c r="C79" s="1">
         <v>1086</v>
       </c>
       <c r="D79" s="1">
         <v>11</v>
       </c>
       <c r="E79" s="1">
         <v>866</v>
       </c>
       <c r="F79" s="1">
         <v>0</v>
       </c>
       <c r="G79" s="1">
         <f t="shared" si="20"/>
         <v>3301</v>
       </c>
       <c r="I79" s="3" t="s">
         <v>69</v>
       </c>
@@ -9841,51 +9852,51 @@
       <c r="R79" s="1">
         <f t="shared" si="14"/>
         <v>1087</v>
       </c>
       <c r="S79" s="1">
         <f t="shared" si="15"/>
         <v>974</v>
       </c>
       <c r="T79" s="1">
         <f t="shared" si="16"/>
         <v>-2408</v>
       </c>
       <c r="U79" s="1">
         <f t="shared" si="17"/>
         <v>866</v>
       </c>
       <c r="V79" s="1">
         <f t="shared" si="18"/>
         <v>-25</v>
       </c>
       <c r="W79" s="1">
         <f t="shared" si="22"/>
         <v>494</v>
       </c>
     </row>
-    <row r="80" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A80" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B80" s="1">
         <v>1558</v>
       </c>
       <c r="C80" s="1">
         <v>1130</v>
       </c>
       <c r="D80" s="1">
         <v>18</v>
       </c>
       <c r="E80" s="1">
         <v>647</v>
       </c>
       <c r="F80" s="1">
         <v>0</v>
       </c>
       <c r="G80" s="1">
         <f t="shared" si="20"/>
         <v>3353</v>
       </c>
       <c r="I80" s="3" t="s">
         <v>70</v>
       </c>
@@ -9914,51 +9925,51 @@
       <c r="R80" s="1">
         <f t="shared" si="14"/>
         <v>1335</v>
       </c>
       <c r="S80" s="1">
         <f t="shared" si="15"/>
         <v>916</v>
       </c>
       <c r="T80" s="1">
         <f t="shared" si="16"/>
         <v>-1972</v>
       </c>
       <c r="U80" s="1">
         <f t="shared" si="17"/>
         <v>633</v>
       </c>
       <c r="V80" s="1">
         <f t="shared" si="18"/>
         <v>-29</v>
       </c>
       <c r="W80" s="1">
         <f t="shared" si="22"/>
         <v>883</v>
       </c>
     </row>
-    <row r="81" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A81" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B81" s="1">
         <v>1906</v>
       </c>
       <c r="C81" s="1">
         <v>867</v>
       </c>
       <c r="D81" s="1">
         <v>76</v>
       </c>
       <c r="E81" s="1">
         <v>919</v>
       </c>
       <c r="F81" s="1">
         <v>0</v>
       </c>
       <c r="G81" s="1">
         <f t="shared" si="20"/>
         <v>3768</v>
       </c>
       <c r="I81" s="3" t="s">
         <v>71</v>
       </c>
@@ -9987,51 +9998,51 @@
       <c r="R81" s="1">
         <f t="shared" si="14"/>
         <v>1696</v>
       </c>
       <c r="S81" s="1">
         <f t="shared" si="15"/>
         <v>356</v>
       </c>
       <c r="T81" s="1">
         <f t="shared" si="16"/>
         <v>-1412</v>
       </c>
       <c r="U81" s="1">
         <f t="shared" si="17"/>
         <v>919</v>
       </c>
       <c r="V81" s="1">
         <f t="shared" si="18"/>
         <v>-29</v>
       </c>
       <c r="W81" s="1">
         <f t="shared" si="22"/>
         <v>1530</v>
       </c>
     </row>
-    <row r="82" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A82" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B82" s="1">
         <v>1689</v>
       </c>
       <c r="C82" s="1">
         <v>811</v>
       </c>
       <c r="D82" s="1">
         <v>153</v>
       </c>
       <c r="E82" s="1">
         <v>765</v>
       </c>
       <c r="F82" s="1">
         <v>0</v>
       </c>
       <c r="G82" s="1">
         <f t="shared" si="20"/>
         <v>3418</v>
       </c>
       <c r="I82" s="3" t="s">
         <v>19</v>
       </c>
@@ -10060,51 +10071,51 @@
       <c r="R82" s="1">
         <f t="shared" si="14"/>
         <v>1492</v>
       </c>
       <c r="S82" s="1">
         <f t="shared" si="15"/>
         <v>336</v>
       </c>
       <c r="T82" s="1">
         <f t="shared" si="16"/>
         <v>-918</v>
       </c>
       <c r="U82" s="1">
         <f t="shared" si="17"/>
         <v>765</v>
       </c>
       <c r="V82" s="1">
         <f t="shared" si="18"/>
         <v>-31</v>
       </c>
       <c r="W82" s="1">
         <f t="shared" si="22"/>
         <v>1644</v>
       </c>
     </row>
-    <row r="83" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A83" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B83" s="1">
         <v>1577</v>
       </c>
       <c r="C83" s="1">
         <v>660</v>
       </c>
       <c r="D83" s="1">
         <v>134</v>
       </c>
       <c r="E83" s="1">
         <v>697</v>
       </c>
       <c r="F83" s="1">
         <v>0</v>
       </c>
       <c r="G83" s="1">
         <f t="shared" si="20"/>
         <v>3068</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>72</v>
       </c>
@@ -10133,51 +10144,51 @@
       <c r="R83" s="1">
         <f t="shared" si="14"/>
         <v>1398</v>
       </c>
       <c r="S83" s="1">
         <f t="shared" si="15"/>
         <v>120</v>
       </c>
       <c r="T83" s="1">
         <f t="shared" si="16"/>
         <v>-971</v>
       </c>
       <c r="U83" s="1">
         <f t="shared" si="17"/>
         <v>697</v>
       </c>
       <c r="V83" s="1">
         <f t="shared" si="18"/>
         <v>-28</v>
       </c>
       <c r="W83" s="1">
         <f t="shared" si="22"/>
         <v>1216</v>
       </c>
     </row>
-    <row r="84" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A84" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B84" s="1">
         <v>1481</v>
       </c>
       <c r="C84" s="1">
         <v>916</v>
       </c>
       <c r="D84" s="1">
         <v>105</v>
       </c>
       <c r="E84" s="1">
         <v>707</v>
       </c>
       <c r="F84" s="1">
         <v>0</v>
       </c>
       <c r="G84" s="1">
         <f t="shared" si="20"/>
         <v>3209</v>
       </c>
       <c r="I84" s="3" t="s">
         <v>73</v>
       </c>
@@ -10206,51 +10217,51 @@
       <c r="R84" s="1">
         <f t="shared" si="14"/>
         <v>1295</v>
       </c>
       <c r="S84" s="1">
         <f t="shared" si="15"/>
         <v>522</v>
       </c>
       <c r="T84" s="1">
         <f t="shared" si="16"/>
         <v>-1328</v>
       </c>
       <c r="U84" s="1">
         <f t="shared" si="17"/>
         <v>706</v>
       </c>
       <c r="V84" s="1">
         <f t="shared" si="18"/>
         <v>-31</v>
       </c>
       <c r="W84" s="1">
         <f t="shared" si="22"/>
         <v>1164</v>
       </c>
     </row>
-    <row r="85" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A85" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B85" s="1">
         <v>1004</v>
       </c>
       <c r="C85" s="1">
         <v>1174</v>
       </c>
       <c r="D85" s="1">
         <v>4</v>
       </c>
       <c r="E85" s="1">
         <v>623</v>
       </c>
       <c r="F85" s="1">
         <v>0</v>
       </c>
       <c r="G85" s="1">
         <f t="shared" si="20"/>
         <v>2805</v>
       </c>
       <c r="I85" s="3" t="s">
         <v>74</v>
       </c>
@@ -10279,51 +10290,51 @@
       <c r="R85" s="1">
         <f t="shared" si="14"/>
         <v>708</v>
       </c>
       <c r="S85" s="1">
         <f t="shared" si="15"/>
         <v>1144</v>
       </c>
       <c r="T85" s="1">
         <f t="shared" si="16"/>
         <v>-2175</v>
       </c>
       <c r="U85" s="1">
         <f t="shared" si="17"/>
         <v>622</v>
       </c>
       <c r="V85" s="1">
         <f t="shared" si="18"/>
         <v>-22</v>
       </c>
       <c r="W85" s="1">
         <f t="shared" si="22"/>
         <v>277</v>
       </c>
     </row>
-    <row r="86" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A86" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B86" s="1">
         <v>572</v>
       </c>
       <c r="C86" s="1">
         <v>978</v>
       </c>
       <c r="D86" s="1">
         <v>4</v>
       </c>
       <c r="E86" s="1">
         <v>385</v>
       </c>
       <c r="F86" s="1">
         <v>0</v>
       </c>
       <c r="G86" s="1">
         <f t="shared" si="20"/>
         <v>1939</v>
       </c>
       <c r="I86" s="3" t="s">
         <v>75</v>
       </c>
@@ -10352,51 +10363,51 @@
       <c r="R86" s="1">
         <f t="shared" si="14"/>
         <v>21</v>
       </c>
       <c r="S86" s="1">
         <f t="shared" si="15"/>
         <v>908</v>
       </c>
       <c r="T86" s="1">
         <f t="shared" si="16"/>
         <v>-2088</v>
       </c>
       <c r="U86" s="1">
         <f t="shared" si="17"/>
         <v>374</v>
       </c>
       <c r="V86" s="1">
         <f t="shared" si="18"/>
         <v>-20</v>
       </c>
       <c r="W86" s="1">
         <f t="shared" si="22"/>
         <v>-805</v>
       </c>
     </row>
-    <row r="87" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A87" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B87" s="1">
         <v>991</v>
       </c>
       <c r="C87" s="1">
         <v>673</v>
       </c>
       <c r="D87" s="1">
         <v>7</v>
       </c>
       <c r="E87" s="1">
         <v>705</v>
       </c>
       <c r="F87" s="1">
         <v>0</v>
       </c>
       <c r="G87" s="1">
         <f t="shared" si="20"/>
         <v>2376</v>
       </c>
       <c r="I87" s="3" t="s">
         <v>76</v>
       </c>
@@ -10425,51 +10436,51 @@
       <c r="R87" s="1">
         <f t="shared" si="14"/>
         <v>638</v>
       </c>
       <c r="S87" s="1">
         <f t="shared" si="15"/>
         <v>573</v>
       </c>
       <c r="T87" s="1">
         <f t="shared" si="16"/>
         <v>-2198</v>
       </c>
       <c r="U87" s="1">
         <f t="shared" si="17"/>
         <v>704</v>
       </c>
       <c r="V87" s="1">
         <f t="shared" si="18"/>
         <v>-19</v>
       </c>
       <c r="W87" s="1">
         <f t="shared" si="22"/>
         <v>-302</v>
       </c>
     </row>
-    <row r="88" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A88" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B88" s="1">
         <v>736</v>
       </c>
       <c r="C88" s="1">
         <v>580</v>
       </c>
       <c r="D88" s="1">
         <v>30</v>
       </c>
       <c r="E88" s="1">
         <v>522</v>
       </c>
       <c r="F88" s="1">
         <v>0</v>
       </c>
       <c r="G88" s="1">
         <f t="shared" si="20"/>
         <v>1868</v>
       </c>
       <c r="I88" s="3" t="s">
         <v>77</v>
       </c>
@@ -10498,51 +10509,51 @@
       <c r="R88" s="1">
         <f t="shared" si="14"/>
         <v>117</v>
       </c>
       <c r="S88" s="1">
         <f t="shared" si="15"/>
         <v>265</v>
       </c>
       <c r="T88" s="1">
         <f t="shared" si="16"/>
         <v>-2104</v>
       </c>
       <c r="U88" s="1">
         <f t="shared" si="17"/>
         <v>494</v>
       </c>
       <c r="V88" s="1">
         <f t="shared" si="18"/>
         <v>-25</v>
       </c>
       <c r="W88" s="1">
         <f t="shared" si="22"/>
         <v>-1253</v>
       </c>
     </row>
-    <row r="89" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A89" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B89" s="1">
         <v>732</v>
       </c>
       <c r="C89" s="1">
         <v>1064</v>
       </c>
       <c r="D89" s="1">
         <v>2</v>
       </c>
       <c r="E89" s="1">
         <v>500</v>
       </c>
       <c r="F89" s="1">
         <v>0</v>
       </c>
       <c r="G89" s="1">
         <f t="shared" si="20"/>
         <v>2298</v>
       </c>
       <c r="I89" s="3" t="s">
         <v>78</v>
       </c>
@@ -10571,51 +10582,51 @@
       <c r="R89" s="1">
         <f t="shared" si="14"/>
         <v>340</v>
       </c>
       <c r="S89" s="1">
         <f t="shared" si="15"/>
         <v>1003</v>
       </c>
       <c r="T89" s="1">
         <f t="shared" si="16"/>
         <v>-1766</v>
       </c>
       <c r="U89" s="1">
         <f t="shared" si="17"/>
         <v>480</v>
       </c>
       <c r="V89" s="1">
         <f t="shared" si="18"/>
         <v>-22</v>
       </c>
       <c r="W89" s="1">
         <f t="shared" si="22"/>
         <v>35</v>
       </c>
     </row>
-    <row r="90" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A90" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B90" s="1">
         <v>838</v>
       </c>
       <c r="C90" s="1">
         <v>1000</v>
       </c>
       <c r="D90" s="1">
         <v>1</v>
       </c>
       <c r="E90" s="1">
         <v>496</v>
       </c>
       <c r="F90" s="1">
         <v>0</v>
       </c>
       <c r="G90" s="1">
         <f t="shared" si="20"/>
         <v>2335</v>
       </c>
       <c r="I90" s="3" t="s">
         <v>79</v>
       </c>
@@ -10644,51 +10655,51 @@
       <c r="R90" s="1">
         <f t="shared" si="14"/>
         <v>310</v>
       </c>
       <c r="S90" s="1">
         <f t="shared" si="15"/>
         <v>866</v>
       </c>
       <c r="T90" s="1">
         <f t="shared" si="16"/>
         <v>-2238</v>
       </c>
       <c r="U90" s="1">
         <f t="shared" si="17"/>
         <v>484</v>
       </c>
       <c r="V90" s="1">
         <f t="shared" si="18"/>
         <v>-23</v>
       </c>
       <c r="W90" s="1">
         <f t="shared" si="22"/>
         <v>-601</v>
       </c>
     </row>
-    <row r="91" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A91" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B91" s="1">
         <v>1246</v>
       </c>
       <c r="C91" s="1">
         <v>1235</v>
       </c>
       <c r="D91" s="1">
         <v>5</v>
       </c>
       <c r="E91" s="1">
         <v>625</v>
       </c>
       <c r="F91" s="1">
         <v>0</v>
       </c>
       <c r="G91" s="1">
         <f t="shared" si="20"/>
         <v>3111</v>
       </c>
       <c r="I91" s="3" t="s">
         <v>80</v>
       </c>
@@ -10717,51 +10728,51 @@
       <c r="R91" s="1">
         <f t="shared" si="14"/>
         <v>933</v>
       </c>
       <c r="S91" s="1">
         <f t="shared" si="15"/>
         <v>1130</v>
       </c>
       <c r="T91" s="1">
         <f t="shared" si="16"/>
         <v>-2743</v>
       </c>
       <c r="U91" s="1">
         <f t="shared" si="17"/>
         <v>625</v>
       </c>
       <c r="V91" s="1">
         <f t="shared" si="18"/>
         <v>-27</v>
       </c>
       <c r="W91" s="1">
         <f t="shared" si="22"/>
         <v>-82</v>
       </c>
     </row>
-    <row r="92" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A92" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B92" s="1">
         <v>1425</v>
       </c>
       <c r="C92" s="1">
         <v>1378</v>
       </c>
       <c r="D92" s="1">
         <v>1</v>
       </c>
       <c r="E92" s="1">
         <v>620</v>
       </c>
       <c r="F92" s="1">
         <v>0</v>
       </c>
       <c r="G92" s="1">
         <f t="shared" si="20"/>
         <v>3424</v>
       </c>
       <c r="I92" s="3" t="s">
         <v>81</v>
       </c>
@@ -10790,51 +10801,51 @@
       <c r="R92" s="1">
         <f t="shared" si="14"/>
         <v>1140</v>
       </c>
       <c r="S92" s="1">
         <f t="shared" si="15"/>
         <v>1291</v>
       </c>
       <c r="T92" s="1">
         <f t="shared" si="16"/>
         <v>-2476</v>
       </c>
       <c r="U92" s="1">
         <f t="shared" si="17"/>
         <v>615</v>
       </c>
       <c r="V92" s="1">
         <f t="shared" si="18"/>
         <v>-28</v>
       </c>
       <c r="W92" s="1">
         <f t="shared" si="22"/>
         <v>542</v>
       </c>
     </row>
-    <row r="93" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A93" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B93" s="1">
         <v>1902</v>
       </c>
       <c r="C93" s="1">
         <v>1264</v>
       </c>
       <c r="D93" s="1">
         <v>1</v>
       </c>
       <c r="E93" s="1">
         <v>785</v>
       </c>
       <c r="F93" s="1">
         <v>0</v>
       </c>
       <c r="G93" s="1">
         <f t="shared" si="20"/>
         <v>3952</v>
       </c>
       <c r="I93" s="3" t="s">
         <v>82</v>
       </c>
@@ -10863,51 +10874,51 @@
       <c r="R93" s="1">
         <f t="shared" si="14"/>
         <v>1709</v>
       </c>
       <c r="S93" s="1">
         <f t="shared" si="15"/>
         <v>1017</v>
       </c>
       <c r="T93" s="1">
         <f t="shared" si="16"/>
         <v>-2612</v>
       </c>
       <c r="U93" s="1">
         <f t="shared" si="17"/>
         <v>782</v>
       </c>
       <c r="V93" s="1">
         <f t="shared" si="18"/>
         <v>-28</v>
       </c>
       <c r="W93" s="1">
         <f t="shared" si="22"/>
         <v>868</v>
       </c>
     </row>
-    <row r="94" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A94" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B94" s="1">
         <v>1988</v>
       </c>
       <c r="C94" s="1">
         <v>1200</v>
       </c>
       <c r="D94" s="1">
         <v>10</v>
       </c>
       <c r="E94" s="1">
         <v>917</v>
       </c>
       <c r="F94" s="1">
         <v>0</v>
       </c>
       <c r="G94" s="1">
         <f t="shared" si="20"/>
         <v>4115</v>
       </c>
       <c r="I94" s="3" t="s">
         <v>83</v>
       </c>
@@ -10936,51 +10947,51 @@
       <c r="R94" s="1">
         <f t="shared" si="14"/>
         <v>1825</v>
       </c>
       <c r="S94" s="1">
         <f t="shared" si="15"/>
         <v>1027</v>
       </c>
       <c r="T94" s="1">
         <f t="shared" si="16"/>
         <v>-2812</v>
       </c>
       <c r="U94" s="1">
         <f t="shared" si="17"/>
         <v>917</v>
       </c>
       <c r="V94" s="1">
         <f t="shared" si="18"/>
         <v>-29</v>
       </c>
       <c r="W94" s="1">
         <f t="shared" si="22"/>
         <v>928</v>
       </c>
     </row>
-    <row r="95" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A95" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B95" s="1">
         <v>1631</v>
       </c>
       <c r="C95" s="1">
         <v>1202</v>
       </c>
       <c r="D95" s="1">
         <v>12</v>
       </c>
       <c r="E95" s="1">
         <v>705</v>
       </c>
       <c r="F95" s="1">
         <v>0</v>
       </c>
       <c r="G95" s="1">
         <f t="shared" si="20"/>
         <v>3550</v>
       </c>
       <c r="I95" s="3" t="s">
         <v>94</v>
       </c>
@@ -11009,51 +11020,51 @@
       <c r="R95" s="1">
         <f t="shared" si="14"/>
         <v>1450</v>
       </c>
       <c r="S95" s="1">
         <f t="shared" si="15"/>
         <v>1119</v>
       </c>
       <c r="T95" s="1">
         <f t="shared" si="16"/>
         <v>-2539</v>
       </c>
       <c r="U95" s="1">
         <f t="shared" si="17"/>
         <v>705</v>
       </c>
       <c r="V95" s="1">
         <f t="shared" si="18"/>
         <v>-28</v>
       </c>
       <c r="W95" s="1">
         <f t="shared" si="22"/>
         <v>707</v>
       </c>
     </row>
-    <row r="96" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A96" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B96" s="1">
         <v>1728</v>
       </c>
       <c r="C96" s="1">
         <v>1322</v>
       </c>
       <c r="D96" s="1">
         <v>11</v>
       </c>
       <c r="E96" s="1">
         <v>871</v>
       </c>
       <c r="F96" s="1">
         <v>0</v>
       </c>
       <c r="G96" s="1">
         <f t="shared" si="20"/>
         <v>3932</v>
       </c>
       <c r="I96" s="3" t="s">
         <v>84</v>
       </c>
@@ -11082,51 +11093,51 @@
       <c r="R96" s="1">
         <f t="shared" si="14"/>
         <v>1487</v>
       </c>
       <c r="S96" s="1">
         <f t="shared" si="15"/>
         <v>1199</v>
       </c>
       <c r="T96" s="1">
         <f t="shared" si="16"/>
         <v>-2842</v>
       </c>
       <c r="U96" s="1">
         <f t="shared" si="17"/>
         <v>871</v>
       </c>
       <c r="V96" s="1">
         <f t="shared" si="18"/>
         <v>-29</v>
       </c>
       <c r="W96" s="1">
         <f t="shared" si="22"/>
         <v>686</v>
       </c>
     </row>
-    <row r="97" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A97" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B97" s="1">
         <v>1256</v>
       </c>
       <c r="C97" s="1">
         <v>1033</v>
       </c>
       <c r="D97" s="1">
         <v>4</v>
       </c>
       <c r="E97" s="1">
         <v>891</v>
       </c>
       <c r="F97" s="1">
         <v>0</v>
       </c>
       <c r="G97" s="1">
         <f t="shared" si="20"/>
         <v>3184</v>
       </c>
       <c r="I97" s="3" t="s">
         <v>85</v>
       </c>
@@ -11155,51 +11166,51 @@
       <c r="R97" s="1">
         <f t="shared" si="14"/>
         <v>1019</v>
       </c>
       <c r="S97" s="1">
         <f t="shared" si="15"/>
         <v>882</v>
       </c>
       <c r="T97" s="1">
         <f t="shared" si="16"/>
         <v>-2784</v>
       </c>
       <c r="U97" s="1">
         <f t="shared" si="17"/>
         <v>891</v>
       </c>
       <c r="V97" s="1">
         <f t="shared" si="18"/>
         <v>-23</v>
       </c>
       <c r="W97" s="1">
         <f t="shared" si="22"/>
         <v>-15</v>
       </c>
     </row>
-    <row r="98" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A98" s="3" t="s">
         <v>86</v>
       </c>
       <c r="B98" s="1">
         <v>817</v>
       </c>
       <c r="C98" s="1">
         <v>811</v>
       </c>
       <c r="D98" s="1">
         <v>4</v>
       </c>
       <c r="E98" s="1">
         <v>643</v>
       </c>
       <c r="F98" s="1">
         <v>0</v>
       </c>
       <c r="G98" s="1">
         <f t="shared" si="20"/>
         <v>2275</v>
       </c>
       <c r="I98" s="3" t="s">
         <v>86</v>
       </c>
@@ -11228,51 +11239,51 @@
       <c r="R98" s="1">
         <f t="shared" ref="R98:R129" si="23">+B98-J98</f>
         <v>413</v>
       </c>
       <c r="S98" s="1">
         <f t="shared" ref="S98:S129" si="24">+C98-K98</f>
         <v>717</v>
       </c>
       <c r="T98" s="1">
         <f t="shared" ref="T98:T129" si="25">+D98-L98</f>
         <v>-2522</v>
       </c>
       <c r="U98" s="1">
         <f t="shared" ref="U98:U129" si="26">+E98-M98</f>
         <v>641</v>
       </c>
       <c r="V98" s="1">
         <f t="shared" ref="V98:V129" si="27">+F98-N98</f>
         <v>-22</v>
       </c>
       <c r="W98" s="1">
         <f t="shared" si="22"/>
         <v>-773</v>
       </c>
     </row>
-    <row r="99" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A99" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B99" s="1">
         <v>579</v>
       </c>
       <c r="C99" s="1">
         <v>757</v>
       </c>
       <c r="D99" s="1">
         <v>10</v>
       </c>
       <c r="E99" s="1">
         <v>371</v>
       </c>
       <c r="F99" s="1">
         <v>0</v>
       </c>
       <c r="G99" s="1">
         <f t="shared" si="20"/>
         <v>1717</v>
       </c>
       <c r="I99" s="3" t="s">
         <v>87</v>
       </c>
@@ -11301,51 +11312,51 @@
       <c r="R99" s="1">
         <f t="shared" si="23"/>
         <v>58</v>
       </c>
       <c r="S99" s="1">
         <f t="shared" si="24"/>
         <v>623</v>
       </c>
       <c r="T99" s="1">
         <f t="shared" si="25"/>
         <v>-2490</v>
       </c>
       <c r="U99" s="1">
         <f t="shared" si="26"/>
         <v>361</v>
       </c>
       <c r="V99" s="1">
         <f t="shared" si="27"/>
         <v>-21</v>
       </c>
       <c r="W99" s="1">
         <f t="shared" si="22"/>
         <v>-1469</v>
       </c>
     </row>
-    <row r="100" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A100" s="3" t="s">
         <v>88</v>
       </c>
       <c r="B100" s="1">
         <v>527</v>
       </c>
       <c r="C100" s="1">
         <v>586</v>
       </c>
       <c r="D100" s="1">
         <v>6</v>
       </c>
       <c r="E100" s="1">
         <v>411</v>
       </c>
       <c r="F100" s="1">
         <v>0</v>
       </c>
       <c r="G100" s="1">
         <f t="shared" si="20"/>
         <v>1530</v>
       </c>
       <c r="I100" s="3" t="s">
         <v>88</v>
       </c>
@@ -11374,51 +11385,51 @@
       <c r="R100" s="1">
         <f t="shared" si="23"/>
         <v>-134</v>
       </c>
       <c r="S100" s="1">
         <f t="shared" si="24"/>
         <v>158</v>
       </c>
       <c r="T100" s="1">
         <f t="shared" si="25"/>
         <v>-2612</v>
       </c>
       <c r="U100" s="1">
         <f t="shared" si="26"/>
         <v>406</v>
       </c>
       <c r="V100" s="1">
         <f t="shared" si="27"/>
         <v>-21</v>
       </c>
       <c r="W100" s="1">
         <f t="shared" si="22"/>
         <v>-2203</v>
       </c>
     </row>
-    <row r="101" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A101" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B101" s="1">
         <v>768</v>
       </c>
       <c r="C101" s="1">
         <v>811</v>
       </c>
       <c r="D101" s="1">
         <v>2</v>
       </c>
       <c r="E101" s="1">
         <v>315</v>
       </c>
       <c r="F101" s="1">
         <v>0</v>
       </c>
       <c r="G101" s="1">
         <f t="shared" si="20"/>
         <v>1896</v>
       </c>
       <c r="I101" s="3" t="s">
         <v>89</v>
       </c>
@@ -11447,51 +11458,51 @@
       <c r="R101" s="1">
         <f t="shared" si="23"/>
         <v>176</v>
       </c>
       <c r="S101" s="1">
         <f t="shared" si="24"/>
         <v>493</v>
       </c>
       <c r="T101" s="1">
         <f t="shared" si="25"/>
         <v>-1945</v>
       </c>
       <c r="U101" s="1">
         <f t="shared" si="26"/>
         <v>302</v>
       </c>
       <c r="V101" s="1">
         <f t="shared" si="27"/>
         <v>-22</v>
       </c>
       <c r="W101" s="1">
         <f t="shared" si="22"/>
         <v>-996</v>
       </c>
     </row>
-    <row r="102" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A102" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B102" s="1">
         <v>937</v>
       </c>
       <c r="C102" s="1">
         <v>769</v>
       </c>
       <c r="D102" s="1">
         <v>3</v>
       </c>
       <c r="E102" s="1">
         <v>731</v>
       </c>
       <c r="F102" s="1">
         <v>0</v>
       </c>
       <c r="G102" s="1">
         <f t="shared" si="20"/>
         <v>2440</v>
       </c>
       <c r="I102" s="3" t="s">
         <v>90</v>
       </c>
@@ -11520,51 +11531,51 @@
       <c r="R102" s="1">
         <f t="shared" si="23"/>
         <v>588</v>
       </c>
       <c r="S102" s="1">
         <f t="shared" si="24"/>
         <v>382</v>
       </c>
       <c r="T102" s="1">
         <f t="shared" si="25"/>
         <v>-2269</v>
       </c>
       <c r="U102" s="1">
         <f t="shared" si="26"/>
         <v>731</v>
       </c>
       <c r="V102" s="1">
         <f t="shared" si="27"/>
         <v>-23</v>
       </c>
       <c r="W102" s="1">
         <f t="shared" si="22"/>
         <v>-591</v>
       </c>
     </row>
-    <row r="103" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A103" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B103" s="1">
         <v>1395</v>
       </c>
       <c r="C103" s="1">
         <v>848</v>
       </c>
       <c r="D103" s="1">
         <v>14</v>
       </c>
       <c r="E103" s="1">
         <v>702</v>
       </c>
       <c r="F103" s="1">
         <v>0</v>
       </c>
       <c r="G103" s="1">
         <f t="shared" si="20"/>
         <v>2959</v>
       </c>
       <c r="I103" s="3" t="s">
         <v>91</v>
       </c>
@@ -11593,51 +11604,51 @@
       <c r="R103" s="1">
         <f t="shared" si="23"/>
         <v>914</v>
       </c>
       <c r="S103" s="1">
         <f t="shared" si="24"/>
         <v>601</v>
       </c>
       <c r="T103" s="1">
         <f t="shared" si="25"/>
         <v>-2354</v>
       </c>
       <c r="U103" s="1">
         <f t="shared" si="26"/>
         <v>697</v>
       </c>
       <c r="V103" s="1">
         <f t="shared" si="27"/>
         <v>-29</v>
       </c>
       <c r="W103" s="1">
         <f t="shared" si="22"/>
         <v>-171</v>
       </c>
     </row>
-    <row r="104" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A104" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B104" s="1">
         <v>1701</v>
       </c>
       <c r="C104" s="1">
         <v>712</v>
       </c>
       <c r="D104" s="1">
         <v>37</v>
       </c>
       <c r="E104" s="1">
         <v>905</v>
       </c>
       <c r="F104" s="1">
         <v>0</v>
       </c>
       <c r="G104" s="1">
         <f t="shared" si="20"/>
         <v>3355</v>
       </c>
       <c r="I104" s="3" t="s">
         <v>92</v>
       </c>
@@ -11666,51 +11677,51 @@
       <c r="R104" s="1">
         <f t="shared" si="23"/>
         <v>1357</v>
       </c>
       <c r="S104" s="1">
         <f t="shared" si="24"/>
         <v>297</v>
       </c>
       <c r="T104" s="1">
         <f t="shared" si="25"/>
         <v>-1710</v>
       </c>
       <c r="U104" s="1">
         <f t="shared" si="26"/>
         <v>905</v>
       </c>
       <c r="V104" s="1">
         <f t="shared" si="27"/>
         <v>-30</v>
       </c>
       <c r="W104" s="1">
         <f t="shared" si="22"/>
         <v>819</v>
       </c>
     </row>
-    <row r="105" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A105" s="3" t="s">
         <v>93</v>
       </c>
       <c r="B105" s="1">
         <v>1979</v>
       </c>
       <c r="C105" s="1">
         <v>947</v>
       </c>
       <c r="D105" s="1">
         <v>24</v>
       </c>
       <c r="E105" s="1">
         <v>915</v>
       </c>
       <c r="F105" s="1">
         <v>0</v>
       </c>
       <c r="G105" s="1">
         <f t="shared" si="20"/>
         <v>3865</v>
       </c>
       <c r="I105" s="3" t="s">
         <v>93</v>
       </c>
@@ -11739,51 +11750,51 @@
       <c r="R105" s="1">
         <f t="shared" si="23"/>
         <v>1792</v>
       </c>
       <c r="S105" s="1">
         <f t="shared" si="24"/>
         <v>474</v>
       </c>
       <c r="T105" s="1">
         <f t="shared" si="25"/>
         <v>-2134</v>
       </c>
       <c r="U105" s="1">
         <f t="shared" si="26"/>
         <v>913</v>
       </c>
       <c r="V105" s="1">
         <f t="shared" si="27"/>
         <v>-29</v>
       </c>
       <c r="W105" s="1">
         <f t="shared" si="22"/>
         <v>1016</v>
       </c>
     </row>
-    <row r="106" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A106" s="3" t="s">
         <v>95</v>
       </c>
       <c r="B106" s="1">
         <v>1957</v>
       </c>
       <c r="C106" s="1">
         <v>1028</v>
       </c>
       <c r="D106" s="1">
         <v>17</v>
       </c>
       <c r="E106" s="1">
         <v>801</v>
       </c>
       <c r="F106" s="1">
         <v>0</v>
       </c>
       <c r="G106" s="1">
         <f t="shared" si="20"/>
         <v>3803</v>
       </c>
       <c r="I106" s="3" t="s">
         <v>95</v>
       </c>
@@ -11812,51 +11823,51 @@
       <c r="R106" s="1">
         <f t="shared" si="23"/>
         <v>1806</v>
       </c>
       <c r="S106" s="1">
         <f t="shared" si="24"/>
         <v>696</v>
       </c>
       <c r="T106" s="1">
         <f t="shared" si="25"/>
         <v>-2194</v>
       </c>
       <c r="U106" s="1">
         <f t="shared" si="26"/>
         <v>801</v>
       </c>
       <c r="V106" s="1">
         <f t="shared" si="27"/>
         <v>-32</v>
       </c>
       <c r="W106" s="1">
         <f t="shared" si="22"/>
         <v>1077</v>
       </c>
     </row>
-    <row r="107" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A107" s="3" t="s">
         <v>96</v>
       </c>
       <c r="B107" s="1">
         <v>1634</v>
       </c>
       <c r="C107" s="1">
         <v>1061</v>
       </c>
       <c r="D107" s="1">
         <v>20</v>
       </c>
       <c r="E107" s="1">
         <v>759</v>
       </c>
       <c r="F107" s="1">
         <v>0</v>
       </c>
       <c r="G107" s="1">
         <f t="shared" si="20"/>
         <v>3474</v>
       </c>
       <c r="I107" s="3" t="s">
         <v>96</v>
       </c>
@@ -11885,51 +11896,51 @@
       <c r="R107" s="1">
         <f t="shared" si="23"/>
         <v>1494</v>
       </c>
       <c r="S107" s="1">
         <f t="shared" si="24"/>
         <v>851</v>
       </c>
       <c r="T107" s="1">
         <f t="shared" si="25"/>
         <v>-2186</v>
       </c>
       <c r="U107" s="1">
         <f t="shared" si="26"/>
         <v>759</v>
       </c>
       <c r="V107" s="1">
         <f t="shared" si="27"/>
         <v>-30</v>
       </c>
       <c r="W107" s="1">
         <f t="shared" si="22"/>
         <v>888</v>
       </c>
     </row>
-    <row r="108" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A108" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B108" s="1">
         <v>1666</v>
       </c>
       <c r="C108" s="1">
         <v>894</v>
       </c>
       <c r="D108" s="1">
         <v>33</v>
       </c>
       <c r="E108" s="1">
         <v>858</v>
       </c>
       <c r="F108" s="1">
         <v>0</v>
       </c>
       <c r="G108" s="1">
         <f t="shared" si="20"/>
         <v>3451</v>
       </c>
       <c r="I108" s="3" t="s">
         <v>97</v>
       </c>
@@ -11958,51 +11969,51 @@
       <c r="R108" s="1">
         <f t="shared" si="23"/>
         <v>1485</v>
       </c>
       <c r="S108" s="1">
         <f t="shared" si="24"/>
         <v>626</v>
       </c>
       <c r="T108" s="1">
         <f t="shared" si="25"/>
         <v>-2140</v>
       </c>
       <c r="U108" s="1">
         <f t="shared" si="26"/>
         <v>858</v>
       </c>
       <c r="V108" s="1">
         <f t="shared" si="27"/>
         <v>-29</v>
       </c>
       <c r="W108" s="1">
         <f t="shared" si="22"/>
         <v>800</v>
       </c>
     </row>
-    <row r="109" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A109" s="3" t="s">
         <v>98</v>
       </c>
       <c r="B109" s="1">
         <v>1252</v>
       </c>
       <c r="C109" s="1">
         <v>828</v>
       </c>
       <c r="D109" s="1">
         <v>15</v>
       </c>
       <c r="E109" s="1">
         <v>835</v>
       </c>
       <c r="F109" s="1">
         <v>0</v>
       </c>
       <c r="G109" s="1">
         <f t="shared" si="20"/>
         <v>2930</v>
       </c>
       <c r="I109" s="3" t="s">
         <v>98</v>
       </c>
@@ -12031,51 +12042,51 @@
       <c r="R109" s="1">
         <f t="shared" si="23"/>
         <v>1065</v>
       </c>
       <c r="S109" s="1">
         <f t="shared" si="24"/>
         <v>634</v>
       </c>
       <c r="T109" s="1">
         <f t="shared" si="25"/>
         <v>-1931</v>
       </c>
       <c r="U109" s="1">
         <f t="shared" si="26"/>
         <v>835</v>
       </c>
       <c r="V109" s="1">
         <f t="shared" si="27"/>
         <v>-27</v>
       </c>
       <c r="W109" s="1">
         <f t="shared" si="22"/>
         <v>576</v>
       </c>
     </row>
-    <row r="110" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A110" s="3" t="s">
         <v>99</v>
       </c>
       <c r="B110" s="1">
         <v>582</v>
       </c>
       <c r="C110" s="1">
         <v>758</v>
       </c>
       <c r="D110" s="1">
         <v>9</v>
       </c>
       <c r="E110" s="1">
         <v>641</v>
       </c>
       <c r="F110" s="1">
         <v>0</v>
       </c>
       <c r="G110" s="1">
         <f t="shared" si="20"/>
         <v>1990</v>
       </c>
       <c r="I110" s="3" t="s">
         <v>99</v>
       </c>
@@ -12104,51 +12115,51 @@
       <c r="R110" s="1">
         <f t="shared" si="23"/>
         <v>140</v>
       </c>
       <c r="S110" s="1">
         <f t="shared" si="24"/>
         <v>610</v>
       </c>
       <c r="T110" s="1">
         <f t="shared" si="25"/>
         <v>-2343</v>
       </c>
       <c r="U110" s="1">
         <f t="shared" si="26"/>
         <v>639</v>
       </c>
       <c r="V110" s="1">
         <f t="shared" si="27"/>
         <v>-20</v>
       </c>
       <c r="W110" s="1">
         <f t="shared" si="22"/>
         <v>-974</v>
       </c>
     </row>
-    <row r="111" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A111" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B111" s="1">
         <v>490</v>
       </c>
       <c r="C111" s="1">
         <v>590</v>
       </c>
       <c r="D111" s="1">
         <v>63</v>
       </c>
       <c r="E111" s="1">
         <v>353</v>
       </c>
       <c r="F111" s="1">
         <v>0</v>
       </c>
       <c r="G111" s="1">
         <f t="shared" si="20"/>
         <v>1496</v>
       </c>
       <c r="I111" s="3" t="s">
         <v>100</v>
       </c>
@@ -12177,51 +12188,51 @@
       <c r="R111" s="1">
         <f t="shared" si="23"/>
         <v>-139</v>
       </c>
       <c r="S111" s="1">
         <f t="shared" si="24"/>
         <v>287</v>
       </c>
       <c r="T111" s="1">
         <f t="shared" si="25"/>
         <v>-1609</v>
       </c>
       <c r="U111" s="1">
         <f t="shared" si="26"/>
         <v>335</v>
       </c>
       <c r="V111" s="1">
         <f t="shared" si="27"/>
         <v>-21</v>
       </c>
       <c r="W111" s="1">
         <f t="shared" si="22"/>
         <v>-1147</v>
       </c>
     </row>
-    <row r="112" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A112" s="3" t="s">
         <v>101</v>
       </c>
       <c r="B112" s="1">
         <v>374</v>
       </c>
       <c r="C112" s="1">
         <v>498</v>
       </c>
       <c r="D112" s="1">
         <v>36</v>
       </c>
       <c r="E112" s="1">
         <v>457</v>
       </c>
       <c r="F112" s="1">
         <v>0</v>
       </c>
       <c r="G112" s="1">
         <f t="shared" si="20"/>
         <v>1365</v>
       </c>
       <c r="I112" s="3" t="s">
         <v>101</v>
       </c>
@@ -12250,51 +12261,51 @@
       <c r="R112" s="1">
         <f t="shared" si="23"/>
         <v>-254</v>
       </c>
       <c r="S112" s="1">
         <f t="shared" si="24"/>
         <v>68</v>
       </c>
       <c r="T112" s="1">
         <f t="shared" si="25"/>
         <v>-2122</v>
       </c>
       <c r="U112" s="1">
         <f t="shared" si="26"/>
         <v>447</v>
       </c>
       <c r="V112" s="1">
         <f t="shared" si="27"/>
         <v>-22</v>
       </c>
       <c r="W112" s="1">
         <f t="shared" si="22"/>
         <v>-1883</v>
       </c>
     </row>
-    <row r="113" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A113" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B113" s="1">
         <v>748</v>
       </c>
       <c r="C113" s="1">
         <v>611</v>
       </c>
       <c r="D113" s="1">
         <v>43</v>
       </c>
       <c r="E113" s="1">
         <v>568</v>
       </c>
       <c r="F113" s="1">
         <v>0</v>
       </c>
       <c r="G113" s="1">
         <f t="shared" si="20"/>
         <v>1970</v>
       </c>
       <c r="I113" s="3" t="s">
         <v>102</v>
       </c>
@@ -12323,51 +12334,51 @@
       <c r="R113" s="1">
         <f t="shared" si="23"/>
         <v>323</v>
       </c>
       <c r="S113" s="1">
         <f t="shared" si="24"/>
         <v>227</v>
       </c>
       <c r="T113" s="1">
         <f t="shared" si="25"/>
         <v>-1591</v>
       </c>
       <c r="U113" s="1">
         <f t="shared" si="26"/>
         <v>568</v>
       </c>
       <c r="V113" s="1">
         <f t="shared" si="27"/>
         <v>-22</v>
       </c>
       <c r="W113" s="1">
         <f t="shared" si="22"/>
         <v>-495</v>
       </c>
     </row>
-    <row r="114" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A114" s="3" t="s">
         <v>103</v>
       </c>
       <c r="B114" s="1">
         <v>668</v>
       </c>
       <c r="C114" s="1">
         <v>463</v>
       </c>
       <c r="D114" s="1">
         <v>70</v>
       </c>
       <c r="E114" s="1">
         <v>350</v>
       </c>
       <c r="F114" s="1">
         <v>0</v>
       </c>
       <c r="G114" s="1">
         <f t="shared" si="20"/>
         <v>1551</v>
       </c>
       <c r="I114" s="3" t="s">
         <v>103</v>
       </c>
@@ -12396,51 +12407,51 @@
       <c r="R114" s="1">
         <f t="shared" si="23"/>
         <v>116</v>
       </c>
       <c r="S114" s="1">
         <f t="shared" si="24"/>
         <v>-120</v>
       </c>
       <c r="T114" s="1">
         <f t="shared" si="25"/>
         <v>-1910</v>
       </c>
       <c r="U114" s="1">
         <f t="shared" si="26"/>
         <v>282</v>
       </c>
       <c r="V114" s="1">
         <f t="shared" si="27"/>
         <v>-25</v>
       </c>
       <c r="W114" s="1">
         <f t="shared" si="22"/>
         <v>-1657</v>
       </c>
     </row>
-    <row r="115" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A115" s="3" t="s">
         <v>104</v>
       </c>
       <c r="B115" s="1">
         <v>1553</v>
       </c>
       <c r="C115" s="1">
         <v>700</v>
       </c>
       <c r="D115" s="1">
         <v>91</v>
       </c>
       <c r="E115" s="1">
         <v>559</v>
       </c>
       <c r="F115" s="1">
         <v>0</v>
       </c>
       <c r="G115" s="1">
         <f t="shared" si="20"/>
         <v>2903</v>
       </c>
       <c r="I115" s="3" t="s">
         <v>104</v>
       </c>
@@ -12469,51 +12480,51 @@
       <c r="R115" s="1">
         <f t="shared" si="23"/>
         <v>1331</v>
       </c>
       <c r="S115" s="1">
         <f t="shared" si="24"/>
         <v>202</v>
       </c>
       <c r="T115" s="1">
         <f t="shared" si="25"/>
         <v>-1780</v>
       </c>
       <c r="U115" s="1">
         <f t="shared" si="26"/>
         <v>557</v>
       </c>
       <c r="V115" s="1">
         <f t="shared" si="27"/>
         <v>-29</v>
       </c>
       <c r="W115" s="1">
         <f t="shared" si="22"/>
         <v>281</v>
       </c>
     </row>
-    <row r="116" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A116" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B116" s="1">
         <v>1483</v>
       </c>
       <c r="C116" s="1">
         <v>876</v>
       </c>
       <c r="D116" s="1">
         <v>26</v>
       </c>
       <c r="E116" s="1">
         <v>637</v>
       </c>
       <c r="F116" s="1">
         <v>0</v>
       </c>
       <c r="G116" s="1">
         <f t="shared" si="20"/>
         <v>3022</v>
       </c>
       <c r="I116" s="3" t="s">
         <v>105</v>
       </c>
@@ -12542,51 +12553,51 @@
       <c r="R116" s="1">
         <f t="shared" si="23"/>
         <v>1289</v>
       </c>
       <c r="S116" s="1">
         <f t="shared" si="24"/>
         <v>677</v>
       </c>
       <c r="T116" s="1">
         <f t="shared" si="25"/>
         <v>-2125</v>
       </c>
       <c r="U116" s="1">
         <f t="shared" si="26"/>
         <v>632</v>
       </c>
       <c r="V116" s="1">
         <f t="shared" si="27"/>
         <v>-28</v>
       </c>
       <c r="W116" s="1">
         <f t="shared" si="22"/>
         <v>445</v>
       </c>
     </row>
-    <row r="117" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A117" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B117" s="1">
         <v>1775</v>
       </c>
       <c r="C117" s="1">
         <v>993</v>
       </c>
       <c r="D117" s="1">
         <v>45</v>
       </c>
       <c r="E117" s="1">
         <v>833</v>
       </c>
       <c r="F117" s="1">
         <v>0</v>
       </c>
       <c r="G117" s="1">
         <f t="shared" si="20"/>
         <v>3646</v>
       </c>
       <c r="I117" s="3" t="s">
         <v>106</v>
       </c>
@@ -12615,51 +12626,51 @@
       <c r="R117" s="1">
         <f t="shared" si="23"/>
         <v>1630</v>
       </c>
       <c r="S117" s="1">
         <f t="shared" si="24"/>
         <v>597</v>
       </c>
       <c r="T117" s="1">
         <f t="shared" si="25"/>
         <v>-2077</v>
       </c>
       <c r="U117" s="1">
         <f t="shared" si="26"/>
         <v>833</v>
       </c>
       <c r="V117" s="1">
         <f t="shared" si="27"/>
         <v>-29</v>
       </c>
       <c r="W117" s="1">
         <f t="shared" si="22"/>
         <v>954</v>
       </c>
     </row>
-    <row r="118" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A118" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B118" s="1">
         <v>1766</v>
       </c>
       <c r="C118" s="1">
         <v>1098</v>
       </c>
       <c r="D118" s="1">
         <v>57</v>
       </c>
       <c r="E118" s="1">
         <v>701</v>
       </c>
       <c r="F118" s="1">
         <v>0</v>
       </c>
       <c r="G118" s="1">
         <f t="shared" si="20"/>
         <v>3622</v>
       </c>
       <c r="I118" s="3" t="s">
         <v>20</v>
       </c>
@@ -12688,51 +12699,51 @@
       <c r="R118" s="1">
         <f t="shared" si="23"/>
         <v>1577</v>
       </c>
       <c r="S118" s="1">
         <f t="shared" si="24"/>
         <v>793</v>
       </c>
       <c r="T118" s="1">
         <f t="shared" si="25"/>
         <v>-2076</v>
       </c>
       <c r="U118" s="1">
         <f t="shared" si="26"/>
         <v>698</v>
       </c>
       <c r="V118" s="1">
         <f t="shared" si="27"/>
         <v>-10</v>
       </c>
       <c r="W118" s="1">
         <f t="shared" si="22"/>
         <v>982</v>
       </c>
     </row>
-    <row r="119" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A119" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B119" s="1">
         <v>1657</v>
       </c>
       <c r="C119" s="1">
         <v>1024</v>
       </c>
       <c r="D119" s="1">
         <v>33</v>
       </c>
       <c r="E119" s="1">
         <v>696</v>
       </c>
       <c r="F119" s="1">
         <v>0</v>
       </c>
       <c r="G119" s="1">
         <f t="shared" si="20"/>
         <v>3410</v>
       </c>
       <c r="I119" s="3" t="s">
         <v>21</v>
       </c>
@@ -12761,51 +12772,51 @@
       <c r="R119" s="1">
         <f t="shared" si="23"/>
         <v>1507</v>
       </c>
       <c r="S119" s="1">
         <f t="shared" si="24"/>
         <v>857</v>
       </c>
       <c r="T119" s="1">
         <f t="shared" si="25"/>
         <v>-2067</v>
       </c>
       <c r="U119" s="1">
         <f t="shared" si="26"/>
         <v>696</v>
       </c>
       <c r="V119" s="1">
         <f t="shared" si="27"/>
         <v>-9</v>
       </c>
       <c r="W119" s="1">
         <f t="shared" si="22"/>
         <v>984</v>
       </c>
     </row>
-    <row r="120" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A120" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B120" s="1">
         <v>1280</v>
       </c>
       <c r="C120" s="1">
         <v>1279</v>
       </c>
       <c r="D120" s="1">
         <v>27</v>
       </c>
       <c r="E120" s="1">
         <v>742</v>
       </c>
       <c r="F120" s="1">
         <v>0</v>
       </c>
       <c r="G120" s="1">
         <f t="shared" si="20"/>
         <v>3328</v>
       </c>
       <c r="I120" s="3" t="s">
         <v>22</v>
       </c>
@@ -12834,51 +12845,51 @@
       <c r="R120" s="1">
         <f t="shared" si="23"/>
         <v>1080</v>
       </c>
       <c r="S120" s="1">
         <f t="shared" si="24"/>
         <v>1214</v>
       </c>
       <c r="T120" s="1">
         <f t="shared" si="25"/>
         <v>-2298</v>
       </c>
       <c r="U120" s="1">
         <f t="shared" si="26"/>
         <v>742</v>
       </c>
       <c r="V120" s="1">
         <f t="shared" si="27"/>
         <v>-12</v>
       </c>
       <c r="W120" s="1">
         <f t="shared" si="22"/>
         <v>726</v>
       </c>
     </row>
-    <row r="121" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A121" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B121" s="1">
         <v>670</v>
       </c>
       <c r="C121" s="1">
         <v>578</v>
       </c>
       <c r="D121" s="1">
         <v>38</v>
       </c>
       <c r="E121" s="1">
         <v>784</v>
       </c>
       <c r="F121" s="1">
         <v>0</v>
       </c>
       <c r="G121" s="1">
         <f t="shared" si="20"/>
         <v>2070</v>
       </c>
       <c r="I121" s="3" t="s">
         <v>23</v>
       </c>
@@ -12907,51 +12918,51 @@
       <c r="R121" s="1">
         <f t="shared" si="23"/>
         <v>321</v>
       </c>
       <c r="S121" s="1">
         <f t="shared" si="24"/>
         <v>259</v>
       </c>
       <c r="T121" s="1">
         <f t="shared" si="25"/>
         <v>-1991</v>
       </c>
       <c r="U121" s="1">
         <f t="shared" si="26"/>
         <v>784</v>
       </c>
       <c r="V121" s="1">
         <f t="shared" si="27"/>
         <v>-8</v>
       </c>
       <c r="W121" s="1">
         <f t="shared" si="22"/>
         <v>-635</v>
       </c>
     </row>
-    <row r="122" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A122" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B122" s="1">
         <v>368</v>
       </c>
       <c r="C122" s="1">
         <v>453</v>
       </c>
       <c r="D122" s="1">
         <v>49</v>
       </c>
       <c r="E122" s="1">
         <v>583</v>
       </c>
       <c r="F122" s="1">
         <v>0</v>
       </c>
       <c r="G122" s="1">
         <f t="shared" si="20"/>
         <v>1453</v>
       </c>
       <c r="I122" s="3" t="s">
         <v>24</v>
       </c>
@@ -12980,51 +12991,51 @@
       <c r="R122" s="1">
         <f t="shared" si="23"/>
         <v>-302</v>
       </c>
       <c r="S122" s="1">
         <f t="shared" si="24"/>
         <v>176</v>
       </c>
       <c r="T122" s="1">
         <f t="shared" si="25"/>
         <v>-2047</v>
       </c>
       <c r="U122" s="1">
         <f t="shared" si="26"/>
         <v>582</v>
       </c>
       <c r="V122" s="1">
         <f t="shared" si="27"/>
         <v>-6</v>
       </c>
       <c r="W122" s="1">
         <f t="shared" si="22"/>
         <v>-1597</v>
       </c>
     </row>
-    <row r="123" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A123" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B123" s="1">
         <v>503</v>
       </c>
       <c r="C123" s="1">
         <v>332</v>
       </c>
       <c r="D123" s="1">
         <v>79</v>
       </c>
       <c r="E123" s="1">
         <v>789</v>
       </c>
       <c r="F123" s="1">
         <v>0</v>
       </c>
       <c r="G123" s="1">
         <f t="shared" si="20"/>
         <v>1703</v>
       </c>
       <c r="I123" s="3" t="s">
         <v>25</v>
       </c>
@@ -13053,51 +13064,51 @@
       <c r="R123" s="1">
         <f t="shared" si="23"/>
         <v>-70</v>
       </c>
       <c r="S123" s="1">
         <f t="shared" si="24"/>
         <v>-171</v>
       </c>
       <c r="T123" s="1">
         <f t="shared" si="25"/>
         <v>-2081</v>
       </c>
       <c r="U123" s="1">
         <f t="shared" si="26"/>
         <v>787</v>
       </c>
       <c r="V123" s="1">
         <f t="shared" si="27"/>
         <v>-1</v>
       </c>
       <c r="W123" s="1">
         <f t="shared" si="22"/>
         <v>-1536</v>
       </c>
     </row>
-    <row r="124" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A124" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B124" s="1">
         <v>437</v>
       </c>
       <c r="C124" s="1">
         <v>346</v>
       </c>
       <c r="D124" s="1">
         <v>50</v>
       </c>
       <c r="E124" s="1">
         <v>555</v>
       </c>
       <c r="F124" s="1">
         <v>0</v>
       </c>
       <c r="G124" s="1">
         <f t="shared" si="20"/>
         <v>1388</v>
       </c>
       <c r="I124" s="3" t="s">
         <v>26</v>
       </c>
@@ -13126,51 +13137,51 @@
       <c r="R124" s="1">
         <f t="shared" si="23"/>
         <v>-66</v>
       </c>
       <c r="S124" s="1">
         <f t="shared" si="24"/>
         <v>-178</v>
       </c>
       <c r="T124" s="1">
         <f t="shared" si="25"/>
         <v>-2612</v>
       </c>
       <c r="U124" s="1">
         <f t="shared" si="26"/>
         <v>547</v>
       </c>
       <c r="V124" s="1">
         <f t="shared" si="27"/>
         <v>-2</v>
       </c>
       <c r="W124" s="1">
         <f t="shared" si="22"/>
         <v>-2311</v>
       </c>
     </row>
-    <row r="125" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A125" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B125" s="1">
         <v>683</v>
       </c>
       <c r="C125" s="1">
         <v>451</v>
       </c>
       <c r="D125" s="1">
         <v>29</v>
       </c>
       <c r="E125" s="1">
         <v>627</v>
       </c>
       <c r="F125" s="1">
         <v>0</v>
       </c>
       <c r="G125" s="1">
         <f t="shared" si="20"/>
         <v>1790</v>
       </c>
       <c r="I125" s="3" t="s">
         <v>27</v>
       </c>
@@ -13199,51 +13210,51 @@
       <c r="R125" s="1">
         <f t="shared" si="23"/>
         <v>381</v>
       </c>
       <c r="S125" s="1">
         <f t="shared" si="24"/>
         <v>-68</v>
       </c>
       <c r="T125" s="1">
         <f t="shared" si="25"/>
         <v>-1932</v>
       </c>
       <c r="U125" s="1">
         <f t="shared" si="26"/>
         <v>624</v>
       </c>
       <c r="V125" s="1">
         <f t="shared" si="27"/>
         <v>-7</v>
       </c>
       <c r="W125" s="1">
         <f t="shared" si="22"/>
         <v>-1002</v>
       </c>
     </row>
-    <row r="126" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A126" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B126" s="1">
         <v>1145</v>
       </c>
       <c r="C126" s="1">
         <v>630</v>
       </c>
       <c r="D126" s="1">
         <v>37</v>
       </c>
       <c r="E126" s="1">
         <v>789</v>
       </c>
       <c r="F126" s="1">
         <v>0</v>
       </c>
       <c r="G126" s="1">
         <f t="shared" si="20"/>
         <v>2601</v>
       </c>
       <c r="I126" s="3" t="s">
         <v>28</v>
       </c>
@@ -13272,51 +13283,51 @@
       <c r="R126" s="1">
         <f t="shared" si="23"/>
         <v>935</v>
       </c>
       <c r="S126" s="1">
         <f t="shared" si="24"/>
         <v>214</v>
       </c>
       <c r="T126" s="1">
         <f t="shared" si="25"/>
         <v>-2187</v>
       </c>
       <c r="U126" s="1">
         <f t="shared" si="26"/>
         <v>783</v>
       </c>
       <c r="V126" s="1">
         <f t="shared" si="27"/>
         <v>-7</v>
       </c>
       <c r="W126" s="1">
         <f t="shared" si="22"/>
         <v>-262</v>
       </c>
     </row>
-    <row r="127" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A127" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B127" s="1">
         <v>1429</v>
       </c>
       <c r="C127" s="1">
         <v>658</v>
       </c>
       <c r="D127" s="1">
         <v>84</v>
       </c>
       <c r="E127" s="1">
         <v>807</v>
       </c>
       <c r="F127" s="1">
         <v>0</v>
       </c>
       <c r="G127" s="1">
         <f t="shared" si="20"/>
         <v>2978</v>
       </c>
       <c r="I127" s="3" t="s">
         <v>29</v>
       </c>
@@ -13345,51 +13356,51 @@
       <c r="R127" s="1">
         <f t="shared" si="23"/>
         <v>1223</v>
       </c>
       <c r="S127" s="1">
         <f t="shared" si="24"/>
         <v>62</v>
       </c>
       <c r="T127" s="1">
         <f t="shared" si="25"/>
         <v>-1715</v>
       </c>
       <c r="U127" s="1">
         <f t="shared" si="26"/>
         <v>807</v>
       </c>
       <c r="V127" s="1">
         <f t="shared" si="27"/>
         <v>-6</v>
       </c>
       <c r="W127" s="1">
         <f t="shared" si="22"/>
         <v>371</v>
       </c>
     </row>
-    <row r="128" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A128" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B128" s="1">
         <v>1631</v>
       </c>
       <c r="C128" s="1">
         <v>758</v>
       </c>
       <c r="D128" s="1">
         <v>60</v>
       </c>
       <c r="E128" s="1">
         <v>870</v>
       </c>
       <c r="F128" s="1">
         <v>0</v>
       </c>
       <c r="G128" s="1">
         <f t="shared" si="20"/>
         <v>3319</v>
       </c>
       <c r="I128" s="3" t="s">
         <v>30</v>
       </c>
@@ -13418,51 +13429,51 @@
       <c r="R128" s="1">
         <f t="shared" si="23"/>
         <v>1495</v>
       </c>
       <c r="S128" s="1">
         <f t="shared" si="24"/>
         <v>482</v>
       </c>
       <c r="T128" s="1">
         <f t="shared" si="25"/>
         <v>-1844</v>
       </c>
       <c r="U128" s="1">
         <f t="shared" si="26"/>
         <v>870</v>
       </c>
       <c r="V128" s="1">
         <f t="shared" si="27"/>
         <v>-5</v>
       </c>
       <c r="W128" s="1">
         <f t="shared" si="22"/>
         <v>998</v>
       </c>
     </row>
-    <row r="129" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A129" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B129" s="1">
         <v>1864</v>
       </c>
       <c r="C129" s="1">
         <v>866</v>
       </c>
       <c r="D129" s="1">
         <v>33</v>
       </c>
       <c r="E129" s="1">
         <v>943</v>
       </c>
       <c r="F129" s="1">
         <v>0</v>
       </c>
       <c r="G129" s="1">
         <f t="shared" si="20"/>
         <v>3706</v>
       </c>
       <c r="I129" s="3" t="s">
         <v>31</v>
       </c>
@@ -13491,51 +13502,51 @@
       <c r="R129" s="1">
         <f t="shared" si="23"/>
         <v>1686</v>
       </c>
       <c r="S129" s="1">
         <f t="shared" si="24"/>
         <v>337</v>
       </c>
       <c r="T129" s="1">
         <f t="shared" si="25"/>
         <v>-1835</v>
       </c>
       <c r="U129" s="1">
         <f t="shared" si="26"/>
         <v>943</v>
       </c>
       <c r="V129" s="1">
         <f t="shared" si="27"/>
         <v>-6</v>
       </c>
       <c r="W129" s="1">
         <f t="shared" si="22"/>
         <v>1125</v>
       </c>
     </row>
-    <row r="130" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A130" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B130" s="1">
         <v>1692</v>
       </c>
       <c r="C130" s="1">
         <v>757</v>
       </c>
       <c r="D130" s="1">
         <v>58</v>
       </c>
       <c r="E130" s="1">
         <v>887</v>
       </c>
       <c r="F130" s="1">
         <v>0</v>
       </c>
       <c r="G130" s="1">
         <f t="shared" si="20"/>
         <v>3394</v>
       </c>
       <c r="I130" s="3" t="s">
         <v>32</v>
       </c>
@@ -13564,51 +13575,51 @@
       <c r="R130" s="1">
         <f t="shared" ref="R130:R161" si="28">+B130-J130</f>
         <v>1518</v>
       </c>
       <c r="S130" s="1">
         <f t="shared" ref="S130:S161" si="29">+C130-K130</f>
         <v>69</v>
       </c>
       <c r="T130" s="1">
         <f t="shared" ref="T130:T161" si="30">+D130-L130</f>
         <v>-1641</v>
       </c>
       <c r="U130" s="1">
         <f t="shared" ref="U130:U161" si="31">+E130-M130</f>
         <v>887</v>
       </c>
       <c r="V130" s="1">
         <f t="shared" ref="V130:V161" si="32">+F130-N130</f>
         <v>-6</v>
       </c>
       <c r="W130" s="1">
         <f t="shared" si="22"/>
         <v>827</v>
       </c>
     </row>
-    <row r="131" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A131" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B131" s="1">
         <v>1690</v>
       </c>
       <c r="C131" s="1">
         <v>849</v>
       </c>
       <c r="D131" s="1">
         <v>35</v>
       </c>
       <c r="E131" s="1">
         <v>770</v>
       </c>
       <c r="F131" s="1">
         <v>0</v>
       </c>
       <c r="G131" s="1">
         <f t="shared" si="20"/>
         <v>3344</v>
       </c>
       <c r="I131" s="3" t="s">
         <v>34</v>
       </c>
@@ -13637,51 +13648,51 @@
       <c r="R131" s="1">
         <f t="shared" si="28"/>
         <v>1563</v>
       </c>
       <c r="S131" s="1">
         <f t="shared" si="29"/>
         <v>394</v>
       </c>
       <c r="T131" s="1">
         <f t="shared" si="30"/>
         <v>-1885</v>
       </c>
       <c r="U131" s="1">
         <f t="shared" si="31"/>
         <v>770</v>
       </c>
       <c r="V131" s="1">
         <f t="shared" si="32"/>
         <v>-6</v>
       </c>
       <c r="W131" s="1">
         <f t="shared" si="22"/>
         <v>836</v>
       </c>
     </row>
-    <row r="132" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A132" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B132" s="1">
         <v>1742</v>
       </c>
       <c r="C132" s="1">
         <v>1096</v>
       </c>
       <c r="D132" s="1">
         <v>57</v>
       </c>
       <c r="E132" s="1">
         <v>840</v>
       </c>
       <c r="F132" s="1">
         <v>0</v>
       </c>
       <c r="G132" s="1">
         <f t="shared" si="20"/>
         <v>3735</v>
       </c>
       <c r="I132" s="3" t="s">
         <v>35</v>
       </c>
@@ -13710,51 +13721,51 @@
       <c r="R132" s="1">
         <f t="shared" si="28"/>
         <v>1561</v>
       </c>
       <c r="S132" s="1">
         <f t="shared" si="29"/>
         <v>736</v>
       </c>
       <c r="T132" s="1">
         <f t="shared" si="30"/>
         <v>-2153</v>
       </c>
       <c r="U132" s="1">
         <f t="shared" si="31"/>
         <v>840</v>
       </c>
       <c r="V132" s="1">
         <f t="shared" si="32"/>
         <v>-5</v>
       </c>
       <c r="W132" s="1">
         <f t="shared" si="22"/>
         <v>979</v>
       </c>
     </row>
-    <row r="133" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A133" s="3" t="s">
         <v>107</v>
       </c>
       <c r="B133" s="1">
         <v>1280</v>
       </c>
       <c r="C133" s="1">
         <v>930</v>
       </c>
       <c r="D133" s="1">
         <v>45</v>
       </c>
       <c r="E133" s="1">
         <v>722</v>
       </c>
       <c r="F133" s="1">
         <v>0</v>
       </c>
       <c r="G133" s="1">
         <f t="shared" si="20"/>
         <v>2977</v>
       </c>
       <c r="I133" s="3" t="s">
         <v>107</v>
       </c>
@@ -13783,51 +13794,51 @@
       <c r="R133" s="1">
         <f t="shared" si="28"/>
         <v>1049</v>
       </c>
       <c r="S133" s="1">
         <f t="shared" si="29"/>
         <v>747</v>
       </c>
       <c r="T133" s="1">
         <f t="shared" si="30"/>
         <v>-2094</v>
       </c>
       <c r="U133" s="1">
         <f t="shared" si="31"/>
         <v>721</v>
       </c>
       <c r="V133" s="1">
         <f t="shared" si="32"/>
         <v>-6</v>
       </c>
       <c r="W133" s="1">
         <f t="shared" si="22"/>
         <v>417</v>
       </c>
     </row>
-    <row r="134" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A134" s="3" t="s">
         <v>108</v>
       </c>
       <c r="B134" s="1">
         <v>657</v>
       </c>
       <c r="C134" s="1">
         <v>680</v>
       </c>
       <c r="D134" s="1">
         <v>60</v>
       </c>
       <c r="E134" s="1">
         <v>633</v>
       </c>
       <c r="F134" s="1">
         <v>0</v>
       </c>
       <c r="G134" s="1">
         <f t="shared" si="20"/>
         <v>2030</v>
       </c>
       <c r="I134" s="3" t="s">
         <v>108</v>
       </c>
@@ -13856,51 +13867,51 @@
       <c r="R134" s="1">
         <f t="shared" si="28"/>
         <v>266</v>
       </c>
       <c r="S134" s="1">
         <f t="shared" si="29"/>
         <v>370</v>
       </c>
       <c r="T134" s="1">
         <f t="shared" si="30"/>
         <v>-1964</v>
       </c>
       <c r="U134" s="1">
         <f t="shared" si="31"/>
         <v>632</v>
       </c>
       <c r="V134" s="1">
         <f t="shared" si="32"/>
         <v>-3</v>
       </c>
       <c r="W134" s="1">
         <f t="shared" si="22"/>
         <v>-699</v>
       </c>
     </row>
-    <row r="135" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A135" s="3" t="s">
         <v>109</v>
       </c>
       <c r="B135" s="1">
         <v>503</v>
       </c>
       <c r="C135" s="1">
         <v>759</v>
       </c>
       <c r="D135" s="1">
         <v>66</v>
       </c>
       <c r="E135" s="1">
         <v>505</v>
       </c>
       <c r="F135" s="1">
         <v>0</v>
       </c>
       <c r="G135" s="1">
         <f t="shared" si="20"/>
         <v>1833</v>
       </c>
       <c r="I135" s="3" t="s">
         <v>109</v>
       </c>
@@ -13929,51 +13940,51 @@
       <c r="R135" s="1">
         <f t="shared" si="28"/>
         <v>-165</v>
       </c>
       <c r="S135" s="1">
         <f t="shared" si="29"/>
         <v>562</v>
       </c>
       <c r="T135" s="1">
         <f t="shared" si="30"/>
         <v>-1927</v>
       </c>
       <c r="U135" s="1">
         <f t="shared" si="31"/>
         <v>501</v>
       </c>
       <c r="V135" s="1">
         <f t="shared" si="32"/>
         <v>-2</v>
       </c>
       <c r="W135" s="1">
         <f t="shared" si="22"/>
         <v>-1031</v>
       </c>
     </row>
-    <row r="136" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A136" s="3" t="s">
         <v>119</v>
       </c>
       <c r="B136" s="1">
         <v>802</v>
       </c>
       <c r="C136" s="1">
         <v>651</v>
       </c>
       <c r="D136" s="1">
         <v>38</v>
       </c>
       <c r="E136" s="1">
         <v>480</v>
       </c>
       <c r="F136" s="1">
         <v>0</v>
       </c>
       <c r="G136" s="1">
         <f t="shared" si="20"/>
         <v>1971</v>
       </c>
       <c r="I136" s="3" t="s">
         <v>119</v>
       </c>
@@ -14002,51 +14013,51 @@
       <c r="R136" s="1">
         <f t="shared" si="28"/>
         <v>263</v>
       </c>
       <c r="S136" s="1">
         <f t="shared" si="29"/>
         <v>258</v>
       </c>
       <c r="T136" s="1">
         <f t="shared" si="30"/>
         <v>-2514</v>
       </c>
       <c r="U136" s="1">
         <f t="shared" si="31"/>
         <v>463</v>
       </c>
       <c r="V136" s="1">
         <f t="shared" si="32"/>
         <v>-5</v>
       </c>
       <c r="W136" s="1">
         <f t="shared" si="22"/>
         <v>-1535</v>
       </c>
     </row>
-    <row r="137" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A137" s="3" t="s">
         <v>120</v>
       </c>
       <c r="B137" s="1">
         <v>813</v>
       </c>
       <c r="C137" s="1">
         <v>795</v>
       </c>
       <c r="D137" s="1">
         <v>16</v>
       </c>
       <c r="E137" s="1">
         <v>469</v>
       </c>
       <c r="F137" s="1">
         <v>0</v>
       </c>
       <c r="G137" s="1">
         <f t="shared" si="20"/>
         <v>2093</v>
       </c>
       <c r="I137" s="3" t="s">
         <v>120</v>
       </c>
@@ -14075,51 +14086,51 @@
       <c r="R137" s="1">
         <f t="shared" si="28"/>
         <v>309</v>
       </c>
       <c r="S137" s="1">
         <f t="shared" si="29"/>
         <v>520</v>
       </c>
       <c r="T137" s="1">
         <f t="shared" si="30"/>
         <v>-1745</v>
       </c>
       <c r="U137" s="1">
         <f t="shared" si="31"/>
         <v>455</v>
       </c>
       <c r="V137" s="1">
         <f t="shared" si="32"/>
         <v>-2</v>
       </c>
       <c r="W137" s="1">
         <f t="shared" si="22"/>
         <v>-463</v>
       </c>
     </row>
-    <row r="138" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="138" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A138" s="3" t="s">
         <v>121</v>
       </c>
       <c r="B138" s="1">
         <v>1167</v>
       </c>
       <c r="C138" s="1">
         <v>789</v>
       </c>
       <c r="D138" s="1">
         <v>27</v>
       </c>
       <c r="E138" s="1">
         <v>645</v>
       </c>
       <c r="F138" s="1">
         <v>0</v>
       </c>
       <c r="G138" s="1">
         <f t="shared" si="20"/>
         <v>2628</v>
       </c>
       <c r="I138" s="3" t="s">
         <v>121</v>
       </c>
@@ -14148,51 +14159,51 @@
       <c r="R138" s="1">
         <f t="shared" si="28"/>
         <v>856</v>
       </c>
       <c r="S138" s="1">
         <f t="shared" si="29"/>
         <v>383</v>
       </c>
       <c r="T138" s="1">
         <f t="shared" si="30"/>
         <v>-1789</v>
       </c>
       <c r="U138" s="1">
         <f t="shared" si="31"/>
         <v>639</v>
       </c>
       <c r="V138" s="1">
         <f t="shared" si="32"/>
         <v>-3</v>
       </c>
       <c r="W138" s="1">
         <f t="shared" si="22"/>
         <v>86</v>
       </c>
     </row>
-    <row r="139" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A139" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B139" s="1">
         <v>1544</v>
       </c>
       <c r="C139" s="1">
         <v>861</v>
       </c>
       <c r="D139" s="1">
         <v>27</v>
       </c>
       <c r="E139" s="1">
         <v>634</v>
       </c>
       <c r="F139" s="1">
         <v>0</v>
       </c>
       <c r="G139" s="1">
         <f t="shared" ref="G139:G202" si="33">SUM(B139:F139)</f>
         <v>3066</v>
       </c>
       <c r="I139" s="3" t="s">
         <v>122</v>
       </c>
@@ -14221,51 +14232,51 @@
       <c r="R139" s="1">
         <f t="shared" si="28"/>
         <v>1328</v>
       </c>
       <c r="S139" s="1">
         <f t="shared" si="29"/>
         <v>137</v>
       </c>
       <c r="T139" s="1">
         <f t="shared" si="30"/>
         <v>-2049</v>
       </c>
       <c r="U139" s="1">
         <f t="shared" si="31"/>
         <v>628</v>
       </c>
       <c r="V139" s="1">
         <f t="shared" si="32"/>
         <v>-9</v>
       </c>
       <c r="W139" s="1">
         <f t="shared" ref="W139:W202" si="35">SUM(R139:V139)</f>
         <v>35</v>
       </c>
     </row>
-    <row r="140" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A140" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B140" s="1">
         <v>1464</v>
       </c>
       <c r="C140" s="1">
         <v>909</v>
       </c>
       <c r="D140" s="1">
         <v>41</v>
       </c>
       <c r="E140" s="1">
         <v>749</v>
       </c>
       <c r="F140" s="1">
         <v>0</v>
       </c>
       <c r="G140" s="1">
         <f t="shared" si="33"/>
         <v>3163</v>
       </c>
       <c r="I140" s="3" t="s">
         <v>123</v>
       </c>
@@ -14294,51 +14305,51 @@
       <c r="R140" s="1">
         <f t="shared" si="28"/>
         <v>1267</v>
       </c>
       <c r="S140" s="1">
         <f t="shared" si="29"/>
         <v>335</v>
       </c>
       <c r="T140" s="1">
         <f t="shared" si="30"/>
         <v>-1815</v>
       </c>
       <c r="U140" s="1">
         <f t="shared" si="31"/>
         <v>748</v>
       </c>
       <c r="V140" s="1">
         <f t="shared" si="32"/>
         <v>-5</v>
       </c>
       <c r="W140" s="1">
         <f t="shared" si="35"/>
         <v>530</v>
       </c>
     </row>
-    <row r="141" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A141" s="3" t="s">
         <v>124</v>
       </c>
       <c r="B141" s="1">
         <v>1502</v>
       </c>
       <c r="C141" s="1">
         <v>707</v>
       </c>
       <c r="D141" s="1">
         <v>116</v>
       </c>
       <c r="E141" s="1">
         <v>842</v>
       </c>
       <c r="F141" s="1">
         <v>0</v>
       </c>
       <c r="G141" s="1">
         <f t="shared" si="33"/>
         <v>3167</v>
       </c>
       <c r="I141" s="3" t="s">
         <v>124</v>
       </c>
@@ -14367,51 +14378,51 @@
       <c r="R141" s="1">
         <f t="shared" si="28"/>
         <v>1291</v>
       </c>
       <c r="S141" s="1">
         <f t="shared" si="29"/>
         <v>-232</v>
       </c>
       <c r="T141" s="1">
         <f t="shared" si="30"/>
         <v>-1353</v>
       </c>
       <c r="U141" s="1">
         <f t="shared" si="31"/>
         <v>839</v>
       </c>
       <c r="V141" s="1">
         <f t="shared" si="32"/>
         <v>-7</v>
       </c>
       <c r="W141" s="1">
         <f t="shared" si="35"/>
         <v>538</v>
       </c>
     </row>
-    <row r="142" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="142" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A142" s="3" t="s">
         <v>126</v>
       </c>
       <c r="B142" s="1">
         <v>1676</v>
       </c>
       <c r="C142" s="1">
         <v>1047</v>
       </c>
       <c r="D142" s="1">
         <v>49</v>
       </c>
       <c r="E142" s="1">
         <v>910</v>
       </c>
       <c r="F142" s="1">
         <v>0</v>
       </c>
       <c r="G142" s="1">
         <f t="shared" si="33"/>
         <v>3682</v>
       </c>
       <c r="I142" s="3" t="s">
         <v>126</v>
       </c>
@@ -14440,51 +14451,51 @@
       <c r="R142" s="1">
         <f t="shared" si="28"/>
         <v>1525</v>
       </c>
       <c r="S142" s="1">
         <f t="shared" si="29"/>
         <v>552</v>
       </c>
       <c r="T142" s="1">
         <f t="shared" si="30"/>
         <v>-2030</v>
       </c>
       <c r="U142" s="1">
         <f t="shared" si="31"/>
         <v>909</v>
       </c>
       <c r="V142" s="1">
         <f t="shared" si="32"/>
         <v>-7</v>
       </c>
       <c r="W142" s="1">
         <f t="shared" si="35"/>
         <v>949</v>
       </c>
     </row>
-    <row r="143" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A143" s="3" t="s">
         <v>127</v>
       </c>
       <c r="B143" s="1">
         <v>1784</v>
       </c>
       <c r="C143" s="1">
         <v>1073</v>
       </c>
       <c r="D143" s="1">
         <v>25</v>
       </c>
       <c r="E143" s="1">
         <v>851</v>
       </c>
       <c r="F143" s="1">
         <v>0</v>
       </c>
       <c r="G143" s="1">
         <f t="shared" si="33"/>
         <v>3733</v>
       </c>
       <c r="I143" s="3" t="s">
         <v>127</v>
       </c>
@@ -14513,51 +14524,51 @@
       <c r="R143" s="1">
         <f t="shared" si="28"/>
         <v>1660</v>
       </c>
       <c r="S143" s="1">
         <f t="shared" si="29"/>
         <v>805</v>
       </c>
       <c r="T143" s="1">
         <f t="shared" si="30"/>
         <v>-2320</v>
       </c>
       <c r="U143" s="1">
         <f t="shared" si="31"/>
         <v>851</v>
       </c>
       <c r="V143" s="1">
         <f t="shared" si="32"/>
         <v>-6</v>
       </c>
       <c r="W143" s="1">
         <f t="shared" si="35"/>
         <v>990</v>
       </c>
     </row>
-    <row r="144" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="144" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A144" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B144" s="1">
         <v>1655</v>
       </c>
       <c r="C144" s="1">
         <v>1178</v>
       </c>
       <c r="D144" s="1">
         <v>95</v>
       </c>
       <c r="E144" s="1">
         <v>798</v>
       </c>
       <c r="F144" s="1">
         <v>0</v>
       </c>
       <c r="G144" s="1">
         <f t="shared" si="33"/>
         <v>3726</v>
       </c>
       <c r="I144" s="3" t="s">
         <v>128</v>
       </c>
@@ -14586,51 +14597,51 @@
       <c r="R144" s="1">
         <f t="shared" si="28"/>
         <v>1440</v>
       </c>
       <c r="S144" s="1">
         <f t="shared" si="29"/>
         <v>996</v>
       </c>
       <c r="T144" s="1">
         <f t="shared" si="30"/>
         <v>-2027</v>
       </c>
       <c r="U144" s="1">
         <f t="shared" si="31"/>
         <v>796</v>
       </c>
       <c r="V144" s="1">
         <f t="shared" si="32"/>
         <v>-5</v>
       </c>
       <c r="W144" s="1">
         <f t="shared" si="35"/>
         <v>1200</v>
       </c>
     </row>
-    <row r="145" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="145" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A145" s="3" t="s">
         <v>129</v>
       </c>
       <c r="B145" s="1">
         <v>975</v>
       </c>
       <c r="C145" s="1">
         <v>1116</v>
       </c>
       <c r="D145" s="1">
         <v>49</v>
       </c>
       <c r="E145" s="1">
         <v>618</v>
       </c>
       <c r="F145" s="1">
         <v>0</v>
       </c>
       <c r="G145" s="1">
         <f t="shared" si="33"/>
         <v>2758</v>
       </c>
       <c r="I145" s="3" t="s">
         <v>129</v>
       </c>
@@ -14659,51 +14670,51 @@
       <c r="R145" s="1">
         <f t="shared" si="28"/>
         <v>596</v>
       </c>
       <c r="S145" s="1">
         <f t="shared" si="29"/>
         <v>1073</v>
       </c>
       <c r="T145" s="1">
         <f t="shared" si="30"/>
         <v>-2015</v>
       </c>
       <c r="U145" s="1">
         <f t="shared" si="31"/>
         <v>613</v>
       </c>
       <c r="V145" s="1">
         <f t="shared" si="32"/>
         <v>-3</v>
       </c>
       <c r="W145" s="1">
         <f t="shared" si="35"/>
         <v>264</v>
       </c>
     </row>
-    <row r="146" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A146" s="3" t="s">
         <v>130</v>
       </c>
       <c r="B146" s="1">
         <v>761</v>
       </c>
       <c r="C146" s="1">
         <v>984</v>
       </c>
       <c r="D146" s="1">
         <v>35</v>
       </c>
       <c r="E146" s="1">
         <v>363</v>
       </c>
       <c r="F146" s="1">
         <v>0</v>
       </c>
       <c r="G146" s="1">
         <f t="shared" si="33"/>
         <v>2143</v>
       </c>
       <c r="I146" s="3" t="s">
         <v>130</v>
       </c>
@@ -14732,51 +14743,51 @@
       <c r="R146" s="1">
         <f t="shared" si="28"/>
         <v>239</v>
       </c>
       <c r="S146" s="1">
         <f t="shared" si="29"/>
         <v>928</v>
       </c>
       <c r="T146" s="1">
         <f t="shared" si="30"/>
         <v>-1787</v>
       </c>
       <c r="U146" s="1">
         <f t="shared" si="31"/>
         <v>360</v>
       </c>
       <c r="V146" s="1">
         <f t="shared" si="32"/>
         <v>-18</v>
       </c>
       <c r="W146" s="1">
         <f t="shared" si="35"/>
         <v>-278</v>
       </c>
     </row>
-    <row r="147" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="147" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A147" s="3" t="s">
         <v>131</v>
       </c>
       <c r="B147" s="1">
         <v>672</v>
       </c>
       <c r="C147" s="1">
         <v>874</v>
       </c>
       <c r="D147" s="1">
         <v>84</v>
       </c>
       <c r="E147" s="1">
         <v>635</v>
       </c>
       <c r="F147" s="1">
         <v>0</v>
       </c>
       <c r="G147" s="1">
         <f t="shared" si="33"/>
         <v>2265</v>
       </c>
       <c r="I147" s="3" t="s">
         <v>131</v>
       </c>
@@ -14805,51 +14816,51 @@
       <c r="R147" s="1">
         <f t="shared" si="28"/>
         <v>214</v>
       </c>
       <c r="S147" s="1">
         <f t="shared" si="29"/>
         <v>771</v>
       </c>
       <c r="T147" s="1">
         <f t="shared" si="30"/>
         <v>-1840</v>
       </c>
       <c r="U147" s="1">
         <f t="shared" si="31"/>
         <v>634</v>
       </c>
       <c r="V147" s="1">
         <f t="shared" si="32"/>
         <v>-3</v>
       </c>
       <c r="W147" s="1">
         <f t="shared" si="35"/>
         <v>-224</v>
       </c>
     </row>
-    <row r="148" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A148" s="3" t="s">
         <v>132</v>
       </c>
       <c r="B148" s="1">
         <v>694</v>
       </c>
       <c r="C148" s="1">
         <v>954</v>
       </c>
       <c r="D148" s="1">
         <v>26</v>
       </c>
       <c r="E148" s="1">
         <v>450</v>
       </c>
       <c r="F148" s="1">
         <v>0</v>
       </c>
       <c r="G148" s="1">
         <f t="shared" si="33"/>
         <v>2124</v>
       </c>
       <c r="I148" s="3" t="s">
         <v>134</v>
       </c>
@@ -14878,51 +14889,51 @@
       <c r="R148" s="1">
         <f t="shared" si="28"/>
         <v>65</v>
       </c>
       <c r="S148" s="1">
         <f t="shared" si="29"/>
         <v>847</v>
       </c>
       <c r="T148" s="1">
         <f t="shared" si="30"/>
         <v>-2351</v>
       </c>
       <c r="U148" s="1">
         <f t="shared" si="31"/>
         <v>430</v>
       </c>
       <c r="V148" s="1">
         <f t="shared" si="32"/>
         <v>-2</v>
       </c>
       <c r="W148" s="1">
         <f t="shared" si="35"/>
         <v>-1011</v>
       </c>
     </row>
-    <row r="149" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="149" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A149" s="3" t="s">
         <v>133</v>
       </c>
       <c r="B149" s="1">
         <v>824</v>
       </c>
       <c r="C149" s="1">
         <v>849</v>
       </c>
       <c r="D149" s="1">
         <v>53</v>
       </c>
       <c r="E149" s="1">
         <v>455</v>
       </c>
       <c r="F149" s="1">
         <v>0</v>
       </c>
       <c r="G149" s="1">
         <f t="shared" si="33"/>
         <v>2181</v>
       </c>
       <c r="I149" s="3" t="s">
         <v>133</v>
       </c>
@@ -14951,51 +14962,51 @@
       <c r="R149" s="1">
         <f t="shared" si="28"/>
         <v>477</v>
       </c>
       <c r="S149" s="1">
         <f t="shared" si="29"/>
         <v>705</v>
       </c>
       <c r="T149" s="1">
         <f t="shared" si="30"/>
         <v>-1526</v>
       </c>
       <c r="U149" s="1">
         <f t="shared" si="31"/>
         <v>432</v>
       </c>
       <c r="V149" s="1">
         <f t="shared" si="32"/>
         <v>-5</v>
       </c>
       <c r="W149" s="1">
         <f t="shared" si="35"/>
         <v>83</v>
       </c>
     </row>
-    <row r="150" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="150" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A150" s="3" t="s">
         <v>135</v>
       </c>
       <c r="B150" s="1">
         <v>620</v>
       </c>
       <c r="C150" s="1">
         <v>889</v>
       </c>
       <c r="D150" s="1">
         <v>46</v>
       </c>
       <c r="E150" s="1">
         <v>297</v>
       </c>
       <c r="F150" s="1">
         <v>0</v>
       </c>
       <c r="G150" s="1">
         <f t="shared" si="33"/>
         <v>1852</v>
       </c>
       <c r="I150" s="3" t="s">
         <v>135</v>
       </c>
@@ -15024,51 +15035,51 @@
       <c r="R150" s="1">
         <f t="shared" si="28"/>
         <v>166</v>
       </c>
       <c r="S150" s="1">
         <f t="shared" si="29"/>
         <v>644</v>
       </c>
       <c r="T150" s="1">
         <f t="shared" si="30"/>
         <v>-1705</v>
       </c>
       <c r="U150" s="1">
         <f t="shared" si="31"/>
         <v>256</v>
       </c>
       <c r="V150" s="1">
         <f t="shared" si="32"/>
         <v>-4</v>
       </c>
       <c r="W150" s="1">
         <f t="shared" si="35"/>
         <v>-643</v>
       </c>
     </row>
-    <row r="151" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="151" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A151" s="3" t="s">
         <v>136</v>
       </c>
       <c r="B151" s="1">
         <v>1250</v>
       </c>
       <c r="C151" s="1">
         <v>987</v>
       </c>
       <c r="D151" s="1">
         <v>23</v>
       </c>
       <c r="E151" s="1">
         <v>768</v>
       </c>
       <c r="F151" s="1">
         <v>0</v>
       </c>
       <c r="G151" s="1">
         <f t="shared" si="33"/>
         <v>3028</v>
       </c>
       <c r="I151" s="3" t="s">
         <v>136</v>
       </c>
@@ -15097,51 +15108,51 @@
       <c r="R151" s="1">
         <f t="shared" si="28"/>
         <v>995</v>
       </c>
       <c r="S151" s="1">
         <f t="shared" si="29"/>
         <v>827</v>
       </c>
       <c r="T151" s="1">
         <f t="shared" si="30"/>
         <v>-2692</v>
       </c>
       <c r="U151" s="1">
         <f t="shared" si="31"/>
         <v>766</v>
       </c>
       <c r="V151" s="1">
         <f t="shared" si="32"/>
         <v>-3</v>
       </c>
       <c r="W151" s="1">
         <f t="shared" si="35"/>
         <v>-107</v>
       </c>
     </row>
-    <row r="152" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="152" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A152" s="3" t="s">
         <v>137</v>
       </c>
       <c r="B152" s="1">
         <v>1598</v>
       </c>
       <c r="C152" s="1">
         <v>1166</v>
       </c>
       <c r="D152" s="1">
         <v>15</v>
       </c>
       <c r="E152" s="1">
         <v>753</v>
       </c>
       <c r="F152" s="1">
         <v>0</v>
       </c>
       <c r="G152" s="1">
         <f t="shared" si="33"/>
         <v>3532</v>
       </c>
       <c r="I152" s="3" t="s">
         <v>137</v>
       </c>
@@ -15170,51 +15181,51 @@
       <c r="R152" s="1">
         <f t="shared" si="28"/>
         <v>1378</v>
       </c>
       <c r="S152" s="1">
         <f t="shared" si="29"/>
         <v>968</v>
       </c>
       <c r="T152" s="1">
         <f t="shared" si="30"/>
         <v>-2549</v>
       </c>
       <c r="U152" s="1">
         <f t="shared" si="31"/>
         <v>753</v>
       </c>
       <c r="V152" s="1">
         <f t="shared" si="32"/>
         <v>-6</v>
       </c>
       <c r="W152" s="1">
         <f t="shared" si="35"/>
         <v>544</v>
       </c>
     </row>
-    <row r="153" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="153" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A153" s="3" t="s">
         <v>138</v>
       </c>
       <c r="B153" s="1">
         <v>1806</v>
       </c>
       <c r="C153" s="1">
         <v>1258</v>
       </c>
       <c r="D153" s="1">
         <v>11</v>
       </c>
       <c r="E153" s="1">
         <v>725</v>
       </c>
       <c r="F153" s="1">
         <v>0</v>
       </c>
       <c r="G153" s="1">
         <f t="shared" si="33"/>
         <v>3800</v>
       </c>
       <c r="I153" s="3" t="s">
         <v>138</v>
       </c>
@@ -15243,51 +15254,51 @@
       <c r="R153" s="1">
         <f t="shared" si="28"/>
         <v>1588</v>
       </c>
       <c r="S153" s="1">
         <f t="shared" si="29"/>
         <v>1066</v>
       </c>
       <c r="T153" s="1">
         <f t="shared" si="30"/>
         <v>-2550</v>
       </c>
       <c r="U153" s="1">
         <f t="shared" si="31"/>
         <v>721</v>
       </c>
       <c r="V153" s="1">
         <f t="shared" si="32"/>
         <v>-5</v>
       </c>
       <c r="W153" s="1">
         <f t="shared" si="35"/>
         <v>820</v>
       </c>
     </row>
-    <row r="154" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="154" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A154" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B154" s="1">
         <v>1582</v>
       </c>
       <c r="C154" s="1">
         <v>1130</v>
       </c>
       <c r="D154" s="1">
         <v>17</v>
       </c>
       <c r="E154" s="1">
         <v>887</v>
       </c>
       <c r="F154" s="1">
         <v>0</v>
       </c>
       <c r="G154" s="1">
         <f t="shared" si="33"/>
         <v>3616</v>
       </c>
       <c r="I154" s="3" t="s">
         <v>140</v>
       </c>
@@ -15316,51 +15327,51 @@
       <c r="R154" s="1">
         <f t="shared" si="28"/>
         <v>1390</v>
       </c>
       <c r="S154" s="1">
         <f t="shared" si="29"/>
         <v>886</v>
       </c>
       <c r="T154" s="1">
         <f t="shared" si="30"/>
         <v>-2438</v>
       </c>
       <c r="U154" s="1">
         <f t="shared" si="31"/>
         <v>885</v>
       </c>
       <c r="V154" s="1">
         <f t="shared" si="32"/>
         <v>-7</v>
       </c>
       <c r="W154" s="1">
         <f t="shared" si="35"/>
         <v>716</v>
       </c>
     </row>
-    <row r="155" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="155" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A155" s="3" t="s">
         <v>141</v>
       </c>
       <c r="B155" s="1">
         <v>1791</v>
       </c>
       <c r="C155" s="1">
         <v>875</v>
       </c>
       <c r="D155" s="1">
         <v>34</v>
       </c>
       <c r="E155" s="1">
         <v>885</v>
       </c>
       <c r="F155" s="1">
         <v>0</v>
       </c>
       <c r="G155" s="1">
         <f t="shared" si="33"/>
         <v>3585</v>
       </c>
       <c r="I155" s="3" t="s">
         <v>141</v>
       </c>
@@ -15389,51 +15400,51 @@
       <c r="R155" s="1">
         <f t="shared" si="28"/>
         <v>1670</v>
       </c>
       <c r="S155" s="1">
         <f t="shared" si="29"/>
         <v>339</v>
       </c>
       <c r="T155" s="1">
         <f t="shared" si="30"/>
         <v>-1961</v>
       </c>
       <c r="U155" s="1">
         <f t="shared" si="31"/>
         <v>885</v>
       </c>
       <c r="V155" s="1">
         <f t="shared" si="32"/>
         <v>-9</v>
       </c>
       <c r="W155" s="1">
         <f t="shared" si="35"/>
         <v>924</v>
       </c>
     </row>
-    <row r="156" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="156" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A156" s="3" t="s">
         <v>142</v>
       </c>
       <c r="B156" s="1">
         <v>1638</v>
       </c>
       <c r="C156" s="1">
         <v>1103</v>
       </c>
       <c r="D156" s="1">
         <v>10</v>
       </c>
       <c r="E156" s="1">
         <v>1026</v>
       </c>
       <c r="F156" s="1">
         <v>0</v>
       </c>
       <c r="G156" s="1">
         <f t="shared" si="33"/>
         <v>3777</v>
       </c>
       <c r="I156" s="3" t="s">
         <v>142</v>
       </c>
@@ -15462,51 +15473,51 @@
       <c r="R156" s="1">
         <f t="shared" si="28"/>
         <v>1500</v>
       </c>
       <c r="S156" s="1">
         <f t="shared" si="29"/>
         <v>987</v>
       </c>
       <c r="T156" s="1">
         <f t="shared" si="30"/>
         <v>-2615</v>
       </c>
       <c r="U156" s="1">
         <f t="shared" si="31"/>
         <v>1025</v>
       </c>
       <c r="V156" s="1">
         <f t="shared" si="32"/>
         <v>-3</v>
       </c>
       <c r="W156" s="1">
         <f t="shared" si="35"/>
         <v>894</v>
       </c>
     </row>
-    <row r="157" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A157" s="3" t="s">
         <v>143</v>
       </c>
       <c r="B157" s="1">
         <v>1188</v>
       </c>
       <c r="C157" s="1">
         <v>875</v>
       </c>
       <c r="D157" s="1">
         <v>56</v>
       </c>
       <c r="E157" s="1">
         <v>628</v>
       </c>
       <c r="F157" s="1">
         <v>2</v>
       </c>
       <c r="G157" s="1">
         <f t="shared" si="33"/>
         <v>2749</v>
       </c>
       <c r="I157" s="3" t="s">
         <v>143</v>
       </c>
@@ -15535,51 +15546,51 @@
       <c r="R157" s="1">
         <f t="shared" si="28"/>
         <v>952</v>
       </c>
       <c r="S157" s="1">
         <f t="shared" si="29"/>
         <v>642</v>
       </c>
       <c r="T157" s="1">
         <f t="shared" si="30"/>
         <v>-1975</v>
       </c>
       <c r="U157" s="1">
         <f t="shared" si="31"/>
         <v>621</v>
       </c>
       <c r="V157" s="1">
         <f t="shared" si="32"/>
         <v>2</v>
       </c>
       <c r="W157" s="1">
         <f t="shared" si="35"/>
         <v>242</v>
       </c>
     </row>
-    <row r="158" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="158" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A158" s="3" t="s">
         <v>144</v>
       </c>
       <c r="B158" s="1">
         <v>420</v>
       </c>
       <c r="C158" s="1">
         <v>610</v>
       </c>
       <c r="D158" s="1">
         <v>126</v>
       </c>
       <c r="E158" s="1">
         <v>374</v>
       </c>
       <c r="F158" s="1">
         <v>7</v>
       </c>
       <c r="G158" s="1">
         <f t="shared" si="33"/>
         <v>1537</v>
       </c>
       <c r="I158" s="3" t="s">
         <v>144</v>
       </c>
@@ -15608,51 +15619,51 @@
       <c r="R158" s="1">
         <f t="shared" si="28"/>
         <v>-392</v>
       </c>
       <c r="S158" s="1">
         <f t="shared" si="29"/>
         <v>346</v>
       </c>
       <c r="T158" s="1">
         <f t="shared" si="30"/>
         <v>-1681</v>
       </c>
       <c r="U158" s="1">
         <f t="shared" si="31"/>
         <v>351</v>
       </c>
       <c r="V158" s="1">
         <f t="shared" si="32"/>
         <v>7</v>
       </c>
       <c r="W158" s="1">
         <f t="shared" si="35"/>
         <v>-1369</v>
       </c>
     </row>
-    <row r="159" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="159" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A159" s="3" t="s">
         <v>145</v>
       </c>
       <c r="B159" s="1">
         <v>466</v>
       </c>
       <c r="C159" s="1">
         <v>482</v>
       </c>
       <c r="D159" s="1">
         <v>129</v>
       </c>
       <c r="E159" s="1">
         <v>598</v>
       </c>
       <c r="F159" s="1">
         <v>5</v>
       </c>
       <c r="G159" s="1">
         <f t="shared" si="33"/>
         <v>1680</v>
       </c>
       <c r="I159" s="3" t="s">
         <v>145</v>
       </c>
@@ -15681,51 +15692,51 @@
       <c r="R159" s="1">
         <f t="shared" si="28"/>
         <v>-180</v>
       </c>
       <c r="S159" s="1">
         <f t="shared" si="29"/>
         <v>135</v>
       </c>
       <c r="T159" s="1">
         <f t="shared" si="30"/>
         <v>-1822</v>
       </c>
       <c r="U159" s="1">
         <f t="shared" si="31"/>
         <v>594</v>
       </c>
       <c r="V159" s="1">
         <f t="shared" si="32"/>
         <v>5</v>
       </c>
       <c r="W159" s="1">
         <f t="shared" si="35"/>
         <v>-1268</v>
       </c>
     </row>
-    <row r="160" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="160" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A160" s="3" t="s">
         <v>146</v>
       </c>
       <c r="B160" s="1">
         <v>341</v>
       </c>
       <c r="C160" s="1">
         <v>440</v>
       </c>
       <c r="D160" s="1">
         <v>100</v>
       </c>
       <c r="E160" s="1">
         <v>385</v>
       </c>
       <c r="F160" s="1">
         <v>3</v>
       </c>
       <c r="G160" s="1">
         <f t="shared" si="33"/>
         <v>1269</v>
       </c>
       <c r="I160" s="3" t="s">
         <v>146</v>
       </c>
@@ -15754,51 +15765,51 @@
       <c r="R160" s="1">
         <f t="shared" si="28"/>
         <v>-477</v>
       </c>
       <c r="S160" s="1">
         <f t="shared" si="29"/>
         <v>-23</v>
       </c>
       <c r="T160" s="1">
         <f t="shared" si="30"/>
         <v>-2027</v>
       </c>
       <c r="U160" s="1">
         <f t="shared" si="31"/>
         <v>359</v>
       </c>
       <c r="V160" s="1">
         <f t="shared" si="32"/>
         <v>3</v>
       </c>
       <c r="W160" s="1">
         <f t="shared" si="35"/>
         <v>-2165</v>
       </c>
     </row>
-    <row r="161" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="161" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A161" s="3" t="s">
         <v>147</v>
       </c>
       <c r="B161" s="1">
         <v>559</v>
       </c>
       <c r="C161" s="1">
         <v>510</v>
       </c>
       <c r="D161" s="1">
         <v>130</v>
       </c>
       <c r="E161" s="1">
         <v>297</v>
       </c>
       <c r="F161" s="1">
         <v>2</v>
       </c>
       <c r="G161" s="1">
         <f t="shared" si="33"/>
         <v>1498</v>
       </c>
       <c r="I161" s="3" t="s">
         <v>147</v>
       </c>
@@ -15827,51 +15838,51 @@
       <c r="R161" s="1">
         <f t="shared" si="28"/>
         <v>-32</v>
       </c>
       <c r="S161" s="1">
         <f t="shared" si="29"/>
         <v>3</v>
       </c>
       <c r="T161" s="1">
         <f t="shared" si="30"/>
         <v>-1124</v>
       </c>
       <c r="U161" s="1">
         <f t="shared" si="31"/>
         <v>243</v>
       </c>
       <c r="V161" s="1">
         <f t="shared" si="32"/>
         <v>2</v>
       </c>
       <c r="W161" s="1">
         <f t="shared" si="35"/>
         <v>-908</v>
       </c>
     </row>
-    <row r="162" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="162" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A162" s="3" t="s">
         <v>148</v>
       </c>
       <c r="B162" s="1">
         <v>1136</v>
       </c>
       <c r="C162" s="1">
         <v>673</v>
       </c>
       <c r="D162" s="1">
         <v>33</v>
       </c>
       <c r="E162" s="1">
         <v>696</v>
       </c>
       <c r="F162" s="1">
         <v>2</v>
       </c>
       <c r="G162" s="1">
         <f t="shared" si="33"/>
         <v>2540</v>
       </c>
       <c r="I162" s="3" t="s">
         <v>148</v>
       </c>
@@ -15900,51 +15911,51 @@
       <c r="R162" s="1">
         <f t="shared" ref="R162:R193" si="36">+B162-J162</f>
         <v>807</v>
       </c>
       <c r="S162" s="1">
         <f t="shared" ref="S162:S193" si="37">+C162-K162</f>
         <v>464</v>
       </c>
       <c r="T162" s="1">
         <f t="shared" ref="T162:T193" si="38">+D162-L162</f>
         <v>-2049</v>
       </c>
       <c r="U162" s="1">
         <f t="shared" ref="U162:U193" si="39">+E162-M162</f>
         <v>695</v>
       </c>
       <c r="V162" s="1">
         <f t="shared" ref="V162:V193" si="40">+F162-N162</f>
         <v>2</v>
       </c>
       <c r="W162" s="1">
         <f t="shared" si="35"/>
         <v>-81</v>
       </c>
     </row>
-    <row r="163" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="163" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A163" s="3" t="s">
         <v>149</v>
       </c>
       <c r="B163" s="1">
         <v>1493</v>
       </c>
       <c r="C163" s="1">
         <v>895</v>
       </c>
       <c r="D163" s="1">
         <v>23</v>
       </c>
       <c r="E163" s="1">
         <v>869</v>
       </c>
       <c r="F163" s="1">
         <v>0</v>
       </c>
       <c r="G163" s="1">
         <f t="shared" si="33"/>
         <v>3280</v>
       </c>
       <c r="I163" s="3" t="s">
         <v>149</v>
       </c>
@@ -15973,51 +15984,51 @@
       <c r="R163" s="1">
         <f t="shared" si="36"/>
         <v>1288</v>
       </c>
       <c r="S163" s="1">
         <f t="shared" si="37"/>
         <v>661</v>
       </c>
       <c r="T163" s="1">
         <f t="shared" si="38"/>
         <v>-2658</v>
       </c>
       <c r="U163" s="1">
         <f t="shared" si="39"/>
         <v>868</v>
       </c>
       <c r="V163" s="1">
         <f t="shared" si="40"/>
         <v>0</v>
       </c>
       <c r="W163" s="1">
         <f t="shared" si="35"/>
         <v>159</v>
       </c>
     </row>
-    <row r="164" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="164" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A164" s="3" t="s">
         <v>150</v>
       </c>
       <c r="B164" s="1">
         <v>1196</v>
       </c>
       <c r="C164" s="1">
         <v>1003</v>
       </c>
       <c r="D164" s="1">
         <v>14</v>
       </c>
       <c r="E164" s="1">
         <v>828</v>
       </c>
       <c r="F164" s="1">
         <v>0</v>
       </c>
       <c r="G164" s="1">
         <f t="shared" si="33"/>
         <v>3041</v>
       </c>
       <c r="I164" s="3" t="s">
         <v>150</v>
       </c>
@@ -16046,51 +16057,51 @@
       <c r="R164" s="1">
         <f t="shared" si="36"/>
         <v>1003</v>
       </c>
       <c r="S164" s="1">
         <f t="shared" si="37"/>
         <v>834</v>
       </c>
       <c r="T164" s="1">
         <f t="shared" si="38"/>
         <v>-2504</v>
       </c>
       <c r="U164" s="1">
         <f t="shared" si="39"/>
         <v>827</v>
       </c>
       <c r="V164" s="1">
         <f t="shared" si="40"/>
         <v>-3</v>
       </c>
       <c r="W164" s="1">
         <f t="shared" si="35"/>
         <v>157</v>
       </c>
     </row>
-    <row r="165" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="165" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A165" s="3" t="s">
         <v>151</v>
       </c>
       <c r="B165" s="1">
         <v>1230</v>
       </c>
       <c r="C165" s="1">
         <v>1102</v>
       </c>
       <c r="D165" s="1">
         <v>28</v>
       </c>
       <c r="E165" s="1">
         <v>617</v>
       </c>
       <c r="F165" s="1">
         <v>0</v>
       </c>
       <c r="G165" s="1">
         <f t="shared" si="33"/>
         <v>2977</v>
       </c>
       <c r="I165" s="3" t="s">
         <v>151</v>
       </c>
@@ -16119,51 +16130,51 @@
       <c r="R165" s="1">
         <f t="shared" si="36"/>
         <v>1001</v>
       </c>
       <c r="S165" s="1">
         <f t="shared" si="37"/>
         <v>919</v>
       </c>
       <c r="T165" s="1">
         <f t="shared" si="38"/>
         <v>-2027</v>
       </c>
       <c r="U165" s="1">
         <f t="shared" si="39"/>
         <v>610</v>
       </c>
       <c r="V165" s="1">
         <f t="shared" si="40"/>
         <v>-4</v>
       </c>
       <c r="W165" s="1">
         <f t="shared" si="35"/>
         <v>499</v>
       </c>
     </row>
-    <row r="166" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="166" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A166" s="3" t="s">
         <v>153</v>
       </c>
       <c r="B166" s="1">
         <v>1447</v>
       </c>
       <c r="C166" s="1">
         <v>972</v>
       </c>
       <c r="D166" s="1">
         <v>27</v>
       </c>
       <c r="E166" s="1">
         <v>794</v>
       </c>
       <c r="F166" s="1">
         <v>0</v>
       </c>
       <c r="G166" s="1">
         <f t="shared" si="33"/>
         <v>3240</v>
       </c>
       <c r="I166" s="3" t="s">
         <v>153</v>
       </c>
@@ -16192,51 +16203,51 @@
       <c r="R166" s="1">
         <f t="shared" si="36"/>
         <v>1294</v>
       </c>
       <c r="S166" s="1">
         <f t="shared" si="37"/>
         <v>603</v>
       </c>
       <c r="T166" s="1">
         <f t="shared" si="38"/>
         <v>-2277</v>
       </c>
       <c r="U166" s="1">
         <f t="shared" si="39"/>
         <v>792</v>
       </c>
       <c r="V166" s="1">
         <f t="shared" si="40"/>
         <v>-6</v>
       </c>
       <c r="W166" s="1">
         <f t="shared" si="35"/>
         <v>406</v>
       </c>
     </row>
-    <row r="167" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="167" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A167" s="3" t="s">
         <v>154</v>
       </c>
       <c r="B167" s="1">
         <v>1496</v>
       </c>
       <c r="C167" s="1">
         <v>894</v>
       </c>
       <c r="D167" s="1">
         <v>11</v>
       </c>
       <c r="E167" s="1">
         <v>870</v>
       </c>
       <c r="F167" s="1">
         <v>0</v>
       </c>
       <c r="G167" s="1">
         <f t="shared" si="33"/>
         <v>3271</v>
       </c>
       <c r="I167" s="3" t="s">
         <v>154</v>
       </c>
@@ -16265,51 +16276,51 @@
       <c r="R167" s="1">
         <f t="shared" si="36"/>
         <v>1387</v>
       </c>
       <c r="S167" s="1">
         <f t="shared" si="37"/>
         <v>425</v>
       </c>
       <c r="T167" s="1">
         <f t="shared" si="38"/>
         <v>-2326</v>
       </c>
       <c r="U167" s="1">
         <f t="shared" si="39"/>
         <v>870</v>
       </c>
       <c r="V167" s="1">
         <f t="shared" si="40"/>
         <v>-7</v>
       </c>
       <c r="W167" s="1">
         <f t="shared" si="35"/>
         <v>349</v>
       </c>
     </row>
-    <row r="168" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="168" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A168" s="3" t="s">
         <v>155</v>
       </c>
       <c r="B168" s="1">
         <v>1471</v>
       </c>
       <c r="C168" s="1">
         <v>898</v>
       </c>
       <c r="D168" s="1">
         <v>42</v>
       </c>
       <c r="E168" s="1">
         <v>857</v>
       </c>
       <c r="F168" s="1">
         <v>0</v>
       </c>
       <c r="G168" s="1">
         <f t="shared" si="33"/>
         <v>3268</v>
       </c>
       <c r="I168" s="3" t="s">
         <v>155</v>
       </c>
@@ -16339,51 +16350,51 @@
       <c r="R168" s="1">
         <f t="shared" si="36"/>
         <v>1346</v>
       </c>
       <c r="S168" s="1">
         <f t="shared" si="37"/>
         <v>548</v>
       </c>
       <c r="T168" s="1">
         <f t="shared" si="38"/>
         <v>-1877</v>
       </c>
       <c r="U168" s="1">
         <f t="shared" si="39"/>
         <v>857</v>
       </c>
       <c r="V168" s="1">
         <f t="shared" si="40"/>
         <v>-5</v>
       </c>
       <c r="W168" s="1">
         <f t="shared" si="35"/>
         <v>869</v>
       </c>
     </row>
-    <row r="169" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="169" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A169" s="3" t="s">
         <v>156</v>
       </c>
       <c r="B169" s="1">
         <v>853</v>
       </c>
       <c r="C169" s="1">
         <v>800</v>
       </c>
       <c r="D169" s="1">
         <v>128</v>
       </c>
       <c r="E169" s="1">
         <v>581</v>
       </c>
       <c r="F169" s="1">
         <v>0</v>
       </c>
       <c r="G169" s="1">
         <f t="shared" si="33"/>
         <v>2362</v>
       </c>
       <c r="I169" s="3" t="s">
         <v>156</v>
       </c>
@@ -16412,51 +16423,51 @@
       <c r="R169" s="1">
         <f t="shared" si="36"/>
         <v>429</v>
       </c>
       <c r="S169" s="1">
         <f t="shared" si="37"/>
         <v>627</v>
       </c>
       <c r="T169" s="1">
         <f t="shared" si="38"/>
         <v>-1445</v>
       </c>
       <c r="U169" s="1">
         <f t="shared" si="39"/>
         <v>572</v>
       </c>
       <c r="V169" s="1">
         <f t="shared" si="40"/>
         <v>-3</v>
       </c>
       <c r="W169" s="1">
         <f t="shared" si="35"/>
         <v>180</v>
       </c>
     </row>
-    <row r="170" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="170" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A170" s="3" t="s">
         <v>157</v>
       </c>
       <c r="B170" s="1">
         <v>438</v>
       </c>
       <c r="C170" s="1">
         <v>637</v>
       </c>
       <c r="D170" s="1">
         <v>224</v>
       </c>
       <c r="E170" s="1">
         <v>521</v>
       </c>
       <c r="F170" s="1">
         <v>6</v>
       </c>
       <c r="G170" s="1">
         <f t="shared" si="33"/>
         <v>1826</v>
       </c>
       <c r="I170" s="3" t="s">
         <v>157</v>
       </c>
@@ -16485,51 +16496,51 @@
       <c r="R170" s="1">
         <f t="shared" si="36"/>
         <v>-469</v>
       </c>
       <c r="S170" s="1">
         <f t="shared" si="37"/>
         <v>408</v>
       </c>
       <c r="T170" s="1">
         <f t="shared" si="38"/>
         <v>-1446</v>
       </c>
       <c r="U170" s="1">
         <f t="shared" si="39"/>
         <v>490</v>
       </c>
       <c r="V170" s="1">
         <f t="shared" si="40"/>
         <v>6</v>
       </c>
       <c r="W170" s="1">
         <f t="shared" si="35"/>
         <v>-1011</v>
       </c>
     </row>
-    <row r="171" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="171" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A171" s="3" t="s">
         <v>158</v>
       </c>
       <c r="B171" s="1">
         <v>353</v>
       </c>
       <c r="C171" s="1">
         <v>721</v>
       </c>
       <c r="D171" s="1">
         <v>184</v>
       </c>
       <c r="E171" s="1">
         <v>429</v>
       </c>
       <c r="F171" s="1">
         <v>4</v>
       </c>
       <c r="G171" s="1">
         <f t="shared" si="33"/>
         <v>1691</v>
       </c>
       <c r="I171" s="3" t="s">
         <v>158</v>
       </c>
@@ -16558,51 +16569,51 @@
       <c r="R171" s="1">
         <f t="shared" si="36"/>
         <v>-438</v>
       </c>
       <c r="S171" s="1">
         <f t="shared" si="37"/>
         <v>546</v>
       </c>
       <c r="T171" s="1">
         <f t="shared" si="38"/>
         <v>-1399</v>
       </c>
       <c r="U171" s="1">
         <f t="shared" si="39"/>
         <v>412</v>
       </c>
       <c r="V171" s="1">
         <f t="shared" si="40"/>
         <v>4</v>
       </c>
       <c r="W171" s="1">
         <f t="shared" si="35"/>
         <v>-875</v>
       </c>
     </row>
-    <row r="172" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="172" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A172" s="3" t="s">
         <v>159</v>
       </c>
       <c r="B172" s="1">
         <v>469</v>
       </c>
       <c r="C172" s="1">
         <v>636</v>
       </c>
       <c r="D172" s="1">
         <v>152</v>
       </c>
       <c r="E172" s="1">
         <v>340</v>
       </c>
       <c r="F172" s="1">
         <v>4</v>
       </c>
       <c r="G172" s="1">
         <f t="shared" si="33"/>
         <v>1601</v>
       </c>
       <c r="I172" s="3" t="s">
         <v>159</v>
       </c>
@@ -16631,51 +16642,51 @@
       <c r="R172" s="1">
         <f t="shared" si="36"/>
         <v>-213</v>
       </c>
       <c r="S172" s="1">
         <f t="shared" si="37"/>
         <v>432</v>
       </c>
       <c r="T172" s="1">
         <f t="shared" si="38"/>
         <v>-2071</v>
       </c>
       <c r="U172" s="1">
         <f t="shared" si="39"/>
         <v>303</v>
       </c>
       <c r="V172" s="1">
         <f t="shared" si="40"/>
         <v>4</v>
       </c>
       <c r="W172" s="1">
         <f t="shared" si="35"/>
         <v>-1545</v>
       </c>
     </row>
-    <row r="173" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="173" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A173" s="3" t="s">
         <v>160</v>
       </c>
       <c r="B173" s="1">
         <v>492</v>
       </c>
       <c r="C173" s="1">
         <v>645</v>
       </c>
       <c r="D173" s="1">
         <v>183</v>
       </c>
       <c r="E173" s="1">
         <v>217</v>
       </c>
       <c r="F173" s="1">
         <v>3</v>
       </c>
       <c r="G173" s="1">
         <f t="shared" si="33"/>
         <v>1540</v>
       </c>
       <c r="I173" s="3" t="s">
         <v>160</v>
       </c>
@@ -16704,51 +16715,51 @@
       <c r="R173" s="1">
         <f t="shared" si="36"/>
         <v>-295</v>
       </c>
       <c r="S173" s="1">
         <f t="shared" si="37"/>
         <v>330</v>
       </c>
       <c r="T173" s="1">
         <f t="shared" si="38"/>
         <v>-1231</v>
       </c>
       <c r="U173" s="1">
         <f t="shared" si="39"/>
         <v>87</v>
       </c>
       <c r="V173" s="1">
         <f t="shared" si="40"/>
         <v>3</v>
       </c>
       <c r="W173" s="1">
         <f t="shared" si="35"/>
         <v>-1106</v>
       </c>
     </row>
-    <row r="174" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="174" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A174" s="3" t="s">
         <v>161</v>
       </c>
       <c r="B174" s="1">
         <v>962</v>
       </c>
       <c r="C174" s="1">
         <v>803</v>
       </c>
       <c r="D174" s="1">
         <v>33</v>
       </c>
       <c r="E174" s="1">
         <v>546</v>
       </c>
       <c r="F174" s="1">
         <v>1</v>
       </c>
       <c r="G174" s="1">
         <f t="shared" si="33"/>
         <v>2345</v>
       </c>
       <c r="I174" s="3" t="s">
         <v>161</v>
       </c>
@@ -16777,51 +16788,51 @@
       <c r="R174" s="1">
         <f t="shared" si="36"/>
         <v>642</v>
       </c>
       <c r="S174" s="1">
         <f t="shared" si="37"/>
         <v>612</v>
       </c>
       <c r="T174" s="1">
         <f t="shared" si="38"/>
         <v>-1501</v>
       </c>
       <c r="U174" s="1">
         <f t="shared" si="39"/>
         <v>543</v>
       </c>
       <c r="V174" s="1">
         <f t="shared" si="40"/>
         <v>1</v>
       </c>
       <c r="W174" s="1">
         <f t="shared" si="35"/>
         <v>297</v>
       </c>
     </row>
-    <row r="175" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="175" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A175" s="3" t="s">
         <v>162</v>
       </c>
       <c r="B175" s="1">
         <v>1017</v>
       </c>
       <c r="C175" s="1">
         <v>807</v>
       </c>
       <c r="D175" s="1">
         <v>30</v>
       </c>
       <c r="E175" s="1">
         <v>682</v>
       </c>
       <c r="F175" s="1">
         <v>0</v>
       </c>
       <c r="G175" s="1">
         <f t="shared" si="33"/>
         <v>2536</v>
       </c>
       <c r="I175" s="3" t="s">
         <v>162</v>
       </c>
@@ -16850,51 +16861,51 @@
       <c r="R175" s="1">
         <f t="shared" si="36"/>
         <v>746</v>
       </c>
       <c r="S175" s="1">
         <f t="shared" si="37"/>
         <v>663</v>
       </c>
       <c r="T175" s="1">
         <f t="shared" si="38"/>
         <v>-2372</v>
       </c>
       <c r="U175" s="1">
         <f t="shared" si="39"/>
         <v>678</v>
       </c>
       <c r="V175" s="1">
         <f t="shared" si="40"/>
         <v>-2</v>
       </c>
       <c r="W175" s="1">
         <f t="shared" si="35"/>
         <v>-287</v>
       </c>
     </row>
-    <row r="176" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="176" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A176" s="3" t="s">
         <v>163</v>
       </c>
       <c r="B176" s="1">
         <v>1364</v>
       </c>
       <c r="C176" s="1">
         <v>696</v>
       </c>
       <c r="D176" s="1">
         <v>37</v>
       </c>
       <c r="E176" s="1">
         <v>765</v>
       </c>
       <c r="F176" s="1">
         <v>0</v>
       </c>
       <c r="G176" s="1">
         <f t="shared" si="33"/>
         <v>2862</v>
       </c>
       <c r="I176" s="3" t="s">
         <v>163</v>
       </c>
@@ -16923,51 +16934,51 @@
       <c r="R176" s="1">
         <f t="shared" si="36"/>
         <v>1172</v>
       </c>
       <c r="S176" s="1">
         <f t="shared" si="37"/>
         <v>212</v>
       </c>
       <c r="T176" s="1">
         <f t="shared" si="38"/>
         <v>-2323</v>
       </c>
       <c r="U176" s="1">
         <f t="shared" si="39"/>
         <v>753</v>
       </c>
       <c r="V176" s="1">
         <f t="shared" si="40"/>
         <v>-4</v>
       </c>
       <c r="W176" s="1">
         <f t="shared" si="35"/>
         <v>-190</v>
       </c>
     </row>
-    <row r="177" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="177" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A177" s="3" t="s">
         <v>164</v>
       </c>
       <c r="B177" s="1">
         <v>1668</v>
       </c>
       <c r="C177" s="1">
         <v>959</v>
       </c>
       <c r="D177" s="1">
         <v>57</v>
       </c>
       <c r="E177" s="1">
         <v>648</v>
       </c>
       <c r="F177" s="1">
         <v>0</v>
       </c>
       <c r="G177" s="1">
         <f t="shared" si="33"/>
         <v>3332</v>
       </c>
       <c r="I177" s="3" t="s">
         <v>164</v>
       </c>
@@ -16996,51 +17007,51 @@
       <c r="R177" s="1">
         <f t="shared" si="36"/>
         <v>1549</v>
       </c>
       <c r="S177" s="1">
         <f t="shared" si="37"/>
         <v>463</v>
       </c>
       <c r="T177" s="1">
         <f t="shared" si="38"/>
         <v>-2129</v>
       </c>
       <c r="U177" s="1">
         <f t="shared" si="39"/>
         <v>638</v>
       </c>
       <c r="V177" s="1">
         <f t="shared" si="40"/>
         <v>-4</v>
       </c>
       <c r="W177" s="1">
         <f t="shared" si="35"/>
         <v>517</v>
       </c>
     </row>
-    <row r="178" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="178" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A178" s="3" t="s">
         <v>166</v>
       </c>
       <c r="B178" s="1">
         <v>1527</v>
       </c>
       <c r="C178" s="1">
         <v>1416</v>
       </c>
       <c r="D178" s="1">
         <v>38</v>
       </c>
       <c r="E178" s="1">
         <v>544</v>
       </c>
       <c r="F178" s="1">
         <v>0</v>
       </c>
       <c r="G178" s="1">
         <f t="shared" si="33"/>
         <v>3525</v>
       </c>
       <c r="I178" s="3" t="s">
         <v>166</v>
       </c>
@@ -17069,51 +17080,51 @@
       <c r="R178" s="1">
         <f t="shared" si="36"/>
         <v>1387</v>
       </c>
       <c r="S178" s="1">
         <f t="shared" si="37"/>
         <v>1283</v>
       </c>
       <c r="T178" s="1">
         <f t="shared" si="38"/>
         <v>-2299</v>
       </c>
       <c r="U178" s="1">
         <f t="shared" si="39"/>
         <v>523</v>
       </c>
       <c r="V178" s="1">
         <f t="shared" si="40"/>
         <v>-5</v>
       </c>
       <c r="W178" s="1">
         <f t="shared" si="35"/>
         <v>889</v>
       </c>
     </row>
-    <row r="179" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="179" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A179" s="3" t="s">
         <v>167</v>
       </c>
       <c r="B179" s="1">
         <v>1485</v>
       </c>
       <c r="C179" s="1">
         <v>1128</v>
       </c>
       <c r="D179" s="1">
         <v>11</v>
       </c>
       <c r="E179" s="1">
         <v>736</v>
       </c>
       <c r="F179" s="1">
         <v>0</v>
       </c>
       <c r="G179" s="1">
         <f t="shared" si="33"/>
         <v>3360</v>
       </c>
       <c r="I179" s="3" t="s">
         <v>167</v>
       </c>
@@ -17142,51 +17153,51 @@
       <c r="R179" s="1">
         <f t="shared" si="36"/>
         <v>1382</v>
       </c>
       <c r="S179" s="1">
         <f t="shared" si="37"/>
         <v>930</v>
       </c>
       <c r="T179" s="1">
         <f t="shared" si="38"/>
         <v>-2495</v>
       </c>
       <c r="U179" s="1">
         <f t="shared" si="39"/>
         <v>735</v>
       </c>
       <c r="V179" s="1">
         <f t="shared" si="40"/>
         <v>-8</v>
       </c>
       <c r="W179" s="1">
         <f t="shared" si="35"/>
         <v>544</v>
       </c>
     </row>
-    <row r="180" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="180" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A180" s="3" t="s">
         <v>168</v>
       </c>
       <c r="B180" s="1">
         <v>1410</v>
       </c>
       <c r="C180" s="1">
         <v>1042</v>
       </c>
       <c r="D180" s="1">
         <v>20</v>
       </c>
       <c r="E180" s="1">
         <v>776</v>
       </c>
       <c r="F180" s="1">
         <v>0</v>
       </c>
       <c r="G180" s="1">
         <f t="shared" si="33"/>
         <v>3248</v>
       </c>
       <c r="I180" s="3" t="s">
         <v>168</v>
       </c>
@@ -17216,51 +17227,51 @@
       <c r="R180" s="1">
         <f t="shared" si="36"/>
         <v>1252</v>
       </c>
       <c r="S180" s="1">
         <f t="shared" si="37"/>
         <v>777</v>
       </c>
       <c r="T180" s="1">
         <f t="shared" si="38"/>
         <v>-2701</v>
       </c>
       <c r="U180" s="1">
         <f t="shared" si="39"/>
         <v>774</v>
       </c>
       <c r="V180" s="1">
         <f t="shared" si="40"/>
         <v>-5</v>
       </c>
       <c r="W180" s="1">
         <f t="shared" si="35"/>
         <v>97</v>
       </c>
     </row>
-    <row r="181" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="181" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A181" s="3" t="s">
         <v>169</v>
       </c>
       <c r="B181" s="1">
         <v>593</v>
       </c>
       <c r="C181" s="1">
         <v>739</v>
       </c>
       <c r="D181" s="1">
         <v>146</v>
       </c>
       <c r="E181" s="1">
         <v>340</v>
       </c>
       <c r="F181" s="1">
         <v>0</v>
       </c>
       <c r="G181" s="1">
         <f t="shared" si="33"/>
         <v>1818</v>
       </c>
       <c r="I181" s="3" t="s">
         <v>169</v>
       </c>
@@ -17289,51 +17300,51 @@
       <c r="R181" s="1">
         <f t="shared" si="36"/>
         <v>87</v>
       </c>
       <c r="S181" s="1">
         <f t="shared" si="37"/>
         <v>513</v>
       </c>
       <c r="T181" s="1">
         <f t="shared" si="38"/>
         <v>-1415</v>
       </c>
       <c r="U181" s="1">
         <f t="shared" si="39"/>
         <v>292</v>
       </c>
       <c r="V181" s="1">
         <f t="shared" si="40"/>
         <v>-3</v>
       </c>
       <c r="W181" s="1">
         <f t="shared" si="35"/>
         <v>-526</v>
       </c>
     </row>
-    <row r="182" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="182" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A182" s="3" t="s">
         <v>170</v>
       </c>
       <c r="B182" s="1">
         <v>381</v>
       </c>
       <c r="C182" s="1">
         <v>638</v>
       </c>
       <c r="D182" s="1">
         <v>157</v>
       </c>
       <c r="E182" s="1">
         <v>355</v>
       </c>
       <c r="F182" s="1">
         <v>0</v>
       </c>
       <c r="G182" s="1">
         <f t="shared" si="33"/>
         <v>1531</v>
       </c>
       <c r="I182" s="3" t="s">
         <v>170</v>
       </c>
@@ -17362,51 +17373,51 @@
       <c r="R182" s="1">
         <f t="shared" si="36"/>
         <v>-498</v>
       </c>
       <c r="S182" s="1">
         <f t="shared" si="37"/>
         <v>470</v>
       </c>
       <c r="T182" s="1">
         <f t="shared" si="38"/>
         <v>-1484</v>
       </c>
       <c r="U182" s="1">
         <f t="shared" si="39"/>
         <v>314</v>
       </c>
       <c r="V182" s="1">
         <f t="shared" si="40"/>
         <v>-1</v>
       </c>
       <c r="W182" s="1">
         <f t="shared" si="35"/>
         <v>-1199</v>
       </c>
     </row>
-    <row r="183" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="183" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A183" s="3" t="s">
         <v>171</v>
       </c>
       <c r="B183" s="1">
         <v>488</v>
       </c>
       <c r="C183" s="1">
         <v>642</v>
       </c>
       <c r="D183" s="1">
         <v>172</v>
       </c>
       <c r="E183" s="1">
         <v>294</v>
       </c>
       <c r="F183" s="1">
         <v>0</v>
       </c>
       <c r="G183" s="1">
         <f t="shared" si="33"/>
         <v>1596</v>
       </c>
       <c r="I183" s="3" t="s">
         <v>171</v>
       </c>
@@ -17435,51 +17446,51 @@
       <c r="R183" s="1">
         <f t="shared" si="36"/>
         <v>-228</v>
       </c>
       <c r="S183" s="1">
         <f t="shared" si="37"/>
         <v>400</v>
       </c>
       <c r="T183" s="1">
         <f t="shared" si="38"/>
         <v>-1483</v>
       </c>
       <c r="U183" s="1">
         <f t="shared" si="39"/>
         <v>251</v>
       </c>
       <c r="V183" s="1">
         <f t="shared" si="40"/>
         <v>-1</v>
       </c>
       <c r="W183" s="1">
         <f t="shared" si="35"/>
         <v>-1061</v>
       </c>
     </row>
-    <row r="184" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="184" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A184" s="3" t="s">
         <v>172</v>
       </c>
       <c r="B184" s="1">
         <v>461</v>
       </c>
       <c r="C184" s="1">
         <v>836</v>
       </c>
       <c r="D184" s="1">
         <v>74</v>
       </c>
       <c r="E184" s="1">
         <v>109</v>
       </c>
       <c r="F184" s="1">
         <v>0</v>
       </c>
       <c r="G184" s="1">
         <f t="shared" si="33"/>
         <v>1480</v>
       </c>
       <c r="H184" s="3"/>
       <c r="I184" s="3" t="s">
         <v>172</v>
@@ -17509,51 +17520,51 @@
       <c r="R184" s="1">
         <f t="shared" si="36"/>
         <v>-739</v>
       </c>
       <c r="S184" s="1">
         <f t="shared" si="37"/>
         <v>681</v>
       </c>
       <c r="T184" s="1">
         <f t="shared" si="38"/>
         <v>-1811</v>
       </c>
       <c r="U184" s="1">
         <f t="shared" si="39"/>
         <v>-59</v>
       </c>
       <c r="V184" s="1">
         <f t="shared" si="40"/>
         <v>-1</v>
       </c>
       <c r="W184" s="1">
         <f t="shared" si="35"/>
         <v>-1929</v>
       </c>
     </row>
-    <row r="185" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="185" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A185" s="3" t="s">
         <v>173</v>
       </c>
       <c r="B185" s="1">
         <v>487</v>
       </c>
       <c r="C185" s="1">
         <v>685</v>
       </c>
       <c r="D185" s="1">
         <v>172</v>
       </c>
       <c r="E185" s="1">
         <v>188</v>
       </c>
       <c r="F185" s="1">
         <v>0</v>
       </c>
       <c r="G185" s="1">
         <f t="shared" si="33"/>
         <v>1532</v>
       </c>
       <c r="I185" s="3" t="s">
         <v>173</v>
       </c>
@@ -17582,51 +17593,51 @@
       <c r="R185" s="1">
         <f t="shared" si="36"/>
         <v>-531</v>
       </c>
       <c r="S185" s="1">
         <f t="shared" si="37"/>
         <v>516</v>
       </c>
       <c r="T185" s="1">
         <f t="shared" si="38"/>
         <v>-1010</v>
       </c>
       <c r="U185" s="1">
         <f t="shared" si="39"/>
         <v>18</v>
       </c>
       <c r="V185" s="1">
         <f t="shared" si="40"/>
         <v>0</v>
       </c>
       <c r="W185" s="1">
         <f t="shared" si="35"/>
         <v>-1007</v>
       </c>
     </row>
-    <row r="186" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="186" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A186" s="3" t="s">
         <v>174</v>
       </c>
       <c r="B186" s="1">
         <v>762</v>
       </c>
       <c r="C186" s="1">
         <v>654</v>
       </c>
       <c r="D186" s="1">
         <v>32</v>
       </c>
       <c r="E186" s="1">
         <v>616</v>
       </c>
       <c r="F186" s="1">
         <v>0</v>
       </c>
       <c r="G186" s="1">
         <f t="shared" si="33"/>
         <v>2064</v>
       </c>
       <c r="I186" s="3" t="s">
         <v>174</v>
       </c>
@@ -17655,51 +17666,51 @@
       <c r="R186" s="1">
         <f t="shared" si="36"/>
         <v>503</v>
       </c>
       <c r="S186" s="1">
         <f t="shared" si="37"/>
         <v>289</v>
       </c>
       <c r="T186" s="1">
         <f t="shared" si="38"/>
         <v>-1809</v>
       </c>
       <c r="U186" s="1">
         <f t="shared" si="39"/>
         <v>584</v>
       </c>
       <c r="V186" s="1">
         <f t="shared" si="40"/>
         <v>-3</v>
       </c>
       <c r="W186" s="1">
         <f t="shared" si="35"/>
         <v>-436</v>
       </c>
     </row>
-    <row r="187" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="187" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A187" s="3" t="s">
         <v>175</v>
       </c>
       <c r="B187" s="1">
         <v>1226</v>
       </c>
       <c r="C187" s="1">
         <v>685</v>
       </c>
       <c r="D187" s="1">
         <v>9</v>
       </c>
       <c r="E187" s="1">
         <v>694</v>
       </c>
       <c r="F187" s="1">
         <v>0</v>
       </c>
       <c r="G187" s="1">
         <f t="shared" si="33"/>
         <v>2614</v>
       </c>
       <c r="I187" s="3" t="s">
         <v>175</v>
       </c>
@@ -17728,51 +17739,51 @@
       <c r="R187" s="1">
         <f t="shared" si="36"/>
         <v>1006</v>
       </c>
       <c r="S187" s="1">
         <f t="shared" si="37"/>
         <v>299</v>
       </c>
       <c r="T187" s="1">
         <f t="shared" si="38"/>
         <v>-2411</v>
       </c>
       <c r="U187" s="1">
         <f t="shared" si="39"/>
         <v>679</v>
       </c>
       <c r="V187" s="1">
         <f t="shared" si="40"/>
         <v>-5</v>
       </c>
       <c r="W187" s="1">
         <f t="shared" si="35"/>
         <v>-432</v>
       </c>
     </row>
-    <row r="188" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="188" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A188" s="3" t="s">
         <v>176</v>
       </c>
       <c r="B188" s="1">
         <v>1393</v>
       </c>
       <c r="C188" s="1">
         <v>797</v>
       </c>
       <c r="D188" s="1">
         <v>13</v>
       </c>
       <c r="E188" s="1">
         <v>505</v>
       </c>
       <c r="F188" s="1">
         <v>0</v>
       </c>
       <c r="G188" s="1">
         <f t="shared" si="33"/>
         <v>2708</v>
       </c>
       <c r="I188" s="3" t="s">
         <v>176</v>
       </c>
@@ -17801,51 +17812,51 @@
       <c r="R188" s="1">
         <f t="shared" si="36"/>
         <v>1183</v>
       </c>
       <c r="S188" s="1">
         <f t="shared" si="37"/>
         <v>457</v>
       </c>
       <c r="T188" s="1">
         <f t="shared" si="38"/>
         <v>-2569</v>
       </c>
       <c r="U188" s="1">
         <f t="shared" si="39"/>
         <v>503</v>
       </c>
       <c r="V188" s="1">
         <f t="shared" si="40"/>
         <v>-27</v>
       </c>
       <c r="W188" s="1">
         <f t="shared" si="35"/>
         <v>-453</v>
       </c>
     </row>
-    <row r="189" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="189" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A189" s="3" t="s">
         <v>177</v>
       </c>
       <c r="B189" s="1">
         <v>1496</v>
       </c>
       <c r="C189" s="1">
         <v>842</v>
       </c>
       <c r="D189" s="1">
         <v>55</v>
       </c>
       <c r="E189" s="1">
         <v>661</v>
       </c>
       <c r="F189" s="1">
         <v>0</v>
       </c>
       <c r="G189" s="1">
         <f t="shared" si="33"/>
         <v>3054</v>
       </c>
       <c r="I189" s="3" t="s">
         <v>177</v>
       </c>
@@ -17874,51 +17885,51 @@
       <c r="R189" s="1">
         <f t="shared" si="36"/>
         <v>1385</v>
       </c>
       <c r="S189" s="1">
         <f t="shared" si="37"/>
         <v>363</v>
       </c>
       <c r="T189" s="1">
         <f t="shared" si="38"/>
         <v>-2378</v>
       </c>
       <c r="U189" s="1">
         <f t="shared" si="39"/>
         <v>658</v>
       </c>
       <c r="V189" s="1">
         <f t="shared" si="40"/>
         <v>-6</v>
       </c>
       <c r="W189" s="1">
         <f t="shared" si="35"/>
         <v>22</v>
       </c>
     </row>
-    <row r="190" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="190" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A190" s="3" t="s">
         <v>179</v>
       </c>
       <c r="B190" s="1">
         <v>1926</v>
       </c>
       <c r="C190" s="1">
         <v>996</v>
       </c>
       <c r="D190" s="1">
         <v>20</v>
       </c>
       <c r="E190" s="1">
         <v>857</v>
       </c>
       <c r="F190" s="1">
         <v>0</v>
       </c>
       <c r="G190" s="1">
         <f t="shared" si="33"/>
         <v>3799</v>
       </c>
       <c r="I190" s="3" t="s">
         <v>179</v>
       </c>
@@ -17947,51 +17958,51 @@
       <c r="R190" s="1">
         <f t="shared" si="36"/>
         <v>1842</v>
       </c>
       <c r="S190" s="1">
         <f t="shared" si="37"/>
         <v>585</v>
       </c>
       <c r="T190" s="1">
         <f t="shared" si="38"/>
         <v>-2911</v>
       </c>
       <c r="U190" s="1">
         <f t="shared" si="39"/>
         <v>853</v>
       </c>
       <c r="V190" s="1">
         <f t="shared" si="40"/>
         <v>-7</v>
       </c>
       <c r="W190" s="1">
         <f t="shared" si="35"/>
         <v>362</v>
       </c>
     </row>
-    <row r="191" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="191" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A191" s="3" t="s">
         <v>180</v>
       </c>
       <c r="B191" s="1">
         <v>1750</v>
       </c>
       <c r="C191" s="1">
         <v>881</v>
       </c>
       <c r="D191" s="1">
         <v>21</v>
       </c>
       <c r="E191" s="1">
         <v>780</v>
       </c>
       <c r="F191" s="1">
         <v>0</v>
       </c>
       <c r="G191" s="1">
         <f t="shared" si="33"/>
         <v>3432</v>
       </c>
       <c r="I191" s="3" t="s">
         <v>180</v>
       </c>
@@ -18020,51 +18031,51 @@
       <c r="R191" s="1">
         <f t="shared" si="36"/>
         <v>1686</v>
       </c>
       <c r="S191" s="1">
         <f t="shared" si="37"/>
         <v>442</v>
       </c>
       <c r="T191" s="1">
         <f t="shared" si="38"/>
         <v>-2512</v>
       </c>
       <c r="U191" s="1">
         <f t="shared" si="39"/>
         <v>779</v>
       </c>
       <c r="V191" s="1">
         <f t="shared" si="40"/>
         <v>-8</v>
       </c>
       <c r="W191" s="1">
         <f t="shared" si="35"/>
         <v>387</v>
       </c>
     </row>
-    <row r="192" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="192" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A192" s="3" t="s">
         <v>181</v>
       </c>
       <c r="B192" s="1">
         <v>1536</v>
       </c>
       <c r="C192" s="1">
         <v>969</v>
       </c>
       <c r="D192" s="1">
         <v>45</v>
       </c>
       <c r="E192" s="1">
         <v>831</v>
       </c>
       <c r="F192" s="1">
         <v>0</v>
       </c>
       <c r="G192" s="1">
         <f t="shared" si="33"/>
         <v>3381</v>
       </c>
       <c r="I192" s="3" t="s">
         <v>181</v>
       </c>
@@ -18094,51 +18105,51 @@
       <c r="R192" s="1">
         <f t="shared" si="36"/>
         <v>1430</v>
       </c>
       <c r="S192" s="1">
         <f t="shared" si="37"/>
         <v>794</v>
       </c>
       <c r="T192" s="1">
         <f t="shared" si="38"/>
         <v>-2409</v>
       </c>
       <c r="U192" s="1">
         <f t="shared" si="39"/>
         <v>828</v>
       </c>
       <c r="V192" s="1">
         <f t="shared" si="40"/>
         <v>-4</v>
       </c>
       <c r="W192" s="1">
         <f t="shared" si="35"/>
         <v>639</v>
       </c>
     </row>
-    <row r="193" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="193" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A193" s="3" t="s">
         <v>182</v>
       </c>
       <c r="B193" s="1">
         <v>1113</v>
       </c>
       <c r="C193" s="1">
         <v>607</v>
       </c>
       <c r="D193" s="1">
         <v>124</v>
       </c>
       <c r="E193" s="1">
         <v>780</v>
       </c>
       <c r="F193" s="1">
         <v>0</v>
       </c>
       <c r="G193" s="1">
         <f t="shared" si="33"/>
         <v>2624</v>
       </c>
       <c r="I193" s="3" t="s">
         <v>182</v>
       </c>
@@ -18167,51 +18178,51 @@
       <c r="R193" s="1">
         <f t="shared" si="36"/>
         <v>904</v>
       </c>
       <c r="S193" s="1">
         <f t="shared" si="37"/>
         <v>251</v>
       </c>
       <c r="T193" s="1">
         <f t="shared" si="38"/>
         <v>-1900</v>
       </c>
       <c r="U193" s="1">
         <f t="shared" si="39"/>
         <v>777</v>
       </c>
       <c r="V193" s="1">
         <f t="shared" si="40"/>
         <v>0</v>
       </c>
       <c r="W193" s="1">
         <f t="shared" si="35"/>
         <v>32</v>
       </c>
     </row>
-    <row r="194" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="194" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A194" s="3" t="s">
         <v>183</v>
       </c>
       <c r="B194" s="1">
         <v>266</v>
       </c>
       <c r="C194" s="1">
         <v>377</v>
       </c>
       <c r="D194" s="1">
         <v>182</v>
       </c>
       <c r="E194" s="1">
         <v>347</v>
       </c>
       <c r="F194" s="1">
         <v>4</v>
       </c>
       <c r="G194" s="1">
         <f t="shared" si="33"/>
         <v>1176</v>
       </c>
       <c r="I194" s="3" t="s">
         <v>183</v>
       </c>
@@ -18240,51 +18251,51 @@
       <c r="R194" s="1">
         <f t="shared" ref="R194:R213" si="41">+B194-J194</f>
         <v>-613</v>
       </c>
       <c r="S194" s="1">
         <f t="shared" ref="S194:S213" si="42">+C194-K194</f>
         <v>-61</v>
       </c>
       <c r="T194" s="1">
         <f t="shared" ref="T194:T213" si="43">+D194-L194</f>
         <v>-1220</v>
       </c>
       <c r="U194" s="1">
         <f t="shared" ref="U194:U213" si="44">+E194-M194</f>
         <v>319</v>
       </c>
       <c r="V194" s="1">
         <f t="shared" ref="V194:V213" si="45">+F194-N194</f>
         <v>4</v>
       </c>
       <c r="W194" s="1">
         <f t="shared" si="35"/>
         <v>-1571</v>
       </c>
     </row>
-    <row r="195" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="195" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A195" s="3" t="s">
         <v>184</v>
       </c>
       <c r="B195" s="1">
         <v>439</v>
       </c>
       <c r="C195" s="1">
         <v>462</v>
       </c>
       <c r="D195" s="1">
         <v>142</v>
       </c>
       <c r="E195" s="1">
         <v>427</v>
       </c>
       <c r="F195" s="1">
         <v>5</v>
       </c>
       <c r="G195" s="1">
         <f t="shared" si="33"/>
         <v>1475</v>
       </c>
       <c r="I195" s="3" t="s">
         <v>184</v>
       </c>
@@ -18313,51 +18324,51 @@
       <c r="R195" s="1">
         <f t="shared" si="41"/>
         <v>-202</v>
       </c>
       <c r="S195" s="1">
         <f t="shared" si="42"/>
         <v>82</v>
       </c>
       <c r="T195" s="1">
         <f t="shared" si="43"/>
         <v>-1807</v>
       </c>
       <c r="U195" s="1">
         <f t="shared" si="44"/>
         <v>410</v>
       </c>
       <c r="V195" s="1">
         <f t="shared" si="45"/>
         <v>5</v>
       </c>
       <c r="W195" s="1">
         <f t="shared" si="35"/>
         <v>-1512</v>
       </c>
     </row>
-    <row r="196" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="196" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A196" s="3" t="s">
         <v>185</v>
       </c>
       <c r="B196" s="1">
         <v>776</v>
       </c>
       <c r="C196" s="1">
         <v>690</v>
       </c>
       <c r="D196" s="1">
         <v>69</v>
       </c>
       <c r="E196" s="1">
         <v>311</v>
       </c>
       <c r="F196" s="1">
         <v>2</v>
       </c>
       <c r="G196" s="1">
         <f t="shared" si="33"/>
         <v>1848</v>
       </c>
       <c r="H196" s="3"/>
       <c r="I196" s="3" t="s">
         <v>185</v>
@@ -18387,51 +18398,51 @@
       <c r="R196" s="1">
         <f t="shared" si="41"/>
         <v>255</v>
       </c>
       <c r="S196" s="1">
         <f t="shared" si="42"/>
         <v>192</v>
       </c>
       <c r="T196" s="1">
         <f t="shared" si="43"/>
         <v>-2264</v>
       </c>
       <c r="U196" s="1">
         <f t="shared" si="44"/>
         <v>257</v>
       </c>
       <c r="V196" s="1">
         <f t="shared" si="45"/>
         <v>2</v>
       </c>
       <c r="W196" s="1">
         <f t="shared" si="35"/>
         <v>-1558</v>
       </c>
     </row>
-    <row r="197" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="197" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A197" s="3" t="s">
         <v>186</v>
       </c>
       <c r="B197" s="1">
         <v>873</v>
       </c>
       <c r="C197" s="1">
         <v>850</v>
       </c>
       <c r="D197" s="1">
         <v>144</v>
       </c>
       <c r="E197" s="1">
         <v>360</v>
       </c>
       <c r="F197" s="1">
         <v>2</v>
       </c>
       <c r="G197" s="1">
         <f t="shared" si="33"/>
         <v>2229</v>
       </c>
       <c r="I197" s="3" t="s">
         <v>186</v>
       </c>
@@ -18460,51 +18471,51 @@
       <c r="R197" s="1">
         <f t="shared" si="41"/>
         <v>416</v>
       </c>
       <c r="S197" s="1">
         <f t="shared" si="42"/>
         <v>599</v>
       </c>
       <c r="T197" s="1">
         <f t="shared" si="43"/>
         <v>-1265</v>
       </c>
       <c r="U197" s="1">
         <f t="shared" si="44"/>
         <v>325</v>
       </c>
       <c r="V197" s="1">
         <f t="shared" si="45"/>
         <v>2</v>
       </c>
       <c r="W197" s="1">
         <f t="shared" si="35"/>
         <v>77</v>
       </c>
     </row>
-    <row r="198" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="198" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A198" s="3" t="s">
         <v>187</v>
       </c>
       <c r="B198" s="1">
         <v>1300</v>
       </c>
       <c r="C198" s="1">
         <v>829</v>
       </c>
       <c r="D198" s="1">
         <v>67</v>
       </c>
       <c r="E198" s="1">
         <v>486</v>
       </c>
       <c r="F198" s="1">
         <v>1</v>
       </c>
       <c r="G198" s="1">
         <f t="shared" si="33"/>
         <v>2683</v>
       </c>
       <c r="I198" s="3" t="s">
         <v>187</v>
       </c>
@@ -18533,51 +18544,51 @@
       <c r="R198" s="1">
         <f t="shared" si="41"/>
         <v>1064</v>
       </c>
       <c r="S198" s="1">
         <f t="shared" si="42"/>
         <v>464</v>
       </c>
       <c r="T198" s="1">
         <f t="shared" si="43"/>
         <v>-1758</v>
       </c>
       <c r="U198" s="1">
         <f t="shared" si="44"/>
         <v>466</v>
       </c>
       <c r="V198" s="1">
         <f t="shared" si="45"/>
         <v>1</v>
       </c>
       <c r="W198" s="1">
         <f t="shared" si="35"/>
         <v>237</v>
       </c>
     </row>
-    <row r="199" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="199" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A199" s="3" t="s">
         <v>188</v>
       </c>
       <c r="B199" s="1">
         <v>1745</v>
       </c>
       <c r="C199" s="1">
         <v>1005</v>
       </c>
       <c r="D199" s="1">
         <v>51</v>
       </c>
       <c r="E199" s="1">
         <v>576</v>
       </c>
       <c r="F199" s="1">
         <v>0</v>
       </c>
       <c r="G199" s="1">
         <f t="shared" si="33"/>
         <v>3377</v>
       </c>
       <c r="I199" s="3" t="s">
         <v>188</v>
       </c>
@@ -18606,51 +18617,51 @@
       <c r="R199" s="1">
         <f t="shared" si="41"/>
         <v>1524</v>
       </c>
       <c r="S199" s="1">
         <f t="shared" si="42"/>
         <v>554</v>
       </c>
       <c r="T199" s="1">
         <f t="shared" si="43"/>
         <v>-2365</v>
       </c>
       <c r="U199" s="1">
         <f t="shared" si="44"/>
         <v>562</v>
       </c>
       <c r="V199" s="1">
         <f t="shared" si="45"/>
         <v>-2</v>
       </c>
       <c r="W199" s="1">
         <f t="shared" si="35"/>
         <v>273</v>
       </c>
     </row>
-    <row r="200" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="200" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A200" s="3" t="s">
         <v>189</v>
       </c>
       <c r="B200" s="1">
         <v>2191</v>
       </c>
       <c r="C200" s="1">
         <v>1009</v>
       </c>
       <c r="D200" s="1">
         <v>10</v>
       </c>
       <c r="E200" s="1">
         <v>605</v>
       </c>
       <c r="F200" s="1">
         <v>0</v>
       </c>
       <c r="G200" s="1">
         <f t="shared" si="33"/>
         <v>3815</v>
       </c>
       <c r="I200" s="3" t="s">
         <v>189</v>
       </c>
@@ -18679,51 +18690,51 @@
       <c r="R200" s="1">
         <f t="shared" si="41"/>
         <v>2014</v>
       </c>
       <c r="S200" s="1">
         <f t="shared" si="42"/>
         <v>628</v>
       </c>
       <c r="T200" s="1">
         <f t="shared" si="43"/>
         <v>-2697</v>
       </c>
       <c r="U200" s="1">
         <f t="shared" si="44"/>
         <v>556</v>
       </c>
       <c r="V200" s="1">
         <f t="shared" si="45"/>
         <v>-7</v>
       </c>
       <c r="W200" s="1">
         <f t="shared" si="35"/>
         <v>494</v>
       </c>
     </row>
-    <row r="201" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="201" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A201" s="3" t="s">
         <v>190</v>
       </c>
       <c r="B201" s="1">
         <v>2498</v>
       </c>
       <c r="C201" s="1">
         <v>1037</v>
       </c>
       <c r="D201" s="1">
         <v>13</v>
       </c>
       <c r="E201" s="1">
         <v>646</v>
       </c>
       <c r="F201" s="1">
         <v>0</v>
       </c>
       <c r="G201" s="1">
         <f t="shared" si="33"/>
         <v>4194</v>
       </c>
       <c r="I201" s="3" t="s">
         <v>190</v>
       </c>
@@ -18752,51 +18763,51 @@
       <c r="R201" s="1">
         <f t="shared" si="41"/>
         <v>2353</v>
       </c>
       <c r="S201" s="1">
         <f t="shared" si="42"/>
         <v>617</v>
       </c>
       <c r="T201" s="1">
         <f t="shared" si="43"/>
         <v>-2470</v>
       </c>
       <c r="U201" s="1">
         <f t="shared" si="44"/>
         <v>609</v>
       </c>
       <c r="V201" s="1">
         <f t="shared" si="45"/>
         <v>-4</v>
       </c>
       <c r="W201" s="1">
         <f t="shared" si="35"/>
         <v>1105</v>
       </c>
     </row>
-    <row r="202" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="202" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A202" s="3" t="s">
         <v>192</v>
       </c>
       <c r="B202" s="1">
         <v>2330</v>
       </c>
       <c r="C202" s="1">
         <v>1175</v>
       </c>
       <c r="D202" s="1">
         <v>17</v>
       </c>
       <c r="E202" s="1">
         <v>588</v>
       </c>
       <c r="F202" s="1">
         <v>0</v>
       </c>
       <c r="G202" s="1">
         <f t="shared" si="33"/>
         <v>4110</v>
       </c>
       <c r="I202" s="3" t="s">
         <v>192</v>
       </c>
@@ -18825,51 +18836,51 @@
       <c r="R202" s="1">
         <f t="shared" si="41"/>
         <v>2223</v>
       </c>
       <c r="S202" s="1">
         <f t="shared" si="42"/>
         <v>954</v>
       </c>
       <c r="T202" s="1">
         <f t="shared" si="43"/>
         <v>-2320</v>
       </c>
       <c r="U202" s="1">
         <f t="shared" si="44"/>
         <v>532</v>
       </c>
       <c r="V202" s="1">
         <f t="shared" si="45"/>
         <v>-7</v>
       </c>
       <c r="W202" s="1">
         <f t="shared" si="35"/>
         <v>1382</v>
       </c>
     </row>
-    <row r="203" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="203" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A203" s="3" t="s">
         <v>193</v>
       </c>
       <c r="B203" s="1">
         <v>2032</v>
       </c>
       <c r="C203" s="1">
         <v>992</v>
       </c>
       <c r="D203" s="1">
         <v>13</v>
       </c>
       <c r="E203" s="1">
         <v>780</v>
       </c>
       <c r="F203" s="1">
         <v>0</v>
       </c>
       <c r="G203" s="1">
         <f t="shared" ref="G203:G223" si="46">SUM(B203:F203)</f>
         <v>3817</v>
       </c>
       <c r="I203" s="3" t="s">
         <v>193</v>
       </c>
@@ -18898,51 +18909,51 @@
       <c r="R203" s="1">
         <f t="shared" si="41"/>
         <v>1969</v>
       </c>
       <c r="S203" s="1">
         <f t="shared" si="42"/>
         <v>806</v>
       </c>
       <c r="T203" s="1">
         <f t="shared" si="43"/>
         <v>-2638</v>
       </c>
       <c r="U203" s="1">
         <f t="shared" si="44"/>
         <v>762</v>
       </c>
       <c r="V203" s="1">
         <f t="shared" si="45"/>
         <v>-6</v>
       </c>
       <c r="W203" s="1">
         <f t="shared" ref="W203:W223" si="48">SUM(R203:V203)</f>
         <v>893</v>
       </c>
     </row>
-    <row r="204" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="204" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A204" s="3" t="s">
         <v>194</v>
       </c>
       <c r="B204" s="1">
         <v>2071</v>
       </c>
       <c r="C204" s="1">
         <v>833</v>
       </c>
       <c r="D204" s="1">
         <v>50</v>
       </c>
       <c r="E204" s="1">
         <v>899</v>
       </c>
       <c r="F204" s="1">
         <v>0</v>
       </c>
       <c r="G204" s="1">
         <f t="shared" si="46"/>
         <v>3853</v>
       </c>
       <c r="I204" s="3" t="s">
         <v>194</v>
       </c>
@@ -18972,51 +18983,51 @@
       <c r="R204" s="1">
         <f t="shared" si="41"/>
         <v>2002</v>
       </c>
       <c r="S204" s="1">
         <f t="shared" si="42"/>
         <v>513</v>
       </c>
       <c r="T204" s="1">
         <f t="shared" si="43"/>
         <v>-2497</v>
       </c>
       <c r="U204" s="1">
         <f t="shared" si="44"/>
         <v>887</v>
       </c>
       <c r="V204" s="1">
         <f t="shared" si="45"/>
         <v>-5</v>
       </c>
       <c r="W204" s="1">
         <f t="shared" si="48"/>
         <v>900</v>
       </c>
     </row>
-    <row r="205" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="205" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A205" s="3" t="s">
         <v>195</v>
       </c>
       <c r="B205" s="1">
         <v>904</v>
       </c>
       <c r="C205" s="1">
         <v>771</v>
       </c>
       <c r="D205" s="1">
         <v>137</v>
       </c>
       <c r="E205" s="1">
         <v>484</v>
       </c>
       <c r="F205" s="1">
         <v>3</v>
       </c>
       <c r="G205" s="1">
         <f t="shared" si="46"/>
         <v>2299</v>
       </c>
       <c r="I205" s="3" t="s">
         <v>195</v>
       </c>
@@ -19045,51 +19056,51 @@
       <c r="R205" s="1">
         <f t="shared" si="41"/>
         <v>593</v>
       </c>
       <c r="S205" s="1">
         <f t="shared" si="42"/>
         <v>543</v>
       </c>
       <c r="T205" s="1">
         <f t="shared" si="43"/>
         <v>-1819</v>
       </c>
       <c r="U205" s="1">
         <f t="shared" si="44"/>
         <v>436</v>
       </c>
       <c r="V205" s="1">
         <f t="shared" si="45"/>
         <v>3</v>
       </c>
       <c r="W205" s="1">
         <f t="shared" si="48"/>
         <v>-244</v>
       </c>
     </row>
-    <row r="206" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="206" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A206" s="3" t="s">
         <v>196</v>
       </c>
       <c r="B206" s="1">
         <v>434</v>
       </c>
       <c r="C206" s="1">
         <v>557</v>
       </c>
       <c r="D206" s="1">
         <v>135</v>
       </c>
       <c r="E206" s="1">
         <v>475</v>
       </c>
       <c r="F206" s="1">
         <v>7</v>
       </c>
       <c r="G206" s="1">
         <f t="shared" si="46"/>
         <v>1608</v>
       </c>
       <c r="I206" s="3" t="s">
         <v>196</v>
       </c>
@@ -19118,51 +19129,51 @@
       <c r="R206" s="1">
         <f t="shared" si="41"/>
         <v>-221</v>
       </c>
       <c r="S206" s="1">
         <f t="shared" si="42"/>
         <v>322</v>
       </c>
       <c r="T206" s="1">
         <f t="shared" si="43"/>
         <v>-1407</v>
       </c>
       <c r="U206" s="1">
         <f t="shared" si="44"/>
         <v>458</v>
       </c>
       <c r="V206" s="1">
         <f t="shared" si="45"/>
         <v>7</v>
       </c>
       <c r="W206" s="1">
         <f t="shared" si="48"/>
         <v>-841</v>
       </c>
     </row>
-    <row r="207" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="207" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A207" s="3" t="s">
         <v>197</v>
       </c>
       <c r="B207" s="1">
         <v>394</v>
       </c>
       <c r="C207" s="1">
         <v>470</v>
       </c>
       <c r="D207" s="1">
         <v>179</v>
       </c>
       <c r="E207" s="1">
         <v>279</v>
       </c>
       <c r="F207" s="1">
         <v>4</v>
       </c>
       <c r="G207" s="1">
         <f t="shared" si="46"/>
         <v>1326</v>
       </c>
       <c r="I207" s="3" t="s">
         <v>197</v>
       </c>
@@ -19191,51 +19202,51 @@
       <c r="R207" s="1">
         <f t="shared" si="41"/>
         <v>-452</v>
       </c>
       <c r="S207" s="1">
         <f t="shared" si="42"/>
         <v>166</v>
       </c>
       <c r="T207" s="1">
         <f t="shared" si="43"/>
         <v>-1432</v>
       </c>
       <c r="U207" s="1">
         <f t="shared" si="44"/>
         <v>221</v>
       </c>
       <c r="V207" s="1">
         <f t="shared" si="45"/>
         <v>4</v>
       </c>
       <c r="W207" s="1">
         <f t="shared" si="48"/>
         <v>-1493</v>
       </c>
     </row>
-    <row r="208" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="208" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A208" s="3" t="s">
         <v>198</v>
       </c>
       <c r="B208" s="1">
         <v>681</v>
       </c>
       <c r="C208" s="1">
         <v>384</v>
       </c>
       <c r="D208" s="1">
         <v>111</v>
       </c>
       <c r="E208" s="1">
         <v>545</v>
       </c>
       <c r="F208" s="1">
         <v>7</v>
       </c>
       <c r="G208" s="1">
         <f t="shared" si="46"/>
         <v>1728</v>
       </c>
       <c r="H208" s="3"/>
       <c r="I208" s="3" t="s">
         <v>198</v>
@@ -19265,51 +19276,51 @@
       <c r="R208" s="1">
         <f t="shared" si="41"/>
         <v>236</v>
       </c>
       <c r="S208" s="1">
         <f t="shared" si="42"/>
         <v>-250</v>
       </c>
       <c r="T208" s="1">
         <f t="shared" si="43"/>
         <v>-2289</v>
       </c>
       <c r="U208" s="1">
         <f t="shared" si="44"/>
         <v>535</v>
       </c>
       <c r="V208" s="1">
         <f t="shared" si="45"/>
         <v>7</v>
       </c>
       <c r="W208" s="1">
         <f t="shared" si="48"/>
         <v>-1761</v>
       </c>
     </row>
-    <row r="209" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="209" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A209" s="3" t="s">
         <v>199</v>
       </c>
       <c r="B209" s="1">
         <v>1129</v>
       </c>
       <c r="C209" s="1">
         <v>464</v>
       </c>
       <c r="D209" s="1">
         <v>166</v>
       </c>
       <c r="E209" s="1">
         <v>646</v>
       </c>
       <c r="F209" s="1">
         <v>0</v>
       </c>
       <c r="G209" s="1">
         <f t="shared" si="46"/>
         <v>2405</v>
       </c>
       <c r="I209" s="3" t="s">
         <v>199</v>
       </c>
@@ -19338,51 +19349,51 @@
       <c r="R209" s="1">
         <f t="shared" si="41"/>
         <v>875</v>
       </c>
       <c r="S209" s="1">
         <f t="shared" si="42"/>
         <v>-221</v>
       </c>
       <c r="T209" s="1">
         <f t="shared" si="43"/>
         <v>-1369</v>
       </c>
       <c r="U209" s="1">
         <f t="shared" si="44"/>
         <v>641</v>
       </c>
       <c r="V209" s="1">
         <f t="shared" si="45"/>
         <v>-1</v>
       </c>
       <c r="W209" s="1">
         <f t="shared" si="48"/>
         <v>-75</v>
       </c>
     </row>
-    <row r="210" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="210" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A210" s="3" t="s">
         <v>200</v>
       </c>
       <c r="B210" s="1">
         <v>1492</v>
       </c>
       <c r="C210" s="1">
         <v>584</v>
       </c>
       <c r="D210" s="1">
         <v>34</v>
       </c>
       <c r="E210" s="1">
         <v>552</v>
       </c>
       <c r="F210" s="1">
         <v>0</v>
       </c>
       <c r="G210" s="1">
         <f t="shared" si="46"/>
         <v>2662</v>
       </c>
       <c r="I210" s="3" t="s">
         <v>200</v>
       </c>
@@ -19411,51 +19422,51 @@
       <c r="R210" s="1">
         <f t="shared" si="41"/>
         <v>1373</v>
       </c>
       <c r="S210" s="1">
         <f t="shared" si="42"/>
         <v>-144</v>
       </c>
       <c r="T210" s="1">
         <f t="shared" si="43"/>
         <v>-1593</v>
       </c>
       <c r="U210" s="1">
         <f t="shared" si="44"/>
         <v>529</v>
       </c>
       <c r="V210" s="1">
         <f t="shared" si="45"/>
         <v>-3</v>
       </c>
       <c r="W210" s="1">
         <f t="shared" si="48"/>
         <v>162</v>
       </c>
     </row>
-    <row r="211" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="211" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A211" s="3" t="s">
         <v>201</v>
       </c>
       <c r="B211" s="1">
         <v>1756</v>
       </c>
       <c r="C211" s="1">
         <v>747</v>
       </c>
       <c r="D211" s="1">
         <v>123</v>
       </c>
       <c r="E211" s="1">
         <v>516</v>
       </c>
       <c r="F211" s="1">
         <v>0</v>
       </c>
       <c r="G211" s="1">
         <f t="shared" si="46"/>
         <v>3142</v>
       </c>
       <c r="I211" s="3" t="s">
         <v>201</v>
       </c>
@@ -19484,51 +19495,51 @@
       <c r="R211" s="1">
         <f t="shared" si="41"/>
         <v>1668</v>
       </c>
       <c r="S211" s="1">
         <f t="shared" si="42"/>
         <v>392</v>
       </c>
       <c r="T211" s="1">
         <f t="shared" si="43"/>
         <v>-1026</v>
       </c>
       <c r="U211" s="1">
         <f t="shared" si="44"/>
         <v>471</v>
       </c>
       <c r="V211" s="1">
         <f t="shared" si="45"/>
         <v>-7</v>
       </c>
       <c r="W211" s="1">
         <f t="shared" si="48"/>
         <v>1498</v>
       </c>
     </row>
-    <row r="212" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="212" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A212" s="3" t="s">
         <v>202</v>
       </c>
       <c r="B212" s="1">
         <v>2120</v>
       </c>
       <c r="C212" s="1">
         <v>725</v>
       </c>
       <c r="D212" s="1">
         <v>168</v>
       </c>
       <c r="E212" s="1">
         <v>658</v>
       </c>
       <c r="F212" s="1">
         <v>0</v>
       </c>
       <c r="G212" s="1">
         <f t="shared" si="46"/>
         <v>3671</v>
       </c>
       <c r="I212" s="3" t="s">
         <v>202</v>
       </c>
@@ -19557,51 +19568,51 @@
       <c r="R212" s="1">
         <f t="shared" si="41"/>
         <v>2019</v>
       </c>
       <c r="S212" s="1">
         <f t="shared" si="42"/>
         <v>105</v>
       </c>
       <c r="T212" s="1">
         <f t="shared" si="43"/>
         <v>-901</v>
       </c>
       <c r="U212" s="1">
         <f t="shared" si="44"/>
         <v>620</v>
       </c>
       <c r="V212" s="1">
         <f t="shared" si="45"/>
         <v>-6</v>
       </c>
       <c r="W212" s="1">
         <f t="shared" si="48"/>
         <v>1837</v>
       </c>
     </row>
-    <row r="213" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="213" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A213" s="3" t="s">
         <v>203</v>
       </c>
       <c r="B213" s="1">
         <v>2101</v>
       </c>
       <c r="C213" s="1">
         <v>667</v>
       </c>
       <c r="D213" s="1">
         <v>250</v>
       </c>
       <c r="E213" s="1">
         <v>457</v>
       </c>
       <c r="F213" s="1">
         <v>0</v>
       </c>
       <c r="G213" s="1">
         <f t="shared" si="46"/>
         <v>3475</v>
       </c>
       <c r="I213" s="3" t="s">
         <v>203</v>
       </c>
@@ -19630,51 +19641,51 @@
       <c r="R213" s="1">
         <f t="shared" si="41"/>
         <v>1999</v>
       </c>
       <c r="S213" s="1">
         <f t="shared" si="42"/>
         <v>-159</v>
       </c>
       <c r="T213" s="1">
         <f t="shared" si="43"/>
         <v>-566</v>
       </c>
       <c r="U213" s="1">
         <f t="shared" si="44"/>
         <v>397</v>
       </c>
       <c r="V213" s="1">
         <f t="shared" si="45"/>
         <v>-6</v>
       </c>
       <c r="W213" s="1">
         <f t="shared" si="48"/>
         <v>1665</v>
       </c>
     </row>
-    <row r="214" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="214" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A214" s="3" t="s">
         <v>233</v>
       </c>
       <c r="B214" s="1">
         <v>2230</v>
       </c>
       <c r="C214" s="1">
         <v>866</v>
       </c>
       <c r="D214" s="1">
         <v>294</v>
       </c>
       <c r="E214" s="1">
         <v>442</v>
       </c>
       <c r="F214" s="1">
         <v>0</v>
       </c>
       <c r="G214" s="1">
         <f t="shared" si="46"/>
         <v>3832</v>
       </c>
       <c r="I214" s="3" t="s">
         <v>233</v>
       </c>
@@ -19703,51 +19714,51 @@
       <c r="R214" s="1">
         <f t="shared" ref="R214:R225" si="49">+B214-J214</f>
         <v>2137</v>
       </c>
       <c r="S214" s="1">
         <f t="shared" ref="S214:S225" si="50">+C214-K214</f>
         <v>-11</v>
       </c>
       <c r="T214" s="1">
         <f t="shared" ref="T214:T225" si="51">+D214-L214</f>
         <v>-644</v>
       </c>
       <c r="U214" s="1">
         <f t="shared" ref="U214:U225" si="52">+E214-M214</f>
         <v>358</v>
       </c>
       <c r="V214" s="1">
         <f t="shared" ref="V214:V225" si="53">+F214-N214</f>
         <v>-10</v>
       </c>
       <c r="W214" s="1">
         <f t="shared" si="48"/>
         <v>1830</v>
       </c>
     </row>
-    <row r="215" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="215" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A215" s="3" t="s">
         <v>234</v>
       </c>
       <c r="B215" s="1">
         <v>2375</v>
       </c>
       <c r="C215" s="1">
         <v>1125</v>
       </c>
       <c r="D215" s="1">
         <v>24</v>
       </c>
       <c r="E215" s="1">
         <v>576</v>
       </c>
       <c r="F215" s="1">
         <v>0</v>
       </c>
       <c r="G215" s="1">
         <f t="shared" si="46"/>
         <v>4100</v>
       </c>
       <c r="I215" s="3" t="s">
         <v>234</v>
       </c>
@@ -19776,51 +19787,51 @@
       <c r="R215" s="1">
         <f t="shared" si="49"/>
         <v>2322</v>
       </c>
       <c r="S215" s="1">
         <f t="shared" si="50"/>
         <v>957</v>
       </c>
       <c r="T215" s="1">
         <f t="shared" si="51"/>
         <v>-1617</v>
       </c>
       <c r="U215" s="1">
         <f t="shared" si="52"/>
         <v>505</v>
       </c>
       <c r="V215" s="1">
         <f t="shared" si="53"/>
         <v>-6</v>
       </c>
       <c r="W215" s="1">
         <f t="shared" si="48"/>
         <v>2161</v>
       </c>
     </row>
-    <row r="216" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="216" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A216" s="3" t="s">
         <v>235</v>
       </c>
       <c r="B216" s="1">
         <v>1798</v>
       </c>
       <c r="C216" s="1">
         <v>998</v>
       </c>
       <c r="D216" s="1">
         <v>43</v>
       </c>
       <c r="E216" s="1">
         <v>793</v>
       </c>
       <c r="F216" s="1">
         <v>0</v>
       </c>
       <c r="G216" s="1">
         <f t="shared" si="46"/>
         <v>3632</v>
       </c>
       <c r="I216" s="3" t="s">
         <v>235</v>
       </c>
@@ -19849,51 +19860,51 @@
       <c r="R216" s="1">
         <f t="shared" si="49"/>
         <v>1709</v>
       </c>
       <c r="S216" s="1">
         <f t="shared" si="50"/>
         <v>831</v>
       </c>
       <c r="T216" s="1">
         <f t="shared" si="51"/>
         <v>-2527</v>
       </c>
       <c r="U216" s="1">
         <f t="shared" si="52"/>
         <v>752</v>
       </c>
       <c r="V216" s="1">
         <f t="shared" si="53"/>
         <v>-2</v>
       </c>
       <c r="W216" s="1">
         <f t="shared" si="48"/>
         <v>763</v>
       </c>
     </row>
-    <row r="217" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="217" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A217" s="3" t="s">
         <v>236</v>
       </c>
       <c r="B217" s="1">
         <v>972</v>
       </c>
       <c r="C217" s="1">
         <v>680</v>
       </c>
       <c r="D217" s="1">
         <v>179</v>
       </c>
       <c r="E217" s="1">
         <v>568</v>
       </c>
       <c r="F217" s="1">
         <v>2</v>
       </c>
       <c r="G217" s="1">
         <f t="shared" si="46"/>
         <v>2401</v>
       </c>
       <c r="I217" s="3" t="s">
         <v>236</v>
       </c>
@@ -19922,51 +19933,51 @@
       <c r="R217" s="1">
         <f t="shared" si="49"/>
         <v>774</v>
       </c>
       <c r="S217" s="1">
         <f t="shared" si="50"/>
         <v>409</v>
       </c>
       <c r="T217" s="1">
         <f t="shared" si="51"/>
         <v>-1455</v>
       </c>
       <c r="U217" s="1">
         <f t="shared" si="52"/>
         <v>526</v>
       </c>
       <c r="V217" s="1">
         <f t="shared" si="53"/>
         <v>2</v>
       </c>
       <c r="W217" s="1">
         <f t="shared" si="48"/>
         <v>256</v>
       </c>
     </row>
-    <row r="218" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="218" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A218" s="3" t="s">
         <v>237</v>
       </c>
       <c r="B218" s="1">
         <v>817</v>
       </c>
       <c r="C218" s="1">
         <v>541</v>
       </c>
       <c r="D218" s="1">
         <v>183</v>
       </c>
       <c r="E218" s="1">
         <v>412</v>
       </c>
       <c r="F218" s="1">
         <v>0</v>
       </c>
       <c r="G218" s="1">
         <f t="shared" si="46"/>
         <v>1953</v>
       </c>
       <c r="I218" s="3" t="s">
         <v>237</v>
       </c>
@@ -19995,51 +20006,51 @@
       <c r="R218" s="1">
         <f t="shared" si="49"/>
         <v>521</v>
       </c>
       <c r="S218" s="1">
         <f t="shared" si="50"/>
         <v>148</v>
       </c>
       <c r="T218" s="1">
         <f t="shared" si="51"/>
         <v>-1627</v>
       </c>
       <c r="U218" s="1">
         <f t="shared" si="52"/>
         <v>410</v>
       </c>
       <c r="V218" s="1">
         <f t="shared" si="53"/>
         <v>-19</v>
       </c>
       <c r="W218" s="1">
         <f t="shared" si="48"/>
         <v>-567</v>
       </c>
     </row>
-    <row r="219" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="219" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A219" s="3" t="s">
         <v>238</v>
       </c>
       <c r="B219" s="1">
         <v>845</v>
       </c>
       <c r="C219" s="1">
         <v>366</v>
       </c>
       <c r="D219" s="1">
         <v>225</v>
       </c>
       <c r="E219" s="1">
         <v>372</v>
       </c>
       <c r="F219" s="1">
         <v>0</v>
       </c>
       <c r="G219" s="1">
         <f t="shared" si="46"/>
         <v>1808</v>
       </c>
       <c r="I219" s="3" t="s">
         <v>238</v>
       </c>
@@ -20068,51 +20079,51 @@
       <c r="R219" s="1">
         <f t="shared" si="49"/>
         <v>556</v>
       </c>
       <c r="S219" s="1">
         <f t="shared" si="50"/>
         <v>-316</v>
       </c>
       <c r="T219" s="1">
         <f t="shared" si="51"/>
         <v>-1542</v>
       </c>
       <c r="U219" s="1">
         <f t="shared" si="52"/>
         <v>368</v>
       </c>
       <c r="V219" s="1">
         <f t="shared" si="53"/>
         <v>-17</v>
       </c>
       <c r="W219" s="1">
         <f t="shared" si="48"/>
         <v>-951</v>
       </c>
     </row>
-    <row r="220" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="220" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A220" s="3" t="s">
         <v>239</v>
       </c>
       <c r="B220" s="1">
         <v>980</v>
       </c>
       <c r="C220" s="1">
         <v>612</v>
       </c>
       <c r="D220" s="1">
         <v>70</v>
       </c>
       <c r="E220" s="1">
         <v>412</v>
       </c>
       <c r="F220" s="1">
         <v>4</v>
       </c>
       <c r="G220" s="1">
         <f t="shared" si="46"/>
         <v>2078</v>
       </c>
       <c r="I220" s="3" t="s">
         <v>239</v>
       </c>
@@ -20141,51 +20152,51 @@
       <c r="R220" s="1">
         <f t="shared" si="49"/>
         <v>716</v>
       </c>
       <c r="S220" s="1">
         <f t="shared" si="50"/>
         <v>-136</v>
       </c>
       <c r="T220" s="1">
         <f t="shared" si="51"/>
         <v>-2180</v>
       </c>
       <c r="U220" s="1">
         <f t="shared" si="52"/>
         <v>374</v>
       </c>
       <c r="V220" s="1">
         <f t="shared" si="53"/>
         <v>4</v>
       </c>
       <c r="W220" s="1">
         <f t="shared" si="48"/>
         <v>-1222</v>
       </c>
     </row>
-    <row r="221" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="221" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A221" s="3" t="s">
         <v>240</v>
       </c>
       <c r="B221" s="1">
         <v>786</v>
       </c>
       <c r="C221" s="1">
         <v>455</v>
       </c>
       <c r="D221" s="1">
         <v>59</v>
       </c>
       <c r="E221" s="1">
         <v>522</v>
       </c>
       <c r="F221" s="1">
         <v>3</v>
       </c>
       <c r="G221" s="1">
         <f t="shared" si="46"/>
         <v>1825</v>
       </c>
       <c r="I221" s="3" t="s">
         <v>240</v>
       </c>
@@ -20214,51 +20225,51 @@
       <c r="R221" s="1">
         <f t="shared" si="49"/>
         <v>390</v>
       </c>
       <c r="S221" s="1">
         <f t="shared" si="50"/>
         <v>-68</v>
       </c>
       <c r="T221" s="1">
         <f t="shared" si="51"/>
         <v>-1719</v>
       </c>
       <c r="U221" s="1">
         <f t="shared" si="52"/>
         <v>489</v>
       </c>
       <c r="V221" s="1">
         <f t="shared" si="53"/>
         <v>3</v>
       </c>
       <c r="W221" s="1">
         <f t="shared" si="48"/>
         <v>-905</v>
       </c>
     </row>
-    <row r="222" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="222" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A222" s="3" t="s">
         <v>241</v>
       </c>
       <c r="B222" s="1">
         <v>1310</v>
       </c>
       <c r="C222" s="1">
         <v>603</v>
       </c>
       <c r="D222" s="1">
         <v>43</v>
       </c>
       <c r="E222" s="1">
         <v>607</v>
       </c>
       <c r="F222" s="1">
         <v>1</v>
       </c>
       <c r="G222" s="1">
         <f t="shared" si="46"/>
         <v>2564</v>
       </c>
       <c r="I222" s="3" t="s">
         <v>241</v>
       </c>
@@ -20287,51 +20298,51 @@
       <c r="R222" s="1">
         <f t="shared" si="49"/>
         <v>1108</v>
       </c>
       <c r="S222" s="1">
         <f t="shared" si="50"/>
         <v>305</v>
       </c>
       <c r="T222" s="1">
         <f t="shared" si="51"/>
         <v>-1761</v>
       </c>
       <c r="U222" s="1">
         <f t="shared" si="52"/>
         <v>598</v>
       </c>
       <c r="V222" s="1">
         <f t="shared" si="53"/>
         <v>1</v>
       </c>
       <c r="W222" s="1">
         <f t="shared" si="48"/>
         <v>251</v>
       </c>
     </row>
-    <row r="223" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="223" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A223" s="3" t="s">
         <v>242</v>
       </c>
       <c r="B223" s="1">
         <v>2258</v>
       </c>
       <c r="C223" s="1">
         <v>763</v>
       </c>
       <c r="D223" s="1">
         <v>54</v>
       </c>
       <c r="E223" s="1">
         <v>756</v>
       </c>
       <c r="F223" s="1">
         <v>0</v>
       </c>
       <c r="G223" s="1">
         <f t="shared" si="46"/>
         <v>3831</v>
       </c>
       <c r="I223" s="3" t="s">
         <v>242</v>
       </c>
@@ -20360,51 +20371,51 @@
       <c r="R223" s="1">
         <f t="shared" si="49"/>
         <v>2154</v>
       </c>
       <c r="S223" s="1">
         <f t="shared" si="50"/>
         <v>242</v>
       </c>
       <c r="T223" s="1">
         <f t="shared" si="51"/>
         <v>-1915</v>
       </c>
       <c r="U223" s="1">
         <f t="shared" si="52"/>
         <v>726</v>
       </c>
       <c r="V223" s="1">
         <f t="shared" si="53"/>
         <v>-2</v>
       </c>
       <c r="W223" s="1">
         <f t="shared" si="48"/>
         <v>1205</v>
       </c>
     </row>
-    <row r="224" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="224" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A224" s="3" t="s">
         <v>246</v>
       </c>
       <c r="B224" s="1">
         <v>2500</v>
       </c>
       <c r="C224" s="1">
         <v>658</v>
       </c>
       <c r="D224" s="1">
         <v>83</v>
       </c>
       <c r="E224" s="1">
         <v>781</v>
       </c>
       <c r="F224" s="1">
         <v>0</v>
       </c>
       <c r="G224" s="1">
         <f t="shared" ref="G224:G235" si="54">SUM(B224:F224)</f>
         <v>4022</v>
       </c>
       <c r="I224" s="3" t="s">
         <v>246</v>
       </c>
@@ -20433,51 +20444,51 @@
       <c r="R224" s="1">
         <f t="shared" si="49"/>
         <v>2412</v>
       </c>
       <c r="S224" s="1">
         <f t="shared" si="50"/>
         <v>-263</v>
       </c>
       <c r="T224" s="1">
         <f t="shared" si="51"/>
         <v>-1560</v>
       </c>
       <c r="U224" s="1">
         <f t="shared" si="52"/>
         <v>738</v>
       </c>
       <c r="V224" s="1">
         <f t="shared" si="53"/>
         <v>-6</v>
       </c>
       <c r="W224" s="1">
         <f t="shared" ref="W224:W235" si="56">SUM(R224:V224)</f>
         <v>1321</v>
       </c>
     </row>
-    <row r="225" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="225" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A225" s="3" t="s">
         <v>247</v>
       </c>
       <c r="B225" s="1">
         <v>2748</v>
       </c>
       <c r="C225" s="1">
         <v>853</v>
       </c>
       <c r="D225" s="1">
         <v>73</v>
       </c>
       <c r="E225" s="1">
         <v>776</v>
       </c>
       <c r="F225" s="1">
         <v>0</v>
       </c>
       <c r="G225" s="1">
         <f t="shared" si="54"/>
         <v>4450</v>
       </c>
       <c r="I225" s="3" t="s">
         <v>247</v>
       </c>
@@ -20506,51 +20517,51 @@
       <c r="R225" s="1">
         <f t="shared" si="49"/>
         <v>2686</v>
       </c>
       <c r="S225" s="1">
         <f t="shared" si="50"/>
         <v>-24</v>
       </c>
       <c r="T225" s="1">
         <f t="shared" si="51"/>
         <v>-1964</v>
       </c>
       <c r="U225" s="1">
         <f t="shared" si="52"/>
         <v>716</v>
       </c>
       <c r="V225" s="1">
         <f t="shared" si="53"/>
         <v>-6</v>
       </c>
       <c r="W225" s="1">
         <f t="shared" si="56"/>
         <v>1408</v>
       </c>
     </row>
-    <row r="226" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="226" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A226" s="3" t="s">
         <v>249</v>
       </c>
       <c r="B226" s="1">
         <v>2038</v>
       </c>
       <c r="C226" s="1">
         <v>993</v>
       </c>
       <c r="D226" s="1">
         <v>24</v>
       </c>
       <c r="E226" s="1">
         <v>679</v>
       </c>
       <c r="F226" s="1">
         <v>0</v>
       </c>
       <c r="G226" s="1">
         <f t="shared" si="54"/>
         <v>3734</v>
       </c>
       <c r="I226" s="3" t="s">
         <v>249</v>
       </c>
@@ -20579,51 +20590,51 @@
       <c r="R226" s="1">
         <f t="shared" ref="R226:R237" si="57">+B226-J226</f>
         <v>1953</v>
       </c>
       <c r="S226" s="1">
         <f t="shared" ref="S226:S237" si="58">+C226-K226</f>
         <v>768</v>
       </c>
       <c r="T226" s="1">
         <f t="shared" ref="T226:T237" si="59">+D226-L226</f>
         <v>-2385</v>
       </c>
       <c r="U226" s="1">
         <f t="shared" ref="U226:U237" si="60">+E226-M226</f>
         <v>622</v>
       </c>
       <c r="V226" s="1">
         <f t="shared" ref="V226:V237" si="61">+F226-N226</f>
         <v>-6</v>
       </c>
       <c r="W226" s="1">
         <f t="shared" si="56"/>
         <v>952</v>
       </c>
     </row>
-    <row r="227" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="227" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A227" s="3" t="s">
         <v>250</v>
       </c>
       <c r="B227" s="1">
         <v>2403</v>
       </c>
       <c r="C227" s="1">
         <v>626</v>
       </c>
       <c r="D227" s="1">
         <v>21</v>
       </c>
       <c r="E227" s="1">
         <v>738</v>
       </c>
       <c r="F227" s="1">
         <v>0</v>
       </c>
       <c r="G227" s="1">
         <f t="shared" si="54"/>
         <v>3788</v>
       </c>
       <c r="I227" s="3" t="s">
         <v>250</v>
       </c>
@@ -20652,51 +20663,51 @@
       <c r="R227" s="1">
         <f t="shared" si="57"/>
         <v>2329</v>
       </c>
       <c r="S227" s="1">
         <f t="shared" si="58"/>
         <v>-28</v>
       </c>
       <c r="T227" s="1">
         <f t="shared" si="59"/>
         <v>-2418</v>
       </c>
       <c r="U227" s="1">
         <f t="shared" si="60"/>
         <v>711</v>
       </c>
       <c r="V227" s="1">
         <f t="shared" si="61"/>
         <v>-8</v>
       </c>
       <c r="W227" s="1">
         <f t="shared" si="56"/>
         <v>586</v>
       </c>
     </row>
-    <row r="228" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="228" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A228" s="3" t="s">
         <v>251</v>
       </c>
       <c r="B228" s="1">
         <v>2136</v>
       </c>
       <c r="C228" s="1">
         <v>827</v>
       </c>
       <c r="D228" s="1">
         <v>43</v>
       </c>
       <c r="E228" s="1">
         <v>702</v>
       </c>
       <c r="F228" s="1">
         <v>0</v>
       </c>
       <c r="G228" s="1">
         <f t="shared" si="54"/>
         <v>3708</v>
       </c>
       <c r="I228" s="3" t="s">
         <v>251</v>
       </c>
@@ -20725,51 +20736,51 @@
       <c r="R228" s="1">
         <f t="shared" si="57"/>
         <v>2028</v>
       </c>
       <c r="S228" s="1">
         <f t="shared" si="58"/>
         <v>647</v>
       </c>
       <c r="T228" s="1">
         <f t="shared" si="59"/>
         <v>-2049</v>
       </c>
       <c r="U228" s="1">
         <f t="shared" si="60"/>
         <v>627</v>
       </c>
       <c r="V228" s="1">
         <f t="shared" si="61"/>
         <v>-7</v>
       </c>
       <c r="W228" s="1">
         <f t="shared" si="56"/>
         <v>1246</v>
       </c>
     </row>
-    <row r="229" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="229" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A229" s="3" t="s">
         <v>252</v>
       </c>
       <c r="B229" s="1">
         <v>802</v>
       </c>
       <c r="C229" s="1">
         <v>677</v>
       </c>
       <c r="D229" s="1">
         <v>162</v>
       </c>
       <c r="E229" s="1">
         <v>520</v>
       </c>
       <c r="F229" s="1">
         <v>5</v>
       </c>
       <c r="G229" s="1">
         <f t="shared" si="54"/>
         <v>2166</v>
       </c>
       <c r="I229" s="3" t="s">
         <v>252</v>
       </c>
@@ -20798,51 +20809,51 @@
       <c r="R229" s="1">
         <f t="shared" si="57"/>
         <v>373</v>
       </c>
       <c r="S229" s="1">
         <f t="shared" si="58"/>
         <v>508</v>
       </c>
       <c r="T229" s="1">
         <f t="shared" si="59"/>
         <v>-1625</v>
       </c>
       <c r="U229" s="1">
         <f t="shared" si="60"/>
         <v>448</v>
       </c>
       <c r="V229" s="1">
         <f t="shared" si="61"/>
         <v>5</v>
       </c>
       <c r="W229" s="1">
         <f t="shared" si="56"/>
         <v>-291</v>
       </c>
     </row>
-    <row r="230" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="230" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A230" s="3" t="s">
         <v>253</v>
       </c>
       <c r="B230" s="1">
         <v>222</v>
       </c>
       <c r="C230" s="1">
         <v>469</v>
       </c>
       <c r="D230" s="1">
         <v>229</v>
       </c>
       <c r="E230" s="1">
         <v>147</v>
       </c>
       <c r="F230" s="1">
         <v>8</v>
       </c>
       <c r="G230" s="1">
         <f t="shared" si="54"/>
         <v>1075</v>
       </c>
       <c r="I230" s="3" t="s">
         <v>253</v>
       </c>
@@ -20871,51 +20882,51 @@
       <c r="R230" s="1">
         <f t="shared" si="57"/>
         <v>-855</v>
       </c>
       <c r="S230" s="1">
         <f t="shared" si="58"/>
         <v>188</v>
       </c>
       <c r="T230" s="1">
         <f t="shared" si="59"/>
         <v>-1318</v>
       </c>
       <c r="U230" s="1">
         <f t="shared" si="60"/>
         <v>10</v>
       </c>
       <c r="V230" s="1">
         <f t="shared" si="61"/>
         <v>8</v>
       </c>
       <c r="W230" s="1">
         <f t="shared" si="56"/>
         <v>-1967</v>
       </c>
     </row>
-    <row r="231" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="231" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A231" s="3" t="s">
         <v>254</v>
       </c>
       <c r="B231" s="1">
         <v>350</v>
       </c>
       <c r="C231" s="1">
         <v>445</v>
       </c>
       <c r="D231" s="1">
         <v>169</v>
       </c>
       <c r="E231" s="1">
         <v>154</v>
       </c>
       <c r="F231" s="1">
         <v>0</v>
       </c>
       <c r="G231" s="1">
         <f t="shared" si="54"/>
         <v>1118</v>
       </c>
       <c r="I231" s="3" t="s">
         <v>254</v>
       </c>
@@ -20944,51 +20955,51 @@
       <c r="R231" s="1">
         <f t="shared" si="57"/>
         <v>-531</v>
       </c>
       <c r="S231" s="1">
         <f t="shared" si="58"/>
         <v>270</v>
       </c>
       <c r="T231" s="1">
         <f t="shared" si="59"/>
         <v>-1469</v>
       </c>
       <c r="U231" s="1">
         <f t="shared" si="60"/>
         <v>60</v>
       </c>
       <c r="V231" s="1">
         <f t="shared" si="61"/>
         <v>0</v>
       </c>
       <c r="W231" s="1">
         <f t="shared" si="56"/>
         <v>-1670</v>
       </c>
     </row>
-    <row r="232" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="232" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A232" s="3" t="s">
         <v>255</v>
       </c>
       <c r="B232" s="1">
         <v>769</v>
       </c>
       <c r="C232" s="1">
         <v>351</v>
       </c>
       <c r="D232" s="1">
         <v>157</v>
       </c>
       <c r="E232" s="1">
         <v>336</v>
       </c>
       <c r="F232" s="1">
         <v>1</v>
       </c>
       <c r="G232" s="1">
         <f t="shared" si="54"/>
         <v>1614</v>
       </c>
       <c r="I232" s="3" t="s">
         <v>255</v>
       </c>
@@ -21017,51 +21028,51 @@
       <c r="R232" s="1">
         <f t="shared" si="57"/>
         <v>422</v>
       </c>
       <c r="S232" s="1">
         <f t="shared" si="58"/>
         <v>-209</v>
       </c>
       <c r="T232" s="1">
         <f t="shared" si="59"/>
         <v>-2186</v>
       </c>
       <c r="U232" s="1">
         <f t="shared" si="60"/>
         <v>253</v>
       </c>
       <c r="V232" s="1">
         <f t="shared" si="61"/>
         <v>1</v>
       </c>
       <c r="W232" s="1">
         <f t="shared" si="56"/>
         <v>-1719</v>
       </c>
     </row>
-    <row r="233" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="233" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A233" s="3" t="s">
         <v>256</v>
       </c>
       <c r="B233" s="1">
         <v>808</v>
       </c>
       <c r="C233" s="1">
         <v>432</v>
       </c>
       <c r="D233" s="1">
         <v>112</v>
       </c>
       <c r="E233" s="1">
         <v>196</v>
       </c>
       <c r="F233" s="1">
         <v>0</v>
       </c>
       <c r="G233" s="1">
         <f t="shared" si="54"/>
         <v>1548</v>
       </c>
       <c r="I233" s="3" t="s">
         <v>256</v>
       </c>
@@ -21090,51 +21101,51 @@
       <c r="R233" s="1">
         <f t="shared" si="57"/>
         <v>198</v>
       </c>
       <c r="S233" s="1">
         <f t="shared" si="58"/>
         <v>-71</v>
       </c>
       <c r="T233" s="1">
         <f t="shared" si="59"/>
         <v>-1335</v>
       </c>
       <c r="U233" s="1">
         <f t="shared" si="60"/>
         <v>21</v>
       </c>
       <c r="V233" s="1">
         <f t="shared" si="61"/>
         <v>-1</v>
       </c>
       <c r="W233" s="1">
         <f t="shared" si="56"/>
         <v>-1188</v>
       </c>
     </row>
-    <row r="234" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="234" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A234" s="3" t="s">
         <v>257</v>
       </c>
       <c r="B234" s="1">
         <v>1181</v>
       </c>
       <c r="C234" s="1">
         <v>670</v>
       </c>
       <c r="D234" s="1">
         <v>40</v>
       </c>
       <c r="E234" s="1">
         <v>276</v>
       </c>
       <c r="F234" s="1">
         <v>1</v>
       </c>
       <c r="G234" s="1">
         <f t="shared" si="54"/>
         <v>2168</v>
       </c>
       <c r="I234" s="3" t="s">
         <v>257</v>
       </c>
@@ -21163,51 +21174,51 @@
       <c r="R234" s="1">
         <f t="shared" si="57"/>
         <v>881</v>
       </c>
       <c r="S234" s="1">
         <f t="shared" si="58"/>
         <v>363</v>
       </c>
       <c r="T234" s="1">
         <f t="shared" si="59"/>
         <v>-1286</v>
       </c>
       <c r="U234" s="1">
         <f t="shared" si="60"/>
         <v>170</v>
       </c>
       <c r="V234" s="1">
         <f t="shared" si="61"/>
         <v>1</v>
       </c>
       <c r="W234" s="1">
         <f t="shared" si="56"/>
         <v>129</v>
       </c>
     </row>
-    <row r="235" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="235" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A235" s="3" t="s">
         <v>258</v>
       </c>
       <c r="B235" s="1">
         <v>2223</v>
       </c>
       <c r="C235" s="1">
         <v>920</v>
       </c>
       <c r="D235" s="1">
         <v>17</v>
       </c>
       <c r="E235" s="1">
         <v>519</v>
       </c>
       <c r="F235" s="1">
         <v>0</v>
       </c>
       <c r="G235" s="1">
         <f t="shared" si="54"/>
         <v>3679</v>
       </c>
       <c r="I235" s="3" t="s">
         <v>258</v>
       </c>
@@ -21236,51 +21247,51 @@
       <c r="R235" s="1">
         <f t="shared" si="57"/>
         <v>2093</v>
       </c>
       <c r="S235" s="1">
         <f t="shared" si="58"/>
         <v>636</v>
       </c>
       <c r="T235" s="1">
         <f t="shared" si="59"/>
         <v>-2216</v>
       </c>
       <c r="U235" s="1">
         <f t="shared" si="60"/>
         <v>438</v>
       </c>
       <c r="V235" s="1">
         <f t="shared" si="61"/>
         <v>-3</v>
       </c>
       <c r="W235" s="1">
         <f t="shared" si="56"/>
         <v>948</v>
       </c>
     </row>
-    <row r="236" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="236" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A236" s="3" t="s">
         <v>259</v>
       </c>
       <c r="B236" s="1">
         <v>1674</v>
       </c>
       <c r="C236" s="1">
         <v>553</v>
       </c>
       <c r="D236" s="1">
         <v>146</v>
       </c>
       <c r="E236" s="1">
         <v>553</v>
       </c>
       <c r="F236" s="1">
         <v>0</v>
       </c>
       <c r="G236" s="1">
         <f t="shared" ref="G236:G247" si="62">SUM(B236:F236)</f>
         <v>2926</v>
       </c>
       <c r="I236" s="3" t="s">
         <v>259</v>
       </c>
@@ -21309,51 +21320,51 @@
       <c r="R236" s="1">
         <f t="shared" si="57"/>
         <v>1468</v>
       </c>
       <c r="S236" s="1">
         <f t="shared" si="58"/>
         <v>73</v>
       </c>
       <c r="T236" s="1">
         <f t="shared" si="59"/>
         <v>-1301</v>
       </c>
       <c r="U236" s="1">
         <f t="shared" si="60"/>
         <v>428</v>
       </c>
       <c r="V236" s="1">
         <f t="shared" si="61"/>
         <v>-5</v>
       </c>
       <c r="W236" s="1">
         <f t="shared" ref="W236:W247" si="64">SUM(R236:V236)</f>
         <v>663</v>
       </c>
     </row>
-    <row r="237" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="237" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A237" s="3" t="s">
         <v>260</v>
       </c>
       <c r="B237" s="1">
         <v>1918</v>
       </c>
       <c r="C237" s="1">
         <v>736</v>
       </c>
       <c r="D237" s="1">
         <v>68</v>
       </c>
       <c r="E237" s="1">
         <v>774</v>
       </c>
       <c r="F237" s="1">
         <v>0</v>
       </c>
       <c r="G237" s="1">
         <f t="shared" si="62"/>
         <v>3496</v>
       </c>
       <c r="I237" s="3" t="s">
         <v>260</v>
       </c>
@@ -21382,51 +21393,51 @@
       <c r="R237" s="1">
         <f t="shared" si="57"/>
         <v>1742</v>
       </c>
       <c r="S237" s="1">
         <f t="shared" si="58"/>
         <v>375</v>
       </c>
       <c r="T237" s="1">
         <f t="shared" si="59"/>
         <v>-1997</v>
       </c>
       <c r="U237" s="1">
         <f t="shared" si="60"/>
         <v>608</v>
       </c>
       <c r="V237" s="1">
         <f t="shared" si="61"/>
         <v>-4</v>
       </c>
       <c r="W237" s="1">
         <f t="shared" si="64"/>
         <v>724</v>
       </c>
     </row>
-    <row r="238" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="238" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A238" s="3" t="s">
         <v>262</v>
       </c>
       <c r="B238" s="1">
         <v>2130</v>
       </c>
       <c r="C238" s="1">
         <v>560</v>
       </c>
       <c r="D238" s="1">
         <v>92</v>
       </c>
       <c r="E238" s="1">
         <v>738</v>
       </c>
       <c r="F238" s="1">
         <v>0</v>
       </c>
       <c r="G238" s="1">
         <f t="shared" si="62"/>
         <v>3520</v>
       </c>
       <c r="I238" s="3" t="s">
         <v>262</v>
       </c>
@@ -21455,51 +21466,51 @@
       <c r="R238" s="1">
         <f t="shared" ref="R238:R249" si="65">+B238-J238</f>
         <v>1943</v>
       </c>
       <c r="S238" s="1">
         <f t="shared" ref="S238:S249" si="66">+C238-K238</f>
         <v>-181</v>
       </c>
       <c r="T238" s="1">
         <f t="shared" ref="T238:T249" si="67">+D238-L238</f>
         <v>-1790</v>
       </c>
       <c r="U238" s="1">
         <f t="shared" ref="U238:U249" si="68">+E238-M238</f>
         <v>604</v>
       </c>
       <c r="V238" s="1">
         <f t="shared" ref="V238:V249" si="69">+F238-N238</f>
         <v>-9</v>
       </c>
       <c r="W238" s="1">
         <f t="shared" si="64"/>
         <v>567</v>
       </c>
     </row>
-    <row r="239" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="239" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A239" s="3" t="s">
         <v>263</v>
       </c>
       <c r="B239" s="1">
         <v>1873</v>
       </c>
       <c r="C239" s="1">
         <v>725</v>
       </c>
       <c r="D239" s="1">
         <v>20</v>
       </c>
       <c r="E239" s="1">
         <v>786</v>
       </c>
       <c r="F239" s="1">
         <v>0</v>
       </c>
       <c r="G239" s="1">
         <f t="shared" si="62"/>
         <v>3404</v>
       </c>
       <c r="I239" s="3" t="s">
         <v>263</v>
       </c>
@@ -21528,51 +21539,51 @@
       <c r="R239" s="1">
         <f t="shared" si="65"/>
         <v>1760</v>
       </c>
       <c r="S239" s="1">
         <f t="shared" si="66"/>
         <v>470</v>
       </c>
       <c r="T239" s="1">
         <f t="shared" si="67"/>
         <v>-2018</v>
       </c>
       <c r="U239" s="1">
         <f t="shared" si="68"/>
         <v>668</v>
       </c>
       <c r="V239" s="1">
         <f t="shared" si="69"/>
         <v>-7</v>
       </c>
       <c r="W239" s="1">
         <f t="shared" si="64"/>
         <v>873</v>
       </c>
     </row>
-    <row r="240" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="240" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A240" s="3" t="s">
         <v>264</v>
       </c>
       <c r="B240" s="1">
         <v>1615</v>
       </c>
       <c r="C240" s="1">
         <v>856</v>
       </c>
       <c r="D240" s="1">
         <v>47</v>
       </c>
       <c r="E240" s="1">
         <v>822</v>
       </c>
       <c r="F240" s="1">
         <v>0</v>
       </c>
       <c r="G240" s="1">
         <f t="shared" si="62"/>
         <v>3340</v>
       </c>
       <c r="I240" s="3" t="s">
         <v>264</v>
       </c>
@@ -21601,51 +21612,51 @@
       <c r="R240" s="1">
         <f t="shared" si="65"/>
         <v>1452</v>
       </c>
       <c r="S240" s="1">
         <f t="shared" si="66"/>
         <v>622</v>
       </c>
       <c r="T240" s="1">
         <f t="shared" si="67"/>
         <v>-1997</v>
       </c>
       <c r="U240" s="1">
         <f t="shared" si="68"/>
         <v>704</v>
       </c>
       <c r="V240" s="1">
         <f t="shared" si="69"/>
         <v>-3</v>
       </c>
       <c r="W240" s="1">
         <f t="shared" si="64"/>
         <v>778</v>
       </c>
     </row>
-    <row r="241" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="241" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A241" s="3" t="s">
         <v>265</v>
       </c>
       <c r="B241" s="1">
         <v>1059</v>
       </c>
       <c r="C241" s="1">
         <v>659</v>
       </c>
       <c r="D241" s="1">
         <v>137</v>
       </c>
       <c r="E241" s="1">
         <v>392</v>
       </c>
       <c r="F241" s="1">
         <v>1</v>
       </c>
       <c r="G241" s="1">
         <f t="shared" si="62"/>
         <v>2248</v>
       </c>
       <c r="I241" s="3" t="s">
         <v>265</v>
       </c>
@@ -21674,51 +21685,51 @@
       <c r="R241" s="1">
         <f t="shared" si="65"/>
         <v>612</v>
       </c>
       <c r="S241" s="1">
         <f t="shared" si="66"/>
         <v>135</v>
       </c>
       <c r="T241" s="1">
         <f t="shared" si="67"/>
         <v>-1229</v>
       </c>
       <c r="U241" s="1">
         <f t="shared" si="68"/>
         <v>299</v>
       </c>
       <c r="V241" s="1">
         <f t="shared" si="69"/>
         <v>1</v>
       </c>
       <c r="W241" s="1">
         <f t="shared" si="64"/>
         <v>-182</v>
       </c>
     </row>
-    <row r="242" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="242" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A242" s="3" t="s">
         <v>266</v>
       </c>
       <c r="B242" s="1">
         <v>713</v>
       </c>
       <c r="C242" s="1">
         <v>881</v>
       </c>
       <c r="D242" s="1">
         <v>112</v>
       </c>
       <c r="E242" s="1">
         <v>344</v>
       </c>
       <c r="F242" s="1">
         <v>5</v>
       </c>
       <c r="G242" s="1">
         <f t="shared" si="62"/>
         <v>2055</v>
       </c>
       <c r="I242" s="3" t="s">
         <v>266</v>
       </c>
@@ -21747,51 +21758,51 @@
       <c r="R242" s="1">
         <f t="shared" si="65"/>
         <v>-10</v>
       </c>
       <c r="S242" s="1">
         <f t="shared" si="66"/>
         <v>751</v>
       </c>
       <c r="T242" s="1">
         <f t="shared" si="67"/>
         <v>-1334</v>
       </c>
       <c r="U242" s="1">
         <f t="shared" si="68"/>
         <v>224</v>
       </c>
       <c r="V242" s="1">
         <f t="shared" si="69"/>
         <v>5</v>
       </c>
       <c r="W242" s="1">
         <f t="shared" si="64"/>
         <v>-364</v>
       </c>
     </row>
-    <row r="243" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="243" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A243" s="3" t="s">
         <v>267</v>
       </c>
       <c r="B243" s="1">
         <v>450</v>
       </c>
       <c r="C243" s="1">
         <v>730</v>
       </c>
       <c r="D243" s="1">
         <v>148</v>
       </c>
       <c r="E243" s="1">
         <v>387</v>
       </c>
       <c r="F243" s="1">
         <v>9</v>
       </c>
       <c r="G243" s="1">
         <f t="shared" si="62"/>
         <v>1724</v>
       </c>
       <c r="I243" s="3" t="s">
         <v>267</v>
       </c>
@@ -21820,51 +21831,51 @@
       <c r="R243" s="1">
         <f t="shared" si="65"/>
         <v>-472</v>
       </c>
       <c r="S243" s="1">
         <f t="shared" si="66"/>
         <v>486</v>
       </c>
       <c r="T243" s="1">
         <f t="shared" si="67"/>
         <v>-1534</v>
       </c>
       <c r="U243" s="1">
         <f t="shared" si="68"/>
         <v>322</v>
       </c>
       <c r="V243" s="1">
         <f t="shared" si="69"/>
         <v>9</v>
       </c>
       <c r="W243" s="1">
         <f t="shared" si="64"/>
         <v>-1189</v>
       </c>
     </row>
-    <row r="244" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="244" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A244" s="3" t="s">
         <v>268</v>
       </c>
       <c r="B244" s="1">
         <v>354</v>
       </c>
       <c r="C244" s="1">
         <v>474</v>
       </c>
       <c r="D244" s="1">
         <v>135</v>
       </c>
       <c r="E244" s="1">
         <v>243</v>
       </c>
       <c r="F244" s="1">
         <v>4</v>
       </c>
       <c r="G244" s="1">
         <f t="shared" si="62"/>
         <v>1210</v>
       </c>
       <c r="I244" s="3" t="s">
         <v>268</v>
       </c>
@@ -21893,51 +21904,51 @@
       <c r="R244" s="1">
         <f t="shared" si="65"/>
         <v>-853</v>
       </c>
       <c r="S244" s="1">
         <f t="shared" si="66"/>
         <v>-29</v>
       </c>
       <c r="T244" s="1">
         <f t="shared" si="67"/>
         <v>-1904</v>
       </c>
       <c r="U244" s="1">
         <f t="shared" si="68"/>
         <v>49</v>
       </c>
       <c r="V244" s="1">
         <f t="shared" si="69"/>
         <v>4</v>
       </c>
       <c r="W244" s="1">
         <f t="shared" si="64"/>
         <v>-2733</v>
       </c>
     </row>
-    <row r="245" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="245" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A245" s="3" t="s">
         <v>269</v>
       </c>
       <c r="B245" s="1">
         <v>468</v>
       </c>
       <c r="C245" s="1">
         <v>508</v>
       </c>
       <c r="D245" s="1">
         <v>93</v>
       </c>
       <c r="E245" s="1">
         <v>111</v>
       </c>
       <c r="F245" s="1">
         <v>5</v>
       </c>
       <c r="G245" s="1">
         <f t="shared" si="62"/>
         <v>1185</v>
       </c>
       <c r="I245" s="3" t="s">
         <v>269</v>
       </c>
@@ -21966,51 +21977,51 @@
       <c r="R245" s="1">
         <f t="shared" si="65"/>
         <v>-901</v>
       </c>
       <c r="S245" s="1">
         <f t="shared" si="66"/>
         <v>31</v>
       </c>
       <c r="T245" s="1">
         <f t="shared" si="67"/>
         <v>-1531</v>
       </c>
       <c r="U245" s="1">
         <f t="shared" si="68"/>
         <v>-110</v>
       </c>
       <c r="V245" s="1">
         <f t="shared" si="69"/>
         <v>5</v>
       </c>
       <c r="W245" s="1">
         <f t="shared" si="64"/>
         <v>-2506</v>
       </c>
     </row>
-    <row r="246" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="246" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A246" s="3" t="s">
         <v>270</v>
       </c>
       <c r="B246" s="1">
         <v>1054</v>
       </c>
       <c r="C246" s="1">
         <v>789</v>
       </c>
       <c r="D246" s="1">
         <v>46</v>
       </c>
       <c r="E246" s="1">
         <v>264</v>
       </c>
       <c r="F246" s="1">
         <v>1</v>
       </c>
       <c r="G246" s="1">
         <f t="shared" si="62"/>
         <v>2154</v>
       </c>
       <c r="I246" s="3" t="s">
         <v>270</v>
       </c>
@@ -22039,51 +22050,51 @@
       <c r="R246" s="1">
         <f t="shared" si="65"/>
         <v>446</v>
       </c>
       <c r="S246" s="1">
         <f t="shared" si="66"/>
         <v>515</v>
       </c>
       <c r="T246" s="1">
         <f t="shared" si="67"/>
         <v>-1802</v>
       </c>
       <c r="U246" s="1">
         <f t="shared" si="68"/>
         <v>108</v>
       </c>
       <c r="V246" s="1">
         <f t="shared" si="69"/>
         <v>1</v>
       </c>
       <c r="W246" s="1">
         <f t="shared" si="64"/>
         <v>-732</v>
       </c>
     </row>
-    <row r="247" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="247" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A247" s="3" t="s">
         <v>271</v>
       </c>
       <c r="B247" s="1">
         <v>1519</v>
       </c>
       <c r="C247" s="1">
         <v>849</v>
       </c>
       <c r="D247" s="1">
         <v>26</v>
       </c>
       <c r="E247" s="1">
         <v>371</v>
       </c>
       <c r="F247" s="1">
         <v>0</v>
       </c>
       <c r="G247" s="1">
         <f t="shared" si="62"/>
         <v>2765</v>
       </c>
       <c r="I247" s="3" t="s">
         <v>271</v>
       </c>
@@ -22112,51 +22123,51 @@
       <c r="R247" s="1">
         <f t="shared" si="65"/>
         <v>1117</v>
       </c>
       <c r="S247" s="1">
         <f t="shared" si="66"/>
         <v>444</v>
       </c>
       <c r="T247" s="1">
         <f t="shared" si="67"/>
         <v>-2497</v>
       </c>
       <c r="U247" s="1">
         <f t="shared" si="68"/>
         <v>221</v>
       </c>
       <c r="V247" s="1">
         <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="W247" s="1">
         <f t="shared" si="64"/>
         <v>-715</v>
       </c>
     </row>
-    <row r="248" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="248" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A248" s="3" t="s">
         <v>272</v>
       </c>
       <c r="B248" s="1">
         <v>1613</v>
       </c>
       <c r="C248" s="1">
         <v>683</v>
       </c>
       <c r="D248" s="1">
         <v>81</v>
       </c>
       <c r="E248" s="1">
         <v>499</v>
       </c>
       <c r="F248" s="1">
         <v>0</v>
       </c>
       <c r="G248" s="1">
         <f t="shared" ref="G248:G259" si="70">SUM(B248:F248)</f>
         <v>2876</v>
       </c>
       <c r="I248" s="3" t="s">
         <v>272</v>
       </c>
@@ -22185,51 +22196,51 @@
       <c r="R248" s="1">
         <f t="shared" si="65"/>
         <v>1299</v>
       </c>
       <c r="S248" s="1">
         <f t="shared" si="66"/>
         <v>-73</v>
       </c>
       <c r="T248" s="1">
         <f t="shared" si="67"/>
         <v>-1900</v>
       </c>
       <c r="U248" s="1">
         <f t="shared" si="68"/>
         <v>410</v>
       </c>
       <c r="V248" s="1">
         <f t="shared" si="69"/>
         <v>-4</v>
       </c>
       <c r="W248" s="1">
         <f t="shared" ref="W248:W259" si="72">SUM(R248:V248)</f>
         <v>-268</v>
       </c>
     </row>
-    <row r="249" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="249" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A249" s="3" t="s">
         <v>273</v>
       </c>
       <c r="B249" s="1">
         <v>1622</v>
       </c>
       <c r="C249" s="1">
         <v>947</v>
       </c>
       <c r="D249" s="1">
         <v>98</v>
       </c>
       <c r="E249" s="1">
         <v>357</v>
       </c>
       <c r="F249" s="1">
         <v>0</v>
       </c>
       <c r="G249" s="1">
         <f t="shared" si="70"/>
         <v>3024</v>
       </c>
       <c r="I249" s="3" t="s">
         <v>273</v>
       </c>
@@ -22258,51 +22269,51 @@
       <c r="R249" s="1">
         <f t="shared" si="65"/>
         <v>1385</v>
       </c>
       <c r="S249" s="1">
         <f t="shared" si="66"/>
         <v>535</v>
       </c>
       <c r="T249" s="1">
         <f t="shared" si="67"/>
         <v>-1912</v>
       </c>
       <c r="U249" s="1">
         <f t="shared" si="68"/>
         <v>207</v>
       </c>
       <c r="V249" s="1">
         <f t="shared" si="69"/>
         <v>-4</v>
       </c>
       <c r="W249" s="1">
         <f t="shared" si="72"/>
         <v>211</v>
       </c>
     </row>
-    <row r="250" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="250" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A250" s="3" t="s">
         <v>275</v>
       </c>
       <c r="B250" s="1">
         <v>1985</v>
       </c>
       <c r="C250" s="1">
         <v>833</v>
       </c>
       <c r="D250" s="1">
         <v>52</v>
       </c>
       <c r="E250" s="1">
         <v>389</v>
       </c>
       <c r="F250" s="1">
         <v>0</v>
       </c>
       <c r="G250" s="1">
         <f t="shared" si="70"/>
         <v>3259</v>
       </c>
       <c r="I250" s="3" t="s">
         <v>275</v>
       </c>
@@ -22331,51 +22342,51 @@
       <c r="R250" s="1">
         <f t="shared" ref="R250:R261" si="73">+B250-J250</f>
         <v>1774</v>
       </c>
       <c r="S250" s="1">
         <f t="shared" ref="S250:S261" si="74">+C250-K250</f>
         <v>429</v>
       </c>
       <c r="T250" s="1">
         <f t="shared" ref="T250:T261" si="75">+D250-L250</f>
         <v>-2226</v>
       </c>
       <c r="U250" s="1">
         <f t="shared" ref="U250:U261" si="76">+E250-M250</f>
         <v>214</v>
       </c>
       <c r="V250" s="1">
         <f t="shared" ref="V250:V261" si="77">+F250-N250</f>
         <v>-8</v>
       </c>
       <c r="W250" s="1">
         <f t="shared" si="72"/>
         <v>183</v>
       </c>
     </row>
-    <row r="251" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="251" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A251" s="3" t="s">
         <v>276</v>
       </c>
       <c r="B251" s="1">
         <v>1719</v>
       </c>
       <c r="C251" s="1">
         <v>1043</v>
       </c>
       <c r="D251" s="1">
         <v>21</v>
       </c>
       <c r="E251" s="1">
         <v>449</v>
       </c>
       <c r="F251" s="1">
         <v>0</v>
       </c>
       <c r="G251" s="1">
         <f t="shared" si="70"/>
         <v>3232</v>
       </c>
       <c r="I251" s="3" t="s">
         <v>276</v>
       </c>
@@ -22404,51 +22415,51 @@
       <c r="R251" s="1">
         <f t="shared" si="73"/>
         <v>1473</v>
       </c>
       <c r="S251" s="1">
         <f t="shared" si="74"/>
         <v>966</v>
       </c>
       <c r="T251" s="1">
         <f t="shared" si="75"/>
         <v>-2462</v>
       </c>
       <c r="U251" s="1">
         <f t="shared" si="76"/>
         <v>287</v>
       </c>
       <c r="V251" s="1">
         <f t="shared" si="77"/>
         <v>-5</v>
       </c>
       <c r="W251" s="1">
         <f t="shared" si="72"/>
         <v>259</v>
       </c>
     </row>
-    <row r="252" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="252" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A252" s="3" t="s">
         <v>277</v>
       </c>
       <c r="B252" s="1">
         <v>1205</v>
       </c>
       <c r="C252" s="1">
         <v>975</v>
       </c>
       <c r="D252" s="1">
         <v>54</v>
       </c>
       <c r="E252" s="1">
         <v>336</v>
       </c>
       <c r="F252" s="1">
         <v>0</v>
       </c>
       <c r="G252" s="1">
         <f t="shared" si="70"/>
         <v>2570</v>
       </c>
       <c r="I252" s="3" t="s">
         <v>277</v>
       </c>
@@ -22477,51 +22488,51 @@
       <c r="R252" s="1">
         <f t="shared" si="73"/>
         <v>770</v>
       </c>
       <c r="S252" s="1">
         <f t="shared" si="74"/>
         <v>887</v>
       </c>
       <c r="T252" s="1">
         <f t="shared" si="75"/>
         <v>-1993</v>
       </c>
       <c r="U252" s="1">
         <f t="shared" si="76"/>
         <v>199</v>
       </c>
       <c r="V252" s="1">
         <f t="shared" si="77"/>
         <v>-2</v>
       </c>
       <c r="W252" s="1">
         <f t="shared" si="72"/>
         <v>-139</v>
       </c>
     </row>
-    <row r="253" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="253" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A253" s="3" t="s">
         <v>278</v>
       </c>
       <c r="B253" s="1">
         <v>499</v>
       </c>
       <c r="C253" s="1">
         <v>735</v>
       </c>
       <c r="D253" s="1">
         <v>425</v>
       </c>
       <c r="E253" s="1">
         <v>99</v>
       </c>
       <c r="F253" s="1">
         <v>6</v>
       </c>
       <c r="G253" s="1">
         <f t="shared" si="70"/>
         <v>1764</v>
       </c>
       <c r="I253" s="3" t="s">
         <v>278</v>
       </c>
@@ -22550,51 +22561,51 @@
       <c r="R253" s="1">
         <f t="shared" si="73"/>
         <v>-683</v>
       </c>
       <c r="S253" s="1">
         <f t="shared" si="74"/>
         <v>620</v>
       </c>
       <c r="T253" s="1">
         <f t="shared" si="75"/>
         <v>-249</v>
       </c>
       <c r="U253" s="1">
         <f t="shared" si="76"/>
         <v>-215</v>
       </c>
       <c r="V253" s="1">
         <f t="shared" si="77"/>
         <v>6</v>
       </c>
       <c r="W253" s="1">
         <f t="shared" si="72"/>
         <v>-521</v>
       </c>
     </row>
-    <row r="254" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="254" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A254" s="3" t="s">
         <v>279</v>
       </c>
       <c r="B254" s="1">
         <v>376</v>
       </c>
       <c r="C254" s="1">
         <v>703</v>
       </c>
       <c r="D254" s="1">
         <v>441</v>
       </c>
       <c r="E254" s="1">
         <v>78</v>
       </c>
       <c r="F254" s="1">
         <v>9</v>
       </c>
       <c r="G254" s="1">
         <f t="shared" si="70"/>
         <v>1607</v>
       </c>
       <c r="I254" s="3" t="s">
         <v>279</v>
       </c>
@@ -22623,51 +22634,51 @@
       <c r="R254" s="1">
         <f t="shared" si="73"/>
         <v>-1056</v>
       </c>
       <c r="S254" s="1">
         <f t="shared" si="74"/>
         <v>609</v>
       </c>
       <c r="T254" s="1">
         <f t="shared" si="75"/>
         <v>-440</v>
       </c>
       <c r="U254" s="1">
         <f t="shared" si="76"/>
         <v>-211</v>
       </c>
       <c r="V254" s="1">
         <f t="shared" si="77"/>
         <v>9</v>
       </c>
       <c r="W254" s="1">
         <f t="shared" si="72"/>
         <v>-1089</v>
       </c>
     </row>
-    <row r="255" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="255" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A255" s="3" t="s">
         <v>280</v>
       </c>
       <c r="B255" s="1">
         <v>414</v>
       </c>
       <c r="C255" s="1">
         <v>297</v>
       </c>
       <c r="D255" s="1">
         <v>379</v>
       </c>
       <c r="E255" s="1">
         <v>157</v>
       </c>
       <c r="F255" s="1">
         <v>7</v>
       </c>
       <c r="G255" s="1">
         <f t="shared" si="70"/>
         <v>1254</v>
       </c>
       <c r="I255" s="3" t="s">
         <v>280</v>
       </c>
@@ -22696,51 +22707,51 @@
       <c r="R255" s="1">
         <f t="shared" si="73"/>
         <v>-831</v>
       </c>
       <c r="S255" s="1">
         <f t="shared" si="74"/>
         <v>-4</v>
       </c>
       <c r="T255" s="1">
         <f t="shared" si="75"/>
         <v>-348</v>
       </c>
       <c r="U255" s="1">
         <f t="shared" si="76"/>
         <v>-92</v>
       </c>
       <c r="V255" s="1">
         <f t="shared" si="77"/>
         <v>7</v>
       </c>
       <c r="W255" s="1">
         <f t="shared" si="72"/>
         <v>-1268</v>
       </c>
     </row>
-    <row r="256" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="256" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A256" s="3" t="s">
         <v>281</v>
       </c>
       <c r="B256" s="1">
         <v>849</v>
       </c>
       <c r="C256" s="1">
         <v>333</v>
       </c>
       <c r="D256" s="1">
         <v>130</v>
       </c>
       <c r="E256" s="1">
         <v>270</v>
       </c>
       <c r="F256" s="1">
         <v>5</v>
       </c>
       <c r="G256" s="1">
         <f t="shared" si="70"/>
         <v>1587</v>
       </c>
       <c r="I256" s="3" t="s">
         <v>281</v>
       </c>
@@ -22769,51 +22780,51 @@
       <c r="R256" s="1">
         <f t="shared" si="73"/>
         <v>201</v>
       </c>
       <c r="S256" s="1">
         <f t="shared" si="74"/>
         <v>-122</v>
       </c>
       <c r="T256" s="1">
         <f t="shared" si="75"/>
         <v>-1693</v>
       </c>
       <c r="U256" s="1">
         <f t="shared" si="76"/>
         <v>206</v>
       </c>
       <c r="V256" s="1">
         <f t="shared" si="77"/>
         <v>5</v>
       </c>
       <c r="W256" s="1">
         <f t="shared" si="72"/>
         <v>-1403</v>
       </c>
     </row>
-    <row r="257" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="257" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A257" s="3" t="s">
         <v>282</v>
       </c>
       <c r="B257" s="1">
         <v>679</v>
       </c>
       <c r="C257" s="1">
         <v>340</v>
       </c>
       <c r="D257" s="1">
         <v>136</v>
       </c>
       <c r="E257" s="1">
         <v>323</v>
       </c>
       <c r="F257" s="1">
         <v>4</v>
       </c>
       <c r="G257" s="1">
         <f t="shared" si="70"/>
         <v>1482</v>
       </c>
       <c r="I257" s="3" t="s">
         <v>282</v>
       </c>
@@ -22842,51 +22853,51 @@
       <c r="R257" s="1">
         <f t="shared" si="73"/>
         <v>-160</v>
       </c>
       <c r="S257" s="1">
         <f t="shared" si="74"/>
         <v>-314</v>
       </c>
       <c r="T257" s="1">
         <f t="shared" si="75"/>
         <v>-853</v>
       </c>
       <c r="U257" s="1">
         <f t="shared" si="76"/>
         <v>231</v>
       </c>
       <c r="V257" s="1">
         <f t="shared" si="77"/>
         <v>4</v>
       </c>
       <c r="W257" s="1">
         <f t="shared" si="72"/>
         <v>-1092</v>
       </c>
     </row>
-    <row r="258" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="258" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A258" s="3" t="s">
         <v>283</v>
       </c>
       <c r="B258" s="1">
         <v>637</v>
       </c>
       <c r="C258" s="1">
         <v>422</v>
       </c>
       <c r="D258" s="1">
         <v>147</v>
       </c>
       <c r="E258" s="1">
         <v>374</v>
       </c>
       <c r="F258" s="1">
         <v>2</v>
       </c>
       <c r="G258" s="1">
         <f t="shared" si="70"/>
         <v>1582</v>
       </c>
       <c r="I258" s="3" t="s">
         <v>283</v>
       </c>
@@ -22915,51 +22926,51 @@
       <c r="R258" s="1">
         <f t="shared" si="73"/>
         <v>-136</v>
       </c>
       <c r="S258" s="1">
         <f t="shared" si="74"/>
         <v>-201</v>
       </c>
       <c r="T258" s="1">
         <f t="shared" si="75"/>
         <v>-927</v>
       </c>
       <c r="U258" s="1">
         <f t="shared" si="76"/>
         <v>297</v>
       </c>
       <c r="V258" s="1">
         <f t="shared" si="77"/>
         <v>2</v>
       </c>
       <c r="W258" s="1">
         <f t="shared" si="72"/>
         <v>-965</v>
       </c>
     </row>
-    <row r="259" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="259" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A259" s="3" t="s">
         <v>284</v>
       </c>
       <c r="B259" s="1">
         <v>1098</v>
       </c>
       <c r="C259" s="1">
         <v>708</v>
       </c>
       <c r="D259" s="1">
         <v>47</v>
       </c>
       <c r="E259" s="1">
         <v>569</v>
       </c>
       <c r="F259" s="1">
         <v>0</v>
       </c>
       <c r="G259" s="1">
         <f t="shared" si="70"/>
         <v>2422</v>
       </c>
       <c r="I259" s="3" t="s">
         <v>284</v>
       </c>
@@ -22988,51 +22999,51 @@
       <c r="R259" s="1">
         <f t="shared" si="73"/>
         <v>742</v>
       </c>
       <c r="S259" s="1">
         <f t="shared" si="74"/>
         <v>343</v>
       </c>
       <c r="T259" s="1">
         <f t="shared" si="75"/>
         <v>-2038</v>
       </c>
       <c r="U259" s="1">
         <f t="shared" si="76"/>
         <v>538</v>
       </c>
       <c r="V259" s="1">
         <f t="shared" si="77"/>
         <v>0</v>
       </c>
       <c r="W259" s="1">
         <f t="shared" si="72"/>
         <v>-415</v>
       </c>
     </row>
-    <row r="260" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="260" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A260" s="3" t="s">
         <v>285</v>
       </c>
       <c r="B260" s="1">
         <v>1477</v>
       </c>
       <c r="C260" s="1">
         <v>850</v>
       </c>
       <c r="D260" s="1">
         <v>26</v>
       </c>
       <c r="E260" s="1">
         <v>524</v>
       </c>
       <c r="F260" s="1">
         <v>0</v>
       </c>
       <c r="G260" s="1">
         <f t="shared" ref="G260:G271" si="79">SUM(B260:F260)</f>
         <v>2877</v>
       </c>
       <c r="I260" s="3" t="s">
         <v>285</v>
       </c>
@@ -23061,51 +23072,51 @@
       <c r="R260" s="1">
         <f t="shared" si="73"/>
         <v>1221</v>
       </c>
       <c r="S260" s="1">
         <f t="shared" si="74"/>
         <v>613</v>
       </c>
       <c r="T260" s="1">
         <f t="shared" si="75"/>
         <v>-2236</v>
       </c>
       <c r="U260" s="1">
         <f t="shared" si="76"/>
         <v>444</v>
       </c>
       <c r="V260" s="1">
         <f t="shared" si="77"/>
         <v>-4</v>
       </c>
       <c r="W260" s="1">
         <f t="shared" ref="W260:W271" si="80">SUM(R260:V260)</f>
         <v>38</v>
       </c>
     </row>
-    <row r="261" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="261" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A261" s="3" t="s">
         <v>286</v>
       </c>
       <c r="B261" s="1">
         <v>1764</v>
       </c>
       <c r="C261" s="1">
         <v>905</v>
       </c>
       <c r="D261" s="1">
         <v>102</v>
       </c>
       <c r="E261" s="1">
         <v>581</v>
       </c>
       <c r="F261" s="1">
         <v>0</v>
       </c>
       <c r="G261" s="1">
         <f t="shared" si="79"/>
         <v>3352</v>
       </c>
       <c r="I261" s="3" t="s">
         <v>286</v>
       </c>
@@ -23134,51 +23145,51 @@
       <c r="R261" s="1">
         <f t="shared" si="73"/>
         <v>1548</v>
       </c>
       <c r="S261" s="1">
         <f t="shared" si="74"/>
         <v>630</v>
       </c>
       <c r="T261" s="1">
         <f t="shared" si="75"/>
         <v>-1838</v>
       </c>
       <c r="U261" s="1">
         <f t="shared" si="76"/>
         <v>519</v>
       </c>
       <c r="V261" s="1">
         <f t="shared" si="77"/>
         <v>-7</v>
       </c>
       <c r="W261" s="1">
         <f t="shared" si="80"/>
         <v>852</v>
       </c>
     </row>
-    <row r="262" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="262" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A262" s="3" t="s">
         <v>288</v>
       </c>
       <c r="B262" s="1">
         <v>1728</v>
       </c>
       <c r="C262" s="1">
         <v>729</v>
       </c>
       <c r="D262" s="1">
         <v>153</v>
       </c>
       <c r="E262" s="1">
         <v>648</v>
       </c>
       <c r="F262" s="1">
         <v>0</v>
       </c>
       <c r="G262" s="1">
         <f t="shared" si="79"/>
         <v>3258</v>
       </c>
       <c r="I262" s="3" t="s">
         <v>288</v>
       </c>
@@ -23207,51 +23218,51 @@
       <c r="R262" s="1">
         <f t="shared" ref="R262:R273" si="81">+B262-J262</f>
         <v>1454</v>
       </c>
       <c r="S262" s="1">
         <f t="shared" ref="S262:S273" si="82">+C262-K262</f>
         <v>46</v>
       </c>
       <c r="T262" s="1">
         <f t="shared" ref="T262:T273" si="83">+D262-L262</f>
         <v>-1482</v>
       </c>
       <c r="U262" s="1">
         <f t="shared" ref="U262:U273" si="84">+E262-M262</f>
         <v>600</v>
       </c>
       <c r="V262" s="1">
         <f t="shared" ref="V262:V273" si="85">+F262-N262</f>
         <v>-8</v>
       </c>
       <c r="W262" s="1">
         <f t="shared" si="80"/>
         <v>610</v>
       </c>
     </row>
-    <row r="263" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="263" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A263" s="3" t="s">
         <v>289</v>
       </c>
       <c r="B263" s="1">
         <v>1273</v>
       </c>
       <c r="C263" s="1">
         <v>1002</v>
       </c>
       <c r="D263" s="1">
         <v>60</v>
       </c>
       <c r="E263" s="1">
         <v>541</v>
       </c>
       <c r="F263" s="1">
         <v>0</v>
       </c>
       <c r="G263" s="1">
         <f t="shared" si="79"/>
         <v>2876</v>
       </c>
       <c r="I263" s="3" t="s">
         <v>289</v>
       </c>
@@ -23280,51 +23291,51 @@
       <c r="R263" s="1">
         <f t="shared" si="81"/>
         <v>985</v>
       </c>
       <c r="S263" s="1">
         <f t="shared" si="82"/>
         <v>811</v>
       </c>
       <c r="T263" s="1">
         <f t="shared" si="83"/>
         <v>-1922</v>
       </c>
       <c r="U263" s="1">
         <f t="shared" si="84"/>
         <v>500</v>
       </c>
       <c r="V263" s="1">
         <f t="shared" si="85"/>
         <v>-6</v>
       </c>
       <c r="W263" s="1">
         <f t="shared" si="80"/>
         <v>368</v>
       </c>
     </row>
-    <row r="264" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="264" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A264" s="3" t="s">
         <v>290</v>
       </c>
       <c r="B264" s="1">
         <v>1427</v>
       </c>
       <c r="C264" s="1">
         <v>981</v>
       </c>
       <c r="D264" s="1">
         <v>45</v>
       </c>
       <c r="E264" s="1">
         <v>501</v>
       </c>
       <c r="F264" s="1">
         <v>0</v>
       </c>
       <c r="G264" s="1">
         <f t="shared" si="79"/>
         <v>2954</v>
       </c>
       <c r="I264" s="3" t="s">
         <v>290</v>
       </c>
@@ -23353,51 +23364,51 @@
       <c r="R264" s="1">
         <f t="shared" si="81"/>
         <v>1198</v>
       </c>
       <c r="S264" s="1">
         <f t="shared" si="82"/>
         <v>757</v>
       </c>
       <c r="T264" s="1">
         <f t="shared" si="83"/>
         <v>-2007</v>
       </c>
       <c r="U264" s="1">
         <f t="shared" si="84"/>
         <v>419</v>
       </c>
       <c r="V264" s="1">
         <f t="shared" si="85"/>
         <v>-5</v>
       </c>
       <c r="W264" s="1">
         <f t="shared" si="80"/>
         <v>362</v>
       </c>
     </row>
-    <row r="265" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="265" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A265" s="3" t="s">
         <v>291</v>
       </c>
       <c r="B265" s="1">
         <v>1351</v>
       </c>
       <c r="C265" s="1">
         <v>600</v>
       </c>
       <c r="D265" s="1">
         <v>145</v>
       </c>
       <c r="E265" s="1">
         <v>233</v>
       </c>
       <c r="F265" s="1">
         <v>1</v>
       </c>
       <c r="G265" s="1">
         <f t="shared" si="79"/>
         <v>2330</v>
       </c>
       <c r="I265" s="3" t="s">
         <v>291</v>
       </c>
@@ -23426,51 +23437,51 @@
       <c r="R265" s="1">
         <f t="shared" si="81"/>
         <v>991</v>
       </c>
       <c r="S265" s="1">
         <f t="shared" si="82"/>
         <v>237</v>
       </c>
       <c r="T265" s="1">
         <f t="shared" si="83"/>
         <v>-1125</v>
       </c>
       <c r="U265" s="1">
         <f t="shared" si="84"/>
         <v>184</v>
       </c>
       <c r="V265" s="1">
         <f t="shared" si="85"/>
         <v>1</v>
       </c>
       <c r="W265" s="1">
         <f t="shared" si="80"/>
         <v>288</v>
       </c>
     </row>
-    <row r="266" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="266" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A266" s="3" t="s">
         <v>292</v>
       </c>
       <c r="B266" s="1">
         <v>780</v>
       </c>
       <c r="C266" s="1">
         <v>821</v>
       </c>
       <c r="D266" s="1">
         <v>144</v>
       </c>
       <c r="E266" s="1">
         <v>199</v>
       </c>
       <c r="F266" s="1">
         <v>6</v>
       </c>
       <c r="G266" s="1">
         <f t="shared" si="79"/>
         <v>1950</v>
       </c>
       <c r="I266" s="3" t="s">
         <v>292</v>
       </c>
@@ -23499,51 +23510,51 @@
       <c r="R266" s="1">
         <f t="shared" si="81"/>
         <v>229</v>
       </c>
       <c r="S266" s="1">
         <f t="shared" si="82"/>
         <v>520</v>
       </c>
       <c r="T266" s="1">
         <f t="shared" si="83"/>
         <v>-971</v>
       </c>
       <c r="U266" s="1">
         <f t="shared" si="84"/>
         <v>165</v>
       </c>
       <c r="V266" s="1">
         <f t="shared" si="85"/>
         <v>6</v>
       </c>
       <c r="W266" s="1">
         <f t="shared" si="80"/>
         <v>-51</v>
       </c>
     </row>
-    <row r="267" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="267" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A267" s="3" t="s">
         <v>293</v>
       </c>
       <c r="B267" s="1">
         <v>750</v>
       </c>
       <c r="C267" s="1">
         <v>608</v>
       </c>
       <c r="D267" s="1">
         <v>120</v>
       </c>
       <c r="E267" s="1">
         <v>190</v>
       </c>
       <c r="F267" s="1">
         <v>7</v>
       </c>
       <c r="G267" s="1">
         <f t="shared" si="79"/>
         <v>1675</v>
       </c>
       <c r="I267" s="3" t="s">
         <v>293</v>
       </c>
@@ -23572,51 +23583,51 @@
       <c r="R267" s="1">
         <f t="shared" si="81"/>
         <v>192</v>
       </c>
       <c r="S267" s="1">
         <f t="shared" si="82"/>
         <v>309</v>
       </c>
       <c r="T267" s="1">
         <f t="shared" si="83"/>
         <v>-1561</v>
       </c>
       <c r="U267" s="1">
         <f t="shared" si="84"/>
         <v>10</v>
       </c>
       <c r="V267" s="1">
         <f t="shared" si="85"/>
         <v>7</v>
       </c>
       <c r="W267" s="1">
         <f t="shared" si="80"/>
         <v>-1043</v>
       </c>
     </row>
-    <row r="268" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="268" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A268" s="3" t="s">
         <v>294</v>
       </c>
       <c r="B268" s="1">
         <v>933</v>
       </c>
       <c r="C268" s="1">
         <v>551</v>
       </c>
       <c r="D268" s="1">
         <v>93</v>
       </c>
       <c r="E268" s="1">
         <v>146</v>
       </c>
       <c r="F268" s="1">
         <v>7</v>
       </c>
       <c r="G268" s="1">
         <f t="shared" si="79"/>
         <v>1730</v>
       </c>
       <c r="I268" s="3" t="s">
         <v>294</v>
       </c>
@@ -23645,51 +23656,51 @@
       <c r="R268" s="1">
         <f t="shared" si="81"/>
         <v>304</v>
       </c>
       <c r="S268" s="1">
         <f t="shared" si="82"/>
         <v>264</v>
       </c>
       <c r="T268" s="1">
         <f t="shared" si="83"/>
         <v>-2196</v>
       </c>
       <c r="U268" s="1">
         <f t="shared" si="84"/>
         <v>-43</v>
       </c>
       <c r="V268" s="1">
         <f t="shared" si="85"/>
         <v>7</v>
       </c>
       <c r="W268" s="1">
         <f t="shared" si="80"/>
         <v>-1664</v>
       </c>
     </row>
-    <row r="269" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="269" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A269" s="3" t="s">
         <v>295</v>
       </c>
       <c r="B269" s="1">
         <v>888</v>
       </c>
       <c r="C269" s="1">
         <v>548</v>
       </c>
       <c r="D269" s="1">
         <v>89</v>
       </c>
       <c r="E269" s="1">
         <v>426</v>
       </c>
       <c r="F269" s="1">
         <v>7</v>
       </c>
       <c r="G269" s="1">
         <f t="shared" si="79"/>
         <v>1958</v>
       </c>
       <c r="I269" s="3" t="s">
         <v>295</v>
       </c>
@@ -23718,51 +23729,51 @@
       <c r="R269" s="1">
         <f t="shared" si="81"/>
         <v>164</v>
       </c>
       <c r="S269" s="1">
         <f t="shared" si="82"/>
         <v>315</v>
       </c>
       <c r="T269" s="1">
         <f t="shared" si="83"/>
         <v>-2000</v>
       </c>
       <c r="U269" s="1">
         <f t="shared" si="84"/>
         <v>405</v>
       </c>
       <c r="V269" s="1">
         <f t="shared" si="85"/>
         <v>7</v>
       </c>
       <c r="W269" s="1">
         <f t="shared" si="80"/>
         <v>-1109</v>
       </c>
     </row>
-    <row r="270" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="270" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A270" s="3" t="s">
         <v>296</v>
       </c>
       <c r="B270" s="1">
         <v>1553</v>
       </c>
       <c r="C270" s="1">
         <v>713</v>
       </c>
       <c r="D270" s="1">
         <v>49</v>
       </c>
       <c r="E270" s="1">
         <v>214</v>
       </c>
       <c r="F270" s="1">
         <v>2</v>
       </c>
       <c r="G270" s="1">
         <f t="shared" si="79"/>
         <v>2531</v>
       </c>
       <c r="I270" s="3" t="s">
         <v>296</v>
       </c>
@@ -23791,51 +23802,51 @@
       <c r="R270" s="1">
         <f t="shared" si="81"/>
         <v>1212</v>
       </c>
       <c r="S270" s="1">
         <f t="shared" si="82"/>
         <v>536</v>
       </c>
       <c r="T270" s="1">
         <f t="shared" si="83"/>
         <v>-1590</v>
       </c>
       <c r="U270" s="1">
         <f t="shared" si="84"/>
         <v>124</v>
       </c>
       <c r="V270" s="1">
         <f t="shared" si="85"/>
         <v>2</v>
       </c>
       <c r="W270" s="1">
         <f t="shared" si="80"/>
         <v>284</v>
       </c>
     </row>
-    <row r="271" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="271" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A271" s="3" t="s">
         <v>297</v>
       </c>
       <c r="B271" s="1">
         <v>2177</v>
       </c>
       <c r="C271" s="1">
         <v>1121</v>
       </c>
       <c r="D271" s="1">
         <v>35</v>
       </c>
       <c r="E271" s="1">
         <v>124</v>
       </c>
       <c r="F271" s="1">
         <v>0</v>
       </c>
       <c r="G271" s="1">
         <f t="shared" si="79"/>
         <v>3457</v>
       </c>
       <c r="I271" s="3" t="s">
         <v>297</v>
       </c>
@@ -23864,51 +23875,51 @@
       <c r="R271" s="1">
         <f t="shared" si="81"/>
         <v>1960</v>
       </c>
       <c r="S271" s="1">
         <f t="shared" si="82"/>
         <v>1046</v>
       </c>
       <c r="T271" s="1">
         <f t="shared" si="83"/>
         <v>-1636</v>
       </c>
       <c r="U271" s="1">
         <f t="shared" si="84"/>
         <v>-13</v>
       </c>
       <c r="V271" s="1">
         <f t="shared" si="85"/>
         <v>-2</v>
       </c>
       <c r="W271" s="1">
         <f t="shared" si="80"/>
         <v>1355</v>
       </c>
     </row>
-    <row r="272" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="272" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A272" s="3" t="s">
         <v>298</v>
       </c>
       <c r="B272" s="1">
         <v>2245</v>
       </c>
       <c r="C272" s="1">
         <v>750</v>
       </c>
       <c r="D272" s="1">
         <v>155</v>
       </c>
       <c r="E272" s="1">
         <v>283</v>
       </c>
       <c r="F272" s="1">
         <v>0</v>
       </c>
       <c r="G272" s="1">
         <f t="shared" ref="G272:G278" si="87">SUM(B272:F272)</f>
         <v>3433</v>
       </c>
       <c r="I272" s="3" t="s">
         <v>298</v>
       </c>
@@ -23937,51 +23948,51 @@
       <c r="R272" s="1">
         <f t="shared" si="81"/>
         <v>2077</v>
       </c>
       <c r="S272" s="1">
         <f t="shared" si="82"/>
         <v>341</v>
       </c>
       <c r="T272" s="1">
         <f t="shared" si="83"/>
         <v>-1042</v>
       </c>
       <c r="U272" s="1">
         <f t="shared" si="84"/>
         <v>194</v>
       </c>
       <c r="V272" s="1">
         <f t="shared" si="85"/>
         <v>-8</v>
       </c>
       <c r="W272" s="1">
         <f t="shared" ref="W272:W283" si="88">SUM(R272:V272)</f>
         <v>1562</v>
       </c>
     </row>
-    <row r="273" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="273" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A273" s="3" t="s">
         <v>299</v>
       </c>
       <c r="B273" s="1">
         <v>1878</v>
       </c>
       <c r="C273" s="1">
         <v>790</v>
       </c>
       <c r="D273" s="1">
         <v>233</v>
       </c>
       <c r="E273" s="1">
         <v>479</v>
       </c>
       <c r="F273" s="1">
         <v>0</v>
       </c>
       <c r="G273" s="1">
         <f t="shared" si="87"/>
         <v>3380</v>
       </c>
       <c r="I273" s="3" t="s">
         <v>299</v>
       </c>
@@ -24010,51 +24021,51 @@
       <c r="R273" s="1">
         <f t="shared" si="81"/>
         <v>1664</v>
       </c>
       <c r="S273" s="1">
         <f t="shared" si="82"/>
         <v>304</v>
       </c>
       <c r="T273" s="1">
         <f t="shared" si="83"/>
         <v>-900</v>
       </c>
       <c r="U273" s="1">
         <f t="shared" si="84"/>
         <v>391</v>
       </c>
       <c r="V273" s="1">
         <f t="shared" si="85"/>
         <v>-8</v>
       </c>
       <c r="W273" s="1">
         <f t="shared" si="88"/>
         <v>1451</v>
       </c>
     </row>
-    <row r="274" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="274" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A274" s="3" t="s">
         <v>301</v>
       </c>
       <c r="B274" s="1">
         <v>1969</v>
       </c>
       <c r="C274" s="1">
         <v>719</v>
       </c>
       <c r="D274" s="1">
         <v>141</v>
       </c>
       <c r="E274" s="1">
         <v>566</v>
       </c>
       <c r="F274" s="1">
         <v>0</v>
       </c>
       <c r="G274" s="1">
         <f t="shared" si="87"/>
         <v>3395</v>
       </c>
       <c r="I274" s="3" t="s">
         <v>301</v>
       </c>
@@ -24083,51 +24094,51 @@
       <c r="R274" s="1">
         <f t="shared" ref="R274:R285" si="89">+B274-J274</f>
         <v>1754</v>
       </c>
       <c r="S274" s="1">
         <f t="shared" ref="S274:S285" si="90">+C274-K274</f>
         <v>173</v>
       </c>
       <c r="T274" s="1">
         <f t="shared" ref="T274:T285" si="91">+D274-L274</f>
         <v>-1278</v>
       </c>
       <c r="U274" s="1">
         <f t="shared" ref="U274:U285" si="92">+E274-M274</f>
         <v>482</v>
       </c>
       <c r="V274" s="1">
         <f t="shared" ref="V274:V285" si="93">+F274-N274</f>
         <v>-7</v>
       </c>
       <c r="W274" s="1">
         <f t="shared" si="88"/>
         <v>1124</v>
       </c>
     </row>
-    <row r="275" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="275" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A275" s="3" t="s">
         <v>302</v>
       </c>
       <c r="B275" s="1">
         <v>2227</v>
       </c>
       <c r="C275" s="1">
         <v>775</v>
       </c>
       <c r="D275" s="1">
         <v>45</v>
       </c>
       <c r="E275" s="1">
         <v>584</v>
       </c>
       <c r="F275" s="1">
         <v>0</v>
       </c>
       <c r="G275" s="1">
         <f t="shared" si="87"/>
         <v>3631</v>
       </c>
       <c r="I275" s="3" t="s">
         <v>302</v>
       </c>
@@ -24156,51 +24167,51 @@
       <c r="R275" s="1">
         <f t="shared" si="89"/>
         <v>2132</v>
       </c>
       <c r="S275" s="1">
         <f t="shared" si="90"/>
         <v>492</v>
       </c>
       <c r="T275" s="1">
         <f t="shared" si="91"/>
         <v>-1823</v>
       </c>
       <c r="U275" s="1">
         <f t="shared" si="92"/>
         <v>491</v>
       </c>
       <c r="V275" s="1">
         <f t="shared" si="93"/>
         <v>-7</v>
       </c>
       <c r="W275" s="1">
         <f t="shared" si="88"/>
         <v>1285</v>
       </c>
     </row>
-    <row r="276" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="276" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A276" s="3" t="s">
         <v>303</v>
       </c>
       <c r="B276" s="1">
         <v>2011</v>
       </c>
       <c r="C276" s="1">
         <v>780</v>
       </c>
       <c r="D276" s="1">
         <v>59</v>
       </c>
       <c r="E276" s="1">
         <v>716</v>
       </c>
       <c r="F276" s="1">
         <v>0</v>
       </c>
       <c r="G276" s="1">
         <f t="shared" si="87"/>
         <v>3566</v>
       </c>
       <c r="I276" s="3" t="s">
         <v>303</v>
       </c>
@@ -24229,51 +24240,51 @@
       <c r="R276" s="1">
         <f t="shared" si="89"/>
         <v>1819</v>
       </c>
       <c r="S276" s="1">
         <f t="shared" si="90"/>
         <v>241</v>
       </c>
       <c r="T276" s="1">
         <f t="shared" si="91"/>
         <v>-1688</v>
       </c>
       <c r="U276" s="1">
         <f t="shared" si="92"/>
         <v>676</v>
       </c>
       <c r="V276" s="1">
         <f t="shared" si="93"/>
         <v>-4</v>
       </c>
       <c r="W276" s="1">
         <f t="shared" si="88"/>
         <v>1044</v>
       </c>
     </row>
-    <row r="277" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="277" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A277" s="3" t="s">
         <v>304</v>
       </c>
       <c r="B277" s="1">
         <v>1267</v>
       </c>
       <c r="C277" s="1">
         <v>574</v>
       </c>
       <c r="D277" s="1">
         <v>91</v>
       </c>
       <c r="E277" s="1">
         <v>561</v>
       </c>
       <c r="F277" s="1">
         <v>2</v>
       </c>
       <c r="G277" s="1">
         <f t="shared" si="87"/>
         <v>2495</v>
       </c>
       <c r="I277" s="3" t="s">
         <v>304</v>
       </c>
@@ -24302,51 +24313,51 @@
       <c r="R277" s="1">
         <f t="shared" si="89"/>
         <v>948</v>
       </c>
       <c r="S277" s="1">
         <f t="shared" si="90"/>
         <v>251</v>
       </c>
       <c r="T277" s="1">
         <f t="shared" si="91"/>
         <v>-1453</v>
       </c>
       <c r="U277" s="1">
         <f t="shared" si="92"/>
         <v>496</v>
       </c>
       <c r="V277" s="1">
         <f t="shared" si="93"/>
         <v>2</v>
       </c>
       <c r="W277" s="1">
         <f t="shared" si="88"/>
         <v>244</v>
       </c>
     </row>
-    <row r="278" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="278" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A278" s="3" t="s">
         <v>305</v>
       </c>
       <c r="B278" s="1">
         <v>1159</v>
       </c>
       <c r="C278" s="1">
         <v>608</v>
       </c>
       <c r="D278" s="1">
         <v>74</v>
       </c>
       <c r="E278" s="1">
         <v>218</v>
       </c>
       <c r="F278" s="1">
         <v>3</v>
       </c>
       <c r="G278" s="1">
         <f t="shared" si="87"/>
         <v>2062</v>
       </c>
       <c r="I278" s="3" t="s">
         <v>305</v>
       </c>
@@ -24375,51 +24386,51 @@
       <c r="R278" s="1">
         <f t="shared" si="89"/>
         <v>738</v>
       </c>
       <c r="S278" s="1">
         <f t="shared" si="90"/>
         <v>384</v>
       </c>
       <c r="T278" s="1">
         <f t="shared" si="91"/>
         <v>-1798</v>
       </c>
       <c r="U278" s="1">
         <f t="shared" si="92"/>
         <v>90</v>
       </c>
       <c r="V278" s="1">
         <f t="shared" si="93"/>
         <v>3</v>
       </c>
       <c r="W278" s="1">
         <f t="shared" si="88"/>
         <v>-583</v>
       </c>
     </row>
-    <row r="279" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="279" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A279" s="3" t="s">
         <v>306</v>
       </c>
       <c r="B279" s="1">
         <v>1386</v>
       </c>
       <c r="C279" s="1">
         <v>568</v>
       </c>
       <c r="D279" s="1">
         <v>55</v>
       </c>
       <c r="E279" s="1">
         <v>225</v>
       </c>
       <c r="F279" s="1">
         <v>4</v>
       </c>
       <c r="G279" s="1">
         <f>SUM(B279:F279)</f>
         <v>2238</v>
       </c>
       <c r="I279" s="3" t="s">
         <v>306</v>
       </c>
@@ -24448,51 +24459,51 @@
       <c r="R279" s="1">
         <f t="shared" si="89"/>
         <v>1111</v>
       </c>
       <c r="S279" s="1">
         <f t="shared" si="90"/>
         <v>290</v>
       </c>
       <c r="T279" s="1">
         <f t="shared" si="91"/>
         <v>-1623</v>
       </c>
       <c r="U279" s="1">
         <f t="shared" si="92"/>
         <v>83</v>
       </c>
       <c r="V279" s="1">
         <f t="shared" si="93"/>
         <v>4</v>
       </c>
       <c r="W279" s="1">
         <f t="shared" si="88"/>
         <v>-135</v>
       </c>
     </row>
-    <row r="280" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="280" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A280" s="3" t="s">
         <v>307</v>
       </c>
       <c r="B280" s="1">
         <v>1300</v>
       </c>
       <c r="C280" s="1">
         <v>450</v>
       </c>
       <c r="D280" s="1">
         <v>55</v>
       </c>
       <c r="E280" s="1">
         <v>419</v>
       </c>
       <c r="F280" s="1">
         <v>4</v>
       </c>
       <c r="G280" s="1">
         <f t="shared" ref="G280:G290" si="94">SUM(B280:F280)</f>
         <v>2228</v>
       </c>
       <c r="I280" s="3" t="s">
         <v>307</v>
       </c>
@@ -24521,51 +24532,51 @@
       <c r="R280" s="1">
         <f t="shared" si="89"/>
         <v>1004</v>
       </c>
       <c r="S280" s="1">
         <f t="shared" si="90"/>
         <v>-153</v>
       </c>
       <c r="T280" s="1">
         <f t="shared" si="91"/>
         <v>-2100</v>
       </c>
       <c r="U280" s="1">
         <f t="shared" si="92"/>
         <v>343</v>
       </c>
       <c r="V280" s="1">
         <f t="shared" si="93"/>
         <v>4</v>
       </c>
       <c r="W280" s="1">
         <f t="shared" si="88"/>
         <v>-902</v>
       </c>
     </row>
-    <row r="281" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="281" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A281" s="3" t="s">
         <v>308</v>
       </c>
       <c r="B281" s="1">
         <v>922</v>
       </c>
       <c r="C281" s="1">
         <v>497</v>
       </c>
       <c r="D281" s="1">
         <v>107</v>
       </c>
       <c r="E281" s="1">
         <v>432</v>
       </c>
       <c r="F281" s="1">
         <v>2</v>
       </c>
       <c r="G281" s="1">
         <f t="shared" si="94"/>
         <v>1960</v>
       </c>
       <c r="I281" s="3" t="s">
         <v>308</v>
       </c>
@@ -24594,51 +24605,51 @@
       <c r="R281" s="1">
         <f t="shared" si="89"/>
         <v>492</v>
       </c>
       <c r="S281" s="1">
         <f t="shared" si="90"/>
         <v>-147</v>
       </c>
       <c r="T281" s="1">
         <f t="shared" si="91"/>
         <v>-1349</v>
       </c>
       <c r="U281" s="1">
         <f t="shared" si="92"/>
         <v>339</v>
       </c>
       <c r="V281" s="1">
         <f t="shared" si="93"/>
         <v>2</v>
       </c>
       <c r="W281" s="1">
         <f t="shared" si="88"/>
         <v>-663</v>
       </c>
     </row>
-    <row r="282" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="282" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A282" s="3" t="s">
         <v>309</v>
       </c>
       <c r="B282" s="1">
         <v>1499</v>
       </c>
       <c r="C282" s="1">
         <v>612</v>
       </c>
       <c r="D282" s="1">
         <v>54</v>
       </c>
       <c r="E282" s="1">
         <v>172</v>
       </c>
       <c r="F282" s="1">
         <v>1</v>
       </c>
       <c r="G282" s="1">
         <f t="shared" si="94"/>
         <v>2338</v>
       </c>
       <c r="I282" s="3" t="s">
         <v>309</v>
       </c>
@@ -24667,51 +24678,51 @@
       <c r="R282" s="1">
         <f t="shared" si="89"/>
         <v>1272</v>
       </c>
       <c r="S282" s="1">
         <f t="shared" si="90"/>
         <v>107</v>
       </c>
       <c r="T282" s="1">
         <f t="shared" si="91"/>
         <v>-1678</v>
       </c>
       <c r="U282" s="1">
         <f t="shared" si="92"/>
         <v>115</v>
       </c>
       <c r="V282" s="1">
         <f t="shared" si="93"/>
         <v>1</v>
       </c>
       <c r="W282" s="1">
         <f t="shared" si="88"/>
         <v>-183</v>
       </c>
     </row>
-    <row r="283" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="283" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A283" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B283" s="1">
         <v>1431</v>
       </c>
       <c r="C283" s="1">
         <v>893</v>
       </c>
       <c r="D283" s="1">
         <v>97</v>
       </c>
       <c r="E283" s="1">
         <v>116</v>
       </c>
       <c r="F283" s="1">
         <v>2</v>
       </c>
       <c r="G283" s="1">
         <f t="shared" si="94"/>
         <v>2539</v>
       </c>
       <c r="I283" s="3" t="s">
         <v>310</v>
       </c>
@@ -24740,51 +24751,51 @@
       <c r="R283" s="1">
         <f t="shared" si="89"/>
         <v>1069</v>
       </c>
       <c r="S283" s="1">
         <f t="shared" si="90"/>
         <v>657</v>
       </c>
       <c r="T283" s="1">
         <f t="shared" si="91"/>
         <v>-1615</v>
       </c>
       <c r="U283" s="1">
         <f t="shared" si="92"/>
         <v>-76</v>
       </c>
       <c r="V283" s="1">
         <f t="shared" si="93"/>
         <v>2</v>
       </c>
       <c r="W283" s="1">
         <f t="shared" si="88"/>
         <v>37</v>
       </c>
     </row>
-    <row r="284" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="284" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A284" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B284" s="1">
         <v>1754</v>
       </c>
       <c r="C284" s="1">
         <v>1074</v>
       </c>
       <c r="D284" s="1">
         <v>42</v>
       </c>
       <c r="E284" s="1">
         <v>512</v>
       </c>
       <c r="F284" s="1">
         <v>0</v>
       </c>
       <c r="G284" s="1">
         <f t="shared" si="94"/>
         <v>3382</v>
       </c>
       <c r="I284" s="3" t="s">
         <v>311</v>
       </c>
@@ -24813,51 +24824,51 @@
       <c r="R284" s="1">
         <f t="shared" si="89"/>
         <v>1603</v>
       </c>
       <c r="S284" s="1">
         <f t="shared" si="90"/>
         <v>956</v>
       </c>
       <c r="T284" s="1">
         <f t="shared" si="91"/>
         <v>-1999</v>
       </c>
       <c r="U284" s="1">
         <f t="shared" si="92"/>
         <v>416</v>
       </c>
       <c r="V284" s="1">
         <f t="shared" si="93"/>
         <v>-4</v>
       </c>
       <c r="W284" s="1">
         <f t="shared" ref="W284:W295" si="96">SUM(R284:V284)</f>
         <v>972</v>
       </c>
     </row>
-    <row r="285" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="285" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A285" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B285" s="1">
         <v>1563</v>
       </c>
       <c r="C285" s="1">
         <v>932</v>
       </c>
       <c r="D285" s="1">
         <v>269</v>
       </c>
       <c r="E285" s="1">
         <v>519</v>
       </c>
       <c r="F285" s="1">
         <v>0</v>
       </c>
       <c r="G285" s="1">
         <f t="shared" si="94"/>
         <v>3283</v>
       </c>
       <c r="I285" s="3" t="s">
         <v>312</v>
       </c>
@@ -24886,51 +24897,51 @@
       <c r="R285" s="1">
         <f t="shared" si="89"/>
         <v>1235</v>
       </c>
       <c r="S285" s="1">
         <f t="shared" si="90"/>
         <v>453</v>
       </c>
       <c r="T285" s="1">
         <f t="shared" si="91"/>
         <v>-968</v>
       </c>
       <c r="U285" s="1">
         <f t="shared" si="92"/>
         <v>429</v>
       </c>
       <c r="V285" s="1">
         <f t="shared" si="93"/>
         <v>-6</v>
       </c>
       <c r="W285" s="1">
         <f t="shared" si="96"/>
         <v>1143</v>
       </c>
     </row>
-    <row r="286" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="286" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A286" s="3" t="s">
         <v>314</v>
       </c>
       <c r="B286" s="1">
         <v>1639</v>
       </c>
       <c r="C286" s="1">
         <v>1092</v>
       </c>
       <c r="D286" s="1">
         <v>31</v>
       </c>
       <c r="E286" s="1">
         <v>634</v>
       </c>
       <c r="F286" s="1">
         <v>0</v>
       </c>
       <c r="G286" s="1">
         <f t="shared" si="94"/>
         <v>3396</v>
       </c>
       <c r="I286" s="3" t="s">
         <v>314</v>
       </c>
@@ -24959,51 +24970,51 @@
       <c r="R286" s="1">
         <f t="shared" ref="R286:R297" si="97">+B286-J286</f>
         <v>1332</v>
       </c>
       <c r="S286" s="1">
         <f t="shared" ref="S286:S297" si="98">+C286-K286</f>
         <v>808</v>
       </c>
       <c r="T286" s="1">
         <f t="shared" ref="T286:T297" si="99">+D286-L286</f>
         <v>-2104</v>
       </c>
       <c r="U286" s="1">
         <f t="shared" ref="U286:U297" si="100">+E286-M286</f>
         <v>540</v>
       </c>
       <c r="V286" s="1">
         <f t="shared" ref="V286:V297" si="101">+F286-N286</f>
         <v>-6</v>
       </c>
       <c r="W286" s="1">
         <f t="shared" si="96"/>
         <v>570</v>
       </c>
     </row>
-    <row r="287" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="287" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A287" s="3" t="s">
         <v>315</v>
       </c>
       <c r="B287" s="1">
         <v>1775</v>
       </c>
       <c r="C287" s="1">
         <v>724</v>
       </c>
       <c r="D287" s="1">
         <v>36</v>
       </c>
       <c r="E287" s="1">
         <v>785</v>
       </c>
       <c r="F287" s="1">
         <v>0</v>
       </c>
       <c r="G287" s="1">
         <f t="shared" si="94"/>
         <v>3320</v>
       </c>
       <c r="I287" s="3" t="s">
         <v>315</v>
       </c>
@@ -25032,51 +25043,51 @@
       <c r="R287" s="1">
         <f t="shared" si="97"/>
         <v>1604</v>
       </c>
       <c r="S287" s="1">
         <f t="shared" si="98"/>
         <v>352</v>
       </c>
       <c r="T287" s="1">
         <f t="shared" si="99"/>
         <v>-2060</v>
       </c>
       <c r="U287" s="1">
         <f t="shared" si="100"/>
         <v>755</v>
       </c>
       <c r="V287" s="1">
         <f t="shared" si="101"/>
         <v>-5</v>
       </c>
       <c r="W287" s="1">
         <f t="shared" si="96"/>
         <v>646</v>
       </c>
     </row>
-    <row r="288" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="288" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A288" s="3" t="s">
         <v>316</v>
       </c>
       <c r="B288" s="1">
         <v>1056</v>
       </c>
       <c r="C288" s="1">
         <v>929</v>
       </c>
       <c r="D288" s="1">
         <v>39</v>
       </c>
       <c r="E288" s="1">
         <v>660</v>
       </c>
       <c r="F288" s="1">
         <v>0</v>
       </c>
       <c r="G288" s="1">
         <f t="shared" si="94"/>
         <v>2684</v>
       </c>
       <c r="I288" s="3" t="s">
         <v>316</v>
       </c>
@@ -25105,51 +25116,51 @@
       <c r="R288" s="1">
         <f t="shared" si="97"/>
         <v>688</v>
       </c>
       <c r="S288" s="1">
         <f t="shared" si="98"/>
         <v>495</v>
       </c>
       <c r="T288" s="1">
         <f t="shared" si="99"/>
         <v>-1507</v>
       </c>
       <c r="U288" s="1">
         <f t="shared" si="100"/>
         <v>601</v>
       </c>
       <c r="V288" s="1">
         <f t="shared" si="101"/>
         <v>-3</v>
       </c>
       <c r="W288" s="1">
         <f t="shared" si="96"/>
         <v>274</v>
       </c>
     </row>
-    <row r="289" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="289" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A289" s="3" t="s">
         <v>317</v>
       </c>
       <c r="B289" s="1">
         <v>1071</v>
       </c>
       <c r="C289" s="1">
         <v>899</v>
       </c>
       <c r="D289" s="1">
         <v>71</v>
       </c>
       <c r="E289" s="1">
         <v>378</v>
       </c>
       <c r="F289" s="1">
         <v>4</v>
       </c>
       <c r="G289" s="1">
         <f t="shared" si="94"/>
         <v>2423</v>
       </c>
       <c r="I289" s="3" t="s">
         <v>317</v>
       </c>
@@ -25178,51 +25189,51 @@
       <c r="R289" s="1">
         <f t="shared" si="97"/>
         <v>772</v>
       </c>
       <c r="S289" s="1">
         <f t="shared" si="98"/>
         <v>751</v>
       </c>
       <c r="T289" s="1">
         <f t="shared" si="99"/>
         <v>-1793</v>
       </c>
       <c r="U289" s="1">
         <f t="shared" si="100"/>
         <v>345</v>
       </c>
       <c r="V289" s="1">
         <f t="shared" si="101"/>
         <v>4</v>
       </c>
       <c r="W289" s="1">
         <f t="shared" si="96"/>
         <v>79</v>
       </c>
     </row>
-    <row r="290" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="290" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A290" s="3" t="s">
         <v>318</v>
       </c>
       <c r="B290" s="1">
         <v>706</v>
       </c>
       <c r="C290" s="1">
         <v>796</v>
       </c>
       <c r="D290" s="1">
         <v>125</v>
       </c>
       <c r="E290" s="1">
         <v>324</v>
       </c>
       <c r="F290" s="1">
         <v>11</v>
       </c>
       <c r="G290" s="1">
         <f t="shared" si="94"/>
         <v>1962</v>
       </c>
       <c r="I290" s="3" t="s">
         <v>318</v>
       </c>
@@ -25251,51 +25262,51 @@
       <c r="R290" s="1">
         <f t="shared" si="97"/>
         <v>1</v>
       </c>
       <c r="S290" s="1">
         <f t="shared" si="98"/>
         <v>639</v>
       </c>
       <c r="T290" s="1">
         <f t="shared" si="99"/>
         <v>-1409</v>
       </c>
       <c r="U290" s="1">
         <f t="shared" si="100"/>
         <v>261</v>
       </c>
       <c r="V290" s="1">
         <f t="shared" si="101"/>
         <v>11</v>
       </c>
       <c r="W290" s="1">
         <f t="shared" si="96"/>
         <v>-497</v>
       </c>
     </row>
-    <row r="291" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="291" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A291" s="3" t="s">
         <v>319</v>
       </c>
       <c r="B291" s="1">
         <v>442</v>
       </c>
       <c r="C291" s="1">
         <v>535</v>
       </c>
       <c r="D291" s="1">
         <v>205</v>
       </c>
       <c r="E291" s="1">
         <v>293</v>
       </c>
       <c r="F291" s="1">
         <v>9</v>
       </c>
       <c r="G291" s="1">
         <f>SUM(B291:F291)</f>
         <v>1484</v>
       </c>
       <c r="I291" s="3" t="s">
         <v>319</v>
       </c>
@@ -25324,51 +25335,51 @@
       <c r="R291" s="1">
         <f t="shared" si="97"/>
         <v>-701</v>
       </c>
       <c r="S291" s="1">
         <f t="shared" si="98"/>
         <v>142</v>
       </c>
       <c r="T291" s="1">
         <f t="shared" si="99"/>
         <v>-1064</v>
       </c>
       <c r="U291" s="1">
         <f t="shared" si="100"/>
         <v>204</v>
       </c>
       <c r="V291" s="1">
         <f t="shared" si="101"/>
         <v>9</v>
       </c>
       <c r="W291" s="1">
         <f t="shared" si="96"/>
         <v>-1410</v>
       </c>
     </row>
-    <row r="292" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="292" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A292" s="3" t="s">
         <v>320</v>
       </c>
       <c r="B292" s="1">
         <v>606</v>
       </c>
       <c r="C292" s="1">
         <v>421</v>
       </c>
       <c r="D292" s="1">
         <v>70</v>
       </c>
       <c r="E292" s="1">
         <v>447</v>
       </c>
       <c r="F292" s="1">
         <v>1</v>
       </c>
       <c r="G292" s="1">
         <f>SUM(B292:F292)</f>
         <v>1545</v>
       </c>
       <c r="I292" s="3" t="s">
         <v>320</v>
       </c>
@@ -25397,51 +25408,51 @@
       <c r="R292" s="1">
         <f t="shared" si="97"/>
         <v>-221</v>
       </c>
       <c r="S292" s="1">
         <f t="shared" si="98"/>
         <v>-99</v>
       </c>
       <c r="T292" s="1">
         <f t="shared" si="99"/>
         <v>-1976</v>
       </c>
       <c r="U292" s="1">
         <f t="shared" si="100"/>
         <v>343</v>
       </c>
       <c r="V292" s="1">
         <f t="shared" si="101"/>
         <v>1</v>
       </c>
       <c r="W292" s="1">
         <f t="shared" si="96"/>
         <v>-1952</v>
       </c>
     </row>
-    <row r="293" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="293" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A293" s="3" t="s">
         <v>321</v>
       </c>
       <c r="B293" s="1">
         <v>503</v>
       </c>
       <c r="C293" s="1">
         <v>383</v>
       </c>
       <c r="D293" s="1">
         <v>80</v>
       </c>
       <c r="E293" s="1">
         <v>421</v>
       </c>
       <c r="F293" s="1">
         <v>6</v>
       </c>
       <c r="G293" s="1">
         <f t="shared" ref="G293:G302" si="102">SUM(B293:F293)</f>
         <v>1393</v>
       </c>
       <c r="I293" s="3" t="s">
         <v>321</v>
       </c>
@@ -25470,51 +25481,51 @@
       <c r="R293" s="1">
         <f t="shared" si="97"/>
         <v>-489</v>
       </c>
       <c r="S293" s="1">
         <f t="shared" si="98"/>
         <v>-81</v>
       </c>
       <c r="T293" s="1">
         <f t="shared" si="99"/>
         <v>-1362</v>
       </c>
       <c r="U293" s="1">
         <f t="shared" si="100"/>
         <v>298</v>
       </c>
       <c r="V293" s="1">
         <f t="shared" si="101"/>
         <v>6</v>
       </c>
       <c r="W293" s="1">
         <f t="shared" si="96"/>
         <v>-1628</v>
       </c>
     </row>
-    <row r="294" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="294" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A294" s="3" t="s">
         <v>322</v>
       </c>
       <c r="B294" s="1">
         <v>513</v>
       </c>
       <c r="C294" s="1">
         <v>533</v>
       </c>
       <c r="D294" s="1">
         <v>78</v>
       </c>
       <c r="E294" s="1">
         <v>258</v>
       </c>
       <c r="F294" s="1">
         <v>5</v>
       </c>
       <c r="G294" s="1">
         <f t="shared" si="102"/>
         <v>1387</v>
       </c>
       <c r="I294" s="3" t="s">
         <v>322</v>
       </c>
@@ -25543,51 +25554,51 @@
       <c r="R294" s="1">
         <f t="shared" si="97"/>
         <v>-372</v>
       </c>
       <c r="S294" s="1">
         <f t="shared" si="98"/>
         <v>195</v>
       </c>
       <c r="T294" s="1">
         <f t="shared" si="99"/>
         <v>-1522</v>
       </c>
       <c r="U294" s="1">
         <f t="shared" si="100"/>
         <v>119</v>
       </c>
       <c r="V294" s="1">
         <f t="shared" si="101"/>
         <v>5</v>
       </c>
       <c r="W294" s="1">
         <f t="shared" si="96"/>
         <v>-1575</v>
       </c>
     </row>
-    <row r="295" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="295" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A295" s="3" t="s">
         <v>323</v>
       </c>
       <c r="B295" s="1">
         <v>767</v>
       </c>
       <c r="C295" s="1">
         <v>1235</v>
       </c>
       <c r="D295" s="1">
         <v>45</v>
       </c>
       <c r="E295" s="1">
         <v>186</v>
       </c>
       <c r="F295" s="1">
         <v>1</v>
       </c>
       <c r="G295" s="1">
         <f t="shared" si="102"/>
         <v>2234</v>
       </c>
       <c r="I295" s="3" t="s">
         <v>323</v>
       </c>
@@ -25616,51 +25627,51 @@
       <c r="R295" s="1">
         <f t="shared" si="97"/>
         <v>73</v>
       </c>
       <c r="S295" s="1">
         <f t="shared" si="98"/>
         <v>1129</v>
       </c>
       <c r="T295" s="1">
         <f t="shared" si="99"/>
         <v>-1890</v>
       </c>
       <c r="U295" s="1">
         <f t="shared" si="100"/>
         <v>-10</v>
       </c>
       <c r="V295" s="1">
         <f t="shared" si="101"/>
         <v>1</v>
       </c>
       <c r="W295" s="1">
         <f t="shared" si="96"/>
         <v>-697</v>
       </c>
     </row>
-    <row r="296" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="296" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A296" s="3" t="s">
         <v>324</v>
       </c>
       <c r="B296" s="1">
         <v>829</v>
       </c>
       <c r="C296" s="1">
         <v>1174</v>
       </c>
       <c r="D296" s="1">
         <v>173</v>
       </c>
       <c r="E296" s="1">
         <v>349</v>
       </c>
       <c r="F296" s="1">
         <v>0</v>
       </c>
       <c r="G296" s="1">
         <f t="shared" si="102"/>
         <v>2525</v>
       </c>
       <c r="I296" s="3" t="s">
         <v>324</v>
       </c>
@@ -25689,51 +25700,51 @@
       <c r="R296" s="1">
         <f t="shared" si="97"/>
         <v>211</v>
       </c>
       <c r="S296" s="1">
         <f t="shared" si="98"/>
         <v>1009</v>
       </c>
       <c r="T296" s="1">
         <f t="shared" si="99"/>
         <v>-1930</v>
       </c>
       <c r="U296" s="1">
         <f t="shared" si="100"/>
         <v>194</v>
       </c>
       <c r="V296" s="1">
         <f t="shared" si="101"/>
         <v>-2</v>
       </c>
       <c r="W296" s="1">
         <f t="shared" ref="W296:W307" si="104">SUM(R296:V296)</f>
         <v>-518</v>
       </c>
     </row>
-    <row r="297" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="297" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A297" s="3" t="s">
         <v>325</v>
       </c>
       <c r="B297" s="1">
         <v>1199</v>
       </c>
       <c r="C297" s="1">
         <v>1442</v>
       </c>
       <c r="D297" s="1">
         <v>93</v>
       </c>
       <c r="E297" s="1">
         <v>375</v>
       </c>
       <c r="F297" s="1">
         <v>0</v>
       </c>
       <c r="G297" s="1">
         <f t="shared" si="102"/>
         <v>3109</v>
       </c>
       <c r="I297" s="3" t="s">
         <v>325</v>
       </c>
@@ -25762,51 +25773,51 @@
       <c r="R297" s="1">
         <f t="shared" si="97"/>
         <v>686</v>
       </c>
       <c r="S297" s="1">
         <f t="shared" si="98"/>
         <v>1186</v>
       </c>
       <c r="T297" s="1">
         <f t="shared" si="99"/>
         <v>-1804</v>
       </c>
       <c r="U297" s="1">
         <f t="shared" si="100"/>
         <v>248</v>
       </c>
       <c r="V297" s="1">
         <f t="shared" si="101"/>
         <v>-2</v>
       </c>
       <c r="W297" s="1">
         <f t="shared" si="104"/>
         <v>314</v>
       </c>
     </row>
-    <row r="298" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="298" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A298" s="3" t="s">
         <v>327</v>
       </c>
       <c r="B298" s="1">
         <v>1186</v>
       </c>
       <c r="C298" s="1">
         <v>1298</v>
       </c>
       <c r="D298" s="1">
         <v>55</v>
       </c>
       <c r="E298" s="1">
         <v>427</v>
       </c>
       <c r="F298" s="1">
         <v>0</v>
       </c>
       <c r="G298" s="1">
         <f t="shared" si="102"/>
         <v>2966</v>
       </c>
       <c r="I298" s="3" t="s">
         <v>327</v>
       </c>
@@ -25835,51 +25846,51 @@
       <c r="R298" s="1">
         <f t="shared" ref="R298:R309" si="105">+B298-J298</f>
         <v>641</v>
       </c>
       <c r="S298" s="1">
         <f t="shared" ref="S298:S309" si="106">+C298-K298</f>
         <v>997</v>
       </c>
       <c r="T298" s="1">
         <f t="shared" ref="T298:T309" si="107">+D298-L298</f>
         <v>-2163</v>
       </c>
       <c r="U298" s="1">
         <f t="shared" ref="U298:U309" si="108">+E298-M298</f>
         <v>288</v>
       </c>
       <c r="V298" s="1">
         <f t="shared" ref="V298:V309" si="109">+F298-N298</f>
         <v>-6</v>
       </c>
       <c r="W298" s="1">
         <f t="shared" si="104"/>
         <v>-243</v>
       </c>
     </row>
-    <row r="299" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="299" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A299" s="3" t="s">
         <v>328</v>
       </c>
       <c r="B299" s="1">
         <v>999</v>
       </c>
       <c r="C299" s="1">
         <v>1489</v>
       </c>
       <c r="D299" s="1">
         <v>20</v>
       </c>
       <c r="E299" s="1">
         <v>486</v>
       </c>
       <c r="F299" s="1">
         <v>0</v>
       </c>
       <c r="G299" s="1">
         <f t="shared" si="102"/>
         <v>2994</v>
       </c>
       <c r="I299" s="3" t="s">
         <v>328</v>
       </c>
@@ -25908,51 +25919,51 @@
       <c r="R299" s="1">
         <f t="shared" si="105"/>
         <v>409</v>
       </c>
       <c r="S299" s="1">
         <f t="shared" si="106"/>
         <v>1312</v>
       </c>
       <c r="T299" s="1">
         <f t="shared" si="107"/>
         <v>-2245</v>
       </c>
       <c r="U299" s="1">
         <f t="shared" si="108"/>
         <v>332</v>
       </c>
       <c r="V299" s="1">
         <f t="shared" si="109"/>
         <v>-3</v>
       </c>
       <c r="W299" s="1">
         <f t="shared" si="104"/>
         <v>-195</v>
       </c>
     </row>
-    <row r="300" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="300" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A300" s="3" t="s">
         <v>329</v>
       </c>
       <c r="B300" s="1">
         <v>529</v>
       </c>
       <c r="C300" s="1">
         <v>1495</v>
       </c>
       <c r="D300" s="1">
         <v>92</v>
       </c>
       <c r="E300" s="1">
         <v>357</v>
       </c>
       <c r="F300" s="1">
         <v>0</v>
       </c>
       <c r="G300" s="1">
         <f t="shared" si="102"/>
         <v>2473</v>
       </c>
       <c r="I300" s="3" t="s">
         <v>329</v>
       </c>
@@ -25981,51 +25992,51 @@
       <c r="R300" s="1">
         <f t="shared" si="105"/>
         <v>-141</v>
       </c>
       <c r="S300" s="1">
         <f t="shared" si="106"/>
         <v>1332</v>
       </c>
       <c r="T300" s="1">
         <f t="shared" si="107"/>
         <v>-2065</v>
       </c>
       <c r="U300" s="1">
         <f t="shared" si="108"/>
         <v>178</v>
       </c>
       <c r="V300" s="1">
         <f t="shared" si="109"/>
         <v>-5</v>
       </c>
       <c r="W300" s="1">
         <f t="shared" si="104"/>
         <v>-701</v>
       </c>
     </row>
-    <row r="301" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="301" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A301" s="3" t="s">
         <v>330</v>
       </c>
       <c r="B301" s="1">
         <v>308</v>
       </c>
       <c r="C301" s="1">
         <v>1166</v>
       </c>
       <c r="D301" s="1">
         <v>181</v>
       </c>
       <c r="E301" s="1">
         <v>181</v>
       </c>
       <c r="F301" s="1">
         <v>0</v>
       </c>
       <c r="G301" s="1">
         <f t="shared" si="102"/>
         <v>1836</v>
       </c>
       <c r="I301" s="3" t="s">
         <v>330</v>
       </c>
@@ -26054,51 +26065,51 @@
       <c r="R301" s="1">
         <f t="shared" si="105"/>
         <v>-654</v>
       </c>
       <c r="S301" s="1">
         <f t="shared" si="106"/>
         <v>967</v>
       </c>
       <c r="T301" s="1">
         <f t="shared" si="107"/>
         <v>-1149</v>
       </c>
       <c r="U301" s="1">
         <f t="shared" si="108"/>
         <v>-48</v>
       </c>
       <c r="V301" s="1">
         <f t="shared" si="109"/>
         <v>-2</v>
       </c>
       <c r="W301" s="1">
         <f t="shared" si="104"/>
         <v>-886</v>
       </c>
     </row>
-    <row r="302" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="302" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A302" s="3" t="s">
         <v>331</v>
       </c>
       <c r="B302" s="1">
         <v>553</v>
       </c>
       <c r="C302" s="1">
         <v>1119</v>
       </c>
       <c r="D302" s="1">
         <v>148</v>
       </c>
       <c r="E302" s="1">
         <v>159</v>
       </c>
       <c r="F302" s="1">
         <v>12</v>
       </c>
       <c r="G302" s="1">
         <f t="shared" si="102"/>
         <v>1991</v>
       </c>
       <c r="I302" s="3" t="s">
         <v>331</v>
       </c>
@@ -26127,51 +26138,51 @@
       <c r="R302" s="1">
         <f t="shared" si="105"/>
         <v>-676</v>
       </c>
       <c r="S302" s="1">
         <f t="shared" si="106"/>
         <v>975</v>
       </c>
       <c r="T302" s="1">
         <f t="shared" si="107"/>
         <v>-1266</v>
       </c>
       <c r="U302" s="1">
         <f t="shared" si="108"/>
         <v>-41</v>
       </c>
       <c r="V302" s="1">
         <f t="shared" si="109"/>
         <v>12</v>
       </c>
       <c r="W302" s="1">
         <f t="shared" si="104"/>
         <v>-996</v>
       </c>
     </row>
-    <row r="303" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="303" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A303" s="3" t="s">
         <v>332</v>
       </c>
       <c r="B303" s="1">
         <v>345</v>
       </c>
       <c r="C303" s="1">
         <v>885</v>
       </c>
       <c r="D303" s="1">
         <v>173</v>
       </c>
       <c r="E303" s="1">
         <v>99</v>
       </c>
       <c r="F303" s="1">
         <v>11</v>
       </c>
       <c r="G303" s="1">
         <f>SUM(B303:F303)</f>
         <v>1513</v>
       </c>
       <c r="I303" s="3" t="s">
         <v>332</v>
       </c>
@@ -26200,51 +26211,51 @@
       <c r="R303" s="1">
         <f t="shared" si="105"/>
         <v>-1176</v>
       </c>
       <c r="S303" s="1">
         <f t="shared" si="106"/>
         <v>679</v>
       </c>
       <c r="T303" s="1">
         <f t="shared" si="107"/>
         <v>-1317</v>
       </c>
       <c r="U303" s="1">
         <f t="shared" si="108"/>
         <v>-143</v>
       </c>
       <c r="V303" s="1">
         <f t="shared" si="109"/>
         <v>11</v>
       </c>
       <c r="W303" s="1">
         <f t="shared" si="104"/>
         <v>-1946</v>
       </c>
     </row>
-    <row r="304" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="304" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A304" s="3" t="s">
         <v>333</v>
       </c>
       <c r="B304" s="1">
         <v>224</v>
       </c>
       <c r="C304" s="1">
         <v>545</v>
       </c>
       <c r="D304" s="1">
         <v>86</v>
       </c>
       <c r="E304" s="1">
         <v>115</v>
       </c>
       <c r="F304" s="1">
         <v>11</v>
       </c>
       <c r="G304" s="1">
         <f>SUM(B304:F304)</f>
         <v>981</v>
       </c>
       <c r="I304" s="3" t="s">
         <v>333</v>
       </c>
@@ -26273,51 +26284,51 @@
       <c r="R304" s="1">
         <f t="shared" si="105"/>
         <v>-1761</v>
       </c>
       <c r="S304" s="1">
         <f t="shared" si="106"/>
         <v>101</v>
       </c>
       <c r="T304" s="1">
         <f t="shared" si="107"/>
         <v>-2232</v>
       </c>
       <c r="U304" s="1">
         <f t="shared" si="108"/>
         <v>-115</v>
       </c>
       <c r="V304" s="1">
         <f t="shared" si="109"/>
         <v>11</v>
       </c>
       <c r="W304" s="1">
         <f t="shared" si="104"/>
         <v>-3996</v>
       </c>
     </row>
-    <row r="305" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="305" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A305" s="3" t="s">
         <v>334</v>
       </c>
       <c r="B305" s="1">
         <v>380</v>
       </c>
       <c r="C305" s="1">
         <v>618</v>
       </c>
       <c r="D305" s="1">
         <v>156</v>
       </c>
       <c r="E305" s="1">
         <v>143</v>
       </c>
       <c r="F305" s="1">
         <v>7</v>
       </c>
       <c r="G305" s="1">
         <f t="shared" ref="G305:G314" si="110">SUM(B305:F305)</f>
         <v>1304</v>
       </c>
       <c r="I305" s="3" t="s">
         <v>334</v>
       </c>
@@ -26346,51 +26357,51 @@
       <c r="R305" s="1">
         <f t="shared" si="105"/>
         <v>-1097</v>
       </c>
       <c r="S305" s="1">
         <f t="shared" si="106"/>
         <v>38</v>
       </c>
       <c r="T305" s="1">
         <f t="shared" si="107"/>
         <v>-1720</v>
       </c>
       <c r="U305" s="1">
         <f t="shared" si="108"/>
         <v>-197</v>
       </c>
       <c r="V305" s="1">
         <f t="shared" si="109"/>
         <v>7</v>
       </c>
       <c r="W305" s="1">
         <f t="shared" si="104"/>
         <v>-2969</v>
       </c>
     </row>
-    <row r="306" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="306" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A306" s="3" t="s">
         <v>335</v>
       </c>
       <c r="B306" s="1">
         <v>503</v>
       </c>
       <c r="C306" s="1">
         <v>980</v>
       </c>
       <c r="D306" s="1">
         <v>70</v>
       </c>
       <c r="E306" s="1">
         <v>280</v>
       </c>
       <c r="F306" s="1">
         <v>5</v>
       </c>
       <c r="G306" s="1">
         <f t="shared" si="110"/>
         <v>1838</v>
       </c>
       <c r="I306" s="3" t="s">
         <v>335</v>
       </c>
@@ -26419,51 +26430,51 @@
       <c r="R306" s="1">
         <f t="shared" si="105"/>
         <v>-535</v>
       </c>
       <c r="S306" s="1">
         <f t="shared" si="106"/>
         <v>696</v>
       </c>
       <c r="T306" s="1">
         <f t="shared" si="107"/>
         <v>-1602</v>
       </c>
       <c r="U306" s="1">
         <f t="shared" si="108"/>
         <v>84</v>
       </c>
       <c r="V306" s="1">
         <f t="shared" si="109"/>
         <v>5</v>
       </c>
       <c r="W306" s="1">
         <f t="shared" si="104"/>
         <v>-1352</v>
       </c>
     </row>
-    <row r="307" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="307" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A307" s="3" t="s">
         <v>336</v>
       </c>
       <c r="B307" s="1">
         <v>349</v>
       </c>
       <c r="C307" s="1">
         <v>1054</v>
       </c>
       <c r="D307" s="1">
         <v>165</v>
       </c>
       <c r="E307" s="1">
         <v>145</v>
       </c>
       <c r="F307" s="1">
         <v>4</v>
       </c>
       <c r="G307" s="1">
         <f t="shared" si="110"/>
         <v>1717</v>
       </c>
       <c r="I307" s="3" t="s">
         <v>336</v>
       </c>
@@ -26492,51 +26503,51 @@
       <c r="R307" s="1">
         <f t="shared" si="105"/>
         <v>-855</v>
       </c>
       <c r="S307" s="1">
         <f t="shared" si="106"/>
         <v>847</v>
       </c>
       <c r="T307" s="1">
         <f t="shared" si="107"/>
         <v>-1335</v>
       </c>
       <c r="U307" s="1">
         <f t="shared" si="108"/>
         <v>-99</v>
       </c>
       <c r="V307" s="1">
         <f t="shared" si="109"/>
         <v>4</v>
       </c>
       <c r="W307" s="1">
         <f t="shared" si="104"/>
         <v>-1438</v>
       </c>
     </row>
-    <row r="308" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="308" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A308" s="3" t="s">
         <v>337</v>
       </c>
       <c r="B308" s="1">
         <v>967</v>
       </c>
       <c r="C308" s="1">
         <v>1497</v>
       </c>
       <c r="D308" s="1">
         <v>119</v>
       </c>
       <c r="E308" s="1">
         <v>295</v>
       </c>
       <c r="F308" s="1">
         <v>0</v>
       </c>
       <c r="G308" s="1">
         <f t="shared" si="110"/>
         <v>2878</v>
       </c>
       <c r="I308" s="3" t="s">
         <v>337</v>
       </c>
@@ -26565,51 +26576,51 @@
       <c r="R308" s="1">
         <f t="shared" si="105"/>
         <v>193</v>
       </c>
       <c r="S308" s="1">
         <f t="shared" si="106"/>
         <v>1329</v>
       </c>
       <c r="T308" s="1">
         <f t="shared" si="107"/>
         <v>-1688</v>
       </c>
       <c r="U308" s="1">
         <f t="shared" si="108"/>
         <v>23</v>
       </c>
       <c r="V308" s="1">
         <f t="shared" si="109"/>
         <v>-5</v>
       </c>
       <c r="W308" s="1">
         <f t="shared" ref="W308:W319" si="112">SUM(R308:V308)</f>
         <v>-148</v>
       </c>
     </row>
-    <row r="309" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="309" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A309" s="3" t="s">
         <v>338</v>
       </c>
       <c r="B309" s="1">
         <v>1456</v>
       </c>
       <c r="C309" s="1">
         <v>1472</v>
       </c>
       <c r="D309" s="1">
         <v>139</v>
       </c>
       <c r="E309" s="1">
         <v>397</v>
       </c>
       <c r="F309" s="1">
         <v>0</v>
       </c>
       <c r="G309" s="1">
         <f t="shared" si="110"/>
         <v>3464</v>
       </c>
       <c r="I309" s="3" t="s">
         <v>338</v>
       </c>
@@ -26638,51 +26649,51 @@
       <c r="R309" s="1">
         <f t="shared" si="105"/>
         <v>974</v>
       </c>
       <c r="S309" s="1">
         <f t="shared" si="106"/>
         <v>1233</v>
       </c>
       <c r="T309" s="1">
         <f t="shared" si="107"/>
         <v>-1874</v>
       </c>
       <c r="U309" s="1">
         <f t="shared" si="108"/>
         <v>144</v>
       </c>
       <c r="V309" s="1">
         <f t="shared" si="109"/>
         <v>-6</v>
       </c>
       <c r="W309" s="1">
         <f t="shared" si="112"/>
         <v>471</v>
       </c>
     </row>
-    <row r="310" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="310" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A310" s="3" t="s">
         <v>340</v>
       </c>
       <c r="B310" s="1">
         <v>1300</v>
       </c>
       <c r="C310" s="1">
         <v>1445</v>
       </c>
       <c r="D310" s="1">
         <v>95</v>
       </c>
       <c r="E310" s="1">
         <v>355</v>
       </c>
       <c r="F310" s="1">
         <v>0</v>
       </c>
       <c r="G310" s="1">
         <f t="shared" si="110"/>
         <v>3195</v>
       </c>
       <c r="I310" s="3" t="s">
         <v>340</v>
       </c>
@@ -26711,51 +26722,51 @@
       <c r="R310" s="1">
         <f t="shared" ref="R310:R321" si="113">+B310-J310</f>
         <v>863</v>
       </c>
       <c r="S310" s="1">
         <f t="shared" ref="S310:S321" si="114">+C310-K310</f>
         <v>1214</v>
       </c>
       <c r="T310" s="1">
         <f t="shared" ref="T310:T321" si="115">+D310-L310</f>
         <v>-1831</v>
       </c>
       <c r="U310" s="1">
         <f t="shared" ref="U310:U321" si="116">+E310-M310</f>
         <v>142</v>
       </c>
       <c r="V310" s="1">
         <f t="shared" ref="V310:V321" si="117">+F310-N310</f>
         <v>-6</v>
       </c>
       <c r="W310" s="1">
         <f t="shared" si="112"/>
         <v>382</v>
       </c>
     </row>
-    <row r="311" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="311" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A311" s="3" t="s">
         <v>341</v>
       </c>
       <c r="B311" s="1">
         <v>1108</v>
       </c>
       <c r="C311" s="1">
         <v>1405</v>
       </c>
       <c r="D311" s="1">
         <v>79</v>
       </c>
       <c r="E311" s="1">
         <v>331</v>
       </c>
       <c r="F311" s="1">
         <v>0</v>
       </c>
       <c r="G311" s="1">
         <f t="shared" si="110"/>
         <v>2923</v>
       </c>
       <c r="I311" s="3" t="s">
         <v>341</v>
       </c>
@@ -26784,51 +26795,51 @@
       <c r="R311" s="1">
         <f t="shared" si="113"/>
         <v>684</v>
       </c>
       <c r="S311" s="1">
         <f t="shared" si="114"/>
         <v>1249</v>
       </c>
       <c r="T311" s="1">
         <f t="shared" si="115"/>
         <v>-1554</v>
       </c>
       <c r="U311" s="1">
         <f t="shared" si="116"/>
         <v>122</v>
       </c>
       <c r="V311" s="1">
         <f t="shared" si="117"/>
         <v>-6</v>
       </c>
       <c r="W311" s="1">
         <f t="shared" si="112"/>
         <v>495</v>
       </c>
     </row>
-    <row r="312" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="312" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A312" s="3" t="s">
         <v>342</v>
       </c>
       <c r="B312" s="1">
         <v>971</v>
       </c>
       <c r="C312" s="1">
         <v>1293</v>
       </c>
       <c r="D312" s="1">
         <v>185</v>
       </c>
       <c r="E312" s="1">
         <v>403</v>
       </c>
       <c r="F312" s="1">
         <v>0</v>
       </c>
       <c r="G312" s="1">
         <f t="shared" si="110"/>
         <v>2852</v>
       </c>
       <c r="I312" s="3" t="s">
         <v>342</v>
       </c>
@@ -26857,51 +26868,51 @@
       <c r="R312" s="1">
         <f t="shared" si="113"/>
         <v>592</v>
       </c>
       <c r="S312" s="1">
         <f t="shared" si="114"/>
         <v>1191</v>
       </c>
       <c r="T312" s="1">
         <f t="shared" si="115"/>
         <v>-1080</v>
       </c>
       <c r="U312" s="1">
         <f t="shared" si="116"/>
         <v>264</v>
       </c>
       <c r="V312" s="1">
         <f t="shared" si="117"/>
         <v>0</v>
       </c>
       <c r="W312" s="1">
         <f t="shared" si="112"/>
         <v>967</v>
       </c>
     </row>
-    <row r="313" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="313" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A313" s="3" t="s">
         <v>343</v>
       </c>
       <c r="B313" s="1">
         <v>515</v>
       </c>
       <c r="C313" s="1">
         <v>1077</v>
       </c>
       <c r="D313" s="1">
         <v>254</v>
       </c>
       <c r="E313" s="1">
         <v>263</v>
       </c>
       <c r="F313" s="1">
         <v>7</v>
       </c>
       <c r="G313" s="1">
         <f t="shared" si="110"/>
         <v>2116</v>
       </c>
       <c r="I313" s="3" t="s">
         <v>343</v>
       </c>
@@ -26930,51 +26941,51 @@
       <c r="R313" s="1">
         <f t="shared" si="113"/>
         <v>-356</v>
       </c>
       <c r="S313" s="1">
         <f t="shared" si="114"/>
         <v>867</v>
       </c>
       <c r="T313" s="1">
         <f t="shared" si="115"/>
         <v>-834</v>
       </c>
       <c r="U313" s="1">
         <f t="shared" si="116"/>
         <v>27</v>
       </c>
       <c r="V313" s="1">
         <f t="shared" si="117"/>
         <v>7</v>
       </c>
       <c r="W313" s="1">
         <f t="shared" si="112"/>
         <v>-289</v>
       </c>
     </row>
-    <row r="314" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="314" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A314" s="3" t="s">
         <v>344</v>
       </c>
       <c r="B314" s="1">
         <v>446</v>
       </c>
       <c r="C314" s="1">
         <v>1080</v>
       </c>
       <c r="D314" s="1">
         <v>316</v>
       </c>
       <c r="E314" s="1">
         <v>150</v>
       </c>
       <c r="F314" s="1">
         <v>11</v>
       </c>
       <c r="G314" s="1">
         <f t="shared" si="110"/>
         <v>2003</v>
       </c>
       <c r="I314" s="3" t="s">
         <v>344</v>
       </c>
@@ -27003,51 +27014,51 @@
       <c r="R314" s="1">
         <f t="shared" si="113"/>
         <v>-625</v>
       </c>
       <c r="S314" s="1">
         <f t="shared" si="114"/>
         <v>861</v>
       </c>
       <c r="T314" s="1">
         <f t="shared" si="115"/>
         <v>-667</v>
       </c>
       <c r="U314" s="1">
         <f t="shared" si="116"/>
         <v>-226</v>
       </c>
       <c r="V314" s="1">
         <f t="shared" si="117"/>
         <v>11</v>
       </c>
       <c r="W314" s="1">
         <f t="shared" si="112"/>
         <v>-646</v>
       </c>
     </row>
-    <row r="315" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="315" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A315" s="3" t="s">
         <v>345</v>
       </c>
       <c r="B315" s="1">
         <v>527</v>
       </c>
       <c r="C315" s="1">
         <v>772</v>
       </c>
       <c r="D315" s="1">
         <v>192</v>
       </c>
       <c r="E315" s="1">
         <v>276</v>
       </c>
       <c r="F315" s="1">
         <v>12</v>
       </c>
       <c r="G315" s="1">
         <f>SUM(B315:F315)</f>
         <v>1779</v>
       </c>
       <c r="I315" s="3" t="s">
         <v>345</v>
       </c>
@@ -27076,51 +27087,51 @@
       <c r="R315" s="1">
         <f t="shared" si="113"/>
         <v>-464</v>
       </c>
       <c r="S315" s="1">
         <f t="shared" si="114"/>
         <v>446</v>
       </c>
       <c r="T315" s="1">
         <f t="shared" si="115"/>
         <v>-1481</v>
       </c>
       <c r="U315" s="1">
         <f t="shared" si="116"/>
         <v>-14</v>
       </c>
       <c r="V315" s="1">
         <f t="shared" si="117"/>
         <v>12</v>
       </c>
       <c r="W315" s="1">
         <f t="shared" si="112"/>
         <v>-1501</v>
       </c>
     </row>
-    <row r="316" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="316" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A316" s="3" t="s">
         <v>346</v>
       </c>
       <c r="B316" s="1">
         <v>827</v>
       </c>
       <c r="C316" s="1">
         <v>906</v>
       </c>
       <c r="D316" s="1">
         <v>88</v>
       </c>
       <c r="E316" s="1">
         <v>317</v>
       </c>
       <c r="F316" s="1">
         <v>10</v>
       </c>
       <c r="G316" s="1">
         <f>SUM(B316:F316)</f>
         <v>2148</v>
       </c>
       <c r="I316" s="3" t="s">
         <v>346</v>
       </c>
@@ -27149,124 +27160,124 @@
       <c r="R316" s="1">
         <f t="shared" si="113"/>
         <v>181</v>
       </c>
       <c r="S316" s="1">
         <f t="shared" si="114"/>
         <v>699</v>
       </c>
       <c r="T316" s="1">
         <f t="shared" si="115"/>
         <v>-2029</v>
       </c>
       <c r="U316" s="1">
         <f t="shared" si="116"/>
         <v>149</v>
       </c>
       <c r="V316" s="1">
         <f t="shared" si="117"/>
         <v>10</v>
       </c>
       <c r="W316" s="1">
         <f t="shared" si="112"/>
         <v>-990</v>
       </c>
     </row>
-    <row r="317" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="317" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A317" s="3" t="s">
         <v>347</v>
       </c>
       <c r="B317" s="1">
         <v>640</v>
       </c>
       <c r="C317" s="1">
         <v>972</v>
       </c>
       <c r="D317" s="1">
         <v>95</v>
       </c>
       <c r="E317" s="1">
         <v>312</v>
       </c>
       <c r="F317" s="1">
         <v>11</v>
       </c>
       <c r="G317" s="1">
-        <f t="shared" ref="G317:G325" si="118">SUM(B317:F317)</f>
+        <f t="shared" ref="G317:G326" si="118">SUM(B317:F317)</f>
         <v>2030</v>
       </c>
       <c r="I317" s="3" t="s">
         <v>347</v>
       </c>
       <c r="J317" s="1">
         <v>767</v>
       </c>
       <c r="K317" s="1">
         <v>201</v>
       </c>
       <c r="L317" s="1">
         <v>1531</v>
       </c>
       <c r="M317" s="1">
         <v>152</v>
       </c>
       <c r="N317" s="1">
         <v>0</v>
       </c>
       <c r="O317" s="1">
-        <f t="shared" ref="O317:O325" si="119">SUM(J317:N317)</f>
+        <f t="shared" ref="O317:O326" si="119">SUM(J317:N317)</f>
         <v>2651</v>
       </c>
       <c r="Q317" s="3" t="s">
         <v>347</v>
       </c>
       <c r="R317" s="1">
         <f t="shared" si="113"/>
         <v>-127</v>
       </c>
       <c r="S317" s="1">
         <f t="shared" si="114"/>
         <v>771</v>
       </c>
       <c r="T317" s="1">
         <f t="shared" si="115"/>
         <v>-1436</v>
       </c>
       <c r="U317" s="1">
         <f t="shared" si="116"/>
         <v>160</v>
       </c>
       <c r="V317" s="1">
         <f t="shared" si="117"/>
         <v>11</v>
       </c>
       <c r="W317" s="1">
         <f t="shared" si="112"/>
         <v>-621</v>
       </c>
     </row>
-    <row r="318" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="318" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A318" s="3" t="s">
         <v>348</v>
       </c>
       <c r="B318" s="1">
         <v>957</v>
       </c>
       <c r="C318" s="1">
         <v>1226</v>
       </c>
       <c r="D318" s="1">
         <v>64</v>
       </c>
       <c r="E318" s="1">
         <v>190</v>
       </c>
       <c r="F318" s="1">
         <v>5</v>
       </c>
       <c r="G318" s="1">
         <f t="shared" si="118"/>
         <v>2442</v>
       </c>
       <c r="I318" s="3" t="s">
         <v>348</v>
       </c>
@@ -27295,51 +27306,51 @@
       <c r="R318" s="1">
         <f t="shared" si="113"/>
         <v>182</v>
       </c>
       <c r="S318" s="1">
         <f t="shared" si="114"/>
         <v>1061</v>
       </c>
       <c r="T318" s="1">
         <f t="shared" si="115"/>
         <v>-1649</v>
       </c>
       <c r="U318" s="1">
         <f t="shared" si="116"/>
         <v>-161</v>
       </c>
       <c r="V318" s="1">
         <f t="shared" si="117"/>
         <v>5</v>
       </c>
       <c r="W318" s="1">
         <f t="shared" si="112"/>
         <v>-562</v>
       </c>
     </row>
-    <row r="319" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="319" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A319" s="3" t="s">
         <v>349</v>
       </c>
       <c r="B319" s="1">
         <v>1133</v>
       </c>
       <c r="C319" s="1">
         <v>1419</v>
       </c>
       <c r="D319" s="1">
         <v>90</v>
       </c>
       <c r="E319" s="1">
         <v>197</v>
       </c>
       <c r="F319" s="1">
         <v>0</v>
       </c>
       <c r="G319" s="1">
         <f t="shared" si="118"/>
         <v>2839</v>
       </c>
       <c r="I319" s="3" t="s">
         <v>349</v>
       </c>
@@ -27368,51 +27379,51 @@
       <c r="R319" s="1">
         <f t="shared" si="113"/>
         <v>602</v>
       </c>
       <c r="S319" s="1">
         <f t="shared" si="114"/>
         <v>1265</v>
       </c>
       <c r="T319" s="1">
         <f t="shared" si="115"/>
         <v>-1398</v>
       </c>
       <c r="U319" s="1">
         <f t="shared" si="116"/>
         <v>-149</v>
       </c>
       <c r="V319" s="1">
         <f t="shared" si="117"/>
         <v>-1</v>
       </c>
       <c r="W319" s="1">
         <f t="shared" si="112"/>
         <v>319</v>
       </c>
     </row>
-    <row r="320" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="320" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A320" s="3" t="s">
         <v>350</v>
       </c>
       <c r="B320" s="1">
         <v>1029</v>
       </c>
       <c r="C320" s="1">
         <v>1739</v>
       </c>
       <c r="D320" s="1">
         <v>89</v>
       </c>
       <c r="E320" s="1">
         <v>110</v>
       </c>
       <c r="F320" s="1">
         <v>0</v>
       </c>
       <c r="G320" s="1">
         <f t="shared" si="118"/>
         <v>2967</v>
       </c>
       <c r="I320" s="3" t="s">
         <v>350</v>
       </c>
@@ -27437,55 +27448,55 @@
       </c>
       <c r="Q320" s="3" t="s">
         <v>350</v>
       </c>
       <c r="R320" s="1">
         <f t="shared" si="113"/>
         <v>537</v>
       </c>
       <c r="S320" s="1">
         <f t="shared" si="114"/>
         <v>1685</v>
       </c>
       <c r="T320" s="1">
         <f t="shared" si="115"/>
         <v>-1041</v>
       </c>
       <c r="U320" s="1">
         <f t="shared" si="116"/>
         <v>-263</v>
       </c>
       <c r="V320" s="1">
         <f t="shared" si="117"/>
         <v>-4</v>
       </c>
       <c r="W320" s="1">
-        <f t="shared" ref="W320:W325" si="120">SUM(R320:V320)</f>
+        <f t="shared" ref="W320:W326" si="120">SUM(R320:V320)</f>
         <v>914</v>
       </c>
     </row>
-    <row r="321" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="321" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A321" s="3" t="s">
         <v>351</v>
       </c>
       <c r="B321" s="1">
         <v>1211</v>
       </c>
       <c r="C321" s="1">
         <v>1952</v>
       </c>
       <c r="D321" s="1">
         <v>158</v>
       </c>
       <c r="E321" s="1">
         <v>106</v>
       </c>
       <c r="F321" s="1">
         <v>0</v>
       </c>
       <c r="G321" s="1">
         <f t="shared" si="118"/>
         <v>3427</v>
       </c>
       <c r="I321" s="3" t="s">
         <v>351</v>
       </c>
@@ -27514,124 +27525,124 @@
       <c r="R321" s="1">
         <f t="shared" si="113"/>
         <v>719</v>
       </c>
       <c r="S321" s="1">
         <f t="shared" si="114"/>
         <v>1865</v>
       </c>
       <c r="T321" s="1">
         <f t="shared" si="115"/>
         <v>-773</v>
       </c>
       <c r="U321" s="1">
         <f t="shared" si="116"/>
         <v>-253</v>
       </c>
       <c r="V321" s="1">
         <f t="shared" si="117"/>
         <v>-5</v>
       </c>
       <c r="W321" s="1">
         <f t="shared" si="120"/>
         <v>1553</v>
       </c>
     </row>
-    <row r="322" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="322" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A322" s="3" t="s">
         <v>354</v>
       </c>
       <c r="B322" s="1">
         <v>1527</v>
       </c>
       <c r="C322" s="1">
         <v>1686</v>
       </c>
       <c r="D322" s="1">
         <v>251</v>
       </c>
       <c r="E322" s="1">
         <v>222</v>
       </c>
       <c r="F322" s="1">
         <v>0</v>
       </c>
       <c r="G322" s="1">
         <f t="shared" si="118"/>
         <v>3686</v>
       </c>
       <c r="I322" s="3" t="s">
         <v>354</v>
       </c>
       <c r="J322" s="1">
         <v>337</v>
       </c>
       <c r="K322" s="1">
         <v>191</v>
       </c>
       <c r="L322" s="1">
         <v>957</v>
       </c>
       <c r="M322" s="1">
         <v>415</v>
       </c>
       <c r="N322" s="1">
         <v>9</v>
       </c>
       <c r="O322" s="1">
         <f t="shared" si="119"/>
         <v>1909</v>
       </c>
       <c r="Q322" s="3" t="s">
         <v>354</v>
       </c>
       <c r="R322" s="1">
-        <f t="shared" ref="R322:R325" si="121">+B322-J322</f>
+        <f t="shared" ref="R322:R326" si="121">+B322-J322</f>
         <v>1190</v>
       </c>
       <c r="S322" s="1">
-        <f t="shared" ref="S322:S325" si="122">+C322-K322</f>
+        <f t="shared" ref="S322:S326" si="122">+C322-K322</f>
         <v>1495</v>
       </c>
       <c r="T322" s="1">
-        <f t="shared" ref="T322:T325" si="123">+D322-L322</f>
+        <f t="shared" ref="T322:T326" si="123">+D322-L322</f>
         <v>-706</v>
       </c>
       <c r="U322" s="1">
-        <f t="shared" ref="U322:U325" si="124">+E322-M322</f>
+        <f t="shared" ref="U322:U326" si="124">+E322-M322</f>
         <v>-193</v>
       </c>
       <c r="V322" s="1">
-        <f t="shared" ref="V322:V325" si="125">+F322-N322</f>
+        <f t="shared" ref="V322:V326" si="125">+F322-N322</f>
         <v>-9</v>
       </c>
       <c r="W322" s="1">
         <f t="shared" si="120"/>
         <v>1777</v>
       </c>
     </row>
-    <row r="323" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="323" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A323" s="3" t="s">
         <v>355</v>
       </c>
       <c r="B323" s="1">
         <v>1019</v>
       </c>
       <c r="C323" s="1">
         <v>1716</v>
       </c>
       <c r="D323" s="1">
         <v>116</v>
       </c>
       <c r="E323" s="1">
         <v>207</v>
       </c>
       <c r="F323" s="1">
         <v>0</v>
       </c>
       <c r="G323" s="1">
         <f t="shared" si="118"/>
         <v>3058</v>
       </c>
       <c r="I323" s="3" t="s">
         <v>355</v>
       </c>
@@ -27660,51 +27671,51 @@
       <c r="R323" s="1">
         <f t="shared" si="121"/>
         <v>709</v>
       </c>
       <c r="S323" s="1">
         <f t="shared" si="122"/>
         <v>1615</v>
       </c>
       <c r="T323" s="1">
         <f t="shared" si="123"/>
         <v>-909</v>
       </c>
       <c r="U323" s="1">
         <f t="shared" si="124"/>
         <v>-94</v>
       </c>
       <c r="V323" s="1">
         <f t="shared" si="125"/>
         <v>-5</v>
       </c>
       <c r="W323" s="1">
         <f t="shared" si="120"/>
         <v>1316</v>
       </c>
     </row>
-    <row r="324" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="324" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A324" s="3" t="s">
         <v>356</v>
       </c>
       <c r="B324" s="1">
         <v>1058</v>
       </c>
       <c r="C324" s="1">
         <v>1689</v>
       </c>
       <c r="D324" s="1">
         <v>49</v>
       </c>
       <c r="E324" s="1">
         <v>512</v>
       </c>
       <c r="F324" s="1">
         <v>0</v>
       </c>
       <c r="G324" s="1">
         <f t="shared" si="118"/>
         <v>3308</v>
       </c>
       <c r="I324" s="3" t="s">
         <v>356</v>
       </c>
@@ -27733,51 +27744,51 @@
       <c r="R324" s="1">
         <f t="shared" si="121"/>
         <v>721</v>
       </c>
       <c r="S324" s="1">
         <f t="shared" si="122"/>
         <v>1543</v>
       </c>
       <c r="T324" s="1">
         <f t="shared" si="123"/>
         <v>-1780</v>
       </c>
       <c r="U324" s="1">
         <f t="shared" si="124"/>
         <v>398</v>
       </c>
       <c r="V324" s="1">
         <f t="shared" si="125"/>
         <v>-1</v>
       </c>
       <c r="W324" s="1">
         <f t="shared" si="120"/>
         <v>881</v>
       </c>
     </row>
-    <row r="325" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="325" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A325" s="3" t="s">
         <v>357</v>
       </c>
       <c r="B325" s="1">
         <v>634</v>
       </c>
       <c r="C325" s="1">
         <v>1256</v>
       </c>
       <c r="D325" s="1">
         <v>115</v>
       </c>
       <c r="E325" s="1">
         <v>281</v>
       </c>
       <c r="F325" s="1">
         <v>10</v>
       </c>
       <c r="G325" s="1">
         <f t="shared" si="118"/>
         <v>2296</v>
       </c>
       <c r="I325" s="3" t="s">
         <v>357</v>
       </c>
@@ -27804,145 +27815,218 @@
         <v>357</v>
       </c>
       <c r="R325" s="1">
         <f t="shared" si="121"/>
         <v>-304</v>
       </c>
       <c r="S325" s="1">
         <f t="shared" si="122"/>
         <v>1057</v>
       </c>
       <c r="T325" s="1">
         <f t="shared" si="123"/>
         <v>-1446</v>
       </c>
       <c r="U325" s="1">
         <f t="shared" si="124"/>
         <v>124</v>
       </c>
       <c r="V325" s="1">
         <f t="shared" si="125"/>
         <v>10</v>
       </c>
       <c r="W325" s="1">
         <f t="shared" si="120"/>
         <v>-559</v>
+      </c>
+    </row>
+    <row r="326" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A326" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="B326" s="1">
+        <v>563</v>
+      </c>
+      <c r="C326" s="1">
+        <v>1254</v>
+      </c>
+      <c r="D326" s="1">
+        <v>174</v>
+      </c>
+      <c r="E326" s="1">
+        <v>245</v>
+      </c>
+      <c r="F326" s="1">
+        <v>14</v>
+      </c>
+      <c r="G326" s="1">
+        <f t="shared" si="118"/>
+        <v>2250</v>
+      </c>
+      <c r="I326" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="J326" s="1">
+        <v>1111</v>
+      </c>
+      <c r="K326" s="1">
+        <v>199</v>
+      </c>
+      <c r="L326" s="1">
+        <v>1167</v>
+      </c>
+      <c r="M326" s="1">
+        <v>287</v>
+      </c>
+      <c r="N326" s="1">
+        <v>0</v>
+      </c>
+      <c r="O326" s="1">
+        <f t="shared" si="119"/>
+        <v>2764</v>
+      </c>
+      <c r="Q326" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="R326" s="1">
+        <f t="shared" si="121"/>
+        <v>-548</v>
+      </c>
+      <c r="S326" s="1">
+        <f t="shared" si="122"/>
+        <v>1055</v>
+      </c>
+      <c r="T326" s="1">
+        <f t="shared" si="123"/>
+        <v>-993</v>
+      </c>
+      <c r="U326" s="1">
+        <f t="shared" si="124"/>
+        <v>-42</v>
+      </c>
+      <c r="V326" s="1">
+        <f t="shared" si="125"/>
+        <v>14</v>
+      </c>
+      <c r="W326" s="1">
+        <f t="shared" si="120"/>
+        <v>-514</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:W35"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="12.7109375" style="3" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="25" max="16384" width="11.42578125" style="2"/>
+    <col min="1" max="1" width="12.7265625" style="3" customWidth="1"/>
+    <col min="2" max="7" width="10.7265625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="4.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="12.7265625" style="1" customWidth="1"/>
+    <col min="10" max="15" width="10.7265625" style="1" customWidth="1"/>
+    <col min="16" max="16" width="4.7265625" style="1" customWidth="1"/>
+    <col min="17" max="17" width="12.7265625" style="1" customWidth="1"/>
+    <col min="18" max="23" width="10.7265625" style="1" customWidth="1"/>
+    <col min="24" max="24" width="4.7265625" style="2" customWidth="1"/>
+    <col min="25" max="16384" width="11.453125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="15" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:23" ht="14" x14ac:dyDescent="0.3">
       <c r="A1" s="12" t="s">
         <v>244</v>
       </c>
       <c r="I1" s="12" t="s">
         <v>244</v>
       </c>
       <c r="Q1" s="12" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="2" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A2" s="11"/>
       <c r="I2" s="11"/>
       <c r="Q2" s="11"/>
     </row>
-    <row r="3" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A3" s="11" t="s">
         <v>245</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>245</v>
       </c>
       <c r="Q3" s="11" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="4" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A4" s="11" t="s">
         <v>243</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>243</v>
       </c>
       <c r="Q4" s="11" t="s">
         <v>243</v>
       </c>
     </row>
-    <row r="5" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A5" s="11" t="s">
         <v>352</v>
       </c>
       <c r="H5" s="3"/>
       <c r="I5" s="11" t="s">
         <v>352</v>
       </c>
       <c r="Q5" s="11" t="s">
         <v>352</v>
       </c>
     </row>
-    <row r="7" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:23" x14ac:dyDescent="0.25">
       <c r="D7" s="4" t="s">
         <v>0</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="S7" s="4" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="8" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A8" s="9" t="s">
         <v>118</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>205</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>33</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>118</v>
       </c>
       <c r="J8" s="1" t="s">
@@ -27963,51 +28047,51 @@
       <c r="O8" s="1" t="s">
         <v>33</v>
       </c>
       <c r="Q8" s="9" t="s">
         <v>118</v>
       </c>
       <c r="R8" s="1" t="s">
         <v>2</v>
       </c>
       <c r="S8" s="1" t="s">
         <v>3</v>
       </c>
       <c r="T8" s="1" t="s">
         <v>4</v>
       </c>
       <c r="U8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="V8" s="1" t="s">
         <v>205</v>
       </c>
       <c r="W8" s="1" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="9" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A9" s="8"/>
       <c r="B9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="I9" s="8"/>
       <c r="J9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="K9" s="1" t="s">
         <v>6</v>
@@ -28022,51 +28106,51 @@
         <v>6</v>
       </c>
       <c r="O9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="Q9" s="8"/>
       <c r="R9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="S9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="T9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="U9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="V9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="W9" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="10" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A10" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B10" s="1">
         <f>SUM('pro Monat'!B10:B21)</f>
         <v>10450</v>
       </c>
       <c r="C10" s="1">
         <f>SUM('pro Monat'!C10:C21)</f>
         <v>9613</v>
       </c>
       <c r="D10" s="1">
         <f>SUM('pro Monat'!D10:D21)</f>
         <v>78</v>
       </c>
       <c r="E10" s="1">
         <f>SUM('pro Monat'!E10:E21)</f>
         <v>4189</v>
       </c>
       <c r="F10" s="1">
         <f>SUM('pro Monat'!F10:F21)</f>
         <v>0</v>
       </c>
       <c r="G10" s="1">
         <f>SUM(B10:F10)</f>
@@ -28105,51 +28189,51 @@
       <c r="R10" s="1">
         <f t="shared" ref="R10:R26" si="0">+B10-J10</f>
         <v>3890</v>
       </c>
       <c r="S10" s="1">
         <f t="shared" ref="S10:S26" si="1">+C10-K10</f>
         <v>7545</v>
       </c>
       <c r="T10" s="1">
         <f t="shared" ref="T10:T26" si="2">+D10-L10</f>
         <v>-22259</v>
       </c>
       <c r="U10" s="1">
         <f t="shared" ref="U10:U26" si="3">+E10-M10</f>
         <v>3976</v>
       </c>
       <c r="V10" s="1">
         <f t="shared" ref="V10:V26" si="4">+F10-N10</f>
         <v>-222</v>
       </c>
       <c r="W10" s="1">
         <f>SUM(R10:V10)</f>
         <v>-7070</v>
       </c>
     </row>
-    <row r="11" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
         <v>207</v>
       </c>
       <c r="B11" s="1">
         <f>SUM('pro Monat'!B22:B33)</f>
         <v>10395</v>
       </c>
       <c r="C11" s="1">
         <f>SUM('pro Monat'!C22:C33)</f>
         <v>9930</v>
       </c>
       <c r="D11" s="1">
         <f>SUM('pro Monat'!D22:D33)</f>
         <v>134</v>
       </c>
       <c r="E11" s="1">
         <f>SUM('pro Monat'!E22:E33)</f>
         <v>3637</v>
       </c>
       <c r="F11" s="1">
         <f>SUM('pro Monat'!F22:F33)</f>
         <v>0</v>
       </c>
       <c r="G11" s="1">
         <f t="shared" ref="G11:G26" si="5">SUM(B11:F11)</f>
@@ -28188,51 +28272,51 @@
       <c r="R11" s="1">
         <f t="shared" si="0"/>
         <v>2608</v>
       </c>
       <c r="S11" s="1">
         <f t="shared" si="1"/>
         <v>7932</v>
       </c>
       <c r="T11" s="1">
         <f t="shared" si="2"/>
         <v>-23665</v>
       </c>
       <c r="U11" s="1">
         <f t="shared" si="3"/>
         <v>2911</v>
       </c>
       <c r="V11" s="1">
         <f t="shared" si="4"/>
         <v>-230</v>
       </c>
       <c r="W11" s="1">
         <f t="shared" ref="W11:W26" si="7">SUM(R11:V11)</f>
         <v>-10444</v>
       </c>
     </row>
-    <row r="12" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A12" s="8" t="s">
         <v>110</v>
       </c>
       <c r="B12" s="1">
         <f>SUM('pro Monat'!B34:B45)</f>
         <v>12272</v>
       </c>
       <c r="C12" s="1">
         <f>SUM('pro Monat'!C34:C45)</f>
         <v>11236</v>
       </c>
       <c r="D12" s="1">
         <f>SUM('pro Monat'!D34:D45)</f>
         <v>75</v>
       </c>
       <c r="E12" s="1">
         <f>SUM('pro Monat'!E34:E45)</f>
         <v>4217</v>
       </c>
       <c r="F12" s="1">
         <f>SUM('pro Monat'!F34:F45)</f>
         <v>0</v>
       </c>
       <c r="G12" s="1">
         <f t="shared" si="5"/>
@@ -28271,51 +28355,51 @@
       <c r="R12" s="1">
         <f t="shared" si="0"/>
         <v>7237</v>
       </c>
       <c r="S12" s="1">
         <f t="shared" si="1"/>
         <v>9736</v>
       </c>
       <c r="T12" s="1">
         <f t="shared" si="2"/>
         <v>-25209</v>
       </c>
       <c r="U12" s="1">
         <f t="shared" si="3"/>
         <v>3966</v>
       </c>
       <c r="V12" s="1">
         <f t="shared" si="4"/>
         <v>-238</v>
       </c>
       <c r="W12" s="1">
         <f t="shared" si="7"/>
         <v>-4508</v>
       </c>
     </row>
-    <row r="13" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
         <v>111</v>
       </c>
       <c r="B13" s="1">
         <f>SUM('pro Monat'!B46:B57)</f>
         <v>13681</v>
       </c>
       <c r="C13" s="1">
         <f>SUM('pro Monat'!C46:C57)</f>
         <v>12265</v>
       </c>
       <c r="D13" s="1">
         <f>SUM('pro Monat'!D46:D57)</f>
         <v>78</v>
       </c>
       <c r="E13" s="1">
         <f>SUM('pro Monat'!E46:E57)</f>
         <v>4060</v>
       </c>
       <c r="F13" s="1">
         <f>SUM('pro Monat'!F46:F57)</f>
         <v>0</v>
       </c>
       <c r="G13" s="1">
         <f t="shared" si="5"/>
@@ -28354,51 +28438,51 @@
       <c r="R13" s="1">
         <f t="shared" si="0"/>
         <v>9473</v>
       </c>
       <c r="S13" s="1">
         <f t="shared" si="1"/>
         <v>10392</v>
       </c>
       <c r="T13" s="1">
         <f t="shared" si="2"/>
         <v>-26395</v>
       </c>
       <c r="U13" s="1">
         <f t="shared" si="3"/>
         <v>3688</v>
       </c>
       <c r="V13" s="1">
         <f t="shared" si="4"/>
         <v>-270</v>
       </c>
       <c r="W13" s="1">
         <f t="shared" si="7"/>
         <v>-3112</v>
       </c>
     </row>
-    <row r="14" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A14" s="8" t="s">
         <v>112</v>
       </c>
       <c r="B14" s="1">
         <f>SUM('pro Monat'!B58:B69)</f>
         <v>12212</v>
       </c>
       <c r="C14" s="1">
         <f>SUM('pro Monat'!C58:C69)</f>
         <v>10317</v>
       </c>
       <c r="D14" s="1">
         <f>SUM('pro Monat'!D58:D69)</f>
         <v>76</v>
       </c>
       <c r="E14" s="1">
         <f>SUM('pro Monat'!E58:E69)</f>
         <v>4451</v>
       </c>
       <c r="F14" s="6">
         <f>SUM('pro Monat'!F58:F69)</f>
         <v>0</v>
       </c>
       <c r="G14" s="1">
         <f t="shared" si="5"/>
@@ -28437,51 +28521,51 @@
       <c r="R14" s="1">
         <f t="shared" si="0"/>
         <v>8170</v>
       </c>
       <c r="S14" s="1">
         <f t="shared" si="1"/>
         <v>7633</v>
       </c>
       <c r="T14" s="1">
         <f t="shared" si="2"/>
         <v>-20374</v>
       </c>
       <c r="U14" s="1">
         <f t="shared" si="3"/>
         <v>4144</v>
       </c>
       <c r="V14" s="1">
         <f t="shared" si="4"/>
         <v>-276</v>
       </c>
       <c r="W14" s="1">
         <f t="shared" si="7"/>
         <v>-703</v>
       </c>
     </row>
-    <row r="15" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
         <v>113</v>
       </c>
       <c r="B15" s="1">
         <f>SUM('pro Monat'!B70:B81)</f>
         <v>18467</v>
       </c>
       <c r="C15" s="1">
         <f>SUM('pro Monat'!C70:C81)</f>
         <v>10448</v>
       </c>
       <c r="D15" s="1">
         <f>SUM('pro Monat'!D70:D81)</f>
         <v>186</v>
       </c>
       <c r="E15" s="1">
         <f>SUM('pro Monat'!E70:E81)</f>
         <v>9245</v>
       </c>
       <c r="F15" s="6">
         <f>SUM('pro Monat'!F70:F81)</f>
         <v>0</v>
       </c>
       <c r="G15" s="1">
         <f t="shared" si="5"/>
@@ -28520,51 +28604,51 @@
       <c r="R15" s="1">
         <f t="shared" si="0"/>
         <v>15747</v>
       </c>
       <c r="S15" s="1">
         <f t="shared" si="1"/>
         <v>7404</v>
       </c>
       <c r="T15" s="1">
         <f t="shared" si="2"/>
         <v>-25696</v>
       </c>
       <c r="U15" s="1">
         <f t="shared" si="3"/>
         <v>9181</v>
       </c>
       <c r="V15" s="1">
         <f t="shared" si="4"/>
         <v>-286</v>
       </c>
       <c r="W15" s="1">
         <f t="shared" si="7"/>
         <v>6350</v>
       </c>
     </row>
-    <row r="16" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A16" s="8" t="s">
         <v>114</v>
       </c>
       <c r="B16" s="1">
         <f>SUM('pro Monat'!B82:B93)</f>
         <v>14193</v>
       </c>
       <c r="C16" s="1">
         <f>SUM('pro Monat'!C82:C93)</f>
         <v>11733</v>
       </c>
       <c r="D16" s="1">
         <f>SUM('pro Monat'!D82:D93)</f>
         <v>447</v>
       </c>
       <c r="E16" s="1">
         <f>SUM('pro Monat'!E82:E93)</f>
         <v>7430</v>
       </c>
       <c r="F16" s="6">
         <f>SUM('pro Monat'!F82:F93)</f>
         <v>0</v>
       </c>
       <c r="G16" s="1">
         <f t="shared" si="5"/>
@@ -28603,51 +28687,51 @@
       <c r="R16" s="1">
         <f t="shared" si="0"/>
         <v>10101</v>
       </c>
       <c r="S16" s="1">
         <f t="shared" si="1"/>
         <v>9175</v>
       </c>
       <c r="T16" s="1">
         <f t="shared" si="2"/>
         <v>-23617</v>
       </c>
       <c r="U16" s="1">
         <f t="shared" si="3"/>
         <v>7348</v>
       </c>
       <c r="V16" s="1">
         <f t="shared" si="4"/>
         <v>-304</v>
       </c>
       <c r="W16" s="1">
         <f t="shared" si="7"/>
         <v>2703</v>
       </c>
     </row>
-    <row r="17" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>115</v>
       </c>
       <c r="B17" s="1">
         <f>SUM('pro Monat'!B94:B105)</f>
         <v>15306</v>
       </c>
       <c r="C17" s="1">
         <f>SUM('pro Monat'!C94:C105)</f>
         <v>10998</v>
       </c>
       <c r="D17" s="1">
         <f>SUM('pro Monat'!D94:D105)</f>
         <v>137</v>
       </c>
       <c r="E17" s="1">
         <f>SUM('pro Monat'!E94:E105)</f>
         <v>8377</v>
       </c>
       <c r="F17" s="6">
         <f>SUM('pro Monat'!F94:F105)</f>
         <v>0</v>
       </c>
       <c r="G17" s="1">
         <f t="shared" si="5"/>
@@ -28686,51 +28770,51 @@
       <c r="R17" s="1">
         <f t="shared" si="0"/>
         <v>10945</v>
       </c>
       <c r="S17" s="1">
         <f t="shared" si="1"/>
         <v>7972</v>
       </c>
       <c r="T17" s="1">
         <f t="shared" si="2"/>
         <v>-29013</v>
       </c>
       <c r="U17" s="1">
         <f t="shared" si="3"/>
         <v>8340</v>
       </c>
       <c r="V17" s="1">
         <f t="shared" si="4"/>
         <v>-306</v>
       </c>
       <c r="W17" s="1">
         <f t="shared" si="7"/>
         <v>-2062</v>
       </c>
     </row>
-    <row r="18" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>116</v>
       </c>
       <c r="B18" s="1">
         <f>SUM('pro Monat'!B106:B117)</f>
         <v>14182</v>
       </c>
       <c r="C18" s="1">
         <f>SUM('pro Monat'!C106:C117)</f>
         <v>9300</v>
       </c>
       <c r="D18" s="1">
         <f>SUM('pro Monat'!D106:D117)</f>
         <v>468</v>
       </c>
       <c r="E18" s="1">
         <f>SUM('pro Monat'!E106:E117)</f>
         <v>7651</v>
       </c>
       <c r="F18" s="6">
         <f>SUM('pro Monat'!F106:F117)</f>
         <v>0</v>
       </c>
       <c r="G18" s="1">
         <f t="shared" si="5"/>
@@ -28769,51 +28853,51 @@
       <c r="R18" s="1">
         <f t="shared" si="0"/>
         <v>10286</v>
       </c>
       <c r="S18" s="1">
         <f t="shared" si="1"/>
         <v>5355</v>
       </c>
       <c r="T18" s="1">
         <f t="shared" si="2"/>
         <v>-24008</v>
       </c>
       <c r="U18" s="1">
         <f t="shared" si="3"/>
         <v>7546</v>
       </c>
       <c r="V18" s="1">
         <f t="shared" si="4"/>
         <v>-314</v>
       </c>
       <c r="W18" s="1">
         <f t="shared" si="7"/>
         <v>-1135</v>
       </c>
     </row>
-    <row r="19" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>117</v>
       </c>
       <c r="B19" s="1">
         <f>SUM('pro Monat'!B118:B129)</f>
         <v>13433</v>
       </c>
       <c r="C19" s="1">
         <f>SUM('pro Monat'!C118:C129)</f>
         <v>8473</v>
       </c>
       <c r="D19" s="1">
         <f>SUM('pro Monat'!D118:D129)</f>
         <v>576</v>
       </c>
       <c r="E19" s="1">
         <f>SUM('pro Monat'!E118:E129)</f>
         <v>8886</v>
       </c>
       <c r="F19" s="6">
         <f>SUM('pro Monat'!F118:F129)</f>
         <v>0</v>
       </c>
       <c r="G19" s="1">
         <f t="shared" si="5"/>
@@ -28852,51 +28936,51 @@
       <c r="R19" s="1">
         <f t="shared" si="0"/>
         <v>9767</v>
       </c>
       <c r="S19" s="1">
         <f t="shared" si="1"/>
         <v>3977</v>
       </c>
       <c r="T19" s="1">
         <f t="shared" si="2"/>
         <v>-24685</v>
       </c>
       <c r="U19" s="1">
         <f t="shared" si="3"/>
         <v>8863</v>
       </c>
       <c r="V19" s="1">
         <f t="shared" si="4"/>
         <v>-79</v>
       </c>
       <c r="W19" s="1">
         <f t="shared" si="7"/>
         <v>-2157</v>
       </c>
     </row>
-    <row r="20" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>125</v>
       </c>
       <c r="B20" s="1">
         <f>SUM('pro Monat'!B130:B141)</f>
         <v>14856</v>
       </c>
       <c r="C20" s="1">
         <f>SUM('pro Monat'!C130:C141)</f>
         <v>9783</v>
       </c>
       <c r="D20" s="1">
         <f>SUM('pro Monat'!D130:D141)</f>
         <v>586</v>
       </c>
       <c r="E20" s="1">
         <f>SUM('pro Monat'!E130:E141)</f>
         <v>8176</v>
       </c>
       <c r="F20" s="1">
         <f>SUM('pro Monat'!F130:F141)</f>
         <v>0</v>
       </c>
       <c r="G20" s="1">
         <f t="shared" si="5"/>
@@ -28935,51 +29019,51 @@
       <c r="R20" s="1">
         <f t="shared" si="0"/>
         <v>11106</v>
       </c>
       <c r="S20" s="1">
         <f t="shared" si="1"/>
         <v>4279</v>
       </c>
       <c r="T20" s="1">
         <f t="shared" si="2"/>
         <v>-22929</v>
       </c>
       <c r="U20" s="1">
         <f t="shared" si="3"/>
         <v>8123</v>
       </c>
       <c r="V20" s="1">
         <f t="shared" si="4"/>
         <v>-59</v>
       </c>
       <c r="W20" s="1">
         <f t="shared" si="7"/>
         <v>520</v>
       </c>
     </row>
-    <row r="21" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>139</v>
       </c>
       <c r="B21" s="1">
         <f>SUM('pro Monat'!B142:B153)</f>
         <v>14315</v>
       </c>
       <c r="C21" s="1">
         <f>SUM('pro Monat'!C142:C153)</f>
         <v>12375</v>
       </c>
       <c r="D21" s="1">
         <f>SUM('pro Monat'!D142:D153)</f>
         <v>511</v>
       </c>
       <c r="E21" s="1">
         <f>SUM('pro Monat'!E142:E153)</f>
         <v>7623</v>
       </c>
       <c r="F21" s="1">
         <f>SUM('pro Monat'!F142:F153)</f>
         <v>0</v>
       </c>
       <c r="G21" s="1">
         <f t="shared" si="5"/>
@@ -29018,51 +29102,51 @@
       <c r="R21" s="1">
         <f t="shared" si="0"/>
         <v>10343</v>
       </c>
       <c r="S21" s="1">
         <f t="shared" si="1"/>
         <v>10182</v>
       </c>
       <c r="T21" s="1">
         <f t="shared" si="2"/>
         <v>-25392</v>
       </c>
       <c r="U21" s="1">
         <f t="shared" si="3"/>
         <v>7521</v>
       </c>
       <c r="V21" s="1">
         <f t="shared" si="4"/>
         <v>-67</v>
       </c>
       <c r="W21" s="1">
         <f t="shared" si="7"/>
         <v>2587</v>
       </c>
     </row>
-    <row r="22" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
         <v>152</v>
       </c>
       <c r="B22" s="1">
         <f>SUM('pro Monat'!B154:B165)</f>
         <v>13040</v>
       </c>
       <c r="C22" s="1">
         <f>SUM('pro Monat'!C154:C165)</f>
         <v>9698</v>
       </c>
       <c r="D22" s="1">
         <f>SUM('pro Monat'!D154:D165)</f>
         <v>700</v>
       </c>
       <c r="E22" s="1">
         <f>SUM('pro Monat'!E154:E165)</f>
         <v>8090</v>
       </c>
       <c r="F22" s="1">
         <f>SUM('pro Monat'!F154:F165)</f>
         <v>21</v>
       </c>
       <c r="G22" s="1">
         <f t="shared" si="5"/>
@@ -29101,51 +29185,51 @@
       <c r="R22" s="1">
         <f t="shared" si="0"/>
         <v>8530</v>
       </c>
       <c r="S22" s="1">
         <f t="shared" si="1"/>
         <v>6193</v>
       </c>
       <c r="T22" s="1">
         <f t="shared" si="2"/>
         <v>-24881</v>
       </c>
       <c r="U22" s="1">
         <f t="shared" si="3"/>
         <v>7963</v>
       </c>
       <c r="V22" s="1">
         <f t="shared" si="4"/>
         <v>-5</v>
       </c>
       <c r="W22" s="1">
         <f t="shared" si="7"/>
         <v>-2200</v>
       </c>
     </row>
-    <row r="23" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
         <v>165</v>
       </c>
       <c r="B23" s="1">
         <f>SUM('pro Monat'!B166:B177)</f>
         <v>12030</v>
       </c>
       <c r="C23" s="1">
         <f>SUM('pro Monat'!C166:C177)</f>
         <v>9468</v>
       </c>
       <c r="D23" s="1">
         <f>SUM('pro Monat'!D166:D177)</f>
         <v>1108</v>
       </c>
       <c r="E23" s="1">
         <f>SUM('pro Monat'!E166:E177)</f>
         <v>7250</v>
       </c>
       <c r="F23" s="1">
         <f>SUM('pro Monat'!F166:F177)</f>
         <v>18</v>
       </c>
       <c r="G23" s="1">
         <f t="shared" si="5"/>
@@ -29184,51 +29268,51 @@
       <c r="R23" s="1">
         <f t="shared" si="0"/>
         <v>7150</v>
       </c>
       <c r="S23" s="1">
         <f t="shared" si="1"/>
         <v>5869</v>
       </c>
       <c r="T23" s="1">
         <f t="shared" si="2"/>
         <v>-22397</v>
       </c>
       <c r="U23" s="1">
         <f t="shared" si="3"/>
         <v>6995</v>
       </c>
       <c r="V23" s="1">
         <f t="shared" si="4"/>
         <v>-13</v>
       </c>
       <c r="W23" s="1">
         <f t="shared" si="7"/>
         <v>-2396</v>
       </c>
     </row>
-    <row r="24" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
         <v>178</v>
       </c>
       <c r="B24" s="1">
         <f>SUM('pro Monat'!B178:B189)</f>
         <v>11709</v>
       </c>
       <c r="C24" s="1">
         <f>SUM('pro Monat'!C178:C189)</f>
         <v>10104</v>
       </c>
       <c r="D24" s="1">
         <f>SUM('pro Monat'!D178:D189)</f>
         <v>899</v>
       </c>
       <c r="E24" s="1">
         <f>SUM('pro Monat'!E178:E189)</f>
         <v>5818</v>
       </c>
       <c r="F24" s="1">
         <f>SUM('pro Monat'!F178:F189)</f>
         <v>0</v>
       </c>
       <c r="G24" s="1">
         <f t="shared" si="5"/>
@@ -29267,51 +29351,51 @@
       <c r="R24" s="1">
         <f t="shared" si="0"/>
         <v>6189</v>
       </c>
       <c r="S24" s="1">
         <f t="shared" si="1"/>
         <v>6978</v>
       </c>
       <c r="T24" s="1">
         <f t="shared" si="2"/>
         <v>-23865</v>
       </c>
       <c r="U24" s="1">
         <f t="shared" si="3"/>
         <v>5272</v>
       </c>
       <c r="V24" s="1">
         <f t="shared" si="4"/>
         <v>-65</v>
       </c>
       <c r="W24" s="1">
         <f t="shared" si="7"/>
         <v>-5491</v>
       </c>
     </row>
-    <row r="25" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A25" s="8" t="s">
         <v>191</v>
       </c>
       <c r="B25" s="1">
         <f>SUM('pro Monat'!B190:B201)</f>
         <v>16413</v>
       </c>
       <c r="C25" s="1">
         <f>SUM('pro Monat'!C190:C201)</f>
         <v>9712</v>
       </c>
       <c r="D25" s="1">
         <f>SUM('pro Monat'!D190:D201)</f>
         <v>888</v>
       </c>
       <c r="E25" s="1">
         <f>SUM('pro Monat'!E190:E201)</f>
         <v>7006</v>
       </c>
       <c r="F25" s="1">
         <f>SUM('pro Monat'!F190:F201)</f>
         <v>14</v>
       </c>
       <c r="G25" s="1">
         <f t="shared" si="5"/>
@@ -29350,51 +29434,51 @@
       <c r="R25" s="1">
         <f t="shared" si="0"/>
         <v>12673</v>
       </c>
       <c r="S25" s="1">
         <f t="shared" si="1"/>
         <v>5147</v>
       </c>
       <c r="T25" s="1">
         <f t="shared" si="2"/>
         <v>-25578</v>
       </c>
       <c r="U25" s="1">
         <f t="shared" si="3"/>
         <v>6741</v>
       </c>
       <c r="V25" s="1">
         <f t="shared" si="4"/>
         <v>-18</v>
       </c>
       <c r="W25" s="1">
         <f t="shared" si="7"/>
         <v>-1035</v>
       </c>
     </row>
-    <row r="26" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A26" s="8" t="s">
         <v>204</v>
       </c>
       <c r="B26" s="1">
         <f>SUM('pro Monat'!B202:B213)</f>
         <v>17444</v>
       </c>
       <c r="C26" s="1">
         <f>SUM('pro Monat'!C202:C213)</f>
         <v>8369</v>
       </c>
       <c r="D26" s="1">
         <f>SUM('pro Monat'!D202:D213)</f>
         <v>1383</v>
       </c>
       <c r="E26" s="1">
         <f>SUM('pro Monat'!E202:E213)</f>
         <v>6879</v>
       </c>
       <c r="F26" s="1">
         <f>SUM('pro Monat'!F202:F213)</f>
         <v>21</v>
       </c>
       <c r="G26" s="1">
         <f t="shared" si="5"/>
@@ -29433,51 +29517,51 @@
       <c r="R26" s="1">
         <f t="shared" si="0"/>
         <v>14284</v>
       </c>
       <c r="S26" s="1">
         <f t="shared" si="1"/>
         <v>3027</v>
       </c>
       <c r="T26" s="1">
         <f t="shared" si="2"/>
         <v>-19857</v>
       </c>
       <c r="U26" s="1">
         <f t="shared" si="3"/>
         <v>6489</v>
       </c>
       <c r="V26" s="1">
         <f t="shared" si="4"/>
         <v>-20</v>
       </c>
       <c r="W26" s="1">
         <f t="shared" si="7"/>
         <v>3923</v>
       </c>
     </row>
-    <row r="27" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A27" s="8" t="s">
         <v>248</v>
       </c>
       <c r="B27" s="1">
         <f>SUM('pro Monat'!B214:B225)</f>
         <v>19619</v>
       </c>
       <c r="C27" s="1">
         <f>SUM('pro Monat'!C214:C225)</f>
         <v>8520</v>
       </c>
       <c r="D27" s="1">
         <f>SUM('pro Monat'!D214:D225)</f>
         <v>1330</v>
       </c>
       <c r="E27" s="1">
         <f>SUM('pro Monat'!E214:E225)</f>
         <v>7017</v>
       </c>
       <c r="F27" s="1">
         <f>SUM('pro Monat'!F214:F225)</f>
         <v>10</v>
       </c>
       <c r="G27" s="1">
         <f t="shared" ref="G27" si="8">SUM(B27:F27)</f>
@@ -29516,51 +29600,51 @@
       <c r="R27" s="1">
         <f t="shared" ref="R27" si="10">+B27-J27</f>
         <v>17485</v>
       </c>
       <c r="S27" s="1">
         <f t="shared" ref="S27" si="11">+C27-K27</f>
         <v>2074</v>
       </c>
       <c r="T27" s="1">
         <f t="shared" ref="T27" si="12">+D27-L27</f>
         <v>-20511</v>
       </c>
       <c r="U27" s="1">
         <f t="shared" ref="U27" si="13">+E27-M27</f>
         <v>6560</v>
       </c>
       <c r="V27" s="1">
         <f t="shared" ref="V27" si="14">+F27-N27</f>
         <v>-58</v>
       </c>
       <c r="W27" s="1">
         <f t="shared" ref="W27" si="15">SUM(R27:V27)</f>
         <v>5550</v>
       </c>
     </row>
-    <row r="28" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A28" s="8" t="s">
         <v>261</v>
       </c>
       <c r="B28" s="1">
         <f>SUM('pro Monat'!B226:B237)</f>
         <v>16524</v>
       </c>
       <c r="C28" s="1">
         <f>SUM('pro Monat'!C226:C237)</f>
         <v>7699</v>
       </c>
       <c r="D28" s="1">
         <f>SUM('pro Monat'!D226:D237)</f>
         <v>1188</v>
       </c>
       <c r="E28" s="1">
         <f>SUM('pro Monat'!E226:E237)</f>
         <v>5594</v>
       </c>
       <c r="F28" s="1">
         <f>SUM('pro Monat'!F226:F237)</f>
         <v>15</v>
       </c>
       <c r="G28" s="1">
         <f t="shared" ref="G28:G30" si="16">SUM(B28:F28)</f>
@@ -29599,51 +29683,51 @@
       <c r="R28" s="1">
         <f t="shared" ref="R28" si="18">+B28-J28</f>
         <v>12101</v>
       </c>
       <c r="S28" s="1">
         <f t="shared" ref="S28" si="19">+C28-K28</f>
         <v>3520</v>
       </c>
       <c r="T28" s="1">
         <f t="shared" ref="T28" si="20">+D28-L28</f>
         <v>-21585</v>
       </c>
       <c r="U28" s="1">
         <f t="shared" ref="U28" si="21">+E28-M28</f>
         <v>4396</v>
       </c>
       <c r="V28" s="1">
         <f t="shared" ref="V28" si="22">+F28-N28</f>
         <v>-19</v>
       </c>
       <c r="W28" s="1">
         <f t="shared" ref="W28:W29" si="23">SUM(R28:V28)</f>
         <v>-1587</v>
       </c>
     </row>
-    <row r="29" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A29" s="8" t="s">
         <v>274</v>
       </c>
       <c r="B29" s="1">
         <f>SUM('pro Monat'!B238:B249)</f>
         <v>14470</v>
       </c>
       <c r="C29" s="1">
         <f>SUM('pro Monat'!C238:C249)</f>
         <v>8661</v>
       </c>
       <c r="D29" s="1">
         <f>SUM('pro Monat'!D238:D249)</f>
         <v>1035</v>
       </c>
       <c r="E29" s="1">
         <f>SUM('pro Monat'!E238:E249)</f>
         <v>5314</v>
       </c>
       <c r="F29" s="1">
         <f>SUM('pro Monat'!F238:F249)</f>
         <v>25</v>
       </c>
       <c r="G29" s="1">
         <f t="shared" si="16"/>
@@ -29682,51 +29766,51 @@
       <c r="R29" s="1">
         <f t="shared" ref="R29:R34" si="24">+B29-J29</f>
         <v>7778</v>
       </c>
       <c r="S29" s="1">
         <f t="shared" ref="S29" si="25">+C29-K29</f>
         <v>3706</v>
       </c>
       <c r="T29" s="1">
         <f t="shared" ref="T29" si="26">+D29-L29</f>
         <v>-21448</v>
       </c>
       <c r="U29" s="1">
         <f t="shared" ref="U29" si="27">+E29-M29</f>
         <v>3706</v>
       </c>
       <c r="V29" s="1">
         <f t="shared" ref="V29" si="28">+F29-N29</f>
         <v>-2</v>
       </c>
       <c r="W29" s="1">
         <f t="shared" si="23"/>
         <v>-6260</v>
       </c>
     </row>
-    <row r="30" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A30" s="8" t="s">
         <v>287</v>
       </c>
       <c r="B30" s="1">
         <f>SUM('pro Monat'!B250:B261)</f>
         <v>12702</v>
       </c>
       <c r="C30" s="1">
         <f>SUM('pro Monat'!C250:C261)</f>
         <v>8144</v>
       </c>
       <c r="D30" s="1">
         <f>SUM('pro Monat'!D250:D261)</f>
         <v>1960</v>
       </c>
       <c r="E30" s="1">
         <f>SUM('pro Monat'!E250:E261)</f>
         <v>4149</v>
       </c>
       <c r="F30" s="1">
         <f>SUM('pro Monat'!F250:F261)</f>
         <v>33</v>
       </c>
       <c r="G30" s="1">
         <f t="shared" si="16"/>
@@ -29765,51 +29849,51 @@
       <c r="R30" s="1">
         <f t="shared" si="24"/>
         <v>4863</v>
       </c>
       <c r="S30" s="1">
         <f t="shared" ref="S30" si="29">+C30-K30</f>
         <v>4456</v>
       </c>
       <c r="T30" s="1">
         <f t="shared" ref="T30" si="30">+D30-L30</f>
         <v>-17303</v>
       </c>
       <c r="U30" s="1">
         <f t="shared" ref="U30" si="31">+E30-M30</f>
         <v>2417</v>
       </c>
       <c r="V30" s="1">
         <f t="shared" ref="V30" si="32">+F30-N30</f>
         <v>7</v>
       </c>
       <c r="W30" s="1">
         <f t="shared" ref="W30" si="33">SUM(R30:V30)</f>
         <v>-5560</v>
       </c>
     </row>
-    <row r="31" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A31" s="8" t="s">
         <v>300</v>
       </c>
       <c r="B31" s="1">
         <f>SUM('pro Monat'!B262:B273)</f>
         <v>16983</v>
       </c>
       <c r="C31" s="1">
         <f>SUM('pro Monat'!C262:C273)</f>
         <v>9214</v>
       </c>
       <c r="D31" s="1">
         <f>SUM('pro Monat'!D262:D273)</f>
         <v>1321</v>
       </c>
       <c r="E31" s="1">
         <f>SUM('pro Monat'!E262:E273)</f>
         <v>3984</v>
       </c>
       <c r="F31" s="1">
         <f>SUM('pro Monat'!F262:F273)</f>
         <v>30</v>
       </c>
       <c r="G31" s="1">
         <f t="shared" ref="G31:G33" si="34">SUM(B31:F31)</f>
@@ -29848,51 +29932,51 @@
       <c r="R31" s="1">
         <f t="shared" si="24"/>
         <v>12430</v>
       </c>
       <c r="S31" s="1">
         <f t="shared" ref="S31" si="36">+C31-K31</f>
         <v>5486</v>
       </c>
       <c r="T31" s="1">
         <f t="shared" ref="T31" si="37">+D31-L31</f>
         <v>-18432</v>
       </c>
       <c r="U31" s="1">
         <f t="shared" ref="U31" si="38">+E31-M31</f>
         <v>2936</v>
       </c>
       <c r="V31" s="1">
         <f t="shared" ref="V31" si="39">+F31-N31</f>
         <v>-7</v>
       </c>
       <c r="W31" s="1">
         <f t="shared" ref="W31" si="40">SUM(R31:V31)</f>
         <v>2413</v>
       </c>
     </row>
-    <row r="32" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A32" s="8" t="s">
         <v>313</v>
       </c>
       <c r="B32" s="1">
         <f>SUM('pro Monat'!B274:B285)</f>
         <v>18488</v>
       </c>
       <c r="C32" s="1">
         <f>SUM('pro Monat'!C274:C285)</f>
         <v>8482</v>
       </c>
       <c r="D32" s="1">
         <f>SUM('pro Monat'!D274:D285)</f>
         <v>1089</v>
       </c>
       <c r="E32" s="1">
         <f>SUM('pro Monat'!E274:E285)</f>
         <v>5040</v>
       </c>
       <c r="F32" s="1">
         <f>SUM('pro Monat'!F274:F285)</f>
         <v>18</v>
       </c>
       <c r="G32" s="1">
         <f t="shared" si="34"/>
@@ -29931,51 +30015,51 @@
       <c r="R32" s="1">
         <f t="shared" si="24"/>
         <v>15177</v>
       </c>
       <c r="S32" s="1">
         <f t="shared" ref="S32" si="41">+C32-K32</f>
         <v>3704</v>
       </c>
       <c r="T32" s="1">
         <f t="shared" ref="T32" si="42">+D32-L32</f>
         <v>-19372</v>
       </c>
       <c r="U32" s="1">
         <f t="shared" ref="U32" si="43">+E32-M32</f>
         <v>3884</v>
       </c>
       <c r="V32" s="1">
         <f t="shared" ref="V32" si="44">+F32-N32</f>
         <v>-10</v>
       </c>
       <c r="W32" s="1">
         <f t="shared" ref="W32" si="45">SUM(R32:V32)</f>
         <v>3383</v>
       </c>
     </row>
-    <row r="33" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A33" s="8" t="s">
         <v>326</v>
       </c>
       <c r="B33" s="1">
         <f>SUM('pro Monat'!B286:B297)</f>
         <v>11106</v>
       </c>
       <c r="C33" s="1">
         <f>SUM('pro Monat'!C286:C297)</f>
         <v>10163</v>
       </c>
       <c r="D33" s="1">
         <f>SUM('pro Monat'!D286:D297)</f>
         <v>1046</v>
       </c>
       <c r="E33" s="1">
         <f>SUM('pro Monat'!E286:E297)</f>
         <v>5110</v>
       </c>
       <c r="F33" s="1">
         <f>SUM('pro Monat'!F286:F297)</f>
         <v>37</v>
       </c>
       <c r="G33" s="1">
         <f t="shared" si="34"/>
@@ -30014,51 +30098,51 @@
       <c r="R33" s="1">
         <f t="shared" si="24"/>
         <v>3584</v>
       </c>
       <c r="S33" s="1">
         <f t="shared" ref="S33" si="46">+C33-K33</f>
         <v>6526</v>
       </c>
       <c r="T33" s="1">
         <f t="shared" ref="T33" si="47">+D33-L33</f>
         <v>-20421</v>
       </c>
       <c r="U33" s="1">
         <f t="shared" ref="U33" si="48">+E33-M33</f>
         <v>3898</v>
       </c>
       <c r="V33" s="1">
         <f t="shared" ref="V33" si="49">+F33-N33</f>
         <v>19</v>
       </c>
       <c r="W33" s="1">
         <f t="shared" ref="W33" si="50">SUM(R33:V33)</f>
         <v>-6394</v>
       </c>
     </row>
-    <row r="34" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A34" s="8" t="s">
         <v>339</v>
       </c>
       <c r="B34" s="1">
         <f>SUM('pro Monat'!B298:B309)</f>
         <v>7799</v>
       </c>
       <c r="C34" s="1">
         <f>SUM('pro Monat'!C298:C309)</f>
         <v>13618</v>
       </c>
       <c r="D34" s="1">
         <f>SUM('pro Monat'!D298:D309)</f>
         <v>1404</v>
       </c>
       <c r="E34" s="1">
         <f>SUM('pro Monat'!E298:E309)</f>
         <v>3084</v>
       </c>
       <c r="F34" s="1">
         <f>SUM('pro Monat'!F298:F309)</f>
         <v>50</v>
       </c>
       <c r="G34" s="1">
         <f>SUM('pro Monat'!G298:G309)</f>
@@ -30097,51 +30181,51 @@
       <c r="R34" s="1">
         <f t="shared" si="24"/>
         <v>-4678</v>
       </c>
       <c r="S34" s="1">
         <f t="shared" ref="S34" si="51">+C34-K34</f>
         <v>10506</v>
       </c>
       <c r="T34" s="1">
         <f t="shared" ref="T34" si="52">+D34-L34</f>
         <v>-20656</v>
       </c>
       <c r="U34" s="1">
         <f t="shared" ref="U34" si="53">+E34-M34</f>
         <v>406</v>
       </c>
       <c r="V34" s="1">
         <f t="shared" ref="V34" si="54">+F34-N34</f>
         <v>23</v>
       </c>
       <c r="W34" s="1">
         <f t="shared" ref="W34" si="55">SUM(R34:V34)</f>
         <v>-14399</v>
       </c>
     </row>
-    <row r="35" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A35" s="8" t="s">
         <v>353</v>
       </c>
       <c r="B35" s="1">
         <f>SUM('pro Monat'!B310:B321)</f>
         <v>10664</v>
       </c>
       <c r="C35" s="1">
         <f>SUM('pro Monat'!C310:C321)</f>
         <v>15286</v>
       </c>
       <c r="D35" s="1">
         <f>SUM('pro Monat'!D310:D321)</f>
         <v>1705</v>
       </c>
       <c r="E35" s="1">
         <f>SUM('pro Monat'!E310:E321)</f>
         <v>3010</v>
       </c>
       <c r="F35" s="1">
         <f>SUM('pro Monat'!F310:F321)</f>
         <v>56</v>
       </c>
       <c r="G35" s="1">
         <f>SUM('pro Monat'!G310:G321)</f>