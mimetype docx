--- v0 (2025-10-06)
+++ v1 (2026-04-07)
@@ -33,51 +33,51 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="354"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="2267"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="318"/>
         <w:gridCol w:w="1101"/>
         <w:gridCol w:w="1133"/>
         <w:gridCol w:w="352"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00316300" w:rsidRPr="00630D91" w14:paraId="1EDBEF92" w14:textId="77777777">
+      <w:tr w:rsidR="00316300" w:rsidRPr="00F96BC6" w14:paraId="1EDBEF92" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1488" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78E46779" w14:textId="77777777" w:rsidR="00316300" w:rsidRDefault="00316300">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -199,51 +199,51 @@
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Office fédéral</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
               <w:t>de l'énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
               <w:t>3003 Berne</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00316300" w:rsidRPr="00630D91" w14:paraId="4A50DB4E" w14:textId="77777777">
+      <w:tr w:rsidR="00316300" w:rsidRPr="00F96BC6" w14:paraId="4A50DB4E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10344" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76827C44" w14:textId="77777777" w:rsidR="00316300" w:rsidRPr="00316300" w:rsidRDefault="00316300">
             <w:pPr>
               <w:spacing w:before="120" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
@@ -635,51 +635,51 @@
           <w:p w14:paraId="0AD12CBF" w14:textId="77777777" w:rsidR="00316300" w:rsidRDefault="00316300">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Verbrauchergruppe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15AE407B" w14:textId="2F030673" w:rsidR="006409E5" w:rsidRPr="00A110A8" w:rsidRDefault="00316300" w:rsidP="0042212F">
+          <w:p w14:paraId="15AE407B" w14:textId="74B9AB5F" w:rsidR="006409E5" w:rsidRPr="00A110A8" w:rsidRDefault="00316300" w:rsidP="0042212F">
             <w:pPr>
               <w:spacing w:before="120" w:after="980"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A110A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Hydrologischer Winter</w:t>
             </w:r>
             <w:r w:rsidR="006409E5" w:rsidRPr="00A110A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A110A8">
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -690,306 +690,304 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A110A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A110A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>hydrologique</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00364528">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:br/>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00DB4791">
+            <w:r w:rsidR="00F96BC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006409E5" w:rsidRPr="00A110A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>/20</w:t>
             </w:r>
             <w:r w:rsidR="000B5DB2">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00DB4791">
+            <w:r w:rsidR="00F96BC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58EC5EC9" w14:textId="691F405C" w:rsidR="00316300" w:rsidRPr="00A110A8" w:rsidRDefault="00316300">
+          <w:p w14:paraId="58EC5EC9" w14:textId="2485B584" w:rsidR="00316300" w:rsidRPr="00A110A8" w:rsidRDefault="00316300">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A110A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>*Kalenderjahr</w:t>
             </w:r>
             <w:r w:rsidR="0042212F">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20</w:t>
             </w:r>
             <w:r w:rsidR="00DB4791">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>24</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A110A8">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F96BC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A110A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
               <w:br/>
               <w:t>*</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A110A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Année</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A110A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A110A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>civile</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0042212F">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
-            <w:r w:rsidR="00DB4791">
+            <w:r w:rsidR="00F96BC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EFD3662" w14:textId="77777777" w:rsidR="00316300" w:rsidRPr="00A110A8" w:rsidRDefault="00316300">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A110A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">oder / </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A110A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>ou</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="531C46FC" w14:textId="3EC8C977" w:rsidR="00316300" w:rsidRPr="006409E5" w:rsidRDefault="00316300" w:rsidP="0042212F">
+          <w:p w14:paraId="531C46FC" w14:textId="18D554EC" w:rsidR="00316300" w:rsidRPr="006409E5" w:rsidRDefault="00316300" w:rsidP="0042212F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A110A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A110A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Hydrolog</w:t>
             </w:r>
             <w:r w:rsidRPr="006409E5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>isches</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006409E5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> Jahr</w:t>
+            </w:r>
             <w:r w:rsidRPr="006409E5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="00D1416E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Année hydrologique</w:t>
             </w:r>
             <w:r w:rsidR="00364528">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
-            <w:r w:rsidR="00DB4791">
+            <w:r w:rsidR="00F96BC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="000B5DB2">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
-            <w:r w:rsidR="00630D91">
+            <w:r w:rsidR="00F96BC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2903" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7EDC1546" w14:textId="77777777" w:rsidR="00316300" w:rsidRDefault="00316300">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -2971,51 +2969,51 @@
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316300">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5172"/>
         <w:gridCol w:w="5172"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00316300" w:rsidRPr="00630D91" w14:paraId="3FEA468D" w14:textId="77777777">
+      <w:tr w:rsidR="00316300" w:rsidRPr="00F96BC6" w14:paraId="3FEA468D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5172" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CAD326E" w14:textId="77777777" w:rsidR="00316300" w:rsidRDefault="00316300">
             <w:pPr>
               <w:pStyle w:val="Absatz"/>
               <w:spacing w:after="480"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Erläuterungen zum Erhebungsblatt "Aufteilung der Stromabgabe an Endverbraucher"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
@@ -3042,51 +3040,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Explications relatives à la formule "Répartition de l'électricité fournie à la consommation finale"</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00316300" w:rsidRPr="00630D91" w14:paraId="2F4E3283" w14:textId="77777777">
+      <w:tr w:rsidR="00316300" w:rsidRPr="00F96BC6" w14:paraId="2F4E3283" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5172" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19A15655" w14:textId="77777777" w:rsidR="00316300" w:rsidRDefault="00316300">
             <w:pPr>
               <w:pStyle w:val="Absatz"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Nr. 0: Haushalte</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D79BCD0" w14:textId="77777777" w:rsidR="00316300" w:rsidRDefault="00316300">
             <w:pPr>
               <w:pStyle w:val="Absatz"/>
@@ -3156,51 +3154,51 @@
                 <w:u w:val="single"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ménages</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10127639" w14:textId="77777777" w:rsidR="00316300" w:rsidRPr="00316300" w:rsidRDefault="00316300" w:rsidP="00CE1903">
             <w:pPr>
               <w:spacing w:after="360"/>
               <w:ind w:left="73" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Si un seul compteur mesure la consommation d’un ménage et d’une exploitation agricole (ou d’un artisan ou d’un service), prière d’indiquer cette consommation sous No 1 ("Agriculture"), No 2 ("Industrie, arts et métiers") ou No 3 ("Services").</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00316300" w:rsidRPr="00630D91" w14:paraId="63603260" w14:textId="77777777">
+      <w:tr w:rsidR="00316300" w:rsidRPr="00F96BC6" w14:paraId="63603260" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5172" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65F4A234" w14:textId="77777777" w:rsidR="00316300" w:rsidRDefault="00316300">
             <w:pPr>
               <w:pStyle w:val="Absatz"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Nr. 1: Landwirtschaft</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74FFA431" w14:textId="77777777" w:rsidR="00316300" w:rsidRDefault="00316300">
             <w:pPr>
               <w:pStyle w:val="Absatz"/>
@@ -3257,51 +3255,51 @@
                 <w:u w:val="single"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Agriculture</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="690AEE2D" w14:textId="77777777" w:rsidR="00316300" w:rsidRPr="00316300" w:rsidRDefault="00316300">
             <w:pPr>
               <w:spacing w:after="360"/>
               <w:ind w:left="74"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Y c. horticulture, sylviculture, chasse, pêche.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00316300" w:rsidRPr="00630D91" w14:paraId="55449367" w14:textId="77777777">
+      <w:tr w:rsidR="00316300" w:rsidRPr="00F96BC6" w14:paraId="55449367" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5172" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C797AA4" w14:textId="77777777" w:rsidR="00316300" w:rsidRDefault="00316300">
             <w:pPr>
               <w:pStyle w:val="Absatz"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Nr. 2: Industrie, verarbeitendes Gewerbe</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B62E9C0" w14:textId="77777777" w:rsidR="00316300" w:rsidRDefault="00316300">
             <w:pPr>
               <w:pStyle w:val="Absatz"/>
@@ -3360,51 +3358,51 @@
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Industrie, arts et métiers</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46EB8B1C" w14:textId="77777777" w:rsidR="00316300" w:rsidRPr="00316300" w:rsidRDefault="00316300">
             <w:pPr>
               <w:pStyle w:val="Absatz"/>
               <w:spacing w:after="360"/>
               <w:ind w:left="74"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Y c. industrie de la construction, chantiers, électricité, gaz, chauffage à distance, eau, gestion des déchets avec vente d’énergie, recyclage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00316300" w:rsidRPr="00630D91" w14:paraId="0FAE204E" w14:textId="77777777">
+      <w:tr w:rsidR="00316300" w:rsidRPr="00F96BC6" w14:paraId="0FAE204E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5172" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42D7B547" w14:textId="77777777" w:rsidR="00316300" w:rsidRDefault="00316300">
             <w:pPr>
               <w:pStyle w:val="Absatz"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Nr. 3: Dienstleistungen</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68523CFB" w14:textId="77777777" w:rsidR="00316300" w:rsidRDefault="00316300">
             <w:pPr>
               <w:pStyle w:val="Absatz"/>
@@ -3610,51 +3608,51 @@
             <w:r w:rsidR="00CE1903">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>taux</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>, organisations de loisirs, gestion des déchets sans vente d’énergie, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00316300" w:rsidRPr="00630D91" w14:paraId="3AF318C1" w14:textId="77777777">
+      <w:tr w:rsidR="00316300" w:rsidRPr="00F96BC6" w14:paraId="3AF318C1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5172" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="261A1CD7" w14:textId="77777777" w:rsidR="00316300" w:rsidRDefault="00316300">
             <w:pPr>
               <w:pStyle w:val="Absatz"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Nr. 41: Traktionsenergie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52D1290A" w14:textId="77777777" w:rsidR="00316300" w:rsidRDefault="00FE29D5" w:rsidP="005A55E3">
             <w:pPr>
               <w:pStyle w:val="Absatz"/>
@@ -3851,51 +3849,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>, téléskis, etc.), trams, trolleybus</w:t>
             </w:r>
             <w:r w:rsidR="005651DE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> ainsi que pertes des caténaires</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00316300" w:rsidRPr="00630D91" w14:paraId="59CA7806" w14:textId="77777777">
+      <w:tr w:rsidR="00316300" w:rsidRPr="00F96BC6" w14:paraId="59CA7806" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5172" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B098752" w14:textId="77777777" w:rsidR="00316300" w:rsidRDefault="00316300">
             <w:pPr>
               <w:pStyle w:val="Absatz"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Nr. 43: Übriger Verkehr</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57991B25" w14:textId="77777777" w:rsidR="00316300" w:rsidRDefault="00316300">
             <w:pPr>
               <w:pStyle w:val="Absatz"/>
@@ -4023,51 +4021,51 @@
             </w:r>
             <w:r w:rsidR="00CE1903">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>es entrepôts frigorifiques, les</w:t>
             </w:r>
             <w:r w:rsidR="00CE1903">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>bureaux de voyage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5122" w:rsidRPr="00630D91" w14:paraId="3B5B6C1D" w14:textId="77777777">
+      <w:tr w:rsidR="001B5122" w:rsidRPr="00F96BC6" w14:paraId="3B5B6C1D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5172" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="476B6B33" w14:textId="77777777" w:rsidR="00316300" w:rsidRPr="001B5122" w:rsidRDefault="00316300">
             <w:pPr>
               <w:pStyle w:val="Absatz"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B5122">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Nr. 5: Endverbrauch</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EFC6861" w14:textId="77777777" w:rsidR="00316300" w:rsidRPr="001B5122" w:rsidRDefault="00316300" w:rsidP="001B5122">
             <w:pPr>
               <w:pStyle w:val="Absatz"/>
@@ -4169,51 +4167,51 @@
             </w:pPr>
             <w:r w:rsidRPr="001B5122">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapportée </w:t>
             </w:r>
             <w:r w:rsidR="001B5122" w:rsidRPr="001B5122">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">aux clients captifs et aux clients sur le marché libre </w:t>
             </w:r>
             <w:r w:rsidRPr="001B5122">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>(sans les zones des revendeurs).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00316300" w:rsidRPr="00630D91" w14:paraId="3BB5B480" w14:textId="77777777">
+      <w:tr w:rsidR="00316300" w:rsidRPr="00F96BC6" w14:paraId="3BB5B480" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5172" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D4F6F93" w14:textId="77777777" w:rsidR="00316300" w:rsidRDefault="00316300">
             <w:pPr>
               <w:pStyle w:val="Absatz"/>
               <w:spacing w:after="360"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Details siehe Systematik der Wirtschaftszweige,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
@@ -4277,61 +4275,61 @@
     </w:tbl>
     <w:p w14:paraId="44DA66B8" w14:textId="77777777" w:rsidR="00316300" w:rsidRPr="00316300" w:rsidRDefault="00316300">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00316300" w:rsidRPr="00316300" w:rsidSect="00963D44">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04324050" w14:textId="77777777" w:rsidR="00C07850" w:rsidRDefault="00C07850">
+    <w:p w14:paraId="559CAC33" w14:textId="77777777" w:rsidR="00081F3D" w:rsidRDefault="00081F3D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43B3DB5F" w14:textId="77777777" w:rsidR="00C07850" w:rsidRDefault="00C07850">
+    <w:p w14:paraId="331A5B81" w14:textId="77777777" w:rsidR="00081F3D" w:rsidRDefault="00081F3D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4349,61 +4347,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B6ED218" w14:textId="77777777" w:rsidR="00C07850" w:rsidRDefault="00C07850">
+    <w:p w14:paraId="195861E5" w14:textId="77777777" w:rsidR="00081F3D" w:rsidRDefault="00081F3D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="074E8B91" w14:textId="77777777" w:rsidR="00C07850" w:rsidRDefault="00C07850">
+    <w:p w14:paraId="79F3D8E1" w14:textId="77777777" w:rsidR="00081F3D" w:rsidRDefault="00081F3D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4F323E55" w14:textId="77777777" w:rsidR="00316300" w:rsidRDefault="000361CE">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
@@ -4730,100 +4728,104 @@
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00316300"/>
     <w:rsid w:val="000240A1"/>
     <w:rsid w:val="000361CE"/>
     <w:rsid w:val="00063F0D"/>
+    <w:rsid w:val="00081F3D"/>
     <w:rsid w:val="000B5DB2"/>
     <w:rsid w:val="000D103B"/>
     <w:rsid w:val="001139EF"/>
     <w:rsid w:val="001B5122"/>
     <w:rsid w:val="001E7329"/>
     <w:rsid w:val="002A5958"/>
     <w:rsid w:val="00316300"/>
     <w:rsid w:val="00364528"/>
     <w:rsid w:val="0037663D"/>
     <w:rsid w:val="003F4DC3"/>
     <w:rsid w:val="003F50A2"/>
     <w:rsid w:val="003F6C24"/>
     <w:rsid w:val="0042212F"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004757EB"/>
     <w:rsid w:val="004F4DA5"/>
     <w:rsid w:val="005651DE"/>
     <w:rsid w:val="00583A93"/>
     <w:rsid w:val="005A55E3"/>
     <w:rsid w:val="00630D91"/>
     <w:rsid w:val="006409E5"/>
     <w:rsid w:val="007258D2"/>
     <w:rsid w:val="00734F49"/>
     <w:rsid w:val="00761109"/>
     <w:rsid w:val="007B1344"/>
     <w:rsid w:val="008374B4"/>
     <w:rsid w:val="00871928"/>
     <w:rsid w:val="008751CB"/>
     <w:rsid w:val="008E5B64"/>
     <w:rsid w:val="00944F26"/>
     <w:rsid w:val="00963D44"/>
     <w:rsid w:val="00A110A8"/>
+    <w:rsid w:val="00A45A93"/>
     <w:rsid w:val="00B03C99"/>
     <w:rsid w:val="00B30529"/>
     <w:rsid w:val="00B3576E"/>
     <w:rsid w:val="00B77D1B"/>
     <w:rsid w:val="00BA6483"/>
     <w:rsid w:val="00C00384"/>
     <w:rsid w:val="00C07850"/>
     <w:rsid w:val="00C33669"/>
     <w:rsid w:val="00C66570"/>
     <w:rsid w:val="00CB3396"/>
     <w:rsid w:val="00CE1903"/>
     <w:rsid w:val="00D1416E"/>
     <w:rsid w:val="00D42FED"/>
     <w:rsid w:val="00DB4791"/>
     <w:rsid w:val="00EA004E"/>
     <w:rsid w:val="00F05FD0"/>
     <w:rsid w:val="00F07770"/>
     <w:rsid w:val="00F268E2"/>
+    <w:rsid w:val="00F7780C"/>
+    <w:rsid w:val="00F96BC6"/>
     <w:rsid w:val="00FC4449"/>
     <w:rsid w:val="00FE29D5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -5849,52 +5851,52 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>646</Words>
-  <Characters>4524</Characters>
+  <Words>708</Words>
+  <Characters>4462</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>BFE/Sektion/Autoren</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Bundesamt für Energie</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5160</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>