--- v0 (2026-07-29)
+++ v1 (2026-10-01)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0436288D" w14:textId="0DD1951C" w:rsidR="004D4960" w:rsidRPr="00AC3D4A" w:rsidRDefault="00F0363A" w:rsidP="00AC3D4A">
+    <w:p w14:paraId="0436288D" w14:textId="0DD1951C" w:rsidR="004D4960" w:rsidRPr="00AC3D4A" w:rsidRDefault="00263600" w:rsidP="00AC3D4A">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standardb"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-284661191"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="643F80083A4C45E1ABF3D325434424A7"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:displayText="Schlussbericht" w:value="Schlussbericht"/>
             <w:listItem w:displayText="Zwischenbericht" w:value="Zwischenbericht"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00AF7794" w:rsidRPr="005E1E24">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Berichtart wählen</w:t>
@@ -462,56 +462,56 @@
                           </w:p>
                           <w:p w14:paraId="6450DA67" w14:textId="77777777" w:rsidR="007E5D35" w:rsidRDefault="007E5D35" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Bundesamt für Energie BFE</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="0CD791BD" w14:textId="77777777" w:rsidR="007E5D35" w:rsidRDefault="007E5D35" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Sektion Energieforschung und Cleantech</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="44FEBDDA" w14:textId="77777777" w:rsidR="007E5D35" w:rsidRPr="003C1086" w:rsidRDefault="007E5D35" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:r w:rsidRPr="003C1086">
                               <w:t>CH-3003 Bern</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7BC624E4" w14:textId="3669EC8A" w:rsidR="007E5D35" w:rsidRPr="003C1086" w:rsidRDefault="00F0363A" w:rsidP="007E5D35">
+                          <w:p w14:paraId="7BC624E4" w14:textId="3669EC8A" w:rsidR="007E5D35" w:rsidRPr="003C1086" w:rsidRDefault="002F0AAD" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:hyperlink r:id="rId12" w:history="1">
-                              <w:r w:rsidR="002F0AAD" w:rsidRPr="003C1086">
+                              <w:r w:rsidRPr="003C1086">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:lang w:val="de-CH"/>
                                 </w:rPr>
                                 <w:t>www.energieforschung.ch</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidR="00D95717" w:rsidRPr="003C1086">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7B8230B7" w14:textId="77777777" w:rsidR="007E5D35" w:rsidRPr="003C1086" w:rsidRDefault="007E5D35" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="4C93E047" w14:textId="3D39AE43" w:rsidR="007E5D35" w:rsidRDefault="007E5D35" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:r w:rsidRPr="000678F8">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
@@ -534,308 +534,308 @@
                               <w:sdtContent>
                                 <w:r w:rsidR="009F7B81" w:rsidRPr="000678F8">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>(falls zutreffend</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00314EE6">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>, BAFU, Kanton, usw.</w:t>
                                 </w:r>
                                 <w:r w:rsidR="009F7B81" w:rsidRPr="000678F8">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>)</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="600FF11D" w14:textId="605BB6E6" w:rsidR="007E5D35" w:rsidRPr="00512EF4" w:rsidRDefault="00F0363A" w:rsidP="007E5D35">
+                          <w:p w14:paraId="600FF11D" w14:textId="605BB6E6" w:rsidR="007E5D35" w:rsidRPr="00512EF4" w:rsidRDefault="00263600" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="-1715426813"/>
                                 <w:placeholder>
                                   <w:docPart w:val="D98CFFAE2ACC405886579EE2CF8CBD10"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="008144E4" w:rsidRPr="000678F8">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>Agentur XY</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="5EA1BFE6" w14:textId="60B208ED" w:rsidR="007E5D35" w:rsidRDefault="00F0363A" w:rsidP="007E5D35">
+                          <w:p w14:paraId="5EA1BFE6" w14:textId="60B208ED" w:rsidR="007E5D35" w:rsidRDefault="00263600" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="-112983516"/>
                                 <w:placeholder>
                                   <w:docPart w:val="A429A1ADD17E42AA9492A4F82242C1C1"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00EB14F7" w:rsidRPr="000678F8">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>CH-PLZ Ort</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="7E4BB6A3" w14:textId="707D43EE" w:rsidR="007E5D35" w:rsidRDefault="00F0363A" w:rsidP="007E5D35">
+                          <w:p w14:paraId="7E4BB6A3" w14:textId="707D43EE" w:rsidR="007E5D35" w:rsidRDefault="00263600" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="578489659"/>
                                 <w:placeholder>
                                   <w:docPart w:val="8B60C5DF4BA24FAEB97E43E601C0CA0A"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00282D70" w:rsidRPr="000678F8">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>www.agentur-xy.ch</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p w14:paraId="39AA947C" w14:textId="77777777" w:rsidR="007E5D35" w:rsidRDefault="007E5D35" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="600F29E5" w14:textId="77777777" w:rsidR="007E5D35" w:rsidRPr="007E5D35" w:rsidRDefault="007E5D35" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007E5D35">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>Subventionsempfänger/innen:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="70F42410" w14:textId="1A932E42" w:rsidR="001A51BB" w:rsidRPr="00F56FAC" w:rsidRDefault="00F0363A" w:rsidP="001A51BB">
+                          <w:p w14:paraId="70F42410" w14:textId="1A932E42" w:rsidR="001A51BB" w:rsidRPr="00B13216" w:rsidRDefault="00263600" w:rsidP="001A51BB">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="1804039103"/>
                                 <w:placeholder>
                                   <w:docPart w:val="AA7824B0092A4FD6B54998AB62D925B3"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
-                                <w:r w:rsidR="001A51BB" w:rsidRPr="00F56FAC">
+                                <w:r w:rsidR="001A51BB" w:rsidRPr="00B13216">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                     <w:lang w:val="fr-CH"/>
                                   </w:rPr>
                                   <w:t>Institution X</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="61187D16" w14:textId="77777777" w:rsidR="001A51BB" w:rsidRPr="00F56FAC" w:rsidRDefault="00F0363A" w:rsidP="001A51BB">
+                          <w:p w14:paraId="61187D16" w14:textId="77777777" w:rsidR="001A51BB" w:rsidRPr="00B13216" w:rsidRDefault="00263600" w:rsidP="001A51BB">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="-861121167"/>
                                 <w:placeholder>
                                   <w:docPart w:val="4CC4F64E441F4EEAAA4525D5325C9B2A"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
-                                <w:r w:rsidR="001A51BB" w:rsidRPr="00F56FAC">
+                                <w:r w:rsidR="001A51BB" w:rsidRPr="00B13216">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                     <w:lang w:val="fr-CH"/>
                                   </w:rPr>
                                   <w:t>CH-PLZ Ort</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="24B13ABF" w14:textId="2541FC14" w:rsidR="007E5D35" w:rsidRPr="00F56FAC" w:rsidRDefault="00F0363A" w:rsidP="001A51BB">
+                          <w:p w14:paraId="24B13ABF" w14:textId="2541FC14" w:rsidR="007E5D35" w:rsidRPr="00B13216" w:rsidRDefault="00263600" w:rsidP="001A51BB">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="640997551"/>
                                 <w:placeholder>
                                   <w:docPart w:val="60C2A24E561B4B7C884B6D6D9C5D39F2"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
-                                <w:r w:rsidR="001A51BB" w:rsidRPr="00F56FAC">
+                                <w:r w:rsidR="001A51BB" w:rsidRPr="00B13216">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                     <w:lang w:val="fr-CH"/>
                                   </w:rPr>
                                   <w:t>www.institution-x.ch</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="4ECAF3BC" w14:textId="7360247E" w:rsidR="00A01DA5" w:rsidRPr="00F56FAC" w:rsidRDefault="00A01DA5" w:rsidP="007E5D35">
+                          <w:p w14:paraId="4ECAF3BC" w14:textId="7360247E" w:rsidR="00A01DA5" w:rsidRPr="00B13216" w:rsidRDefault="00A01DA5" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="2C795558" w14:textId="41A6FDD2" w:rsidR="00A01DA5" w:rsidRPr="003C1086" w:rsidRDefault="00F0363A" w:rsidP="00A01DA5">
+                          <w:p w14:paraId="2C795558" w14:textId="41A6FDD2" w:rsidR="00A01DA5" w:rsidRPr="003C1086" w:rsidRDefault="00263600" w:rsidP="00A01DA5">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="1731424550"/>
                                 <w:placeholder>
                                   <w:docPart w:val="EA7A6880C8DB44068B8AEBCB8C0151ED"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00A01DA5" w:rsidRPr="009E6760">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                     <w:lang w:val="fr-CH"/>
                                   </w:rPr>
                                   <w:t>Institution Y</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="45CBEEDB" w14:textId="77777777" w:rsidR="00A01DA5" w:rsidRPr="003C1086" w:rsidRDefault="00F0363A" w:rsidP="00A01DA5">
+                          <w:p w14:paraId="45CBEEDB" w14:textId="77777777" w:rsidR="00A01DA5" w:rsidRPr="003C1086" w:rsidRDefault="00263600" w:rsidP="00A01DA5">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="506492413"/>
                                 <w:placeholder>
                                   <w:docPart w:val="4A0CCA90B1D54515BF5C585BF1D328E1"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00A01DA5" w:rsidRPr="003C1086">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                     <w:lang w:val="fr-CH"/>
                                   </w:rPr>
                                   <w:t>CH-PLZ Ort</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="6CE89572" w14:textId="276DE4F4" w:rsidR="007E5D35" w:rsidRPr="003C1086" w:rsidRDefault="00F0363A" w:rsidP="00A01DA5">
+                          <w:p w14:paraId="6CE89572" w14:textId="276DE4F4" w:rsidR="007E5D35" w:rsidRPr="003C1086" w:rsidRDefault="00263600" w:rsidP="00A01DA5">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="-733074165"/>
                                 <w:placeholder>
                                   <w:docPart w:val="3B19C2A6BBC74318B3092ED9A8642E2F"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00A01DA5" w:rsidRPr="009E6760">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                     <w:lang w:val="fr-CH"/>
                                   </w:rPr>
                                   <w:t>www.institution-y.ch</w:t>
@@ -847,270 +847,270 @@
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="31BA1C78" w14:textId="77777777" w:rsidR="007E5D35" w:rsidRPr="003C1086" w:rsidRDefault="007E5D35" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003C1086">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                               <w:t>Autor/in:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4BE2EA5B" w14:textId="636276DE" w:rsidR="007E5D35" w:rsidRPr="0072528A" w:rsidRDefault="00F0363A" w:rsidP="007E5D35">
+                          <w:p w14:paraId="4BE2EA5B" w14:textId="636276DE" w:rsidR="007E5D35" w:rsidRPr="00B13216" w:rsidRDefault="00263600" w:rsidP="007E5D35">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="-1593539674"/>
                                 <w:placeholder>
                                   <w:docPart w:val="E9D4797B43614639B2F2B30F610D548D"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
-                                <w:r w:rsidR="00FC43C1" w:rsidRPr="0072528A">
+                                <w:r w:rsidR="00FC43C1" w:rsidRPr="00B13216">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>Vorname Name</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
-                            <w:r w:rsidR="007E5D35" w:rsidRPr="0072528A">
+                            <w:r w:rsidR="007E5D35" w:rsidRPr="00B13216">
                               <w:t xml:space="preserve">, </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="536079910"/>
                                 <w:placeholder>
                                   <w:docPart w:val="2552FE863F524834A6475CEA8A01A097"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
-                                <w:r w:rsidR="00FC43C1" w:rsidRPr="0072528A">
+                                <w:r w:rsidR="00FC43C1" w:rsidRPr="00B13216">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>Institution X</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
-                            <w:r w:rsidR="007E5D35" w:rsidRPr="0072528A">
+                            <w:r w:rsidR="007E5D35" w:rsidRPr="00B13216">
                               <w:t xml:space="preserve">, </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="1507631845"/>
                                 <w:placeholder>
                                   <w:docPart w:val="C18D6745806D43E2A9BD1F44B4FAECAB"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
-                                <w:r w:rsidR="00FC43C1" w:rsidRPr="0072528A">
+                                <w:r w:rsidR="00FC43C1" w:rsidRPr="00B13216">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>name@institution-x.ch</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="10884617" w14:textId="5A5BC434" w:rsidR="007E5D35" w:rsidRPr="0072528A" w:rsidRDefault="00F0363A" w:rsidP="0040234C">
+                          <w:p w14:paraId="10884617" w14:textId="5A5BC434" w:rsidR="007E5D35" w:rsidRPr="00B13216" w:rsidRDefault="00263600" w:rsidP="0040234C">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="1557434669"/>
                                 <w:placeholder>
                                   <w:docPart w:val="EC7D04F770B54470BC8D7120C67D5356"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
-                                <w:r w:rsidR="00FC43C1" w:rsidRPr="0072528A">
+                                <w:r w:rsidR="00FC43C1" w:rsidRPr="00B13216">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>Vorname Name</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
-                            <w:r w:rsidR="007E5D35" w:rsidRPr="0072528A">
+                            <w:r w:rsidR="007E5D35" w:rsidRPr="00B13216">
                               <w:t xml:space="preserve">, </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="81345244"/>
                                 <w:placeholder>
                                   <w:docPart w:val="3ADD3F14A2B740E08B8200185D30384C"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
-                                <w:r w:rsidR="00FC43C1" w:rsidRPr="0072528A">
+                                <w:r w:rsidR="00FC43C1" w:rsidRPr="00B13216">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>Institution Y</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
-                            <w:r w:rsidR="007E5D35" w:rsidRPr="0072528A">
+                            <w:r w:rsidR="007E5D35" w:rsidRPr="00B13216">
                               <w:t xml:space="preserve">, </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="32083802"/>
                                 <w:placeholder>
                                   <w:docPart w:val="B6807FF33A354A34A9576CF976CF7773"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
-                                <w:r w:rsidR="00FC43C1" w:rsidRPr="0072528A">
+                                <w:r w:rsidR="00FC43C1" w:rsidRPr="00B13216">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>name@institution-y.ch</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="27BEF256" w14:textId="77777777" w:rsidR="007E5D35" w:rsidRPr="0072528A" w:rsidRDefault="007E5D35" w:rsidP="0040234C">
+                          <w:p w14:paraId="27BEF256" w14:textId="77777777" w:rsidR="007E5D35" w:rsidRPr="00B13216" w:rsidRDefault="007E5D35" w:rsidP="0040234C">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="3F29BE38" w14:textId="56F59E18" w:rsidR="0040234C" w:rsidRPr="00F56FAC" w:rsidRDefault="0040234C" w:rsidP="0040234C">
+                          <w:p w14:paraId="3F29BE38" w14:textId="56F59E18" w:rsidR="0040234C" w:rsidRPr="00B13216" w:rsidRDefault="0040234C" w:rsidP="0040234C">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00F56FAC">
+                            <w:r w:rsidRPr="00B13216">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>BFE-Projektbegleitung:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3F733B6B" w14:textId="35E816A5" w:rsidR="0040234C" w:rsidRDefault="00F0363A" w:rsidP="0040234C">
+                          <w:p w14:paraId="3F733B6B" w14:textId="35E816A5" w:rsidR="0040234C" w:rsidRDefault="00263600" w:rsidP="0040234C">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="-1658762077"/>
                                 <w:placeholder>
                                   <w:docPart w:val="48A3237AAD034C3C90DA6E61F6D36E39"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00456345" w:rsidRPr="00456345">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>Projektbegleiter/in BFE gemäss Vertrag</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r w:rsidR="00456345">
                               <w:t xml:space="preserve">, </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="1874188247"/>
                                 <w:placeholder>
                                   <w:docPart w:val="D4F8B2490F9D4FC4B21CE6630CA7FEF1"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00456345" w:rsidRPr="002941FF">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>email@adresse.ch</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
-                          <w:p w14:paraId="76EA56DC" w14:textId="76490108" w:rsidR="0040234C" w:rsidRDefault="00F0363A" w:rsidP="0040234C">
+                          <w:p w14:paraId="76EA56DC" w14:textId="76490108" w:rsidR="0040234C" w:rsidRDefault="00263600" w:rsidP="0040234C">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:id w:val="953210176"/>
                                 <w:placeholder>
                                   <w:docPart w:val="82F9A1D933FB4F728DB46029BD41FBA7"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="002941FF" w:rsidRPr="00456345">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>Projektbegleiter/in BFE gemäss Vertrag</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r w:rsidR="002941FF">
@@ -1166,104 +1166,196 @@
                                 <w:id w:val="1010025683"/>
                                 <w:placeholder>
                                   <w:docPart w:val="11F9B100C402413299B9D4BE4358E2D2"/>
                                 </w:placeholder>
                                 <w:temporary/>
                                 <w:showingPlcHdr/>
                                 <w:text/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00735AD3" w:rsidRPr="00735AD3">
                                   <w:rPr>
                                     <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                     <w:highlight w:val="lightGray"/>
                                   </w:rPr>
                                   <w:t>5XXXXX-01</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                           <w:p w14:paraId="1CBAC5D3" w14:textId="77777777" w:rsidR="0040234C" w:rsidRDefault="0040234C" w:rsidP="0040234C">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="3AB1A879" w14:textId="638388AF" w:rsidR="00CD1F56" w:rsidRPr="00456345" w:rsidRDefault="0040234C" w:rsidP="0040234C">
+                          <w:p w14:paraId="3AB1A879" w14:textId="529BE3A9" w:rsidR="00CD1F56" w:rsidRDefault="0040234C" w:rsidP="0040234C">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024standard"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00456345">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>Für den Inhalt und die Schlussfolgerungen sind ausschliesslich die Autoren</w:t>
                             </w:r>
                             <w:r w:rsidR="00253A50">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>/Autorinnen</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00456345">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> dieses Berichts verantwortlich.</w:t>
                             </w:r>
                           </w:p>
+                          <w:p w14:paraId="026C914F" w14:textId="77777777" w:rsidR="0020555E" w:rsidRDefault="0020555E" w:rsidP="0040234C">
+                            <w:pPr>
+                              <w:pStyle w:val="ECREP2024standard"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="629AC40A" w14:textId="77777777" w:rsidR="0020555E" w:rsidRPr="00997A2C" w:rsidRDefault="0020555E" w:rsidP="0020555E">
+                            <w:pPr>
+                              <w:pStyle w:val="ECREP2024standard"/>
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00997A2C">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Lizenziert unter Creative Commons Attribution 4.0 International (CC BY 4.0).</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="665F902B" w14:textId="77777777" w:rsidR="0020555E" w:rsidRPr="00997A2C" w:rsidRDefault="0020555E" w:rsidP="0020555E">
+                            <w:pPr>
+                              <w:pStyle w:val="ECREP2024standard"/>
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId13" w:history="1">
+                              <w:r w:rsidRPr="00997A2C">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>https://creativecommons.org/licenses/by/4.0/deed.de</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00997A2C">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="52E7607D" w14:textId="77777777" w:rsidR="0020555E" w:rsidRPr="00997A2C" w:rsidRDefault="0020555E" w:rsidP="0040234C">
+                            <w:pPr>
+                              <w:pStyle w:val="ECREP2024standard"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="5CEC087C" w14:textId="635F9729" w:rsidR="00CE2C48" w:rsidRPr="00E367E6" w:rsidRDefault="00CE2C48" w:rsidP="00E07702">
+                            <w:pPr>
+                              <w:pStyle w:val="ECREP2024standard"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00997A2C">
+                              <w:t xml:space="preserve">DOI: </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId14" w:history="1">
+                              <w:r w:rsidR="00E367E6" w:rsidRPr="00997A2C">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:lang w:val="de-CH"/>
+                                </w:rPr>
+                                <w:t>https://doi.org/xxxx</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidR="00E367E6" w:rsidRPr="00997A2C">
+                              <w:rPr>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="00B21CF8" w:rsidRPr="00997A2C">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>Nur</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="00B21CF8" w:rsidRPr="00997A2C">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> für Schlussberichte: Der Platzhalter wird vom BFE durch die definitive DOI ersetzt. Bei Zwischenberichten ist diese Zeile zu löschen.</w:t>
+                            </w:r>
+                          </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="b" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="25C33451" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:453.55pt;height:623.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmia7xFgIAAA4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv2yAQfp+0/4B4X+xEStNacaouXaZJ&#10;3Tqp3Q/AgGM04BiQ2Nmv34GdtNvepvGADrj77rvvjvXtYDQ5Sh8U2JrOZyUl0nIQyu5r+u159+6a&#10;khCZFUyDlTU9yUBvN2/frHtXyQV0oIX0BEFsqHpX0y5GVxVF4J00LMzASYuPLXjDIh79vhCe9Yhu&#10;dLEoy6uiBy+cBy5DwNv78ZFuMn7bSh4f2zbISHRNkVvMu897k/Zis2bV3jPXKT7RYP/AwjBlMekF&#10;6p5FRg5e/QVlFPcQoI0zDqaAtlVc5hqwmnn5RzVPHXMy14LiBHeRKfw/WP7l+NUTJWq6mK8oscxg&#10;k57lEFupBVkkfXoXKnR7cugYh/cwYJ9zrcE9AP8eiIVtx+xe3nkPfSeZQH7zFFm8Ch1xQgJp+s8g&#10;MA07RMhAQ+tNEg/lIIiOfTpdeoNUCMfL5eqqxEUJx7fVDfYeDykHq87hzof4UYIhyaipx+ZneHZ8&#10;CHF0PbukbAG0EjuldT74fbPVnhwZDsourwn9NzdtSV/Tm+VimZEtpHiEZpVREQdZK1PT68RtGq0k&#10;xwcrsktkSo82ktZ20idJMooTh2ZAxyRaA+KESnkYBxY/GBod+J+U9DisNQ0/DsxLSvQni2qnyT4b&#10;/mw0Z4NZjqE1bSgZzW3MPyDRtnCHXWhV1ucl88QNhy4rPH2QNNWvz9nr5RtvfgEAAP//AwBQSwME&#10;FAAGAAgAAAAhAEr82efcAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo&#10;00AphDgVVCqnVhWFD9jG2yQQr0PstOHvWbjAZaTVjGbe5ovRtepIfWg8G5hOElDEpbcNVwbeXldX&#10;d6BCRLbYeiYDXxRgUZyf5ZhZf+IXOu5ipaSEQ4YG6hi7TOtQ1uQwTHxHLN7B9w6jnH2lbY8nKXet&#10;TpPkVjtsWBZq7GhZU/mxG5yB9ftsG7bl6vA5889PeD0sN+O6MebyYnx8ABVpjH9h+MEXdCiEae8H&#10;tkG1BuSR+Kvi3SfzKai9hNKbeQq6yPV//OIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;5omu8RYCAAAOBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEASvzZ59wAAAAGAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" stroked="f">
+              <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:453.55pt;height:623.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJliSCAAIAAOcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N04iZS9WnNU221SV&#10;tt1K234AxjhGBYYOJHb69R2wk+3lrSoPaAaGMzNnDuu7wRp2VBg0uIovZnPOlJPQaLev+Ncvuzc3&#10;nIUoXCMMOFXxkwr8bvP61br3pVpCB6ZRyAjEhbL3Fe9i9GVRBNkpK8IMvHJ02QJaEcnFfdGg6And&#10;mmI5n18VPWDjEaQKgU4fxku+yfhtq2R8atugIjMVp9pi3jHvddqLzVqUexS+03IqQ/xDFVZoR0kv&#10;UA8iCnZA/ReU1RIhQBtnEmwBbaulyj1QN4v5H908d8Kr3AuRE/yFpvD/YOWn47P/jCwOb2GgAeYm&#10;gn8E+S0wB9tOuL26R4S+U6KhxItEWdH7UE5PE9WhDAmk7j9CQ0MWhwgZaGjRJlaoT0boNIDThXQ1&#10;RCbpcHV9NafFmaS761saKjkphyjPzz2G+F6BZcmoONJUM7w4PoY4hp5DUrYARjc7bUx2cF9vDbKj&#10;IAXs8prQfwszjvUVv10tVxnZQXqfxWF1JIUabSt+k2qbNJPoeOeaHBKFNqNNRRs38ZMoGcmJQz1Q&#10;YOKphuZETCGMSqSfQ0YH+IOznlRY8fD9IFBxZj44YjtJ9mzg2ajPhnCSnla85mw0tzFLO/Xt4J6m&#10;0OrMz0vmqTZSU2Z4Un6S669+jnr5n5ufAAAA//8DAFBLAwQUAAYACAAAACEASvzZ59wAAAAGAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTQCmEOBVUKqdWFYUP2MbbJBCvQ+y0&#10;4e9ZuMBlpNWMZt7mi9G16kh9aDwbmE4SUMSltw1XBt5eV1d3oEJEtth6JgNfFGBRnJ/lmFl/4hc6&#10;7mKlpIRDhgbqGLtM61DW5DBMfEcs3sH3DqOcfaVtjycpd61Ok+RWO2xYFmrsaFlT+bEbnIH1+2wb&#10;tuXq8Dnzz094PSw347ox5vJifHwAFWmMf2H4wRd0KIRp7we2QbUG5JH4q+LdJ/MpqL2E0pt5CrrI&#10;9X/84hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDJliSCAAIAAOcDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBK/Nnn3AAAAAYBAAAPAAAAAAAA&#10;AAAAAAAAAFoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYwUAAAAA&#10;" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="00F32C2B" w14:textId="7F0B4DC7" w:rsidR="00E47FCA" w:rsidRDefault="00E47FCA" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FB3B90F" wp14:editId="43DFBD1C">
                             <wp:extent cx="1885950" cy="1133475"/>
                             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                             <wp:docPr id="6" name="Grafik 6"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="6" name="Grafik 6"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
@@ -1321,56 +1413,56 @@
                     </w:p>
                     <w:p w14:paraId="6450DA67" w14:textId="77777777" w:rsidR="007E5D35" w:rsidRDefault="007E5D35" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Bundesamt für Energie BFE</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0CD791BD" w14:textId="77777777" w:rsidR="007E5D35" w:rsidRDefault="007E5D35" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Sektion Energieforschung und Cleantech</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="44FEBDDA" w14:textId="77777777" w:rsidR="007E5D35" w:rsidRPr="003C1086" w:rsidRDefault="007E5D35" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:r w:rsidRPr="003C1086">
                         <w:t>CH-3003 Bern</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7BC624E4" w14:textId="3669EC8A" w:rsidR="007E5D35" w:rsidRPr="003C1086" w:rsidRDefault="00F0363A" w:rsidP="007E5D35">
+                    <w:p w14:paraId="7BC624E4" w14:textId="3669EC8A" w:rsidR="007E5D35" w:rsidRPr="003C1086" w:rsidRDefault="002F0AAD" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
-                      <w:hyperlink r:id="rId13" w:history="1">
-                        <w:r w:rsidR="002F0AAD" w:rsidRPr="003C1086">
+                      <w:hyperlink r:id="rId15" w:history="1">
+                        <w:r w:rsidRPr="003C1086">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:lang w:val="de-CH"/>
                           </w:rPr>
                           <w:t>www.energieforschung.ch</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidR="00D95717" w:rsidRPr="003C1086">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7B8230B7" w14:textId="77777777" w:rsidR="007E5D35" w:rsidRPr="003C1086" w:rsidRDefault="007E5D35" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="4C93E047" w14:textId="3D39AE43" w:rsidR="007E5D35" w:rsidRDefault="007E5D35" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:r w:rsidRPr="000678F8">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
@@ -1393,308 +1485,308 @@
                         <w:sdtContent>
                           <w:r w:rsidR="009F7B81" w:rsidRPr="000678F8">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>(falls zutreffend</w:t>
                           </w:r>
                           <w:r w:rsidR="00314EE6">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>, BAFU, Kanton, usw.</w:t>
                           </w:r>
                           <w:r w:rsidR="009F7B81" w:rsidRPr="000678F8">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>)</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="600FF11D" w14:textId="605BB6E6" w:rsidR="007E5D35" w:rsidRPr="00512EF4" w:rsidRDefault="00F0363A" w:rsidP="007E5D35">
+                    <w:p w14:paraId="600FF11D" w14:textId="605BB6E6" w:rsidR="007E5D35" w:rsidRPr="00512EF4" w:rsidRDefault="00263600" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="-1715426813"/>
                           <w:placeholder>
                             <w:docPart w:val="D98CFFAE2ACC405886579EE2CF8CBD10"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="008144E4" w:rsidRPr="000678F8">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>Agentur XY</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="5EA1BFE6" w14:textId="60B208ED" w:rsidR="007E5D35" w:rsidRDefault="00F0363A" w:rsidP="007E5D35">
+                    <w:p w14:paraId="5EA1BFE6" w14:textId="60B208ED" w:rsidR="007E5D35" w:rsidRDefault="00263600" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="-112983516"/>
                           <w:placeholder>
                             <w:docPart w:val="A429A1ADD17E42AA9492A4F82242C1C1"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00EB14F7" w:rsidRPr="000678F8">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>CH-PLZ Ort</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="7E4BB6A3" w14:textId="707D43EE" w:rsidR="007E5D35" w:rsidRDefault="00F0363A" w:rsidP="007E5D35">
+                    <w:p w14:paraId="7E4BB6A3" w14:textId="707D43EE" w:rsidR="007E5D35" w:rsidRDefault="00263600" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="578489659"/>
                           <w:placeholder>
                             <w:docPart w:val="8B60C5DF4BA24FAEB97E43E601C0CA0A"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00282D70" w:rsidRPr="000678F8">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>www.agentur-xy.ch</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
                     <w:p w14:paraId="39AA947C" w14:textId="77777777" w:rsidR="007E5D35" w:rsidRDefault="007E5D35" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="600F29E5" w14:textId="77777777" w:rsidR="007E5D35" w:rsidRPr="007E5D35" w:rsidRDefault="007E5D35" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007E5D35">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>Subventionsempfänger/innen:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="70F42410" w14:textId="1A932E42" w:rsidR="001A51BB" w:rsidRPr="00F56FAC" w:rsidRDefault="00F0363A" w:rsidP="001A51BB">
+                    <w:p w14:paraId="70F42410" w14:textId="1A932E42" w:rsidR="001A51BB" w:rsidRPr="00B13216" w:rsidRDefault="00263600" w:rsidP="001A51BB">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="1804039103"/>
                           <w:placeholder>
                             <w:docPart w:val="AA7824B0092A4FD6B54998AB62D925B3"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
-                          <w:r w:rsidR="001A51BB" w:rsidRPr="00F56FAC">
+                          <w:r w:rsidR="001A51BB" w:rsidRPr="00B13216">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                               <w:lang w:val="fr-CH"/>
                             </w:rPr>
                             <w:t>Institution X</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="61187D16" w14:textId="77777777" w:rsidR="001A51BB" w:rsidRPr="00F56FAC" w:rsidRDefault="00F0363A" w:rsidP="001A51BB">
+                    <w:p w14:paraId="61187D16" w14:textId="77777777" w:rsidR="001A51BB" w:rsidRPr="00B13216" w:rsidRDefault="00263600" w:rsidP="001A51BB">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="-861121167"/>
                           <w:placeholder>
                             <w:docPart w:val="4CC4F64E441F4EEAAA4525D5325C9B2A"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
-                          <w:r w:rsidR="001A51BB" w:rsidRPr="00F56FAC">
+                          <w:r w:rsidR="001A51BB" w:rsidRPr="00B13216">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                               <w:lang w:val="fr-CH"/>
                             </w:rPr>
                             <w:t>CH-PLZ Ort</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="24B13ABF" w14:textId="2541FC14" w:rsidR="007E5D35" w:rsidRPr="00F56FAC" w:rsidRDefault="00F0363A" w:rsidP="001A51BB">
+                    <w:p w14:paraId="24B13ABF" w14:textId="2541FC14" w:rsidR="007E5D35" w:rsidRPr="00B13216" w:rsidRDefault="00263600" w:rsidP="001A51BB">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="640997551"/>
                           <w:placeholder>
                             <w:docPart w:val="60C2A24E561B4B7C884B6D6D9C5D39F2"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
-                          <w:r w:rsidR="001A51BB" w:rsidRPr="00F56FAC">
+                          <w:r w:rsidR="001A51BB" w:rsidRPr="00B13216">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                               <w:lang w:val="fr-CH"/>
                             </w:rPr>
                             <w:t>www.institution-x.ch</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="4ECAF3BC" w14:textId="7360247E" w:rsidR="00A01DA5" w:rsidRPr="00F56FAC" w:rsidRDefault="00A01DA5" w:rsidP="007E5D35">
+                    <w:p w14:paraId="4ECAF3BC" w14:textId="7360247E" w:rsidR="00A01DA5" w:rsidRPr="00B13216" w:rsidRDefault="00A01DA5" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="2C795558" w14:textId="41A6FDD2" w:rsidR="00A01DA5" w:rsidRPr="003C1086" w:rsidRDefault="00F0363A" w:rsidP="00A01DA5">
+                    <w:p w14:paraId="2C795558" w14:textId="41A6FDD2" w:rsidR="00A01DA5" w:rsidRPr="003C1086" w:rsidRDefault="00263600" w:rsidP="00A01DA5">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="1731424550"/>
                           <w:placeholder>
                             <w:docPart w:val="EA7A6880C8DB44068B8AEBCB8C0151ED"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00A01DA5" w:rsidRPr="009E6760">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                               <w:lang w:val="fr-CH"/>
                             </w:rPr>
                             <w:t>Institution Y</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="45CBEEDB" w14:textId="77777777" w:rsidR="00A01DA5" w:rsidRPr="003C1086" w:rsidRDefault="00F0363A" w:rsidP="00A01DA5">
+                    <w:p w14:paraId="45CBEEDB" w14:textId="77777777" w:rsidR="00A01DA5" w:rsidRPr="003C1086" w:rsidRDefault="00263600" w:rsidP="00A01DA5">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="506492413"/>
                           <w:placeholder>
                             <w:docPart w:val="4A0CCA90B1D54515BF5C585BF1D328E1"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00A01DA5" w:rsidRPr="003C1086">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                               <w:lang w:val="fr-CH"/>
                             </w:rPr>
                             <w:t>CH-PLZ Ort</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="6CE89572" w14:textId="276DE4F4" w:rsidR="007E5D35" w:rsidRPr="003C1086" w:rsidRDefault="00F0363A" w:rsidP="00A01DA5">
+                    <w:p w14:paraId="6CE89572" w14:textId="276DE4F4" w:rsidR="007E5D35" w:rsidRPr="003C1086" w:rsidRDefault="00263600" w:rsidP="00A01DA5">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="-733074165"/>
                           <w:placeholder>
                             <w:docPart w:val="3B19C2A6BBC74318B3092ED9A8642E2F"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00A01DA5" w:rsidRPr="009E6760">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                               <w:lang w:val="fr-CH"/>
                             </w:rPr>
                             <w:t>www.institution-y.ch</w:t>
@@ -1706,270 +1798,270 @@
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="31BA1C78" w14:textId="77777777" w:rsidR="007E5D35" w:rsidRPr="003C1086" w:rsidRDefault="007E5D35" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003C1086">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                         <w:t>Autor/in:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4BE2EA5B" w14:textId="636276DE" w:rsidR="007E5D35" w:rsidRPr="0072528A" w:rsidRDefault="00F0363A" w:rsidP="007E5D35">
+                    <w:p w14:paraId="4BE2EA5B" w14:textId="636276DE" w:rsidR="007E5D35" w:rsidRPr="00B13216" w:rsidRDefault="00263600" w:rsidP="007E5D35">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="-1593539674"/>
                           <w:placeholder>
                             <w:docPart w:val="E9D4797B43614639B2F2B30F610D548D"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
-                          <w:r w:rsidR="00FC43C1" w:rsidRPr="0072528A">
+                          <w:r w:rsidR="00FC43C1" w:rsidRPr="00B13216">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>Vorname Name</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
-                      <w:r w:rsidR="007E5D35" w:rsidRPr="0072528A">
+                      <w:r w:rsidR="007E5D35" w:rsidRPr="00B13216">
                         <w:t xml:space="preserve">, </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="536079910"/>
                           <w:placeholder>
                             <w:docPart w:val="2552FE863F524834A6475CEA8A01A097"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
-                          <w:r w:rsidR="00FC43C1" w:rsidRPr="0072528A">
+                          <w:r w:rsidR="00FC43C1" w:rsidRPr="00B13216">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>Institution X</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
-                      <w:r w:rsidR="007E5D35" w:rsidRPr="0072528A">
+                      <w:r w:rsidR="007E5D35" w:rsidRPr="00B13216">
                         <w:t xml:space="preserve">, </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="1507631845"/>
                           <w:placeholder>
                             <w:docPart w:val="C18D6745806D43E2A9BD1F44B4FAECAB"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
-                          <w:r w:rsidR="00FC43C1" w:rsidRPr="0072528A">
+                          <w:r w:rsidR="00FC43C1" w:rsidRPr="00B13216">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>name@institution-x.ch</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="10884617" w14:textId="5A5BC434" w:rsidR="007E5D35" w:rsidRPr="0072528A" w:rsidRDefault="00F0363A" w:rsidP="0040234C">
+                    <w:p w14:paraId="10884617" w14:textId="5A5BC434" w:rsidR="007E5D35" w:rsidRPr="00B13216" w:rsidRDefault="00263600" w:rsidP="0040234C">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="1557434669"/>
                           <w:placeholder>
                             <w:docPart w:val="EC7D04F770B54470BC8D7120C67D5356"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
-                          <w:r w:rsidR="00FC43C1" w:rsidRPr="0072528A">
+                          <w:r w:rsidR="00FC43C1" w:rsidRPr="00B13216">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>Vorname Name</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
-                      <w:r w:rsidR="007E5D35" w:rsidRPr="0072528A">
+                      <w:r w:rsidR="007E5D35" w:rsidRPr="00B13216">
                         <w:t xml:space="preserve">, </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="81345244"/>
                           <w:placeholder>
                             <w:docPart w:val="3ADD3F14A2B740E08B8200185D30384C"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
-                          <w:r w:rsidR="00FC43C1" w:rsidRPr="0072528A">
+                          <w:r w:rsidR="00FC43C1" w:rsidRPr="00B13216">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>Institution Y</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
-                      <w:r w:rsidR="007E5D35" w:rsidRPr="0072528A">
+                      <w:r w:rsidR="007E5D35" w:rsidRPr="00B13216">
                         <w:t xml:space="preserve">, </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="32083802"/>
                           <w:placeholder>
                             <w:docPart w:val="B6807FF33A354A34A9576CF976CF7773"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
-                          <w:r w:rsidR="00FC43C1" w:rsidRPr="0072528A">
+                          <w:r w:rsidR="00FC43C1" w:rsidRPr="00B13216">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>name@institution-y.ch</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="27BEF256" w14:textId="77777777" w:rsidR="007E5D35" w:rsidRPr="0072528A" w:rsidRDefault="007E5D35" w:rsidP="0040234C">
+                    <w:p w14:paraId="27BEF256" w14:textId="77777777" w:rsidR="007E5D35" w:rsidRPr="00B13216" w:rsidRDefault="007E5D35" w:rsidP="0040234C">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="3F29BE38" w14:textId="56F59E18" w:rsidR="0040234C" w:rsidRPr="00F56FAC" w:rsidRDefault="0040234C" w:rsidP="0040234C">
+                    <w:p w14:paraId="3F29BE38" w14:textId="56F59E18" w:rsidR="0040234C" w:rsidRPr="00B13216" w:rsidRDefault="0040234C" w:rsidP="0040234C">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00F56FAC">
+                      <w:r w:rsidRPr="00B13216">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>BFE-Projektbegleitung:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3F733B6B" w14:textId="35E816A5" w:rsidR="0040234C" w:rsidRDefault="00F0363A" w:rsidP="0040234C">
+                    <w:p w14:paraId="3F733B6B" w14:textId="35E816A5" w:rsidR="0040234C" w:rsidRDefault="00263600" w:rsidP="0040234C">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="-1658762077"/>
                           <w:placeholder>
                             <w:docPart w:val="48A3237AAD034C3C90DA6E61F6D36E39"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00456345" w:rsidRPr="00456345">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>Projektbegleiter/in BFE gemäss Vertrag</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r w:rsidR="00456345">
                         <w:t xml:space="preserve">, </w:t>
                       </w:r>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="1874188247"/>
                           <w:placeholder>
                             <w:docPart w:val="D4F8B2490F9D4FC4B21CE6630CA7FEF1"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00456345" w:rsidRPr="002941FF">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>email@adresse.ch</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
-                    <w:p w14:paraId="76EA56DC" w14:textId="76490108" w:rsidR="0040234C" w:rsidRDefault="00F0363A" w:rsidP="0040234C">
+                    <w:p w14:paraId="76EA56DC" w14:textId="76490108" w:rsidR="0040234C" w:rsidRDefault="00263600" w:rsidP="0040234C">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="953210176"/>
                           <w:placeholder>
                             <w:docPart w:val="82F9A1D933FB4F728DB46029BD41FBA7"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="002941FF" w:rsidRPr="00456345">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>Projektbegleiter/in BFE gemäss Vertrag</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r w:rsidR="002941FF">
@@ -2025,99 +2117,192 @@
                           <w:id w:val="1010025683"/>
                           <w:placeholder>
                             <w:docPart w:val="11F9B100C402413299B9D4BE4358E2D2"/>
                           </w:placeholder>
                           <w:temporary/>
                           <w:showingPlcHdr/>
                           <w:text/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00735AD3" w:rsidRPr="00735AD3">
                             <w:rPr>
                               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                               <w:highlight w:val="lightGray"/>
                             </w:rPr>
                             <w:t>5XXXXX-01</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
                     <w:p w14:paraId="1CBAC5D3" w14:textId="77777777" w:rsidR="0040234C" w:rsidRDefault="0040234C" w:rsidP="0040234C">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="3AB1A879" w14:textId="638388AF" w:rsidR="00CD1F56" w:rsidRPr="00456345" w:rsidRDefault="0040234C" w:rsidP="0040234C">
+                    <w:p w14:paraId="3AB1A879" w14:textId="529BE3A9" w:rsidR="00CD1F56" w:rsidRDefault="0040234C" w:rsidP="0040234C">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024standard"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00456345">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>Für den Inhalt und die Schlussfolgerungen sind ausschliesslich die Autoren</w:t>
                       </w:r>
                       <w:r w:rsidR="00253A50">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>/Autorinnen</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00456345">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> dieses Berichts verantwortlich.</w:t>
                       </w:r>
                     </w:p>
+                    <w:p w14:paraId="026C914F" w14:textId="77777777" w:rsidR="0020555E" w:rsidRDefault="0020555E" w:rsidP="0040234C">
+                      <w:pPr>
+                        <w:pStyle w:val="ECREP2024standard"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="629AC40A" w14:textId="77777777" w:rsidR="0020555E" w:rsidRPr="00997A2C" w:rsidRDefault="0020555E" w:rsidP="0020555E">
+                      <w:pPr>
+                        <w:pStyle w:val="ECREP2024standard"/>
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00997A2C">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Lizenziert unter Creative Commons Attribution 4.0 International (CC BY 4.0).</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="665F902B" w14:textId="77777777" w:rsidR="0020555E" w:rsidRPr="00997A2C" w:rsidRDefault="0020555E" w:rsidP="0020555E">
+                      <w:pPr>
+                        <w:pStyle w:val="ECREP2024standard"/>
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId16" w:history="1">
+                        <w:r w:rsidRPr="00997A2C">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>https://creativecommons.org/licenses/by/4.0/deed.de</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00997A2C">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="52E7607D" w14:textId="77777777" w:rsidR="0020555E" w:rsidRPr="00997A2C" w:rsidRDefault="0020555E" w:rsidP="0040234C">
+                      <w:pPr>
+                        <w:pStyle w:val="ECREP2024standard"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="5CEC087C" w14:textId="635F9729" w:rsidR="00CE2C48" w:rsidRPr="00E367E6" w:rsidRDefault="00CE2C48" w:rsidP="00E07702">
+                      <w:pPr>
+                        <w:pStyle w:val="ECREP2024standard"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00997A2C">
+                        <w:t xml:space="preserve">DOI: </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId17" w:history="1">
+                        <w:r w:rsidR="00E367E6" w:rsidRPr="00997A2C">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:lang w:val="de-CH"/>
+                          </w:rPr>
+                          <w:t>https://doi.org/xxxx</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidR="00E367E6" w:rsidRPr="00997A2C">
+                        <w:rPr>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidR="00B21CF8" w:rsidRPr="00997A2C">
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>Nur</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidR="00B21CF8" w:rsidRPr="00997A2C">
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> für Schlussberichte: Der Platzhalter wird vom BFE durch die definitive DOI ersetzt. Bei Zwischenberichten ist diese Zeile zu löschen.</w:t>
+                      </w:r>
+                    </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom" anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B4AB601" w14:textId="72FD7218" w:rsidR="00C53405" w:rsidRDefault="00C53405" w:rsidP="00407D41">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc160269470"/>
-      <w:bookmarkStart w:id="1" w:name="_Toc180410641"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc238563849"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Zusammenfassung</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="487217449"/>
         <w:placeholder>
           <w:docPart w:val="78BD02C6F7AD4F6B800821396687BEEF"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="000EEF12" w14:textId="1290CBDA" w:rsidR="00971AE8" w:rsidRPr="000A6127" w:rsidRDefault="00971AE8" w:rsidP="00971AE8">
           <w:pPr>
             <w:pStyle w:val="ECREP2024standard-text-de"/>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F853B4">
@@ -2138,59 +2323,59 @@
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>½ bis 1 Seite)</w:t>
           </w:r>
           <w:r w:rsidRPr="009E6760">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="59C8540E" w14:textId="3F766CD2" w:rsidR="009B0453" w:rsidRPr="000A6127" w:rsidRDefault="007F7EE5" w:rsidP="00407D41">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc160269472"/>
-      <w:bookmarkStart w:id="3" w:name="_Toc180410642"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc238563850"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc160269472"/>
       <w:r w:rsidRPr="000A6127">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Résumé</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1042437578"/>
         <w:placeholder>
           <w:docPart w:val="9586183041194BB4AB79A9B44E03E0CE"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="1BAAB1E1" w14:textId="6BD9AC4F" w:rsidR="00CA7DFF" w:rsidRPr="00993FF2" w:rsidRDefault="00CA7DFF" w:rsidP="00C61ED1">
           <w:pPr>
             <w:pStyle w:val="ECREP2024standard-text-fr"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E93112">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -2214,104 +2399,112 @@
           </w:r>
           <w:r w:rsidR="00993FF2" w:rsidRPr="00E93112">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>½ à 1 page max</w:t>
           </w:r>
           <w:r w:rsidR="00424F61" w:rsidRPr="00E93112">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>.)</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="20B199B0" w14:textId="5416BBC7" w:rsidR="00C53405" w:rsidRPr="000A6127" w:rsidRDefault="00C53405" w:rsidP="00407D41">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc180410643"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc238563851"/>
       <w:r w:rsidRPr="000A6127">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Summary</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="950129270"/>
         <w:placeholder>
           <w:docPart w:val="ACC01D4968C24F19830483B3690DD4E2"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="072E96DD" w14:textId="493BD000" w:rsidR="00424F61" w:rsidRPr="00AE7AE5" w:rsidRDefault="00424F61" w:rsidP="00AE7AE5">
           <w:pPr>
             <w:pStyle w:val="ECREP2024standard-text-en"/>
           </w:pPr>
           <w:r w:rsidRPr="00AE7AE5">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Summary of the content of the project ( initial context, objectives), of the approach and of the main results and conclusions. Concise text with a few paragraphs if necessary, no lists or enumerations (½ to 1 page max.)</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="24F97255" w14:textId="43B6E158" w:rsidR="00C53405" w:rsidRPr="00F853B4" w:rsidRDefault="00C53405" w:rsidP="00407D41">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc160269473"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc180410644"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc238563852"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F853B4">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Kernbotschaften («Take-Home Messages»)</w:t>
+        <w:t>Kernbotschaften</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F853B4">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> («Take-Home Messages»)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="59EFB6B2" w14:textId="450D12C2" w:rsidR="00245E1B" w:rsidRPr="00245E1B" w:rsidRDefault="00F0363A" w:rsidP="007D5C1E">
+    <w:p w14:paraId="59EFB6B2" w14:textId="450D12C2" w:rsidR="00245E1B" w:rsidRPr="00245E1B" w:rsidRDefault="00263600" w:rsidP="007D5C1E">
       <w:pPr>
         <w:pStyle w:val="ECREP2024list"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-358818460"/>
           <w:placeholder>
             <w:docPart w:val="E4A205E03CBE47C0BEBF7C35CDB44E03"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BC2FC2" w:rsidRPr="00C4334E">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:caps/>
               <w:color w:val="FF0000"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Nur für den Schlussbericht. Diesen Absatz</w:t>
           </w:r>
@@ -2416,1475 +2609,1371 @@
     </w:p>
     <w:p w14:paraId="04C2E3D1" w14:textId="7754C2C2" w:rsidR="00643848" w:rsidRPr="00C53405" w:rsidRDefault="00643848" w:rsidP="007D5C1E">
       <w:pPr>
         <w:pStyle w:val="ECREP2024enumeration"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C53405">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="48B31984" w14:textId="77777777" w:rsidR="00E74C5C" w:rsidRDefault="00E74C5C" w:rsidP="00407D41">
       <w:pPr>
         <w:pStyle w:val="ECREP2024contents"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc180410645"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc238563853"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Inhaltsverzeichnis</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="24378EB0" w14:textId="69E94677" w:rsidR="00A66895" w:rsidRDefault="007F7EE5">
+    <w:p w14:paraId="7519C72E" w14:textId="53E06BDD" w:rsidR="00FD215C" w:rsidRDefault="007F7EE5">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \t "EC_REP_2024_chapter_1;1;EC_REP_2024_chapter_sub_1.1;2;EC_REP_2024_chapter_subsub_1.1.1;3;EC_REP_2024_summary;1" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc180410641" w:history="1">
-        <w:r w:rsidR="00A66895" w:rsidRPr="007F0823">
+      <w:hyperlink w:anchor="_Toc238563849" w:history="1">
+        <w:r w:rsidR="00FD215C" w:rsidRPr="0012027D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Zusammenfassung</w:t>
         </w:r>
-        <w:r w:rsidR="00A66895">
+        <w:r w:rsidR="00FD215C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A66895">
+        <w:r w:rsidR="00FD215C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A66895">
-[...10 lines deleted...]
-        <w:r w:rsidR="00A66895">
+        <w:r w:rsidR="00FD215C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563849 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00FD215C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00FD215C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00A66895">
+        <w:r w:rsidR="00FD215C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00A66895">
+        <w:r w:rsidR="00FD215C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0269C750" w14:textId="101FE414" w:rsidR="00A66895" w:rsidRDefault="00A66895">
+    <w:p w14:paraId="78FB16A9" w14:textId="303FF056" w:rsidR="00FD215C" w:rsidRDefault="00FD215C">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410642" w:history="1">
-        <w:r w:rsidRPr="007F0823">
+      <w:hyperlink w:anchor="_Toc238563850" w:history="1">
+        <w:r w:rsidRPr="0012027D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>Résumé</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410642 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563850 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F100594" w14:textId="07CD2C40" w:rsidR="00A66895" w:rsidRDefault="00A66895">
+    <w:p w14:paraId="53A14169" w14:textId="6AAD3DE1" w:rsidR="00FD215C" w:rsidRDefault="00FD215C">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410643" w:history="1">
-        <w:r w:rsidRPr="007F0823">
+      <w:hyperlink w:anchor="_Toc238563851" w:history="1">
+        <w:r w:rsidRPr="0012027D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Summary</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410643 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563851 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14B2DD7B" w14:textId="713190CB" w:rsidR="00A66895" w:rsidRDefault="00A66895">
+    <w:p w14:paraId="6C574843" w14:textId="112B5FB9" w:rsidR="00FD215C" w:rsidRDefault="00FD215C">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410644" w:history="1">
-        <w:r w:rsidRPr="007F0823">
+      <w:hyperlink w:anchor="_Toc238563852" w:history="1">
+        <w:r w:rsidRPr="0012027D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Kernbotschaften («Take-Home Messages»)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410644 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563852 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2CE77294" w14:textId="0BE9E2F4" w:rsidR="00A66895" w:rsidRDefault="00A66895">
+    <w:p w14:paraId="6B7C1A7D" w14:textId="5B9E6C45" w:rsidR="00FD215C" w:rsidRDefault="00FD215C">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410645" w:history="1">
-        <w:r w:rsidRPr="007F0823">
+      <w:hyperlink w:anchor="_Toc238563853" w:history="1">
+        <w:r w:rsidRPr="0012027D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Inhaltsverzeichnis</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410645 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563853 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="462368C3" w14:textId="1BDE58DD" w:rsidR="00A66895" w:rsidRDefault="00A66895">
+    <w:p w14:paraId="131119D6" w14:textId="5D2E2E34" w:rsidR="00FD215C" w:rsidRDefault="00FD215C">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410646" w:history="1">
-        <w:r w:rsidRPr="007F0823">
+      <w:hyperlink w:anchor="_Toc238563854" w:history="1">
+        <w:r w:rsidRPr="0012027D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Abbildungsverzeichnis (optional)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410646 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563854 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5776E83D" w14:textId="7AAB786E" w:rsidR="00A66895" w:rsidRDefault="00A66895">
+    <w:p w14:paraId="1218D3ED" w14:textId="147DB204" w:rsidR="00FD215C" w:rsidRDefault="00FD215C">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410647" w:history="1">
-        <w:r w:rsidRPr="007F0823">
+      <w:hyperlink w:anchor="_Toc238563855" w:history="1">
+        <w:r w:rsidRPr="0012027D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Tabellenverzeichnis (optional)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410647 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563855 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07B85F7B" w14:textId="7ADA6BDE" w:rsidR="00A66895" w:rsidRDefault="00A66895">
+    <w:p w14:paraId="5D86F2E1" w14:textId="193CBC13" w:rsidR="00FD215C" w:rsidRDefault="00FD215C">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410648" w:history="1">
-        <w:r w:rsidRPr="007F0823">
+      <w:hyperlink w:anchor="_Toc238563856" w:history="1">
+        <w:r w:rsidRPr="0012027D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Abkürzungsverzeichnis</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410648 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563856 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="473393B3" w14:textId="2961CB3A" w:rsidR="00A66895" w:rsidRDefault="00A66895">
+    <w:p w14:paraId="1D207C08" w14:textId="2D774B35" w:rsidR="00FD215C" w:rsidRDefault="00FD215C">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410649" w:history="1">
-        <w:r w:rsidRPr="007F0823">
+      <w:hyperlink w:anchor="_Toc238563857" w:history="1">
+        <w:r w:rsidRPr="0012027D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="007F0823">
+        <w:r w:rsidRPr="0012027D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Einleitung</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410649 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563857 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20B625B4" w14:textId="69C2FB3A" w:rsidR="00A66895" w:rsidRDefault="00A66895">
+    <w:p w14:paraId="0242EDAA" w14:textId="41D76BBF" w:rsidR="00FD215C" w:rsidRDefault="00FD215C">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410650" w:history="1">
-        <w:r w:rsidRPr="007F0823">
+      <w:hyperlink w:anchor="_Toc238563858" w:history="1">
+        <w:r w:rsidRPr="0012027D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="007F0823">
+        <w:r w:rsidRPr="0012027D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Kontext und Motivation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410650 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563858 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06D11E8B" w14:textId="2EBB7DEF" w:rsidR="00A66895" w:rsidRDefault="00A66895">
+    <w:p w14:paraId="5CA4536B" w14:textId="2F16BF16" w:rsidR="00FD215C" w:rsidRDefault="00FD215C">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410651" w:history="1">
-        <w:r w:rsidRPr="007F0823">
+      <w:hyperlink w:anchor="_Toc238563859" w:history="1">
+        <w:r w:rsidRPr="0012027D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="007F0823">
+        <w:r w:rsidRPr="0012027D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Projektziele</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410651 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563859 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F8D7E29" w14:textId="4E30A09A" w:rsidR="00A66895" w:rsidRDefault="00A66895">
+    <w:p w14:paraId="272126B6" w14:textId="15A74A25" w:rsidR="00FD215C" w:rsidRDefault="00FD215C">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410652" w:history="1">
-        <w:r w:rsidRPr="007F0823">
+      <w:hyperlink w:anchor="_Toc238563860" w:history="1">
+        <w:r w:rsidRPr="0012027D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="007F0823">
+        <w:r w:rsidRPr="0012027D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Vorgehen, Methode, Ergebnisse und Diskussion</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410652 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563860 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="122D9F33" w14:textId="1558B76B" w:rsidR="00A66895" w:rsidRDefault="00A66895">
+    <w:p w14:paraId="3DD6E1BE" w14:textId="5FBD34FF" w:rsidR="00FD215C" w:rsidRDefault="00FD215C">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410653" w:history="1">
-        <w:r w:rsidRPr="007F0823">
+      <w:hyperlink w:anchor="_Toc238563861" w:history="1">
+        <w:r w:rsidRPr="0012027D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="007F0823">
+        <w:r w:rsidRPr="0012027D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Schlussfolgerungen und Ausblick</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410653 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563861 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B4112C2" w14:textId="27168CFE" w:rsidR="00A66895" w:rsidRDefault="00A66895">
+    <w:p w14:paraId="779F16C1" w14:textId="39EF079F" w:rsidR="00FD215C" w:rsidRDefault="00FD215C">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410654" w:history="1">
-        <w:r w:rsidRPr="007F0823">
+      <w:hyperlink w:anchor="_Toc238563862" w:history="1">
+        <w:r w:rsidRPr="0012027D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="007F0823">
+        <w:r w:rsidRPr="0012027D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Nationale und internationale Zusammenarbeit</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410654 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563862 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A799544" w14:textId="746CA302" w:rsidR="00A66895" w:rsidRDefault="00A66895">
+    <w:p w14:paraId="2D38D70F" w14:textId="139264EF" w:rsidR="00FD215C" w:rsidRDefault="00FD215C">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410655" w:history="1">
-        <w:r w:rsidRPr="007F0823">
+      <w:hyperlink w:anchor="_Toc238563863" w:history="1">
+        <w:r w:rsidRPr="0012027D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="007F0823">
+        <w:r w:rsidRPr="0012027D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Publikationen und andere Kommunikation</w:t>
+          <w:t>Publikationen und Wissenstransfer</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410655 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563863 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="755FFDAF" w14:textId="4AE6C901" w:rsidR="00A66895" w:rsidRDefault="00A66895">
+    <w:p w14:paraId="789F387B" w14:textId="40C968F8" w:rsidR="00FD215C" w:rsidRDefault="00FD215C">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410656" w:history="1">
-        <w:r w:rsidRPr="007F0823">
+      <w:hyperlink w:anchor="_Toc238563864" w:history="1">
+        <w:r w:rsidRPr="0012027D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="007F0823">
+        <w:r w:rsidRPr="0012027D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Literaturverzeichnis</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410656 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563864 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E941450" w14:textId="799E9B0C" w:rsidR="00A66895" w:rsidRDefault="00A66895">
+    <w:p w14:paraId="0F46C551" w14:textId="0E120005" w:rsidR="00FD215C" w:rsidRDefault="00FD215C">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180410657" w:history="1">
-        <w:r w:rsidRPr="007F0823">
+      <w:hyperlink w:anchor="_Toc238563865" w:history="1">
+        <w:r w:rsidRPr="0012027D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="de-CH"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="007F0823">
+        <w:r w:rsidRPr="0012027D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Anhang</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180410657 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238563865 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11DC3714" w14:textId="02BA3F04" w:rsidR="00A66895" w:rsidRDefault="00A66895">
-[...157 lines deleted...]
-    <w:p w14:paraId="1B096ADB" w14:textId="68499E01" w:rsidR="00E74C5C" w:rsidRDefault="007F7EE5" w:rsidP="00407D41">
+    <w:p w14:paraId="1B096ADB" w14:textId="290C6701" w:rsidR="00E74C5C" w:rsidRDefault="007F7EE5" w:rsidP="00407D41">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E74C5C">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E413862" w14:textId="5B926A6B" w:rsidR="00770EB4" w:rsidRDefault="00770EB4" w:rsidP="00407D41">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc160269474"/>
-      <w:bookmarkStart w:id="9" w:name="_Toc180410646"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc238563854"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Abbildungsverzeichnis </w:t>
       </w:r>
       <w:r w:rsidRPr="004B0491">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(optional)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="52C23656" w14:textId="2B509AF5" w:rsidR="00A66895" w:rsidRDefault="003C1086">
       <w:pPr>
         <w:pStyle w:val="Abbildungsverzeichnis"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \c "Abbildung" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink r:id="rId14" w:anchor="_Toc180410660" w:history="1">
+      <w:hyperlink r:id="rId18" w:anchor="_Toc180410660" w:history="1">
         <w:r w:rsidR="00A66895" w:rsidRPr="00FA3140">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Abbildung 1: Kurze Beschreibung, was in der Abbildung/in der Grafik dargestellt ist. Für weitere Abbildungen: Abbildung/Grafik einfügen -&gt; rechte Maustaste -&gt; [Beschriftung einfügen]. Im Text Querverweise zur Abbildung verwenden.</w:t>
         </w:r>
         <w:r w:rsidR="00A66895">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00A66895">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00A66895">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc180410660 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="00A66895">
@@ -3900,51 +3989,51 @@
         </w:r>
         <w:r w:rsidR="00A66895">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="00A66895">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7FAB565B" w14:textId="482BEEE3" w:rsidR="00A66895" w:rsidRDefault="00A66895">
       <w:pPr>
         <w:pStyle w:val="Abbildungsverzeichnis"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:anchor="_Toc180410661" w:history="1">
+      <w:hyperlink r:id="rId19" w:anchor="_Toc180410661" w:history="1">
         <w:r w:rsidRPr="00FA3140">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Abbildung 2: Kurze Beschreibung, was in der Abbildung/in der Grafik dargestellt ist. Für weitere Abbildungen: Abbildung/Grafik einfügen -&gt; rechte Maustaste -&gt; [Beschriftung einfügen]. Im Text Querverweise zur Abbildung verwenden.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc180410661 \h </w:instrText>
         </w:r>
         <w:r>
@@ -3966,51 +4055,51 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4FBB548E" w14:textId="6B1CEE72" w:rsidR="00770EB4" w:rsidRPr="00770EB4" w:rsidRDefault="003C1086" w:rsidP="00064A51">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-de"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="623AA209" w14:textId="49E9F044" w:rsidR="00770EB4" w:rsidRDefault="00770EB4" w:rsidP="00407D41">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc160269475"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc180410647"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc238563855"/>
       <w:r>
         <w:t xml:space="preserve">Tabellenverzeichnis </w:t>
       </w:r>
       <w:r w:rsidRPr="004B0491">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(optional)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="0A988818" w14:textId="6215A14F" w:rsidR="00A66895" w:rsidRDefault="009B452E">
       <w:pPr>
         <w:pStyle w:val="Abbildungsverzeichnis"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
@@ -4128,121 +4217,128 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5102023A" w14:textId="3F228E7A" w:rsidR="00770EB4" w:rsidRDefault="009B452E" w:rsidP="00064A51">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-de"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00770EB4">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3058ED7A" w14:textId="0EF46637" w:rsidR="00297134" w:rsidRPr="00407D41" w:rsidRDefault="00615480" w:rsidP="00407D41">
       <w:pPr>
         <w:pStyle w:val="ECREP2024summary"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc160269476"/>
-      <w:bookmarkStart w:id="13" w:name="_Toc180410648"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc238563856"/>
       <w:r w:rsidRPr="00407D41">
+        <w:lastRenderedPageBreak/>
         <w:t>Abkürzungsverzeichnis</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="7A9C9323" w14:textId="3AD90B90" w:rsidR="00297134" w:rsidRDefault="00297134" w:rsidP="003C1086">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-de"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="1418"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>BFE</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>Bundesamt für Energie</w:t>
+        <w:t>Bundesamt</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> für Energie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="035F5BEF" w14:textId="5C5D1933" w:rsidR="00BF5BEB" w:rsidRPr="00297134" w:rsidRDefault="00BF5BEB" w:rsidP="00E74C5C">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard"/>
       </w:pPr>
       <w:r w:rsidRPr="00297134">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="04A192BD" w14:textId="580282D9" w:rsidR="00A9727D" w:rsidRPr="00292F41" w:rsidRDefault="00A9727D" w:rsidP="00597A3A">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chapter1"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc160211545"/>
       <w:bookmarkStart w:id="15" w:name="_Toc160269477"/>
-      <w:bookmarkStart w:id="16" w:name="_Toc180410649"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc238563857"/>
       <w:r w:rsidRPr="00292F41">
+        <w:lastRenderedPageBreak/>
         <w:t>Einleitung</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="33A448D7" w14:textId="479A57F1" w:rsidR="00C73B83" w:rsidRPr="00C777E2" w:rsidRDefault="00314EE6" w:rsidP="006C5A00">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chaptersub11"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc508279486"/>
       <w:bookmarkStart w:id="18" w:name="_Toc508279774"/>
       <w:bookmarkStart w:id="19" w:name="_Toc508279899"/>
       <w:bookmarkStart w:id="20" w:name="_Toc34220809"/>
       <w:bookmarkStart w:id="21" w:name="_Toc160211546"/>
       <w:bookmarkStart w:id="22" w:name="_Toc160269478"/>
-      <w:bookmarkStart w:id="23" w:name="_Toc180410650"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc238563858"/>
       <w:r w:rsidRPr="006C5A00">
         <w:t>Kontext</w:t>
       </w:r>
       <w:r w:rsidRPr="00C777E2">
         <w:t xml:space="preserve"> und Motivation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="573E33B9" w14:textId="0A85D142" w:rsidR="00574DBE" w:rsidRDefault="00F0363A" w:rsidP="00C73B83">
+    <w:p w14:paraId="573E33B9" w14:textId="0A85D142" w:rsidR="00574DBE" w:rsidRDefault="00263600" w:rsidP="00C73B83">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-de"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-28731694"/>
           <w:placeholder>
             <w:docPart w:val="A0291BF6AC5E491FA28E77064A301E44"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00574DBE" w:rsidRPr="006A7B19">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Beschreibung des Stand der Techniks und/oder des Marktes. Darstellung des </w:t>
           </w:r>
           <w:r w:rsidR="005E7C31" w:rsidRPr="006A7B19">
@@ -4388,57 +4484,57 @@
           <w:r w:rsidR="005E5D2C">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (rechte Maustaste, [Einfügeoptionen] -&gt; [nur Text einfügen</w:t>
           </w:r>
           <w:r w:rsidR="005F6E68">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>])</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="08AB0310" w14:textId="79B8DA6F" w:rsidR="00C73B83" w:rsidRPr="006C5A00" w:rsidRDefault="00314EE6" w:rsidP="004B0491">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chaptersub11"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc180410651"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc238563859"/>
       <w:r w:rsidRPr="006C5A00">
         <w:t>Projektziele</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="0CFC9EDC" w14:textId="4B6E588D" w:rsidR="002F0AAD" w:rsidRDefault="00F0363A" w:rsidP="002F0AAD">
+    <w:p w14:paraId="0CFC9EDC" w14:textId="4B6E588D" w:rsidR="002F0AAD" w:rsidRDefault="00263600" w:rsidP="002F0AAD">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-de"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1401589206"/>
           <w:placeholder>
             <w:docPart w:val="A9CFE370E253419799A6D6DF730553CF"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C1232E" w:rsidRPr="006B6A54">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Beschreibung </w:t>
           </w:r>
           <w:r w:rsidR="00314EE6" w:rsidRPr="006B6A54">
@@ -4524,66 +4620,66 @@
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> unformatiert einfügen</w:t>
           </w:r>
           <w:r w:rsidR="006B6A54" w:rsidRPr="006B6A54">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (rechte Maustaste, [Einfügeoptionen] -&gt; [nur Text einfügen])</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="193935D0" w14:textId="6E52E00F" w:rsidR="00130839" w:rsidRPr="00130839" w:rsidRDefault="000A6127" w:rsidP="00597A3A">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chapter1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc180410652"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc238563860"/>
       <w:r>
         <w:t>Vorgehen</w:t>
       </w:r>
       <w:r w:rsidR="00AC77CC">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Methode</w:t>
       </w:r>
       <w:r w:rsidR="00AC77CC">
         <w:t>, Ergebnisse und Diskussion</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w14:paraId="58F74286" w14:textId="1098432C" w:rsidR="002F0AAD" w:rsidRDefault="00F0363A" w:rsidP="00A9727D">
+    <w:p w14:paraId="58F74286" w14:textId="1098432C" w:rsidR="002F0AAD" w:rsidRDefault="00263600" w:rsidP="00A9727D">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-de"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1353371868"/>
           <w:placeholder>
             <w:docPart w:val="E93675616EDD4D9BA1FBEB6514E8B542"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:highlight w:val="lightGray"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:bookmarkStart w:id="26" w:name="_Hlk169177573"/>
           <w:r w:rsidR="00AC77CC" w:rsidRPr="00AC77CC">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -4637,61 +4733,61 @@
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> unformatiert einfügen</w:t>
           </w:r>
           <w:r w:rsidR="000A6127" w:rsidRPr="00AC77CC">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (rechte Maustaste, [Einfügeoptionen] -&gt; [nur Text einfügen])</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0BF91F78" w14:textId="295198F8" w:rsidR="00655BF8" w:rsidRPr="00761265" w:rsidRDefault="00655BF8" w:rsidP="00597A3A">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chapter1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Hlk160538042"/>
-      <w:bookmarkStart w:id="28" w:name="_Toc180410653"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc238563861"/>
+      <w:bookmarkStart w:id="28" w:name="_Hlk160538042"/>
       <w:r w:rsidRPr="00761265">
         <w:t xml:space="preserve">Schlussfolgerungen und </w:t>
       </w:r>
       <w:r w:rsidR="00AC77CC" w:rsidRPr="00761265">
         <w:t>Ausblick</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w14:paraId="3B800401" w14:textId="2C949B0E" w:rsidR="00FA1008" w:rsidRDefault="00F0363A" w:rsidP="00FA1008">
+    <w:p w14:paraId="3B800401" w14:textId="2C949B0E" w:rsidR="00FA1008" w:rsidRDefault="00263600" w:rsidP="00FA1008">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-de"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-297066261"/>
           <w:placeholder>
             <w:docPart w:val="DB2575342AC7458FA9E1788BC4513FFE"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:bookmarkStart w:id="29" w:name="_Hlk169177621"/>
           <w:r w:rsidR="00D42DD8">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>B</w:t>
           </w:r>
@@ -4785,58 +4881,59 @@
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> unformatiert einfügen</w:t>
           </w:r>
           <w:r w:rsidR="00655BF8" w:rsidRPr="006B6A54">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (rechte Maustaste, [Einfügeoptionen] -&gt; [nur Text einfügen])</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="140CD491" w14:textId="2164864C" w:rsidR="004B0FF3" w:rsidRPr="00597A3A" w:rsidRDefault="004B0FF3" w:rsidP="00597A3A">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chapter1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc180410654"/>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc238563862"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidRPr="00597A3A">
+        <w:lastRenderedPageBreak/>
         <w:t>Nationale und internationale Zusammenarbeit</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
-    <w:p w14:paraId="177DB373" w14:textId="79EB8EB2" w:rsidR="005E5D2C" w:rsidRDefault="00F0363A" w:rsidP="004B0FF3">
+    <w:p w14:paraId="177DB373" w14:textId="79EB8EB2" w:rsidR="005E5D2C" w:rsidRDefault="00263600" w:rsidP="004B0FF3">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-de"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-519785630"/>
           <w:placeholder>
             <w:docPart w:val="9C9E341AD722446BA2B917638D5ADDD3"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004B0FF3">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Angaben zu Aktivitäten mit weiteren Akteuren in der Schweiz und/oder im Ausland. </w:t>
           </w:r>
           <w:r w:rsidR="004B0FF3" w:rsidRPr="006B6A54">
@@ -4862,178 +4959,182 @@
             <w:t>en</w:t>
           </w:r>
           <w:r w:rsidR="004B0FF3" w:rsidRPr="006B6A54">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> unformatiert einfügen</w:t>
           </w:r>
           <w:r w:rsidR="004B0FF3" w:rsidRPr="006B6A54">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (rechte Maustaste, [Einfügeoptionen] -&gt; [nur Text einfügen])</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="320BF86C" w14:textId="5BFC8D95" w:rsidR="004B0FF3" w:rsidRPr="007D5C1E" w:rsidRDefault="004B0FF3" w:rsidP="00597A3A">
+    <w:p w14:paraId="320BF86C" w14:textId="4B151AC2" w:rsidR="004B0FF3" w:rsidRPr="00D373B6" w:rsidRDefault="004B0FF3" w:rsidP="007E40BB">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chapter1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc180410655"/>
-      <w:r>
+      <w:bookmarkStart w:id="31" w:name="_Toc238563863"/>
+      <w:r w:rsidRPr="00D373B6">
         <w:t>Publikationen</w:t>
       </w:r>
-      <w:r w:rsidR="00FF55F0">
+      <w:r w:rsidR="00FF55F0" w:rsidRPr="00D373B6">
         <w:t xml:space="preserve"> und </w:t>
       </w:r>
-      <w:r w:rsidR="00FF55F0" w:rsidRPr="00FF55F0">
-        <w:t>andere Kommunikation</w:t>
+      <w:r w:rsidR="00CE2C48" w:rsidRPr="00D373B6">
+        <w:t>Wissenstransfer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="32011085" w14:textId="5B5F9C12" w:rsidR="005E5D2C" w:rsidRDefault="00F0363A" w:rsidP="00A9727D">
+    <w:p w14:paraId="32011085" w14:textId="35245B57" w:rsidR="005E5D2C" w:rsidRPr="00AD0100" w:rsidRDefault="00263600" w:rsidP="00A9727D">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-de"/>
+        <w:rPr>
+          <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          </w:rPr>
           <w:id w:val="1839186868"/>
           <w:placeholder>
             <w:docPart w:val="1AA2C1CC7E884C89875B779AA579B015"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+          </w:rPr>
+        </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="004B0FF3">
+          <w:bookmarkStart w:id="32" w:name="_Hlk169177732"/>
+          <w:r w:rsidR="00CE2C48" w:rsidRPr="00AD0100">
+            <w:rPr>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Liste </w:t>
+          </w:r>
+          <w:r w:rsidR="00CE2C48" w:rsidRPr="00AD0100">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
-            <w:t>Angaben zu den Publikationen, die aus diesem Projekt entstand</w:t>
-[...1 lines deleted...]
-          <w:r w:rsidR="004B0FF3" w:rsidRPr="00FF55F0">
+            <w:t>der</w:t>
+          </w:r>
+          <w:r w:rsidR="00CE2C48" w:rsidRPr="00AD0100">
+            <w:rPr>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> im Projekt entstandenen Publikationen sowie weiterer Aktivitäten zum Wissenstransfer (z. B. Konferenzbeiträge, Workshops oder andere Kommunikationsformate). Zusätzlich: veröffentlichte Daten, Modelle und Codes inkl. Zugangslinks</w:t>
+          </w:r>
+          <w:r w:rsidR="00FF55F0" w:rsidRPr="00AD0100">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
-            <w:t xml:space="preserve">en sind (Liste). </w:t>
-[...9 lines deleted...]
-            <w:t xml:space="preserve">Liste der veröffentlichten Daten und Modelle/Codes mit Zugangslink. </w:t>
+            <w:t xml:space="preserve">. </w:t>
           </w:r>
           <w:bookmarkEnd w:id="32"/>
-          <w:r w:rsidR="004B0FF3" w:rsidRPr="00FF55F0">
+          <w:r w:rsidR="004B0FF3" w:rsidRPr="00AD0100">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bitte </w:t>
-[...1 lines deleted...]
-          <w:r w:rsidR="004B0FF3" w:rsidRPr="006B6A54">
+            <w:t>Bitte nur die vordefinierten Formatvorlagen verwenden, Text aus anderen Dokument</w:t>
+          </w:r>
+          <w:r w:rsidR="00FF55F0" w:rsidRPr="00AD0100">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
-            <w:t>nur die vordefinierten Formatvorlagen verwenden, Text aus anderen Dokument</w:t>
-[...1 lines deleted...]
-          <w:r w:rsidR="00FF55F0">
+            <w:t>en</w:t>
+          </w:r>
+          <w:r w:rsidR="004B0FF3" w:rsidRPr="00AD0100">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
-            <w:t>en</w:t>
-[...9 lines deleted...]
-            </w:rPr>
             <w:t xml:space="preserve"> unformatiert einfügen</w:t>
           </w:r>
-          <w:r w:rsidR="004B0FF3" w:rsidRPr="006B6A54">
+          <w:r w:rsidR="004B0FF3" w:rsidRPr="00AD0100">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (rechte Maustaste, [Einfügeoptionen] -&gt; [nur Text einfügen])</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="619A94E2" w14:textId="083FB2D2" w:rsidR="004B0FF3" w:rsidRPr="007D5C1E" w:rsidRDefault="004B0FF3" w:rsidP="00597A3A">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chapter1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc180410656"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc238563864"/>
       <w:r>
         <w:t>Literaturverzeichnis</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
-    <w:p w14:paraId="024E860F" w14:textId="3D4A70D9" w:rsidR="004B0FF3" w:rsidRDefault="00F0363A" w:rsidP="004B0FF3">
+    <w:p w14:paraId="024E860F" w14:textId="3D4A70D9" w:rsidR="004B0FF3" w:rsidRDefault="00263600" w:rsidP="004B0FF3">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-de"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1038857089"/>
           <w:placeholder>
             <w:docPart w:val="A3945EC7659E4D29A02D1042C3B384F9"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004B0FF3">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Liste der Literaturquellen. Bei einer grossen Zahl von Quellen, bitte Querverweise verwenden. </w:t>
           </w:r>
           <w:r w:rsidR="004B0FF3" w:rsidRPr="006B6A54">
@@ -5063,250 +5164,105 @@
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> unformatiert einfügen</w:t>
           </w:r>
           <w:r w:rsidR="004B0FF3" w:rsidRPr="006B6A54">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (rechte Maustaste, [Einfügeoptionen] -&gt; [nur Text einfügen])</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="78E1F249" w14:textId="77777777" w:rsidR="00B1286F" w:rsidRDefault="00B1286F" w:rsidP="00597A3A">
       <w:pPr>
         <w:pStyle w:val="ECREP2024chapter1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc180410657"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc238563865"/>
       <w:r>
         <w:t>Anhang</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:p w14:paraId="0F18DAA6" w14:textId="77777777" w:rsidR="00B1286F" w:rsidRDefault="00F0363A" w:rsidP="00B1286F">
+    <w:p w14:paraId="0F18DAA6" w14:textId="77777777" w:rsidR="00B1286F" w:rsidRDefault="00263600" w:rsidP="00B1286F">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-de"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="612714110"/>
           <w:placeholder>
             <w:docPart w:val="41DD1F85EC9840A9A63BE8453639ECCB"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B1286F">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Anhänge zum Bericht, falls zutreffend.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="615CC04E" w14:textId="6E072844" w:rsidR="00B1286F" w:rsidRPr="00B1286F" w:rsidRDefault="0036636D" w:rsidP="00597A3A">
-[...18 lines deleted...]
-    <w:p w14:paraId="7FB6BA00" w14:textId="2AA81882" w:rsidR="00B1286F" w:rsidRDefault="0036636D" w:rsidP="00B1286F">
+    <w:p w14:paraId="2673D919" w14:textId="69F5BDA9" w:rsidR="00031506" w:rsidRDefault="00031506" w:rsidP="008C46CC">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-de"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Hlk169177899"/>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
-        <w:rPr>
-[...115 lines deleted...]
-      <w:r w:rsidR="00031506">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EF8EC2C" w14:textId="133DDB0A" w:rsidR="009B53AE" w:rsidRPr="006323EF" w:rsidRDefault="006323EF" w:rsidP="006323EF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00064A51">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="65A1B578" wp14:editId="3C08C3A8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>99</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5760000" cy="3236400"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="10" name="Grafik 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Grafik 2"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
@@ -5371,116 +5327,116 @@
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5759450" cy="635"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:prstClr val="white"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="47483D85" w14:textId="65853D4C" w:rsidR="006323EF" w:rsidRPr="003E31A3" w:rsidRDefault="006323EF" w:rsidP="00B75FCB">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024figurecaption"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:bookmarkStart w:id="39" w:name="_Toc180410660"/>
+                            <w:bookmarkStart w:id="35" w:name="_Toc180410660"/>
                             <w:r>
                               <w:t xml:space="preserve">Abbildung </w:t>
                             </w:r>
                             <w:fldSimple w:instr=" SEQ Abbildung \* ARABIC ">
                               <w:r>
                                 <w:rPr>
                                   <w:noProof/>
                                 </w:rPr>
                                 <w:t>1</w:t>
                               </w:r>
                             </w:fldSimple>
                             <w:r>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="006323EF">
                               <w:t>Kurze Beschreibung, was in der Abbildung/in der Grafik dargestellt ist. Für weitere Abbildungen: Abbildung/Grafik einfügen -&gt; rechte Maustaste -&gt; [Beschriftung einfügen]. Im Text Querverweise zur Abbildung verwenden.</w:t>
                             </w:r>
-                            <w:bookmarkEnd w:id="39"/>
+                            <w:bookmarkEnd w:id="35"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="21BEA081" id="Textfeld 13" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:.05pt;margin-top:259.3pt;width:453.5pt;height:.05pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcjCYyLwIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X5y0S7dZcaosVaZJ&#10;VVspmfpMMMRIwDEgsbNfvwPb6dbtadoLPu6Og+/77ry47YwmJ+GDAlvR2WRKibAcamUPFf2227z7&#10;SEmIzNZMgxUVPYtAb5dv3yxaV4oraEDXwhMsYkPZuoo2MbqyKAJvhGFhAk5YDErwhkXc+kNRe9Zi&#10;daOLq+n0pmjB184DFyGg964P0mWuL6Xg8VHKICLRFcW3xbz6vO7TWiwXrDx45hrFh2ewf3iFYcri&#10;pZdSdywycvTqj1JGcQ8BZJxwMAVIqbjIGBDNbPoKzbZhTmQsSE5wF5rC/yvLH05PnqgatbumxDKD&#10;Gu1EF6XQNUEX8tO6UGLa1mFi7D5Dh7mjP6Azwe6kN+mLgAjGkenzhV2sRjg65x/mn97PMcQxdnM9&#10;TzWKl6POh/hFgCHJqKhH6TKj7HQfYp86pqSbAmhVb5TWaZMCa+3JiaHMbaOiGIr/lqVtyrWQTvUF&#10;k6dI+HocyYrdvuv5GDHuoT4jdA998wTHNwrvu2chPjGP3YKQcALiIy5SQ1tRGCxKGvA//uZP+Sgi&#10;RilpsfsqGr4fmReU6K8W5U2tOhp+NPajYY9mDYh0hrPleDbxgI96NKUH84yDsUq3YIhZjndVNI7m&#10;OvYzgIPFxWqVk7AhHYv3dut4Kj3yuuuemXeDKhHFfICxL1n5Spw+N8vjVseITGflEq89iwPd2MxZ&#10;+2Hw0rT8us9ZL7+H5U8AAAD//wMAUEsDBBQABgAIAAAAIQAZofw63wAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtZW4IOoUSlrSOFVVwYFeqoZeuLnxNg7E68h22vD3uFzocWZW&#10;s2/y5WBadkLnG0sCJuMEGFJlVUO1gP3H28McmA+SlGwtoYAf9LAsbm9ymSl7ph2eylCzWEI+kwJ0&#10;CF3Gua80GunHtkOK2dE6I0OUrubKyXMsNy1/TJKUG9lQ/KBlh2uN1XfZGwHb6edW3/fH181q+uTe&#10;9/06/apLIe5Gw2oBLOAQ/o/hgh/RoYhMB9uT8qy9aBYEPE/mKbAYvySz6Bz+nBnwIufXA4pfAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANyMJjIvAgAAZgQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABmh/DrfAAAACAEAAA8AAAAAAAAAAAAAAAAA&#10;iQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" stroked="f">
+              <v:shape w14:anchorId="21BEA081" id="Textfeld 13" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:.05pt;margin-top:259.3pt;width:453.5pt;height:.05pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcj/MqGAIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L066pduMOEWWIsOA&#10;oi2QDj0rshwLkEWNUmJnXz9KtpOu22nYRaZJihTfe1zcdI1hR4Vegy34bDLlTFkJpbb7gn9/2rz7&#10;xJkPwpbCgFUFPynPb5Zv3yxal6srqMGUChkVsT5vXcHrEFyeZV7WqhF+Ak5ZClaAjQj0i/usRNFS&#10;9cZkV9PpddYClg5BKu/Je9sH+TLVryolw0NVeRWYKTi9LaQT07mLZ7ZciHyPwtVaDs8Q//CKRmhL&#10;Tc+lbkUQ7ID6j1KNlggeqjCR0GRQVVqqNANNM5u+mmZbC6fSLASOd2eY/P8rK++PW/eILHRfoCMC&#10;IyCt87knZ5ynq7CJX3opozhBeDrDprrAJDnnH+efP8wpJCl2/X4ea2SXqw59+KqgYdEoOBInCSpx&#10;vPOhTx1TYicPRpcbbUz8iYG1QXYUxF9b66CG4r9lGRtzLcRbfcHoyS5zRCt0u47p8sWMOyhPNDpC&#10;rwrv5EZTvzvhw6NAkgGNRNIOD3RUBtqCw2BxVgP+/Js/5hM7FOWsJVkV3P84CFScmW+WeIsaHA0c&#10;jd1o2EOzBpp0RkvjZDLpAgYzmhVC80yKX8UuFBJWUq+Ch9Fch17ctDFSrVYpiZTmRLizWydj6RHX&#10;p+5ZoBtYCUTmPYyCE/krcvrcRI9bHQIhnZiLuPYoDnCTShP3w0bFNXj5n7Iue7/8BQAA//8DAFBL&#10;AwQUAAYACAAAACEAGaH8Ot8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WV&#10;uCDqFEpa0jhVVcGBXqqGXri58TYOxOvIdtrw97hc6HFmVrNv8uVgWnZC5xtLAibjBBhSZVVDtYD9&#10;x9vDHJgPkpRsLaGAH/SwLG5vcpkpe6YdnspQs1hCPpMCdAhdxrmvNBrpx7ZDitnROiNDlK7myslz&#10;LDctf0ySlBvZUPygZYdrjdV32RsB2+nnVt/3x9fNavrk3vf9Ov2qSyHuRsNqASzgEP6P4YIf0aGI&#10;TAfbk/KsvWgWBDxP5imwGL8ks+gc/pwZ8CLn1wOKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDcj/MqGAIAAD8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAZofw63wAAAAgBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="47483D85" w14:textId="65853D4C" w:rsidR="006323EF" w:rsidRPr="003E31A3" w:rsidRDefault="006323EF" w:rsidP="00B75FCB">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024figurecaption"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:bookmarkStart w:id="40" w:name="_Toc180410660"/>
+                      <w:bookmarkStart w:id="36" w:name="_Toc180410660"/>
                       <w:r>
                         <w:t xml:space="preserve">Abbildung </w:t>
                       </w:r>
                       <w:fldSimple w:instr=" SEQ Abbildung \* ARABIC ">
                         <w:r>
                           <w:rPr>
                             <w:noProof/>
                           </w:rPr>
                           <w:t>1</w:t>
                         </w:r>
                       </w:fldSimple>
                       <w:r>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="006323EF">
                         <w:t>Kurze Beschreibung, was in der Abbildung/in der Grafik dargestellt ist. Für weitere Abbildungen: Abbildung/Grafik einfügen -&gt; rechte Maustaste -&gt; [Beschriftung einfügen]. Im Text Querverweise zur Abbildung verwenden.</w:t>
                       </w:r>
-                      <w:bookmarkEnd w:id="40"/>
+                      <w:bookmarkEnd w:id="36"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="40AD1CB8" w14:textId="24F8E06C" w:rsidR="00B97C14" w:rsidRDefault="006323EF" w:rsidP="006323EF">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-de"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F3D00D1" wp14:editId="6C37A1B6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
@@ -5500,119 +5456,119 @@
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5759450" cy="635"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:prstClr val="white"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="6E595000" w14:textId="3CE685EC" w:rsidR="006323EF" w:rsidRPr="00323EA6" w:rsidRDefault="006323EF" w:rsidP="00B75FCB">
                             <w:pPr>
                               <w:pStyle w:val="ECREP2024figurecaption"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:bookmarkStart w:id="41" w:name="_Toc180410661"/>
+                            <w:bookmarkStart w:id="37" w:name="_Toc180410661"/>
                             <w:r>
                               <w:t xml:space="preserve">Abbildung </w:t>
                             </w:r>
                             <w:fldSimple w:instr=" SEQ Abbildung \* ARABIC ">
                               <w:r>
                                 <w:rPr>
                                   <w:noProof/>
                                 </w:rPr>
                                 <w:t>2</w:t>
                               </w:r>
                             </w:fldSimple>
                             <w:r>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="006323EF">
                               <w:t>Kurze Beschreibung, was in der Abbildung/in der Grafik dargestellt ist. Für weitere Abbildungen: Abbildung/Grafik einfügen -&gt; rechte Maustaste -&gt; [Beschriftung einfügen]. Im Text Querverweise zur Abbildung verwenden.</w:t>
                             </w:r>
-                            <w:bookmarkEnd w:id="41"/>
+                            <w:bookmarkEnd w:id="37"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1F3D00D1" id="Textfeld 18" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:402.3pt;margin-top:132.25pt;width:453.5pt;height:.05pt;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBY0F0gLwIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO2yAQvVfqPyDujZO02W6tOKs0q1SV&#10;ot2VkmrPBEOMBAwFEjv9+g44zrbbnqpe8DAzDLz3Zjy/64wmJ+GDAlvRyWhMibAcamUPFf22W7+7&#10;pSREZmumwYqKnkWgd4u3b+atK8UUGtC18ASL2FC2rqJNjK4sisAbYVgYgRMWgxK8YRG3/lDUnrVY&#10;3ehiOh7fFC342nngIgT03vdBusj1pRQ8PkoZRCS6ovi2mFef131ai8WclQfPXKP45RnsH15hmLJ4&#10;6bXUPYuMHL36o5RR3EMAGUccTAFSKi4yBkQzGb9Cs22YExkLkhPclabw/8ryh9OTJ6pG7VApywxq&#10;tBNdlELXBF3IT+tCiWlbh4mx+wwd5g7+gM4Eu5PepC8CIhhHps9XdrEa4eicfZx9+jDDEMfYzftZ&#10;qlG8HHU+xC8CDElGRT1Klxllp02IfeqQkm4KoFW9VlqnTQqstCcnhjK3jYriUvy3LG1TroV0qi+Y&#10;PEXC1+NIVuz2XeZjOmDcQ31G6B765gmOrxXet2EhPjGP3YKQcALiIy5SQ1tRuFiUNOB//M2f8lFE&#10;jFLSYvdVNHw/Mi8o0V8typtadTD8YOwHwx7NChDpBGfL8WziAR/1YEoP5hkHY5luwRCzHO+qaBzM&#10;VexnAAeLi+UyJ2FDOhY3dut4Kj3wuuuemXcXVSKK+QBDX7LylTh9bpbHLY8Rmc7KJV57Fi90YzNn&#10;7S+Dl6bl133Oevk9LH4CAAD//wMAUEsDBBQABgAIAAAAIQDIPSky3gAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHUoIYUQp6oqOMClIu2Fm5ts40C8jmynDX/PwgWOOzOa&#10;fVMsJ9uLI/rQOVJwM0tAINWu6ahVsNs+X9+DCFFTo3tHqOALAyzL87NC54070Rseq9gKLqGQawUm&#10;xiGXMtQGrQ4zNyCxd3De6sinb2Xj9YnLbS/nSZJJqzviD0YPuDZYf1ajVbBJ3zfmajw8va7SW/+y&#10;G9fZR1spdXkxrR5BRJziXxh+8BkdSmbau5GaIHoFPCQqmGfpHQi2H5IFK/tfJQNZFvL/gPIbAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWNBdIC8CAABmBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAyD0pMt4AAAAIAQAADwAAAAAAAAAAAAAAAACJ&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" stroked="f">
+              <v:shape w14:anchorId="1F3D00D1" id="Textfeld 18" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:402.3pt;margin-top:132.25pt;width:453.5pt;height:.05pt;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfZ55FGgIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06ypeuMOEWWIsOA&#10;oC2QDj0rshwLkEWNUmJnXz9KjpOt22nYRaZJihTfe5zfdY1hR4Vegy34ZDTmTFkJpbb7gn97Xr+7&#10;5cwHYUthwKqCn5Tnd4u3b+aty9UUajClQkZFrM9bV/A6BJdnmZe1aoQfgVOWghVgIwL94j4rUbRU&#10;vTHZdDy+yVrA0iFI5T157/sgX6T6VaVkeKwqrwIzBae3hXRiOnfxzBZzke9RuFrL8zPEP7yiEdpS&#10;00upexEEO6D+o1SjJYKHKowkNBlUlZYqzUDTTMavptnWwqk0C4Hj3QUm///Kyofj1j0hC91n6IjA&#10;CEjrfO7JGefpKmzil17KKE4Qni6wqS4wSc7Zx9mnDzMKSYrdvJ/FGtn1qkMfvihoWDQKjsRJgkoc&#10;Nz70qUNK7OTB6HKtjYk/MbAyyI6C+GtrHdS5+G9ZxsZcC/FWXzB6susc0QrdrmO6LPh0mHEH5YlG&#10;R+hV4Z1ca+q3ET48CSQZ0Egk7fBIR2WgLTicLc5qwB9/88d8YoeinLUkq4L77weBijPz1RJvUYOD&#10;gYOxGwx7aFZAk05oaZxMJl3AYAazQmheSPHL2IVCwkrqVfAwmKvQi5s2RqrlMiWR0pwIG7t1MpYe&#10;cH3uXgS6MyuByHyAQXAif0VOn5vocctDIKQTcxHXHsUz3KTSxP15o+Ia/Pqfsq57v/gJAAD//wMA&#10;UEsDBBQABgAIAAAAIQDIPSky3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUhcEHUoIYUQp6oqOMClIu2Fm5ts40C8jmynDX/PwgWOOzOafVMsJ9uLI/rQOVJwM0tAINWu6ahV&#10;sNs+X9+DCFFTo3tHqOALAyzL87NC54070Rseq9gKLqGQawUmxiGXMtQGrQ4zNyCxd3De6sinb2Xj&#10;9YnLbS/nSZJJqzviD0YPuDZYf1ajVbBJ3zfmajw8va7SW/+yG9fZR1spdXkxrR5BRJziXxh+8Bkd&#10;Smbau5GaIHoFPCQqmGfpHQi2H5IFK/tfJQNZFvL/gPIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAX2eeRRoCAAA/BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAyD0pMt4AAAAIAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="6E595000" w14:textId="3CE685EC" w:rsidR="006323EF" w:rsidRPr="00323EA6" w:rsidRDefault="006323EF" w:rsidP="00B75FCB">
                       <w:pPr>
                         <w:pStyle w:val="ECREP2024figurecaption"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:bookmarkStart w:id="42" w:name="_Toc180410661"/>
+                      <w:bookmarkStart w:id="38" w:name="_Toc180410661"/>
                       <w:r>
                         <w:t xml:space="preserve">Abbildung </w:t>
                       </w:r>
                       <w:fldSimple w:instr=" SEQ Abbildung \* ARABIC ">
                         <w:r>
                           <w:rPr>
                             <w:noProof/>
                           </w:rPr>
                           <w:t>2</w:t>
                         </w:r>
                       </w:fldSimple>
                       <w:r>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="006323EF">
                         <w:t>Kurze Beschreibung, was in der Abbildung/in der Grafik dargestellt ist. Für weitere Abbildungen: Abbildung/Grafik einfügen -&gt; rechte Maustaste -&gt; [Beschriftung einfügen]. Im Text Querverweise zur Abbildung verwenden.</w:t>
                       </w:r>
-                      <w:bookmarkEnd w:id="42"/>
+                      <w:bookmarkEnd w:id="38"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00064A51">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="169E2CC8" wp14:editId="0C3D19D8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>561</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2880000" cy="1618200"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:wrapTopAndBottom/>
@@ -5649,93 +5605,94 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00B97C14">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="77994A9C" w14:textId="27652EDC" w:rsidR="005868F0" w:rsidRDefault="005868F0" w:rsidP="00B75FCB">
       <w:pPr>
         <w:pStyle w:val="ECREP2024figurecaption"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc180410662"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc180410662"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tabelle </w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Tabelle \* ARABIC ">
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00167964" w:rsidRPr="00167964">
         <w:t xml:space="preserve">Kurze Beschreibung, was in der </w:t>
       </w:r>
       <w:r w:rsidR="00167964">
         <w:t>Tabelle dargestellt ist</w:t>
       </w:r>
       <w:r w:rsidR="00167964" w:rsidRPr="00167964">
         <w:t xml:space="preserve">. Für weitere </w:t>
       </w:r>
       <w:r w:rsidR="00167964">
         <w:t>Tabellen</w:t>
       </w:r>
       <w:r w:rsidR="00167964" w:rsidRPr="00167964">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00167964">
         <w:t>Tabelle kopieren und einfügen</w:t>
       </w:r>
       <w:r w:rsidR="00167964" w:rsidRPr="00167964">
         <w:t xml:space="preserve"> -&gt; rechte Maustaste -&gt; [Beschriftung einfügen]. Im Text Querverweise zur </w:t>
       </w:r>
       <w:r w:rsidR="00167964">
         <w:t>Tabelle</w:t>
       </w:r>
       <w:r w:rsidR="00167964" w:rsidRPr="00167964">
         <w:t xml:space="preserve"> verwenden.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:bottomFromText="284" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3021"/>
       </w:tblGrid>
       <w:tr w:rsidR="005868F0" w14:paraId="729D8819" w14:textId="77777777" w:rsidTr="00064A51">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -5894,93 +5851,93 @@
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5959029E" w14:textId="26108E3A" w:rsidR="000E614F" w:rsidRDefault="000E614F" w:rsidP="00064A51">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-de"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="642D0BC7" w14:textId="76BF8EF8" w:rsidR="006323EF" w:rsidRDefault="006323EF" w:rsidP="00064A51">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-de"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DDCAE04" w14:textId="77777777" w:rsidR="006323EF" w:rsidRDefault="006323EF" w:rsidP="00064A51">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-de"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00D1506C" w14:textId="01F7C9E7" w:rsidR="00064A51" w:rsidRDefault="00064A51" w:rsidP="00B75FCB">
       <w:pPr>
         <w:pStyle w:val="ECREP2024figurecaption"/>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc180410663"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc180410663"/>
       <w:r>
         <w:t xml:space="preserve">Tabelle </w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Tabelle \* ARABIC ">
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00167964">
         <w:t xml:space="preserve">Kurze Beschreibung, was in der </w:t>
       </w:r>
       <w:r>
         <w:t>Tabelle dargestellt ist</w:t>
       </w:r>
       <w:r w:rsidRPr="00167964">
         <w:t xml:space="preserve">. Für weitere </w:t>
       </w:r>
       <w:r>
         <w:t>Tabellen</w:t>
       </w:r>
       <w:r w:rsidRPr="00167964">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t>Tabelle kopieren und einfügen</w:t>
       </w:r>
       <w:r w:rsidRPr="00167964">
         <w:t xml:space="preserve"> -&gt; rechte Maustaste -&gt; [Beschriftung einfügen]. Im Text Querverweise zur </w:t>
       </w:r>
       <w:r>
         <w:t>Tabelle</w:t>
       </w:r>
       <w:r w:rsidRPr="00167964">
         <w:t xml:space="preserve"> verwenden.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:bottomFromText="284" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3021"/>
       </w:tblGrid>
       <w:tr w:rsidR="00064A51" w14:paraId="3B65ADCB" w14:textId="77777777" w:rsidTr="004831DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -6126,146 +6083,146 @@
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="731DC070" w14:textId="77777777" w:rsidR="00064A51" w:rsidRDefault="00064A51" w:rsidP="004831DE">
             <w:pPr>
               <w:pStyle w:val="ECREP2024table"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="607B9A0A" w14:textId="7AC65750" w:rsidR="00064A51" w:rsidRDefault="00064A51" w:rsidP="00064A51">
       <w:pPr>
         <w:pStyle w:val="ECREP2024standard-text-de"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00064A51" w:rsidSect="00D6016D">
-      <w:headerReference w:type="even" r:id="rId16"/>
-[...3 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:headerReference w:type="even" r:id="rId20"/>
+      <w:headerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="even" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:headerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2722" w:right="1134" w:bottom="907" w:left="1701" w:header="680" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4419E105" w14:textId="77777777" w:rsidR="00F0363A" w:rsidRDefault="00F0363A" w:rsidP="004D4960">
+    <w:p w14:paraId="4192142E" w14:textId="77777777" w:rsidR="00263600" w:rsidRDefault="00263600" w:rsidP="004D4960">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6555470C" w14:textId="77777777" w:rsidR="00F0363A" w:rsidRDefault="00F0363A" w:rsidP="004D4960">
+    <w:p w14:paraId="2219D453" w14:textId="77777777" w:rsidR="00263600" w:rsidRDefault="00263600" w:rsidP="004D4960">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="53DF0DFA" w14:textId="57D51FDA" w:rsidR="00BE13E0" w:rsidRPr="00BE13E0" w:rsidRDefault="00BE13E0" w:rsidP="00BE13E0">
     <w:pPr>
       <w:pStyle w:val="ECREP2024standard"/>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
@@ -6315,51 +6272,51 @@
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2DF34AF9" w14:textId="064D70E7" w:rsidR="00BE13E0" w:rsidRPr="00E3234A" w:rsidRDefault="00E3234A" w:rsidP="00E3234A">
     <w:pPr>
       <w:pStyle w:val="ECREP2024standard"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
@@ -6408,76 +6365,76 @@
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00BE13E0">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CC71E88" w14:textId="77777777" w:rsidR="00F0363A" w:rsidRDefault="00F0363A" w:rsidP="004D4960">
+    <w:p w14:paraId="571BE567" w14:textId="77777777" w:rsidR="00263600" w:rsidRDefault="00263600" w:rsidP="004D4960">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B7C3834" w14:textId="77777777" w:rsidR="00F0363A" w:rsidRDefault="00F0363A" w:rsidP="004D4960">
+    <w:p w14:paraId="0058DA13" w14:textId="77777777" w:rsidR="00263600" w:rsidRDefault="00263600" w:rsidP="004D4960">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D0F310A" w14:textId="1504D3C0" w:rsidR="00D74155" w:rsidRPr="00D6016D" w:rsidRDefault="00D6016D" w:rsidP="00956D22">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7181B213" wp14:editId="1C1E82F1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>702310</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>431800</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1980000" cy="486000"/>
           <wp:effectExtent l="0" t="0" r="1270" b="9525"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="5" name="Grafik 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -6507,51 +6464,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1980000" cy="486000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5AFB5445" w14:textId="12F2BE71" w:rsidR="004D4960" w:rsidRPr="00D5209B" w:rsidRDefault="00253A50" w:rsidP="00D5209B">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0580B8CB" wp14:editId="0A32B55B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>702310</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>431800</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1980000" cy="486000"/>
           <wp:effectExtent l="0" t="0" r="1270" b="9525"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1" name="Grafik 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -6581,101 +6538,106 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1980000" cy="486000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="55429914" w14:textId="77777777" w:rsidR="00785D72" w:rsidRDefault="00D74155" w:rsidP="004C572A">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r w:rsidRPr="004D4960">
       <w:t>Eidgenössisches Departement für</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2959EFDC" w14:textId="23008A78" w:rsidR="00D74155" w:rsidRDefault="00D74155" w:rsidP="00785D72">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r w:rsidRPr="004D4960">
       <w:t>Umwelt, Verkehr, Energie und Kommunikation</w:t>
     </w:r>
     <w:r w:rsidR="00785D72">
       <w:t xml:space="preserve"> UVEK</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="761B3C0D" w14:textId="556AE44E" w:rsidR="00D74155" w:rsidRPr="004C572A" w:rsidRDefault="00D74155" w:rsidP="004C572A">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:spacing w:before="100"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004C572A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Bundesamt für Energie</w:t>
     </w:r>
     <w:r w:rsidR="00785D72">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve"> BFE</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6CF38E5A" w14:textId="00C57735" w:rsidR="00D74155" w:rsidRDefault="004C572A" w:rsidP="00785D72">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
-      <w:t>Sektion Energieforschung und Cleantech</w:t>
+      <w:t xml:space="preserve">Sektion Energieforschung und </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:t>Cleantech</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="00D74155" w:rsidRPr="004D4960">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12849DE8" wp14:editId="599CE596">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>702310</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>431800</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1980000" cy="486000"/>
           <wp:effectExtent l="0" t="0" r="1270" b="9525"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="4" name="Grafik 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Grafik 1"/>
@@ -6700,51 +6662,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1980000" cy="486000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08F2667D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="404856A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
@@ -7381,54 +7343,54 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1608197844">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1290433374">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="ECREP2024chapter1"/>
         <w:lvlText w:val="%1"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="ECREP2024chaptersub11"/>
         <w:lvlText w:val="%1.%2"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="792" w:hanging="432"/>
@@ -7516,389 +7478,438 @@
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3744" w:hanging="1224"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4320" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1647856570">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1778014600">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="607352705">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2118479170">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="2091727768">
     <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1057512482">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="846405478">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004D4960"/>
     <w:rsid w:val="000205CF"/>
     <w:rsid w:val="00022799"/>
     <w:rsid w:val="00031506"/>
+    <w:rsid w:val="00032508"/>
     <w:rsid w:val="00064A51"/>
     <w:rsid w:val="000678F8"/>
     <w:rsid w:val="0007444F"/>
     <w:rsid w:val="00080E80"/>
     <w:rsid w:val="00081D01"/>
     <w:rsid w:val="000A39C6"/>
     <w:rsid w:val="000A6127"/>
     <w:rsid w:val="000A6C59"/>
     <w:rsid w:val="000A78C1"/>
     <w:rsid w:val="000B6C36"/>
     <w:rsid w:val="000C1251"/>
     <w:rsid w:val="000C2FF7"/>
     <w:rsid w:val="000D3500"/>
     <w:rsid w:val="000E614F"/>
     <w:rsid w:val="000E7AFF"/>
+    <w:rsid w:val="000F73D1"/>
     <w:rsid w:val="00113B9E"/>
     <w:rsid w:val="00130839"/>
+    <w:rsid w:val="001417D8"/>
     <w:rsid w:val="00155FA1"/>
     <w:rsid w:val="00157356"/>
     <w:rsid w:val="00167964"/>
     <w:rsid w:val="00171173"/>
     <w:rsid w:val="00180B86"/>
     <w:rsid w:val="00191975"/>
+    <w:rsid w:val="00195817"/>
     <w:rsid w:val="001A51BB"/>
     <w:rsid w:val="001C1F23"/>
     <w:rsid w:val="001D16E9"/>
     <w:rsid w:val="001E32CC"/>
     <w:rsid w:val="001E5238"/>
+    <w:rsid w:val="001F19A0"/>
     <w:rsid w:val="00202EFC"/>
+    <w:rsid w:val="0020555E"/>
     <w:rsid w:val="002056ED"/>
     <w:rsid w:val="00206DF9"/>
     <w:rsid w:val="0021190D"/>
     <w:rsid w:val="002154F2"/>
     <w:rsid w:val="00245E1B"/>
     <w:rsid w:val="00253A50"/>
     <w:rsid w:val="00263597"/>
+    <w:rsid w:val="00263600"/>
     <w:rsid w:val="00282D70"/>
     <w:rsid w:val="00291C8E"/>
     <w:rsid w:val="00292F41"/>
     <w:rsid w:val="002941FF"/>
     <w:rsid w:val="00297134"/>
     <w:rsid w:val="002A1924"/>
     <w:rsid w:val="002B5C72"/>
     <w:rsid w:val="002C30B2"/>
     <w:rsid w:val="002D6025"/>
     <w:rsid w:val="002E6FFB"/>
     <w:rsid w:val="002F0AAD"/>
     <w:rsid w:val="002F3BD3"/>
     <w:rsid w:val="002F570A"/>
     <w:rsid w:val="00314EE6"/>
     <w:rsid w:val="003312C5"/>
     <w:rsid w:val="0036636D"/>
     <w:rsid w:val="003A17BD"/>
     <w:rsid w:val="003C1086"/>
+    <w:rsid w:val="003D3A75"/>
     <w:rsid w:val="00400C35"/>
     <w:rsid w:val="0040234C"/>
     <w:rsid w:val="00407D41"/>
     <w:rsid w:val="00424F61"/>
     <w:rsid w:val="00455363"/>
     <w:rsid w:val="00456345"/>
     <w:rsid w:val="00484966"/>
     <w:rsid w:val="004A4360"/>
     <w:rsid w:val="004A571D"/>
     <w:rsid w:val="004B0491"/>
     <w:rsid w:val="004B0FF3"/>
     <w:rsid w:val="004B1E29"/>
     <w:rsid w:val="004B3B8D"/>
     <w:rsid w:val="004C572A"/>
     <w:rsid w:val="004D4960"/>
     <w:rsid w:val="004D558D"/>
+    <w:rsid w:val="004F4677"/>
     <w:rsid w:val="00507114"/>
     <w:rsid w:val="00512EF4"/>
     <w:rsid w:val="00531506"/>
     <w:rsid w:val="0055066F"/>
     <w:rsid w:val="00550E55"/>
     <w:rsid w:val="00551038"/>
     <w:rsid w:val="00554C2E"/>
+    <w:rsid w:val="00560E57"/>
     <w:rsid w:val="00561B24"/>
     <w:rsid w:val="0056345E"/>
     <w:rsid w:val="00574DBE"/>
     <w:rsid w:val="005868F0"/>
     <w:rsid w:val="00590966"/>
     <w:rsid w:val="00597A3A"/>
     <w:rsid w:val="005B4084"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E3654"/>
     <w:rsid w:val="005E5D2C"/>
     <w:rsid w:val="005E7C31"/>
     <w:rsid w:val="005F41CA"/>
     <w:rsid w:val="005F6E68"/>
     <w:rsid w:val="00603185"/>
     <w:rsid w:val="00615480"/>
     <w:rsid w:val="00623ED3"/>
     <w:rsid w:val="0062523C"/>
     <w:rsid w:val="006323EF"/>
     <w:rsid w:val="00632BA8"/>
     <w:rsid w:val="00632EF9"/>
     <w:rsid w:val="00635299"/>
+    <w:rsid w:val="00636C96"/>
     <w:rsid w:val="00643848"/>
     <w:rsid w:val="00643C7D"/>
     <w:rsid w:val="0064614F"/>
     <w:rsid w:val="00655BF8"/>
     <w:rsid w:val="00663995"/>
     <w:rsid w:val="00664D80"/>
     <w:rsid w:val="00684775"/>
     <w:rsid w:val="006A7B19"/>
     <w:rsid w:val="006B6A54"/>
     <w:rsid w:val="006C2BB2"/>
+    <w:rsid w:val="006C574A"/>
     <w:rsid w:val="006C5A00"/>
     <w:rsid w:val="006D29FA"/>
     <w:rsid w:val="006E31F4"/>
     <w:rsid w:val="006F1758"/>
     <w:rsid w:val="00716F6F"/>
     <w:rsid w:val="00722A12"/>
     <w:rsid w:val="0072528A"/>
     <w:rsid w:val="00726D35"/>
     <w:rsid w:val="00735AD3"/>
     <w:rsid w:val="00744861"/>
     <w:rsid w:val="00745600"/>
     <w:rsid w:val="00753B87"/>
     <w:rsid w:val="00761265"/>
     <w:rsid w:val="00770EB4"/>
     <w:rsid w:val="00772BA3"/>
+    <w:rsid w:val="0077680B"/>
     <w:rsid w:val="00784DDE"/>
     <w:rsid w:val="00785D72"/>
+    <w:rsid w:val="007B0D9E"/>
     <w:rsid w:val="007D3DF3"/>
     <w:rsid w:val="007D5C1E"/>
+    <w:rsid w:val="007E40BB"/>
     <w:rsid w:val="007E5D35"/>
     <w:rsid w:val="007F7EE5"/>
     <w:rsid w:val="00810E30"/>
     <w:rsid w:val="00811EE2"/>
     <w:rsid w:val="008144E4"/>
+    <w:rsid w:val="00823692"/>
     <w:rsid w:val="00831C5C"/>
     <w:rsid w:val="00831E17"/>
     <w:rsid w:val="00872D6B"/>
     <w:rsid w:val="00891B6B"/>
+    <w:rsid w:val="008A03E7"/>
     <w:rsid w:val="008A1E79"/>
     <w:rsid w:val="008A6E48"/>
     <w:rsid w:val="008C459D"/>
     <w:rsid w:val="008C46CC"/>
+    <w:rsid w:val="008D0FFD"/>
     <w:rsid w:val="008E3E64"/>
     <w:rsid w:val="008E4CAE"/>
     <w:rsid w:val="00904EA6"/>
     <w:rsid w:val="00913D8B"/>
     <w:rsid w:val="00930AE7"/>
     <w:rsid w:val="0093508C"/>
     <w:rsid w:val="0094175F"/>
     <w:rsid w:val="00956D22"/>
     <w:rsid w:val="00971AE8"/>
     <w:rsid w:val="00976B3A"/>
     <w:rsid w:val="00993FF2"/>
+    <w:rsid w:val="00997A2C"/>
     <w:rsid w:val="009B0453"/>
     <w:rsid w:val="009B3787"/>
     <w:rsid w:val="009B452E"/>
     <w:rsid w:val="009B53AE"/>
     <w:rsid w:val="009D108F"/>
     <w:rsid w:val="009E6760"/>
+    <w:rsid w:val="009F677D"/>
     <w:rsid w:val="009F7B81"/>
     <w:rsid w:val="00A01DA5"/>
     <w:rsid w:val="00A07AF2"/>
     <w:rsid w:val="00A44C0E"/>
     <w:rsid w:val="00A66895"/>
     <w:rsid w:val="00A7435D"/>
     <w:rsid w:val="00A9727D"/>
     <w:rsid w:val="00AC0105"/>
     <w:rsid w:val="00AC3D4A"/>
     <w:rsid w:val="00AC77CC"/>
     <w:rsid w:val="00AD0066"/>
+    <w:rsid w:val="00AD0100"/>
     <w:rsid w:val="00AE1E50"/>
     <w:rsid w:val="00AE36DA"/>
     <w:rsid w:val="00AE5EAD"/>
     <w:rsid w:val="00AE7AE5"/>
     <w:rsid w:val="00AF18C8"/>
     <w:rsid w:val="00AF7794"/>
     <w:rsid w:val="00B1286F"/>
+    <w:rsid w:val="00B13216"/>
     <w:rsid w:val="00B13EC9"/>
+    <w:rsid w:val="00B21CF8"/>
     <w:rsid w:val="00B23F08"/>
+    <w:rsid w:val="00B41717"/>
     <w:rsid w:val="00B50C50"/>
     <w:rsid w:val="00B6136C"/>
     <w:rsid w:val="00B75235"/>
     <w:rsid w:val="00B75FCB"/>
     <w:rsid w:val="00B97C14"/>
     <w:rsid w:val="00BC2FC2"/>
     <w:rsid w:val="00BC492D"/>
     <w:rsid w:val="00BD483F"/>
     <w:rsid w:val="00BE13E0"/>
     <w:rsid w:val="00BF5BEB"/>
     <w:rsid w:val="00C006E2"/>
+    <w:rsid w:val="00C058DF"/>
     <w:rsid w:val="00C05CFE"/>
     <w:rsid w:val="00C1232E"/>
+    <w:rsid w:val="00C22ACC"/>
     <w:rsid w:val="00C4099B"/>
     <w:rsid w:val="00C42401"/>
     <w:rsid w:val="00C4334E"/>
+    <w:rsid w:val="00C47C33"/>
     <w:rsid w:val="00C53405"/>
     <w:rsid w:val="00C61ED1"/>
     <w:rsid w:val="00C62B28"/>
     <w:rsid w:val="00C73B83"/>
     <w:rsid w:val="00C74095"/>
     <w:rsid w:val="00C750AA"/>
     <w:rsid w:val="00C777E2"/>
     <w:rsid w:val="00C94A61"/>
+    <w:rsid w:val="00C94C55"/>
     <w:rsid w:val="00CA7DFF"/>
     <w:rsid w:val="00CD1F56"/>
+    <w:rsid w:val="00CD4690"/>
+    <w:rsid w:val="00CD584B"/>
     <w:rsid w:val="00CE24D0"/>
+    <w:rsid w:val="00CE2C48"/>
     <w:rsid w:val="00CE5EBF"/>
+    <w:rsid w:val="00D11B36"/>
+    <w:rsid w:val="00D373B6"/>
     <w:rsid w:val="00D41F0D"/>
     <w:rsid w:val="00D42DD8"/>
     <w:rsid w:val="00D5209B"/>
     <w:rsid w:val="00D53BBB"/>
     <w:rsid w:val="00D6016D"/>
     <w:rsid w:val="00D62F5D"/>
     <w:rsid w:val="00D74155"/>
     <w:rsid w:val="00D74E89"/>
     <w:rsid w:val="00D75FA8"/>
     <w:rsid w:val="00D84906"/>
+    <w:rsid w:val="00D862A2"/>
+    <w:rsid w:val="00D90410"/>
+    <w:rsid w:val="00D94822"/>
     <w:rsid w:val="00D95717"/>
     <w:rsid w:val="00DC55D5"/>
     <w:rsid w:val="00DD2C69"/>
     <w:rsid w:val="00DE2B4A"/>
     <w:rsid w:val="00DE4A87"/>
     <w:rsid w:val="00E00086"/>
+    <w:rsid w:val="00E07702"/>
     <w:rsid w:val="00E10C7A"/>
     <w:rsid w:val="00E21F52"/>
     <w:rsid w:val="00E24DA6"/>
+    <w:rsid w:val="00E255EB"/>
     <w:rsid w:val="00E2736D"/>
     <w:rsid w:val="00E31F32"/>
     <w:rsid w:val="00E3234A"/>
+    <w:rsid w:val="00E367E6"/>
     <w:rsid w:val="00E40FCB"/>
     <w:rsid w:val="00E47FCA"/>
     <w:rsid w:val="00E71B9C"/>
     <w:rsid w:val="00E7220D"/>
     <w:rsid w:val="00E74C5C"/>
     <w:rsid w:val="00E772BB"/>
+    <w:rsid w:val="00E7769E"/>
+    <w:rsid w:val="00E91166"/>
     <w:rsid w:val="00E93112"/>
     <w:rsid w:val="00EB14F7"/>
     <w:rsid w:val="00EB1553"/>
     <w:rsid w:val="00ED21AA"/>
     <w:rsid w:val="00EE57AF"/>
     <w:rsid w:val="00EF24FD"/>
     <w:rsid w:val="00F021A3"/>
     <w:rsid w:val="00F021B9"/>
     <w:rsid w:val="00F0363A"/>
     <w:rsid w:val="00F37C93"/>
     <w:rsid w:val="00F41667"/>
     <w:rsid w:val="00F56FAC"/>
     <w:rsid w:val="00F759BB"/>
     <w:rsid w:val="00F76B46"/>
     <w:rsid w:val="00F853B4"/>
     <w:rsid w:val="00FA1008"/>
+    <w:rsid w:val="00FB0EF6"/>
     <w:rsid w:val="00FC43C1"/>
     <w:rsid w:val="00FC6108"/>
     <w:rsid w:val="00FC6D85"/>
     <w:rsid w:val="00FC7454"/>
+    <w:rsid w:val="00FD215C"/>
     <w:rsid w:val="00FD6024"/>
     <w:rsid w:val="00FF1ABC"/>
     <w:rsid w:val="00FF55F0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6B7DCECC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4325C4A2-467B-43EE-98F2-A316E8724C55}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8539,51 +8550,50 @@
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ECREP2024standard-text-de">
     <w:name w:val="EC_REP_2024_standard-text-de"/>
     <w:basedOn w:val="ECREP2024standard"/>
     <w:qFormat/>
     <w:rsid w:val="00A9727D"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ECREP2024chapter1">
     <w:name w:val="EC_REP_2024_chapter_1"/>
     <w:basedOn w:val="berschrift1"/>
     <w:next w:val="ECREP2024standard-text-de"/>
     <w:qFormat/>
     <w:rsid w:val="00597A3A"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="600" w:after="240" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="709" w:hanging="709"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="auto"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ECREP2024chaptersub11">
     <w:name w:val="EC_REP_2024_chapter_sub_1.1"/>
     <w:basedOn w:val="berschrift2"/>
     <w:next w:val="ECREP2024standard-text-de"/>
     <w:rsid w:val="006C5A00"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="709" w:hanging="709"/>
     </w:pPr>
     <w:rPr>
@@ -8878,828 +8888,834 @@
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
     <w:name w:val="Überschrift 3 Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="berschrift3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00407D41"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ECREP2024figurecaption">
     <w:name w:val="EC_REP_2024_figure_caption"/>
     <w:basedOn w:val="Beschriftung"/>
     <w:next w:val="ECREP2024standard-text-de"/>
     <w:qFormat/>
     <w:rsid w:val="00B75FCB"/>
   </w:style>
+  <w:style w:type="character" w:styleId="BesuchterLink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0020555E"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="661201209">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.energieforschung.ch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.energieforschung.ch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\C-DATA\_EC%20Reports\2024.10.21\JJJJ.MM.TT_SI5XXXXX_Titel_Institution_Bericht_de.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\C-DATA\_EC%20Reports\2024.10.21\JJJJ.MM.TT_SI5XXXXX_Titel_Institution_Bericht_de.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/deed.de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\C-DATA\_EC%20Reports\2024.10.21\JJJJ.MM.TT_SI5XXXXX_Titel_Institution_Bericht_de.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.energieforschung.ch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/deed.de" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.energieforschung.ch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\C-DATA\_EC%20Reports\2024.10.21\JJJJ.MM.TT_SI5XXXXX_Titel_Institution_Bericht_de.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D2365240-3BEA-48DA-B359-F096B22F25DF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003F3847" w:rsidRDefault="00A8093F">
           <w:r w:rsidRPr="00CB393D">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1E0E43118C4748499EB0EF09C32C9EFE"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EE1AC91A-A51D-452E-8DEE-49C596E2E700}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003F3847" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="003F3847" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="1E0E43118C4748499EB0EF09C32C9EFE1"/>
           </w:pPr>
           <w:r w:rsidRPr="00643C7D">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Acronym/Kurztitel</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CDEDDAADBE1848A889F350673EFA95EC"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{74FAB09B-D224-46CB-B752-11B1B8B1F0A9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008659F0" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="008659F0" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="CDEDDAADBE1848A889F350673EFA95EC1"/>
           </w:pPr>
           <w:r w:rsidRPr="007D5C1E">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>© XY, 20XX</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CEE27F7CD036468994EFC899469DF735"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{78734759-089B-4AF7-A857-5CF66A2DA2A8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001B4C1E" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="001B4C1E" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="CEE27F7CD036468994EFC899469DF7351"/>
           </w:pPr>
           <w:r w:rsidRPr="000678F8">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>(falls zutreffend</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>, BAFU, Kanton, usw.</w:t>
           </w:r>
           <w:r w:rsidRPr="000678F8">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D98CFFAE2ACC405886579EE2CF8CBD10"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{12C708BE-EFBF-4798-9CC6-588946219A79}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001B4C1E" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="001B4C1E" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="D98CFFAE2ACC405886579EE2CF8CBD101"/>
           </w:pPr>
           <w:r w:rsidRPr="000678F8">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Agentur XY</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A429A1ADD17E42AA9492A4F82242C1C1"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{69C4DA60-C5D4-4D2B-AF03-751400AE117C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001B4C1E" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="001B4C1E" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="A429A1ADD17E42AA9492A4F82242C1C11"/>
           </w:pPr>
           <w:r w:rsidRPr="000678F8">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>CH-PLZ Ort</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8B60C5DF4BA24FAEB97E43E601C0CA0A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A05EADAE-0E0A-424B-8053-31F852294B87}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001B4C1E" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="001B4C1E" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="8B60C5DF4BA24FAEB97E43E601C0CA0A1"/>
           </w:pPr>
           <w:r w:rsidRPr="000678F8">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>www.agentur-xy.ch</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AA7824B0092A4FD6B54998AB62D925B3"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{19699F5D-BF54-4622-816D-103B8661B004}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00524198" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="AA7824B0092A4FD6B54998AB62D925B31"/>
           </w:pPr>
-          <w:r w:rsidRPr="00F56FAC">
+          <w:r w:rsidRPr="00B13216">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>Institution X</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4CC4F64E441F4EEAAA4525D5325C9B2A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EA793FA7-8799-4147-AD34-17149884B628}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00524198" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="4CC4F64E441F4EEAAA4525D5325C9B2A1"/>
           </w:pPr>
-          <w:r w:rsidRPr="00F56FAC">
+          <w:r w:rsidRPr="00B13216">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>CH-PLZ Ort</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="60C2A24E561B4B7C884B6D6D9C5D39F2"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0B645CB2-1B92-44AA-9614-CE09C6E1EBE6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00524198" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="60C2A24E561B4B7C884B6D6D9C5D39F21"/>
           </w:pPr>
-          <w:r w:rsidRPr="00F56FAC">
+          <w:r w:rsidRPr="00B13216">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>www.institution-x.ch</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EA7A6880C8DB44068B8AEBCB8C0151ED"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{765021E2-7660-4C96-A21D-3A2D279A6F83}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00524198" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="EA7A6880C8DB44068B8AEBCB8C0151ED1"/>
           </w:pPr>
           <w:r w:rsidRPr="009E6760">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>Institution Y</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4A0CCA90B1D54515BF5C585BF1D328E1"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BF54F40F-54E7-4B88-B36E-63ABABD4220B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00524198" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="4A0CCA90B1D54515BF5C585BF1D328E11"/>
           </w:pPr>
           <w:r w:rsidRPr="003C1086">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>CH-PLZ Ort</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3B19C2A6BBC74318B3092ED9A8642E2F"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{23066C8D-EED6-48EC-BAD0-72BA993A04C3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00524198" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="3B19C2A6BBC74318B3092ED9A8642E2F1"/>
           </w:pPr>
           <w:r w:rsidRPr="009E6760">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>www.institution-y.ch</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3ADD3F14A2B740E08B8200185D30384C"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C705CC53-C836-48A9-9922-102595BE22BF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00524198" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="3ADD3F14A2B740E08B8200185D30384C1"/>
           </w:pPr>
-          <w:r w:rsidRPr="00F56FAC">
-[...3 lines deleted...]
-              <w:lang w:val="fr-CH"/>
+          <w:r w:rsidRPr="00B13216">
+            <w:rPr>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Institution Y</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2552FE863F524834A6475CEA8A01A097"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D8C5A372-0534-4DE2-83A1-14C6031793F4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00524198" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="2552FE863F524834A6475CEA8A01A0971"/>
           </w:pPr>
-          <w:r w:rsidRPr="00F56FAC">
-[...3 lines deleted...]
-              <w:lang w:val="fr-CH"/>
+          <w:r w:rsidRPr="00B13216">
+            <w:rPr>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Institution X</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C18D6745806D43E2A9BD1F44B4FAECAB"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{25BC4F58-13E2-4623-8FD3-35DAC0C37E84}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00524198" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="C18D6745806D43E2A9BD1F44B4FAECAB1"/>
           </w:pPr>
-          <w:r w:rsidRPr="00314EE6">
-[...3 lines deleted...]
-              <w:lang w:val="fr-CH"/>
+          <w:r w:rsidRPr="00B13216">
+            <w:rPr>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>name@institution-x.ch</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B6807FF33A354A34A9576CF976CF7773"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C7A23AAC-FA7E-471C-95CF-AD116986863B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00524198" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="B6807FF33A354A34A9576CF976CF77731"/>
           </w:pPr>
-          <w:r w:rsidRPr="00314EE6">
-[...3 lines deleted...]
-              <w:lang w:val="fr-CH"/>
+          <w:r w:rsidRPr="00B13216">
+            <w:rPr>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>name@institution-y.ch</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E9D4797B43614639B2F2B30F610D548D"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F7B7B55F-A07C-4539-AE0D-F32A4BD89738}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00524198" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="E9D4797B43614639B2F2B30F610D548D1"/>
           </w:pPr>
-          <w:r w:rsidRPr="00314EE6">
-[...3 lines deleted...]
-              <w:lang w:val="fr-CH"/>
+          <w:r w:rsidRPr="00B13216">
+            <w:rPr>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Vorname Name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EC7D04F770B54470BC8D7120C67D5356"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9F6E0DA4-FFCB-4BD8-8580-A8C9D1DB51B3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00524198" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="EC7D04F770B54470BC8D7120C67D53561"/>
           </w:pPr>
-          <w:r w:rsidRPr="00314EE6">
-[...3 lines deleted...]
-              <w:lang w:val="fr-CH"/>
+          <w:r w:rsidRPr="00B13216">
+            <w:rPr>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Vorname Name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="48A3237AAD034C3C90DA6E61F6D36E39"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EBD22EAF-CC8F-4F61-8A31-7AA619C4A066}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00524198" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="48A3237AAD034C3C90DA6E61F6D36E391"/>
           </w:pPr>
           <w:r w:rsidRPr="00456345">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Projektbegleiter/in BFE gemäss Vertrag</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D4F8B2490F9D4FC4B21CE6630CA7FEF1"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6CF5AD1E-BF86-4026-B707-7CE28CCB1D8C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00524198" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="D4F8B2490F9D4FC4B21CE6630CA7FEF11"/>
           </w:pPr>
           <w:r w:rsidRPr="002941FF">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>email@adresse.ch</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="82F9A1D933FB4F728DB46029BD41FBA7"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1A78C573-CAB2-4DD4-9C11-0E0AB33816B2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00524198" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="82F9A1D933FB4F728DB46029BD41FBA71"/>
           </w:pPr>
           <w:r w:rsidRPr="00456345">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Projektbegleiter/in BFE gemäss Vertrag</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="276A4CCAB5A344F08FE0BAB111432B42"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{545ECF77-33C7-4D85-89EE-8B4B5FE1F632}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00524198" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="276A4CCAB5A344F08FE0BAB111432B421"/>
           </w:pPr>
           <w:r w:rsidRPr="002941FF">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>email@adresse.ch</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A0291BF6AC5E491FA28E77064A301E44"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{79451023-38B6-4D4D-AE5B-FA20BE1B6788}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00524198" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00524198" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="A0291BF6AC5E491FA28E77064A301E441"/>
           </w:pPr>
           <w:r w:rsidRPr="006A7B19">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Beschreibung des Stand der Techniks und/oder des Marktes. Darstellung des allgemeinen Kontextes des Projektes mit Referenzen zu </w:t>
           </w:r>
           <w:r w:rsidRPr="00314EE6">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Publikationen (Literaturanalyse). Beschreibung und Diskussion der bestehenden Herausforderung und der allgemeinen Art und Weise, wie das Projekt eine Lösung oder einen Beitrag zu den aufgelisteten Herausforderungen leisten könnte (typischerweise ½ bis 1 ½ Seiten ohne Berücksichtigung von Bildern). </w:t>
           </w:r>
           <w:r w:rsidRPr="00314EE6">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
@@ -9771,148 +9787,148 @@
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (rechte Maustaste, [Einfügeoptionen] -&gt; [nur Text einfügen])</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="78BD02C6F7AD4F6B800821396687BEEF"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E542D496-675B-4E83-B9E7-872E8330FDF6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00312930" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00312930" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="78BD02C6F7AD4F6B800821396687BEEF1"/>
           </w:pPr>
           <w:r w:rsidRPr="00F853B4">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Kurze Zusammenfassung des Projektinhalts (Ausgangslage, Ziele), der Herangehensweise und der wichtigsten Ergebnissen und Schlussolgerungen. Zusammenhängender Text mit allenfalls ein paar Abschnitte, keine Listen und Aufzählungen (max. </w:t>
           </w:r>
           <w:r w:rsidRPr="009E6760">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>½ bis 1 Seite).</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9586183041194BB4AB79A9B44E03E0CE"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ED9BA0C9-3A0E-4B04-AFBD-6401B69F2287}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00312930" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00312930" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="9586183041194BB4AB79A9B44E03E0CE1"/>
           </w:pPr>
           <w:r w:rsidRPr="00E93112">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Résumé du contenu du projet (situation de départ, objectifs), de l'approche et des résultats et conclusions principaux. Texte concis avec quelques paragraphes au besoin, pas de listes ni d'énumérations (½ à 1 page max.)</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="ACC01D4968C24F19830483B3690DD4E2"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8F15E4EB-438F-4BD9-877C-F43111F7DD4E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00312930" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00312930" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="ACC01D4968C24F19830483B3690DD4E21"/>
           </w:pPr>
           <w:r w:rsidRPr="00AE7AE5">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Summary of the content of the project ( initial context, objectives), of the approach and of the main results and conclusions. Concise text with a few paragraphs if necessary, no lists or enumerations (½ to 1 page max.)</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A9CFE370E253419799A6D6DF730553CF"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5769C72B-31F3-43B3-ABF5-CD31A921BA71}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00312930" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00312930" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="A9CFE370E253419799A6D6DF730553CF1"/>
           </w:pPr>
           <w:r w:rsidRPr="006B6A54">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Beschreibung des Sinns und Zwecks des </w:t>
           </w:r>
           <w:r w:rsidRPr="00314EE6">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Projektes, die konkrete Art und Weise, wie das Projekt die in 1.1 genannten Herausforderungen bewältigen kann, sowie die zu untersuchenden Fragen, die erwarteten Ergebnisse und die konkreten (qualitativen und/oder quantitativen) Ziele, die mit dem vorliegenden Projekt erreicht werden sollen. (Typischerweise ½ bis 1 ½ Seiten ohne Bilder</w:t>
           </w:r>
           <w:r w:rsidRPr="00AC77CC">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
@@ -9971,81 +9987,81 @@
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (rechte Maustaste, [Einfügeoptionen] -&gt; [nur Text einfügen])</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="11F9B100C402413299B9D4BE4358E2D2"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E705123C-55B1-4A35-9CBB-53057F109614}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00312930" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00312930" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="11F9B100C402413299B9D4BE4358E2D21"/>
           </w:pPr>
           <w:r w:rsidRPr="00735AD3">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>5XXXXX-01</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E4A205E03CBE47C0BEBF7C35CDB44E03"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4FD8007D-4E4A-4F9B-A94D-3473AB800286}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00312930" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00312930" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="E4A205E03CBE47C0BEBF7C35CDB44E031"/>
           </w:pPr>
           <w:r w:rsidRPr="00C4334E">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:caps/>
               <w:color w:val="FF0000"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Nur für den Schlussbericht. Diesen Absatz inklusive Überschrift für den Zwischenbericht löschen</w:t>
           </w:r>
           <w:r w:rsidRPr="00E93112">
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> Auf</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
@@ -10055,113 +10071,113 @@
             <w:rPr>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> von maximal 4 Kernbotschaften aus dem Projekt. Diese sollten prägnant/kurz formuliert sein (ein oder zwei Sätze) und (wenn möglich) auch den Mehrwert des Projektes auch in Bezug auf die Schweizer Energiepolitik darstellen (in der Sprache des Berichtes, kann wahlweise auch für weitere Sprachen multipliziert werden).</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="643F80083A4C45E1ABF3D325434424A7"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4D2DA731-20D9-4817-BB45-ACBC405D5201}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00312930" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00312930" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="643F80083A4C45E1ABF3D325434424A71"/>
           </w:pPr>
           <w:r w:rsidRPr="005E1E24">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Berichtart wählen</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A66593863CA448A291D63075C2CFF6E7"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{02114CA6-0126-4C01-B9C7-7FF6D9AD8BDD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00312930" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00312930" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="A66593863CA448A291D63075C2CFF6E71"/>
           </w:pPr>
           <w:r w:rsidRPr="000D3500">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Datum wählen</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E93675616EDD4D9BA1FBEB6514E8B542"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BDD41C17-E088-4AFF-9483-79564891FCEF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D37834" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00D37834" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="E93675616EDD4D9BA1FBEB6514E8B5421"/>
           </w:pPr>
           <w:bookmarkStart w:id="0" w:name="_Hlk169177573"/>
           <w:r w:rsidRPr="00AC77CC">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Darstellung der verwendeten Methoden, der durchgeführten Aktivitäten und der erzielten (qualitativen und quantitativen) Ergebnisse sowie deren kritische Analyse. Die Einfügung von Unterkapiteln zur Strukturierung der verschiedenen Aspekte des Projekts wird empfohlen. Falls gewünscht, können separate Kapitel für die Präsentation bestimmter Punkte wie die angewandten Methoden oder die technischen Einrichtungen verwendet werden. (Typischerweise 15 bis 50 Seiten, je nach Umfang des Projekts, mit der Möglichkeit, auf wissenschaftliche Publikationen zu verweisen, die als Open Access verfügbar sind</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
           <w:r w:rsidRPr="00AC77CC">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
@@ -10211,51 +10227,51 @@
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (rechte Maustaste, [Einfügeoptionen] -&gt; [nur Text einfügen])</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DB2575342AC7458FA9E1788BC4513FFE"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{251813C7-52D3-4DF3-8F9C-603C414BBE08}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D37834" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00D37834" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="DB2575342AC7458FA9E1788BC4513FFE1"/>
           </w:pPr>
           <w:bookmarkStart w:id="1" w:name="_Hlk169177621"/>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Beschreibung der Erkenntnisse, die aus den Projektresultaten gezogen werden können, und Diskussion der Relevanz für das </w:t>
           </w:r>
           <w:r w:rsidRPr="00761265">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>bearbeitete Themenfeld sowie eine abschliessende Einschätzung und Würdigung der durchgeführten Arbeiten.</w:t>
           </w:r>
           <w:r w:rsidRPr="00761265">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
@@ -10322,51 +10338,51 @@
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (rechte Maustaste, [Einfügeoptionen] -&gt; [nur Text einfügen])</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9C9E341AD722446BA2B917638D5ADDD3"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5743A37D-6861-4C1A-BB57-CFC3585D61E5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D37834" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00D37834" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="9C9E341AD722446BA2B917638D5ADDD31"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Angaben zu Aktivitäten mit weiteren Akteuren in der Schweiz und/oder im Ausland. </w:t>
           </w:r>
           <w:r w:rsidRPr="006B6A54">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Bitte nur die vordefinierten Formatvorlagen verwenden, Text aus anderen Dokument</w:t>
           </w:r>
           <w:r>
             <w:rPr>
@@ -10396,156 +10412,128 @@
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (rechte Maustaste, [Einfügeoptionen] -&gt; [nur Text einfügen])</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1AA2C1CC7E884C89875B779AA579B015"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{66A9BC21-C703-415F-8C98-71A1E1F23FF0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D37834" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00D37834" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="1AA2C1CC7E884C89875B779AA579B0151"/>
           </w:pPr>
-          <w:r>
+          <w:bookmarkStart w:id="2" w:name="_Hlk169177732"/>
+          <w:r w:rsidRPr="00AD0100">
+            <w:rPr>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Liste </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00AD0100">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
-            <w:t>Angaben zu den Publikationen, die aus diesem Projekt entstand</w:t>
-[...1 lines deleted...]
-          <w:r w:rsidRPr="00FF55F0">
+            <w:t>der</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00AD0100">
+            <w:rPr>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> im Projekt entstandenen Publikationen sowie weiterer Aktivitäten zum Wissenstransfer (z. B. Konferenzbeiträge, Workshops oder andere Kommunikationsformate). Zusätzlich: veröffentlichte Daten, Modelle und Codes inkl. Zugangslinks</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00AD0100">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
-            <w:t xml:space="preserve">en sind (Liste). </w:t>
-[...9 lines deleted...]
-            <w:t xml:space="preserve">Liste der veröffentlichten Daten und Modelle/Codes mit Zugangslink. </w:t>
+            <w:t xml:space="preserve">. </w:t>
           </w:r>
           <w:bookmarkEnd w:id="2"/>
-          <w:r w:rsidRPr="00FF55F0">
+          <w:r w:rsidRPr="00AD0100">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bitte </w:t>
-[...34 lines deleted...]
-          <w:r w:rsidRPr="006B6A54">
+            <w:t>Bitte nur die vordefinierten Formatvorlagen verwenden, Text aus anderen Dokumenten unformatiert einfügen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00AD0100">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (rechte Maustaste, [Einfügeoptionen] -&gt; [nur Text einfügen])</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A3945EC7659E4D29A02D1042C3B384F9"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2C29B25E-E076-437E-83BC-4133836D792B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D37834" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="00D37834" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
             <w:pStyle w:val="A3945EC7659E4D29A02D1042C3B384F91"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Liste der Literaturquellen. Bei einer grossen Zahl von Quellen, bitte Querverweise verwenden. </w:t>
           </w:r>
           <w:r w:rsidRPr="006B6A54">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b/>
               <w:bCs/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Bitte nur die vordefinierten Formatvorlagen verwenden, Text aus anderen Dokument</w:t>
           </w:r>
           <w:r>
             <w:rPr>
@@ -10575,193 +10563,138 @@
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> (rechte Maustaste, [Einfügeoptionen] -&gt; [nur Text einfügen])</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="41DD1F85EC9840A9A63BE8453639ECCB"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{48B2A1EF-644F-4B73-A7F3-B55F4E45EB10}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A537D" w:rsidRDefault="007D1501" w:rsidP="007D1501">
+        <w:p w:rsidR="008A537D" w:rsidRDefault="000F602C" w:rsidP="000F602C">
           <w:pPr>
-            <w:pStyle w:val="41DD1F85EC9840A9A63BE8453639ECCB2"/>
+            <w:pStyle w:val="41DD1F85EC9840A9A63BE8453639ECCB1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Anhänge zum Bericht, falls zutreffend.</w:t>
           </w:r>
-        </w:p>
-[...65 lines deleted...]
-          <w:bookmarkEnd w:id="5"/>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="235F2040"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FEF6E180"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -11397,170 +11330,200 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1275092674">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="256719520">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="558177870">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1463114910">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1737776761">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2083137644">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F661BB"/>
     <w:rsid w:val="00002380"/>
     <w:rsid w:val="0004083D"/>
     <w:rsid w:val="00070A02"/>
     <w:rsid w:val="00077AF1"/>
+    <w:rsid w:val="000C3269"/>
     <w:rsid w:val="000D61F0"/>
+    <w:rsid w:val="000F602C"/>
     <w:rsid w:val="00150485"/>
+    <w:rsid w:val="00155731"/>
     <w:rsid w:val="001A0678"/>
     <w:rsid w:val="001B4C1E"/>
     <w:rsid w:val="001F44C8"/>
     <w:rsid w:val="00200B4B"/>
     <w:rsid w:val="00215F2F"/>
+    <w:rsid w:val="00252F66"/>
     <w:rsid w:val="00265F2D"/>
     <w:rsid w:val="002D42F4"/>
     <w:rsid w:val="00312930"/>
     <w:rsid w:val="00315D64"/>
+    <w:rsid w:val="00331D4C"/>
     <w:rsid w:val="003560D8"/>
     <w:rsid w:val="00375F40"/>
     <w:rsid w:val="003F3847"/>
+    <w:rsid w:val="00412FC5"/>
     <w:rsid w:val="004147C9"/>
+    <w:rsid w:val="00415127"/>
     <w:rsid w:val="0044623F"/>
     <w:rsid w:val="00483022"/>
+    <w:rsid w:val="004F4677"/>
     <w:rsid w:val="00524198"/>
     <w:rsid w:val="00537638"/>
     <w:rsid w:val="005505DB"/>
+    <w:rsid w:val="00560E57"/>
     <w:rsid w:val="005E3DE1"/>
     <w:rsid w:val="00640781"/>
     <w:rsid w:val="006B4623"/>
     <w:rsid w:val="006F5545"/>
     <w:rsid w:val="0073279B"/>
     <w:rsid w:val="00752E2C"/>
+    <w:rsid w:val="0077680B"/>
+    <w:rsid w:val="007824B2"/>
+    <w:rsid w:val="00784BF0"/>
     <w:rsid w:val="00795BA4"/>
+    <w:rsid w:val="007B0D9E"/>
     <w:rsid w:val="007D1501"/>
     <w:rsid w:val="00840698"/>
     <w:rsid w:val="00844099"/>
     <w:rsid w:val="008659F0"/>
+    <w:rsid w:val="0086653E"/>
     <w:rsid w:val="008A537D"/>
     <w:rsid w:val="008A6797"/>
     <w:rsid w:val="008F42A8"/>
+    <w:rsid w:val="00900CAD"/>
     <w:rsid w:val="009D7E78"/>
     <w:rsid w:val="009F5029"/>
+    <w:rsid w:val="009F677D"/>
     <w:rsid w:val="00A5491F"/>
     <w:rsid w:val="00A8093F"/>
     <w:rsid w:val="00AD00AA"/>
+    <w:rsid w:val="00B41717"/>
     <w:rsid w:val="00B80533"/>
     <w:rsid w:val="00BB3C6F"/>
     <w:rsid w:val="00BB5B88"/>
     <w:rsid w:val="00BC0E63"/>
+    <w:rsid w:val="00C058DF"/>
     <w:rsid w:val="00C2612E"/>
     <w:rsid w:val="00C402A6"/>
     <w:rsid w:val="00C413B1"/>
+    <w:rsid w:val="00C85C6B"/>
+    <w:rsid w:val="00CD4690"/>
+    <w:rsid w:val="00CE099B"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:rsid w:val="00CF75B7"/>
+    <w:rsid w:val="00D11B36"/>
     <w:rsid w:val="00D37834"/>
+    <w:rsid w:val="00D862A2"/>
     <w:rsid w:val="00D9073D"/>
     <w:rsid w:val="00E1425D"/>
+    <w:rsid w:val="00E7769E"/>
     <w:rsid w:val="00E97B90"/>
+    <w:rsid w:val="00EB09BC"/>
     <w:rsid w:val="00F10717"/>
+    <w:rsid w:val="00F34A5D"/>
+    <w:rsid w:val="00F435B5"/>
     <w:rsid w:val="00F661BB"/>
+    <w:rsid w:val="00FB0EF6"/>
     <w:rsid w:val="00FC6808"/>
+    <w:rsid w:val="00FD2E36"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11946,1695 +11909,1575 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007D1501"/>
+    <w:rsid w:val="000F602C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="643F80083A4C45E1ABF3D325434424A73">
-[...1 lines deleted...]
-    <w:rsid w:val="006F5545"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="643F80083A4C45E1ABF3D325434424A7">
+    <w:name w:val="643F80083A4C45E1ABF3D325434424A7"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A66593863CA448A291D63075C2CFF6E73">
-[...1 lines deleted...]
-    <w:rsid w:val="006F5545"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A66593863CA448A291D63075C2CFF6E7">
+    <w:name w:val="A66593863CA448A291D63075C2CFF6E7"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E0E43118C4748499EB0EF09C32C9EFE3">
-[...1 lines deleted...]
-    <w:rsid w:val="006F5545"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E0E43118C4748499EB0EF09C32C9EFE">
+    <w:name w:val="1E0E43118C4748499EB0EF09C32C9EFE"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="480" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="42"/>
       <w:szCs w:val="42"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDEDDAADBE1848A889F350673EFA95EC3">
-[...1 lines deleted...]
-    <w:rsid w:val="006F5545"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDEDDAADBE1848A889F350673EFA95EC">
+    <w:name w:val="CDEDDAADBE1848A889F350673EFA95EC"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="78BD02C6F7AD4F6B800821396687BEEF3">
-[...1 lines deleted...]
-    <w:rsid w:val="006F5545"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="78BD02C6F7AD4F6B800821396687BEEF">
+    <w:name w:val="78BD02C6F7AD4F6B800821396687BEEF"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9586183041194BB4AB79A9B44E03E0CE3">
-[...1 lines deleted...]
-    <w:rsid w:val="006F5545"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9586183041194BB4AB79A9B44E03E0CE">
+    <w:name w:val="9586183041194BB4AB79A9B44E03E0CE"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACC01D4968C24F19830483B3690DD4E23">
-[...1 lines deleted...]
-    <w:rsid w:val="006F5545"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACC01D4968C24F19830483B3690DD4E2">
+    <w:name w:val="ACC01D4968C24F19830483B3690DD4E2"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E4A205E03CBE47C0BEBF7C35CDB44E033">
-[...555 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E4A205E03CBE47C0BEBF7C35CDB44E03">
     <w:name w:val="E4A205E03CBE47C0BEBF7C35CDB44E03"/>
-    <w:rsid w:val="004147C9"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="720"/>
       </w:tabs>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="426" w:hanging="426"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0291BF6AC5E491FA28E77064A301E44">
     <w:name w:val="A0291BF6AC5E491FA28E77064A301E44"/>
-    <w:rsid w:val="004147C9"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A9CFE370E253419799A6D6DF730553CF">
     <w:name w:val="A9CFE370E253419799A6D6DF730553CF"/>
-    <w:rsid w:val="004147C9"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E93675616EDD4D9BA1FBEB6514E8B542">
     <w:name w:val="E93675616EDD4D9BA1FBEB6514E8B542"/>
-    <w:rsid w:val="004147C9"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DB2575342AC7458FA9E1788BC4513FFE">
     <w:name w:val="DB2575342AC7458FA9E1788BC4513FFE"/>
-    <w:rsid w:val="004147C9"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C9E341AD722446BA2B917638D5ADDD3">
     <w:name w:val="9C9E341AD722446BA2B917638D5ADDD3"/>
-    <w:rsid w:val="004147C9"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1AA2C1CC7E884C89875B779AA579B015">
     <w:name w:val="1AA2C1CC7E884C89875B779AA579B015"/>
-    <w:rsid w:val="004147C9"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A3945EC7659E4D29A02D1042C3B384F9">
     <w:name w:val="A3945EC7659E4D29A02D1042C3B384F9"/>
-    <w:rsid w:val="004147C9"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="41DD1F85EC9840A9A63BE8453639ECCB">
     <w:name w:val="41DD1F85EC9840A9A63BE8453639ECCB"/>
-    <w:rsid w:val="004147C9"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DC81B77D02C4CC49A6AC88C11D4399B">
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CEE27F7CD036468994EFC899469DF735">
+    <w:name w:val="CEE27F7CD036468994EFC899469DF735"/>
+    <w:rsid w:val="00CE6AA8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB9BECA1FECC4200BE65CEA02E866053">
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D98CFFAE2ACC405886579EE2CF8CBD10">
+    <w:name w:val="D98CFFAE2ACC405886579EE2CF8CBD10"/>
+    <w:rsid w:val="00CE6AA8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="112D23DFFA454D81A3AB7578CE47EEB6">
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A429A1ADD17E42AA9492A4F82242C1C1">
+    <w:name w:val="A429A1ADD17E42AA9492A4F82242C1C1"/>
+    <w:rsid w:val="00CE6AA8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C9A31AE904F5439691B72E41D6775375">
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8B60C5DF4BA24FAEB97E43E601C0CA0A">
+    <w:name w:val="8B60C5DF4BA24FAEB97E43E601C0CA0A"/>
+    <w:rsid w:val="00CE6AA8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CEE27F7CD036468994EFC899469DF735">
-[...1 lines deleted...]
-    <w:rsid w:val="004147C9"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA7824B0092A4FD6B54998AB62D925B3">
+    <w:name w:val="AA7824B0092A4FD6B54998AB62D925B3"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D98CFFAE2ACC405886579EE2CF8CBD10">
-[...1 lines deleted...]
-    <w:rsid w:val="004147C9"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4CC4F64E441F4EEAAA4525D5325C9B2A">
+    <w:name w:val="4CC4F64E441F4EEAAA4525D5325C9B2A"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A429A1ADD17E42AA9492A4F82242C1C1">
-[...1 lines deleted...]
-    <w:rsid w:val="004147C9"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60C2A24E561B4B7C884B6D6D9C5D39F2">
+    <w:name w:val="60C2A24E561B4B7C884B6D6D9C5D39F2"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8B60C5DF4BA24FAEB97E43E601C0CA0A">
-[...1 lines deleted...]
-    <w:rsid w:val="004147C9"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA7A6880C8DB44068B8AEBCB8C0151ED">
+    <w:name w:val="EA7A6880C8DB44068B8AEBCB8C0151ED"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA7824B0092A4FD6B54998AB62D925B3">
-[...1 lines deleted...]
-    <w:rsid w:val="004147C9"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A0CCA90B1D54515BF5C585BF1D328E1">
+    <w:name w:val="4A0CCA90B1D54515BF5C585BF1D328E1"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4CC4F64E441F4EEAAA4525D5325C9B2A">
-[...1 lines deleted...]
-    <w:rsid w:val="004147C9"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B19C2A6BBC74318B3092ED9A8642E2F">
+    <w:name w:val="3B19C2A6BBC74318B3092ED9A8642E2F"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60C2A24E561B4B7C884B6D6D9C5D39F2">
-[...1 lines deleted...]
-    <w:rsid w:val="004147C9"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9D4797B43614639B2F2B30F610D548D">
+    <w:name w:val="E9D4797B43614639B2F2B30F610D548D"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA7A6880C8DB44068B8AEBCB8C0151ED">
-[...1 lines deleted...]
-    <w:rsid w:val="004147C9"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2552FE863F524834A6475CEA8A01A097">
+    <w:name w:val="2552FE863F524834A6475CEA8A01A097"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A0CCA90B1D54515BF5C585BF1D328E1">
-[...1 lines deleted...]
-    <w:rsid w:val="004147C9"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C18D6745806D43E2A9BD1F44B4FAECAB">
+    <w:name w:val="C18D6745806D43E2A9BD1F44B4FAECAB"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B19C2A6BBC74318B3092ED9A8642E2F">
-[...1 lines deleted...]
-    <w:rsid w:val="004147C9"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC7D04F770B54470BC8D7120C67D5356">
+    <w:name w:val="EC7D04F770B54470BC8D7120C67D5356"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9D4797B43614639B2F2B30F610D548D">
-[...1 lines deleted...]
-    <w:rsid w:val="004147C9"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3ADD3F14A2B740E08B8200185D30384C">
+    <w:name w:val="3ADD3F14A2B740E08B8200185D30384C"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2552FE863F524834A6475CEA8A01A097">
-[...1 lines deleted...]
-    <w:rsid w:val="004147C9"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B6807FF33A354A34A9576CF976CF7773">
+    <w:name w:val="B6807FF33A354A34A9576CF976CF7773"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C18D6745806D43E2A9BD1F44B4FAECAB">
-[...1 lines deleted...]
-    <w:rsid w:val="004147C9"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="48A3237AAD034C3C90DA6E61F6D36E39">
+    <w:name w:val="48A3237AAD034C3C90DA6E61F6D36E39"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC7D04F770B54470BC8D7120C67D5356">
-[...1 lines deleted...]
-    <w:rsid w:val="004147C9"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D4F8B2490F9D4FC4B21CE6630CA7FEF1">
+    <w:name w:val="D4F8B2490F9D4FC4B21CE6630CA7FEF1"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3ADD3F14A2B740E08B8200185D30384C">
-[...1 lines deleted...]
-    <w:rsid w:val="004147C9"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82F9A1D933FB4F728DB46029BD41FBA7">
+    <w:name w:val="82F9A1D933FB4F728DB46029BD41FBA7"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B6807FF33A354A34A9576CF976CF7773">
-[...1 lines deleted...]
-    <w:rsid w:val="004147C9"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="276A4CCAB5A344F08FE0BAB111432B42">
+    <w:name w:val="276A4CCAB5A344F08FE0BAB111432B42"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="48A3237AAD034C3C90DA6E61F6D36E39">
-[...1 lines deleted...]
-    <w:rsid w:val="004147C9"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11F9B100C402413299B9D4BE4358E2D2">
+    <w:name w:val="11F9B100C402413299B9D4BE4358E2D2"/>
+    <w:rsid w:val="00CE6AA8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D4F8B2490F9D4FC4B21CE6630CA7FEF1">
-[...53 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="643F80083A4C45E1ABF3D325434424A73">
+    <w:name w:val="643F80083A4C45E1ABF3D325434424A73"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A66593863CA448A291D63075C2CFF6E71">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A66593863CA448A291D63075C2CFF6E73">
+    <w:name w:val="A66593863CA448A291D63075C2CFF6E73"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E0E43118C4748499EB0EF09C32C9EFE1">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E0E43118C4748499EB0EF09C32C9EFE3">
+    <w:name w:val="1E0E43118C4748499EB0EF09C32C9EFE3"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="480" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="42"/>
       <w:szCs w:val="42"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDEDDAADBE1848A889F350673EFA95EC1">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDEDDAADBE1848A889F350673EFA95EC3">
+    <w:name w:val="CDEDDAADBE1848A889F350673EFA95EC3"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="78BD02C6F7AD4F6B800821396687BEEF1">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="78BD02C6F7AD4F6B800821396687BEEF3">
+    <w:name w:val="78BD02C6F7AD4F6B800821396687BEEF3"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9586183041194BB4AB79A9B44E03E0CE1">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9586183041194BB4AB79A9B44E03E0CE3">
+    <w:name w:val="9586183041194BB4AB79A9B44E03E0CE3"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACC01D4968C24F19830483B3690DD4E21">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACC01D4968C24F19830483B3690DD4E23">
+    <w:name w:val="ACC01D4968C24F19830483B3690DD4E23"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E4A205E03CBE47C0BEBF7C35CDB44E031">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E4A205E03CBE47C0BEBF7C35CDB44E033">
+    <w:name w:val="E4A205E03CBE47C0BEBF7C35CDB44E033"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="426" w:hanging="426"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0291BF6AC5E491FA28E77064A301E441">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0291BF6AC5E491FA28E77064A301E443">
+    <w:name w:val="A0291BF6AC5E491FA28E77064A301E443"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A9CFE370E253419799A6D6DF730553CF1">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A9CFE370E253419799A6D6DF730553CF3">
+    <w:name w:val="A9CFE370E253419799A6D6DF730553CF3"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E93675616EDD4D9BA1FBEB6514E8B5421">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E93675616EDD4D9BA1FBEB6514E8B5423">
+    <w:name w:val="E93675616EDD4D9BA1FBEB6514E8B5423"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DB2575342AC7458FA9E1788BC4513FFE1">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DB2575342AC7458FA9E1788BC4513FFE3">
+    <w:name w:val="DB2575342AC7458FA9E1788BC4513FFE3"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C9E341AD722446BA2B917638D5ADDD31">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C9E341AD722446BA2B917638D5ADDD33">
+    <w:name w:val="9C9E341AD722446BA2B917638D5ADDD33"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1AA2C1CC7E884C89875B779AA579B0151">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1AA2C1CC7E884C89875B779AA579B0153">
+    <w:name w:val="1AA2C1CC7E884C89875B779AA579B0153"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A3945EC7659E4D29A02D1042C3B384F91">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A3945EC7659E4D29A02D1042C3B384F93">
+    <w:name w:val="A3945EC7659E4D29A02D1042C3B384F93"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="41DD1F85EC9840A9A63BE8453639ECCB2">
     <w:name w:val="41DD1F85EC9840A9A63BE8453639ECCB2"/>
-    <w:rsid w:val="007D1501"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C9A31AE904F5439691B72E41D67753752">
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CEE27F7CD036468994EFC899469DF7353">
+    <w:name w:val="CEE27F7CD036468994EFC899469DF7353"/>
+    <w:rsid w:val="00CE099B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CEE27F7CD036468994EFC899469DF7351">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D98CFFAE2ACC405886579EE2CF8CBD103">
+    <w:name w:val="D98CFFAE2ACC405886579EE2CF8CBD103"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D98CFFAE2ACC405886579EE2CF8CBD101">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A429A1ADD17E42AA9492A4F82242C1C13">
+    <w:name w:val="A429A1ADD17E42AA9492A4F82242C1C13"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A429A1ADD17E42AA9492A4F82242C1C11">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8B60C5DF4BA24FAEB97E43E601C0CA0A3">
+    <w:name w:val="8B60C5DF4BA24FAEB97E43E601C0CA0A3"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8B60C5DF4BA24FAEB97E43E601C0CA0A1">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA7824B0092A4FD6B54998AB62D925B33">
+    <w:name w:val="AA7824B0092A4FD6B54998AB62D925B33"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA7824B0092A4FD6B54998AB62D925B31">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4CC4F64E441F4EEAAA4525D5325C9B2A3">
+    <w:name w:val="4CC4F64E441F4EEAAA4525D5325C9B2A3"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4CC4F64E441F4EEAAA4525D5325C9B2A1">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60C2A24E561B4B7C884B6D6D9C5D39F23">
+    <w:name w:val="60C2A24E561B4B7C884B6D6D9C5D39F23"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60C2A24E561B4B7C884B6D6D9C5D39F21">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA7A6880C8DB44068B8AEBCB8C0151ED3">
+    <w:name w:val="EA7A6880C8DB44068B8AEBCB8C0151ED3"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA7A6880C8DB44068B8AEBCB8C0151ED1">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A0CCA90B1D54515BF5C585BF1D328E13">
+    <w:name w:val="4A0CCA90B1D54515BF5C585BF1D328E13"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A0CCA90B1D54515BF5C585BF1D328E11">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B19C2A6BBC74318B3092ED9A8642E2F3">
+    <w:name w:val="3B19C2A6BBC74318B3092ED9A8642E2F3"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B19C2A6BBC74318B3092ED9A8642E2F1">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9D4797B43614639B2F2B30F610D548D3">
+    <w:name w:val="E9D4797B43614639B2F2B30F610D548D3"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9D4797B43614639B2F2B30F610D548D1">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2552FE863F524834A6475CEA8A01A0973">
+    <w:name w:val="2552FE863F524834A6475CEA8A01A0973"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2552FE863F524834A6475CEA8A01A0971">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C18D6745806D43E2A9BD1F44B4FAECAB3">
+    <w:name w:val="C18D6745806D43E2A9BD1F44B4FAECAB3"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C18D6745806D43E2A9BD1F44B4FAECAB1">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC7D04F770B54470BC8D7120C67D53563">
+    <w:name w:val="EC7D04F770B54470BC8D7120C67D53563"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC7D04F770B54470BC8D7120C67D53561">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3ADD3F14A2B740E08B8200185D30384C3">
+    <w:name w:val="3ADD3F14A2B740E08B8200185D30384C3"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3ADD3F14A2B740E08B8200185D30384C1">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B6807FF33A354A34A9576CF976CF77733">
+    <w:name w:val="B6807FF33A354A34A9576CF976CF77733"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B6807FF33A354A34A9576CF976CF77731">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="48A3237AAD034C3C90DA6E61F6D36E393">
+    <w:name w:val="48A3237AAD034C3C90DA6E61F6D36E393"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="48A3237AAD034C3C90DA6E61F6D36E391">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D4F8B2490F9D4FC4B21CE6630CA7FEF13">
+    <w:name w:val="D4F8B2490F9D4FC4B21CE6630CA7FEF13"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D4F8B2490F9D4FC4B21CE6630CA7FEF11">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82F9A1D933FB4F728DB46029BD41FBA73">
+    <w:name w:val="82F9A1D933FB4F728DB46029BD41FBA73"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82F9A1D933FB4F728DB46029BD41FBA71">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="276A4CCAB5A344F08FE0BAB111432B423">
+    <w:name w:val="276A4CCAB5A344F08FE0BAB111432B423"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="276A4CCAB5A344F08FE0BAB111432B421">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11F9B100C402413299B9D4BE4358E2D23">
+    <w:name w:val="11F9B100C402413299B9D4BE4358E2D23"/>
+    <w:rsid w:val="00CE099B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11F9B100C402413299B9D4BE4358E2D21">
-[...1 lines deleted...]
-    <w:rsid w:val="007D1501"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="643F80083A4C45E1ABF3D325434424A71">
+    <w:name w:val="643F80083A4C45E1ABF3D325434424A71"/>
+    <w:rsid w:val="000F602C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A66593863CA448A291D63075C2CFF6E71">
+    <w:name w:val="A66593863CA448A291D63075C2CFF6E71"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E0E43118C4748499EB0EF09C32C9EFE1">
+    <w:name w:val="1E0E43118C4748499EB0EF09C32C9EFE1"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="480" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="42"/>
+      <w:szCs w:val="42"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDEDDAADBE1848A889F350673EFA95EC1">
+    <w:name w:val="CDEDDAADBE1848A889F350673EFA95EC1"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="78BD02C6F7AD4F6B800821396687BEEF1">
+    <w:name w:val="78BD02C6F7AD4F6B800821396687BEEF1"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9586183041194BB4AB79A9B44E03E0CE1">
+    <w:name w:val="9586183041194BB4AB79A9B44E03E0CE1"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACC01D4968C24F19830483B3690DD4E21">
+    <w:name w:val="ACC01D4968C24F19830483B3690DD4E21"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E4A205E03CBE47C0BEBF7C35CDB44E031">
+    <w:name w:val="E4A205E03CBE47C0BEBF7C35CDB44E031"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+      </w:tabs>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="426" w:hanging="426"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0291BF6AC5E491FA28E77064A301E441">
+    <w:name w:val="A0291BF6AC5E491FA28E77064A301E441"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A9CFE370E253419799A6D6DF730553CF1">
+    <w:name w:val="A9CFE370E253419799A6D6DF730553CF1"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E93675616EDD4D9BA1FBEB6514E8B5421">
+    <w:name w:val="E93675616EDD4D9BA1FBEB6514E8B5421"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DB2575342AC7458FA9E1788BC4513FFE1">
+    <w:name w:val="DB2575342AC7458FA9E1788BC4513FFE1"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C9E341AD722446BA2B917638D5ADDD31">
+    <w:name w:val="9C9E341AD722446BA2B917638D5ADDD31"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1AA2C1CC7E884C89875B779AA579B0151">
+    <w:name w:val="1AA2C1CC7E884C89875B779AA579B0151"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A3945EC7659E4D29A02D1042C3B384F91">
+    <w:name w:val="A3945EC7659E4D29A02D1042C3B384F91"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="41DD1F85EC9840A9A63BE8453639ECCB1">
+    <w:name w:val="41DD1F85EC9840A9A63BE8453639ECCB1"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CEE27F7CD036468994EFC899469DF7351">
+    <w:name w:val="CEE27F7CD036468994EFC899469DF7351"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D98CFFAE2ACC405886579EE2CF8CBD101">
+    <w:name w:val="D98CFFAE2ACC405886579EE2CF8CBD101"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A429A1ADD17E42AA9492A4F82242C1C11">
+    <w:name w:val="A429A1ADD17E42AA9492A4F82242C1C11"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8B60C5DF4BA24FAEB97E43E601C0CA0A1">
+    <w:name w:val="8B60C5DF4BA24FAEB97E43E601C0CA0A1"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA7824B0092A4FD6B54998AB62D925B31">
+    <w:name w:val="AA7824B0092A4FD6B54998AB62D925B31"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4CC4F64E441F4EEAAA4525D5325C9B2A1">
+    <w:name w:val="4CC4F64E441F4EEAAA4525D5325C9B2A1"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60C2A24E561B4B7C884B6D6D9C5D39F21">
+    <w:name w:val="60C2A24E561B4B7C884B6D6D9C5D39F21"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA7A6880C8DB44068B8AEBCB8C0151ED1">
+    <w:name w:val="EA7A6880C8DB44068B8AEBCB8C0151ED1"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A0CCA90B1D54515BF5C585BF1D328E11">
+    <w:name w:val="4A0CCA90B1D54515BF5C585BF1D328E11"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B19C2A6BBC74318B3092ED9A8642E2F1">
+    <w:name w:val="3B19C2A6BBC74318B3092ED9A8642E2F1"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9D4797B43614639B2F2B30F610D548D1">
+    <w:name w:val="E9D4797B43614639B2F2B30F610D548D1"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2552FE863F524834A6475CEA8A01A0971">
+    <w:name w:val="2552FE863F524834A6475CEA8A01A0971"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C18D6745806D43E2A9BD1F44B4FAECAB1">
+    <w:name w:val="C18D6745806D43E2A9BD1F44B4FAECAB1"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC7D04F770B54470BC8D7120C67D53561">
+    <w:name w:val="EC7D04F770B54470BC8D7120C67D53561"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3ADD3F14A2B740E08B8200185D30384C1">
+    <w:name w:val="3ADD3F14A2B740E08B8200185D30384C1"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B6807FF33A354A34A9576CF976CF77731">
+    <w:name w:val="B6807FF33A354A34A9576CF976CF77731"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="48A3237AAD034C3C90DA6E61F6D36E391">
+    <w:name w:val="48A3237AAD034C3C90DA6E61F6D36E391"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D4F8B2490F9D4FC4B21CE6630CA7FEF11">
+    <w:name w:val="D4F8B2490F9D4FC4B21CE6630CA7FEF11"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82F9A1D933FB4F728DB46029BD41FBA71">
+    <w:name w:val="82F9A1D933FB4F728DB46029BD41FBA71"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="276A4CCAB5A344F08FE0BAB111432B421">
+    <w:name w:val="276A4CCAB5A344F08FE0BAB111432B421"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11F9B100C402413299B9D4BE4358E2D21">
+    <w:name w:val="11F9B100C402413299B9D4BE4358E2D21"/>
+    <w:rsid w:val="000F602C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
@@ -13908,80 +13751,109 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{268A3A17-C36B-4323-9B9B-A4AFA632695D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1375</Words>
-  <Characters>8663</Characters>
+  <Words>1236</Words>
+  <Characters>7787</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>64</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10018</CharactersWithSpaces>
+  <CharactersWithSpaces>9005</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Oberholzer Stefan BFE</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_SetDate">
+    <vt:lpwstr>2026-05-19T12:12:02Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_Name">
+    <vt:lpwstr>L2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_SiteId">
+    <vt:lpwstr>6ae27add-8276-4a38-88c1-3a9c1f973767</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_ActionId">
+    <vt:lpwstr>845890cc-751a-4642-99f9-4f3724e65982</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>