--- v0 (2025-10-13)
+++ v1 (2026-04-10)
@@ -8,78 +8,78 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AP\411 Statistiken\411-02 Elektrizitätsstatistik\ELSTAT - Finanzwirtschaft\Jahreserhebung Finanzstatistik\Fragebogen\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CC68F753-629D-44CE-9479-524125A17311}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{67FC695C-05AA-4D65-AECA-491105BEB523}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="763" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="763" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Fragebogen grün d" sheetId="1" r:id="rId1"/>
     <sheet name="Fragebogen gelb d" sheetId="2" r:id="rId2"/>
     <sheet name="Fragebogen rot d" sheetId="3" r:id="rId3"/>
     <sheet name="Questionnaire vert f" sheetId="10" r:id="rId4"/>
     <sheet name="Questionnaire jaune f" sheetId="11" r:id="rId5"/>
     <sheet name="Questionnaire rouge f" sheetId="6" r:id="rId6"/>
     <sheet name="Questionario verde i" sheetId="12" r:id="rId7"/>
     <sheet name="Questionario giallo i" sheetId="14" r:id="rId8"/>
     <sheet name="Questionario rosso i" sheetId="9" r:id="rId9"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="826" uniqueCount="467">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="825" uniqueCount="466">
   <si>
     <t>Distribuzione agli azionisti, tantième</t>
   </si>
   <si>
     <t>Contributi e imposte per diritti d'acqua, tasse di concessione e d'esercizio, ecc.</t>
   </si>
   <si>
     <t>istallazioni, macchine, utensili e attrezzi, contatori e apparecchi, macchine d'ufficio, infrastrutture</t>
   </si>
   <si>
     <t>e attrezzature informatiche, sistemi di comunicazione, veicoli.</t>
   </si>
   <si>
     <t>compresi prestiti a lunga scadenza (crediti verso terzi, società del gruppo, azionisti), titoli a lungo</t>
   </si>
   <si>
     <t>termine, altri investimenti di carattere finanziario.</t>
   </si>
   <si>
     <t>compresi gli immobili locativi, valori immateriali (investimenti), concessioni, capitale sociale non</t>
   </si>
   <si>
     <t xml:space="preserve">versato, disaggio, spese di fondazione e d'organizzazione, oneri pluriennali, diritti d'usufrutto, </t>
   </si>
   <si>
@@ -491,56 +491,50 @@
     <t>Bilan *</t>
   </si>
   <si>
     <t>avant répartition des bénéfices</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
     <t>en 1'000 fr.</t>
   </si>
   <si>
     <t>valeur comptable</t>
   </si>
   <si>
     <t>Immobilisations de production</t>
   </si>
   <si>
     <t>Immob. de transmission et de distribution</t>
   </si>
   <si>
     <t>Biens immobiliers, mobiliers et appareils</t>
   </si>
   <si>
     <t>Participations</t>
-  </si>
-[...4 lines deleted...]
-    <t>l'exploitation</t>
   </si>
   <si>
     <t>Matériaux et approvisionnements</t>
   </si>
   <si>
     <t>(y compris les combustibles nucléaires)</t>
   </si>
   <si>
     <t>Autres actifs circulants</t>
   </si>
   <si>
     <t>Perte reportée de l'exercice précédent</t>
   </si>
   <si>
     <t>Perte nette d'après le compte de résultats</t>
   </si>
   <si>
     <t>Total de l'actif (Total du bilan)</t>
   </si>
   <si>
     <t>Passif</t>
   </si>
   <si>
     <t>Capital-actions / Capital des sociétés</t>
   </si>
@@ -1627,78 +1621,81 @@
       <t xml:space="preserve">retour, utilisation du réseau (droits d'utilisation des immobilisations, droits d'option de tiers, etc.). </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Frutiger 45 Light"/>
       </rPr>
       <t>&gt; neuf</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">della rete (diritti d'uso, diritti d'opzione di terzi, ecc.). </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Frutiger 45 Light"/>
       </rPr>
       <t>&gt; nuovo con prestiti a lunga scadenza</t>
     </r>
   </si>
   <si>
-    <t>per Ende Geschäftsjahr 2023, z.B. per 30.6.2023, 30.9.2023, 31.12.2023, 29.2.2024, 31.3.2024.</t>
-[...26 lines deleted...]
-    <t>Debitamente riempito, deve essere rispedito entro il 31 gennaio 2025. Grazie.</t>
+    <t>Geschäftsjahr 2024, z.B. 1.7.23-30.6.24, 1.10.23-30.9.24, 1.1.-31.12.2024, 1.3.24-28.2.25, 1.4.24-31.3.25.</t>
+  </si>
+  <si>
+    <t>Bitte diesen Fragebogen ausgefüllt zurück bis 31. Januar 2026. Besten Dank.</t>
+  </si>
+  <si>
+    <t>per Ende Geschäftsjahr 2024, z.B. per 30.6.2024, 30.9.2024, 31.12.2024, 28.2.2025, 31.3.2025.</t>
+  </si>
+  <si>
+    <t>Année comptable 2024, p.ex. au 30.6.2024, 30.9.2024, 31.12.2024, 28.2.2025, 31.3.2025.</t>
+  </si>
+  <si>
+    <t>Prière de retourner ce questionnaire rempli au plus tard le 31 janvier 2026. Merci.</t>
+  </si>
+  <si>
+    <t>Année comptable 2024, p.ex. 1.7.23-30.6.24, 1.10.23-30.9.24, 1.1.-31.12.2024, 1.3.24-28.2.25, 1.4.24-31.3.25.</t>
+  </si>
+  <si>
+    <t>alla fine dell'esercizio 2024, ad es. al 30.6.2024, 30.9.2024, 31.12.2024, 28.2.2025, 31.3.2025.</t>
+  </si>
+  <si>
+    <t>Il presente questionario deve essere rispedito entro il 31 gennaio 2026. Grazie.</t>
+  </si>
+  <si>
+    <t>Anno d'esercizio 2024, ad es. 1.7.23-30.6.24, 1.10.23-30.9.24, 1.1.-31.12.2024, 1.3.24-28.2.25, 1.4.24-31.3.25.</t>
+  </si>
+  <si>
+    <t>Debitamente riempito, deve essere rispedito entro il 31 gennaio 2026. Grazie.</t>
+  </si>
+  <si>
+    <t>Immobilisations étrangères à l'exploitation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="34">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Frutiger 45 Light"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Frutiger 45 Light"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Frutiger 45 Light"/>
       <family val="2"/>
@@ -2812,116 +2809,116 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F126"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="4" style="9" customWidth="1"/>
     <col min="4" max="4" width="21.7109375" style="3" customWidth="1"/>
     <col min="5" max="5" width="4" style="3" customWidth="1"/>
     <col min="6" max="6" width="24.140625" style="3" customWidth="1"/>
     <col min="7" max="16384" width="11.5703125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="2" customFormat="1" ht="15">
       <c r="A1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="3" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6" s="2" customFormat="1" ht="15">
       <c r="A2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
     </row>
     <row r="3" spans="1:6" s="2" customFormat="1" ht="15">
       <c r="A3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6" ht="23.25">
       <c r="A5" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="3"/>
     </row>
     <row r="7" spans="1:6" ht="18">
       <c r="A7" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3"/>
     </row>
     <row r="9" spans="1:6" ht="14.25">
       <c r="A9" s="11" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="3"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="3" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="13.5" thickBot="1">
       <c r="A12" s="3"/>
     </row>
     <row r="13" spans="1:6" ht="16.5" thickBot="1">
       <c r="A13" s="12" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="3"/>
     </row>
     <row r="15" spans="1:6" ht="15.75">
       <c r="A15" s="15" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="16" t="s">
         <v>19</v>
       </c>
       <c r="F15" s="17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="14.25">
       <c r="C16" s="16" t="s">
         <v>21</v>
       </c>
@@ -2998,96 +2995,96 @@
       </c>
       <c r="F28" s="18"/>
     </row>
     <row r="29" spans="1:6">
       <c r="F29" s="7"/>
     </row>
     <row r="30" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A30" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F30" s="18"/>
     </row>
     <row r="31" spans="1:6">
       <c r="B31" s="3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A33" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="F33" s="18"/>
     </row>
     <row r="35" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A35" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="44" t="s">
         <v>40</v>
       </c>
       <c r="C35" s="43">
         <v>6</v>
       </c>
       <c r="F35" s="18"/>
     </row>
     <row r="37" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A37" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>42</v>
       </c>
       <c r="F37" s="18"/>
     </row>
     <row r="39" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A39" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="F39" s="18"/>
     </row>
     <row r="42" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="B42" s="3" t="s">
         <v>45</v>
       </c>
       <c r="F42" s="18"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B45" s="19" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="B46" s="19" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="B47" s="19"/>
     </row>
     <row r="48" spans="1:6">
       <c r="B48" s="19"/>
     </row>
     <row r="49" spans="1:6">
       <c r="B49" s="19"/>
     </row>
     <row r="50" spans="1:6" ht="15.75">
       <c r="A50" s="15" t="s">
         <v>48</v>
       </c>
       <c r="C50" s="16" t="s">
         <v>19</v>
       </c>
       <c r="F50" s="17" t="s">
         <v>20</v>
@@ -3129,57 +3126,57 @@
       <c r="B57" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F57" s="18"/>
     </row>
     <row r="58" spans="1:6">
       <c r="B58" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C58" s="3"/>
     </row>
     <row r="59" spans="1:6">
       <c r="B59" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C59" s="3"/>
     </row>
     <row r="60" spans="1:6">
       <c r="C60" s="3"/>
     </row>
     <row r="61" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A61" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F61" s="18"/>
     </row>
     <row r="62" spans="1:6">
       <c r="B62" s="44" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
     </row>
     <row r="64" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A64" s="5" t="s">
         <v>59</v>
       </c>
       <c r="B64" s="44" t="s">
         <v>60</v>
       </c>
       <c r="C64" s="43">
         <v>7</v>
       </c>
       <c r="F64" s="18"/>
     </row>
     <row r="66" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A66" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>62</v>
       </c>
       <c r="F66" s="18"/>
     </row>
     <row r="68" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A68" s="5" t="s">
@@ -3266,233 +3263,233 @@
       <c r="F89" s="18"/>
     </row>
     <row r="101" spans="1:2" ht="15.75">
       <c r="A101" s="22" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="103" spans="1:2">
       <c r="A103" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="105" spans="1:2">
       <c r="A105" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="106" spans="1:2">
       <c r="B106" s="3" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
     </row>
     <row r="107" spans="1:2">
       <c r="B107" s="3" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:2">
       <c r="A109" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="111" spans="1:2">
       <c r="A111" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
     </row>
     <row r="112" spans="1:2">
       <c r="B112" s="3" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
     </row>
     <row r="114" spans="1:2">
       <c r="A114" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="115" spans="1:2">
       <c r="B115" s="3" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
     </row>
     <row r="116" spans="1:2">
       <c r="B116" s="3" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
     </row>
     <row r="118" spans="1:2">
       <c r="A118" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
     </row>
     <row r="119" spans="1:2">
       <c r="B119" s="3" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="120" spans="1:2">
       <c r="B120" s="3" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="122" spans="1:2">
       <c r="A122" s="45" t="s">
         <v>35</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:2">
       <c r="B123" s="3" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
     </row>
     <row r="124" spans="1:2">
       <c r="B124" s="3" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
     </row>
     <row r="125" spans="1:2">
       <c r="B125" s="3" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="126" spans="1:2">
       <c r="B126" s="44" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="11" type="noConversion"/>
   <pageMargins left="0.49212598425196852" right="0.49212598425196852" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:F144"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="4" style="9" customWidth="1"/>
     <col min="4" max="4" width="20.7109375" style="3" customWidth="1"/>
     <col min="5" max="5" width="4" style="3" customWidth="1"/>
     <col min="6" max="6" width="22.7109375" style="3" customWidth="1"/>
     <col min="7" max="16384" width="11.5703125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="2" customFormat="1" ht="15">
       <c r="A1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="3" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6" s="2" customFormat="1" ht="15">
       <c r="A2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
     </row>
     <row r="3" spans="1:6" s="2" customFormat="1" ht="15">
       <c r="A3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6" ht="23.25">
       <c r="A5" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="3"/>
     </row>
     <row r="7" spans="1:6" ht="18">
       <c r="A7" s="10" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="9.9499999999999993" customHeight="1">
       <c r="A8" s="3"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="3" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="9.9499999999999993" customHeight="1" thickBot="1">
       <c r="A10" s="3"/>
     </row>
     <row r="11" spans="1:6" ht="16.5" thickBot="1">
       <c r="A11" s="12" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
     </row>
     <row r="12" spans="1:6" ht="9.9499999999999993" customHeight="1">
       <c r="A12" s="3"/>
     </row>
     <row r="13" spans="1:6" ht="15.75">
       <c r="A13" s="15" t="s">
         <v>82</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>83</v>
       </c>
       <c r="F13" s="17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="9.9499999999999993" customHeight="1"/>
     <row r="15" spans="1:6" ht="15" customHeight="1">
       <c r="A15" s="5" t="s">
         <v>23</v>
@@ -3683,51 +3680,51 @@
       <c r="C47" s="9">
         <v>10</v>
       </c>
       <c r="F47" s="18"/>
     </row>
     <row r="49" spans="1:6" ht="15" customHeight="1">
       <c r="A49" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>103</v>
       </c>
       <c r="F49" s="18"/>
     </row>
     <row r="51" spans="1:6" ht="15" customHeight="1">
       <c r="B51" s="3" t="s">
         <v>104</v>
       </c>
       <c r="F51" s="18"/>
     </row>
     <row r="53" spans="1:6" s="27" customFormat="1" ht="12">
       <c r="A53" s="25" t="s">
         <v>46</v>
       </c>
       <c r="B53" s="19" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="C53" s="26"/>
     </row>
     <row r="54" spans="1:6">
       <c r="B54" s="19" t="s">
         <v>47</v>
       </c>
       <c r="C54" s="16"/>
     </row>
     <row r="55" spans="1:6">
       <c r="B55" s="19"/>
       <c r="C55" s="16"/>
     </row>
     <row r="56" spans="1:6">
       <c r="C56" s="16" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="58" spans="1:6" ht="18">
       <c r="A58" s="28" t="s">
         <v>105</v>
       </c>
       <c r="C58" s="9">
         <v>11</v>
       </c>
@@ -3765,51 +3762,51 @@
       <c r="F64" s="18"/>
     </row>
     <row r="66" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A66" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>107</v>
       </c>
       <c r="F66" s="18"/>
     </row>
     <row r="69" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="B69" s="3" t="s">
         <v>108</v>
       </c>
       <c r="C69" s="9">
         <v>12</v>
       </c>
       <c r="F69" s="18"/>
     </row>
     <row r="75" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A75" s="5" t="s">
         <v>59</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="F75" s="18"/>
     </row>
     <row r="77" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A77" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>109</v>
       </c>
       <c r="F77" s="18"/>
     </row>
     <row r="79" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A79" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>110</v>
       </c>
       <c r="F79" s="18"/>
     </row>
     <row r="81" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A81" s="5" t="s">
         <v>69</v>
       </c>
@@ -3836,319 +3833,319 @@
       </c>
       <c r="B85" s="3" t="s">
         <v>113</v>
       </c>
       <c r="F85" s="18"/>
     </row>
     <row r="87" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A87" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>114</v>
       </c>
       <c r="F87" s="18"/>
     </row>
     <row r="107" spans="1:2" ht="15.75">
       <c r="A107" s="22" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="109" spans="1:2">
       <c r="A109" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="111" spans="1:2">
       <c r="A111" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="113" spans="1:2">
       <c r="A113" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="115" spans="1:2">
       <c r="A115" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
     </row>
     <row r="116" spans="1:2">
       <c r="B116" s="3" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
     </row>
     <row r="117" spans="1:2">
       <c r="B117" s="3" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
     </row>
     <row r="118" spans="1:2">
       <c r="B118" s="3" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
     </row>
     <row r="120" spans="1:2">
       <c r="A120" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
     </row>
     <row r="122" spans="1:2">
       <c r="A122" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
     </row>
     <row r="124" spans="1:2">
       <c r="A124" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
     </row>
     <row r="125" spans="1:2">
       <c r="B125" s="3" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
     </row>
     <row r="126" spans="1:2">
       <c r="B126" s="3" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
     </row>
     <row r="127" spans="1:2">
       <c r="B127" s="3" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
     </row>
     <row r="128" spans="1:2">
       <c r="B128" s="3" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:2">
       <c r="B129" s="3" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
     </row>
     <row r="131" spans="1:2">
       <c r="A131" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="132" spans="1:2">
       <c r="B132" s="3" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
     </row>
     <row r="134" spans="1:2">
       <c r="A134" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="136" spans="1:2">
       <c r="A136" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
     </row>
     <row r="137" spans="1:2">
       <c r="B137" s="3" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
     </row>
     <row r="138" spans="1:2">
       <c r="B138" s="3" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
     </row>
     <row r="140" spans="1:2">
       <c r="A140" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="142" spans="1:2">
       <c r="A142" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
     </row>
     <row r="144" spans="1:2">
       <c r="A144" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>119</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="11" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:F55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="4" style="9" customWidth="1"/>
     <col min="4" max="4" width="21.7109375" style="3" customWidth="1"/>
     <col min="5" max="5" width="4" style="3" customWidth="1"/>
     <col min="6" max="6" width="22.7109375" style="3" customWidth="1"/>
     <col min="7" max="16384" width="11.5703125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="2" customFormat="1" ht="15">
       <c r="A1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="3" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6" s="2" customFormat="1" ht="15">
       <c r="A2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
     </row>
     <row r="3" spans="1:6" s="2" customFormat="1" ht="15">
       <c r="A3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6" ht="23.25">
       <c r="A5" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="3"/>
     </row>
     <row r="7" spans="1:6" ht="18">
       <c r="A7" s="10" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="3" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="13.5" thickBot="1">
       <c r="A10" s="29"/>
       <c r="B10" s="29"/>
       <c r="C10" s="30"/>
       <c r="D10" s="29"/>
       <c r="E10" s="29"/>
       <c r="F10" s="29"/>
     </row>
     <row r="11" spans="1:6" ht="15.75">
       <c r="A11" s="31" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="B11" s="32"/>
       <c r="C11" s="32"/>
       <c r="D11" s="32"/>
       <c r="E11" s="32"/>
       <c r="F11" s="33"/>
     </row>
     <row r="12" spans="1:6" ht="15.75">
       <c r="A12" s="31" t="s">
         <v>120</v>
       </c>
       <c r="B12" s="32"/>
       <c r="C12" s="32"/>
       <c r="D12" s="32"/>
       <c r="E12" s="32"/>
       <c r="F12" s="33"/>
     </row>
     <row r="13" spans="1:6" ht="16.5" thickBot="1">
       <c r="A13" s="34" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="B13" s="35"/>
       <c r="C13" s="35"/>
       <c r="D13" s="35"/>
       <c r="E13" s="35"/>
       <c r="F13" s="36"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="3"/>
     </row>
     <row r="15" spans="1:6" ht="15.75">
       <c r="A15" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>121</v>
       </c>
       <c r="C15" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D15" s="17" t="s">
         <v>122</v>
       </c>
       <c r="F15" s="17" t="s">
         <v>20</v>
@@ -4284,82 +4281,82 @@
       <c r="A35" s="3"/>
       <c r="C35" s="16"/>
       <c r="D35" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E35" s="17"/>
       <c r="F35" s="17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A37" s="5" t="s">
         <v>135</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>136</v>
       </c>
       <c r="D37" s="18"/>
       <c r="F37" s="18"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="B41" s="3" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5" t="s">
         <v>133</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
     </row>
     <row r="46" spans="1:6" ht="15.75">
       <c r="A46" s="22" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="B49" s="3" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" s="3"/>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" s="3"/>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" s="3"/>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" s="3"/>
     </row>
   </sheetData>
   <phoneticPr fontId="11" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
 </worksheet>
@@ -4384,97 +4381,97 @@
   <sheetData>
     <row r="1" spans="1:6" s="2" customFormat="1" ht="15">
       <c r="A1" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>138</v>
       </c>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6" s="2" customFormat="1" ht="15">
       <c r="A2" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
     </row>
     <row r="3" spans="1:6" s="2" customFormat="1" ht="15">
       <c r="A3" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" s="6" t="s">
         <v>141</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6" ht="23.25">
       <c r="A5" s="8" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="3"/>
     </row>
     <row r="7" spans="1:6" ht="18">
       <c r="A7" s="10" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3"/>
     </row>
     <row r="9" spans="1:6" ht="14.25">
       <c r="A9" s="11" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="3"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="3" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="13.5" thickBot="1">
       <c r="A12" s="3"/>
     </row>
     <row r="13" spans="1:6" ht="16.5" thickBot="1">
       <c r="A13" s="12" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="3"/>
     </row>
     <row r="15" spans="1:6" ht="15.75">
       <c r="A15" s="15" t="s">
         <v>145</v>
       </c>
       <c r="C15" s="16" t="s">
         <v>21</v>
       </c>
       <c r="F15" s="17" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="14.25">
       <c r="C16" s="16"/>
       <c r="F16" s="17" t="s">
         <v>147</v>
@@ -4496,484 +4493,482 @@
       <c r="B20" s="3" t="s">
         <v>149</v>
       </c>
       <c r="C20" s="9">
         <v>1</v>
       </c>
       <c r="F20" s="18"/>
     </row>
     <row r="22" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A22" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>150</v>
       </c>
       <c r="C22" s="9">
         <v>2</v>
       </c>
       <c r="F22" s="18"/>
     </row>
     <row r="24" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A24" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="C24" s="9">
         <v>3</v>
       </c>
       <c r="F24" s="18"/>
     </row>
     <row r="26" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A26" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>151</v>
       </c>
       <c r="C26" s="9">
         <v>4</v>
       </c>
       <c r="F26" s="18"/>
     </row>
     <row r="28" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A28" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>152</v>
+        <v>465</v>
       </c>
       <c r="C28" s="9">
         <v>5</v>
       </c>
       <c r="F28" s="18"/>
     </row>
     <row r="29" spans="1:6">
-      <c r="B29" s="3" t="s">
+      <c r="F29" s="7"/>
+    </row>
+    <row r="30" spans="1:6" ht="20.100000000000001" customHeight="1">
+      <c r="A30" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="F30" s="18"/>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="B31" s="3" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
-[...6 lines deleted...]
-      <c r="B31" s="3" t="s">
+    <row r="33" spans="1:6" ht="20.100000000000001" customHeight="1">
+      <c r="A33" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="F33" s="18"/>
+    </row>
+    <row r="35" spans="1:6" ht="20.100000000000001" customHeight="1">
+      <c r="A35" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B35" s="44" t="s">
         <v>154</v>
       </c>
-      <c r="F31" s="18"/>
-[...2 lines deleted...]
-      <c r="B32" s="3" t="s">
+      <c r="C35" s="43">
+        <v>6</v>
+      </c>
+      <c r="F35" s="18"/>
+    </row>
+    <row r="37" spans="1:6" ht="20.100000000000001" customHeight="1">
+      <c r="A37" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B37" s="3" t="s">
         <v>155</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="B36" s="44" t="s">
+      <c r="F37" s="18"/>
+    </row>
+    <row r="39" spans="1:6" ht="20.100000000000001" customHeight="1">
+      <c r="A39" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B39" s="3" t="s">
         <v>156</v>
       </c>
-      <c r="C36" s="43">
-[...8 lines deleted...]
-      <c r="B38" s="3" t="s">
+      <c r="F39" s="18"/>
+    </row>
+    <row r="42" spans="1:6" ht="20.100000000000001" customHeight="1">
+      <c r="B42" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="F38" s="18"/>
-[...14 lines deleted...]
-      <c r="F43" s="18"/>
+      <c r="F42" s="18"/>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B45" s="19" t="s">
+        <v>336</v>
+      </c>
     </row>
     <row r="46" spans="1:6">
-      <c r="A46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B46" s="19" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
     </row>
     <row r="47" spans="1:6">
-      <c r="B47" s="19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B47" s="19"/>
     </row>
     <row r="48" spans="1:6">
       <c r="B48" s="19"/>
     </row>
     <row r="49" spans="1:6">
       <c r="B49" s="19"/>
     </row>
     <row r="50" spans="1:6" ht="15.75">
       <c r="A50" s="15" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C50" s="16" t="s">
         <v>21</v>
       </c>
       <c r="F50" s="17" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="51" spans="1:6" ht="14.25">
       <c r="C51" s="16"/>
       <c r="F51" s="17" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="53" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A53" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="F53" s="18"/>
     </row>
     <row r="54" spans="1:6">
       <c r="B54" s="3" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A56" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C56" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F56" s="18"/>
     </row>
     <row r="58" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A58" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="F58" s="18"/>
     </row>
     <row r="59" spans="1:6">
       <c r="B59" s="3" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C59" s="3"/>
     </row>
     <row r="60" spans="1:6">
       <c r="B60" s="3" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C60" s="3"/>
     </row>
     <row r="61" spans="1:6">
       <c r="C61" s="3"/>
     </row>
     <row r="62" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A62" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="F62" s="18"/>
     </row>
     <row r="63" spans="1:6" ht="12.6" customHeight="1">
       <c r="B63" s="44" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
     </row>
     <row r="65" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A65" s="5" t="s">
         <v>59</v>
       </c>
       <c r="B65" s="44" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C65" s="43">
         <v>7</v>
       </c>
       <c r="F65" s="18"/>
     </row>
     <row r="67" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A67" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="F67" s="18"/>
     </row>
     <row r="69" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A69" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="F69" s="18"/>
     </row>
     <row r="72" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="B72" s="3" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F72" s="18"/>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="20"/>
       <c r="B76" s="7"/>
       <c r="C76" s="21"/>
       <c r="D76" s="7"/>
       <c r="E76" s="7"/>
       <c r="F76" s="7"/>
     </row>
     <row r="80" spans="1:6" ht="15.75">
       <c r="A80" s="22" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="D80" s="17" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="E80" s="17"/>
       <c r="F80" s="17" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
     </row>
     <row r="81" spans="1:6" ht="14.25">
       <c r="D81" s="17" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="E81" s="17"/>
       <c r="F81" s="17" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="83" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A83" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="D83" s="18"/>
       <c r="F83" s="18"/>
     </row>
     <row r="85" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A85" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="D85" s="18"/>
       <c r="F85" s="18"/>
     </row>
     <row r="86" spans="1:6">
       <c r="B86" s="3" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="88" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A88" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="D88" s="18"/>
       <c r="F88" s="18"/>
     </row>
     <row r="89" spans="1:6">
       <c r="B89" s="3" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
     </row>
     <row r="91" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A91" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="D91" s="18"/>
       <c r="F91" s="18"/>
     </row>
     <row r="102" spans="1:2" ht="15.75">
       <c r="A102" s="22" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
     </row>
     <row r="104" spans="1:2">
       <c r="A104" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
     </row>
     <row r="105" spans="1:2">
       <c r="B105" s="3" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="107" spans="1:2">
       <c r="A107" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="108" spans="1:2">
       <c r="B108" s="3" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
     </row>
     <row r="109" spans="1:2">
       <c r="B109" s="3" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
     </row>
     <row r="111" spans="1:2">
       <c r="A111" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="B114" s="3" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="B117" s="3" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="B118" s="3" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="B121" s="3" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="B122" s="3" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="45" t="s">
         <v>35</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="B125" s="3" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="B126" s="3" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="B127" s="3" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="C127" s="42"/>
       <c r="D127" s="41"/>
     </row>
     <row r="128" spans="1:4">
       <c r="B128" s="44" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="30" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:F149"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="4" style="9" customWidth="1"/>
     <col min="4" max="4" width="20" style="3" customWidth="1"/>
     <col min="5" max="5" width="4" style="3" customWidth="1"/>
@@ -4983,2563 +4978,2561 @@
   <sheetData>
     <row r="1" spans="1:6" s="2" customFormat="1" ht="15">
       <c r="A1" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>138</v>
       </c>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6" s="2" customFormat="1" ht="15">
       <c r="A2" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
     </row>
     <row r="3" spans="1:6" s="2" customFormat="1" ht="15">
       <c r="A3" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" s="6" t="s">
         <v>141</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6" ht="23.25">
       <c r="A5" s="8" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="9" customHeight="1">
       <c r="A6" s="3"/>
     </row>
     <row r="7" spans="1:6" ht="18">
       <c r="A7" s="10" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="9" customHeight="1">
       <c r="A8" s="3"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="3" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="9" customHeight="1" thickBot="1">
       <c r="A10" s="3"/>
     </row>
     <row r="11" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
       <c r="A11" s="12" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
     </row>
     <row r="12" spans="1:6" ht="9" customHeight="1">
       <c r="A12" s="3"/>
     </row>
     <row r="13" spans="1:6" ht="15.75">
       <c r="A13" s="15" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>21</v>
       </c>
       <c r="F13" s="17" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="9.9499999999999993" customHeight="1"/>
     <row r="15" spans="1:6" ht="15" customHeight="1">
       <c r="A15" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C15" s="9">
         <v>1</v>
       </c>
       <c r="F15" s="18"/>
     </row>
     <row r="17" spans="1:6" ht="15" customHeight="1">
       <c r="A17" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C17" s="9">
         <v>2</v>
       </c>
       <c r="F17" s="18"/>
     </row>
     <row r="19" spans="1:6" ht="15" customHeight="1">
       <c r="A19" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="F19" s="18"/>
     </row>
     <row r="21" spans="1:6" ht="15" customHeight="1">
       <c r="A21" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="C21" s="9">
         <v>3</v>
       </c>
       <c r="F21" s="18"/>
     </row>
     <row r="23" spans="1:6" ht="15" customHeight="1">
       <c r="A23" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="C23" s="9">
         <v>4</v>
       </c>
       <c r="F23" s="18"/>
     </row>
     <row r="25" spans="1:6" ht="15" customHeight="1">
       <c r="A25" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="C25" s="9">
         <v>5</v>
       </c>
       <c r="F25" s="18"/>
     </row>
     <row r="26" spans="1:6">
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6" ht="15" customHeight="1">
       <c r="A27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="C27" s="9">
         <v>6</v>
       </c>
       <c r="F27" s="18"/>
     </row>
     <row r="29" spans="1:6" ht="15" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="C29" s="9">
         <v>7</v>
       </c>
       <c r="F29" s="18"/>
     </row>
     <row r="31" spans="1:6" ht="15" customHeight="1">
       <c r="A31" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="F31" s="18"/>
     </row>
     <row r="33" spans="1:6" ht="15" customHeight="1">
       <c r="B33" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F33" s="18"/>
     </row>
     <row r="34" spans="1:6" ht="9.9499999999999993" customHeight="1"/>
     <row r="35" spans="1:6" ht="15.75">
       <c r="A35" s="15" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C35" s="16"/>
       <c r="F35" s="17"/>
     </row>
     <row r="36" spans="1:6" ht="9.9499999999999993" customHeight="1"/>
     <row r="37" spans="1:6" ht="15" customHeight="1">
       <c r="A37" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F37" s="18"/>
     </row>
     <row r="38" spans="1:6" ht="9.9499999999999993" customHeight="1"/>
     <row r="39" spans="1:6" ht="15" customHeight="1">
       <c r="B39" s="3" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="C39" s="9">
         <v>8</v>
       </c>
       <c r="F39" s="18"/>
     </row>
     <row r="40" spans="1:6">
       <c r="B40" s="3" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
     </row>
     <row r="41" spans="1:6" ht="9.9499999999999993" customHeight="1">
       <c r="C41" s="3"/>
     </row>
     <row r="42" spans="1:6">
       <c r="B42" s="3" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C42" s="9">
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="B43" s="3" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="23"/>
       <c r="F43" s="24" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="C44" s="3"/>
     </row>
     <row r="45" spans="1:6" ht="15" customHeight="1">
       <c r="A45" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C45" s="9">
         <v>9</v>
       </c>
       <c r="F45" s="18"/>
     </row>
     <row r="47" spans="1:6" ht="15" customHeight="1">
       <c r="A47" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="C47" s="9">
         <v>10</v>
       </c>
       <c r="F47" s="18"/>
     </row>
     <row r="49" spans="1:6" ht="15" customHeight="1">
       <c r="A49" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="F49" s="18"/>
     </row>
     <row r="51" spans="1:6" ht="15" customHeight="1">
       <c r="B51" s="3" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F51" s="18"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B53" s="19" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="B54" s="19" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="B55" s="19"/>
     </row>
     <row r="56" spans="1:6">
       <c r="C56" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:6" ht="18">
       <c r="A58" s="28" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="C58" s="9">
         <v>11</v>
       </c>
       <c r="D58" s="17"/>
       <c r="E58" s="17"/>
       <c r="F58" s="17" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="60" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A60" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="F60" s="18"/>
     </row>
     <row r="62" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A62" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="F62" s="18"/>
     </row>
     <row r="64" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A64" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="F64" s="18"/>
     </row>
     <row r="66" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A66" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F66" s="18"/>
     </row>
     <row r="69" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="B69" s="3" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="C69" s="9">
         <v>12</v>
       </c>
       <c r="F69" s="18"/>
     </row>
     <row r="75" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A75" s="5" t="s">
         <v>59</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F75" s="18"/>
     </row>
     <row r="77" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A77" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F77" s="18"/>
     </row>
     <row r="79" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A79" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F79" s="18"/>
     </row>
     <row r="81" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A81" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C81" s="9">
         <v>13</v>
       </c>
       <c r="F81" s="18"/>
     </row>
     <row r="83" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A83" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F83" s="18"/>
     </row>
     <row r="85" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A85" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="F85" s="18"/>
     </row>
     <row r="87" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A87" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F87" s="18"/>
     </row>
     <row r="88" spans="1:6">
       <c r="B88" s="3" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="107" spans="1:2" ht="15.75">
       <c r="A107" s="22" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
     </row>
     <row r="109" spans="1:2">
       <c r="A109" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
     </row>
     <row r="111" spans="1:2">
       <c r="A111" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
     </row>
     <row r="113" spans="1:2">
       <c r="A113" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="115" spans="1:2">
       <c r="A115" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="116" spans="1:2">
       <c r="B116" s="3" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="117" spans="1:2">
       <c r="B117" s="3" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
     </row>
     <row r="118" spans="1:2">
       <c r="B118" s="3" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="119" spans="1:2">
       <c r="B119" s="3" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
     </row>
     <row r="121" spans="1:2">
       <c r="A121" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
     </row>
     <row r="123" spans="1:2">
       <c r="A123" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="124" spans="1:2">
       <c r="B124" s="3" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="126" spans="1:2">
       <c r="A126" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="127" spans="1:2">
       <c r="B127" s="3" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="128" spans="1:2">
       <c r="B128" s="3" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="B129" s="3" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="B130" s="3" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="B131" s="3" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="B132" s="3" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="B135" s="3" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="B138" s="3" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="B141" s="3" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="B142" s="3" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="B143" s="3" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="C143" s="42"/>
       <c r="D143" s="41"/>
     </row>
     <row r="145" spans="1:2">
       <c r="A145" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:2">
       <c r="A147" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B147" s="3" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="149" spans="1:2">
       <c r="A149" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B149" s="3" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="30" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:F50"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="5.7109375" style="9" customWidth="1"/>
     <col min="4" max="4" width="20.28515625" style="3" customWidth="1"/>
     <col min="5" max="5" width="4" style="3" customWidth="1"/>
     <col min="6" max="6" width="22.7109375" style="3" customWidth="1"/>
     <col min="7" max="16384" width="11.5703125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="2" customFormat="1" ht="15">
       <c r="A1" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>138</v>
       </c>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6" s="2" customFormat="1" ht="15">
       <c r="A2" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
     </row>
     <row r="3" spans="1:6" s="2" customFormat="1" ht="15">
       <c r="A3" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" s="6" t="s">
         <v>141</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6" ht="23.25">
       <c r="A5" s="8" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="3"/>
     </row>
     <row r="7" spans="1:6" ht="18">
       <c r="A7" s="10" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="3" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="13.5" thickBot="1">
       <c r="A10" s="29"/>
       <c r="B10" s="29"/>
       <c r="C10" s="30"/>
       <c r="D10" s="29"/>
       <c r="E10" s="29"/>
       <c r="F10" s="29"/>
     </row>
     <row r="11" spans="1:6" ht="15.75">
       <c r="A11" s="31" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="B11" s="32"/>
       <c r="C11" s="32"/>
       <c r="D11" s="32"/>
       <c r="E11" s="32"/>
       <c r="F11" s="33"/>
     </row>
     <row r="12" spans="1:6" ht="15.75">
       <c r="A12" s="31" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="B12" s="32"/>
       <c r="C12" s="32"/>
       <c r="D12" s="32"/>
       <c r="E12" s="32"/>
       <c r="F12" s="33"/>
     </row>
     <row r="13" spans="1:6" ht="16.5" thickBot="1">
       <c r="A13" s="34" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="B13" s="35"/>
       <c r="C13" s="35"/>
       <c r="D13" s="35"/>
       <c r="E13" s="35"/>
       <c r="F13" s="36"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="3"/>
     </row>
     <row r="15" spans="1:6" ht="15.75">
       <c r="A15" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="15" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="C15" s="16" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="17" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F15" s="17" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="15.75">
       <c r="A16" s="15"/>
       <c r="C16" s="16"/>
       <c r="D16" s="17" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="F16" s="17"/>
     </row>
     <row r="18" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A18" s="5" t="s">
         <v>124</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D18" s="9">
         <v>209</v>
       </c>
       <c r="F18" s="18"/>
     </row>
     <row r="19" spans="1:6">
       <c r="B19" s="3" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="D19" s="9"/>
     </row>
     <row r="20" spans="1:6">
       <c r="D20" s="9"/>
     </row>
     <row r="21" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="5" t="s">
         <v>125</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D21" s="9">
         <v>209</v>
       </c>
       <c r="F21" s="18"/>
     </row>
     <row r="22" spans="1:6">
       <c r="D22" s="9"/>
     </row>
     <row r="23" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A23" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="15" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="D23" s="9"/>
     </row>
     <row r="24" spans="1:6">
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A25" s="5" t="s">
         <v>127</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="D25" s="9">
         <v>600</v>
       </c>
       <c r="F25" s="18"/>
     </row>
     <row r="27" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="B27" s="3" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D27" s="9"/>
       <c r="F27" s="18"/>
     </row>
     <row r="28" spans="1:6">
       <c r="B28" s="3" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="C28" s="9">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="15" customHeight="1"/>
     <row r="30" spans="1:6">
       <c r="B30" s="3" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="C30" s="9">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="12.75" customHeight="1">
       <c r="B31" s="3" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="B32" s="3" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="D32" s="23" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="F32" s="24" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="C33" s="3"/>
     </row>
     <row r="34" spans="1:6">
       <c r="C34" s="3"/>
     </row>
     <row r="35" spans="1:6" ht="15.75">
       <c r="A35" s="37" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="22" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>21</v>
       </c>
       <c r="D35" s="17" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="E35" s="17"/>
       <c r="F35" s="17" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="14.25">
       <c r="A36" s="3"/>
       <c r="C36" s="16"/>
       <c r="D36" s="17" t="s">
         <v>146</v>
       </c>
       <c r="E36" s="17"/>
       <c r="F36" s="17" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A38" s="5" t="s">
         <v>135</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="D38" s="18"/>
       <c r="F38" s="18"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="B42" s="3" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5" t="s">
         <v>133</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
     </row>
     <row r="47" spans="1:6" ht="15.75">
       <c r="A47" s="22" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="B50" s="3" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="11" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:F125"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="4" style="9" customWidth="1"/>
     <col min="4" max="4" width="21.7109375" style="3" customWidth="1"/>
     <col min="5" max="5" width="4" style="3" customWidth="1"/>
     <col min="6" max="6" width="22.7109375" style="3" customWidth="1"/>
     <col min="7" max="16384" width="11.5703125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="2" customFormat="1" ht="15">
       <c r="A1" s="1" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C1" s="3" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6" s="2" customFormat="1" ht="15">
       <c r="A2" s="1" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
     </row>
     <row r="3" spans="1:6" s="2" customFormat="1" ht="15">
       <c r="A3" s="1" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6" ht="23.25">
       <c r="A5" s="8" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="3"/>
     </row>
     <row r="7" spans="1:6" ht="18">
       <c r="A7" s="10" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3"/>
     </row>
     <row r="9" spans="1:6" ht="14.25">
       <c r="A9" s="11" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="3"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="3" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="13.5" thickBot="1">
       <c r="A12" s="3"/>
     </row>
     <row r="13" spans="1:6" ht="16.5" thickBot="1">
       <c r="A13" s="12" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="3"/>
     </row>
     <row r="15" spans="1:6" ht="15.75">
       <c r="A15" s="15" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="C15" s="16" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="F15" s="17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="14.25">
       <c r="C16" s="16"/>
       <c r="F16" s="17" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A18" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F18" s="18"/>
     </row>
     <row r="20" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="C20" s="9">
         <v>1</v>
       </c>
       <c r="F20" s="18"/>
     </row>
     <row r="22" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A22" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="C22" s="9">
         <v>2</v>
       </c>
       <c r="F22" s="18"/>
     </row>
     <row r="24" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A24" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="C24" s="9">
         <v>3</v>
       </c>
       <c r="F24" s="18"/>
     </row>
     <row r="26" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A26" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="C26" s="9">
         <v>4</v>
       </c>
       <c r="F26" s="18"/>
     </row>
     <row r="28" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A28" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C28" s="9">
         <v>5</v>
       </c>
       <c r="F28" s="18"/>
     </row>
     <row r="29" spans="1:6">
       <c r="F29" s="7"/>
     </row>
     <row r="30" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A30" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F30" s="18"/>
     </row>
     <row r="31" spans="1:6">
       <c r="B31" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A33" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F33" s="18"/>
     </row>
     <row r="35" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A35" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="44" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="C35" s="43">
         <v>6</v>
       </c>
       <c r="F35" s="18"/>
     </row>
     <row r="37" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A37" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F37" s="18"/>
     </row>
     <row r="39" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A39" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F39" s="18"/>
     </row>
     <row r="40" spans="1:6" ht="12.75" customHeight="1">
       <c r="B40" s="3" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="B43" s="3" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F43" s="18"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B46" s="19" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="B47" s="19"/>
     </row>
     <row r="48" spans="1:6">
       <c r="B48" s="19"/>
     </row>
     <row r="49" spans="1:6">
       <c r="B49" s="19"/>
     </row>
     <row r="50" spans="1:6" ht="15.75">
       <c r="A50" s="15" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="C50" s="16" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="F50" s="17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:6" ht="14.25">
       <c r="C51" s="16"/>
       <c r="F51" s="17" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
     </row>
     <row r="53" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A53" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="F53" s="18"/>
     </row>
     <row r="55" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A55" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="C55" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F55" s="18"/>
     </row>
     <row r="57" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A57" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="F57" s="18"/>
     </row>
     <row r="58" spans="1:6">
       <c r="B58" s="3" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="C58" s="3"/>
     </row>
     <row r="59" spans="1:6">
       <c r="B59" s="3" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="C59" s="3"/>
     </row>
     <row r="60" spans="1:6">
       <c r="C60" s="3"/>
     </row>
     <row r="61" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A61" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F61" s="18"/>
     </row>
     <row r="62" spans="1:6">
       <c r="B62" s="44" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="64" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A64" s="5" t="s">
         <v>59</v>
       </c>
       <c r="B64" s="44" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="C64" s="43">
         <v>7</v>
       </c>
       <c r="F64" s="18"/>
     </row>
     <row r="66" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A66" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="F66" s="18"/>
     </row>
     <row r="68" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A68" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F68" s="18"/>
     </row>
     <row r="69" spans="1:6">
       <c r="B69" s="3" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="72" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="B72" s="3" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="F72" s="18"/>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="20"/>
       <c r="B75" s="7"/>
       <c r="C75" s="21"/>
       <c r="D75" s="7"/>
       <c r="E75" s="7"/>
       <c r="F75" s="7"/>
     </row>
     <row r="79" spans="1:6" ht="15.75">
       <c r="A79" s="22" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="D79" s="17" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="E79" s="17"/>
       <c r="F79" s="17" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
     </row>
     <row r="80" spans="1:6" ht="14.25">
       <c r="D80" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E80" s="17"/>
       <c r="F80" s="17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="82" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A82" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="D82" s="18"/>
       <c r="F82" s="18"/>
     </row>
     <row r="84" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A84" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="D84" s="18"/>
       <c r="F84" s="18"/>
     </row>
     <row r="86" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A86" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="C86" s="9">
         <v>2</v>
       </c>
       <c r="D86" s="18"/>
       <c r="F86" s="18"/>
     </row>
     <row r="88" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A88" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="C88" s="9">
         <v>4</v>
       </c>
       <c r="D88" s="18"/>
       <c r="F88" s="18"/>
     </row>
     <row r="101" spans="1:2" ht="15.75">
       <c r="A101" s="38" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="103" spans="1:2">
       <c r="A103" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
     </row>
     <row r="105" spans="1:2">
       <c r="A105" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
     </row>
     <row r="106" spans="1:2">
       <c r="B106" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="107" spans="1:2">
       <c r="B107" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="109" spans="1:2">
       <c r="A109" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="111" spans="1:2">
       <c r="A111" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="112" spans="1:2">
       <c r="B112" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="114" spans="1:2">
       <c r="A114" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="115" spans="1:2">
       <c r="B115" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="116" spans="1:2">
       <c r="B116" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="118" spans="1:2">
       <c r="A118" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
     </row>
     <row r="119" spans="1:2">
       <c r="B119" s="3" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
     </row>
     <row r="120" spans="1:2">
       <c r="B120" s="3" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="122" spans="1:2">
       <c r="A122" s="45" t="s">
         <v>35</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:2">
       <c r="B123" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124" spans="1:2">
       <c r="B124" s="46" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
     </row>
     <row r="125" spans="1:2">
       <c r="B125" s="3" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="11" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:F149"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="4" style="9" customWidth="1"/>
     <col min="4" max="4" width="20.7109375" style="3" customWidth="1"/>
     <col min="5" max="5" width="4" style="3" customWidth="1"/>
     <col min="6" max="6" width="22.7109375" style="3" customWidth="1"/>
     <col min="7" max="16384" width="11.5703125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="2" customFormat="1" ht="15">
       <c r="A1" s="1" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C1" s="3" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6" s="2" customFormat="1" ht="15">
       <c r="A2" s="1" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
     </row>
     <row r="3" spans="1:6" s="2" customFormat="1" ht="15">
       <c r="A3" s="1" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6" ht="23.25">
       <c r="A5" s="8" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="9" customHeight="1">
       <c r="A6" s="3"/>
     </row>
     <row r="7" spans="1:6" ht="18">
       <c r="A7" s="10" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="9" customHeight="1">
       <c r="A8" s="3"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="3" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="9" customHeight="1" thickBot="1">
       <c r="A10" s="3"/>
     </row>
     <row r="11" spans="1:6" ht="16.5" thickBot="1">
       <c r="A11" s="12" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
     </row>
     <row r="12" spans="1:6" ht="9" customHeight="1">
       <c r="A12" s="3"/>
     </row>
     <row r="13" spans="1:6" ht="15.75">
       <c r="A13" s="15" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="C13" s="16" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="F13" s="17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="9" customHeight="1"/>
     <row r="15" spans="1:6" ht="15" customHeight="1">
       <c r="A15" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="C15" s="9">
         <v>1</v>
       </c>
       <c r="F15" s="18"/>
     </row>
     <row r="17" spans="1:6" ht="15" customHeight="1">
       <c r="A17" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C17" s="9">
         <v>2</v>
       </c>
       <c r="F17" s="18"/>
     </row>
     <row r="19" spans="1:6" ht="15" customHeight="1">
       <c r="A19" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="F19" s="18"/>
     </row>
     <row r="21" spans="1:6" ht="15" customHeight="1">
       <c r="A21" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C21" s="9">
         <v>3</v>
       </c>
       <c r="F21" s="18"/>
     </row>
     <row r="23" spans="1:6" ht="15" customHeight="1">
       <c r="A23" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="C23" s="9">
         <v>4</v>
       </c>
       <c r="F23" s="18"/>
     </row>
     <row r="25" spans="1:6" ht="15" customHeight="1">
       <c r="A25" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="F25" s="18"/>
     </row>
     <row r="26" spans="1:6" ht="9.9499999999999993" customHeight="1">
       <c r="B26" s="3" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F26" s="39"/>
     </row>
     <row r="27" spans="1:6">
       <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6" ht="15" customHeight="1">
       <c r="A28" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C28" s="9">
         <v>5</v>
       </c>
       <c r="F28" s="18"/>
     </row>
     <row r="30" spans="1:6" ht="15" customHeight="1">
       <c r="A30" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="C30" s="9">
         <v>6</v>
       </c>
       <c r="F30" s="18"/>
     </row>
     <row r="32" spans="1:6" ht="15" customHeight="1">
       <c r="A32" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="F32" s="18"/>
     </row>
     <row r="33" spans="1:6" ht="9.9499999999999993" customHeight="1"/>
     <row r="34" spans="1:6" ht="15" customHeight="1">
       <c r="B34" s="3" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F34" s="18"/>
     </row>
     <row r="35" spans="1:6" ht="9" customHeight="1"/>
     <row r="36" spans="1:6" ht="15.75">
       <c r="A36" s="15" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="C36" s="16"/>
       <c r="F36" s="17"/>
     </row>
     <row r="37" spans="1:6" ht="9" customHeight="1"/>
     <row r="38" spans="1:6" ht="15" customHeight="1">
       <c r="A38" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="F38" s="18"/>
     </row>
     <row r="39" spans="1:6" ht="9.9499999999999993" customHeight="1"/>
     <row r="40" spans="1:6" ht="15" customHeight="1">
       <c r="B40" s="3" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="C40" s="9">
         <v>7</v>
       </c>
       <c r="F40" s="18"/>
     </row>
     <row r="41" spans="1:6">
       <c r="B41" s="3" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="8.1" customHeight="1">
       <c r="C42" s="3"/>
     </row>
     <row r="43" spans="1:6">
       <c r="B43" s="3" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="C43" s="9">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="B44" s="3" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="C44" s="3"/>
     </row>
     <row r="45" spans="1:6">
       <c r="B45" s="3" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="23" t="s">
         <v>132</v>
       </c>
       <c r="F45" s="24" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="C46" s="3"/>
     </row>
     <row r="47" spans="1:6" ht="15" customHeight="1">
       <c r="A47" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="C47" s="9">
         <v>8</v>
       </c>
       <c r="F47" s="18"/>
     </row>
     <row r="49" spans="1:6" ht="15" customHeight="1">
       <c r="A49" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="C49" s="9">
         <v>9</v>
       </c>
       <c r="F49" s="18"/>
     </row>
     <row r="51" spans="1:6" ht="15" customHeight="1">
       <c r="A51" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="F51" s="18"/>
     </row>
     <row r="52" spans="1:6" ht="9.9499999999999993" customHeight="1"/>
     <row r="53" spans="1:6" ht="15" customHeight="1">
       <c r="B53" s="3" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="F53" s="18"/>
     </row>
     <row r="54" spans="1:6" ht="9" customHeight="1"/>
     <row r="55" spans="1:6" s="27" customFormat="1" ht="12">
       <c r="A55" s="25" t="s">
         <v>46</v>
       </c>
       <c r="B55" s="19" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="C55" s="26"/>
     </row>
     <row r="56" spans="1:6" s="27" customFormat="1" ht="12">
       <c r="A56" s="25"/>
       <c r="B56" s="19"/>
       <c r="C56" s="26"/>
     </row>
     <row r="57" spans="1:6" s="27" customFormat="1" ht="12.75" customHeight="1">
       <c r="A57" s="25"/>
       <c r="C57" s="26"/>
     </row>
     <row r="58" spans="1:6">
       <c r="C58" s="16" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="60" spans="1:6" ht="18">
       <c r="A60" s="28" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="C60" s="9">
         <v>10</v>
       </c>
       <c r="D60" s="17"/>
       <c r="E60" s="17"/>
       <c r="F60" s="17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="62" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A62" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="F62" s="18"/>
     </row>
     <row r="64" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A64" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="F64" s="18"/>
     </row>
     <row r="66" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A66" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="F66" s="18"/>
     </row>
     <row r="68" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A68" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F68" s="18"/>
     </row>
     <row r="71" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="B71" s="3" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="C71" s="9">
         <v>11</v>
       </c>
       <c r="F71" s="18"/>
     </row>
     <row r="77" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A77" s="5" t="s">
         <v>59</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F77" s="18"/>
     </row>
     <row r="79" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A79" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="F79" s="18"/>
     </row>
     <row r="81" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A81" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="F81" s="18"/>
     </row>
     <row r="83" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A83" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="C83" s="9">
         <v>12</v>
       </c>
       <c r="F83" s="18"/>
     </row>
     <row r="85" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A85" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F85" s="18"/>
     </row>
     <row r="87" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A87" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="F87" s="18"/>
     </row>
     <row r="89" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A89" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="F89" s="18"/>
     </row>
     <row r="90" spans="1:6">
       <c r="B90" s="3" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
     </row>
     <row r="109" spans="1:2" ht="15.75">
       <c r="A109" s="38" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="111" spans="1:2">
       <c r="A111" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="113" spans="1:2">
       <c r="A113" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
     </row>
     <row r="115" spans="1:2">
       <c r="A115" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:2">
       <c r="A117" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
     </row>
     <row r="118" spans="1:2">
       <c r="B118" s="3" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
     </row>
     <row r="119" spans="1:2">
       <c r="B119" s="3" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="120" spans="1:2">
       <c r="B120" s="3" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
     </row>
     <row r="122" spans="1:2">
       <c r="A122" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="124" spans="1:2">
       <c r="A124" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="125" spans="1:2">
       <c r="B125" s="3" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
     </row>
     <row r="127" spans="1:2">
       <c r="A127" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="128" spans="1:2">
       <c r="B128" s="3" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
     </row>
     <row r="129" spans="1:2">
       <c r="B129" s="3" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
     </row>
     <row r="130" spans="1:2">
       <c r="B130" s="3" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
     </row>
     <row r="131" spans="1:2">
       <c r="B131" s="3" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
     </row>
     <row r="132" spans="1:2">
       <c r="B132" s="3" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="133" spans="1:2">
       <c r="B133" s="3" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
     </row>
     <row r="135" spans="1:2">
       <c r="A135" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
     </row>
     <row r="136" spans="1:2">
       <c r="B136" s="3" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="138" spans="1:2">
       <c r="A138" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:2">
       <c r="B139" s="3" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
     </row>
     <row r="141" spans="1:2">
       <c r="A141" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B141" s="3" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="142" spans="1:2">
       <c r="B142" s="3" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="143" spans="1:2">
       <c r="B143" s="3" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
     </row>
     <row r="145" spans="1:2">
       <c r="A145" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
     </row>
     <row r="147" spans="1:2">
       <c r="A147" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B147" s="3" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
     </row>
     <row r="149" spans="1:2">
       <c r="A149" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B149" s="3" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="11" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:F48"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="4" style="9" customWidth="1"/>
     <col min="4" max="4" width="21.7109375" style="3" customWidth="1"/>
     <col min="5" max="5" width="4" style="3" customWidth="1"/>
     <col min="6" max="6" width="22.7109375" style="3" customWidth="1"/>
     <col min="7" max="16384" width="11.5703125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="2" customFormat="1" ht="15">
       <c r="A1" s="1" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C1" s="3" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6" s="2" customFormat="1" ht="15">
       <c r="A2" s="1" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
     </row>
     <row r="3" spans="1:6" s="2" customFormat="1" ht="15">
       <c r="A3" s="1" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6" ht="23.25">
       <c r="A5" s="8" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="3"/>
     </row>
     <row r="7" spans="1:6" ht="18">
       <c r="A7" s="10" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="3" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="13.5" thickBot="1">
       <c r="A10" s="29"/>
       <c r="B10" s="29"/>
       <c r="C10" s="30"/>
       <c r="D10" s="29"/>
       <c r="E10" s="29"/>
       <c r="F10" s="29"/>
     </row>
     <row r="11" spans="1:6" ht="15.75">
       <c r="A11" s="31" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="B11" s="32"/>
       <c r="C11" s="32"/>
       <c r="D11" s="32"/>
       <c r="E11" s="32"/>
       <c r="F11" s="33"/>
     </row>
     <row r="12" spans="1:6" ht="15.75">
       <c r="A12" s="31" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="B12" s="32"/>
       <c r="C12" s="32"/>
       <c r="D12" s="32"/>
       <c r="E12" s="32"/>
       <c r="F12" s="33"/>
     </row>
     <row r="13" spans="1:6" ht="16.5" thickBot="1">
       <c r="A13" s="34" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="B13" s="35"/>
       <c r="C13" s="35"/>
       <c r="D13" s="35"/>
       <c r="E13" s="35"/>
       <c r="F13" s="36"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="3"/>
     </row>
     <row r="15" spans="1:6" ht="15.75">
       <c r="A15" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="15" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="C15" s="16"/>
       <c r="D15" s="17" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F15" s="17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="15.75">
       <c r="A16" s="15"/>
       <c r="C16" s="40" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="D16" s="17" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="F16" s="17"/>
     </row>
     <row r="18" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A18" s="5" t="s">
         <v>124</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="D18" s="9">
         <v>209</v>
       </c>
       <c r="F18" s="18"/>
     </row>
     <row r="19" spans="1:6">
       <c r="D19" s="9"/>
     </row>
     <row r="20" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="5" t="s">
         <v>125</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="D20" s="9">
         <v>209</v>
       </c>
       <c r="F20" s="18"/>
     </row>
     <row r="21" spans="1:6">
       <c r="D21" s="9"/>
     </row>
     <row r="22" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A22" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="15" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="D22" s="9"/>
     </row>
     <row r="23" spans="1:6">
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A24" s="5" t="s">
         <v>127</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="D24" s="9">
         <v>600</v>
       </c>
       <c r="F24" s="18"/>
     </row>
     <row r="26" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="B26" s="3" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="D26" s="9"/>
       <c r="F26" s="18"/>
     </row>
     <row r="27" spans="1:6">
       <c r="B27" s="3" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="C27" s="9">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="15" customHeight="1"/>
     <row r="29" spans="1:6">
       <c r="B29" s="3" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="C29" s="9">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="15" customHeight="1">
       <c r="B30" s="3" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="B31" s="3" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="D31" s="23" t="s">
         <v>132</v>
       </c>
       <c r="F31" s="24" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="C32" s="3"/>
     </row>
     <row r="33" spans="1:6">
       <c r="C33" s="3"/>
     </row>
     <row r="34" spans="1:6" ht="15.75">
       <c r="A34" s="37" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="22" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="17" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="E34" s="17"/>
       <c r="F34" s="17" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="14.25">
       <c r="A35" s="3"/>
       <c r="C35" s="40" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="D35" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E35" s="17"/>
       <c r="F35" s="17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A37" s="5" t="s">
         <v>135</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="D37" s="18"/>
       <c r="F37" s="18"/>
     </row>
     <row r="38" spans="1:6" ht="12.75" customHeight="1"/>
     <row r="39" spans="1:6" ht="12.75" customHeight="1"/>
     <row r="40" spans="1:6" ht="20.100000000000001" customHeight="1">
       <c r="A40" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5" t="s">
         <v>133</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
     </row>
     <row r="45" spans="1:6" ht="15.75">
       <c r="A45" s="38" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="B48" s="3" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="11" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
@@ -7557,48 +7550,51 @@
       <vt:lpstr>Questionario verde i</vt:lpstr>
       <vt:lpstr>Questionario giallo i</vt:lpstr>
       <vt:lpstr>Questionario rosso i</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>bew</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>spillmann</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_245c3252-146d-46f3-8062-82cd8c8d7e7d_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_c5c8fc13-10ff-486c-8b98-f1c4969692dd_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_245c3252-146d-46f3-8062-82cd8c8d7e7d_SetDate">
-    <vt:lpwstr>2024-11-28T12:16:20Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_c5c8fc13-10ff-486c-8b98-f1c4969692dd_SetDate">
+    <vt:lpwstr>2025-11-19T10:18:12Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_245c3252-146d-46f3-8062-82cd8c8d7e7d_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_c5c8fc13-10ff-486c-8b98-f1c4969692dd_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_245c3252-146d-46f3-8062-82cd8c8d7e7d_Name">
-    <vt:lpwstr>L1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_c5c8fc13-10ff-486c-8b98-f1c4969692dd_Name">
+    <vt:lpwstr>L3</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_245c3252-146d-46f3-8062-82cd8c8d7e7d_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_c5c8fc13-10ff-486c-8b98-f1c4969692dd_SiteId">
     <vt:lpwstr>6ae27add-8276-4a38-88c1-3a9c1f973767</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_245c3252-146d-46f3-8062-82cd8c8d7e7d_ActionId">
-    <vt:lpwstr>4e7e5540-a528-4712-a814-bfa0cd85234b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_c5c8fc13-10ff-486c-8b98-f1c4969692dd_ActionId">
+    <vt:lpwstr>fb6d99ed-04dc-47e4-b37e-03b2e2968c8f</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_245c3252-146d-46f3-8062-82cd8c8d7e7d_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_c5c8fc13-10ff-486c-8b98-f1c4969692dd_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_c5c8fc13-10ff-486c-8b98-f1c4969692dd_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>