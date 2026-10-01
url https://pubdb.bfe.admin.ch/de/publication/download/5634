--- v7 (2026-09-08)
+++ v8 (2026-10-01)
@@ -3,84 +3,90 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AP\411 Statistiken\411-02 Elektrizitätsstatistik\ELSTAT - Produktion und Verbrauch\Zeitreihen [für Internet]\Zeitreihen aktuell\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CD9F3DFE-5FB9-435C-9EAA-4D6219377AB5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3C0DBA80-204A-43ED-A2EB-0093E0C86D93}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
     <sheet name="Tabelle2" sheetId="2" r:id="rId2"/>
     <sheet name="Tabelle3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H453" i="1" l="1"/>
+  <c r="D454" i="1" l="1"/>
+  <c r="P454" i="1"/>
+  <c r="H454" i="1"/>
+  <c r="J454" i="1" s="1"/>
+  <c r="M454" i="1" s="1"/>
+  <c r="O454" i="1" s="1"/>
+  <c r="H453" i="1"/>
   <c r="J453" i="1" s="1"/>
   <c r="M453" i="1" s="1"/>
   <c r="O453" i="1" s="1"/>
   <c r="P453" i="1"/>
   <c r="D453" i="1"/>
   <c r="P452" i="1"/>
   <c r="H452" i="1"/>
   <c r="J452" i="1" s="1"/>
   <c r="M452" i="1" s="1"/>
   <c r="O452" i="1" s="1"/>
   <c r="D452" i="1"/>
   <c r="P451" i="1"/>
   <c r="H451" i="1"/>
   <c r="D451" i="1"/>
   <c r="P450" i="1"/>
   <c r="H450" i="1"/>
   <c r="D450" i="1"/>
   <c r="P449" i="1"/>
   <c r="H449" i="1"/>
   <c r="J449" i="1" s="1"/>
   <c r="M449" i="1" s="1"/>
   <c r="O449" i="1" s="1"/>
   <c r="D449" i="1"/>
   <c r="P448" i="1"/>
   <c r="H448" i="1"/>
@@ -2307,51 +2313,51 @@
   <c r="H262" i="1"/>
   <c r="J262" i="1" s="1"/>
   <c r="M262" i="1" s="1"/>
   <c r="O262" i="1" s="1"/>
   <c r="H263" i="1"/>
   <c r="J263" i="1" s="1"/>
   <c r="M263" i="1" s="1"/>
   <c r="O263" i="1" s="1"/>
   <c r="H264" i="1"/>
   <c r="J264" i="1" s="1"/>
   <c r="M264" i="1" s="1"/>
   <c r="O264" i="1" s="1"/>
   <c r="H256" i="1"/>
   <c r="J256" i="1" s="1"/>
   <c r="M256" i="1" s="1"/>
   <c r="O256" i="1" s="1"/>
   <c r="H412" i="1"/>
   <c r="J412" i="1" s="1"/>
   <c r="M412" i="1" s="1"/>
   <c r="O412" i="1" s="1"/>
   <c r="D412" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1595" uniqueCount="500">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1597" uniqueCount="501">
   <si>
     <t/>
   </si>
   <si>
     <t>Netto-</t>
   </si>
   <si>
     <t>Einfuhr</t>
   </si>
   <si>
     <t>Ausfuhr</t>
   </si>
   <si>
     <t>Landes-</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Einfuhr-</t>
   </si>
   <si>
     <t>Centrales</t>
   </si>
   <si>
@@ -3803,66 +3809,69 @@
   <si>
     <t>November / Novembre 2025</t>
   </si>
   <si>
     <t>Dezember / Décembre 2025</t>
   </si>
   <si>
     <t>Januar / Janvier 2026</t>
   </si>
   <si>
     <t>Februar / Février 2026</t>
   </si>
   <si>
     <t>März / Mars 2026</t>
   </si>
   <si>
     <t>April / Avril 2026</t>
   </si>
   <si>
     <t>Mai / Mai 2026</t>
   </si>
   <si>
     <t>Juni / Juin 2026</t>
   </si>
   <si>
+    <t>Juli / Juillet 2026</t>
+  </si>
+  <si>
     <r>
-      <t>Quelle: Bundesamt für Energie BFE; aktualisiert am 31.8.2026</t>
+      <t>Quelle: Bundesamt für Energie BFE; aktualisiert am 30.9.2026</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF0070C0"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> &gt; revidierte Werte (Jahre 2020 bis 2025)</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Source: Office fédéral de l'énergie OFEN; actualisé le 31.8.2026. </t>
+      <t xml:space="preserve">Source: Office fédéral de l'énergie OFEN; actualisé le 30.9.2026. </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF0070C0"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>&gt; valeurs révisées (années 2020 à 2025).</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
@@ -4321,51 +4330,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Q453"/>
+  <dimension ref="A1:Q454"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.7265625" customWidth="1"/>
     <col min="2" max="2" width="13.7265625" customWidth="1"/>
     <col min="3" max="3" width="12.7265625" customWidth="1"/>
     <col min="4" max="4" width="14.26953125" customWidth="1"/>
     <col min="5" max="7" width="11.453125" customWidth="1"/>
     <col min="8" max="8" width="10.7265625" customWidth="1"/>
     <col min="9" max="9" width="13.7265625" customWidth="1"/>
     <col min="10" max="10" width="10.7265625" customWidth="1"/>
     <col min="11" max="12" width="13.26953125" customWidth="1"/>
     <col min="13" max="13" width="12.7265625" customWidth="1"/>
     <col min="14" max="14" width="10.26953125" customWidth="1"/>
     <col min="15" max="15" width="12.7265625" style="10" customWidth="1"/>
     <col min="16" max="16" width="11.453125" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="2"/>
@@ -4406,71 +4415,71 @@
       <c r="O2" s="3"/>
       <c r="P2" s="11"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="8"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="3"/>
       <c r="P3" s="11"/>
     </row>
     <row r="4" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="9" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="8"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="3"/>
       <c r="P4" s="11"/>
     </row>
     <row r="5" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="9" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="8"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="3"/>
       <c r="P5" s="11"/>
     </row>
     <row r="6" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="9"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
@@ -28502,124 +28511,124 @@
       </c>
       <c r="C446" s="10">
         <v>1404</v>
       </c>
       <c r="D446" s="10">
         <f t="shared" ref="D446" si="113">SUM(E446:G446)</f>
         <v>590</v>
       </c>
       <c r="E446" s="10">
         <v>306</v>
       </c>
       <c r="F446" s="10">
         <v>15</v>
       </c>
       <c r="G446" s="10">
         <v>269</v>
       </c>
       <c r="H446" s="10">
         <f t="shared" ref="H446" si="114">SUM(B446:C446)+SUM(E446:G446)</f>
         <v>4953</v>
       </c>
       <c r="I446" s="10">
         <v>261</v>
       </c>
       <c r="J446" s="10">
-        <f t="shared" ref="J446:J453" si="115">+H446-I446</f>
+        <f t="shared" ref="J446:J454" si="115">+H446-I446</f>
         <v>4692</v>
       </c>
       <c r="K446" s="10">
         <v>2967</v>
       </c>
       <c r="L446" s="10">
         <v>2053</v>
       </c>
       <c r="M446" s="10">
         <f>+J446+K446-L446</f>
         <v>5606</v>
       </c>
       <c r="N446" s="10">
         <v>377</v>
       </c>
       <c r="O446" s="10">
         <f>+M446-N446</f>
         <v>5229</v>
       </c>
       <c r="P446" s="10">
         <f t="shared" si="106"/>
         <v>914</v>
       </c>
     </row>
     <row r="447" spans="1:17" s="10" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A447" s="14" t="s">
         <v>491</v>
       </c>
       <c r="B447" s="10">
         <v>2722</v>
       </c>
       <c r="C447" s="10">
         <v>1455</v>
       </c>
       <c r="D447" s="10">
-        <f t="shared" ref="D447:D453" si="116">SUM(E447:G447)</f>
+        <f t="shared" ref="D447:D454" si="116">SUM(E447:G447)</f>
         <v>499</v>
       </c>
       <c r="E447" s="10">
         <v>319</v>
       </c>
       <c r="F447" s="10">
         <v>16</v>
       </c>
       <c r="G447" s="10">
         <v>164</v>
       </c>
       <c r="H447" s="10">
-        <f t="shared" ref="H447:H453" si="117">SUM(B447:C447)+SUM(E447:G447)</f>
+        <f t="shared" ref="H447:H454" si="117">SUM(B447:C447)+SUM(E447:G447)</f>
         <v>4676</v>
       </c>
       <c r="I447" s="10">
         <v>345</v>
       </c>
       <c r="J447" s="10">
         <f t="shared" si="115"/>
         <v>4331</v>
       </c>
       <c r="K447" s="10">
         <v>3427</v>
       </c>
       <c r="L447" s="10">
         <v>1874</v>
       </c>
       <c r="M447" s="10">
-        <f t="shared" ref="M447:M453" si="118">+J447+K447-L447</f>
+        <f t="shared" ref="M447:M454" si="118">+J447+K447-L447</f>
         <v>5884</v>
       </c>
       <c r="N447" s="10">
         <v>395</v>
       </c>
       <c r="O447" s="10">
-        <f t="shared" ref="O447:O453" si="119">+M447-N447</f>
+        <f t="shared" ref="O447:O454" si="119">+M447-N447</f>
         <v>5489</v>
       </c>
       <c r="P447" s="10">
         <f t="shared" si="106"/>
         <v>1553</v>
       </c>
     </row>
     <row r="448" spans="1:17" s="21" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A448" s="22" t="s">
         <v>492</v>
       </c>
       <c r="B448" s="21">
         <v>2881</v>
       </c>
       <c r="C448" s="21">
         <v>1454</v>
       </c>
       <c r="D448" s="21">
         <f t="shared" si="116"/>
         <v>581</v>
       </c>
       <c r="E448" s="21">
         <v>363</v>
       </c>
       <c r="F448" s="21">
@@ -28883,101 +28892,160 @@
       </c>
       <c r="M452" s="21">
         <f t="shared" si="118"/>
         <v>4929</v>
       </c>
       <c r="N452" s="21">
         <v>354</v>
       </c>
       <c r="O452" s="21">
         <f t="shared" si="119"/>
         <v>4575</v>
       </c>
       <c r="P452" s="21">
         <f t="shared" si="106"/>
         <v>-514</v>
       </c>
       <c r="Q452" s="21" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="453" spans="1:17" s="21" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A453" s="22" t="s">
         <v>497</v>
       </c>
       <c r="B453" s="21">
-        <v>3707</v>
+        <v>3705</v>
       </c>
       <c r="C453" s="21">
         <v>1221</v>
       </c>
       <c r="D453" s="21">
         <f t="shared" si="116"/>
         <v>1582</v>
       </c>
       <c r="E453" s="21">
         <v>242</v>
       </c>
       <c r="F453" s="21">
         <v>9</v>
       </c>
       <c r="G453" s="21">
         <v>1331</v>
       </c>
       <c r="H453" s="21">
         <f t="shared" si="117"/>
-        <v>6510</v>
+        <v>6508</v>
       </c>
       <c r="I453" s="21">
         <v>694</v>
       </c>
       <c r="J453" s="21">
         <f t="shared" si="115"/>
-        <v>5816</v>
+        <v>5814</v>
       </c>
       <c r="K453" s="21">
         <v>1845</v>
       </c>
       <c r="L453" s="21">
-        <v>2780</v>
+        <v>2776</v>
       </c>
       <c r="M453" s="21">
         <f t="shared" si="118"/>
-        <v>4881</v>
+        <v>4883</v>
       </c>
       <c r="N453" s="21">
         <v>328</v>
       </c>
       <c r="O453" s="21">
         <f t="shared" si="119"/>
-        <v>4553</v>
+        <v>4555</v>
       </c>
       <c r="P453" s="21">
         <f t="shared" si="106"/>
-        <v>-935</v>
+        <v>-931</v>
       </c>
       <c r="Q453" s="21" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="454" spans="1:17" s="21" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A454" s="22" t="s">
+        <v>498</v>
+      </c>
+      <c r="B454" s="21">
+        <v>2959</v>
+      </c>
+      <c r="C454" s="21">
+        <v>1810</v>
+      </c>
+      <c r="D454" s="21">
+        <f t="shared" si="116"/>
+        <v>1778</v>
+      </c>
+      <c r="E454" s="21">
+        <v>307</v>
+      </c>
+      <c r="F454" s="21">
+        <v>10</v>
+      </c>
+      <c r="G454" s="21">
+        <v>1461</v>
+      </c>
+      <c r="H454" s="21">
+        <f t="shared" si="117"/>
+        <v>6547</v>
+      </c>
+      <c r="I454" s="21">
+        <v>690</v>
+      </c>
+      <c r="J454" s="21">
+        <f t="shared" si="115"/>
+        <v>5857</v>
+      </c>
+      <c r="K454" s="21">
+        <v>2015</v>
+      </c>
+      <c r="L454" s="21">
+        <v>2945</v>
+      </c>
+      <c r="M454" s="21">
+        <f t="shared" si="118"/>
+        <v>4927</v>
+      </c>
+      <c r="N454" s="21">
+        <v>366</v>
+      </c>
+      <c r="O454" s="21">
+        <f t="shared" si="119"/>
+        <v>4561</v>
+      </c>
+      <c r="P454" s="21">
+        <f t="shared" ref="P454" si="120">+K454-L454</f>
+        <v>-930</v>
+      </c>
+      <c r="Q454" s="21" t="s">
         <v>439</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.51181102362204722" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="55" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
@@ -29020,66 +29088,48 @@
       <vt:lpstr>Tabelle1</vt:lpstr>
       <vt:lpstr>Tabelle2</vt:lpstr>
       <vt:lpstr>Tabelle3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UVEK</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Truniger Gerold</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
-[...16 lines deleted...]
-  </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_245c3252-146d-46f3-8062-82cd8c8d7e7d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_245c3252-146d-46f3-8062-82cd8c8d7e7d_SetDate">
     <vt:lpwstr>2024-11-20T07:54:01Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_245c3252-146d-46f3-8062-82cd8c8d7e7d_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_245c3252-146d-46f3-8062-82cd8c8d7e7d_Name">
     <vt:lpwstr>L1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_245c3252-146d-46f3-8062-82cd8c8d7e7d_SiteId">
     <vt:lpwstr>6ae27add-8276-4a38-88c1-3a9c1f973767</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_245c3252-146d-46f3-8062-82cd8c8d7e7d_ActionId">
     <vt:lpwstr>000230c8-0ccd-49ec-af21-3cd037738823</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_245c3252-146d-46f3-8062-82cd8c8d7e7d_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
 </Properties>
 </file>