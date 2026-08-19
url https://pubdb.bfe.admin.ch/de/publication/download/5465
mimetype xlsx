--- v0 (2025-12-24)
+++ v1 (2026-08-19)
@@ -5,149 +5,146 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty2.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty3.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AP\411 Statistiken\411-02 Elektrizitätsstatistik\ELSTAT - Produktion und Verbrauch\Zeitreihen [für Internet]\Zeitreihen aktuell\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C43436E6-5F0E-4279-A253-2F02E79254FD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D550EFB2-5185-4401-9986-A11453CB4DA1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
     <sheet name="Tabelle2" sheetId="2" r:id="rId2"/>
     <sheet name="Tabelle3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="N58" i="1" l="1"/>
+  <c r="N59" i="1" l="1"/>
+  <c r="N58" i="1"/>
   <c r="P58" i="1" s="1"/>
   <c r="O58" i="1" s="1"/>
   <c r="N44" i="1"/>
-  <c r="P44" i="1"/>
+  <c r="P44" i="1" s="1"/>
+  <c r="I44" i="1" s="1"/>
   <c r="N45" i="1"/>
-  <c r="P45" i="1"/>
+  <c r="P45" i="1" s="1"/>
   <c r="N46" i="1"/>
-  <c r="P46" i="1"/>
+  <c r="P46" i="1" s="1"/>
   <c r="N47" i="1"/>
   <c r="P47" i="1"/>
   <c r="N48" i="1"/>
-  <c r="P48" i="1"/>
+  <c r="P48" i="1" s="1"/>
   <c r="N49" i="1"/>
-  <c r="P49" i="1"/>
+  <c r="P49" i="1" s="1"/>
+  <c r="E49" i="1" s="1"/>
   <c r="N50" i="1"/>
-  <c r="P50" i="1"/>
+  <c r="P50" i="1" s="1"/>
   <c r="N51" i="1"/>
   <c r="P51" i="1"/>
+  <c r="I51" i="1" s="1"/>
   <c r="N52" i="1"/>
-  <c r="P52" i="1"/>
+  <c r="P52" i="1" s="1"/>
+  <c r="I52" i="1" s="1"/>
   <c r="N53" i="1"/>
   <c r="P53" i="1"/>
   <c r="N54" i="1"/>
-  <c r="P54" i="1"/>
+  <c r="P54" i="1" s="1"/>
   <c r="N55" i="1"/>
-  <c r="P55" i="1"/>
+  <c r="P55" i="1" s="1"/>
+  <c r="I55" i="1" s="1"/>
   <c r="N56" i="1"/>
-  <c r="P56" i="1"/>
+  <c r="P56" i="1" s="1"/>
+  <c r="C56" i="1" s="1"/>
   <c r="N57" i="1"/>
-  <c r="P57" i="1"/>
+  <c r="P57" i="1" s="1"/>
+  <c r="O57" i="1" s="1"/>
   <c r="N42" i="1"/>
-  <c r="P42" i="1"/>
-[...1 lines deleted...]
-  <c r="C56" i="1"/>
+  <c r="P42" i="1" s="1"/>
   <c r="N35" i="1"/>
-  <c r="P35" i="1"/>
+  <c r="P35" i="1" s="1"/>
   <c r="N36" i="1"/>
   <c r="P36" i="1"/>
   <c r="I36" i="1"/>
   <c r="N37" i="1"/>
   <c r="N38" i="1"/>
-  <c r="P38" i="1"/>
+  <c r="P38" i="1" s="1"/>
   <c r="N39" i="1"/>
-  <c r="P39" i="1"/>
-  <c r="I39" i="1"/>
+  <c r="P39" i="1" s="1"/>
+  <c r="I39" i="1" s="1"/>
   <c r="N40" i="1"/>
+  <c r="P40" i="1" s="1"/>
   <c r="N41" i="1"/>
   <c r="N43" i="1"/>
-  <c r="P43" i="1"/>
-[...5 lines deleted...]
-  <c r="I52" i="1"/>
+  <c r="P43" i="1" s="1"/>
+  <c r="I43" i="1" s="1"/>
   <c r="E53" i="1"/>
-  <c r="I55" i="1"/>
   <c r="N34" i="1"/>
-  <c r="P34" i="1"/>
-[...1 lines deleted...]
-  <c r="E45" i="1"/>
+  <c r="P34" i="1" s="1"/>
   <c r="P41" i="1"/>
-  <c r="E41" i="1"/>
   <c r="P37" i="1"/>
-  <c r="E37" i="1"/>
   <c r="N33" i="1"/>
   <c r="P33" i="1"/>
   <c r="N32" i="1"/>
   <c r="N31" i="1"/>
   <c r="P31" i="1"/>
   <c r="N30" i="1"/>
   <c r="P30" i="1"/>
   <c r="I30" i="1"/>
   <c r="N29" i="1"/>
   <c r="P29" i="1"/>
   <c r="N28" i="1"/>
   <c r="P28" i="1"/>
   <c r="I28" i="1"/>
   <c r="N27" i="1"/>
   <c r="O27" i="1"/>
   <c r="I27" i="1"/>
   <c r="G27" i="1"/>
   <c r="E27" i="1"/>
   <c r="C27" i="1"/>
   <c r="N26" i="1"/>
   <c r="O26" i="1"/>
   <c r="I26" i="1"/>
   <c r="G26" i="1"/>
   <c r="E26" i="1"/>
   <c r="C26" i="1"/>
@@ -179,184 +176,194 @@
   <c r="O21" i="1"/>
   <c r="I21" i="1"/>
   <c r="G21" i="1"/>
   <c r="E21" i="1"/>
   <c r="C21" i="1"/>
   <c r="N20" i="1"/>
   <c r="O20" i="1"/>
   <c r="I20" i="1"/>
   <c r="G20" i="1"/>
   <c r="E20" i="1"/>
   <c r="C20" i="1"/>
   <c r="N19" i="1"/>
   <c r="O19" i="1"/>
   <c r="I19" i="1"/>
   <c r="G19" i="1"/>
   <c r="E19" i="1"/>
   <c r="C19" i="1"/>
   <c r="N18" i="1"/>
   <c r="O18" i="1"/>
   <c r="I18" i="1"/>
   <c r="G18" i="1"/>
   <c r="E18" i="1"/>
   <c r="C18" i="1"/>
   <c r="C30" i="1"/>
   <c r="G30" i="1"/>
-  <c r="I57" i="1"/>
-[...6 lines deleted...]
-  <c r="I56" i="1"/>
   <c r="O30" i="1"/>
-  <c r="E52" i="1"/>
-[...62 lines deleted...]
-  <c r="O51" i="1"/>
   <c r="C28" i="1"/>
-  <c r="P40" i="1"/>
   <c r="I29" i="1"/>
   <c r="C29" i="1"/>
   <c r="G29" i="1"/>
   <c r="E29" i="1"/>
-  <c r="O37" i="1"/>
-[...5 lines deleted...]
-  <c r="I35" i="1"/>
   <c r="I33" i="1"/>
   <c r="E33" i="1"/>
   <c r="G33" i="1"/>
   <c r="C33" i="1"/>
-  <c r="O39" i="1"/>
-  <c r="O42" i="1"/>
   <c r="I31" i="1"/>
   <c r="G31" i="1"/>
   <c r="C31" i="1"/>
   <c r="O31" i="1"/>
-  <c r="O53" i="1"/>
-[...8 lines deleted...]
-  <c r="O35" i="1"/>
   <c r="E28" i="1"/>
   <c r="E30" i="1"/>
   <c r="O33" i="1"/>
   <c r="P32" i="1"/>
   <c r="O32" i="1"/>
-  <c r="O47" i="1"/>
   <c r="O28" i="1"/>
   <c r="G28" i="1"/>
   <c r="O29" i="1"/>
-  <c r="O38" i="1"/>
+  <c r="I32" i="1"/>
+  <c r="G32" i="1"/>
+  <c r="C32" i="1"/>
+  <c r="P59" i="1" l="1"/>
+  <c r="O59" i="1" s="1"/>
+  <c r="E44" i="1"/>
+  <c r="G44" i="1"/>
+  <c r="C44" i="1"/>
+  <c r="O44" i="1"/>
+  <c r="G45" i="1"/>
+  <c r="E45" i="1"/>
+  <c r="C45" i="1"/>
+  <c r="O45" i="1"/>
+  <c r="I45" i="1"/>
+  <c r="G46" i="1"/>
+  <c r="E46" i="1"/>
+  <c r="I46" i="1"/>
+  <c r="O46" i="1"/>
+  <c r="C46" i="1"/>
+  <c r="O47" i="1"/>
+  <c r="G47" i="1"/>
+  <c r="E47" i="1"/>
+  <c r="C47" i="1"/>
+  <c r="I47" i="1"/>
+  <c r="I48" i="1"/>
+  <c r="O48" i="1"/>
+  <c r="E48" i="1"/>
+  <c r="C48" i="1"/>
+  <c r="G48" i="1"/>
+  <c r="C49" i="1"/>
+  <c r="I49" i="1"/>
+  <c r="O49" i="1"/>
+  <c r="G49" i="1"/>
+  <c r="I50" i="1"/>
+  <c r="C50" i="1"/>
+  <c r="E50" i="1"/>
+  <c r="G50" i="1"/>
+  <c r="O50" i="1"/>
+  <c r="O51" i="1"/>
+  <c r="C51" i="1"/>
+  <c r="G51" i="1"/>
+  <c r="E51" i="1"/>
+  <c r="E52" i="1"/>
+  <c r="G52" i="1"/>
+  <c r="C52" i="1"/>
   <c r="O52" i="1"/>
+  <c r="C53" i="1"/>
+  <c r="I53" i="1"/>
+  <c r="G53" i="1"/>
+  <c r="O53" i="1"/>
   <c r="C54" i="1"/>
   <c r="E54" i="1"/>
   <c r="I54" i="1"/>
   <c r="G54" i="1"/>
+  <c r="O54" i="1"/>
+  <c r="G55" i="1"/>
+  <c r="O55" i="1"/>
+  <c r="C55" i="1"/>
+  <c r="E55" i="1"/>
+  <c r="G56" i="1"/>
+  <c r="O56" i="1"/>
+  <c r="E56" i="1"/>
+  <c r="I56" i="1"/>
+  <c r="C57" i="1"/>
+  <c r="G57" i="1"/>
+  <c r="E57" i="1"/>
+  <c r="I57" i="1"/>
+  <c r="G42" i="1"/>
+  <c r="E42" i="1"/>
+  <c r="O42" i="1"/>
+  <c r="I42" i="1"/>
+  <c r="C42" i="1"/>
+  <c r="C35" i="1"/>
+  <c r="I35" i="1"/>
+  <c r="G35" i="1"/>
+  <c r="E35" i="1"/>
+  <c r="O35" i="1"/>
+  <c r="C36" i="1"/>
+  <c r="G36" i="1"/>
+  <c r="O36" i="1"/>
+  <c r="E36" i="1"/>
+  <c r="I38" i="1"/>
+  <c r="C38" i="1"/>
+  <c r="G38" i="1"/>
+  <c r="E38" i="1"/>
+  <c r="O38" i="1"/>
+  <c r="G39" i="1"/>
+  <c r="E39" i="1"/>
+  <c r="C39" i="1"/>
+  <c r="O39" i="1"/>
+  <c r="E43" i="1"/>
+  <c r="C43" i="1"/>
+  <c r="G43" i="1"/>
+  <c r="O43" i="1"/>
+  <c r="E34" i="1"/>
+  <c r="G34" i="1"/>
+  <c r="O34" i="1"/>
+  <c r="I34" i="1"/>
+  <c r="C34" i="1"/>
+  <c r="O41" i="1"/>
+  <c r="C41" i="1"/>
+  <c r="G41" i="1"/>
+  <c r="E41" i="1"/>
+  <c r="I41" i="1"/>
+  <c r="O37" i="1"/>
+  <c r="E37" i="1"/>
+  <c r="C37" i="1"/>
+  <c r="G37" i="1"/>
+  <c r="I37" i="1"/>
   <c r="I40" i="1"/>
   <c r="G40" i="1"/>
   <c r="C40" i="1"/>
   <c r="E40" i="1"/>
-  <c r="O54" i="1"/>
   <c r="O40" i="1"/>
-  <c r="I32" i="1"/>
-[...2 lines deleted...]
-  <c r="I58" i="1" l="1"/>
+  <c r="I58" i="1"/>
   <c r="E58" i="1"/>
   <c r="G58" i="1"/>
   <c r="C58" i="1"/>
+  <c r="C59" i="1" l="1"/>
+  <c r="E59" i="1"/>
+  <c r="I59" i="1"/>
+  <c r="G59" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="59">
   <si>
     <t/>
   </si>
   <si>
     <t>Endverbrauch - Consommation finale</t>
   </si>
   <si>
     <t>Haushalt</t>
   </si>
   <si>
     <t xml:space="preserve">Primärer Sektor 1)  </t>
   </si>
   <si>
     <t>Sekundärer Sektor</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Année civile</t>
@@ -490,54 +497,54 @@
   <si>
     <t>2) inkl. Seilbahnen (Luft- und Standseilbahnen) und Zahnradbahnen, Skilifte,</t>
   </si>
   <si>
     <t xml:space="preserve">   Trams, Trolleybus sowie Fahrleitungsverluste ['Schienen- und öffentlicher</t>
   </si>
   <si>
     <t xml:space="preserve">   Strassenverkehr']</t>
   </si>
   <si>
     <t>3) Strassenverkehr und Non-road-Verkehre. Quelle: INFRAS (Ex-Post Analyse)</t>
   </si>
   <si>
     <t>2) Y compris installations de transport par câbles (téléphériques et funiculaires)</t>
   </si>
   <si>
     <t xml:space="preserve">   et chemins de fer à crémaillère, téléski, trams, trolleybus ainsi que pertes</t>
   </si>
   <si>
     <t xml:space="preserve">   des caténaires ['rail et transports publics routiers']</t>
   </si>
   <si>
     <t>3) Trafic routier et secteur non routier. Source: INFRAS (analyse ex-post)</t>
   </si>
   <si>
-    <t>Quelle: Bundesamt für Energie BFE, Schweizerische Elektrizitätsstatistik 2024 (Tabelle 21); aktualisiert am 19.6.2025.</t>
-[...2 lines deleted...]
-    <t>Source: Office fédéral de l'énergie OFEN, Statistique suisse de l'électricité 2024 (tableau 21); actualisé le 19.6.2025.</t>
+    <t>Quelle: Bundesamt für Energie BFE, Schweizerische Elektrizitätsstatistik 2025 (Tabelle 21); aktualisiert am 18.6.2026.</t>
+  </si>
+  <si>
+    <t>Source: Office fédéral de l'énergie OFEN, Statistique suisse de l'électricité 2025 (tableau 21); actualisé le 18.6.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
@@ -987,51 +994,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:R59"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="6" max="7" width="14.08984375" customWidth="1"/>
+    <col min="6" max="7" width="14.1796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="5" t="s">
         <v>0</v>
       </c>
       <c r="N1" s="6"/>
       <c r="O1" s="4"/>
       <c r="P1" s="1"/>
     </row>
     <row r="2" spans="1:18" ht="15.5" x14ac:dyDescent="0.35">
@@ -2391,1498 +2398,1551 @@
       </c>
       <c r="M33" s="21">
         <v>1040</v>
       </c>
       <c r="N33" s="21">
         <f t="shared" si="4"/>
         <v>4070</v>
       </c>
       <c r="O33" s="22">
         <f t="shared" si="5"/>
         <v>7.9472009060199564</v>
       </c>
       <c r="P33" s="21">
         <f t="shared" si="6"/>
         <v>51213</v>
       </c>
       <c r="R33" s="13" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="34" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A34" s="12">
         <v>2000</v>
       </c>
       <c r="B34" s="12">
-        <v>15727</v>
+        <v>15706</v>
       </c>
       <c r="C34" s="18">
         <f t="shared" si="0"/>
-        <v>30.028831649895938</v>
+        <v>29.988734653351916</v>
       </c>
       <c r="D34" s="12">
         <v>991</v>
       </c>
       <c r="E34" s="18">
         <f t="shared" si="7"/>
         <v>1.8921963607202184</v>
       </c>
       <c r="F34" s="12">
         <v>18024</v>
       </c>
       <c r="G34" s="18">
         <f>F34/P34*100</f>
         <v>34.414679319496685</v>
       </c>
       <c r="H34" s="12">
-        <v>13229</v>
+        <v>13223</v>
       </c>
       <c r="I34" s="18">
         <f t="shared" si="3"/>
-        <v>25.25919844194528</v>
+        <v>25.247742157218411</v>
       </c>
       <c r="J34" s="12">
         <v>2640</v>
       </c>
       <c r="K34" s="12">
-        <v>231</v>
+        <v>258</v>
       </c>
       <c r="L34" s="12">
         <v>465</v>
       </c>
       <c r="M34" s="12">
         <v>1066</v>
       </c>
       <c r="N34" s="12">
         <f>SUM(J34:M34)</f>
-        <v>4402</v>
+        <v>4429</v>
       </c>
       <c r="O34" s="18">
         <f>N34/P34*100</f>
-        <v>8.4050942279418788</v>
+        <v>8.4566475092127629</v>
       </c>
       <c r="P34" s="12">
         <f t="shared" si="6"/>
         <v>52373</v>
       </c>
       <c r="R34" s="13" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="35" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A35" s="12">
         <v>2001</v>
       </c>
       <c r="B35" s="12">
-        <v>16080</v>
+        <v>16058</v>
       </c>
       <c r="C35" s="18">
         <f t="shared" si="0"/>
-        <v>29.916835662058826</v>
+        <v>29.875904667993826</v>
       </c>
       <c r="D35" s="12">
         <v>1019</v>
       </c>
       <c r="E35" s="18">
         <f t="shared" si="7"/>
         <v>1.8958492251018624</v>
       </c>
       <c r="F35" s="12">
-        <v>18296</v>
+        <v>18297</v>
       </c>
       <c r="G35" s="18">
         <f>F35/P35*100</f>
-        <v>34.039703064243056</v>
+        <v>34.041563563973284</v>
       </c>
       <c r="H35" s="12">
-        <v>13827</v>
+        <v>13821</v>
       </c>
       <c r="I35" s="18">
         <f t="shared" si="3"/>
-        <v>25.725129769856181</v>
+        <v>25.713966771474816</v>
       </c>
       <c r="J35" s="12">
         <v>2698</v>
       </c>
       <c r="K35" s="12">
-        <v>230</v>
+        <v>257</v>
       </c>
       <c r="L35" s="12">
         <v>487</v>
       </c>
       <c r="M35" s="12">
         <v>1112</v>
       </c>
       <c r="N35" s="12">
         <f t="shared" ref="N35:N55" si="8">SUM(J35:M35)</f>
-        <v>4527</v>
+        <v>4554</v>
       </c>
       <c r="O35" s="18">
         <f t="shared" si="5"/>
-        <v>8.4224822787400697</v>
+        <v>8.4727157714562136</v>
       </c>
       <c r="P35" s="12">
         <f t="shared" si="6"/>
         <v>53749</v>
       </c>
     </row>
     <row r="36" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A36" s="12">
         <v>2002</v>
       </c>
       <c r="B36" s="12">
-        <v>16291</v>
+        <v>16268</v>
       </c>
       <c r="C36" s="18">
         <f t="shared" si="0"/>
-        <v>30.152325602916953</v>
+        <v>30.109755871846598</v>
       </c>
       <c r="D36" s="12">
         <v>1018</v>
       </c>
       <c r="E36" s="18">
         <f t="shared" si="7"/>
         <v>1.8841733143311925</v>
       </c>
       <c r="F36" s="12">
         <v>18127</v>
       </c>
       <c r="G36" s="18">
         <f t="shared" ref="G36:G58" si="9">F36/P36*100</f>
         <v>33.550500657054542</v>
       </c>
       <c r="H36" s="12">
-        <v>13966</v>
+        <v>13961</v>
       </c>
       <c r="I36" s="18">
         <f t="shared" si="3"/>
-        <v>25.849081049066243</v>
+        <v>25.839826759703122</v>
       </c>
       <c r="J36" s="12">
         <v>2798</v>
       </c>
       <c r="K36" s="12">
-        <v>229</v>
+        <v>257</v>
       </c>
       <c r="L36" s="12">
         <v>468</v>
       </c>
       <c r="M36" s="12">
         <v>1132</v>
       </c>
       <c r="N36" s="12">
         <f t="shared" si="8"/>
-        <v>4627</v>
+        <v>4655</v>
       </c>
       <c r="O36" s="18">
         <f t="shared" si="5"/>
-        <v>8.5639193766310679</v>
+        <v>8.6157433970645396</v>
       </c>
       <c r="P36" s="12">
         <f t="shared" si="6"/>
         <v>54029</v>
       </c>
     </row>
     <row r="37" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A37" s="12">
         <v>2003</v>
       </c>
       <c r="B37" s="12">
-        <v>16679</v>
+        <v>16656</v>
       </c>
       <c r="C37" s="18">
         <f t="shared" si="0"/>
-        <v>30.258336054569863</v>
+        <v>30.216610427778384</v>
       </c>
       <c r="D37" s="12">
         <v>1016</v>
       </c>
       <c r="E37" s="18">
         <f t="shared" si="7"/>
         <v>1.8431842095714961</v>
       </c>
       <c r="F37" s="12">
         <v>18237</v>
       </c>
       <c r="G37" s="18">
         <f t="shared" si="9"/>
         <v>33.084793730271031</v>
       </c>
       <c r="H37" s="12">
-        <v>14326</v>
+        <v>14320</v>
       </c>
       <c r="I37" s="18">
         <f t="shared" si="3"/>
-        <v>25.989623018032727</v>
+        <v>25.978738071913209</v>
       </c>
       <c r="J37" s="12">
         <v>2984</v>
       </c>
       <c r="K37" s="12">
-        <v>227</v>
+        <v>256</v>
       </c>
       <c r="L37" s="12">
         <v>474</v>
       </c>
       <c r="M37" s="12">
         <v>1179</v>
       </c>
       <c r="N37" s="12">
         <f t="shared" si="8"/>
-        <v>4864</v>
+        <v>4893</v>
       </c>
       <c r="O37" s="18">
         <f t="shared" si="5"/>
-        <v>8.8240629875548784</v>
+        <v>8.8766735604658749</v>
       </c>
       <c r="P37" s="12">
         <f t="shared" si="6"/>
         <v>55122</v>
       </c>
     </row>
     <row r="38" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A38" s="12">
         <v>2004</v>
       </c>
       <c r="B38" s="12">
-        <v>17114</v>
+        <v>17090</v>
       </c>
       <c r="C38" s="18">
         <f t="shared" si="0"/>
-        <v>30.46767905146784</v>
+        <v>30.424952377561375</v>
       </c>
       <c r="D38" s="12">
         <v>1026</v>
       </c>
       <c r="E38" s="18">
         <f t="shared" si="7"/>
         <v>1.8265653095013441</v>
       </c>
       <c r="F38" s="12">
         <v>18587</v>
       </c>
       <c r="G38" s="18">
         <f t="shared" si="9"/>
         <v>33.090028662477081</v>
       </c>
       <c r="H38" s="12">
-        <v>14610</v>
+        <v>14604</v>
       </c>
       <c r="I38" s="18">
         <f t="shared" si="3"/>
-        <v>26.009862740560074</v>
+        <v>25.999181072083459</v>
       </c>
       <c r="J38" s="12">
         <v>2940</v>
       </c>
       <c r="K38" s="12">
-        <v>226</v>
+        <v>256</v>
       </c>
       <c r="L38" s="12">
         <v>482</v>
       </c>
       <c r="M38" s="12">
         <v>1186</v>
       </c>
       <c r="N38" s="12">
         <f t="shared" si="8"/>
-        <v>4834</v>
+        <v>4864</v>
       </c>
       <c r="O38" s="18">
         <f t="shared" si="5"/>
-        <v>8.6058642359936623</v>
+        <v>8.6592725783767417</v>
       </c>
       <c r="P38" s="12">
         <f t="shared" si="6"/>
         <v>56171</v>
       </c>
     </row>
     <row r="39" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A39" s="12">
         <v>2005</v>
       </c>
       <c r="B39" s="12">
-        <v>17624</v>
+        <v>17600</v>
       </c>
       <c r="C39" s="18">
         <f t="shared" si="0"/>
-        <v>30.741322169893596</v>
+        <v>30.699459270887843</v>
       </c>
       <c r="D39" s="12">
         <v>1027</v>
       </c>
       <c r="E39" s="18">
         <f t="shared" si="7"/>
         <v>1.7913832199546484</v>
       </c>
       <c r="F39" s="12">
         <v>18845</v>
       </c>
       <c r="G39" s="18">
         <f t="shared" si="9"/>
         <v>32.871097156811437</v>
       </c>
       <c r="H39" s="12">
-        <v>14929</v>
+        <v>14923</v>
       </c>
       <c r="I39" s="18">
         <f t="shared" si="3"/>
-        <v>26.040467469038898</v>
+        <v>26.030001744287457</v>
       </c>
       <c r="J39" s="12">
         <v>2983</v>
       </c>
       <c r="K39" s="12">
-        <v>225</v>
+        <v>255</v>
       </c>
       <c r="L39" s="12">
         <v>477</v>
       </c>
       <c r="M39" s="12">
         <v>1220</v>
       </c>
       <c r="N39" s="12">
         <f t="shared" si="8"/>
-        <v>4905</v>
+        <v>4935</v>
       </c>
       <c r="O39" s="18">
         <f t="shared" si="5"/>
-        <v>8.5557299843014132</v>
+        <v>8.6080586080586077</v>
       </c>
       <c r="P39" s="12">
         <f t="shared" si="6"/>
         <v>57330</v>
       </c>
     </row>
     <row r="40" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A40" s="12">
         <v>2006</v>
       </c>
       <c r="B40" s="12">
-        <v>17702</v>
+        <v>17677</v>
       </c>
       <c r="C40" s="18">
         <f t="shared" si="0"/>
-        <v>30.635838150289018</v>
+        <v>30.592572081270987</v>
       </c>
       <c r="D40" s="12">
         <v>1051</v>
       </c>
       <c r="E40" s="18">
         <f t="shared" si="7"/>
         <v>1.8189055415181197</v>
       </c>
       <c r="F40" s="12">
         <v>18945</v>
       </c>
       <c r="G40" s="18">
         <f t="shared" si="9"/>
         <v>32.787027101865633</v>
       </c>
       <c r="H40" s="12">
-        <v>15083</v>
+        <v>15077</v>
       </c>
       <c r="I40" s="18">
         <f t="shared" si="3"/>
-        <v>26.103284759959848</v>
+        <v>26.09290090339552</v>
       </c>
       <c r="J40" s="12">
         <v>3093</v>
       </c>
       <c r="K40" s="12">
-        <v>224</v>
+        <v>255</v>
       </c>
       <c r="L40" s="12">
         <v>471</v>
       </c>
       <c r="M40" s="12">
         <v>1213</v>
       </c>
       <c r="N40" s="12">
         <f t="shared" si="8"/>
-        <v>5001</v>
+        <v>5032</v>
       </c>
       <c r="O40" s="18">
         <f t="shared" si="5"/>
-        <v>8.6549444463673808</v>
+        <v>8.7085943719497418</v>
       </c>
       <c r="P40" s="12">
         <f t="shared" si="6"/>
         <v>57782</v>
       </c>
     </row>
     <row r="41" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A41" s="12">
         <v>2007</v>
       </c>
       <c r="B41" s="12">
-        <v>17472</v>
+        <v>17446</v>
       </c>
       <c r="C41" s="18">
         <f t="shared" si="0"/>
-        <v>30.422064354366903</v>
+        <v>30.376793425268144</v>
       </c>
       <c r="D41" s="12">
         <v>1004</v>
       </c>
       <c r="E41" s="18">
         <f t="shared" si="7"/>
         <v>1.7481543390444352</v>
       </c>
       <c r="F41" s="12">
         <v>18942</v>
       </c>
       <c r="G41" s="18">
         <f t="shared" si="9"/>
         <v>32.981613038027582</v>
       </c>
       <c r="H41" s="12">
-        <v>15048</v>
+        <v>15042</v>
       </c>
       <c r="I41" s="18">
         <f t="shared" si="3"/>
-        <v>26.201420810697869</v>
+        <v>26.190973673213541</v>
       </c>
       <c r="J41" s="12">
         <v>3076</v>
       </c>
       <c r="K41" s="12">
-        <v>224</v>
+        <v>256</v>
       </c>
       <c r="L41" s="12">
         <v>453</v>
       </c>
       <c r="M41" s="12">
         <v>1213</v>
       </c>
       <c r="N41" s="12">
         <f t="shared" si="8"/>
-        <v>4966</v>
+        <v>4998</v>
       </c>
       <c r="O41" s="18">
         <f t="shared" si="5"/>
-        <v>8.6467474578632117</v>
+        <v>8.7024655244463016</v>
       </c>
       <c r="P41" s="12">
         <f t="shared" si="6"/>
         <v>57432</v>
       </c>
     </row>
     <row r="42" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A42" s="12">
         <v>2008</v>
       </c>
       <c r="B42" s="12">
-        <v>17897</v>
+        <v>17871</v>
       </c>
       <c r="C42" s="18">
         <f t="shared" si="0"/>
-        <v>30.473871511519015</v>
+        <v>30.429600367791039</v>
       </c>
       <c r="D42" s="12">
         <v>1013</v>
       </c>
       <c r="E42" s="18">
         <f t="shared" si="7"/>
         <v>1.7248718690936335</v>
       </c>
       <c r="F42" s="12">
         <v>19227</v>
       </c>
       <c r="G42" s="18">
         <f t="shared" si="9"/>
         <v>32.738510786834439</v>
       </c>
       <c r="H42" s="12">
-        <v>15559</v>
+        <v>15553</v>
       </c>
       <c r="I42" s="18">
         <f t="shared" si="3"/>
-        <v>26.492874048596093</v>
+        <v>26.482657630812717</v>
       </c>
       <c r="J42" s="12">
         <v>3142</v>
       </c>
       <c r="K42" s="12">
-        <v>224</v>
+        <v>256</v>
       </c>
       <c r="L42" s="12">
         <v>466</v>
       </c>
       <c r="M42" s="12">
         <v>1201</v>
       </c>
       <c r="N42" s="12">
         <f t="shared" si="8"/>
-        <v>5033</v>
+        <v>5065</v>
       </c>
       <c r="O42" s="18">
         <f t="shared" si="5"/>
-        <v>8.5698717839568186</v>
+        <v>8.624359345468168</v>
       </c>
       <c r="P42" s="12">
         <f t="shared" si="6"/>
         <v>58729</v>
       </c>
       <c r="Q42" s="13"/>
       <c r="R42" s="13"/>
     </row>
     <row r="43" spans="1:18" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="12">
         <v>2009</v>
       </c>
       <c r="B43" s="12">
-        <v>17920</v>
+        <v>17893</v>
       </c>
       <c r="C43" s="18">
         <f t="shared" si="0"/>
-        <v>31.168469753365567</v>
+        <v>31.121508331304138</v>
       </c>
       <c r="D43" s="12">
         <v>1002</v>
       </c>
       <c r="E43" s="18">
         <f t="shared" si="7"/>
         <v>1.7427905520576059</v>
       </c>
       <c r="F43" s="12">
         <v>18156</v>
       </c>
       <c r="G43" s="18">
         <f t="shared" si="9"/>
         <v>31.578947368421051</v>
       </c>
       <c r="H43" s="12">
-        <v>15493</v>
+        <v>15487</v>
       </c>
       <c r="I43" s="18">
         <f t="shared" si="3"/>
-        <v>26.947159703621249</v>
+        <v>26.936723832052039</v>
       </c>
       <c r="J43" s="12">
         <v>3064</v>
       </c>
       <c r="K43" s="12">
-        <v>223</v>
+        <v>256</v>
       </c>
       <c r="L43" s="12">
         <v>456</v>
       </c>
       <c r="M43" s="12">
         <v>1180</v>
       </c>
       <c r="N43" s="12">
         <f t="shared" si="8"/>
-        <v>4923</v>
+        <v>4956</v>
       </c>
       <c r="O43" s="18">
         <f t="shared" ref="O43:O49" si="10">N43/P43*100</f>
-        <v>8.562632622534526</v>
+        <v>8.6200299161651639</v>
       </c>
       <c r="P43" s="12">
         <f t="shared" ref="P43:P48" si="11">B43+D43+F43+H43+N43</f>
         <v>57494</v>
       </c>
     </row>
     <row r="44" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A44" s="12">
         <v>2010</v>
       </c>
       <c r="B44" s="12">
-        <v>18617</v>
+        <v>18589</v>
       </c>
       <c r="C44" s="18">
         <f t="shared" si="0"/>
-        <v>31.139918039642051</v>
+        <v>31.093083549385298</v>
       </c>
       <c r="D44" s="12">
         <v>1003</v>
       </c>
       <c r="E44" s="18">
         <f t="shared" si="7"/>
         <v>1.677678347411558</v>
       </c>
       <c r="F44" s="12">
         <v>19216</v>
       </c>
       <c r="G44" s="18">
         <f t="shared" si="9"/>
         <v>32.141841599063312</v>
       </c>
       <c r="H44" s="12">
-        <v>15862</v>
+        <v>15856</v>
       </c>
       <c r="I44" s="18">
         <f t="shared" si="3"/>
-        <v>26.531738730450783</v>
+        <v>26.521702768252908</v>
       </c>
       <c r="J44" s="12">
         <v>3163</v>
       </c>
       <c r="K44" s="12">
-        <v>225</v>
+        <v>259</v>
       </c>
       <c r="L44" s="12">
         <v>463</v>
       </c>
       <c r="M44" s="12">
         <v>1236</v>
       </c>
       <c r="N44" s="12">
         <f t="shared" si="8"/>
-        <v>5087</v>
+        <v>5121</v>
       </c>
       <c r="O44" s="18">
         <f t="shared" si="10"/>
-        <v>8.5088232834322994</v>
+        <v>8.5656937358869278</v>
       </c>
       <c r="P44" s="12">
         <f t="shared" si="11"/>
         <v>59785</v>
       </c>
       <c r="Q44" s="13"/>
       <c r="R44" s="13"/>
     </row>
     <row r="45" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A45" s="12">
         <v>2011</v>
       </c>
       <c r="B45" s="12">
-        <v>17940</v>
+        <v>17912</v>
       </c>
       <c r="C45" s="18">
         <f t="shared" si="0"/>
-        <v>30.614856908820968</v>
+        <v>30.567074523456032</v>
       </c>
       <c r="D45" s="12">
         <v>987</v>
       </c>
       <c r="E45" s="18">
         <f t="shared" si="7"/>
         <v>1.6843290841140632</v>
       </c>
       <c r="F45" s="12">
-        <v>19151</v>
+        <v>19152</v>
       </c>
       <c r="G45" s="18">
         <f t="shared" si="9"/>
-        <v>32.681445075854541</v>
+        <v>32.683151589617573</v>
       </c>
       <c r="H45" s="12">
-        <v>15558</v>
+        <v>15552</v>
       </c>
       <c r="I45" s="18">
         <f t="shared" si="3"/>
-        <v>26.549941125275172</v>
+        <v>26.539702042696973</v>
       </c>
       <c r="J45" s="12">
         <v>3061</v>
       </c>
       <c r="K45" s="12">
-        <v>230</v>
+        <v>263</v>
       </c>
       <c r="L45" s="12">
         <v>451</v>
       </c>
       <c r="M45" s="12">
         <v>1221</v>
       </c>
       <c r="N45" s="12">
         <f t="shared" si="8"/>
-        <v>4963</v>
+        <v>4996</v>
       </c>
       <c r="O45" s="18">
         <f t="shared" si="10"/>
-        <v>8.4694278059352541</v>
+        <v>8.5257427601153601</v>
       </c>
       <c r="P45" s="12">
         <f t="shared" si="11"/>
         <v>58599</v>
       </c>
       <c r="Q45" s="13"/>
       <c r="R45" s="13"/>
     </row>
     <row r="46" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A46" s="12">
         <v>2012</v>
       </c>
       <c r="B46" s="12">
-        <v>18329</v>
+        <v>18302</v>
       </c>
       <c r="C46" s="18">
         <f t="shared" si="0"/>
-        <v>31.080324894443219</v>
+        <v>31.03454123073271</v>
       </c>
       <c r="D46" s="12">
         <v>986</v>
       </c>
       <c r="E46" s="18">
         <f t="shared" si="7"/>
         <v>1.6719515710579418</v>
       </c>
       <c r="F46" s="12">
         <v>18975</v>
       </c>
       <c r="G46" s="18">
         <f t="shared" si="9"/>
         <v>32.175741440998422</v>
       </c>
       <c r="H46" s="12">
-        <v>15679</v>
+        <v>15673</v>
       </c>
       <c r="I46" s="18">
         <f t="shared" si="3"/>
-        <v>26.586743085818938</v>
+        <v>26.576568938327711</v>
       </c>
       <c r="J46" s="12">
         <v>3094</v>
       </c>
       <c r="K46" s="12">
-        <v>234</v>
+        <v>267</v>
       </c>
       <c r="L46" s="12">
         <v>447</v>
       </c>
       <c r="M46" s="12">
         <v>1229</v>
       </c>
       <c r="N46" s="12">
         <f t="shared" si="8"/>
-        <v>5004</v>
+        <v>5037</v>
       </c>
       <c r="O46" s="18">
         <f t="shared" si="10"/>
-        <v>8.4852390076814821</v>
+        <v>8.5411968188832184</v>
       </c>
       <c r="P46" s="12">
         <f t="shared" si="11"/>
         <v>58973</v>
       </c>
       <c r="Q46" s="13"/>
       <c r="R46" s="13"/>
     </row>
     <row r="47" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A47" s="12">
         <v>2013</v>
       </c>
       <c r="B47" s="12">
-        <v>18762</v>
+        <v>18734</v>
       </c>
       <c r="C47" s="18">
         <f t="shared" si="0"/>
-        <v>31.626856362624949</v>
+        <v>31.579657131298148</v>
       </c>
       <c r="D47" s="12">
         <v>993</v>
       </c>
       <c r="E47" s="18">
         <f t="shared" si="7"/>
         <v>1.6738870252684457</v>
       </c>
       <c r="F47" s="12">
-        <v>18713</v>
+        <v>18714</v>
       </c>
       <c r="G47" s="18">
         <f t="shared" si="9"/>
-        <v>31.544257707803041</v>
+        <v>31.545943394636144</v>
       </c>
       <c r="H47" s="12">
-        <v>15829</v>
+        <v>15824</v>
       </c>
       <c r="I47" s="18">
         <f t="shared" si="3"/>
-        <v>26.682736881142223</v>
+        <v>26.67430844697672</v>
       </c>
       <c r="J47" s="12">
         <v>3143</v>
       </c>
       <c r="K47" s="12">
-        <v>241</v>
+        <v>273</v>
       </c>
       <c r="L47" s="12">
         <v>441</v>
       </c>
       <c r="M47" s="12">
         <v>1201</v>
       </c>
       <c r="N47" s="12">
         <f t="shared" si="8"/>
-        <v>5026</v>
+        <v>5058</v>
       </c>
       <c r="O47" s="18">
         <f t="shared" si="10"/>
-        <v>8.4722620231613366</v>
+        <v>8.5262040018205418</v>
       </c>
       <c r="P47" s="12">
         <f t="shared" si="11"/>
         <v>59323</v>
       </c>
       <c r="Q47" s="13"/>
       <c r="R47" s="13"/>
     </row>
     <row r="48" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A48" s="12">
         <v>2014</v>
       </c>
       <c r="B48" s="12">
-        <v>18276</v>
+        <v>18249</v>
       </c>
       <c r="C48" s="18">
         <f t="shared" si="0"/>
-        <v>31.803153168830267</v>
+        <v>31.756168865068041</v>
       </c>
       <c r="D48" s="12">
         <v>970</v>
       </c>
       <c r="E48" s="18">
         <f t="shared" si="7"/>
         <v>1.6879546166428845</v>
       </c>
       <c r="F48" s="12">
         <v>17964</v>
       </c>
       <c r="G48" s="18">
         <f t="shared" si="9"/>
         <v>31.260223436466784</v>
       </c>
       <c r="H48" s="12">
-        <v>15335</v>
+        <v>15330</v>
       </c>
       <c r="I48" s="18">
         <f t="shared" si="3"/>
-        <v>26.685344377544983</v>
+        <v>26.676643580551978</v>
       </c>
       <c r="J48" s="12">
         <v>3070</v>
       </c>
       <c r="K48" s="12">
-        <v>250</v>
+        <v>282</v>
       </c>
       <c r="L48" s="12">
         <v>433</v>
       </c>
       <c r="M48" s="12">
         <v>1168</v>
       </c>
       <c r="N48" s="12">
         <f t="shared" si="8"/>
-        <v>4921</v>
+        <v>4953</v>
       </c>
       <c r="O48" s="18">
         <f t="shared" si="10"/>
-        <v>8.5633244005150875</v>
+        <v>8.6190095012703161</v>
       </c>
       <c r="P48" s="12">
         <f t="shared" si="11"/>
         <v>57466</v>
       </c>
       <c r="Q48" s="13"/>
       <c r="R48" s="13"/>
     </row>
     <row r="49" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A49" s="12">
         <v>2015</v>
       </c>
       <c r="B49" s="12">
-        <v>18744</v>
+        <v>18718</v>
       </c>
       <c r="C49" s="18">
         <f t="shared" si="0"/>
-        <v>32.180750609483916</v>
+        <v>32.136112351062735</v>
       </c>
       <c r="D49" s="12">
         <v>984</v>
       </c>
       <c r="E49" s="18">
         <f t="shared" si="7"/>
         <v>1.6893863956323183</v>
       </c>
       <c r="F49" s="12">
-        <v>17933</v>
+        <v>17934</v>
       </c>
       <c r="G49" s="18">
         <f t="shared" si="9"/>
-        <v>30.788380317961749</v>
+        <v>30.790097174054871</v>
       </c>
       <c r="H49" s="12">
-        <v>15577</v>
+        <v>15572</v>
       </c>
       <c r="I49" s="18">
         <f t="shared" si="3"/>
-        <v>26.743467362565671</v>
+        <v>26.734883082100058</v>
       </c>
       <c r="J49" s="12">
         <v>3136</v>
       </c>
       <c r="K49" s="12">
-        <v>264</v>
+        <v>294</v>
       </c>
       <c r="L49" s="12">
         <v>425</v>
       </c>
       <c r="M49" s="12">
         <v>1183</v>
       </c>
       <c r="N49" s="12">
         <f t="shared" si="8"/>
-        <v>5008</v>
+        <v>5038</v>
       </c>
       <c r="O49" s="18">
         <f t="shared" si="10"/>
-        <v>8.5980153143563509</v>
+        <v>8.6495209971500184</v>
       </c>
       <c r="P49" s="12">
         <f t="shared" ref="P49:P55" si="12">B49+D49+F49+H49+N49</f>
         <v>58246</v>
       </c>
       <c r="Q49" s="13"/>
       <c r="R49" s="13"/>
     </row>
     <row r="50" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A50" s="12">
         <v>2016</v>
       </c>
       <c r="B50" s="12">
-        <v>19050</v>
+        <v>19025</v>
       </c>
       <c r="C50" s="18">
         <f t="shared" si="0"/>
-        <v>32.710039664142585</v>
+        <v>32.667113102903549</v>
       </c>
       <c r="D50" s="12">
         <v>976</v>
       </c>
       <c r="E50" s="18">
         <f t="shared" si="7"/>
         <v>1.6758529507718194</v>
       </c>
       <c r="F50" s="12">
-        <v>17703</v>
+        <v>17704</v>
       </c>
       <c r="G50" s="18">
         <f t="shared" si="9"/>
-        <v>30.397156544583524</v>
+        <v>30.398873607033089</v>
       </c>
       <c r="H50" s="12">
-        <v>15426</v>
+        <v>15422</v>
       </c>
       <c r="I50" s="18">
         <f t="shared" si="3"/>
-        <v>26.487405346932469</v>
+        <v>26.480537097134221</v>
       </c>
       <c r="J50" s="12">
         <v>3199</v>
       </c>
       <c r="K50" s="12">
-        <v>282</v>
+        <v>310</v>
       </c>
       <c r="L50" s="12">
         <v>414</v>
       </c>
       <c r="M50" s="12">
         <v>1189</v>
       </c>
       <c r="N50" s="12">
         <f t="shared" si="8"/>
-        <v>5084</v>
+        <v>5112</v>
       </c>
       <c r="O50" s="18">
         <f t="shared" ref="O50:O55" si="13">N50/P50*100</f>
-        <v>8.7295454935696011</v>
+        <v>8.7776232421573184</v>
       </c>
       <c r="P50" s="12">
         <f t="shared" si="12"/>
         <v>58239</v>
       </c>
       <c r="Q50" s="13"/>
       <c r="R50" s="13"/>
     </row>
     <row r="51" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A51" s="12">
         <v>2017</v>
       </c>
       <c r="B51" s="12">
-        <v>19189</v>
+        <v>19165</v>
       </c>
       <c r="C51" s="18">
         <f t="shared" si="0"/>
-        <v>32.811244293213413</v>
+        <v>32.770206726741101</v>
       </c>
       <c r="D51" s="12">
         <v>972</v>
       </c>
       <c r="E51" s="18">
         <f t="shared" si="7"/>
         <v>1.6620214421284818</v>
       </c>
       <c r="F51" s="12">
-        <v>17837</v>
+        <v>17838</v>
       </c>
       <c r="G51" s="18">
         <f t="shared" si="9"/>
-        <v>30.499461381940051</v>
+        <v>30.501171280543065</v>
       </c>
       <c r="H51" s="12">
-        <v>15460</v>
+        <v>15459</v>
       </c>
       <c r="I51" s="18">
         <f t="shared" si="3"/>
-        <v>26.435032402578528</v>
+        <v>26.433322503975514</v>
       </c>
       <c r="J51" s="12">
         <v>3149</v>
       </c>
       <c r="K51" s="12">
-        <v>302</v>
+        <v>326</v>
       </c>
       <c r="L51" s="12">
         <v>401</v>
       </c>
       <c r="M51" s="12">
         <v>1173</v>
       </c>
       <c r="N51" s="12">
         <f t="shared" si="8"/>
-        <v>5025</v>
+        <v>5049</v>
       </c>
       <c r="O51" s="18">
         <f t="shared" si="13"/>
-        <v>8.5922404801395285</v>
+        <v>8.6332780466118368</v>
       </c>
       <c r="P51" s="12">
         <f t="shared" si="12"/>
         <v>58483</v>
       </c>
       <c r="Q51" s="13"/>
       <c r="R51" s="13"/>
     </row>
     <row r="52" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A52" s="12">
         <v>2018</v>
       </c>
       <c r="B52" s="12">
-        <v>19035</v>
+        <v>19013</v>
       </c>
       <c r="C52" s="18">
         <f t="shared" si="0"/>
-        <v>33.019931652991481</v>
+        <v>32.981768348743209</v>
       </c>
       <c r="D52" s="12">
         <v>966</v>
       </c>
       <c r="E52" s="18">
         <f t="shared" si="7"/>
         <v>1.675715995628567</v>
       </c>
       <c r="F52" s="12">
-        <v>17250</v>
+        <v>17252</v>
       </c>
       <c r="G52" s="18">
         <f t="shared" si="9"/>
-        <v>29.923499921938696</v>
+        <v>29.926969313233993</v>
       </c>
       <c r="H52" s="12">
-        <v>15411</v>
+        <v>15410</v>
       </c>
       <c r="I52" s="18">
         <f t="shared" si="3"/>
-        <v>26.733394625912883</v>
+        <v>26.731659930265234</v>
       </c>
       <c r="J52" s="12">
         <v>3090</v>
       </c>
       <c r="K52" s="12">
-        <v>323</v>
+        <v>344</v>
       </c>
       <c r="L52" s="12">
         <v>366</v>
       </c>
       <c r="M52" s="12">
         <v>1206</v>
       </c>
       <c r="N52" s="12">
         <f t="shared" si="8"/>
-        <v>4985</v>
+        <v>5006</v>
       </c>
       <c r="O52" s="18">
         <f t="shared" si="13"/>
-        <v>8.6474578035283702</v>
+        <v>8.6838864121289916</v>
       </c>
       <c r="P52" s="12">
         <f t="shared" si="12"/>
         <v>57647</v>
       </c>
       <c r="Q52" s="13"/>
       <c r="R52" s="13"/>
     </row>
     <row r="53" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A53" s="12">
         <v>2019</v>
       </c>
       <c r="B53" s="12">
-        <v>19026</v>
+        <v>19003</v>
       </c>
       <c r="C53" s="18">
         <f t="shared" si="0"/>
-        <v>33.263400818210428</v>
+        <v>33.22318962201475</v>
       </c>
       <c r="D53" s="12">
         <v>945</v>
       </c>
       <c r="E53" s="18">
         <f t="shared" si="7"/>
         <v>1.6521556697786637</v>
       </c>
       <c r="F53" s="12">
-        <v>17207</v>
+        <v>17209</v>
       </c>
       <c r="G53" s="18">
         <f t="shared" si="9"/>
-        <v>30.083219692996259</v>
+        <v>30.086716318752405</v>
       </c>
       <c r="H53" s="12">
-        <v>15079</v>
+        <v>15080</v>
       </c>
       <c r="I53" s="18">
         <f t="shared" si="3"/>
-        <v>26.36280988845764</v>
+        <v>26.364558201335708</v>
       </c>
       <c r="J53" s="12">
         <v>3043</v>
       </c>
       <c r="K53" s="12">
-        <v>353</v>
+        <v>373</v>
       </c>
       <c r="L53" s="12">
         <v>350</v>
       </c>
       <c r="M53" s="12">
         <v>1195</v>
       </c>
       <c r="N53" s="12">
         <f t="shared" si="8"/>
-        <v>4941</v>
+        <v>4961</v>
       </c>
       <c r="O53" s="18">
         <f t="shared" si="13"/>
-        <v>8.6384139305570127</v>
+        <v>8.6733801881184647</v>
       </c>
       <c r="P53" s="12">
         <f t="shared" si="12"/>
         <v>57198</v>
       </c>
       <c r="Q53" s="13"/>
       <c r="R53" s="13"/>
     </row>
     <row r="54" spans="1:18" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="12">
         <v>2020</v>
       </c>
       <c r="B54" s="12">
-        <v>19352</v>
+        <v>19329</v>
       </c>
       <c r="C54" s="18">
         <f t="shared" si="0"/>
-        <v>34.497388452145387</v>
+        <v>34.456388042141292</v>
       </c>
       <c r="D54" s="12">
         <v>929</v>
       </c>
       <c r="E54" s="18">
         <f t="shared" si="7"/>
         <v>1.6560600388612581</v>
       </c>
       <c r="F54" s="12">
-        <v>16734</v>
+        <v>16738</v>
       </c>
       <c r="G54" s="18">
         <f t="shared" si="9"/>
-        <v>29.830472217765656</v>
+        <v>29.837602723853323</v>
       </c>
       <c r="H54" s="12">
-        <v>14406</v>
+        <v>14408</v>
       </c>
       <c r="I54" s="18">
         <f t="shared" si="3"/>
-        <v>25.680517674741964</v>
+        <v>25.684082927785802</v>
       </c>
       <c r="J54" s="12">
         <v>2818</v>
       </c>
       <c r="K54" s="12">
-        <v>382</v>
+        <v>399</v>
       </c>
       <c r="L54" s="12">
         <v>333</v>
       </c>
       <c r="M54" s="12">
         <v>1143</v>
       </c>
       <c r="N54" s="12">
         <f t="shared" si="8"/>
-        <v>4676</v>
+        <v>4693</v>
       </c>
       <c r="O54" s="18">
         <f t="shared" si="13"/>
-        <v>8.3355616164857302</v>
+        <v>8.3658662673583262</v>
       </c>
       <c r="P54" s="12">
         <f t="shared" si="12"/>
         <v>56097</v>
       </c>
     </row>
     <row r="55" spans="1:18" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="12">
         <v>2021</v>
       </c>
       <c r="B55" s="12">
-        <v>20392</v>
+        <v>20373</v>
       </c>
       <c r="C55" s="18">
         <f t="shared" si="0"/>
-        <v>34.67850279747632</v>
+        <v>34.646191520840773</v>
       </c>
       <c r="D55" s="12">
         <v>974</v>
       </c>
       <c r="E55" s="18">
         <f t="shared" si="7"/>
         <v>1.6563780759485063</v>
       </c>
       <c r="F55" s="12">
-        <v>17743</v>
+        <v>17748</v>
       </c>
       <c r="G55" s="18">
         <f t="shared" si="9"/>
-        <v>30.173630597078382</v>
+        <v>30.182133564614048</v>
       </c>
       <c r="H55" s="12">
-        <v>14775</v>
+        <v>14782</v>
       </c>
       <c r="I55" s="18">
         <f t="shared" si="3"/>
-        <v>25.126269067904701</v>
+        <v>25.138173222454636</v>
       </c>
       <c r="J55" s="12">
         <v>2967</v>
       </c>
       <c r="K55" s="25">
-        <v>495</v>
+        <v>502</v>
       </c>
       <c r="L55" s="12">
         <v>322</v>
       </c>
       <c r="M55" s="12">
         <v>1135</v>
       </c>
       <c r="N55" s="12">
         <f t="shared" si="8"/>
-        <v>4919</v>
+        <v>4926</v>
       </c>
       <c r="O55" s="18">
         <f t="shared" si="13"/>
-        <v>8.3652194615920958</v>
+        <v>8.3771236161420326</v>
       </c>
       <c r="P55" s="12">
         <f t="shared" si="12"/>
         <v>58803</v>
       </c>
     </row>
     <row r="56" spans="1:18" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="12">
         <v>2022</v>
       </c>
       <c r="B56" s="25">
-        <v>19635</v>
+        <v>19613</v>
       </c>
       <c r="C56" s="18">
         <f t="shared" si="0"/>
-        <v>33.867462398233748</v>
+        <v>33.829515661653097</v>
       </c>
       <c r="D56" s="25">
         <v>971</v>
       </c>
       <c r="E56" s="18">
         <f t="shared" si="7"/>
         <v>1.67483096453705</v>
       </c>
       <c r="F56" s="25">
-        <v>17588</v>
+        <v>17597</v>
       </c>
       <c r="G56" s="18">
         <f t="shared" si="9"/>
-        <v>30.33669104457017</v>
+        <v>30.35221470953498</v>
       </c>
       <c r="H56" s="25">
-        <v>14628</v>
+        <v>14641</v>
       </c>
       <c r="I56" s="18">
         <f t="shared" si="3"/>
-        <v>25.231130122809436</v>
+        <v>25.253553194425276</v>
       </c>
       <c r="J56" s="25">
         <v>3030</v>
       </c>
       <c r="K56" s="25">
         <v>674</v>
       </c>
       <c r="L56" s="25">
         <v>306</v>
       </c>
       <c r="M56" s="25">
         <v>1144</v>
       </c>
       <c r="N56" s="12">
         <f t="shared" ref="N56:N58" si="14">SUM(J56:M56)</f>
         <v>5154</v>
       </c>
       <c r="O56" s="18">
         <f t="shared" ref="O56" si="15">N56/P56*100</f>
         <v>8.8898854698495935</v>
       </c>
       <c r="P56" s="12">
         <f t="shared" ref="P56" si="16">B56+D56+F56+H56+N56</f>
         <v>57976</v>
       </c>
     </row>
     <row r="57" spans="1:18" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="12">
         <v>2023</v>
       </c>
       <c r="B57" s="12">
-        <v>19426</v>
+        <v>19387</v>
       </c>
       <c r="C57" s="18">
         <f t="shared" si="0"/>
-        <v>34.254981484746963</v>
+        <v>34.186210544877447</v>
       </c>
       <c r="D57" s="12">
         <v>935</v>
       </c>
       <c r="E57" s="18">
         <f t="shared" si="7"/>
         <v>1.6487391994357257</v>
       </c>
       <c r="F57" s="12">
-        <v>16434</v>
+        <v>16445</v>
       </c>
       <c r="G57" s="18">
         <f t="shared" si="9"/>
-        <v>28.979016046552637</v>
+        <v>28.998412978310707</v>
       </c>
       <c r="H57" s="12">
-        <v>14596</v>
+        <v>14603</v>
       </c>
       <c r="I57" s="18">
         <f t="shared" si="3"/>
-        <v>25.737965085522834</v>
+        <v>25.750308587550698</v>
       </c>
       <c r="J57" s="12">
         <v>3022</v>
       </c>
       <c r="K57" s="12">
-        <v>858</v>
+        <v>879</v>
       </c>
       <c r="L57" s="12">
         <v>283</v>
       </c>
       <c r="M57" s="12">
         <v>1156</v>
       </c>
       <c r="N57" s="12">
         <f t="shared" si="14"/>
-        <v>5319</v>
+        <v>5340</v>
       </c>
       <c r="O57" s="18">
         <f t="shared" ref="O57:O58" si="17">N57/P57*100</f>
-        <v>9.3792981837418452</v>
+        <v>9.416328689825427</v>
       </c>
       <c r="P57" s="12">
         <f t="shared" ref="P57:P58" si="18">B57+D57+F57+H57+N57</f>
         <v>56710</v>
       </c>
     </row>
     <row r="58" spans="1:18" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58" s="12">
         <v>2024</v>
       </c>
       <c r="B58" s="25">
-        <v>19818</v>
+        <v>19777</v>
       </c>
       <c r="C58" s="18">
         <f t="shared" si="0"/>
-        <v>34.458895534844899</v>
+        <v>34.387606064821256</v>
       </c>
       <c r="D58" s="25">
         <v>925</v>
       </c>
       <c r="E58" s="18">
         <f t="shared" si="7"/>
         <v>1.6083599944359439</v>
       </c>
       <c r="F58" s="25">
-        <v>16419</v>
+        <v>16435</v>
       </c>
       <c r="G58" s="18">
         <f t="shared" si="9"/>
-        <v>28.548824593128391</v>
+        <v>28.576644874113228</v>
       </c>
       <c r="H58" s="25">
-        <v>14744</v>
+        <v>14767</v>
       </c>
       <c r="I58" s="18">
         <f t="shared" si="3"/>
-        <v>25.63638892752817</v>
+        <v>25.676380581443876</v>
       </c>
       <c r="J58" s="25">
         <v>3077</v>
       </c>
       <c r="K58" s="25">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="L58" s="25">
         <v>272</v>
       </c>
       <c r="M58" s="25">
         <v>1148</v>
       </c>
       <c r="N58" s="12">
         <f t="shared" si="14"/>
-        <v>5606</v>
+        <v>5608</v>
       </c>
       <c r="O58" s="18">
         <f t="shared" si="17"/>
-        <v>9.7475309500625951</v>
+        <v>9.7510084851857002</v>
       </c>
       <c r="P58" s="12">
         <f t="shared" si="18"/>
         <v>57512</v>
       </c>
     </row>
-    <row r="59" spans="1:18" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="R59" s="13"/>
+    <row r="59" spans="1:18" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="12">
+        <v>2025</v>
+      </c>
+      <c r="B59" s="25">
+        <v>19934</v>
+      </c>
+      <c r="C59" s="18">
+        <f t="shared" ref="C59" si="19">B59/P59*100</f>
+        <v>34.386751768155946</v>
+      </c>
+      <c r="D59" s="25">
+        <v>912</v>
+      </c>
+      <c r="E59" s="18">
+        <f t="shared" ref="E59" si="20">D59/P59*100</f>
+        <v>1.5732275314818009</v>
+      </c>
+      <c r="F59" s="25">
+        <v>16524</v>
+      </c>
+      <c r="G59" s="18">
+        <f t="shared" ref="G59" si="21">F59/P59*100</f>
+        <v>28.504398826979472</v>
+      </c>
+      <c r="H59" s="25">
+        <v>14675</v>
+      </c>
+      <c r="I59" s="18">
+        <f t="shared" ref="I59" si="22">H59/P59*100</f>
+        <v>25.314818009315164</v>
+      </c>
+      <c r="J59" s="25">
+        <v>3108</v>
+      </c>
+      <c r="K59" s="25">
+        <v>1414</v>
+      </c>
+      <c r="L59" s="25">
+        <v>260</v>
+      </c>
+      <c r="M59" s="25">
+        <v>1143</v>
+      </c>
+      <c r="N59" s="12">
+        <f t="shared" ref="N59" si="23">SUM(J59:M59)</f>
+        <v>5925</v>
+      </c>
+      <c r="O59" s="18">
+        <f t="shared" ref="O59" si="24">N59/P59*100</f>
+        <v>10.220803864067621</v>
+      </c>
+      <c r="P59" s="12">
+        <f t="shared" ref="P59" si="25">B59+D59+F59+H59+N59</f>
+        <v>57970</v>
+      </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
   <headerFooter alignWithMargins="0"/>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId1"/>