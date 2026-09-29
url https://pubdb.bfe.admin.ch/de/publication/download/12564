--- v3 (2026-09-08)
+++ v4 (2026-09-29)
@@ -1,724 +1,724 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/chartsheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\U80827167\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\0IT174WF\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AP\411 Statistiken\411-02 Elektrizitätsstatistik\WOSTAT Mittwoch\Output\OGD\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{27D5E729-84A7-41BB-81B6-6893797213C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{74301187-FD25-4167-B5FF-26970E2FD346}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="41496" windowHeight="16776" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Wochenbericht" sheetId="1" r:id="rId1"/>
     <sheet name="Grafik Landesverbrauch" sheetId="3" r:id="rId2"/>
     <sheet name="Hilfstabelle" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Wochenbericht!$A$1:$R$71</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
+  <fileRecoveryPr repairLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="R32" i="1" l="1"/>
-[...4 lines deleted...]
-  <c r="AC54" i="2"/>
+  <c r="AC54" i="2" l="1"/>
   <c r="AB54" i="2" s="1"/>
   <c r="AA54" i="2"/>
   <c r="Q54" i="2"/>
   <c r="P54" i="2"/>
   <c r="O54" i="2"/>
   <c r="N54" i="2"/>
   <c r="M54" i="2"/>
   <c r="AC53" i="2"/>
   <c r="AB53" i="2" s="1"/>
   <c r="AA53" i="2"/>
   <c r="AC52" i="2"/>
   <c r="AB52" i="2" s="1"/>
   <c r="AA52" i="2"/>
   <c r="AC51" i="2"/>
   <c r="AB51" i="2" s="1"/>
   <c r="AA51" i="2"/>
   <c r="AC50" i="2"/>
+  <c r="AB50" i="2"/>
   <c r="AA50" i="2"/>
-  <c r="AB50" i="2" s="1"/>
   <c r="AC49" i="2"/>
   <c r="AB49" i="2" s="1"/>
   <c r="AA49" i="2"/>
   <c r="AC48" i="2"/>
-  <c r="AB48" i="2" s="1"/>
+  <c r="AB48" i="2"/>
   <c r="AA48" i="2"/>
   <c r="AC47" i="2"/>
+  <c r="AA47" i="2"/>
   <c r="AB47" i="2" s="1"/>
-  <c r="AA47" i="2"/>
   <c r="AC46" i="2"/>
-  <c r="AB46" i="2" s="1"/>
+  <c r="AB46" i="2"/>
   <c r="AA46" i="2"/>
   <c r="AC45" i="2"/>
-  <c r="AB45" i="2"/>
+  <c r="AB45" i="2" s="1"/>
   <c r="AA45" i="2"/>
   <c r="AC44" i="2"/>
   <c r="AB44" i="2" s="1"/>
   <c r="AA44" i="2"/>
   <c r="AC43" i="2"/>
-  <c r="AB43" i="2"/>
+  <c r="AB43" i="2" s="1"/>
   <c r="AA43" i="2"/>
   <c r="AC42" i="2"/>
+  <c r="AB42" i="2"/>
   <c r="AA42" i="2"/>
-  <c r="AB42" i="2" s="1"/>
   <c r="AC41" i="2"/>
   <c r="AB41" i="2" s="1"/>
   <c r="AA41" i="2"/>
   <c r="AC40" i="2"/>
-  <c r="AB40" i="2" s="1"/>
+  <c r="AB40" i="2"/>
   <c r="AA40" i="2"/>
   <c r="AC39" i="2"/>
   <c r="AB39" i="2" s="1"/>
   <c r="AA39" i="2"/>
   <c r="AC38" i="2"/>
-  <c r="AB38" i="2" s="1"/>
+  <c r="AB38" i="2"/>
   <c r="AA38" i="2"/>
   <c r="AC37" i="2"/>
-  <c r="AB37" i="2"/>
+  <c r="AB37" i="2" s="1"/>
   <c r="AA37" i="2"/>
   <c r="AC36" i="2"/>
   <c r="AB36" i="2" s="1"/>
   <c r="AA36" i="2"/>
   <c r="AC35" i="2"/>
-  <c r="AB35" i="2"/>
+  <c r="AB35" i="2" s="1"/>
   <c r="AA35" i="2"/>
   <c r="AC34" i="2"/>
+  <c r="AB34" i="2"/>
   <c r="AA34" i="2"/>
-  <c r="AB34" i="2" s="1"/>
   <c r="AC33" i="2"/>
   <c r="AB33" i="2" s="1"/>
   <c r="AA33" i="2"/>
   <c r="AC32" i="2"/>
-  <c r="AB32" i="2" s="1"/>
+  <c r="AB32" i="2"/>
   <c r="AA32" i="2"/>
   <c r="AC31" i="2"/>
   <c r="AB31" i="2" s="1"/>
   <c r="AA31" i="2"/>
   <c r="AC30" i="2"/>
-  <c r="AB30" i="2" s="1"/>
+  <c r="AB30" i="2"/>
   <c r="AA30" i="2"/>
   <c r="AC29" i="2"/>
-  <c r="AB29" i="2"/>
+  <c r="AB29" i="2" s="1"/>
   <c r="AA29" i="2"/>
   <c r="AC28" i="2"/>
   <c r="AB28" i="2" s="1"/>
   <c r="AA28" i="2"/>
   <c r="AC27" i="2"/>
-  <c r="AB27" i="2"/>
+  <c r="AB27" i="2" s="1"/>
   <c r="AA27" i="2"/>
   <c r="AC26" i="2"/>
+  <c r="AB26" i="2"/>
   <c r="AA26" i="2"/>
-  <c r="AB26" i="2" s="1"/>
   <c r="AC25" i="2"/>
   <c r="AB25" i="2" s="1"/>
   <c r="AA25" i="2"/>
   <c r="AC24" i="2"/>
-  <c r="AB24" i="2" s="1"/>
+  <c r="AB24" i="2"/>
   <c r="AA24" i="2"/>
   <c r="AC23" i="2"/>
   <c r="AB23" i="2" s="1"/>
   <c r="AA23" i="2"/>
   <c r="AC22" i="2"/>
-  <c r="AB22" i="2" s="1"/>
+  <c r="AB22" i="2"/>
   <c r="AA22" i="2"/>
   <c r="AC21" i="2"/>
-  <c r="AB21" i="2"/>
+  <c r="AB21" i="2" s="1"/>
   <c r="AA21" i="2"/>
   <c r="AC20" i="2"/>
   <c r="AB20" i="2" s="1"/>
   <c r="AA20" i="2"/>
   <c r="AC19" i="2"/>
-  <c r="AB19" i="2"/>
+  <c r="AB19" i="2" s="1"/>
   <c r="AA19" i="2"/>
   <c r="AC18" i="2"/>
+  <c r="AB18" i="2"/>
   <c r="AA18" i="2"/>
-  <c r="AB18" i="2" s="1"/>
   <c r="AC17" i="2"/>
   <c r="AB17" i="2" s="1"/>
   <c r="AA17" i="2"/>
   <c r="AC16" i="2"/>
-  <c r="AB16" i="2" s="1"/>
+  <c r="AB16" i="2"/>
   <c r="AA16" i="2"/>
   <c r="AC15" i="2"/>
+  <c r="AA15" i="2"/>
   <c r="AB15" i="2" s="1"/>
-  <c r="AA15" i="2"/>
   <c r="AC14" i="2"/>
-  <c r="AB14" i="2" s="1"/>
+  <c r="AB14" i="2"/>
   <c r="AA14" i="2"/>
   <c r="AC13" i="2"/>
-  <c r="AB13" i="2"/>
+  <c r="AB13" i="2" s="1"/>
   <c r="AA13" i="2"/>
   <c r="AC12" i="2"/>
   <c r="AB12" i="2" s="1"/>
   <c r="AA12" i="2"/>
   <c r="AC11" i="2"/>
-  <c r="AB11" i="2"/>
+  <c r="AB11" i="2" s="1"/>
   <c r="AA11" i="2"/>
   <c r="AC10" i="2"/>
+  <c r="AB10" i="2"/>
   <c r="AA10" i="2"/>
-  <c r="AB10" i="2" s="1"/>
   <c r="AC9" i="2"/>
   <c r="AB9" i="2" s="1"/>
   <c r="AA9" i="2"/>
   <c r="AC8" i="2"/>
-  <c r="AB8" i="2" s="1"/>
+  <c r="AB8" i="2"/>
   <c r="AA8" i="2"/>
   <c r="AC7" i="2"/>
   <c r="AB7" i="2" s="1"/>
   <c r="AA7" i="2"/>
   <c r="AC6" i="2"/>
-  <c r="AB6" i="2" s="1"/>
+  <c r="AB6" i="2"/>
   <c r="AA6" i="2"/>
   <c r="AC5" i="2"/>
-  <c r="AB5" i="2"/>
+  <c r="AB5" i="2" s="1"/>
   <c r="AA5" i="2"/>
   <c r="AC4" i="2"/>
   <c r="AB4" i="2" s="1"/>
   <c r="AA4" i="2"/>
-  <c r="AC3" i="2"/>
-[...3 lines deleted...]
-  <c r="Y4" i="2" s="1"/>
+  <c r="Y4" i="2"/>
   <c r="Y5" i="2" s="1"/>
   <c r="Y6" i="2" s="1"/>
   <c r="Y7" i="2" s="1"/>
   <c r="Y8" i="2" s="1"/>
   <c r="Y9" i="2" s="1"/>
   <c r="Y10" i="2" s="1"/>
   <c r="Y11" i="2" s="1"/>
   <c r="Y12" i="2" s="1"/>
   <c r="Y13" i="2" s="1"/>
   <c r="Y14" i="2" s="1"/>
   <c r="Y15" i="2" s="1"/>
   <c r="Y16" i="2" s="1"/>
   <c r="Y17" i="2" s="1"/>
   <c r="Y18" i="2" s="1"/>
   <c r="Y19" i="2" s="1"/>
   <c r="Y20" i="2" s="1"/>
   <c r="Y21" i="2" s="1"/>
   <c r="Y22" i="2" s="1"/>
   <c r="Y23" i="2" s="1"/>
   <c r="Y24" i="2" s="1"/>
   <c r="Y25" i="2" s="1"/>
   <c r="Y26" i="2" s="1"/>
   <c r="Y27" i="2" s="1"/>
   <c r="Y28" i="2" s="1"/>
   <c r="Y29" i="2" s="1"/>
   <c r="Y30" i="2" s="1"/>
   <c r="Y31" i="2" s="1"/>
   <c r="Y32" i="2" s="1"/>
   <c r="Y33" i="2" s="1"/>
   <c r="Y34" i="2" s="1"/>
   <c r="Y35" i="2" s="1"/>
   <c r="Y36" i="2" s="1"/>
   <c r="Y37" i="2" s="1"/>
   <c r="Y38" i="2" s="1"/>
   <c r="Y39" i="2" s="1"/>
   <c r="Y40" i="2" s="1"/>
   <c r="Y41" i="2" s="1"/>
   <c r="Y42" i="2" s="1"/>
   <c r="Y43" i="2" s="1"/>
   <c r="Y44" i="2" s="1"/>
   <c r="Y45" i="2" s="1"/>
   <c r="Y46" i="2" s="1"/>
   <c r="Y47" i="2" s="1"/>
   <c r="Y48" i="2" s="1"/>
   <c r="Y49" i="2" s="1"/>
   <c r="Y50" i="2" s="1"/>
   <c r="Y51" i="2" s="1"/>
   <c r="Y52" i="2" s="1"/>
   <c r="Y53" i="2" s="1"/>
+  <c r="AC3" i="2"/>
+  <c r="AB3" i="2" s="1"/>
+  <c r="AA3" i="2"/>
+  <c r="Y3" i="2"/>
   <c r="AC2" i="2"/>
+  <c r="AB2" i="2"/>
   <c r="AA2" i="2"/>
-  <c r="AB2" i="2" s="1"/>
   <c r="R71" i="1"/>
   <c r="N71" i="1"/>
   <c r="D71" i="1"/>
   <c r="I71" i="1" s="1"/>
   <c r="K71" i="1" s="1"/>
   <c r="O71" i="1" s="1"/>
   <c r="X53" i="2" s="1"/>
   <c r="R70" i="1"/>
+  <c r="O70" i="1"/>
+  <c r="X52" i="2" s="1"/>
   <c r="N70" i="1"/>
   <c r="D70" i="1"/>
   <c r="I70" i="1" s="1"/>
   <c r="K70" i="1" s="1"/>
-  <c r="O70" i="1" s="1"/>
-  <c r="X52" i="2" s="1"/>
   <c r="R69" i="1"/>
   <c r="N69" i="1"/>
-  <c r="K69" i="1"/>
+  <c r="I69" i="1"/>
+  <c r="K69" i="1" s="1"/>
   <c r="O69" i="1" s="1"/>
   <c r="X51" i="2" s="1"/>
-  <c r="I69" i="1"/>
   <c r="D69" i="1"/>
   <c r="R68" i="1"/>
   <c r="N68" i="1"/>
-  <c r="K68" i="1"/>
+  <c r="D68" i="1"/>
+  <c r="I68" i="1" s="1"/>
+  <c r="K68" i="1" s="1"/>
   <c r="O68" i="1" s="1"/>
   <c r="X50" i="2" s="1"/>
-  <c r="I68" i="1"/>
-  <c r="D68" i="1"/>
   <c r="R67" i="1"/>
   <c r="N67" i="1"/>
   <c r="I67" i="1"/>
   <c r="K67" i="1" s="1"/>
   <c r="O67" i="1" s="1"/>
   <c r="X49" i="2" s="1"/>
   <c r="D67" i="1"/>
   <c r="R66" i="1"/>
   <c r="N66" i="1"/>
-  <c r="D66" i="1"/>
-  <c r="I66" i="1" s="1"/>
+  <c r="I66" i="1"/>
   <c r="K66" i="1" s="1"/>
   <c r="O66" i="1" s="1"/>
   <c r="X48" i="2" s="1"/>
+  <c r="D66" i="1"/>
   <c r="R65" i="1"/>
   <c r="N65" i="1"/>
   <c r="D65" i="1"/>
   <c r="I65" i="1" s="1"/>
   <c r="K65" i="1" s="1"/>
   <c r="O65" i="1" s="1"/>
   <c r="X47" i="2" s="1"/>
   <c r="R64" i="1"/>
   <c r="N64" i="1"/>
-  <c r="K64" i="1"/>
+  <c r="D64" i="1"/>
+  <c r="I64" i="1" s="1"/>
+  <c r="K64" i="1" s="1"/>
   <c r="O64" i="1" s="1"/>
   <c r="X46" i="2" s="1"/>
-  <c r="I64" i="1"/>
-  <c r="D64" i="1"/>
   <c r="R63" i="1"/>
   <c r="N63" i="1"/>
-  <c r="I63" i="1"/>
+  <c r="D63" i="1"/>
+  <c r="I63" i="1" s="1"/>
   <c r="K63" i="1" s="1"/>
   <c r="O63" i="1" s="1"/>
   <c r="X45" i="2" s="1"/>
-  <c r="D63" i="1"/>
   <c r="R62" i="1"/>
+  <c r="O62" i="1"/>
+  <c r="X44" i="2" s="1"/>
   <c r="N62" i="1"/>
   <c r="D62" i="1"/>
   <c r="I62" i="1" s="1"/>
   <c r="K62" i="1" s="1"/>
-  <c r="O62" i="1" s="1"/>
-  <c r="X44" i="2" s="1"/>
   <c r="R61" i="1"/>
+  <c r="O61" i="1"/>
+  <c r="X43" i="2" s="1"/>
   <c r="N61" i="1"/>
-  <c r="K61" i="1"/>
-[...1 lines deleted...]
-  <c r="X43" i="2" s="1"/>
   <c r="I61" i="1"/>
+  <c r="K61" i="1" s="1"/>
   <c r="D61" i="1"/>
   <c r="R60" i="1"/>
   <c r="N60" i="1"/>
   <c r="K60" i="1"/>
   <c r="O60" i="1" s="1"/>
   <c r="X42" i="2" s="1"/>
-  <c r="I60" i="1"/>
   <c r="D60" i="1"/>
+  <c r="I60" i="1" s="1"/>
   <c r="R59" i="1"/>
   <c r="N59" i="1"/>
   <c r="I59" i="1"/>
   <c r="K59" i="1" s="1"/>
   <c r="O59" i="1" s="1"/>
   <c r="X41" i="2" s="1"/>
   <c r="D59" i="1"/>
   <c r="R58" i="1"/>
   <c r="N58" i="1"/>
-  <c r="D58" i="1"/>
-  <c r="I58" i="1" s="1"/>
+  <c r="I58" i="1"/>
   <c r="K58" i="1" s="1"/>
   <c r="O58" i="1" s="1"/>
   <c r="X40" i="2" s="1"/>
+  <c r="D58" i="1"/>
   <c r="R57" i="1"/>
   <c r="N57" i="1"/>
   <c r="D57" i="1"/>
   <c r="I57" i="1" s="1"/>
   <c r="K57" i="1" s="1"/>
   <c r="O57" i="1" s="1"/>
   <c r="X39" i="2" s="1"/>
   <c r="R56" i="1"/>
   <c r="N56" i="1"/>
-  <c r="K56" i="1"/>
+  <c r="D56" i="1"/>
+  <c r="I56" i="1" s="1"/>
+  <c r="K56" i="1" s="1"/>
   <c r="O56" i="1" s="1"/>
   <c r="X38" i="2" s="1"/>
-  <c r="I56" i="1"/>
-  <c r="D56" i="1"/>
   <c r="R55" i="1"/>
   <c r="N55" i="1"/>
-  <c r="I55" i="1"/>
+  <c r="D55" i="1"/>
+  <c r="I55" i="1" s="1"/>
   <c r="K55" i="1" s="1"/>
   <c r="O55" i="1" s="1"/>
   <c r="X37" i="2" s="1"/>
-  <c r="D55" i="1"/>
   <c r="R54" i="1"/>
+  <c r="O54" i="1"/>
+  <c r="X36" i="2" s="1"/>
   <c r="N54" i="1"/>
   <c r="D54" i="1"/>
   <c r="I54" i="1" s="1"/>
   <c r="K54" i="1" s="1"/>
-  <c r="O54" i="1" s="1"/>
-  <c r="X36" i="2" s="1"/>
   <c r="R53" i="1"/>
   <c r="N53" i="1"/>
-  <c r="K53" i="1"/>
+  <c r="D53" i="1"/>
+  <c r="I53" i="1" s="1"/>
+  <c r="K53" i="1" s="1"/>
   <c r="O53" i="1" s="1"/>
   <c r="X35" i="2" s="1"/>
-  <c r="I53" i="1"/>
-  <c r="D53" i="1"/>
   <c r="R52" i="1"/>
   <c r="N52" i="1"/>
-  <c r="K52" i="1"/>
+  <c r="D52" i="1"/>
+  <c r="I52" i="1" s="1"/>
+  <c r="K52" i="1" s="1"/>
   <c r="O52" i="1" s="1"/>
   <c r="X34" i="2" s="1"/>
-  <c r="I52" i="1"/>
-  <c r="D52" i="1"/>
   <c r="R51" i="1"/>
   <c r="N51" i="1"/>
-  <c r="I51" i="1"/>
-  <c r="K51" i="1" s="1"/>
+  <c r="K51" i="1"/>
   <c r="O51" i="1" s="1"/>
   <c r="X33" i="2" s="1"/>
+  <c r="I51" i="1"/>
   <c r="D51" i="1"/>
   <c r="R50" i="1"/>
   <c r="N50" i="1"/>
   <c r="D50" i="1"/>
   <c r="I50" i="1" s="1"/>
   <c r="K50" i="1" s="1"/>
   <c r="O50" i="1" s="1"/>
   <c r="X32" i="2" s="1"/>
   <c r="R49" i="1"/>
   <c r="N49" i="1"/>
-  <c r="D49" i="1"/>
-  <c r="I49" i="1" s="1"/>
+  <c r="I49" i="1"/>
   <c r="K49" i="1" s="1"/>
   <c r="O49" i="1" s="1"/>
   <c r="X31" i="2" s="1"/>
+  <c r="D49" i="1"/>
   <c r="R48" i="1"/>
   <c r="N48" i="1"/>
-  <c r="K48" i="1"/>
+  <c r="D48" i="1"/>
+  <c r="I48" i="1" s="1"/>
+  <c r="K48" i="1" s="1"/>
   <c r="O48" i="1" s="1"/>
   <c r="X30" i="2" s="1"/>
-  <c r="I48" i="1"/>
-  <c r="D48" i="1"/>
   <c r="R47" i="1"/>
   <c r="N47" i="1"/>
-  <c r="I47" i="1"/>
+  <c r="D47" i="1"/>
+  <c r="I47" i="1" s="1"/>
   <c r="K47" i="1" s="1"/>
   <c r="O47" i="1" s="1"/>
   <c r="X29" i="2" s="1"/>
-  <c r="D47" i="1"/>
   <c r="R46" i="1"/>
   <c r="N46" i="1"/>
   <c r="D46" i="1"/>
   <c r="I46" i="1" s="1"/>
   <c r="K46" i="1" s="1"/>
   <c r="O46" i="1" s="1"/>
   <c r="X28" i="2" s="1"/>
   <c r="R45" i="1"/>
+  <c r="O45" i="1"/>
+  <c r="X27" i="2" s="1"/>
   <c r="N45" i="1"/>
-  <c r="K45" i="1"/>
-[...2 lines deleted...]
-  <c r="I45" i="1"/>
   <c r="D45" i="1"/>
+  <c r="I45" i="1" s="1"/>
+  <c r="K45" i="1" s="1"/>
   <c r="R44" i="1"/>
   <c r="N44" i="1"/>
   <c r="K44" i="1"/>
   <c r="O44" i="1" s="1"/>
   <c r="X26" i="2" s="1"/>
-  <c r="I44" i="1"/>
   <c r="D44" i="1"/>
+  <c r="I44" i="1" s="1"/>
   <c r="R43" i="1"/>
   <c r="N43" i="1"/>
   <c r="I43" i="1"/>
   <c r="K43" i="1" s="1"/>
   <c r="O43" i="1" s="1"/>
   <c r="X25" i="2" s="1"/>
   <c r="D43" i="1"/>
   <c r="R42" i="1"/>
   <c r="N42" i="1"/>
-  <c r="D42" i="1"/>
-  <c r="I42" i="1" s="1"/>
+  <c r="I42" i="1"/>
   <c r="K42" i="1" s="1"/>
   <c r="O42" i="1" s="1"/>
   <c r="X24" i="2" s="1"/>
+  <c r="D42" i="1"/>
   <c r="R41" i="1"/>
   <c r="N41" i="1"/>
   <c r="D41" i="1"/>
   <c r="I41" i="1" s="1"/>
   <c r="K41" i="1" s="1"/>
   <c r="O41" i="1" s="1"/>
   <c r="X23" i="2" s="1"/>
   <c r="R40" i="1"/>
   <c r="N40" i="1"/>
-  <c r="K40" i="1"/>
+  <c r="D40" i="1"/>
+  <c r="I40" i="1" s="1"/>
+  <c r="K40" i="1" s="1"/>
   <c r="O40" i="1" s="1"/>
   <c r="X22" i="2" s="1"/>
-  <c r="I40" i="1"/>
-  <c r="D40" i="1"/>
   <c r="R39" i="1"/>
   <c r="N39" i="1"/>
-  <c r="I39" i="1"/>
+  <c r="D39" i="1"/>
+  <c r="I39" i="1" s="1"/>
   <c r="K39" i="1" s="1"/>
   <c r="O39" i="1" s="1"/>
   <c r="X21" i="2" s="1"/>
-  <c r="D39" i="1"/>
   <c r="R38" i="1"/>
   <c r="N38" i="1"/>
   <c r="D38" i="1"/>
   <c r="I38" i="1" s="1"/>
   <c r="K38" i="1" s="1"/>
   <c r="O38" i="1" s="1"/>
   <c r="X20" i="2" s="1"/>
   <c r="R37" i="1"/>
+  <c r="O37" i="1"/>
+  <c r="X19" i="2" s="1"/>
   <c r="N37" i="1"/>
-  <c r="K37" i="1"/>
-[...2 lines deleted...]
-  <c r="I37" i="1"/>
   <c r="D37" i="1"/>
+  <c r="I37" i="1" s="1"/>
+  <c r="K37" i="1" s="1"/>
+  <c r="R36" i="1"/>
   <c r="N36" i="1"/>
   <c r="D36" i="1"/>
   <c r="I36" i="1" s="1"/>
   <c r="K36" i="1" s="1"/>
   <c r="O36" i="1" s="1"/>
   <c r="X18" i="2" s="1"/>
+  <c r="R35" i="1"/>
   <c r="N35" i="1"/>
-  <c r="D35" i="1"/>
-  <c r="I35" i="1" s="1"/>
+  <c r="I35" i="1"/>
   <c r="K35" i="1" s="1"/>
   <c r="O35" i="1" s="1"/>
   <c r="X17" i="2" s="1"/>
+  <c r="D35" i="1"/>
+  <c r="R34" i="1"/>
   <c r="N34" i="1"/>
-  <c r="I34" i="1"/>
+  <c r="D34" i="1"/>
+  <c r="I34" i="1" s="1"/>
   <c r="K34" i="1" s="1"/>
   <c r="O34" i="1" s="1"/>
   <c r="X16" i="2" s="1"/>
-  <c r="D34" i="1"/>
+  <c r="R33" i="1"/>
   <c r="N33" i="1"/>
-  <c r="K33" i="1"/>
+  <c r="D33" i="1"/>
+  <c r="I33" i="1" s="1"/>
+  <c r="K33" i="1" s="1"/>
   <c r="O33" i="1" s="1"/>
   <c r="X15" i="2" s="1"/>
-  <c r="I33" i="1"/>
-  <c r="D33" i="1"/>
+  <c r="R32" i="1"/>
   <c r="N32" i="1"/>
   <c r="D32" i="1"/>
   <c r="I32" i="1" s="1"/>
   <c r="K32" i="1" s="1"/>
   <c r="O32" i="1" s="1"/>
   <c r="X14" i="2" s="1"/>
   <c r="R31" i="1"/>
   <c r="N31" i="1"/>
   <c r="D31" i="1"/>
   <c r="I31" i="1" s="1"/>
   <c r="K31" i="1" s="1"/>
   <c r="O31" i="1" s="1"/>
   <c r="X13" i="2" s="1"/>
   <c r="R30" i="1"/>
   <c r="N30" i="1"/>
   <c r="D30" i="1"/>
   <c r="I30" i="1" s="1"/>
   <c r="K30" i="1" s="1"/>
   <c r="O30" i="1" s="1"/>
   <c r="X12" i="2" s="1"/>
   <c r="R29" i="1"/>
+  <c r="O29" i="1"/>
+  <c r="X11" i="2" s="1"/>
   <c r="N29" i="1"/>
-  <c r="K29" i="1"/>
-[...2 lines deleted...]
-  <c r="I29" i="1"/>
   <c r="D29" i="1"/>
+  <c r="I29" i="1" s="1"/>
+  <c r="K29" i="1" s="1"/>
   <c r="R28" i="1"/>
   <c r="N28" i="1"/>
-  <c r="I28" i="1"/>
+  <c r="D28" i="1"/>
+  <c r="I28" i="1" s="1"/>
   <c r="K28" i="1" s="1"/>
   <c r="O28" i="1" s="1"/>
   <c r="X10" i="2" s="1"/>
-  <c r="D28" i="1"/>
   <c r="R27" i="1"/>
   <c r="N27" i="1"/>
-  <c r="D27" i="1"/>
-  <c r="I27" i="1" s="1"/>
+  <c r="I27" i="1"/>
   <c r="K27" i="1" s="1"/>
   <c r="O27" i="1" s="1"/>
   <c r="X9" i="2" s="1"/>
+  <c r="D27" i="1"/>
   <c r="R26" i="1"/>
   <c r="N26" i="1"/>
-  <c r="K26" i="1"/>
+  <c r="D26" i="1"/>
+  <c r="I26" i="1" s="1"/>
+  <c r="K26" i="1" s="1"/>
   <c r="O26" i="1" s="1"/>
   <c r="X8" i="2" s="1"/>
-  <c r="I26" i="1"/>
-  <c r="D26" i="1"/>
   <c r="R25" i="1"/>
   <c r="N25" i="1"/>
-  <c r="I25" i="1"/>
+  <c r="D25" i="1"/>
+  <c r="I25" i="1" s="1"/>
   <c r="K25" i="1" s="1"/>
   <c r="O25" i="1" s="1"/>
   <c r="X7" i="2" s="1"/>
-  <c r="D25" i="1"/>
-[...16 lines deleted...]
-  <c r="A25" i="1" s="1"/>
+  <c r="A25" i="1"/>
   <c r="A26" i="1" s="1"/>
   <c r="A27" i="1" s="1"/>
   <c r="A28" i="1" s="1"/>
   <c r="A29" i="1" s="1"/>
   <c r="A30" i="1" s="1"/>
   <c r="A31" i="1" s="1"/>
   <c r="A32" i="1" s="1"/>
   <c r="A33" i="1" s="1"/>
   <c r="A34" i="1" s="1"/>
   <c r="A35" i="1" s="1"/>
   <c r="A36" i="1" s="1"/>
   <c r="A37" i="1" s="1"/>
   <c r="A38" i="1" s="1"/>
   <c r="A39" i="1" s="1"/>
   <c r="A40" i="1" s="1"/>
   <c r="A41" i="1" s="1"/>
   <c r="A42" i="1" s="1"/>
   <c r="A43" i="1" s="1"/>
   <c r="A44" i="1" s="1"/>
   <c r="A45" i="1" s="1"/>
   <c r="A46" i="1" s="1"/>
   <c r="A47" i="1" s="1"/>
   <c r="A48" i="1" s="1"/>
   <c r="A49" i="1" s="1"/>
   <c r="A50" i="1" s="1"/>
   <c r="A51" i="1" s="1"/>
   <c r="A52" i="1" s="1"/>
   <c r="A53" i="1" s="1"/>
   <c r="A54" i="1" s="1"/>
   <c r="A55" i="1" s="1"/>
   <c r="A56" i="1" s="1"/>
   <c r="A57" i="1" s="1"/>
   <c r="A58" i="1" s="1"/>
   <c r="A59" i="1" s="1"/>
   <c r="A60" i="1" s="1"/>
   <c r="A61" i="1" s="1"/>
   <c r="A62" i="1" s="1"/>
   <c r="A63" i="1" s="1"/>
   <c r="A64" i="1" s="1"/>
   <c r="A65" i="1" s="1"/>
   <c r="A66" i="1" s="1"/>
   <c r="A67" i="1" s="1"/>
   <c r="A68" i="1" s="1"/>
   <c r="A69" i="1" s="1"/>
   <c r="A70" i="1" s="1"/>
   <c r="A71" i="1" s="1"/>
+  <c r="R24" i="1"/>
+  <c r="N24" i="1"/>
+  <c r="D24" i="1"/>
+  <c r="I24" i="1" s="1"/>
+  <c r="K24" i="1" s="1"/>
+  <c r="O24" i="1" s="1"/>
+  <c r="X6" i="2" s="1"/>
+  <c r="A24" i="1"/>
+  <c r="R23" i="1"/>
+  <c r="N23" i="1"/>
+  <c r="D23" i="1"/>
+  <c r="I23" i="1" s="1"/>
+  <c r="K23" i="1" s="1"/>
+  <c r="O23" i="1" s="1"/>
+  <c r="X5" i="2" s="1"/>
+  <c r="A23" i="1"/>
   <c r="R22" i="1"/>
   <c r="N22" i="1"/>
   <c r="D22" i="1"/>
   <c r="I22" i="1" s="1"/>
   <c r="K22" i="1" s="1"/>
   <c r="O22" i="1" s="1"/>
   <c r="X4" i="2" s="1"/>
   <c r="A22" i="1"/>
   <c r="R21" i="1"/>
+  <c r="O21" i="1"/>
+  <c r="X3" i="2" s="1"/>
   <c r="N21" i="1"/>
-  <c r="K21" i="1"/>
-[...1 lines deleted...]
-  <c r="X3" i="2" s="1"/>
   <c r="I21" i="1"/>
+  <c r="K21" i="1" s="1"/>
   <c r="D21" i="1"/>
   <c r="A21" i="1"/>
   <c r="R20" i="1"/>
   <c r="N20" i="1"/>
-  <c r="I20" i="1"/>
-  <c r="K20" i="1" s="1"/>
+  <c r="K20" i="1"/>
   <c r="O20" i="1" s="1"/>
   <c r="X2" i="2" s="1"/>
   <c r="D20" i="1"/>
+  <c r="I20" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="86">
   <si>
     <t xml:space="preserve">ERZEUGUNG UND ABGABE ELEKTRISCHER ENERGIE IN DER SCHWEIZ </t>
   </si>
   <si>
     <t xml:space="preserve">PRODUCTION ET CONSOMMATION D'ENERGIE ELECTRIQUE EN SUISSE </t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>DIE NACHSTEHENDEN ANGABEN BEZIEHEN SICH SOWOHL AUF DIE ERZEUGUNG DER ELEKTRIZITÄTSWERKE DER</t>
   </si>
   <si>
     <t>LES CHIFFRES CI-DESSOUS CONCERNENT A LA FOIS LES ENTREPRISES D'ELECTRICITE LIVRANT A DES TIERS</t>
   </si>
   <si>
     <t>ALLGEMEINVERSORGUNG WIE DER BAHN- UND INDUSTRIEEIGENEN KRAFTWERKE (SELBSTPRODUZENTEN)</t>
   </si>
   <si>
     <t>ET LES CENTRALES DES ENTREPRISES FERROVIAIRES ET INDUSTRIELLES (AUTOPRODUCTEURS)</t>
@@ -4166,72 +4166,72 @@
                 <c:pt idx="9">
                   <c:v>184.63999999999996</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>191.55699999999999</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>192.81399999999996</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>202.34199999999998</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>162.71399999999994</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>170.85999999999999</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>171.584</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>165.51399999999995</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>179.48799999999997</c:v>
+                  <c:v>176.62799999999999</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>171.721</c:v>
+                  <c:v>170.46199999999999</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>174.43400000000003</c:v>
+                  <c:v>169.97500000000002</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>167.57499999999999</c:v>
+                  <c:v>170.14600000000002</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>#N/A</c:v>
+                  <c:v>157.38499999999996</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>#N/A</c:v>
+                  <c:v>163.03399999999999</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>#N/A</c:v>
+                  <c:v>169.791</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>#N/A</c:v>
+                  <c:v>180.12600000000003</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="27">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="28">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="29">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="30">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="31">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="32">
                   <c:v>#N/A</c:v>
                 </c:pt>
@@ -4545,51 +4545,51 @@
       <a:pPr>
         <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Calibri"/>
           <a:ea typeface="Calibri"/>
           <a:cs typeface="Calibri"/>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="de-DE"/>
     </a:p>
   </c:txPr>
   <c:userShapes r:id="rId1"/>
 </c:chartSpace>
 </file>
 
 <file path=xl/chartsheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/chartsheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr/>
   <sheetViews>
-    <sheetView zoomScale="110" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="110" workbookViewId="0"/>
   </sheetViews>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape"/>
   <drawing r:id="rId1"/>
 </chartsheet>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>525855</xdr:colOff>
@@ -4751,51 +4751,51 @@
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
-    <xdr:ext cx="10122477" cy="6070023"/>
+    <xdr:ext cx="10113818" cy="6061364"/>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Diagramm 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{718F9793-3A19-BF0D-4D53-461D70DB48FF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks noGrp="1"/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
@@ -5215,98 +5215,98 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1"/>
   <dimension ref="A1:BC74"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" showWhiteSpace="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="V30" sqref="V30"/>
+    <sheetView showGridLines="0" showWhiteSpace="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane ySplit="19" topLeftCell="A59" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="W19" sqref="W19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
-    <col min="2" max="15" width="10.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="20" max="20" width="20.140625" hidden="1" customWidth="1"/>
+    <col min="2" max="15" width="10.109375" customWidth="1"/>
+    <col min="16" max="18" width="10.88671875" customWidth="1"/>
+    <col min="19" max="19" width="12.44140625" customWidth="1"/>
+    <col min="20" max="20" width="20.109375" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="12.75" customHeight="1">
       <c r="M1" s="24"/>
     </row>
-    <row r="2" spans="1:26" ht="15.75">
+    <row r="2" spans="1:26" ht="15.6">
       <c r="E2" s="24" t="s">
         <v>65</v>
       </c>
       <c r="L2" s="24" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="M3" s="1"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
     </row>
-    <row r="4" spans="1:26" ht="14.25">
+    <row r="4" spans="1:26" ht="13.8">
       <c r="E4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M4" s="5"/>
       <c r="N4" s="4"/>
       <c r="O4" s="5"/>
       <c r="P4" s="4"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="E5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
@@ -5391,51 +5391,51 @@
       <c r="K9" s="10" t="s">
         <v>9</v>
       </c>
       <c r="L9" s="10" t="s">
         <v>10</v>
       </c>
       <c r="M9" s="10" t="s">
         <v>11</v>
       </c>
       <c r="N9" s="10" t="s">
         <v>12</v>
       </c>
       <c r="O9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="P9" s="11" t="s">
         <v>14</v>
       </c>
       <c r="Q9" s="11" t="s">
         <v>15</v>
       </c>
       <c r="R9" s="11" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="10" spans="1:26" ht="15.75">
+    <row r="10" spans="1:26" ht="15.6">
       <c r="A10" s="41">
         <v>2026</v>
       </c>
       <c r="B10" s="56"/>
       <c r="C10" s="57"/>
       <c r="D10" s="57"/>
       <c r="E10" s="53"/>
       <c r="F10" s="53"/>
       <c r="G10" s="53"/>
       <c r="H10" s="53"/>
       <c r="I10" s="58"/>
       <c r="J10" s="12" t="s">
         <v>8</v>
       </c>
       <c r="K10" s="13" t="s">
         <v>17</v>
       </c>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
       <c r="N10" s="12" t="s">
         <v>18</v>
       </c>
       <c r="O10" s="12" t="s">
         <v>19</v>
       </c>
@@ -7009,462 +7009,550 @@
     <row r="37" spans="1:26">
       <c r="A37" s="87">
         <f t="shared" si="1"/>
         <v>46148</v>
       </c>
       <c r="B37" s="88">
         <v>54.582000000000001</v>
       </c>
       <c r="C37" s="89">
         <v>78.576999999999998</v>
       </c>
       <c r="D37" s="88">
         <f t="shared" si="2"/>
         <v>133.15899999999999</v>
       </c>
       <c r="E37" s="88">
         <v>32.539000000000001</v>
       </c>
       <c r="F37" s="88">
         <v>9.4930000000000003</v>
       </c>
       <c r="G37" s="88">
         <v>0.38500000000000001</v>
       </c>
       <c r="H37" s="88">
-        <v>19.260999999999999</v>
+        <v>16.401</v>
       </c>
       <c r="I37" s="88">
         <f t="shared" si="7"/>
-        <v>194.83699999999996</v>
+        <v>191.97699999999998</v>
       </c>
       <c r="J37" s="88">
         <v>2.0339999999999998</v>
       </c>
       <c r="K37" s="88">
         <f t="shared" si="3"/>
-        <v>192.80299999999997</v>
+        <v>189.94299999999998</v>
       </c>
       <c r="L37" s="94">
         <v>77.83</v>
       </c>
       <c r="M37" s="95">
         <v>91.144999999999996</v>
       </c>
       <c r="N37" s="88">
         <f t="shared" si="4"/>
         <v>-13.314999999999998</v>
       </c>
       <c r="O37" s="88">
         <f t="shared" si="5"/>
-        <v>179.48799999999997</v>
+        <v>176.62799999999999</v>
       </c>
       <c r="P37" s="91">
         <v>10.65</v>
       </c>
       <c r="Q37" s="92">
         <v>674.32299999999998</v>
       </c>
       <c r="R37" s="93">
         <f t="shared" si="6"/>
         <v>0.5394584</v>
       </c>
       <c r="T37">
         <v>1250</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="87">
         <f t="shared" si="1"/>
         <v>46155</v>
       </c>
       <c r="B38" s="88">
         <v>47.115000000000002</v>
       </c>
       <c r="C38" s="89">
         <v>56.45</v>
       </c>
       <c r="D38" s="88">
         <f t="shared" si="2"/>
         <v>103.565</v>
       </c>
       <c r="E38" s="88">
         <v>32.643000000000001</v>
       </c>
       <c r="F38" s="88">
         <v>9.9909999999999997</v>
       </c>
       <c r="G38" s="88">
         <v>0.68799999999999994</v>
       </c>
       <c r="H38" s="88">
-        <v>44.462000000000003</v>
+        <v>43.203000000000003</v>
       </c>
       <c r="I38" s="88">
         <f t="shared" si="7"/>
-        <v>191.34899999999999</v>
+        <v>190.09</v>
       </c>
       <c r="J38" s="88">
         <v>8.8819999999999997</v>
       </c>
       <c r="K38" s="88">
         <f t="shared" si="3"/>
-        <v>182.46699999999998</v>
+        <v>181.208</v>
       </c>
       <c r="L38" s="94">
         <v>76.563000000000002</v>
       </c>
       <c r="M38" s="95">
         <v>87.308999999999997</v>
       </c>
       <c r="N38" s="88">
         <f t="shared" si="4"/>
         <v>-10.745999999999995</v>
       </c>
       <c r="O38" s="88">
         <f t="shared" si="5"/>
-        <v>171.721</v>
+        <v>170.46199999999999</v>
       </c>
       <c r="P38" s="91">
         <v>10.574999999999999</v>
       </c>
       <c r="Q38" s="92">
         <v>797.43399999999997</v>
       </c>
       <c r="R38" s="93">
         <f t="shared" si="6"/>
         <v>0.63794719999999994</v>
       </c>
       <c r="T38">
         <v>1250</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="87">
         <f t="shared" si="1"/>
         <v>46162</v>
       </c>
       <c r="B39" s="88">
         <v>48.554000000000002</v>
       </c>
       <c r="C39" s="89">
         <v>48.317</v>
       </c>
       <c r="D39" s="88">
         <f t="shared" si="2"/>
         <v>96.871000000000009</v>
       </c>
       <c r="E39" s="88">
         <v>38.587000000000003</v>
       </c>
       <c r="F39" s="88">
         <v>9.9120000000000008</v>
       </c>
       <c r="G39" s="88">
         <v>0.44900000000000001</v>
       </c>
       <c r="H39" s="88">
-        <v>44.462000000000003</v>
+        <v>40.003</v>
       </c>
       <c r="I39" s="88">
         <f t="shared" si="7"/>
-        <v>190.28100000000006</v>
+        <v>185.82200000000006</v>
       </c>
       <c r="J39" s="88">
         <v>14.180999999999999</v>
       </c>
       <c r="K39" s="88">
         <f t="shared" si="3"/>
-        <v>176.10000000000005</v>
+        <v>171.64100000000005</v>
       </c>
       <c r="L39" s="94">
         <v>81.998999999999995</v>
       </c>
       <c r="M39" s="95">
         <v>83.665000000000006</v>
       </c>
       <c r="N39" s="88">
         <f t="shared" si="4"/>
         <v>-1.666000000000011</v>
       </c>
       <c r="O39" s="88">
         <f t="shared" si="5"/>
-        <v>174.43400000000003</v>
+        <v>169.97500000000002</v>
       </c>
       <c r="P39" s="91">
         <v>15.45</v>
       </c>
       <c r="Q39" s="92">
         <v>713.38699999999994</v>
       </c>
       <c r="R39" s="93">
         <f t="shared" si="6"/>
         <v>0.57070959999999993</v>
       </c>
       <c r="T39">
         <v>1250</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="87">
         <f t="shared" si="1"/>
         <v>46169</v>
       </c>
       <c r="B40" s="88">
         <v>62.936999999999998</v>
       </c>
       <c r="C40" s="89">
         <v>59.392000000000003</v>
       </c>
       <c r="D40" s="88">
         <f t="shared" si="2"/>
         <v>122.32900000000001</v>
       </c>
       <c r="E40" s="88">
         <v>40.35</v>
       </c>
       <c r="F40" s="88">
         <v>9.7799999999999994</v>
       </c>
       <c r="G40" s="88">
         <v>0.2</v>
       </c>
       <c r="H40" s="88">
-        <v>47.433</v>
+        <v>50.003999999999998</v>
       </c>
       <c r="I40" s="88">
         <f t="shared" si="7"/>
-        <v>220.09199999999998</v>
+        <v>222.66299999999998</v>
       </c>
       <c r="J40" s="88">
         <v>18.213000000000001</v>
       </c>
       <c r="K40" s="88">
         <f t="shared" si="3"/>
-        <v>201.87899999999999</v>
+        <v>204.45</v>
       </c>
       <c r="L40" s="94">
         <v>70.180000000000007</v>
       </c>
       <c r="M40" s="95">
         <v>104.48399999999999</v>
       </c>
       <c r="N40" s="88">
         <f t="shared" si="4"/>
         <v>-34.303999999999988</v>
       </c>
       <c r="O40" s="88">
         <f t="shared" si="5"/>
-        <v>167.57499999999999</v>
+        <v>170.14600000000002</v>
       </c>
       <c r="P40" s="91">
         <v>23.95</v>
       </c>
       <c r="Q40" s="92">
         <v>636.62400000000002</v>
       </c>
       <c r="R40" s="93">
         <f t="shared" si="6"/>
         <v>0.50929920000000006</v>
       </c>
       <c r="T40">
         <v>1250</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="59">
         <f t="shared" si="1"/>
         <v>46176</v>
       </c>
-      <c r="B41" s="60"/>
-[...1 lines deleted...]
-      <c r="D41" s="60" t="str">
+      <c r="B41" s="60">
+        <v>65.507999999999996</v>
+      </c>
+      <c r="C41" s="60">
+        <v>67.691000000000003</v>
+      </c>
+      <c r="D41" s="60">
         <f t="shared" si="2"/>
-        <v/>
-[...5 lines deleted...]
-      <c r="I41" s="60" t="str">
+        <v>133.19900000000001</v>
+      </c>
+      <c r="E41" s="60">
+        <v>17.128</v>
+      </c>
+      <c r="F41" s="60">
+        <v>8.8550000000000004</v>
+      </c>
+      <c r="G41" s="60">
+        <v>0.71899999999999997</v>
+      </c>
+      <c r="H41" s="60">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="I41" s="60">
         <f t="shared" si="7"/>
-        <v/>
-[...2 lines deleted...]
-      <c r="K41" s="60" t="str">
+        <v>197.20099999999996</v>
+      </c>
+      <c r="J41" s="60">
+        <v>18.548999999999999</v>
+      </c>
+      <c r="K41" s="60">
         <f t="shared" si="3"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="N41" s="60" t="str">
+        <v>178.65199999999996</v>
+      </c>
+      <c r="L41" s="60">
+        <v>70.168000000000006</v>
+      </c>
+      <c r="M41" s="60">
+        <v>91.435000000000002</v>
+      </c>
+      <c r="N41" s="60">
         <f t="shared" si="4"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="O41" s="60" t="str">
+        <v>-21.266999999999996</v>
+      </c>
+      <c r="O41" s="60">
         <f t="shared" si="5"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="R41" s="64" t="str">
+        <v>157.38499999999996</v>
+      </c>
+      <c r="P41" s="62">
+        <v>15.5</v>
+      </c>
+      <c r="Q41" s="63">
+        <v>959.00599999999997</v>
+      </c>
+      <c r="R41" s="64">
         <f t="shared" si="6"/>
-        <v/>
+        <v>0.63891139240506323</v>
       </c>
       <c r="T41">
         <v>1501</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="59">
         <f t="shared" si="1"/>
         <v>46183</v>
       </c>
-      <c r="B42" s="60"/>
-[...1 lines deleted...]
-      <c r="D42" s="60" t="str">
+      <c r="B42" s="60">
+        <v>61.86</v>
+      </c>
+      <c r="C42" s="61">
+        <v>76.628</v>
+      </c>
+      <c r="D42" s="60">
         <f t="shared" si="2"/>
-        <v/>
-[...5 lines deleted...]
-      <c r="I42" s="60" t="str">
+        <v>138.488</v>
+      </c>
+      <c r="E42" s="60">
+        <v>46.357999999999997</v>
+      </c>
+      <c r="F42" s="60">
+        <v>8.2370000000000001</v>
+      </c>
+      <c r="G42" s="60">
+        <v>0.307</v>
+      </c>
+      <c r="H42" s="60">
+        <v>21.4</v>
+      </c>
+      <c r="I42" s="60">
         <f t="shared" si="7"/>
-        <v/>
-[...2 lines deleted...]
-      <c r="K42" s="60" t="str">
+        <v>214.79</v>
+      </c>
+      <c r="J42" s="60">
+        <v>11.648999999999999</v>
+      </c>
+      <c r="K42" s="60">
         <f t="shared" si="3"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="N42" s="60" t="str">
+        <v>203.14099999999999</v>
+      </c>
+      <c r="L42" s="60">
+        <v>53.234999999999999</v>
+      </c>
+      <c r="M42" s="75">
+        <v>93.341999999999999</v>
+      </c>
+      <c r="N42" s="60">
         <f t="shared" si="4"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="O42" s="60" t="str">
+        <v>-40.106999999999999</v>
+      </c>
+      <c r="O42" s="60">
         <f t="shared" si="5"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="R42" s="64" t="str">
+        <v>163.03399999999999</v>
+      </c>
+      <c r="P42" s="62">
+        <v>13.05</v>
+      </c>
+      <c r="Q42" s="63">
+        <v>794.279</v>
+      </c>
+      <c r="R42" s="64">
         <f t="shared" si="6"/>
-        <v/>
+        <v>0.52916655562958026</v>
       </c>
       <c r="T42">
         <v>1501</v>
       </c>
       <c r="V42" s="32"/>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="59">
         <f t="shared" si="1"/>
         <v>46190</v>
       </c>
-      <c r="B43" s="60"/>
-[...1 lines deleted...]
-      <c r="D43" s="60" t="str">
+      <c r="B43" s="60">
+        <v>54.366999999999997</v>
+      </c>
+      <c r="C43" s="61">
+        <v>68.721000000000004</v>
+      </c>
+      <c r="D43" s="60">
         <f t="shared" si="2"/>
-        <v/>
-[...5 lines deleted...]
-      <c r="I43" s="60" t="str">
+        <v>123.08799999999999</v>
+      </c>
+      <c r="E43" s="60">
+        <v>45.634</v>
+      </c>
+      <c r="F43" s="60">
+        <v>7.8780000000000001</v>
+      </c>
+      <c r="G43" s="60">
+        <v>0.122</v>
+      </c>
+      <c r="H43" s="60">
+        <v>50.4</v>
+      </c>
+      <c r="I43" s="60">
         <f t="shared" si="7"/>
-        <v/>
-[...2 lines deleted...]
-      <c r="K43" s="60" t="str">
+        <v>227.12199999999999</v>
+      </c>
+      <c r="J43" s="60">
+        <v>16.952000000000002</v>
+      </c>
+      <c r="K43" s="60">
         <f t="shared" si="3"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="N43" s="60" t="str">
+        <v>210.17</v>
+      </c>
+      <c r="L43" s="60">
+        <v>51.917000000000002</v>
+      </c>
+      <c r="M43" s="75">
+        <v>92.296000000000006</v>
+      </c>
+      <c r="N43" s="60">
         <f t="shared" si="4"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="O43" s="60" t="str">
+        <v>-40.379000000000005</v>
+      </c>
+      <c r="O43" s="60">
         <f t="shared" si="5"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="R43" s="64" t="str">
+        <v>169.791</v>
+      </c>
+      <c r="P43" s="62">
+        <v>23.975000000000001</v>
+      </c>
+      <c r="Q43" s="63">
+        <v>716.12300000000005</v>
+      </c>
+      <c r="R43" s="64">
         <f t="shared" si="6"/>
-        <v/>
+        <v>0.47709726848767492</v>
       </c>
       <c r="T43">
         <v>1501</v>
       </c>
       <c r="V43" s="32"/>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="59">
         <f t="shared" si="1"/>
         <v>46197</v>
       </c>
-      <c r="B44" s="60"/>
-[...1 lines deleted...]
-      <c r="D44" s="60" t="str">
+      <c r="B44" s="60">
+        <v>58.71</v>
+      </c>
+      <c r="C44" s="61">
+        <v>88.492000000000004</v>
+      </c>
+      <c r="D44" s="60">
         <f t="shared" si="2"/>
-        <v/>
-[...5 lines deleted...]
-      <c r="I44" s="60" t="str">
+        <v>147.202</v>
+      </c>
+      <c r="E44" s="60">
+        <v>35.393999999999998</v>
+      </c>
+      <c r="F44" s="60">
+        <v>6.7640000000000002</v>
+      </c>
+      <c r="G44" s="60">
+        <v>0.19800000000000001</v>
+      </c>
+      <c r="H44" s="60">
+        <v>54.2</v>
+      </c>
+      <c r="I44" s="60">
         <f t="shared" si="7"/>
-        <v/>
-[...2 lines deleted...]
-      <c r="K44" s="60" t="str">
+        <v>243.75800000000004</v>
+      </c>
+      <c r="J44" s="60">
+        <v>18.704999999999998</v>
+      </c>
+      <c r="K44" s="60">
         <f t="shared" si="3"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="N44" s="60" t="str">
+        <v>225.05300000000005</v>
+      </c>
+      <c r="L44" s="60">
+        <v>65.596999999999994</v>
+      </c>
+      <c r="M44" s="75">
+        <v>110.524</v>
+      </c>
+      <c r="N44" s="60">
         <f t="shared" si="4"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="O44" s="60" t="str">
+        <v>-44.927000000000007</v>
+      </c>
+      <c r="O44" s="60">
         <f t="shared" si="5"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="R44" s="64" t="str">
+        <v>180.12600000000003</v>
+      </c>
+      <c r="P44" s="62">
+        <v>27.625</v>
+      </c>
+      <c r="Q44" s="63">
+        <v>631.23</v>
+      </c>
+      <c r="R44" s="64">
         <f t="shared" si="6"/>
-        <v/>
+        <v>0.42053964023984014</v>
       </c>
       <c r="T44">
         <v>1501</v>
       </c>
       <c r="V44" s="32"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="87">
         <f t="shared" si="1"/>
         <v>46204</v>
       </c>
       <c r="B45" s="88"/>
       <c r="C45" s="89"/>
       <c r="D45" s="88" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E45" s="88"/>
       <c r="F45" s="88"/>
       <c r="G45" s="88"/>
       <c r="H45" s="88"/>
       <c r="I45" s="88" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
@@ -8732,73 +8820,70 @@
         <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T71">
         <v>826</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="C72" s="28"/>
       <c r="M72" s="46"/>
     </row>
     <row r="73" spans="1:20">
       <c r="C73" s="28"/>
     </row>
     <row r="74" spans="1:20">
       <c r="C74" s="28"/>
     </row>
   </sheetData>
   <phoneticPr fontId="13" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" fitToHeight="3" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="71" max="15" man="1"/>
   </rowBreaks>
-  <customProperties>
-[...2 lines deleted...]
-  <drawing r:id="rId2"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Tabelle2"/>
   <dimension ref="A1:AC54"/>
   <sheetViews>
     <sheetView topLeftCell="R1" workbookViewId="0">
       <selection activeCell="AF12" sqref="AF12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="11.5703125" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="25" max="25" width="14.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="11.5546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12.44140625" customWidth="1"/>
+    <col min="4" max="5" width="12.5546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.5546875" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="14.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" s="40">
         <v>2003</v>
       </c>
       <c r="B1" s="40">
         <v>2004</v>
       </c>
       <c r="C1" s="40">
         <v>2005</v>
       </c>
       <c r="D1" s="40">
         <v>2006</v>
       </c>
       <c r="E1" s="40">
         <v>2007</v>
       </c>
       <c r="F1" s="40">
         <v>2008</v>
       </c>
       <c r="G1" s="40">
         <v>2009</v>
       </c>
       <c r="H1" s="40">
@@ -10478,51 +10563,51 @@
         <v>160.48552750999997</v>
       </c>
       <c r="Q19" s="27">
         <v>172.95290511100001</v>
       </c>
       <c r="R19" s="27">
         <v>151.10583394</v>
       </c>
       <c r="S19" s="27">
         <v>193.72270460000004</v>
       </c>
       <c r="T19" s="27">
         <v>173.16060429795698</v>
       </c>
       <c r="U19" s="27">
         <v>153.82006427838709</v>
       </c>
       <c r="V19" s="27">
         <v>140.38343629166667</v>
       </c>
       <c r="W19" s="27">
         <v>156.50900000000001</v>
       </c>
       <c r="X19" s="82">
         <f>IF(Wochenbericht!$O37&lt;&gt;"",Wochenbericht!$O37,#N/A)</f>
-        <v>179.48799999999997</v>
+        <v>176.62799999999999</v>
       </c>
       <c r="Y19" s="51">
         <f t="shared" si="3"/>
         <v>46148</v>
       </c>
       <c r="Z19" s="27"/>
       <c r="AA19" s="48">
         <f t="shared" si="0"/>
         <v>140.38343629166667</v>
       </c>
       <c r="AB19" s="48">
         <f t="shared" si="1"/>
         <v>53.339268308333374</v>
       </c>
       <c r="AC19" s="48">
         <f t="shared" si="2"/>
         <v>193.72270460000004</v>
       </c>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" s="27">
         <v>150.92716849999994</v>
       </c>
       <c r="B20" s="27">
         <v>163.19421199999999</v>
@@ -10570,51 +10655,51 @@
         <v>157.12924397500004</v>
       </c>
       <c r="Q20" s="27">
         <v>181.45290577000003</v>
       </c>
       <c r="R20" s="27">
         <v>155.43313964000001</v>
       </c>
       <c r="S20" s="27">
         <v>164.55352171000001</v>
       </c>
       <c r="T20" s="27">
         <v>164.38890529795702</v>
       </c>
       <c r="U20" s="27">
         <v>161.74908882838713</v>
       </c>
       <c r="V20" s="27">
         <v>156.94402388466665</v>
       </c>
       <c r="W20" s="27">
         <v>168.97499999999999</v>
       </c>
       <c r="X20" s="82">
         <f>IF(Wochenbericht!$O38&lt;&gt;"",Wochenbericht!$O38,#N/A)</f>
-        <v>171.721</v>
+        <v>170.46199999999999</v>
       </c>
       <c r="Y20" s="51">
         <f t="shared" si="3"/>
         <v>46155</v>
       </c>
       <c r="Z20" s="27"/>
       <c r="AA20" s="48">
         <f t="shared" si="0"/>
         <v>150.92716849999994</v>
       </c>
       <c r="AB20" s="48">
         <f t="shared" si="1"/>
         <v>30.525737270000093</v>
       </c>
       <c r="AC20" s="48">
         <f t="shared" si="2"/>
         <v>181.45290577000003</v>
       </c>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" s="27">
         <v>150.84666099999998</v>
       </c>
       <c r="B21" s="27">
         <v>151.61692849999994</v>
@@ -10662,51 +10747,51 @@
         <v>169.56851131000002</v>
       </c>
       <c r="Q21" s="27">
         <v>176.81414619999998</v>
       </c>
       <c r="R21" s="27">
         <v>166.14657955499999</v>
       </c>
       <c r="S21" s="27">
         <v>166.11834978999997</v>
       </c>
       <c r="T21" s="27">
         <v>150.73266410795696</v>
       </c>
       <c r="U21" s="27">
         <v>163.08630693838708</v>
       </c>
       <c r="V21" s="27">
         <v>155.43787446010441</v>
       </c>
       <c r="W21" s="27">
         <v>165.04199999999997</v>
       </c>
       <c r="X21" s="82">
         <f>IF(Wochenbericht!$O39&lt;&gt;"",Wochenbericht!$O39,#N/A)</f>
-        <v>174.43400000000003</v>
+        <v>169.97500000000002</v>
       </c>
       <c r="Y21" s="51">
         <f t="shared" si="3"/>
         <v>46162</v>
       </c>
       <c r="Z21" s="27"/>
       <c r="AA21" s="48">
         <f t="shared" si="0"/>
         <v>150.73266410795696</v>
       </c>
       <c r="AB21" s="48">
         <f t="shared" si="1"/>
         <v>27.741367592043048</v>
       </c>
       <c r="AC21" s="48">
         <f t="shared" si="2"/>
         <v>178.47403170000001</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" s="27">
         <v>159.66455100000002</v>
       </c>
       <c r="B22" s="27">
         <v>157.40153100000003</v>
@@ -10754,51 +10839,51 @@
         <v>156.03389446</v>
       </c>
       <c r="Q22" s="27">
         <v>167.11228713500003</v>
       </c>
       <c r="R22" s="27">
         <v>145.70500259999994</v>
       </c>
       <c r="S22" s="27">
         <v>165.83969992999997</v>
       </c>
       <c r="T22" s="27">
         <v>158.11947906795697</v>
       </c>
       <c r="U22" s="27">
         <v>155.16161361838698</v>
       </c>
       <c r="V22" s="27">
         <v>146.47249766466666</v>
       </c>
       <c r="W22" s="27">
         <v>163.48999999999998</v>
       </c>
       <c r="X22" s="82">
         <f>IF(Wochenbericht!$O40&lt;&gt;"",Wochenbericht!$O40,#N/A)</f>
-        <v>167.57499999999999</v>
+        <v>170.14600000000002</v>
       </c>
       <c r="Y22" s="51">
         <f t="shared" si="3"/>
         <v>46169</v>
       </c>
       <c r="Z22" s="27"/>
       <c r="AA22" s="48">
         <f t="shared" si="0"/>
         <v>145.70500259999994</v>
       </c>
       <c r="AB22" s="48">
         <f t="shared" si="1"/>
         <v>29.592751830000054</v>
       </c>
       <c r="AC22" s="48">
         <f t="shared" si="2"/>
         <v>175.29775443</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" s="27">
         <v>148.96281799999997</v>
       </c>
       <c r="B23" s="27">
         <v>162.98349300000001</v>
@@ -10844,53 +10929,53 @@
       </c>
       <c r="P23" s="27">
         <v>155.59692933000002</v>
       </c>
       <c r="Q23" s="27">
         <v>172.32988982000001</v>
       </c>
       <c r="R23" s="27">
         <v>147.97219245000002</v>
       </c>
       <c r="S23" s="27">
         <v>180.57400199333333</v>
       </c>
       <c r="T23" s="27">
         <v>163.34959391082435</v>
       </c>
       <c r="U23" s="27">
         <v>146.51733995838708</v>
       </c>
       <c r="V23" s="27">
         <v>158.55496504466663</v>
       </c>
       <c r="W23" s="27">
         <v>160.69800000000001</v>
       </c>
-      <c r="X23" s="82" t="e">
+      <c r="X23" s="82">
         <f>IF(Wochenbericht!$O41&lt;&gt;"",Wochenbericht!$O41,#N/A)</f>
-        <v>#N/A</v>
+        <v>157.38499999999996</v>
       </c>
       <c r="Y23" s="51">
         <f t="shared" si="3"/>
         <v>46176</v>
       </c>
       <c r="Z23" s="27"/>
       <c r="AA23" s="48">
         <f t="shared" si="0"/>
         <v>141.98326667999996</v>
       </c>
       <c r="AB23" s="48">
         <f t="shared" si="1"/>
         <v>42.363424830000042</v>
       </c>
       <c r="AC23" s="48">
         <f t="shared" si="2"/>
         <v>184.34669151</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" s="27">
         <v>133.49339200000003</v>
       </c>
       <c r="B24" s="27">
         <v>159.03052500000001</v>
@@ -10936,53 +11021,53 @@
       </c>
       <c r="P24" s="27">
         <v>165.76812476499998</v>
       </c>
       <c r="Q24" s="27">
         <v>163.49990758000001</v>
       </c>
       <c r="R24" s="27">
         <v>152.99224024999998</v>
       </c>
       <c r="S24" s="27">
         <v>159.22487359333334</v>
       </c>
       <c r="T24" s="27">
         <v>161.27902579582437</v>
       </c>
       <c r="U24" s="27">
         <v>137.24895107107528</v>
       </c>
       <c r="V24" s="27">
         <v>142.81147787888887</v>
       </c>
       <c r="W24" s="27">
         <v>156.608</v>
       </c>
-      <c r="X24" s="82" t="e">
+      <c r="X24" s="82">
         <f>IF(Wochenbericht!$O42&lt;&gt;"",Wochenbericht!$O42,#N/A)</f>
-        <v>#N/A</v>
+        <v>163.03399999999999</v>
       </c>
       <c r="Y24" s="51">
         <f t="shared" si="3"/>
         <v>46183</v>
       </c>
       <c r="Z24" s="27"/>
       <c r="AA24" s="48">
         <f t="shared" si="0"/>
         <v>133.49339200000003</v>
       </c>
       <c r="AB24" s="48">
         <f t="shared" si="1"/>
         <v>41.72837131999998</v>
       </c>
       <c r="AC24" s="48">
         <f t="shared" si="2"/>
         <v>175.22176332000001</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" s="27">
         <v>157.29553799999996</v>
       </c>
       <c r="B25" s="27">
         <v>161.64812199999994</v>
@@ -11028,53 +11113,53 @@
       </c>
       <c r="P25" s="27">
         <v>169.90596904500001</v>
       </c>
       <c r="Q25" s="27">
         <v>161.59871069000002</v>
       </c>
       <c r="R25" s="27">
         <v>167.73234742999995</v>
       </c>
       <c r="S25" s="27">
         <v>157.94498766333331</v>
       </c>
       <c r="T25" s="27">
         <v>161.44890050082438</v>
       </c>
       <c r="U25" s="27">
         <v>152.80740720107525</v>
       </c>
       <c r="V25" s="27">
         <v>143.0509102618889</v>
       </c>
       <c r="W25" s="27">
         <v>161.59200000000001</v>
       </c>
-      <c r="X25" s="82" t="e">
+      <c r="X25" s="82">
         <f>IF(Wochenbericht!$O43&lt;&gt;"",Wochenbericht!$O43,#N/A)</f>
-        <v>#N/A</v>
+        <v>169.791</v>
       </c>
       <c r="Y25" s="51">
         <f t="shared" si="3"/>
         <v>46190</v>
       </c>
       <c r="Z25" s="27"/>
       <c r="AA25" s="48">
         <f t="shared" si="0"/>
         <v>143.0509102618889</v>
       </c>
       <c r="AB25" s="48">
         <f t="shared" si="1"/>
         <v>34.806715038111065</v>
       </c>
       <c r="AC25" s="48">
         <f t="shared" si="2"/>
         <v>177.85762529999997</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" s="27">
         <v>159.05281900000003</v>
       </c>
       <c r="B26" s="27">
         <v>156.891884</v>
@@ -11120,53 +11205,53 @@
       </c>
       <c r="P26" s="27">
         <v>162.17965148000005</v>
       </c>
       <c r="Q26" s="27">
         <v>154.01427510000002</v>
       </c>
       <c r="R26" s="27">
         <v>155.73919196999998</v>
       </c>
       <c r="S26" s="27">
         <v>150.78982260333333</v>
       </c>
       <c r="T26" s="27">
         <v>175.03078222082434</v>
       </c>
       <c r="U26" s="27">
         <v>164.22098565107527</v>
       </c>
       <c r="V26" s="27">
         <v>143.67141863588884</v>
       </c>
       <c r="W26" s="27">
         <v>167.49799999999999</v>
       </c>
-      <c r="X26" s="82" t="e">
+      <c r="X26" s="82">
         <f>IF(Wochenbericht!$O44&lt;&gt;"",Wochenbericht!$O44,#N/A)</f>
-        <v>#N/A</v>
+        <v>180.12600000000003</v>
       </c>
       <c r="Y26" s="51">
         <f t="shared" si="3"/>
         <v>46197</v>
       </c>
       <c r="Z26" s="27"/>
       <c r="AA26" s="48">
         <f t="shared" si="0"/>
         <v>143.67141863588884</v>
       </c>
       <c r="AB26" s="48">
         <f t="shared" si="1"/>
         <v>32.009690364111151</v>
       </c>
       <c r="AC26" s="48">
         <f t="shared" si="2"/>
         <v>175.68110899999999</v>
       </c>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" s="27">
         <v>158.33982400000002</v>
       </c>
       <c r="B27" s="27">
         <v>153.730155</v>