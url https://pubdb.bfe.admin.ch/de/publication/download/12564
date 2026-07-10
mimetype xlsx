--- v0 (2026-05-20)
+++ v1 (2026-07-10)
@@ -7,255 +7,249 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/chartsheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AP\411 Statistiken\411-02 Elektrizitätsstatistik\WOSTAT Mittwoch\Output\OGD\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:20001_{4A0209B1-EEC2-43A9-9324-5E4A312E7F5C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:20001_{FCF3866D-551B-4A70-B16C-213BAD847D0A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2028" yWindow="636" windowWidth="30960" windowHeight="14820" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Wochenbericht" sheetId="1" r:id="rId1"/>
     <sheet name="Grafik Landesverbrauch" sheetId="3" r:id="rId2"/>
     <sheet name="Hilfstabelle" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Wochenbericht!$A$1:$R$71</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <fileRecoveryPr repairLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="R28" i="1" l="1"/>
-[...8 lines deleted...]
-  <c r="AC54" i="2"/>
+  <c r="AC54" i="2" l="1"/>
   <c r="AB54" i="2" s="1"/>
   <c r="AA54" i="2"/>
   <c r="Q54" i="2"/>
   <c r="P54" i="2"/>
   <c r="O54" i="2"/>
   <c r="N54" i="2"/>
   <c r="M54" i="2"/>
   <c r="AC53" i="2"/>
-  <c r="AB53" i="2"/>
+  <c r="AB53" i="2" s="1"/>
   <c r="AA53" i="2"/>
   <c r="AC52" i="2"/>
   <c r="AB52" i="2" s="1"/>
   <c r="AA52" i="2"/>
   <c r="AC51" i="2"/>
   <c r="AB51" i="2" s="1"/>
   <c r="AA51" i="2"/>
   <c r="AC50" i="2"/>
   <c r="AA50" i="2"/>
   <c r="AB50" i="2" s="1"/>
   <c r="AC49" i="2"/>
   <c r="AB49" i="2" s="1"/>
   <c r="AA49" i="2"/>
   <c r="AC48" i="2"/>
   <c r="AB48" i="2" s="1"/>
   <c r="AA48" i="2"/>
   <c r="AC47" i="2"/>
   <c r="AB47" i="2" s="1"/>
   <c r="AA47" i="2"/>
   <c r="AC46" i="2"/>
   <c r="AB46" i="2"/>
   <c r="AA46" i="2"/>
   <c r="AC45" i="2"/>
   <c r="AB45" i="2"/>
   <c r="AA45" i="2"/>
   <c r="AC44" i="2"/>
-  <c r="AB44" i="2"/>
+  <c r="AB44" i="2" s="1"/>
   <c r="AA44" i="2"/>
+  <c r="X44" i="2"/>
   <c r="AC43" i="2"/>
   <c r="AB43" i="2" s="1"/>
   <c r="AA43" i="2"/>
   <c r="AC42" i="2"/>
   <c r="AA42" i="2"/>
   <c r="AB42" i="2" s="1"/>
   <c r="AC41" i="2"/>
   <c r="AB41" i="2" s="1"/>
   <c r="AA41" i="2"/>
   <c r="AC40" i="2"/>
   <c r="AB40" i="2" s="1"/>
   <c r="AA40" i="2"/>
   <c r="AC39" i="2"/>
   <c r="AB39" i="2" s="1"/>
   <c r="AA39" i="2"/>
   <c r="AC38" i="2"/>
   <c r="AB38" i="2"/>
   <c r="AA38" i="2"/>
   <c r="AC37" i="2"/>
   <c r="AB37" i="2"/>
   <c r="AA37" i="2"/>
   <c r="AC36" i="2"/>
-  <c r="AB36" i="2"/>
+  <c r="AB36" i="2" s="1"/>
   <c r="AA36" i="2"/>
   <c r="AC35" i="2"/>
   <c r="AB35" i="2" s="1"/>
   <c r="AA35" i="2"/>
   <c r="AC34" i="2"/>
   <c r="AA34" i="2"/>
   <c r="AB34" i="2" s="1"/>
   <c r="AC33" i="2"/>
   <c r="AB33" i="2" s="1"/>
   <c r="AA33" i="2"/>
   <c r="AC32" i="2"/>
   <c r="AB32" i="2" s="1"/>
   <c r="AA32" i="2"/>
   <c r="AC31" i="2"/>
   <c r="AB31" i="2" s="1"/>
   <c r="AA31" i="2"/>
   <c r="AC30" i="2"/>
   <c r="AB30" i="2"/>
   <c r="AA30" i="2"/>
   <c r="AC29" i="2"/>
   <c r="AB29" i="2"/>
   <c r="AA29" i="2"/>
   <c r="AC28" i="2"/>
-  <c r="AB28" i="2"/>
+  <c r="AB28" i="2" s="1"/>
   <c r="AA28" i="2"/>
+  <c r="X28" i="2"/>
   <c r="AC27" i="2"/>
   <c r="AB27" i="2" s="1"/>
   <c r="AA27" i="2"/>
   <c r="AC26" i="2"/>
   <c r="AA26" i="2"/>
   <c r="AB26" i="2" s="1"/>
   <c r="AC25" i="2"/>
   <c r="AB25" i="2" s="1"/>
   <c r="AA25" i="2"/>
   <c r="AC24" i="2"/>
   <c r="AB24" i="2" s="1"/>
   <c r="AA24" i="2"/>
   <c r="AC23" i="2"/>
   <c r="AB23" i="2" s="1"/>
   <c r="AA23" i="2"/>
   <c r="AC22" i="2"/>
   <c r="AB22" i="2"/>
   <c r="AA22" i="2"/>
   <c r="AC21" i="2"/>
   <c r="AB21" i="2"/>
   <c r="AA21" i="2"/>
   <c r="AC20" i="2"/>
-  <c r="AB20" i="2"/>
+  <c r="AB20" i="2" s="1"/>
   <c r="AA20" i="2"/>
   <c r="AC19" i="2"/>
   <c r="AB19" i="2" s="1"/>
   <c r="AA19" i="2"/>
   <c r="AC18" i="2"/>
   <c r="AA18" i="2"/>
   <c r="AB18" i="2" s="1"/>
   <c r="AC17" i="2"/>
   <c r="AB17" i="2" s="1"/>
   <c r="AA17" i="2"/>
   <c r="AC16" i="2"/>
   <c r="AB16" i="2" s="1"/>
   <c r="AA16" i="2"/>
   <c r="AC15" i="2"/>
   <c r="AB15" i="2" s="1"/>
   <c r="AA15" i="2"/>
   <c r="AC14" i="2"/>
   <c r="AB14" i="2"/>
   <c r="AA14" i="2"/>
   <c r="AC13" i="2"/>
   <c r="AB13" i="2"/>
   <c r="AA13" i="2"/>
   <c r="AC12" i="2"/>
-  <c r="AB12" i="2"/>
+  <c r="AB12" i="2" s="1"/>
   <c r="AA12" i="2"/>
+  <c r="X12" i="2"/>
   <c r="AC11" i="2"/>
   <c r="AB11" i="2" s="1"/>
   <c r="AA11" i="2"/>
   <c r="AC10" i="2"/>
   <c r="AA10" i="2"/>
   <c r="AB10" i="2" s="1"/>
   <c r="AC9" i="2"/>
   <c r="AB9" i="2" s="1"/>
   <c r="AA9" i="2"/>
   <c r="AC8" i="2"/>
   <c r="AB8" i="2" s="1"/>
   <c r="AA8" i="2"/>
   <c r="AC7" i="2"/>
   <c r="AB7" i="2" s="1"/>
   <c r="AA7" i="2"/>
   <c r="AC6" i="2"/>
   <c r="AB6" i="2"/>
   <c r="AA6" i="2"/>
   <c r="AC5" i="2"/>
   <c r="AB5" i="2"/>
   <c r="AA5" i="2"/>
   <c r="AC4" i="2"/>
-  <c r="AB4" i="2"/>
+  <c r="AB4" i="2" s="1"/>
   <c r="AA4" i="2"/>
   <c r="Y4" i="2"/>
   <c r="Y5" i="2" s="1"/>
   <c r="Y6" i="2" s="1"/>
   <c r="Y7" i="2" s="1"/>
   <c r="Y8" i="2" s="1"/>
   <c r="Y9" i="2" s="1"/>
   <c r="Y10" i="2" s="1"/>
   <c r="Y11" i="2" s="1"/>
   <c r="Y12" i="2" s="1"/>
   <c r="Y13" i="2" s="1"/>
   <c r="Y14" i="2" s="1"/>
   <c r="Y15" i="2" s="1"/>
   <c r="Y16" i="2" s="1"/>
   <c r="Y17" i="2" s="1"/>
   <c r="Y18" i="2" s="1"/>
   <c r="Y19" i="2" s="1"/>
   <c r="Y20" i="2" s="1"/>
   <c r="Y21" i="2" s="1"/>
   <c r="Y22" i="2" s="1"/>
   <c r="Y23" i="2" s="1"/>
   <c r="Y24" i="2" s="1"/>
   <c r="Y25" i="2" s="1"/>
   <c r="Y26" i="2" s="1"/>
   <c r="Y27" i="2" s="1"/>
@@ -286,429 +280,435 @@
   <c r="Y52" i="2" s="1"/>
   <c r="Y53" i="2" s="1"/>
   <c r="AC3" i="2"/>
   <c r="AB3" i="2" s="1"/>
   <c r="AA3" i="2"/>
   <c r="Y3" i="2"/>
   <c r="AC2" i="2"/>
   <c r="AA2" i="2"/>
   <c r="AB2" i="2" s="1"/>
   <c r="R71" i="1"/>
   <c r="N71" i="1"/>
   <c r="D71" i="1"/>
   <c r="I71" i="1" s="1"/>
   <c r="K71" i="1" s="1"/>
   <c r="O71" i="1" s="1"/>
   <c r="X53" i="2" s="1"/>
   <c r="R70" i="1"/>
   <c r="N70" i="1"/>
   <c r="D70" i="1"/>
   <c r="I70" i="1" s="1"/>
   <c r="K70" i="1" s="1"/>
   <c r="O70" i="1" s="1"/>
   <c r="X52" i="2" s="1"/>
   <c r="R69" i="1"/>
   <c r="N69" i="1"/>
-  <c r="I69" i="1"/>
+  <c r="D69" i="1"/>
+  <c r="I69" i="1" s="1"/>
   <c r="K69" i="1" s="1"/>
   <c r="O69" i="1" s="1"/>
   <c r="X51" i="2" s="1"/>
-  <c r="D69" i="1"/>
   <c r="R68" i="1"/>
   <c r="N68" i="1"/>
   <c r="D68" i="1"/>
   <c r="I68" i="1" s="1"/>
   <c r="K68" i="1" s="1"/>
   <c r="O68" i="1" s="1"/>
   <c r="X50" i="2" s="1"/>
   <c r="R67" i="1"/>
   <c r="N67" i="1"/>
-  <c r="K67" i="1"/>
+  <c r="I67" i="1"/>
+  <c r="K67" i="1" s="1"/>
   <c r="O67" i="1" s="1"/>
   <c r="X49" i="2" s="1"/>
-  <c r="I67" i="1"/>
   <c r="D67" i="1"/>
   <c r="R66" i="1"/>
   <c r="N66" i="1"/>
-  <c r="I66" i="1"/>
+  <c r="D66" i="1"/>
+  <c r="I66" i="1" s="1"/>
   <c r="K66" i="1" s="1"/>
   <c r="O66" i="1" s="1"/>
   <c r="X48" i="2" s="1"/>
-  <c r="D66" i="1"/>
   <c r="R65" i="1"/>
   <c r="N65" i="1"/>
-  <c r="D65" i="1"/>
-  <c r="I65" i="1" s="1"/>
+  <c r="I65" i="1"/>
   <c r="K65" i="1" s="1"/>
   <c r="O65" i="1" s="1"/>
   <c r="X47" i="2" s="1"/>
+  <c r="D65" i="1"/>
   <c r="R64" i="1"/>
   <c r="N64" i="1"/>
   <c r="D64" i="1"/>
   <c r="I64" i="1" s="1"/>
   <c r="K64" i="1" s="1"/>
   <c r="O64" i="1" s="1"/>
   <c r="X46" i="2" s="1"/>
   <c r="R63" i="1"/>
   <c r="N63" i="1"/>
-  <c r="I63" i="1"/>
+  <c r="D63" i="1"/>
+  <c r="I63" i="1" s="1"/>
   <c r="K63" i="1" s="1"/>
   <c r="O63" i="1" s="1"/>
   <c r="X45" i="2" s="1"/>
-  <c r="D63" i="1"/>
   <c r="R62" i="1"/>
   <c r="N62" i="1"/>
-  <c r="D62" i="1"/>
-  <c r="I62" i="1" s="1"/>
+  <c r="I62" i="1"/>
   <c r="K62" i="1" s="1"/>
   <c r="O62" i="1" s="1"/>
-  <c r="X44" i="2" s="1"/>
+  <c r="D62" i="1"/>
   <c r="R61" i="1"/>
   <c r="N61" i="1"/>
-  <c r="I61" i="1"/>
+  <c r="D61" i="1"/>
+  <c r="I61" i="1" s="1"/>
   <c r="K61" i="1" s="1"/>
   <c r="O61" i="1" s="1"/>
   <c r="X43" i="2" s="1"/>
-  <c r="D61" i="1"/>
   <c r="R60" i="1"/>
+  <c r="O60" i="1"/>
+  <c r="X42" i="2" s="1"/>
   <c r="N60" i="1"/>
   <c r="D60" i="1"/>
   <c r="I60" i="1" s="1"/>
   <c r="K60" i="1" s="1"/>
-  <c r="O60" i="1" s="1"/>
-  <c r="X42" i="2" s="1"/>
   <c r="R59" i="1"/>
   <c r="N59" i="1"/>
-  <c r="K59" i="1"/>
+  <c r="I59" i="1"/>
+  <c r="K59" i="1" s="1"/>
   <c r="O59" i="1" s="1"/>
   <c r="X41" i="2" s="1"/>
-  <c r="I59" i="1"/>
   <c r="D59" i="1"/>
   <c r="R58" i="1"/>
   <c r="N58" i="1"/>
-  <c r="I58" i="1"/>
-  <c r="K58" i="1" s="1"/>
+  <c r="K58" i="1"/>
   <c r="O58" i="1" s="1"/>
   <c r="X40" i="2" s="1"/>
   <c r="D58" i="1"/>
+  <c r="I58" i="1" s="1"/>
   <c r="R57" i="1"/>
   <c r="N57" i="1"/>
-  <c r="D57" i="1"/>
-  <c r="I57" i="1" s="1"/>
+  <c r="I57" i="1"/>
   <c r="K57" i="1" s="1"/>
   <c r="O57" i="1" s="1"/>
   <c r="X39" i="2" s="1"/>
+  <c r="D57" i="1"/>
   <c r="R56" i="1"/>
   <c r="N56" i="1"/>
   <c r="D56" i="1"/>
   <c r="I56" i="1" s="1"/>
   <c r="K56" i="1" s="1"/>
   <c r="O56" i="1" s="1"/>
   <c r="X38" i="2" s="1"/>
   <c r="R55" i="1"/>
   <c r="N55" i="1"/>
-  <c r="I55" i="1"/>
+  <c r="D55" i="1"/>
+  <c r="I55" i="1" s="1"/>
   <c r="K55" i="1" s="1"/>
   <c r="O55" i="1" s="1"/>
   <c r="X37" i="2" s="1"/>
-  <c r="D55" i="1"/>
   <c r="R54" i="1"/>
   <c r="N54" i="1"/>
-  <c r="D54" i="1"/>
-  <c r="I54" i="1" s="1"/>
+  <c r="I54" i="1"/>
   <c r="K54" i="1" s="1"/>
   <c r="O54" i="1" s="1"/>
   <c r="X36" i="2" s="1"/>
+  <c r="D54" i="1"/>
   <c r="R53" i="1"/>
   <c r="N53" i="1"/>
-  <c r="I53" i="1"/>
+  <c r="D53" i="1"/>
+  <c r="I53" i="1" s="1"/>
   <c r="K53" i="1" s="1"/>
   <c r="O53" i="1" s="1"/>
   <c r="X35" i="2" s="1"/>
-  <c r="D53" i="1"/>
   <c r="R52" i="1"/>
   <c r="N52" i="1"/>
   <c r="D52" i="1"/>
   <c r="I52" i="1" s="1"/>
   <c r="K52" i="1" s="1"/>
   <c r="O52" i="1" s="1"/>
   <c r="X34" i="2" s="1"/>
   <c r="R51" i="1"/>
   <c r="N51" i="1"/>
-  <c r="K51" i="1"/>
+  <c r="I51" i="1"/>
+  <c r="K51" i="1" s="1"/>
   <c r="O51" i="1" s="1"/>
   <c r="X33" i="2" s="1"/>
-  <c r="I51" i="1"/>
   <c r="D51" i="1"/>
   <c r="R50" i="1"/>
   <c r="N50" i="1"/>
-  <c r="I50" i="1"/>
+  <c r="D50" i="1"/>
+  <c r="I50" i="1" s="1"/>
   <c r="K50" i="1" s="1"/>
   <c r="O50" i="1" s="1"/>
   <c r="X32" i="2" s="1"/>
-  <c r="D50" i="1"/>
   <c r="R49" i="1"/>
   <c r="N49" i="1"/>
-  <c r="D49" i="1"/>
-  <c r="I49" i="1" s="1"/>
+  <c r="I49" i="1"/>
   <c r="K49" i="1" s="1"/>
   <c r="O49" i="1" s="1"/>
   <c r="X31" i="2" s="1"/>
+  <c r="D49" i="1"/>
   <c r="R48" i="1"/>
   <c r="N48" i="1"/>
-  <c r="K48" i="1"/>
+  <c r="D48" i="1"/>
+  <c r="I48" i="1" s="1"/>
+  <c r="K48" i="1" s="1"/>
   <c r="O48" i="1" s="1"/>
   <c r="X30" i="2" s="1"/>
-  <c r="I48" i="1"/>
-  <c r="D48" i="1"/>
   <c r="R47" i="1"/>
   <c r="N47" i="1"/>
-  <c r="I47" i="1"/>
+  <c r="D47" i="1"/>
+  <c r="I47" i="1" s="1"/>
   <c r="K47" i="1" s="1"/>
   <c r="O47" i="1" s="1"/>
   <c r="X29" i="2" s="1"/>
-  <c r="D47" i="1"/>
   <c r="R46" i="1"/>
   <c r="N46" i="1"/>
-  <c r="D46" i="1"/>
-  <c r="I46" i="1" s="1"/>
+  <c r="I46" i="1"/>
   <c r="K46" i="1" s="1"/>
   <c r="O46" i="1" s="1"/>
-  <c r="X28" i="2" s="1"/>
+  <c r="D46" i="1"/>
   <c r="R45" i="1"/>
   <c r="N45" i="1"/>
-  <c r="I45" i="1"/>
+  <c r="D45" i="1"/>
+  <c r="I45" i="1" s="1"/>
   <c r="K45" i="1" s="1"/>
   <c r="O45" i="1" s="1"/>
   <c r="X27" i="2" s="1"/>
-  <c r="D45" i="1"/>
   <c r="R44" i="1"/>
+  <c r="O44" i="1"/>
+  <c r="X26" i="2" s="1"/>
   <c r="N44" i="1"/>
   <c r="D44" i="1"/>
   <c r="I44" i="1" s="1"/>
   <c r="K44" i="1" s="1"/>
-  <c r="O44" i="1" s="1"/>
-  <c r="X26" i="2" s="1"/>
   <c r="R43" i="1"/>
+  <c r="O43" i="1"/>
+  <c r="X25" i="2" s="1"/>
   <c r="N43" i="1"/>
-  <c r="K43" i="1"/>
-[...1 lines deleted...]
-  <c r="X25" i="2" s="1"/>
   <c r="I43" i="1"/>
+  <c r="K43" i="1" s="1"/>
   <c r="D43" i="1"/>
   <c r="R42" i="1"/>
   <c r="N42" i="1"/>
-  <c r="I42" i="1"/>
+  <c r="D42" i="1"/>
+  <c r="I42" i="1" s="1"/>
   <c r="K42" i="1" s="1"/>
   <c r="O42" i="1" s="1"/>
   <c r="X24" i="2" s="1"/>
-  <c r="D42" i="1"/>
   <c r="R41" i="1"/>
   <c r="N41" i="1"/>
-  <c r="D41" i="1"/>
-  <c r="I41" i="1" s="1"/>
+  <c r="I41" i="1"/>
   <c r="K41" i="1" s="1"/>
   <c r="O41" i="1" s="1"/>
   <c r="X23" i="2" s="1"/>
+  <c r="D41" i="1"/>
   <c r="R40" i="1"/>
   <c r="N40" i="1"/>
-  <c r="K40" i="1"/>
+  <c r="D40" i="1"/>
+  <c r="I40" i="1" s="1"/>
+  <c r="K40" i="1" s="1"/>
   <c r="O40" i="1" s="1"/>
   <c r="X22" i="2" s="1"/>
-  <c r="I40" i="1"/>
-  <c r="D40" i="1"/>
   <c r="R39" i="1"/>
   <c r="N39" i="1"/>
-  <c r="I39" i="1"/>
+  <c r="D39" i="1"/>
+  <c r="I39" i="1" s="1"/>
   <c r="K39" i="1" s="1"/>
   <c r="O39" i="1" s="1"/>
   <c r="X21" i="2" s="1"/>
-  <c r="D39" i="1"/>
   <c r="R38" i="1"/>
   <c r="N38" i="1"/>
-  <c r="D38" i="1"/>
-  <c r="I38" i="1" s="1"/>
+  <c r="I38" i="1"/>
   <c r="K38" i="1" s="1"/>
   <c r="O38" i="1" s="1"/>
   <c r="X20" i="2" s="1"/>
+  <c r="D38" i="1"/>
   <c r="R37" i="1"/>
   <c r="N37" i="1"/>
-  <c r="I37" i="1"/>
+  <c r="D37" i="1"/>
+  <c r="I37" i="1" s="1"/>
   <c r="K37" i="1" s="1"/>
   <c r="O37" i="1" s="1"/>
   <c r="X19" i="2" s="1"/>
-  <c r="D37" i="1"/>
+  <c r="R36" i="1"/>
   <c r="N36" i="1"/>
   <c r="D36" i="1"/>
   <c r="I36" i="1" s="1"/>
   <c r="K36" i="1" s="1"/>
   <c r="O36" i="1" s="1"/>
   <c r="X18" i="2" s="1"/>
+  <c r="R35" i="1"/>
   <c r="N35" i="1"/>
-  <c r="K35" i="1"/>
+  <c r="I35" i="1"/>
+  <c r="K35" i="1" s="1"/>
   <c r="O35" i="1" s="1"/>
   <c r="X17" i="2" s="1"/>
-  <c r="I35" i="1"/>
   <c r="D35" i="1"/>
+  <c r="R34" i="1"/>
   <c r="N34" i="1"/>
-  <c r="I34" i="1"/>
-  <c r="K34" i="1" s="1"/>
+  <c r="K34" i="1"/>
   <c r="O34" i="1" s="1"/>
   <c r="X16" i="2" s="1"/>
   <c r="D34" i="1"/>
+  <c r="I34" i="1" s="1"/>
+  <c r="R33" i="1"/>
   <c r="N33" i="1"/>
-  <c r="D33" i="1"/>
-  <c r="I33" i="1" s="1"/>
+  <c r="I33" i="1"/>
   <c r="K33" i="1" s="1"/>
   <c r="O33" i="1" s="1"/>
   <c r="X15" i="2" s="1"/>
+  <c r="D33" i="1"/>
+  <c r="R32" i="1"/>
   <c r="N32" i="1"/>
-  <c r="K32" i="1"/>
+  <c r="I32" i="1"/>
+  <c r="K32" i="1" s="1"/>
   <c r="O32" i="1" s="1"/>
   <c r="X14" i="2" s="1"/>
-  <c r="I32" i="1"/>
   <c r="D32" i="1"/>
+  <c r="R31" i="1"/>
   <c r="N31" i="1"/>
-  <c r="I31" i="1"/>
+  <c r="D31" i="1"/>
+  <c r="I31" i="1" s="1"/>
   <c r="K31" i="1" s="1"/>
   <c r="O31" i="1" s="1"/>
   <c r="X13" i="2" s="1"/>
-  <c r="D31" i="1"/>
+  <c r="R30" i="1"/>
   <c r="N30" i="1"/>
-  <c r="D30" i="1"/>
-  <c r="I30" i="1" s="1"/>
+  <c r="I30" i="1"/>
   <c r="K30" i="1" s="1"/>
   <c r="O30" i="1" s="1"/>
-  <c r="X12" i="2" s="1"/>
+  <c r="D30" i="1"/>
+  <c r="R29" i="1"/>
   <c r="N29" i="1"/>
-  <c r="I29" i="1"/>
+  <c r="D29" i="1"/>
+  <c r="I29" i="1" s="1"/>
   <c r="K29" i="1" s="1"/>
   <c r="O29" i="1" s="1"/>
   <c r="X11" i="2" s="1"/>
-  <c r="D29" i="1"/>
+  <c r="R28" i="1"/>
+  <c r="O28" i="1"/>
+  <c r="X10" i="2" s="1"/>
   <c r="N28" i="1"/>
   <c r="D28" i="1"/>
   <c r="I28" i="1" s="1"/>
   <c r="K28" i="1" s="1"/>
-  <c r="O28" i="1" s="1"/>
-  <c r="X10" i="2" s="1"/>
   <c r="R27" i="1"/>
   <c r="N27" i="1"/>
-  <c r="D27" i="1"/>
-  <c r="I27" i="1" s="1"/>
+  <c r="I27" i="1"/>
   <c r="K27" i="1" s="1"/>
   <c r="O27" i="1" s="1"/>
   <c r="X9" i="2" s="1"/>
+  <c r="D27" i="1"/>
   <c r="R26" i="1"/>
   <c r="N26" i="1"/>
-  <c r="I26" i="1"/>
+  <c r="D26" i="1"/>
+  <c r="I26" i="1" s="1"/>
   <c r="K26" i="1" s="1"/>
   <c r="O26" i="1" s="1"/>
   <c r="X8" i="2" s="1"/>
-  <c r="D26" i="1"/>
   <c r="R25" i="1"/>
   <c r="N25" i="1"/>
-  <c r="D25" i="1"/>
-[...1 lines deleted...]
-  <c r="K25" i="1" s="1"/>
+  <c r="K25" i="1"/>
   <c r="O25" i="1" s="1"/>
   <c r="X7" i="2" s="1"/>
+  <c r="I25" i="1"/>
+  <c r="D25" i="1"/>
   <c r="R24" i="1"/>
   <c r="N24" i="1"/>
   <c r="D24" i="1"/>
   <c r="I24" i="1" s="1"/>
   <c r="K24" i="1" s="1"/>
   <c r="O24" i="1" s="1"/>
   <c r="X6" i="2" s="1"/>
   <c r="N23" i="1"/>
-  <c r="D23" i="1"/>
-  <c r="I23" i="1" s="1"/>
+  <c r="I23" i="1"/>
   <c r="K23" i="1" s="1"/>
   <c r="O23" i="1" s="1"/>
   <c r="X5" i="2" s="1"/>
-  <c r="N22" i="1"/>
-[...6 lines deleted...]
-  <c r="A23" i="1" s="1"/>
+  <c r="D23" i="1"/>
+  <c r="A23" i="1"/>
   <c r="A24" i="1" s="1"/>
   <c r="A25" i="1" s="1"/>
   <c r="A26" i="1" s="1"/>
   <c r="A27" i="1" s="1"/>
   <c r="A28" i="1" s="1"/>
   <c r="A29" i="1" s="1"/>
   <c r="A30" i="1" s="1"/>
   <c r="A31" i="1" s="1"/>
   <c r="A32" i="1" s="1"/>
   <c r="A33" i="1" s="1"/>
   <c r="A34" i="1" s="1"/>
   <c r="A35" i="1" s="1"/>
   <c r="A36" i="1" s="1"/>
   <c r="A37" i="1" s="1"/>
   <c r="A38" i="1" s="1"/>
   <c r="A39" i="1" s="1"/>
   <c r="A40" i="1" s="1"/>
   <c r="A41" i="1" s="1"/>
   <c r="A42" i="1" s="1"/>
   <c r="A43" i="1" s="1"/>
   <c r="A44" i="1" s="1"/>
   <c r="A45" i="1" s="1"/>
   <c r="A46" i="1" s="1"/>
   <c r="A47" i="1" s="1"/>
   <c r="A48" i="1" s="1"/>
   <c r="A49" i="1" s="1"/>
   <c r="A50" i="1" s="1"/>
   <c r="A51" i="1" s="1"/>
   <c r="A52" i="1" s="1"/>
   <c r="A53" i="1" s="1"/>
   <c r="A54" i="1" s="1"/>
   <c r="A55" i="1" s="1"/>
   <c r="A56" i="1" s="1"/>
   <c r="A57" i="1" s="1"/>
   <c r="A58" i="1" s="1"/>
   <c r="A59" i="1" s="1"/>
   <c r="A60" i="1" s="1"/>
   <c r="A61" i="1" s="1"/>
   <c r="A62" i="1" s="1"/>
   <c r="A63" i="1" s="1"/>
   <c r="A64" i="1" s="1"/>
   <c r="A65" i="1" s="1"/>
   <c r="A66" i="1" s="1"/>
   <c r="A67" i="1" s="1"/>
   <c r="A68" i="1" s="1"/>
   <c r="A69" i="1" s="1"/>
   <c r="A70" i="1" s="1"/>
   <c r="A71" i="1" s="1"/>
+  <c r="N22" i="1"/>
+  <c r="D22" i="1"/>
+  <c r="I22" i="1" s="1"/>
+  <c r="K22" i="1" s="1"/>
+  <c r="O22" i="1" s="1"/>
+  <c r="X4" i="2" s="1"/>
+  <c r="A22" i="1"/>
   <c r="N21" i="1"/>
-  <c r="I21" i="1"/>
-  <c r="K21" i="1" s="1"/>
+  <c r="K21" i="1"/>
   <c r="O21" i="1" s="1"/>
   <c r="X3" i="2" s="1"/>
   <c r="D21" i="1"/>
+  <c r="I21" i="1" s="1"/>
   <c r="A21" i="1"/>
   <c r="N20" i="1"/>
   <c r="D20" i="1"/>
   <c r="I20" i="1" s="1"/>
   <c r="K20" i="1" s="1"/>
   <c r="O20" i="1" s="1"/>
   <c r="X2" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="87">
   <si>
     <t xml:space="preserve">ERZEUGUNG UND ABGABE ELEKTRISCHER ENERGIE IN DER SCHWEIZ </t>
   </si>
   <si>
     <t xml:space="preserve">PRODUCTION ET CONSOMMATION D'ENERGIE ELECTRIQUE EN SUISSE </t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>DIE NACHSTEHENDEN ANGABEN BEZIEHEN SICH SOWOHL AUF DIE ERZEUGUNG DER ELEKTRIZITÄTSWERKE DER</t>
   </si>
   <si>
@@ -4142,60 +4142,60 @@
                 <c:pt idx="0">
                   <c:v>232.29799999999997</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>216.15699999999998</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>221.42900000000003</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>217.82199999999997</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>206.85500000000002</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>199.83200000000002</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>210.74799999999999</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>189.42099999999999</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>#N/A</c:v>
+                  <c:v>187.65199999999999</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>#N/A</c:v>
+                  <c:v>184.63999999999996</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>#N/A</c:v>
+                  <c:v>191.55699999999999</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>#N/A</c:v>
+                  <c:v>192.81399999999996</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>#N/A</c:v>
                 </c:pt>
@@ -4754,51 +4754,51 @@
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
-    <xdr:ext cx="10122477" cy="6070023"/>
+    <xdr:ext cx="10113818" cy="6061364"/>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Diagramm 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{718F9793-3A19-BF0D-4D53-461D70DB48FF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks noGrp="1"/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
@@ -5228,88 +5228,88 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1"/>
   <dimension ref="A1:BC74"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" showWhiteSpace="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane ySplit="19" topLeftCell="A20" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="Q31" sqref="Q31"/>
+      <selection pane="bottomLeft" activeCell="S24" sqref="S24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
-    <col min="2" max="15" width="10.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="20" max="20" width="20.140625" hidden="1" customWidth="1"/>
+    <col min="2" max="15" width="10.109375" customWidth="1"/>
+    <col min="16" max="18" width="10.88671875" customWidth="1"/>
+    <col min="19" max="19" width="12.44140625" customWidth="1"/>
+    <col min="20" max="20" width="20.109375" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="12.75" customHeight="1">
       <c r="M1" s="24"/>
     </row>
-    <row r="2" spans="1:26" ht="15.75">
+    <row r="2" spans="1:26" ht="15.6">
       <c r="E2" s="24" t="s">
         <v>65</v>
       </c>
       <c r="L2" s="24" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="M3" s="1"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
     </row>
-    <row r="4" spans="1:26" ht="14.25">
+    <row r="4" spans="1:26" ht="13.8">
       <c r="E4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M4" s="5"/>
       <c r="N4" s="4"/>
       <c r="O4" s="5"/>
       <c r="P4" s="4"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="E5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
@@ -5394,51 +5394,51 @@
       <c r="K9" s="10" t="s">
         <v>9</v>
       </c>
       <c r="L9" s="10" t="s">
         <v>10</v>
       </c>
       <c r="M9" s="10" t="s">
         <v>11</v>
       </c>
       <c r="N9" s="10" t="s">
         <v>12</v>
       </c>
       <c r="O9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="P9" s="11" t="s">
         <v>14</v>
       </c>
       <c r="Q9" s="11" t="s">
         <v>15</v>
       </c>
       <c r="R9" s="11" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="10" spans="1:26" ht="15.75">
+    <row r="10" spans="1:26" ht="15.6">
       <c r="A10" s="41">
         <v>2026</v>
       </c>
       <c r="B10" s="56"/>
       <c r="C10" s="57"/>
       <c r="D10" s="57"/>
       <c r="E10" s="53"/>
       <c r="F10" s="53"/>
       <c r="G10" s="53"/>
       <c r="H10" s="53"/>
       <c r="I10" s="58"/>
       <c r="J10" s="12" t="s">
         <v>8</v>
       </c>
       <c r="K10" s="13" t="s">
         <v>17</v>
       </c>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
       <c r="N10" s="12" t="s">
         <v>18</v>
       </c>
       <c r="O10" s="12" t="s">
         <v>19</v>
       </c>
@@ -6389,221 +6389,309 @@
       </c>
       <c r="P27" s="62">
         <v>9.1</v>
       </c>
       <c r="Q27" s="63">
         <v>1241.336</v>
       </c>
       <c r="R27" s="64">
         <f t="shared" si="5"/>
         <v>1.5193831089351286</v>
       </c>
       <c r="T27">
         <v>817</v>
       </c>
       <c r="V27" s="31"/>
       <c r="W27" s="31"/>
       <c r="X27" s="31"/>
       <c r="Y27" s="31"/>
       <c r="Z27" s="31"/>
     </row>
     <row r="28" spans="1:47">
       <c r="A28" s="87">
         <f t="shared" si="0"/>
         <v>46085</v>
       </c>
-      <c r="B28" s="88"/>
-[...1 lines deleted...]
-      <c r="D28" s="88" t="str">
+      <c r="B28" s="88">
+        <v>33.189</v>
+      </c>
+      <c r="C28" s="89">
+        <v>66.933000000000007</v>
+      </c>
+      <c r="D28" s="88">
         <f t="shared" si="1"/>
-        <v/>
-[...5 lines deleted...]
-      <c r="I28" s="88" t="str">
+        <v>100.12200000000001</v>
+      </c>
+      <c r="E28" s="88">
+        <v>46.843000000000004</v>
+      </c>
+      <c r="F28" s="88">
+        <v>10.747999999999999</v>
+      </c>
+      <c r="G28" s="88">
+        <v>0.19500000000000001</v>
+      </c>
+      <c r="H28" s="88">
+        <v>29.242000000000001</v>
+      </c>
+      <c r="I28" s="88">
         <f t="shared" si="6"/>
-        <v/>
-[...2 lines deleted...]
-      <c r="K28" s="88" t="str">
+        <v>187.15</v>
+      </c>
+      <c r="J28" s="88">
+        <v>4.5789999999999997</v>
+      </c>
+      <c r="K28" s="88">
         <f t="shared" si="2"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="N28" s="88" t="str">
+        <v>182.571</v>
+      </c>
+      <c r="L28" s="88">
+        <v>82.843000000000004</v>
+      </c>
+      <c r="M28" s="90">
+        <v>77.762</v>
+      </c>
+      <c r="N28" s="88">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="O28" s="88" t="str">
+        <v>5.0810000000000031</v>
+      </c>
+      <c r="O28" s="88">
         <f t="shared" si="4"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="R28" s="93" t="str">
+        <v>187.65199999999999</v>
+      </c>
+      <c r="P28" s="91">
+        <v>8.15</v>
+      </c>
+      <c r="Q28" s="92">
+        <v>816.12199999999996</v>
+      </c>
+      <c r="R28" s="93">
         <f t="shared" si="5"/>
-        <v/>
+        <v>0.93164611872146119</v>
       </c>
       <c r="T28">
         <v>876</v>
       </c>
       <c r="V28" s="31"/>
       <c r="W28" s="31"/>
       <c r="X28" s="31"/>
       <c r="Y28" s="31"/>
       <c r="Z28" s="31"/>
     </row>
     <row r="29" spans="1:47">
       <c r="A29" s="87">
         <f t="shared" si="0"/>
         <v>46092</v>
       </c>
-      <c r="B29" s="88"/>
-[...1 lines deleted...]
-      <c r="D29" s="88" t="str">
+      <c r="B29" s="88">
+        <v>31.091999999999999</v>
+      </c>
+      <c r="C29" s="89">
+        <v>48.564999999999998</v>
+      </c>
+      <c r="D29" s="88">
         <f t="shared" si="1"/>
-        <v/>
-[...5 lines deleted...]
-      <c r="I29" s="88" t="str">
+        <v>79.656999999999996</v>
+      </c>
+      <c r="E29" s="88">
+        <v>46.738</v>
+      </c>
+      <c r="F29" s="88">
+        <v>10.917</v>
+      </c>
+      <c r="G29" s="88">
+        <v>0.70599999999999996</v>
+      </c>
+      <c r="H29" s="88">
+        <v>19.012</v>
+      </c>
+      <c r="I29" s="88">
         <f t="shared" si="6"/>
-        <v/>
-[...2 lines deleted...]
-      <c r="K29" s="88" t="str">
+        <v>157.02999999999997</v>
+      </c>
+      <c r="J29" s="88">
+        <v>0.98499999999999999</v>
+      </c>
+      <c r="K29" s="88">
         <f t="shared" si="2"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="N29" s="88" t="str">
+        <v>156.04499999999996</v>
+      </c>
+      <c r="L29" s="88">
+        <v>117.06</v>
+      </c>
+      <c r="M29" s="90">
+        <v>88.465000000000003</v>
+      </c>
+      <c r="N29" s="88">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="O29" s="88" t="str">
+        <v>28.594999999999999</v>
+      </c>
+      <c r="O29" s="88">
         <f t="shared" si="4"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="R29" s="93" t="str">
+        <v>184.63999999999996</v>
+      </c>
+      <c r="P29" s="91">
+        <v>9.9250000000000007</v>
+      </c>
+      <c r="Q29" s="92">
+        <v>659.78800000000001</v>
+      </c>
+      <c r="R29" s="93">
         <f t="shared" si="5"/>
-        <v/>
+        <v>0.75318264840182647</v>
       </c>
       <c r="T29">
         <v>876</v>
       </c>
     </row>
     <row r="30" spans="1:47">
       <c r="A30" s="87">
         <f t="shared" si="0"/>
         <v>46099</v>
       </c>
-      <c r="B30" s="88"/>
-[...1 lines deleted...]
-      <c r="D30" s="88" t="str">
+      <c r="B30" s="88">
+        <v>30.146999999999998</v>
+      </c>
+      <c r="C30" s="89">
+        <v>43.512</v>
+      </c>
+      <c r="D30" s="88">
         <f t="shared" si="1"/>
-        <v/>
-[...5 lines deleted...]
-      <c r="I30" s="88" t="str">
+        <v>73.658999999999992</v>
+      </c>
+      <c r="E30" s="88">
+        <v>38.134</v>
+      </c>
+      <c r="F30" s="88">
+        <v>11.465999999999999</v>
+      </c>
+      <c r="G30" s="88">
+        <v>0.94299999999999995</v>
+      </c>
+      <c r="H30" s="88">
+        <v>36.286999999999999</v>
+      </c>
+      <c r="I30" s="88">
         <f t="shared" si="6"/>
-        <v/>
-[...2 lines deleted...]
-      <c r="K30" s="88" t="str">
+        <v>160.48899999999998</v>
+      </c>
+      <c r="J30" s="88">
+        <v>2.6949999999999998</v>
+      </c>
+      <c r="K30" s="88">
         <f t="shared" si="2"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="N30" s="88" t="str">
+        <v>157.79399999999998</v>
+      </c>
+      <c r="L30" s="88">
+        <v>112.164</v>
+      </c>
+      <c r="M30" s="90">
+        <v>78.400999999999996</v>
+      </c>
+      <c r="N30" s="88">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="O30" s="88" t="str">
+        <v>33.763000000000005</v>
+      </c>
+      <c r="O30" s="88">
         <f t="shared" si="4"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="R30" s="93" t="str">
+        <v>191.55699999999999</v>
+      </c>
+      <c r="P30" s="91">
+        <v>7.15</v>
+      </c>
+      <c r="Q30" s="92">
+        <v>685.54399999999998</v>
+      </c>
+      <c r="R30" s="93">
         <f t="shared" si="5"/>
-        <v/>
+        <v>0.78258447488584471</v>
       </c>
       <c r="T30">
         <v>876</v>
       </c>
     </row>
     <row r="31" spans="1:47">
       <c r="A31" s="87">
         <f t="shared" si="0"/>
         <v>46106</v>
       </c>
-      <c r="B31" s="88"/>
-[...1 lines deleted...]
-      <c r="D31" s="88" t="str">
+      <c r="B31" s="88">
+        <v>28.9</v>
+      </c>
+      <c r="C31" s="89">
+        <v>52.76</v>
+      </c>
+      <c r="D31" s="88">
         <f t="shared" si="1"/>
-        <v/>
-[...5 lines deleted...]
-      <c r="I31" s="88" t="str">
+        <v>81.66</v>
+      </c>
+      <c r="E31" s="88">
+        <v>57.360999999999997</v>
+      </c>
+      <c r="F31" s="88">
+        <v>11.86</v>
+      </c>
+      <c r="G31" s="88">
+        <v>1.5580000000000001</v>
+      </c>
+      <c r="H31" s="88">
+        <v>19.591000000000001</v>
+      </c>
+      <c r="I31" s="88">
         <f t="shared" si="6"/>
-        <v/>
-[...2 lines deleted...]
-      <c r="K31" s="88" t="str">
+        <v>172.02999999999997</v>
+      </c>
+      <c r="J31" s="88">
+        <v>6.07</v>
+      </c>
+      <c r="K31" s="88">
         <f t="shared" si="2"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="N31" s="88" t="str">
+        <v>165.95999999999998</v>
+      </c>
+      <c r="L31" s="88">
+        <v>124.62</v>
+      </c>
+      <c r="M31" s="90">
+        <v>97.766000000000005</v>
+      </c>
+      <c r="N31" s="88">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="O31" s="88" t="str">
+        <v>26.853999999999999</v>
+      </c>
+      <c r="O31" s="88">
         <f t="shared" si="4"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="R31" s="93" t="str">
+        <v>192.81399999999996</v>
+      </c>
+      <c r="P31" s="91">
+        <v>6.7750000000000004</v>
+      </c>
+      <c r="Q31" s="92">
+        <v>563.89599999999996</v>
+      </c>
+      <c r="R31" s="93">
         <f t="shared" si="5"/>
-        <v/>
+        <v>0.64371689497716889</v>
       </c>
       <c r="T31">
         <v>876</v>
       </c>
     </row>
     <row r="32" spans="1:47">
       <c r="A32" s="59">
         <f t="shared" si="0"/>
         <v>46113</v>
       </c>
       <c r="B32" s="60"/>
       <c r="C32" s="61"/>
       <c r="D32" s="60" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="E32" s="60"/>
       <c r="F32" s="60"/>
       <c r="G32" s="60"/>
       <c r="H32" s="60"/>
       <c r="I32" s="60" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="J32" s="60"/>
@@ -8461,57 +8549,57 @@
     </row>
   </sheetData>
   <phoneticPr fontId="13" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" fitToHeight="3" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="71" max="15" man="1"/>
   </rowBreaks>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId1"/>
   </customProperties>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Tabelle2"/>
   <dimension ref="A1:AC54"/>
   <sheetViews>
     <sheetView topLeftCell="R1" workbookViewId="0">
       <selection activeCell="AF12" sqref="AF12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="11.5703125" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="25" max="25" width="14.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="11.5546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12.44140625" customWidth="1"/>
+    <col min="4" max="5" width="12.5546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.5546875" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="14.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" s="40">
         <v>2003</v>
       </c>
       <c r="B1" s="40">
         <v>2004</v>
       </c>
       <c r="C1" s="40">
         <v>2005</v>
       </c>
       <c r="D1" s="40">
         <v>2006</v>
       </c>
       <c r="E1" s="40">
         <v>2007</v>
       </c>
       <c r="F1" s="40">
         <v>2008</v>
       </c>
       <c r="G1" s="40">
         <v>2009</v>
       </c>
       <c r="H1" s="40">
@@ -9361,53 +9449,53 @@
       </c>
       <c r="P10" s="27">
         <v>232.33103718000001</v>
       </c>
       <c r="Q10" s="27">
         <v>190.08694069000001</v>
       </c>
       <c r="R10" s="27">
         <v>202.90343371</v>
       </c>
       <c r="S10" s="27">
         <v>174.44394194000006</v>
       </c>
       <c r="T10" s="27">
         <v>196.86838367695802</v>
       </c>
       <c r="U10" s="27">
         <v>213.56566607419359</v>
       </c>
       <c r="V10" s="27">
         <v>185.17773285964364</v>
       </c>
       <c r="W10" s="27">
         <v>201.17099999999999</v>
       </c>
-      <c r="X10" s="82" t="e">
+      <c r="X10" s="82">
         <f>IF(Wochenbericht!$O28&lt;&gt;"",Wochenbericht!$O28,#N/A)</f>
-        <v>#N/A</v>
+        <v>187.65199999999999</v>
       </c>
       <c r="Y10" s="51">
         <f t="shared" si="3"/>
         <v>46085</v>
       </c>
       <c r="Z10" s="27"/>
       <c r="AA10" s="48">
         <f t="shared" si="0"/>
         <v>174.44394194000006</v>
       </c>
       <c r="AB10" s="48">
         <f t="shared" si="1"/>
         <v>57.887095239999951</v>
       </c>
       <c r="AC10" s="48">
         <f t="shared" si="2"/>
         <v>232.33103718000001</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" s="27">
         <v>183.33770249999998</v>
       </c>
       <c r="B11" s="27">
         <v>198.10010500000001</v>
@@ -9453,53 +9541,53 @@
       </c>
       <c r="P11" s="27">
         <v>210.89706937999995</v>
       </c>
       <c r="Q11" s="27">
         <v>195.92280540000002</v>
       </c>
       <c r="R11" s="27">
         <v>191.28119084483873</v>
       </c>
       <c r="S11" s="27">
         <v>190.59741944000007</v>
       </c>
       <c r="T11" s="27">
         <v>207.27179769725802</v>
       </c>
       <c r="U11" s="27">
         <v>191.12624904419357</v>
       </c>
       <c r="V11" s="27">
         <v>200.59049352925803</v>
       </c>
       <c r="W11" s="27">
         <v>198.54900000000001</v>
       </c>
-      <c r="X11" s="82" t="e">
+      <c r="X11" s="82">
         <f>IF(Wochenbericht!$O29&lt;&gt;"",Wochenbericht!$O29,#N/A)</f>
-        <v>#N/A</v>
+        <v>184.63999999999996</v>
       </c>
       <c r="Y11" s="51">
         <f t="shared" si="3"/>
         <v>46092</v>
       </c>
       <c r="Z11" s="27"/>
       <c r="AA11" s="48">
         <f t="shared" si="0"/>
         <v>183.33770249999998</v>
       </c>
       <c r="AB11" s="48">
         <f t="shared" si="1"/>
         <v>31.756415360000005</v>
       </c>
       <c r="AC11" s="48">
         <f t="shared" si="2"/>
         <v>215.09411785999998</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" s="27">
         <v>174.71792199999999</v>
       </c>
       <c r="B12" s="27">
         <v>176.77872300000001</v>
@@ -9545,53 +9633,53 @@
       </c>
       <c r="P12" s="27">
         <v>193.05728792000002</v>
       </c>
       <c r="Q12" s="27">
         <v>200.11417247</v>
       </c>
       <c r="R12" s="27">
         <v>195.33806033483876</v>
       </c>
       <c r="S12" s="27">
         <v>205.72125353999999</v>
       </c>
       <c r="T12" s="27">
         <v>192.9730467322581</v>
       </c>
       <c r="U12" s="27">
         <v>182.56244206419353</v>
       </c>
       <c r="V12" s="27">
         <v>183.83741203425808</v>
       </c>
       <c r="W12" s="27">
         <v>193.62700000000001</v>
       </c>
-      <c r="X12" s="82" t="e">
+      <c r="X12" s="82">
         <f>IF(Wochenbericht!$O30&lt;&gt;"",Wochenbericht!$O30,#N/A)</f>
-        <v>#N/A</v>
+        <v>191.55699999999999</v>
       </c>
       <c r="Y12" s="51">
         <f t="shared" si="3"/>
         <v>46099</v>
       </c>
       <c r="Z12" s="27"/>
       <c r="AA12" s="48">
         <f t="shared" si="0"/>
         <v>174.71792199999999</v>
       </c>
       <c r="AB12" s="48">
         <f t="shared" si="1"/>
         <v>34.774023090000071</v>
       </c>
       <c r="AC12" s="48">
         <f t="shared" si="2"/>
         <v>209.49194509000006</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" s="27">
         <v>176.84087949999997</v>
       </c>
       <c r="B13" s="27">
         <v>189.31717099999997</v>
@@ -9637,53 +9725,53 @@
       </c>
       <c r="P13" s="27">
         <v>219.21784765499996</v>
       </c>
       <c r="Q13" s="27">
         <v>188.65764982000002</v>
       </c>
       <c r="R13" s="27">
         <v>167.98861678283868</v>
       </c>
       <c r="S13" s="27">
         <v>182.92621251</v>
       </c>
       <c r="T13" s="27">
         <v>194.06102036225803</v>
       </c>
       <c r="U13" s="27">
         <v>168.50184110419349</v>
       </c>
       <c r="V13" s="27">
         <v>159.46129834206459</v>
       </c>
       <c r="W13" s="27">
         <v>191.75600000000003</v>
       </c>
-      <c r="X13" s="82" t="e">
+      <c r="X13" s="82">
         <f>IF(Wochenbericht!$O31&lt;&gt;"",Wochenbericht!$O31,#N/A)</f>
-        <v>#N/A</v>
+        <v>192.81399999999996</v>
       </c>
       <c r="Y13" s="51">
         <f t="shared" si="3"/>
         <v>46106</v>
       </c>
       <c r="Z13" s="27"/>
       <c r="AA13" s="48">
         <f t="shared" si="0"/>
         <v>159.46129834206459</v>
       </c>
       <c r="AB13" s="48">
         <f t="shared" si="1"/>
         <v>59.756549312935363</v>
       </c>
       <c r="AC13" s="48">
         <f t="shared" si="2"/>
         <v>219.21784765499996</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" s="27">
         <v>171.32693949999998</v>
       </c>
       <c r="B14" s="27">
         <v>176.55652499999997</v>