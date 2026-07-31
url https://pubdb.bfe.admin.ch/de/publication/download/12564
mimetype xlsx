--- v1 (2026-07-10)
+++ v2 (2026-07-31)
@@ -14,713 +14,712 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AP\411 Statistiken\411-02 Elektrizitätsstatistik\WOSTAT Mittwoch\Output\OGD\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:20001_{FCF3866D-551B-4A70-B16C-213BAD847D0A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:20001_{D0723876-6F7B-40EE-A99E-6BC45527E7CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2028" yWindow="636" windowWidth="30960" windowHeight="14820" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2880" yWindow="708" windowWidth="25932" windowHeight="14664" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Wochenbericht" sheetId="1" r:id="rId1"/>
     <sheet name="Grafik Landesverbrauch" sheetId="3" r:id="rId2"/>
     <sheet name="Hilfstabelle" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Wochenbericht!$A$1:$R$71</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <fileRecoveryPr repairLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AC54" i="2" l="1"/>
+  <c r="R20" i="1" l="1"/>
+  <c r="R21" i="1"/>
+  <c r="R22" i="1"/>
+  <c r="R23" i="1"/>
+  <c r="AC54" i="2"/>
   <c r="AB54" i="2" s="1"/>
   <c r="AA54" i="2"/>
   <c r="Q54" i="2"/>
   <c r="P54" i="2"/>
   <c r="O54" i="2"/>
   <c r="N54" i="2"/>
   <c r="M54" i="2"/>
   <c r="AC53" i="2"/>
   <c r="AB53" i="2" s="1"/>
   <c r="AA53" i="2"/>
   <c r="AC52" i="2"/>
   <c r="AB52" i="2" s="1"/>
   <c r="AA52" i="2"/>
   <c r="AC51" i="2"/>
   <c r="AB51" i="2" s="1"/>
   <c r="AA51" i="2"/>
   <c r="AC50" i="2"/>
+  <c r="AB50" i="2"/>
   <c r="AA50" i="2"/>
-  <c r="AB50" i="2" s="1"/>
   <c r="AC49" i="2"/>
-  <c r="AB49" i="2" s="1"/>
+  <c r="AB49" i="2"/>
   <c r="AA49" i="2"/>
   <c r="AC48" i="2"/>
   <c r="AB48" i="2" s="1"/>
   <c r="AA48" i="2"/>
   <c r="AC47" i="2"/>
   <c r="AB47" i="2" s="1"/>
   <c r="AA47" i="2"/>
   <c r="AC46" i="2"/>
-  <c r="AB46" i="2"/>
+  <c r="AB46" i="2" s="1"/>
   <c r="AA46" i="2"/>
   <c r="AC45" i="2"/>
-  <c r="AB45" i="2"/>
+  <c r="AB45" i="2" s="1"/>
   <c r="AA45" i="2"/>
   <c r="AC44" i="2"/>
   <c r="AB44" i="2" s="1"/>
   <c r="AA44" i="2"/>
-  <c r="X44" i="2"/>
   <c r="AC43" i="2"/>
-  <c r="AB43" i="2" s="1"/>
+  <c r="AB43" i="2"/>
   <c r="AA43" i="2"/>
   <c r="AC42" i="2"/>
+  <c r="AB42" i="2"/>
   <c r="AA42" i="2"/>
-  <c r="AB42" i="2" s="1"/>
   <c r="AC41" i="2"/>
-  <c r="AB41" i="2" s="1"/>
+  <c r="AB41" i="2"/>
   <c r="AA41" i="2"/>
   <c r="AC40" i="2"/>
   <c r="AB40" i="2" s="1"/>
   <c r="AA40" i="2"/>
   <c r="AC39" i="2"/>
   <c r="AB39" i="2" s="1"/>
   <c r="AA39" i="2"/>
   <c r="AC38" i="2"/>
-  <c r="AB38" i="2"/>
+  <c r="AB38" i="2" s="1"/>
   <c r="AA38" i="2"/>
   <c r="AC37" i="2"/>
-  <c r="AB37" i="2"/>
+  <c r="AB37" i="2" s="1"/>
   <c r="AA37" i="2"/>
   <c r="AC36" i="2"/>
   <c r="AB36" i="2" s="1"/>
   <c r="AA36" i="2"/>
   <c r="AC35" i="2"/>
-  <c r="AB35" i="2" s="1"/>
+  <c r="AB35" i="2"/>
   <c r="AA35" i="2"/>
   <c r="AC34" i="2"/>
+  <c r="AB34" i="2"/>
   <c r="AA34" i="2"/>
-  <c r="AB34" i="2" s="1"/>
   <c r="AC33" i="2"/>
-  <c r="AB33" i="2" s="1"/>
+  <c r="AB33" i="2"/>
   <c r="AA33" i="2"/>
   <c r="AC32" i="2"/>
   <c r="AB32" i="2" s="1"/>
   <c r="AA32" i="2"/>
   <c r="AC31" i="2"/>
   <c r="AB31" i="2" s="1"/>
   <c r="AA31" i="2"/>
   <c r="AC30" i="2"/>
-  <c r="AB30" i="2"/>
+  <c r="AB30" i="2" s="1"/>
   <c r="AA30" i="2"/>
   <c r="AC29" i="2"/>
-  <c r="AB29" i="2"/>
+  <c r="AB29" i="2" s="1"/>
   <c r="AA29" i="2"/>
   <c r="AC28" i="2"/>
   <c r="AB28" i="2" s="1"/>
   <c r="AA28" i="2"/>
-  <c r="X28" i="2"/>
   <c r="AC27" i="2"/>
-  <c r="AB27" i="2" s="1"/>
+  <c r="AB27" i="2"/>
   <c r="AA27" i="2"/>
   <c r="AC26" i="2"/>
+  <c r="AB26" i="2"/>
   <c r="AA26" i="2"/>
-  <c r="AB26" i="2" s="1"/>
   <c r="AC25" i="2"/>
-  <c r="AB25" i="2" s="1"/>
+  <c r="AB25" i="2"/>
   <c r="AA25" i="2"/>
   <c r="AC24" i="2"/>
   <c r="AB24" i="2" s="1"/>
   <c r="AA24" i="2"/>
   <c r="AC23" i="2"/>
   <c r="AB23" i="2" s="1"/>
   <c r="AA23" i="2"/>
   <c r="AC22" i="2"/>
-  <c r="AB22" i="2"/>
+  <c r="AB22" i="2" s="1"/>
   <c r="AA22" i="2"/>
   <c r="AC21" i="2"/>
-  <c r="AB21" i="2"/>
+  <c r="AB21" i="2" s="1"/>
   <c r="AA21" i="2"/>
   <c r="AC20" i="2"/>
   <c r="AB20" i="2" s="1"/>
   <c r="AA20" i="2"/>
   <c r="AC19" i="2"/>
-  <c r="AB19" i="2" s="1"/>
+  <c r="AB19" i="2"/>
   <c r="AA19" i="2"/>
   <c r="AC18" i="2"/>
+  <c r="AB18" i="2"/>
   <c r="AA18" i="2"/>
-  <c r="AB18" i="2" s="1"/>
   <c r="AC17" i="2"/>
-  <c r="AB17" i="2" s="1"/>
+  <c r="AB17" i="2"/>
   <c r="AA17" i="2"/>
   <c r="AC16" i="2"/>
   <c r="AB16" i="2" s="1"/>
   <c r="AA16" i="2"/>
   <c r="AC15" i="2"/>
   <c r="AB15" i="2" s="1"/>
   <c r="AA15" i="2"/>
   <c r="AC14" i="2"/>
-  <c r="AB14" i="2"/>
+  <c r="AB14" i="2" s="1"/>
   <c r="AA14" i="2"/>
   <c r="AC13" i="2"/>
-  <c r="AB13" i="2"/>
+  <c r="AB13" i="2" s="1"/>
   <c r="AA13" i="2"/>
   <c r="AC12" i="2"/>
   <c r="AB12" i="2" s="1"/>
   <c r="AA12" i="2"/>
-  <c r="X12" i="2"/>
   <c r="AC11" i="2"/>
-  <c r="AB11" i="2" s="1"/>
+  <c r="AB11" i="2"/>
   <c r="AA11" i="2"/>
   <c r="AC10" i="2"/>
+  <c r="AB10" i="2"/>
   <c r="AA10" i="2"/>
-  <c r="AB10" i="2" s="1"/>
   <c r="AC9" i="2"/>
-  <c r="AB9" i="2" s="1"/>
+  <c r="AB9" i="2"/>
   <c r="AA9" i="2"/>
   <c r="AC8" i="2"/>
   <c r="AB8" i="2" s="1"/>
   <c r="AA8" i="2"/>
   <c r="AC7" i="2"/>
   <c r="AB7" i="2" s="1"/>
   <c r="AA7" i="2"/>
   <c r="AC6" i="2"/>
-  <c r="AB6" i="2"/>
+  <c r="AB6" i="2" s="1"/>
   <c r="AA6" i="2"/>
   <c r="AC5" i="2"/>
-  <c r="AB5" i="2"/>
+  <c r="AB5" i="2" s="1"/>
   <c r="AA5" i="2"/>
   <c r="AC4" i="2"/>
   <c r="AB4" i="2" s="1"/>
   <c r="AA4" i="2"/>
-  <c r="Y4" i="2"/>
+  <c r="AC3" i="2"/>
+  <c r="AB3" i="2"/>
+  <c r="AA3" i="2"/>
+  <c r="Y3" i="2"/>
+  <c r="Y4" i="2" s="1"/>
   <c r="Y5" i="2" s="1"/>
   <c r="Y6" i="2" s="1"/>
   <c r="Y7" i="2" s="1"/>
   <c r="Y8" i="2" s="1"/>
   <c r="Y9" i="2" s="1"/>
   <c r="Y10" i="2" s="1"/>
   <c r="Y11" i="2" s="1"/>
   <c r="Y12" i="2" s="1"/>
   <c r="Y13" i="2" s="1"/>
   <c r="Y14" i="2" s="1"/>
   <c r="Y15" i="2" s="1"/>
   <c r="Y16" i="2" s="1"/>
   <c r="Y17" i="2" s="1"/>
   <c r="Y18" i="2" s="1"/>
   <c r="Y19" i="2" s="1"/>
   <c r="Y20" i="2" s="1"/>
   <c r="Y21" i="2" s="1"/>
   <c r="Y22" i="2" s="1"/>
   <c r="Y23" i="2" s="1"/>
   <c r="Y24" i="2" s="1"/>
   <c r="Y25" i="2" s="1"/>
   <c r="Y26" i="2" s="1"/>
   <c r="Y27" i="2" s="1"/>
   <c r="Y28" i="2" s="1"/>
   <c r="Y29" i="2" s="1"/>
   <c r="Y30" i="2" s="1"/>
   <c r="Y31" i="2" s="1"/>
   <c r="Y32" i="2" s="1"/>
   <c r="Y33" i="2" s="1"/>
   <c r="Y34" i="2" s="1"/>
   <c r="Y35" i="2" s="1"/>
   <c r="Y36" i="2" s="1"/>
   <c r="Y37" i="2" s="1"/>
   <c r="Y38" i="2" s="1"/>
   <c r="Y39" i="2" s="1"/>
   <c r="Y40" i="2" s="1"/>
   <c r="Y41" i="2" s="1"/>
   <c r="Y42" i="2" s="1"/>
   <c r="Y43" i="2" s="1"/>
   <c r="Y44" i="2" s="1"/>
   <c r="Y45" i="2" s="1"/>
   <c r="Y46" i="2" s="1"/>
   <c r="Y47" i="2" s="1"/>
   <c r="Y48" i="2" s="1"/>
   <c r="Y49" i="2" s="1"/>
   <c r="Y50" i="2" s="1"/>
   <c r="Y51" i="2" s="1"/>
   <c r="Y52" i="2" s="1"/>
   <c r="Y53" i="2" s="1"/>
-  <c r="AC3" i="2"/>
-[...2 lines deleted...]
-  <c r="Y3" i="2"/>
   <c r="AC2" i="2"/>
+  <c r="AB2" i="2"/>
   <c r="AA2" i="2"/>
-  <c r="AB2" i="2" s="1"/>
   <c r="R71" i="1"/>
   <c r="N71" i="1"/>
   <c r="D71" i="1"/>
   <c r="I71" i="1" s="1"/>
   <c r="K71" i="1" s="1"/>
   <c r="O71" i="1" s="1"/>
   <c r="X53" i="2" s="1"/>
   <c r="R70" i="1"/>
   <c r="N70" i="1"/>
   <c r="D70" i="1"/>
   <c r="I70" i="1" s="1"/>
   <c r="K70" i="1" s="1"/>
   <c r="O70" i="1" s="1"/>
   <c r="X52" i="2" s="1"/>
   <c r="R69" i="1"/>
   <c r="N69" i="1"/>
   <c r="D69" i="1"/>
   <c r="I69" i="1" s="1"/>
   <c r="K69" i="1" s="1"/>
   <c r="O69" i="1" s="1"/>
   <c r="X51" i="2" s="1"/>
   <c r="R68" i="1"/>
   <c r="N68" i="1"/>
-  <c r="D68" i="1"/>
-  <c r="I68" i="1" s="1"/>
+  <c r="I68" i="1"/>
   <c r="K68" i="1" s="1"/>
   <c r="O68" i="1" s="1"/>
   <c r="X50" i="2" s="1"/>
+  <c r="D68" i="1"/>
   <c r="R67" i="1"/>
   <c r="N67" i="1"/>
-  <c r="I67" i="1"/>
+  <c r="D67" i="1"/>
+  <c r="I67" i="1" s="1"/>
   <c r="K67" i="1" s="1"/>
   <c r="O67" i="1" s="1"/>
   <c r="X49" i="2" s="1"/>
-  <c r="D67" i="1"/>
   <c r="R66" i="1"/>
   <c r="N66" i="1"/>
   <c r="D66" i="1"/>
   <c r="I66" i="1" s="1"/>
   <c r="K66" i="1" s="1"/>
   <c r="O66" i="1" s="1"/>
   <c r="X48" i="2" s="1"/>
   <c r="R65" i="1"/>
   <c r="N65" i="1"/>
-  <c r="I65" i="1"/>
+  <c r="D65" i="1"/>
+  <c r="I65" i="1" s="1"/>
   <c r="K65" i="1" s="1"/>
   <c r="O65" i="1" s="1"/>
   <c r="X47" i="2" s="1"/>
-  <c r="D65" i="1"/>
   <c r="R64" i="1"/>
   <c r="N64" i="1"/>
-  <c r="D64" i="1"/>
-  <c r="I64" i="1" s="1"/>
+  <c r="I64" i="1"/>
   <c r="K64" i="1" s="1"/>
   <c r="O64" i="1" s="1"/>
   <c r="X46" i="2" s="1"/>
+  <c r="D64" i="1"/>
   <c r="R63" i="1"/>
   <c r="N63" i="1"/>
   <c r="D63" i="1"/>
   <c r="I63" i="1" s="1"/>
   <c r="K63" i="1" s="1"/>
   <c r="O63" i="1" s="1"/>
   <c r="X45" i="2" s="1"/>
   <c r="R62" i="1"/>
   <c r="N62" i="1"/>
   <c r="I62" i="1"/>
   <c r="K62" i="1" s="1"/>
   <c r="O62" i="1" s="1"/>
+  <c r="X44" i="2" s="1"/>
   <c r="D62" i="1"/>
   <c r="R61" i="1"/>
   <c r="N61" i="1"/>
   <c r="D61" i="1"/>
   <c r="I61" i="1" s="1"/>
   <c r="K61" i="1" s="1"/>
   <c r="O61" i="1" s="1"/>
   <c r="X43" i="2" s="1"/>
   <c r="R60" i="1"/>
-  <c r="O60" i="1"/>
+  <c r="N60" i="1"/>
+  <c r="I60" i="1"/>
+  <c r="K60" i="1" s="1"/>
+  <c r="O60" i="1" s="1"/>
   <c r="X42" i="2" s="1"/>
-  <c r="N60" i="1"/>
   <c r="D60" i="1"/>
-  <c r="I60" i="1" s="1"/>
-  <c r="K60" i="1" s="1"/>
   <c r="R59" i="1"/>
   <c r="N59" i="1"/>
-  <c r="I59" i="1"/>
+  <c r="D59" i="1"/>
+  <c r="I59" i="1" s="1"/>
   <c r="K59" i="1" s="1"/>
   <c r="O59" i="1" s="1"/>
   <c r="X41" i="2" s="1"/>
-  <c r="D59" i="1"/>
   <c r="R58" i="1"/>
   <c r="N58" i="1"/>
-  <c r="K58" i="1"/>
+  <c r="D58" i="1"/>
+  <c r="I58" i="1" s="1"/>
+  <c r="K58" i="1" s="1"/>
   <c r="O58" i="1" s="1"/>
   <c r="X40" i="2" s="1"/>
-  <c r="D58" i="1"/>
-  <c r="I58" i="1" s="1"/>
   <c r="R57" i="1"/>
   <c r="N57" i="1"/>
-  <c r="I57" i="1"/>
+  <c r="D57" i="1"/>
+  <c r="I57" i="1" s="1"/>
   <c r="K57" i="1" s="1"/>
   <c r="O57" i="1" s="1"/>
   <c r="X39" i="2" s="1"/>
-  <c r="D57" i="1"/>
   <c r="R56" i="1"/>
   <c r="N56" i="1"/>
-  <c r="D56" i="1"/>
-  <c r="I56" i="1" s="1"/>
+  <c r="I56" i="1"/>
   <c r="K56" i="1" s="1"/>
   <c r="O56" i="1" s="1"/>
   <c r="X38" i="2" s="1"/>
+  <c r="D56" i="1"/>
   <c r="R55" i="1"/>
   <c r="N55" i="1"/>
   <c r="D55" i="1"/>
   <c r="I55" i="1" s="1"/>
   <c r="K55" i="1" s="1"/>
   <c r="O55" i="1" s="1"/>
   <c r="X37" i="2" s="1"/>
   <c r="R54" i="1"/>
   <c r="N54" i="1"/>
   <c r="I54" i="1"/>
   <c r="K54" i="1" s="1"/>
   <c r="O54" i="1" s="1"/>
   <c r="X36" i="2" s="1"/>
   <c r="D54" i="1"/>
   <c r="R53" i="1"/>
   <c r="N53" i="1"/>
   <c r="D53" i="1"/>
   <c r="I53" i="1" s="1"/>
   <c r="K53" i="1" s="1"/>
   <c r="O53" i="1" s="1"/>
   <c r="X35" i="2" s="1"/>
   <c r="R52" i="1"/>
   <c r="N52" i="1"/>
-  <c r="D52" i="1"/>
-  <c r="I52" i="1" s="1"/>
+  <c r="I52" i="1"/>
   <c r="K52" i="1" s="1"/>
   <c r="O52" i="1" s="1"/>
   <c r="X34" i="2" s="1"/>
+  <c r="D52" i="1"/>
   <c r="R51" i="1"/>
   <c r="N51" i="1"/>
-  <c r="I51" i="1"/>
+  <c r="D51" i="1"/>
+  <c r="I51" i="1" s="1"/>
   <c r="K51" i="1" s="1"/>
   <c r="O51" i="1" s="1"/>
   <c r="X33" i="2" s="1"/>
-  <c r="D51" i="1"/>
   <c r="R50" i="1"/>
   <c r="N50" i="1"/>
   <c r="D50" i="1"/>
   <c r="I50" i="1" s="1"/>
   <c r="K50" i="1" s="1"/>
   <c r="O50" i="1" s="1"/>
   <c r="X32" i="2" s="1"/>
   <c r="R49" i="1"/>
   <c r="N49" i="1"/>
-  <c r="I49" i="1"/>
+  <c r="D49" i="1"/>
+  <c r="I49" i="1" s="1"/>
   <c r="K49" i="1" s="1"/>
   <c r="O49" i="1" s="1"/>
   <c r="X31" i="2" s="1"/>
-  <c r="D49" i="1"/>
   <c r="R48" i="1"/>
   <c r="N48" i="1"/>
-  <c r="D48" i="1"/>
-  <c r="I48" i="1" s="1"/>
+  <c r="I48" i="1"/>
   <c r="K48" i="1" s="1"/>
   <c r="O48" i="1" s="1"/>
   <c r="X30" i="2" s="1"/>
+  <c r="D48" i="1"/>
   <c r="R47" i="1"/>
   <c r="N47" i="1"/>
   <c r="D47" i="1"/>
   <c r="I47" i="1" s="1"/>
   <c r="K47" i="1" s="1"/>
   <c r="O47" i="1" s="1"/>
   <c r="X29" i="2" s="1"/>
   <c r="R46" i="1"/>
   <c r="N46" i="1"/>
   <c r="I46" i="1"/>
   <c r="K46" i="1" s="1"/>
   <c r="O46" i="1" s="1"/>
+  <c r="X28" i="2" s="1"/>
   <c r="D46" i="1"/>
   <c r="R45" i="1"/>
   <c r="N45" i="1"/>
   <c r="D45" i="1"/>
   <c r="I45" i="1" s="1"/>
   <c r="K45" i="1" s="1"/>
   <c r="O45" i="1" s="1"/>
   <c r="X27" i="2" s="1"/>
   <c r="R44" i="1"/>
-  <c r="O44" i="1"/>
+  <c r="N44" i="1"/>
+  <c r="I44" i="1"/>
+  <c r="K44" i="1" s="1"/>
+  <c r="O44" i="1" s="1"/>
   <c r="X26" i="2" s="1"/>
-  <c r="N44" i="1"/>
   <c r="D44" i="1"/>
-  <c r="I44" i="1" s="1"/>
-  <c r="K44" i="1" s="1"/>
   <c r="R43" i="1"/>
-  <c r="O43" i="1"/>
+  <c r="N43" i="1"/>
+  <c r="D43" i="1"/>
+  <c r="I43" i="1" s="1"/>
+  <c r="K43" i="1" s="1"/>
+  <c r="O43" i="1" s="1"/>
   <c r="X25" i="2" s="1"/>
-  <c r="N43" i="1"/>
-[...2 lines deleted...]
-  <c r="D43" i="1"/>
   <c r="R42" i="1"/>
   <c r="N42" i="1"/>
   <c r="D42" i="1"/>
   <c r="I42" i="1" s="1"/>
   <c r="K42" i="1" s="1"/>
   <c r="O42" i="1" s="1"/>
   <c r="X24" i="2" s="1"/>
   <c r="R41" i="1"/>
   <c r="N41" i="1"/>
-  <c r="I41" i="1"/>
+  <c r="D41" i="1"/>
+  <c r="I41" i="1" s="1"/>
   <c r="K41" i="1" s="1"/>
   <c r="O41" i="1" s="1"/>
   <c r="X23" i="2" s="1"/>
-  <c r="D41" i="1"/>
   <c r="R40" i="1"/>
   <c r="N40" i="1"/>
-  <c r="D40" i="1"/>
-  <c r="I40" i="1" s="1"/>
+  <c r="I40" i="1"/>
   <c r="K40" i="1" s="1"/>
   <c r="O40" i="1" s="1"/>
   <c r="X22" i="2" s="1"/>
+  <c r="D40" i="1"/>
   <c r="R39" i="1"/>
   <c r="N39" i="1"/>
   <c r="D39" i="1"/>
   <c r="I39" i="1" s="1"/>
   <c r="K39" i="1" s="1"/>
   <c r="O39" i="1" s="1"/>
   <c r="X21" i="2" s="1"/>
   <c r="R38" i="1"/>
   <c r="N38" i="1"/>
   <c r="I38" i="1"/>
   <c r="K38" i="1" s="1"/>
   <c r="O38" i="1" s="1"/>
   <c r="X20" i="2" s="1"/>
   <c r="D38" i="1"/>
   <c r="R37" i="1"/>
   <c r="N37" i="1"/>
   <c r="D37" i="1"/>
   <c r="I37" i="1" s="1"/>
   <c r="K37" i="1" s="1"/>
   <c r="O37" i="1" s="1"/>
   <c r="X19" i="2" s="1"/>
-  <c r="R36" i="1"/>
   <c r="N36" i="1"/>
-  <c r="D36" i="1"/>
-  <c r="I36" i="1" s="1"/>
+  <c r="I36" i="1"/>
   <c r="K36" i="1" s="1"/>
   <c r="O36" i="1" s="1"/>
   <c r="X18" i="2" s="1"/>
-  <c r="R35" i="1"/>
+  <c r="D36" i="1"/>
   <c r="N35" i="1"/>
-  <c r="I35" i="1"/>
+  <c r="D35" i="1"/>
+  <c r="I35" i="1" s="1"/>
   <c r="K35" i="1" s="1"/>
   <c r="O35" i="1" s="1"/>
   <c r="X17" i="2" s="1"/>
-  <c r="D35" i="1"/>
-  <c r="R34" i="1"/>
   <c r="N34" i="1"/>
-  <c r="K34" i="1"/>
+  <c r="D34" i="1"/>
+  <c r="I34" i="1" s="1"/>
+  <c r="K34" i="1" s="1"/>
   <c r="O34" i="1" s="1"/>
   <c r="X16" i="2" s="1"/>
-  <c r="D34" i="1"/>
-[...1 lines deleted...]
-  <c r="R33" i="1"/>
   <c r="N33" i="1"/>
-  <c r="I33" i="1"/>
+  <c r="D33" i="1"/>
+  <c r="I33" i="1" s="1"/>
   <c r="K33" i="1" s="1"/>
   <c r="O33" i="1" s="1"/>
   <c r="X15" i="2" s="1"/>
-  <c r="D33" i="1"/>
-  <c r="R32" i="1"/>
   <c r="N32" i="1"/>
   <c r="I32" i="1"/>
   <c r="K32" i="1" s="1"/>
   <c r="O32" i="1" s="1"/>
   <c r="X14" i="2" s="1"/>
   <c r="D32" i="1"/>
   <c r="R31" i="1"/>
   <c r="N31" i="1"/>
+  <c r="K31" i="1"/>
+  <c r="O31" i="1" s="1"/>
+  <c r="X13" i="2" s="1"/>
   <c r="D31" i="1"/>
   <c r="I31" i="1" s="1"/>
-  <c r="K31" i="1" s="1"/>
-[...1 lines deleted...]
-  <c r="X13" i="2" s="1"/>
   <c r="R30" i="1"/>
   <c r="N30" i="1"/>
   <c r="I30" i="1"/>
   <c r="K30" i="1" s="1"/>
   <c r="O30" i="1" s="1"/>
+  <c r="X12" i="2" s="1"/>
   <c r="D30" i="1"/>
   <c r="R29" i="1"/>
   <c r="N29" i="1"/>
+  <c r="K29" i="1"/>
+  <c r="O29" i="1" s="1"/>
+  <c r="X11" i="2" s="1"/>
   <c r="D29" i="1"/>
   <c r="I29" i="1" s="1"/>
-  <c r="K29" i="1" s="1"/>
-[...1 lines deleted...]
-  <c r="X11" i="2" s="1"/>
   <c r="R28" i="1"/>
-  <c r="O28" i="1"/>
+  <c r="N28" i="1"/>
+  <c r="I28" i="1"/>
+  <c r="K28" i="1" s="1"/>
+  <c r="O28" i="1" s="1"/>
   <c r="X10" i="2" s="1"/>
-  <c r="N28" i="1"/>
   <c r="D28" i="1"/>
-  <c r="I28" i="1" s="1"/>
-  <c r="K28" i="1" s="1"/>
   <c r="R27" i="1"/>
   <c r="N27" i="1"/>
-  <c r="I27" i="1"/>
+  <c r="D27" i="1"/>
+  <c r="I27" i="1" s="1"/>
   <c r="K27" i="1" s="1"/>
   <c r="O27" i="1" s="1"/>
   <c r="X9" i="2" s="1"/>
-  <c r="D27" i="1"/>
   <c r="R26" i="1"/>
   <c r="N26" i="1"/>
   <c r="D26" i="1"/>
   <c r="I26" i="1" s="1"/>
   <c r="K26" i="1" s="1"/>
   <c r="O26" i="1" s="1"/>
   <c r="X8" i="2" s="1"/>
   <c r="R25" i="1"/>
   <c r="N25" i="1"/>
-  <c r="K25" i="1"/>
+  <c r="D25" i="1"/>
+  <c r="I25" i="1" s="1"/>
+  <c r="K25" i="1" s="1"/>
   <c r="O25" i="1" s="1"/>
   <c r="X7" i="2" s="1"/>
-  <c r="I25" i="1"/>
-  <c r="D25" i="1"/>
   <c r="R24" i="1"/>
   <c r="N24" i="1"/>
-  <c r="D24" i="1"/>
-  <c r="I24" i="1" s="1"/>
+  <c r="I24" i="1"/>
   <c r="K24" i="1" s="1"/>
   <c r="O24" i="1" s="1"/>
   <c r="X6" i="2" s="1"/>
+  <c r="D24" i="1"/>
   <c r="N23" i="1"/>
   <c r="I23" i="1"/>
   <c r="K23" i="1" s="1"/>
   <c r="O23" i="1" s="1"/>
   <c r="X5" i="2" s="1"/>
   <c r="D23" i="1"/>
-  <c r="A23" i="1"/>
+  <c r="N22" i="1"/>
+  <c r="I22" i="1"/>
+  <c r="K22" i="1" s="1"/>
+  <c r="O22" i="1" s="1"/>
+  <c r="X4" i="2" s="1"/>
+  <c r="D22" i="1"/>
+  <c r="A22" i="1"/>
+  <c r="A23" i="1" s="1"/>
   <c r="A24" i="1" s="1"/>
   <c r="A25" i="1" s="1"/>
   <c r="A26" i="1" s="1"/>
   <c r="A27" i="1" s="1"/>
   <c r="A28" i="1" s="1"/>
   <c r="A29" i="1" s="1"/>
   <c r="A30" i="1" s="1"/>
   <c r="A31" i="1" s="1"/>
   <c r="A32" i="1" s="1"/>
   <c r="A33" i="1" s="1"/>
   <c r="A34" i="1" s="1"/>
   <c r="A35" i="1" s="1"/>
   <c r="A36" i="1" s="1"/>
   <c r="A37" i="1" s="1"/>
   <c r="A38" i="1" s="1"/>
   <c r="A39" i="1" s="1"/>
   <c r="A40" i="1" s="1"/>
   <c r="A41" i="1" s="1"/>
   <c r="A42" i="1" s="1"/>
   <c r="A43" i="1" s="1"/>
   <c r="A44" i="1" s="1"/>
   <c r="A45" i="1" s="1"/>
   <c r="A46" i="1" s="1"/>
   <c r="A47" i="1" s="1"/>
   <c r="A48" i="1" s="1"/>
   <c r="A49" i="1" s="1"/>
   <c r="A50" i="1" s="1"/>
   <c r="A51" i="1" s="1"/>
   <c r="A52" i="1" s="1"/>
   <c r="A53" i="1" s="1"/>
   <c r="A54" i="1" s="1"/>
   <c r="A55" i="1" s="1"/>
   <c r="A56" i="1" s="1"/>
   <c r="A57" i="1" s="1"/>
   <c r="A58" i="1" s="1"/>
   <c r="A59" i="1" s="1"/>
   <c r="A60" i="1" s="1"/>
   <c r="A61" i="1" s="1"/>
   <c r="A62" i="1" s="1"/>
   <c r="A63" i="1" s="1"/>
   <c r="A64" i="1" s="1"/>
   <c r="A65" i="1" s="1"/>
   <c r="A66" i="1" s="1"/>
   <c r="A67" i="1" s="1"/>
   <c r="A68" i="1" s="1"/>
   <c r="A69" i="1" s="1"/>
   <c r="A70" i="1" s="1"/>
   <c r="A71" i="1" s="1"/>
-  <c r="N22" i="1"/>
-[...5 lines deleted...]
-  <c r="A22" i="1"/>
   <c r="N21" i="1"/>
-  <c r="K21" i="1"/>
+  <c r="D21" i="1"/>
+  <c r="I21" i="1" s="1"/>
+  <c r="K21" i="1" s="1"/>
   <c r="O21" i="1" s="1"/>
   <c r="X3" i="2" s="1"/>
-  <c r="D21" i="1"/>
-  <c r="I21" i="1" s="1"/>
   <c r="A21" i="1"/>
   <c r="N20" i="1"/>
+  <c r="I20" i="1"/>
+  <c r="K20" i="1" s="1"/>
   <c r="D20" i="1"/>
-  <c r="I20" i="1" s="1"/>
-[...1 lines deleted...]
-  <c r="O20" i="1" s="1"/>
+  <c r="O20" i="1" l="1"/>
   <c r="X2" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="87">
   <si>
     <t xml:space="preserve">ERZEUGUNG UND ABGABE ELEKTRISCHER ENERGIE IN DER SCHWEIZ </t>
   </si>
   <si>
     <t xml:space="preserve">PRODUCTION ET CONSOMMATION D'ENERGIE ELECTRIQUE EN SUISSE </t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>DIE NACHSTEHENDEN ANGABEN BEZIEHEN SICH SOWOHL AUF DIE ERZEUGUNG DER ELEKTRIZITÄTSWERKE DER</t>
   </si>
   <si>
     <t>LES CHIFFRES CI-DESSOUS CONCERNENT A LA FOIS LES ENTREPRISES D'ELECTRICITE LIVRANT A DES TIERS</t>
   </si>
   <si>
     <t>ALLGEMEINVERSORGUNG WIE DER BAHN- UND INDUSTRIEEIGENEN KRAFTWERKE (SELBSTPRODUZENTEN)</t>
   </si>
   <si>
     <t>ET LES CENTRALES DES ENTREPRISES FERROVIAIRES ET INDUSTRIELLES (AUTOPRODUCTEURS)</t>
   </si>
   <si>
     <t xml:space="preserve"> Landeserzeugung  -  Production nationale</t>
   </si>
   <si>
@@ -1666,55 +1665,55 @@
     <xf numFmtId="165" fontId="10" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="10" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="10" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="10" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="11" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="0" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="171" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="171" fontId="0" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="63">
     <cellStyle name="Komma 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Komma 2 10" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Komma 2 11" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Komma 2 12" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Komma 2 13" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Komma 2 14" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Komma 2 15" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Komma 2 16" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Komma 2 17" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Komma 2 18" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Komma 2 19" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Komma 2 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Komma 2 2 10" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Komma 2 2 11" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Komma 2 2 2" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Komma 2 2 3" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Komma 2 2 4" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Komma 2 2 5" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Komma 2 2 6" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Komma 2 2 7" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Komma 2 2 8" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Komma 2 2 9" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="Komma 2 20" xfId="23" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
@@ -4118,99 +4117,99 @@
                 <c:pt idx="47">
                   <c:v>46358</c:v>
                 </c:pt>
                 <c:pt idx="48">
                   <c:v>46365</c:v>
                 </c:pt>
                 <c:pt idx="49">
                   <c:v>46372</c:v>
                 </c:pt>
                 <c:pt idx="50">
                   <c:v>46379</c:v>
                 </c:pt>
                 <c:pt idx="51">
                   <c:v>46386</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Hilfstabelle!$X$2:$X$53</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="52"/>
                 <c:pt idx="0">
-                  <c:v>232.29799999999997</c:v>
+                  <c:v>232.517</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>216.15699999999998</c:v>
+                  <c:v>216.38200000000001</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>221.42900000000003</c:v>
+                  <c:v>221.57500000000002</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>217.82199999999997</c:v>
+                  <c:v>218.178</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>206.85500000000002</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>199.83200000000002</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>210.74799999999999</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>189.42099999999999</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>187.65199999999999</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>184.63999999999996</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>191.55699999999999</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>192.81399999999996</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>#N/A</c:v>
+                  <c:v>202.34199999999998</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>#N/A</c:v>
+                  <c:v>162.71399999999994</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>#N/A</c:v>
+                  <c:v>170.85999999999999</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>#N/A</c:v>
+                  <c:v>171.584</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>#N/A</c:v>
+                  <c:v>165.51399999999995</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>#N/A</c:v>
                 </c:pt>
@@ -5228,51 +5227,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1"/>
   <dimension ref="A1:BC74"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" showWhiteSpace="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane ySplit="19" topLeftCell="A20" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="S24" sqref="S24"/>
+      <selection pane="bottomLeft" activeCell="S22" sqref="S22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="15" width="10.109375" customWidth="1"/>
     <col min="16" max="18" width="10.88671875" customWidth="1"/>
     <col min="19" max="19" width="12.44140625" customWidth="1"/>
     <col min="20" max="20" width="20.109375" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="12.75" customHeight="1">
       <c r="M1" s="24"/>
     </row>
     <row r="2" spans="1:26" ht="15.6">
       <c r="E2" s="24" t="s">
         <v>65</v>
       </c>
       <c r="L2" s="24" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
@@ -5856,2703 +5855,2812 @@
       <c r="AP19" s="35"/>
       <c r="AQ19" s="34"/>
       <c r="AR19" s="34"/>
       <c r="AS19" s="34"/>
       <c r="AT19" s="34"/>
       <c r="AU19" s="34"/>
     </row>
     <row r="20" spans="1:47">
       <c r="A20" s="26">
         <v>46029</v>
       </c>
       <c r="B20" s="21">
         <v>29.893999999999998</v>
       </c>
       <c r="C20" s="22">
         <v>94.283000000000001</v>
       </c>
       <c r="D20" s="21">
         <f>IF(B20="","",B20+C20)</f>
         <v>124.17699999999999</v>
       </c>
       <c r="E20" s="21">
         <v>46.957000000000001</v>
       </c>
       <c r="F20" s="21">
-        <v>11.260999999999999</v>
+        <v>11.68</v>
       </c>
       <c r="G20" s="21">
         <v>0.34699999999999998</v>
       </c>
       <c r="H20" s="21">
-        <v>5.6</v>
+        <v>5.4</v>
       </c>
       <c r="I20" s="21">
         <f>IF(D20="","",SUM(D20+E20+F20+G20+H20))</f>
-        <v>188.34199999999998</v>
+        <v>188.56100000000001</v>
       </c>
       <c r="J20" s="21">
         <v>3.8159999999999998</v>
       </c>
       <c r="K20" s="21">
         <f>IF(I20="","",SUM(I20-J20))</f>
-        <v>184.52599999999998</v>
+        <v>184.745</v>
       </c>
       <c r="L20" s="21">
         <v>99.441999999999993</v>
       </c>
       <c r="M20" s="77">
         <v>51.67</v>
       </c>
       <c r="N20" s="21">
         <f>IF(L20="","",L20-M20)</f>
         <v>47.771999999999991</v>
       </c>
       <c r="O20" s="21">
         <f>IF(K20="","",K20+N20)</f>
-        <v>232.29799999999997</v>
+        <v>232.517</v>
       </c>
       <c r="P20" s="23">
         <v>-4.0999999999999996</v>
       </c>
-      <c r="Q20" s="96" t="s">
-[...3 lines deleted...]
-        <v>85</v>
+      <c r="Q20" s="92">
+        <v>454.04599999999999</v>
+      </c>
+      <c r="R20" s="93">
+        <f t="shared" ref="R20:R23" si="0">IF(Q20="","",Q20/T20)</f>
+        <v>0.57914030612244893</v>
       </c>
       <c r="T20">
         <v>784</v>
       </c>
       <c r="V20" s="36"/>
       <c r="W20" s="31"/>
       <c r="X20" s="31"/>
       <c r="Y20" s="31"/>
       <c r="Z20" s="31"/>
     </row>
     <row r="21" spans="1:47">
       <c r="A21" s="26">
-        <f t="shared" ref="A21:A45" si="0">A20+7</f>
+        <f t="shared" ref="A21:A45" si="1">A20+7</f>
         <v>46036</v>
       </c>
       <c r="B21" s="21">
         <v>31.687999999999999</v>
       </c>
       <c r="C21" s="22">
         <v>83.195999999999998</v>
       </c>
       <c r="D21" s="21">
-        <f t="shared" ref="D21:D71" si="1">IF(B21="","",B21+C21)</f>
+        <f t="shared" ref="D21:D71" si="2">IF(B21="","",B21+C21)</f>
         <v>114.884</v>
       </c>
       <c r="E21" s="21">
         <v>46.941000000000003</v>
       </c>
       <c r="F21" s="21">
-        <v>11.435</v>
+        <v>11.86</v>
       </c>
       <c r="G21" s="21">
         <v>0.999</v>
       </c>
       <c r="H21" s="21">
-        <v>9.6</v>
+        <v>9.4</v>
       </c>
       <c r="I21" s="21">
         <f>IF(D21="","",SUM(D21+E21+F21+G21+H21))</f>
-        <v>183.85899999999998</v>
+        <v>184.084</v>
       </c>
       <c r="J21" s="21">
         <v>3.8460000000000001</v>
       </c>
       <c r="K21" s="21">
-        <f t="shared" ref="K21:K71" si="2">IF(I21="","",SUM(I21-J21))</f>
-        <v>180.01299999999998</v>
+        <f t="shared" ref="K21:K71" si="3">IF(I21="","",SUM(I21-J21))</f>
+        <v>180.238</v>
       </c>
       <c r="L21" s="21">
         <v>108.782</v>
       </c>
       <c r="M21" s="77">
         <v>72.638000000000005</v>
       </c>
       <c r="N21" s="21">
-        <f t="shared" ref="N21:N71" si="3">IF(L21="","",L21-M21)</f>
+        <f t="shared" ref="N21:N71" si="4">IF(L21="","",L21-M21)</f>
         <v>36.143999999999991</v>
       </c>
       <c r="O21" s="21">
-        <f t="shared" ref="O21:O71" si="4">IF(K21="","",K21+N21)</f>
-        <v>216.15699999999998</v>
+        <f t="shared" ref="O21:O71" si="5">IF(K21="","",K21+N21)</f>
+        <v>216.38200000000001</v>
       </c>
       <c r="P21" s="23">
         <v>4.95</v>
       </c>
-      <c r="Q21" s="96" t="s">
-[...3 lines deleted...]
-        <v>85</v>
+      <c r="Q21" s="92">
+        <v>511.322</v>
+      </c>
+      <c r="R21" s="93">
+        <f t="shared" si="0"/>
+        <v>0.65219642857142857</v>
       </c>
       <c r="T21">
         <v>784</v>
       </c>
       <c r="V21" s="36"/>
       <c r="W21" s="31"/>
       <c r="X21" s="31"/>
       <c r="Y21" s="31"/>
       <c r="Z21" s="31"/>
     </row>
     <row r="22" spans="1:47">
       <c r="A22" s="26">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>46043</v>
       </c>
       <c r="B22" s="21">
         <v>25.224</v>
       </c>
       <c r="C22" s="22">
         <v>99.781999999999996</v>
       </c>
       <c r="D22" s="21">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>125.006</v>
       </c>
       <c r="E22" s="21">
         <v>46.959000000000003</v>
       </c>
       <c r="F22" s="21">
-        <v>12.000999999999999</v>
+        <v>12.446999999999999</v>
       </c>
       <c r="G22" s="21">
         <v>0.27600000000000002</v>
       </c>
       <c r="H22" s="21">
-        <v>11.3</v>
+        <v>11</v>
       </c>
       <c r="I22" s="21">
         <f>IF(D22="","",SUM(D22+E22+F22+G22+H22))</f>
-        <v>195.54200000000003</v>
+        <v>195.68800000000002</v>
       </c>
       <c r="J22" s="21">
         <v>3.3109999999999999</v>
       </c>
       <c r="K22" s="21">
-        <f t="shared" si="2"/>
-        <v>192.23100000000002</v>
+        <f t="shared" si="3"/>
+        <v>192.37700000000001</v>
       </c>
       <c r="L22" s="21">
         <v>113.667</v>
       </c>
       <c r="M22" s="77">
         <v>84.468999999999994</v>
       </c>
       <c r="N22" s="21">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>29.198000000000008</v>
       </c>
       <c r="O22" s="21">
-        <f t="shared" si="4"/>
-        <v>221.42900000000003</v>
+        <f t="shared" si="5"/>
+        <v>221.57500000000002</v>
       </c>
       <c r="P22" s="23">
         <v>-0.22500000000000001</v>
       </c>
-      <c r="Q22" s="96" t="s">
-[...3 lines deleted...]
-        <v>85</v>
+      <c r="Q22" s="92">
+        <v>481.03199999999998</v>
+      </c>
+      <c r="R22" s="93">
+        <f t="shared" si="0"/>
+        <v>0.61356122448979589</v>
       </c>
       <c r="T22">
         <v>784</v>
       </c>
       <c r="V22" s="36"/>
       <c r="W22" s="36"/>
       <c r="X22" s="36"/>
       <c r="Y22" s="36"/>
       <c r="Z22" s="36"/>
     </row>
     <row r="23" spans="1:47">
       <c r="A23" s="26">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>46050</v>
       </c>
       <c r="B23" s="21">
         <v>26.818999999999999</v>
       </c>
       <c r="C23" s="22">
         <v>77.45</v>
       </c>
       <c r="D23" s="21">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>104.26900000000001</v>
       </c>
       <c r="E23" s="21">
         <v>46.95</v>
       </c>
       <c r="F23" s="21">
-        <v>12.255000000000001</v>
+        <v>12.711</v>
       </c>
       <c r="G23" s="21">
         <v>0.218</v>
       </c>
       <c r="H23" s="21">
-        <v>3</v>
+        <v>2.9</v>
       </c>
       <c r="I23" s="21">
         <f>IF(D23="","",SUM(D23+E23+F23+G23+H23))</f>
-        <v>166.69199999999998</v>
+        <v>167.048</v>
       </c>
       <c r="J23" s="21">
         <v>8.7810000000000006</v>
       </c>
       <c r="K23" s="21">
-        <f t="shared" si="2"/>
-        <v>157.91099999999997</v>
+        <f t="shared" si="3"/>
+        <v>158.267</v>
       </c>
       <c r="L23" s="21">
         <v>102.30500000000001</v>
       </c>
       <c r="M23" s="77">
         <v>42.393999999999998</v>
       </c>
       <c r="N23" s="21">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>59.911000000000008</v>
       </c>
       <c r="O23" s="21">
-        <f t="shared" si="4"/>
-        <v>217.82199999999997</v>
+        <f t="shared" si="5"/>
+        <v>218.178</v>
       </c>
       <c r="P23" s="23">
         <v>2.5</v>
       </c>
-      <c r="Q23" s="96" t="s">
-[...3 lines deleted...]
-        <v>85</v>
+      <c r="Q23" s="92">
+        <v>551.27800000000002</v>
+      </c>
+      <c r="R23" s="93">
+        <f t="shared" si="0"/>
+        <v>0.70316071428571436</v>
       </c>
       <c r="T23">
         <v>784</v>
       </c>
     </row>
     <row r="24" spans="1:47">
       <c r="A24" s="59">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>46057</v>
       </c>
       <c r="B24" s="60">
         <v>25.475000000000001</v>
       </c>
       <c r="C24" s="61">
         <v>70.456000000000003</v>
       </c>
       <c r="D24" s="60">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>95.931000000000012</v>
       </c>
       <c r="E24" s="60">
         <v>46.932000000000002</v>
       </c>
       <c r="F24" s="60">
         <v>12.539</v>
       </c>
       <c r="G24" s="60">
         <v>0.34200000000000003</v>
       </c>
       <c r="H24" s="60">
         <v>8.1980000000000004</v>
       </c>
       <c r="I24" s="60">
         <f>IF(D24="","",SUM(D24+E24+F24+G24+H24))</f>
         <v>163.94200000000001</v>
       </c>
       <c r="J24" s="60">
         <v>6.4989999999999997</v>
       </c>
       <c r="K24" s="60">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>157.44300000000001</v>
       </c>
       <c r="L24" s="60">
         <v>102.634</v>
       </c>
       <c r="M24" s="75">
         <v>53.222000000000001</v>
       </c>
       <c r="N24" s="60">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>49.411999999999999</v>
       </c>
       <c r="O24" s="60">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>206.85500000000002</v>
       </c>
       <c r="P24" s="62">
         <v>1.575</v>
       </c>
       <c r="Q24" s="63">
         <v>524.09699999999998</v>
       </c>
       <c r="R24" s="64">
-        <f t="shared" ref="R24:R71" si="5">IF(Q24="","",Q24/T24)</f>
+        <f t="shared" ref="R24:R71" si="6">IF(Q24="","",Q24/T24)</f>
         <v>0.64148959608323131</v>
       </c>
       <c r="T24">
         <v>817</v>
       </c>
       <c r="U24" s="45"/>
     </row>
     <row r="25" spans="1:47">
       <c r="A25" s="59">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>46064</v>
       </c>
       <c r="B25" s="60">
         <v>30.919</v>
       </c>
       <c r="C25" s="61">
         <v>59.475000000000001</v>
       </c>
       <c r="D25" s="60">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>90.394000000000005</v>
       </c>
       <c r="E25" s="60">
         <v>46.81</v>
       </c>
       <c r="F25" s="60">
         <v>12.055999999999999</v>
       </c>
       <c r="G25" s="60">
         <v>1.421</v>
       </c>
       <c r="H25" s="60">
         <v>7.6980000000000004</v>
       </c>
       <c r="I25" s="60">
-        <f t="shared" ref="I25:I71" si="6">IF(D25="","",SUM(D25+E25+F25+G25+H25))</f>
+        <f t="shared" ref="I25:I71" si="7">IF(D25="","",SUM(D25+E25+F25+G25+H25))</f>
         <v>158.37900000000002</v>
       </c>
       <c r="J25" s="60">
         <v>9.0069999999999997</v>
       </c>
       <c r="K25" s="60">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>149.37200000000001</v>
       </c>
       <c r="L25" s="60">
         <v>109.848</v>
       </c>
       <c r="M25" s="75">
         <v>59.387999999999998</v>
       </c>
       <c r="N25" s="60">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>50.46</v>
       </c>
       <c r="O25" s="60">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>199.83200000000002</v>
       </c>
       <c r="P25" s="62">
         <v>8.4250000000000007</v>
       </c>
       <c r="Q25" s="63">
         <v>764.92100000000005</v>
       </c>
       <c r="R25" s="64">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>0.93625581395348845</v>
       </c>
       <c r="T25">
         <v>817</v>
       </c>
       <c r="AA25" s="31"/>
     </row>
     <row r="26" spans="1:47">
       <c r="A26" s="59">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>46071</v>
       </c>
       <c r="B26" s="60">
         <v>36.289000000000001</v>
       </c>
       <c r="C26" s="61">
         <v>70.216999999999999</v>
       </c>
       <c r="D26" s="60">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>106.506</v>
       </c>
       <c r="E26" s="60">
         <v>47.085999999999999</v>
       </c>
       <c r="F26" s="60">
         <v>10.792999999999999</v>
       </c>
       <c r="G26" s="60">
         <v>1.1679999999999999</v>
       </c>
       <c r="H26" s="60">
         <v>5.9980000000000002</v>
       </c>
       <c r="I26" s="60">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>171.55099999999999</v>
       </c>
       <c r="J26" s="60">
         <v>4.2939999999999996</v>
       </c>
       <c r="K26" s="60">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>167.25699999999998</v>
       </c>
       <c r="L26" s="60">
         <v>96.272999999999996</v>
       </c>
       <c r="M26" s="75">
         <v>52.781999999999996</v>
       </c>
       <c r="N26" s="60">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>43.491</v>
       </c>
       <c r="O26" s="60">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>210.74799999999999</v>
       </c>
       <c r="P26" s="62">
         <v>2.25</v>
       </c>
       <c r="Q26" s="63">
         <v>1368.6020000000001</v>
       </c>
       <c r="R26" s="64">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>1.675155446756426</v>
       </c>
       <c r="T26">
         <v>817</v>
       </c>
       <c r="AA26" s="31"/>
     </row>
     <row r="27" spans="1:47">
       <c r="A27" s="59">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>46078</v>
       </c>
       <c r="B27" s="60">
         <v>38.363999999999997</v>
       </c>
       <c r="C27" s="61">
         <v>68.924999999999997</v>
       </c>
       <c r="D27" s="60">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>107.28899999999999</v>
       </c>
       <c r="E27" s="60">
         <v>46.92</v>
       </c>
       <c r="F27" s="60">
         <v>10.952</v>
       </c>
       <c r="G27" s="60">
         <v>0.221</v>
       </c>
       <c r="H27" s="60">
         <v>25.593</v>
       </c>
       <c r="I27" s="60">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>190.97499999999999</v>
       </c>
       <c r="J27" s="60">
         <v>9.7430000000000003</v>
       </c>
       <c r="K27" s="60">
         <f>IF(I27="","",SUM(I27-J27))</f>
         <v>181.232</v>
       </c>
       <c r="L27" s="60">
         <v>90.722999999999999</v>
       </c>
       <c r="M27" s="75">
         <v>82.534000000000006</v>
       </c>
       <c r="N27" s="60">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>8.188999999999993</v>
       </c>
       <c r="O27" s="60">
         <f>IF(K27="","",K27+N27)</f>
         <v>189.42099999999999</v>
       </c>
       <c r="P27" s="62">
         <v>9.1</v>
       </c>
       <c r="Q27" s="63">
         <v>1241.336</v>
       </c>
       <c r="R27" s="64">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>1.5193831089351286</v>
       </c>
       <c r="T27">
         <v>817</v>
       </c>
       <c r="V27" s="31"/>
       <c r="W27" s="31"/>
       <c r="X27" s="31"/>
       <c r="Y27" s="31"/>
       <c r="Z27" s="31"/>
     </row>
     <row r="28" spans="1:47">
       <c r="A28" s="87">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>46085</v>
       </c>
       <c r="B28" s="88">
         <v>33.189</v>
       </c>
       <c r="C28" s="89">
         <v>66.933000000000007</v>
       </c>
       <c r="D28" s="88">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>100.12200000000001</v>
       </c>
       <c r="E28" s="88">
         <v>46.843000000000004</v>
       </c>
       <c r="F28" s="88">
         <v>10.747999999999999</v>
       </c>
       <c r="G28" s="88">
         <v>0.19500000000000001</v>
       </c>
       <c r="H28" s="88">
         <v>29.242000000000001</v>
       </c>
       <c r="I28" s="88">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>187.15</v>
       </c>
       <c r="J28" s="88">
         <v>4.5789999999999997</v>
       </c>
       <c r="K28" s="88">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>182.571</v>
       </c>
       <c r="L28" s="88">
         <v>82.843000000000004</v>
       </c>
       <c r="M28" s="90">
         <v>77.762</v>
       </c>
       <c r="N28" s="88">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>5.0810000000000031</v>
       </c>
       <c r="O28" s="88">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>187.65199999999999</v>
       </c>
       <c r="P28" s="91">
         <v>8.15</v>
       </c>
       <c r="Q28" s="92">
         <v>816.12199999999996</v>
       </c>
       <c r="R28" s="93">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>0.93164611872146119</v>
       </c>
       <c r="T28">
         <v>876</v>
       </c>
       <c r="V28" s="31"/>
       <c r="W28" s="31"/>
       <c r="X28" s="31"/>
       <c r="Y28" s="31"/>
       <c r="Z28" s="31"/>
     </row>
     <row r="29" spans="1:47">
       <c r="A29" s="87">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>46092</v>
       </c>
       <c r="B29" s="88">
         <v>31.091999999999999</v>
       </c>
       <c r="C29" s="89">
         <v>48.564999999999998</v>
       </c>
       <c r="D29" s="88">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>79.656999999999996</v>
       </c>
       <c r="E29" s="88">
         <v>46.738</v>
       </c>
       <c r="F29" s="88">
         <v>10.917</v>
       </c>
       <c r="G29" s="88">
         <v>0.70599999999999996</v>
       </c>
       <c r="H29" s="88">
         <v>19.012</v>
       </c>
       <c r="I29" s="88">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>157.02999999999997</v>
       </c>
       <c r="J29" s="88">
         <v>0.98499999999999999</v>
       </c>
       <c r="K29" s="88">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>156.04499999999996</v>
       </c>
       <c r="L29" s="88">
         <v>117.06</v>
       </c>
       <c r="M29" s="90">
         <v>88.465000000000003</v>
       </c>
       <c r="N29" s="88">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>28.594999999999999</v>
       </c>
       <c r="O29" s="88">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>184.63999999999996</v>
       </c>
       <c r="P29" s="91">
         <v>9.9250000000000007</v>
       </c>
       <c r="Q29" s="92">
         <v>659.78800000000001</v>
       </c>
       <c r="R29" s="93">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>0.75318264840182647</v>
       </c>
       <c r="T29">
         <v>876</v>
       </c>
     </row>
     <row r="30" spans="1:47">
       <c r="A30" s="87">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>46099</v>
       </c>
       <c r="B30" s="88">
         <v>30.146999999999998</v>
       </c>
       <c r="C30" s="89">
         <v>43.512</v>
       </c>
       <c r="D30" s="88">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>73.658999999999992</v>
       </c>
       <c r="E30" s="88">
         <v>38.134</v>
       </c>
       <c r="F30" s="88">
         <v>11.465999999999999</v>
       </c>
       <c r="G30" s="88">
         <v>0.94299999999999995</v>
       </c>
       <c r="H30" s="88">
         <v>36.286999999999999</v>
       </c>
       <c r="I30" s="88">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>160.48899999999998</v>
       </c>
       <c r="J30" s="88">
         <v>2.6949999999999998</v>
       </c>
       <c r="K30" s="88">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>157.79399999999998</v>
       </c>
       <c r="L30" s="88">
         <v>112.164</v>
       </c>
       <c r="M30" s="90">
         <v>78.400999999999996</v>
       </c>
       <c r="N30" s="88">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>33.763000000000005</v>
       </c>
       <c r="O30" s="88">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>191.55699999999999</v>
       </c>
       <c r="P30" s="91">
         <v>7.15</v>
       </c>
       <c r="Q30" s="92">
         <v>685.54399999999998</v>
       </c>
       <c r="R30" s="93">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>0.78258447488584471</v>
       </c>
       <c r="T30">
         <v>876</v>
       </c>
     </row>
     <row r="31" spans="1:47">
       <c r="A31" s="87">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>46106</v>
       </c>
       <c r="B31" s="88">
         <v>28.9</v>
       </c>
       <c r="C31" s="89">
         <v>52.76</v>
       </c>
       <c r="D31" s="88">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>81.66</v>
       </c>
       <c r="E31" s="88">
         <v>57.360999999999997</v>
       </c>
       <c r="F31" s="88">
         <v>11.86</v>
       </c>
       <c r="G31" s="88">
         <v>1.5580000000000001</v>
       </c>
       <c r="H31" s="88">
         <v>19.591000000000001</v>
       </c>
       <c r="I31" s="88">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>172.02999999999997</v>
       </c>
       <c r="J31" s="88">
         <v>6.07</v>
       </c>
       <c r="K31" s="88">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>165.95999999999998</v>
       </c>
       <c r="L31" s="88">
         <v>124.62</v>
       </c>
       <c r="M31" s="90">
         <v>97.766000000000005</v>
       </c>
       <c r="N31" s="88">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>26.853999999999999</v>
       </c>
       <c r="O31" s="88">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>192.81399999999996</v>
       </c>
       <c r="P31" s="91">
         <v>6.7750000000000004</v>
       </c>
       <c r="Q31" s="92">
         <v>563.89599999999996</v>
       </c>
       <c r="R31" s="93">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>0.64371689497716889</v>
       </c>
       <c r="T31">
         <v>876</v>
       </c>
     </row>
     <row r="32" spans="1:47">
       <c r="A32" s="59">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>46113</v>
       </c>
-      <c r="B32" s="60"/>
-[...14 lines deleted...]
-      <c r="K32" s="60" t="str">
+      <c r="B32" s="60">
+        <v>30.007999999999999</v>
+      </c>
+      <c r="C32" s="61">
+        <v>50.865000000000002</v>
+      </c>
+      <c r="D32" s="60">
         <f t="shared" si="2"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="N32" s="60" t="str">
+        <v>80.873000000000005</v>
+      </c>
+      <c r="E32" s="60">
+        <v>62.289000000000001</v>
+      </c>
+      <c r="F32" s="60">
+        <v>11.157999999999999</v>
+      </c>
+      <c r="G32" s="60">
+        <v>0.371</v>
+      </c>
+      <c r="H32" s="60">
+        <v>26.795000000000002</v>
+      </c>
+      <c r="I32" s="60">
+        <f t="shared" si="7"/>
+        <v>181.48599999999999</v>
+      </c>
+      <c r="J32" s="60">
+        <v>12.455</v>
+      </c>
+      <c r="K32" s="60">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="O32" s="60" t="str">
+        <v>169.03099999999998</v>
+      </c>
+      <c r="L32" s="60">
+        <v>99.628</v>
+      </c>
+      <c r="M32" s="75">
+        <v>66.316999999999993</v>
+      </c>
+      <c r="N32" s="60">
         <f t="shared" si="4"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="R32" s="64" t="str">
+        <v>33.311000000000007</v>
+      </c>
+      <c r="O32" s="60">
         <f t="shared" si="5"/>
-        <v/>
+        <v>202.34199999999998</v>
+      </c>
+      <c r="P32" s="62">
+        <v>4.0250000000000004</v>
+      </c>
+      <c r="Q32" s="98" t="s">
+        <v>85</v>
+      </c>
+      <c r="R32" s="98" t="s">
+        <v>85</v>
       </c>
       <c r="T32">
         <v>1036</v>
       </c>
     </row>
     <row r="33" spans="1:26" ht="12.6" customHeight="1">
       <c r="A33" s="59">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>46120</v>
       </c>
-      <c r="B33" s="60"/>
-[...14 lines deleted...]
-      <c r="K33" s="60" t="str">
+      <c r="B33" s="60">
+        <v>42.427</v>
+      </c>
+      <c r="C33" s="61">
+        <v>48.405000000000001</v>
+      </c>
+      <c r="D33" s="60">
         <f t="shared" si="2"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="N33" s="60" t="str">
+        <v>90.831999999999994</v>
+      </c>
+      <c r="E33" s="60">
+        <v>61.654000000000003</v>
+      </c>
+      <c r="F33" s="60">
+        <v>9.5579999999999998</v>
+      </c>
+      <c r="G33" s="60">
+        <v>0.13500000000000001</v>
+      </c>
+      <c r="H33" s="60">
+        <v>44.991999999999997</v>
+      </c>
+      <c r="I33" s="60">
+        <f t="shared" si="7"/>
+        <v>207.17099999999996</v>
+      </c>
+      <c r="J33" s="60">
+        <v>20.614000000000001</v>
+      </c>
+      <c r="K33" s="60">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="O33" s="60" t="str">
+        <v>186.55699999999996</v>
+      </c>
+      <c r="L33" s="65">
+        <v>78.641999999999996</v>
+      </c>
+      <c r="M33" s="78">
+        <v>102.485</v>
+      </c>
+      <c r="N33" s="60">
         <f t="shared" si="4"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="R33" s="64" t="str">
+        <v>-23.843000000000004</v>
+      </c>
+      <c r="O33" s="60">
         <f t="shared" si="5"/>
-        <v/>
+        <v>162.71399999999994</v>
+      </c>
+      <c r="P33" s="62">
+        <v>14.7</v>
+      </c>
+      <c r="Q33" s="98" t="s">
+        <v>85</v>
+      </c>
+      <c r="R33" s="98" t="s">
+        <v>85</v>
       </c>
       <c r="T33">
         <v>1036</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="59">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>46127</v>
       </c>
-      <c r="B34" s="60"/>
-[...14 lines deleted...]
-      <c r="K34" s="60" t="str">
+      <c r="B34" s="60">
+        <v>47.420999999999999</v>
+      </c>
+      <c r="C34" s="61">
+        <v>59.055</v>
+      </c>
+      <c r="D34" s="60">
         <f t="shared" si="2"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="N34" s="60" t="str">
+        <v>106.476</v>
+      </c>
+      <c r="E34" s="60">
+        <v>62.042999999999999</v>
+      </c>
+      <c r="F34" s="60">
+        <v>10.128</v>
+      </c>
+      <c r="G34" s="60">
+        <v>0.23400000000000001</v>
+      </c>
+      <c r="H34" s="60">
+        <v>21.896000000000001</v>
+      </c>
+      <c r="I34" s="60">
+        <f t="shared" si="7"/>
+        <v>200.77699999999999</v>
+      </c>
+      <c r="J34" s="60">
+        <v>9.9540000000000006</v>
+      </c>
+      <c r="K34" s="60">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="O34" s="60" t="str">
+        <v>190.82299999999998</v>
+      </c>
+      <c r="L34" s="65">
+        <v>74.953000000000003</v>
+      </c>
+      <c r="M34" s="78">
+        <v>94.915999999999997</v>
+      </c>
+      <c r="N34" s="60">
         <f t="shared" si="4"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="R34" s="64" t="str">
+        <v>-19.962999999999994</v>
+      </c>
+      <c r="O34" s="60">
         <f t="shared" si="5"/>
-        <v/>
+        <v>170.85999999999999</v>
+      </c>
+      <c r="P34" s="62">
+        <v>9.85</v>
+      </c>
+      <c r="Q34" s="98" t="s">
+        <v>85</v>
+      </c>
+      <c r="R34" s="98" t="s">
+        <v>85</v>
       </c>
       <c r="T34">
         <v>1036</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="59">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>46134</v>
       </c>
-      <c r="B35" s="60"/>
-[...14 lines deleted...]
-      <c r="K35" s="60" t="str">
+      <c r="B35" s="60">
+        <v>43.112000000000002</v>
+      </c>
+      <c r="C35" s="61">
+        <v>57.463999999999999</v>
+      </c>
+      <c r="D35" s="60">
         <f t="shared" si="2"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="N35" s="60" t="str">
+        <v>100.57599999999999</v>
+      </c>
+      <c r="E35" s="60">
+        <v>61.837000000000003</v>
+      </c>
+      <c r="F35" s="60">
+        <v>9.4809999999999999</v>
+      </c>
+      <c r="G35" s="60">
+        <v>0.72799999999999998</v>
+      </c>
+      <c r="H35" s="60">
+        <v>49.390999999999998</v>
+      </c>
+      <c r="I35" s="60">
+        <f t="shared" si="7"/>
+        <v>222.01300000000001</v>
+      </c>
+      <c r="J35" s="60">
+        <v>10.637</v>
+      </c>
+      <c r="K35" s="60">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="O35" s="60" t="str">
+        <v>211.376</v>
+      </c>
+      <c r="L35" s="65">
+        <v>77.411000000000001</v>
+      </c>
+      <c r="M35" s="78">
+        <v>117.203</v>
+      </c>
+      <c r="N35" s="60">
         <f t="shared" si="4"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="R35" s="64" t="str">
+        <v>-39.792000000000002</v>
+      </c>
+      <c r="O35" s="60">
         <f t="shared" si="5"/>
-        <v/>
+        <v>171.584</v>
+      </c>
+      <c r="P35" s="62">
+        <v>10.35</v>
+      </c>
+      <c r="Q35" s="98" t="s">
+        <v>85</v>
+      </c>
+      <c r="R35" s="98" t="s">
+        <v>85</v>
       </c>
       <c r="T35">
         <v>1036</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="59">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>46141</v>
       </c>
-      <c r="B36" s="60"/>
-[...14 lines deleted...]
-      <c r="K36" s="60" t="str">
+      <c r="B36" s="60">
+        <v>50.301000000000002</v>
+      </c>
+      <c r="C36" s="61">
+        <v>64.644000000000005</v>
+      </c>
+      <c r="D36" s="60">
         <f t="shared" si="2"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="N36" s="60" t="str">
+        <v>114.94500000000001</v>
+      </c>
+      <c r="E36" s="60">
+        <v>60.829000000000001</v>
+      </c>
+      <c r="F36" s="60">
+        <v>9.3559999999999999</v>
+      </c>
+      <c r="G36" s="60">
+        <v>0.623</v>
+      </c>
+      <c r="H36" s="60">
+        <v>33.793999999999997</v>
+      </c>
+      <c r="I36" s="60">
+        <f t="shared" si="7"/>
+        <v>219.54699999999997</v>
+      </c>
+      <c r="J36" s="60">
+        <v>12.843999999999999</v>
+      </c>
+      <c r="K36" s="60">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="O36" s="60" t="str">
+        <v>206.70299999999997</v>
+      </c>
+      <c r="L36" s="65">
+        <v>93.453999999999994</v>
+      </c>
+      <c r="M36" s="78">
+        <v>134.643</v>
+      </c>
+      <c r="N36" s="60">
         <f t="shared" si="4"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="R36" s="64" t="str">
+        <v>-41.189000000000007</v>
+      </c>
+      <c r="O36" s="60">
         <f t="shared" si="5"/>
-        <v/>
+        <v>165.51399999999995</v>
+      </c>
+      <c r="P36" s="62">
+        <v>14.725</v>
+      </c>
+      <c r="Q36" s="98" t="s">
+        <v>85</v>
+      </c>
+      <c r="R36" s="98" t="s">
+        <v>85</v>
       </c>
       <c r="T36">
         <v>1036</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="87">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>46148</v>
       </c>
       <c r="B37" s="88"/>
       <c r="C37" s="89"/>
       <c r="D37" s="88" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E37" s="88"/>
       <c r="F37" s="88"/>
       <c r="G37" s="88"/>
       <c r="H37" s="88"/>
       <c r="I37" s="88" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J37" s="88"/>
       <c r="K37" s="88" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L37" s="94"/>
       <c r="M37" s="95"/>
       <c r="N37" s="88" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O37" s="88" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P37" s="91"/>
       <c r="Q37" s="92"/>
       <c r="R37" s="93" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T37">
         <v>1250</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="87">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>46155</v>
       </c>
       <c r="B38" s="88"/>
       <c r="C38" s="89"/>
       <c r="D38" s="88" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E38" s="88"/>
       <c r="F38" s="88"/>
       <c r="G38" s="88"/>
       <c r="H38" s="88"/>
       <c r="I38" s="88" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J38" s="88"/>
       <c r="K38" s="88" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L38" s="94"/>
       <c r="M38" s="95"/>
       <c r="N38" s="88" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O38" s="88" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P38" s="91"/>
       <c r="Q38" s="92"/>
       <c r="R38" s="93" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T38">
         <v>1250</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="87">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>46162</v>
       </c>
       <c r="B39" s="88"/>
       <c r="C39" s="89"/>
       <c r="D39" s="88" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E39" s="88"/>
       <c r="F39" s="88"/>
       <c r="G39" s="88"/>
       <c r="H39" s="88"/>
       <c r="I39" s="88" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J39" s="88"/>
       <c r="K39" s="88" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L39" s="94"/>
       <c r="M39" s="95"/>
       <c r="N39" s="88" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O39" s="88" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P39" s="91"/>
       <c r="Q39" s="92"/>
       <c r="R39" s="93" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T39">
         <v>1250</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="87">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>46169</v>
       </c>
       <c r="B40" s="88"/>
       <c r="C40" s="89"/>
       <c r="D40" s="88" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E40" s="88"/>
       <c r="F40" s="88"/>
       <c r="G40" s="88"/>
       <c r="H40" s="88"/>
       <c r="I40" s="88" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J40" s="88"/>
       <c r="K40" s="88" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L40" s="94"/>
       <c r="M40" s="95"/>
       <c r="N40" s="88" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O40" s="88" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P40" s="91"/>
       <c r="Q40" s="92"/>
       <c r="R40" s="93" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T40">
         <v>1250</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="59">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>46176</v>
       </c>
       <c r="B41" s="60"/>
       <c r="C41" s="60"/>
       <c r="D41" s="60" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E41" s="60"/>
       <c r="F41" s="60"/>
       <c r="G41" s="60"/>
       <c r="H41" s="60"/>
       <c r="I41" s="60" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J41" s="60"/>
       <c r="K41" s="60" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L41" s="60"/>
       <c r="M41" s="60"/>
       <c r="N41" s="60" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O41" s="60" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P41" s="62"/>
       <c r="Q41" s="63"/>
       <c r="R41" s="64" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T41">
         <v>1501</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="59">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>46183</v>
       </c>
       <c r="B42" s="60"/>
       <c r="C42" s="61"/>
       <c r="D42" s="60" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E42" s="60"/>
       <c r="F42" s="60"/>
       <c r="G42" s="60"/>
       <c r="H42" s="60"/>
       <c r="I42" s="60" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J42" s="60"/>
       <c r="K42" s="60" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L42" s="60"/>
       <c r="M42" s="75"/>
       <c r="N42" s="60" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O42" s="60" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P42" s="62"/>
       <c r="Q42" s="63"/>
       <c r="R42" s="64" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T42">
         <v>1501</v>
       </c>
       <c r="V42" s="32"/>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="59">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>46190</v>
       </c>
       <c r="B43" s="60"/>
       <c r="C43" s="61"/>
       <c r="D43" s="60" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E43" s="60"/>
       <c r="F43" s="60"/>
       <c r="G43" s="60"/>
       <c r="H43" s="60"/>
       <c r="I43" s="60" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J43" s="60"/>
       <c r="K43" s="60" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L43" s="60"/>
       <c r="M43" s="75"/>
       <c r="N43" s="60" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O43" s="60" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P43" s="62"/>
       <c r="Q43" s="63"/>
       <c r="R43" s="64" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T43">
         <v>1501</v>
       </c>
       <c r="V43" s="32"/>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="59">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>46197</v>
       </c>
       <c r="B44" s="60"/>
       <c r="C44" s="61"/>
       <c r="D44" s="60" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E44" s="60"/>
       <c r="F44" s="60"/>
       <c r="G44" s="60"/>
       <c r="H44" s="60"/>
       <c r="I44" s="60" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J44" s="60"/>
       <c r="K44" s="60" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L44" s="60"/>
       <c r="M44" s="75"/>
       <c r="N44" s="60" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O44" s="60" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P44" s="62"/>
       <c r="Q44" s="63"/>
       <c r="R44" s="64" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T44">
         <v>1501</v>
       </c>
       <c r="V44" s="32"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="87">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>46204</v>
       </c>
       <c r="B45" s="88"/>
       <c r="C45" s="89"/>
       <c r="D45" s="88" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E45" s="88"/>
       <c r="F45" s="88"/>
       <c r="G45" s="88"/>
       <c r="H45" s="88"/>
       <c r="I45" s="88" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J45" s="88"/>
       <c r="K45" s="88" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L45" s="88"/>
       <c r="M45" s="90"/>
       <c r="N45" s="88" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O45" s="88" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P45" s="91"/>
       <c r="Q45" s="92"/>
       <c r="R45" s="93" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T45">
         <v>1414</v>
       </c>
       <c r="V45" s="32"/>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="87">
         <f>A45+7</f>
         <v>46211</v>
       </c>
       <c r="B46" s="88"/>
       <c r="C46" s="89"/>
       <c r="D46" s="88" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E46" s="88"/>
       <c r="F46" s="88"/>
       <c r="G46" s="88"/>
       <c r="H46" s="88"/>
       <c r="I46" s="88" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J46" s="88"/>
       <c r="K46" s="88" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L46" s="94"/>
       <c r="M46" s="95"/>
       <c r="N46" s="88" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O46" s="88" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P46" s="91"/>
       <c r="Q46" s="92"/>
       <c r="R46" s="93" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T46">
         <v>1414</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="87">
-        <f t="shared" ref="A47:A71" si="7">A46+7</f>
+        <f t="shared" ref="A47:A71" si="8">A46+7</f>
         <v>46218</v>
       </c>
       <c r="B47" s="88"/>
       <c r="C47" s="89"/>
       <c r="D47" s="88" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E47" s="88"/>
       <c r="F47" s="88"/>
       <c r="G47" s="88"/>
       <c r="H47" s="88"/>
       <c r="I47" s="88" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J47" s="88"/>
       <c r="K47" s="88" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L47" s="94"/>
       <c r="M47" s="95"/>
       <c r="N47" s="88" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O47" s="88" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P47" s="91"/>
       <c r="Q47" s="92"/>
       <c r="R47" s="93" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T47">
         <v>1414</v>
       </c>
       <c r="V47" s="31"/>
       <c r="W47" s="31"/>
       <c r="X47" s="31"/>
       <c r="Y47" s="31"/>
       <c r="Z47" s="31"/>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="87">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>46225</v>
       </c>
       <c r="B48" s="88"/>
       <c r="C48" s="89"/>
       <c r="D48" s="88" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E48" s="88"/>
       <c r="F48" s="88"/>
       <c r="G48" s="88"/>
       <c r="H48" s="88"/>
       <c r="I48" s="88" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J48" s="88"/>
       <c r="K48" s="88" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L48" s="94"/>
       <c r="M48" s="95"/>
       <c r="N48" s="88" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O48" s="88" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P48" s="91"/>
       <c r="Q48" s="92"/>
       <c r="R48" s="93" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T48">
         <v>1414</v>
       </c>
       <c r="V48" s="31"/>
       <c r="W48" s="31"/>
       <c r="X48" s="31"/>
       <c r="Y48" s="31"/>
       <c r="Z48" s="31"/>
     </row>
     <row r="49" spans="1:55">
       <c r="A49" s="87">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>46232</v>
       </c>
       <c r="B49" s="88"/>
       <c r="C49" s="88"/>
       <c r="D49" s="88" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E49" s="88"/>
       <c r="F49" s="88"/>
       <c r="G49" s="88"/>
       <c r="H49" s="88"/>
       <c r="I49" s="88" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J49" s="88"/>
       <c r="K49" s="88" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L49" s="88"/>
       <c r="M49" s="88"/>
       <c r="N49" s="88" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O49" s="88" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P49" s="91"/>
       <c r="Q49" s="92"/>
       <c r="R49" s="93" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T49">
         <v>1414</v>
       </c>
     </row>
     <row r="50" spans="1:55">
       <c r="A50" s="59">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>46239</v>
       </c>
       <c r="B50" s="60"/>
       <c r="C50" s="61"/>
       <c r="D50" s="60" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E50" s="60"/>
       <c r="F50" s="60"/>
       <c r="G50" s="60"/>
       <c r="H50" s="60"/>
       <c r="I50" s="60" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J50" s="60"/>
       <c r="K50" s="60" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L50" s="65"/>
       <c r="M50" s="78"/>
       <c r="N50" s="60" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O50" s="60" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P50" s="62"/>
       <c r="Q50" s="63"/>
       <c r="R50" s="64" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T50">
         <v>1206</v>
       </c>
     </row>
     <row r="51" spans="1:55">
       <c r="A51" s="59">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>46246</v>
       </c>
       <c r="B51" s="60"/>
       <c r="C51" s="61"/>
       <c r="D51" s="60" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E51" s="60"/>
       <c r="F51" s="60"/>
       <c r="G51" s="60"/>
       <c r="H51" s="60"/>
       <c r="I51" s="60" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J51" s="60"/>
       <c r="K51" s="60" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L51" s="60"/>
       <c r="M51" s="75"/>
       <c r="N51" s="60" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O51" s="60" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P51" s="62"/>
       <c r="Q51" s="63"/>
       <c r="R51" s="64" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T51">
         <v>1206</v>
       </c>
       <c r="V51" s="31"/>
       <c r="W51" s="31"/>
       <c r="X51" s="31"/>
       <c r="Y51" s="31"/>
       <c r="Z51" s="31"/>
       <c r="AN51" s="31"/>
       <c r="AO51" s="31"/>
       <c r="AP51" s="31"/>
       <c r="AQ51" s="31"/>
       <c r="AR51" s="31"/>
       <c r="AS51" s="31"/>
       <c r="AT51" s="31"/>
       <c r="AU51" s="31"/>
       <c r="AV51" s="31"/>
     </row>
     <row r="52" spans="1:55">
       <c r="A52" s="59">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>46253</v>
       </c>
       <c r="B52" s="60"/>
       <c r="C52" s="61"/>
       <c r="D52" s="60" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E52" s="60"/>
       <c r="F52" s="60"/>
       <c r="G52" s="60"/>
       <c r="H52" s="60"/>
       <c r="I52" s="60" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J52" s="60"/>
       <c r="K52" s="60" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L52" s="60"/>
       <c r="M52" s="75"/>
       <c r="N52" s="60" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O52" s="60" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P52" s="62"/>
       <c r="Q52" s="63"/>
       <c r="R52" s="64" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T52">
         <v>1206</v>
       </c>
       <c r="V52" s="31"/>
       <c r="W52" s="31"/>
       <c r="X52" s="31"/>
       <c r="Y52" s="31"/>
       <c r="Z52" s="31"/>
     </row>
     <row r="53" spans="1:55">
       <c r="A53" s="59">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>46260</v>
       </c>
       <c r="B53" s="60"/>
       <c r="C53" s="61"/>
       <c r="D53" s="60" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E53" s="60"/>
       <c r="F53" s="60"/>
       <c r="G53" s="60"/>
       <c r="H53" s="60"/>
       <c r="I53" s="60" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J53" s="60"/>
       <c r="K53" s="60" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L53" s="60"/>
       <c r="M53" s="75"/>
       <c r="N53" s="60" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O53" s="60" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P53" s="62"/>
       <c r="Q53" s="63"/>
       <c r="R53" s="64" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T53">
         <v>1206</v>
       </c>
     </row>
     <row r="54" spans="1:55">
       <c r="A54" s="87">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>46267</v>
       </c>
       <c r="B54" s="88"/>
       <c r="C54" s="89"/>
       <c r="D54" s="88" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E54" s="88"/>
       <c r="F54" s="88"/>
       <c r="G54" s="88"/>
       <c r="H54" s="88"/>
       <c r="I54" s="88" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J54" s="88"/>
       <c r="K54" s="88" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L54" s="88"/>
       <c r="M54" s="90"/>
       <c r="N54" s="88" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O54" s="88" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P54" s="91"/>
       <c r="Q54" s="92"/>
       <c r="R54" s="93" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T54">
         <v>1021</v>
       </c>
     </row>
     <row r="55" spans="1:55">
       <c r="A55" s="87">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>46274</v>
       </c>
       <c r="B55" s="88"/>
       <c r="C55" s="89"/>
       <c r="D55" s="88" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E55" s="88"/>
       <c r="F55" s="88"/>
       <c r="G55" s="88"/>
       <c r="H55" s="88"/>
       <c r="I55" s="88" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J55" s="88"/>
       <c r="K55" s="88" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L55" s="94"/>
       <c r="M55" s="95"/>
       <c r="N55" s="88" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O55" s="88" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P55" s="91"/>
       <c r="Q55" s="92"/>
       <c r="R55" s="93" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T55">
         <v>1021</v>
       </c>
     </row>
     <row r="56" spans="1:55">
       <c r="A56" s="87">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>46281</v>
       </c>
       <c r="B56" s="88"/>
       <c r="C56" s="89"/>
       <c r="D56" s="88" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E56" s="88"/>
       <c r="F56" s="88"/>
       <c r="G56" s="88"/>
       <c r="H56" s="88"/>
       <c r="I56" s="88" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J56" s="88"/>
       <c r="K56" s="88" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L56" s="94"/>
       <c r="M56" s="95"/>
       <c r="N56" s="88" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O56" s="88" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P56" s="91"/>
       <c r="Q56" s="92"/>
       <c r="R56" s="93" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T56">
         <v>1021</v>
       </c>
       <c r="W56" s="34"/>
       <c r="X56" s="34"/>
       <c r="Y56" s="34"/>
       <c r="Z56" s="34"/>
       <c r="AA56" s="34"/>
       <c r="AB56" s="33"/>
       <c r="AC56" s="35"/>
       <c r="AD56" s="34"/>
       <c r="AE56" s="34"/>
       <c r="AF56" s="34"/>
       <c r="AG56" s="34"/>
       <c r="AH56" s="34"/>
       <c r="AI56" s="33"/>
       <c r="AJ56" s="35"/>
       <c r="AK56" s="34"/>
       <c r="AL56" s="34"/>
       <c r="AM56" s="34"/>
       <c r="AN56" s="34"/>
       <c r="AO56" s="34"/>
       <c r="AP56" s="33"/>
       <c r="AQ56" s="35"/>
       <c r="AR56" s="34"/>
       <c r="AS56" s="34"/>
       <c r="AT56" s="34"/>
       <c r="AU56" s="34"/>
       <c r="AV56" s="34"/>
       <c r="AW56" s="33"/>
       <c r="AX56" s="35"/>
       <c r="AY56" s="34"/>
       <c r="AZ56" s="34"/>
       <c r="BA56" s="34"/>
       <c r="BB56" s="34"/>
       <c r="BC56" s="34"/>
     </row>
     <row r="57" spans="1:55">
       <c r="A57" s="87">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>46288</v>
       </c>
       <c r="B57" s="88"/>
       <c r="C57" s="89"/>
       <c r="D57" s="88" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E57" s="88"/>
       <c r="F57" s="88"/>
       <c r="G57" s="88"/>
       <c r="H57" s="88"/>
       <c r="I57" s="88" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J57" s="88"/>
       <c r="K57" s="88" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L57" s="94"/>
       <c r="M57" s="95"/>
       <c r="N57" s="88" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O57" s="88" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P57" s="91"/>
       <c r="Q57" s="92"/>
       <c r="R57" s="93" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T57">
         <v>1021</v>
       </c>
       <c r="W57" s="36"/>
       <c r="X57" s="36"/>
       <c r="Y57" s="36"/>
       <c r="Z57" s="36"/>
       <c r="AA57" s="36"/>
       <c r="AB57" s="33"/>
       <c r="AC57" s="37"/>
       <c r="AI57" s="33"/>
       <c r="AJ57" s="37"/>
       <c r="AP57" s="33"/>
       <c r="AQ57" s="37"/>
       <c r="AW57" s="33"/>
       <c r="AX57" s="37"/>
     </row>
     <row r="58" spans="1:55">
       <c r="A58" s="87">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>46295</v>
       </c>
       <c r="B58" s="88"/>
       <c r="C58" s="89"/>
       <c r="D58" s="88" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E58" s="88"/>
       <c r="F58" s="88"/>
       <c r="G58" s="88"/>
       <c r="H58" s="88"/>
       <c r="I58" s="88" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J58" s="88"/>
       <c r="K58" s="88" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L58" s="94"/>
       <c r="M58" s="95"/>
       <c r="N58" s="88" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O58" s="88" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P58" s="91"/>
       <c r="Q58" s="92"/>
       <c r="R58" s="93" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T58">
         <v>1021</v>
       </c>
       <c r="W58" s="36"/>
       <c r="X58" s="36"/>
       <c r="Y58" s="36"/>
       <c r="Z58" s="36"/>
       <c r="AA58" s="36"/>
     </row>
     <row r="59" spans="1:55">
       <c r="A59" s="59">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>46302</v>
       </c>
       <c r="B59" s="60"/>
       <c r="C59" s="61"/>
       <c r="D59" s="60" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E59" s="60"/>
       <c r="F59" s="60"/>
       <c r="G59" s="60"/>
       <c r="H59" s="60"/>
       <c r="I59" s="60" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J59" s="60"/>
       <c r="K59" s="60" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L59" s="60"/>
       <c r="M59" s="75"/>
       <c r="N59" s="60" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O59" s="60" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P59" s="62"/>
       <c r="Q59" s="63"/>
       <c r="R59" s="64" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T59">
         <v>866</v>
       </c>
       <c r="W59" s="36"/>
       <c r="X59" s="36"/>
       <c r="Y59" s="36"/>
       <c r="Z59" s="36"/>
       <c r="AA59" s="36"/>
     </row>
     <row r="60" spans="1:55">
       <c r="A60" s="59">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>46309</v>
       </c>
       <c r="B60" s="60"/>
       <c r="C60" s="61"/>
       <c r="D60" s="60" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E60" s="60"/>
       <c r="F60" s="60"/>
       <c r="G60" s="60"/>
       <c r="H60" s="60"/>
       <c r="I60" s="60" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J60" s="60"/>
       <c r="K60" s="60" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L60" s="60"/>
       <c r="M60" s="75"/>
       <c r="N60" s="60" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O60" s="60" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P60" s="62"/>
       <c r="Q60" s="63"/>
       <c r="R60" s="64" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T60">
         <v>866</v>
       </c>
       <c r="W60" s="36"/>
       <c r="X60" s="36"/>
       <c r="Y60" s="36"/>
       <c r="Z60" s="36"/>
       <c r="AA60" s="36"/>
       <c r="AB60" s="31"/>
       <c r="AC60" s="31"/>
       <c r="AD60" s="31"/>
       <c r="AE60" s="31"/>
     </row>
     <row r="61" spans="1:55">
       <c r="A61" s="59">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>46316</v>
       </c>
       <c r="B61" s="60"/>
       <c r="C61" s="61"/>
       <c r="D61" s="60" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E61" s="60"/>
       <c r="F61" s="60"/>
       <c r="G61" s="60"/>
       <c r="H61" s="60"/>
       <c r="I61" s="60" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J61" s="60"/>
       <c r="K61" s="60" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L61" s="60"/>
       <c r="M61" s="75"/>
       <c r="N61" s="60" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O61" s="60" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P61" s="62"/>
       <c r="Q61" s="63"/>
       <c r="R61" s="64" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T61">
         <v>866</v>
       </c>
       <c r="AB61" s="31"/>
       <c r="AC61" s="31"/>
       <c r="AD61" s="31"/>
       <c r="AE61" s="31"/>
     </row>
     <row r="62" spans="1:55">
       <c r="A62" s="59">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>46323</v>
       </c>
       <c r="B62" s="60"/>
       <c r="C62" s="61"/>
       <c r="D62" s="60" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E62" s="60"/>
       <c r="F62" s="60"/>
       <c r="G62" s="60"/>
       <c r="H62" s="60"/>
       <c r="I62" s="60" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J62" s="60"/>
       <c r="K62" s="60" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L62" s="60"/>
       <c r="M62" s="75"/>
       <c r="N62" s="60" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O62" s="60" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P62" s="62"/>
       <c r="Q62" s="63"/>
       <c r="R62" s="64" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T62">
         <v>866</v>
       </c>
     </row>
     <row r="63" spans="1:55">
       <c r="A63" s="87">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>46330</v>
       </c>
       <c r="B63" s="88"/>
       <c r="C63" s="89"/>
       <c r="D63" s="88" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E63" s="88"/>
       <c r="F63" s="88"/>
       <c r="G63" s="88"/>
       <c r="H63" s="88"/>
       <c r="I63" s="88" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J63" s="88"/>
       <c r="K63" s="88" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L63" s="88"/>
       <c r="M63" s="90"/>
       <c r="N63" s="88" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O63" s="88" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P63" s="91"/>
       <c r="Q63" s="92"/>
       <c r="R63" s="93" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T63">
         <v>831</v>
       </c>
     </row>
     <row r="64" spans="1:55">
       <c r="A64" s="87">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>46337</v>
       </c>
       <c r="B64" s="88"/>
       <c r="C64" s="89"/>
       <c r="D64" s="88" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E64" s="88"/>
       <c r="F64" s="88"/>
       <c r="G64" s="88"/>
       <c r="H64" s="88"/>
       <c r="I64" s="88" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J64" s="88"/>
       <c r="K64" s="88" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L64" s="94"/>
       <c r="M64" s="95"/>
       <c r="N64" s="88" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O64" s="88" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P64" s="91"/>
       <c r="Q64" s="92"/>
       <c r="R64" s="93" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T64">
         <v>831</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="A65" s="87">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>46344</v>
       </c>
       <c r="B65" s="88"/>
       <c r="C65" s="89"/>
       <c r="D65" s="88" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E65" s="88"/>
       <c r="F65" s="88"/>
       <c r="G65" s="88"/>
       <c r="H65" s="88"/>
       <c r="I65" s="88" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J65" s="88"/>
       <c r="K65" s="88" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L65" s="94"/>
       <c r="M65" s="95"/>
       <c r="N65" s="88" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O65" s="88" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P65" s="91"/>
       <c r="Q65" s="92"/>
       <c r="R65" s="93" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T65">
         <v>831</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="A66" s="87">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>46351</v>
       </c>
       <c r="B66" s="88"/>
       <c r="C66" s="89"/>
       <c r="D66" s="88" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E66" s="88"/>
       <c r="F66" s="88"/>
       <c r="G66" s="88"/>
       <c r="H66" s="88"/>
       <c r="I66" s="88" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J66" s="88"/>
       <c r="K66" s="88" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L66" s="94"/>
       <c r="M66" s="95"/>
       <c r="N66" s="88" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O66" s="88" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P66" s="91"/>
       <c r="Q66" s="92"/>
       <c r="R66" s="93" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T66">
         <v>831</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="A67" s="59">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>46358</v>
       </c>
       <c r="B67" s="60"/>
       <c r="C67" s="61"/>
       <c r="D67" s="60" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E67" s="60"/>
       <c r="F67" s="60"/>
       <c r="G67" s="60"/>
       <c r="H67" s="60"/>
       <c r="I67" s="60" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J67" s="60"/>
       <c r="K67" s="60" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L67" s="65"/>
       <c r="M67" s="78"/>
       <c r="N67" s="60" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O67" s="60" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P67" s="62"/>
       <c r="Q67" s="63"/>
       <c r="R67" s="64" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T67">
         <v>826</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="A68" s="59">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>46365</v>
       </c>
       <c r="B68" s="60"/>
       <c r="C68" s="61"/>
       <c r="D68" s="60" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E68" s="60"/>
       <c r="F68" s="60"/>
       <c r="G68" s="60"/>
       <c r="H68" s="60"/>
       <c r="I68" s="60" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J68" s="60"/>
       <c r="K68" s="60" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L68" s="60"/>
       <c r="M68" s="75"/>
       <c r="N68" s="60" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O68" s="60" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P68" s="62"/>
       <c r="Q68" s="63"/>
       <c r="R68" s="64" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T68">
         <v>826</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="A69" s="59">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>46372</v>
       </c>
       <c r="B69" s="60"/>
       <c r="C69" s="61"/>
       <c r="D69" s="60" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E69" s="60"/>
       <c r="F69" s="60"/>
       <c r="G69" s="60"/>
       <c r="H69" s="60"/>
       <c r="I69" s="60" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J69" s="60"/>
       <c r="K69" s="60" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L69" s="60"/>
       <c r="M69" s="75"/>
       <c r="N69" s="60" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O69" s="60" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P69" s="62"/>
       <c r="Q69" s="63"/>
       <c r="R69" s="64" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T69">
         <v>826</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="A70" s="59">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>46379</v>
       </c>
       <c r="B70" s="60"/>
       <c r="C70" s="61"/>
       <c r="D70" s="60" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E70" s="60"/>
       <c r="F70" s="60"/>
       <c r="G70" s="60"/>
       <c r="H70" s="60"/>
       <c r="I70" s="60" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J70" s="60"/>
       <c r="K70" s="60" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L70" s="60"/>
       <c r="M70" s="75"/>
       <c r="N70" s="60" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O70" s="60" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P70" s="62"/>
       <c r="Q70" s="63"/>
       <c r="R70" s="64" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T70">
         <v>826</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="A71" s="66">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>46386</v>
       </c>
       <c r="B71" s="67"/>
       <c r="C71" s="83"/>
       <c r="D71" s="67" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E71" s="67"/>
       <c r="F71" s="67"/>
       <c r="G71" s="67"/>
       <c r="H71" s="67"/>
       <c r="I71" s="67" t="str">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J71" s="67"/>
       <c r="K71" s="67" t="str">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L71" s="67"/>
       <c r="M71" s="84"/>
       <c r="N71" s="67" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O71" s="67" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P71" s="85"/>
       <c r="Q71" s="86"/>
       <c r="R71" s="68" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="T71">
         <v>826</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="C72" s="28"/>
       <c r="M72" s="46"/>
     </row>
     <row r="73" spans="1:20">
       <c r="C73" s="28"/>
     </row>
     <row r="74" spans="1:20">
       <c r="C74" s="28"/>
     </row>
   </sheetData>
   <phoneticPr fontId="13" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" fitToHeight="3" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="71" max="15" man="1"/>
   </rowBreaks>
   <customProperties>
@@ -8711,56 +8819,56 @@
       </c>
       <c r="O2" s="27">
         <v>205.57747175499998</v>
       </c>
       <c r="P2" s="27">
         <v>188.77803929899994</v>
       </c>
       <c r="Q2" s="27">
         <v>175.42672434000002</v>
       </c>
       <c r="R2" s="27">
         <v>176.43351713999994</v>
       </c>
       <c r="S2" s="27">
         <v>212.115244015</v>
       </c>
       <c r="T2" s="27">
         <v>195.23883204053766</v>
       </c>
       <c r="U2" s="27">
         <v>181.55542646580651</v>
       </c>
       <c r="V2" s="27">
         <v>159.63216365540859</v>
       </c>
-      <c r="W2" s="97">
+      <c r="W2" s="96">
         <v>171.37799999999999</v>
       </c>
       <c r="X2" s="82">
         <f>IF(Wochenbericht!$O20&lt;&gt;"",Wochenbericht!$O20,#N/A)</f>
-        <v>232.29799999999997</v>
+        <v>232.517</v>
       </c>
       <c r="Y2" s="51">
         <v>46029</v>
       </c>
       <c r="Z2" s="27"/>
       <c r="AA2" s="48">
         <f>MIN(A2:W2)</f>
         <v>141.77888400000001</v>
       </c>
       <c r="AB2" s="48">
         <f>AC2-AA2</f>
         <v>81.421047159999972</v>
       </c>
       <c r="AC2" s="48">
         <f>MAX(A2:W2)</f>
         <v>223.19993115999998</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" s="27">
         <v>201.90113700000001</v>
       </c>
       <c r="B3" s="27">
         <v>191.649101</v>
       </c>
@@ -8807,51 +8915,51 @@
         <v>197.12232602400002</v>
       </c>
       <c r="Q3" s="27">
         <v>216.76916779999999</v>
       </c>
       <c r="R3" s="27">
         <v>202.29842361000004</v>
       </c>
       <c r="S3" s="27">
         <v>211.04370025000003</v>
       </c>
       <c r="T3" s="27">
         <v>236.11637585053759</v>
       </c>
       <c r="U3" s="27">
         <v>196.92227659580647</v>
       </c>
       <c r="V3" s="27">
         <v>209.79930945940859</v>
       </c>
       <c r="W3" s="27">
         <v>196.14100000000002</v>
       </c>
       <c r="X3" s="82">
         <f>IF(Wochenbericht!$O21&lt;&gt;"",Wochenbericht!$O21,#N/A)</f>
-        <v>216.15699999999998</v>
+        <v>216.38200000000001</v>
       </c>
       <c r="Y3" s="51">
         <f>Y2+7</f>
         <v>46036</v>
       </c>
       <c r="Z3" s="27"/>
       <c r="AA3" s="48">
         <f t="shared" ref="AA3:AA54" si="0">MIN(A3:W3)</f>
         <v>191.649101</v>
       </c>
       <c r="AB3" s="48">
         <f t="shared" ref="AB3:AB53" si="1">AC3-AA3</f>
         <v>44.467274850537592</v>
       </c>
       <c r="AC3" s="48">
         <f t="shared" ref="AC3:AC54" si="2">MAX(A3:W3)</f>
         <v>236.11637585053759</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" s="27">
         <v>197.72342599999999</v>
       </c>
       <c r="B4" s="27">
         <v>199.37278450000002</v>
@@ -8899,51 +9007,51 @@
         <v>211.34703645700006</v>
       </c>
       <c r="Q4" s="27">
         <v>215.24221160000002</v>
       </c>
       <c r="R4" s="27">
         <v>199.47219716000001</v>
       </c>
       <c r="S4" s="27">
         <v>211.48691373999998</v>
       </c>
       <c r="T4" s="27">
         <v>216.74044392053764</v>
       </c>
       <c r="U4" s="27">
         <v>210.30849793741933</v>
       </c>
       <c r="V4" s="27">
         <v>201.80257579131182</v>
       </c>
       <c r="W4" s="27">
         <v>219.85799999999998</v>
       </c>
       <c r="X4" s="82">
         <f>IF(Wochenbericht!$O22&lt;&gt;"",Wochenbericht!$O22,#N/A)</f>
-        <v>221.42900000000003</v>
+        <v>221.57500000000002</v>
       </c>
       <c r="Y4" s="51">
         <f t="shared" ref="Y4:Y53" si="3">Y3+7</f>
         <v>46043</v>
       </c>
       <c r="Z4" s="27"/>
       <c r="AA4" s="48">
         <f t="shared" si="0"/>
         <v>197.34187600000001</v>
       </c>
       <c r="AB4" s="48">
         <f t="shared" si="1"/>
         <v>22.516123999999962</v>
       </c>
       <c r="AC4" s="48">
         <f t="shared" si="2"/>
         <v>219.85799999999998</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" s="27">
         <v>189.48170049999999</v>
       </c>
       <c r="B5" s="27">
         <v>209.96571700000004</v>
@@ -8991,51 +9099,51 @@
         <v>196.24085602200006</v>
       </c>
       <c r="Q5" s="27">
         <v>227.04436990000005</v>
       </c>
       <c r="R5" s="27">
         <v>215.52789134</v>
       </c>
       <c r="S5" s="27">
         <v>219.98726336999999</v>
       </c>
       <c r="T5" s="27">
         <v>214.74757127053761</v>
       </c>
       <c r="U5" s="27">
         <v>218.44928814580646</v>
       </c>
       <c r="V5" s="27">
         <v>184.5052456774086</v>
       </c>
       <c r="W5" s="27">
         <v>217.94</v>
       </c>
       <c r="X5" s="82">
         <f>IF(Wochenbericht!$O23&lt;&gt;"",Wochenbericht!$O23,#N/A)</f>
-        <v>217.82199999999997</v>
+        <v>218.178</v>
       </c>
       <c r="Y5" s="51">
         <f t="shared" si="3"/>
         <v>46050</v>
       </c>
       <c r="Z5" s="27"/>
       <c r="AA5" s="48">
         <f t="shared" si="0"/>
         <v>184.5052456774086</v>
       </c>
       <c r="AB5" s="48">
         <f t="shared" si="1"/>
         <v>52.242344422591401</v>
       </c>
       <c r="AC5" s="48">
         <f t="shared" si="2"/>
         <v>236.7475901</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" s="27">
         <v>181.95350399999995</v>
       </c>
       <c r="B6" s="27">
         <v>192.855388</v>
@@ -9817,53 +9925,53 @@
       </c>
       <c r="P14" s="27">
         <v>190.33083006000001</v>
       </c>
       <c r="Q14" s="27">
         <v>182.80859048999997</v>
       </c>
       <c r="R14" s="27">
         <v>171.78308854483873</v>
       </c>
       <c r="S14" s="27">
         <v>171.03173018999996</v>
       </c>
       <c r="T14" s="27">
         <v>191.35621978225808</v>
       </c>
       <c r="U14" s="27">
         <v>175.93872411419358</v>
       </c>
       <c r="V14" s="27">
         <v>174.22905409525808</v>
       </c>
       <c r="W14" s="27">
         <v>183.87200000000001</v>
       </c>
-      <c r="X14" s="82" t="e">
+      <c r="X14" s="82">
         <f>IF(Wochenbericht!$O32&lt;&gt;"",Wochenbericht!$O32,#N/A)</f>
-        <v>#N/A</v>
+        <v>202.34199999999998</v>
       </c>
       <c r="Y14" s="51">
         <f t="shared" si="3"/>
         <v>46113</v>
       </c>
       <c r="Z14" s="27"/>
       <c r="AA14" s="48">
         <f t="shared" si="0"/>
         <v>169.05100000000004</v>
       </c>
       <c r="AB14" s="48">
         <f t="shared" si="1"/>
         <v>32.077446279999947</v>
       </c>
       <c r="AC14" s="48">
         <f t="shared" si="2"/>
         <v>201.12844627999999</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" s="27">
         <v>174.14964600000002</v>
       </c>
       <c r="B15" s="27">
         <v>181.66505500000002</v>
@@ -9909,53 +10017,53 @@
       </c>
       <c r="P15" s="27">
         <v>180.47848633000001</v>
       </c>
       <c r="Q15" s="27">
         <v>176.85835180000004</v>
       </c>
       <c r="R15" s="27">
         <v>179.33324467999998</v>
       </c>
       <c r="S15" s="27">
         <v>187.76559384000001</v>
       </c>
       <c r="T15" s="27">
         <v>191.56500755935483</v>
       </c>
       <c r="U15" s="27">
         <v>176.51323542881721</v>
       </c>
       <c r="V15" s="27">
         <v>176.18997444366664</v>
       </c>
       <c r="W15" s="27">
         <v>183.48600000000005</v>
       </c>
-      <c r="X15" s="82" t="e">
+      <c r="X15" s="82">
         <f>IF(Wochenbericht!$O33&lt;&gt;"",Wochenbericht!$O33,#N/A)</f>
-        <v>#N/A</v>
+        <v>162.71399999999994</v>
       </c>
       <c r="Y15" s="51">
         <f t="shared" si="3"/>
         <v>46120</v>
       </c>
       <c r="Z15" s="27"/>
       <c r="AA15" s="48">
         <f t="shared" si="0"/>
         <v>164.61801240000003</v>
       </c>
       <c r="AB15" s="48">
         <f t="shared" si="1"/>
         <v>30.846591899999993</v>
       </c>
       <c r="AC15" s="48">
         <f t="shared" si="2"/>
         <v>195.46460430000002</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" s="27">
         <v>181.73137549999996</v>
       </c>
       <c r="B16" s="27">
         <v>175.52556299999998</v>
@@ -10001,53 +10109,53 @@
       </c>
       <c r="P16" s="27">
         <v>171.09543787000001</v>
       </c>
       <c r="Q16" s="27">
         <v>178.69672818999999</v>
       </c>
       <c r="R16" s="27">
         <v>128.88392314999999</v>
       </c>
       <c r="S16" s="27">
         <v>187.90245373999997</v>
       </c>
       <c r="T16" s="27">
         <v>170.18365777935486</v>
       </c>
       <c r="U16" s="27">
         <v>173.68820949881726</v>
       </c>
       <c r="V16" s="27">
         <v>162.88708022166671</v>
       </c>
       <c r="W16" s="27">
         <v>175.38300000000004</v>
       </c>
-      <c r="X16" s="82" t="e">
+      <c r="X16" s="82">
         <f>IF(Wochenbericht!$O34&lt;&gt;"",Wochenbericht!$O34,#N/A)</f>
-        <v>#N/A</v>
+        <v>170.85999999999999</v>
       </c>
       <c r="Y16" s="51">
         <f t="shared" si="3"/>
         <v>46127</v>
       </c>
       <c r="Z16" s="27"/>
       <c r="AA16" s="48">
         <f t="shared" si="0"/>
         <v>128.88392314999999</v>
       </c>
       <c r="AB16" s="48">
         <f t="shared" si="1"/>
         <v>71.161814150000026</v>
       </c>
       <c r="AC16" s="48">
         <f t="shared" si="2"/>
         <v>200.04573730000001</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" s="27">
         <v>165.07432700000001</v>
       </c>
       <c r="B17" s="27">
         <v>166.41050150000001</v>
@@ -10093,53 +10201,53 @@
       </c>
       <c r="P17" s="27">
         <v>154.94816860999998</v>
       </c>
       <c r="Q17" s="27">
         <v>174.09181906999999</v>
       </c>
       <c r="R17" s="27">
         <v>147.32143490000004</v>
       </c>
       <c r="S17" s="27">
         <v>175.91261170999999</v>
       </c>
       <c r="T17" s="27">
         <v>159.26799335935488</v>
       </c>
       <c r="U17" s="27">
         <v>171.79381066881717</v>
       </c>
       <c r="V17" s="27">
         <v>175.85950713733334</v>
       </c>
       <c r="W17" s="27">
         <v>164.54500000000002</v>
       </c>
-      <c r="X17" s="82" t="e">
+      <c r="X17" s="82">
         <f>IF(Wochenbericht!$O35&lt;&gt;"",Wochenbericht!$O35,#N/A)</f>
-        <v>#N/A</v>
+        <v>171.584</v>
       </c>
       <c r="Y17" s="51">
         <f t="shared" si="3"/>
         <v>46134</v>
       </c>
       <c r="Z17" s="27"/>
       <c r="AA17" s="48">
         <f t="shared" si="0"/>
         <v>147.32143490000004</v>
       </c>
       <c r="AB17" s="48">
         <f t="shared" si="1"/>
         <v>40.512652399999979</v>
       </c>
       <c r="AC17" s="48">
         <f t="shared" si="2"/>
         <v>187.83408730000002</v>
       </c>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" s="27">
         <v>159.05057049999999</v>
       </c>
       <c r="B18" s="27">
         <v>160.025655</v>
@@ -10185,53 +10293,53 @@
       </c>
       <c r="P18" s="27">
         <v>155.83126673999996</v>
       </c>
       <c r="Q18" s="27">
         <v>162.35241925999998</v>
       </c>
       <c r="R18" s="27">
         <v>148.82742166000003</v>
       </c>
       <c r="S18" s="27">
         <v>173.83164044</v>
       </c>
       <c r="T18" s="27">
         <v>167.30894123935488</v>
       </c>
       <c r="U18" s="27">
         <v>173.52194593881723</v>
       </c>
       <c r="V18" s="27">
         <v>182.07153158666665</v>
       </c>
       <c r="W18" s="27">
         <v>166.393</v>
       </c>
-      <c r="X18" s="82" t="e">
+      <c r="X18" s="82">
         <f>IF(Wochenbericht!$O36&lt;&gt;"",Wochenbericht!$O36,#N/A)</f>
-        <v>#N/A</v>
+        <v>165.51399999999995</v>
       </c>
       <c r="Y18" s="51">
         <f t="shared" si="3"/>
         <v>46141</v>
       </c>
       <c r="Z18" s="27"/>
       <c r="AA18" s="48">
         <f t="shared" si="0"/>
         <v>148.82742166000003</v>
       </c>
       <c r="AB18" s="48">
         <f t="shared" si="1"/>
         <v>40.680212339999969</v>
       </c>
       <c r="AC18" s="48">
         <f t="shared" si="2"/>
         <v>189.507634</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" s="27">
         <v>152.44760099999996</v>
       </c>
       <c r="B19" s="27">
         <v>170.991195</v>
@@ -13484,51 +13592,51 @@
         <f>Q2</f>
         <v>175.42672434000002</v>
       </c>
       <c r="Q54" s="47">
         <f>R2</f>
         <v>176.43351713999994</v>
       </c>
       <c r="R54" s="42">
         <v>216.76635040000002</v>
       </c>
       <c r="S54" s="47">
         <v>195.23883204053766</v>
       </c>
       <c r="T54" s="47">
         <v>181.55542646580651</v>
       </c>
       <c r="U54" s="47">
         <v>173.87782499311822</v>
       </c>
       <c r="V54" s="47">
         <v>171.37799999999999</v>
       </c>
       <c r="W54" s="42">
         <v>196.50400000000002</v>
       </c>
-      <c r="X54" s="98"/>
+      <c r="X54" s="97"/>
       <c r="Y54" s="81"/>
       <c r="Z54" s="27"/>
       <c r="AA54" s="48">
         <f t="shared" si="0"/>
         <v>169.88019550000001</v>
       </c>
       <c r="AB54" s="48">
         <f>AC54-AA54</f>
         <v>46.886154900000008</v>
       </c>
       <c r="AC54" s="48">
         <f t="shared" si="2"/>
         <v>216.76635040000002</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="13" type="noConversion"/>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>