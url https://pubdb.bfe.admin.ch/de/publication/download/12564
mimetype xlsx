--- v2 (2026-07-31)
+++ v3 (2026-09-08)
@@ -7,247 +7,247 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/chartsheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AP\411 Statistiken\411-02 Elektrizitätsstatistik\WOSTAT Mittwoch\Output\OGD\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\U80827167\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\0IT174WF\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:20001_{D0723876-6F7B-40EE-A99E-6BC45527E7CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{27D5E729-84A7-41BB-81B6-6893797213C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2880" yWindow="708" windowWidth="25932" windowHeight="14664" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Wochenbericht" sheetId="1" r:id="rId1"/>
     <sheet name="Grafik Landesverbrauch" sheetId="3" r:id="rId2"/>
     <sheet name="Hilfstabelle" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Wochenbericht!$A$1:$R$71</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
-  <fileRecoveryPr repairLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="R20" i="1" l="1"/>
-[...2 lines deleted...]
-  <c r="R23" i="1"/>
+  <c r="R32" i="1" l="1"/>
+  <c r="R33" i="1"/>
+  <c r="R34" i="1"/>
+  <c r="R35" i="1"/>
+  <c r="R36" i="1"/>
   <c r="AC54" i="2"/>
   <c r="AB54" i="2" s="1"/>
   <c r="AA54" i="2"/>
   <c r="Q54" i="2"/>
   <c r="P54" i="2"/>
   <c r="O54" i="2"/>
   <c r="N54" i="2"/>
   <c r="M54" i="2"/>
   <c r="AC53" i="2"/>
   <c r="AB53" i="2" s="1"/>
   <c r="AA53" i="2"/>
   <c r="AC52" i="2"/>
   <c r="AB52" i="2" s="1"/>
   <c r="AA52" i="2"/>
   <c r="AC51" i="2"/>
   <c r="AB51" i="2" s="1"/>
   <c r="AA51" i="2"/>
   <c r="AC50" i="2"/>
-  <c r="AB50" i="2"/>
   <c r="AA50" i="2"/>
+  <c r="AB50" i="2" s="1"/>
   <c r="AC49" i="2"/>
-  <c r="AB49" i="2"/>
+  <c r="AB49" i="2" s="1"/>
   <c r="AA49" i="2"/>
   <c r="AC48" i="2"/>
   <c r="AB48" i="2" s="1"/>
   <c r="AA48" i="2"/>
   <c r="AC47" i="2"/>
   <c r="AB47" i="2" s="1"/>
   <c r="AA47" i="2"/>
   <c r="AC46" i="2"/>
   <c r="AB46" i="2" s="1"/>
   <c r="AA46" i="2"/>
   <c r="AC45" i="2"/>
-  <c r="AB45" i="2" s="1"/>
+  <c r="AB45" i="2"/>
   <c r="AA45" i="2"/>
   <c r="AC44" i="2"/>
   <c r="AB44" i="2" s="1"/>
   <c r="AA44" i="2"/>
   <c r="AC43" i="2"/>
   <c r="AB43" i="2"/>
   <c r="AA43" i="2"/>
   <c r="AC42" i="2"/>
-  <c r="AB42" i="2"/>
   <c r="AA42" i="2"/>
+  <c r="AB42" i="2" s="1"/>
   <c r="AC41" i="2"/>
-  <c r="AB41" i="2"/>
+  <c r="AB41" i="2" s="1"/>
   <c r="AA41" i="2"/>
   <c r="AC40" i="2"/>
   <c r="AB40" i="2" s="1"/>
   <c r="AA40" i="2"/>
   <c r="AC39" i="2"/>
   <c r="AB39" i="2" s="1"/>
   <c r="AA39" i="2"/>
   <c r="AC38" i="2"/>
   <c r="AB38" i="2" s="1"/>
   <c r="AA38" i="2"/>
   <c r="AC37" i="2"/>
-  <c r="AB37" i="2" s="1"/>
+  <c r="AB37" i="2"/>
   <c r="AA37" i="2"/>
   <c r="AC36" i="2"/>
   <c r="AB36" i="2" s="1"/>
   <c r="AA36" i="2"/>
   <c r="AC35" i="2"/>
   <c r="AB35" i="2"/>
   <c r="AA35" i="2"/>
   <c r="AC34" i="2"/>
-  <c r="AB34" i="2"/>
   <c r="AA34" i="2"/>
+  <c r="AB34" i="2" s="1"/>
   <c r="AC33" i="2"/>
-  <c r="AB33" i="2"/>
+  <c r="AB33" i="2" s="1"/>
   <c r="AA33" i="2"/>
   <c r="AC32" i="2"/>
   <c r="AB32" i="2" s="1"/>
   <c r="AA32" i="2"/>
   <c r="AC31" i="2"/>
   <c r="AB31" i="2" s="1"/>
   <c r="AA31" i="2"/>
   <c r="AC30" i="2"/>
   <c r="AB30" i="2" s="1"/>
   <c r="AA30" i="2"/>
   <c r="AC29" i="2"/>
-  <c r="AB29" i="2" s="1"/>
+  <c r="AB29" i="2"/>
   <c r="AA29" i="2"/>
   <c r="AC28" i="2"/>
   <c r="AB28" i="2" s="1"/>
   <c r="AA28" i="2"/>
   <c r="AC27" i="2"/>
   <c r="AB27" i="2"/>
   <c r="AA27" i="2"/>
   <c r="AC26" i="2"/>
-  <c r="AB26" i="2"/>
   <c r="AA26" i="2"/>
+  <c r="AB26" i="2" s="1"/>
   <c r="AC25" i="2"/>
-  <c r="AB25" i="2"/>
+  <c r="AB25" i="2" s="1"/>
   <c r="AA25" i="2"/>
   <c r="AC24" i="2"/>
   <c r="AB24" i="2" s="1"/>
   <c r="AA24" i="2"/>
   <c r="AC23" i="2"/>
   <c r="AB23" i="2" s="1"/>
   <c r="AA23" i="2"/>
   <c r="AC22" i="2"/>
   <c r="AB22" i="2" s="1"/>
   <c r="AA22" i="2"/>
   <c r="AC21" i="2"/>
-  <c r="AB21" i="2" s="1"/>
+  <c r="AB21" i="2"/>
   <c r="AA21" i="2"/>
   <c r="AC20" i="2"/>
   <c r="AB20" i="2" s="1"/>
   <c r="AA20" i="2"/>
   <c r="AC19" i="2"/>
   <c r="AB19" i="2"/>
   <c r="AA19" i="2"/>
   <c r="AC18" i="2"/>
-  <c r="AB18" i="2"/>
   <c r="AA18" i="2"/>
+  <c r="AB18" i="2" s="1"/>
   <c r="AC17" i="2"/>
-  <c r="AB17" i="2"/>
+  <c r="AB17" i="2" s="1"/>
   <c r="AA17" i="2"/>
   <c r="AC16" i="2"/>
   <c r="AB16" i="2" s="1"/>
   <c r="AA16" i="2"/>
   <c r="AC15" i="2"/>
   <c r="AB15" i="2" s="1"/>
   <c r="AA15" i="2"/>
   <c r="AC14" i="2"/>
   <c r="AB14" i="2" s="1"/>
   <c r="AA14" i="2"/>
   <c r="AC13" i="2"/>
-  <c r="AB13" i="2" s="1"/>
+  <c r="AB13" i="2"/>
   <c r="AA13" i="2"/>
   <c r="AC12" i="2"/>
   <c r="AB12" i="2" s="1"/>
   <c r="AA12" i="2"/>
   <c r="AC11" i="2"/>
   <c r="AB11" i="2"/>
   <c r="AA11" i="2"/>
   <c r="AC10" i="2"/>
-  <c r="AB10" i="2"/>
   <c r="AA10" i="2"/>
+  <c r="AB10" i="2" s="1"/>
   <c r="AC9" i="2"/>
-  <c r="AB9" i="2"/>
+  <c r="AB9" i="2" s="1"/>
   <c r="AA9" i="2"/>
   <c r="AC8" i="2"/>
   <c r="AB8" i="2" s="1"/>
   <c r="AA8" i="2"/>
   <c r="AC7" i="2"/>
   <c r="AB7" i="2" s="1"/>
   <c r="AA7" i="2"/>
   <c r="AC6" i="2"/>
   <c r="AB6" i="2" s="1"/>
   <c r="AA6" i="2"/>
   <c r="AC5" i="2"/>
-  <c r="AB5" i="2" s="1"/>
+  <c r="AB5" i="2"/>
   <c r="AA5" i="2"/>
   <c r="AC4" i="2"/>
   <c r="AB4" i="2" s="1"/>
   <c r="AA4" i="2"/>
   <c r="AC3" i="2"/>
   <c r="AB3" i="2"/>
   <c r="AA3" i="2"/>
   <c r="Y3" i="2"/>
   <c r="Y4" i="2" s="1"/>
   <c r="Y5" i="2" s="1"/>
   <c r="Y6" i="2" s="1"/>
   <c r="Y7" i="2" s="1"/>
   <c r="Y8" i="2" s="1"/>
   <c r="Y9" i="2" s="1"/>
   <c r="Y10" i="2" s="1"/>
   <c r="Y11" i="2" s="1"/>
   <c r="Y12" i="2" s="1"/>
   <c r="Y13" i="2" s="1"/>
   <c r="Y14" i="2" s="1"/>
   <c r="Y15" i="2" s="1"/>
   <c r="Y16" i="2" s="1"/>
   <c r="Y17" i="2" s="1"/>
   <c r="Y18" i="2" s="1"/>
   <c r="Y19" i="2" s="1"/>
   <c r="Y20" i="2" s="1"/>
@@ -263,463 +263,467 @@
   <c r="Y30" i="2" s="1"/>
   <c r="Y31" i="2" s="1"/>
   <c r="Y32" i="2" s="1"/>
   <c r="Y33" i="2" s="1"/>
   <c r="Y34" i="2" s="1"/>
   <c r="Y35" i="2" s="1"/>
   <c r="Y36" i="2" s="1"/>
   <c r="Y37" i="2" s="1"/>
   <c r="Y38" i="2" s="1"/>
   <c r="Y39" i="2" s="1"/>
   <c r="Y40" i="2" s="1"/>
   <c r="Y41" i="2" s="1"/>
   <c r="Y42" i="2" s="1"/>
   <c r="Y43" i="2" s="1"/>
   <c r="Y44" i="2" s="1"/>
   <c r="Y45" i="2" s="1"/>
   <c r="Y46" i="2" s="1"/>
   <c r="Y47" i="2" s="1"/>
   <c r="Y48" i="2" s="1"/>
   <c r="Y49" i="2" s="1"/>
   <c r="Y50" i="2" s="1"/>
   <c r="Y51" i="2" s="1"/>
   <c r="Y52" i="2" s="1"/>
   <c r="Y53" i="2" s="1"/>
   <c r="AC2" i="2"/>
-  <c r="AB2" i="2"/>
   <c r="AA2" i="2"/>
+  <c r="AB2" i="2" s="1"/>
   <c r="R71" i="1"/>
   <c r="N71" i="1"/>
   <c r="D71" i="1"/>
   <c r="I71" i="1" s="1"/>
   <c r="K71" i="1" s="1"/>
   <c r="O71" i="1" s="1"/>
   <c r="X53" i="2" s="1"/>
   <c r="R70" i="1"/>
   <c r="N70" i="1"/>
   <c r="D70" i="1"/>
   <c r="I70" i="1" s="1"/>
   <c r="K70" i="1" s="1"/>
   <c r="O70" i="1" s="1"/>
   <c r="X52" i="2" s="1"/>
   <c r="R69" i="1"/>
   <c r="N69" i="1"/>
-  <c r="D69" i="1"/>
-[...1 lines deleted...]
-  <c r="K69" i="1" s="1"/>
+  <c r="K69" i="1"/>
   <c r="O69" i="1" s="1"/>
   <c r="X51" i="2" s="1"/>
+  <c r="I69" i="1"/>
+  <c r="D69" i="1"/>
   <c r="R68" i="1"/>
   <c r="N68" i="1"/>
-  <c r="I68" i="1"/>
-  <c r="K68" i="1" s="1"/>
+  <c r="K68" i="1"/>
   <c r="O68" i="1" s="1"/>
   <c r="X50" i="2" s="1"/>
+  <c r="I68" i="1"/>
   <c r="D68" i="1"/>
   <c r="R67" i="1"/>
   <c r="N67" i="1"/>
-  <c r="D67" i="1"/>
-  <c r="I67" i="1" s="1"/>
+  <c r="I67" i="1"/>
   <c r="K67" i="1" s="1"/>
   <c r="O67" i="1" s="1"/>
   <c r="X49" i="2" s="1"/>
+  <c r="D67" i="1"/>
   <c r="R66" i="1"/>
   <c r="N66" i="1"/>
   <c r="D66" i="1"/>
   <c r="I66" i="1" s="1"/>
   <c r="K66" i="1" s="1"/>
   <c r="O66" i="1" s="1"/>
   <c r="X48" i="2" s="1"/>
   <c r="R65" i="1"/>
   <c r="N65" i="1"/>
   <c r="D65" i="1"/>
   <c r="I65" i="1" s="1"/>
   <c r="K65" i="1" s="1"/>
   <c r="O65" i="1" s="1"/>
   <c r="X47" i="2" s="1"/>
   <c r="R64" i="1"/>
   <c r="N64" i="1"/>
-  <c r="I64" i="1"/>
-  <c r="K64" i="1" s="1"/>
+  <c r="K64" i="1"/>
   <c r="O64" i="1" s="1"/>
   <c r="X46" i="2" s="1"/>
+  <c r="I64" i="1"/>
   <c r="D64" i="1"/>
   <c r="R63" i="1"/>
   <c r="N63" i="1"/>
-  <c r="D63" i="1"/>
-  <c r="I63" i="1" s="1"/>
+  <c r="I63" i="1"/>
   <c r="K63" i="1" s="1"/>
   <c r="O63" i="1" s="1"/>
   <c r="X45" i="2" s="1"/>
+  <c r="D63" i="1"/>
   <c r="R62" i="1"/>
   <c r="N62" i="1"/>
-  <c r="I62" i="1"/>
+  <c r="D62" i="1"/>
+  <c r="I62" i="1" s="1"/>
   <c r="K62" i="1" s="1"/>
   <c r="O62" i="1" s="1"/>
   <c r="X44" i="2" s="1"/>
-  <c r="D62" i="1"/>
   <c r="R61" i="1"/>
   <c r="N61" i="1"/>
-  <c r="D61" i="1"/>
-[...1 lines deleted...]
-  <c r="K61" i="1" s="1"/>
+  <c r="K61" i="1"/>
   <c r="O61" i="1" s="1"/>
   <c r="X43" i="2" s="1"/>
+  <c r="I61" i="1"/>
+  <c r="D61" i="1"/>
   <c r="R60" i="1"/>
   <c r="N60" i="1"/>
-  <c r="I60" i="1"/>
-  <c r="K60" i="1" s="1"/>
+  <c r="K60" i="1"/>
   <c r="O60" i="1" s="1"/>
   <c r="X42" i="2" s="1"/>
+  <c r="I60" i="1"/>
   <c r="D60" i="1"/>
   <c r="R59" i="1"/>
   <c r="N59" i="1"/>
-  <c r="D59" i="1"/>
-  <c r="I59" i="1" s="1"/>
+  <c r="I59" i="1"/>
   <c r="K59" i="1" s="1"/>
   <c r="O59" i="1" s="1"/>
   <c r="X41" i="2" s="1"/>
+  <c r="D59" i="1"/>
   <c r="R58" i="1"/>
   <c r="N58" i="1"/>
   <c r="D58" i="1"/>
   <c r="I58" i="1" s="1"/>
   <c r="K58" i="1" s="1"/>
   <c r="O58" i="1" s="1"/>
   <c r="X40" i="2" s="1"/>
   <c r="R57" i="1"/>
   <c r="N57" i="1"/>
   <c r="D57" i="1"/>
   <c r="I57" i="1" s="1"/>
   <c r="K57" i="1" s="1"/>
   <c r="O57" i="1" s="1"/>
   <c r="X39" i="2" s="1"/>
   <c r="R56" i="1"/>
   <c r="N56" i="1"/>
-  <c r="I56" i="1"/>
-  <c r="K56" i="1" s="1"/>
+  <c r="K56" i="1"/>
   <c r="O56" i="1" s="1"/>
   <c r="X38" i="2" s="1"/>
+  <c r="I56" i="1"/>
   <c r="D56" i="1"/>
   <c r="R55" i="1"/>
   <c r="N55" i="1"/>
-  <c r="D55" i="1"/>
-  <c r="I55" i="1" s="1"/>
+  <c r="I55" i="1"/>
   <c r="K55" i="1" s="1"/>
   <c r="O55" i="1" s="1"/>
   <c r="X37" i="2" s="1"/>
+  <c r="D55" i="1"/>
   <c r="R54" i="1"/>
   <c r="N54" i="1"/>
-  <c r="I54" i="1"/>
+  <c r="D54" i="1"/>
+  <c r="I54" i="1" s="1"/>
   <c r="K54" i="1" s="1"/>
   <c r="O54" i="1" s="1"/>
   <c r="X36" i="2" s="1"/>
-  <c r="D54" i="1"/>
   <c r="R53" i="1"/>
   <c r="N53" i="1"/>
-  <c r="D53" i="1"/>
-[...1 lines deleted...]
-  <c r="K53" i="1" s="1"/>
+  <c r="K53" i="1"/>
   <c r="O53" i="1" s="1"/>
   <c r="X35" i="2" s="1"/>
+  <c r="I53" i="1"/>
+  <c r="D53" i="1"/>
   <c r="R52" i="1"/>
   <c r="N52" i="1"/>
-  <c r="I52" i="1"/>
-  <c r="K52" i="1" s="1"/>
+  <c r="K52" i="1"/>
   <c r="O52" i="1" s="1"/>
   <c r="X34" i="2" s="1"/>
+  <c r="I52" i="1"/>
   <c r="D52" i="1"/>
   <c r="R51" i="1"/>
   <c r="N51" i="1"/>
-  <c r="D51" i="1"/>
-  <c r="I51" i="1" s="1"/>
+  <c r="I51" i="1"/>
   <c r="K51" i="1" s="1"/>
   <c r="O51" i="1" s="1"/>
   <c r="X33" i="2" s="1"/>
+  <c r="D51" i="1"/>
   <c r="R50" i="1"/>
   <c r="N50" i="1"/>
   <c r="D50" i="1"/>
   <c r="I50" i="1" s="1"/>
   <c r="K50" i="1" s="1"/>
   <c r="O50" i="1" s="1"/>
   <c r="X32" i="2" s="1"/>
   <c r="R49" i="1"/>
   <c r="N49" i="1"/>
   <c r="D49" i="1"/>
   <c r="I49" i="1" s="1"/>
   <c r="K49" i="1" s="1"/>
   <c r="O49" i="1" s="1"/>
   <c r="X31" i="2" s="1"/>
   <c r="R48" i="1"/>
   <c r="N48" i="1"/>
-  <c r="I48" i="1"/>
-  <c r="K48" i="1" s="1"/>
+  <c r="K48" i="1"/>
   <c r="O48" i="1" s="1"/>
   <c r="X30" i="2" s="1"/>
+  <c r="I48" i="1"/>
   <c r="D48" i="1"/>
   <c r="R47" i="1"/>
   <c r="N47" i="1"/>
-  <c r="D47" i="1"/>
-  <c r="I47" i="1" s="1"/>
+  <c r="I47" i="1"/>
   <c r="K47" i="1" s="1"/>
   <c r="O47" i="1" s="1"/>
   <c r="X29" i="2" s="1"/>
+  <c r="D47" i="1"/>
   <c r="R46" i="1"/>
   <c r="N46" i="1"/>
-  <c r="I46" i="1"/>
+  <c r="D46" i="1"/>
+  <c r="I46" i="1" s="1"/>
   <c r="K46" i="1" s="1"/>
   <c r="O46" i="1" s="1"/>
   <c r="X28" i="2" s="1"/>
-  <c r="D46" i="1"/>
   <c r="R45" i="1"/>
   <c r="N45" i="1"/>
-  <c r="D45" i="1"/>
-[...1 lines deleted...]
-  <c r="K45" i="1" s="1"/>
+  <c r="K45" i="1"/>
   <c r="O45" i="1" s="1"/>
   <c r="X27" i="2" s="1"/>
+  <c r="I45" i="1"/>
+  <c r="D45" i="1"/>
   <c r="R44" i="1"/>
   <c r="N44" i="1"/>
-  <c r="I44" i="1"/>
-  <c r="K44" i="1" s="1"/>
+  <c r="K44" i="1"/>
   <c r="O44" i="1" s="1"/>
   <c r="X26" i="2" s="1"/>
+  <c r="I44" i="1"/>
   <c r="D44" i="1"/>
   <c r="R43" i="1"/>
   <c r="N43" i="1"/>
-  <c r="D43" i="1"/>
-  <c r="I43" i="1" s="1"/>
+  <c r="I43" i="1"/>
   <c r="K43" i="1" s="1"/>
   <c r="O43" i="1" s="1"/>
   <c r="X25" i="2" s="1"/>
+  <c r="D43" i="1"/>
   <c r="R42" i="1"/>
   <c r="N42" i="1"/>
   <c r="D42" i="1"/>
   <c r="I42" i="1" s="1"/>
   <c r="K42" i="1" s="1"/>
   <c r="O42" i="1" s="1"/>
   <c r="X24" i="2" s="1"/>
   <c r="R41" i="1"/>
   <c r="N41" i="1"/>
   <c r="D41" i="1"/>
   <c r="I41" i="1" s="1"/>
   <c r="K41" i="1" s="1"/>
   <c r="O41" i="1" s="1"/>
   <c r="X23" i="2" s="1"/>
   <c r="R40" i="1"/>
   <c r="N40" i="1"/>
-  <c r="I40" i="1"/>
-  <c r="K40" i="1" s="1"/>
+  <c r="K40" i="1"/>
   <c r="O40" i="1" s="1"/>
   <c r="X22" i="2" s="1"/>
+  <c r="I40" i="1"/>
   <c r="D40" i="1"/>
   <c r="R39" i="1"/>
   <c r="N39" i="1"/>
-  <c r="D39" i="1"/>
-  <c r="I39" i="1" s="1"/>
+  <c r="I39" i="1"/>
   <c r="K39" i="1" s="1"/>
   <c r="O39" i="1" s="1"/>
   <c r="X21" i="2" s="1"/>
+  <c r="D39" i="1"/>
   <c r="R38" i="1"/>
   <c r="N38" i="1"/>
-  <c r="I38" i="1"/>
+  <c r="D38" i="1"/>
+  <c r="I38" i="1" s="1"/>
   <c r="K38" i="1" s="1"/>
   <c r="O38" i="1" s="1"/>
   <c r="X20" i="2" s="1"/>
-  <c r="D38" i="1"/>
   <c r="R37" i="1"/>
   <c r="N37" i="1"/>
-  <c r="D37" i="1"/>
-[...1 lines deleted...]
-  <c r="K37" i="1" s="1"/>
+  <c r="K37" i="1"/>
   <c r="O37" i="1" s="1"/>
   <c r="X19" i="2" s="1"/>
+  <c r="I37" i="1"/>
+  <c r="D37" i="1"/>
   <c r="N36" i="1"/>
-  <c r="I36" i="1"/>
+  <c r="D36" i="1"/>
+  <c r="I36" i="1" s="1"/>
   <c r="K36" i="1" s="1"/>
   <c r="O36" i="1" s="1"/>
   <c r="X18" i="2" s="1"/>
-  <c r="D36" i="1"/>
   <c r="N35" i="1"/>
   <c r="D35" i="1"/>
   <c r="I35" i="1" s="1"/>
   <c r="K35" i="1" s="1"/>
   <c r="O35" i="1" s="1"/>
   <c r="X17" i="2" s="1"/>
   <c r="N34" i="1"/>
-  <c r="D34" i="1"/>
-  <c r="I34" i="1" s="1"/>
+  <c r="I34" i="1"/>
   <c r="K34" i="1" s="1"/>
   <c r="O34" i="1" s="1"/>
   <c r="X16" i="2" s="1"/>
+  <c r="D34" i="1"/>
   <c r="N33" i="1"/>
-  <c r="D33" i="1"/>
-[...1 lines deleted...]
-  <c r="K33" i="1" s="1"/>
+  <c r="K33" i="1"/>
   <c r="O33" i="1" s="1"/>
   <c r="X15" i="2" s="1"/>
+  <c r="I33" i="1"/>
+  <c r="D33" i="1"/>
   <c r="N32" i="1"/>
-  <c r="I32" i="1"/>
+  <c r="D32" i="1"/>
+  <c r="I32" i="1" s="1"/>
   <c r="K32" i="1" s="1"/>
   <c r="O32" i="1" s="1"/>
   <c r="X14" i="2" s="1"/>
-  <c r="D32" i="1"/>
   <c r="R31" i="1"/>
   <c r="N31" i="1"/>
-  <c r="K31" i="1"/>
+  <c r="D31" i="1"/>
+  <c r="I31" i="1" s="1"/>
+  <c r="K31" i="1" s="1"/>
   <c r="O31" i="1" s="1"/>
   <c r="X13" i="2" s="1"/>
-  <c r="D31" i="1"/>
-  <c r="I31" i="1" s="1"/>
   <c r="R30" i="1"/>
   <c r="N30" i="1"/>
-  <c r="I30" i="1"/>
+  <c r="D30" i="1"/>
+  <c r="I30" i="1" s="1"/>
   <c r="K30" i="1" s="1"/>
   <c r="O30" i="1" s="1"/>
   <c r="X12" i="2" s="1"/>
-  <c r="D30" i="1"/>
   <c r="R29" i="1"/>
   <c r="N29" i="1"/>
   <c r="K29" i="1"/>
   <c r="O29" i="1" s="1"/>
   <c r="X11" i="2" s="1"/>
+  <c r="I29" i="1"/>
   <c r="D29" i="1"/>
-  <c r="I29" i="1" s="1"/>
   <c r="R28" i="1"/>
   <c r="N28" i="1"/>
   <c r="I28" i="1"/>
   <c r="K28" i="1" s="1"/>
   <c r="O28" i="1" s="1"/>
   <c r="X10" i="2" s="1"/>
   <c r="D28" i="1"/>
   <c r="R27" i="1"/>
   <c r="N27" i="1"/>
   <c r="D27" i="1"/>
   <c r="I27" i="1" s="1"/>
   <c r="K27" i="1" s="1"/>
   <c r="O27" i="1" s="1"/>
   <c r="X9" i="2" s="1"/>
   <c r="R26" i="1"/>
   <c r="N26" i="1"/>
-  <c r="D26" i="1"/>
-[...1 lines deleted...]
-  <c r="K26" i="1" s="1"/>
+  <c r="K26" i="1"/>
   <c r="O26" i="1" s="1"/>
   <c r="X8" i="2" s="1"/>
+  <c r="I26" i="1"/>
+  <c r="D26" i="1"/>
   <c r="R25" i="1"/>
   <c r="N25" i="1"/>
-  <c r="D25" i="1"/>
-  <c r="I25" i="1" s="1"/>
+  <c r="I25" i="1"/>
   <c r="K25" i="1" s="1"/>
   <c r="O25" i="1" s="1"/>
   <c r="X7" i="2" s="1"/>
+  <c r="D25" i="1"/>
   <c r="R24" i="1"/>
   <c r="N24" i="1"/>
-  <c r="I24" i="1"/>
+  <c r="D24" i="1"/>
+  <c r="I24" i="1" s="1"/>
   <c r="K24" i="1" s="1"/>
   <c r="O24" i="1" s="1"/>
   <c r="X6" i="2" s="1"/>
-  <c r="D24" i="1"/>
+  <c r="R23" i="1"/>
   <c r="N23" i="1"/>
-  <c r="I23" i="1"/>
+  <c r="D23" i="1"/>
+  <c r="I23" i="1" s="1"/>
   <c r="K23" i="1" s="1"/>
   <c r="O23" i="1" s="1"/>
   <c r="X5" i="2" s="1"/>
-  <c r="D23" i="1"/>
-[...7 lines deleted...]
-  <c r="A23" i="1" s="1"/>
+  <c r="A23" i="1"/>
   <c r="A24" i="1" s="1"/>
   <c r="A25" i="1" s="1"/>
   <c r="A26" i="1" s="1"/>
   <c r="A27" i="1" s="1"/>
   <c r="A28" i="1" s="1"/>
   <c r="A29" i="1" s="1"/>
   <c r="A30" i="1" s="1"/>
   <c r="A31" i="1" s="1"/>
   <c r="A32" i="1" s="1"/>
   <c r="A33" i="1" s="1"/>
   <c r="A34" i="1" s="1"/>
   <c r="A35" i="1" s="1"/>
   <c r="A36" i="1" s="1"/>
   <c r="A37" i="1" s="1"/>
   <c r="A38" i="1" s="1"/>
   <c r="A39" i="1" s="1"/>
   <c r="A40" i="1" s="1"/>
   <c r="A41" i="1" s="1"/>
   <c r="A42" i="1" s="1"/>
   <c r="A43" i="1" s="1"/>
   <c r="A44" i="1" s="1"/>
   <c r="A45" i="1" s="1"/>
   <c r="A46" i="1" s="1"/>
   <c r="A47" i="1" s="1"/>
   <c r="A48" i="1" s="1"/>
   <c r="A49" i="1" s="1"/>
   <c r="A50" i="1" s="1"/>
   <c r="A51" i="1" s="1"/>
   <c r="A52" i="1" s="1"/>
   <c r="A53" i="1" s="1"/>
   <c r="A54" i="1" s="1"/>
   <c r="A55" i="1" s="1"/>
   <c r="A56" i="1" s="1"/>
   <c r="A57" i="1" s="1"/>
   <c r="A58" i="1" s="1"/>
   <c r="A59" i="1" s="1"/>
   <c r="A60" i="1" s="1"/>
   <c r="A61" i="1" s="1"/>
   <c r="A62" i="1" s="1"/>
   <c r="A63" i="1" s="1"/>
   <c r="A64" i="1" s="1"/>
   <c r="A65" i="1" s="1"/>
   <c r="A66" i="1" s="1"/>
   <c r="A67" i="1" s="1"/>
   <c r="A68" i="1" s="1"/>
   <c r="A69" i="1" s="1"/>
   <c r="A70" i="1" s="1"/>
   <c r="A71" i="1" s="1"/>
+  <c r="R22" i="1"/>
+  <c r="N22" i="1"/>
+  <c r="D22" i="1"/>
+  <c r="I22" i="1" s="1"/>
+  <c r="K22" i="1" s="1"/>
+  <c r="O22" i="1" s="1"/>
+  <c r="X4" i="2" s="1"/>
+  <c r="A22" i="1"/>
+  <c r="R21" i="1"/>
   <c r="N21" i="1"/>
-  <c r="D21" i="1"/>
-[...1 lines deleted...]
-  <c r="K21" i="1" s="1"/>
+  <c r="K21" i="1"/>
   <c r="O21" i="1" s="1"/>
   <c r="X3" i="2" s="1"/>
+  <c r="I21" i="1"/>
+  <c r="D21" i="1"/>
   <c r="A21" i="1"/>
+  <c r="R20" i="1"/>
   <c r="N20" i="1"/>
   <c r="I20" i="1"/>
   <c r="K20" i="1" s="1"/>
+  <c r="O20" i="1" s="1"/>
+  <c r="X2" i="2" s="1"/>
   <c r="D20" i="1"/>
-  <c r="O20" i="1" l="1"/>
-  <c r="X2" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="86">
   <si>
     <t xml:space="preserve">ERZEUGUNG UND ABGABE ELEKTRISCHER ENERGIE IN DER SCHWEIZ </t>
   </si>
   <si>
     <t xml:space="preserve">PRODUCTION ET CONSOMMATION D'ENERGIE ELECTRIQUE EN SUISSE </t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>DIE NACHSTEHENDEN ANGABEN BEZIEHEN SICH SOWOHL AUF DIE ERZEUGUNG DER ELEKTRIZITÄTSWERKE DER</t>
   </si>
   <si>
     <t>LES CHIFFRES CI-DESSOUS CONCERNENT A LA FOIS LES ENTREPRISES D'ELECTRICITE LIVRANT A DES TIERS</t>
   </si>
   <si>
     <t>ALLGEMEINVERSORGUNG WIE DER BAHN- UND INDUSTRIEEIGENEN KRAFTWERKE (SELBSTPRODUZENTEN)</t>
   </si>
   <si>
     <t>ET LES CENTRALES DES ENTREPRISES FERROVIAIRES ET INDUSTRIELLES (AUTOPRODUCTEURS)</t>
   </si>
   <si>
     <t xml:space="preserve"> Landeserzeugung  -  Production nationale</t>
   </si>
   <si>
@@ -930,53 +934,50 @@
     <t>Windkraft</t>
   </si>
   <si>
     <t>Verbrauch</t>
   </si>
   <si>
     <t>5a</t>
   </si>
   <si>
     <t>5b</t>
   </si>
   <si>
     <t>5c</t>
   </si>
   <si>
     <t>6=3+4+5</t>
   </si>
   <si>
     <t>8=6-7</t>
   </si>
   <si>
     <t>11=9-10</t>
   </si>
   <si>
     <t>12=8+11</t>
-  </si>
-[...1 lines deleted...]
-    <t>n.a.</t>
   </si>
   <si>
     <t>Min/Max 2003-2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="\ 0"/>
     <numFmt numFmtId="165" formatCode="\+0\°\C\ \ \ \ \ \ ;[Red]\-0\°\C\ \ \ \ \ \ "/>
     <numFmt numFmtId="166" formatCode="\ 0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0\ \ \ \ \ \ \ \ \ "/>
     <numFmt numFmtId="168" formatCode="0%\ \ \ \ \ \ \ "/>
     <numFmt numFmtId="169" formatCode="0.0\ \ \ \ \ "/>
     <numFmt numFmtId="170" formatCode="\+0\ &quot;°C&quot;;\-0\ &quot;°C&quot;"/>
     <numFmt numFmtId="171" formatCode="0.0"/>
   </numFmts>
   <fonts count="29">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
@@ -1444,51 +1445,51 @@
     <xf numFmtId="43" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="99">
+  <cellXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -1667,53 +1668,50 @@
     <xf numFmtId="14" fontId="10" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="10" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="11" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="171" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="171" fontId="0" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="10" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="63">
     <cellStyle name="Komma 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Komma 2 10" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Komma 2 11" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Komma 2 12" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Komma 2 13" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Komma 2 14" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Komma 2 15" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Komma 2 16" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Komma 2 17" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Komma 2 18" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Komma 2 19" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Komma 2 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Komma 2 2 10" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Komma 2 2 11" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Komma 2 2 2" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Komma 2 2 3" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Komma 2 2 4" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Komma 2 2 5" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Komma 2 2 6" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Komma 2 2 7" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Komma 2 2 8" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Komma 2 2 9" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="Komma 2 20" xfId="23" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
@@ -4168,60 +4166,60 @@
                 <c:pt idx="9">
                   <c:v>184.63999999999996</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>191.55699999999999</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>192.81399999999996</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>202.34199999999998</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>162.71399999999994</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>170.85999999999999</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>171.584</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>165.51399999999995</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>#N/A</c:v>
+                  <c:v>179.48799999999997</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>#N/A</c:v>
+                  <c:v>171.721</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>#N/A</c:v>
+                  <c:v>174.43400000000003</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>#N/A</c:v>
+                  <c:v>167.57499999999999</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="27">
                   <c:v>#N/A</c:v>
                 </c:pt>
                 <c:pt idx="28">
                   <c:v>#N/A</c:v>
                 </c:pt>
@@ -4753,51 +4751,51 @@
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
-    <xdr:ext cx="10113818" cy="6061364"/>
+    <xdr:ext cx="10122477" cy="6070023"/>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Diagramm 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{718F9793-3A19-BF0D-4D53-461D70DB48FF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks noGrp="1"/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
@@ -5226,89 +5224,89 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1"/>
   <dimension ref="A1:BC74"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" showWhiteSpace="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane ySplit="19" topLeftCell="A20" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="S22" sqref="S22"/>
+      <pane ySplit="19" topLeftCell="A29" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="V30" sqref="V30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
-    <col min="2" max="15" width="10.109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="20" max="20" width="20.109375" hidden="1" customWidth="1"/>
+    <col min="2" max="15" width="10.140625" customWidth="1"/>
+    <col min="16" max="18" width="10.85546875" customWidth="1"/>
+    <col min="19" max="19" width="12.42578125" customWidth="1"/>
+    <col min="20" max="20" width="20.140625" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="12.75" customHeight="1">
       <c r="M1" s="24"/>
     </row>
-    <row r="2" spans="1:26" ht="15.6">
+    <row r="2" spans="1:26" ht="15.75">
       <c r="E2" s="24" t="s">
         <v>65</v>
       </c>
       <c r="L2" s="24" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="M3" s="1"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
     </row>
-    <row r="4" spans="1:26" ht="13.8">
+    <row r="4" spans="1:26" ht="14.25">
       <c r="E4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M4" s="5"/>
       <c r="N4" s="4"/>
       <c r="O4" s="5"/>
       <c r="P4" s="4"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="E5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
@@ -5393,51 +5391,51 @@
       <c r="K9" s="10" t="s">
         <v>9</v>
       </c>
       <c r="L9" s="10" t="s">
         <v>10</v>
       </c>
       <c r="M9" s="10" t="s">
         <v>11</v>
       </c>
       <c r="N9" s="10" t="s">
         <v>12</v>
       </c>
       <c r="O9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="P9" s="11" t="s">
         <v>14</v>
       </c>
       <c r="Q9" s="11" t="s">
         <v>15</v>
       </c>
       <c r="R9" s="11" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="10" spans="1:26" ht="15.6">
+    <row r="10" spans="1:26" ht="15.75">
       <c r="A10" s="41">
         <v>2026</v>
       </c>
       <c r="B10" s="56"/>
       <c r="C10" s="57"/>
       <c r="D10" s="57"/>
       <c r="E10" s="53"/>
       <c r="F10" s="53"/>
       <c r="G10" s="53"/>
       <c r="H10" s="53"/>
       <c r="I10" s="58"/>
       <c r="J10" s="12" t="s">
         <v>8</v>
       </c>
       <c r="K10" s="13" t="s">
         <v>17</v>
       </c>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
       <c r="N10" s="12" t="s">
         <v>18</v>
       </c>
       <c r="O10" s="12" t="s">
         <v>19</v>
       </c>
@@ -6711,55 +6709,56 @@
       </c>
       <c r="J32" s="60">
         <v>12.455</v>
       </c>
       <c r="K32" s="60">
         <f t="shared" si="3"/>
         <v>169.03099999999998</v>
       </c>
       <c r="L32" s="60">
         <v>99.628</v>
       </c>
       <c r="M32" s="75">
         <v>66.316999999999993</v>
       </c>
       <c r="N32" s="60">
         <f t="shared" si="4"/>
         <v>33.311000000000007</v>
       </c>
       <c r="O32" s="60">
         <f t="shared" si="5"/>
         <v>202.34199999999998</v>
       </c>
       <c r="P32" s="62">
         <v>4.0250000000000004</v>
       </c>
-      <c r="Q32" s="98" t="s">
-[...3 lines deleted...]
-        <v>85</v>
+      <c r="Q32" s="63">
+        <v>585.04</v>
+      </c>
+      <c r="R32" s="64">
+        <f t="shared" si="6"/>
+        <v>0.56471042471042465</v>
       </c>
       <c r="T32">
         <v>1036</v>
       </c>
     </row>
     <row r="33" spans="1:26" ht="12.6" customHeight="1">
       <c r="A33" s="59">
         <f t="shared" si="1"/>
         <v>46120</v>
       </c>
       <c r="B33" s="60">
         <v>42.427</v>
       </c>
       <c r="C33" s="61">
         <v>48.405000000000001</v>
       </c>
       <c r="D33" s="60">
         <f t="shared" si="2"/>
         <v>90.831999999999994</v>
       </c>
       <c r="E33" s="60">
         <v>61.654000000000003</v>
       </c>
       <c r="F33" s="60">
         <v>9.5579999999999998</v>
@@ -6776,55 +6775,56 @@
       </c>
       <c r="J33" s="60">
         <v>20.614000000000001</v>
       </c>
       <c r="K33" s="60">
         <f t="shared" si="3"/>
         <v>186.55699999999996</v>
       </c>
       <c r="L33" s="65">
         <v>78.641999999999996</v>
       </c>
       <c r="M33" s="78">
         <v>102.485</v>
       </c>
       <c r="N33" s="60">
         <f t="shared" si="4"/>
         <v>-23.843000000000004</v>
       </c>
       <c r="O33" s="60">
         <f t="shared" si="5"/>
         <v>162.71399999999994</v>
       </c>
       <c r="P33" s="62">
         <v>14.7</v>
       </c>
-      <c r="Q33" s="98" t="s">
-[...3 lines deleted...]
-        <v>85</v>
+      <c r="Q33" s="63">
+        <v>749.10900000000004</v>
+      </c>
+      <c r="R33" s="64">
+        <f t="shared" si="6"/>
+        <v>0.72307818532818535</v>
       </c>
       <c r="T33">
         <v>1036</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="59">
         <f t="shared" si="1"/>
         <v>46127</v>
       </c>
       <c r="B34" s="60">
         <v>47.420999999999999</v>
       </c>
       <c r="C34" s="61">
         <v>59.055</v>
       </c>
       <c r="D34" s="60">
         <f t="shared" si="2"/>
         <v>106.476</v>
       </c>
       <c r="E34" s="60">
         <v>62.042999999999999</v>
       </c>
       <c r="F34" s="60">
         <v>10.128</v>
@@ -6841,55 +6841,56 @@
       </c>
       <c r="J34" s="60">
         <v>9.9540000000000006</v>
       </c>
       <c r="K34" s="60">
         <f t="shared" si="3"/>
         <v>190.82299999999998</v>
       </c>
       <c r="L34" s="65">
         <v>74.953000000000003</v>
       </c>
       <c r="M34" s="78">
         <v>94.915999999999997</v>
       </c>
       <c r="N34" s="60">
         <f t="shared" si="4"/>
         <v>-19.962999999999994</v>
       </c>
       <c r="O34" s="60">
         <f t="shared" si="5"/>
         <v>170.85999999999999</v>
       </c>
       <c r="P34" s="62">
         <v>9.85</v>
       </c>
-      <c r="Q34" s="98" t="s">
-[...3 lines deleted...]
-        <v>85</v>
+      <c r="Q34" s="63">
+        <v>779.33</v>
+      </c>
+      <c r="R34" s="64">
+        <f t="shared" si="6"/>
+        <v>0.75224903474903482</v>
       </c>
       <c r="T34">
         <v>1036</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="59">
         <f t="shared" si="1"/>
         <v>46134</v>
       </c>
       <c r="B35" s="60">
         <v>43.112000000000002</v>
       </c>
       <c r="C35" s="61">
         <v>57.463999999999999</v>
       </c>
       <c r="D35" s="60">
         <f t="shared" si="2"/>
         <v>100.57599999999999</v>
       </c>
       <c r="E35" s="60">
         <v>61.837000000000003</v>
       </c>
       <c r="F35" s="60">
         <v>9.4809999999999999</v>
@@ -6906,55 +6907,56 @@
       </c>
       <c r="J35" s="60">
         <v>10.637</v>
       </c>
       <c r="K35" s="60">
         <f t="shared" si="3"/>
         <v>211.376</v>
       </c>
       <c r="L35" s="65">
         <v>77.411000000000001</v>
       </c>
       <c r="M35" s="78">
         <v>117.203</v>
       </c>
       <c r="N35" s="60">
         <f t="shared" si="4"/>
         <v>-39.792000000000002</v>
       </c>
       <c r="O35" s="60">
         <f t="shared" si="5"/>
         <v>171.584</v>
       </c>
       <c r="P35" s="62">
         <v>10.35</v>
       </c>
-      <c r="Q35" s="98" t="s">
-[...3 lines deleted...]
-        <v>85</v>
+      <c r="Q35" s="63">
+        <v>694.47699999999998</v>
+      </c>
+      <c r="R35" s="64">
+        <f t="shared" si="6"/>
+        <v>0.67034459459459461</v>
       </c>
       <c r="T35">
         <v>1036</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="59">
         <f t="shared" si="1"/>
         <v>46141</v>
       </c>
       <c r="B36" s="60">
         <v>50.301000000000002</v>
       </c>
       <c r="C36" s="61">
         <v>64.644000000000005</v>
       </c>
       <c r="D36" s="60">
         <f t="shared" si="2"/>
         <v>114.94500000000001</v>
       </c>
       <c r="E36" s="60">
         <v>60.829000000000001</v>
       </c>
       <c r="F36" s="60">
         <v>9.3559999999999999</v>
@@ -6971,231 +6973,320 @@
       </c>
       <c r="J36" s="60">
         <v>12.843999999999999</v>
       </c>
       <c r="K36" s="60">
         <f t="shared" si="3"/>
         <v>206.70299999999997</v>
       </c>
       <c r="L36" s="65">
         <v>93.453999999999994</v>
       </c>
       <c r="M36" s="78">
         <v>134.643</v>
       </c>
       <c r="N36" s="60">
         <f t="shared" si="4"/>
         <v>-41.189000000000007</v>
       </c>
       <c r="O36" s="60">
         <f t="shared" si="5"/>
         <v>165.51399999999995</v>
       </c>
       <c r="P36" s="62">
         <v>14.725</v>
       </c>
-      <c r="Q36" s="98" t="s">
-[...3 lines deleted...]
-        <v>85</v>
+      <c r="Q36" s="63">
+        <v>688.41800000000001</v>
+      </c>
+      <c r="R36" s="64">
+        <f t="shared" si="6"/>
+        <v>0.66449613899613902</v>
       </c>
       <c r="T36">
         <v>1036</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="87">
         <f t="shared" si="1"/>
         <v>46148</v>
       </c>
-      <c r="B37" s="88"/>
-[...1 lines deleted...]
-      <c r="D37" s="88" t="str">
+      <c r="B37" s="88">
+        <v>54.582000000000001</v>
+      </c>
+      <c r="C37" s="89">
+        <v>78.576999999999998</v>
+      </c>
+      <c r="D37" s="88">
         <f t="shared" si="2"/>
-        <v/>
-[...5 lines deleted...]
-      <c r="I37" s="88" t="str">
+        <v>133.15899999999999</v>
+      </c>
+      <c r="E37" s="88">
+        <v>32.539000000000001</v>
+      </c>
+      <c r="F37" s="88">
+        <v>9.4930000000000003</v>
+      </c>
+      <c r="G37" s="88">
+        <v>0.38500000000000001</v>
+      </c>
+      <c r="H37" s="88">
+        <v>19.260999999999999</v>
+      </c>
+      <c r="I37" s="88">
         <f t="shared" si="7"/>
-        <v/>
-[...2 lines deleted...]
-      <c r="K37" s="88" t="str">
+        <v>194.83699999999996</v>
+      </c>
+      <c r="J37" s="88">
+        <v>2.0339999999999998</v>
+      </c>
+      <c r="K37" s="88">
         <f t="shared" si="3"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="N37" s="88" t="str">
+        <v>192.80299999999997</v>
+      </c>
+      <c r="L37" s="94">
+        <v>77.83</v>
+      </c>
+      <c r="M37" s="95">
+        <v>91.144999999999996</v>
+      </c>
+      <c r="N37" s="88">
         <f t="shared" si="4"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="O37" s="88" t="str">
+        <v>-13.314999999999998</v>
+      </c>
+      <c r="O37" s="88">
         <f t="shared" si="5"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="R37" s="93" t="str">
+        <v>179.48799999999997</v>
+      </c>
+      <c r="P37" s="91">
+        <v>10.65</v>
+      </c>
+      <c r="Q37" s="92">
+        <v>674.32299999999998</v>
+      </c>
+      <c r="R37" s="93">
         <f t="shared" si="6"/>
-        <v/>
+        <v>0.5394584</v>
       </c>
       <c r="T37">
         <v>1250</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="87">
         <f t="shared" si="1"/>
         <v>46155</v>
       </c>
-      <c r="B38" s="88"/>
-[...1 lines deleted...]
-      <c r="D38" s="88" t="str">
+      <c r="B38" s="88">
+        <v>47.115000000000002</v>
+      </c>
+      <c r="C38" s="89">
+        <v>56.45</v>
+      </c>
+      <c r="D38" s="88">
         <f t="shared" si="2"/>
-        <v/>
-[...5 lines deleted...]
-      <c r="I38" s="88" t="str">
+        <v>103.565</v>
+      </c>
+      <c r="E38" s="88">
+        <v>32.643000000000001</v>
+      </c>
+      <c r="F38" s="88">
+        <v>9.9909999999999997</v>
+      </c>
+      <c r="G38" s="88">
+        <v>0.68799999999999994</v>
+      </c>
+      <c r="H38" s="88">
+        <v>44.462000000000003</v>
+      </c>
+      <c r="I38" s="88">
         <f t="shared" si="7"/>
-        <v/>
-[...2 lines deleted...]
-      <c r="K38" s="88" t="str">
+        <v>191.34899999999999</v>
+      </c>
+      <c r="J38" s="88">
+        <v>8.8819999999999997</v>
+      </c>
+      <c r="K38" s="88">
         <f t="shared" si="3"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="N38" s="88" t="str">
+        <v>182.46699999999998</v>
+      </c>
+      <c r="L38" s="94">
+        <v>76.563000000000002</v>
+      </c>
+      <c r="M38" s="95">
+        <v>87.308999999999997</v>
+      </c>
+      <c r="N38" s="88">
         <f t="shared" si="4"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="O38" s="88" t="str">
+        <v>-10.745999999999995</v>
+      </c>
+      <c r="O38" s="88">
         <f t="shared" si="5"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="R38" s="93" t="str">
+        <v>171.721</v>
+      </c>
+      <c r="P38" s="91">
+        <v>10.574999999999999</v>
+      </c>
+      <c r="Q38" s="92">
+        <v>797.43399999999997</v>
+      </c>
+      <c r="R38" s="93">
         <f t="shared" si="6"/>
-        <v/>
+        <v>0.63794719999999994</v>
       </c>
       <c r="T38">
         <v>1250</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="87">
         <f t="shared" si="1"/>
         <v>46162</v>
       </c>
-      <c r="B39" s="88"/>
-[...1 lines deleted...]
-      <c r="D39" s="88" t="str">
+      <c r="B39" s="88">
+        <v>48.554000000000002</v>
+      </c>
+      <c r="C39" s="89">
+        <v>48.317</v>
+      </c>
+      <c r="D39" s="88">
         <f t="shared" si="2"/>
-        <v/>
-[...5 lines deleted...]
-      <c r="I39" s="88" t="str">
+        <v>96.871000000000009</v>
+      </c>
+      <c r="E39" s="88">
+        <v>38.587000000000003</v>
+      </c>
+      <c r="F39" s="88">
+        <v>9.9120000000000008</v>
+      </c>
+      <c r="G39" s="88">
+        <v>0.44900000000000001</v>
+      </c>
+      <c r="H39" s="88">
+        <v>44.462000000000003</v>
+      </c>
+      <c r="I39" s="88">
         <f t="shared" si="7"/>
-        <v/>
-[...2 lines deleted...]
-      <c r="K39" s="88" t="str">
+        <v>190.28100000000006</v>
+      </c>
+      <c r="J39" s="88">
+        <v>14.180999999999999</v>
+      </c>
+      <c r="K39" s="88">
         <f t="shared" si="3"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="N39" s="88" t="str">
+        <v>176.10000000000005</v>
+      </c>
+      <c r="L39" s="94">
+        <v>81.998999999999995</v>
+      </c>
+      <c r="M39" s="95">
+        <v>83.665000000000006</v>
+      </c>
+      <c r="N39" s="88">
         <f t="shared" si="4"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="O39" s="88" t="str">
+        <v>-1.666000000000011</v>
+      </c>
+      <c r="O39" s="88">
         <f t="shared" si="5"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="R39" s="93" t="str">
+        <v>174.43400000000003</v>
+      </c>
+      <c r="P39" s="91">
+        <v>15.45</v>
+      </c>
+      <c r="Q39" s="92">
+        <v>713.38699999999994</v>
+      </c>
+      <c r="R39" s="93">
         <f t="shared" si="6"/>
-        <v/>
+        <v>0.57070959999999993</v>
       </c>
       <c r="T39">
         <v>1250</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="87">
         <f t="shared" si="1"/>
         <v>46169</v>
       </c>
-      <c r="B40" s="88"/>
-[...1 lines deleted...]
-      <c r="D40" s="88" t="str">
+      <c r="B40" s="88">
+        <v>62.936999999999998</v>
+      </c>
+      <c r="C40" s="89">
+        <v>59.392000000000003</v>
+      </c>
+      <c r="D40" s="88">
         <f t="shared" si="2"/>
-        <v/>
-[...5 lines deleted...]
-      <c r="I40" s="88" t="str">
+        <v>122.32900000000001</v>
+      </c>
+      <c r="E40" s="88">
+        <v>40.35</v>
+      </c>
+      <c r="F40" s="88">
+        <v>9.7799999999999994</v>
+      </c>
+      <c r="G40" s="88">
+        <v>0.2</v>
+      </c>
+      <c r="H40" s="88">
+        <v>47.433</v>
+      </c>
+      <c r="I40" s="88">
         <f t="shared" si="7"/>
-        <v/>
-[...2 lines deleted...]
-      <c r="K40" s="88" t="str">
+        <v>220.09199999999998</v>
+      </c>
+      <c r="J40" s="88">
+        <v>18.213000000000001</v>
+      </c>
+      <c r="K40" s="88">
         <f t="shared" si="3"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="N40" s="88" t="str">
+        <v>201.87899999999999</v>
+      </c>
+      <c r="L40" s="94">
+        <v>70.180000000000007</v>
+      </c>
+      <c r="M40" s="95">
+        <v>104.48399999999999</v>
+      </c>
+      <c r="N40" s="88">
         <f t="shared" si="4"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="O40" s="88" t="str">
+        <v>-34.303999999999988</v>
+      </c>
+      <c r="O40" s="88">
         <f t="shared" si="5"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="R40" s="93" t="str">
+        <v>167.57499999999999</v>
+      </c>
+      <c r="P40" s="91">
+        <v>23.95</v>
+      </c>
+      <c r="Q40" s="92">
+        <v>636.62400000000002</v>
+      </c>
+      <c r="R40" s="93">
         <f t="shared" si="6"/>
-        <v/>
+        <v>0.50929920000000006</v>
       </c>
       <c r="T40">
         <v>1250</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="59">
         <f t="shared" si="1"/>
         <v>46176</v>
       </c>
       <c r="B41" s="60"/>
       <c r="C41" s="60"/>
       <c r="D41" s="60" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="E41" s="60"/>
       <c r="F41" s="60"/>
       <c r="G41" s="60"/>
       <c r="H41" s="60"/>
       <c r="I41" s="60" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="J41" s="60"/>
@@ -8657,57 +8748,57 @@
     </row>
   </sheetData>
   <phoneticPr fontId="13" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" fitToHeight="3" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="71" max="15" man="1"/>
   </rowBreaks>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId1"/>
   </customProperties>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Tabelle2"/>
   <dimension ref="A1:AC54"/>
   <sheetViews>
     <sheetView topLeftCell="R1" workbookViewId="0">
       <selection activeCell="AF12" sqref="AF12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="13.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="11.5546875" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="25" max="25" width="14.5546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="11.5703125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12.42578125" customWidth="1"/>
+    <col min="4" max="5" width="12.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.5703125" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="14.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" s="40">
         <v>2003</v>
       </c>
       <c r="B1" s="40">
         <v>2004</v>
       </c>
       <c r="C1" s="40">
         <v>2005</v>
       </c>
       <c r="D1" s="40">
         <v>2006</v>
       </c>
       <c r="E1" s="40">
         <v>2007</v>
       </c>
       <c r="F1" s="40">
         <v>2008</v>
       </c>
       <c r="G1" s="40">
         <v>2009</v>
       </c>
       <c r="H1" s="40">
@@ -8749,51 +8840,51 @@
       <c r="T1" s="40">
         <v>2022</v>
       </c>
       <c r="U1" s="40">
         <v>2023</v>
       </c>
       <c r="V1" s="40">
         <v>2024</v>
       </c>
       <c r="W1" s="40">
         <v>2025</v>
       </c>
       <c r="X1" s="40">
         <v>2026</v>
       </c>
       <c r="Y1" s="50" t="s">
         <v>64</v>
       </c>
       <c r="AA1" s="49" t="s">
         <v>68</v>
       </c>
       <c r="AB1" s="49" t="s">
         <v>69</v>
       </c>
       <c r="AC1" s="49" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" s="27">
         <v>141.77888400000001</v>
       </c>
       <c r="B2" s="27">
         <v>196.07604500000002</v>
       </c>
       <c r="C2" s="27">
         <v>195.833</v>
       </c>
       <c r="D2" s="27">
         <v>200.34425335483871</v>
       </c>
       <c r="E2" s="27">
         <v>198.29763399999999</v>
       </c>
       <c r="F2" s="27">
         <v>178.90230399999999</v>
       </c>
       <c r="G2" s="27">
         <v>218.07263834000003</v>
       </c>
       <c r="H2" s="27">
@@ -10385,53 +10476,53 @@
       </c>
       <c r="P19" s="27">
         <v>160.48552750999997</v>
       </c>
       <c r="Q19" s="27">
         <v>172.95290511100001</v>
       </c>
       <c r="R19" s="27">
         <v>151.10583394</v>
       </c>
       <c r="S19" s="27">
         <v>193.72270460000004</v>
       </c>
       <c r="T19" s="27">
         <v>173.16060429795698</v>
       </c>
       <c r="U19" s="27">
         <v>153.82006427838709</v>
       </c>
       <c r="V19" s="27">
         <v>140.38343629166667</v>
       </c>
       <c r="W19" s="27">
         <v>156.50900000000001</v>
       </c>
-      <c r="X19" s="82" t="e">
+      <c r="X19" s="82">
         <f>IF(Wochenbericht!$O37&lt;&gt;"",Wochenbericht!$O37,#N/A)</f>
-        <v>#N/A</v>
+        <v>179.48799999999997</v>
       </c>
       <c r="Y19" s="51">
         <f t="shared" si="3"/>
         <v>46148</v>
       </c>
       <c r="Z19" s="27"/>
       <c r="AA19" s="48">
         <f t="shared" si="0"/>
         <v>140.38343629166667</v>
       </c>
       <c r="AB19" s="48">
         <f t="shared" si="1"/>
         <v>53.339268308333374</v>
       </c>
       <c r="AC19" s="48">
         <f t="shared" si="2"/>
         <v>193.72270460000004</v>
       </c>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" s="27">
         <v>150.92716849999994</v>
       </c>
       <c r="B20" s="27">
         <v>163.19421199999999</v>
@@ -10477,53 +10568,53 @@
       </c>
       <c r="P20" s="27">
         <v>157.12924397500004</v>
       </c>
       <c r="Q20" s="27">
         <v>181.45290577000003</v>
       </c>
       <c r="R20" s="27">
         <v>155.43313964000001</v>
       </c>
       <c r="S20" s="27">
         <v>164.55352171000001</v>
       </c>
       <c r="T20" s="27">
         <v>164.38890529795702</v>
       </c>
       <c r="U20" s="27">
         <v>161.74908882838713</v>
       </c>
       <c r="V20" s="27">
         <v>156.94402388466665</v>
       </c>
       <c r="W20" s="27">
         <v>168.97499999999999</v>
       </c>
-      <c r="X20" s="82" t="e">
+      <c r="X20" s="82">
         <f>IF(Wochenbericht!$O38&lt;&gt;"",Wochenbericht!$O38,#N/A)</f>
-        <v>#N/A</v>
+        <v>171.721</v>
       </c>
       <c r="Y20" s="51">
         <f t="shared" si="3"/>
         <v>46155</v>
       </c>
       <c r="Z20" s="27"/>
       <c r="AA20" s="48">
         <f t="shared" si="0"/>
         <v>150.92716849999994</v>
       </c>
       <c r="AB20" s="48">
         <f t="shared" si="1"/>
         <v>30.525737270000093</v>
       </c>
       <c r="AC20" s="48">
         <f t="shared" si="2"/>
         <v>181.45290577000003</v>
       </c>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" s="27">
         <v>150.84666099999998</v>
       </c>
       <c r="B21" s="27">
         <v>151.61692849999994</v>
@@ -10569,53 +10660,53 @@
       </c>
       <c r="P21" s="27">
         <v>169.56851131000002</v>
       </c>
       <c r="Q21" s="27">
         <v>176.81414619999998</v>
       </c>
       <c r="R21" s="27">
         <v>166.14657955499999</v>
       </c>
       <c r="S21" s="27">
         <v>166.11834978999997</v>
       </c>
       <c r="T21" s="27">
         <v>150.73266410795696</v>
       </c>
       <c r="U21" s="27">
         <v>163.08630693838708</v>
       </c>
       <c r="V21" s="27">
         <v>155.43787446010441</v>
       </c>
       <c r="W21" s="27">
         <v>165.04199999999997</v>
       </c>
-      <c r="X21" s="82" t="e">
+      <c r="X21" s="82">
         <f>IF(Wochenbericht!$O39&lt;&gt;"",Wochenbericht!$O39,#N/A)</f>
-        <v>#N/A</v>
+        <v>174.43400000000003</v>
       </c>
       <c r="Y21" s="51">
         <f t="shared" si="3"/>
         <v>46162</v>
       </c>
       <c r="Z21" s="27"/>
       <c r="AA21" s="48">
         <f t="shared" si="0"/>
         <v>150.73266410795696</v>
       </c>
       <c r="AB21" s="48">
         <f t="shared" si="1"/>
         <v>27.741367592043048</v>
       </c>
       <c r="AC21" s="48">
         <f t="shared" si="2"/>
         <v>178.47403170000001</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" s="27">
         <v>159.66455100000002</v>
       </c>
       <c r="B22" s="27">
         <v>157.40153100000003</v>
@@ -10661,53 +10752,53 @@
       </c>
       <c r="P22" s="27">
         <v>156.03389446</v>
       </c>
       <c r="Q22" s="27">
         <v>167.11228713500003</v>
       </c>
       <c r="R22" s="27">
         <v>145.70500259999994</v>
       </c>
       <c r="S22" s="27">
         <v>165.83969992999997</v>
       </c>
       <c r="T22" s="27">
         <v>158.11947906795697</v>
       </c>
       <c r="U22" s="27">
         <v>155.16161361838698</v>
       </c>
       <c r="V22" s="27">
         <v>146.47249766466666</v>
       </c>
       <c r="W22" s="27">
         <v>163.48999999999998</v>
       </c>
-      <c r="X22" s="82" t="e">
+      <c r="X22" s="82">
         <f>IF(Wochenbericht!$O40&lt;&gt;"",Wochenbericht!$O40,#N/A)</f>
-        <v>#N/A</v>
+        <v>167.57499999999999</v>
       </c>
       <c r="Y22" s="51">
         <f t="shared" si="3"/>
         <v>46169</v>
       </c>
       <c r="Z22" s="27"/>
       <c r="AA22" s="48">
         <f t="shared" si="0"/>
         <v>145.70500259999994</v>
       </c>
       <c r="AB22" s="48">
         <f t="shared" si="1"/>
         <v>29.592751830000054</v>
       </c>
       <c r="AC22" s="48">
         <f t="shared" si="2"/>
         <v>175.29775443</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" s="27">
         <v>148.96281799999997</v>
       </c>
       <c r="B23" s="27">
         <v>162.98349300000001</v>