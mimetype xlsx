--- v0 (2026-05-20)
+++ v1 (2026-06-23)
@@ -1,125 +1,123 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
-  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/customProperty2.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty3.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty4.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty5.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://portal.collab.admin.ch/sites/805-tech/Freigegebene Dokumente/Interne Zusammenarbeit/Finanzbeiblatt/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:20000001_{E5061079-C955-4D4B-A647-F2CC45719EFA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:20000001_{F2339239-6D92-4F4A-8378-6046284655C5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="cAL6IDFU2FXCF8CEOJVzoSR4ioUNuH6jNCr/HBHrDqjVGP0WE0y6jF+o4k3KL+072UjdNm6nOsW9+xVuAnl1sQ==" workbookSaltValue="+BKiOMwpID2sWIg7cgx1vw==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="705" firstSheet="1" activeTab="1" xr2:uid="{204416A4-42F1-49F4-890F-F0F095467538}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="705" activeTab="1" xr2:uid="{204416A4-42F1-49F4-890F-F0F095467538}"/>
   </bookViews>
   <sheets>
     <sheet name="(0) Hilfe zum Ausfüllen" sheetId="23" r:id="rId1"/>
     <sheet name="(1) Übersicht" sheetId="25" r:id="rId2"/>
     <sheet name="(2) Investitionskosten" sheetId="15" r:id="rId3"/>
     <sheet name="(3) Betriebskosten fix" sheetId="22" r:id="rId4"/>
     <sheet name="(3) Betriebskosten variabel" sheetId="27" r:id="rId5"/>
     <sheet name="(4) Finanzierung &amp; Finanzhilfe" sheetId="7" r:id="rId6"/>
     <sheet name="(5) Nachweis EHS Unternehmen" sheetId="28" r:id="rId7"/>
     <sheet name="Legende" sheetId="17" state="hidden" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'(2) Investitionskosten'!$B$9:$K$50</definedName>
     <definedName name="Betriebskosten">Legende!$B$1:$B$8</definedName>
+    <definedName name="Investitionskosten">Legende!$A$1:$A$8</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'(0) Hilfe zum Ausfüllen'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'(1) Übersicht'!$A$1:$X$61</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'(2) Investitionskosten'!$A$1:$L$103</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'(3) Betriebskosten fix'!$A$1:$L$75</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'(3) Betriebskosten variabel'!$A$1:$AD$97</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'(5) Nachweis EHS Unternehmen'!$A$5:$AD$79</definedName>
-    <definedName name="Investitionskosten">Legende!$A$1:$A$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D115" i="7" l="1"/>
-[...1 lines deleted...]
-  <c r="K82" i="7"/>
+  <c r="K82" i="7" l="1"/>
   <c r="G51" i="22"/>
   <c r="Y51" i="27"/>
   <c r="V51" i="27"/>
   <c r="S51" i="27"/>
   <c r="P51" i="27"/>
   <c r="M51" i="27"/>
   <c r="J51" i="27"/>
   <c r="G51" i="27"/>
   <c r="E72" i="28" l="1"/>
   <c r="E74" i="28" s="1"/>
   <c r="J54" i="27" l="1"/>
   <c r="M54" i="27"/>
   <c r="P54" i="27"/>
   <c r="S54" i="27"/>
   <c r="V54" i="27"/>
   <c r="Y54" i="27"/>
   <c r="G54" i="27"/>
   <c r="G18" i="28" l="1"/>
   <c r="F49" i="28"/>
   <c r="F50" i="28" s="1"/>
   <c r="F61" i="28" l="1"/>
   <c r="F59" i="28"/>
   <c r="G49" i="28"/>
   <c r="G50" i="28" l="1"/>
   <c r="H49" i="28"/>
@@ -1509,51 +1507,50 @@
   <c r="K29" i="7"/>
   <c r="K44" i="7"/>
   <c r="K43" i="7"/>
   <c r="K42" i="7"/>
   <c r="D24" i="7"/>
   <c r="K23" i="7"/>
   <c r="K14" i="7"/>
   <c r="K18" i="7"/>
   <c r="K19" i="7"/>
   <c r="E24" i="7"/>
   <c r="F24" i="7"/>
   <c r="I53" i="7" l="1"/>
   <c r="I55" i="7" s="1"/>
   <c r="I57" i="7" s="1"/>
   <c r="G53" i="7"/>
   <c r="G55" i="7" s="1"/>
   <c r="G57" i="7" s="1"/>
   <c r="H53" i="7"/>
   <c r="H55" i="7" s="1"/>
   <c r="H57" i="7" s="1"/>
   <c r="D53" i="7"/>
   <c r="F53" i="7"/>
   <c r="F55" i="7" s="1"/>
   <c r="F57" i="7" s="1"/>
   <c r="E56" i="25"/>
-  <c r="E57" i="25" s="1"/>
   <c r="R49" i="27"/>
   <c r="X49" i="27"/>
   <c r="R96" i="27"/>
   <c r="X96" i="27"/>
   <c r="U49" i="27"/>
   <c r="AA96" i="27"/>
   <c r="AB10" i="27"/>
   <c r="AB49" i="27" s="1"/>
   <c r="L96" i="27"/>
   <c r="AA49" i="27"/>
   <c r="O96" i="27"/>
   <c r="U96" i="27"/>
   <c r="L49" i="27"/>
   <c r="AC16" i="27"/>
   <c r="AC49" i="27" s="1"/>
   <c r="O49" i="27"/>
   <c r="I49" i="27"/>
   <c r="I96" i="27"/>
   <c r="AB96" i="27"/>
   <c r="AC96" i="27"/>
   <c r="J10" i="15"/>
   <c r="J50" i="15" s="1"/>
   <c r="K49" i="22"/>
   <c r="I74" i="22"/>
   <c r="J74" i="22"/>
@@ -1577,119 +1574,122 @@
   <c r="M24" i="7"/>
   <c r="D5" i="22"/>
   <c r="H64" i="7"/>
   <c r="F64" i="7"/>
   <c r="D64" i="7"/>
   <c r="E64" i="7"/>
   <c r="G64" i="7"/>
   <c r="J64" i="7"/>
   <c r="I64" i="7"/>
   <c r="G35" i="25"/>
   <c r="E5" i="22"/>
   <c r="G37" i="25"/>
   <c r="S35" i="25"/>
   <c r="Q35" i="25"/>
   <c r="O35" i="25"/>
   <c r="M35" i="25"/>
   <c r="K35" i="25"/>
   <c r="I35" i="25"/>
   <c r="S37" i="25"/>
   <c r="Q37" i="25"/>
   <c r="O37" i="25"/>
   <c r="M37" i="25"/>
   <c r="K37" i="25"/>
   <c r="I37" i="25"/>
   <c r="F6" i="15"/>
-  <c r="H82" i="7" l="1"/>
+  <c r="M82" i="7" l="1"/>
+  <c r="H82" i="7"/>
   <c r="K71" i="7"/>
   <c r="D82" i="7"/>
   <c r="D83" i="7" s="1"/>
   <c r="I82" i="7"/>
   <c r="E82" i="7"/>
   <c r="E83" i="7" s="1"/>
   <c r="F82" i="7"/>
   <c r="F83" i="7" s="1"/>
   <c r="J82" i="7"/>
   <c r="J83" i="7" s="1"/>
   <c r="G82" i="7"/>
   <c r="G83" i="7" s="1"/>
   <c r="F5" i="22"/>
   <c r="D65" i="7"/>
   <c r="J65" i="7"/>
   <c r="F65" i="7"/>
   <c r="G65" i="7"/>
   <c r="Q41" i="25"/>
   <c r="Q43" i="25" s="1"/>
   <c r="Q49" i="25" s="1"/>
   <c r="H65" i="7"/>
   <c r="H83" i="7"/>
   <c r="G41" i="25"/>
   <c r="G43" i="25" s="1"/>
   <c r="G49" i="25" s="1"/>
   <c r="G52" i="25" s="1"/>
   <c r="E65" i="7"/>
   <c r="K41" i="25"/>
   <c r="K43" i="25" s="1"/>
   <c r="K49" i="25" s="1"/>
   <c r="I65" i="7"/>
   <c r="I83" i="7"/>
   <c r="M41" i="25"/>
   <c r="M43" i="25" s="1"/>
   <c r="M49" i="25" s="1"/>
   <c r="O41" i="25"/>
   <c r="O43" i="25" s="1"/>
   <c r="O49" i="25" s="1"/>
   <c r="S41" i="25"/>
   <c r="S43" i="25" s="1"/>
   <c r="S49" i="25" s="1"/>
   <c r="I41" i="25"/>
   <c r="I43" i="25" s="1"/>
   <c r="I49" i="25" s="1"/>
-  <c r="I52" i="25" l="1"/>
+  <c r="E57" i="25" l="1"/>
+  <c r="I52" i="25"/>
   <c r="E112" i="7" s="1"/>
   <c r="O52" i="25"/>
   <c r="H112" i="7" s="1"/>
   <c r="M52" i="25"/>
   <c r="S52" i="25"/>
   <c r="J112" i="7" s="1"/>
   <c r="Q52" i="25"/>
   <c r="I112" i="7" s="1"/>
   <c r="K52" i="25"/>
   <c r="F112" i="7" s="1"/>
   <c r="F66" i="7"/>
   <c r="F115" i="7" s="1"/>
   <c r="G66" i="7"/>
   <c r="G115" i="7" s="1"/>
   <c r="E66" i="7"/>
   <c r="E115" i="7" s="1"/>
   <c r="I66" i="7"/>
   <c r="I115" i="7" s="1"/>
   <c r="J66" i="7"/>
   <c r="J115" i="7" s="1"/>
   <c r="H66" i="7"/>
   <c r="H115" i="7" s="1"/>
   <c r="D66" i="7"/>
+  <c r="D115" i="7" s="1"/>
   <c r="E52" i="25" l="1"/>
   <c r="E54" i="25" s="1"/>
   <c r="G112" i="7"/>
   <c r="G114" i="7" s="1"/>
   <c r="G116" i="7" s="1"/>
   <c r="I114" i="7"/>
   <c r="I116" i="7" s="1"/>
   <c r="J114" i="7"/>
   <c r="J116" i="7" s="1"/>
   <c r="H114" i="7"/>
   <c r="H116" i="7" s="1"/>
   <c r="F114" i="7"/>
   <c r="F116" i="7" s="1"/>
   <c r="E114" i="7"/>
   <c r="E116" i="7" s="1"/>
   <c r="M54" i="25"/>
   <c r="D112" i="7"/>
   <c r="S54" i="25"/>
   <c r="K54" i="25"/>
   <c r="O54" i="25"/>
   <c r="G54" i="25"/>
   <c r="Q54" i="25"/>
   <c r="I54" i="25"/>
   <c r="H56" i="7" l="1"/>
   <c r="I56" i="7"/>
@@ -2792,222 +2792,50 @@
       </rPr>
       <t>nach</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Abzug für EHS Unternehmen:
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(vorbehalten Kürzungen nach Bewertung der Kriterien)</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Bitte konsultieren Sie zunächst das Blatt (0) Hilfe zum Ausfüllen zur Klärung, welche Inhalte ausgefüllt werden müssen.
-[...170 lines deleted...]
-    <r>
       <t xml:space="preserve">Verteilung der Finanzierung </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(beantragte Investitionsbeiträge, Drittmittel und Eigenmittel)</t>
     </r>
   </si>
   <si>
     <t>Vorlagenversion: 07.05.2026</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">(1) Übersicht: </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
@@ -3497,50 +3325,285 @@
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - gelb markierte Zellen
 (5) Nach EHS Unternehmen:</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> JA</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - gelb markierte Zellen</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Bitte konsultieren Sie zunächst das Blatt (0) Hilfe zum Ausfüllen zur Klärung, welche Inhalte ausgefüllt werden müssen.
+Führen Sie für alle beteiligten Unternehmen die budgetierten </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">einmaligen Investitionskosten der neuartigen Technik, </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">welche für die wirtschaftliche und zweckmässige Umsetzung des Massnahme erforderlich und angemessen sind (aktivierbare Planungskosten, Investitionskosten für Bauteile (Anlagen, Geräte, Verbrauchsmaterial, Messtechnik, etc.), Installationskosten (inkl. Kosten für Tiefbau, die direkt mit der Massnahme verbunden sind), Kosten für Inbetriebnahme (inkl. begründeter Betriebsunterbrüche)), detailliert auf (Auflösung: ca. 50'000.-). 
+Unterteilen Sie die Kosten dabei in interne Kosten (i.e., Arbeitsaufwände und Ausgaben für das eigene Personal) und externe Kosten (i.e., Beschaffung von Anlagen/Geräten und Dienstleistungen durch externe Unternehmen). Kostenpositionen über CHF 100'000 müssen mit Offerten oder quellenbasierten Erläuterungen plausibilisiert werden. Bei tieferen Kostenpositionen behält sich das BFE das Recht vor, Belege anzufordern. Für die Stundenansätze können je nach Funktionsstufe markübliche Sätze verwendet werden (in der Regel max. 170 CHF/h, höhre Stundensätze müssen begründet werden). Alle Kosten sind grundsätzlich </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>exkl. Mehrwertsteuer</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (MwSt.) anzugeben. Ausnahmen gelten nur für Unternehmen, die die MwSt. nicht zurückerstattet erhalten. Investitionen und Leistungen die vor einer allfälligen Bewilligung des Gesuches getätigt werden, sowie Kapitelkosten können nicht angerechnet werden. Bitte erfassen Sie Kosten immer mit positivem Vorzeichen.
+Geben Sie für die </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>konventionelle Technik</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> eine möglichst reelle Schätzung der Kosten an (durch quellenbasierte Erläuterungen oder wenn möglich durch Offerten belegt).
+(Konventionelle Technik = Stand der Technik gemäss BAFU Vollzugsmitteilung "Kompensation von CO2 Emissionen: Projekte und Programme". Diese Technik würden Sie einsetzen, wenn Ihnen keine Förderung zugesprochen wird). </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Bitte konsultieren Sie zunächst das Blatt (0) Hilfe zum Ausfüllen zur Klärung, welche Inhalte ausgefüllt werden müssen.
+Führen Sie für alle beteiligten Unternehmen die budgetierten, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>fixen, jährlichen Betriebskosten</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">, welche für den Betrieb und die Organisation der Massnahme anfallen, detailliert auf (Auflösung: ca. 50'000.-). Unterteilen Sie die Kosten dabei in interne Kosten (i.e., Arbeitsaufwände und Ausgaben für das eigene Personal) und externe Kosten (z.B. Energiekosten und Dienstleistungen durch externe Unternehmen). Kostenpositionen über CHF 100'000 müssen mit Offerten oder quellenbasierten Erläuterungen plausibilisiert werden. Bei tieferen Kostenpositionen behält sich das BFE das Recht vor, Belege anzufordern. Für die Stundenansätze können je nach Funktionsstufe markübliche Sätze verwendet werden (in der Regel max. 170 CHF/h, höhre Stundensätze müssen begründet werden). Alle Kosten sind grundsätzlich </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>exkl. Mehrwertsteuer</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (MwSt.) anzugeben. Ausnahmen gelten nur für Unternehmen, die die MwSt. nicht zurückerstattet erhalten. Kosten und Leistungen die vor einer allfälligen Bewilligung des Gesuches getätigt werden, können nicht angerechnet werden. Bitte erfassen Sie Kosten immer mit positivem Vorzeichen.
+Geben Sie für die </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>konventionelle Technik</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> eine möglichst reelle Schätzung der Kosten an (durch quellenbasierte Erläuterungen oder wenn möglich durch Offerten belegt).
+(Konventionelle Technik = Stand der Technik gemäss BAFU Vollzugsmitteilung "Kompensation von CO</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Emissionen: Projekte und Programme". Diese Technik würden Sie einsetzen, wenn Ihnen keine Förderung zugesprochen wird) </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Bitte konsultieren Sie zunächst das Blatt (0) Hilfe zum Ausfüllen zur Klärung, welche Inhalte ausgefüllt werden müssen.
+Führen Sie bei Bedarf für alle beteiligten Unternehmen die budgetierten,</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> jährlich variablen Betriebskosten</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">, welche für den Betrieb und die Organisation der Massnahme anfallen, detailliert auf (Auflösung: ca. 50'000.-). Berücksichtigt werden Kosten über höchstens sieben Jahre. Unterteilen Sie die Kosten dabei in interne Kosten (i.e., Arbeitsaufwände und Ausgaben für das eigene Personal) und externe Kosten (z.B. Energiekosten und Dienstleistungen durch externe Unternehmen). Kostenpositionen über CHF 100'000 müssen mit Offerten oder quellenbasierten Erläuterungen plausibilisiert werden. Bei tieferen Kostenpositionen behält sich das BFE das Recht vor, Belege anzufordern. Für die Stundenansätze können je nach Funktionsstufe markübliche Sätze verwendet werden (in der Regel max. 170 CHF/h, höhre Stundensätze müssen begründet werden). Alle Kosten sind grundsätzlich </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>exkl. Mehrwertsteuer</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (MwSt.) anzugeben. Ausnahmen gelten nur für Unternehmen, die die MwSt. nicht zurückerstattet erhalten. Kosten und Leistungen die vor einer allfälligen Bewilligung des Gesuches getätigt werden, können nicht angerechnet werden. Bitte erfassen Sie Kosten immer mit positivem Vorzeichen.
+Geben Sie für die </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>konventionelle Technik</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> eine möglichst reelle Schätzung der Kosten an (durch quellenbasierte Erläuterungen oder wenn möglich durch Offerten belegt).
+(Konventionelle Technik = Stand der Technik gemäss BAFU Vollzugsmitteilung "Kompensation von CO2 Emissionen: Projekte und Programme". Diese Technik würden Sie einsetzen, wenn Ihnen keine Förderung zugesprochen wird) </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="_ [$CHF-807]\ * #,##0.00_ ;_ [$CHF-807]\ * \-#,##0.00_ ;_ [$CHF-807]\ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -6635,446 +6698,446 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="14" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="165" fontId="4" fillId="5" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="5" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="50" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="51" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="70" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="116" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="117" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="118" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="76" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="58" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="77" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="78" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="79" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="80" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="76" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
-    </xf>
-[...48 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="62" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="58" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...44 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="7" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="7" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="7" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="55" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="56" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="88" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="61" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="57" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="54" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="5" borderId="119" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="5" borderId="120" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="5" borderId="114" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="3" borderId="99" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="100" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="101" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="110" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="95" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="5" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="5" borderId="100" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="5" borderId="101" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="102" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="103" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="104" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="105" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="106" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="107" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="5" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="75" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="102" xfId="0" applyBorder="1" applyAlignment="1">
-[...76 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -7100,190 +7163,190 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="119" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="6" borderId="50" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="6" borderId="51" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="6" borderId="70" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="6" borderId="50" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="6" borderId="51" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="6" borderId="70" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="31" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...70 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="4">
-    <cellStyle name="Link" xfId="3" builtinId="8"/>
-[...1 lines deleted...]
-    <cellStyle name="Standard" xfId="0" builtinId="0"/>
+    <cellStyle name="Lien hypertexte" xfId="3" builtinId="8"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Pourcentage" xfId="2" builtinId="5"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="60">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -8176,1256 +8239,1251 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfe.admin.ch/bfe/de/home/politik/energieperspektiven-2050-plus.exturl.html/aHR0cHM6Ly9wdWJkYi5iZmUuYWRtaW4uY2gvZGUvcHVibGljYX/Rpb24vZG93bmxvYWQvMTExMzQ=.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B3E4EF6A-89AE-4E6C-A806-04D9CCB26698}">
   <dimension ref="A1:X39"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.140625" style="88" customWidth="1"/>
+    <col min="1" max="1" width="3.1796875" style="88" customWidth="1"/>
     <col min="2" max="2" width="92" customWidth="1"/>
-    <col min="3" max="3" width="124.85546875" customWidth="1"/>
-    <col min="4" max="4" width="11.42578125" style="88" customWidth="1"/>
+    <col min="3" max="3" width="124.81640625" customWidth="1"/>
+    <col min="4" max="4" width="11.453125" style="88" customWidth="1"/>
     <col min="5" max="24" width="0" style="88" hidden="1" customWidth="1"/>
-    <col min="25" max="16384" width="11.42578125" hidden="1"/>
+    <col min="25" max="16384" width="11.453125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="88" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:24" s="160" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:24" s="88" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:24" s="160" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="161" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="3" spans="1:24" s="89" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:24" s="89" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="87"/>
       <c r="B3" s="158" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="158" t="s">
         <v>37</v>
       </c>
       <c r="D3" s="87"/>
       <c r="E3" s="87"/>
       <c r="F3" s="87"/>
       <c r="G3" s="87"/>
       <c r="H3" s="87"/>
       <c r="I3" s="87"/>
       <c r="J3" s="87"/>
       <c r="K3" s="87"/>
       <c r="L3" s="87"/>
       <c r="M3" s="87"/>
       <c r="N3" s="87"/>
       <c r="O3" s="87"/>
       <c r="P3" s="87"/>
       <c r="Q3" s="87"/>
       <c r="R3" s="87"/>
       <c r="S3" s="87"/>
       <c r="T3" s="87"/>
       <c r="U3" s="87"/>
       <c r="V3" s="87"/>
       <c r="W3" s="87"/>
       <c r="X3" s="87"/>
     </row>
-    <row r="4" spans="1:24" s="89" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:24" s="89" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="87"/>
       <c r="B4" s="159" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="159" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D4" s="87"/>
       <c r="E4" s="87"/>
       <c r="F4" s="87"/>
       <c r="G4" s="87"/>
       <c r="H4" s="87"/>
       <c r="I4" s="87"/>
       <c r="J4" s="87"/>
       <c r="K4" s="87"/>
       <c r="L4" s="87"/>
       <c r="M4" s="87"/>
       <c r="N4" s="87"/>
       <c r="O4" s="87"/>
       <c r="P4" s="87"/>
       <c r="Q4" s="87"/>
       <c r="R4" s="87"/>
       <c r="S4" s="87"/>
       <c r="T4" s="87"/>
       <c r="U4" s="87"/>
       <c r="V4" s="87"/>
       <c r="W4" s="87"/>
       <c r="X4" s="87"/>
     </row>
-    <row r="5" spans="1:24" s="89" customFormat="1" ht="81" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:24" s="89" customFormat="1" ht="81" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="87"/>
       <c r="B5" s="164" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="164" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="D5" s="87"/>
       <c r="E5" s="87"/>
       <c r="F5" s="87"/>
       <c r="G5" s="87"/>
       <c r="H5" s="87"/>
       <c r="I5" s="87"/>
       <c r="J5" s="87"/>
       <c r="K5" s="87"/>
       <c r="L5" s="87"/>
       <c r="M5" s="87"/>
       <c r="N5" s="87"/>
       <c r="O5" s="87"/>
       <c r="P5" s="87"/>
       <c r="Q5" s="87"/>
       <c r="R5" s="87"/>
       <c r="S5" s="87"/>
       <c r="T5" s="87"/>
       <c r="U5" s="87"/>
       <c r="V5" s="87"/>
       <c r="W5" s="87"/>
       <c r="X5" s="87"/>
     </row>
-    <row r="6" spans="1:24" ht="72.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:24" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="159" t="s">
         <v>45</v>
       </c>
       <c r="C6" s="159" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:24" ht="81" customHeight="1" x14ac:dyDescent="0.2">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" ht="81" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="164" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="164" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:24" ht="76.5" x14ac:dyDescent="0.2">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" ht="77.5" x14ac:dyDescent="0.25">
       <c r="B8" s="198" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="308" t="s">
-        <v>137</v>
-[...3 lines deleted...]
-    <row r="10" spans="1:24" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.2">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" s="88" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="1:24" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="B10" s="182"/>
     </row>
-    <row r="11" spans="1:24" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
-[...3 lines deleted...]
-    <row r="15" spans="1:24" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:24" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="1:24" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="13" spans="1:24" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="1:24" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:24" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="B15" s="160"/>
     </row>
-    <row r="16" spans="1:24" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
-[...22 lines deleted...]
-    <row r="39" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="16" spans="1:24" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="17" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="18" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="19" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="20" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="21" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="22" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="23" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="24" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="25" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="26" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="27" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="28" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="29" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="30" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="31" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="32" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="33" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="34" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="35" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="36" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="37" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="38" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="39" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="EMwWTFo0BJySaJj+tkMllAPjXwwsrDOHJNW8g7xm1P9sHNApeXaoGZ7rd7q823s2O5eQqdSTbMNueeTJo/ZKPA==" saltValue="N9VGqGbpJB/Tl8/7MCwbuw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="39" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="4" max="15" man="1"/>
   </colBreaks>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
   <tableParts count="1">
-    <tablePart r:id="rId3"/>
+    <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B98579A-23BE-4E27-939A-C95E175FFC1D}">
   <dimension ref="A1:DJ188"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.42578125" style="8" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.42578125" style="8" customWidth="1"/>
+    <col min="1" max="1" width="10.453125" style="8" customWidth="1"/>
+    <col min="2" max="2" width="2.453125" style="8" customWidth="1"/>
+    <col min="3" max="3" width="11.453125" style="8" customWidth="1"/>
+    <col min="4" max="4" width="50.453125" style="8" customWidth="1"/>
     <col min="5" max="5" width="22" style="8" customWidth="1"/>
-    <col min="6" max="7" width="11.42578125" style="8" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="11.42578125" style="8" customWidth="1"/>
+    <col min="6" max="7" width="11.453125" style="8" customWidth="1"/>
+    <col min="8" max="8" width="6.54296875" style="40" customWidth="1"/>
+    <col min="9" max="9" width="11.453125" style="8" customWidth="1"/>
     <col min="10" max="10" width="7" style="40" customWidth="1"/>
-    <col min="11" max="11" width="11.42578125" style="8" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="23" max="23" width="4.28515625" style="40" customWidth="1"/>
+    <col min="11" max="11" width="11.453125" style="8" customWidth="1"/>
+    <col min="12" max="12" width="7.26953125" style="40" customWidth="1"/>
+    <col min="13" max="13" width="11.453125" style="8" customWidth="1"/>
+    <col min="14" max="14" width="8.7265625" style="40" customWidth="1"/>
+    <col min="15" max="15" width="11.453125" style="8" customWidth="1"/>
+    <col min="16" max="16" width="8.453125" style="40" customWidth="1"/>
+    <col min="17" max="17" width="11.453125" style="8" customWidth="1"/>
+    <col min="18" max="18" width="7.54296875" style="40" customWidth="1"/>
+    <col min="19" max="20" width="11.453125" style="8" customWidth="1"/>
+    <col min="21" max="21" width="2.453125" style="40" customWidth="1"/>
+    <col min="22" max="22" width="4.26953125" style="8" customWidth="1"/>
+    <col min="23" max="23" width="4.26953125" style="40" customWidth="1"/>
     <col min="24" max="24" width="6" style="8" customWidth="1"/>
-    <col min="25" max="25" width="6.5703125" style="40" hidden="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="115" max="16384" width="11.42578125" style="8" hidden="1"/>
+    <col min="25" max="25" width="6.54296875" style="40" hidden="1" customWidth="1"/>
+    <col min="26" max="114" width="13.453125" style="8" hidden="1" customWidth="1"/>
+    <col min="115" max="16384" width="11.453125" style="8" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" customFormat="1" ht="23.25" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:25" customFormat="1" ht="23" x14ac:dyDescent="0.25">
       <c r="A1" s="88"/>
       <c r="B1" s="88"/>
       <c r="C1" s="88"/>
       <c r="D1" s="88"/>
       <c r="E1" s="88"/>
       <c r="F1" s="88"/>
       <c r="G1" s="88"/>
       <c r="H1" s="88"/>
       <c r="I1" s="88"/>
       <c r="J1" s="88"/>
       <c r="K1" s="88"/>
       <c r="L1" s="88"/>
       <c r="M1" s="88"/>
       <c r="N1" s="88"/>
       <c r="O1" s="88"/>
       <c r="P1" s="88"/>
       <c r="Q1" s="88"/>
       <c r="R1" s="88"/>
       <c r="S1" s="88"/>
       <c r="T1" s="88"/>
       <c r="U1" s="88"/>
       <c r="V1" s="88"/>
       <c r="W1" s="88"/>
       <c r="X1" s="225"/>
       <c r="Y1" s="88"/>
     </row>
-    <row r="2" spans="1:25" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:25" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="88"/>
       <c r="B2" s="88"/>
       <c r="C2" s="88"/>
       <c r="D2" s="88"/>
       <c r="E2" s="88"/>
       <c r="F2" s="88"/>
       <c r="G2" s="88"/>
       <c r="H2" s="88"/>
       <c r="I2" s="88"/>
       <c r="J2" s="88"/>
       <c r="K2" s="88"/>
       <c r="L2" s="88"/>
       <c r="M2" s="88"/>
       <c r="N2" s="88"/>
       <c r="O2" s="88"/>
       <c r="P2" s="88"/>
       <c r="Q2" s="88"/>
       <c r="R2" s="88"/>
       <c r="S2" s="88"/>
       <c r="T2" s="88"/>
       <c r="U2" s="88"/>
       <c r="V2" s="88"/>
       <c r="W2" s="88"/>
       <c r="X2" s="88"/>
       <c r="Y2" s="88"/>
     </row>
-    <row r="3" spans="1:25" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:25" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="88"/>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
       <c r="L3" s="88"/>
       <c r="M3" s="88"/>
       <c r="N3" s="88"/>
       <c r="O3" s="88"/>
       <c r="P3" s="88"/>
       <c r="Q3" s="88"/>
       <c r="R3" s="88"/>
       <c r="S3" s="88"/>
       <c r="T3" s="88"/>
       <c r="U3" s="88"/>
       <c r="V3" s="88"/>
       <c r="W3" s="88"/>
       <c r="X3" s="88"/>
       <c r="Y3" s="88"/>
     </row>
-    <row r="4" spans="1:25" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:25" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="224"/>
       <c r="B4" s="88"/>
       <c r="C4" s="88"/>
       <c r="D4" s="88"/>
       <c r="E4" s="88"/>
       <c r="F4" s="88"/>
       <c r="G4" s="88"/>
       <c r="H4" s="88"/>
       <c r="I4" s="88"/>
       <c r="J4" s="88"/>
       <c r="K4" s="88"/>
       <c r="L4" s="88"/>
       <c r="M4" s="88"/>
       <c r="N4" s="88"/>
       <c r="O4" s="88"/>
       <c r="P4" s="88"/>
       <c r="Q4" s="88"/>
       <c r="R4" s="88"/>
       <c r="S4" s="88"/>
       <c r="T4" s="88"/>
       <c r="U4" s="88"/>
       <c r="V4" s="88"/>
       <c r="W4" s="88"/>
       <c r="X4" s="88"/>
       <c r="Y4" s="88"/>
     </row>
-    <row r="5" spans="1:25" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="437" t="s">
+    <row r="5" spans="1:25" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="426" t="s">
         <v>38</v>
       </c>
-      <c r="B5" s="437"/>
-[...19 lines deleted...]
-      <c r="V5" s="437"/>
+      <c r="B5" s="426"/>
+      <c r="C5" s="426"/>
+      <c r="D5" s="426"/>
+      <c r="E5" s="426"/>
+      <c r="F5" s="426"/>
+      <c r="G5" s="426"/>
+      <c r="H5" s="426"/>
+      <c r="I5" s="426"/>
+      <c r="J5" s="426"/>
+      <c r="K5" s="426"/>
+      <c r="L5" s="426"/>
+      <c r="M5" s="426"/>
+      <c r="N5" s="426"/>
+      <c r="O5" s="426"/>
+      <c r="P5" s="426"/>
+      <c r="Q5" s="426"/>
+      <c r="R5" s="426"/>
+      <c r="S5" s="426"/>
+      <c r="T5" s="426"/>
+      <c r="U5" s="426"/>
+      <c r="V5" s="426"/>
       <c r="W5" s="226"/>
       <c r="X5" s="88"/>
       <c r="Y5" s="88"/>
     </row>
-    <row r="6" spans="1:25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="V6" s="437"/>
+    <row r="6" spans="1:25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="426"/>
+      <c r="B6" s="426"/>
+      <c r="C6" s="426"/>
+      <c r="D6" s="426"/>
+      <c r="E6" s="426"/>
+      <c r="F6" s="426"/>
+      <c r="G6" s="426"/>
+      <c r="H6" s="426"/>
+      <c r="I6" s="426"/>
+      <c r="J6" s="426"/>
+      <c r="K6" s="426"/>
+      <c r="L6" s="426"/>
+      <c r="M6" s="426"/>
+      <c r="N6" s="426"/>
+      <c r="O6" s="426"/>
+      <c r="P6" s="426"/>
+      <c r="Q6" s="426"/>
+      <c r="R6" s="426"/>
+      <c r="S6" s="426"/>
+      <c r="T6" s="426"/>
+      <c r="U6" s="426"/>
+      <c r="V6" s="426"/>
       <c r="W6" s="226"/>
       <c r="X6" s="225"/>
       <c r="Y6" s="88"/>
     </row>
-    <row r="7" spans="1:25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="V7" s="437"/>
+    <row r="7" spans="1:25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="426"/>
+      <c r="B7" s="426"/>
+      <c r="C7" s="426"/>
+      <c r="D7" s="426"/>
+      <c r="E7" s="426"/>
+      <c r="F7" s="426"/>
+      <c r="G7" s="426"/>
+      <c r="H7" s="426"/>
+      <c r="I7" s="426"/>
+      <c r="J7" s="426"/>
+      <c r="K7" s="426"/>
+      <c r="L7" s="426"/>
+      <c r="M7" s="426"/>
+      <c r="N7" s="426"/>
+      <c r="O7" s="426"/>
+      <c r="P7" s="426"/>
+      <c r="Q7" s="426"/>
+      <c r="R7" s="426"/>
+      <c r="S7" s="426"/>
+      <c r="T7" s="426"/>
+      <c r="U7" s="426"/>
+      <c r="V7" s="426"/>
       <c r="W7" s="226"/>
       <c r="X7" s="225"/>
       <c r="Y7" s="88"/>
     </row>
-    <row r="8" spans="1:25" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="V8" s="438"/>
+    <row r="8" spans="1:25" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="427"/>
+      <c r="B8" s="427"/>
+      <c r="C8" s="427"/>
+      <c r="D8" s="427"/>
+      <c r="E8" s="427"/>
+      <c r="F8" s="427"/>
+      <c r="G8" s="427"/>
+      <c r="H8" s="427"/>
+      <c r="I8" s="427"/>
+      <c r="J8" s="427"/>
+      <c r="K8" s="427"/>
+      <c r="L8" s="427"/>
+      <c r="M8" s="427"/>
+      <c r="N8" s="427"/>
+      <c r="O8" s="427"/>
+      <c r="P8" s="427"/>
+      <c r="Q8" s="427"/>
+      <c r="R8" s="427"/>
+      <c r="S8" s="427"/>
+      <c r="T8" s="427"/>
+      <c r="U8" s="427"/>
+      <c r="V8" s="427"/>
       <c r="W8" s="222"/>
       <c r="X8" s="90"/>
       <c r="Y8" s="88"/>
     </row>
-    <row r="9" spans="1:25" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:25" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="39"/>
       <c r="B9" s="91"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="G9" s="13"/>
       <c r="H9" s="91"/>
       <c r="I9" s="13"/>
       <c r="J9" s="91"/>
       <c r="K9" s="13"/>
       <c r="L9" s="91"/>
       <c r="M9" s="13"/>
       <c r="N9" s="91"/>
       <c r="O9" s="13"/>
       <c r="P9" s="91"/>
       <c r="Q9" s="13"/>
       <c r="R9" s="91"/>
       <c r="S9" s="13"/>
       <c r="T9" s="13"/>
       <c r="U9" s="91"/>
       <c r="V9" s="13"/>
       <c r="W9" s="91"/>
       <c r="X9" s="28"/>
       <c r="Y9" s="88"/>
     </row>
-    <row r="10" spans="1:25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="152"/>
       <c r="B10" s="87"/>
-      <c r="C10" s="416" t="s">
+      <c r="C10" s="444" t="s">
         <v>60</v>
       </c>
-      <c r="D10" s="417"/>
-[...17 lines deleted...]
-      <c r="V10" s="418"/>
+      <c r="D10" s="445"/>
+      <c r="E10" s="445"/>
+      <c r="F10" s="445"/>
+      <c r="G10" s="445"/>
+      <c r="H10" s="445"/>
+      <c r="I10" s="445"/>
+      <c r="J10" s="445"/>
+      <c r="K10" s="445"/>
+      <c r="L10" s="445"/>
+      <c r="M10" s="445"/>
+      <c r="N10" s="445"/>
+      <c r="O10" s="445"/>
+      <c r="P10" s="445"/>
+      <c r="Q10" s="445"/>
+      <c r="R10" s="445"/>
+      <c r="S10" s="445"/>
+      <c r="T10" s="445"/>
+      <c r="U10" s="445"/>
+      <c r="V10" s="446"/>
       <c r="W10" s="92"/>
       <c r="X10" s="273"/>
       <c r="Y10" s="88"/>
     </row>
-    <row r="11" spans="1:25" customFormat="1" ht="69" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:25" customFormat="1" ht="69" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="152"/>
       <c r="B11" s="87"/>
-      <c r="C11" s="419"/>
-[...18 lines deleted...]
-      <c r="V11" s="421"/>
+      <c r="C11" s="447"/>
+      <c r="D11" s="448"/>
+      <c r="E11" s="448"/>
+      <c r="F11" s="448"/>
+      <c r="G11" s="448"/>
+      <c r="H11" s="448"/>
+      <c r="I11" s="448"/>
+      <c r="J11" s="448"/>
+      <c r="K11" s="448"/>
+      <c r="L11" s="448"/>
+      <c r="M11" s="448"/>
+      <c r="N11" s="448"/>
+      <c r="O11" s="448"/>
+      <c r="P11" s="448"/>
+      <c r="Q11" s="448"/>
+      <c r="R11" s="448"/>
+      <c r="S11" s="448"/>
+      <c r="T11" s="448"/>
+      <c r="U11" s="448"/>
+      <c r="V11" s="449"/>
       <c r="W11" s="92"/>
       <c r="X11" s="273"/>
       <c r="Y11" s="88"/>
     </row>
-    <row r="12" spans="1:25" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:25" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="39"/>
       <c r="B12" s="37"/>
       <c r="C12" s="15"/>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="37"/>
       <c r="I12" s="15"/>
       <c r="J12" s="37"/>
       <c r="K12" s="15"/>
       <c r="L12" s="37"/>
       <c r="M12" s="15"/>
       <c r="N12" s="37"/>
       <c r="O12" s="15"/>
       <c r="P12" s="37"/>
       <c r="Q12" s="15"/>
       <c r="R12" s="37"/>
       <c r="S12" s="15"/>
       <c r="T12" s="15"/>
       <c r="U12" s="37"/>
       <c r="V12" s="15"/>
       <c r="W12" s="36"/>
       <c r="X12" s="219"/>
       <c r="Y12" s="88"/>
     </row>
-    <row r="13" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:25" ht="13" x14ac:dyDescent="0.3">
       <c r="A13" s="39"/>
       <c r="B13" s="37"/>
       <c r="C13" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D13" s="19"/>
       <c r="E13" s="173"/>
       <c r="F13" s="45"/>
       <c r="G13" s="45"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="45"/>
       <c r="L13" s="36"/>
       <c r="M13" s="45"/>
       <c r="N13" s="36"/>
       <c r="O13" s="93" t="s">
         <v>5</v>
       </c>
       <c r="P13" s="36"/>
       <c r="Q13" s="45"/>
       <c r="R13" s="36"/>
       <c r="S13" s="36"/>
       <c r="T13" s="36"/>
       <c r="U13" s="36"/>
       <c r="V13"/>
       <c r="W13" s="88"/>
-      <c r="X13" s="439"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:25" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X13" s="428"/>
+    </row>
+    <row r="14" spans="1:25" ht="13" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="39"/>
       <c r="B14" s="38"/>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="16"/>
       <c r="F14" s="16"/>
       <c r="G14" s="16"/>
       <c r="H14" s="36"/>
       <c r="I14" s="16"/>
       <c r="J14" s="36"/>
       <c r="K14" s="16"/>
       <c r="L14" s="36"/>
       <c r="M14" s="16"/>
       <c r="N14" s="36"/>
       <c r="O14" s="16"/>
       <c r="P14" s="36"/>
       <c r="Q14" s="16"/>
       <c r="R14" s="36"/>
       <c r="S14" s="16"/>
       <c r="T14" s="16"/>
       <c r="U14" s="36"/>
       <c r="V14" s="202"/>
       <c r="W14" s="202"/>
-      <c r="X14" s="439"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:25" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X14" s="428"/>
+    </row>
+    <row r="15" spans="1:25" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="39"/>
       <c r="B15" s="38"/>
       <c r="C15" s="12" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="14"/>
-      <c r="E15" s="446"/>
-[...3 lines deleted...]
-      <c r="I15" s="448"/>
+      <c r="E15" s="435"/>
+      <c r="F15" s="436"/>
+      <c r="G15" s="436"/>
+      <c r="H15" s="436"/>
+      <c r="I15" s="437"/>
       <c r="J15" s="263"/>
       <c r="K15" s="263"/>
       <c r="L15" s="263"/>
       <c r="M15" s="263"/>
       <c r="N15" s="263"/>
-      <c r="O15" s="431" t="str">
+      <c r="O15" s="456" t="str">
         <f>IF('(4) Finanzierung &amp; Finanzhilfe'!K24&lt;&gt;'(4) Finanzierung &amp; Finanzhilfe'!K55,"ACHTUNG: Summen Projektkosten und Finanzierung stimmen in Blatt (4) nicht überein",IF('(4) Finanzierung &amp; Finanzhilfe'!K82&lt;&gt;'(4) Finanzierung &amp; Finanzhilfe'!K114,"ACHTUNG: Summen Projektkosten und Finanzierung stimmen in Blatt (4) nicht überein",""))</f>
         <v/>
       </c>
-      <c r="P15" s="432"/>
-[...3 lines deleted...]
-      <c r="T15" s="433"/>
+      <c r="P15" s="457"/>
+      <c r="Q15" s="457"/>
+      <c r="R15" s="457"/>
+      <c r="S15" s="457"/>
+      <c r="T15" s="458"/>
       <c r="U15" s="263"/>
       <c r="V15" s="202"/>
       <c r="W15" s="223"/>
-      <c r="X15" s="439"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:25" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X15" s="428"/>
+    </row>
+    <row r="16" spans="1:25" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="39"/>
       <c r="B16" s="46"/>
-      <c r="C16" s="440" t="s">
+      <c r="C16" s="429" t="s">
         <v>53</v>
       </c>
-      <c r="D16" s="441"/>
-[...4 lines deleted...]
-      <c r="I16" s="451"/>
+      <c r="D16" s="430"/>
+      <c r="E16" s="438"/>
+      <c r="F16" s="439"/>
+      <c r="G16" s="439"/>
+      <c r="H16" s="439"/>
+      <c r="I16" s="440"/>
       <c r="J16" s="263"/>
       <c r="K16" s="263"/>
       <c r="L16" s="263"/>
       <c r="M16" s="263"/>
       <c r="N16" s="263"/>
-      <c r="O16" s="434"/>
-[...4 lines deleted...]
-      <c r="T16" s="436"/>
+      <c r="O16" s="459"/>
+      <c r="P16" s="460"/>
+      <c r="Q16" s="460"/>
+      <c r="R16" s="460"/>
+      <c r="S16" s="460"/>
+      <c r="T16" s="461"/>
       <c r="U16" s="263"/>
       <c r="V16" s="202"/>
       <c r="W16" s="223"/>
-      <c r="X16" s="439"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:25" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X16" s="428"/>
+    </row>
+    <row r="17" spans="1:25" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="39"/>
       <c r="B17" s="43"/>
-      <c r="C17" s="442"/>
-[...5 lines deleted...]
-      <c r="I17" s="427"/>
+      <c r="C17" s="431"/>
+      <c r="D17" s="432"/>
+      <c r="E17" s="441"/>
+      <c r="F17" s="442"/>
+      <c r="G17" s="442"/>
+      <c r="H17" s="442"/>
+      <c r="I17" s="443"/>
       <c r="J17" s="263"/>
       <c r="K17" s="263"/>
       <c r="L17" s="263"/>
       <c r="M17" s="263"/>
       <c r="N17" s="263"/>
-      <c r="O17" s="434"/>
-[...4 lines deleted...]
-      <c r="T17" s="436"/>
+      <c r="O17" s="459"/>
+      <c r="P17" s="460"/>
+      <c r="Q17" s="460"/>
+      <c r="R17" s="460"/>
+      <c r="S17" s="460"/>
+      <c r="T17" s="461"/>
       <c r="U17" s="263"/>
       <c r="V17" s="202"/>
       <c r="W17" s="223"/>
       <c r="X17" s="228"/>
     </row>
-    <row r="18" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A18" s="39"/>
       <c r="B18" s="43"/>
-      <c r="C18" s="442"/>
-[...5 lines deleted...]
-      <c r="I18" s="427"/>
+      <c r="C18" s="431"/>
+      <c r="D18" s="432"/>
+      <c r="E18" s="441"/>
+      <c r="F18" s="442"/>
+      <c r="G18" s="442"/>
+      <c r="H18" s="442"/>
+      <c r="I18" s="443"/>
       <c r="J18" s="263"/>
       <c r="K18" s="263"/>
       <c r="L18" s="263"/>
       <c r="M18" s="263"/>
       <c r="N18" s="263"/>
-      <c r="O18" s="434"/>
-[...4 lines deleted...]
-      <c r="T18" s="436"/>
+      <c r="O18" s="459"/>
+      <c r="P18" s="460"/>
+      <c r="Q18" s="460"/>
+      <c r="R18" s="460"/>
+      <c r="S18" s="460"/>
+      <c r="T18" s="461"/>
       <c r="U18" s="263"/>
       <c r="V18" s="15"/>
       <c r="W18" s="37"/>
       <c r="X18" s="14"/>
     </row>
-    <row r="19" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A19" s="39"/>
       <c r="B19" s="47"/>
-      <c r="C19" s="442"/>
-[...5 lines deleted...]
-      <c r="I19" s="427"/>
+      <c r="C19" s="431"/>
+      <c r="D19" s="432"/>
+      <c r="E19" s="441"/>
+      <c r="F19" s="442"/>
+      <c r="G19" s="442"/>
+      <c r="H19" s="442"/>
+      <c r="I19" s="443"/>
       <c r="J19" s="263"/>
       <c r="K19" s="263"/>
       <c r="L19" s="263"/>
       <c r="M19" s="263"/>
       <c r="N19" s="263"/>
       <c r="O19" s="299"/>
       <c r="P19" s="299"/>
       <c r="Q19" s="299"/>
       <c r="R19" s="299"/>
       <c r="S19" s="299"/>
       <c r="T19" s="299"/>
       <c r="U19" s="263"/>
       <c r="V19" s="12"/>
       <c r="W19" s="38"/>
       <c r="X19" s="14"/>
     </row>
-    <row r="20" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A20" s="39"/>
       <c r="B20" s="38"/>
-      <c r="C20" s="442"/>
-[...5 lines deleted...]
-      <c r="I20" s="427"/>
+      <c r="C20" s="431"/>
+      <c r="D20" s="432"/>
+      <c r="E20" s="441"/>
+      <c r="F20" s="442"/>
+      <c r="G20" s="442"/>
+      <c r="H20" s="442"/>
+      <c r="I20" s="443"/>
       <c r="J20" s="263"/>
       <c r="K20" s="263"/>
       <c r="L20" s="263"/>
       <c r="M20" s="263"/>
       <c r="N20" s="263"/>
       <c r="O20" s="202"/>
       <c r="P20" s="202"/>
       <c r="Q20" s="202"/>
       <c r="R20" s="202"/>
       <c r="S20" s="202"/>
       <c r="T20" s="202"/>
       <c r="U20" s="263"/>
       <c r="V20" s="12"/>
       <c r="W20" s="38"/>
       <c r="X20" s="14"/>
     </row>
-    <row r="21" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A21" s="39"/>
       <c r="B21" s="43"/>
-      <c r="C21" s="442"/>
-[...5 lines deleted...]
-      <c r="I21" s="427"/>
+      <c r="C21" s="431"/>
+      <c r="D21" s="432"/>
+      <c r="E21" s="441"/>
+      <c r="F21" s="442"/>
+      <c r="G21" s="442"/>
+      <c r="H21" s="442"/>
+      <c r="I21" s="443"/>
       <c r="J21" s="263"/>
       <c r="K21" s="263"/>
       <c r="L21" s="263"/>
       <c r="M21" s="263"/>
       <c r="N21" s="263"/>
       <c r="O21" s="202"/>
       <c r="P21" s="202"/>
       <c r="Q21" s="202"/>
       <c r="R21" s="202"/>
       <c r="S21" s="202"/>
       <c r="T21" s="202"/>
       <c r="U21" s="263"/>
       <c r="V21" s="15"/>
       <c r="W21" s="37"/>
       <c r="X21" s="14"/>
     </row>
-    <row r="22" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A22" s="39"/>
       <c r="B22" s="47"/>
-      <c r="C22" s="444"/>
-[...5 lines deleted...]
-      <c r="I22" s="427"/>
+      <c r="C22" s="433"/>
+      <c r="D22" s="434"/>
+      <c r="E22" s="441"/>
+      <c r="F22" s="442"/>
+      <c r="G22" s="442"/>
+      <c r="H22" s="442"/>
+      <c r="I22" s="443"/>
       <c r="J22" s="263"/>
       <c r="K22" s="263"/>
       <c r="L22" s="263"/>
       <c r="M22" s="263"/>
       <c r="N22" s="263"/>
       <c r="O22" s="202"/>
       <c r="P22" s="202"/>
       <c r="Q22" s="202"/>
       <c r="R22" s="202"/>
       <c r="S22" s="202"/>
       <c r="T22" s="202"/>
       <c r="U22" s="263"/>
       <c r="V22" s="12"/>
       <c r="W22" s="38"/>
       <c r="X22" s="14"/>
     </row>
-    <row r="23" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A23" s="39"/>
       <c r="B23" s="38"/>
       <c r="C23" s="12"/>
       <c r="D23" s="14"/>
-      <c r="E23" s="425"/>
-[...3 lines deleted...]
-      <c r="I23" s="427"/>
+      <c r="E23" s="441"/>
+      <c r="F23" s="442"/>
+      <c r="G23" s="442"/>
+      <c r="H23" s="442"/>
+      <c r="I23" s="443"/>
       <c r="J23" s="263"/>
       <c r="K23" s="263"/>
       <c r="L23" s="263"/>
       <c r="M23" s="263"/>
       <c r="N23" s="263"/>
       <c r="O23" s="202"/>
       <c r="P23" s="202"/>
       <c r="Q23" s="202"/>
       <c r="R23" s="202"/>
       <c r="S23" s="202"/>
       <c r="T23" s="202"/>
       <c r="U23" s="263"/>
       <c r="V23" s="12"/>
       <c r="W23" s="38"/>
       <c r="X23" s="14"/>
     </row>
-    <row r="24" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A24" s="17"/>
       <c r="B24" s="12"/>
       <c r="C24" s="12"/>
       <c r="D24" s="14"/>
-      <c r="E24" s="425"/>
-[...3 lines deleted...]
-      <c r="I24" s="427"/>
+      <c r="E24" s="441"/>
+      <c r="F24" s="442"/>
+      <c r="G24" s="442"/>
+      <c r="H24" s="442"/>
+      <c r="I24" s="443"/>
       <c r="J24" s="263"/>
       <c r="K24" s="263"/>
       <c r="L24" s="263"/>
       <c r="M24" s="263"/>
       <c r="N24" s="263"/>
       <c r="O24" s="202"/>
       <c r="P24" s="202"/>
       <c r="Q24" s="202"/>
       <c r="R24" s="202"/>
       <c r="S24" s="202"/>
       <c r="T24" s="202"/>
       <c r="U24" s="263"/>
       <c r="V24" s="12"/>
       <c r="W24" s="38"/>
       <c r="X24" s="14"/>
     </row>
-    <row r="25" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A25" s="17"/>
       <c r="B25" s="12"/>
       <c r="C25" s="12"/>
       <c r="D25" s="14"/>
-      <c r="E25" s="422"/>
-[...3 lines deleted...]
-      <c r="I25" s="424"/>
+      <c r="E25" s="450"/>
+      <c r="F25" s="451"/>
+      <c r="G25" s="451"/>
+      <c r="H25" s="451"/>
+      <c r="I25" s="452"/>
       <c r="J25" s="263"/>
       <c r="K25" s="263"/>
       <c r="L25" s="263"/>
       <c r="M25" s="263"/>
       <c r="N25" s="263"/>
       <c r="O25" s="202"/>
       <c r="P25" s="202"/>
       <c r="Q25" s="202"/>
       <c r="R25" s="202"/>
       <c r="S25" s="202"/>
       <c r="T25" s="202"/>
       <c r="U25" s="263"/>
       <c r="V25" s="12"/>
       <c r="W25" s="38"/>
       <c r="X25" s="14"/>
     </row>
-    <row r="26" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A26" s="17"/>
       <c r="B26" s="12"/>
       <c r="C26" s="12"/>
       <c r="D26" s="12"/>
       <c r="E26" s="16"/>
       <c r="F26" s="16"/>
       <c r="G26" s="16"/>
       <c r="H26" s="36"/>
       <c r="I26" s="16"/>
       <c r="J26" s="36"/>
       <c r="K26" s="16"/>
       <c r="L26" s="36"/>
       <c r="M26" s="16"/>
       <c r="N26" s="36"/>
       <c r="O26" s="16"/>
       <c r="P26" s="36"/>
       <c r="Q26" s="16"/>
       <c r="R26" s="36"/>
       <c r="S26" s="16"/>
       <c r="T26" s="16"/>
       <c r="U26" s="36"/>
       <c r="V26" s="13"/>
       <c r="W26" s="91"/>
       <c r="X26" s="28"/>
     </row>
-    <row r="27" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A27" s="17"/>
       <c r="B27" s="12"/>
       <c r="C27" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D27" s="21"/>
-      <c r="E27" s="428"/>
-[...16 lines deleted...]
-      <c r="V27" s="430"/>
+      <c r="E27" s="453"/>
+      <c r="F27" s="454"/>
+      <c r="G27" s="454"/>
+      <c r="H27" s="454"/>
+      <c r="I27" s="454"/>
+      <c r="J27" s="454"/>
+      <c r="K27" s="454"/>
+      <c r="L27" s="454"/>
+      <c r="M27" s="454"/>
+      <c r="N27" s="454"/>
+      <c r="O27" s="454"/>
+      <c r="P27" s="454"/>
+      <c r="Q27" s="454"/>
+      <c r="R27" s="454"/>
+      <c r="S27" s="454"/>
+      <c r="T27" s="454"/>
+      <c r="U27" s="454"/>
+      <c r="V27" s="455"/>
       <c r="W27" s="264"/>
       <c r="X27" s="229"/>
     </row>
-    <row r="28" spans="1:25" s="31" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:25" s="31" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="17"/>
       <c r="B28" s="13"/>
       <c r="C28" s="170"/>
       <c r="D28" s="11"/>
       <c r="E28" s="274"/>
       <c r="F28" s="274"/>
       <c r="G28" s="275"/>
       <c r="H28" s="88"/>
       <c r="I28" s="275"/>
       <c r="J28" s="88"/>
       <c r="K28" s="275"/>
       <c r="L28" s="88"/>
       <c r="M28" s="275"/>
       <c r="N28" s="88"/>
       <c r="O28" s="275"/>
       <c r="P28" s="88"/>
       <c r="Q28" s="275"/>
       <c r="R28" s="88"/>
       <c r="S28" s="275"/>
       <c r="T28" s="275"/>
       <c r="U28" s="88"/>
       <c r="V28" s="88"/>
       <c r="W28" s="88"/>
       <c r="X28" s="230"/>
       <c r="Y28" s="227"/>
     </row>
-    <row r="29" spans="1:25" s="31" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:25" s="31" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="17"/>
       <c r="B29" s="13"/>
       <c r="C29" s="20" t="s">
         <v>70</v>
       </c>
       <c r="D29" s="303"/>
-      <c r="E29" s="302">
-[...1 lines deleted...]
-      </c>
+      <c r="E29" s="302"/>
       <c r="F29" s="300"/>
       <c r="G29" s="301"/>
       <c r="H29" s="88"/>
       <c r="I29" s="301"/>
       <c r="J29" s="88"/>
       <c r="K29" s="301"/>
       <c r="L29" s="88"/>
       <c r="M29" s="301"/>
       <c r="N29" s="88"/>
       <c r="O29" s="301"/>
       <c r="P29" s="88"/>
       <c r="Q29" s="301"/>
       <c r="R29" s="88"/>
       <c r="S29" s="301"/>
       <c r="T29" s="301"/>
       <c r="U29" s="88"/>
       <c r="V29" s="88"/>
       <c r="W29" s="88"/>
       <c r="X29" s="230"/>
       <c r="Y29" s="227"/>
     </row>
-    <row r="30" spans="1:25" s="31" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:25" s="31" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="17"/>
       <c r="B30" s="13"/>
       <c r="C30" s="170"/>
       <c r="D30" s="11"/>
       <c r="E30" s="274"/>
       <c r="F30" s="274"/>
       <c r="G30" s="275"/>
       <c r="H30" s="88"/>
       <c r="I30" s="275"/>
       <c r="J30" s="88"/>
       <c r="K30" s="275"/>
       <c r="L30" s="88"/>
       <c r="M30" s="275"/>
       <c r="N30" s="88"/>
       <c r="O30" s="275"/>
       <c r="P30" s="88"/>
       <c r="Q30" s="275"/>
       <c r="R30" s="88"/>
       <c r="S30" s="275"/>
       <c r="T30" s="275"/>
       <c r="U30" s="88"/>
       <c r="V30" s="88"/>
       <c r="W30" s="88"/>
       <c r="X30" s="230"/>
       <c r="Y30" s="227"/>
     </row>
-    <row r="31" spans="1:25" s="31" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:25" s="31" customFormat="1" ht="10" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="231"/>
       <c r="B31" s="95"/>
       <c r="C31" s="96"/>
       <c r="D31" s="96"/>
       <c r="E31" s="96"/>
       <c r="F31" s="96"/>
       <c r="G31" s="96"/>
       <c r="H31" s="96"/>
       <c r="I31" s="96"/>
       <c r="J31" s="96"/>
       <c r="K31" s="96"/>
       <c r="L31" s="96"/>
       <c r="M31" s="96"/>
       <c r="N31" s="96"/>
       <c r="O31" s="96"/>
       <c r="P31" s="96"/>
       <c r="Q31" s="96"/>
       <c r="R31" s="96"/>
       <c r="S31" s="96"/>
       <c r="T31" s="96"/>
       <c r="U31" s="96"/>
       <c r="V31" s="98"/>
       <c r="W31" s="88"/>
       <c r="X31" s="230"/>
       <c r="Y31" s="227"/>
     </row>
-    <row r="32" spans="1:25" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:25" s="88" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A32" s="231"/>
       <c r="B32" s="99"/>
       <c r="C32" s="203" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="87"/>
       <c r="E32" s="93" t="s">
         <v>15</v>
       </c>
       <c r="F32" s="204"/>
       <c r="G32" s="93" t="s">
         <v>64</v>
       </c>
       <c r="H32" s="204"/>
       <c r="I32" s="204"/>
       <c r="J32" s="204"/>
       <c r="K32" s="204"/>
       <c r="L32" s="204"/>
       <c r="M32" s="204"/>
       <c r="N32" s="204"/>
       <c r="O32" s="204"/>
       <c r="P32" s="204"/>
       <c r="Q32" s="204"/>
       <c r="R32" s="204"/>
       <c r="S32" s="204"/>
       <c r="T32" s="204"/>
       <c r="U32" s="204"/>
       <c r="V32" s="100"/>
       <c r="W32" s="87"/>
       <c r="X32" s="232"/>
     </row>
-    <row r="33" spans="1:25" s="88" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:25" s="88" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="231"/>
       <c r="B33" s="99"/>
       <c r="C33" s="203"/>
       <c r="D33" s="87"/>
       <c r="E33" s="93"/>
       <c r="F33" s="204"/>
       <c r="G33" s="93"/>
       <c r="H33" s="204"/>
       <c r="I33" s="204"/>
       <c r="J33" s="204"/>
       <c r="K33" s="204"/>
       <c r="L33" s="204"/>
       <c r="M33" s="204"/>
       <c r="N33" s="204"/>
       <c r="O33" s="204"/>
       <c r="P33" s="204"/>
       <c r="Q33" s="204"/>
       <c r="R33" s="204"/>
       <c r="S33" s="204"/>
       <c r="T33" s="204"/>
       <c r="U33" s="204"/>
       <c r="V33" s="100"/>
       <c r="W33" s="87"/>
       <c r="X33" s="232"/>
     </row>
-    <row r="34" spans="1:25" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:25" s="88" customFormat="1" ht="13" x14ac:dyDescent="0.25">
       <c r="A34" s="231"/>
       <c r="B34" s="59"/>
       <c r="C34" s="87"/>
       <c r="D34" s="87"/>
       <c r="E34" s="87"/>
       <c r="F34" s="87"/>
       <c r="G34" s="204" t="str">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!D70</f>
         <v>20xx</v>
       </c>
       <c r="H34" s="204"/>
       <c r="I34" s="204" t="str">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!E70</f>
         <v>20xx</v>
       </c>
       <c r="J34" s="204"/>
       <c r="K34" s="204" t="str">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!F70</f>
         <v>20xx</v>
       </c>
       <c r="L34" s="204"/>
       <c r="M34" s="204" t="str">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!G70</f>
         <v>20xx</v>
       </c>
       <c r="N34" s="204"/>
       <c r="O34" s="204" t="str">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!I70</f>
         <v>20xx</v>
       </c>
       <c r="P34" s="204"/>
       <c r="Q34" s="204" t="str">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!I70</f>
         <v>20xx</v>
       </c>
       <c r="R34" s="204"/>
       <c r="S34" s="204" t="str">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!J70</f>
         <v>20xx</v>
       </c>
       <c r="T34" s="87"/>
       <c r="U34" s="87"/>
       <c r="V34" s="101"/>
       <c r="W34" s="87"/>
       <c r="X34" s="232"/>
     </row>
-    <row r="35" spans="1:25" s="93" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:25" s="93" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A35" s="233"/>
       <c r="B35" s="102"/>
       <c r="C35" s="93" t="s">
         <v>24</v>
       </c>
       <c r="E35" s="205">
         <f>'(2) Investitionskosten'!D6</f>
         <v>0</v>
       </c>
       <c r="F35" s="206" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="265">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!I49</f>
         <v>0</v>
       </c>
       <c r="H35" s="206" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="266">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!L49</f>
         <v>0</v>
       </c>
       <c r="J35" s="206" t="s">
         <v>16</v>
@@ -9448,74 +9506,74 @@
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!U49</f>
         <v>0</v>
       </c>
       <c r="P35" s="206" t="s">
         <v>16</v>
       </c>
       <c r="Q35" s="265">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!X49</f>
         <v>0</v>
       </c>
       <c r="R35" s="206" t="s">
         <v>16</v>
       </c>
       <c r="S35" s="266">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!AA49</f>
         <v>0</v>
       </c>
       <c r="T35" s="206" t="s">
         <v>16</v>
       </c>
       <c r="U35" s="207"/>
       <c r="V35" s="103"/>
       <c r="W35" s="88"/>
       <c r="X35" s="234"/>
     </row>
-    <row r="36" spans="1:25" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:25" s="88" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="231"/>
       <c r="B36" s="104"/>
       <c r="E36" s="208"/>
       <c r="F36" s="206"/>
       <c r="G36" s="206"/>
       <c r="H36" s="206"/>
       <c r="I36" s="206"/>
       <c r="J36" s="206"/>
       <c r="K36" s="206"/>
       <c r="L36" s="206"/>
       <c r="M36" s="206"/>
       <c r="N36" s="206"/>
       <c r="O36" s="206"/>
       <c r="P36" s="206"/>
       <c r="Q36" s="206"/>
       <c r="R36" s="206"/>
       <c r="S36" s="206"/>
       <c r="T36" s="206"/>
       <c r="U36" s="206"/>
       <c r="V36" s="103"/>
       <c r="X36" s="232"/>
     </row>
-    <row r="37" spans="1:25" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:25" s="88" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A37" s="231"/>
       <c r="B37" s="104"/>
       <c r="C37" s="93" t="s">
         <v>17</v>
       </c>
       <c r="E37" s="205">
         <f>'(2) Investitionskosten'!E6</f>
         <v>0</v>
       </c>
       <c r="F37" s="206" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="265">
         <f>'(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!I96</f>
         <v>0</v>
       </c>
       <c r="H37" s="206" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="266">
         <f>'(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!L96</f>
         <v>0</v>
       </c>
       <c r="J37" s="206" t="s">
         <v>16</v>
@@ -9537,131 +9595,131 @@
       <c r="O37" s="266">
         <f>'(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!U96</f>
         <v>0</v>
       </c>
       <c r="P37" s="206" t="s">
         <v>16</v>
       </c>
       <c r="Q37" s="265">
         <f>'(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!X96</f>
         <v>0</v>
       </c>
       <c r="R37" s="206" t="s">
         <v>16</v>
       </c>
       <c r="S37" s="266">
         <f>'(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!AA96</f>
         <v>0</v>
       </c>
       <c r="T37" s="206" t="s">
         <v>16</v>
       </c>
       <c r="U37" s="207"/>
       <c r="V37" s="103"/>
       <c r="X37" s="232"/>
     </row>
-    <row r="38" spans="1:25" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:25" s="88" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="231"/>
       <c r="B38" s="105"/>
       <c r="C38" s="106"/>
       <c r="D38" s="106"/>
       <c r="E38" s="107"/>
       <c r="F38" s="108"/>
       <c r="G38" s="108"/>
       <c r="H38" s="108"/>
       <c r="I38" s="108"/>
       <c r="J38" s="108"/>
       <c r="K38" s="108"/>
       <c r="L38" s="108"/>
       <c r="M38" s="108"/>
       <c r="N38" s="108"/>
       <c r="O38" s="108"/>
       <c r="P38" s="108"/>
       <c r="Q38" s="108"/>
       <c r="R38" s="108"/>
       <c r="S38" s="108"/>
       <c r="T38" s="108"/>
       <c r="U38" s="108"/>
       <c r="V38" s="109"/>
       <c r="X38" s="232"/>
     </row>
-    <row r="39" spans="1:25" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:25" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B39" s="88"/>
       <c r="C39" s="88"/>
       <c r="D39" s="88"/>
       <c r="E39" s="88"/>
       <c r="F39" s="88"/>
       <c r="G39" s="88"/>
       <c r="H39" s="88"/>
       <c r="I39" s="88"/>
       <c r="J39" s="88"/>
       <c r="K39" s="88"/>
       <c r="L39" s="88"/>
       <c r="M39" s="88"/>
       <c r="N39" s="88"/>
       <c r="O39" s="88"/>
       <c r="P39" s="88"/>
       <c r="Q39" s="88"/>
       <c r="R39" s="88"/>
       <c r="S39" s="88"/>
       <c r="T39" s="88"/>
       <c r="U39" s="88"/>
       <c r="W39" s="88"/>
       <c r="Y39" s="88"/>
     </row>
-    <row r="40" spans="1:25" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:25" s="88" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="231"/>
       <c r="B40" s="110"/>
       <c r="C40" s="96"/>
       <c r="D40" s="96"/>
       <c r="E40" s="111"/>
       <c r="F40" s="112"/>
       <c r="G40" s="112"/>
       <c r="H40" s="112"/>
       <c r="I40" s="112"/>
       <c r="J40" s="112"/>
       <c r="K40" s="112"/>
       <c r="L40" s="112"/>
       <c r="M40" s="112"/>
       <c r="N40" s="112"/>
       <c r="O40" s="112"/>
       <c r="P40" s="112"/>
       <c r="Q40" s="112"/>
       <c r="R40" s="112"/>
       <c r="S40" s="112"/>
       <c r="T40" s="112"/>
       <c r="U40" s="112"/>
       <c r="V40" s="98"/>
       <c r="X40" s="232"/>
     </row>
-    <row r="41" spans="1:25" s="88" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:25" s="88" customFormat="1" ht="13" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="231"/>
       <c r="B41" s="104"/>
-      <c r="C41" s="415" t="s">
+      <c r="C41" s="423" t="s">
         <v>63</v>
       </c>
-      <c r="D41" s="415"/>
+      <c r="D41" s="423"/>
       <c r="E41" s="205">
         <f>E35-E37</f>
         <v>0</v>
       </c>
       <c r="F41" s="206" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="265">
         <f>G35-G37</f>
         <v>0</v>
       </c>
       <c r="H41" s="206" t="s">
         <v>16</v>
       </c>
       <c r="I41" s="266">
         <f>I35-I37</f>
         <v>0</v>
       </c>
       <c r="J41" s="206" t="s">
         <v>16</v>
       </c>
       <c r="K41" s="265">
         <f>K35-K37</f>
         <v>0</v>
       </c>
@@ -9678,75 +9736,75 @@
       <c r="O41" s="266">
         <f>O35-O37</f>
         <v>0</v>
       </c>
       <c r="P41" s="206" t="s">
         <v>16</v>
       </c>
       <c r="Q41" s="265">
         <f>Q35-Q37</f>
         <v>0</v>
       </c>
       <c r="R41" s="206" t="s">
         <v>16</v>
       </c>
       <c r="S41" s="266">
         <f>S35-S37</f>
         <v>0</v>
       </c>
       <c r="T41" s="206" t="s">
         <v>16</v>
       </c>
       <c r="U41" s="207"/>
       <c r="V41" s="103"/>
       <c r="X41" s="232"/>
     </row>
-    <row r="42" spans="1:25" s="88" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:25" s="88" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="231"/>
       <c r="B42" s="104"/>
-      <c r="C42" s="415"/>
-      <c r="D42" s="415"/>
+      <c r="C42" s="423"/>
+      <c r="D42" s="423"/>
       <c r="F42" s="206"/>
       <c r="G42" s="206"/>
       <c r="H42" s="207"/>
       <c r="I42" s="207"/>
       <c r="J42" s="207"/>
       <c r="K42" s="206"/>
       <c r="L42" s="207"/>
       <c r="M42" s="206"/>
       <c r="N42" s="207"/>
       <c r="O42" s="207"/>
       <c r="P42" s="207"/>
       <c r="Q42" s="206"/>
       <c r="R42" s="207"/>
       <c r="S42" s="207"/>
       <c r="T42" s="207"/>
       <c r="U42" s="207"/>
       <c r="V42" s="103"/>
       <c r="X42" s="232"/>
     </row>
-    <row r="43" spans="1:25" s="93" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:25" s="93" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A43" s="233"/>
       <c r="B43" s="102"/>
       <c r="C43" s="93" t="s">
         <v>25</v>
       </c>
       <c r="E43" s="210">
         <f>E35</f>
         <v>0</v>
       </c>
       <c r="F43" s="211" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="267">
         <f>G41</f>
         <v>0</v>
       </c>
       <c r="H43" s="211" t="s">
         <v>16</v>
       </c>
       <c r="I43" s="268">
         <f>I41</f>
         <v>0</v>
       </c>
       <c r="J43" s="211" t="s">
         <v>16</v>
@@ -9768,193 +9826,193 @@
       <c r="O43" s="268">
         <f>O41</f>
         <v>0</v>
       </c>
       <c r="P43" s="211" t="s">
         <v>16</v>
       </c>
       <c r="Q43" s="267">
         <f>Q41</f>
         <v>0</v>
       </c>
       <c r="R43" s="211" t="s">
         <v>16</v>
       </c>
       <c r="S43" s="268">
         <f>S41</f>
         <v>0</v>
       </c>
       <c r="T43" s="211" t="s">
         <v>16</v>
       </c>
       <c r="U43" s="212"/>
       <c r="V43" s="113"/>
       <c r="X43" s="234"/>
     </row>
-    <row r="44" spans="1:25" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:25" s="88" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="231"/>
       <c r="B44" s="162"/>
       <c r="C44" s="163"/>
       <c r="D44" s="163"/>
       <c r="E44" s="114"/>
       <c r="F44" s="114"/>
       <c r="G44" s="114"/>
       <c r="H44" s="114"/>
       <c r="I44" s="115"/>
       <c r="J44" s="114"/>
       <c r="K44" s="114"/>
       <c r="L44" s="114"/>
       <c r="M44" s="114"/>
       <c r="N44" s="114"/>
       <c r="O44" s="115"/>
       <c r="P44" s="114"/>
       <c r="Q44" s="114"/>
       <c r="R44" s="114"/>
       <c r="S44" s="114"/>
       <c r="T44" s="114"/>
       <c r="U44" s="114"/>
       <c r="V44" s="116"/>
       <c r="W44" s="87"/>
       <c r="X44" s="235"/>
     </row>
-    <row r="45" spans="1:25" s="88" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:25" s="88" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="231"/>
       <c r="B45" s="87"/>
       <c r="C45" s="87"/>
       <c r="D45" s="87"/>
       <c r="E45" s="209"/>
       <c r="F45" s="209"/>
       <c r="G45" s="209"/>
       <c r="H45" s="209"/>
       <c r="I45" s="213"/>
       <c r="J45" s="209"/>
       <c r="K45" s="209"/>
       <c r="L45" s="209"/>
       <c r="M45" s="209"/>
       <c r="N45" s="209"/>
       <c r="O45" s="213"/>
       <c r="P45" s="209"/>
       <c r="Q45" s="209"/>
       <c r="R45" s="209"/>
       <c r="S45" s="209"/>
       <c r="T45" s="209"/>
       <c r="U45" s="209"/>
       <c r="V45" s="87"/>
       <c r="W45" s="87"/>
       <c r="X45" s="235"/>
     </row>
-    <row r="46" spans="1:25" s="88" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:25" s="88" customFormat="1" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="231"/>
       <c r="B46" s="118"/>
       <c r="C46" s="119"/>
       <c r="D46" s="97"/>
       <c r="E46" s="120"/>
       <c r="F46" s="121"/>
       <c r="G46" s="121"/>
       <c r="H46" s="121"/>
       <c r="I46" s="121"/>
       <c r="J46" s="121"/>
       <c r="K46" s="121"/>
       <c r="L46" s="121"/>
       <c r="M46" s="121"/>
       <c r="N46" s="121"/>
       <c r="O46" s="121"/>
       <c r="P46" s="121"/>
       <c r="Q46" s="121"/>
       <c r="R46" s="121"/>
       <c r="S46" s="121"/>
       <c r="T46" s="121"/>
       <c r="U46" s="121"/>
-      <c r="V46" s="452"/>
+      <c r="V46" s="415"/>
       <c r="W46" s="215"/>
       <c r="X46" s="232"/>
     </row>
-    <row r="47" spans="1:25" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:25" s="88" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A47" s="231"/>
       <c r="B47" s="122"/>
       <c r="C47" s="123" t="s">
         <v>39</v>
       </c>
       <c r="D47" s="87"/>
       <c r="E47" s="211" t="s">
         <v>29</v>
       </c>
       <c r="F47" s="214"/>
       <c r="G47" s="214" t="s">
         <v>65</v>
       </c>
       <c r="H47" s="214"/>
       <c r="I47" s="214"/>
       <c r="J47" s="214"/>
       <c r="K47" s="214"/>
       <c r="L47" s="214"/>
       <c r="M47" s="214"/>
       <c r="N47" s="214"/>
       <c r="O47" s="214"/>
       <c r="P47" s="214"/>
       <c r="Q47" s="214"/>
       <c r="R47" s="214"/>
       <c r="S47" s="214"/>
       <c r="T47" s="214"/>
       <c r="U47" s="214"/>
-      <c r="V47" s="453"/>
+      <c r="V47" s="416"/>
       <c r="W47" s="215"/>
       <c r="X47" s="232"/>
     </row>
-    <row r="48" spans="1:25" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:25" s="88" customFormat="1" ht="13" x14ac:dyDescent="0.25">
       <c r="A48" s="231"/>
       <c r="B48" s="49"/>
       <c r="C48" s="38"/>
       <c r="D48" s="37"/>
       <c r="E48" s="125"/>
       <c r="F48" s="126"/>
       <c r="G48" s="117"/>
       <c r="H48" s="117"/>
       <c r="I48" s="117"/>
       <c r="J48" s="117"/>
       <c r="K48" s="117"/>
       <c r="L48" s="117"/>
       <c r="M48" s="117"/>
       <c r="N48" s="117"/>
       <c r="O48" s="117"/>
       <c r="P48" s="117"/>
       <c r="Q48" s="117"/>
       <c r="R48" s="117"/>
       <c r="S48" s="117"/>
       <c r="T48" s="117"/>
       <c r="U48" s="117"/>
-      <c r="V48" s="453"/>
+      <c r="V48" s="416"/>
       <c r="W48" s="215"/>
       <c r="X48" s="232"/>
     </row>
-    <row r="49" spans="1:24" s="88" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:24" s="88" customFormat="1" ht="13" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="231"/>
       <c r="B49" s="49"/>
-      <c r="C49" s="457" t="s">
+      <c r="C49" s="420" t="s">
         <v>71</v>
       </c>
-      <c r="D49" s="458"/>
+      <c r="D49" s="421"/>
       <c r="E49" s="127">
         <f>IF($E$43&gt;40000000,MIN($E$41,E29*$E$43),E29*$E$43)</f>
         <v>0</v>
       </c>
       <c r="F49" s="410" t="s">
         <v>16</v>
       </c>
       <c r="G49" s="127">
         <f>E29*G43</f>
         <v>0</v>
       </c>
       <c r="H49" s="344" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="127">
         <f>E29*I43</f>
         <v>0</v>
       </c>
       <c r="J49" s="344" t="s">
         <v>16</v>
       </c>
       <c r="K49" s="127">
         <f>E29*K43</f>
         <v>0</v>
       </c>
@@ -9972,111 +10030,111 @@
         <f>E29*O43</f>
         <v>0</v>
       </c>
       <c r="P49" s="344" t="s">
         <v>16</v>
       </c>
       <c r="Q49" s="127">
         <f>E29*Q43</f>
         <v>0</v>
       </c>
       <c r="R49" s="344" t="s">
         <v>16</v>
       </c>
       <c r="S49" s="127">
         <f>E29*S43</f>
         <v>0</v>
       </c>
       <c r="T49" s="206" t="s">
         <v>16</v>
       </c>
       <c r="U49" s="207"/>
       <c r="V49" s="124"/>
       <c r="W49" s="220"/>
       <c r="X49" s="232"/>
     </row>
-    <row r="50" spans="1:24" s="88" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:24" s="88" customFormat="1" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="231"/>
       <c r="B50" s="49"/>
-      <c r="C50" s="459"/>
-[...1 lines deleted...]
-      <c r="E50" s="460" t="s">
+      <c r="C50" s="422"/>
+      <c r="D50" s="423"/>
+      <c r="E50" s="424" t="s">
         <v>26</v>
       </c>
       <c r="F50" s="411"/>
       <c r="G50" s="411"/>
       <c r="H50" s="411"/>
       <c r="I50" s="411"/>
       <c r="J50" s="411"/>
       <c r="K50" s="411"/>
       <c r="L50" s="411"/>
       <c r="M50" s="411"/>
       <c r="N50" s="411"/>
       <c r="O50" s="411"/>
       <c r="P50" s="411"/>
       <c r="Q50" s="411"/>
       <c r="R50" s="411"/>
       <c r="S50" s="411"/>
       <c r="T50" s="216"/>
       <c r="U50" s="216"/>
       <c r="V50" s="124"/>
       <c r="W50" s="220"/>
       <c r="X50" s="232"/>
     </row>
-    <row r="51" spans="1:24" s="88" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:24" s="88" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="231"/>
       <c r="B51" s="49"/>
-      <c r="C51" s="459"/>
-[...1 lines deleted...]
-      <c r="E51" s="461"/>
+      <c r="C51" s="422"/>
+      <c r="D51" s="423"/>
+      <c r="E51" s="425"/>
       <c r="F51" s="411"/>
       <c r="G51" s="411"/>
       <c r="H51" s="411"/>
       <c r="I51" s="411"/>
       <c r="J51" s="411"/>
       <c r="K51" s="411"/>
       <c r="L51" s="411"/>
       <c r="M51" s="411"/>
       <c r="N51" s="411"/>
       <c r="O51" s="411"/>
       <c r="P51" s="411"/>
       <c r="Q51" s="411"/>
       <c r="R51" s="411"/>
       <c r="S51" s="411"/>
       <c r="T51" s="216"/>
       <c r="U51" s="216"/>
       <c r="V51" s="124"/>
       <c r="W51" s="220"/>
       <c r="X51" s="232"/>
     </row>
-    <row r="52" spans="1:24" s="88" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:24" s="88" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="231"/>
       <c r="B52" s="49"/>
-      <c r="C52" s="459" t="s">
+      <c r="C52" s="422" t="s">
         <v>72</v>
       </c>
-      <c r="D52" s="415"/>
+      <c r="D52" s="423"/>
       <c r="E52" s="127">
         <f>'(5) Nachweis EHS Unternehmen'!E74-SUM('(1) Übersicht'!G52:S52)</f>
         <v>0</v>
       </c>
       <c r="F52" s="344" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="127">
         <f>IF('(5) Nachweis EHS Unternehmen'!$E$72&gt;G$49,G$49,'(5) Nachweis EHS Unternehmen'!$E$72)</f>
         <v>0</v>
       </c>
       <c r="H52" s="344" t="s">
         <v>16</v>
       </c>
       <c r="I52" s="127">
         <f>IF('(5) Nachweis EHS Unternehmen'!$E$72&gt;I$49,I$49,'(5) Nachweis EHS Unternehmen'!$E$72)</f>
         <v>0</v>
       </c>
       <c r="J52" s="344" t="s">
         <v>16</v>
       </c>
       <c r="K52" s="127">
         <f>IF('(5) Nachweis EHS Unternehmen'!$E$72&gt;K$49,K$49,'(5) Nachweis EHS Unternehmen'!$E$72)</f>
         <v>0</v>
       </c>
@@ -10094,83 +10152,83 @@
         <f>IF('(5) Nachweis EHS Unternehmen'!$E$72&gt;O$49,O$49,'(5) Nachweis EHS Unternehmen'!$E$72)</f>
         <v>0</v>
       </c>
       <c r="P52" s="344" t="s">
         <v>16</v>
       </c>
       <c r="Q52" s="127">
         <f>IF('(5) Nachweis EHS Unternehmen'!$E$72&gt;Q$49,Q$49,'(5) Nachweis EHS Unternehmen'!$E$72)</f>
         <v>0</v>
       </c>
       <c r="R52" s="344" t="s">
         <v>16</v>
       </c>
       <c r="S52" s="127">
         <f>IF('(5) Nachweis EHS Unternehmen'!$E$72&gt;S$49,S$49,'(5) Nachweis EHS Unternehmen'!$E$72)</f>
         <v>0</v>
       </c>
       <c r="T52" s="206" t="s">
         <v>16</v>
       </c>
       <c r="U52" s="216"/>
       <c r="V52" s="124"/>
       <c r="W52" s="220"/>
       <c r="X52" s="232"/>
     </row>
-    <row r="53" spans="1:24" s="88" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:24" s="88" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="231"/>
       <c r="B53" s="49"/>
       <c r="C53" s="304"/>
       <c r="D53" s="305"/>
       <c r="E53" s="412"/>
       <c r="F53" s="411"/>
       <c r="G53" s="411"/>
       <c r="H53" s="411"/>
       <c r="I53" s="411"/>
       <c r="J53" s="411"/>
       <c r="K53" s="411"/>
       <c r="L53" s="411"/>
       <c r="M53" s="411"/>
       <c r="N53" s="411"/>
       <c r="O53" s="411"/>
       <c r="P53" s="411"/>
       <c r="Q53" s="411"/>
       <c r="R53" s="411"/>
       <c r="S53" s="411"/>
       <c r="T53" s="216"/>
       <c r="U53" s="216"/>
       <c r="V53" s="124"/>
       <c r="W53" s="220"/>
       <c r="X53" s="232"/>
     </row>
-    <row r="54" spans="1:24" s="88" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:24" s="88" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="231"/>
       <c r="B54" s="49"/>
-      <c r="C54" s="459" t="s">
+      <c r="C54" s="422" t="s">
         <v>127</v>
       </c>
-      <c r="D54" s="415"/>
+      <c r="D54" s="423"/>
       <c r="E54" s="127">
         <f>E49-E52</f>
         <v>0</v>
       </c>
       <c r="F54" s="410" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="127">
         <f>ROUND(G49-G52,1)</f>
         <v>0</v>
       </c>
       <c r="H54" s="344" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="127">
         <f>ROUND(I49-I52,1)</f>
         <v>0</v>
       </c>
       <c r="J54" s="344" t="s">
         <v>16</v>
       </c>
       <c r="K54" s="127">
         <f>ROUND(K49-K52,1)</f>
         <v>0</v>
       </c>
@@ -10188,77 +10246,77 @@
         <f>ROUND(O49-O52,1)</f>
         <v>0</v>
       </c>
       <c r="P54" s="344" t="s">
         <v>16</v>
       </c>
       <c r="Q54" s="127">
         <f>ROUND(Q49-Q52,1)</f>
         <v>0</v>
       </c>
       <c r="R54" s="344" t="s">
         <v>16</v>
       </c>
       <c r="S54" s="127">
         <f>ROUND(S49-S52,1)</f>
         <v>0</v>
       </c>
       <c r="T54" s="206" t="s">
         <v>16</v>
       </c>
       <c r="U54" s="216"/>
       <c r="V54" s="124"/>
       <c r="W54" s="220"/>
       <c r="X54" s="232"/>
     </row>
-    <row r="55" spans="1:24" s="88" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:24" s="88" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="231"/>
       <c r="B55" s="49"/>
       <c r="C55" s="304"/>
       <c r="D55" s="305"/>
       <c r="E55" s="412"/>
       <c r="F55" s="411"/>
       <c r="G55" s="411"/>
       <c r="H55" s="411"/>
       <c r="I55" s="411"/>
       <c r="J55" s="411"/>
       <c r="K55" s="411"/>
       <c r="L55" s="411"/>
       <c r="M55" s="411"/>
       <c r="N55" s="411"/>
       <c r="O55" s="411"/>
       <c r="P55" s="411"/>
       <c r="Q55" s="411"/>
       <c r="R55" s="411"/>
       <c r="S55" s="411"/>
       <c r="T55" s="216"/>
       <c r="U55" s="216"/>
       <c r="V55" s="124"/>
       <c r="W55" s="220"/>
       <c r="X55" s="232"/>
     </row>
-    <row r="56" spans="1:24" s="93" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:24" s="93" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A56" s="233"/>
       <c r="B56" s="129"/>
       <c r="C56" s="130" t="s">
         <v>40</v>
       </c>
       <c r="E56" s="128">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!K29</f>
         <v>0</v>
       </c>
       <c r="F56" s="413" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="128">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!D87</f>
         <v>0</v>
       </c>
       <c r="H56" s="413" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="414">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!E87</f>
         <v>0</v>
       </c>
       <c r="J56" s="413" t="s">
         <v>16</v>
@@ -10281,2766 +10339,2769 @@
         <f>'(4) Finanzierung &amp; Finanzhilfe'!H87</f>
         <v>0</v>
       </c>
       <c r="P56" s="413" t="s">
         <v>16</v>
       </c>
       <c r="Q56" s="128">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!I87</f>
         <v>0</v>
       </c>
       <c r="R56" s="413" t="s">
         <v>16</v>
       </c>
       <c r="S56" s="414">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!J87</f>
         <v>0</v>
       </c>
       <c r="T56" s="211" t="s">
         <v>16</v>
       </c>
       <c r="U56" s="212"/>
       <c r="V56" s="276"/>
       <c r="W56" s="277"/>
       <c r="X56" s="234"/>
     </row>
-    <row r="57" spans="1:24" s="93" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:24" s="93" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="233"/>
       <c r="B57" s="129"/>
       <c r="C57" s="130"/>
-      <c r="E57" s="456" t="str">
+      <c r="E57" s="419" t="str">
         <f>IF(OR(E56&gt;E49,AND(G49&gt;0,G56&gt;G49),AND(I49&gt;0,I56&gt;I49),AND(K49&gt;0,K56&gt;K49),AND(M49&gt;0,M56&gt;M49),AND(O49&gt;0,O56&gt;O49),AND(Q49&gt;0,Q56&gt;Q49),AND(S49&gt;0,S56&gt;S49)),"Beantragter Förderbeitrag darf nicht grösser sein als maximal möglicher Förderbeitrag","")</f>
         <v/>
       </c>
-      <c r="F57" s="456"/>
-[...14 lines deleted...]
-      <c r="U57" s="456"/>
+      <c r="F57" s="419"/>
+      <c r="G57" s="419"/>
+      <c r="H57" s="419"/>
+      <c r="I57" s="419"/>
+      <c r="J57" s="419"/>
+      <c r="K57" s="419"/>
+      <c r="L57" s="419"/>
+      <c r="M57" s="419"/>
+      <c r="N57" s="419"/>
+      <c r="O57" s="419"/>
+      <c r="P57" s="419"/>
+      <c r="Q57" s="419"/>
+      <c r="R57" s="419"/>
+      <c r="S57" s="419"/>
+      <c r="T57" s="419"/>
+      <c r="U57" s="419"/>
       <c r="V57" s="171"/>
       <c r="W57" s="217"/>
       <c r="X57" s="234"/>
     </row>
-    <row r="58" spans="1:24" s="88" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:24" s="88" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="89"/>
       <c r="B58" s="105"/>
-      <c r="C58" s="454" t="s">
+      <c r="C58" s="417" t="s">
         <v>123</v>
       </c>
-      <c r="D58" s="454"/>
-[...17 lines deleted...]
-      <c r="V58" s="455"/>
+      <c r="D58" s="417"/>
+      <c r="E58" s="417"/>
+      <c r="F58" s="417"/>
+      <c r="G58" s="417"/>
+      <c r="H58" s="417"/>
+      <c r="I58" s="417"/>
+      <c r="J58" s="417"/>
+      <c r="K58" s="417"/>
+      <c r="L58" s="417"/>
+      <c r="M58" s="417"/>
+      <c r="N58" s="417"/>
+      <c r="O58" s="417"/>
+      <c r="P58" s="417"/>
+      <c r="Q58" s="417"/>
+      <c r="R58" s="417"/>
+      <c r="S58" s="417"/>
+      <c r="T58" s="417"/>
+      <c r="U58" s="417"/>
+      <c r="V58" s="418"/>
       <c r="W58" s="221"/>
       <c r="X58"/>
     </row>
-    <row r="59" spans="1:24" s="40" customFormat="1" x14ac:dyDescent="0.2"/>
-    <row r="60" spans="1:24" s="40" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:24" s="40" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="60" spans="1:24" s="40" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B60" s="218" t="s">
-        <v>132</v>
-[...128 lines deleted...]
-    <row r="187" spans="1:24" hidden="1" x14ac:dyDescent="0.2">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="61" spans="1:24" s="40" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="1:24" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="63" spans="1:24" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="64" spans="1:24" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="65" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="66" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="67" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="68" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="69" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="70" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="71" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="72" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="73" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="74" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="75" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="76" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="77" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="78" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="79" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="80" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="81" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="82" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="83" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="84" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="85" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="86" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="87" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="88" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="89" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="90" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="91" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="92" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="93" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="94" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="95" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="96" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="97" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="98" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="99" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="100" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="101" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="102" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="103" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="104" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="105" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="106" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="107" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="108" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="109" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="110" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="111" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="112" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="113" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="114" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="115" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="116" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="117" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="118" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="119" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="120" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="121" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="122" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="123" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="124" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="125" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="126" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="127" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="128" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="129" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="130" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="131" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="132" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="133" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="134" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="135" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="136" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="137" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="138" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="139" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="140" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="141" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="142" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="143" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="144" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="145" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="146" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="147" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="148" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="149" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="150" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="151" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="152" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="153" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="154" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="155" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="156" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="157" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="158" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="159" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="160" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="161" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="162" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="163" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="164" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="165" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="166" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="167" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="168" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="169" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="170" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="171" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="172" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="173" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="174" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="175" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="176" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="177" spans="1:24" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="178" spans="1:24" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="179" spans="1:24" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="180" spans="1:24" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="181" spans="1:24" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="182" spans="1:24" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="183" spans="1:24" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="184" spans="1:24" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="185" spans="1:24" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="186" spans="1:24" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="187" spans="1:24" hidden="1" x14ac:dyDescent="0.25">
       <c r="B187" s="40"/>
       <c r="C187" s="40"/>
       <c r="D187" s="40"/>
       <c r="E187" s="40"/>
       <c r="F187" s="40"/>
       <c r="G187" s="40"/>
       <c r="I187" s="40"/>
       <c r="K187" s="40"/>
       <c r="M187" s="40"/>
       <c r="O187" s="40"/>
       <c r="Q187" s="40"/>
       <c r="S187" s="40"/>
       <c r="T187" s="40"/>
       <c r="V187" s="40"/>
       <c r="X187" s="40"/>
     </row>
-    <row r="188" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="188" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A188" s="40"/>
       <c r="B188" s="40"/>
       <c r="C188" s="40"/>
       <c r="D188" s="40"/>
       <c r="E188" s="40"/>
       <c r="F188" s="40"/>
       <c r="G188" s="40"/>
       <c r="I188" s="40"/>
       <c r="K188" s="40"/>
       <c r="M188" s="40"/>
       <c r="O188" s="40"/>
       <c r="Q188" s="40"/>
       <c r="S188" s="40"/>
       <c r="T188" s="40"/>
       <c r="V188" s="40"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="y31c2u+9B0zAWd+oMYnpKPHhhnmNZu6srukwHpd9VE8mgUyatgPFk/Ix3/1kSwvy4M74xo+B6J+sMDooZy7tHA==" saltValue="//t4DMKcvIvVjseq8IY4PQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="pRbG9fyxVltiJRV7vdzm5WmdXw+G9ZKNjveFGOiB4xwml3o+KKLo2H9cTSmbz+i+/Vwb8ZWEAAhb+etv8l6OwA==" saltValue="cIsdOmwB7xFaJlZ86lgqBA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="25">
-    <mergeCell ref="V46:V48"/>
-[...5 lines deleted...]
-    <mergeCell ref="C54:D54"/>
+    <mergeCell ref="C41:D42"/>
+    <mergeCell ref="C10:V11"/>
+    <mergeCell ref="E25:I25"/>
+    <mergeCell ref="E24:I24"/>
+    <mergeCell ref="E23:I23"/>
+    <mergeCell ref="E27:V27"/>
+    <mergeCell ref="O15:T18"/>
     <mergeCell ref="A5:V8"/>
     <mergeCell ref="X13:X16"/>
     <mergeCell ref="C16:D22"/>
     <mergeCell ref="E15:I15"/>
     <mergeCell ref="E16:I16"/>
     <mergeCell ref="E17:I17"/>
     <mergeCell ref="E21:I21"/>
     <mergeCell ref="E22:I22"/>
     <mergeCell ref="E18:I18"/>
     <mergeCell ref="E19:I19"/>
     <mergeCell ref="E20:I20"/>
-    <mergeCell ref="C41:D42"/>
-[...5 lines deleted...]
-    <mergeCell ref="O15:T18"/>
+    <mergeCell ref="V46:V48"/>
+    <mergeCell ref="C58:V58"/>
+    <mergeCell ref="E57:U57"/>
+    <mergeCell ref="C49:D51"/>
+    <mergeCell ref="E50:E51"/>
+    <mergeCell ref="C52:D52"/>
+    <mergeCell ref="C54:D54"/>
   </mergeCells>
   <conditionalFormatting sqref="E56">
     <cfRule type="expression" dxfId="55" priority="13">
       <formula>$E$56&gt;$E$54</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G56">
     <cfRule type="expression" dxfId="54" priority="7">
       <formula>$G$56&gt;$G$54</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I56">
     <cfRule type="expression" dxfId="53" priority="6">
       <formula>$I$56&gt;$I$54</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K56">
     <cfRule type="expression" dxfId="52" priority="5">
       <formula>$K$56&gt;$K$54</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M56">
     <cfRule type="expression" dxfId="51" priority="4">
       <formula>$M$56&gt;$M$54</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O56">
     <cfRule type="expression" dxfId="50" priority="3">
       <formula>$O$56&gt;$O$54</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Q56">
     <cfRule type="expression" dxfId="49" priority="2">
       <formula>$Q$56&gt;$Q$54</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="S56">
     <cfRule type="expression" dxfId="48" priority="1">
       <formula>$S$56&gt;$S$54</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.98425196850393704" bottom="0.62541666666666662" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G</oddHeader>
     <oddFooter>&amp;CSeite &amp;P</oddFooter>
   </headerFooter>
-  <drawing r:id="rId2"/>
-  <legacyDrawingHF r:id="rId3"/>
+  <customProperties>
+    <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
+  </customProperties>
+  <drawing r:id="rId3"/>
+  <legacyDrawingHF r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7800E53F-81BE-4923-A7CC-E0E13BF4913F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V110"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A10" sqref="A10"/>
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="12" width="2.7109375" customWidth="1"/>
+    <col min="1" max="1" width="2.7265625" customWidth="1"/>
+    <col min="2" max="2" width="35.26953125" customWidth="1"/>
+    <col min="3" max="3" width="40.54296875" customWidth="1"/>
+    <col min="4" max="4" width="21.54296875" customWidth="1"/>
+    <col min="5" max="5" width="25.453125" customWidth="1"/>
+    <col min="6" max="6" width="18.54296875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="22.54296875" customWidth="1"/>
+    <col min="8" max="8" width="13.453125" customWidth="1"/>
+    <col min="9" max="9" width="10.81640625" customWidth="1"/>
+    <col min="10" max="10" width="9.7265625" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="10.54296875" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="2.7265625" customWidth="1"/>
     <col min="13" max="22" width="0" hidden="1" customWidth="1"/>
-    <col min="23" max="16384" width="11.42578125" hidden="1"/>
+    <col min="23" max="16384" width="11.453125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:15" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="12"/>
       <c r="B1" s="27"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="H1" s="13"/>
       <c r="I1" s="13"/>
       <c r="J1" s="13"/>
       <c r="K1" s="13"/>
       <c r="L1" s="12"/>
     </row>
-    <row r="2" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="14"/>
-      <c r="B2" s="471" t="s">
-[...8 lines deleted...]
-      <c r="I2" s="473"/>
+      <c r="B2" s="486" t="s">
+        <v>135</v>
+      </c>
+      <c r="C2" s="487"/>
+      <c r="D2" s="487"/>
+      <c r="E2" s="487"/>
+      <c r="F2" s="487"/>
+      <c r="G2" s="487"/>
+      <c r="H2" s="487"/>
+      <c r="I2" s="488"/>
       <c r="J2" s="295"/>
       <c r="K2" s="296"/>
       <c r="L2" s="17"/>
     </row>
-    <row r="3" spans="1:15" ht="162" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:15" ht="162" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="14"/>
-      <c r="B3" s="474"/>
-[...6 lines deleted...]
-      <c r="I3" s="476"/>
+      <c r="B3" s="489"/>
+      <c r="C3" s="490"/>
+      <c r="D3" s="490"/>
+      <c r="E3" s="490"/>
+      <c r="F3" s="490"/>
+      <c r="G3" s="490"/>
+      <c r="H3" s="490"/>
+      <c r="I3" s="491"/>
       <c r="J3" s="297"/>
       <c r="K3" s="298"/>
       <c r="L3" s="17"/>
     </row>
-    <row r="4" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:15" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="12"/>
       <c r="B4" s="144"/>
       <c r="C4" s="145"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="145"/>
       <c r="H4" s="145"/>
       <c r="I4" s="145"/>
       <c r="J4" s="145"/>
       <c r="K4" s="145"/>
       <c r="L4" s="12"/>
     </row>
-    <row r="5" spans="1:15" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:15" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="14"/>
       <c r="B5" s="88"/>
       <c r="C5" s="146"/>
       <c r="D5" s="83" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="84" t="s">
         <v>50</v>
       </c>
       <c r="F5" s="312" t="s">
         <v>36</v>
       </c>
       <c r="G5" s="85" t="s">
         <v>73</v>
       </c>
-      <c r="H5" s="477" t="str">
+      <c r="H5" s="492" t="str">
         <f>IF(MAX(G10:G49)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="I5" s="477"/>
-[...1 lines deleted...]
-      <c r="K5" s="478"/>
+      <c r="I5" s="492"/>
+      <c r="J5" s="492"/>
+      <c r="K5" s="493"/>
       <c r="L5" s="12"/>
     </row>
-    <row r="6" spans="1:15" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" ht="28" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="14"/>
       <c r="B6" s="94"/>
       <c r="C6" s="94"/>
       <c r="D6" s="77">
         <f>$I$50</f>
         <v>0</v>
       </c>
       <c r="E6" s="78">
         <f>$I$76</f>
         <v>0</v>
       </c>
       <c r="F6" s="313">
         <f>D6-E6</f>
         <v>0</v>
       </c>
       <c r="G6" s="79">
         <f>$I$100</f>
         <v>0</v>
       </c>
-      <c r="H6" s="477"/>
-[...2 lines deleted...]
-      <c r="K6" s="478"/>
+      <c r="H6" s="492"/>
+      <c r="I6" s="492"/>
+      <c r="J6" s="492"/>
+      <c r="K6" s="493"/>
       <c r="L6" s="12"/>
     </row>
-    <row r="7" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:15" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="14"/>
       <c r="B7" s="94"/>
       <c r="C7" s="94"/>
       <c r="D7" s="94"/>
       <c r="E7" s="94"/>
       <c r="F7" s="94"/>
       <c r="G7" s="94"/>
       <c r="H7" s="94"/>
       <c r="I7" s="94"/>
       <c r="J7" s="94"/>
       <c r="K7" s="94"/>
       <c r="L7" s="12"/>
     </row>
-    <row r="8" spans="1:15" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:15" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="14"/>
-      <c r="B8" s="479" t="s">
+      <c r="B8" s="483" t="s">
         <v>61</v>
       </c>
-      <c r="C8" s="480"/>
-[...7 lines deleted...]
-      <c r="K8" s="481"/>
+      <c r="C8" s="484"/>
+      <c r="D8" s="484"/>
+      <c r="E8" s="484"/>
+      <c r="F8" s="484"/>
+      <c r="G8" s="484"/>
+      <c r="H8" s="484"/>
+      <c r="I8" s="484"/>
+      <c r="J8" s="484"/>
+      <c r="K8" s="485"/>
       <c r="L8" s="12"/>
     </row>
-    <row r="9" spans="1:15" ht="57.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:15" ht="57.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="14"/>
       <c r="B9" s="199" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="200" t="s">
         <v>56</v>
       </c>
       <c r="D9" s="201" t="s">
         <v>58</v>
       </c>
       <c r="E9" s="74" t="s">
         <v>3</v>
       </c>
       <c r="F9" s="72" t="s">
         <v>1</v>
       </c>
       <c r="G9" s="72" t="s">
         <v>54</v>
       </c>
       <c r="H9" s="72" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="72" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="72" t="s">
         <v>12</v>
       </c>
       <c r="K9" s="72" t="s">
         <v>11</v>
       </c>
       <c r="L9" s="12"/>
     </row>
-    <row r="10" spans="1:15" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:15" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="174"/>
       <c r="B10" s="187"/>
       <c r="C10" s="189"/>
       <c r="D10" s="188"/>
       <c r="E10" s="1"/>
       <c r="F10" s="71"/>
       <c r="G10" s="4"/>
       <c r="H10" s="2"/>
       <c r="I10" s="25">
         <f>G10*H10</f>
         <v>0</v>
       </c>
       <c r="J10" s="25" t="str">
         <f>IF(E10="Interne Kosten",I10,"-")</f>
         <v>-</v>
       </c>
       <c r="K10" s="25" t="str">
         <f>IF(E10="Externe Kosten",I10,"-")</f>
         <v>-</v>
       </c>
       <c r="L10" s="175"/>
     </row>
-    <row r="11" spans="1:15" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A11" s="174"/>
       <c r="B11" s="183"/>
       <c r="C11" s="190"/>
       <c r="D11" s="184"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="26">
         <f t="shared" ref="I11:I40" si="0">G11*H11</f>
         <v>0</v>
       </c>
       <c r="J11" s="26" t="str">
         <f t="shared" ref="J11:J49" si="1">IF(E11="Interne Kosten",I11,"-")</f>
         <v>-</v>
       </c>
       <c r="K11" s="26" t="str">
         <f t="shared" ref="K11:K49" si="2">IF(E11="Externe Kosten",I11,"-")</f>
         <v>-</v>
       </c>
       <c r="L11" s="175"/>
     </row>
-    <row r="12" spans="1:15" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A12" s="174"/>
       <c r="B12" s="183"/>
       <c r="C12" s="190"/>
       <c r="D12" s="184"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="26">
         <f t="shared" ref="I12:I29" si="3">G12*H12</f>
         <v>0</v>
       </c>
       <c r="J12" s="26" t="str">
         <f t="shared" ref="J12:J29" si="4">IF(E12="Interne Kosten",I12,"-")</f>
         <v>-</v>
       </c>
       <c r="K12" s="26" t="str">
         <f t="shared" ref="K12:K29" si="5">IF(E12="Externe Kosten",I12,"-")</f>
         <v>-</v>
       </c>
       <c r="L12" s="175"/>
     </row>
-    <row r="13" spans="1:15" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:15" s="8" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A13" s="174"/>
       <c r="B13" s="183"/>
       <c r="C13" s="190"/>
       <c r="D13" s="184"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J13" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K13" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L13" s="176"/>
       <c r="M13" s="177"/>
       <c r="N13" s="177"/>
       <c r="O13" s="177"/>
     </row>
-    <row r="14" spans="1:15" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A14" s="174"/>
       <c r="B14" s="183"/>
       <c r="C14" s="190"/>
       <c r="D14" s="184"/>
       <c r="E14" s="3"/>
       <c r="F14" s="71"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J14" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K14" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L14" s="175"/>
     </row>
-    <row r="15" spans="1:15" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A15" s="174"/>
       <c r="B15" s="183"/>
       <c r="C15" s="190"/>
       <c r="D15" s="184"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
       <c r="I15" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J15" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K15" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L15" s="175"/>
     </row>
-    <row r="16" spans="1:15" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A16" s="174"/>
       <c r="B16" s="183"/>
       <c r="C16" s="190"/>
       <c r="D16" s="184"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
       <c r="I16" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J16" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K16" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L16" s="175"/>
     </row>
-    <row r="17" spans="1:15" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A17" s="174"/>
       <c r="B17" s="183"/>
       <c r="C17" s="190"/>
       <c r="D17" s="184"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="4"/>
       <c r="H17" s="4"/>
       <c r="I17" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J17" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K17" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L17" s="175"/>
     </row>
-    <row r="18" spans="1:15" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A18" s="174"/>
       <c r="B18" s="183"/>
       <c r="C18" s="190"/>
       <c r="D18" s="184"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="4"/>
       <c r="H18" s="4"/>
       <c r="I18" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J18" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K18" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L18" s="175"/>
     </row>
-    <row r="19" spans="1:15" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A19" s="174"/>
       <c r="B19" s="183"/>
       <c r="C19" s="190"/>
       <c r="D19" s="184"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J19" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K19" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L19" s="175"/>
     </row>
-    <row r="20" spans="1:15" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A20" s="174"/>
       <c r="B20" s="183"/>
       <c r="C20" s="190"/>
       <c r="D20" s="184"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J20" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K20" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L20" s="175"/>
     </row>
-    <row r="21" spans="1:15" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A21" s="174"/>
       <c r="B21" s="183"/>
       <c r="C21" s="190"/>
       <c r="D21" s="184"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J21" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K21" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L21" s="175"/>
     </row>
-    <row r="22" spans="1:15" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A22" s="174"/>
       <c r="B22" s="183"/>
       <c r="C22" s="190"/>
       <c r="D22" s="184"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J22" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K22" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L22" s="175"/>
     </row>
-    <row r="23" spans="1:15" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A23" s="174"/>
       <c r="B23" s="183"/>
       <c r="C23" s="190"/>
       <c r="D23" s="184"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
       <c r="I23" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J23" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K23" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L23" s="175"/>
     </row>
-    <row r="24" spans="1:15" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:15" s="8" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A24" s="174"/>
       <c r="B24" s="183"/>
       <c r="C24" s="190"/>
       <c r="D24" s="184"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J24" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K24" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L24" s="176"/>
       <c r="M24" s="177"/>
       <c r="N24" s="177"/>
       <c r="O24" s="177"/>
     </row>
-    <row r="25" spans="1:15" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A25" s="174"/>
       <c r="B25" s="183"/>
       <c r="C25" s="190"/>
       <c r="D25" s="184"/>
       <c r="E25" s="3"/>
       <c r="F25" s="71"/>
       <c r="G25" s="4"/>
       <c r="H25" s="4"/>
       <c r="I25" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J25" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K25" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L25" s="175"/>
     </row>
-    <row r="26" spans="1:15" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A26" s="174"/>
       <c r="B26" s="183"/>
       <c r="C26" s="190"/>
       <c r="D26" s="184"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J26" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K26" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L26" s="175"/>
     </row>
-    <row r="27" spans="1:15" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A27" s="174"/>
       <c r="B27" s="183"/>
       <c r="C27" s="190"/>
       <c r="D27" s="184"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J27" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K27" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L27" s="175"/>
     </row>
-    <row r="28" spans="1:15" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A28" s="174"/>
       <c r="B28" s="183"/>
       <c r="C28" s="190"/>
       <c r="D28" s="184"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J28" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K28" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L28" s="175"/>
     </row>
-    <row r="29" spans="1:15" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A29" s="174"/>
       <c r="B29" s="183"/>
       <c r="C29" s="190"/>
       <c r="D29" s="184"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J29" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K29" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L29" s="175"/>
     </row>
-    <row r="30" spans="1:15" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A30" s="174"/>
       <c r="B30" s="183"/>
       <c r="C30" s="190"/>
       <c r="D30" s="184"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
       <c r="I30" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J30" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K30" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L30" s="175"/>
     </row>
-    <row r="31" spans="1:15" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:15" s="8" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A31" s="174"/>
       <c r="B31" s="183"/>
       <c r="C31" s="190"/>
       <c r="D31" s="184"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
       <c r="I31" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J31" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K31" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L31" s="176"/>
       <c r="M31" s="177"/>
       <c r="N31" s="177"/>
       <c r="O31" s="177"/>
     </row>
-    <row r="32" spans="1:15" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A32" s="174"/>
       <c r="B32" s="183"/>
       <c r="C32" s="190"/>
       <c r="D32" s="184"/>
       <c r="E32" s="3"/>
       <c r="F32" s="71"/>
       <c r="G32" s="4"/>
       <c r="H32" s="4"/>
       <c r="I32" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J32" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K32" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L32" s="175"/>
     </row>
-    <row r="33" spans="1:12" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A33" s="174"/>
       <c r="B33" s="183"/>
       <c r="C33" s="190"/>
       <c r="D33" s="184"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J33" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K33" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L33" s="175"/>
     </row>
-    <row r="34" spans="1:12" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A34" s="174"/>
       <c r="B34" s="183"/>
       <c r="C34" s="190"/>
       <c r="D34" s="184"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
       <c r="I34" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J34" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K34" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L34" s="175"/>
     </row>
-    <row r="35" spans="1:12" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A35" s="174"/>
       <c r="B35" s="183"/>
       <c r="C35" s="190"/>
       <c r="D35" s="184"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J35" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K35" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L35" s="175"/>
     </row>
-    <row r="36" spans="1:12" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A36" s="174"/>
       <c r="B36" s="183"/>
       <c r="C36" s="190"/>
       <c r="D36" s="184"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J36" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K36" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L36" s="175"/>
     </row>
-    <row r="37" spans="1:12" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A37" s="174"/>
       <c r="B37" s="183"/>
       <c r="C37" s="190"/>
       <c r="D37" s="184"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="4"/>
       <c r="H37" s="4"/>
       <c r="I37" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J37" s="26" t="str">
         <f t="shared" ref="J37:J40" si="6">IF(E37="Interne Kosten",I37,"-")</f>
         <v>-</v>
       </c>
       <c r="K37" s="26" t="str">
         <f t="shared" ref="K37:K40" si="7">IF(E37="Externe Kosten",I37,"-")</f>
         <v>-</v>
       </c>
       <c r="L37" s="175"/>
     </row>
-    <row r="38" spans="1:12" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A38" s="174"/>
       <c r="B38" s="183"/>
       <c r="C38" s="190"/>
       <c r="D38" s="184"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J38" s="26" t="str">
         <f t="shared" si="6"/>
         <v>-</v>
       </c>
       <c r="K38" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="L38" s="175"/>
     </row>
-    <row r="39" spans="1:12" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A39" s="174"/>
       <c r="B39" s="183"/>
       <c r="C39" s="190"/>
       <c r="D39" s="184"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J39" s="26" t="str">
         <f t="shared" si="6"/>
         <v>-</v>
       </c>
       <c r="K39" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="L39" s="175"/>
     </row>
-    <row r="40" spans="1:12" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A40" s="174"/>
       <c r="B40" s="183"/>
       <c r="C40" s="190"/>
       <c r="D40" s="184"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J40" s="26" t="str">
         <f t="shared" si="6"/>
         <v>-</v>
       </c>
       <c r="K40" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="L40" s="175"/>
     </row>
-    <row r="41" spans="1:12" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A41" s="174"/>
       <c r="B41" s="183"/>
       <c r="C41" s="190"/>
       <c r="D41" s="184"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="26">
         <f t="shared" ref="I41:I49" si="8">G41*H41</f>
         <v>0</v>
       </c>
       <c r="J41" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K41" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L41" s="175"/>
     </row>
-    <row r="42" spans="1:12" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A42" s="174"/>
       <c r="B42" s="183"/>
       <c r="C42" s="190"/>
       <c r="D42" s="184"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J42" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K42" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L42" s="175"/>
     </row>
-    <row r="43" spans="1:12" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A43" s="174"/>
       <c r="B43" s="183"/>
       <c r="C43" s="190"/>
       <c r="D43" s="184"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="4"/>
       <c r="H43" s="4"/>
       <c r="I43" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J43" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K43" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L43" s="175"/>
     </row>
-    <row r="44" spans="1:12" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A44" s="174"/>
       <c r="B44" s="183"/>
       <c r="C44" s="190"/>
       <c r="D44" s="184"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="4"/>
       <c r="H44" s="4"/>
       <c r="I44" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J44" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K44" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L44" s="175"/>
     </row>
-    <row r="45" spans="1:12" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A45" s="174"/>
       <c r="B45" s="183"/>
       <c r="C45" s="190"/>
       <c r="D45" s="184"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="4"/>
       <c r="H45" s="4"/>
       <c r="I45" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J45" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K45" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L45" s="175"/>
     </row>
-    <row r="46" spans="1:12" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A46" s="174"/>
       <c r="B46" s="183"/>
       <c r="C46" s="190"/>
       <c r="D46" s="184"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="4"/>
       <c r="H46" s="4"/>
       <c r="I46" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J46" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K46" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L46" s="175"/>
     </row>
-    <row r="47" spans="1:12" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A47" s="174"/>
       <c r="B47" s="183"/>
       <c r="C47" s="190"/>
       <c r="D47" s="184"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="4"/>
       <c r="H47" s="4"/>
       <c r="I47" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J47" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K47" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L47" s="175"/>
     </row>
-    <row r="48" spans="1:12" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A48" s="174"/>
       <c r="B48" s="183"/>
       <c r="C48" s="190"/>
       <c r="D48" s="184"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="4"/>
       <c r="H48" s="4"/>
       <c r="I48" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J48" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K48" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L48" s="175"/>
     </row>
-    <row r="49" spans="1:12" s="8" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:12" s="8" customFormat="1" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="174"/>
       <c r="B49" s="185"/>
       <c r="C49" s="191"/>
       <c r="D49" s="186"/>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="4"/>
       <c r="H49" s="6"/>
       <c r="I49" s="75">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J49" s="75" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K49" s="75" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L49" s="175"/>
     </row>
-    <row r="50" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:12" ht="13" x14ac:dyDescent="0.25">
       <c r="A50" s="12"/>
       <c r="B50" s="180"/>
       <c r="C50" s="150"/>
       <c r="D50" s="150"/>
       <c r="E50" s="150"/>
       <c r="F50" s="150"/>
       <c r="G50" s="150"/>
       <c r="H50" s="151" t="s">
         <v>0</v>
       </c>
       <c r="I50" s="9">
         <f>ROUND(SUM(I10:I49),0)</f>
         <v>0</v>
       </c>
       <c r="J50" s="73">
         <f>ROUND(SUM(J10:J49),0)</f>
         <v>0</v>
       </c>
       <c r="K50" s="73">
         <f>ROUND(SUM(K10:K49),0)</f>
         <v>0</v>
       </c>
       <c r="L50" s="12"/>
     </row>
-    <row r="51" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:12" ht="13" x14ac:dyDescent="0.25">
       <c r="A51" s="12"/>
       <c r="B51" s="147"/>
       <c r="C51" s="147"/>
       <c r="D51" s="147"/>
       <c r="E51" s="147"/>
       <c r="F51" s="147"/>
       <c r="G51" s="148"/>
       <c r="H51" s="147"/>
       <c r="I51" s="179"/>
       <c r="J51" s="148"/>
       <c r="K51" s="148"/>
       <c r="L51" s="12"/>
     </row>
-    <row r="52" spans="1:12" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:12" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="12"/>
       <c r="B52" s="149"/>
       <c r="C52" s="149"/>
       <c r="D52" s="149"/>
       <c r="E52" s="149"/>
       <c r="F52" s="149"/>
       <c r="G52" s="148"/>
-      <c r="H52" s="477" t="str">
+      <c r="H52" s="492" t="str">
         <f>IF(MAX(G56:G75)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="I52" s="477"/>
-[...1 lines deleted...]
-      <c r="K52" s="477"/>
+      <c r="I52" s="492"/>
+      <c r="J52" s="492"/>
+      <c r="K52" s="492"/>
       <c r="L52" s="17"/>
     </row>
-    <row r="53" spans="1:12" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:12" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="12"/>
       <c r="B53" s="149"/>
       <c r="C53" s="149"/>
       <c r="D53" s="149"/>
       <c r="E53" s="149"/>
       <c r="F53" s="149"/>
       <c r="G53" s="148"/>
       <c r="H53" s="149"/>
       <c r="I53" s="178"/>
       <c r="J53" s="178"/>
       <c r="K53" s="178"/>
       <c r="L53" s="12"/>
     </row>
-    <row r="54" spans="1:12" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:12" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="12"/>
-      <c r="B54" s="479" t="s">
+      <c r="B54" s="483" t="s">
         <v>62</v>
       </c>
-      <c r="C54" s="480"/>
-[...7 lines deleted...]
-      <c r="K54" s="481"/>
+      <c r="C54" s="484"/>
+      <c r="D54" s="484"/>
+      <c r="E54" s="484"/>
+      <c r="F54" s="484"/>
+      <c r="G54" s="484"/>
+      <c r="H54" s="484"/>
+      <c r="I54" s="484"/>
+      <c r="J54" s="484"/>
+      <c r="K54" s="485"/>
       <c r="L54" s="12"/>
     </row>
-    <row r="55" spans="1:12" ht="51.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:12" ht="52" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="12"/>
-      <c r="B55" s="482" t="s">
+      <c r="B55" s="477" t="s">
         <v>49</v>
       </c>
-      <c r="C55" s="483"/>
-      <c r="D55" s="484"/>
+      <c r="C55" s="478"/>
+      <c r="D55" s="479"/>
       <c r="E55" s="74" t="s">
         <v>3</v>
       </c>
       <c r="F55" s="72" t="s">
         <v>1</v>
       </c>
       <c r="G55" s="72" t="s">
         <v>54</v>
       </c>
       <c r="H55" s="72" t="s">
         <v>30</v>
       </c>
       <c r="I55" s="72" t="s">
         <v>31</v>
       </c>
       <c r="J55" s="72" t="s">
         <v>12</v>
       </c>
       <c r="K55" s="72" t="s">
         <v>11</v>
       </c>
       <c r="L55" s="12"/>
     </row>
-    <row r="56" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A56" s="12"/>
-      <c r="B56" s="485" t="s">
+      <c r="B56" s="480" t="s">
         <v>47</v>
       </c>
-      <c r="C56" s="486"/>
-      <c r="D56" s="487"/>
+      <c r="C56" s="481"/>
+      <c r="D56" s="482"/>
       <c r="E56" s="1"/>
       <c r="F56" s="3"/>
       <c r="G56" s="4"/>
       <c r="H56" s="2"/>
       <c r="I56" s="25">
         <f>G56*H56</f>
         <v>0</v>
       </c>
       <c r="J56" s="25" t="str">
         <f>IF(E56="Interne Kosten",I56,"-")</f>
         <v>-</v>
       </c>
       <c r="K56" s="25" t="str">
         <f>IF(E56="Externe Kosten",I56,"-")</f>
         <v>-</v>
       </c>
       <c r="L56" s="12"/>
     </row>
-    <row r="57" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A57" s="12"/>
-      <c r="B57" s="462"/>
-[...1 lines deleted...]
-      <c r="D57" s="464"/>
+      <c r="B57" s="471"/>
+      <c r="C57" s="472"/>
+      <c r="D57" s="473"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="4"/>
       <c r="H57" s="4"/>
       <c r="I57" s="26">
         <f t="shared" ref="I57:I74" si="9">G57*H57</f>
         <v>0</v>
       </c>
       <c r="J57" s="26" t="str">
         <f t="shared" ref="J57:J75" si="10">IF(E57="Interne Kosten",I57,"-")</f>
         <v>-</v>
       </c>
       <c r="K57" s="26" t="str">
         <f t="shared" ref="K57:K75" si="11">IF(E57="Externe Kosten",I57,"-")</f>
         <v>-</v>
       </c>
       <c r="L57" s="12"/>
     </row>
-    <row r="58" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A58" s="12"/>
-      <c r="B58" s="462"/>
-[...1 lines deleted...]
-      <c r="D58" s="464"/>
+      <c r="B58" s="471"/>
+      <c r="C58" s="472"/>
+      <c r="D58" s="473"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
       <c r="I58" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J58" s="26" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K58" s="26" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L58" s="12"/>
     </row>
-    <row r="59" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A59" s="12"/>
-      <c r="B59" s="462"/>
-[...1 lines deleted...]
-      <c r="D59" s="464"/>
+      <c r="B59" s="471"/>
+      <c r="C59" s="472"/>
+      <c r="D59" s="473"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J59" s="26" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K59" s="26" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L59" s="12"/>
     </row>
-    <row r="60" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A60" s="12"/>
-      <c r="B60" s="462"/>
-[...1 lines deleted...]
-      <c r="D60" s="464"/>
+      <c r="B60" s="471"/>
+      <c r="C60" s="472"/>
+      <c r="D60" s="473"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J60" s="26" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K60" s="26" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L60" s="12"/>
     </row>
-    <row r="61" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A61" s="12"/>
-      <c r="B61" s="462"/>
-[...1 lines deleted...]
-      <c r="D61" s="464"/>
+      <c r="B61" s="471"/>
+      <c r="C61" s="472"/>
+      <c r="D61" s="473"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="4"/>
       <c r="H61" s="4"/>
       <c r="I61" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J61" s="26" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K61" s="26" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L61" s="12"/>
     </row>
-    <row r="62" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A62" s="12"/>
-      <c r="B62" s="462"/>
-[...1 lines deleted...]
-      <c r="D62" s="464"/>
+      <c r="B62" s="471"/>
+      <c r="C62" s="472"/>
+      <c r="D62" s="473"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="4"/>
       <c r="H62" s="4"/>
       <c r="I62" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J62" s="26" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K62" s="26" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L62" s="12"/>
     </row>
-    <row r="63" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A63" s="12"/>
-      <c r="B63" s="462"/>
-[...1 lines deleted...]
-      <c r="D63" s="464"/>
+      <c r="B63" s="471"/>
+      <c r="C63" s="472"/>
+      <c r="D63" s="473"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="4"/>
       <c r="H63" s="4"/>
       <c r="I63" s="26">
         <f t="shared" ref="I63:I71" si="12">G63*H63</f>
         <v>0</v>
       </c>
       <c r="J63" s="26" t="str">
         <f t="shared" ref="J63:J71" si="13">IF(E63="Interne Kosten",I63,"-")</f>
         <v>-</v>
       </c>
       <c r="K63" s="26" t="str">
         <f t="shared" ref="K63:K71" si="14">IF(E63="Externe Kosten",I63,"-")</f>
         <v>-</v>
       </c>
       <c r="L63" s="12"/>
     </row>
-    <row r="64" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A64" s="12"/>
-      <c r="B64" s="462"/>
-[...1 lines deleted...]
-      <c r="D64" s="464"/>
+      <c r="B64" s="471"/>
+      <c r="C64" s="472"/>
+      <c r="D64" s="473"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="4"/>
       <c r="H64" s="4"/>
       <c r="I64" s="26">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J64" s="26" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K64" s="26" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L64" s="12"/>
     </row>
-    <row r="65" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A65" s="12"/>
-      <c r="B65" s="462"/>
-[...1 lines deleted...]
-      <c r="D65" s="464"/>
+      <c r="B65" s="471"/>
+      <c r="C65" s="472"/>
+      <c r="D65" s="473"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="4"/>
       <c r="H65" s="4"/>
       <c r="I65" s="26">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J65" s="26" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K65" s="26" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L65" s="12"/>
     </row>
-    <row r="66" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A66" s="12"/>
-      <c r="B66" s="462"/>
-[...1 lines deleted...]
-      <c r="D66" s="464"/>
+      <c r="B66" s="471"/>
+      <c r="C66" s="472"/>
+      <c r="D66" s="473"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="4"/>
       <c r="H66" s="4"/>
       <c r="I66" s="26">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J66" s="26" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K66" s="26" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L66" s="12"/>
     </row>
-    <row r="67" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A67" s="12"/>
-      <c r="B67" s="462"/>
-[...1 lines deleted...]
-      <c r="D67" s="464"/>
+      <c r="B67" s="471"/>
+      <c r="C67" s="472"/>
+      <c r="D67" s="473"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="4"/>
       <c r="H67" s="4"/>
       <c r="I67" s="26">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J67" s="26" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K67" s="26" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L67" s="12"/>
     </row>
-    <row r="68" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A68" s="12"/>
-      <c r="B68" s="462"/>
-[...1 lines deleted...]
-      <c r="D68" s="464"/>
+      <c r="B68" s="471"/>
+      <c r="C68" s="472"/>
+      <c r="D68" s="473"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="4"/>
       <c r="H68" s="4"/>
       <c r="I68" s="26">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J68" s="26" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K68" s="26" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L68" s="12"/>
     </row>
-    <row r="69" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A69" s="12"/>
-      <c r="B69" s="462"/>
-[...1 lines deleted...]
-      <c r="D69" s="464"/>
+      <c r="B69" s="471"/>
+      <c r="C69" s="472"/>
+      <c r="D69" s="473"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="4"/>
       <c r="H69" s="4"/>
       <c r="I69" s="26">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J69" s="26" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K69" s="26" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L69" s="12"/>
     </row>
-    <row r="70" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A70" s="12"/>
-      <c r="B70" s="462"/>
-[...1 lines deleted...]
-      <c r="D70" s="464"/>
+      <c r="B70" s="471"/>
+      <c r="C70" s="472"/>
+      <c r="D70" s="473"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="4"/>
       <c r="H70" s="4"/>
       <c r="I70" s="26">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J70" s="26" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K70" s="26" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L70" s="12"/>
     </row>
-    <row r="71" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A71" s="12"/>
-      <c r="B71" s="462"/>
-[...1 lines deleted...]
-      <c r="D71" s="464"/>
+      <c r="B71" s="471"/>
+      <c r="C71" s="472"/>
+      <c r="D71" s="473"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="4"/>
       <c r="H71" s="4"/>
       <c r="I71" s="26">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J71" s="26" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K71" s="26" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L71" s="12"/>
     </row>
-    <row r="72" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A72" s="12"/>
-      <c r="B72" s="462"/>
-[...1 lines deleted...]
-      <c r="D72" s="464"/>
+      <c r="B72" s="471"/>
+      <c r="C72" s="472"/>
+      <c r="D72" s="473"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="4"/>
       <c r="H72" s="4"/>
       <c r="I72" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J72" s="26" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K72" s="26" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L72" s="12"/>
     </row>
-    <row r="73" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A73" s="12"/>
-      <c r="B73" s="462"/>
-[...1 lines deleted...]
-      <c r="D73" s="464"/>
+      <c r="B73" s="471"/>
+      <c r="C73" s="472"/>
+      <c r="D73" s="473"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="4"/>
       <c r="H73" s="4"/>
       <c r="I73" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J73" s="26" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K73" s="26" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L73" s="12"/>
     </row>
-    <row r="74" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A74" s="12"/>
-      <c r="B74" s="462"/>
-[...1 lines deleted...]
-      <c r="D74" s="464"/>
+      <c r="B74" s="471"/>
+      <c r="C74" s="472"/>
+      <c r="D74" s="473"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="4"/>
       <c r="H74" s="4"/>
       <c r="I74" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J74" s="26" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K74" s="26" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L74" s="12"/>
     </row>
-    <row r="75" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:12" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A75" s="12"/>
-      <c r="B75" s="465"/>
-[...1 lines deleted...]
-      <c r="D75" s="467"/>
+      <c r="B75" s="468"/>
+      <c r="C75" s="469"/>
+      <c r="D75" s="470"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="4"/>
       <c r="H75" s="4"/>
       <c r="I75" s="26">
         <f t="shared" ref="I75" si="15">G75*H75</f>
         <v>0</v>
       </c>
       <c r="J75" s="26" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K75" s="26" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L75" s="12"/>
     </row>
-    <row r="76" spans="1:12" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:12" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="12"/>
       <c r="B76" s="181"/>
       <c r="C76" s="33"/>
       <c r="D76" s="33"/>
       <c r="E76" s="33"/>
       <c r="F76" s="33"/>
       <c r="G76" s="33"/>
       <c r="H76" s="76" t="s">
         <v>0</v>
       </c>
       <c r="I76" s="9">
         <f>ROUND(SUM(I56:I75),0)</f>
         <v>0</v>
       </c>
       <c r="J76" s="73">
         <f>ROUND(SUM(J56:J75),0)</f>
         <v>0</v>
       </c>
       <c r="K76" s="73">
         <f>ROUND(SUM(K56:K75),0)</f>
         <v>0</v>
       </c>
       <c r="L76" s="12"/>
     </row>
-    <row r="77" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:12" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A77" s="12"/>
       <c r="B77" s="153"/>
       <c r="C77" s="154"/>
       <c r="D77" s="154"/>
       <c r="E77" s="154"/>
       <c r="F77" s="154"/>
       <c r="G77" s="154"/>
       <c r="H77" s="154"/>
       <c r="I77" s="154"/>
       <c r="J77" s="154"/>
       <c r="K77" s="155"/>
       <c r="L77" s="12"/>
     </row>
-    <row r="78" spans="1:12" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:12" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A78" s="12"/>
-      <c r="B78" s="494" t="s">
+      <c r="B78" s="474" t="s">
         <v>78</v>
       </c>
-      <c r="C78" s="495"/>
-[...7 lines deleted...]
-      <c r="K78" s="496"/>
+      <c r="C78" s="475"/>
+      <c r="D78" s="475"/>
+      <c r="E78" s="475"/>
+      <c r="F78" s="475"/>
+      <c r="G78" s="475"/>
+      <c r="H78" s="475"/>
+      <c r="I78" s="475"/>
+      <c r="J78" s="475"/>
+      <c r="K78" s="476"/>
       <c r="L78" s="12"/>
     </row>
-    <row r="79" spans="1:12" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:12" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A79" s="12"/>
-      <c r="B79" s="482" t="s">
+      <c r="B79" s="477" t="s">
         <v>49</v>
       </c>
-      <c r="C79" s="483"/>
-      <c r="D79" s="484"/>
+      <c r="C79" s="478"/>
+      <c r="D79" s="479"/>
       <c r="E79" s="74" t="s">
         <v>3</v>
       </c>
       <c r="F79" s="72" t="s">
         <v>1</v>
       </c>
       <c r="G79" s="72" t="s">
         <v>54</v>
       </c>
       <c r="H79" s="72" t="s">
         <v>30</v>
       </c>
       <c r="I79" s="72" t="s">
         <v>31</v>
       </c>
       <c r="J79" s="72" t="s">
         <v>12</v>
       </c>
       <c r="K79" s="72" t="s">
         <v>11</v>
       </c>
       <c r="L79" s="12"/>
     </row>
-    <row r="80" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A80" s="12"/>
-      <c r="B80" s="485" t="s">
+      <c r="B80" s="480" t="s">
         <v>47</v>
       </c>
-      <c r="C80" s="486"/>
-      <c r="D80" s="487"/>
+      <c r="C80" s="481"/>
+      <c r="D80" s="482"/>
       <c r="E80" s="1"/>
       <c r="F80" s="3"/>
       <c r="G80" s="4"/>
       <c r="H80" s="2"/>
       <c r="I80" s="25">
         <f>G80*H80</f>
         <v>0</v>
       </c>
       <c r="J80" s="25" t="str">
         <f>IF(E80="Interne Kosten",I80,"-")</f>
         <v>-</v>
       </c>
       <c r="K80" s="25" t="str">
         <f>IF(E80="Externe Kosten",I80,"-")</f>
         <v>-</v>
       </c>
       <c r="L80" s="12"/>
     </row>
-    <row r="81" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A81" s="12"/>
-      <c r="B81" s="462"/>
-[...1 lines deleted...]
-      <c r="D81" s="464"/>
+      <c r="B81" s="471"/>
+      <c r="C81" s="472"/>
+      <c r="D81" s="473"/>
       <c r="E81" s="3"/>
       <c r="F81" s="3"/>
       <c r="G81" s="4"/>
       <c r="H81" s="4"/>
       <c r="I81" s="26">
         <f t="shared" ref="I81:I99" si="16">G81*H81</f>
         <v>0</v>
       </c>
       <c r="J81" s="26" t="str">
         <f t="shared" ref="J81:J99" si="17">IF(E81="Interne Kosten",I81,"-")</f>
         <v>-</v>
       </c>
       <c r="K81" s="26" t="str">
         <f t="shared" ref="K81:K99" si="18">IF(E81="Externe Kosten",I81,"-")</f>
         <v>-</v>
       </c>
       <c r="L81" s="12"/>
     </row>
-    <row r="82" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A82" s="12"/>
-      <c r="B82" s="462"/>
-[...1 lines deleted...]
-      <c r="D82" s="464"/>
+      <c r="B82" s="471"/>
+      <c r="C82" s="472"/>
+      <c r="D82" s="473"/>
       <c r="E82" s="3"/>
       <c r="F82" s="3"/>
       <c r="G82" s="4"/>
       <c r="H82" s="4"/>
       <c r="I82" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J82" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K82" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L82" s="12"/>
     </row>
-    <row r="83" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A83" s="12"/>
-      <c r="B83" s="462"/>
-[...1 lines deleted...]
-      <c r="D83" s="464"/>
+      <c r="B83" s="471"/>
+      <c r="C83" s="472"/>
+      <c r="D83" s="473"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="4"/>
       <c r="H83" s="4"/>
       <c r="I83" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J83" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K83" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L83" s="12"/>
     </row>
-    <row r="84" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A84" s="12"/>
-      <c r="B84" s="462"/>
-[...1 lines deleted...]
-      <c r="D84" s="464"/>
+      <c r="B84" s="471"/>
+      <c r="C84" s="472"/>
+      <c r="D84" s="473"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="4"/>
       <c r="H84" s="4"/>
       <c r="I84" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J84" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K84" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L84" s="12"/>
     </row>
-    <row r="85" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A85" s="12"/>
-      <c r="B85" s="462"/>
-[...1 lines deleted...]
-      <c r="D85" s="464"/>
+      <c r="B85" s="471"/>
+      <c r="C85" s="472"/>
+      <c r="D85" s="473"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="4"/>
       <c r="H85" s="4"/>
       <c r="I85" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J85" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K85" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L85" s="12"/>
     </row>
-    <row r="86" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A86" s="12"/>
-      <c r="B86" s="462"/>
-[...1 lines deleted...]
-      <c r="D86" s="464"/>
+      <c r="B86" s="471"/>
+      <c r="C86" s="472"/>
+      <c r="D86" s="473"/>
       <c r="E86" s="3"/>
       <c r="F86" s="3"/>
       <c r="G86" s="4"/>
       <c r="H86" s="4"/>
       <c r="I86" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J86" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K86" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L86" s="12"/>
     </row>
-    <row r="87" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A87" s="12"/>
-      <c r="B87" s="462"/>
-[...1 lines deleted...]
-      <c r="D87" s="464"/>
+      <c r="B87" s="471"/>
+      <c r="C87" s="472"/>
+      <c r="D87" s="473"/>
       <c r="E87" s="3"/>
       <c r="F87" s="3"/>
       <c r="G87" s="4"/>
       <c r="H87" s="4"/>
       <c r="I87" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J87" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K87" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L87" s="12"/>
     </row>
-    <row r="88" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A88" s="12"/>
-      <c r="B88" s="462"/>
-[...1 lines deleted...]
-      <c r="D88" s="464"/>
+      <c r="B88" s="471"/>
+      <c r="C88" s="472"/>
+      <c r="D88" s="473"/>
       <c r="E88" s="3"/>
       <c r="F88" s="3"/>
       <c r="G88" s="4"/>
       <c r="H88" s="4"/>
       <c r="I88" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J88" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K88" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L88" s="12"/>
     </row>
-    <row r="89" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A89" s="12"/>
-      <c r="B89" s="462"/>
-[...1 lines deleted...]
-      <c r="D89" s="464"/>
+      <c r="B89" s="471"/>
+      <c r="C89" s="472"/>
+      <c r="D89" s="473"/>
       <c r="E89" s="3"/>
       <c r="F89" s="3"/>
       <c r="G89" s="4"/>
       <c r="H89" s="4"/>
       <c r="I89" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J89" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K89" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L89" s="12"/>
     </row>
-    <row r="90" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A90" s="12"/>
-      <c r="B90" s="462"/>
-[...1 lines deleted...]
-      <c r="D90" s="464"/>
+      <c r="B90" s="471"/>
+      <c r="C90" s="472"/>
+      <c r="D90" s="473"/>
       <c r="E90" s="3"/>
       <c r="F90" s="3"/>
       <c r="G90" s="4"/>
       <c r="H90" s="4"/>
       <c r="I90" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J90" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K90" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L90" s="12"/>
     </row>
-    <row r="91" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A91" s="12"/>
-      <c r="B91" s="462"/>
-[...1 lines deleted...]
-      <c r="D91" s="464"/>
+      <c r="B91" s="471"/>
+      <c r="C91" s="472"/>
+      <c r="D91" s="473"/>
       <c r="E91" s="3"/>
       <c r="F91" s="3"/>
       <c r="G91" s="4"/>
       <c r="H91" s="4"/>
       <c r="I91" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J91" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K91" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L91" s="12"/>
     </row>
-    <row r="92" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A92" s="12"/>
-      <c r="B92" s="462"/>
-[...1 lines deleted...]
-      <c r="D92" s="464"/>
+      <c r="B92" s="471"/>
+      <c r="C92" s="472"/>
+      <c r="D92" s="473"/>
       <c r="E92" s="3"/>
       <c r="F92" s="3"/>
       <c r="G92" s="4"/>
       <c r="H92" s="4"/>
       <c r="I92" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J92" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K92" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L92" s="12"/>
     </row>
-    <row r="93" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A93" s="12"/>
-      <c r="B93" s="462"/>
-[...1 lines deleted...]
-      <c r="D93" s="464"/>
+      <c r="B93" s="471"/>
+      <c r="C93" s="472"/>
+      <c r="D93" s="473"/>
       <c r="E93" s="3"/>
       <c r="F93" s="3"/>
       <c r="G93" s="4"/>
       <c r="H93" s="4"/>
       <c r="I93" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J93" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K93" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L93" s="12"/>
     </row>
-    <row r="94" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A94" s="12"/>
-      <c r="B94" s="462"/>
-[...1 lines deleted...]
-      <c r="D94" s="464"/>
+      <c r="B94" s="471"/>
+      <c r="C94" s="472"/>
+      <c r="D94" s="473"/>
       <c r="E94" s="3"/>
       <c r="F94" s="3"/>
       <c r="G94" s="4"/>
       <c r="H94" s="4"/>
       <c r="I94" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J94" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K94" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L94" s="12"/>
     </row>
-    <row r="95" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A95" s="12"/>
-      <c r="B95" s="462"/>
-[...1 lines deleted...]
-      <c r="D95" s="464"/>
+      <c r="B95" s="471"/>
+      <c r="C95" s="472"/>
+      <c r="D95" s="473"/>
       <c r="E95" s="3"/>
       <c r="F95" s="3"/>
       <c r="G95" s="4"/>
       <c r="H95" s="4"/>
       <c r="I95" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J95" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K95" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L95" s="12"/>
     </row>
-    <row r="96" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A96" s="12"/>
-      <c r="B96" s="462"/>
-[...1 lines deleted...]
-      <c r="D96" s="464"/>
+      <c r="B96" s="471"/>
+      <c r="C96" s="472"/>
+      <c r="D96" s="473"/>
       <c r="E96" s="3"/>
       <c r="F96" s="3"/>
       <c r="G96" s="4"/>
       <c r="H96" s="4"/>
       <c r="I96" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J96" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K96" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L96" s="12"/>
     </row>
-    <row r="97" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A97" s="12"/>
-      <c r="B97" s="462"/>
-[...1 lines deleted...]
-      <c r="D97" s="464"/>
+      <c r="B97" s="471"/>
+      <c r="C97" s="472"/>
+      <c r="D97" s="473"/>
       <c r="E97" s="3"/>
       <c r="F97" s="3"/>
       <c r="G97" s="4"/>
       <c r="H97" s="4"/>
       <c r="I97" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J97" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K97" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L97" s="12"/>
     </row>
-    <row r="98" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A98" s="12"/>
-      <c r="B98" s="462"/>
-[...1 lines deleted...]
-      <c r="D98" s="464"/>
+      <c r="B98" s="471"/>
+      <c r="C98" s="472"/>
+      <c r="D98" s="473"/>
       <c r="E98" s="3"/>
       <c r="F98" s="3"/>
       <c r="G98" s="4"/>
       <c r="H98" s="4"/>
       <c r="I98" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J98" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K98" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L98" s="12"/>
     </row>
-    <row r="99" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:12" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A99" s="12"/>
-      <c r="B99" s="465"/>
-[...1 lines deleted...]
-      <c r="D99" s="467"/>
+      <c r="B99" s="468"/>
+      <c r="C99" s="469"/>
+      <c r="D99" s="470"/>
       <c r="E99" s="3"/>
       <c r="F99" s="3"/>
       <c r="G99" s="4"/>
       <c r="H99" s="4"/>
       <c r="I99" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J99" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K99" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L99" s="12"/>
     </row>
-    <row r="100" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:12" ht="13" x14ac:dyDescent="0.25">
       <c r="A100" s="12"/>
       <c r="B100" s="181"/>
       <c r="C100" s="33"/>
       <c r="D100" s="33"/>
       <c r="E100" s="33"/>
       <c r="F100" s="33"/>
       <c r="G100" s="33"/>
       <c r="H100" s="76" t="s">
         <v>0</v>
       </c>
       <c r="I100" s="9">
         <f>ROUND(SUM(I80:I99),0)</f>
         <v>0</v>
       </c>
       <c r="J100" s="73">
         <f>ROUND(SUM(J80:J99),0)</f>
         <v>0</v>
       </c>
       <c r="K100" s="73">
         <f>ROUND(SUM(K80:K99),0)</f>
         <v>0</v>
       </c>
       <c r="L100" s="12"/>
     </row>
-    <row r="101" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:12" ht="13" x14ac:dyDescent="0.25">
       <c r="A101" s="12"/>
       <c r="B101" s="180"/>
       <c r="C101" s="309"/>
       <c r="D101" s="309"/>
       <c r="E101" s="309"/>
       <c r="F101" s="309"/>
       <c r="G101" s="309"/>
       <c r="H101" s="148"/>
       <c r="I101" s="148"/>
       <c r="J101" s="156"/>
       <c r="K101" s="156"/>
       <c r="L101" s="38"/>
     </row>
-    <row r="102" spans="1:12" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:12" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="12"/>
-      <c r="B102" s="468" t="s">
+      <c r="B102" s="494" t="s">
         <v>74</v>
       </c>
-      <c r="C102" s="469"/>
-[...7 lines deleted...]
-      <c r="K102" s="470"/>
+      <c r="C102" s="495"/>
+      <c r="D102" s="495"/>
+      <c r="E102" s="495"/>
+      <c r="F102" s="495"/>
+      <c r="G102" s="495"/>
+      <c r="H102" s="495"/>
+      <c r="I102" s="495"/>
+      <c r="J102" s="495"/>
+      <c r="K102" s="496"/>
       <c r="L102" s="12"/>
     </row>
-    <row r="103" spans="1:12" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:12" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="12"/>
-      <c r="B103" s="488"/>
-[...1 lines deleted...]
-      <c r="D103" s="490"/>
+      <c r="B103" s="462"/>
+      <c r="C103" s="463"/>
+      <c r="D103" s="464"/>
       <c r="E103" s="12"/>
       <c r="F103" s="12"/>
       <c r="G103" s="12"/>
       <c r="H103" s="12"/>
       <c r="I103" s="12"/>
       <c r="J103" s="12"/>
       <c r="K103" s="12"/>
       <c r="L103" s="12"/>
     </row>
-    <row r="104" spans="1:12" ht="12.95" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:12" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="12"/>
-      <c r="B104" s="491"/>
-[...1 lines deleted...]
-      <c r="D104" s="493"/>
+      <c r="B104" s="465"/>
+      <c r="C104" s="466"/>
+      <c r="D104" s="467"/>
       <c r="E104" s="20"/>
       <c r="F104" s="12"/>
       <c r="G104" s="12"/>
       <c r="H104" s="20"/>
       <c r="I104" s="12"/>
       <c r="J104" s="12"/>
       <c r="K104" s="12"/>
       <c r="L104" s="12"/>
     </row>
-    <row r="105" spans="1:12" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:12" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="10"/>
       <c r="B105" s="10"/>
       <c r="C105" s="10"/>
       <c r="D105" s="10"/>
       <c r="E105" s="10"/>
       <c r="F105" s="10"/>
       <c r="G105" s="10"/>
       <c r="H105" s="10"/>
       <c r="I105" s="10"/>
       <c r="J105" s="10"/>
       <c r="K105" s="10"/>
       <c r="L105" s="10"/>
     </row>
-    <row r="110" spans="1:12" ht="12.95" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:12" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B110" s="18"/>
       <c r="C110" s="18"/>
       <c r="D110" s="18"/>
       <c r="E110" s="18"/>
       <c r="H110" s="18"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="n7Krzz8SXjeDbygFPI3P6obsuJXMDXkREy+4EcyC8pybvl2g5tacY9rVKv9YHYEdEi+xqLYGtlqtD3yXrRcvdw==" saltValue="sB8RaNV52yvtZlwKzNbjtg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Jx+0OFLAgsNWrYcAbuW+xy2qWgeIlrdRs+i7eVki4R5REJik32hDIMtirIJFwoNunNRDo9040cov0v3uevGtng==" saltValue="cCqjqE/+xUJeGPfb1TYJ1g==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="51">
+    <mergeCell ref="B96:D96"/>
+    <mergeCell ref="B97:D97"/>
+    <mergeCell ref="B98:D98"/>
+    <mergeCell ref="B99:D99"/>
+    <mergeCell ref="B102:K102"/>
+    <mergeCell ref="B91:D91"/>
+    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="B93:D93"/>
+    <mergeCell ref="B94:D94"/>
+    <mergeCell ref="B95:D95"/>
+    <mergeCell ref="B86:D86"/>
+    <mergeCell ref="B87:D87"/>
+    <mergeCell ref="B88:D88"/>
+    <mergeCell ref="B89:D89"/>
+    <mergeCell ref="B90:D90"/>
+    <mergeCell ref="B2:I3"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="B68:D68"/>
+    <mergeCell ref="H5:K6"/>
+    <mergeCell ref="H52:K52"/>
+    <mergeCell ref="B8:K8"/>
+    <mergeCell ref="B69:D69"/>
+    <mergeCell ref="B65:D65"/>
+    <mergeCell ref="B55:D55"/>
+    <mergeCell ref="B54:K54"/>
+    <mergeCell ref="B63:D63"/>
+    <mergeCell ref="B64:D64"/>
+    <mergeCell ref="B56:D56"/>
+    <mergeCell ref="B57:D57"/>
+    <mergeCell ref="B58:D58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="B60:D60"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="B62:D62"/>
+    <mergeCell ref="B66:D66"/>
     <mergeCell ref="B103:D103"/>
     <mergeCell ref="B104:D104"/>
     <mergeCell ref="B75:D75"/>
     <mergeCell ref="B74:D74"/>
     <mergeCell ref="B70:D70"/>
     <mergeCell ref="B71:D71"/>
     <mergeCell ref="B72:D72"/>
     <mergeCell ref="B73:D73"/>
     <mergeCell ref="B78:K78"/>
     <mergeCell ref="B79:D79"/>
     <mergeCell ref="B80:D80"/>
     <mergeCell ref="B81:D81"/>
     <mergeCell ref="B82:D82"/>
     <mergeCell ref="B83:D83"/>
     <mergeCell ref="B84:D84"/>
     <mergeCell ref="B85:D85"/>
-    <mergeCell ref="B69:D69"/>
-[...33 lines deleted...]
-    <mergeCell ref="B102:K102"/>
   </mergeCells>
   <conditionalFormatting sqref="G10:G49">
     <cfRule type="cellIs" dxfId="47" priority="4" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G56:G75">
     <cfRule type="cellIs" dxfId="45" priority="3" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G80:G99">
     <cfRule type="cellIs" dxfId="44" priority="1" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J10:K49">
     <cfRule type="expression" dxfId="41" priority="14">
       <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J56:K75">
     <cfRule type="expression" dxfId="39" priority="12">
       <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
@@ -13129,1821 +13190,1821 @@
           <x14:formula1>
             <xm:f>Legende!$A$2:$A$8</xm:f>
           </x14:formula1>
           <xm:sqref>E10:E49 E56:E75</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{AA362B21-FC08-4842-B546-EDF1C1F28D9D}">
           <x14:formula1>
             <xm:f>'(1) Übersicht'!$E$15:$E$25</xm:f>
           </x14:formula1>
           <xm:sqref>F10:F49 F56:F75</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{446EC50A-4C0D-4710-B742-39B103861F97}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V82"/>
   <sheetViews>
     <sheetView topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E17" sqref="E17"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="12" width="2.7109375" customWidth="1"/>
+    <col min="1" max="1" width="2.7265625" customWidth="1"/>
+    <col min="2" max="2" width="35.26953125" customWidth="1"/>
+    <col min="3" max="3" width="39.81640625" customWidth="1"/>
+    <col min="4" max="4" width="26.26953125" customWidth="1"/>
+    <col min="5" max="5" width="26.453125" customWidth="1"/>
+    <col min="6" max="6" width="17.54296875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="18.26953125" customWidth="1"/>
+    <col min="8" max="8" width="13.453125" customWidth="1"/>
+    <col min="9" max="9" width="10.81640625" customWidth="1"/>
+    <col min="10" max="10" width="9.7265625" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="10.54296875" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="2.7265625" customWidth="1"/>
     <col min="13" max="22" width="0" hidden="1" customWidth="1"/>
-    <col min="23" max="16384" width="11.42578125" hidden="1"/>
+    <col min="23" max="16384" width="11.453125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:15" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="12"/>
       <c r="B1" s="27"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="H1" s="13"/>
       <c r="I1" s="13"/>
       <c r="J1" s="13"/>
       <c r="K1" s="13"/>
       <c r="L1" s="12"/>
     </row>
-    <row r="2" spans="1:15" ht="148.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:15" ht="148.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="14"/>
       <c r="B2" s="498" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="C2" s="499"/>
       <c r="D2" s="499"/>
       <c r="E2" s="499"/>
       <c r="F2" s="499"/>
       <c r="G2" s="499"/>
       <c r="H2" s="499"/>
       <c r="I2" s="500"/>
       <c r="J2" s="241"/>
       <c r="K2" s="242"/>
       <c r="L2" s="17"/>
     </row>
-    <row r="3" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:15" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="12"/>
       <c r="B3" s="29"/>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
       <c r="E3" s="22"/>
       <c r="F3" s="22"/>
       <c r="G3" s="22"/>
       <c r="H3" s="22"/>
       <c r="I3" s="22"/>
       <c r="J3" s="22"/>
       <c r="K3" s="22"/>
       <c r="L3" s="12"/>
     </row>
-    <row r="4" spans="1:15" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:15" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="14"/>
       <c r="B4" s="88"/>
       <c r="C4" s="146"/>
       <c r="D4" s="310" t="s">
         <v>75</v>
       </c>
       <c r="E4" s="311" t="s">
         <v>76</v>
       </c>
       <c r="F4" s="85" t="s">
         <v>69</v>
       </c>
       <c r="G4" s="504" t="str">
         <f>IF(MAX(G9:G48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="H4" s="477"/>
-      <c r="I4" s="477"/>
+      <c r="H4" s="492"/>
+      <c r="I4" s="492"/>
       <c r="J4" s="261"/>
       <c r="K4" s="278"/>
       <c r="L4" s="12"/>
     </row>
-    <row r="5" spans="1:15" ht="21.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:15" ht="21.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="14"/>
       <c r="B5" s="94"/>
       <c r="C5" s="238"/>
       <c r="D5" s="77">
         <f>$I$49</f>
         <v>0</v>
       </c>
       <c r="E5" s="78">
         <f>$I$74</f>
         <v>0</v>
       </c>
       <c r="F5" s="79">
         <f>D5-E5</f>
         <v>0</v>
       </c>
       <c r="G5" s="504"/>
-      <c r="H5" s="477"/>
-      <c r="I5" s="477"/>
+      <c r="H5" s="492"/>
+      <c r="I5" s="492"/>
       <c r="J5" s="261"/>
       <c r="K5" s="278"/>
       <c r="L5" s="12"/>
     </row>
-    <row r="6" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="14"/>
       <c r="B6" s="94"/>
       <c r="C6" s="94"/>
       <c r="D6" s="94"/>
       <c r="E6" s="94"/>
       <c r="F6" s="94"/>
       <c r="G6" s="94"/>
       <c r="H6" s="94"/>
       <c r="I6" s="94"/>
       <c r="J6" s="94"/>
       <c r="K6" s="94"/>
       <c r="L6" s="12"/>
     </row>
-    <row r="7" spans="1:15" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:15" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="14"/>
-      <c r="B7" s="494" t="s">
+      <c r="B7" s="474" t="s">
         <v>77</v>
       </c>
-      <c r="C7" s="495"/>
-[...7 lines deleted...]
-      <c r="K7" s="496"/>
+      <c r="C7" s="475"/>
+      <c r="D7" s="475"/>
+      <c r="E7" s="475"/>
+      <c r="F7" s="475"/>
+      <c r="G7" s="475"/>
+      <c r="H7" s="475"/>
+      <c r="I7" s="475"/>
+      <c r="J7" s="475"/>
+      <c r="K7" s="476"/>
       <c r="L7" s="12"/>
     </row>
-    <row r="8" spans="1:15" ht="80.099999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:15" ht="80.150000000000006" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="14"/>
       <c r="B8" s="199" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="200" t="s">
         <v>56</v>
       </c>
       <c r="D8" s="201" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="74" t="s">
         <v>3</v>
       </c>
       <c r="F8" s="72" t="s">
         <v>1</v>
       </c>
       <c r="G8" s="32" t="s">
         <v>55</v>
       </c>
       <c r="H8" s="72" t="s">
         <v>32</v>
       </c>
       <c r="I8" s="72" t="s">
         <v>31</v>
       </c>
       <c r="J8" s="243" t="s">
         <v>12</v>
       </c>
       <c r="K8" s="243" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="12"/>
     </row>
-    <row r="9" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="14"/>
       <c r="B9" s="192"/>
       <c r="C9" s="189"/>
       <c r="D9" s="193"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="4"/>
       <c r="H9" s="2"/>
       <c r="I9" s="25">
         <f>G9*H9</f>
         <v>0</v>
       </c>
       <c r="J9" s="25" t="str">
         <f>IF(E9="Interne Kosten",I9,"-")</f>
         <v>-</v>
       </c>
       <c r="K9" s="25" t="str">
         <f>IF(E9="Externe Kosten",I9,"-")</f>
         <v>-</v>
       </c>
       <c r="L9" s="17"/>
     </row>
-    <row r="10" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A10" s="14"/>
       <c r="B10" s="194"/>
       <c r="C10" s="190"/>
       <c r="D10" s="195"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="26">
         <f t="shared" ref="I10:I14" si="0">G10*H10</f>
         <v>0</v>
       </c>
       <c r="J10" s="26" t="str">
         <f t="shared" ref="J10:J48" si="1">IF(E10="Interne Kosten",I10,"-")</f>
         <v>-</v>
       </c>
       <c r="K10" s="26" t="str">
         <f>IF(E10="Externe Kosten",I10,"-")</f>
         <v>-</v>
       </c>
       <c r="L10" s="17"/>
     </row>
-    <row r="11" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A11" s="14"/>
       <c r="B11" s="194"/>
       <c r="C11" s="190"/>
       <c r="D11" s="195"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J11" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K11" s="26" t="str">
         <f t="shared" ref="K11:K48" si="2">IF(E11="Externe Kosten",I11,"-")</f>
         <v>-</v>
       </c>
       <c r="L11" s="17"/>
     </row>
-    <row r="12" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:15" ht="13" x14ac:dyDescent="0.3">
       <c r="A12" s="14"/>
       <c r="B12" s="194"/>
       <c r="C12" s="190"/>
       <c r="D12" s="195"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J12" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K12" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L12" s="23"/>
       <c r="M12" s="18"/>
       <c r="N12" s="18"/>
       <c r="O12" s="18"/>
     </row>
-    <row r="13" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A13" s="14"/>
       <c r="B13" s="194"/>
       <c r="C13" s="190"/>
       <c r="D13" s="195"/>
       <c r="E13" s="3"/>
       <c r="F13" s="71"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J13" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K13" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L13" s="17"/>
     </row>
-    <row r="14" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A14" s="14"/>
       <c r="B14" s="194"/>
       <c r="C14" s="190"/>
       <c r="D14" s="195"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J14" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K14" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L14" s="17"/>
     </row>
-    <row r="15" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A15" s="14"/>
       <c r="B15" s="194"/>
       <c r="C15" s="190"/>
       <c r="D15" s="195"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
       <c r="I15" s="26">
         <f t="shared" ref="I15:I48" si="3">G15*H15</f>
         <v>0</v>
       </c>
       <c r="J15" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K15" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L15" s="17"/>
     </row>
-    <row r="16" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A16" s="14"/>
       <c r="B16" s="194"/>
       <c r="C16" s="190"/>
       <c r="D16" s="195"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
       <c r="I16" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J16" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K16" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L16" s="17"/>
     </row>
-    <row r="17" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A17" s="14"/>
       <c r="B17" s="194"/>
       <c r="C17" s="190"/>
       <c r="D17" s="195"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="4"/>
       <c r="H17" s="4"/>
       <c r="I17" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J17" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K17" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L17" s="17"/>
     </row>
-    <row r="18" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A18" s="14"/>
       <c r="B18" s="194"/>
       <c r="C18" s="190"/>
       <c r="D18" s="195"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="4"/>
       <c r="H18" s="4"/>
       <c r="I18" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J18" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K18" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L18" s="17"/>
     </row>
-    <row r="19" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A19" s="14"/>
       <c r="B19" s="194"/>
       <c r="C19" s="190"/>
       <c r="D19" s="195"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J19" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K19" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L19" s="17"/>
     </row>
-    <row r="20" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A20" s="14"/>
       <c r="B20" s="194"/>
       <c r="C20" s="190"/>
       <c r="D20" s="195"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J20" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K20" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L20" s="17"/>
     </row>
-    <row r="21" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A21" s="14"/>
       <c r="B21" s="194"/>
       <c r="C21" s="190"/>
       <c r="D21" s="195"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J21" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K21" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L21" s="17"/>
     </row>
-    <row r="22" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A22" s="14"/>
       <c r="B22" s="194"/>
       <c r="C22" s="190"/>
       <c r="D22" s="195"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J22" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K22" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L22" s="17"/>
     </row>
-    <row r="23" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A23" s="14"/>
       <c r="B23" s="194"/>
       <c r="C23" s="190"/>
       <c r="D23" s="195"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
       <c r="I23" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J23" s="26" t="str">
         <f t="shared" ref="J23:J47" si="4">IF(E23="Interne Kosten",I23,"-")</f>
         <v>-</v>
       </c>
       <c r="K23" s="26" t="str">
         <f t="shared" ref="K23:K47" si="5">IF(E23="Externe Kosten",I23,"-")</f>
         <v>-</v>
       </c>
       <c r="L23" s="17"/>
     </row>
-    <row r="24" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:15" ht="13" x14ac:dyDescent="0.3">
       <c r="A24" s="14"/>
       <c r="B24" s="194"/>
       <c r="C24" s="190"/>
       <c r="D24" s="195"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J24" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K24" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L24" s="23"/>
       <c r="M24" s="18"/>
       <c r="N24" s="18"/>
       <c r="O24" s="18"/>
     </row>
-    <row r="25" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A25" s="14"/>
       <c r="B25" s="194"/>
       <c r="C25" s="190"/>
       <c r="D25" s="195"/>
       <c r="E25" s="3"/>
       <c r="F25" s="71"/>
       <c r="G25" s="4"/>
       <c r="H25" s="4"/>
       <c r="I25" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J25" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K25" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L25" s="17"/>
     </row>
-    <row r="26" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A26" s="14"/>
       <c r="B26" s="194"/>
       <c r="C26" s="190"/>
       <c r="D26" s="195"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J26" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K26" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L26" s="17"/>
     </row>
-    <row r="27" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A27" s="14"/>
       <c r="B27" s="194"/>
       <c r="C27" s="190"/>
       <c r="D27" s="195"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="26">
         <f t="shared" ref="I27:I47" si="6">G27*H27</f>
         <v>0</v>
       </c>
       <c r="J27" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K27" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L27" s="17"/>
     </row>
-    <row r="28" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A28" s="14"/>
       <c r="B28" s="194"/>
       <c r="C28" s="190"/>
       <c r="D28" s="195"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J28" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K28" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L28" s="17"/>
     </row>
-    <row r="29" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A29" s="14"/>
       <c r="B29" s="194"/>
       <c r="C29" s="190"/>
       <c r="D29" s="195"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J29" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K29" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L29" s="17"/>
     </row>
-    <row r="30" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A30" s="14"/>
       <c r="B30" s="194"/>
       <c r="C30" s="190"/>
       <c r="D30" s="195"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
       <c r="I30" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J30" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K30" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L30" s="17"/>
     </row>
-    <row r="31" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:15" ht="13" x14ac:dyDescent="0.3">
       <c r="A31" s="14"/>
       <c r="B31" s="194"/>
       <c r="C31" s="190"/>
       <c r="D31" s="195"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
       <c r="I31" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J31" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K31" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L31" s="23"/>
       <c r="M31" s="18"/>
       <c r="N31" s="18"/>
       <c r="O31" s="18"/>
     </row>
-    <row r="32" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A32" s="14"/>
       <c r="B32" s="194"/>
       <c r="C32" s="190"/>
       <c r="D32" s="195"/>
       <c r="E32" s="3"/>
       <c r="F32" s="71"/>
       <c r="G32" s="4"/>
       <c r="H32" s="4"/>
       <c r="I32" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J32" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K32" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L32" s="17"/>
     </row>
-    <row r="33" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A33" s="14"/>
       <c r="B33" s="194"/>
       <c r="C33" s="190"/>
       <c r="D33" s="195"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J33" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K33" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L33" s="17"/>
     </row>
-    <row r="34" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A34" s="14"/>
       <c r="B34" s="194"/>
       <c r="C34" s="190"/>
       <c r="D34" s="195"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
       <c r="I34" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J34" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K34" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L34" s="17"/>
     </row>
-    <row r="35" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A35" s="14"/>
       <c r="B35" s="194"/>
       <c r="C35" s="190"/>
       <c r="D35" s="195"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J35" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K35" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L35" s="17"/>
     </row>
-    <row r="36" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A36" s="14"/>
       <c r="B36" s="194"/>
       <c r="C36" s="190"/>
       <c r="D36" s="195"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J36" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K36" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L36" s="17"/>
     </row>
-    <row r="37" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A37" s="14"/>
       <c r="B37" s="194"/>
       <c r="C37" s="190"/>
       <c r="D37" s="195"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="4"/>
       <c r="H37" s="4"/>
       <c r="I37" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J37" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K37" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L37" s="17"/>
     </row>
-    <row r="38" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A38" s="14"/>
       <c r="B38" s="194"/>
       <c r="C38" s="190"/>
       <c r="D38" s="195"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J38" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K38" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L38" s="17"/>
     </row>
-    <row r="39" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A39" s="14"/>
       <c r="B39" s="194"/>
       <c r="C39" s="190"/>
       <c r="D39" s="195"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J39" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K39" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L39" s="17"/>
     </row>
-    <row r="40" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A40" s="14"/>
       <c r="B40" s="194"/>
       <c r="C40" s="190"/>
       <c r="D40" s="195"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J40" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K40" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L40" s="17"/>
     </row>
-    <row r="41" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A41" s="14"/>
       <c r="B41" s="194"/>
       <c r="C41" s="190"/>
       <c r="D41" s="195"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J41" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K41" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L41" s="17"/>
     </row>
-    <row r="42" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A42" s="14"/>
       <c r="B42" s="194"/>
       <c r="C42" s="190"/>
       <c r="D42" s="195"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J42" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K42" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L42" s="17"/>
     </row>
-    <row r="43" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A43" s="14"/>
       <c r="B43" s="194"/>
       <c r="C43" s="190"/>
       <c r="D43" s="195"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="4"/>
       <c r="H43" s="4"/>
       <c r="I43" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J43" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K43" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L43" s="17"/>
     </row>
-    <row r="44" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A44" s="14"/>
       <c r="B44" s="194"/>
       <c r="C44" s="190"/>
       <c r="D44" s="195"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="4"/>
       <c r="H44" s="4"/>
       <c r="I44" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J44" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K44" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L44" s="17"/>
     </row>
-    <row r="45" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A45" s="14"/>
       <c r="B45" s="194"/>
       <c r="C45" s="190"/>
       <c r="D45" s="195"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="4"/>
       <c r="H45" s="4"/>
       <c r="I45" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J45" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K45" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L45" s="17"/>
     </row>
-    <row r="46" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A46" s="14"/>
       <c r="B46" s="194"/>
       <c r="C46" s="190"/>
       <c r="D46" s="195"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="4"/>
       <c r="H46" s="4"/>
       <c r="I46" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J46" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K46" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L46" s="17"/>
     </row>
-    <row r="47" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A47" s="14"/>
       <c r="B47" s="194"/>
       <c r="C47" s="190"/>
       <c r="D47" s="195"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="4"/>
       <c r="H47" s="4"/>
       <c r="I47" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J47" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K47" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L47" s="17"/>
     </row>
-    <row r="48" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:12" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="14"/>
       <c r="B48" s="196"/>
       <c r="C48" s="191"/>
       <c r="D48" s="197"/>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="4"/>
       <c r="H48" s="6"/>
       <c r="I48" s="75">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J48" s="75" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K48" s="75" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L48" s="17"/>
     </row>
-    <row r="49" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:12" ht="13" x14ac:dyDescent="0.25">
       <c r="A49" s="12"/>
       <c r="B49" s="181"/>
       <c r="C49" s="33"/>
       <c r="D49" s="33"/>
       <c r="E49" s="33"/>
       <c r="F49" s="33"/>
       <c r="G49" s="33"/>
       <c r="H49" s="151" t="s">
         <v>0</v>
       </c>
       <c r="I49" s="9">
         <f>ROUND(SUM(I9:I48),0)</f>
         <v>0</v>
       </c>
       <c r="J49" s="73">
         <f>ROUND(SUM(J9:J48),0)</f>
         <v>0</v>
       </c>
       <c r="K49" s="73">
         <f>ROUND(SUM(K9:K48),0)</f>
         <v>0</v>
       </c>
       <c r="L49" s="12"/>
     </row>
-    <row r="50" spans="1:12" s="88" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:12" s="88" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="38"/>
       <c r="B50" s="281"/>
       <c r="C50" s="147"/>
       <c r="D50" s="147"/>
       <c r="E50" s="147"/>
       <c r="F50" s="147"/>
       <c r="G50" s="282"/>
       <c r="H50" s="148"/>
       <c r="I50" s="148"/>
       <c r="J50" s="156"/>
       <c r="K50" s="156"/>
       <c r="L50" s="38"/>
     </row>
-    <row r="51" spans="1:12" ht="62.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:12" ht="62.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="12"/>
       <c r="B51" s="19"/>
       <c r="C51" s="34"/>
       <c r="D51" s="34"/>
       <c r="E51" s="34"/>
       <c r="F51" s="34"/>
       <c r="G51" s="501" t="str">
         <f>IF(MAX(G54:G73)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
       <c r="H51" s="502"/>
       <c r="I51" s="502"/>
       <c r="J51" s="502"/>
       <c r="K51" s="503"/>
       <c r="L51" s="12"/>
     </row>
-    <row r="52" spans="1:12" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:12" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="12"/>
-      <c r="B52" s="494" t="s">
+      <c r="B52" s="474" t="s">
         <v>113</v>
       </c>
-      <c r="C52" s="495"/>
-[...7 lines deleted...]
-      <c r="K52" s="496"/>
+      <c r="C52" s="475"/>
+      <c r="D52" s="475"/>
+      <c r="E52" s="475"/>
+      <c r="F52" s="475"/>
+      <c r="G52" s="475"/>
+      <c r="H52" s="475"/>
+      <c r="I52" s="475"/>
+      <c r="J52" s="475"/>
+      <c r="K52" s="476"/>
       <c r="L52" s="12"/>
     </row>
-    <row r="53" spans="1:12" ht="64.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:12" ht="63" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="12"/>
-      <c r="B53" s="482" t="s">
+      <c r="B53" s="477" t="s">
         <v>49</v>
       </c>
-      <c r="C53" s="483"/>
+      <c r="C53" s="478"/>
       <c r="D53" s="497"/>
       <c r="E53" s="74" t="s">
         <v>3</v>
       </c>
       <c r="F53" s="72" t="s">
         <v>1</v>
       </c>
       <c r="G53" s="32" t="s">
         <v>55</v>
       </c>
       <c r="H53" s="72" t="s">
         <v>32</v>
       </c>
       <c r="I53" s="72" t="s">
         <v>31</v>
       </c>
       <c r="J53" s="243" t="s">
         <v>12</v>
       </c>
       <c r="K53" s="243" t="s">
         <v>11</v>
       </c>
       <c r="L53" s="12"/>
     </row>
-    <row r="54" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A54" s="12"/>
-      <c r="B54" s="485"/>
-[...1 lines deleted...]
-      <c r="D54" s="487"/>
+      <c r="B54" s="480"/>
+      <c r="C54" s="481"/>
+      <c r="D54" s="482"/>
       <c r="E54" s="1"/>
       <c r="F54" s="3"/>
       <c r="G54" s="4"/>
       <c r="H54" s="2"/>
       <c r="I54" s="25">
         <f>G54*H54</f>
         <v>0</v>
       </c>
       <c r="J54" s="25" t="str">
         <f>IF(E54="Interne Kosten",I54,"-")</f>
         <v>-</v>
       </c>
       <c r="K54" s="25" t="str">
         <f>IF(E54="Externe Kosten",I54,"-")</f>
         <v>-</v>
       </c>
       <c r="L54" s="12"/>
     </row>
-    <row r="55" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A55" s="12"/>
-      <c r="B55" s="462"/>
-[...1 lines deleted...]
-      <c r="D55" s="464"/>
+      <c r="B55" s="471"/>
+      <c r="C55" s="472"/>
+      <c r="D55" s="473"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="4"/>
       <c r="H55" s="4"/>
       <c r="I55" s="26">
         <f t="shared" ref="I55:I71" si="7">G55*H55</f>
         <v>0</v>
       </c>
       <c r="J55" s="26" t="str">
         <f t="shared" ref="J55:J73" si="8">IF(E55="Interne Kosten",I55,"-")</f>
         <v>-</v>
       </c>
       <c r="K55" s="26" t="str">
         <f t="shared" ref="K55:K73" si="9">IF(E55="Externe Kosten",I55,"-")</f>
         <v>-</v>
       </c>
       <c r="L55" s="12"/>
     </row>
-    <row r="56" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A56" s="12"/>
-      <c r="B56" s="462"/>
-[...1 lines deleted...]
-      <c r="D56" s="464"/>
+      <c r="B56" s="471"/>
+      <c r="C56" s="472"/>
+      <c r="D56" s="473"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="4"/>
       <c r="H56" s="4"/>
       <c r="I56" s="26">
         <f t="shared" ref="I56:I61" si="10">G56*H56</f>
         <v>0</v>
       </c>
       <c r="J56" s="26" t="str">
         <f t="shared" ref="J56:J61" si="11">IF(E56="Interne Kosten",I56,"-")</f>
         <v>-</v>
       </c>
       <c r="K56" s="26" t="str">
         <f t="shared" ref="K56:K61" si="12">IF(E56="Externe Kosten",I56,"-")</f>
         <v>-</v>
       </c>
       <c r="L56" s="12"/>
     </row>
-    <row r="57" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A57" s="12"/>
-      <c r="B57" s="462"/>
-[...1 lines deleted...]
-      <c r="D57" s="464"/>
+      <c r="B57" s="471"/>
+      <c r="C57" s="472"/>
+      <c r="D57" s="473"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="4"/>
       <c r="H57" s="4"/>
       <c r="I57" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J57" s="26" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K57" s="26" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L57" s="12"/>
     </row>
-    <row r="58" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A58" s="12"/>
-      <c r="B58" s="462"/>
-[...1 lines deleted...]
-      <c r="D58" s="464"/>
+      <c r="B58" s="471"/>
+      <c r="C58" s="472"/>
+      <c r="D58" s="473"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
       <c r="I58" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J58" s="26" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K58" s="26" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L58" s="12"/>
     </row>
-    <row r="59" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A59" s="12"/>
-      <c r="B59" s="462"/>
-[...1 lines deleted...]
-      <c r="D59" s="464"/>
+      <c r="B59" s="471"/>
+      <c r="C59" s="472"/>
+      <c r="D59" s="473"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J59" s="26" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K59" s="26" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L59" s="12"/>
     </row>
-    <row r="60" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A60" s="12"/>
-      <c r="B60" s="462"/>
-[...1 lines deleted...]
-      <c r="D60" s="464"/>
+      <c r="B60" s="471"/>
+      <c r="C60" s="472"/>
+      <c r="D60" s="473"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J60" s="26" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K60" s="26" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L60" s="12"/>
     </row>
-    <row r="61" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A61" s="12"/>
-      <c r="B61" s="462"/>
-[...1 lines deleted...]
-      <c r="D61" s="464"/>
+      <c r="B61" s="471"/>
+      <c r="C61" s="472"/>
+      <c r="D61" s="473"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="4"/>
       <c r="H61" s="4"/>
       <c r="I61" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J61" s="26" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K61" s="26" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L61" s="12"/>
     </row>
-    <row r="62" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A62" s="12"/>
-      <c r="B62" s="462"/>
-[...1 lines deleted...]
-      <c r="D62" s="464"/>
+      <c r="B62" s="471"/>
+      <c r="C62" s="472"/>
+      <c r="D62" s="473"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="4"/>
       <c r="H62" s="4"/>
       <c r="I62" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J62" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K62" s="26" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L62" s="12"/>
     </row>
-    <row r="63" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A63" s="12"/>
-      <c r="B63" s="462"/>
-[...1 lines deleted...]
-      <c r="D63" s="464"/>
+      <c r="B63" s="471"/>
+      <c r="C63" s="472"/>
+      <c r="D63" s="473"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="4"/>
       <c r="H63" s="4"/>
       <c r="I63" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J63" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K63" s="26" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L63" s="12"/>
     </row>
-    <row r="64" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A64" s="12"/>
-      <c r="B64" s="462"/>
-[...1 lines deleted...]
-      <c r="D64" s="464"/>
+      <c r="B64" s="471"/>
+      <c r="C64" s="472"/>
+      <c r="D64" s="473"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="4"/>
       <c r="H64" s="4"/>
       <c r="I64" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J64" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K64" s="26" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L64" s="12"/>
     </row>
-    <row r="65" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A65" s="12"/>
-      <c r="B65" s="462"/>
-[...1 lines deleted...]
-      <c r="D65" s="464"/>
+      <c r="B65" s="471"/>
+      <c r="C65" s="472"/>
+      <c r="D65" s="473"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="4"/>
       <c r="H65" s="4"/>
       <c r="I65" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J65" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K65" s="26" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L65" s="12"/>
     </row>
-    <row r="66" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A66" s="12"/>
-      <c r="B66" s="462"/>
-[...1 lines deleted...]
-      <c r="D66" s="464"/>
+      <c r="B66" s="471"/>
+      <c r="C66" s="472"/>
+      <c r="D66" s="473"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="4"/>
       <c r="H66" s="4"/>
       <c r="I66" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J66" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K66" s="26" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L66" s="12"/>
     </row>
-    <row r="67" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A67" s="12"/>
-      <c r="B67" s="462"/>
-[...1 lines deleted...]
-      <c r="D67" s="464"/>
+      <c r="B67" s="471"/>
+      <c r="C67" s="472"/>
+      <c r="D67" s="473"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="4"/>
       <c r="H67" s="4"/>
       <c r="I67" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J67" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K67" s="26" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L67" s="12"/>
     </row>
-    <row r="68" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A68" s="12"/>
-      <c r="B68" s="462"/>
-[...1 lines deleted...]
-      <c r="D68" s="464"/>
+      <c r="B68" s="471"/>
+      <c r="C68" s="472"/>
+      <c r="D68" s="473"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="4"/>
       <c r="H68" s="4"/>
       <c r="I68" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J68" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K68" s="26" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L68" s="12"/>
     </row>
-    <row r="69" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A69" s="12"/>
-      <c r="B69" s="462"/>
-[...1 lines deleted...]
-      <c r="D69" s="464"/>
+      <c r="B69" s="471"/>
+      <c r="C69" s="472"/>
+      <c r="D69" s="473"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="4"/>
       <c r="H69" s="4"/>
       <c r="I69" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J69" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K69" s="26" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L69" s="12"/>
     </row>
-    <row r="70" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A70" s="12"/>
-      <c r="B70" s="462"/>
-[...1 lines deleted...]
-      <c r="D70" s="464"/>
+      <c r="B70" s="471"/>
+      <c r="C70" s="472"/>
+      <c r="D70" s="473"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="4"/>
       <c r="H70" s="4"/>
       <c r="I70" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J70" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K70" s="26" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L70" s="12"/>
     </row>
-    <row r="71" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A71" s="12"/>
-      <c r="B71" s="462"/>
-[...1 lines deleted...]
-      <c r="D71" s="464"/>
+      <c r="B71" s="471"/>
+      <c r="C71" s="472"/>
+      <c r="D71" s="473"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="4"/>
       <c r="H71" s="4"/>
       <c r="I71" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J71" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K71" s="26" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L71" s="12"/>
     </row>
-    <row r="72" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A72" s="12"/>
-      <c r="B72" s="462"/>
-[...1 lines deleted...]
-      <c r="D72" s="464"/>
+      <c r="B72" s="471"/>
+      <c r="C72" s="472"/>
+      <c r="D72" s="473"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="4"/>
       <c r="H72" s="4"/>
       <c r="I72" s="26">
         <f t="shared" ref="I72:I73" si="13">G72*H72</f>
         <v>0</v>
       </c>
       <c r="J72" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K72" s="26" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L72" s="12"/>
     </row>
-    <row r="73" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:12" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A73" s="12"/>
-      <c r="B73" s="465"/>
-[...1 lines deleted...]
-      <c r="D73" s="467"/>
+      <c r="B73" s="468"/>
+      <c r="C73" s="469"/>
+      <c r="D73" s="470"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="4"/>
       <c r="H73" s="4"/>
       <c r="I73" s="26">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="J73" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K73" s="26" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L73" s="12"/>
     </row>
-    <row r="74" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="12"/>
       <c r="B74" s="180"/>
       <c r="C74" s="150"/>
       <c r="D74" s="150"/>
       <c r="E74" s="150"/>
       <c r="F74" s="150"/>
       <c r="G74" s="150"/>
       <c r="H74" s="151" t="s">
         <v>0</v>
       </c>
       <c r="I74" s="9">
         <f>ROUND(SUM(I54:I73),0)</f>
         <v>0</v>
       </c>
       <c r="J74" s="73">
         <f>ROUND(SUM(J54:J73),0)</f>
         <v>0</v>
       </c>
       <c r="K74" s="73">
         <f>ROUND(SUM(K54:K73),0)</f>
         <v>0</v>
       </c>
       <c r="L74" s="12"/>
     </row>
-    <row r="75" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="12"/>
-      <c r="B75" s="488"/>
-[...1 lines deleted...]
-      <c r="D75" s="490"/>
+      <c r="B75" s="462"/>
+      <c r="C75" s="463"/>
+      <c r="D75" s="464"/>
       <c r="E75" s="12"/>
       <c r="F75" s="12"/>
       <c r="G75" s="12"/>
       <c r="H75" s="12"/>
       <c r="I75" s="12"/>
       <c r="J75" s="12"/>
       <c r="K75" s="12"/>
       <c r="L75" s="12"/>
     </row>
-    <row r="76" spans="1:12" ht="36.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:12" ht="36.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="12"/>
-      <c r="B76" s="491"/>
-[...1 lines deleted...]
-      <c r="D76" s="493"/>
+      <c r="B76" s="465"/>
+      <c r="C76" s="466"/>
+      <c r="D76" s="467"/>
       <c r="E76" s="20"/>
       <c r="F76" s="12"/>
       <c r="G76" s="12"/>
       <c r="H76" s="20"/>
       <c r="I76" s="12"/>
       <c r="J76" s="12"/>
       <c r="K76" s="12"/>
       <c r="L76" s="12"/>
     </row>
-    <row r="77" spans="1:12" ht="36.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:12" ht="36.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="10"/>
       <c r="B77" s="10"/>
       <c r="C77" s="10"/>
       <c r="D77" s="10"/>
       <c r="E77" s="10"/>
       <c r="F77" s="10"/>
       <c r="G77" s="10"/>
       <c r="H77" s="10"/>
       <c r="I77" s="10"/>
       <c r="J77" s="10"/>
       <c r="K77" s="10"/>
       <c r="L77" s="10"/>
     </row>
-    <row r="82" spans="2:8" ht="12.95" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="2:8" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B82" s="18"/>
       <c r="C82" s="18"/>
       <c r="D82" s="18"/>
       <c r="E82" s="18"/>
       <c r="H82" s="18"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="GYeUVoDKhhijjXxWWFw3V65Pye26k69vZIU2rAgPGbUO376Xc8ZTfItHnbqGqGhgAOBoRhMo5VZWsnXjHGz+uA==" saltValue="rDxiphEkpn9Y5ZYiB3bFJA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="uXvmc1kh+6CeN/mJF8imR3tDHzhLAdpmNomqikd9dRw5XRWmF01CUf7LuikOtCk37me423tlBoajHtUvcRwgwg==" saltValue="IjyZutN2Va+FUVOxbYt09w==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="28">
-    <mergeCell ref="B7:K7"/>
-[...13 lines deleted...]
-    <mergeCell ref="B72:D72"/>
     <mergeCell ref="B66:D66"/>
     <mergeCell ref="B54:D54"/>
     <mergeCell ref="B55:D55"/>
     <mergeCell ref="B62:D62"/>
     <mergeCell ref="B63:D63"/>
     <mergeCell ref="B64:D64"/>
     <mergeCell ref="B65:D65"/>
     <mergeCell ref="B61:D61"/>
     <mergeCell ref="B56:D56"/>
     <mergeCell ref="B57:D57"/>
     <mergeCell ref="B58:D58"/>
     <mergeCell ref="B59:D59"/>
     <mergeCell ref="B60:D60"/>
+    <mergeCell ref="B73:D73"/>
+    <mergeCell ref="B75:D75"/>
+    <mergeCell ref="B76:D76"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="B68:D68"/>
+    <mergeCell ref="B69:D69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="B71:D71"/>
+    <mergeCell ref="B72:D72"/>
+    <mergeCell ref="B7:K7"/>
+    <mergeCell ref="B52:K52"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="B2:I2"/>
+    <mergeCell ref="G51:K51"/>
+    <mergeCell ref="G4:I5"/>
   </mergeCells>
   <conditionalFormatting sqref="G9:G48">
     <cfRule type="cellIs" dxfId="37" priority="4" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G54:G73">
     <cfRule type="cellIs" dxfId="36" priority="3" operator="greaterThanOrEqual">
       <formula>30000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J9:K48">
     <cfRule type="expression" dxfId="33" priority="18">
       <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J54:K73">
     <cfRule type="expression" dxfId="32" priority="11">
       <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D56:D73 D11:D28 D30:D47" xr:uid="{9C51933B-C935-4A0E-B149-64E6FC732C20}"/>
   </dataValidations>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
@@ -14996,373 +15057,373 @@
           <x14:formula1>
             <xm:f>Legende!$A$2:$A$8</xm:f>
           </x14:formula1>
           <xm:sqref>E9:E48 E54:E73</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{890104E8-05A0-4A7A-8DF2-359047B4108D}">
           <x14:formula1>
             <xm:f>'(1) Übersicht'!$E$15:$E$25</xm:f>
           </x14:formula1>
           <xm:sqref>F9:F48 F54:F73</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6740702-6138-41B3-81CB-344D0373D11A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AG104"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E18" sqref="E18"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="17.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="2.7265625" customWidth="1"/>
+    <col min="2" max="2" width="35.26953125" customWidth="1"/>
+    <col min="3" max="3" width="39.81640625" customWidth="1"/>
+    <col min="4" max="4" width="26.26953125" customWidth="1"/>
+    <col min="5" max="5" width="26.453125" customWidth="1"/>
+    <col min="6" max="6" width="17.54296875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="15" customWidth="1"/>
-    <col min="8" max="8" width="13.42578125" customWidth="1"/>
-    <col min="9" max="9" width="10.85546875" customWidth="1"/>
+    <col min="8" max="8" width="13.453125" customWidth="1"/>
+    <col min="9" max="9" width="10.81640625" customWidth="1"/>
     <col min="10" max="10" width="15" customWidth="1"/>
-    <col min="11" max="11" width="13.42578125" customWidth="1"/>
-    <col min="12" max="12" width="10.85546875" customWidth="1"/>
+    <col min="11" max="11" width="13.453125" customWidth="1"/>
+    <col min="12" max="12" width="10.81640625" customWidth="1"/>
     <col min="13" max="13" width="15" customWidth="1"/>
-    <col min="14" max="14" width="13.42578125" customWidth="1"/>
-    <col min="15" max="15" width="10.85546875" customWidth="1"/>
+    <col min="14" max="14" width="13.453125" customWidth="1"/>
+    <col min="15" max="15" width="10.81640625" customWidth="1"/>
     <col min="16" max="16" width="15" customWidth="1"/>
-    <col min="17" max="17" width="13.42578125" customWidth="1"/>
-    <col min="18" max="18" width="10.85546875" customWidth="1"/>
+    <col min="17" max="17" width="13.453125" customWidth="1"/>
+    <col min="18" max="18" width="10.81640625" customWidth="1"/>
     <col min="19" max="19" width="15" customWidth="1"/>
-    <col min="20" max="20" width="13.42578125" customWidth="1"/>
-    <col min="21" max="21" width="10.85546875" customWidth="1"/>
+    <col min="20" max="20" width="13.453125" customWidth="1"/>
+    <col min="21" max="21" width="10.81640625" customWidth="1"/>
     <col min="22" max="22" width="15" customWidth="1"/>
-    <col min="23" max="23" width="13.42578125" customWidth="1"/>
-    <col min="24" max="24" width="10.85546875" customWidth="1"/>
+    <col min="23" max="23" width="13.453125" customWidth="1"/>
+    <col min="24" max="24" width="10.81640625" customWidth="1"/>
     <col min="25" max="25" width="15" customWidth="1"/>
-    <col min="26" max="26" width="13.42578125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="31" max="16384" width="11.42578125" hidden="1"/>
+    <col min="26" max="26" width="13.453125" customWidth="1"/>
+    <col min="27" max="27" width="10.81640625" customWidth="1"/>
+    <col min="28" max="28" width="9.7265625" hidden="1" customWidth="1"/>
+    <col min="29" max="29" width="10.54296875" hidden="1" customWidth="1"/>
+    <col min="30" max="30" width="2.7265625" customWidth="1"/>
+    <col min="31" max="16384" width="11.453125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:33" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="12"/>
       <c r="B1" s="27"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="H1" s="13"/>
       <c r="I1" s="13"/>
       <c r="J1" s="13"/>
       <c r="K1" s="13"/>
       <c r="L1" s="13"/>
       <c r="M1" s="13"/>
       <c r="N1" s="13"/>
       <c r="O1" s="13"/>
       <c r="P1" s="13"/>
       <c r="Q1" s="13"/>
       <c r="R1" s="13"/>
       <c r="S1" s="13"/>
       <c r="T1" s="13"/>
       <c r="U1" s="13"/>
       <c r="V1" s="13"/>
       <c r="W1" s="13"/>
       <c r="X1" s="13"/>
       <c r="Y1" s="13"/>
       <c r="Z1" s="13"/>
       <c r="AA1" s="13"/>
       <c r="AB1" s="13"/>
       <c r="AC1" s="13"/>
       <c r="AD1" s="12"/>
     </row>
-    <row r="2" spans="1:33" ht="137.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:33" ht="137.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="14"/>
-      <c r="B2" s="508" t="s">
-[...11 lines deleted...]
-      <c r="L2" s="509"/>
+      <c r="B2" s="533" t="s">
+        <v>137</v>
+      </c>
+      <c r="C2" s="534"/>
+      <c r="D2" s="534"/>
+      <c r="E2" s="534"/>
+      <c r="F2" s="534"/>
+      <c r="G2" s="534"/>
+      <c r="H2" s="534"/>
+      <c r="I2" s="534"/>
+      <c r="J2" s="534"/>
+      <c r="K2" s="534"/>
+      <c r="L2" s="534"/>
       <c r="M2" s="239"/>
       <c r="N2" s="239"/>
       <c r="O2" s="239"/>
       <c r="P2" s="239"/>
       <c r="Q2" s="239"/>
       <c r="R2" s="239"/>
       <c r="S2" s="239"/>
       <c r="T2" s="239"/>
       <c r="U2" s="239"/>
       <c r="V2" s="239"/>
       <c r="W2" s="239"/>
       <c r="X2" s="239"/>
       <c r="Y2" s="239"/>
       <c r="Z2" s="239"/>
       <c r="AA2" s="240"/>
       <c r="AB2" s="241"/>
       <c r="AC2" s="242"/>
       <c r="AD2" s="17"/>
     </row>
-    <row r="3" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A3" s="12"/>
       <c r="B3" s="29"/>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
       <c r="E3" s="22"/>
       <c r="F3" s="22"/>
       <c r="G3" s="22"/>
       <c r="H3" s="22"/>
       <c r="I3" s="22"/>
       <c r="J3" s="22"/>
       <c r="K3" s="22"/>
       <c r="L3" s="22"/>
       <c r="M3" s="22"/>
       <c r="N3" s="22"/>
       <c r="O3" s="22"/>
       <c r="P3" s="22"/>
       <c r="Q3" s="22"/>
       <c r="R3" s="22"/>
       <c r="S3" s="22"/>
       <c r="T3" s="22"/>
       <c r="U3" s="22"/>
       <c r="V3" s="22"/>
       <c r="W3" s="22"/>
       <c r="X3" s="22"/>
       <c r="Y3" s="22"/>
       <c r="Z3" s="22"/>
       <c r="AA3" s="22"/>
       <c r="AB3" s="22"/>
       <c r="AC3" s="22"/>
       <c r="AD3" s="12"/>
     </row>
-    <row r="4" spans="1:33" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:33" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="14"/>
       <c r="B4" s="94"/>
       <c r="C4" s="94"/>
       <c r="D4" s="94"/>
       <c r="E4" s="94"/>
       <c r="F4" s="94"/>
-      <c r="G4" s="477" t="str">
+      <c r="G4" s="492" t="str">
         <f>IF(MAX(G9:G48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="H4" s="477"/>
-[...1 lines deleted...]
-      <c r="J4" s="477" t="str">
+      <c r="H4" s="492"/>
+      <c r="I4" s="492"/>
+      <c r="J4" s="492" t="str">
         <f>IF(MAX(J9:J48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="K4" s="477"/>
-[...1 lines deleted...]
-      <c r="M4" s="477" t="str">
+      <c r="K4" s="492"/>
+      <c r="L4" s="492"/>
+      <c r="M4" s="492" t="str">
         <f>IF(MAX(M9:M48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="N4" s="477"/>
-[...1 lines deleted...]
-      <c r="P4" s="477" t="str">
+      <c r="N4" s="492"/>
+      <c r="O4" s="492"/>
+      <c r="P4" s="492" t="str">
         <f>IF(MAX(P9:P48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="Q4" s="477"/>
-[...1 lines deleted...]
-      <c r="S4" s="477" t="str">
+      <c r="Q4" s="492"/>
+      <c r="R4" s="492"/>
+      <c r="S4" s="492" t="str">
         <f>IF(MAX(S9:S48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="T4" s="477"/>
-[...1 lines deleted...]
-      <c r="V4" s="477" t="str">
+      <c r="T4" s="492"/>
+      <c r="U4" s="492"/>
+      <c r="V4" s="492" t="str">
         <f>IF(MAX(V9:V48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="W4" s="477"/>
-[...1 lines deleted...]
-      <c r="Y4" s="477" t="str">
+      <c r="W4" s="492"/>
+      <c r="X4" s="492"/>
+      <c r="Y4" s="492" t="str">
         <f>IF(MAX(Y9:Y48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="Z4" s="477"/>
-      <c r="AA4" s="477"/>
+      <c r="Z4" s="492"/>
+      <c r="AA4" s="492"/>
       <c r="AB4" s="94"/>
       <c r="AC4" s="144"/>
       <c r="AD4" s="38"/>
       <c r="AE4" s="88"/>
     </row>
-    <row r="5" spans="1:33" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:33" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="14"/>
       <c r="B5" s="88"/>
       <c r="C5" s="259"/>
       <c r="D5" s="260"/>
       <c r="E5" s="260"/>
       <c r="F5" s="260"/>
       <c r="G5" s="88"/>
       <c r="H5" s="94"/>
       <c r="I5" s="261"/>
       <c r="J5" s="261"/>
       <c r="K5" s="261"/>
       <c r="L5" s="261"/>
       <c r="M5" s="261"/>
       <c r="N5" s="261"/>
       <c r="O5" s="261"/>
       <c r="P5" s="261"/>
       <c r="Q5" s="261"/>
       <c r="R5" s="261"/>
       <c r="S5" s="261"/>
       <c r="T5" s="261"/>
       <c r="U5" s="261"/>
       <c r="V5" s="261"/>
       <c r="W5" s="261"/>
       <c r="X5" s="261"/>
       <c r="Y5" s="261"/>
       <c r="Z5" s="261"/>
       <c r="AA5" s="261"/>
       <c r="AB5" s="261"/>
       <c r="AC5" s="278"/>
       <c r="AD5" s="12"/>
     </row>
-    <row r="6" spans="1:33" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:33" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="14"/>
-      <c r="B6" s="494" t="s">
+      <c r="B6" s="474" t="s">
         <v>111</v>
       </c>
-      <c r="C6" s="495"/>
-[...23 lines deleted...]
-      <c r="AA6" s="496"/>
+      <c r="C6" s="475"/>
+      <c r="D6" s="475"/>
+      <c r="E6" s="475"/>
+      <c r="F6" s="475"/>
+      <c r="G6" s="475"/>
+      <c r="H6" s="475"/>
+      <c r="I6" s="475"/>
+      <c r="J6" s="475"/>
+      <c r="K6" s="475"/>
+      <c r="L6" s="475"/>
+      <c r="M6" s="475"/>
+      <c r="N6" s="475"/>
+      <c r="O6" s="475"/>
+      <c r="P6" s="475"/>
+      <c r="Q6" s="475"/>
+      <c r="R6" s="475"/>
+      <c r="S6" s="475"/>
+      <c r="T6" s="475"/>
+      <c r="U6" s="475"/>
+      <c r="V6" s="475"/>
+      <c r="W6" s="475"/>
+      <c r="X6" s="475"/>
+      <c r="Y6" s="475"/>
+      <c r="Z6" s="475"/>
+      <c r="AA6" s="476"/>
       <c r="AB6" s="258"/>
       <c r="AC6" s="258"/>
       <c r="AD6" s="17"/>
     </row>
-    <row r="7" spans="1:33" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:33" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="14"/>
-      <c r="B7" s="522" t="s">
+      <c r="B7" s="517" t="s">
         <v>57</v>
       </c>
-      <c r="C7" s="524" t="s">
+      <c r="C7" s="519" t="s">
         <v>56</v>
       </c>
-      <c r="D7" s="526" t="s">
+      <c r="D7" s="521" t="s">
         <v>58</v>
       </c>
-      <c r="E7" s="520" t="s">
+      <c r="E7" s="512" t="s">
         <v>3</v>
       </c>
-      <c r="F7" s="535" t="s">
+      <c r="F7" s="514" t="s">
         <v>1</v>
       </c>
-      <c r="G7" s="528" t="s">
+      <c r="G7" s="507" t="s">
         <v>14</v>
       </c>
-      <c r="H7" s="529"/>
-[...1 lines deleted...]
-      <c r="J7" s="528" t="s">
+      <c r="H7" s="508"/>
+      <c r="I7" s="509"/>
+      <c r="J7" s="507" t="s">
         <v>14</v>
       </c>
-      <c r="K7" s="529"/>
-[...1 lines deleted...]
-      <c r="M7" s="528" t="s">
+      <c r="K7" s="508"/>
+      <c r="L7" s="509"/>
+      <c r="M7" s="507" t="s">
         <v>14</v>
       </c>
-      <c r="N7" s="529"/>
-[...1 lines deleted...]
-      <c r="P7" s="528" t="s">
+      <c r="N7" s="508"/>
+      <c r="O7" s="509"/>
+      <c r="P7" s="507" t="s">
         <v>14</v>
       </c>
-      <c r="Q7" s="529"/>
-[...1 lines deleted...]
-      <c r="S7" s="528" t="s">
+      <c r="Q7" s="508"/>
+      <c r="R7" s="509"/>
+      <c r="S7" s="507" t="s">
         <v>14</v>
       </c>
-      <c r="T7" s="529"/>
-[...1 lines deleted...]
-      <c r="V7" s="528" t="s">
+      <c r="T7" s="508"/>
+      <c r="U7" s="509"/>
+      <c r="V7" s="507" t="s">
         <v>14</v>
       </c>
-      <c r="W7" s="529"/>
-[...1 lines deleted...]
-      <c r="Y7" s="528" t="s">
+      <c r="W7" s="508"/>
+      <c r="X7" s="509"/>
+      <c r="Y7" s="507" t="s">
         <v>14</v>
       </c>
-      <c r="Z7" s="529"/>
-[...1 lines deleted...]
-      <c r="AB7" s="533" t="s">
+      <c r="Z7" s="508"/>
+      <c r="AA7" s="509"/>
+      <c r="AB7" s="510" t="s">
         <v>12</v>
       </c>
-      <c r="AC7" s="531" t="s">
+      <c r="AC7" s="505" t="s">
         <v>11</v>
       </c>
       <c r="AD7" s="12"/>
     </row>
-    <row r="8" spans="1:33" ht="80.099999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:33" ht="80.150000000000006" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="14"/>
-      <c r="B8" s="523"/>
-[...3 lines deleted...]
-      <c r="F8" s="536"/>
+      <c r="B8" s="518"/>
+      <c r="C8" s="520"/>
+      <c r="D8" s="522"/>
+      <c r="E8" s="513"/>
+      <c r="F8" s="515"/>
       <c r="G8" s="251" t="s">
         <v>55</v>
       </c>
       <c r="H8" s="252" t="s">
         <v>32</v>
       </c>
       <c r="I8" s="32" t="s">
         <v>31</v>
       </c>
       <c r="J8" s="251" t="s">
         <v>55</v>
       </c>
       <c r="K8" s="252" t="s">
         <v>32</v>
       </c>
       <c r="L8" s="32" t="s">
         <v>31</v>
       </c>
       <c r="M8" s="251" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="252" t="s">
         <v>32</v>
       </c>
       <c r="O8" s="32" t="s">
@@ -15382,55 +15443,55 @@
       </c>
       <c r="T8" s="252" t="s">
         <v>32</v>
       </c>
       <c r="U8" s="32" t="s">
         <v>31</v>
       </c>
       <c r="V8" s="251" t="s">
         <v>55</v>
       </c>
       <c r="W8" s="252" t="s">
         <v>32</v>
       </c>
       <c r="X8" s="32" t="s">
         <v>31</v>
       </c>
       <c r="Y8" s="251" t="s">
         <v>55</v>
       </c>
       <c r="Z8" s="252" t="s">
         <v>32</v>
       </c>
       <c r="AA8" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="AB8" s="534"/>
-      <c r="AC8" s="532"/>
+      <c r="AB8" s="511"/>
+      <c r="AC8" s="506"/>
       <c r="AD8" s="12"/>
     </row>
-    <row r="9" spans="1:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="14"/>
       <c r="B9" s="192"/>
       <c r="C9" s="189"/>
       <c r="D9" s="193"/>
       <c r="E9" s="1"/>
       <c r="F9" s="244"/>
       <c r="G9" s="253"/>
       <c r="H9" s="254"/>
       <c r="I9" s="248">
         <f>G9*H9</f>
         <v>0</v>
       </c>
       <c r="J9" s="253"/>
       <c r="K9" s="254"/>
       <c r="L9" s="248">
         <f>J9*K9</f>
         <v>0</v>
       </c>
       <c r="M9" s="253"/>
       <c r="N9" s="254"/>
       <c r="O9" s="248">
         <f>M9*N9</f>
         <v>0</v>
       </c>
       <c r="P9" s="253"/>
@@ -15445,51 +15506,51 @@
         <f>S9*T9</f>
         <v>0</v>
       </c>
       <c r="V9" s="253"/>
       <c r="W9" s="254"/>
       <c r="X9" s="248">
         <f>V9*W9</f>
         <v>0</v>
       </c>
       <c r="Y9" s="253"/>
       <c r="Z9" s="254"/>
       <c r="AA9" s="248">
         <f>Y9*Z9</f>
         <v>0</v>
       </c>
       <c r="AB9" s="25" t="str">
         <f>IF(E9="Interne Kosten",I9+L9+O9++R9+U9+X9+AA9,"-")</f>
         <v>-</v>
       </c>
       <c r="AC9" s="25" t="str">
         <f>IF(E9="Externe Kosten",I9+L9+O9++R9+U9+X9+AA9,"-")</f>
         <v>-</v>
       </c>
       <c r="AD9" s="17"/>
     </row>
-    <row r="10" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A10" s="14"/>
       <c r="B10" s="194"/>
       <c r="C10" s="190"/>
       <c r="D10" s="195"/>
       <c r="E10" s="3"/>
       <c r="F10" s="245"/>
       <c r="G10" s="253"/>
       <c r="H10" s="255"/>
       <c r="I10" s="249">
         <f t="shared" ref="I10:I48" si="0">G10*H10</f>
         <v>0</v>
       </c>
       <c r="J10" s="253"/>
       <c r="K10" s="255"/>
       <c r="L10" s="249">
         <f t="shared" ref="L10:L48" si="1">J10*K10</f>
         <v>0</v>
       </c>
       <c r="M10" s="253"/>
       <c r="N10" s="255"/>
       <c r="O10" s="249">
         <f t="shared" ref="O10:O48" si="2">M10*N10</f>
         <v>0</v>
       </c>
       <c r="P10" s="253"/>
@@ -15504,51 +15565,51 @@
         <f t="shared" ref="U10:U48" si="4">S10*T10</f>
         <v>0</v>
       </c>
       <c r="V10" s="253"/>
       <c r="W10" s="255"/>
       <c r="X10" s="249">
         <f t="shared" ref="X10:X48" si="5">V10*W10</f>
         <v>0</v>
       </c>
       <c r="Y10" s="253"/>
       <c r="Z10" s="255"/>
       <c r="AA10" s="249">
         <f t="shared" ref="AA10:AA48" si="6">Y10*Z10</f>
         <v>0</v>
       </c>
       <c r="AB10" s="26" t="str">
         <f t="shared" ref="AB10:AB48" si="7">IF(E10="Interne Kosten",I10+L10+O10++R10+U10+X10+AA10,"-")</f>
         <v>-</v>
       </c>
       <c r="AC10" s="26" t="str">
         <f t="shared" ref="AC10:AC48" si="8">IF(E10="Externe Kosten",I10+L10+O10++R10+U10+X10+AA10,"-")</f>
         <v>-</v>
       </c>
       <c r="AD10" s="17"/>
     </row>
-    <row r="11" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A11" s="14"/>
       <c r="B11" s="194"/>
       <c r="C11" s="190"/>
       <c r="D11" s="195"/>
       <c r="E11" s="3"/>
       <c r="F11" s="245"/>
       <c r="G11" s="253"/>
       <c r="H11" s="255"/>
       <c r="I11" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J11" s="253"/>
       <c r="K11" s="255"/>
       <c r="L11" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M11" s="253"/>
       <c r="N11" s="255"/>
       <c r="O11" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P11" s="253"/>
@@ -15563,51 +15624,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V11" s="253"/>
       <c r="W11" s="255"/>
       <c r="X11" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y11" s="253"/>
       <c r="Z11" s="255"/>
       <c r="AA11" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB11" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC11" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD11" s="17"/>
     </row>
-    <row r="12" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A12" s="14"/>
       <c r="B12" s="194"/>
       <c r="C12" s="190"/>
       <c r="D12" s="195"/>
       <c r="E12" s="3"/>
       <c r="F12" s="245"/>
       <c r="G12" s="253"/>
       <c r="H12" s="255"/>
       <c r="I12" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J12" s="253"/>
       <c r="K12" s="255"/>
       <c r="L12" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M12" s="253"/>
       <c r="N12" s="255"/>
       <c r="O12" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P12" s="253"/>
@@ -15625,51 +15686,51 @@
       <c r="V12" s="253"/>
       <c r="W12" s="255"/>
       <c r="X12" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y12" s="253"/>
       <c r="Z12" s="255"/>
       <c r="AA12" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB12" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC12" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD12" s="23"/>
       <c r="AE12" s="18"/>
       <c r="AF12" s="18"/>
       <c r="AG12" s="18"/>
     </row>
-    <row r="13" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A13" s="14"/>
       <c r="B13" s="194"/>
       <c r="C13" s="190"/>
       <c r="D13" s="195"/>
       <c r="E13" s="3"/>
       <c r="F13" s="246"/>
       <c r="G13" s="253"/>
       <c r="H13" s="255"/>
       <c r="I13" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J13" s="253"/>
       <c r="K13" s="255"/>
       <c r="L13" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M13" s="253"/>
       <c r="N13" s="255"/>
       <c r="O13" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P13" s="253"/>
@@ -15684,51 +15745,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V13" s="253"/>
       <c r="W13" s="255"/>
       <c r="X13" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y13" s="253"/>
       <c r="Z13" s="255"/>
       <c r="AA13" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB13" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC13" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD13" s="17"/>
     </row>
-    <row r="14" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A14" s="14"/>
       <c r="B14" s="194"/>
       <c r="C14" s="190"/>
       <c r="D14" s="195"/>
       <c r="E14" s="3"/>
       <c r="F14" s="245"/>
       <c r="G14" s="253"/>
       <c r="H14" s="255"/>
       <c r="I14" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J14" s="253"/>
       <c r="K14" s="255"/>
       <c r="L14" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M14" s="253"/>
       <c r="N14" s="255"/>
       <c r="O14" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P14" s="253"/>
@@ -15743,51 +15804,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V14" s="253"/>
       <c r="W14" s="255"/>
       <c r="X14" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y14" s="253"/>
       <c r="Z14" s="255"/>
       <c r="AA14" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB14" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC14" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD14" s="17"/>
     </row>
-    <row r="15" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A15" s="14"/>
       <c r="B15" s="194"/>
       <c r="C15" s="190"/>
       <c r="D15" s="195"/>
       <c r="E15" s="3"/>
       <c r="F15" s="245"/>
       <c r="G15" s="253"/>
       <c r="H15" s="255"/>
       <c r="I15" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J15" s="253"/>
       <c r="K15" s="255"/>
       <c r="L15" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M15" s="253"/>
       <c r="N15" s="255"/>
       <c r="O15" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P15" s="253"/>
@@ -15802,51 +15863,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V15" s="253"/>
       <c r="W15" s="255"/>
       <c r="X15" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y15" s="253"/>
       <c r="Z15" s="255"/>
       <c r="AA15" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB15" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC15" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD15" s="17"/>
     </row>
-    <row r="16" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A16" s="14"/>
       <c r="B16" s="194"/>
       <c r="C16" s="190"/>
       <c r="D16" s="195"/>
       <c r="E16" s="3"/>
       <c r="F16" s="245"/>
       <c r="G16" s="253"/>
       <c r="H16" s="255"/>
       <c r="I16" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J16" s="253"/>
       <c r="K16" s="255"/>
       <c r="L16" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M16" s="253"/>
       <c r="N16" s="255"/>
       <c r="O16" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P16" s="253"/>
@@ -15861,51 +15922,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V16" s="253"/>
       <c r="W16" s="255"/>
       <c r="X16" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y16" s="253"/>
       <c r="Z16" s="255"/>
       <c r="AA16" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB16" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC16" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD16" s="17"/>
     </row>
-    <row r="17" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A17" s="14"/>
       <c r="B17" s="194"/>
       <c r="C17" s="190"/>
       <c r="D17" s="195"/>
       <c r="E17" s="3"/>
       <c r="F17" s="245"/>
       <c r="G17" s="253"/>
       <c r="H17" s="255"/>
       <c r="I17" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J17" s="253"/>
       <c r="K17" s="255"/>
       <c r="L17" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M17" s="253"/>
       <c r="N17" s="255"/>
       <c r="O17" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P17" s="253"/>
@@ -15920,51 +15981,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V17" s="253"/>
       <c r="W17" s="255"/>
       <c r="X17" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y17" s="253"/>
       <c r="Z17" s="255"/>
       <c r="AA17" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB17" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC17" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD17" s="17"/>
     </row>
-    <row r="18" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A18" s="14"/>
       <c r="B18" s="194"/>
       <c r="C18" s="190"/>
       <c r="D18" s="195"/>
       <c r="E18" s="3"/>
       <c r="F18" s="245"/>
       <c r="G18" s="253"/>
       <c r="H18" s="255"/>
       <c r="I18" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J18" s="253"/>
       <c r="K18" s="255"/>
       <c r="L18" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M18" s="253"/>
       <c r="N18" s="255"/>
       <c r="O18" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P18" s="253"/>
@@ -15979,51 +16040,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V18" s="253"/>
       <c r="W18" s="255"/>
       <c r="X18" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y18" s="253"/>
       <c r="Z18" s="255"/>
       <c r="AA18" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB18" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC18" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD18" s="17"/>
     </row>
-    <row r="19" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A19" s="14"/>
       <c r="B19" s="194"/>
       <c r="C19" s="190"/>
       <c r="D19" s="195"/>
       <c r="E19" s="3"/>
       <c r="F19" s="245"/>
       <c r="G19" s="253"/>
       <c r="H19" s="255"/>
       <c r="I19" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J19" s="253"/>
       <c r="K19" s="255"/>
       <c r="L19" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M19" s="253"/>
       <c r="N19" s="255"/>
       <c r="O19" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P19" s="253"/>
@@ -16038,51 +16099,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V19" s="253"/>
       <c r="W19" s="255"/>
       <c r="X19" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y19" s="253"/>
       <c r="Z19" s="255"/>
       <c r="AA19" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB19" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC19" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD19" s="17"/>
     </row>
-    <row r="20" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A20" s="14"/>
       <c r="B20" s="194"/>
       <c r="C20" s="190"/>
       <c r="D20" s="195"/>
       <c r="E20" s="3"/>
       <c r="F20" s="245"/>
       <c r="G20" s="253"/>
       <c r="H20" s="255"/>
       <c r="I20" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J20" s="253"/>
       <c r="K20" s="255"/>
       <c r="L20" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M20" s="253"/>
       <c r="N20" s="255"/>
       <c r="O20" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P20" s="253"/>
@@ -16097,51 +16158,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V20" s="253"/>
       <c r="W20" s="255"/>
       <c r="X20" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y20" s="253"/>
       <c r="Z20" s="255"/>
       <c r="AA20" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB20" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC20" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD20" s="17"/>
     </row>
-    <row r="21" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A21" s="14"/>
       <c r="B21" s="194"/>
       <c r="C21" s="190"/>
       <c r="D21" s="195"/>
       <c r="E21" s="3"/>
       <c r="F21" s="245"/>
       <c r="G21" s="253"/>
       <c r="H21" s="255"/>
       <c r="I21" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J21" s="253"/>
       <c r="K21" s="255"/>
       <c r="L21" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M21" s="253"/>
       <c r="N21" s="255"/>
       <c r="O21" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P21" s="253"/>
@@ -16156,51 +16217,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V21" s="253"/>
       <c r="W21" s="255"/>
       <c r="X21" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y21" s="253"/>
       <c r="Z21" s="255"/>
       <c r="AA21" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB21" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC21" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD21" s="17"/>
     </row>
-    <row r="22" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A22" s="14"/>
       <c r="B22" s="194"/>
       <c r="C22" s="190"/>
       <c r="D22" s="195"/>
       <c r="E22" s="3"/>
       <c r="F22" s="245"/>
       <c r="G22" s="253"/>
       <c r="H22" s="255"/>
       <c r="I22" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J22" s="253"/>
       <c r="K22" s="255"/>
       <c r="L22" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M22" s="253"/>
       <c r="N22" s="255"/>
       <c r="O22" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P22" s="253"/>
@@ -16215,51 +16276,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V22" s="253"/>
       <c r="W22" s="255"/>
       <c r="X22" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y22" s="253"/>
       <c r="Z22" s="255"/>
       <c r="AA22" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB22" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC22" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD22" s="17"/>
     </row>
-    <row r="23" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A23" s="14"/>
       <c r="B23" s="194"/>
       <c r="C23" s="190"/>
       <c r="D23" s="195"/>
       <c r="E23" s="3"/>
       <c r="F23" s="245"/>
       <c r="G23" s="253"/>
       <c r="H23" s="255"/>
       <c r="I23" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J23" s="253"/>
       <c r="K23" s="255"/>
       <c r="L23" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M23" s="253"/>
       <c r="N23" s="255"/>
       <c r="O23" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P23" s="253"/>
@@ -16274,51 +16335,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V23" s="253"/>
       <c r="W23" s="255"/>
       <c r="X23" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y23" s="253"/>
       <c r="Z23" s="255"/>
       <c r="AA23" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB23" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC23" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD23" s="17"/>
     </row>
-    <row r="24" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A24" s="14"/>
       <c r="B24" s="194"/>
       <c r="C24" s="190"/>
       <c r="D24" s="195"/>
       <c r="E24" s="3"/>
       <c r="F24" s="245"/>
       <c r="G24" s="253"/>
       <c r="H24" s="255"/>
       <c r="I24" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J24" s="253"/>
       <c r="K24" s="255"/>
       <c r="L24" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M24" s="253"/>
       <c r="N24" s="255"/>
       <c r="O24" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P24" s="253"/>
@@ -16336,51 +16397,51 @@
       <c r="V24" s="253"/>
       <c r="W24" s="255"/>
       <c r="X24" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y24" s="253"/>
       <c r="Z24" s="255"/>
       <c r="AA24" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB24" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC24" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD24" s="23"/>
       <c r="AE24" s="18"/>
       <c r="AF24" s="18"/>
       <c r="AG24" s="18"/>
     </row>
-    <row r="25" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A25" s="14"/>
       <c r="B25" s="194"/>
       <c r="C25" s="190"/>
       <c r="D25" s="195"/>
       <c r="E25" s="3"/>
       <c r="F25" s="246"/>
       <c r="G25" s="253"/>
       <c r="H25" s="255"/>
       <c r="I25" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J25" s="253"/>
       <c r="K25" s="255"/>
       <c r="L25" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M25" s="253"/>
       <c r="N25" s="255"/>
       <c r="O25" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P25" s="253"/>
@@ -16395,51 +16456,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V25" s="253"/>
       <c r="W25" s="255"/>
       <c r="X25" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y25" s="253"/>
       <c r="Z25" s="255"/>
       <c r="AA25" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB25" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC25" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD25" s="17"/>
     </row>
-    <row r="26" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A26" s="14"/>
       <c r="B26" s="194"/>
       <c r="C26" s="190"/>
       <c r="D26" s="195"/>
       <c r="E26" s="3"/>
       <c r="F26" s="245"/>
       <c r="G26" s="253"/>
       <c r="H26" s="255"/>
       <c r="I26" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J26" s="253"/>
       <c r="K26" s="255"/>
       <c r="L26" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M26" s="253"/>
       <c r="N26" s="255"/>
       <c r="O26" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P26" s="253"/>
@@ -16454,51 +16515,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V26" s="253"/>
       <c r="W26" s="255"/>
       <c r="X26" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y26" s="253"/>
       <c r="Z26" s="255"/>
       <c r="AA26" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB26" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC26" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD26" s="17"/>
     </row>
-    <row r="27" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A27" s="14"/>
       <c r="B27" s="194"/>
       <c r="C27" s="190"/>
       <c r="D27" s="195"/>
       <c r="E27" s="3"/>
       <c r="F27" s="245"/>
       <c r="G27" s="253"/>
       <c r="H27" s="255"/>
       <c r="I27" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J27" s="253"/>
       <c r="K27" s="255"/>
       <c r="L27" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M27" s="253"/>
       <c r="N27" s="255"/>
       <c r="O27" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P27" s="253"/>
@@ -16513,51 +16574,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V27" s="253"/>
       <c r="W27" s="255"/>
       <c r="X27" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y27" s="253"/>
       <c r="Z27" s="255"/>
       <c r="AA27" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB27" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC27" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD27" s="17"/>
     </row>
-    <row r="28" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A28" s="14"/>
       <c r="B28" s="194"/>
       <c r="C28" s="190"/>
       <c r="D28" s="195"/>
       <c r="E28" s="3"/>
       <c r="F28" s="245"/>
       <c r="G28" s="253"/>
       <c r="H28" s="255"/>
       <c r="I28" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J28" s="253"/>
       <c r="K28" s="255"/>
       <c r="L28" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M28" s="253"/>
       <c r="N28" s="255"/>
       <c r="O28" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P28" s="253"/>
@@ -16572,51 +16633,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V28" s="253"/>
       <c r="W28" s="255"/>
       <c r="X28" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y28" s="253"/>
       <c r="Z28" s="255"/>
       <c r="AA28" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB28" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC28" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD28" s="17"/>
     </row>
-    <row r="29" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A29" s="14"/>
       <c r="B29" s="194"/>
       <c r="C29" s="190"/>
       <c r="D29" s="195"/>
       <c r="E29" s="3"/>
       <c r="F29" s="245"/>
       <c r="G29" s="253"/>
       <c r="H29" s="255"/>
       <c r="I29" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J29" s="253"/>
       <c r="K29" s="255"/>
       <c r="L29" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M29" s="253"/>
       <c r="N29" s="255"/>
       <c r="O29" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P29" s="253"/>
@@ -16631,51 +16692,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V29" s="253"/>
       <c r="W29" s="255"/>
       <c r="X29" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y29" s="253"/>
       <c r="Z29" s="255"/>
       <c r="AA29" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB29" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC29" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD29" s="17"/>
     </row>
-    <row r="30" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A30" s="14"/>
       <c r="B30" s="194"/>
       <c r="C30" s="190"/>
       <c r="D30" s="195"/>
       <c r="E30" s="3"/>
       <c r="F30" s="245"/>
       <c r="G30" s="253"/>
       <c r="H30" s="255"/>
       <c r="I30" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J30" s="253"/>
       <c r="K30" s="255"/>
       <c r="L30" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M30" s="253"/>
       <c r="N30" s="255"/>
       <c r="O30" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P30" s="253"/>
@@ -16690,51 +16751,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V30" s="253"/>
       <c r="W30" s="255"/>
       <c r="X30" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y30" s="253"/>
       <c r="Z30" s="255"/>
       <c r="AA30" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB30" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC30" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD30" s="17"/>
     </row>
-    <row r="31" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A31" s="14"/>
       <c r="B31" s="194"/>
       <c r="C31" s="190"/>
       <c r="D31" s="195"/>
       <c r="E31" s="3"/>
       <c r="F31" s="245"/>
       <c r="G31" s="253"/>
       <c r="H31" s="255"/>
       <c r="I31" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J31" s="253"/>
       <c r="K31" s="255"/>
       <c r="L31" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M31" s="253"/>
       <c r="N31" s="255"/>
       <c r="O31" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P31" s="253"/>
@@ -16752,51 +16813,51 @@
       <c r="V31" s="253"/>
       <c r="W31" s="255"/>
       <c r="X31" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y31" s="253"/>
       <c r="Z31" s="255"/>
       <c r="AA31" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB31" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC31" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD31" s="23"/>
       <c r="AE31" s="18"/>
       <c r="AF31" s="18"/>
       <c r="AG31" s="18"/>
     </row>
-    <row r="32" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A32" s="14"/>
       <c r="B32" s="194"/>
       <c r="C32" s="190"/>
       <c r="D32" s="195"/>
       <c r="E32" s="3"/>
       <c r="F32" s="246"/>
       <c r="G32" s="253"/>
       <c r="H32" s="255"/>
       <c r="I32" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J32" s="253"/>
       <c r="K32" s="255"/>
       <c r="L32" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M32" s="253"/>
       <c r="N32" s="255"/>
       <c r="O32" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P32" s="253"/>
@@ -16811,51 +16872,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V32" s="253"/>
       <c r="W32" s="255"/>
       <c r="X32" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y32" s="253"/>
       <c r="Z32" s="255"/>
       <c r="AA32" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB32" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC32" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD32" s="17"/>
     </row>
-    <row r="33" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A33" s="14"/>
       <c r="B33" s="194"/>
       <c r="C33" s="190"/>
       <c r="D33" s="195"/>
       <c r="E33" s="3"/>
       <c r="F33" s="245"/>
       <c r="G33" s="253"/>
       <c r="H33" s="255"/>
       <c r="I33" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J33" s="253"/>
       <c r="K33" s="255"/>
       <c r="L33" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M33" s="253"/>
       <c r="N33" s="255"/>
       <c r="O33" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P33" s="253"/>
@@ -16870,51 +16931,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V33" s="253"/>
       <c r="W33" s="255"/>
       <c r="X33" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y33" s="253"/>
       <c r="Z33" s="255"/>
       <c r="AA33" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB33" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC33" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD33" s="17"/>
     </row>
-    <row r="34" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A34" s="14"/>
       <c r="B34" s="194"/>
       <c r="C34" s="190"/>
       <c r="D34" s="195"/>
       <c r="E34" s="3"/>
       <c r="F34" s="245"/>
       <c r="G34" s="253"/>
       <c r="H34" s="255"/>
       <c r="I34" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J34" s="253"/>
       <c r="K34" s="255"/>
       <c r="L34" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M34" s="253"/>
       <c r="N34" s="255"/>
       <c r="O34" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P34" s="253"/>
@@ -16929,51 +16990,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V34" s="253"/>
       <c r="W34" s="255"/>
       <c r="X34" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y34" s="253"/>
       <c r="Z34" s="255"/>
       <c r="AA34" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB34" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC34" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD34" s="17"/>
     </row>
-    <row r="35" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A35" s="14"/>
       <c r="B35" s="194"/>
       <c r="C35" s="190"/>
       <c r="D35" s="195"/>
       <c r="E35" s="3"/>
       <c r="F35" s="245"/>
       <c r="G35" s="253"/>
       <c r="H35" s="255"/>
       <c r="I35" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J35" s="253"/>
       <c r="K35" s="255"/>
       <c r="L35" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M35" s="253"/>
       <c r="N35" s="255"/>
       <c r="O35" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P35" s="253"/>
@@ -16988,51 +17049,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V35" s="253"/>
       <c r="W35" s="255"/>
       <c r="X35" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y35" s="253"/>
       <c r="Z35" s="255"/>
       <c r="AA35" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB35" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC35" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD35" s="17"/>
     </row>
-    <row r="36" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A36" s="14"/>
       <c r="B36" s="194"/>
       <c r="C36" s="190"/>
       <c r="D36" s="195"/>
       <c r="E36" s="3"/>
       <c r="F36" s="245"/>
       <c r="G36" s="253"/>
       <c r="H36" s="255"/>
       <c r="I36" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J36" s="253"/>
       <c r="K36" s="255"/>
       <c r="L36" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M36" s="253"/>
       <c r="N36" s="255"/>
       <c r="O36" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P36" s="253"/>
@@ -17047,51 +17108,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V36" s="253"/>
       <c r="W36" s="255"/>
       <c r="X36" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y36" s="253"/>
       <c r="Z36" s="255"/>
       <c r="AA36" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB36" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC36" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD36" s="17"/>
     </row>
-    <row r="37" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A37" s="14"/>
       <c r="B37" s="194"/>
       <c r="C37" s="190"/>
       <c r="D37" s="195"/>
       <c r="E37" s="3"/>
       <c r="F37" s="245"/>
       <c r="G37" s="253"/>
       <c r="H37" s="255"/>
       <c r="I37" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J37" s="253"/>
       <c r="K37" s="255"/>
       <c r="L37" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M37" s="253"/>
       <c r="N37" s="255"/>
       <c r="O37" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P37" s="253"/>
@@ -17106,51 +17167,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V37" s="253"/>
       <c r="W37" s="255"/>
       <c r="X37" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y37" s="253"/>
       <c r="Z37" s="255"/>
       <c r="AA37" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB37" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC37" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD37" s="17"/>
     </row>
-    <row r="38" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A38" s="14"/>
       <c r="B38" s="194"/>
       <c r="C38" s="190"/>
       <c r="D38" s="195"/>
       <c r="E38" s="3"/>
       <c r="F38" s="245"/>
       <c r="G38" s="253"/>
       <c r="H38" s="255"/>
       <c r="I38" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J38" s="253"/>
       <c r="K38" s="255"/>
       <c r="L38" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M38" s="253"/>
       <c r="N38" s="255"/>
       <c r="O38" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P38" s="253"/>
@@ -17165,51 +17226,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V38" s="253"/>
       <c r="W38" s="255"/>
       <c r="X38" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y38" s="253"/>
       <c r="Z38" s="255"/>
       <c r="AA38" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB38" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC38" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD38" s="17"/>
     </row>
-    <row r="39" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A39" s="14"/>
       <c r="B39" s="194"/>
       <c r="C39" s="190"/>
       <c r="D39" s="195"/>
       <c r="E39" s="3"/>
       <c r="F39" s="245"/>
       <c r="G39" s="253"/>
       <c r="H39" s="255"/>
       <c r="I39" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J39" s="253"/>
       <c r="K39" s="255"/>
       <c r="L39" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M39" s="253"/>
       <c r="N39" s="255"/>
       <c r="O39" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P39" s="253"/>
@@ -17224,51 +17285,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V39" s="253"/>
       <c r="W39" s="255"/>
       <c r="X39" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y39" s="253"/>
       <c r="Z39" s="255"/>
       <c r="AA39" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB39" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC39" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD39" s="17"/>
     </row>
-    <row r="40" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A40" s="14"/>
       <c r="B40" s="194"/>
       <c r="C40" s="190"/>
       <c r="D40" s="195"/>
       <c r="E40" s="3"/>
       <c r="F40" s="245"/>
       <c r="G40" s="253"/>
       <c r="H40" s="255"/>
       <c r="I40" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J40" s="253"/>
       <c r="K40" s="255"/>
       <c r="L40" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M40" s="253"/>
       <c r="N40" s="255"/>
       <c r="O40" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P40" s="253"/>
@@ -17283,51 +17344,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V40" s="253"/>
       <c r="W40" s="255"/>
       <c r="X40" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y40" s="253"/>
       <c r="Z40" s="255"/>
       <c r="AA40" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB40" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC40" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD40" s="17"/>
     </row>
-    <row r="41" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A41" s="14"/>
       <c r="B41" s="194"/>
       <c r="C41" s="190"/>
       <c r="D41" s="195"/>
       <c r="E41" s="3"/>
       <c r="F41" s="245"/>
       <c r="G41" s="253"/>
       <c r="H41" s="255"/>
       <c r="I41" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J41" s="253"/>
       <c r="K41" s="255"/>
       <c r="L41" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M41" s="253"/>
       <c r="N41" s="255"/>
       <c r="O41" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P41" s="253"/>
@@ -17342,51 +17403,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V41" s="253"/>
       <c r="W41" s="255"/>
       <c r="X41" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y41" s="253"/>
       <c r="Z41" s="255"/>
       <c r="AA41" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB41" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC41" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD41" s="17"/>
     </row>
-    <row r="42" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A42" s="14"/>
       <c r="B42" s="194"/>
       <c r="C42" s="190"/>
       <c r="D42" s="195"/>
       <c r="E42" s="3"/>
       <c r="F42" s="245"/>
       <c r="G42" s="253"/>
       <c r="H42" s="255"/>
       <c r="I42" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J42" s="253"/>
       <c r="K42" s="255"/>
       <c r="L42" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M42" s="253"/>
       <c r="N42" s="255"/>
       <c r="O42" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P42" s="253"/>
@@ -17401,51 +17462,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V42" s="253"/>
       <c r="W42" s="255"/>
       <c r="X42" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y42" s="253"/>
       <c r="Z42" s="255"/>
       <c r="AA42" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB42" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC42" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD42" s="17"/>
     </row>
-    <row r="43" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A43" s="14"/>
       <c r="B43" s="194"/>
       <c r="C43" s="190"/>
       <c r="D43" s="195"/>
       <c r="E43" s="3"/>
       <c r="F43" s="245"/>
       <c r="G43" s="253"/>
       <c r="H43" s="255"/>
       <c r="I43" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J43" s="253"/>
       <c r="K43" s="255"/>
       <c r="L43" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M43" s="253"/>
       <c r="N43" s="255"/>
       <c r="O43" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P43" s="253"/>
@@ -17460,51 +17521,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V43" s="253"/>
       <c r="W43" s="255"/>
       <c r="X43" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y43" s="253"/>
       <c r="Z43" s="255"/>
       <c r="AA43" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB43" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC43" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD43" s="17"/>
     </row>
-    <row r="44" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A44" s="14"/>
       <c r="B44" s="194"/>
       <c r="C44" s="190"/>
       <c r="D44" s="195"/>
       <c r="E44" s="3"/>
       <c r="F44" s="245"/>
       <c r="G44" s="253"/>
       <c r="H44" s="255"/>
       <c r="I44" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J44" s="253"/>
       <c r="K44" s="255"/>
       <c r="L44" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M44" s="253"/>
       <c r="N44" s="255"/>
       <c r="O44" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P44" s="253"/>
@@ -17519,51 +17580,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V44" s="253"/>
       <c r="W44" s="255"/>
       <c r="X44" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y44" s="253"/>
       <c r="Z44" s="255"/>
       <c r="AA44" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB44" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC44" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD44" s="17"/>
     </row>
-    <row r="45" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A45" s="14"/>
       <c r="B45" s="194"/>
       <c r="C45" s="190"/>
       <c r="D45" s="195"/>
       <c r="E45" s="3"/>
       <c r="F45" s="245"/>
       <c r="G45" s="253"/>
       <c r="H45" s="255"/>
       <c r="I45" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J45" s="253"/>
       <c r="K45" s="255"/>
       <c r="L45" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M45" s="253"/>
       <c r="N45" s="255"/>
       <c r="O45" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P45" s="253"/>
@@ -17578,51 +17639,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V45" s="253"/>
       <c r="W45" s="255"/>
       <c r="X45" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y45" s="253"/>
       <c r="Z45" s="255"/>
       <c r="AA45" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB45" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC45" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD45" s="17"/>
     </row>
-    <row r="46" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A46" s="14"/>
       <c r="B46" s="194"/>
       <c r="C46" s="190"/>
       <c r="D46" s="195"/>
       <c r="E46" s="3"/>
       <c r="F46" s="245"/>
       <c r="G46" s="253"/>
       <c r="H46" s="255"/>
       <c r="I46" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J46" s="253"/>
       <c r="K46" s="255"/>
       <c r="L46" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M46" s="253"/>
       <c r="N46" s="255"/>
       <c r="O46" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P46" s="253"/>
@@ -17637,51 +17698,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V46" s="253"/>
       <c r="W46" s="255"/>
       <c r="X46" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y46" s="253"/>
       <c r="Z46" s="255"/>
       <c r="AA46" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB46" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC46" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD46" s="17"/>
     </row>
-    <row r="47" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A47" s="14"/>
       <c r="B47" s="194"/>
       <c r="C47" s="190"/>
       <c r="D47" s="195"/>
       <c r="E47" s="3"/>
       <c r="F47" s="245"/>
       <c r="G47" s="253"/>
       <c r="H47" s="255"/>
       <c r="I47" s="249">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J47" s="253"/>
       <c r="K47" s="255"/>
       <c r="L47" s="249">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M47" s="253"/>
       <c r="N47" s="255"/>
       <c r="O47" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P47" s="253"/>
@@ -17696,51 +17757,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V47" s="253"/>
       <c r="W47" s="255"/>
       <c r="X47" s="249">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y47" s="253"/>
       <c r="Z47" s="255"/>
       <c r="AA47" s="249">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB47" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC47" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD47" s="17"/>
     </row>
-    <row r="48" spans="1:30" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:30" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="14"/>
       <c r="B48" s="196"/>
       <c r="C48" s="191"/>
       <c r="D48" s="197"/>
       <c r="E48" s="5"/>
       <c r="F48" s="247"/>
       <c r="G48" s="256"/>
       <c r="H48" s="257"/>
       <c r="I48" s="250">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J48" s="256"/>
       <c r="K48" s="257"/>
       <c r="L48" s="250">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M48" s="256"/>
       <c r="N48" s="257"/>
       <c r="O48" s="250">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P48" s="256"/>
@@ -17755,51 +17816,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V48" s="256"/>
       <c r="W48" s="257"/>
       <c r="X48" s="250">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y48" s="256"/>
       <c r="Z48" s="257"/>
       <c r="AA48" s="250">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB48" s="75" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC48" s="75" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD48" s="17"/>
     </row>
-    <row r="49" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:30" ht="13" x14ac:dyDescent="0.25">
       <c r="A49" s="12"/>
       <c r="B49" s="181"/>
       <c r="C49" s="33"/>
       <c r="D49" s="33"/>
       <c r="E49" s="33"/>
       <c r="F49" s="33"/>
       <c r="G49" s="33"/>
       <c r="H49" s="151" t="s">
         <v>0</v>
       </c>
       <c r="I49" s="9">
         <f>ROUND(SUM(I9:I48),0)</f>
         <v>0</v>
       </c>
       <c r="J49" s="33"/>
       <c r="K49" s="151" t="s">
         <v>0</v>
       </c>
       <c r="L49" s="9">
         <f>ROUND(SUM(L9:L48),0)</f>
         <v>0</v>
       </c>
       <c r="M49" s="33"/>
       <c r="N49" s="151" t="s">
         <v>0</v>
@@ -17828,267 +17889,267 @@
       <c r="W49" s="151" t="s">
         <v>0</v>
       </c>
       <c r="X49" s="9">
         <f>ROUND(SUM(X9:X48),0)</f>
         <v>0</v>
       </c>
       <c r="Y49" s="33"/>
       <c r="Z49" s="151" t="s">
         <v>0</v>
       </c>
       <c r="AA49" s="9">
         <f>ROUND(SUM(AA9:AA48),0)</f>
         <v>0</v>
       </c>
       <c r="AB49" s="73">
         <f>ROUND(SUM(AB9:AB48),0)</f>
         <v>0</v>
       </c>
       <c r="AC49" s="73">
         <f>ROUND(SUM(AC9:AC48),0)</f>
         <v>0</v>
       </c>
       <c r="AD49" s="12"/>
     </row>
-    <row r="50" spans="1:30" s="88" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:30" s="88" customFormat="1" ht="13" x14ac:dyDescent="0.25">
       <c r="A50" s="38"/>
       <c r="B50" s="47"/>
       <c r="C50" s="147"/>
       <c r="D50" s="147"/>
       <c r="E50" s="147"/>
       <c r="F50" s="147"/>
       <c r="G50" s="149"/>
       <c r="H50" s="157"/>
       <c r="I50" s="148"/>
       <c r="J50" s="149"/>
       <c r="K50" s="157"/>
       <c r="L50" s="148"/>
       <c r="M50" s="149"/>
       <c r="N50" s="157"/>
       <c r="O50" s="148"/>
       <c r="P50" s="149"/>
       <c r="Q50" s="157"/>
       <c r="R50" s="148"/>
       <c r="S50" s="149"/>
       <c r="T50" s="157"/>
       <c r="U50" s="148"/>
       <c r="V50" s="149"/>
       <c r="W50" s="157"/>
       <c r="X50" s="148"/>
       <c r="Y50" s="149"/>
       <c r="Z50" s="157"/>
       <c r="AA50" s="148"/>
       <c r="AB50" s="156"/>
       <c r="AC50" s="156"/>
       <c r="AD50" s="38"/>
     </row>
-    <row r="51" spans="1:30" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:30" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="12"/>
       <c r="B51" s="19"/>
       <c r="C51" s="34"/>
       <c r="D51" s="34"/>
       <c r="E51" s="34"/>
       <c r="F51" s="34"/>
-      <c r="G51" s="519" t="str">
+      <c r="G51" s="532" t="str">
         <f>IF(MAX(G56:G95)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="H51" s="518"/>
-[...1 lines deleted...]
-      <c r="J51" s="518" t="str">
+      <c r="H51" s="516"/>
+      <c r="I51" s="516"/>
+      <c r="J51" s="516" t="str">
         <f>IF(MAX(J56:J95)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="K51" s="518"/>
-[...1 lines deleted...]
-      <c r="M51" s="518" t="str">
+      <c r="K51" s="516"/>
+      <c r="L51" s="516"/>
+      <c r="M51" s="516" t="str">
         <f>IF(MAX(M56:M95)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="N51" s="518"/>
-[...1 lines deleted...]
-      <c r="P51" s="518" t="str">
+      <c r="N51" s="516"/>
+      <c r="O51" s="516"/>
+      <c r="P51" s="516" t="str">
         <f>IF(MAX(P56:P95)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="Q51" s="518"/>
-[...1 lines deleted...]
-      <c r="S51" s="518" t="str">
+      <c r="Q51" s="516"/>
+      <c r="R51" s="516"/>
+      <c r="S51" s="516" t="str">
         <f>IF(MAX(S56:S95)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="T51" s="518"/>
-[...1 lines deleted...]
-      <c r="V51" s="518" t="str">
+      <c r="T51" s="516"/>
+      <c r="U51" s="516"/>
+      <c r="V51" s="516" t="str">
         <f>IF(MAX(V56:V95)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="W51" s="518"/>
-[...1 lines deleted...]
-      <c r="Y51" s="518" t="str">
+      <c r="W51" s="516"/>
+      <c r="X51" s="516"/>
+      <c r="Y51" s="516" t="str">
         <f>IF(MAX(Y56:Y95)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="Z51" s="518"/>
-      <c r="AA51" s="518"/>
+      <c r="Z51" s="516"/>
+      <c r="AA51" s="516"/>
       <c r="AB51" s="279"/>
       <c r="AC51" s="280"/>
       <c r="AD51" s="12"/>
     </row>
-    <row r="52" spans="1:30" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:30" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="12"/>
       <c r="B52" s="149"/>
       <c r="C52" s="149"/>
       <c r="D52" s="149"/>
       <c r="E52" s="149"/>
       <c r="F52" s="149"/>
       <c r="G52" s="148"/>
       <c r="H52" s="149"/>
       <c r="I52" s="149"/>
       <c r="J52" s="148"/>
       <c r="K52" s="149"/>
       <c r="L52" s="149"/>
       <c r="M52" s="148"/>
       <c r="N52" s="149"/>
       <c r="O52" s="149"/>
       <c r="P52" s="148"/>
       <c r="Q52" s="149"/>
       <c r="R52" s="149"/>
       <c r="S52" s="148"/>
       <c r="T52" s="149"/>
       <c r="U52" s="149"/>
       <c r="V52" s="148"/>
       <c r="W52" s="149"/>
       <c r="X52" s="149"/>
       <c r="Y52" s="148"/>
       <c r="Z52" s="149"/>
       <c r="AA52" s="149"/>
       <c r="AB52" s="148"/>
       <c r="AC52" s="148"/>
       <c r="AD52" s="12"/>
     </row>
-    <row r="53" spans="1:30" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:30" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="12"/>
-      <c r="B53" s="494" t="s">
+      <c r="B53" s="474" t="s">
         <v>112</v>
       </c>
-      <c r="C53" s="495"/>
-[...25 lines deleted...]
-      <c r="AC53" s="496"/>
+      <c r="C53" s="475"/>
+      <c r="D53" s="475"/>
+      <c r="E53" s="475"/>
+      <c r="F53" s="475"/>
+      <c r="G53" s="475"/>
+      <c r="H53" s="475"/>
+      <c r="I53" s="475"/>
+      <c r="J53" s="475"/>
+      <c r="K53" s="475"/>
+      <c r="L53" s="475"/>
+      <c r="M53" s="475"/>
+      <c r="N53" s="475"/>
+      <c r="O53" s="475"/>
+      <c r="P53" s="475"/>
+      <c r="Q53" s="475"/>
+      <c r="R53" s="475"/>
+      <c r="S53" s="475"/>
+      <c r="T53" s="475"/>
+      <c r="U53" s="475"/>
+      <c r="V53" s="475"/>
+      <c r="W53" s="475"/>
+      <c r="X53" s="475"/>
+      <c r="Y53" s="475"/>
+      <c r="Z53" s="475"/>
+      <c r="AA53" s="475"/>
+      <c r="AB53" s="475"/>
+      <c r="AC53" s="476"/>
       <c r="AD53" s="12"/>
     </row>
-    <row r="54" spans="1:30" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:30" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="12"/>
-      <c r="B54" s="512" t="s">
+      <c r="B54" s="526" t="s">
         <v>49</v>
       </c>
-      <c r="C54" s="513"/>
-[...1 lines deleted...]
-      <c r="E54" s="520" t="s">
+      <c r="C54" s="527"/>
+      <c r="D54" s="528"/>
+      <c r="E54" s="512" t="s">
         <v>3</v>
       </c>
-      <c r="F54" s="510" t="s">
+      <c r="F54" s="535" t="s">
         <v>1</v>
       </c>
-      <c r="G54" s="505" t="str">
+      <c r="G54" s="523" t="str">
         <f>G7</f>
         <v>20xx</v>
       </c>
-      <c r="H54" s="506"/>
-[...1 lines deleted...]
-      <c r="J54" s="505" t="str">
+      <c r="H54" s="524"/>
+      <c r="I54" s="525"/>
+      <c r="J54" s="523" t="str">
         <f t="shared" ref="J54" si="9">J7</f>
         <v>20xx</v>
       </c>
-      <c r="K54" s="506"/>
-[...1 lines deleted...]
-      <c r="M54" s="505" t="str">
+      <c r="K54" s="524"/>
+      <c r="L54" s="525"/>
+      <c r="M54" s="523" t="str">
         <f t="shared" ref="M54" si="10">M7</f>
         <v>20xx</v>
       </c>
-      <c r="N54" s="506"/>
-[...1 lines deleted...]
-      <c r="P54" s="505" t="str">
+      <c r="N54" s="524"/>
+      <c r="O54" s="525"/>
+      <c r="P54" s="523" t="str">
         <f t="shared" ref="P54" si="11">P7</f>
         <v>20xx</v>
       </c>
-      <c r="Q54" s="506"/>
-[...1 lines deleted...]
-      <c r="S54" s="505" t="str">
+      <c r="Q54" s="524"/>
+      <c r="R54" s="525"/>
+      <c r="S54" s="523" t="str">
         <f t="shared" ref="S54" si="12">S7</f>
         <v>20xx</v>
       </c>
-      <c r="T54" s="506"/>
-[...1 lines deleted...]
-      <c r="V54" s="505" t="str">
+      <c r="T54" s="524"/>
+      <c r="U54" s="525"/>
+      <c r="V54" s="523" t="str">
         <f t="shared" ref="V54" si="13">V7</f>
         <v>20xx</v>
       </c>
-      <c r="W54" s="506"/>
-[...1 lines deleted...]
-      <c r="Y54" s="505" t="str">
+      <c r="W54" s="524"/>
+      <c r="X54" s="525"/>
+      <c r="Y54" s="523" t="str">
         <f t="shared" ref="Y54" si="14">Y7</f>
         <v>20xx</v>
       </c>
-      <c r="Z54" s="506"/>
-      <c r="AA54" s="507"/>
+      <c r="Z54" s="524"/>
+      <c r="AA54" s="525"/>
       <c r="AB54" s="236"/>
       <c r="AC54" s="237"/>
       <c r="AD54" s="12"/>
     </row>
-    <row r="55" spans="1:30" ht="77.25" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:30" ht="63" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="12"/>
-      <c r="B55" s="515"/>
-[...3 lines deleted...]
-      <c r="F55" s="511"/>
+      <c r="B55" s="529"/>
+      <c r="C55" s="530"/>
+      <c r="D55" s="531"/>
+      <c r="E55" s="513"/>
+      <c r="F55" s="536"/>
       <c r="G55" s="251" t="s">
         <v>55</v>
       </c>
       <c r="H55" s="252" t="s">
         <v>32</v>
       </c>
       <c r="I55" s="32" t="s">
         <v>31</v>
       </c>
       <c r="J55" s="251" t="s">
         <v>55</v>
       </c>
       <c r="K55" s="252" t="s">
         <v>32</v>
       </c>
       <c r="L55" s="32" t="s">
         <v>31</v>
       </c>
       <c r="M55" s="251" t="s">
         <v>55</v>
       </c>
       <c r="N55" s="252" t="s">
         <v>32</v>
       </c>
       <c r="O55" s="32" t="s">
@@ -18116,55 +18177,55 @@
         <v>55</v>
       </c>
       <c r="W55" s="252" t="s">
         <v>32</v>
       </c>
       <c r="X55" s="32" t="s">
         <v>31</v>
       </c>
       <c r="Y55" s="251" t="s">
         <v>55</v>
       </c>
       <c r="Z55" s="252" t="s">
         <v>32</v>
       </c>
       <c r="AA55" s="32" t="s">
         <v>31</v>
       </c>
       <c r="AB55" s="243" t="s">
         <v>12</v>
       </c>
       <c r="AC55" s="243" t="s">
         <v>11</v>
       </c>
       <c r="AD55" s="12"/>
     </row>
-    <row r="56" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A56" s="12"/>
-      <c r="B56" s="485"/>
-[...1 lines deleted...]
-      <c r="D56" s="487"/>
+      <c r="B56" s="480"/>
+      <c r="C56" s="481"/>
+      <c r="D56" s="482"/>
       <c r="E56" s="1"/>
       <c r="F56" s="3"/>
       <c r="G56" s="4"/>
       <c r="H56" s="2"/>
       <c r="I56" s="25">
         <f>G56*H56</f>
         <v>0</v>
       </c>
       <c r="J56" s="4"/>
       <c r="K56" s="2"/>
       <c r="L56" s="25">
         <f>J56*K56</f>
         <v>0</v>
       </c>
       <c r="M56" s="4"/>
       <c r="N56" s="2"/>
       <c r="O56" s="25">
         <f>M56*N56</f>
         <v>0</v>
       </c>
       <c r="P56" s="4"/>
       <c r="Q56" s="2"/>
       <c r="R56" s="25">
         <f>P56*Q56</f>
         <v>0</v>
@@ -18175,55 +18236,55 @@
         <f>S56*T56</f>
         <v>0</v>
       </c>
       <c r="V56" s="4"/>
       <c r="W56" s="2"/>
       <c r="X56" s="25">
         <f>V56*W56</f>
         <v>0</v>
       </c>
       <c r="Y56" s="4"/>
       <c r="Z56" s="2"/>
       <c r="AA56" s="25">
         <f>Y56*Z56</f>
         <v>0</v>
       </c>
       <c r="AB56" s="25" t="str">
         <f>IF(E56="Interne Kosten",I56+L56+O56+R56+U56+X56+AA56,"-")</f>
         <v>-</v>
       </c>
       <c r="AC56" s="25" t="str">
         <f>IF(E56="Externe Kosten",I56+L56+O56+R56+U56+X56+AA56,"-")</f>
         <v>-</v>
       </c>
       <c r="AD56" s="12"/>
     </row>
-    <row r="57" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A57" s="12"/>
-      <c r="B57" s="462"/>
-[...1 lines deleted...]
-      <c r="D57" s="464"/>
+      <c r="B57" s="471"/>
+      <c r="C57" s="472"/>
+      <c r="D57" s="473"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="4"/>
       <c r="H57" s="4"/>
       <c r="I57" s="26">
         <f t="shared" ref="I57:I95" si="15">G57*H57</f>
         <v>0</v>
       </c>
       <c r="J57" s="4"/>
       <c r="K57" s="4"/>
       <c r="L57" s="26">
         <f t="shared" ref="L57:L95" si="16">J57*K57</f>
         <v>0</v>
       </c>
       <c r="M57" s="4"/>
       <c r="N57" s="4"/>
       <c r="O57" s="26">
         <f t="shared" ref="O57:O95" si="17">M57*N57</f>
         <v>0</v>
       </c>
       <c r="P57" s="4"/>
       <c r="Q57" s="4"/>
       <c r="R57" s="26">
         <f t="shared" ref="R57:R95" si="18">P57*Q57</f>
         <v>0</v>
@@ -18234,55 +18295,55 @@
         <f t="shared" ref="U57:U95" si="19">S57*T57</f>
         <v>0</v>
       </c>
       <c r="V57" s="4"/>
       <c r="W57" s="4"/>
       <c r="X57" s="26">
         <f t="shared" ref="X57:X95" si="20">V57*W57</f>
         <v>0</v>
       </c>
       <c r="Y57" s="4"/>
       <c r="Z57" s="4"/>
       <c r="AA57" s="26">
         <f t="shared" ref="AA57:AA95" si="21">Y57*Z57</f>
         <v>0</v>
       </c>
       <c r="AB57" s="26" t="str">
         <f t="shared" ref="AB57:AB95" si="22">IF(E57="Interne Kosten",I57+L57+O57+R57+U57+X57+AA57,"-")</f>
         <v>-</v>
       </c>
       <c r="AC57" s="26" t="str">
         <f t="shared" ref="AC57:AC95" si="23">IF(E57="Externe Kosten",I57+L57+O57+R57+U57+X57+AA57,"-")</f>
         <v>-</v>
       </c>
       <c r="AD57" s="12"/>
     </row>
-    <row r="58" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A58" s="12"/>
-      <c r="B58" s="462"/>
-[...1 lines deleted...]
-      <c r="D58" s="464"/>
+      <c r="B58" s="471"/>
+      <c r="C58" s="472"/>
+      <c r="D58" s="473"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
       <c r="I58" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J58" s="4"/>
       <c r="K58" s="4"/>
       <c r="L58" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M58" s="4"/>
       <c r="N58" s="4"/>
       <c r="O58" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P58" s="4"/>
       <c r="Q58" s="4"/>
       <c r="R58" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -18293,55 +18354,55 @@
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="V58" s="4"/>
       <c r="W58" s="4"/>
       <c r="X58" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y58" s="4"/>
       <c r="Z58" s="4"/>
       <c r="AA58" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB58" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC58" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD58" s="12"/>
     </row>
-    <row r="59" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A59" s="12"/>
-      <c r="B59" s="462"/>
-[...1 lines deleted...]
-      <c r="D59" s="464"/>
+      <c r="B59" s="471"/>
+      <c r="C59" s="472"/>
+      <c r="D59" s="473"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J59" s="4"/>
       <c r="K59" s="4"/>
       <c r="L59" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M59" s="4"/>
       <c r="N59" s="4"/>
       <c r="O59" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P59" s="4"/>
       <c r="Q59" s="4"/>
       <c r="R59" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -18352,55 +18413,55 @@
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="V59" s="4"/>
       <c r="W59" s="4"/>
       <c r="X59" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y59" s="4"/>
       <c r="Z59" s="4"/>
       <c r="AA59" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB59" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC59" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD59" s="12"/>
     </row>
-    <row r="60" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A60" s="12"/>
-      <c r="B60" s="462"/>
-[...1 lines deleted...]
-      <c r="D60" s="464"/>
+      <c r="B60" s="471"/>
+      <c r="C60" s="472"/>
+      <c r="D60" s="473"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J60" s="4"/>
       <c r="K60" s="4"/>
       <c r="L60" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M60" s="4"/>
       <c r="N60" s="4"/>
       <c r="O60" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P60" s="4"/>
       <c r="Q60" s="4"/>
       <c r="R60" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -18411,55 +18472,55 @@
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="V60" s="4"/>
       <c r="W60" s="4"/>
       <c r="X60" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y60" s="4"/>
       <c r="Z60" s="4"/>
       <c r="AA60" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB60" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC60" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD60" s="12"/>
     </row>
-    <row r="61" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A61" s="12"/>
-      <c r="B61" s="462"/>
-[...1 lines deleted...]
-      <c r="D61" s="464"/>
+      <c r="B61" s="471"/>
+      <c r="C61" s="472"/>
+      <c r="D61" s="473"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="4"/>
       <c r="H61" s="4"/>
       <c r="I61" s="26">
         <f t="shared" ref="I61:I80" si="24">G61*H61</f>
         <v>0</v>
       </c>
       <c r="J61" s="4"/>
       <c r="K61" s="4"/>
       <c r="L61" s="26">
         <f t="shared" ref="L61:L80" si="25">J61*K61</f>
         <v>0</v>
       </c>
       <c r="M61" s="4"/>
       <c r="N61" s="4"/>
       <c r="O61" s="26">
         <f t="shared" ref="O61:O80" si="26">M61*N61</f>
         <v>0</v>
       </c>
       <c r="P61" s="4"/>
       <c r="Q61" s="4"/>
       <c r="R61" s="26">
         <f t="shared" ref="R61:R80" si="27">P61*Q61</f>
         <v>0</v>
@@ -18470,55 +18531,55 @@
         <f t="shared" ref="U61:U80" si="28">S61*T61</f>
         <v>0</v>
       </c>
       <c r="V61" s="4"/>
       <c r="W61" s="4"/>
       <c r="X61" s="26">
         <f t="shared" ref="X61:X80" si="29">V61*W61</f>
         <v>0</v>
       </c>
       <c r="Y61" s="4"/>
       <c r="Z61" s="4"/>
       <c r="AA61" s="26">
         <f t="shared" ref="AA61:AA80" si="30">Y61*Z61</f>
         <v>0</v>
       </c>
       <c r="AB61" s="26" t="str">
         <f t="shared" ref="AB61:AB80" si="31">IF(E61="Interne Kosten",I61+L61+O61+R61+U61+X61+AA61,"-")</f>
         <v>-</v>
       </c>
       <c r="AC61" s="26" t="str">
         <f t="shared" ref="AC61:AC80" si="32">IF(E61="Externe Kosten",I61+L61+O61+R61+U61+X61+AA61,"-")</f>
         <v>-</v>
       </c>
       <c r="AD61" s="12"/>
     </row>
-    <row r="62" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A62" s="12"/>
-      <c r="B62" s="462"/>
-[...1 lines deleted...]
-      <c r="D62" s="464"/>
+      <c r="B62" s="471"/>
+      <c r="C62" s="472"/>
+      <c r="D62" s="473"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="4"/>
       <c r="H62" s="4"/>
       <c r="I62" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J62" s="4"/>
       <c r="K62" s="4"/>
       <c r="L62" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M62" s="4"/>
       <c r="N62" s="4"/>
       <c r="O62" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P62" s="4"/>
       <c r="Q62" s="4"/>
       <c r="R62" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -18529,55 +18590,55 @@
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="V62" s="4"/>
       <c r="W62" s="4"/>
       <c r="X62" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y62" s="4"/>
       <c r="Z62" s="4"/>
       <c r="AA62" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB62" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC62" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD62" s="12"/>
     </row>
-    <row r="63" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A63" s="12"/>
-      <c r="B63" s="462"/>
-[...1 lines deleted...]
-      <c r="D63" s="464"/>
+      <c r="B63" s="471"/>
+      <c r="C63" s="472"/>
+      <c r="D63" s="473"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="4"/>
       <c r="H63" s="4"/>
       <c r="I63" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J63" s="4"/>
       <c r="K63" s="4"/>
       <c r="L63" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M63" s="4"/>
       <c r="N63" s="4"/>
       <c r="O63" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P63" s="4"/>
       <c r="Q63" s="4"/>
       <c r="R63" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -18588,55 +18649,55 @@
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="V63" s="4"/>
       <c r="W63" s="4"/>
       <c r="X63" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y63" s="4"/>
       <c r="Z63" s="4"/>
       <c r="AA63" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB63" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC63" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD63" s="12"/>
     </row>
-    <row r="64" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A64" s="12"/>
-      <c r="B64" s="462"/>
-[...1 lines deleted...]
-      <c r="D64" s="464"/>
+      <c r="B64" s="471"/>
+      <c r="C64" s="472"/>
+      <c r="D64" s="473"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="4"/>
       <c r="H64" s="4"/>
       <c r="I64" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J64" s="4"/>
       <c r="K64" s="4"/>
       <c r="L64" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M64" s="4"/>
       <c r="N64" s="4"/>
       <c r="O64" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P64" s="4"/>
       <c r="Q64" s="4"/>
       <c r="R64" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -18647,55 +18708,55 @@
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="V64" s="4"/>
       <c r="W64" s="4"/>
       <c r="X64" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y64" s="4"/>
       <c r="Z64" s="4"/>
       <c r="AA64" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB64" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC64" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD64" s="12"/>
     </row>
-    <row r="65" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A65" s="12"/>
-      <c r="B65" s="462"/>
-[...1 lines deleted...]
-      <c r="D65" s="464"/>
+      <c r="B65" s="471"/>
+      <c r="C65" s="472"/>
+      <c r="D65" s="473"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="4"/>
       <c r="H65" s="4"/>
       <c r="I65" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J65" s="4"/>
       <c r="K65" s="4"/>
       <c r="L65" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M65" s="4"/>
       <c r="N65" s="4"/>
       <c r="O65" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P65" s="4"/>
       <c r="Q65" s="4"/>
       <c r="R65" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -18706,55 +18767,55 @@
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="V65" s="4"/>
       <c r="W65" s="4"/>
       <c r="X65" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y65" s="4"/>
       <c r="Z65" s="4"/>
       <c r="AA65" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB65" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC65" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD65" s="12"/>
     </row>
-    <row r="66" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A66" s="12"/>
-      <c r="B66" s="462"/>
-[...1 lines deleted...]
-      <c r="D66" s="464"/>
+      <c r="B66" s="471"/>
+      <c r="C66" s="472"/>
+      <c r="D66" s="473"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="4"/>
       <c r="H66" s="4"/>
       <c r="I66" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J66" s="4"/>
       <c r="K66" s="4"/>
       <c r="L66" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M66" s="4"/>
       <c r="N66" s="4"/>
       <c r="O66" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P66" s="4"/>
       <c r="Q66" s="4"/>
       <c r="R66" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -18765,55 +18826,55 @@
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="V66" s="4"/>
       <c r="W66" s="4"/>
       <c r="X66" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y66" s="4"/>
       <c r="Z66" s="4"/>
       <c r="AA66" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB66" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC66" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD66" s="12"/>
     </row>
-    <row r="67" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A67" s="12"/>
-      <c r="B67" s="462"/>
-[...1 lines deleted...]
-      <c r="D67" s="464"/>
+      <c r="B67" s="471"/>
+      <c r="C67" s="472"/>
+      <c r="D67" s="473"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="4"/>
       <c r="H67" s="4"/>
       <c r="I67" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J67" s="4"/>
       <c r="K67" s="4"/>
       <c r="L67" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M67" s="4"/>
       <c r="N67" s="4"/>
       <c r="O67" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P67" s="4"/>
       <c r="Q67" s="4"/>
       <c r="R67" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -18824,55 +18885,55 @@
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="V67" s="4"/>
       <c r="W67" s="4"/>
       <c r="X67" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y67" s="4"/>
       <c r="Z67" s="4"/>
       <c r="AA67" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB67" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC67" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD67" s="12"/>
     </row>
-    <row r="68" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A68" s="12"/>
-      <c r="B68" s="462"/>
-[...1 lines deleted...]
-      <c r="D68" s="464"/>
+      <c r="B68" s="471"/>
+      <c r="C68" s="472"/>
+      <c r="D68" s="473"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="4"/>
       <c r="H68" s="4"/>
       <c r="I68" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J68" s="4"/>
       <c r="K68" s="4"/>
       <c r="L68" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M68" s="4"/>
       <c r="N68" s="4"/>
       <c r="O68" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P68" s="4"/>
       <c r="Q68" s="4"/>
       <c r="R68" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -18883,55 +18944,55 @@
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="V68" s="4"/>
       <c r="W68" s="4"/>
       <c r="X68" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y68" s="4"/>
       <c r="Z68" s="4"/>
       <c r="AA68" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB68" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC68" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD68" s="12"/>
     </row>
-    <row r="69" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A69" s="12"/>
-      <c r="B69" s="462"/>
-[...1 lines deleted...]
-      <c r="D69" s="464"/>
+      <c r="B69" s="471"/>
+      <c r="C69" s="472"/>
+      <c r="D69" s="473"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="4"/>
       <c r="H69" s="4"/>
       <c r="I69" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J69" s="4"/>
       <c r="K69" s="4"/>
       <c r="L69" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M69" s="4"/>
       <c r="N69" s="4"/>
       <c r="O69" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P69" s="4"/>
       <c r="Q69" s="4"/>
       <c r="R69" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -18942,55 +19003,55 @@
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="V69" s="4"/>
       <c r="W69" s="4"/>
       <c r="X69" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y69" s="4"/>
       <c r="Z69" s="4"/>
       <c r="AA69" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB69" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC69" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD69" s="12"/>
     </row>
-    <row r="70" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A70" s="12"/>
-      <c r="B70" s="462"/>
-[...1 lines deleted...]
-      <c r="D70" s="464"/>
+      <c r="B70" s="471"/>
+      <c r="C70" s="472"/>
+      <c r="D70" s="473"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="4"/>
       <c r="H70" s="4"/>
       <c r="I70" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J70" s="4"/>
       <c r="K70" s="4"/>
       <c r="L70" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M70" s="4"/>
       <c r="N70" s="4"/>
       <c r="O70" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P70" s="4"/>
       <c r="Q70" s="4"/>
       <c r="R70" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -19001,55 +19062,55 @@
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="V70" s="4"/>
       <c r="W70" s="4"/>
       <c r="X70" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y70" s="4"/>
       <c r="Z70" s="4"/>
       <c r="AA70" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB70" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC70" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD70" s="12"/>
     </row>
-    <row r="71" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A71" s="12"/>
-      <c r="B71" s="462"/>
-[...1 lines deleted...]
-      <c r="D71" s="464"/>
+      <c r="B71" s="471"/>
+      <c r="C71" s="472"/>
+      <c r="D71" s="473"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="4"/>
       <c r="H71" s="4"/>
       <c r="I71" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J71" s="4"/>
       <c r="K71" s="4"/>
       <c r="L71" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M71" s="4"/>
       <c r="N71" s="4"/>
       <c r="O71" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P71" s="4"/>
       <c r="Q71" s="4"/>
       <c r="R71" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -19060,55 +19121,55 @@
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="V71" s="4"/>
       <c r="W71" s="4"/>
       <c r="X71" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y71" s="4"/>
       <c r="Z71" s="4"/>
       <c r="AA71" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB71" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC71" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD71" s="12"/>
     </row>
-    <row r="72" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A72" s="12"/>
-      <c r="B72" s="462"/>
-[...1 lines deleted...]
-      <c r="D72" s="464"/>
+      <c r="B72" s="471"/>
+      <c r="C72" s="472"/>
+      <c r="D72" s="473"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="4"/>
       <c r="H72" s="4"/>
       <c r="I72" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J72" s="4"/>
       <c r="K72" s="4"/>
       <c r="L72" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M72" s="4"/>
       <c r="N72" s="4"/>
       <c r="O72" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P72" s="4"/>
       <c r="Q72" s="4"/>
       <c r="R72" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -19119,55 +19180,55 @@
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="V72" s="4"/>
       <c r="W72" s="4"/>
       <c r="X72" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y72" s="4"/>
       <c r="Z72" s="4"/>
       <c r="AA72" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB72" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC72" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD72" s="12"/>
     </row>
-    <row r="73" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A73" s="12"/>
-      <c r="B73" s="462"/>
-[...1 lines deleted...]
-      <c r="D73" s="464"/>
+      <c r="B73" s="471"/>
+      <c r="C73" s="472"/>
+      <c r="D73" s="473"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="4"/>
       <c r="H73" s="4"/>
       <c r="I73" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J73" s="4"/>
       <c r="K73" s="4"/>
       <c r="L73" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M73" s="4"/>
       <c r="N73" s="4"/>
       <c r="O73" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P73" s="4"/>
       <c r="Q73" s="4"/>
       <c r="R73" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -19178,55 +19239,55 @@
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="V73" s="4"/>
       <c r="W73" s="4"/>
       <c r="X73" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y73" s="4"/>
       <c r="Z73" s="4"/>
       <c r="AA73" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB73" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC73" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD73" s="12"/>
     </row>
-    <row r="74" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A74" s="12"/>
-      <c r="B74" s="462"/>
-[...1 lines deleted...]
-      <c r="D74" s="464"/>
+      <c r="B74" s="471"/>
+      <c r="C74" s="472"/>
+      <c r="D74" s="473"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="4"/>
       <c r="H74" s="4"/>
       <c r="I74" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J74" s="4"/>
       <c r="K74" s="4"/>
       <c r="L74" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M74" s="4"/>
       <c r="N74" s="4"/>
       <c r="O74" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P74" s="4"/>
       <c r="Q74" s="4"/>
       <c r="R74" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -19237,55 +19298,55 @@
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="V74" s="4"/>
       <c r="W74" s="4"/>
       <c r="X74" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y74" s="4"/>
       <c r="Z74" s="4"/>
       <c r="AA74" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB74" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC74" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD74" s="12"/>
     </row>
-    <row r="75" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A75" s="12"/>
-      <c r="B75" s="462"/>
-[...1 lines deleted...]
-      <c r="D75" s="464"/>
+      <c r="B75" s="471"/>
+      <c r="C75" s="472"/>
+      <c r="D75" s="473"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="4"/>
       <c r="H75" s="4"/>
       <c r="I75" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J75" s="4"/>
       <c r="K75" s="4"/>
       <c r="L75" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M75" s="4"/>
       <c r="N75" s="4"/>
       <c r="O75" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P75" s="4"/>
       <c r="Q75" s="4"/>
       <c r="R75" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -19296,55 +19357,55 @@
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="V75" s="4"/>
       <c r="W75" s="4"/>
       <c r="X75" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y75" s="4"/>
       <c r="Z75" s="4"/>
       <c r="AA75" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB75" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC75" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD75" s="12"/>
     </row>
-    <row r="76" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A76" s="12"/>
-      <c r="B76" s="462"/>
-[...1 lines deleted...]
-      <c r="D76" s="464"/>
+      <c r="B76" s="471"/>
+      <c r="C76" s="472"/>
+      <c r="D76" s="473"/>
       <c r="E76" s="3"/>
       <c r="F76" s="3"/>
       <c r="G76" s="4"/>
       <c r="H76" s="4"/>
       <c r="I76" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J76" s="4"/>
       <c r="K76" s="4"/>
       <c r="L76" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M76" s="4"/>
       <c r="N76" s="4"/>
       <c r="O76" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P76" s="4"/>
       <c r="Q76" s="4"/>
       <c r="R76" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -19355,55 +19416,55 @@
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="V76" s="4"/>
       <c r="W76" s="4"/>
       <c r="X76" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y76" s="4"/>
       <c r="Z76" s="4"/>
       <c r="AA76" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB76" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC76" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD76" s="12"/>
     </row>
-    <row r="77" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A77" s="12"/>
-      <c r="B77" s="462"/>
-[...1 lines deleted...]
-      <c r="D77" s="464"/>
+      <c r="B77" s="471"/>
+      <c r="C77" s="472"/>
+      <c r="D77" s="473"/>
       <c r="E77" s="3"/>
       <c r="F77" s="3"/>
       <c r="G77" s="4"/>
       <c r="H77" s="4"/>
       <c r="I77" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J77" s="4"/>
       <c r="K77" s="4"/>
       <c r="L77" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M77" s="4"/>
       <c r="N77" s="4"/>
       <c r="O77" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P77" s="4"/>
       <c r="Q77" s="4"/>
       <c r="R77" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -19414,55 +19475,55 @@
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="V77" s="4"/>
       <c r="W77" s="4"/>
       <c r="X77" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y77" s="4"/>
       <c r="Z77" s="4"/>
       <c r="AA77" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB77" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC77" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD77" s="12"/>
     </row>
-    <row r="78" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A78" s="12"/>
-      <c r="B78" s="462"/>
-[...1 lines deleted...]
-      <c r="D78" s="464"/>
+      <c r="B78" s="471"/>
+      <c r="C78" s="472"/>
+      <c r="D78" s="473"/>
       <c r="E78" s="3"/>
       <c r="F78" s="3"/>
       <c r="G78" s="4"/>
       <c r="H78" s="4"/>
       <c r="I78" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J78" s="4"/>
       <c r="K78" s="4"/>
       <c r="L78" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M78" s="4"/>
       <c r="N78" s="4"/>
       <c r="O78" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P78" s="4"/>
       <c r="Q78" s="4"/>
       <c r="R78" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -19473,55 +19534,55 @@
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="V78" s="4"/>
       <c r="W78" s="4"/>
       <c r="X78" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y78" s="4"/>
       <c r="Z78" s="4"/>
       <c r="AA78" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB78" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC78" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD78" s="12"/>
     </row>
-    <row r="79" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A79" s="12"/>
-      <c r="B79" s="462"/>
-[...1 lines deleted...]
-      <c r="D79" s="464"/>
+      <c r="B79" s="471"/>
+      <c r="C79" s="472"/>
+      <c r="D79" s="473"/>
       <c r="E79" s="3"/>
       <c r="F79" s="3"/>
       <c r="G79" s="4"/>
       <c r="H79" s="4"/>
       <c r="I79" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J79" s="4"/>
       <c r="K79" s="4"/>
       <c r="L79" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M79" s="4"/>
       <c r="N79" s="4"/>
       <c r="O79" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P79" s="4"/>
       <c r="Q79" s="4"/>
       <c r="R79" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -19532,55 +19593,55 @@
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="V79" s="4"/>
       <c r="W79" s="4"/>
       <c r="X79" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y79" s="4"/>
       <c r="Z79" s="4"/>
       <c r="AA79" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB79" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC79" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD79" s="12"/>
     </row>
-    <row r="80" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A80" s="12"/>
-      <c r="B80" s="462"/>
-[...1 lines deleted...]
-      <c r="D80" s="464"/>
+      <c r="B80" s="471"/>
+      <c r="C80" s="472"/>
+      <c r="D80" s="473"/>
       <c r="E80" s="3"/>
       <c r="F80" s="3"/>
       <c r="G80" s="4"/>
       <c r="H80" s="4"/>
       <c r="I80" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J80" s="4"/>
       <c r="K80" s="4"/>
       <c r="L80" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M80" s="4"/>
       <c r="N80" s="4"/>
       <c r="O80" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P80" s="4"/>
       <c r="Q80" s="4"/>
       <c r="R80" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -19591,55 +19652,55 @@
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="V80" s="4"/>
       <c r="W80" s="4"/>
       <c r="X80" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y80" s="4"/>
       <c r="Z80" s="4"/>
       <c r="AA80" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB80" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC80" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD80" s="12"/>
     </row>
-    <row r="81" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A81" s="12"/>
-      <c r="B81" s="462"/>
-[...1 lines deleted...]
-      <c r="D81" s="464"/>
+      <c r="B81" s="471"/>
+      <c r="C81" s="472"/>
+      <c r="D81" s="473"/>
       <c r="E81" s="3"/>
       <c r="F81" s="3"/>
       <c r="G81" s="4"/>
       <c r="H81" s="4"/>
       <c r="I81" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J81" s="4"/>
       <c r="K81" s="4"/>
       <c r="L81" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M81" s="4"/>
       <c r="N81" s="4"/>
       <c r="O81" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P81" s="4"/>
       <c r="Q81" s="4"/>
       <c r="R81" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -19650,55 +19711,55 @@
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="V81" s="4"/>
       <c r="W81" s="4"/>
       <c r="X81" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y81" s="4"/>
       <c r="Z81" s="4"/>
       <c r="AA81" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB81" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC81" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD81" s="12"/>
     </row>
-    <row r="82" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A82" s="12"/>
-      <c r="B82" s="462"/>
-[...1 lines deleted...]
-      <c r="D82" s="464"/>
+      <c r="B82" s="471"/>
+      <c r="C82" s="472"/>
+      <c r="D82" s="473"/>
       <c r="E82" s="3"/>
       <c r="F82" s="3"/>
       <c r="G82" s="4"/>
       <c r="H82" s="4"/>
       <c r="I82" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J82" s="4"/>
       <c r="K82" s="4"/>
       <c r="L82" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M82" s="4"/>
       <c r="N82" s="4"/>
       <c r="O82" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P82" s="4"/>
       <c r="Q82" s="4"/>
       <c r="R82" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -19709,55 +19770,55 @@
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="V82" s="4"/>
       <c r="W82" s="4"/>
       <c r="X82" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y82" s="4"/>
       <c r="Z82" s="4"/>
       <c r="AA82" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB82" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC82" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD82" s="12"/>
     </row>
-    <row r="83" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A83" s="12"/>
-      <c r="B83" s="462"/>
-[...1 lines deleted...]
-      <c r="D83" s="464"/>
+      <c r="B83" s="471"/>
+      <c r="C83" s="472"/>
+      <c r="D83" s="473"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="4"/>
       <c r="H83" s="4"/>
       <c r="I83" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J83" s="4"/>
       <c r="K83" s="4"/>
       <c r="L83" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M83" s="4"/>
       <c r="N83" s="4"/>
       <c r="O83" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P83" s="4"/>
       <c r="Q83" s="4"/>
       <c r="R83" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -19768,55 +19829,55 @@
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="V83" s="4"/>
       <c r="W83" s="4"/>
       <c r="X83" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y83" s="4"/>
       <c r="Z83" s="4"/>
       <c r="AA83" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB83" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC83" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD83" s="12"/>
     </row>
-    <row r="84" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A84" s="12"/>
-      <c r="B84" s="462"/>
-[...1 lines deleted...]
-      <c r="D84" s="464"/>
+      <c r="B84" s="471"/>
+      <c r="C84" s="472"/>
+      <c r="D84" s="473"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="4"/>
       <c r="H84" s="4"/>
       <c r="I84" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J84" s="4"/>
       <c r="K84" s="4"/>
       <c r="L84" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M84" s="4"/>
       <c r="N84" s="4"/>
       <c r="O84" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P84" s="4"/>
       <c r="Q84" s="4"/>
       <c r="R84" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -19827,55 +19888,55 @@
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="V84" s="4"/>
       <c r="W84" s="4"/>
       <c r="X84" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y84" s="4"/>
       <c r="Z84" s="4"/>
       <c r="AA84" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB84" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC84" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD84" s="12"/>
     </row>
-    <row r="85" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A85" s="12"/>
-      <c r="B85" s="462"/>
-[...1 lines deleted...]
-      <c r="D85" s="464"/>
+      <c r="B85" s="471"/>
+      <c r="C85" s="472"/>
+      <c r="D85" s="473"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="4"/>
       <c r="H85" s="4"/>
       <c r="I85" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J85" s="4"/>
       <c r="K85" s="4"/>
       <c r="L85" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M85" s="4"/>
       <c r="N85" s="4"/>
       <c r="O85" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P85" s="4"/>
       <c r="Q85" s="4"/>
       <c r="R85" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -19886,55 +19947,55 @@
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="V85" s="4"/>
       <c r="W85" s="4"/>
       <c r="X85" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y85" s="4"/>
       <c r="Z85" s="4"/>
       <c r="AA85" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB85" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC85" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD85" s="12"/>
     </row>
-    <row r="86" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A86" s="12"/>
-      <c r="B86" s="462"/>
-[...1 lines deleted...]
-      <c r="D86" s="464"/>
+      <c r="B86" s="471"/>
+      <c r="C86" s="472"/>
+      <c r="D86" s="473"/>
       <c r="E86" s="3"/>
       <c r="F86" s="3"/>
       <c r="G86" s="4"/>
       <c r="H86" s="4"/>
       <c r="I86" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J86" s="4"/>
       <c r="K86" s="4"/>
       <c r="L86" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M86" s="4"/>
       <c r="N86" s="4"/>
       <c r="O86" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P86" s="4"/>
       <c r="Q86" s="4"/>
       <c r="R86" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -19945,55 +20006,55 @@
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="V86" s="4"/>
       <c r="W86" s="4"/>
       <c r="X86" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y86" s="4"/>
       <c r="Z86" s="4"/>
       <c r="AA86" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB86" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC86" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD86" s="12"/>
     </row>
-    <row r="87" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A87" s="12"/>
-      <c r="B87" s="462"/>
-[...1 lines deleted...]
-      <c r="D87" s="464"/>
+      <c r="B87" s="471"/>
+      <c r="C87" s="472"/>
+      <c r="D87" s="473"/>
       <c r="E87" s="3"/>
       <c r="F87" s="3"/>
       <c r="G87" s="4"/>
       <c r="H87" s="4"/>
       <c r="I87" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J87" s="4"/>
       <c r="K87" s="4"/>
       <c r="L87" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M87" s="4"/>
       <c r="N87" s="4"/>
       <c r="O87" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P87" s="4"/>
       <c r="Q87" s="4"/>
       <c r="R87" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -20004,55 +20065,55 @@
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="V87" s="4"/>
       <c r="W87" s="4"/>
       <c r="X87" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y87" s="4"/>
       <c r="Z87" s="4"/>
       <c r="AA87" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB87" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC87" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD87" s="12"/>
     </row>
-    <row r="88" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A88" s="12"/>
-      <c r="B88" s="462"/>
-[...1 lines deleted...]
-      <c r="D88" s="464"/>
+      <c r="B88" s="471"/>
+      <c r="C88" s="472"/>
+      <c r="D88" s="473"/>
       <c r="E88" s="3"/>
       <c r="F88" s="3"/>
       <c r="G88" s="4"/>
       <c r="H88" s="4"/>
       <c r="I88" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J88" s="4"/>
       <c r="K88" s="4"/>
       <c r="L88" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M88" s="4"/>
       <c r="N88" s="4"/>
       <c r="O88" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P88" s="4"/>
       <c r="Q88" s="4"/>
       <c r="R88" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -20063,55 +20124,55 @@
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="V88" s="4"/>
       <c r="W88" s="4"/>
       <c r="X88" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y88" s="4"/>
       <c r="Z88" s="4"/>
       <c r="AA88" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB88" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC88" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD88" s="12"/>
     </row>
-    <row r="89" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A89" s="12"/>
-      <c r="B89" s="462"/>
-[...1 lines deleted...]
-      <c r="D89" s="464"/>
+      <c r="B89" s="471"/>
+      <c r="C89" s="472"/>
+      <c r="D89" s="473"/>
       <c r="E89" s="3"/>
       <c r="F89" s="3"/>
       <c r="G89" s="4"/>
       <c r="H89" s="4"/>
       <c r="I89" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J89" s="4"/>
       <c r="K89" s="4"/>
       <c r="L89" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M89" s="4"/>
       <c r="N89" s="4"/>
       <c r="O89" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P89" s="4"/>
       <c r="Q89" s="4"/>
       <c r="R89" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -20122,55 +20183,55 @@
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="V89" s="4"/>
       <c r="W89" s="4"/>
       <c r="X89" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y89" s="4"/>
       <c r="Z89" s="4"/>
       <c r="AA89" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB89" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC89" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD89" s="12"/>
     </row>
-    <row r="90" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A90" s="12"/>
-      <c r="B90" s="462"/>
-[...1 lines deleted...]
-      <c r="D90" s="464"/>
+      <c r="B90" s="471"/>
+      <c r="C90" s="472"/>
+      <c r="D90" s="473"/>
       <c r="E90" s="3"/>
       <c r="F90" s="3"/>
       <c r="G90" s="4"/>
       <c r="H90" s="4"/>
       <c r="I90" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J90" s="4"/>
       <c r="K90" s="4"/>
       <c r="L90" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M90" s="4"/>
       <c r="N90" s="4"/>
       <c r="O90" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P90" s="4"/>
       <c r="Q90" s="4"/>
       <c r="R90" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -20181,55 +20242,55 @@
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="V90" s="4"/>
       <c r="W90" s="4"/>
       <c r="X90" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y90" s="4"/>
       <c r="Z90" s="4"/>
       <c r="AA90" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB90" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC90" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD90" s="12"/>
     </row>
-    <row r="91" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A91" s="12"/>
-      <c r="B91" s="462"/>
-[...1 lines deleted...]
-      <c r="D91" s="464"/>
+      <c r="B91" s="471"/>
+      <c r="C91" s="472"/>
+      <c r="D91" s="473"/>
       <c r="E91" s="3"/>
       <c r="F91" s="3"/>
       <c r="G91" s="4"/>
       <c r="H91" s="4"/>
       <c r="I91" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J91" s="4"/>
       <c r="K91" s="4"/>
       <c r="L91" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M91" s="4"/>
       <c r="N91" s="4"/>
       <c r="O91" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P91" s="4"/>
       <c r="Q91" s="4"/>
       <c r="R91" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -20240,55 +20301,55 @@
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="V91" s="4"/>
       <c r="W91" s="4"/>
       <c r="X91" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y91" s="4"/>
       <c r="Z91" s="4"/>
       <c r="AA91" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB91" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC91" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD91" s="12"/>
     </row>
-    <row r="92" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A92" s="12"/>
-      <c r="B92" s="462"/>
-[...1 lines deleted...]
-      <c r="D92" s="464"/>
+      <c r="B92" s="471"/>
+      <c r="C92" s="472"/>
+      <c r="D92" s="473"/>
       <c r="E92" s="3"/>
       <c r="F92" s="3"/>
       <c r="G92" s="4"/>
       <c r="H92" s="4"/>
       <c r="I92" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J92" s="4"/>
       <c r="K92" s="4"/>
       <c r="L92" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M92" s="4"/>
       <c r="N92" s="4"/>
       <c r="O92" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P92" s="4"/>
       <c r="Q92" s="4"/>
       <c r="R92" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -20299,55 +20360,55 @@
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="V92" s="4"/>
       <c r="W92" s="4"/>
       <c r="X92" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y92" s="4"/>
       <c r="Z92" s="4"/>
       <c r="AA92" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB92" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC92" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD92" s="12"/>
     </row>
-    <row r="93" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A93" s="12"/>
-      <c r="B93" s="462"/>
-[...1 lines deleted...]
-      <c r="D93" s="464"/>
+      <c r="B93" s="471"/>
+      <c r="C93" s="472"/>
+      <c r="D93" s="473"/>
       <c r="E93" s="3"/>
       <c r="F93" s="3"/>
       <c r="G93" s="4"/>
       <c r="H93" s="4"/>
       <c r="I93" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J93" s="4"/>
       <c r="K93" s="4"/>
       <c r="L93" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M93" s="4"/>
       <c r="N93" s="4"/>
       <c r="O93" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P93" s="4"/>
       <c r="Q93" s="4"/>
       <c r="R93" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -20358,55 +20419,55 @@
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="V93" s="4"/>
       <c r="W93" s="4"/>
       <c r="X93" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y93" s="4"/>
       <c r="Z93" s="4"/>
       <c r="AA93" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB93" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC93" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD93" s="12"/>
     </row>
-    <row r="94" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A94" s="12"/>
-      <c r="B94" s="462"/>
-[...1 lines deleted...]
-      <c r="D94" s="464"/>
+      <c r="B94" s="471"/>
+      <c r="C94" s="472"/>
+      <c r="D94" s="473"/>
       <c r="E94" s="3"/>
       <c r="F94" s="3"/>
       <c r="G94" s="4"/>
       <c r="H94" s="4"/>
       <c r="I94" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J94" s="4"/>
       <c r="K94" s="4"/>
       <c r="L94" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M94" s="4"/>
       <c r="N94" s="4"/>
       <c r="O94" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P94" s="4"/>
       <c r="Q94" s="4"/>
       <c r="R94" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -20417,55 +20478,55 @@
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="V94" s="4"/>
       <c r="W94" s="4"/>
       <c r="X94" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y94" s="4"/>
       <c r="Z94" s="4"/>
       <c r="AA94" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB94" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC94" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD94" s="12"/>
     </row>
-    <row r="95" spans="1:30" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:30" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A95" s="12"/>
-      <c r="B95" s="465"/>
-[...1 lines deleted...]
-      <c r="D95" s="467"/>
+      <c r="B95" s="468"/>
+      <c r="C95" s="469"/>
+      <c r="D95" s="470"/>
       <c r="E95" s="3"/>
       <c r="F95" s="3"/>
       <c r="G95" s="4"/>
       <c r="H95" s="4"/>
       <c r="I95" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J95" s="4"/>
       <c r="K95" s="4"/>
       <c r="L95" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M95" s="4"/>
       <c r="N95" s="4"/>
       <c r="O95" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P95" s="4"/>
       <c r="Q95" s="4"/>
       <c r="R95" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -20476,51 +20537,51 @@
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="V95" s="4"/>
       <c r="W95" s="4"/>
       <c r="X95" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y95" s="4"/>
       <c r="Z95" s="4"/>
       <c r="AA95" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB95" s="75" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC95" s="75" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD95" s="12"/>
     </row>
-    <row r="96" spans="1:30" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:30" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="12"/>
       <c r="B96" s="180"/>
       <c r="C96" s="150"/>
       <c r="D96" s="150"/>
       <c r="E96" s="150"/>
       <c r="F96" s="150"/>
       <c r="G96" s="150"/>
       <c r="H96" s="151" t="s">
         <v>0</v>
       </c>
       <c r="I96" s="9">
         <f>ROUND(SUM(I56:I95),0)</f>
         <v>0</v>
       </c>
       <c r="J96" s="150"/>
       <c r="K96" s="151" t="s">
         <v>0</v>
       </c>
       <c r="L96" s="9">
         <f>ROUND(SUM(L56:L95),0)</f>
         <v>0</v>
       </c>
       <c r="M96" s="150"/>
       <c r="N96" s="151" t="s">
         <v>0</v>
@@ -20549,245 +20610,245 @@
       <c r="W96" s="151" t="s">
         <v>0</v>
       </c>
       <c r="X96" s="9">
         <f>ROUND(SUM(X56:X95),0)</f>
         <v>0</v>
       </c>
       <c r="Y96" s="150"/>
       <c r="Z96" s="151" t="s">
         <v>0</v>
       </c>
       <c r="AA96" s="9">
         <f>ROUND(SUM(AA56:AA95),0)</f>
         <v>0</v>
       </c>
       <c r="AB96" s="73">
         <f>ROUND(SUM(AB56:AB95),0)</f>
         <v>0</v>
       </c>
       <c r="AC96" s="73">
         <f>ROUND(SUM(AC56:AC95),0)</f>
         <v>0</v>
       </c>
       <c r="AD96" s="12"/>
     </row>
-    <row r="97" spans="1:30" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:30" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="12"/>
-      <c r="B97" s="488"/>
-[...1 lines deleted...]
-      <c r="D97" s="490"/>
+      <c r="B97" s="462"/>
+      <c r="C97" s="463"/>
+      <c r="D97" s="464"/>
       <c r="E97" s="12"/>
       <c r="F97" s="12"/>
       <c r="G97" s="12"/>
       <c r="H97" s="12"/>
       <c r="I97" s="12"/>
       <c r="J97" s="12"/>
       <c r="K97" s="12"/>
       <c r="L97" s="12"/>
       <c r="M97" s="12"/>
       <c r="N97" s="12"/>
       <c r="O97" s="12"/>
       <c r="P97" s="12"/>
       <c r="Q97" s="12"/>
       <c r="R97" s="12"/>
       <c r="S97" s="12"/>
       <c r="T97" s="12"/>
       <c r="U97" s="12"/>
       <c r="V97" s="12"/>
       <c r="W97" s="12"/>
       <c r="X97" s="12"/>
       <c r="Y97" s="12"/>
       <c r="Z97" s="12"/>
       <c r="AA97" s="12"/>
       <c r="AB97" s="12"/>
       <c r="AC97" s="12"/>
       <c r="AD97" s="12"/>
     </row>
-    <row r="98" spans="1:30" ht="12.95" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:30" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="12"/>
-      <c r="B98" s="491"/>
-[...1 lines deleted...]
-      <c r="D98" s="493"/>
+      <c r="B98" s="465"/>
+      <c r="C98" s="466"/>
+      <c r="D98" s="467"/>
       <c r="E98" s="20"/>
       <c r="F98" s="12"/>
       <c r="G98" s="12"/>
       <c r="H98" s="20"/>
       <c r="I98" s="12"/>
       <c r="J98" s="12"/>
       <c r="K98" s="20"/>
       <c r="L98" s="12"/>
       <c r="M98" s="12"/>
       <c r="N98" s="20"/>
       <c r="O98" s="12"/>
       <c r="P98" s="12"/>
       <c r="Q98" s="20"/>
       <c r="R98" s="12"/>
       <c r="S98" s="12"/>
       <c r="T98" s="20"/>
       <c r="U98" s="12"/>
       <c r="V98" s="12"/>
       <c r="W98" s="20"/>
       <c r="X98" s="12"/>
       <c r="Y98" s="12"/>
       <c r="Z98" s="20"/>
       <c r="AA98" s="12"/>
       <c r="AB98" s="12"/>
       <c r="AC98" s="12"/>
       <c r="AD98" s="12"/>
     </row>
-    <row r="99" spans="1:30" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:30" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="10"/>
       <c r="B99" s="10"/>
       <c r="C99" s="10"/>
       <c r="D99" s="10"/>
       <c r="E99" s="10"/>
       <c r="F99" s="10"/>
       <c r="G99" s="10"/>
       <c r="H99" s="10"/>
       <c r="I99" s="10"/>
       <c r="J99" s="10"/>
       <c r="K99" s="10"/>
       <c r="L99" s="10"/>
       <c r="M99" s="10"/>
       <c r="N99" s="10"/>
       <c r="O99" s="10"/>
       <c r="P99" s="10"/>
       <c r="Q99" s="10"/>
       <c r="R99" s="10"/>
       <c r="S99" s="10"/>
       <c r="T99" s="10"/>
       <c r="U99" s="10"/>
       <c r="V99" s="10"/>
       <c r="W99" s="10"/>
       <c r="X99" s="10"/>
       <c r="Y99" s="10"/>
       <c r="Z99" s="10"/>
       <c r="AA99" s="10"/>
       <c r="AB99" s="10"/>
       <c r="AC99" s="10"/>
       <c r="AD99" s="10"/>
     </row>
-    <row r="104" spans="1:30" ht="12.95" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:30" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B104" s="18"/>
       <c r="C104" s="18"/>
       <c r="D104" s="18"/>
       <c r="E104" s="18"/>
       <c r="H104" s="18"/>
       <c r="K104" s="18"/>
       <c r="N104" s="18"/>
       <c r="Q104" s="18"/>
       <c r="T104" s="18"/>
       <c r="W104" s="18"/>
       <c r="Z104" s="18"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="dmjfjJ0kAqSpoU2F4+V9vaHMNOfkXyQ08ZupwOcsYIQmMMrRexIUIwvPqyGQZR88NrhPhfv4iKM9KnAWDLPoog==" saltValue="9ueKd2rliDilylS+XK0VfA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="jLWdTYfLwDKAExIJotBmyqm2DTd0CsandSxyr4oaqNYKJ2a85uFZKTSsUAYhLQKREXTQu3kQgmCtI84bCBthBw==" saltValue="SinkSClhr2U5iTV0ZSijhQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="83">
-    <mergeCell ref="B83:D83"/>
-[...22 lines deleted...]
-    <mergeCell ref="B77:D77"/>
+    <mergeCell ref="J4:L4"/>
+    <mergeCell ref="G4:I4"/>
+    <mergeCell ref="V54:X54"/>
+    <mergeCell ref="Y54:AA54"/>
+    <mergeCell ref="B2:L2"/>
+    <mergeCell ref="B6:AA6"/>
+    <mergeCell ref="Y4:AA4"/>
+    <mergeCell ref="V4:X4"/>
+    <mergeCell ref="S4:U4"/>
+    <mergeCell ref="P4:R4"/>
+    <mergeCell ref="M4:O4"/>
+    <mergeCell ref="F54:F55"/>
+    <mergeCell ref="G54:I54"/>
+    <mergeCell ref="J54:L54"/>
+    <mergeCell ref="M54:O54"/>
+    <mergeCell ref="P54:R54"/>
+    <mergeCell ref="S54:U54"/>
+    <mergeCell ref="B54:D55"/>
+    <mergeCell ref="M51:O51"/>
+    <mergeCell ref="J51:L51"/>
+    <mergeCell ref="G51:I51"/>
+    <mergeCell ref="E54:E55"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="B78:D78"/>
+    <mergeCell ref="B65:D65"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="B71:D71"/>
+    <mergeCell ref="B72:D72"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="B66:D66"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="B68:D68"/>
+    <mergeCell ref="B56:D56"/>
+    <mergeCell ref="B57:D57"/>
+    <mergeCell ref="B58:D58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="B60:D60"/>
+    <mergeCell ref="P7:R7"/>
+    <mergeCell ref="Y51:AA51"/>
+    <mergeCell ref="V51:X51"/>
+    <mergeCell ref="S51:U51"/>
+    <mergeCell ref="P51:R51"/>
     <mergeCell ref="B82:D82"/>
     <mergeCell ref="AC7:AC8"/>
     <mergeCell ref="B61:D61"/>
     <mergeCell ref="B62:D62"/>
     <mergeCell ref="B63:D63"/>
     <mergeCell ref="B64:D64"/>
     <mergeCell ref="M7:O7"/>
     <mergeCell ref="J7:L7"/>
     <mergeCell ref="Y7:AA7"/>
     <mergeCell ref="V7:X7"/>
     <mergeCell ref="S7:U7"/>
     <mergeCell ref="AB7:AB8"/>
     <mergeCell ref="B53:AC53"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:I7"/>
-    <mergeCell ref="P7:R7"/>
-[...41 lines deleted...]
-    <mergeCell ref="P54:R54"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="B69:D69"/>
+    <mergeCell ref="B79:D79"/>
+    <mergeCell ref="B80:D80"/>
+    <mergeCell ref="B73:D73"/>
+    <mergeCell ref="B74:D74"/>
+    <mergeCell ref="B75:D75"/>
+    <mergeCell ref="B76:D76"/>
+    <mergeCell ref="B77:D77"/>
+    <mergeCell ref="B95:D95"/>
+    <mergeCell ref="B97:D97"/>
+    <mergeCell ref="B98:D98"/>
+    <mergeCell ref="B91:D91"/>
+    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="B93:D93"/>
+    <mergeCell ref="B83:D83"/>
+    <mergeCell ref="B84:D84"/>
+    <mergeCell ref="B85:D85"/>
+    <mergeCell ref="B86:D86"/>
+    <mergeCell ref="B94:D94"/>
+    <mergeCell ref="B88:D88"/>
+    <mergeCell ref="B89:D89"/>
+    <mergeCell ref="B90:D90"/>
+    <mergeCell ref="B87:D87"/>
   </mergeCells>
   <conditionalFormatting sqref="G9:G48">
     <cfRule type="cellIs" dxfId="31" priority="3" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G56:G95">
     <cfRule type="cellIs" dxfId="30" priority="115" operator="greaterThanOrEqual">
       <formula>30000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J9:J48">
     <cfRule type="cellIs" dxfId="27" priority="2" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J56:J95">
     <cfRule type="cellIs" dxfId="26" priority="11" operator="greaterThanOrEqual">
       <formula>30000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M9:M48">
     <cfRule type="cellIs" dxfId="25" priority="1" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
@@ -20900,2723 +20961,2723 @@
           <x14:formula1>
             <xm:f>'(1) Übersicht'!$E$15:$E$25</xm:f>
           </x14:formula1>
           <xm:sqref>F9:F48 F56:F95</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{1A4EE9FF-91EA-4718-8CF0-04C291D75E86}">
           <x14:formula1>
             <xm:f>Legende!$A$2:$A$8</xm:f>
           </x14:formula1>
           <xm:sqref>E9:E48 E56:E95</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Tabelle4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M121"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D13" sqref="D13"/>
+      <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="46.42578125" style="40" customWidth="1"/>
+    <col min="1" max="1" width="3.1796875" customWidth="1"/>
+    <col min="2" max="2" width="2.7265625" style="40" customWidth="1"/>
+    <col min="3" max="3" width="46.453125" style="40" customWidth="1"/>
     <col min="4" max="11" width="13" style="40" customWidth="1"/>
-    <col min="12" max="12" width="8.7109375" style="40" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="11.42578125" hidden="1"/>
+    <col min="12" max="12" width="8.7265625" style="40" customWidth="1"/>
+    <col min="13" max="13" width="11.453125" style="88" customWidth="1"/>
+    <col min="14" max="16384" width="11.453125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="12"/>
       <c r="B1" s="56"/>
       <c r="C1" s="27"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="H1" s="13"/>
       <c r="I1" s="13"/>
       <c r="J1" s="13"/>
       <c r="K1" s="28"/>
       <c r="L1" s="46"/>
       <c r="M1" s="12"/>
     </row>
-    <row r="2" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="14"/>
       <c r="B2" s="543" t="s">
         <v>106</v>
       </c>
       <c r="C2" s="544"/>
       <c r="D2" s="544"/>
       <c r="E2" s="544"/>
       <c r="F2" s="544"/>
       <c r="G2" s="544"/>
       <c r="H2" s="544"/>
       <c r="I2" s="544"/>
       <c r="J2" s="544"/>
       <c r="K2" s="544"/>
       <c r="L2" s="545"/>
       <c r="M2" s="17"/>
     </row>
-    <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="14"/>
       <c r="B3" s="546"/>
       <c r="C3" s="547"/>
       <c r="D3" s="547"/>
       <c r="E3" s="547"/>
       <c r="F3" s="547"/>
       <c r="G3" s="547"/>
       <c r="H3" s="547"/>
       <c r="I3" s="547"/>
       <c r="J3" s="547"/>
       <c r="K3" s="547"/>
       <c r="L3" s="548"/>
       <c r="M3" s="17"/>
     </row>
-    <row r="4" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="14"/>
       <c r="B4" s="546"/>
       <c r="C4" s="547"/>
       <c r="D4" s="547"/>
       <c r="E4" s="547"/>
       <c r="F4" s="547"/>
       <c r="G4" s="547"/>
       <c r="H4" s="547"/>
       <c r="I4" s="547"/>
       <c r="J4" s="547"/>
       <c r="K4" s="547"/>
       <c r="L4" s="548"/>
       <c r="M4" s="17"/>
     </row>
-    <row r="5" spans="1:13" ht="85.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="14"/>
       <c r="B5" s="549"/>
       <c r="C5" s="550"/>
       <c r="D5" s="550"/>
       <c r="E5" s="550"/>
       <c r="F5" s="550"/>
       <c r="G5" s="550"/>
       <c r="H5" s="550"/>
       <c r="I5" s="550"/>
       <c r="J5" s="550"/>
       <c r="K5" s="550"/>
       <c r="L5" s="551"/>
       <c r="M5" s="17"/>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" s="12"/>
       <c r="B6" s="36"/>
       <c r="C6" s="16"/>
       <c r="D6" s="16"/>
       <c r="E6" s="16"/>
       <c r="F6" s="16"/>
       <c r="G6" s="16"/>
       <c r="H6" s="16"/>
       <c r="I6" s="16"/>
       <c r="J6" s="16"/>
       <c r="K6" s="16"/>
       <c r="L6" s="36"/>
       <c r="M6" s="12"/>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" s="14"/>
       <c r="B7" s="57"/>
       <c r="C7" s="48"/>
       <c r="D7" s="48"/>
       <c r="E7" s="48"/>
       <c r="F7" s="48"/>
       <c r="G7" s="48"/>
       <c r="H7" s="48"/>
       <c r="I7" s="48"/>
       <c r="J7" s="48"/>
       <c r="K7" s="48"/>
       <c r="L7" s="41"/>
       <c r="M7" s="17"/>
     </row>
-    <row r="8" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" ht="15.5" x14ac:dyDescent="0.25">
       <c r="A8" s="14"/>
       <c r="B8" s="58"/>
       <c r="C8" s="53" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="15"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
       <c r="L8" s="50"/>
       <c r="M8" s="17"/>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A9" s="14"/>
       <c r="B9" s="49"/>
       <c r="C9" s="52" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="12"/>
       <c r="K9" s="12"/>
       <c r="L9" s="42"/>
       <c r="M9" s="17"/>
     </row>
-    <row r="10" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="14"/>
       <c r="B10" s="49"/>
       <c r="C10" s="38" t="s">
         <v>28</v>
       </c>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="12"/>
       <c r="I10" s="12"/>
       <c r="J10" s="12"/>
       <c r="K10" s="12"/>
       <c r="L10" s="42"/>
       <c r="M10" s="17"/>
     </row>
-    <row r="11" spans="1:13" ht="14.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" ht="14.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="14"/>
       <c r="B11" s="49"/>
       <c r="C11" s="12"/>
-      <c r="D11" s="494" t="s">
+      <c r="D11" s="474" t="s">
         <v>33</v>
       </c>
-      <c r="E11" s="495"/>
-[...4 lines deleted...]
-      <c r="J11" s="496"/>
+      <c r="E11" s="475"/>
+      <c r="F11" s="475"/>
+      <c r="G11" s="475"/>
+      <c r="H11" s="475"/>
+      <c r="I11" s="475"/>
+      <c r="J11" s="476"/>
       <c r="K11" s="17"/>
       <c r="L11" s="42"/>
       <c r="M11" s="17"/>
     </row>
-    <row r="12" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="14"/>
       <c r="B12" s="59"/>
       <c r="C12" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="82" t="s">
         <v>14</v>
       </c>
       <c r="E12" s="82" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="82" t="s">
         <v>14</v>
       </c>
       <c r="G12" s="82" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="35" t="s">
         <v>14</v>
       </c>
       <c r="I12" s="35" t="s">
         <v>14</v>
       </c>
       <c r="J12" s="35" t="s">
         <v>14</v>
       </c>
       <c r="K12" s="30" t="s">
         <v>2</v>
       </c>
       <c r="L12" s="60"/>
       <c r="M12" s="17"/>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13" s="14"/>
       <c r="B13" s="59"/>
       <c r="C13" s="403">
         <f>'(1) Übersicht'!E15</f>
         <v>0</v>
       </c>
       <c r="D13" s="381"/>
       <c r="E13" s="381"/>
       <c r="F13" s="381"/>
       <c r="G13" s="381"/>
       <c r="H13" s="381"/>
       <c r="I13" s="381"/>
       <c r="J13" s="381"/>
       <c r="K13" s="382">
         <f>SUM(D13:J13)</f>
         <v>0</v>
       </c>
       <c r="L13" s="61"/>
       <c r="M13" s="17"/>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" s="14"/>
       <c r="B14" s="59"/>
       <c r="C14" s="404">
         <f>'(1) Übersicht'!E16</f>
         <v>0</v>
       </c>
       <c r="D14" s="383"/>
       <c r="E14" s="383"/>
       <c r="F14" s="383"/>
       <c r="G14" s="383"/>
       <c r="H14" s="383"/>
       <c r="I14" s="383"/>
       <c r="J14" s="383"/>
       <c r="K14" s="384">
         <f t="shared" ref="K14:K23" si="0">SUM(D14:J14)</f>
         <v>0</v>
       </c>
       <c r="L14" s="61"/>
       <c r="M14" s="17"/>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="14"/>
       <c r="B15" s="59"/>
       <c r="C15" s="404">
         <f>'(1) Übersicht'!E17</f>
         <v>0</v>
       </c>
       <c r="D15" s="383"/>
       <c r="E15" s="383"/>
       <c r="F15" s="383"/>
       <c r="G15" s="383"/>
       <c r="H15" s="383"/>
       <c r="I15" s="383"/>
       <c r="J15" s="383"/>
       <c r="K15" s="384">
         <f t="shared" ref="K15:K17" si="1">SUM(D15:J15)</f>
         <v>0</v>
       </c>
       <c r="L15" s="61"/>
       <c r="M15" s="17"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="14"/>
       <c r="B16" s="59"/>
       <c r="C16" s="404">
         <f>'(1) Übersicht'!E18</f>
         <v>0</v>
       </c>
       <c r="D16" s="383"/>
       <c r="E16" s="383"/>
       <c r="F16" s="383"/>
       <c r="G16" s="383"/>
       <c r="H16" s="383"/>
       <c r="I16" s="383"/>
       <c r="J16" s="383"/>
       <c r="K16" s="384">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L16" s="61"/>
       <c r="M16" s="17"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="14"/>
       <c r="B17" s="59"/>
       <c r="C17" s="404">
         <f>'(1) Übersicht'!E19</f>
         <v>0</v>
       </c>
       <c r="D17" s="383"/>
       <c r="E17" s="383"/>
       <c r="F17" s="383"/>
       <c r="G17" s="383"/>
       <c r="H17" s="383"/>
       <c r="I17" s="383"/>
       <c r="J17" s="383"/>
       <c r="K17" s="384">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L17" s="61"/>
       <c r="M17" s="17"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="14"/>
       <c r="B18" s="59"/>
       <c r="C18" s="404">
         <f>'(1) Übersicht'!E20</f>
         <v>0</v>
       </c>
       <c r="D18" s="383"/>
       <c r="E18" s="383"/>
       <c r="F18" s="383"/>
       <c r="G18" s="383"/>
       <c r="H18" s="383"/>
       <c r="I18" s="383"/>
       <c r="J18" s="383"/>
       <c r="K18" s="384">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L18" s="61"/>
       <c r="M18" s="17"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="14"/>
       <c r="B19" s="59"/>
       <c r="C19" s="404">
         <f>'(1) Übersicht'!E21</f>
         <v>0</v>
       </c>
       <c r="D19" s="383"/>
       <c r="E19" s="383"/>
       <c r="F19" s="383"/>
       <c r="G19" s="383"/>
       <c r="H19" s="383"/>
       <c r="I19" s="383"/>
       <c r="J19" s="383"/>
       <c r="K19" s="384">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L19" s="61"/>
       <c r="M19" s="17"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="14"/>
       <c r="B20" s="59"/>
       <c r="C20" s="404">
         <f>'(1) Übersicht'!E22</f>
         <v>0</v>
       </c>
       <c r="D20" s="383"/>
       <c r="E20" s="383"/>
       <c r="F20" s="383"/>
       <c r="G20" s="383"/>
       <c r="H20" s="383"/>
       <c r="I20" s="383"/>
       <c r="J20" s="383"/>
       <c r="K20" s="384">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L20" s="61"/>
       <c r="M20" s="17"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="14"/>
       <c r="B21" s="59"/>
       <c r="C21" s="404">
         <f>'(1) Übersicht'!E23</f>
         <v>0</v>
       </c>
       <c r="D21" s="383"/>
       <c r="E21" s="383"/>
       <c r="F21" s="383"/>
       <c r="G21" s="383"/>
       <c r="H21" s="383"/>
       <c r="I21" s="383"/>
       <c r="J21" s="383"/>
       <c r="K21" s="384">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L21" s="61"/>
       <c r="M21" s="17"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="14"/>
       <c r="B22" s="59"/>
       <c r="C22" s="404">
         <f>'(1) Übersicht'!E24</f>
         <v>0</v>
       </c>
       <c r="D22" s="383"/>
       <c r="E22" s="383"/>
       <c r="F22" s="383"/>
       <c r="G22" s="383"/>
       <c r="H22" s="383"/>
       <c r="I22" s="383"/>
       <c r="J22" s="383"/>
       <c r="K22" s="384">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L22" s="61"/>
       <c r="M22" s="17"/>
     </row>
-    <row r="23" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="14"/>
       <c r="B23" s="59"/>
       <c r="C23" s="405">
         <f>'(1) Übersicht'!E25</f>
         <v>0</v>
       </c>
       <c r="D23" s="385"/>
       <c r="E23" s="385"/>
       <c r="F23" s="385"/>
       <c r="G23" s="385"/>
       <c r="H23" s="385"/>
       <c r="I23" s="385"/>
       <c r="J23" s="385"/>
       <c r="K23" s="386">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L23" s="61"/>
       <c r="M23" s="39"/>
     </row>
-    <row r="24" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="14"/>
       <c r="B24" s="59"/>
       <c r="C24" s="24" t="s">
         <v>2</v>
       </c>
       <c r="D24" s="165">
         <f>SUM(D13:D23)</f>
         <v>0</v>
       </c>
       <c r="E24" s="165">
         <f>SUM(E13:E23)</f>
         <v>0</v>
       </c>
       <c r="F24" s="165">
         <f>SUM(F13:F23)</f>
         <v>0</v>
       </c>
       <c r="G24" s="165">
         <f>SUM(G13:G23)</f>
         <v>0</v>
       </c>
       <c r="H24" s="165">
         <f t="shared" ref="H24:J24" si="2">SUM(H13:H23)</f>
         <v>0</v>
       </c>
       <c r="I24" s="165">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J24" s="165">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K24" s="166">
         <f>ROUND(SUM(K13:K23),0)</f>
         <v>0</v>
       </c>
       <c r="L24" s="62"/>
       <c r="M24" s="552" t="str">
         <f>IF(K24&lt;&gt;'(2) Investitionskosten'!$D$6,"Check total (2)","")</f>
         <v/>
       </c>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A25" s="14"/>
       <c r="B25" s="49"/>
       <c r="C25" s="14"/>
       <c r="D25" s="143"/>
       <c r="E25" s="87"/>
       <c r="F25" s="87"/>
       <c r="G25" s="87"/>
       <c r="H25" s="87"/>
       <c r="I25" s="87"/>
       <c r="J25" s="87"/>
       <c r="K25" s="87"/>
       <c r="L25" s="100"/>
       <c r="M25" s="553"/>
     </row>
-    <row r="26" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="14"/>
       <c r="B26" s="49"/>
       <c r="C26" s="21" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="D26" s="87"/>
       <c r="E26" s="87"/>
       <c r="F26" s="87"/>
       <c r="G26" s="87"/>
       <c r="H26" s="87"/>
       <c r="I26" s="87"/>
       <c r="J26" s="87"/>
       <c r="K26" s="87"/>
       <c r="L26" s="142"/>
       <c r="M26" s="554"/>
     </row>
-    <row r="27" spans="1:13" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:13" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="14"/>
       <c r="B27" s="49"/>
       <c r="C27" s="21"/>
       <c r="D27" s="87"/>
       <c r="E27" s="87"/>
       <c r="F27" s="87"/>
       <c r="G27" s="87"/>
       <c r="H27" s="87"/>
       <c r="I27" s="87"/>
       <c r="J27" s="87"/>
       <c r="K27" s="87"/>
       <c r="L27" s="142"/>
       <c r="M27" s="17"/>
     </row>
-    <row r="28" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="14"/>
       <c r="B28" s="59"/>
       <c r="C28" s="51" t="s">
         <v>20</v>
       </c>
       <c r="D28" s="401" t="str">
         <f>D12</f>
         <v>20xx</v>
       </c>
       <c r="E28" s="401" t="str">
         <f t="shared" ref="E28:J28" si="3">E12</f>
         <v>20xx</v>
       </c>
       <c r="F28" s="401" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
       <c r="G28" s="401" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
       <c r="H28" s="401" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
       <c r="I28" s="401" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
       <c r="J28" s="401" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
       <c r="K28" s="30" t="s">
         <v>2</v>
       </c>
       <c r="L28" s="60"/>
       <c r="M28" s="17"/>
     </row>
-    <row r="29" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="14"/>
       <c r="B29" s="59"/>
       <c r="C29" s="167" t="s">
         <v>18</v>
       </c>
       <c r="D29" s="86"/>
       <c r="E29" s="86"/>
       <c r="F29" s="86"/>
       <c r="G29" s="86"/>
       <c r="H29" s="86"/>
       <c r="I29" s="86"/>
       <c r="J29" s="86"/>
       <c r="K29" s="81">
         <f t="shared" ref="K29:K39" si="4">SUM(D29:J29)</f>
         <v>0</v>
       </c>
       <c r="L29" s="62"/>
       <c r="M29" s="131"/>
     </row>
-    <row r="30" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="14"/>
       <c r="B30" s="59"/>
       <c r="C30" s="387" t="s">
         <v>21</v>
       </c>
       <c r="D30" s="381"/>
       <c r="E30" s="381"/>
       <c r="F30" s="381"/>
       <c r="G30" s="381"/>
       <c r="H30" s="381"/>
       <c r="I30" s="381"/>
       <c r="J30" s="381"/>
       <c r="K30" s="382">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L30" s="61"/>
       <c r="M30" s="17"/>
     </row>
-    <row r="31" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="14"/>
       <c r="B31" s="59"/>
       <c r="C31" s="388" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="383"/>
       <c r="E31" s="383"/>
       <c r="F31" s="383"/>
       <c r="G31" s="383"/>
       <c r="H31" s="383"/>
       <c r="I31" s="383"/>
       <c r="J31" s="383"/>
       <c r="K31" s="384">
         <f t="shared" ref="K31:K34" si="5">SUM(D31:J31)</f>
         <v>0</v>
       </c>
       <c r="L31" s="61"/>
       <c r="M31" s="17"/>
     </row>
-    <row r="32" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="14"/>
       <c r="B32" s="59"/>
       <c r="C32" s="388" t="s">
         <v>21</v>
       </c>
       <c r="D32" s="383"/>
       <c r="E32" s="383"/>
       <c r="F32" s="383"/>
       <c r="G32" s="383"/>
       <c r="H32" s="383"/>
       <c r="I32" s="383"/>
       <c r="J32" s="383"/>
       <c r="K32" s="384">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="L32" s="61"/>
       <c r="M32" s="17"/>
     </row>
-    <row r="33" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="14"/>
       <c r="B33" s="59"/>
       <c r="C33" s="388" t="s">
         <v>21</v>
       </c>
       <c r="D33" s="383"/>
       <c r="E33" s="383"/>
       <c r="F33" s="383"/>
       <c r="G33" s="383"/>
       <c r="H33" s="383"/>
       <c r="I33" s="383"/>
       <c r="J33" s="383"/>
       <c r="K33" s="384">
         <f t="shared" ref="K33" si="6">SUM(D33:J33)</f>
         <v>0</v>
       </c>
       <c r="L33" s="61"/>
       <c r="M33" s="17"/>
     </row>
-    <row r="34" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="14"/>
       <c r="B34" s="59"/>
       <c r="C34" s="388" t="s">
         <v>21</v>
       </c>
       <c r="D34" s="383"/>
       <c r="E34" s="383"/>
       <c r="F34" s="383"/>
       <c r="G34" s="383"/>
       <c r="H34" s="383"/>
       <c r="I34" s="383"/>
       <c r="J34" s="383"/>
       <c r="K34" s="384">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="L34" s="61"/>
       <c r="M34" s="17"/>
     </row>
-    <row r="35" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="14"/>
       <c r="B35" s="59"/>
       <c r="C35" s="388" t="s">
         <v>21</v>
       </c>
       <c r="D35" s="383"/>
       <c r="E35" s="383"/>
       <c r="F35" s="383"/>
       <c r="G35" s="383"/>
       <c r="H35" s="383"/>
       <c r="I35" s="383"/>
       <c r="J35" s="383"/>
       <c r="K35" s="384">
         <f t="shared" ref="K35" si="7">SUM(D35:J35)</f>
         <v>0</v>
       </c>
       <c r="L35" s="61"/>
       <c r="M35" s="17"/>
     </row>
-    <row r="36" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="14"/>
       <c r="B36" s="59"/>
       <c r="C36" s="388" t="s">
         <v>21</v>
       </c>
       <c r="D36" s="383"/>
       <c r="E36" s="383"/>
       <c r="F36" s="383"/>
       <c r="G36" s="383"/>
       <c r="H36" s="383"/>
       <c r="I36" s="383"/>
       <c r="J36" s="383"/>
       <c r="K36" s="384">
         <f t="shared" ref="K36:K37" si="8">SUM(D36:J36)</f>
         <v>0</v>
       </c>
       <c r="L36" s="61"/>
       <c r="M36" s="17"/>
     </row>
-    <row r="37" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="14"/>
       <c r="B37" s="59"/>
       <c r="C37" s="388" t="s">
         <v>21</v>
       </c>
       <c r="D37" s="383"/>
       <c r="E37" s="383"/>
       <c r="F37" s="383"/>
       <c r="G37" s="383"/>
       <c r="H37" s="383"/>
       <c r="I37" s="383"/>
       <c r="J37" s="383"/>
       <c r="K37" s="384">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="L37" s="61"/>
       <c r="M37" s="17"/>
     </row>
-    <row r="38" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="14"/>
       <c r="B38" s="59"/>
       <c r="C38" s="388" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="383"/>
       <c r="E38" s="383"/>
       <c r="F38" s="383"/>
       <c r="G38" s="383"/>
       <c r="H38" s="383"/>
       <c r="I38" s="383"/>
       <c r="J38" s="383"/>
       <c r="K38" s="384">
         <f t="shared" ref="K38" si="9">SUM(D38:J38)</f>
         <v>0</v>
       </c>
       <c r="L38" s="61"/>
       <c r="M38" s="17"/>
     </row>
-    <row r="39" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="14"/>
       <c r="B39" s="59"/>
       <c r="C39" s="389" t="s">
         <v>21</v>
       </c>
       <c r="D39" s="385"/>
       <c r="E39" s="385"/>
       <c r="F39" s="385"/>
       <c r="G39" s="385"/>
       <c r="H39" s="385"/>
       <c r="I39" s="385"/>
       <c r="J39" s="385"/>
       <c r="K39" s="386">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L39" s="61"/>
       <c r="M39" s="17"/>
     </row>
-    <row r="40" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="14"/>
       <c r="B40" s="59"/>
       <c r="C40" s="172" t="s">
         <v>51</v>
       </c>
       <c r="D40" s="54"/>
       <c r="E40" s="54"/>
       <c r="F40" s="54"/>
       <c r="G40" s="54"/>
       <c r="H40" s="54"/>
       <c r="I40" s="54"/>
       <c r="J40" s="54"/>
       <c r="K40" s="55"/>
       <c r="L40" s="61"/>
       <c r="M40" s="17"/>
     </row>
-    <row r="41" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A41" s="14"/>
       <c r="B41" s="59"/>
       <c r="C41" s="403">
         <f>'(1) Übersicht'!E15</f>
         <v>0</v>
       </c>
       <c r="D41" s="381"/>
       <c r="E41" s="381"/>
       <c r="F41" s="381"/>
       <c r="G41" s="381"/>
       <c r="H41" s="381"/>
       <c r="I41" s="381"/>
       <c r="J41" s="381"/>
       <c r="K41" s="382">
         <f t="shared" ref="K41:K51" si="10">SUM(D41:J41)</f>
         <v>0</v>
       </c>
       <c r="L41" s="61"/>
       <c r="M41" s="17"/>
     </row>
-    <row r="42" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A42" s="14"/>
       <c r="B42" s="59"/>
       <c r="C42" s="404">
         <f>'(1) Übersicht'!E16</f>
         <v>0</v>
       </c>
       <c r="D42" s="383"/>
       <c r="E42" s="383"/>
       <c r="F42" s="383"/>
       <c r="G42" s="383"/>
       <c r="H42" s="383"/>
       <c r="I42" s="383"/>
       <c r="J42" s="383"/>
       <c r="K42" s="384">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L42" s="61"/>
       <c r="M42" s="17"/>
     </row>
-    <row r="43" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A43" s="14"/>
       <c r="B43" s="59"/>
       <c r="C43" s="404">
         <f>'(1) Übersicht'!E17</f>
         <v>0</v>
       </c>
       <c r="D43" s="383"/>
       <c r="E43" s="383"/>
       <c r="F43" s="383"/>
       <c r="G43" s="383"/>
       <c r="H43" s="383"/>
       <c r="I43" s="383"/>
       <c r="J43" s="383"/>
       <c r="K43" s="384">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L43" s="61"/>
       <c r="M43" s="17"/>
     </row>
-    <row r="44" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A44" s="14"/>
       <c r="B44" s="59"/>
       <c r="C44" s="404">
         <f>'(1) Übersicht'!E18</f>
         <v>0</v>
       </c>
       <c r="D44" s="383"/>
       <c r="E44" s="383"/>
       <c r="F44" s="383"/>
       <c r="G44" s="383"/>
       <c r="H44" s="383"/>
       <c r="I44" s="383"/>
       <c r="J44" s="383"/>
       <c r="K44" s="384">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L44" s="61"/>
       <c r="M44" s="17"/>
     </row>
-    <row r="45" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A45" s="14"/>
       <c r="B45" s="59"/>
       <c r="C45" s="404">
         <f>'(1) Übersicht'!E19</f>
         <v>0</v>
       </c>
       <c r="D45" s="383"/>
       <c r="E45" s="383"/>
       <c r="F45" s="383"/>
       <c r="G45" s="383"/>
       <c r="H45" s="383"/>
       <c r="I45" s="383"/>
       <c r="J45" s="383"/>
       <c r="K45" s="384">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L45" s="61"/>
       <c r="M45" s="17"/>
     </row>
-    <row r="46" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A46" s="14"/>
       <c r="B46" s="59"/>
       <c r="C46" s="404">
         <f>'(1) Übersicht'!E20</f>
         <v>0</v>
       </c>
       <c r="D46" s="383"/>
       <c r="E46" s="383"/>
       <c r="F46" s="383"/>
       <c r="G46" s="383"/>
       <c r="H46" s="383"/>
       <c r="I46" s="383"/>
       <c r="J46" s="383"/>
       <c r="K46" s="384">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L46" s="61"/>
       <c r="M46" s="17"/>
     </row>
-    <row r="47" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A47" s="14"/>
       <c r="B47" s="59"/>
       <c r="C47" s="404">
         <f>'(1) Übersicht'!E21</f>
         <v>0</v>
       </c>
       <c r="D47" s="383"/>
       <c r="E47" s="383"/>
       <c r="F47" s="383"/>
       <c r="G47" s="383"/>
       <c r="H47" s="383"/>
       <c r="I47" s="383"/>
       <c r="J47" s="383"/>
       <c r="K47" s="384">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L47" s="61"/>
       <c r="M47" s="17"/>
     </row>
-    <row r="48" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A48" s="14"/>
       <c r="B48" s="59"/>
       <c r="C48" s="404">
         <f>'(1) Übersicht'!E22</f>
         <v>0</v>
       </c>
       <c r="D48" s="383"/>
       <c r="E48" s="383"/>
       <c r="F48" s="383"/>
       <c r="G48" s="383"/>
       <c r="H48" s="383"/>
       <c r="I48" s="383"/>
       <c r="J48" s="383"/>
       <c r="K48" s="384">
         <f t="shared" ref="K48:K50" si="11">SUM(D48:J48)</f>
         <v>0</v>
       </c>
       <c r="L48" s="61"/>
       <c r="M48" s="17"/>
     </row>
-    <row r="49" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A49" s="14"/>
       <c r="B49" s="59"/>
       <c r="C49" s="404">
         <f>'(1) Übersicht'!E23</f>
         <v>0</v>
       </c>
       <c r="D49" s="383"/>
       <c r="E49" s="383"/>
       <c r="F49" s="383"/>
       <c r="G49" s="383"/>
       <c r="H49" s="383"/>
       <c r="I49" s="383"/>
       <c r="J49" s="383"/>
       <c r="K49" s="384">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L49" s="61"/>
       <c r="M49" s="17"/>
     </row>
-    <row r="50" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A50" s="14"/>
       <c r="B50" s="59"/>
       <c r="C50" s="404">
         <f>'(1) Übersicht'!E24</f>
         <v>0</v>
       </c>
       <c r="D50" s="383"/>
       <c r="E50" s="383"/>
       <c r="F50" s="383"/>
       <c r="G50" s="383"/>
       <c r="H50" s="383"/>
       <c r="I50" s="383"/>
       <c r="J50" s="383"/>
       <c r="K50" s="384">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L50" s="61"/>
       <c r="M50" s="17"/>
     </row>
-    <row r="51" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="14"/>
       <c r="B51" s="59"/>
       <c r="C51" s="405">
         <f>'(1) Übersicht'!E25</f>
         <v>0</v>
       </c>
       <c r="D51" s="390"/>
       <c r="E51" s="390"/>
       <c r="F51" s="390"/>
       <c r="G51" s="390"/>
       <c r="H51" s="390"/>
       <c r="I51" s="390"/>
       <c r="J51" s="390"/>
       <c r="K51" s="391">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L51" s="61"/>
       <c r="M51" s="17"/>
     </row>
-    <row r="52" spans="1:13" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:13" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="14"/>
       <c r="B52" s="59"/>
       <c r="C52" s="557" t="s">
         <v>107</v>
       </c>
       <c r="D52" s="558"/>
       <c r="E52" s="558"/>
       <c r="F52" s="558"/>
       <c r="G52" s="558"/>
       <c r="H52" s="558"/>
       <c r="I52" s="558"/>
       <c r="J52" s="558"/>
       <c r="K52" s="558"/>
       <c r="L52" s="61"/>
       <c r="M52" s="17"/>
     </row>
-    <row r="53" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="14"/>
       <c r="B53" s="59"/>
       <c r="C53" s="407"/>
       <c r="D53" s="355">
         <f>ROUND(IF(D24&lt;&gt;0,'(1) Übersicht'!$E$52/COUNTIF($D$24:$J$24,"&lt;&gt;0"),0),1)</f>
         <v>0</v>
       </c>
       <c r="E53" s="355">
         <f>ROUND(IF(E24&lt;&gt;0,'(1) Übersicht'!$E$52/COUNTIF($D$24:$J$24,"&lt;&gt;0"),0),1)</f>
         <v>0</v>
       </c>
       <c r="F53" s="355">
         <f>ROUND(IF(F24&lt;&gt;0,'(1) Übersicht'!$E$52/COUNTIF($D$24:$J$24,"&lt;&gt;0"),0),1)</f>
         <v>0</v>
       </c>
       <c r="G53" s="355">
         <f>ROUND(IF(G24&lt;&gt;0,'(1) Übersicht'!$E$52/COUNTIF($D$24:$J$24,"&lt;&gt;0"),0),1)</f>
         <v>0</v>
       </c>
       <c r="H53" s="355">
         <f>ROUND(IF(H24&lt;&gt;0,'(1) Übersicht'!$E$52/COUNTIF($D$24:$J$24,"&lt;&gt;0"),0),1)</f>
         <v>0</v>
       </c>
       <c r="I53" s="355">
         <f>ROUND(IF(I24&lt;&gt;0,'(1) Übersicht'!$E$52/COUNTIF($D$24:$J$24,"&lt;&gt;0"),0),1)</f>
         <v>0</v>
       </c>
       <c r="J53" s="355">
         <f>ROUND(IF(J24&lt;&gt;0,'(1) Übersicht'!$E$52/COUNTIF($D$24:$J$24,"&lt;&gt;0"),0),1)</f>
         <v>0</v>
       </c>
       <c r="K53" s="356">
         <f>SUM(D53:J53)</f>
         <v>0</v>
       </c>
       <c r="L53" s="61"/>
       <c r="M53" s="357"/>
     </row>
-    <row r="54" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="14"/>
       <c r="B54" s="358"/>
       <c r="C54" s="359"/>
       <c r="D54" s="360"/>
       <c r="E54" s="360"/>
       <c r="F54" s="360"/>
       <c r="G54" s="360"/>
       <c r="H54" s="360"/>
       <c r="I54" s="360"/>
       <c r="J54" s="360"/>
       <c r="K54" s="361"/>
       <c r="L54" s="362"/>
       <c r="M54" s="27"/>
     </row>
-    <row r="55" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A55" s="14"/>
       <c r="B55" s="59"/>
       <c r="C55" s="364" t="s">
         <v>2</v>
       </c>
       <c r="D55" s="306">
         <f>SUM(D29:D53)</f>
         <v>0</v>
       </c>
       <c r="E55" s="306">
         <f t="shared" ref="E55:K55" si="12">SUM(E29:E53)</f>
         <v>0</v>
       </c>
       <c r="F55" s="306">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="G55" s="306">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="H55" s="306">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I55" s="306">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J55" s="306">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="K55" s="306">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="L55" s="62"/>
       <c r="M55" s="537" t="str">
         <f>IF(K55=K24,"","Check totals")</f>
         <v/>
       </c>
     </row>
-    <row r="56" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="14"/>
       <c r="B56" s="378"/>
       <c r="C56" s="373"/>
       <c r="D56" s="374" t="str">
         <f>IF(D29&gt;'(1) Übersicht'!$E$54,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="E56" s="374" t="str">
         <f>IF(E29&gt;'(1) Übersicht'!$E$54,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="F56" s="374" t="str">
         <f>IF(F29&gt;'(1) Übersicht'!$E$54,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="G56" s="374" t="str">
         <f>IF(G29&gt;'(1) Übersicht'!$E$54,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="H56" s="374" t="str">
         <f>IF(H29&gt;'(1) Übersicht'!$E$54,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="I56" s="374" t="str">
         <f>IF(I29&gt;'(1) Übersicht'!$E$54,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="J56" s="374" t="str">
         <f>IF(J29&gt;'(1) Übersicht'!$E$54,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="K56" s="374" t="str">
         <f>IF(K29&gt;'(1) Übersicht'!$E$54,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="L56" s="379"/>
       <c r="M56" s="538"/>
     </row>
-    <row r="57" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="14"/>
       <c r="B57" s="376"/>
       <c r="C57" s="363"/>
       <c r="D57" s="375" t="str">
         <f>IF(D24&lt;&gt;D55,"Check Totals","")</f>
         <v/>
       </c>
       <c r="E57" s="375" t="str">
         <f t="shared" ref="E57:K57" si="13">IF(E24&lt;&gt;E55,"Check Totals","")</f>
         <v/>
       </c>
       <c r="F57" s="375" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="G57" s="375" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="H57" s="375" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="I57" s="375" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="J57" s="375" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="K57" s="375" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="L57" s="64"/>
       <c r="M57" s="539"/>
     </row>
-    <row r="58" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A58" s="12"/>
       <c r="B58" s="36"/>
       <c r="C58" s="65"/>
       <c r="D58" s="66"/>
       <c r="E58" s="66"/>
       <c r="F58" s="66"/>
       <c r="G58" s="66"/>
       <c r="H58" s="66"/>
       <c r="I58" s="66"/>
       <c r="J58" s="66"/>
       <c r="K58" s="66"/>
       <c r="L58" s="67"/>
       <c r="M58" s="133"/>
     </row>
-    <row r="59" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A59" s="14"/>
       <c r="B59" s="57"/>
       <c r="C59" s="68"/>
       <c r="D59" s="69"/>
       <c r="E59" s="69"/>
       <c r="F59" s="69"/>
       <c r="G59" s="69"/>
       <c r="H59" s="69"/>
       <c r="I59" s="69"/>
       <c r="J59" s="69"/>
       <c r="K59" s="69"/>
       <c r="L59" s="70"/>
       <c r="M59" s="132"/>
     </row>
-    <row r="60" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:13" ht="15.5" x14ac:dyDescent="0.25">
       <c r="A60" s="14"/>
       <c r="B60" s="58"/>
       <c r="C60" s="53" t="s">
         <v>22</v>
       </c>
       <c r="D60" s="15"/>
       <c r="E60" s="15"/>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15"/>
       <c r="I60" s="15"/>
       <c r="J60" s="15"/>
       <c r="K60" s="15"/>
       <c r="L60" s="50"/>
       <c r="M60" s="17"/>
     </row>
-    <row r="61" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A61" s="14"/>
       <c r="B61" s="49"/>
       <c r="C61" s="365" t="s">
         <v>66</v>
       </c>
       <c r="D61" s="283"/>
       <c r="E61" s="283"/>
       <c r="F61" s="283"/>
       <c r="G61" s="283"/>
       <c r="H61" s="283"/>
       <c r="I61" s="283"/>
       <c r="J61" s="283"/>
       <c r="K61" s="12"/>
       <c r="L61" s="63"/>
       <c r="M61" s="134"/>
     </row>
-    <row r="62" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A62" s="14"/>
       <c r="B62" s="49"/>
       <c r="C62" s="283"/>
-      <c r="D62" s="479" t="s">
+      <c r="D62" s="483" t="s">
         <v>34</v>
       </c>
-      <c r="E62" s="480"/>
-[...4 lines deleted...]
-      <c r="J62" s="481"/>
+      <c r="E62" s="484"/>
+      <c r="F62" s="484"/>
+      <c r="G62" s="484"/>
+      <c r="H62" s="484"/>
+      <c r="I62" s="484"/>
+      <c r="J62" s="485"/>
       <c r="K62" s="12"/>
       <c r="L62" s="63"/>
       <c r="M62" s="134"/>
     </row>
-    <row r="63" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A63" s="14"/>
       <c r="B63" s="59"/>
       <c r="C63" s="366"/>
       <c r="D63" s="367" t="str">
         <f t="shared" ref="D63:J63" si="14">D70</f>
         <v>20xx</v>
       </c>
       <c r="E63" s="367" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
       <c r="F63" s="367" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
       <c r="G63" s="367" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
       <c r="H63" s="367" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
       <c r="I63" s="367" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
       <c r="J63" s="367" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
       <c r="K63" s="269"/>
       <c r="L63" s="60"/>
       <c r="M63" s="134"/>
     </row>
-    <row r="64" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A64" s="14"/>
       <c r="B64" s="59"/>
       <c r="C64" s="284" t="s">
         <v>66</v>
       </c>
       <c r="D64" s="368">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!I49</f>
         <v>0</v>
       </c>
       <c r="E64" s="368">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!L49</f>
         <v>0</v>
       </c>
       <c r="F64" s="368">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!O49</f>
         <v>0</v>
       </c>
       <c r="G64" s="368">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!R49</f>
         <v>0</v>
       </c>
       <c r="H64" s="368">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!U49</f>
         <v>0</v>
       </c>
       <c r="I64" s="368">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!X49</f>
         <v>0</v>
       </c>
       <c r="J64" s="368">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!AA49</f>
         <v>0</v>
       </c>
       <c r="K64" s="270"/>
       <c r="L64" s="60"/>
       <c r="M64" s="134"/>
     </row>
-    <row r="65" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A65" s="14"/>
       <c r="B65" s="59"/>
       <c r="C65" s="284" t="s">
         <v>67</v>
       </c>
       <c r="D65" s="369">
         <f>D64-('(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!I96)</f>
         <v>0</v>
       </c>
       <c r="E65" s="369">
         <f>E64-('(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!L96)</f>
         <v>0</v>
       </c>
       <c r="F65" s="369">
         <f>F64-('(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!O96)</f>
         <v>0</v>
       </c>
       <c r="G65" s="369">
         <f>G64-('(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!R96)</f>
         <v>0</v>
       </c>
       <c r="H65" s="369">
         <f>H64-('(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!U96)</f>
         <v>0</v>
       </c>
       <c r="I65" s="369">
         <f>I64-('(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!X96)</f>
         <v>0</v>
       </c>
       <c r="J65" s="369">
         <f>J64-('(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!AA96)</f>
         <v>0</v>
       </c>
       <c r="K65" s="270"/>
       <c r="L65" s="60"/>
       <c r="M65" s="134"/>
     </row>
-    <row r="66" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A66" s="14"/>
       <c r="B66" s="59"/>
       <c r="C66" s="284" t="s">
         <v>68</v>
       </c>
       <c r="D66" s="370">
         <f>D65*'(1) Übersicht'!E29</f>
         <v>0</v>
       </c>
       <c r="E66" s="370">
         <f>E65*'(1) Übersicht'!E29</f>
         <v>0</v>
       </c>
       <c r="F66" s="370">
         <f>F65*'(1) Übersicht'!E29</f>
         <v>0</v>
       </c>
       <c r="G66" s="370">
         <f>G65*'(1) Übersicht'!E29</f>
         <v>0</v>
       </c>
       <c r="H66" s="370">
         <f>H65*'(1) Übersicht'!E29</f>
         <v>0</v>
       </c>
       <c r="I66" s="370">
         <f>I65*'(1) Übersicht'!E29</f>
         <v>0</v>
       </c>
       <c r="J66" s="370">
         <f>J65*'(1) Übersicht'!E29</f>
         <v>0</v>
       </c>
       <c r="K66" s="270"/>
       <c r="L66" s="60"/>
       <c r="M66" s="134"/>
     </row>
-    <row r="67" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A67" s="14"/>
       <c r="B67" s="59"/>
       <c r="C67" s="284"/>
       <c r="D67" s="285"/>
       <c r="E67" s="285"/>
       <c r="F67" s="285"/>
       <c r="G67" s="285"/>
       <c r="H67" s="285"/>
       <c r="I67" s="285"/>
       <c r="J67" s="285"/>
       <c r="K67" s="271"/>
       <c r="L67" s="60"/>
       <c r="M67" s="134"/>
     </row>
-    <row r="68" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A68" s="14"/>
       <c r="B68" s="49"/>
       <c r="C68" s="20" t="s">
         <v>23</v>
       </c>
       <c r="D68" s="15"/>
       <c r="E68" s="15"/>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15"/>
       <c r="I68" s="15"/>
       <c r="J68" s="15"/>
       <c r="K68" s="12"/>
       <c r="L68" s="63"/>
       <c r="M68" s="134"/>
     </row>
-    <row r="69" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A69" s="14"/>
       <c r="B69" s="49"/>
       <c r="C69" s="12"/>
-      <c r="D69" s="494" t="s">
+      <c r="D69" s="474" t="s">
         <v>34</v>
       </c>
-      <c r="E69" s="495"/>
-[...4 lines deleted...]
-      <c r="J69" s="496"/>
+      <c r="E69" s="475"/>
+      <c r="F69" s="475"/>
+      <c r="G69" s="475"/>
+      <c r="H69" s="475"/>
+      <c r="I69" s="475"/>
+      <c r="J69" s="476"/>
       <c r="K69" s="12"/>
       <c r="L69" s="63"/>
       <c r="M69" s="134"/>
     </row>
-    <row r="70" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A70" s="14"/>
       <c r="B70" s="59"/>
       <c r="C70" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D70" s="82" t="s">
         <v>14</v>
       </c>
       <c r="E70" s="82" t="s">
         <v>14</v>
       </c>
       <c r="F70" s="82" t="s">
         <v>14</v>
       </c>
       <c r="G70" s="82" t="s">
         <v>14</v>
       </c>
       <c r="H70" s="82" t="s">
         <v>14</v>
       </c>
       <c r="I70" s="82" t="s">
         <v>14</v>
       </c>
       <c r="J70" s="82" t="s">
         <v>14</v>
       </c>
       <c r="K70" s="292" t="s">
         <v>2</v>
       </c>
       <c r="L70" s="60"/>
       <c r="M70" s="134"/>
     </row>
-    <row r="71" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A71" s="14"/>
       <c r="B71" s="59"/>
       <c r="C71" s="403">
         <f>'(1) Übersicht'!E15</f>
         <v>0</v>
       </c>
       <c r="D71" s="392"/>
       <c r="E71" s="392"/>
       <c r="F71" s="392"/>
       <c r="G71" s="392"/>
       <c r="H71" s="392"/>
       <c r="I71" s="392"/>
       <c r="J71" s="392"/>
       <c r="K71" s="293">
         <f>SUM(D71:J71)</f>
         <v>0</v>
       </c>
       <c r="L71" s="61"/>
       <c r="M71" s="134"/>
     </row>
-    <row r="72" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A72" s="14"/>
       <c r="B72" s="59"/>
       <c r="C72" s="404">
         <f>'(1) Übersicht'!E16</f>
         <v>0</v>
       </c>
       <c r="D72" s="393"/>
       <c r="E72" s="393"/>
       <c r="F72" s="393"/>
       <c r="G72" s="393"/>
       <c r="H72" s="393"/>
       <c r="I72" s="393"/>
       <c r="J72" s="393"/>
       <c r="K72" s="293">
         <f t="shared" ref="K72:K81" si="15">SUM(D72:J72)</f>
         <v>0</v>
       </c>
       <c r="L72" s="61"/>
       <c r="M72" s="134"/>
     </row>
-    <row r="73" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A73" s="14"/>
       <c r="B73" s="59"/>
       <c r="C73" s="404">
         <f>'(1) Übersicht'!E17</f>
         <v>0</v>
       </c>
       <c r="D73" s="393"/>
       <c r="E73" s="393"/>
       <c r="F73" s="393"/>
       <c r="G73" s="393"/>
       <c r="H73" s="393"/>
       <c r="I73" s="393"/>
       <c r="J73" s="393"/>
       <c r="K73" s="293">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L73" s="61"/>
       <c r="M73" s="134"/>
     </row>
-    <row r="74" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A74" s="14"/>
       <c r="B74" s="59"/>
       <c r="C74" s="404">
         <f>'(1) Übersicht'!E18</f>
         <v>0</v>
       </c>
       <c r="D74" s="394"/>
       <c r="E74" s="394"/>
       <c r="F74" s="394"/>
       <c r="G74" s="394"/>
       <c r="H74" s="394"/>
       <c r="I74" s="394"/>
       <c r="J74" s="394"/>
       <c r="K74" s="293">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L74" s="61"/>
       <c r="M74" s="134"/>
     </row>
-    <row r="75" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A75" s="14"/>
       <c r="B75" s="59"/>
       <c r="C75" s="404">
         <f>'(1) Übersicht'!E19</f>
         <v>0</v>
       </c>
       <c r="D75" s="394"/>
       <c r="E75" s="394"/>
       <c r="F75" s="394"/>
       <c r="G75" s="394"/>
       <c r="H75" s="394"/>
       <c r="I75" s="394"/>
       <c r="J75" s="394"/>
       <c r="K75" s="293">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L75" s="61"/>
       <c r="M75" s="134"/>
     </row>
-    <row r="76" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A76" s="14"/>
       <c r="B76" s="59"/>
       <c r="C76" s="404">
         <f>'(1) Übersicht'!E20</f>
         <v>0</v>
       </c>
       <c r="D76" s="394"/>
       <c r="E76" s="394"/>
       <c r="F76" s="394"/>
       <c r="G76" s="394"/>
       <c r="H76" s="394"/>
       <c r="I76" s="394"/>
       <c r="J76" s="394"/>
       <c r="K76" s="293">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L76" s="61"/>
       <c r="M76" s="134"/>
     </row>
-    <row r="77" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A77" s="14"/>
       <c r="B77" s="59"/>
       <c r="C77" s="404">
         <f>'(1) Übersicht'!E21</f>
         <v>0</v>
       </c>
       <c r="D77" s="394"/>
       <c r="E77" s="394"/>
       <c r="F77" s="394"/>
       <c r="G77" s="394"/>
       <c r="H77" s="394"/>
       <c r="I77" s="394"/>
       <c r="J77" s="394"/>
       <c r="K77" s="293">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L77" s="61"/>
       <c r="M77" s="134"/>
     </row>
-    <row r="78" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A78" s="14"/>
       <c r="B78" s="59"/>
       <c r="C78" s="404">
         <f>'(1) Übersicht'!E22</f>
         <v>0</v>
       </c>
       <c r="D78" s="394"/>
       <c r="E78" s="394"/>
       <c r="F78" s="394"/>
       <c r="G78" s="394"/>
       <c r="H78" s="394"/>
       <c r="I78" s="394"/>
       <c r="J78" s="394"/>
       <c r="K78" s="293">
         <f t="shared" ref="K78:K80" si="16">SUM(D78:J78)</f>
         <v>0</v>
       </c>
       <c r="L78" s="61"/>
       <c r="M78" s="134"/>
     </row>
-    <row r="79" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A79" s="14"/>
       <c r="B79" s="59"/>
       <c r="C79" s="404">
         <f>'(1) Übersicht'!E23</f>
         <v>0</v>
       </c>
       <c r="D79" s="394"/>
       <c r="E79" s="394"/>
       <c r="F79" s="394"/>
       <c r="G79" s="394"/>
       <c r="H79" s="394"/>
       <c r="I79" s="394"/>
       <c r="J79" s="394"/>
       <c r="K79" s="293">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L79" s="61"/>
       <c r="M79" s="134"/>
     </row>
-    <row r="80" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A80" s="14"/>
       <c r="B80" s="59"/>
       <c r="C80" s="404">
         <f>'(1) Übersicht'!E24</f>
         <v>0</v>
       </c>
       <c r="D80" s="394"/>
       <c r="E80" s="394"/>
       <c r="F80" s="394"/>
       <c r="G80" s="394"/>
       <c r="H80" s="394"/>
       <c r="I80" s="394"/>
       <c r="J80" s="394"/>
       <c r="K80" s="293">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L80" s="61"/>
       <c r="M80" s="134"/>
     </row>
-    <row r="81" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A81" s="14"/>
       <c r="B81" s="59"/>
       <c r="C81" s="405">
         <f>'(1) Übersicht'!E25</f>
         <v>0</v>
       </c>
       <c r="D81" s="395"/>
       <c r="E81" s="395"/>
       <c r="F81" s="395"/>
       <c r="G81" s="395"/>
       <c r="H81" s="395"/>
       <c r="I81" s="395"/>
       <c r="J81" s="395"/>
       <c r="K81" s="293">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L81" s="61"/>
       <c r="M81" s="134"/>
     </row>
-    <row r="82" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="14"/>
       <c r="B82" s="59"/>
       <c r="C82" s="24" t="s">
         <v>2</v>
       </c>
       <c r="D82" s="165">
         <f>SUM(D71:D81)</f>
         <v>0</v>
       </c>
       <c r="E82" s="165">
         <f>SUM(E71:E81)</f>
         <v>0</v>
       </c>
       <c r="F82" s="165">
         <f>SUM(F71:F81)</f>
         <v>0</v>
       </c>
       <c r="G82" s="165">
         <f>SUM(G71:G81)</f>
         <v>0</v>
       </c>
       <c r="H82" s="165">
         <f t="shared" ref="H82:J82" si="17">SUM(H71:H81)</f>
         <v>0</v>
       </c>
       <c r="I82" s="165">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="J82" s="165">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="K82" s="294">
         <f>ROUND(SUM(K71:K81),0)</f>
         <v>0</v>
       </c>
       <c r="L82" s="62"/>
       <c r="M82" s="135" t="str">
         <f>IF(K82&lt;&gt;D64+E64+F64+G64+H64+I64+J64,"Check total (3)","")</f>
         <v/>
       </c>
     </row>
-    <row r="83" spans="1:13" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:13" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="14"/>
       <c r="B83" s="49"/>
       <c r="C83" s="14"/>
       <c r="D83" s="143" t="str">
         <f t="shared" ref="D83:J83" si="18">IF(D82&lt;&gt;D64,"Total muss jährl. OPEX entsprechen","")</f>
         <v/>
       </c>
       <c r="E83" s="143" t="str">
         <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="F83" s="143" t="str">
         <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="G83" s="143" t="str">
         <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="H83" s="143" t="str">
         <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="I83" s="143" t="str">
         <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="J83" s="143" t="str">
         <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="K83" s="87"/>
       <c r="L83" s="100"/>
       <c r="M83" s="134"/>
     </row>
-    <row r="84" spans="1:13" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:13" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="14"/>
       <c r="B84" s="49"/>
       <c r="C84" s="555" t="s">
         <v>109</v>
       </c>
       <c r="D84" s="556"/>
       <c r="E84" s="556"/>
       <c r="F84" s="556"/>
       <c r="G84" s="556"/>
       <c r="H84" s="556"/>
       <c r="I84" s="556"/>
       <c r="J84" s="556"/>
       <c r="K84" s="556"/>
       <c r="L84" s="142"/>
       <c r="M84" s="17"/>
     </row>
-    <row r="85" spans="1:13" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:13" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="14"/>
       <c r="B85" s="49"/>
       <c r="C85" s="21"/>
       <c r="D85" s="87"/>
       <c r="E85" s="87"/>
       <c r="F85" s="87"/>
       <c r="G85" s="87"/>
       <c r="H85" s="87"/>
       <c r="I85" s="87"/>
       <c r="J85" s="87"/>
       <c r="K85" s="87"/>
       <c r="L85" s="142"/>
       <c r="M85" s="17"/>
     </row>
-    <row r="86" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A86" s="14"/>
       <c r="B86" s="59"/>
       <c r="C86" s="51" t="s">
         <v>20</v>
       </c>
       <c r="D86" s="401" t="str">
         <f>D70</f>
         <v>20xx</v>
       </c>
       <c r="E86" s="401" t="str">
         <f t="shared" ref="E86:J86" si="19">E70</f>
         <v>20xx</v>
       </c>
       <c r="F86" s="401" t="str">
         <f t="shared" si="19"/>
         <v>20xx</v>
       </c>
       <c r="G86" s="401" t="str">
         <f t="shared" si="19"/>
         <v>20xx</v>
       </c>
       <c r="H86" s="401" t="str">
         <f t="shared" si="19"/>
         <v>20xx</v>
       </c>
       <c r="I86" s="401" t="str">
         <f t="shared" si="19"/>
         <v>20xx</v>
       </c>
       <c r="J86" s="402" t="str">
         <f t="shared" si="19"/>
         <v>20xx</v>
       </c>
       <c r="K86" s="287" t="s">
         <v>2</v>
       </c>
       <c r="L86" s="60"/>
       <c r="M86" s="17"/>
     </row>
-    <row r="87" spans="1:13" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:13" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A87" s="14"/>
       <c r="B87" s="59"/>
       <c r="C87" s="167" t="s">
         <v>108</v>
       </c>
       <c r="D87" s="272"/>
       <c r="E87" s="272"/>
       <c r="F87" s="272"/>
       <c r="G87" s="272"/>
       <c r="H87" s="272"/>
       <c r="I87" s="272"/>
       <c r="J87" s="272"/>
       <c r="K87" s="288">
         <f>SUM(D87:J87)</f>
         <v>0</v>
       </c>
       <c r="L87" s="62"/>
       <c r="M87" s="131"/>
     </row>
-    <row r="88" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A88" s="14"/>
       <c r="B88" s="59"/>
       <c r="C88" s="168" t="s">
         <v>48</v>
       </c>
       <c r="D88" s="169"/>
       <c r="E88" s="136"/>
       <c r="F88" s="136"/>
       <c r="G88" s="136"/>
       <c r="H88" s="136"/>
       <c r="I88" s="136"/>
       <c r="J88" s="286"/>
       <c r="K88" s="289"/>
       <c r="L88" s="61"/>
       <c r="M88" s="17"/>
     </row>
-    <row r="89" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="14"/>
       <c r="B89" s="59"/>
       <c r="C89" s="387" t="s">
         <v>4</v>
       </c>
       <c r="D89" s="392"/>
       <c r="E89" s="392"/>
       <c r="F89" s="392"/>
       <c r="G89" s="392"/>
       <c r="H89" s="392"/>
       <c r="I89" s="392"/>
       <c r="J89" s="392"/>
       <c r="K89" s="290">
         <f t="shared" ref="K89:K98" si="20">SUM(D89:J89)</f>
         <v>0</v>
       </c>
       <c r="L89" s="61"/>
       <c r="M89" s="17"/>
     </row>
-    <row r="90" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="14"/>
       <c r="B90" s="59"/>
       <c r="C90" s="388" t="s">
         <v>4</v>
       </c>
       <c r="D90" s="393"/>
       <c r="E90" s="393"/>
       <c r="F90" s="393"/>
       <c r="G90" s="393"/>
       <c r="H90" s="393"/>
       <c r="I90" s="393"/>
       <c r="J90" s="393"/>
       <c r="K90" s="290">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L90" s="61"/>
       <c r="M90" s="17"/>
     </row>
-    <row r="91" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="14"/>
       <c r="B91" s="59"/>
       <c r="C91" s="388" t="s">
         <v>4</v>
       </c>
       <c r="D91" s="393"/>
       <c r="E91" s="393"/>
       <c r="F91" s="393"/>
       <c r="G91" s="393"/>
       <c r="H91" s="393"/>
       <c r="I91" s="393"/>
       <c r="J91" s="393"/>
       <c r="K91" s="290">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L91" s="61"/>
       <c r="M91" s="17"/>
     </row>
-    <row r="92" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="14"/>
       <c r="B92" s="59"/>
       <c r="C92" s="388" t="s">
         <v>4</v>
       </c>
       <c r="D92" s="393"/>
       <c r="E92" s="393"/>
       <c r="F92" s="393"/>
       <c r="G92" s="393"/>
       <c r="H92" s="393"/>
       <c r="I92" s="393"/>
       <c r="J92" s="393"/>
       <c r="K92" s="290">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L92" s="61"/>
       <c r="M92" s="17"/>
     </row>
-    <row r="93" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="14"/>
       <c r="B93" s="59"/>
       <c r="C93" s="388" t="s">
         <v>4</v>
       </c>
       <c r="D93" s="393"/>
       <c r="E93" s="393"/>
       <c r="F93" s="393"/>
       <c r="G93" s="393"/>
       <c r="H93" s="393"/>
       <c r="I93" s="393"/>
       <c r="J93" s="393"/>
       <c r="K93" s="290">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L93" s="61"/>
       <c r="M93" s="17"/>
     </row>
-    <row r="94" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="14"/>
       <c r="B94" s="59"/>
       <c r="C94" s="388" t="s">
         <v>4</v>
       </c>
       <c r="D94" s="393"/>
       <c r="E94" s="393"/>
       <c r="F94" s="393"/>
       <c r="G94" s="393"/>
       <c r="H94" s="393"/>
       <c r="I94" s="393"/>
       <c r="J94" s="393"/>
       <c r="K94" s="290">
         <f t="shared" ref="K94:K97" si="21">SUM(D94:J94)</f>
         <v>0</v>
       </c>
       <c r="L94" s="61"/>
       <c r="M94" s="17"/>
     </row>
-    <row r="95" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="14"/>
       <c r="B95" s="59"/>
       <c r="C95" s="388" t="s">
         <v>4</v>
       </c>
       <c r="D95" s="393"/>
       <c r="E95" s="393"/>
       <c r="F95" s="393"/>
       <c r="G95" s="393"/>
       <c r="H95" s="393"/>
       <c r="I95" s="393"/>
       <c r="J95" s="393"/>
       <c r="K95" s="290">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="L95" s="61"/>
       <c r="M95" s="17"/>
     </row>
-    <row r="96" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="14"/>
       <c r="B96" s="59"/>
       <c r="C96" s="388" t="s">
         <v>4</v>
       </c>
       <c r="D96" s="393"/>
       <c r="E96" s="393"/>
       <c r="F96" s="393"/>
       <c r="G96" s="393"/>
       <c r="H96" s="393"/>
       <c r="I96" s="393"/>
       <c r="J96" s="393"/>
       <c r="K96" s="290">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="L96" s="61"/>
       <c r="M96" s="17"/>
     </row>
-    <row r="97" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="14"/>
       <c r="B97" s="59"/>
       <c r="C97" s="388" t="s">
         <v>4</v>
       </c>
       <c r="D97" s="393"/>
       <c r="E97" s="393"/>
       <c r="F97" s="393"/>
       <c r="G97" s="393"/>
       <c r="H97" s="393"/>
       <c r="I97" s="393"/>
       <c r="J97" s="393"/>
       <c r="K97" s="290">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="L97" s="61"/>
       <c r="M97" s="17"/>
     </row>
-    <row r="98" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A98" s="14"/>
       <c r="B98" s="59"/>
       <c r="C98" s="396" t="s">
         <v>4</v>
       </c>
       <c r="D98" s="397"/>
       <c r="E98" s="397"/>
       <c r="F98" s="397"/>
       <c r="G98" s="397"/>
       <c r="H98" s="397"/>
       <c r="I98" s="397"/>
       <c r="J98" s="397"/>
       <c r="K98" s="290">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L98" s="61"/>
       <c r="M98" s="17"/>
     </row>
-    <row r="99" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A99" s="14"/>
       <c r="B99" s="59"/>
       <c r="C99" s="172" t="s">
         <v>51</v>
       </c>
       <c r="D99" s="136"/>
       <c r="E99" s="136"/>
       <c r="F99" s="136"/>
       <c r="G99" s="136"/>
       <c r="H99" s="136"/>
       <c r="I99" s="136"/>
       <c r="J99" s="286"/>
       <c r="K99" s="289"/>
       <c r="L99" s="61"/>
       <c r="M99" s="17"/>
     </row>
-    <row r="100" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A100" s="14"/>
       <c r="B100" s="59"/>
       <c r="C100" s="403">
         <f>'(1) Übersicht'!E15</f>
         <v>0</v>
       </c>
       <c r="D100" s="398"/>
       <c r="E100" s="398"/>
       <c r="F100" s="398"/>
       <c r="G100" s="398"/>
       <c r="H100" s="398"/>
       <c r="I100" s="398"/>
       <c r="J100" s="398"/>
       <c r="K100" s="290">
         <f>SUM(D100:J100)</f>
         <v>0</v>
       </c>
       <c r="L100" s="61"/>
       <c r="M100" s="17"/>
     </row>
-    <row r="101" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A101" s="14"/>
       <c r="B101" s="59"/>
       <c r="C101" s="404">
         <f>'(1) Übersicht'!E16</f>
         <v>0</v>
       </c>
       <c r="D101" s="399"/>
       <c r="E101" s="393"/>
       <c r="F101" s="393"/>
       <c r="G101" s="393"/>
       <c r="H101" s="393"/>
       <c r="I101" s="393"/>
       <c r="J101" s="393"/>
       <c r="K101" s="290">
         <f t="shared" ref="K101:K110" si="22">SUM(D101:J101)</f>
         <v>0</v>
       </c>
       <c r="L101" s="61"/>
       <c r="M101" s="17"/>
     </row>
-    <row r="102" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A102" s="14"/>
       <c r="B102" s="59"/>
       <c r="C102" s="404">
         <f>'(1) Übersicht'!E17</f>
         <v>0</v>
       </c>
       <c r="D102" s="399"/>
       <c r="E102" s="393"/>
       <c r="F102" s="393"/>
       <c r="G102" s="393"/>
       <c r="H102" s="393"/>
       <c r="I102" s="393"/>
       <c r="J102" s="393"/>
       <c r="K102" s="290">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="L102" s="61"/>
       <c r="M102" s="17"/>
     </row>
-    <row r="103" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A103" s="14"/>
       <c r="B103" s="59"/>
       <c r="C103" s="404">
         <f>'(1) Übersicht'!E21</f>
         <v>0</v>
       </c>
       <c r="D103" s="399"/>
       <c r="E103" s="393"/>
       <c r="F103" s="393"/>
       <c r="G103" s="393"/>
       <c r="H103" s="393"/>
       <c r="I103" s="393"/>
       <c r="J103" s="393"/>
       <c r="K103" s="290">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="L103" s="61"/>
       <c r="M103" s="17"/>
     </row>
-    <row r="104" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A104" s="14"/>
       <c r="B104" s="59"/>
       <c r="C104" s="404">
         <f>'(1) Übersicht'!E22</f>
         <v>0</v>
       </c>
       <c r="D104" s="399"/>
       <c r="E104" s="393"/>
       <c r="F104" s="393"/>
       <c r="G104" s="393"/>
       <c r="H104" s="393"/>
       <c r="I104" s="393"/>
       <c r="J104" s="393"/>
       <c r="K104" s="290">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="L104" s="61"/>
       <c r="M104" s="17"/>
     </row>
-    <row r="105" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A105" s="14"/>
       <c r="B105" s="59"/>
       <c r="C105" s="404">
         <f>'(1) Übersicht'!E23</f>
         <v>0</v>
       </c>
       <c r="D105" s="399"/>
       <c r="E105" s="393"/>
       <c r="F105" s="393"/>
       <c r="G105" s="393"/>
       <c r="H105" s="393"/>
       <c r="I105" s="393"/>
       <c r="J105" s="393"/>
       <c r="K105" s="290">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="L105" s="61"/>
       <c r="M105" s="17"/>
     </row>
-    <row r="106" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A106" s="14"/>
       <c r="B106" s="59"/>
       <c r="C106" s="404">
         <f>'(1) Übersicht'!E21</f>
         <v>0</v>
       </c>
       <c r="D106" s="399"/>
       <c r="E106" s="393"/>
       <c r="F106" s="393"/>
       <c r="G106" s="393"/>
       <c r="H106" s="393"/>
       <c r="I106" s="393"/>
       <c r="J106" s="393"/>
       <c r="K106" s="290">
         <f t="shared" ref="K106:K109" si="23">SUM(D106:J106)</f>
         <v>0</v>
       </c>
       <c r="L106" s="61"/>
       <c r="M106" s="17"/>
     </row>
-    <row r="107" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A107" s="14"/>
       <c r="B107" s="59"/>
       <c r="C107" s="404">
         <f>'(1) Übersicht'!E22</f>
         <v>0</v>
       </c>
       <c r="D107" s="399"/>
       <c r="E107" s="393"/>
       <c r="F107" s="393"/>
       <c r="G107" s="393"/>
       <c r="H107" s="393"/>
       <c r="I107" s="393"/>
       <c r="J107" s="393"/>
       <c r="K107" s="290">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="L107" s="61"/>
       <c r="M107" s="17"/>
     </row>
-    <row r="108" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A108" s="14"/>
       <c r="B108" s="59"/>
       <c r="C108" s="404">
         <f>'(1) Übersicht'!E23</f>
         <v>0</v>
       </c>
       <c r="D108" s="399"/>
       <c r="E108" s="393"/>
       <c r="F108" s="393"/>
       <c r="G108" s="393"/>
       <c r="H108" s="393"/>
       <c r="I108" s="393"/>
       <c r="J108" s="393"/>
       <c r="K108" s="290">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="L108" s="61"/>
       <c r="M108" s="17"/>
     </row>
-    <row r="109" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A109" s="14"/>
       <c r="B109" s="59"/>
       <c r="C109" s="404">
         <f>'(1) Übersicht'!E24</f>
         <v>0</v>
       </c>
       <c r="D109" s="399"/>
       <c r="E109" s="393"/>
       <c r="F109" s="393"/>
       <c r="G109" s="393"/>
       <c r="H109" s="393"/>
       <c r="I109" s="393"/>
       <c r="J109" s="393"/>
       <c r="K109" s="290">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="L109" s="61"/>
       <c r="M109" s="17"/>
     </row>
-    <row r="110" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A110" s="14"/>
       <c r="B110" s="59"/>
       <c r="C110" s="405">
         <f>'(1) Übersicht'!E25</f>
         <v>0</v>
       </c>
       <c r="D110" s="400"/>
       <c r="E110" s="397"/>
       <c r="F110" s="397"/>
       <c r="G110" s="397"/>
       <c r="H110" s="397"/>
       <c r="I110" s="397"/>
       <c r="J110" s="397"/>
       <c r="K110" s="290">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="L110" s="61"/>
       <c r="M110" s="17"/>
     </row>
-    <row r="111" spans="1:13" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:13" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A111" s="14"/>
       <c r="B111" s="59"/>
       <c r="C111" s="557" t="s">
         <v>107</v>
       </c>
       <c r="D111" s="558"/>
       <c r="E111" s="558"/>
       <c r="F111" s="558"/>
       <c r="G111" s="558"/>
       <c r="H111" s="558"/>
       <c r="I111" s="558"/>
       <c r="J111" s="558"/>
       <c r="K111" s="559"/>
       <c r="L111" s="61"/>
       <c r="M111" s="27"/>
     </row>
-    <row r="112" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A112" s="14"/>
       <c r="B112" s="59"/>
       <c r="C112" s="406"/>
       <c r="D112" s="355">
         <f>'(1) Übersicht'!G52</f>
         <v>0</v>
       </c>
       <c r="E112" s="355">
         <f>'(1) Übersicht'!I52</f>
         <v>0</v>
       </c>
       <c r="F112" s="355">
         <f>'(1) Übersicht'!K52</f>
         <v>0</v>
       </c>
       <c r="G112" s="355">
         <f>'(1) Übersicht'!M52</f>
         <v>0</v>
       </c>
       <c r="H112" s="355">
         <f>'(1) Übersicht'!O52</f>
         <v>0</v>
       </c>
       <c r="I112" s="355">
         <f>'(1) Übersicht'!Q52</f>
         <v>0</v>
       </c>
       <c r="J112" s="355">
         <f>'(1) Übersicht'!S52</f>
         <v>0</v>
       </c>
       <c r="K112" s="372"/>
       <c r="L112" s="61"/>
       <c r="M112" s="27"/>
     </row>
-    <row r="113" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A113" s="14"/>
       <c r="B113" s="59"/>
       <c r="C113" s="371"/>
       <c r="D113" s="360"/>
       <c r="E113" s="360"/>
       <c r="F113" s="360"/>
       <c r="G113" s="360"/>
       <c r="H113" s="360"/>
       <c r="I113" s="360"/>
       <c r="J113" s="360"/>
       <c r="K113" s="361"/>
       <c r="L113" s="61"/>
       <c r="M113" s="27"/>
     </row>
-    <row r="114" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A114" s="14"/>
       <c r="B114" s="59"/>
       <c r="C114" s="364" t="s">
         <v>2</v>
       </c>
       <c r="D114" s="80">
         <f>SUM(D87:D112)</f>
         <v>0</v>
       </c>
       <c r="E114" s="80">
         <f t="shared" ref="E114:J114" si="24">SUM(E87:E112)</f>
         <v>0</v>
       </c>
       <c r="F114" s="80">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="G114" s="80">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="H114" s="80">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="I114" s="80">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J114" s="80">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="K114" s="291">
         <f>ROUND(SUM(K87:K110),0)</f>
         <v>0</v>
       </c>
       <c r="L114" s="62"/>
       <c r="M114" s="537"/>
     </row>
-    <row r="115" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="14"/>
       <c r="B115" s="378"/>
       <c r="C115" s="373"/>
       <c r="D115" s="374" t="str">
         <f>IF(D87&gt;D66,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="E115" s="374" t="str">
         <f t="shared" ref="E115:J115" si="25">IF(E87&gt;E66,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="F115" s="374" t="str">
         <f t="shared" si="25"/>
         <v/>
       </c>
       <c r="G115" s="374" t="str">
         <f t="shared" si="25"/>
         <v/>
       </c>
       <c r="H115" s="374" t="str">
         <f t="shared" si="25"/>
         <v/>
       </c>
       <c r="I115" s="374" t="str">
         <f t="shared" si="25"/>
         <v/>
       </c>
       <c r="J115" s="374" t="str">
         <f t="shared" si="25"/>
         <v/>
       </c>
       <c r="K115" s="380"/>
       <c r="L115" s="379"/>
       <c r="M115" s="538"/>
     </row>
-    <row r="116" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="14"/>
       <c r="B116" s="376"/>
       <c r="C116" s="363"/>
       <c r="D116" s="375" t="str">
         <f>IF(D82&lt;&gt;D114,"Check Totals","")</f>
         <v/>
       </c>
       <c r="E116" s="375" t="str">
         <f t="shared" ref="E116:J116" si="26">IF(E82&lt;&gt;E114,"Check Totals","")</f>
         <v/>
       </c>
       <c r="F116" s="375" t="str">
         <f t="shared" si="26"/>
         <v/>
       </c>
       <c r="G116" s="375" t="str">
         <f t="shared" si="26"/>
         <v/>
       </c>
       <c r="H116" s="375" t="str">
         <f t="shared" si="26"/>
         <v/>
       </c>
       <c r="I116" s="375" t="str">
         <f t="shared" si="26"/>
         <v/>
       </c>
       <c r="J116" s="375" t="str">
         <f t="shared" si="26"/>
         <v/>
       </c>
       <c r="K116" s="377"/>
       <c r="L116" s="64"/>
       <c r="M116" s="539"/>
     </row>
-    <row r="117" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="12"/>
       <c r="B117" s="37"/>
       <c r="C117" s="137" t="s">
         <v>10</v>
       </c>
       <c r="D117" s="137"/>
       <c r="E117" s="138"/>
       <c r="F117" s="138"/>
       <c r="G117" s="138"/>
       <c r="H117" s="138"/>
       <c r="I117" s="138"/>
       <c r="J117" s="138"/>
       <c r="K117" s="138"/>
       <c r="L117" s="139"/>
       <c r="M117" s="12"/>
     </row>
-    <row r="118" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="12"/>
       <c r="B118" s="44"/>
       <c r="C118" s="540" t="s">
         <v>110</v>
       </c>
       <c r="D118" s="541"/>
       <c r="E118" s="541"/>
       <c r="F118" s="541"/>
       <c r="G118" s="541"/>
       <c r="H118" s="541"/>
       <c r="I118" s="541"/>
       <c r="J118" s="541"/>
       <c r="K118" s="542"/>
       <c r="L118" s="140"/>
       <c r="M118" s="12"/>
     </row>
-    <row r="119" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A119" s="10"/>
       <c r="B119" s="141"/>
       <c r="C119" s="10"/>
       <c r="D119" s="10"/>
       <c r="E119" s="10"/>
       <c r="F119" s="10"/>
       <c r="G119" s="10"/>
       <c r="H119" s="10"/>
       <c r="I119" s="10"/>
       <c r="J119" s="10"/>
       <c r="K119" s="10"/>
       <c r="L119" s="141"/>
       <c r="M119" s="10"/>
     </row>
-    <row r="120" spans="1:13" hidden="1" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:13" hidden="1" x14ac:dyDescent="0.25">
       <c r="B120" s="88"/>
       <c r="C120"/>
       <c r="D120"/>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120"/>
       <c r="I120"/>
       <c r="J120"/>
       <c r="K120"/>
       <c r="L120" s="88"/>
       <c r="M120"/>
     </row>
-    <row r="121" spans="1:13" x14ac:dyDescent="0.2"/>
+    <row r="121" spans="1:13" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="oupsyuZc+WFa0UYpw1Ba70YovAM0PPtTsRN/CTJd/vq20IXNWeGvhg7asVKEF4fKUPZQ3SQWXaZjI/zc/MityA==" saltValue="C5YInGx4mHO0uuK0MrQALA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="3dmqA+AWvnWuUJQW8szQOnVGH9T5Hk6NdWIaAPGV+ihXQouj3drS30X/MiFzyhMFGqW9ifR8UtO0VTglHeEjyQ==" saltValue="HUAvqMIiGY9MJovZnz296g==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="11">
     <mergeCell ref="M55:M57"/>
     <mergeCell ref="C118:K118"/>
     <mergeCell ref="M114:M116"/>
     <mergeCell ref="B2:L5"/>
     <mergeCell ref="D11:J11"/>
     <mergeCell ref="D69:J69"/>
     <mergeCell ref="M24:M26"/>
     <mergeCell ref="C84:K84"/>
     <mergeCell ref="D62:J62"/>
     <mergeCell ref="C52:K52"/>
     <mergeCell ref="C111:K111"/>
   </mergeCells>
   <conditionalFormatting sqref="D82:J82">
     <cfRule type="expression" dxfId="12" priority="1">
       <formula>D82&lt;&gt;D64</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D87:J87">
     <cfRule type="expression" dxfId="11" priority="5">
       <formula>D87&gt;D66</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D114:J114">
     <cfRule type="expression" dxfId="10" priority="4">
@@ -23675,866 +23736,866 @@
             <xm:f>D29&gt;'(1) Übersicht'!$E$54</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFFF0000"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>D29:J29</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C02CC93-2145-44B4-91FD-F86BD95EED97}">
   <dimension ref="A1:XFC82"/>
   <sheetViews>
     <sheetView showWhiteSpace="0" view="pageLayout" topLeftCell="A5" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="E20" sqref="E20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.42578125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="25.28515625" customWidth="1"/>
+    <col min="1" max="1" width="10.453125" customWidth="1"/>
+    <col min="2" max="2" width="2.453125" customWidth="1"/>
+    <col min="3" max="3" width="25.26953125" customWidth="1"/>
     <col min="4" max="4" width="31" customWidth="1"/>
-    <col min="5" max="5" width="17.140625" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="25" max="29" width="12.7109375" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="17.1796875" customWidth="1"/>
+    <col min="6" max="6" width="12.7265625" customWidth="1"/>
+    <col min="7" max="7" width="22.26953125" customWidth="1"/>
+    <col min="8" max="8" width="12.7265625" style="88" customWidth="1"/>
+    <col min="9" max="9" width="12.7265625" customWidth="1"/>
+    <col min="10" max="10" width="12.7265625" style="88" customWidth="1"/>
+    <col min="11" max="12" width="12.7265625" customWidth="1"/>
+    <col min="13" max="15" width="12.7265625" style="88" customWidth="1"/>
+    <col min="16" max="24" width="12.7265625" customWidth="1"/>
+    <col min="25" max="29" width="12.7265625" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="4" customWidth="1"/>
-    <col min="31" max="31" width="8.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16382" max="16382" width="4.7109375" hidden="1" customWidth="1"/>
+    <col min="31" max="31" width="8.7265625" customWidth="1"/>
+    <col min="32" max="16380" width="2.1796875" hidden="1" customWidth="1"/>
+    <col min="16381" max="16381" width="3.7265625" hidden="1" customWidth="1"/>
+    <col min="16382" max="16382" width="4.7265625" hidden="1" customWidth="1"/>
     <col min="16383" max="16383" width="3" hidden="1" customWidth="1"/>
-    <col min="16384" max="16384" width="5.42578125" hidden="1" customWidth="1"/>
+    <col min="16384" max="16384" width="5.453125" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="23.25" hidden="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:31" ht="23" hidden="1" x14ac:dyDescent="0.25">
       <c r="A1" s="88"/>
       <c r="B1" s="88"/>
       <c r="C1" s="88"/>
       <c r="D1" s="88"/>
       <c r="E1" s="88"/>
       <c r="F1" s="88"/>
       <c r="G1" s="88"/>
       <c r="I1" s="88"/>
       <c r="K1" s="88"/>
       <c r="L1" s="88"/>
       <c r="P1" s="88"/>
       <c r="Q1" s="225"/>
       <c r="Z1" s="225"/>
       <c r="AA1" s="225"/>
       <c r="AB1" s="88"/>
       <c r="AC1" s="88"/>
       <c r="AD1" s="88"/>
       <c r="AE1" s="88"/>
     </row>
-    <row r="2" spans="1:31" hidden="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:31" hidden="1" x14ac:dyDescent="0.25">
       <c r="A2" s="88"/>
       <c r="B2" s="88"/>
       <c r="C2" s="88"/>
       <c r="D2" s="88"/>
       <c r="E2" s="88"/>
       <c r="F2" s="88"/>
       <c r="G2" s="88"/>
       <c r="I2" s="88"/>
       <c r="K2" s="88"/>
       <c r="L2" s="88"/>
       <c r="P2" s="88"/>
       <c r="Q2" s="88"/>
       <c r="Z2" s="88"/>
       <c r="AA2" s="88"/>
       <c r="AB2" s="88"/>
       <c r="AC2" s="88"/>
       <c r="AD2" s="88"/>
       <c r="AE2" s="88"/>
     </row>
-    <row r="3" spans="1:31" hidden="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:31" hidden="1" x14ac:dyDescent="0.25">
       <c r="A3" s="88"/>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="I3" s="88"/>
       <c r="K3" s="88"/>
       <c r="L3" s="88"/>
       <c r="P3" s="88"/>
       <c r="Q3" s="88"/>
       <c r="Z3" s="88"/>
       <c r="AA3" s="88"/>
       <c r="AB3" s="88"/>
       <c r="AC3" s="88"/>
       <c r="AD3" s="88"/>
       <c r="AE3" s="88"/>
     </row>
-    <row r="4" spans="1:31" hidden="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:31" hidden="1" x14ac:dyDescent="0.25">
       <c r="A4" s="314"/>
       <c r="B4" s="315"/>
       <c r="C4" s="315"/>
       <c r="D4" s="315"/>
       <c r="E4" s="315"/>
       <c r="F4" s="315"/>
       <c r="G4" s="315"/>
       <c r="H4" s="315"/>
       <c r="I4" s="315"/>
       <c r="J4" s="315"/>
       <c r="K4" s="315"/>
       <c r="L4" s="315"/>
       <c r="M4" s="315"/>
       <c r="N4" s="315"/>
       <c r="O4" s="315"/>
       <c r="P4" s="315"/>
       <c r="Q4" s="315"/>
       <c r="R4" s="88"/>
       <c r="S4" s="88"/>
       <c r="T4" s="88"/>
       <c r="U4" s="88"/>
       <c r="V4" s="88"/>
       <c r="W4" s="88"/>
       <c r="X4" s="88"/>
       <c r="Y4" s="88"/>
       <c r="Z4" s="315"/>
       <c r="AA4" s="315"/>
       <c r="AB4" s="88"/>
       <c r="AC4" s="88"/>
       <c r="AD4" s="88"/>
       <c r="AE4" s="88"/>
     </row>
-    <row r="5" spans="1:31" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="437" t="s">
+    <row r="5" spans="1:31" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="426" t="s">
         <v>79</v>
       </c>
-      <c r="B5" s="437"/>
-[...13 lines deleted...]
-      <c r="P5" s="437"/>
+      <c r="B5" s="426"/>
+      <c r="C5" s="426"/>
+      <c r="D5" s="426"/>
+      <c r="E5" s="426"/>
+      <c r="F5" s="426"/>
+      <c r="G5" s="426"/>
+      <c r="H5" s="426"/>
+      <c r="I5" s="426"/>
+      <c r="J5" s="426"/>
+      <c r="K5" s="426"/>
+      <c r="L5" s="426"/>
+      <c r="M5" s="426"/>
+      <c r="N5" s="426"/>
+      <c r="O5" s="426"/>
+      <c r="P5" s="426"/>
       <c r="Q5" s="88"/>
       <c r="R5" s="88"/>
       <c r="S5" s="88"/>
       <c r="T5" s="88"/>
       <c r="U5" s="88"/>
       <c r="V5" s="88"/>
       <c r="W5" s="88"/>
       <c r="X5" s="88"/>
       <c r="Y5" s="88"/>
       <c r="Z5" s="88"/>
       <c r="AA5" s="88"/>
       <c r="AB5" s="88"/>
       <c r="AC5" s="88"/>
       <c r="AD5" s="88"/>
       <c r="AE5" s="88"/>
     </row>
-    <row r="6" spans="1:31" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="P6" s="437"/>
+    <row r="6" spans="1:31" ht="11.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="426"/>
+      <c r="B6" s="426"/>
+      <c r="C6" s="426"/>
+      <c r="D6" s="426"/>
+      <c r="E6" s="426"/>
+      <c r="F6" s="426"/>
+      <c r="G6" s="426"/>
+      <c r="H6" s="426"/>
+      <c r="I6" s="426"/>
+      <c r="J6" s="426"/>
+      <c r="K6" s="426"/>
+      <c r="L6" s="426"/>
+      <c r="M6" s="426"/>
+      <c r="N6" s="426"/>
+      <c r="O6" s="426"/>
+      <c r="P6" s="426"/>
       <c r="Q6" s="225"/>
       <c r="R6" s="88"/>
       <c r="S6" s="88"/>
       <c r="T6" s="88"/>
       <c r="U6" s="88"/>
       <c r="V6" s="88"/>
       <c r="W6" s="88"/>
       <c r="X6" s="88"/>
       <c r="Y6" s="88"/>
       <c r="Z6" s="225"/>
       <c r="AA6" s="225"/>
       <c r="AB6" s="88"/>
       <c r="AC6" s="88"/>
       <c r="AD6" s="88"/>
       <c r="AE6" s="88"/>
     </row>
-    <row r="7" spans="1:31" ht="9.6" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="P7" s="437"/>
+    <row r="7" spans="1:31" ht="9.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="426"/>
+      <c r="B7" s="426"/>
+      <c r="C7" s="426"/>
+      <c r="D7" s="426"/>
+      <c r="E7" s="426"/>
+      <c r="F7" s="426"/>
+      <c r="G7" s="426"/>
+      <c r="H7" s="426"/>
+      <c r="I7" s="426"/>
+      <c r="J7" s="426"/>
+      <c r="K7" s="426"/>
+      <c r="L7" s="426"/>
+      <c r="M7" s="426"/>
+      <c r="N7" s="426"/>
+      <c r="O7" s="426"/>
+      <c r="P7" s="426"/>
       <c r="Q7" s="225"/>
       <c r="R7" s="88"/>
       <c r="S7" s="88"/>
       <c r="T7" s="88"/>
       <c r="U7" s="88"/>
       <c r="V7" s="88"/>
       <c r="W7" s="88"/>
       <c r="X7" s="88"/>
       <c r="Y7" s="88"/>
       <c r="Z7" s="225"/>
       <c r="AA7" s="225"/>
       <c r="AB7" s="88"/>
       <c r="AC7" s="88"/>
       <c r="AD7" s="88"/>
       <c r="AE7" s="88"/>
     </row>
-    <row r="8" spans="1:31" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="P8" s="438"/>
+    <row r="8" spans="1:31" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="427"/>
+      <c r="B8" s="427"/>
+      <c r="C8" s="427"/>
+      <c r="D8" s="427"/>
+      <c r="E8" s="427"/>
+      <c r="F8" s="427"/>
+      <c r="G8" s="427"/>
+      <c r="H8" s="427"/>
+      <c r="I8" s="427"/>
+      <c r="J8" s="427"/>
+      <c r="K8" s="427"/>
+      <c r="L8" s="427"/>
+      <c r="M8" s="427"/>
+      <c r="N8" s="427"/>
+      <c r="O8" s="427"/>
+      <c r="P8" s="427"/>
       <c r="Q8" s="225"/>
       <c r="R8" s="88"/>
       <c r="S8" s="88"/>
       <c r="T8" s="88"/>
       <c r="U8" s="88"/>
       <c r="V8" s="88"/>
       <c r="W8" s="88"/>
       <c r="X8" s="88"/>
       <c r="Y8" s="88"/>
       <c r="Z8" s="225"/>
       <c r="AA8" s="225"/>
       <c r="AB8" s="88"/>
       <c r="AC8" s="88"/>
       <c r="AD8" s="88"/>
       <c r="AE8" s="88"/>
     </row>
-    <row r="9" spans="1:31" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:31" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="38"/>
       <c r="B9" s="91"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="G9" s="13"/>
       <c r="H9" s="91"/>
       <c r="I9" s="13"/>
       <c r="J9" s="91"/>
       <c r="K9" s="13"/>
       <c r="L9" s="13"/>
       <c r="M9" s="91"/>
       <c r="N9" s="91"/>
       <c r="O9" s="91"/>
       <c r="P9" s="28"/>
       <c r="Q9" s="87"/>
       <c r="R9" s="88"/>
       <c r="S9" s="88"/>
       <c r="T9" s="88"/>
       <c r="U9" s="88"/>
       <c r="V9" s="88"/>
       <c r="W9" s="88"/>
       <c r="X9" s="88"/>
       <c r="Y9" s="88"/>
       <c r="Z9" s="87"/>
       <c r="AA9" s="87"/>
       <c r="AB9" s="88"/>
       <c r="AC9" s="88"/>
       <c r="AD9" s="88"/>
       <c r="AE9" s="88"/>
     </row>
-    <row r="10" spans="1:31" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:31" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="44"/>
-      <c r="B10" s="595" t="s">
+      <c r="B10" s="565" t="s">
         <v>80</v>
       </c>
-      <c r="C10" s="596"/>
-[...12 lines deleted...]
-      <c r="P10" s="597"/>
+      <c r="C10" s="566"/>
+      <c r="D10" s="566"/>
+      <c r="E10" s="566"/>
+      <c r="F10" s="566"/>
+      <c r="G10" s="566"/>
+      <c r="H10" s="566"/>
+      <c r="I10" s="566"/>
+      <c r="J10" s="566"/>
+      <c r="K10" s="566"/>
+      <c r="L10" s="566"/>
+      <c r="M10" s="566"/>
+      <c r="N10" s="566"/>
+      <c r="O10" s="566"/>
+      <c r="P10" s="567"/>
       <c r="Q10" s="273"/>
       <c r="R10" s="88"/>
       <c r="S10" s="88"/>
       <c r="T10" s="88"/>
       <c r="U10" s="88"/>
       <c r="V10" s="88"/>
       <c r="W10" s="88"/>
       <c r="X10" s="88"/>
       <c r="Y10" s="88"/>
       <c r="Z10" s="273"/>
       <c r="AA10" s="273"/>
       <c r="AB10" s="88"/>
       <c r="AC10" s="88"/>
       <c r="AD10" s="88"/>
       <c r="AE10" s="88"/>
     </row>
-    <row r="11" spans="1:31" ht="153.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:31" ht="153.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="44"/>
-      <c r="B11" s="598"/>
-[...13 lines deleted...]
-      <c r="P11" s="600"/>
+      <c r="B11" s="568"/>
+      <c r="C11" s="569"/>
+      <c r="D11" s="569"/>
+      <c r="E11" s="569"/>
+      <c r="F11" s="569"/>
+      <c r="G11" s="569"/>
+      <c r="H11" s="569"/>
+      <c r="I11" s="569"/>
+      <c r="J11" s="569"/>
+      <c r="K11" s="569"/>
+      <c r="L11" s="569"/>
+      <c r="M11" s="569"/>
+      <c r="N11" s="569"/>
+      <c r="O11" s="569"/>
+      <c r="P11" s="570"/>
       <c r="Q11" s="273"/>
       <c r="R11" s="88"/>
       <c r="S11" s="88"/>
       <c r="T11" s="88"/>
       <c r="U11" s="88"/>
       <c r="V11" s="88"/>
       <c r="W11" s="88"/>
       <c r="X11" s="88"/>
       <c r="Y11" s="88"/>
       <c r="Z11" s="273"/>
       <c r="AA11" s="273"/>
       <c r="AB11" s="88"/>
       <c r="AC11" s="88"/>
       <c r="AD11" s="88"/>
       <c r="AE11" s="88"/>
     </row>
-    <row r="12" spans="1:31" s="31" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:31" s="31" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="12"/>
       <c r="B12" s="16"/>
       <c r="C12" s="316"/>
       <c r="D12" s="274"/>
       <c r="E12" s="274"/>
       <c r="F12" s="274"/>
       <c r="G12" s="275"/>
       <c r="H12" s="88"/>
       <c r="I12" s="88"/>
       <c r="J12" s="88"/>
       <c r="K12" s="89"/>
       <c r="L12" s="87"/>
       <c r="M12" s="87"/>
       <c r="N12" s="87"/>
       <c r="O12" s="87"/>
       <c r="P12" s="88"/>
       <c r="Q12" s="230"/>
       <c r="R12" s="227"/>
       <c r="S12" s="227"/>
       <c r="T12" s="227"/>
       <c r="U12" s="227"/>
       <c r="V12" s="227"/>
       <c r="W12" s="227"/>
       <c r="X12" s="227"/>
       <c r="Y12" s="227"/>
       <c r="Z12" s="230"/>
       <c r="AA12" s="230"/>
       <c r="AB12" s="227"/>
       <c r="AC12" s="227"/>
       <c r="AD12" s="227"/>
       <c r="AE12" s="227"/>
     </row>
-    <row r="13" spans="1:31" s="88" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:31" s="88" customFormat="1" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="14"/>
       <c r="B13" s="118"/>
       <c r="C13" s="119"/>
       <c r="D13" s="317"/>
       <c r="E13" s="96"/>
       <c r="F13" s="96"/>
       <c r="G13" s="96"/>
       <c r="H13" s="318"/>
     </row>
-    <row r="14" spans="1:31" s="88" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:31" s="88" customFormat="1" ht="15.5" x14ac:dyDescent="0.25">
       <c r="A14" s="14"/>
       <c r="B14" s="122"/>
       <c r="C14" s="53" t="s">
         <v>81</v>
       </c>
       <c r="D14" s="87"/>
       <c r="H14" s="171"/>
     </row>
-    <row r="15" spans="1:31" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:31" s="88" customFormat="1" ht="13" x14ac:dyDescent="0.25">
       <c r="A15" s="14"/>
       <c r="B15" s="122"/>
       <c r="C15" s="204" t="s">
         <v>82</v>
       </c>
       <c r="D15" s="87"/>
       <c r="E15" s="204"/>
       <c r="F15" s="204"/>
       <c r="G15" s="204"/>
       <c r="H15" s="171"/>
     </row>
-    <row r="16" spans="1:31" s="88" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:31" s="88" customFormat="1" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A16" s="14"/>
       <c r="B16" s="122"/>
       <c r="C16" s="53"/>
       <c r="D16" s="87"/>
       <c r="E16" s="319" t="s">
         <v>83</v>
       </c>
       <c r="F16" s="320"/>
       <c r="G16" s="321" t="s">
         <v>84</v>
       </c>
       <c r="H16" s="171"/>
     </row>
-    <row r="17" spans="1:8" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:8" s="88" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="14"/>
       <c r="B17" s="49"/>
       <c r="C17" s="38"/>
       <c r="D17" s="37"/>
       <c r="E17" s="125"/>
       <c r="F17" s="126"/>
       <c r="G17" s="117"/>
       <c r="H17" s="171"/>
     </row>
-    <row r="18" spans="1:8" s="88" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:8" s="88" customFormat="1" ht="13" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="14"/>
       <c r="B18" s="49"/>
       <c r="C18" s="93" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="93"/>
       <c r="E18" s="127">
         <f>'(1) Übersicht'!E35</f>
         <v>0</v>
       </c>
       <c r="F18" s="208"/>
       <c r="G18" s="127">
         <f>'(2) Investitionskosten'!G6</f>
         <v>0</v>
       </c>
       <c r="H18" s="171"/>
     </row>
-    <row r="19" spans="1:8" s="88" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:8" s="88" customFormat="1" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="14"/>
       <c r="B19" s="49"/>
       <c r="C19" s="93"/>
       <c r="D19" s="320"/>
       <c r="E19" s="322"/>
       <c r="F19" s="216"/>
       <c r="G19" s="216"/>
       <c r="H19" s="171"/>
     </row>
-    <row r="20" spans="1:8" s="88" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:8" s="88" customFormat="1" ht="34" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="14"/>
       <c r="B20" s="49"/>
-      <c r="C20" s="587" t="s">
+      <c r="C20" s="571" t="s">
         <v>124</v>
       </c>
-      <c r="D20" s="588"/>
+      <c r="D20" s="572"/>
       <c r="E20" s="328"/>
       <c r="F20" s="216"/>
       <c r="G20" s="328"/>
       <c r="H20" s="171"/>
     </row>
-    <row r="21" spans="1:8" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:8" s="88" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A21" s="14"/>
       <c r="B21" s="49"/>
       <c r="C21" s="93"/>
       <c r="D21" s="320"/>
       <c r="E21" s="211"/>
       <c r="F21" s="211"/>
       <c r="G21" s="212"/>
       <c r="H21" s="171"/>
     </row>
-    <row r="22" spans="1:8" s="88" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:8" s="88" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="14"/>
       <c r="B22" s="49"/>
-      <c r="C22" s="601" t="s">
+      <c r="C22" s="573" t="s">
         <v>120</v>
       </c>
-      <c r="D22" s="602"/>
+      <c r="D22" s="574"/>
       <c r="E22" s="127">
         <f>E63</f>
         <v>0</v>
       </c>
       <c r="F22" s="208"/>
       <c r="G22" s="323" t="s">
         <v>85</v>
       </c>
       <c r="H22" s="171"/>
     </row>
-    <row r="23" spans="1:8" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:8" s="88" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A23" s="14"/>
       <c r="B23" s="49"/>
       <c r="C23" s="324"/>
       <c r="D23" s="320"/>
       <c r="E23" s="211"/>
       <c r="F23" s="211"/>
       <c r="G23" s="212"/>
       <c r="H23" s="171"/>
     </row>
-    <row r="24" spans="1:8" s="88" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:8" s="88" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="14"/>
       <c r="B24" s="49"/>
-      <c r="C24" s="603" t="s">
+      <c r="C24" s="575" t="s">
         <v>86</v>
       </c>
-      <c r="D24" s="604"/>
+      <c r="D24" s="576"/>
       <c r="E24" s="127">
         <f>E18+E20</f>
         <v>0</v>
       </c>
       <c r="F24" s="211"/>
       <c r="G24" s="127">
         <f>G18+G20</f>
         <v>0</v>
       </c>
       <c r="H24" s="171"/>
     </row>
-    <row r="25" spans="1:8" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:8" s="88" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A25" s="14"/>
       <c r="B25" s="49"/>
       <c r="C25" s="320"/>
       <c r="D25" s="320"/>
       <c r="E25" s="211"/>
       <c r="F25" s="211"/>
       <c r="G25" s="212"/>
       <c r="H25" s="171"/>
     </row>
-    <row r="26" spans="1:8" s="88" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:8" s="88" customFormat="1" ht="13" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="14"/>
       <c r="B26" s="49"/>
-      <c r="C26" s="582" t="s">
+      <c r="C26" s="560" t="s">
         <v>87</v>
       </c>
-      <c r="D26" s="583"/>
-      <c r="E26" s="589">
+      <c r="D26" s="561"/>
+      <c r="E26" s="562">
         <f>E24-E22-G24</f>
         <v>0</v>
       </c>
-      <c r="F26" s="590"/>
-      <c r="G26" s="591"/>
+      <c r="F26" s="563"/>
+      <c r="G26" s="564"/>
       <c r="H26" s="171"/>
     </row>
-    <row r="27" spans="1:8" s="88" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:8" s="88" customFormat="1" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="14"/>
       <c r="B27" s="49"/>
       <c r="C27" s="325"/>
       <c r="D27" s="320"/>
       <c r="E27" s="326"/>
       <c r="F27" s="216"/>
       <c r="G27" s="216"/>
       <c r="H27" s="171"/>
     </row>
-    <row r="28" spans="1:8" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:8" s="88" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A28" s="14"/>
       <c r="B28" s="49"/>
-      <c r="C28" s="582" t="s">
+      <c r="C28" s="560" t="s">
         <v>88</v>
       </c>
-      <c r="D28" s="583"/>
-      <c r="E28" s="584" t="e">
+      <c r="D28" s="561"/>
+      <c r="E28" s="578" t="e">
         <f>E26/E24</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F28" s="585"/>
-      <c r="G28" s="586"/>
+      <c r="F28" s="579"/>
+      <c r="G28" s="580"/>
       <c r="H28" s="171"/>
     </row>
-    <row r="29" spans="1:8" s="88" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:8" s="88" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="14"/>
       <c r="B29" s="49"/>
       <c r="C29" s="53"/>
       <c r="D29" s="321"/>
       <c r="E29" s="326"/>
       <c r="G29" s="211"/>
       <c r="H29" s="171"/>
     </row>
-    <row r="30" spans="1:8" s="93" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:8" s="93" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A30" s="21"/>
       <c r="B30" s="129"/>
-      <c r="C30" s="587" t="s">
+      <c r="C30" s="571" t="s">
         <v>125</v>
       </c>
-      <c r="D30" s="588"/>
-      <c r="E30" s="589" t="e">
+      <c r="D30" s="572"/>
+      <c r="E30" s="562" t="e">
         <f>IF(E28&gt;=0.1,"Ja","Nein")</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F30" s="590"/>
-      <c r="G30" s="591"/>
+      <c r="F30" s="563"/>
+      <c r="G30" s="564"/>
       <c r="H30" s="171"/>
     </row>
-    <row r="31" spans="1:8" s="93" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:8" s="93" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A31" s="21"/>
       <c r="B31" s="129"/>
       <c r="C31" s="130"/>
       <c r="E31" s="217"/>
       <c r="F31" s="217"/>
       <c r="G31" s="217"/>
       <c r="H31" s="171"/>
     </row>
-    <row r="32" spans="1:8" s="88" customFormat="1" ht="81" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:8" s="88" customFormat="1" ht="81" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="89"/>
       <c r="B32" s="105"/>
-      <c r="C32" s="592" t="s">
+      <c r="C32" s="581" t="s">
         <v>126</v>
       </c>
-      <c r="D32" s="592"/>
-[...7 lines deleted...]
-      <c r="B34" s="479" t="s">
+      <c r="D32" s="581"/>
+      <c r="E32" s="581"/>
+      <c r="F32" s="581"/>
+      <c r="G32" s="581"/>
+      <c r="H32" s="582"/>
+    </row>
+    <row r="33" spans="2:30" s="88" customFormat="1" ht="13" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="34" spans="2:30" s="88" customFormat="1" ht="23.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="483" t="s">
         <v>89</v>
       </c>
-      <c r="C34" s="480"/>
-[...6 lines deleted...]
-    <row r="35" spans="2:30" s="88" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="C34" s="484"/>
+      <c r="D34" s="484"/>
+      <c r="E34" s="484"/>
+      <c r="F34" s="484"/>
+      <c r="G34" s="484"/>
+      <c r="H34" s="485"/>
+    </row>
+    <row r="35" spans="2:30" s="88" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="B35" s="104"/>
       <c r="C35" s="93"/>
       <c r="H35" s="103"/>
     </row>
-    <row r="36" spans="2:30" s="88" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:30" s="88" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="104"/>
-      <c r="C36" s="581" t="s">
+      <c r="C36" s="577" t="s">
         <v>90</v>
       </c>
-      <c r="D36" s="581"/>
-      <c r="E36" s="581"/>
+      <c r="D36" s="577"/>
+      <c r="E36" s="577"/>
       <c r="G36" s="328"/>
       <c r="H36" s="103"/>
     </row>
-    <row r="37" spans="2:30" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:30" s="88" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B37" s="104"/>
-      <c r="C37" s="594"/>
-[...1 lines deleted...]
-      <c r="E37" s="594"/>
+      <c r="C37" s="583"/>
+      <c r="D37" s="583"/>
+      <c r="E37" s="583"/>
       <c r="H37" s="103"/>
     </row>
-    <row r="38" spans="2:30" s="88" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:30" s="88" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B38" s="104"/>
-      <c r="C38" s="581" t="s">
+      <c r="C38" s="577" t="s">
         <v>91</v>
       </c>
-      <c r="D38" s="581"/>
-      <c r="E38" s="581"/>
+      <c r="D38" s="577"/>
+      <c r="E38" s="577"/>
       <c r="G38" s="328"/>
       <c r="H38" s="103"/>
     </row>
-    <row r="39" spans="2:30" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:30" s="88" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B39" s="104"/>
-      <c r="C39" s="594"/>
-[...1 lines deleted...]
-      <c r="E39" s="594"/>
+      <c r="C39" s="583"/>
+      <c r="D39" s="583"/>
+      <c r="E39" s="583"/>
       <c r="H39" s="103"/>
     </row>
-    <row r="40" spans="2:30" s="88" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:30" s="88" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="104"/>
-      <c r="C40" s="570" t="s">
+      <c r="C40" s="584" t="s">
         <v>92</v>
       </c>
-      <c r="D40" s="570"/>
-      <c r="E40" s="570"/>
+      <c r="D40" s="584"/>
+      <c r="E40" s="584"/>
       <c r="G40" s="328"/>
       <c r="H40" s="103"/>
     </row>
-    <row r="41" spans="2:30" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:30" s="88" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B41" s="104"/>
       <c r="C41" s="329"/>
       <c r="D41" s="330"/>
       <c r="H41" s="103"/>
     </row>
-    <row r="42" spans="2:30" s="88" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:30" s="88" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="104"/>
-      <c r="C42" s="581" t="s">
+      <c r="C42" s="577" t="s">
         <v>93</v>
       </c>
-      <c r="D42" s="581"/>
-      <c r="E42" s="581"/>
+      <c r="D42" s="577"/>
+      <c r="E42" s="577"/>
       <c r="G42" s="331"/>
       <c r="H42" s="103"/>
     </row>
-    <row r="43" spans="2:30" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:30" s="88" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B43" s="105"/>
       <c r="C43" s="332"/>
       <c r="D43" s="332"/>
       <c r="E43" s="332"/>
       <c r="F43" s="106"/>
       <c r="G43" s="106"/>
       <c r="H43" s="109"/>
     </row>
-    <row r="44" spans="2:30" s="88" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:30" s="88" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C44" s="327"/>
       <c r="D44" s="327"/>
       <c r="E44" s="327"/>
       <c r="G44" s="333"/>
     </row>
-    <row r="45" spans="2:30" s="88" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B45" s="561" t="s">
+    <row r="45" spans="2:30" s="88" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="586" t="s">
         <v>94</v>
       </c>
-      <c r="C45" s="562"/>
-[...28 lines deleted...]
-    <row r="46" spans="2:30" s="88" customFormat="1" ht="69.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C45" s="587"/>
+      <c r="D45" s="587"/>
+      <c r="E45" s="587"/>
+      <c r="F45" s="587"/>
+      <c r="G45" s="587"/>
+      <c r="H45" s="587"/>
+      <c r="I45" s="587"/>
+      <c r="J45" s="587"/>
+      <c r="K45" s="587"/>
+      <c r="L45" s="587"/>
+      <c r="M45" s="587"/>
+      <c r="N45" s="587"/>
+      <c r="O45" s="587"/>
+      <c r="P45" s="587"/>
+      <c r="Q45" s="587"/>
+      <c r="R45" s="587"/>
+      <c r="S45" s="587"/>
+      <c r="T45" s="587"/>
+      <c r="U45" s="587"/>
+      <c r="V45" s="587"/>
+      <c r="W45" s="587"/>
+      <c r="X45" s="587"/>
+      <c r="Y45" s="587"/>
+      <c r="Z45" s="587"/>
+      <c r="AA45" s="587"/>
+      <c r="AB45" s="587"/>
+      <c r="AC45" s="587"/>
+      <c r="AD45" s="588"/>
+    </row>
+    <row r="46" spans="2:30" s="88" customFormat="1" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="104"/>
-      <c r="C46" s="564" t="s">
+      <c r="C46" s="589" t="s">
         <v>95</v>
       </c>
-      <c r="D46" s="564"/>
-[...10 lines deleted...]
-      <c r="O46" s="564"/>
+      <c r="D46" s="589"/>
+      <c r="E46" s="589"/>
+      <c r="F46" s="589"/>
+      <c r="G46" s="589"/>
+      <c r="H46" s="589"/>
+      <c r="I46" s="589"/>
+      <c r="J46" s="589"/>
+      <c r="K46" s="589"/>
+      <c r="L46" s="589"/>
+      <c r="M46" s="589"/>
+      <c r="N46" s="589"/>
+      <c r="O46" s="589"/>
       <c r="AD46" s="103"/>
     </row>
-    <row r="47" spans="2:30" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="2:30" s="88" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B47" s="104"/>
       <c r="C47" s="334" t="s">
         <v>96</v>
       </c>
       <c r="AD47" s="103"/>
     </row>
-    <row r="48" spans="2:30" s="88" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="2:30" s="88" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="104"/>
       <c r="E48" s="335" t="s">
         <v>97</v>
       </c>
-      <c r="F48" s="565" t="s">
+      <c r="F48" s="590" t="s">
         <v>98</v>
       </c>
-      <c r="G48" s="566"/>
-[...21 lines deleted...]
-      <c r="AC48" s="567"/>
+      <c r="G48" s="591"/>
+      <c r="H48" s="591"/>
+      <c r="I48" s="591"/>
+      <c r="J48" s="591"/>
+      <c r="K48" s="591"/>
+      <c r="L48" s="591"/>
+      <c r="M48" s="591"/>
+      <c r="N48" s="591"/>
+      <c r="O48" s="591"/>
+      <c r="P48" s="591"/>
+      <c r="Q48" s="591"/>
+      <c r="R48" s="591"/>
+      <c r="S48" s="591"/>
+      <c r="T48" s="591"/>
+      <c r="U48" s="591"/>
+      <c r="V48" s="591"/>
+      <c r="W48" s="591"/>
+      <c r="X48" s="591"/>
+      <c r="Y48" s="591"/>
+      <c r="Z48" s="591"/>
+      <c r="AA48" s="591"/>
+      <c r="AB48" s="591"/>
+      <c r="AC48" s="592"/>
       <c r="AD48" s="103"/>
     </row>
-    <row r="49" spans="2:30" s="88" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="2:30" s="88" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B49" s="104"/>
       <c r="C49" s="336"/>
       <c r="D49" s="51"/>
       <c r="E49" s="82"/>
       <c r="F49" s="337" t="str">
         <f t="shared" ref="F49:AC49" si="0">IF(ISNUMBER(E49),IF(E49+1-$E$49&lt;$G$36,E49+1,""),"")</f>
         <v/>
       </c>
       <c r="G49" s="337" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H49" s="337" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I49" s="337" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="J49" s="337" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="K49" s="337" t="str">
@@ -24593,56 +24654,56 @@
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="Y49" s="338" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="Z49" s="339" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="AA49" s="339" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="AB49" s="339" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="AC49" s="339" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="AD49" s="103"/>
     </row>
-    <row r="50" spans="2:30" s="88" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="2:30" s="88" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B50" s="104"/>
-      <c r="C50" s="568" t="s">
+      <c r="C50" s="593" t="s">
         <v>119</v>
       </c>
-      <c r="D50" s="569"/>
+      <c r="D50" s="594"/>
       <c r="E50" s="340" t="str">
         <f>IF(ISNUMBER(E49),AVERAGE(E51:E53),"")</f>
         <v/>
       </c>
       <c r="F50" s="340" t="str">
         <f>IF(ISNUMBER(F49),AVERAGE(F51:F53),"")</f>
         <v/>
       </c>
       <c r="G50" s="340" t="str">
         <f t="shared" ref="G50:V50" si="1">IF(ISNUMBER(G49),AVERAGE(G51:G53),"")</f>
         <v/>
       </c>
       <c r="H50" s="340" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="I50" s="340" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="J50" s="340" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="K50" s="340" t="str">
@@ -24701,325 +24762,325 @@
         <f t="shared" ref="X50:AC50" si="2">IF(ISNUMBER(X49),AVERAGE(X51:X53),"")</f>
         <v/>
       </c>
       <c r="Y50" s="340" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Z50" s="340" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="AA50" s="340" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="AB50" s="340" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="AC50" s="340" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="AD50" s="103"/>
     </row>
-    <row r="51" spans="2:30" s="88" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="2:30" s="88" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B51" s="104"/>
       <c r="C51" s="341" t="s">
         <v>99</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>114</v>
       </c>
       <c r="E51" s="307"/>
       <c r="F51" s="307"/>
       <c r="G51" s="307"/>
       <c r="H51" s="307"/>
       <c r="I51" s="307"/>
       <c r="J51" s="307"/>
       <c r="K51" s="307"/>
       <c r="L51" s="307"/>
       <c r="M51" s="307"/>
       <c r="N51" s="307"/>
       <c r="O51" s="307"/>
       <c r="P51" s="307"/>
       <c r="Q51" s="307"/>
       <c r="R51" s="307"/>
       <c r="S51" s="307"/>
       <c r="T51" s="307"/>
       <c r="U51" s="307"/>
       <c r="V51" s="307"/>
       <c r="W51" s="307"/>
       <c r="X51" s="307"/>
       <c r="Y51" s="307">
         <v>197.52000000000004</v>
       </c>
       <c r="Z51" s="307">
         <v>201.39000000000004</v>
       </c>
       <c r="AA51" s="307">
         <v>205.26000000000005</v>
       </c>
       <c r="AB51" s="307">
         <v>209.13000000000005</v>
       </c>
       <c r="AC51" s="307">
         <v>213.00000000000006</v>
       </c>
       <c r="AD51" s="103"/>
     </row>
-    <row r="52" spans="2:30" s="88" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="52" spans="2:30" s="88" customFormat="1" ht="25" x14ac:dyDescent="0.25">
       <c r="B52" s="104"/>
       <c r="C52" s="341" t="s">
         <v>99</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>115</v>
       </c>
       <c r="E52" s="262"/>
       <c r="F52" s="262"/>
       <c r="G52" s="262"/>
       <c r="H52" s="262"/>
       <c r="I52" s="262"/>
       <c r="J52" s="262"/>
       <c r="K52" s="262"/>
       <c r="L52" s="262"/>
       <c r="M52" s="262"/>
       <c r="N52" s="262"/>
       <c r="O52" s="262"/>
       <c r="P52" s="262"/>
       <c r="Q52" s="262"/>
       <c r="R52" s="262"/>
       <c r="S52" s="262"/>
       <c r="T52" s="262"/>
       <c r="U52" s="262"/>
       <c r="V52" s="262"/>
       <c r="W52" s="262"/>
       <c r="X52" s="262"/>
       <c r="Y52" s="262"/>
       <c r="Z52" s="262"/>
       <c r="AA52" s="262"/>
       <c r="AB52" s="262"/>
       <c r="AC52" s="262"/>
       <c r="AD52" s="103"/>
     </row>
-    <row r="53" spans="2:30" s="88" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="53" spans="2:30" s="88" customFormat="1" ht="25" x14ac:dyDescent="0.25">
       <c r="B53" s="104"/>
       <c r="C53" s="341" t="s">
         <v>99</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>116</v>
       </c>
       <c r="E53" s="262"/>
       <c r="F53" s="262"/>
       <c r="G53" s="262"/>
       <c r="H53" s="262"/>
       <c r="I53" s="262"/>
       <c r="J53" s="262"/>
       <c r="K53" s="262"/>
       <c r="L53" s="262"/>
       <c r="M53" s="262"/>
       <c r="N53" s="262"/>
       <c r="O53" s="262"/>
       <c r="P53" s="262"/>
       <c r="Q53" s="262"/>
       <c r="R53" s="262"/>
       <c r="S53" s="262"/>
       <c r="T53" s="262"/>
       <c r="U53" s="262"/>
       <c r="V53" s="262"/>
       <c r="W53" s="262"/>
       <c r="X53" s="262"/>
       <c r="Y53" s="262"/>
       <c r="Z53" s="262"/>
       <c r="AA53" s="262"/>
       <c r="AB53" s="262"/>
       <c r="AC53" s="262"/>
       <c r="AD53" s="103"/>
     </row>
-    <row r="54" spans="2:30" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="2:30" s="88" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B54" s="105"/>
       <c r="C54" s="106"/>
       <c r="D54" s="106"/>
       <c r="E54" s="342"/>
       <c r="F54" s="342"/>
       <c r="G54" s="342"/>
       <c r="H54" s="342"/>
       <c r="I54" s="342"/>
       <c r="J54" s="342"/>
       <c r="K54" s="342"/>
       <c r="L54" s="342"/>
       <c r="M54" s="342"/>
       <c r="N54" s="342"/>
       <c r="O54" s="342"/>
       <c r="P54" s="342"/>
       <c r="Q54" s="342"/>
       <c r="R54" s="342"/>
       <c r="S54" s="342"/>
       <c r="T54" s="342"/>
       <c r="U54" s="342"/>
       <c r="V54" s="342"/>
       <c r="W54" s="342"/>
       <c r="X54" s="342"/>
       <c r="Y54" s="342"/>
       <c r="Z54" s="342"/>
       <c r="AA54" s="342"/>
       <c r="AB54" s="342"/>
       <c r="AC54" s="342"/>
       <c r="AD54" s="109"/>
     </row>
-    <row r="55" spans="2:30" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="2:30" s="88" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="D55" s="343"/>
       <c r="E55" s="344"/>
       <c r="F55" s="344"/>
       <c r="G55" s="344"/>
       <c r="H55" s="344"/>
       <c r="I55" s="344"/>
       <c r="J55" s="344"/>
       <c r="K55" s="344"/>
       <c r="L55" s="344"/>
       <c r="M55" s="344"/>
       <c r="N55" s="344"/>
       <c r="O55" s="344"/>
       <c r="P55" s="344"/>
       <c r="Q55" s="344"/>
       <c r="R55" s="344"/>
       <c r="S55" s="344"/>
       <c r="T55" s="344"/>
       <c r="U55" s="344"/>
       <c r="V55" s="344"/>
       <c r="W55" s="344"/>
       <c r="X55" s="344"/>
       <c r="Y55" s="344"/>
       <c r="Z55" s="344"/>
       <c r="AA55" s="344"/>
       <c r="AB55" s="344"/>
       <c r="AC55" s="344"/>
     </row>
-    <row r="56" spans="2:30" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="2:30" s="88" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="B56" s="110"/>
       <c r="C56" s="96"/>
       <c r="D56" s="345"/>
       <c r="E56" s="346"/>
       <c r="F56" s="346"/>
       <c r="G56" s="346"/>
       <c r="H56" s="346"/>
       <c r="I56" s="346"/>
       <c r="J56" s="346"/>
       <c r="K56" s="346"/>
       <c r="L56" s="346"/>
       <c r="M56" s="346"/>
       <c r="N56" s="346"/>
       <c r="O56" s="346"/>
       <c r="P56" s="346"/>
       <c r="Q56" s="346"/>
       <c r="R56" s="346"/>
       <c r="S56" s="346"/>
       <c r="T56" s="346"/>
       <c r="U56" s="346"/>
       <c r="V56" s="346"/>
       <c r="W56" s="346"/>
       <c r="X56" s="346"/>
       <c r="Y56" s="346"/>
       <c r="Z56" s="346"/>
       <c r="AA56" s="346"/>
       <c r="AB56" s="346"/>
       <c r="AC56" s="346"/>
       <c r="AD56" s="98"/>
     </row>
-    <row r="57" spans="2:30" s="88" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="57" spans="2:30" s="88" customFormat="1" ht="15.5" x14ac:dyDescent="0.25">
       <c r="B57" s="104"/>
       <c r="C57" s="347" t="s">
         <v>100</v>
       </c>
       <c r="E57" s="344"/>
       <c r="F57" s="344"/>
       <c r="G57" s="344"/>
       <c r="H57" s="344"/>
       <c r="I57" s="344"/>
       <c r="J57" s="344"/>
       <c r="K57" s="344"/>
       <c r="L57" s="344"/>
       <c r="M57" s="344"/>
       <c r="N57" s="344"/>
       <c r="O57" s="344"/>
       <c r="P57" s="344"/>
       <c r="Q57" s="344"/>
       <c r="R57" s="344"/>
       <c r="S57" s="344"/>
       <c r="T57" s="344"/>
       <c r="U57" s="344"/>
       <c r="V57" s="344"/>
       <c r="W57" s="344"/>
       <c r="X57" s="344"/>
       <c r="Y57" s="344"/>
       <c r="Z57" s="344"/>
       <c r="AA57" s="344"/>
       <c r="AB57" s="344"/>
       <c r="AC57" s="344"/>
       <c r="AD57" s="103"/>
     </row>
-    <row r="58" spans="2:30" s="88" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="58" spans="2:30" s="88" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="B58" s="104"/>
       <c r="C58" s="343" t="s">
         <v>101</v>
       </c>
       <c r="E58" s="344"/>
       <c r="F58" s="344"/>
       <c r="G58" s="344"/>
       <c r="H58" s="344"/>
       <c r="I58" s="344"/>
       <c r="J58" s="344"/>
       <c r="K58" s="344"/>
       <c r="L58" s="344"/>
       <c r="M58" s="344"/>
       <c r="N58" s="344"/>
       <c r="O58" s="344"/>
       <c r="P58" s="344"/>
       <c r="Q58" s="344"/>
       <c r="R58" s="344"/>
       <c r="S58" s="344"/>
       <c r="T58" s="344"/>
       <c r="U58" s="344"/>
       <c r="V58" s="344"/>
       <c r="W58" s="344"/>
       <c r="X58" s="344"/>
       <c r="Y58" s="344"/>
       <c r="Z58" s="344"/>
       <c r="AA58" s="344"/>
       <c r="AB58" s="344"/>
       <c r="AC58" s="344"/>
       <c r="AD58" s="103"/>
     </row>
-    <row r="59" spans="2:30" s="88" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="2:30" s="88" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B59" s="104"/>
-      <c r="C59" s="570" t="s">
+      <c r="C59" s="584" t="s">
         <v>102</v>
       </c>
-      <c r="D59" s="571"/>
+      <c r="D59" s="595"/>
       <c r="E59" s="348">
         <f>IF(ISNUMBER(E50),$G$38*E50,0)</f>
         <v>0</v>
       </c>
       <c r="F59" s="348">
         <f t="shared" ref="F59:AC59" si="3">IF(ISNUMBER(F50),$G$38*F50,0)</f>
         <v>0</v>
       </c>
       <c r="G59" s="348">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H59" s="348">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="I59" s="348">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J59" s="348">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K59" s="348">
@@ -25078,62 +25139,62 @@
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Y59" s="348">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Z59" s="348">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="AA59" s="348">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="AB59" s="348">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="AC59" s="348">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="AD59" s="103"/>
     </row>
-    <row r="60" spans="2:30" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="2:30" s="88" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B60" s="104"/>
       <c r="D60" s="349"/>
       <c r="E60" s="330"/>
       <c r="AD60" s="103"/>
     </row>
-    <row r="61" spans="2:30" s="88" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="2:30" s="88" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B61" s="104"/>
-      <c r="C61" s="570" t="s">
+      <c r="C61" s="584" t="s">
         <v>103</v>
       </c>
-      <c r="D61" s="571"/>
+      <c r="D61" s="595"/>
       <c r="E61" s="348">
         <f>IF(ISNUMBER(E50),$G$40*E50,0)</f>
         <v>0</v>
       </c>
       <c r="F61" s="348">
         <f t="shared" ref="F61:AC61" si="4">IF(ISNUMBER(F50),$G$40*F50,0)</f>
         <v>0</v>
       </c>
       <c r="G61" s="348">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H61" s="348">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="I61" s="348">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="J61" s="348">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K61" s="348">
@@ -25192,293 +25253,293 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Y61" s="348">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Z61" s="348">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="AA61" s="348">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="AB61" s="348">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="AC61" s="348">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="AD61" s="103"/>
     </row>
-    <row r="62" spans="2:30" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="2:30" s="88" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="B62" s="104"/>
       <c r="C62" s="343"/>
       <c r="D62" s="330"/>
       <c r="AD62" s="103"/>
     </row>
-    <row r="63" spans="2:30" s="88" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="2:30" s="88" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B63" s="104"/>
-      <c r="C63" s="415" t="s">
+      <c r="C63" s="423" t="s">
         <v>117</v>
       </c>
-      <c r="D63" s="572"/>
+      <c r="D63" s="596"/>
       <c r="E63" s="348">
         <f>SUM(E59:X59)+SUM(E61:X61)</f>
         <v>0</v>
       </c>
       <c r="AD63" s="103"/>
     </row>
-    <row r="64" spans="2:30" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="2:30" s="88" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B64" s="104"/>
       <c r="AD64" s="103"/>
     </row>
-    <row r="65" spans="1:30" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:30" s="88" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B65" s="105"/>
       <c r="C65" s="350"/>
       <c r="D65" s="106"/>
       <c r="E65" s="106"/>
       <c r="F65" s="106"/>
       <c r="G65" s="106"/>
       <c r="H65" s="106"/>
       <c r="I65" s="106"/>
       <c r="J65" s="106"/>
       <c r="K65" s="106"/>
       <c r="L65" s="106"/>
       <c r="M65" s="106"/>
       <c r="N65" s="106"/>
       <c r="O65" s="106"/>
       <c r="P65" s="106"/>
       <c r="Q65" s="106"/>
       <c r="R65" s="106"/>
       <c r="S65" s="106"/>
       <c r="T65" s="106"/>
       <c r="U65" s="106"/>
       <c r="V65" s="106"/>
       <c r="W65" s="106"/>
       <c r="X65" s="106"/>
       <c r="Y65" s="106"/>
       <c r="Z65" s="106"/>
       <c r="AA65" s="106"/>
       <c r="AB65" s="106"/>
       <c r="AC65" s="106"/>
       <c r="AD65" s="109"/>
     </row>
-    <row r="66" spans="1:30" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:30" s="88" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C66" s="351"/>
     </row>
-    <row r="67" spans="1:30" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:30" s="88" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B67" s="110"/>
       <c r="C67" s="352"/>
       <c r="D67" s="96"/>
       <c r="E67" s="96"/>
       <c r="F67" s="96"/>
       <c r="G67" s="96"/>
       <c r="H67" s="98"/>
     </row>
-    <row r="68" spans="1:30" s="88" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:30" s="88" customFormat="1" ht="15.5" x14ac:dyDescent="0.3">
       <c r="B68" s="104"/>
       <c r="C68" s="347" t="s">
         <v>104</v>
       </c>
-      <c r="E68" s="573"/>
-[...1 lines deleted...]
-      <c r="G68" s="573"/>
+      <c r="E68" s="597"/>
+      <c r="F68" s="597"/>
+      <c r="G68" s="597"/>
       <c r="H68" s="103"/>
     </row>
-    <row r="69" spans="1:30" s="88" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:30" s="88" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B69" s="104"/>
       <c r="D69" s="164"/>
       <c r="E69" s="164"/>
       <c r="F69" s="353"/>
       <c r="H69" s="103"/>
     </row>
-    <row r="70" spans="1:30" s="88" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:30" s="88" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B70" s="104"/>
-      <c r="C70" s="574" t="s">
+      <c r="C70" s="598" t="s">
         <v>105</v>
       </c>
-      <c r="D70" s="575"/>
+      <c r="D70" s="599"/>
       <c r="E70" s="354">
         <v>69.5</v>
       </c>
-      <c r="F70" s="576"/>
-      <c r="G70" s="576"/>
+      <c r="F70" s="600"/>
+      <c r="G70" s="600"/>
       <c r="H70" s="103"/>
     </row>
-    <row r="71" spans="1:30" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:30" s="88" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B71" s="104"/>
       <c r="C71" s="408"/>
       <c r="D71" s="408"/>
       <c r="E71" s="408"/>
-      <c r="F71" s="576"/>
-      <c r="G71" s="576"/>
+      <c r="F71" s="600"/>
+      <c r="G71" s="600"/>
       <c r="H71" s="103"/>
     </row>
-    <row r="72" spans="1:30" s="88" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:30" s="88" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B72" s="104"/>
-      <c r="C72" s="579" t="s">
+      <c r="C72" s="603" t="s">
         <v>121</v>
       </c>
-      <c r="D72" s="580"/>
+      <c r="D72" s="604"/>
       <c r="E72" s="409">
         <f>IF(G42="Ja",0,ROUND(E70*(G38+G40),0))</f>
         <v>0</v>
       </c>
-      <c r="F72" s="576"/>
-      <c r="G72" s="576"/>
+      <c r="F72" s="600"/>
+      <c r="G72" s="600"/>
       <c r="H72" s="103"/>
     </row>
-    <row r="73" spans="1:30" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:30" s="88" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B73" s="104"/>
       <c r="C73" s="408"/>
       <c r="D73" s="408"/>
       <c r="E73" s="408"/>
-      <c r="F73" s="576"/>
-      <c r="G73" s="576"/>
+      <c r="F73" s="600"/>
+      <c r="G73" s="600"/>
       <c r="H73" s="103"/>
     </row>
-    <row r="74" spans="1:30" s="88" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:30" s="88" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B74" s="104"/>
-      <c r="C74" s="577" t="s">
+      <c r="C74" s="601" t="s">
         <v>118</v>
       </c>
-      <c r="D74" s="578"/>
+      <c r="D74" s="602"/>
       <c r="E74" s="409">
         <f>E72*7</f>
         <v>0</v>
       </c>
-      <c r="F74" s="576"/>
-      <c r="G74" s="576"/>
+      <c r="F74" s="600"/>
+      <c r="G74" s="600"/>
       <c r="H74" s="103"/>
       <c r="J74" s="330"/>
     </row>
-    <row r="75" spans="1:30" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:30" s="88" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="B75" s="104"/>
       <c r="C75" s="353"/>
       <c r="F75" s="221"/>
       <c r="G75" s="221"/>
       <c r="H75" s="103"/>
     </row>
-    <row r="76" spans="1:30" s="88" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:30" s="88" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B76" s="104"/>
-      <c r="C76" s="560" t="s">
+      <c r="C76" s="585" t="s">
         <v>122</v>
       </c>
-      <c r="D76" s="560"/>
-[...2 lines deleted...]
-      <c r="G76" s="560"/>
+      <c r="D76" s="585"/>
+      <c r="E76" s="585"/>
+      <c r="F76" s="585"/>
+      <c r="G76" s="585"/>
       <c r="H76" s="103"/>
     </row>
-    <row r="77" spans="1:30" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:30" s="88" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B77" s="105"/>
       <c r="C77" s="350"/>
       <c r="D77" s="106"/>
       <c r="E77" s="106"/>
       <c r="F77" s="106"/>
       <c r="G77" s="106"/>
       <c r="H77" s="109"/>
     </row>
-    <row r="78" spans="1:30" s="88" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:30" s="88" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C78" s="351"/>
     </row>
-    <row r="79" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A79" s="88"/>
       <c r="B79" s="88"/>
       <c r="C79" s="88"/>
       <c r="D79" s="88"/>
       <c r="E79" s="88"/>
       <c r="F79" s="88"/>
       <c r="G79" s="88"/>
       <c r="I79" s="88"/>
       <c r="K79" s="88"/>
       <c r="L79" s="88"/>
       <c r="P79" s="88"/>
       <c r="Q79" s="88"/>
       <c r="R79" s="88"/>
       <c r="S79" s="88"/>
       <c r="T79" s="88"/>
       <c r="U79" s="88"/>
       <c r="V79" s="88"/>
       <c r="W79" s="88"/>
       <c r="X79" s="88"/>
       <c r="Y79" s="88"/>
       <c r="Z79" s="88"/>
       <c r="AA79" s="88"/>
     </row>
-    <row r="80" spans="1:30" hidden="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:30" hidden="1" x14ac:dyDescent="0.25">
       <c r="J80"/>
       <c r="K80" s="88"/>
     </row>
-    <row r="81" spans="10:11" hidden="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="10:11" hidden="1" x14ac:dyDescent="0.25">
       <c r="J81"/>
       <c r="K81" s="88"/>
     </row>
-    <row r="82" spans="10:11" hidden="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="10:11" hidden="1" x14ac:dyDescent="0.25">
       <c r="J82"/>
       <c r="K82" s="88"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="o/gMdgJcoIwEuhD2qJf8QGOTe//41JPhhhyYwv4cnNkiWlMLlezJxng0OMjiVmn1fOq1b0OI5YaRzlPK3fFmEw==" saltValue="qXuCbEiKQw82qq/w2T0lTg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="QpNgmWlr0qIUbmZdjknVhDSjYi0U/Kwhbhb2lFg5n5jJhFJ4Yumrdt3Y0UD5a4+j0HngOgw1XFk9UO+uMGkQfQ==" saltValue="ICDrs9nLpO0cDQ0PwDEVSA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="32">
-    <mergeCell ref="C26:D26"/>
-[...17 lines deleted...]
-    <mergeCell ref="C40:E40"/>
     <mergeCell ref="C76:G76"/>
     <mergeCell ref="B45:AD45"/>
     <mergeCell ref="C46:O46"/>
     <mergeCell ref="F48:AC48"/>
     <mergeCell ref="C50:D50"/>
     <mergeCell ref="C59:D59"/>
     <mergeCell ref="C61:D61"/>
     <mergeCell ref="C63:D63"/>
     <mergeCell ref="E68:G68"/>
     <mergeCell ref="C70:D70"/>
     <mergeCell ref="F70:G74"/>
     <mergeCell ref="C74:D74"/>
     <mergeCell ref="C72:D72"/>
+    <mergeCell ref="C42:E42"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="E28:G28"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="E30:G30"/>
+    <mergeCell ref="C32:H32"/>
+    <mergeCell ref="B34:H34"/>
+    <mergeCell ref="C36:E36"/>
+    <mergeCell ref="C37:E37"/>
+    <mergeCell ref="C38:E38"/>
+    <mergeCell ref="C39:E39"/>
+    <mergeCell ref="C40:E40"/>
+    <mergeCell ref="C26:D26"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="A5:P8"/>
+    <mergeCell ref="B10:P11"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="C22:D22"/>
+    <mergeCell ref="C24:D24"/>
   </mergeCells>
   <conditionalFormatting sqref="E30:G30">
     <cfRule type="cellIs" dxfId="2" priority="2" operator="equal">
       <formula>"Nein"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="1" priority="3" operator="equal">
       <formula>"Ja"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G22">
     <cfRule type="expression" dxfId="0" priority="4">
       <formula>$D$103&gt;$D$99</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="5">
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G36" xr:uid="{16FCF74F-6E71-427E-B3B4-E102FE05E3D3}">
       <formula1>0</formula1>
       <formula2>20</formula2>
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E49" xr:uid="{1037B7CE-FA27-46E6-BED8-FA701C63BDD4}">
       <formula1>2000</formula1>
       <formula2>3000</formula2>
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E51:AC53" xr:uid="{77BBFB9E-CA09-4FAD-B7FE-481421461550}">
       <formula1>0</formula1>
@@ -25493,264 +25554,116 @@
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="C47" r:id="rId1" xr:uid="{A51ECCBC-265A-4808-BE99-2EA4C30BE103}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="3.937007874015748E-2" top="0.98425196850393704" bottom="0.62992125984251968" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="54" orientation="landscape" r:id="rId2"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G</oddHeader>
     <oddFooter>&amp;CSeite &amp;P</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="43" max="16383" man="1"/>
   </rowBreaks>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9F98D0AE-16B6-4DD0-9C12-547DDD2C6A50}">
   <dimension ref="A1:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>8</v>
       </c>
       <c r="B1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <customProperties>
     <customPr name="_pios_id" r:id="rId1"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...144 lines deleted...]
-</ct:contentTypeSchema>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <f:fields xmlns:f="http://schemas.fabasoft.com/folio/2007/fields">
   <f:record ref="">
     <f:field ref="objname" par="" edit="true" text="JJJJ.MM.TT_PROJEKTTITEL_INSTITUTION_Kosten-Finanzierung-NAM_EC"/>
     <f:field ref="objsubject" par="" edit="true" text=""/>
     <f:field ref="objcreatedby" par="" text="Wirz, Men (BFE - wie)"/>
     <f:field ref="objcreatedat" par="" text="29.08.2019 11:39:07"/>
     <f:field ref="objchangedby" par="" text="Wirz, Men (BFE - wie)"/>
     <f:field ref="objmodifiedat" par="" text="17.09.2019 17:24:51"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" par="" text=""/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" par="" edit="true" text=""/>
     <f:field ref="FSCFOLIO_1_1001_FieldCurrentUser" par="" text="Men Wirz"/>
     <f:field ref="CCAPRECONFIG_15_1001_Objektname" par="" edit="true" text="JJJJ.MM.TT_PROJEKTTITEL_INSTITUTION_Kosten-Finanzierung-NAM_EC"/>
     <f:field ref="CHPRECONFIG_1_1001_Objektname" par="" edit="true" text="JJJJ.MM.TT_PROJEKTTITEL_INSTITUTION_Kosten-Finanzierung-NAM_EC"/>
   </f:record>
   <f:record inx="1" ref="">
     <f:field ref="CCAPRECONFIG_15_1001_Anrede" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Anrede_Briefkopf" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht_Anrede" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachgestellter_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Strasse" par="" text=""/>
@@ -25973,149 +25886,299 @@
     <f:field ref="BAVCFG_15_1700_Strasse_AP" text="Strasse_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Telefon" text="Telefon"/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" text="Titel"/>
     <f:field ref="CHPRECONFIG_1_1001_Titel" text="Titel"/>
     <f:field ref="BAVCFG_15_1700_Titel_AP" text="Titel_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Tuer" text="Tuer"/>
     <f:field ref="CCAPRECONFIG_15_1001_Versandart" text="Versandart"/>
     <f:field ref="CHPRECONFIG_1_1001_Vorname" text="Vorname"/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" text="Vorname"/>
     <f:field ref="BAVCFG_15_1700_Vorname_AP" text="Vorname_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" text="zH"/>
     <f:field ref="CCAPRECONFIG_15_1001_Ziel" text="Ziel"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1" text="Zusatzzeile1"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1_AP" text="Zusatzzeile1_AP"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2" text="Zusatzzeile2"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2_AP" text="Zusatzzeile2_AP"/>
     <f:field ref="BAVCFG_15_1700_ZustellungAm" text="ZustellungAm"/>
   </f:display>
   <f:display par="" text="Serienbrief">
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" text="Betreff"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" text="Dokument Nummer"/>
   </f:display>
 </f:fields>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100E1A244DEEC2E49498A753A14F1258AE1" ma:contentTypeVersion="2" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="16abad36b94810472a78dc24d00e26bc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="312fd326-7b44-42ac-b7d0-d5b68cc79c5e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f37ddc459ae9725452acb466e9955413" ns2:_="">
+    <xsd:import namespace="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="312fd326-7b44-42ac-b7d0-d5b68cc79c5e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCFEFF7A-BB37-45E6-86B3-29634C413D04}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94A4B6D7-CB32-41F7-90CE-43B95DD9BBB1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8FFDA15-B077-4DA3-914A-5603D2CAB16F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Arbeitsblätter</vt:lpstr>
+        <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Benannte Bereiche</vt:lpstr>
+        <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="15" baseType="lpstr">
       <vt:lpstr>(0) Hilfe zum Ausfüllen</vt:lpstr>
       <vt:lpstr>(1) Übersicht</vt:lpstr>
       <vt:lpstr>(2) Investitionskosten</vt:lpstr>
       <vt:lpstr>(3) Betriebskosten fix</vt:lpstr>
       <vt:lpstr>(3) Betriebskosten variabel</vt:lpstr>
       <vt:lpstr>(4) Finanzierung &amp; Finanzhilfe</vt:lpstr>
       <vt:lpstr>(5) Nachweis EHS Unternehmen</vt:lpstr>
       <vt:lpstr>Legende</vt:lpstr>
       <vt:lpstr>Betriebskosten</vt:lpstr>
-      <vt:lpstr>'(1) Übersicht'!Druckbereich</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>'(5) Nachweis EHS Unternehmen'!Druckbereich</vt:lpstr>
       <vt:lpstr>Investitionskosten</vt:lpstr>
+      <vt:lpstr>'(1) Übersicht'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'(2) Investitionskosten'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'(3) Betriebskosten fix'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'(3) Betriebskosten variabel'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'(5) Nachweis EHS Unternehmen'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="FSC#UVEKCFG@15.1700:Function">
     <vt:lpwstr>Fachspezialist Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="FSC#UVEKCFG@15.1700:FileRespOrg">
     <vt:lpwstr>Sektion Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="FSC#UVEKCFG@15.1700:DefaultGroupFileResponsible">
     <vt:lpwstr>Sektion Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="FSC#UVEKCFG@15.1700:FileRespFunction">
     <vt:lpwstr>Fachspezialist Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="FSC#UVEKCFG@15.1700:AssignedClassification">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="FSC#UVEKCFG@15.1700:AssignedClassificationCode">
     <vt:lpwstr>COO.1.1001.1.137854</vt:lpwstr>