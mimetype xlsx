--- v1 (2026-06-23)
+++ v2 (2026-08-23)
@@ -1,124 +1,124 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/customProperty2.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty3.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty4.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty5.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://portal.collab.admin.ch/sites/805-tech/Freigegebene Dokumente/Interne Zusammenarbeit/Finanzbeiblatt/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:20000001_{F2339239-6D92-4F4A-8378-6046284655C5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:20000001_{A8D6C152-7262-4C84-8285-B3B2953BE9C2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="cAL6IDFU2FXCF8CEOJVzoSR4ioUNuH6jNCr/HBHrDqjVGP0WE0y6jF+o4k3KL+072UjdNm6nOsW9+xVuAnl1sQ==" workbookSaltValue="+BKiOMwpID2sWIg7cgx1vw==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="705" activeTab="1" xr2:uid="{204416A4-42F1-49F4-890F-F0F095467538}"/>
   </bookViews>
   <sheets>
     <sheet name="(0) Hilfe zum Ausfüllen" sheetId="23" r:id="rId1"/>
     <sheet name="(1) Übersicht" sheetId="25" r:id="rId2"/>
     <sheet name="(2) Investitionskosten" sheetId="15" r:id="rId3"/>
     <sheet name="(3) Betriebskosten fix" sheetId="22" r:id="rId4"/>
     <sheet name="(3) Betriebskosten variabel" sheetId="27" r:id="rId5"/>
     <sheet name="(4) Finanzierung &amp; Finanzhilfe" sheetId="7" r:id="rId6"/>
     <sheet name="(5) Nachweis EHS Unternehmen" sheetId="28" r:id="rId7"/>
     <sheet name="Legende" sheetId="17" state="hidden" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'(2) Investitionskosten'!$B$9:$K$50</definedName>
     <definedName name="Betriebskosten">Legende!$B$1:$B$8</definedName>
     <definedName name="Investitionskosten">Legende!$A$1:$A$8</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'(0) Hilfe zum Ausfüllen'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'(1) Übersicht'!$A$1:$X$61</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'(2) Investitionskosten'!$A$1:$L$103</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'(3) Betriebskosten fix'!$A$1:$L$75</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'(3) Betriebskosten variabel'!$A$1:$AD$97</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'(5) Nachweis EHS Unternehmen'!$A$5:$AD$79</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K82" i="7" l="1"/>
-  <c r="G51" i="22"/>
+  <c r="G51" i="22" l="1"/>
   <c r="Y51" i="27"/>
   <c r="V51" i="27"/>
   <c r="S51" i="27"/>
   <c r="P51" i="27"/>
   <c r="M51" i="27"/>
   <c r="J51" i="27"/>
   <c r="G51" i="27"/>
   <c r="E72" i="28" l="1"/>
   <c r="E74" i="28" s="1"/>
   <c r="J54" i="27" l="1"/>
   <c r="M54" i="27"/>
   <c r="P54" i="27"/>
   <c r="S54" i="27"/>
   <c r="V54" i="27"/>
   <c r="Y54" i="27"/>
   <c r="G54" i="27"/>
   <c r="G18" i="28" l="1"/>
   <c r="F49" i="28"/>
   <c r="F50" i="28" s="1"/>
   <c r="F61" i="28" l="1"/>
   <c r="F59" i="28"/>
   <c r="G49" i="28"/>
   <c r="G50" i="28" l="1"/>
   <c r="H49" i="28"/>
   <c r="G4" i="22"/>
@@ -276,51 +276,50 @@
   <c r="AC59" i="28"/>
   <c r="AB59" i="28"/>
   <c r="AB61" i="28"/>
   <c r="H52" i="15" l="1"/>
   <c r="Y4" i="27"/>
   <c r="V4" i="27"/>
   <c r="S4" i="27"/>
   <c r="P4" i="27"/>
   <c r="M4" i="27"/>
   <c r="J4" i="27"/>
   <c r="G4" i="27"/>
   <c r="E63" i="7"/>
   <c r="J63" i="7"/>
   <c r="I63" i="7"/>
   <c r="H63" i="7"/>
   <c r="G63" i="7"/>
   <c r="F63" i="7"/>
   <c r="D63" i="7"/>
   <c r="S56" i="25" l="1"/>
   <c r="Q56" i="25"/>
   <c r="O56" i="25"/>
   <c r="M56" i="25"/>
   <c r="K56" i="25"/>
   <c r="I56" i="25"/>
   <c r="G56" i="25"/>
-  <c r="K87" i="7"/>
   <c r="S34" i="25"/>
   <c r="Q34" i="25"/>
   <c r="O34" i="25"/>
   <c r="M34" i="25"/>
   <c r="K34" i="25"/>
   <c r="I34" i="25"/>
   <c r="G34" i="25"/>
   <c r="I56" i="27" l="1"/>
   <c r="L56" i="27"/>
   <c r="O56" i="27"/>
   <c r="R56" i="27"/>
   <c r="U56" i="27"/>
   <c r="X56" i="27"/>
   <c r="AA56" i="27"/>
   <c r="AB56" i="27"/>
   <c r="AC56" i="27"/>
   <c r="I57" i="27"/>
   <c r="L57" i="27"/>
   <c r="O57" i="27"/>
   <c r="R57" i="27"/>
   <c r="U57" i="27"/>
   <c r="X57" i="27"/>
   <c r="AA57" i="27"/>
   <c r="AB57" i="27"/>
   <c r="AC57" i="27"/>
@@ -1004,74 +1003,63 @@
   <c r="I31" i="27"/>
   <c r="I30" i="27"/>
   <c r="I29" i="27"/>
   <c r="I28" i="27"/>
   <c r="I27" i="27"/>
   <c r="I26" i="27"/>
   <c r="I25" i="27"/>
   <c r="I24" i="27"/>
   <c r="I23" i="27"/>
   <c r="I22" i="27"/>
   <c r="I21" i="27"/>
   <c r="I20" i="27"/>
   <c r="I19" i="27"/>
   <c r="I18" i="27"/>
   <c r="I17" i="27"/>
   <c r="I16" i="27"/>
   <c r="I15" i="27"/>
   <c r="I14" i="27"/>
   <c r="I13" i="27"/>
   <c r="I12" i="27"/>
   <c r="I11" i="27"/>
   <c r="I10" i="27"/>
   <c r="I9" i="27"/>
   <c r="K10" i="22"/>
   <c r="H5" i="15"/>
-  <c r="K97" i="7"/>
-[...2 lines deleted...]
-  <c r="K94" i="7"/>
   <c r="C110" i="7"/>
   <c r="C109" i="7"/>
   <c r="C108" i="7"/>
-  <c r="K109" i="7"/>
-[...1 lines deleted...]
-  <c r="K107" i="7"/>
   <c r="C107" i="7"/>
-  <c r="K106" i="7"/>
   <c r="C106" i="7"/>
   <c r="C74" i="7"/>
   <c r="C75" i="7"/>
   <c r="C76" i="7"/>
   <c r="C77" i="7"/>
   <c r="C78" i="7"/>
   <c r="C79" i="7"/>
   <c r="C80" i="7"/>
   <c r="C81" i="7"/>
-  <c r="K80" i="7"/>
-[...1 lines deleted...]
-  <c r="K78" i="7"/>
   <c r="C44" i="7"/>
   <c r="C45" i="7"/>
   <c r="C46" i="7"/>
   <c r="C47" i="7"/>
   <c r="C48" i="7"/>
   <c r="C49" i="7"/>
   <c r="C50" i="7"/>
   <c r="K50" i="7"/>
   <c r="K49" i="7"/>
   <c r="K48" i="7"/>
   <c r="C16" i="7"/>
   <c r="C17" i="7"/>
   <c r="C18" i="7"/>
   <c r="C19" i="7"/>
   <c r="C20" i="7"/>
   <c r="C21" i="7"/>
   <c r="C22" i="7"/>
   <c r="C15" i="7"/>
   <c r="K17" i="7"/>
   <c r="K16" i="7"/>
   <c r="K15" i="7"/>
   <c r="K33" i="7"/>
   <c r="K34" i="7"/>
   <c r="K32" i="7"/>
   <c r="K31" i="7"/>
@@ -1441,76 +1429,57 @@
   <c r="I47" i="15"/>
   <c r="I46" i="15"/>
   <c r="I45" i="15"/>
   <c r="I44" i="15"/>
   <c r="I43" i="15"/>
   <c r="I42" i="15"/>
   <c r="I41" i="15"/>
   <c r="I34" i="15"/>
   <c r="I33" i="15"/>
   <c r="J33" i="15"/>
   <c r="I32" i="15"/>
   <c r="K32" i="15"/>
   <c r="I31" i="15"/>
   <c r="K31" i="15"/>
   <c r="I30" i="15"/>
   <c r="J30" i="15"/>
   <c r="I11" i="15"/>
   <c r="K11" i="15"/>
   <c r="I10" i="15"/>
   <c r="K30" i="15"/>
   <c r="J32" i="15"/>
   <c r="K9" i="22"/>
   <c r="K54" i="22"/>
   <c r="K56" i="15"/>
   <c r="K10" i="15"/>
-  <c r="K98" i="7"/>
   <c r="H24" i="7"/>
   <c r="I24" i="7"/>
   <c r="J24" i="7"/>
   <c r="J53" i="7" s="1"/>
   <c r="J55" i="7" s="1"/>
   <c r="J57" i="7" s="1"/>
   <c r="G24" i="7"/>
-  <c r="K81" i="7"/>
-[...16 lines deleted...]
-  <c r="K101" i="7"/>
   <c r="K13" i="7"/>
   <c r="K24" i="7" s="1"/>
   <c r="K38" i="7"/>
   <c r="K37" i="7"/>
   <c r="K36" i="7"/>
   <c r="K35" i="7"/>
   <c r="K47" i="7"/>
   <c r="K51" i="7"/>
   <c r="K41" i="7"/>
   <c r="K22" i="7"/>
   <c r="K21" i="7"/>
   <c r="K20" i="7"/>
   <c r="K46" i="7"/>
   <c r="K45" i="7"/>
   <c r="K39" i="7"/>
   <c r="K29" i="7"/>
   <c r="K44" i="7"/>
   <c r="K43" i="7"/>
   <c r="K42" i="7"/>
   <c r="D24" i="7"/>
   <c r="K23" i="7"/>
   <c r="K14" i="7"/>
   <c r="K18" i="7"/>
   <c r="K19" i="7"/>
   <c r="E24" i="7"/>
@@ -1574,53 +1543,51 @@
   <c r="M24" i="7"/>
   <c r="D5" i="22"/>
   <c r="H64" i="7"/>
   <c r="F64" i="7"/>
   <c r="D64" i="7"/>
   <c r="E64" i="7"/>
   <c r="G64" i="7"/>
   <c r="J64" i="7"/>
   <c r="I64" i="7"/>
   <c r="G35" i="25"/>
   <c r="E5" i="22"/>
   <c r="G37" i="25"/>
   <c r="S35" i="25"/>
   <c r="Q35" i="25"/>
   <c r="O35" i="25"/>
   <c r="M35" i="25"/>
   <c r="K35" i="25"/>
   <c r="I35" i="25"/>
   <c r="S37" i="25"/>
   <c r="Q37" i="25"/>
   <c r="O37" i="25"/>
   <c r="M37" i="25"/>
   <c r="K37" i="25"/>
   <c r="I37" i="25"/>
   <c r="F6" i="15"/>
-  <c r="M82" i="7" l="1"/>
-[...1 lines deleted...]
-  <c r="K71" i="7"/>
+  <c r="H82" i="7" l="1"/>
   <c r="D82" i="7"/>
   <c r="D83" i="7" s="1"/>
   <c r="I82" i="7"/>
   <c r="E82" i="7"/>
   <c r="E83" i="7" s="1"/>
   <c r="F82" i="7"/>
   <c r="F83" i="7" s="1"/>
   <c r="J82" i="7"/>
   <c r="J83" i="7" s="1"/>
   <c r="G82" i="7"/>
   <c r="G83" i="7" s="1"/>
   <c r="F5" i="22"/>
   <c r="D65" i="7"/>
   <c r="J65" i="7"/>
   <c r="F65" i="7"/>
   <c r="G65" i="7"/>
   <c r="Q41" i="25"/>
   <c r="Q43" i="25" s="1"/>
   <c r="Q49" i="25" s="1"/>
   <c r="H65" i="7"/>
   <c r="H83" i="7"/>
   <c r="G41" i="25"/>
   <c r="G43" i="25" s="1"/>
   <c r="G49" i="25" s="1"/>
   <c r="G52" i="25" s="1"/>
@@ -1677,78 +1644,99 @@
   <c r="I116" i="7" s="1"/>
   <c r="J114" i="7"/>
   <c r="J116" i="7" s="1"/>
   <c r="H114" i="7"/>
   <c r="H116" i="7" s="1"/>
   <c r="F114" i="7"/>
   <c r="F116" i="7" s="1"/>
   <c r="E114" i="7"/>
   <c r="E116" i="7" s="1"/>
   <c r="M54" i="25"/>
   <c r="D112" i="7"/>
   <c r="S54" i="25"/>
   <c r="K54" i="25"/>
   <c r="O54" i="25"/>
   <c r="G54" i="25"/>
   <c r="Q54" i="25"/>
   <c r="I54" i="25"/>
   <c r="H56" i="7" l="1"/>
   <c r="I56" i="7"/>
   <c r="J56" i="7"/>
   <c r="K56" i="7"/>
   <c r="D56" i="7"/>
   <c r="E56" i="7"/>
   <c r="F56" i="7"/>
   <c r="G56" i="7"/>
-  <c r="K100" i="7"/>
   <c r="E53" i="7"/>
   <c r="D114" i="7" l="1"/>
   <c r="D116" i="7" s="1"/>
-  <c r="K114" i="7"/>
+  <c r="O15" i="25" s="1" a="1"/>
+  <c r="O15" i="25" s="1"/>
   <c r="K53" i="7"/>
   <c r="E55" i="7"/>
   <c r="E57" i="7" s="1"/>
   <c r="K30" i="7" l="1"/>
   <c r="K55" i="7" s="1"/>
   <c r="M55" i="7" s="1"/>
   <c r="D55" i="7"/>
   <c r="D57" i="7" s="1"/>
   <c r="K57" i="7" l="1"/>
-  <c r="O15" i="25"/>
   <c r="E50" i="28"/>
   <c r="E61" i="28" s="1"/>
   <c r="E59" i="28" l="1"/>
   <c r="E63" i="28" l="1"/>
   <c r="E22" i="28" s="1"/>
   <c r="E26" i="28" s="1"/>
   <c r="E28" i="28" s="1"/>
   <c r="E30" i="28" s="1"/>
 </calcChain>
 </file>
 
+<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
+  <metadataTypes count="1">
+    <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
+  </metadataTypes>
+  <futureMetadata name="XLDAPR" count="1">
+    <bk>
+      <extLst>
+        <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
+          <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
+        </ext>
+      </extLst>
+    </bk>
+  </futureMetadata>
+  <cellMetadata count="1">
+    <bk>
+      <rc t="1" v="0"/>
+    </bk>
+  </cellMetadata>
+</metadata>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="362" uniqueCount="138">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Kostenstelle (Institution)</t>
   </si>
   <si>
     <t>Total*</t>
   </si>
   <si>
     <t>Kostenart</t>
   </si>
   <si>
     <t>Drittmittel (Quelle hier angeben)</t>
   </si>
   <si>
     <t>Hinweise:</t>
   </si>
   <si>
     <t>Datum:</t>
   </si>
   <si>
     <t>Betriebskosten</t>
   </si>
   <si>
@@ -3572,51 +3560,51 @@
       </rPr>
       <t>konventionelle Technik</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> eine möglichst reelle Schätzung der Kosten an (durch quellenbasierte Erläuterungen oder wenn möglich durch Offerten belegt).
 (Konventionelle Technik = Stand der Technik gemäss BAFU Vollzugsmitteilung "Kompensation von CO2 Emissionen: Projekte und Programme". Diese Technik würden Sie einsetzen, wenn Ihnen keine Förderung zugesprochen wird) </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="_ [$CHF-807]\ * #,##0.00_ ;_ [$CHF-807]\ * \-#,##0.00_ ;_ [$CHF-807]\ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="34" x14ac:knownFonts="1">
+  <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -3730,56 +3718,50 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <strike/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <strike/>
       <sz val="10"/>
       <color theme="5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF00B0F0"/>
-      <name val="Arial"/>
-[...4 lines deleted...]
-      <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <strike/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <strike/>
       <sz val="10"/>
       <color theme="5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -5509,53 +5491,53 @@
       <bottom style="medium">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="605">
+  <cellXfs count="617">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
@@ -5601,53 +5583,50 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -5676,53 +5655,50 @@
     <xf numFmtId="0" fontId="0" fillId="5" borderId="32" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="41" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="46" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="5" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="5" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="38" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="44" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="5" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -5753,53 +5729,50 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="54" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="60" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="2" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="2" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="2" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
@@ -5978,53 +5951,50 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="5" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="15" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -6188,51 +6158,51 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
@@ -6260,173 +6230,140 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="91" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="83" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="93" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="85" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="165" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="5" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="5" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="5" borderId="114" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="25" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="28" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="9" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="33" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="82" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -6460,215 +6397,188 @@
     </xf>
     <xf numFmtId="165" fontId="14" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="3" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="3" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="68" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="5" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="30" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="125" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="126" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="115" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="6" borderId="98" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="6" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="18" fillId="5" borderId="127" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="5" borderId="126" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="128" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="126" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="71" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="5" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="2" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="2" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="2" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="2" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="129" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="130" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
@@ -6704,54 +6614,54 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="14" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="5" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="5" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -7238,157 +7148,242 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="6" borderId="50" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="6" borderId="51" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="6" borderId="70" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="131" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="5" borderId="126" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="113" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="114" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="5" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="5" borderId="114" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="114" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="114" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="5" borderId="127" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="5" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="126" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Lien hypertexte" xfId="3" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Pourcentage" xfId="2" builtinId="5"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
-  <dxfs count="60">
+  <dxfs count="57">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5"/>
-        </patternFill>
-[...19 lines deleted...]
-          <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -7903,51 +7898,51 @@
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFE7E6E6"/>
       <color rgb="FFFFFF99"/>
       <color rgb="FFFFAE9B"/>
       <color rgb="FFFFCC99"/>
       <color rgb="FFFFEDB3"/>
       <color rgb="FFFFECC5"/>
       <color rgb="FFFFCCCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>657225</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
@@ -7968,54 +7963,54 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="657225" y="428625"/>
           <a:ext cx="4791744" cy="590632"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{DB91BDA7-CE66-4E94-AA85-D18A442FD84B}" name="Tableau1" displayName="Tableau1" ref="B3:C7" totalsRowShown="0" headerRowDxfId="59" dataDxfId="58">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{DB91BDA7-CE66-4E94-AA85-D18A442FD84B}" name="Tableau1" displayName="Tableau1" ref="B3:C7" totalsRowShown="0" headerRowDxfId="56" dataDxfId="55">
   <tableColumns count="2">
-    <tableColumn id="1" xr3:uid="{C4907B8D-F2E7-4D79-9CEA-2B4C867B7A01}" name="Möglichkeiten Gesuch um Finanzhilfe für die Umsetzung der neuartigen Technologie" dataDxfId="57"/>
-    <tableColumn id="2" xr3:uid="{C5D9C20D-E111-47C5-9DB8-20E7F99566AA}" name="Ausfüllen der Tabellen" dataDxfId="56"/>
+    <tableColumn id="1" xr3:uid="{C4907B8D-F2E7-4D79-9CEA-2B4C867B7A01}" name="Möglichkeiten Gesuch um Finanzhilfe für die Umsetzung der neuartigen Technologie" dataDxfId="54"/>
+    <tableColumn id="2" xr3:uid="{C5D9C20D-E111-47C5-9DB8-20E7F99566AA}" name="Ausfüllen der Tabellen" dataDxfId="53"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -8280,2397 +8275,2397 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfe.admin.ch/bfe/de/home/politik/energieperspektiven-2050-plus.exturl.html/aHR0cHM6Ly9wdWJkYi5iZmUuYWRtaW4uY2gvZGUvcHVibGljYX/Rpb24vZG93bmxvYWQvMTExMzQ=.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B3E4EF6A-89AE-4E6C-A806-04D9CCB26698}">
   <dimension ref="A1:X39"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.1796875" style="88" customWidth="1"/>
+    <col min="1" max="1" width="3.1796875" style="85" customWidth="1"/>
     <col min="2" max="2" width="92" customWidth="1"/>
     <col min="3" max="3" width="124.81640625" customWidth="1"/>
-    <col min="4" max="4" width="11.453125" style="88" customWidth="1"/>
-    <col min="5" max="24" width="0" style="88" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="11.453125" style="85" customWidth="1"/>
+    <col min="5" max="24" width="0" style="85" hidden="1" customWidth="1"/>
     <col min="25" max="16384" width="11.453125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="88" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="B2" s="161" t="s">
+    <row r="1" spans="1:24" s="85" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:24" s="157" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="158" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="3" spans="1:24" s="89" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B3" s="158" t="s">
+    <row r="3" spans="1:24" s="86" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="84"/>
+      <c r="B3" s="155" t="s">
         <v>41</v>
       </c>
-      <c r="C3" s="158" t="s">
+      <c r="C3" s="155" t="s">
         <v>37</v>
       </c>
-      <c r="D3" s="87"/>
-[...23 lines deleted...]
-      <c r="B4" s="159" t="s">
+      <c r="D3" s="84"/>
+      <c r="E3" s="84"/>
+      <c r="F3" s="84"/>
+      <c r="G3" s="84"/>
+      <c r="H3" s="84"/>
+      <c r="I3" s="84"/>
+      <c r="J3" s="84"/>
+      <c r="K3" s="84"/>
+      <c r="L3" s="84"/>
+      <c r="M3" s="84"/>
+      <c r="N3" s="84"/>
+      <c r="O3" s="84"/>
+      <c r="P3" s="84"/>
+      <c r="Q3" s="84"/>
+      <c r="R3" s="84"/>
+      <c r="S3" s="84"/>
+      <c r="T3" s="84"/>
+      <c r="U3" s="84"/>
+      <c r="V3" s="84"/>
+      <c r="W3" s="84"/>
+      <c r="X3" s="84"/>
+    </row>
+    <row r="4" spans="1:24" s="86" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="84"/>
+      <c r="B4" s="156" t="s">
         <v>43</v>
       </c>
-      <c r="C4" s="159" t="s">
+      <c r="C4" s="156" t="s">
         <v>130</v>
       </c>
-      <c r="D4" s="87"/>
-[...23 lines deleted...]
-      <c r="B5" s="164" t="s">
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="84"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="84"/>
+      <c r="M4" s="84"/>
+      <c r="N4" s="84"/>
+      <c r="O4" s="84"/>
+      <c r="P4" s="84"/>
+      <c r="Q4" s="84"/>
+      <c r="R4" s="84"/>
+      <c r="S4" s="84"/>
+      <c r="T4" s="84"/>
+      <c r="U4" s="84"/>
+      <c r="V4" s="84"/>
+      <c r="W4" s="84"/>
+      <c r="X4" s="84"/>
+    </row>
+    <row r="5" spans="1:24" s="86" customFormat="1" ht="81" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="84"/>
+      <c r="B5" s="161" t="s">
         <v>44</v>
       </c>
-      <c r="C5" s="164" t="s">
+      <c r="C5" s="161" t="s">
         <v>131</v>
       </c>
-      <c r="D5" s="87"/>
-[...19 lines deleted...]
-      <c r="X5" s="87"/>
+      <c r="D5" s="84"/>
+      <c r="E5" s="84"/>
+      <c r="F5" s="84"/>
+      <c r="G5" s="84"/>
+      <c r="H5" s="84"/>
+      <c r="I5" s="84"/>
+      <c r="J5" s="84"/>
+      <c r="K5" s="84"/>
+      <c r="L5" s="84"/>
+      <c r="M5" s="84"/>
+      <c r="N5" s="84"/>
+      <c r="O5" s="84"/>
+      <c r="P5" s="84"/>
+      <c r="Q5" s="84"/>
+      <c r="R5" s="84"/>
+      <c r="S5" s="84"/>
+      <c r="T5" s="84"/>
+      <c r="U5" s="84"/>
+      <c r="V5" s="84"/>
+      <c r="W5" s="84"/>
+      <c r="X5" s="84"/>
     </row>
     <row r="6" spans="1:24" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="159" t="s">
+      <c r="B6" s="156" t="s">
         <v>45</v>
       </c>
-      <c r="C6" s="159" t="s">
+      <c r="C6" s="156" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="7" spans="1:24" ht="81" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="164" t="s">
+      <c r="B7" s="161" t="s">
         <v>46</v>
       </c>
-      <c r="C7" s="164" t="s">
+      <c r="C7" s="161" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="8" spans="1:24" ht="77.5" x14ac:dyDescent="0.25">
-      <c r="B8" s="198" t="s">
+      <c r="B8" s="194" t="s">
         <v>59</v>
       </c>
-      <c r="C8" s="308" t="s">
+      <c r="C8" s="293" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="9" spans="1:24" s="88" customFormat="1" x14ac:dyDescent="0.25"/>
-[...33 lines deleted...]
-    <row r="39" s="88" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="9" spans="1:24" s="85" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="1:24" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="178"/>
+    </row>
+    <row r="11" spans="1:24" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="1:24" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="13" spans="1:24" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="1:24" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:24" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="157"/>
+    </row>
+    <row r="16" spans="1:24" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="17" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="18" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="19" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="20" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="21" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="22" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="23" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="24" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="25" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="26" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="27" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="28" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="29" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="30" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="31" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="32" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="33" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="34" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="35" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="36" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="37" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="38" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="39" s="85" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="EMwWTFo0BJySaJj+tkMllAPjXwwsrDOHJNW8g7xm1P9sHNApeXaoGZ7rd7q823s2O5eQqdSTbMNueeTJo/ZKPA==" saltValue="N9VGqGbpJB/Tl8/7MCwbuw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="39" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="4" max="15" man="1"/>
   </colBreaks>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B98579A-23BE-4E27-939A-C95E175FFC1D}">
   <dimension ref="A1:DJ188"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="B3" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.453125" style="8" customWidth="1"/>
     <col min="2" max="2" width="2.453125" style="8" customWidth="1"/>
     <col min="3" max="3" width="11.453125" style="8" customWidth="1"/>
     <col min="4" max="4" width="50.453125" style="8" customWidth="1"/>
     <col min="5" max="5" width="22" style="8" customWidth="1"/>
     <col min="6" max="7" width="11.453125" style="8" customWidth="1"/>
-    <col min="8" max="8" width="6.54296875" style="40" customWidth="1"/>
+    <col min="8" max="8" width="6.54296875" style="39" customWidth="1"/>
     <col min="9" max="9" width="11.453125" style="8" customWidth="1"/>
-    <col min="10" max="10" width="7" style="40" customWidth="1"/>
+    <col min="10" max="10" width="7" style="39" customWidth="1"/>
     <col min="11" max="11" width="11.453125" style="8" customWidth="1"/>
-    <col min="12" max="12" width="7.26953125" style="40" customWidth="1"/>
+    <col min="12" max="12" width="7.26953125" style="39" customWidth="1"/>
     <col min="13" max="13" width="11.453125" style="8" customWidth="1"/>
-    <col min="14" max="14" width="8.7265625" style="40" customWidth="1"/>
+    <col min="14" max="14" width="8.7265625" style="39" customWidth="1"/>
     <col min="15" max="15" width="11.453125" style="8" customWidth="1"/>
-    <col min="16" max="16" width="8.453125" style="40" customWidth="1"/>
+    <col min="16" max="16" width="8.453125" style="39" customWidth="1"/>
     <col min="17" max="17" width="11.453125" style="8" customWidth="1"/>
-    <col min="18" max="18" width="7.54296875" style="40" customWidth="1"/>
+    <col min="18" max="18" width="7.54296875" style="39" customWidth="1"/>
     <col min="19" max="20" width="11.453125" style="8" customWidth="1"/>
-    <col min="21" max="21" width="2.453125" style="40" customWidth="1"/>
+    <col min="21" max="21" width="2.453125" style="39" customWidth="1"/>
     <col min="22" max="22" width="4.26953125" style="8" customWidth="1"/>
-    <col min="23" max="23" width="4.26953125" style="40" customWidth="1"/>
+    <col min="23" max="23" width="4.26953125" style="39" customWidth="1"/>
     <col min="24" max="24" width="6" style="8" customWidth="1"/>
-    <col min="25" max="25" width="6.54296875" style="40" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="6.54296875" style="39" hidden="1" customWidth="1"/>
     <col min="26" max="114" width="13.453125" style="8" hidden="1" customWidth="1"/>
     <col min="115" max="16384" width="11.453125" style="8" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" customFormat="1" ht="23" x14ac:dyDescent="0.25">
-      <c r="A1" s="88"/>
-[...23 lines deleted...]
-      <c r="Y1" s="88"/>
+      <c r="A1" s="85"/>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
+      <c r="Q1" s="85"/>
+      <c r="R1" s="85"/>
+      <c r="S1" s="85"/>
+      <c r="T1" s="85"/>
+      <c r="U1" s="85"/>
+      <c r="V1" s="85"/>
+      <c r="W1" s="85"/>
+      <c r="X1" s="221"/>
+      <c r="Y1" s="85"/>
     </row>
     <row r="2" spans="1:25" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="88"/>
-[...23 lines deleted...]
-      <c r="Y2" s="88"/>
+      <c r="A2" s="85"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
+      <c r="Q2" s="85"/>
+      <c r="R2" s="85"/>
+      <c r="S2" s="85"/>
+      <c r="T2" s="85"/>
+      <c r="U2" s="85"/>
+      <c r="V2" s="85"/>
+      <c r="W2" s="85"/>
+      <c r="X2" s="85"/>
+      <c r="Y2" s="85"/>
     </row>
     <row r="3" spans="1:25" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="88"/>
-[...23 lines deleted...]
-      <c r="Y3" s="88"/>
+      <c r="A3" s="85"/>
+      <c r="B3" s="85"/>
+      <c r="C3" s="85"/>
+      <c r="D3" s="85"/>
+      <c r="E3" s="85"/>
+      <c r="F3" s="85"/>
+      <c r="G3" s="85"/>
+      <c r="H3" s="85"/>
+      <c r="I3" s="85"/>
+      <c r="J3" s="85"/>
+      <c r="K3" s="85"/>
+      <c r="L3" s="85"/>
+      <c r="M3" s="85"/>
+      <c r="N3" s="85"/>
+      <c r="O3" s="85"/>
+      <c r="P3" s="85"/>
+      <c r="Q3" s="85"/>
+      <c r="R3" s="85"/>
+      <c r="S3" s="85"/>
+      <c r="T3" s="85"/>
+      <c r="U3" s="85"/>
+      <c r="V3" s="85"/>
+      <c r="W3" s="85"/>
+      <c r="X3" s="85"/>
+      <c r="Y3" s="85"/>
     </row>
     <row r="4" spans="1:25" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="224"/>
-[...23 lines deleted...]
-      <c r="Y4" s="88"/>
+      <c r="A4" s="220"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="85"/>
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="85"/>
+      <c r="H4" s="85"/>
+      <c r="I4" s="85"/>
+      <c r="J4" s="85"/>
+      <c r="K4" s="85"/>
+      <c r="L4" s="85"/>
+      <c r="M4" s="85"/>
+      <c r="N4" s="85"/>
+      <c r="O4" s="85"/>
+      <c r="P4" s="85"/>
+      <c r="Q4" s="85"/>
+      <c r="R4" s="85"/>
+      <c r="S4" s="85"/>
+      <c r="T4" s="85"/>
+      <c r="U4" s="85"/>
+      <c r="V4" s="85"/>
+      <c r="W4" s="85"/>
+      <c r="X4" s="85"/>
+      <c r="Y4" s="85"/>
     </row>
     <row r="5" spans="1:25" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="426" t="s">
+      <c r="A5" s="402" t="s">
         <v>38</v>
       </c>
-      <c r="B5" s="426"/>
-[...22 lines deleted...]
-      <c r="Y5" s="88"/>
+      <c r="B5" s="402"/>
+      <c r="C5" s="402"/>
+      <c r="D5" s="402"/>
+      <c r="E5" s="402"/>
+      <c r="F5" s="402"/>
+      <c r="G5" s="402"/>
+      <c r="H5" s="402"/>
+      <c r="I5" s="402"/>
+      <c r="J5" s="402"/>
+      <c r="K5" s="402"/>
+      <c r="L5" s="402"/>
+      <c r="M5" s="402"/>
+      <c r="N5" s="402"/>
+      <c r="O5" s="402"/>
+      <c r="P5" s="402"/>
+      <c r="Q5" s="402"/>
+      <c r="R5" s="402"/>
+      <c r="S5" s="402"/>
+      <c r="T5" s="402"/>
+      <c r="U5" s="402"/>
+      <c r="V5" s="402"/>
+      <c r="W5" s="222"/>
+      <c r="X5" s="85"/>
+      <c r="Y5" s="85"/>
     </row>
     <row r="6" spans="1:25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="426"/>
-[...23 lines deleted...]
-      <c r="Y6" s="88"/>
+      <c r="A6" s="402"/>
+      <c r="B6" s="402"/>
+      <c r="C6" s="402"/>
+      <c r="D6" s="402"/>
+      <c r="E6" s="402"/>
+      <c r="F6" s="402"/>
+      <c r="G6" s="402"/>
+      <c r="H6" s="402"/>
+      <c r="I6" s="402"/>
+      <c r="J6" s="402"/>
+      <c r="K6" s="402"/>
+      <c r="L6" s="402"/>
+      <c r="M6" s="402"/>
+      <c r="N6" s="402"/>
+      <c r="O6" s="402"/>
+      <c r="P6" s="402"/>
+      <c r="Q6" s="402"/>
+      <c r="R6" s="402"/>
+      <c r="S6" s="402"/>
+      <c r="T6" s="402"/>
+      <c r="U6" s="402"/>
+      <c r="V6" s="402"/>
+      <c r="W6" s="222"/>
+      <c r="X6" s="221"/>
+      <c r="Y6" s="85"/>
     </row>
     <row r="7" spans="1:25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="426"/>
-[...23 lines deleted...]
-      <c r="Y7" s="88"/>
+      <c r="A7" s="402"/>
+      <c r="B7" s="402"/>
+      <c r="C7" s="402"/>
+      <c r="D7" s="402"/>
+      <c r="E7" s="402"/>
+      <c r="F7" s="402"/>
+      <c r="G7" s="402"/>
+      <c r="H7" s="402"/>
+      <c r="I7" s="402"/>
+      <c r="J7" s="402"/>
+      <c r="K7" s="402"/>
+      <c r="L7" s="402"/>
+      <c r="M7" s="402"/>
+      <c r="N7" s="402"/>
+      <c r="O7" s="402"/>
+      <c r="P7" s="402"/>
+      <c r="Q7" s="402"/>
+      <c r="R7" s="402"/>
+      <c r="S7" s="402"/>
+      <c r="T7" s="402"/>
+      <c r="U7" s="402"/>
+      <c r="V7" s="402"/>
+      <c r="W7" s="222"/>
+      <c r="X7" s="221"/>
+      <c r="Y7" s="85"/>
     </row>
     <row r="8" spans="1:25" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="427"/>
-[...23 lines deleted...]
-      <c r="Y8" s="88"/>
+      <c r="A8" s="403"/>
+      <c r="B8" s="403"/>
+      <c r="C8" s="403"/>
+      <c r="D8" s="403"/>
+      <c r="E8" s="403"/>
+      <c r="F8" s="403"/>
+      <c r="G8" s="403"/>
+      <c r="H8" s="403"/>
+      <c r="I8" s="403"/>
+      <c r="J8" s="403"/>
+      <c r="K8" s="403"/>
+      <c r="L8" s="403"/>
+      <c r="M8" s="403"/>
+      <c r="N8" s="403"/>
+      <c r="O8" s="403"/>
+      <c r="P8" s="403"/>
+      <c r="Q8" s="403"/>
+      <c r="R8" s="403"/>
+      <c r="S8" s="403"/>
+      <c r="T8" s="403"/>
+      <c r="U8" s="403"/>
+      <c r="V8" s="403"/>
+      <c r="W8" s="218"/>
+      <c r="X8" s="87"/>
+      <c r="Y8" s="85"/>
     </row>
     <row r="9" spans="1:25" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="39"/>
-      <c r="B9" s="91"/>
+      <c r="A9" s="38"/>
+      <c r="B9" s="88"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="G9" s="13"/>
-      <c r="H9" s="91"/>
+      <c r="H9" s="88"/>
       <c r="I9" s="13"/>
-      <c r="J9" s="91"/>
+      <c r="J9" s="88"/>
       <c r="K9" s="13"/>
-      <c r="L9" s="91"/>
+      <c r="L9" s="88"/>
       <c r="M9" s="13"/>
-      <c r="N9" s="91"/>
+      <c r="N9" s="88"/>
       <c r="O9" s="13"/>
-      <c r="P9" s="91"/>
+      <c r="P9" s="88"/>
       <c r="Q9" s="13"/>
-      <c r="R9" s="91"/>
+      <c r="R9" s="88"/>
       <c r="S9" s="13"/>
       <c r="T9" s="13"/>
-      <c r="U9" s="91"/>
+      <c r="U9" s="88"/>
       <c r="V9" s="13"/>
-      <c r="W9" s="91"/>
+      <c r="W9" s="88"/>
       <c r="X9" s="28"/>
-      <c r="Y9" s="88"/>
+      <c r="Y9" s="85"/>
     </row>
     <row r="10" spans="1:25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="152"/>
-[...1 lines deleted...]
-      <c r="C10" s="444" t="s">
+      <c r="A10" s="149"/>
+      <c r="B10" s="84"/>
+      <c r="C10" s="420" t="s">
         <v>60</v>
       </c>
-      <c r="D10" s="445"/>
-[...20 lines deleted...]
-      <c r="Y10" s="88"/>
+      <c r="D10" s="421"/>
+      <c r="E10" s="421"/>
+      <c r="F10" s="421"/>
+      <c r="G10" s="421"/>
+      <c r="H10" s="421"/>
+      <c r="I10" s="421"/>
+      <c r="J10" s="421"/>
+      <c r="K10" s="421"/>
+      <c r="L10" s="421"/>
+      <c r="M10" s="421"/>
+      <c r="N10" s="421"/>
+      <c r="O10" s="421"/>
+      <c r="P10" s="421"/>
+      <c r="Q10" s="421"/>
+      <c r="R10" s="421"/>
+      <c r="S10" s="421"/>
+      <c r="T10" s="421"/>
+      <c r="U10" s="421"/>
+      <c r="V10" s="422"/>
+      <c r="W10" s="89"/>
+      <c r="X10" s="266"/>
+      <c r="Y10" s="85"/>
     </row>
     <row r="11" spans="1:25" customFormat="1" ht="69" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="152"/>
-[...23 lines deleted...]
-      <c r="Y11" s="88"/>
+      <c r="A11" s="149"/>
+      <c r="B11" s="84"/>
+      <c r="C11" s="423"/>
+      <c r="D11" s="424"/>
+      <c r="E11" s="424"/>
+      <c r="F11" s="424"/>
+      <c r="G11" s="424"/>
+      <c r="H11" s="424"/>
+      <c r="I11" s="424"/>
+      <c r="J11" s="424"/>
+      <c r="K11" s="424"/>
+      <c r="L11" s="424"/>
+      <c r="M11" s="424"/>
+      <c r="N11" s="424"/>
+      <c r="O11" s="424"/>
+      <c r="P11" s="424"/>
+      <c r="Q11" s="424"/>
+      <c r="R11" s="424"/>
+      <c r="S11" s="424"/>
+      <c r="T11" s="424"/>
+      <c r="U11" s="424"/>
+      <c r="V11" s="425"/>
+      <c r="W11" s="89"/>
+      <c r="X11" s="266"/>
+      <c r="Y11" s="85"/>
     </row>
     <row r="12" spans="1:25" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="39"/>
-      <c r="B12" s="37"/>
+      <c r="A12" s="38"/>
+      <c r="B12" s="36"/>
       <c r="C12" s="15"/>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
-      <c r="H12" s="37"/>
+      <c r="H12" s="36"/>
       <c r="I12" s="15"/>
-      <c r="J12" s="37"/>
+      <c r="J12" s="36"/>
       <c r="K12" s="15"/>
-      <c r="L12" s="37"/>
+      <c r="L12" s="36"/>
       <c r="M12" s="15"/>
-      <c r="N12" s="37"/>
+      <c r="N12" s="36"/>
       <c r="O12" s="15"/>
-      <c r="P12" s="37"/>
+      <c r="P12" s="36"/>
       <c r="Q12" s="15"/>
-      <c r="R12" s="37"/>
+      <c r="R12" s="36"/>
       <c r="S12" s="15"/>
       <c r="T12" s="15"/>
-      <c r="U12" s="37"/>
+      <c r="U12" s="36"/>
       <c r="V12" s="15"/>
-      <c r="W12" s="36"/>
-[...1 lines deleted...]
-      <c r="Y12" s="88"/>
+      <c r="W12" s="35"/>
+      <c r="X12" s="215"/>
+      <c r="Y12" s="85"/>
     </row>
     <row r="13" spans="1:25" ht="13" x14ac:dyDescent="0.3">
-      <c r="A13" s="39"/>
-      <c r="B13" s="37"/>
+      <c r="A13" s="38"/>
+      <c r="B13" s="36"/>
       <c r="C13" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D13" s="19"/>
-      <c r="E13" s="173"/>
-[...9 lines deleted...]
-      <c r="O13" s="93" t="s">
+      <c r="E13" s="169"/>
+      <c r="F13" s="44"/>
+      <c r="G13" s="44"/>
+      <c r="H13" s="35"/>
+      <c r="I13" s="35"/>
+      <c r="J13" s="35"/>
+      <c r="K13" s="44"/>
+      <c r="L13" s="35"/>
+      <c r="M13" s="44"/>
+      <c r="N13" s="35"/>
+      <c r="O13" s="90" t="s">
         <v>5</v>
       </c>
-      <c r="P13" s="36"/>
-[...4 lines deleted...]
-      <c r="U13" s="36"/>
+      <c r="P13" s="35"/>
+      <c r="Q13" s="44"/>
+      <c r="R13" s="35"/>
+      <c r="S13" s="35"/>
+      <c r="T13" s="35"/>
+      <c r="U13" s="35"/>
       <c r="V13"/>
-      <c r="W13" s="88"/>
-      <c r="X13" s="428"/>
+      <c r="W13" s="85"/>
+      <c r="X13" s="404"/>
     </row>
     <row r="14" spans="1:25" ht="13" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="39"/>
-      <c r="B14" s="38"/>
+      <c r="A14" s="38"/>
+      <c r="B14" s="37"/>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="16"/>
       <c r="F14" s="16"/>
       <c r="G14" s="16"/>
-      <c r="H14" s="36"/>
+      <c r="H14" s="35"/>
       <c r="I14" s="16"/>
-      <c r="J14" s="36"/>
+      <c r="J14" s="35"/>
       <c r="K14" s="16"/>
-      <c r="L14" s="36"/>
+      <c r="L14" s="35"/>
       <c r="M14" s="16"/>
-      <c r="N14" s="36"/>
+      <c r="N14" s="35"/>
       <c r="O14" s="16"/>
-      <c r="P14" s="36"/>
+      <c r="P14" s="35"/>
       <c r="Q14" s="16"/>
-      <c r="R14" s="36"/>
+      <c r="R14" s="35"/>
       <c r="S14" s="16"/>
       <c r="T14" s="16"/>
-      <c r="U14" s="36"/>
-[...2 lines deleted...]
-      <c r="X14" s="428"/>
+      <c r="U14" s="35"/>
+      <c r="V14" s="198"/>
+      <c r="W14" s="198"/>
+      <c r="X14" s="404"/>
     </row>
     <row r="15" spans="1:25" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="39"/>
-      <c r="B15" s="38"/>
+      <c r="A15" s="38"/>
+      <c r="B15" s="37"/>
       <c r="C15" s="12" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="14"/>
-      <c r="E15" s="435"/>
-[...10 lines deleted...]
-        <f>IF('(4) Finanzierung &amp; Finanzhilfe'!K24&lt;&gt;'(4) Finanzierung &amp; Finanzhilfe'!K55,"ACHTUNG: Summen Projektkosten und Finanzierung stimmen in Blatt (4) nicht überein",IF('(4) Finanzierung &amp; Finanzhilfe'!K82&lt;&gt;'(4) Finanzierung &amp; Finanzhilfe'!K114,"ACHTUNG: Summen Projektkosten und Finanzierung stimmen in Blatt (4) nicht überein",""))</f>
+      <c r="E15" s="411"/>
+      <c r="F15" s="412"/>
+      <c r="G15" s="412"/>
+      <c r="H15" s="412"/>
+      <c r="I15" s="413"/>
+      <c r="J15" s="259"/>
+      <c r="K15" s="259"/>
+      <c r="L15" s="259"/>
+      <c r="M15" s="259"/>
+      <c r="N15" s="259"/>
+      <c r="O15" s="432" t="str" cm="1">
+        <f t="array" ref="O15">IF(OR('(4) Finanzierung &amp; Finanzhilfe'!K57&lt;&gt;"",'(4) Finanzierung &amp; Finanzhilfe'!D116:J116&lt;&gt;""),"ACHTUNG: Projektkosten und Finanzierung stimmen in Blatt (4) nicht überein",IF(OR('(4) Finanzierung &amp; Finanzhilfe'!D115:J115&lt;&gt;"",'(4) Finanzierung &amp; Finanzhilfe'!D56:J56&lt;&gt;""),"ACHTUNG: Die beantragten Beiträge überschreiten die maximal möglichen Finanzhilfe (siehe Registerkarte (4))",""))</f>
         <v/>
       </c>
-      <c r="P15" s="457"/>
-[...7 lines deleted...]
-      <c r="X15" s="428"/>
+      <c r="P15" s="433"/>
+      <c r="Q15" s="433"/>
+      <c r="R15" s="433"/>
+      <c r="S15" s="433"/>
+      <c r="T15" s="434"/>
+      <c r="U15" s="259"/>
+      <c r="V15" s="198"/>
+      <c r="W15" s="219"/>
+      <c r="X15" s="404"/>
     </row>
     <row r="16" spans="1:25" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="39"/>
-[...1 lines deleted...]
-      <c r="C16" s="429" t="s">
+      <c r="A16" s="38"/>
+      <c r="B16" s="45"/>
+      <c r="C16" s="405" t="s">
         <v>53</v>
       </c>
-      <c r="D16" s="430"/>
-[...19 lines deleted...]
-      <c r="X16" s="428"/>
+      <c r="D16" s="406"/>
+      <c r="E16" s="414"/>
+      <c r="F16" s="415"/>
+      <c r="G16" s="415"/>
+      <c r="H16" s="415"/>
+      <c r="I16" s="416"/>
+      <c r="J16" s="259"/>
+      <c r="K16" s="259"/>
+      <c r="L16" s="259"/>
+      <c r="M16" s="259"/>
+      <c r="N16" s="259"/>
+      <c r="O16" s="435"/>
+      <c r="P16" s="436"/>
+      <c r="Q16" s="436"/>
+      <c r="R16" s="436"/>
+      <c r="S16" s="436"/>
+      <c r="T16" s="437"/>
+      <c r="U16" s="259"/>
+      <c r="V16" s="198"/>
+      <c r="W16" s="219"/>
+      <c r="X16" s="404"/>
     </row>
     <row r="17" spans="1:25" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="39"/>
-[...22 lines deleted...]
-      <c r="X17" s="228"/>
+      <c r="A17" s="38"/>
+      <c r="B17" s="42"/>
+      <c r="C17" s="407"/>
+      <c r="D17" s="408"/>
+      <c r="E17" s="417"/>
+      <c r="F17" s="418"/>
+      <c r="G17" s="418"/>
+      <c r="H17" s="418"/>
+      <c r="I17" s="419"/>
+      <c r="J17" s="259"/>
+      <c r="K17" s="259"/>
+      <c r="L17" s="259"/>
+      <c r="M17" s="259"/>
+      <c r="N17" s="259"/>
+      <c r="O17" s="435"/>
+      <c r="P17" s="436"/>
+      <c r="Q17" s="436"/>
+      <c r="R17" s="436"/>
+      <c r="S17" s="436"/>
+      <c r="T17" s="437"/>
+      <c r="U17" s="259"/>
+      <c r="V17" s="198"/>
+      <c r="W17" s="219"/>
+      <c r="X17" s="224"/>
     </row>
     <row r="18" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A18" s="39"/>
-[...19 lines deleted...]
-      <c r="U18" s="263"/>
+      <c r="A18" s="38"/>
+      <c r="B18" s="42"/>
+      <c r="C18" s="407"/>
+      <c r="D18" s="408"/>
+      <c r="E18" s="417"/>
+      <c r="F18" s="418"/>
+      <c r="G18" s="418"/>
+      <c r="H18" s="418"/>
+      <c r="I18" s="419"/>
+      <c r="J18" s="259"/>
+      <c r="K18" s="259"/>
+      <c r="L18" s="259"/>
+      <c r="M18" s="259"/>
+      <c r="N18" s="259"/>
+      <c r="O18" s="435"/>
+      <c r="P18" s="436"/>
+      <c r="Q18" s="436"/>
+      <c r="R18" s="436"/>
+      <c r="S18" s="436"/>
+      <c r="T18" s="437"/>
+      <c r="U18" s="259"/>
       <c r="V18" s="15"/>
-      <c r="W18" s="37"/>
+      <c r="W18" s="36"/>
       <c r="X18" s="14"/>
     </row>
     <row r="19" spans="1:25" ht="13" x14ac:dyDescent="0.25">
-      <c r="A19" s="39"/>
-[...19 lines deleted...]
-      <c r="U19" s="263"/>
+      <c r="A19" s="38"/>
+      <c r="B19" s="46"/>
+      <c r="C19" s="407"/>
+      <c r="D19" s="408"/>
+      <c r="E19" s="417"/>
+      <c r="F19" s="418"/>
+      <c r="G19" s="418"/>
+      <c r="H19" s="418"/>
+      <c r="I19" s="419"/>
+      <c r="J19" s="259"/>
+      <c r="K19" s="259"/>
+      <c r="L19" s="259"/>
+      <c r="M19" s="259"/>
+      <c r="N19" s="259"/>
+      <c r="O19" s="284"/>
+      <c r="P19" s="284"/>
+      <c r="Q19" s="284"/>
+      <c r="R19" s="284"/>
+      <c r="S19" s="284"/>
+      <c r="T19" s="284"/>
+      <c r="U19" s="259"/>
       <c r="V19" s="12"/>
-      <c r="W19" s="38"/>
+      <c r="W19" s="37"/>
       <c r="X19" s="14"/>
     </row>
     <row r="20" spans="1:25" ht="13" x14ac:dyDescent="0.25">
-      <c r="A20" s="39"/>
-[...19 lines deleted...]
-      <c r="U20" s="263"/>
+      <c r="A20" s="38"/>
+      <c r="B20" s="37"/>
+      <c r="C20" s="407"/>
+      <c r="D20" s="408"/>
+      <c r="E20" s="417"/>
+      <c r="F20" s="418"/>
+      <c r="G20" s="418"/>
+      <c r="H20" s="418"/>
+      <c r="I20" s="419"/>
+      <c r="J20" s="259"/>
+      <c r="K20" s="259"/>
+      <c r="L20" s="259"/>
+      <c r="M20" s="259"/>
+      <c r="N20" s="259"/>
+      <c r="O20" s="198"/>
+      <c r="P20" s="198"/>
+      <c r="Q20" s="198"/>
+      <c r="R20" s="198"/>
+      <c r="S20" s="198"/>
+      <c r="T20" s="198"/>
+      <c r="U20" s="259"/>
       <c r="V20" s="12"/>
-      <c r="W20" s="38"/>
+      <c r="W20" s="37"/>
       <c r="X20" s="14"/>
     </row>
     <row r="21" spans="1:25" ht="13" x14ac:dyDescent="0.25">
-      <c r="A21" s="39"/>
-[...19 lines deleted...]
-      <c r="U21" s="263"/>
+      <c r="A21" s="38"/>
+      <c r="B21" s="42"/>
+      <c r="C21" s="407"/>
+      <c r="D21" s="408"/>
+      <c r="E21" s="417"/>
+      <c r="F21" s="418"/>
+      <c r="G21" s="418"/>
+      <c r="H21" s="418"/>
+      <c r="I21" s="419"/>
+      <c r="J21" s="259"/>
+      <c r="K21" s="259"/>
+      <c r="L21" s="259"/>
+      <c r="M21" s="259"/>
+      <c r="N21" s="259"/>
+      <c r="O21" s="198"/>
+      <c r="P21" s="198"/>
+      <c r="Q21" s="198"/>
+      <c r="R21" s="198"/>
+      <c r="S21" s="198"/>
+      <c r="T21" s="198"/>
+      <c r="U21" s="259"/>
       <c r="V21" s="15"/>
-      <c r="W21" s="37"/>
+      <c r="W21" s="36"/>
       <c r="X21" s="14"/>
     </row>
     <row r="22" spans="1:25" ht="13" x14ac:dyDescent="0.25">
-      <c r="A22" s="39"/>
-[...19 lines deleted...]
-      <c r="U22" s="263"/>
+      <c r="A22" s="38"/>
+      <c r="B22" s="46"/>
+      <c r="C22" s="409"/>
+      <c r="D22" s="410"/>
+      <c r="E22" s="417"/>
+      <c r="F22" s="418"/>
+      <c r="G22" s="418"/>
+      <c r="H22" s="418"/>
+      <c r="I22" s="419"/>
+      <c r="J22" s="259"/>
+      <c r="K22" s="259"/>
+      <c r="L22" s="259"/>
+      <c r="M22" s="259"/>
+      <c r="N22" s="259"/>
+      <c r="O22" s="198"/>
+      <c r="P22" s="198"/>
+      <c r="Q22" s="198"/>
+      <c r="R22" s="198"/>
+      <c r="S22" s="198"/>
+      <c r="T22" s="198"/>
+      <c r="U22" s="259"/>
       <c r="V22" s="12"/>
-      <c r="W22" s="38"/>
+      <c r="W22" s="37"/>
       <c r="X22" s="14"/>
     </row>
     <row r="23" spans="1:25" ht="13" x14ac:dyDescent="0.25">
-      <c r="A23" s="39"/>
-      <c r="B23" s="38"/>
+      <c r="A23" s="38"/>
+      <c r="B23" s="37"/>
       <c r="C23" s="12"/>
       <c r="D23" s="14"/>
-      <c r="E23" s="441"/>
-[...15 lines deleted...]
-      <c r="U23" s="263"/>
+      <c r="E23" s="417"/>
+      <c r="F23" s="418"/>
+      <c r="G23" s="418"/>
+      <c r="H23" s="418"/>
+      <c r="I23" s="419"/>
+      <c r="J23" s="259"/>
+      <c r="K23" s="259"/>
+      <c r="L23" s="259"/>
+      <c r="M23" s="259"/>
+      <c r="N23" s="259"/>
+      <c r="O23" s="198"/>
+      <c r="P23" s="198"/>
+      <c r="Q23" s="198"/>
+      <c r="R23" s="198"/>
+      <c r="S23" s="198"/>
+      <c r="T23" s="198"/>
+      <c r="U23" s="259"/>
       <c r="V23" s="12"/>
-      <c r="W23" s="38"/>
+      <c r="W23" s="37"/>
       <c r="X23" s="14"/>
     </row>
     <row r="24" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A24" s="17"/>
       <c r="B24" s="12"/>
       <c r="C24" s="12"/>
       <c r="D24" s="14"/>
-      <c r="E24" s="441"/>
-[...15 lines deleted...]
-      <c r="U24" s="263"/>
+      <c r="E24" s="417"/>
+      <c r="F24" s="418"/>
+      <c r="G24" s="418"/>
+      <c r="H24" s="418"/>
+      <c r="I24" s="419"/>
+      <c r="J24" s="259"/>
+      <c r="K24" s="259"/>
+      <c r="L24" s="259"/>
+      <c r="M24" s="259"/>
+      <c r="N24" s="259"/>
+      <c r="O24" s="198"/>
+      <c r="P24" s="198"/>
+      <c r="Q24" s="198"/>
+      <c r="R24" s="198"/>
+      <c r="S24" s="198"/>
+      <c r="T24" s="198"/>
+      <c r="U24" s="259"/>
       <c r="V24" s="12"/>
-      <c r="W24" s="38"/>
+      <c r="W24" s="37"/>
       <c r="X24" s="14"/>
     </row>
     <row r="25" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A25" s="17"/>
       <c r="B25" s="12"/>
       <c r="C25" s="12"/>
       <c r="D25" s="14"/>
-      <c r="E25" s="450"/>
-[...15 lines deleted...]
-      <c r="U25" s="263"/>
+      <c r="E25" s="426"/>
+      <c r="F25" s="427"/>
+      <c r="G25" s="427"/>
+      <c r="H25" s="427"/>
+      <c r="I25" s="428"/>
+      <c r="J25" s="259"/>
+      <c r="K25" s="259"/>
+      <c r="L25" s="259"/>
+      <c r="M25" s="259"/>
+      <c r="N25" s="259"/>
+      <c r="O25" s="198"/>
+      <c r="P25" s="198"/>
+      <c r="Q25" s="198"/>
+      <c r="R25" s="198"/>
+      <c r="S25" s="198"/>
+      <c r="T25" s="198"/>
+      <c r="U25" s="259"/>
       <c r="V25" s="12"/>
-      <c r="W25" s="38"/>
+      <c r="W25" s="37"/>
       <c r="X25" s="14"/>
     </row>
     <row r="26" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A26" s="17"/>
       <c r="B26" s="12"/>
       <c r="C26" s="12"/>
       <c r="D26" s="12"/>
       <c r="E26" s="16"/>
       <c r="F26" s="16"/>
       <c r="G26" s="16"/>
-      <c r="H26" s="36"/>
+      <c r="H26" s="35"/>
       <c r="I26" s="16"/>
-      <c r="J26" s="36"/>
+      <c r="J26" s="35"/>
       <c r="K26" s="16"/>
-      <c r="L26" s="36"/>
+      <c r="L26" s="35"/>
       <c r="M26" s="16"/>
-      <c r="N26" s="36"/>
+      <c r="N26" s="35"/>
       <c r="O26" s="16"/>
-      <c r="P26" s="36"/>
+      <c r="P26" s="35"/>
       <c r="Q26" s="16"/>
-      <c r="R26" s="36"/>
+      <c r="R26" s="35"/>
       <c r="S26" s="16"/>
       <c r="T26" s="16"/>
-      <c r="U26" s="36"/>
+      <c r="U26" s="35"/>
       <c r="V26" s="13"/>
-      <c r="W26" s="91"/>
+      <c r="W26" s="88"/>
       <c r="X26" s="28"/>
     </row>
     <row r="27" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A27" s="17"/>
       <c r="B27" s="12"/>
       <c r="C27" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D27" s="21"/>
-      <c r="E27" s="453"/>
-[...20 lines deleted...]
-    <row r="28" spans="1:25" s="31" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="E27" s="429"/>
+      <c r="F27" s="430"/>
+      <c r="G27" s="430"/>
+      <c r="H27" s="430"/>
+      <c r="I27" s="430"/>
+      <c r="J27" s="430"/>
+      <c r="K27" s="430"/>
+      <c r="L27" s="430"/>
+      <c r="M27" s="430"/>
+      <c r="N27" s="430"/>
+      <c r="O27" s="430"/>
+      <c r="P27" s="430"/>
+      <c r="Q27" s="430"/>
+      <c r="R27" s="430"/>
+      <c r="S27" s="430"/>
+      <c r="T27" s="430"/>
+      <c r="U27" s="430"/>
+      <c r="V27" s="431"/>
+      <c r="W27" s="260"/>
+      <c r="X27" s="225"/>
+    </row>
+    <row r="28" spans="1:25" s="30" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="17"/>
       <c r="B28" s="13"/>
-      <c r="C28" s="170"/>
+      <c r="C28" s="166"/>
       <c r="D28" s="11"/>
-      <c r="E28" s="274"/>
-[...21 lines deleted...]
-    <row r="29" spans="1:25" s="31" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E28" s="267"/>
+      <c r="F28" s="267"/>
+      <c r="G28" s="268"/>
+      <c r="H28" s="85"/>
+      <c r="I28" s="268"/>
+      <c r="J28" s="85"/>
+      <c r="K28" s="268"/>
+      <c r="L28" s="85"/>
+      <c r="M28" s="268"/>
+      <c r="N28" s="85"/>
+      <c r="O28" s="268"/>
+      <c r="P28" s="85"/>
+      <c r="Q28" s="268"/>
+      <c r="R28" s="85"/>
+      <c r="S28" s="268"/>
+      <c r="T28" s="268"/>
+      <c r="U28" s="85"/>
+      <c r="V28" s="85"/>
+      <c r="W28" s="85"/>
+      <c r="X28" s="226"/>
+      <c r="Y28" s="223"/>
+    </row>
+    <row r="29" spans="1:25" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="17"/>
       <c r="B29" s="13"/>
       <c r="C29" s="20" t="s">
         <v>70</v>
       </c>
-      <c r="D29" s="303"/>
-[...22 lines deleted...]
-    <row r="30" spans="1:25" s="31" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D29" s="288"/>
+      <c r="E29" s="287"/>
+      <c r="F29" s="285"/>
+      <c r="G29" s="286"/>
+      <c r="H29" s="85"/>
+      <c r="I29" s="286"/>
+      <c r="J29" s="85"/>
+      <c r="K29" s="286"/>
+      <c r="L29" s="85"/>
+      <c r="M29" s="286"/>
+      <c r="N29" s="85"/>
+      <c r="O29" s="286"/>
+      <c r="P29" s="85"/>
+      <c r="Q29" s="286"/>
+      <c r="R29" s="85"/>
+      <c r="S29" s="286"/>
+      <c r="T29" s="286"/>
+      <c r="U29" s="85"/>
+      <c r="V29" s="85"/>
+      <c r="W29" s="85"/>
+      <c r="X29" s="226"/>
+      <c r="Y29" s="223"/>
+    </row>
+    <row r="30" spans="1:25" s="30" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="17"/>
       <c r="B30" s="13"/>
-      <c r="C30" s="170"/>
+      <c r="C30" s="166"/>
       <c r="D30" s="11"/>
-      <c r="E30" s="274"/>
-[...51 lines deleted...]
-      <c r="C32" s="203" t="s">
+      <c r="E30" s="267"/>
+      <c r="F30" s="267"/>
+      <c r="G30" s="268"/>
+      <c r="H30" s="85"/>
+      <c r="I30" s="268"/>
+      <c r="J30" s="85"/>
+      <c r="K30" s="268"/>
+      <c r="L30" s="85"/>
+      <c r="M30" s="268"/>
+      <c r="N30" s="85"/>
+      <c r="O30" s="268"/>
+      <c r="P30" s="85"/>
+      <c r="Q30" s="268"/>
+      <c r="R30" s="85"/>
+      <c r="S30" s="268"/>
+      <c r="T30" s="268"/>
+      <c r="U30" s="85"/>
+      <c r="V30" s="85"/>
+      <c r="W30" s="85"/>
+      <c r="X30" s="226"/>
+      <c r="Y30" s="223"/>
+    </row>
+    <row r="31" spans="1:25" s="30" customFormat="1" ht="10" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="227"/>
+      <c r="B31" s="92"/>
+      <c r="C31" s="93"/>
+      <c r="D31" s="93"/>
+      <c r="E31" s="93"/>
+      <c r="F31" s="93"/>
+      <c r="G31" s="93"/>
+      <c r="H31" s="93"/>
+      <c r="I31" s="93"/>
+      <c r="J31" s="93"/>
+      <c r="K31" s="93"/>
+      <c r="L31" s="93"/>
+      <c r="M31" s="93"/>
+      <c r="N31" s="93"/>
+      <c r="O31" s="93"/>
+      <c r="P31" s="93"/>
+      <c r="Q31" s="93"/>
+      <c r="R31" s="93"/>
+      <c r="S31" s="93"/>
+      <c r="T31" s="93"/>
+      <c r="U31" s="93"/>
+      <c r="V31" s="95"/>
+      <c r="W31" s="85"/>
+      <c r="X31" s="226"/>
+      <c r="Y31" s="223"/>
+    </row>
+    <row r="32" spans="1:25" s="85" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A32" s="227"/>
+      <c r="B32" s="96"/>
+      <c r="C32" s="199" t="s">
         <v>9</v>
       </c>
-      <c r="D32" s="87"/>
-      <c r="E32" s="93" t="s">
+      <c r="D32" s="84"/>
+      <c r="E32" s="90" t="s">
         <v>15</v>
       </c>
-      <c r="F32" s="204"/>
-      <c r="G32" s="93" t="s">
+      <c r="F32" s="200"/>
+      <c r="G32" s="90" t="s">
         <v>64</v>
       </c>
-      <c r="H32" s="204"/>
-[...50 lines deleted...]
-      <c r="G34" s="204" t="str">
+      <c r="H32" s="200"/>
+      <c r="I32" s="200"/>
+      <c r="J32" s="200"/>
+      <c r="K32" s="200"/>
+      <c r="L32" s="200"/>
+      <c r="M32" s="200"/>
+      <c r="N32" s="200"/>
+      <c r="O32" s="200"/>
+      <c r="P32" s="200"/>
+      <c r="Q32" s="200"/>
+      <c r="R32" s="200"/>
+      <c r="S32" s="200"/>
+      <c r="T32" s="200"/>
+      <c r="U32" s="200"/>
+      <c r="V32" s="97"/>
+      <c r="W32" s="84"/>
+      <c r="X32" s="228"/>
+    </row>
+    <row r="33" spans="1:25" s="85" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="227"/>
+      <c r="B33" s="96"/>
+      <c r="C33" s="199"/>
+      <c r="D33" s="84"/>
+      <c r="E33" s="90"/>
+      <c r="F33" s="200"/>
+      <c r="G33" s="90"/>
+      <c r="H33" s="200"/>
+      <c r="I33" s="200"/>
+      <c r="J33" s="200"/>
+      <c r="K33" s="200"/>
+      <c r="L33" s="200"/>
+      <c r="M33" s="200"/>
+      <c r="N33" s="200"/>
+      <c r="O33" s="200"/>
+      <c r="P33" s="200"/>
+      <c r="Q33" s="200"/>
+      <c r="R33" s="200"/>
+      <c r="S33" s="200"/>
+      <c r="T33" s="200"/>
+      <c r="U33" s="200"/>
+      <c r="V33" s="97"/>
+      <c r="W33" s="84"/>
+      <c r="X33" s="228"/>
+    </row>
+    <row r="34" spans="1:25" s="85" customFormat="1" ht="13" x14ac:dyDescent="0.25">
+      <c r="A34" s="227"/>
+      <c r="B34" s="57"/>
+      <c r="C34" s="84"/>
+      <c r="D34" s="84"/>
+      <c r="E34" s="84"/>
+      <c r="F34" s="84"/>
+      <c r="G34" s="200" t="str">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!D70</f>
         <v>20xx</v>
       </c>
-      <c r="H34" s="204"/>
-      <c r="I34" s="204" t="str">
+      <c r="H34" s="200"/>
+      <c r="I34" s="200" t="str">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!E70</f>
         <v>20xx</v>
       </c>
-      <c r="J34" s="204"/>
-      <c r="K34" s="204" t="str">
+      <c r="J34" s="200"/>
+      <c r="K34" s="200" t="str">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!F70</f>
         <v>20xx</v>
       </c>
-      <c r="L34" s="204"/>
-      <c r="M34" s="204" t="str">
+      <c r="L34" s="200"/>
+      <c r="M34" s="200" t="str">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!G70</f>
         <v>20xx</v>
       </c>
-      <c r="N34" s="204"/>
-      <c r="O34" s="204" t="str">
+      <c r="N34" s="200"/>
+      <c r="O34" s="200" t="str">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!I70</f>
         <v>20xx</v>
       </c>
-      <c r="P34" s="204"/>
-      <c r="Q34" s="204" t="str">
+      <c r="P34" s="200"/>
+      <c r="Q34" s="200" t="str">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!I70</f>
         <v>20xx</v>
       </c>
-      <c r="R34" s="204"/>
-      <c r="S34" s="204" t="str">
+      <c r="R34" s="200"/>
+      <c r="S34" s="200" t="str">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!J70</f>
         <v>20xx</v>
       </c>
-      <c r="T34" s="87"/>
-[...8 lines deleted...]
-      <c r="C35" s="93" t="s">
+      <c r="T34" s="84"/>
+      <c r="U34" s="84"/>
+      <c r="V34" s="98"/>
+      <c r="W34" s="84"/>
+      <c r="X34" s="228"/>
+    </row>
+    <row r="35" spans="1:25" s="90" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A35" s="229"/>
+      <c r="B35" s="99"/>
+      <c r="C35" s="90" t="s">
         <v>24</v>
       </c>
-      <c r="E35" s="205">
+      <c r="E35" s="201">
         <f>'(2) Investitionskosten'!D6</f>
         <v>0</v>
       </c>
-      <c r="F35" s="206" t="s">
+      <c r="F35" s="202" t="s">
         <v>16</v>
       </c>
-      <c r="G35" s="265">
+      <c r="G35" s="261">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!I49</f>
         <v>0</v>
       </c>
-      <c r="H35" s="206" t="s">
+      <c r="H35" s="202" t="s">
         <v>16</v>
       </c>
-      <c r="I35" s="266">
+      <c r="I35" s="262">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!L49</f>
         <v>0</v>
       </c>
-      <c r="J35" s="206" t="s">
+      <c r="J35" s="202" t="s">
         <v>16</v>
       </c>
-      <c r="K35" s="265">
+      <c r="K35" s="261">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!O49</f>
         <v>0</v>
       </c>
-      <c r="L35" s="206" t="s">
+      <c r="L35" s="202" t="s">
         <v>16</v>
       </c>
-      <c r="M35" s="265">
+      <c r="M35" s="261">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!R49</f>
         <v>0</v>
       </c>
-      <c r="N35" s="206" t="s">
+      <c r="N35" s="202" t="s">
         <v>16</v>
       </c>
-      <c r="O35" s="266">
+      <c r="O35" s="262">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!U49</f>
         <v>0</v>
       </c>
-      <c r="P35" s="206" t="s">
+      <c r="P35" s="202" t="s">
         <v>16</v>
       </c>
-      <c r="Q35" s="265">
+      <c r="Q35" s="261">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!X49</f>
         <v>0</v>
       </c>
-      <c r="R35" s="206" t="s">
+      <c r="R35" s="202" t="s">
         <v>16</v>
       </c>
-      <c r="S35" s="266">
+      <c r="S35" s="262">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!AA49</f>
         <v>0</v>
       </c>
-      <c r="T35" s="206" t="s">
+      <c r="T35" s="202" t="s">
         <v>16</v>
       </c>
-      <c r="U35" s="207"/>
-[...30 lines deleted...]
-      <c r="C37" s="93" t="s">
+      <c r="U35" s="203"/>
+      <c r="V35" s="100"/>
+      <c r="W35" s="85"/>
+      <c r="X35" s="230"/>
+    </row>
+    <row r="36" spans="1:25" s="85" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="227"/>
+      <c r="B36" s="101"/>
+      <c r="E36" s="204"/>
+      <c r="F36" s="202"/>
+      <c r="G36" s="202"/>
+      <c r="H36" s="202"/>
+      <c r="I36" s="202"/>
+      <c r="J36" s="202"/>
+      <c r="K36" s="202"/>
+      <c r="L36" s="202"/>
+      <c r="M36" s="202"/>
+      <c r="N36" s="202"/>
+      <c r="O36" s="202"/>
+      <c r="P36" s="202"/>
+      <c r="Q36" s="202"/>
+      <c r="R36" s="202"/>
+      <c r="S36" s="202"/>
+      <c r="T36" s="202"/>
+      <c r="U36" s="202"/>
+      <c r="V36" s="100"/>
+      <c r="X36" s="228"/>
+    </row>
+    <row r="37" spans="1:25" s="85" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A37" s="227"/>
+      <c r="B37" s="101"/>
+      <c r="C37" s="90" t="s">
         <v>17</v>
       </c>
-      <c r="E37" s="205">
+      <c r="E37" s="201">
         <f>'(2) Investitionskosten'!E6</f>
         <v>0</v>
       </c>
-      <c r="F37" s="206" t="s">
+      <c r="F37" s="202" t="s">
         <v>16</v>
       </c>
-      <c r="G37" s="265">
+      <c r="G37" s="261">
         <f>'(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!I96</f>
         <v>0</v>
       </c>
-      <c r="H37" s="206" t="s">
+      <c r="H37" s="202" t="s">
         <v>16</v>
       </c>
-      <c r="I37" s="266">
+      <c r="I37" s="262">
         <f>'(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!L96</f>
         <v>0</v>
       </c>
-      <c r="J37" s="206" t="s">
+      <c r="J37" s="202" t="s">
         <v>16</v>
       </c>
-      <c r="K37" s="265">
+      <c r="K37" s="261">
         <f>'(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!O96</f>
         <v>0</v>
       </c>
-      <c r="L37" s="206" t="s">
+      <c r="L37" s="202" t="s">
         <v>16</v>
       </c>
-      <c r="M37" s="265">
+      <c r="M37" s="261">
         <f>'(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!R96</f>
         <v>0</v>
       </c>
-      <c r="N37" s="206" t="s">
+      <c r="N37" s="202" t="s">
         <v>16</v>
       </c>
-      <c r="O37" s="266">
+      <c r="O37" s="262">
         <f>'(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!U96</f>
         <v>0</v>
       </c>
-      <c r="P37" s="206" t="s">
+      <c r="P37" s="202" t="s">
         <v>16</v>
       </c>
-      <c r="Q37" s="265">
+      <c r="Q37" s="261">
         <f>'(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!X96</f>
         <v>0</v>
       </c>
-      <c r="R37" s="206" t="s">
+      <c r="R37" s="202" t="s">
         <v>16</v>
       </c>
-      <c r="S37" s="266">
+      <c r="S37" s="262">
         <f>'(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!AA96</f>
         <v>0</v>
       </c>
-      <c r="T37" s="206" t="s">
+      <c r="T37" s="202" t="s">
         <v>16</v>
       </c>
-      <c r="U37" s="207"/>
-[...26 lines deleted...]
-      <c r="X38" s="232"/>
+      <c r="U37" s="203"/>
+      <c r="V37" s="100"/>
+      <c r="X37" s="228"/>
+    </row>
+    <row r="38" spans="1:25" s="85" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="227"/>
+      <c r="B38" s="102"/>
+      <c r="C38" s="103"/>
+      <c r="D38" s="103"/>
+      <c r="E38" s="104"/>
+      <c r="F38" s="105"/>
+      <c r="G38" s="105"/>
+      <c r="H38" s="105"/>
+      <c r="I38" s="105"/>
+      <c r="J38" s="105"/>
+      <c r="K38" s="105"/>
+      <c r="L38" s="105"/>
+      <c r="M38" s="105"/>
+      <c r="N38" s="105"/>
+      <c r="O38" s="105"/>
+      <c r="P38" s="105"/>
+      <c r="Q38" s="105"/>
+      <c r="R38" s="105"/>
+      <c r="S38" s="105"/>
+      <c r="T38" s="105"/>
+      <c r="U38" s="105"/>
+      <c r="V38" s="106"/>
+      <c r="X38" s="228"/>
     </row>
     <row r="39" spans="1:25" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B39" s="88"/>
-[...50 lines deleted...]
-      <c r="C41" s="423" t="s">
+      <c r="B39" s="85"/>
+      <c r="C39" s="85"/>
+      <c r="D39" s="85"/>
+      <c r="E39" s="85"/>
+      <c r="F39" s="85"/>
+      <c r="G39" s="85"/>
+      <c r="H39" s="85"/>
+      <c r="I39" s="85"/>
+      <c r="J39" s="85"/>
+      <c r="K39" s="85"/>
+      <c r="L39" s="85"/>
+      <c r="M39" s="85"/>
+      <c r="N39" s="85"/>
+      <c r="O39" s="85"/>
+      <c r="P39" s="85"/>
+      <c r="Q39" s="85"/>
+      <c r="R39" s="85"/>
+      <c r="S39" s="85"/>
+      <c r="T39" s="85"/>
+      <c r="U39" s="85"/>
+      <c r="W39" s="85"/>
+      <c r="Y39" s="85"/>
+    </row>
+    <row r="40" spans="1:25" s="85" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="227"/>
+      <c r="B40" s="107"/>
+      <c r="C40" s="93"/>
+      <c r="D40" s="93"/>
+      <c r="E40" s="108"/>
+      <c r="F40" s="109"/>
+      <c r="G40" s="109"/>
+      <c r="H40" s="109"/>
+      <c r="I40" s="109"/>
+      <c r="J40" s="109"/>
+      <c r="K40" s="109"/>
+      <c r="L40" s="109"/>
+      <c r="M40" s="109"/>
+      <c r="N40" s="109"/>
+      <c r="O40" s="109"/>
+      <c r="P40" s="109"/>
+      <c r="Q40" s="109"/>
+      <c r="R40" s="109"/>
+      <c r="S40" s="109"/>
+      <c r="T40" s="109"/>
+      <c r="U40" s="109"/>
+      <c r="V40" s="95"/>
+      <c r="X40" s="228"/>
+    </row>
+    <row r="41" spans="1:25" s="85" customFormat="1" ht="13" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="227"/>
+      <c r="B41" s="101"/>
+      <c r="C41" s="399" t="s">
         <v>63</v>
       </c>
-      <c r="D41" s="423"/>
-      <c r="E41" s="205">
+      <c r="D41" s="399"/>
+      <c r="E41" s="201">
         <f>E35-E37</f>
         <v>0</v>
       </c>
-      <c r="F41" s="206" t="s">
+      <c r="F41" s="202" t="s">
         <v>16</v>
       </c>
-      <c r="G41" s="265">
+      <c r="G41" s="261">
         <f>G35-G37</f>
         <v>0</v>
       </c>
-      <c r="H41" s="206" t="s">
+      <c r="H41" s="202" t="s">
         <v>16</v>
       </c>
-      <c r="I41" s="266">
+      <c r="I41" s="262">
         <f>I35-I37</f>
         <v>0</v>
       </c>
-      <c r="J41" s="206" t="s">
+      <c r="J41" s="202" t="s">
         <v>16</v>
       </c>
-      <c r="K41" s="265">
+      <c r="K41" s="261">
         <f>K35-K37</f>
         <v>0</v>
       </c>
-      <c r="L41" s="206" t="s">
+      <c r="L41" s="202" t="s">
         <v>16</v>
       </c>
-      <c r="M41" s="265">
+      <c r="M41" s="261">
         <f>M35-M37</f>
         <v>0</v>
       </c>
-      <c r="N41" s="206" t="s">
+      <c r="N41" s="202" t="s">
         <v>16</v>
       </c>
-      <c r="O41" s="266">
+      <c r="O41" s="262">
         <f>O35-O37</f>
         <v>0</v>
       </c>
-      <c r="P41" s="206" t="s">
+      <c r="P41" s="202" t="s">
         <v>16</v>
       </c>
-      <c r="Q41" s="265">
+      <c r="Q41" s="261">
         <f>Q35-Q37</f>
         <v>0</v>
       </c>
-      <c r="R41" s="206" t="s">
+      <c r="R41" s="202" t="s">
         <v>16</v>
       </c>
-      <c r="S41" s="266">
+      <c r="S41" s="262">
         <f>S35-S37</f>
         <v>0</v>
       </c>
-      <c r="T41" s="206" t="s">
+      <c r="T41" s="202" t="s">
         <v>16</v>
       </c>
-      <c r="U41" s="207"/>
-[...30 lines deleted...]
-      <c r="C43" s="93" t="s">
+      <c r="U41" s="203"/>
+      <c r="V41" s="100"/>
+      <c r="X41" s="228"/>
+    </row>
+    <row r="42" spans="1:25" s="85" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="227"/>
+      <c r="B42" s="101"/>
+      <c r="C42" s="399"/>
+      <c r="D42" s="399"/>
+      <c r="F42" s="202"/>
+      <c r="G42" s="202"/>
+      <c r="H42" s="203"/>
+      <c r="I42" s="203"/>
+      <c r="J42" s="203"/>
+      <c r="K42" s="202"/>
+      <c r="L42" s="203"/>
+      <c r="M42" s="202"/>
+      <c r="N42" s="203"/>
+      <c r="O42" s="203"/>
+      <c r="P42" s="203"/>
+      <c r="Q42" s="202"/>
+      <c r="R42" s="203"/>
+      <c r="S42" s="203"/>
+      <c r="T42" s="203"/>
+      <c r="U42" s="203"/>
+      <c r="V42" s="100"/>
+      <c r="X42" s="228"/>
+    </row>
+    <row r="43" spans="1:25" s="90" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A43" s="229"/>
+      <c r="B43" s="99"/>
+      <c r="C43" s="90" t="s">
         <v>25</v>
       </c>
-      <c r="E43" s="210">
+      <c r="E43" s="206">
         <f>E35</f>
         <v>0</v>
       </c>
-      <c r="F43" s="211" t="s">
+      <c r="F43" s="207" t="s">
         <v>16</v>
       </c>
-      <c r="G43" s="267">
+      <c r="G43" s="263">
         <f>G41</f>
         <v>0</v>
       </c>
-      <c r="H43" s="211" t="s">
+      <c r="H43" s="207" t="s">
         <v>16</v>
       </c>
-      <c r="I43" s="268">
+      <c r="I43" s="264">
         <f>I41</f>
         <v>0</v>
       </c>
-      <c r="J43" s="211" t="s">
+      <c r="J43" s="207" t="s">
         <v>16</v>
       </c>
-      <c r="K43" s="267">
+      <c r="K43" s="263">
         <f>K41</f>
         <v>0</v>
       </c>
-      <c r="L43" s="211" t="s">
+      <c r="L43" s="207" t="s">
         <v>16</v>
       </c>
-      <c r="M43" s="267">
+      <c r="M43" s="263">
         <f>M41</f>
         <v>0</v>
       </c>
-      <c r="N43" s="211" t="s">
+      <c r="N43" s="207" t="s">
         <v>16</v>
       </c>
-      <c r="O43" s="268">
+      <c r="O43" s="264">
         <f>O41</f>
         <v>0</v>
       </c>
-      <c r="P43" s="211" t="s">
+      <c r="P43" s="207" t="s">
         <v>16</v>
       </c>
-      <c r="Q43" s="267">
+      <c r="Q43" s="263">
         <f>Q41</f>
         <v>0</v>
       </c>
-      <c r="R43" s="211" t="s">
+      <c r="R43" s="207" t="s">
         <v>16</v>
       </c>
-      <c r="S43" s="268">
+      <c r="S43" s="264">
         <f>S41</f>
         <v>0</v>
       </c>
-      <c r="T43" s="211" t="s">
+      <c r="T43" s="207" t="s">
         <v>16</v>
       </c>
-      <c r="U43" s="212"/>
-[...84 lines deleted...]
-      <c r="C47" s="123" t="s">
+      <c r="U43" s="208"/>
+      <c r="V43" s="110"/>
+      <c r="X43" s="230"/>
+    </row>
+    <row r="44" spans="1:25" s="85" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="227"/>
+      <c r="B44" s="159"/>
+      <c r="C44" s="160"/>
+      <c r="D44" s="160"/>
+      <c r="E44" s="111"/>
+      <c r="F44" s="111"/>
+      <c r="G44" s="111"/>
+      <c r="H44" s="111"/>
+      <c r="I44" s="112"/>
+      <c r="J44" s="111"/>
+      <c r="K44" s="111"/>
+      <c r="L44" s="111"/>
+      <c r="M44" s="111"/>
+      <c r="N44" s="111"/>
+      <c r="O44" s="112"/>
+      <c r="P44" s="111"/>
+      <c r="Q44" s="111"/>
+      <c r="R44" s="111"/>
+      <c r="S44" s="111"/>
+      <c r="T44" s="111"/>
+      <c r="U44" s="111"/>
+      <c r="V44" s="113"/>
+      <c r="W44" s="84"/>
+      <c r="X44" s="231"/>
+    </row>
+    <row r="45" spans="1:25" s="85" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="227"/>
+      <c r="B45" s="84"/>
+      <c r="C45" s="84"/>
+      <c r="D45" s="84"/>
+      <c r="E45" s="205"/>
+      <c r="F45" s="205"/>
+      <c r="G45" s="205"/>
+      <c r="H45" s="205"/>
+      <c r="I45" s="209"/>
+      <c r="J45" s="205"/>
+      <c r="K45" s="205"/>
+      <c r="L45" s="205"/>
+      <c r="M45" s="205"/>
+      <c r="N45" s="205"/>
+      <c r="O45" s="209"/>
+      <c r="P45" s="205"/>
+      <c r="Q45" s="205"/>
+      <c r="R45" s="205"/>
+      <c r="S45" s="205"/>
+      <c r="T45" s="205"/>
+      <c r="U45" s="205"/>
+      <c r="V45" s="84"/>
+      <c r="W45" s="84"/>
+      <c r="X45" s="231"/>
+    </row>
+    <row r="46" spans="1:25" s="85" customFormat="1" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="227"/>
+      <c r="B46" s="115"/>
+      <c r="C46" s="116"/>
+      <c r="D46" s="94"/>
+      <c r="E46" s="117"/>
+      <c r="F46" s="118"/>
+      <c r="G46" s="118"/>
+      <c r="H46" s="118"/>
+      <c r="I46" s="118"/>
+      <c r="J46" s="118"/>
+      <c r="K46" s="118"/>
+      <c r="L46" s="118"/>
+      <c r="M46" s="118"/>
+      <c r="N46" s="118"/>
+      <c r="O46" s="118"/>
+      <c r="P46" s="118"/>
+      <c r="Q46" s="118"/>
+      <c r="R46" s="118"/>
+      <c r="S46" s="118"/>
+      <c r="T46" s="118"/>
+      <c r="U46" s="118"/>
+      <c r="V46" s="391"/>
+      <c r="W46" s="211"/>
+      <c r="X46" s="228"/>
+    </row>
+    <row r="47" spans="1:25" s="85" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A47" s="227"/>
+      <c r="B47" s="119"/>
+      <c r="C47" s="120" t="s">
         <v>39</v>
       </c>
-      <c r="D47" s="87"/>
-      <c r="E47" s="211" t="s">
+      <c r="D47" s="84"/>
+      <c r="E47" s="207" t="s">
         <v>29</v>
       </c>
-      <c r="F47" s="214"/>
-      <c r="G47" s="214" t="s">
+      <c r="F47" s="210"/>
+      <c r="G47" s="210" t="s">
         <v>65</v>
       </c>
-      <c r="H47" s="214"/>
-[...46 lines deleted...]
-      <c r="C49" s="420" t="s">
+      <c r="H47" s="210"/>
+      <c r="I47" s="210"/>
+      <c r="J47" s="210"/>
+      <c r="K47" s="210"/>
+      <c r="L47" s="210"/>
+      <c r="M47" s="210"/>
+      <c r="N47" s="210"/>
+      <c r="O47" s="210"/>
+      <c r="P47" s="210"/>
+      <c r="Q47" s="210"/>
+      <c r="R47" s="210"/>
+      <c r="S47" s="210"/>
+      <c r="T47" s="210"/>
+      <c r="U47" s="210"/>
+      <c r="V47" s="392"/>
+      <c r="W47" s="211"/>
+      <c r="X47" s="228"/>
+    </row>
+    <row r="48" spans="1:25" s="85" customFormat="1" ht="13" x14ac:dyDescent="0.25">
+      <c r="A48" s="227"/>
+      <c r="B48" s="48"/>
+      <c r="C48" s="37"/>
+      <c r="D48" s="36"/>
+      <c r="E48" s="122"/>
+      <c r="F48" s="123"/>
+      <c r="G48" s="114"/>
+      <c r="H48" s="114"/>
+      <c r="I48" s="114"/>
+      <c r="J48" s="114"/>
+      <c r="K48" s="114"/>
+      <c r="L48" s="114"/>
+      <c r="M48" s="114"/>
+      <c r="N48" s="114"/>
+      <c r="O48" s="114"/>
+      <c r="P48" s="114"/>
+      <c r="Q48" s="114"/>
+      <c r="R48" s="114"/>
+      <c r="S48" s="114"/>
+      <c r="T48" s="114"/>
+      <c r="U48" s="114"/>
+      <c r="V48" s="392"/>
+      <c r="W48" s="211"/>
+      <c r="X48" s="228"/>
+    </row>
+    <row r="49" spans="1:24" s="85" customFormat="1" ht="13" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="227"/>
+      <c r="B49" s="48"/>
+      <c r="C49" s="396" t="s">
         <v>71</v>
       </c>
-      <c r="D49" s="421"/>
-      <c r="E49" s="127">
+      <c r="D49" s="397"/>
+      <c r="E49" s="124">
         <f>IF($E$43&gt;40000000,MIN($E$41,E29*$E$43),E29*$E$43)</f>
         <v>0</v>
       </c>
-      <c r="F49" s="410" t="s">
+      <c r="F49" s="386" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="127">
+      <c r="G49" s="124">
         <f>E29*G43</f>
         <v>0</v>
       </c>
-      <c r="H49" s="344" t="s">
+      <c r="H49" s="329" t="s">
         <v>16</v>
       </c>
-      <c r="I49" s="127">
+      <c r="I49" s="124">
         <f>E29*I43</f>
         <v>0</v>
       </c>
-      <c r="J49" s="344" t="s">
+      <c r="J49" s="329" t="s">
         <v>16</v>
       </c>
-      <c r="K49" s="127">
+      <c r="K49" s="124">
         <f>E29*K43</f>
         <v>0</v>
       </c>
-      <c r="L49" s="344" t="s">
+      <c r="L49" s="329" t="s">
         <v>16</v>
       </c>
-      <c r="M49" s="127">
+      <c r="M49" s="124">
         <f>E29*M43</f>
         <v>0</v>
       </c>
-      <c r="N49" s="344" t="s">
+      <c r="N49" s="329" t="s">
         <v>16</v>
       </c>
-      <c r="O49" s="127">
+      <c r="O49" s="124">
         <f>E29*O43</f>
         <v>0</v>
       </c>
-      <c r="P49" s="344" t="s">
+      <c r="P49" s="329" t="s">
         <v>16</v>
       </c>
-      <c r="Q49" s="127">
+      <c r="Q49" s="124">
         <f>E29*Q43</f>
         <v>0</v>
       </c>
-      <c r="R49" s="344" t="s">
+      <c r="R49" s="329" t="s">
         <v>16</v>
       </c>
-      <c r="S49" s="127">
+      <c r="S49" s="124">
         <f>E29*S43</f>
         <v>0</v>
       </c>
-      <c r="T49" s="206" t="s">
+      <c r="T49" s="202" t="s">
         <v>16</v>
       </c>
-      <c r="U49" s="207"/>
-[...9 lines deleted...]
-      <c r="E50" s="424" t="s">
+      <c r="U49" s="203"/>
+      <c r="V49" s="121"/>
+      <c r="W49" s="216"/>
+      <c r="X49" s="228"/>
+    </row>
+    <row r="50" spans="1:24" s="85" customFormat="1" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="227"/>
+      <c r="B50" s="48"/>
+      <c r="C50" s="398"/>
+      <c r="D50" s="399"/>
+      <c r="E50" s="400" t="s">
         <v>26</v>
       </c>
-      <c r="F50" s="411"/>
-[...48 lines deleted...]
-      <c r="C52" s="422" t="s">
+      <c r="F50" s="387"/>
+      <c r="G50" s="387"/>
+      <c r="H50" s="387"/>
+      <c r="I50" s="387"/>
+      <c r="J50" s="387"/>
+      <c r="K50" s="387"/>
+      <c r="L50" s="387"/>
+      <c r="M50" s="387"/>
+      <c r="N50" s="387"/>
+      <c r="O50" s="387"/>
+      <c r="P50" s="387"/>
+      <c r="Q50" s="387"/>
+      <c r="R50" s="387"/>
+      <c r="S50" s="387"/>
+      <c r="T50" s="212"/>
+      <c r="U50" s="212"/>
+      <c r="V50" s="121"/>
+      <c r="W50" s="216"/>
+      <c r="X50" s="228"/>
+    </row>
+    <row r="51" spans="1:24" s="85" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="227"/>
+      <c r="B51" s="48"/>
+      <c r="C51" s="398"/>
+      <c r="D51" s="399"/>
+      <c r="E51" s="401"/>
+      <c r="F51" s="387"/>
+      <c r="G51" s="387"/>
+      <c r="H51" s="387"/>
+      <c r="I51" s="387"/>
+      <c r="J51" s="387"/>
+      <c r="K51" s="387"/>
+      <c r="L51" s="387"/>
+      <c r="M51" s="387"/>
+      <c r="N51" s="387"/>
+      <c r="O51" s="387"/>
+      <c r="P51" s="387"/>
+      <c r="Q51" s="387"/>
+      <c r="R51" s="387"/>
+      <c r="S51" s="387"/>
+      <c r="T51" s="212"/>
+      <c r="U51" s="212"/>
+      <c r="V51" s="121"/>
+      <c r="W51" s="216"/>
+      <c r="X51" s="228"/>
+    </row>
+    <row r="52" spans="1:24" s="85" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="227"/>
+      <c r="B52" s="48"/>
+      <c r="C52" s="398" t="s">
         <v>72</v>
       </c>
-      <c r="D52" s="423"/>
-      <c r="E52" s="127">
+      <c r="D52" s="399"/>
+      <c r="E52" s="124">
         <f>'(5) Nachweis EHS Unternehmen'!E74-SUM('(1) Übersicht'!G52:S52)</f>
         <v>0</v>
       </c>
-      <c r="F52" s="344" t="s">
+      <c r="F52" s="329" t="s">
         <v>16</v>
       </c>
-      <c r="G52" s="127">
+      <c r="G52" s="124">
         <f>IF('(5) Nachweis EHS Unternehmen'!$E$72&gt;G$49,G$49,'(5) Nachweis EHS Unternehmen'!$E$72)</f>
         <v>0</v>
       </c>
-      <c r="H52" s="344" t="s">
+      <c r="H52" s="329" t="s">
         <v>16</v>
       </c>
-      <c r="I52" s="127">
+      <c r="I52" s="124">
         <f>IF('(5) Nachweis EHS Unternehmen'!$E$72&gt;I$49,I$49,'(5) Nachweis EHS Unternehmen'!$E$72)</f>
         <v>0</v>
       </c>
-      <c r="J52" s="344" t="s">
+      <c r="J52" s="329" t="s">
         <v>16</v>
       </c>
-      <c r="K52" s="127">
+      <c r="K52" s="124">
         <f>IF('(5) Nachweis EHS Unternehmen'!$E$72&gt;K$49,K$49,'(5) Nachweis EHS Unternehmen'!$E$72)</f>
         <v>0</v>
       </c>
-      <c r="L52" s="344" t="s">
+      <c r="L52" s="329" t="s">
         <v>16</v>
       </c>
-      <c r="M52" s="127">
+      <c r="M52" s="124">
         <f>IF('(5) Nachweis EHS Unternehmen'!$E$72&gt;M$49,M$49,'(5) Nachweis EHS Unternehmen'!$E$72)</f>
         <v>0</v>
       </c>
-      <c r="N52" s="344" t="s">
+      <c r="N52" s="329" t="s">
         <v>16</v>
       </c>
-      <c r="O52" s="127">
+      <c r="O52" s="124">
         <f>IF('(5) Nachweis EHS Unternehmen'!$E$72&gt;O$49,O$49,'(5) Nachweis EHS Unternehmen'!$E$72)</f>
         <v>0</v>
       </c>
-      <c r="P52" s="344" t="s">
+      <c r="P52" s="329" t="s">
         <v>16</v>
       </c>
-      <c r="Q52" s="127">
+      <c r="Q52" s="124">
         <f>IF('(5) Nachweis EHS Unternehmen'!$E$72&gt;Q$49,Q$49,'(5) Nachweis EHS Unternehmen'!$E$72)</f>
         <v>0</v>
       </c>
-      <c r="R52" s="344" t="s">
+      <c r="R52" s="329" t="s">
         <v>16</v>
       </c>
-      <c r="S52" s="127">
+      <c r="S52" s="124">
         <f>IF('(5) Nachweis EHS Unternehmen'!$E$72&gt;S$49,S$49,'(5) Nachweis EHS Unternehmen'!$E$72)</f>
         <v>0</v>
       </c>
-      <c r="T52" s="206" t="s">
+      <c r="T52" s="202" t="s">
         <v>16</v>
       </c>
-      <c r="U52" s="216"/>
-[...33 lines deleted...]
-      <c r="C54" s="422" t="s">
+      <c r="U52" s="212"/>
+      <c r="V52" s="121"/>
+      <c r="W52" s="216"/>
+      <c r="X52" s="228"/>
+    </row>
+    <row r="53" spans="1:24" s="85" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="227"/>
+      <c r="B53" s="48"/>
+      <c r="C53" s="289"/>
+      <c r="D53" s="290"/>
+      <c r="E53" s="388"/>
+      <c r="F53" s="387"/>
+      <c r="G53" s="387"/>
+      <c r="H53" s="387"/>
+      <c r="I53" s="387"/>
+      <c r="J53" s="387"/>
+      <c r="K53" s="387"/>
+      <c r="L53" s="387"/>
+      <c r="M53" s="387"/>
+      <c r="N53" s="387"/>
+      <c r="O53" s="387"/>
+      <c r="P53" s="387"/>
+      <c r="Q53" s="387"/>
+      <c r="R53" s="387"/>
+      <c r="S53" s="387"/>
+      <c r="T53" s="212"/>
+      <c r="U53" s="212"/>
+      <c r="V53" s="121"/>
+      <c r="W53" s="216"/>
+      <c r="X53" s="228"/>
+    </row>
+    <row r="54" spans="1:24" s="85" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="227"/>
+      <c r="B54" s="48"/>
+      <c r="C54" s="398" t="s">
         <v>127</v>
       </c>
-      <c r="D54" s="423"/>
-      <c r="E54" s="127">
+      <c r="D54" s="399"/>
+      <c r="E54" s="124">
         <f>E49-E52</f>
         <v>0</v>
       </c>
-      <c r="F54" s="410" t="s">
+      <c r="F54" s="386" t="s">
         <v>16</v>
       </c>
-      <c r="G54" s="127">
+      <c r="G54" s="124">
         <f>ROUND(G49-G52,1)</f>
         <v>0</v>
       </c>
-      <c r="H54" s="344" t="s">
+      <c r="H54" s="329" t="s">
         <v>16</v>
       </c>
-      <c r="I54" s="127">
+      <c r="I54" s="124">
         <f>ROUND(I49-I52,1)</f>
         <v>0</v>
       </c>
-      <c r="J54" s="344" t="s">
+      <c r="J54" s="329" t="s">
         <v>16</v>
       </c>
-      <c r="K54" s="127">
+      <c r="K54" s="124">
         <f>ROUND(K49-K52,1)</f>
         <v>0</v>
       </c>
-      <c r="L54" s="344" t="s">
+      <c r="L54" s="329" t="s">
         <v>16</v>
       </c>
-      <c r="M54" s="127">
+      <c r="M54" s="124">
         <f>ROUND(M49-M52,1)</f>
         <v>0</v>
       </c>
-      <c r="N54" s="344" t="s">
+      <c r="N54" s="329" t="s">
         <v>16</v>
       </c>
-      <c r="O54" s="127">
+      <c r="O54" s="124">
         <f>ROUND(O49-O52,1)</f>
         <v>0</v>
       </c>
-      <c r="P54" s="344" t="s">
+      <c r="P54" s="329" t="s">
         <v>16</v>
       </c>
-      <c r="Q54" s="127">
+      <c r="Q54" s="124">
         <f>ROUND(Q49-Q52,1)</f>
         <v>0</v>
       </c>
-      <c r="R54" s="344" t="s">
+      <c r="R54" s="329" t="s">
         <v>16</v>
       </c>
-      <c r="S54" s="127">
+      <c r="S54" s="124">
         <f>ROUND(S49-S52,1)</f>
         <v>0</v>
       </c>
-      <c r="T54" s="206" t="s">
+      <c r="T54" s="202" t="s">
         <v>16</v>
       </c>
-      <c r="U54" s="216"/>
-[...33 lines deleted...]
-      <c r="C56" s="130" t="s">
+      <c r="U54" s="212"/>
+      <c r="V54" s="121"/>
+      <c r="W54" s="216"/>
+      <c r="X54" s="228"/>
+    </row>
+    <row r="55" spans="1:24" s="85" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="227"/>
+      <c r="B55" s="48"/>
+      <c r="C55" s="289"/>
+      <c r="D55" s="290"/>
+      <c r="E55" s="388"/>
+      <c r="F55" s="387"/>
+      <c r="G55" s="387"/>
+      <c r="H55" s="387"/>
+      <c r="I55" s="387"/>
+      <c r="J55" s="387"/>
+      <c r="K55" s="387"/>
+      <c r="L55" s="387"/>
+      <c r="M55" s="387"/>
+      <c r="N55" s="387"/>
+      <c r="O55" s="387"/>
+      <c r="P55" s="387"/>
+      <c r="Q55" s="387"/>
+      <c r="R55" s="387"/>
+      <c r="S55" s="387"/>
+      <c r="T55" s="212"/>
+      <c r="U55" s="212"/>
+      <c r="V55" s="121"/>
+      <c r="W55" s="216"/>
+      <c r="X55" s="228"/>
+    </row>
+    <row r="56" spans="1:24" s="90" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A56" s="229"/>
+      <c r="B56" s="126"/>
+      <c r="C56" s="127" t="s">
         <v>40</v>
       </c>
-      <c r="E56" s="128">
+      <c r="E56" s="125">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!K29</f>
         <v>0</v>
       </c>
-      <c r="F56" s="413" t="s">
+      <c r="F56" s="389" t="s">
         <v>16</v>
       </c>
-      <c r="G56" s="128">
+      <c r="G56" s="125">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!D87</f>
         <v>0</v>
       </c>
-      <c r="H56" s="413" t="s">
+      <c r="H56" s="389" t="s">
         <v>16</v>
       </c>
-      <c r="I56" s="414">
+      <c r="I56" s="390">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!E87</f>
         <v>0</v>
       </c>
-      <c r="J56" s="413" t="s">
+      <c r="J56" s="389" t="s">
         <v>16</v>
       </c>
-      <c r="K56" s="128">
+      <c r="K56" s="125">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!F87</f>
         <v>0</v>
       </c>
-      <c r="L56" s="413" t="s">
+      <c r="L56" s="389" t="s">
         <v>16</v>
       </c>
-      <c r="M56" s="128">
+      <c r="M56" s="125">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!G87</f>
         <v>0</v>
       </c>
-      <c r="N56" s="413" t="s">
+      <c r="N56" s="389" t="s">
         <v>16</v>
       </c>
-      <c r="O56" s="414">
+      <c r="O56" s="390">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!H87</f>
         <v>0</v>
       </c>
-      <c r="P56" s="413" t="s">
+      <c r="P56" s="389" t="s">
         <v>16</v>
       </c>
-      <c r="Q56" s="128">
+      <c r="Q56" s="125">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!I87</f>
         <v>0</v>
       </c>
-      <c r="R56" s="413" t="s">
+      <c r="R56" s="389" t="s">
         <v>16</v>
       </c>
-      <c r="S56" s="414">
+      <c r="S56" s="390">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!J87</f>
         <v>0</v>
       </c>
-      <c r="T56" s="211" t="s">
+      <c r="T56" s="207" t="s">
         <v>16</v>
       </c>
-      <c r="U56" s="212"/>
-[...8 lines deleted...]
-      <c r="E57" s="419" t="str">
+      <c r="U56" s="208"/>
+      <c r="V56" s="269"/>
+      <c r="W56" s="270"/>
+      <c r="X56" s="230"/>
+    </row>
+    <row r="57" spans="1:24" s="90" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="229"/>
+      <c r="B57" s="126"/>
+      <c r="C57" s="127"/>
+      <c r="E57" s="395" t="str">
         <f>IF(OR(E56&gt;E49,AND(G49&gt;0,G56&gt;G49),AND(I49&gt;0,I56&gt;I49),AND(K49&gt;0,K56&gt;K49),AND(M49&gt;0,M56&gt;M49),AND(O49&gt;0,O56&gt;O49),AND(Q49&gt;0,Q56&gt;Q49),AND(S49&gt;0,S56&gt;S49)),"Beantragter Förderbeitrag darf nicht grösser sein als maximal möglicher Förderbeitrag","")</f>
         <v/>
       </c>
-      <c r="F57" s="419"/>
-[...22 lines deleted...]
-      <c r="C58" s="417" t="s">
+      <c r="F57" s="395"/>
+      <c r="G57" s="395"/>
+      <c r="H57" s="395"/>
+      <c r="I57" s="395"/>
+      <c r="J57" s="395"/>
+      <c r="K57" s="395"/>
+      <c r="L57" s="395"/>
+      <c r="M57" s="395"/>
+      <c r="N57" s="395"/>
+      <c r="O57" s="395"/>
+      <c r="P57" s="395"/>
+      <c r="Q57" s="395"/>
+      <c r="R57" s="395"/>
+      <c r="S57" s="395"/>
+      <c r="T57" s="395"/>
+      <c r="U57" s="395"/>
+      <c r="V57" s="167"/>
+      <c r="W57" s="213"/>
+      <c r="X57" s="230"/>
+    </row>
+    <row r="58" spans="1:24" s="85" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="86"/>
+      <c r="B58" s="102"/>
+      <c r="C58" s="393" t="s">
         <v>123</v>
       </c>
-      <c r="D58" s="417"/>
-[...18 lines deleted...]
-      <c r="W58" s="221"/>
+      <c r="D58" s="393"/>
+      <c r="E58" s="393"/>
+      <c r="F58" s="393"/>
+      <c r="G58" s="393"/>
+      <c r="H58" s="393"/>
+      <c r="I58" s="393"/>
+      <c r="J58" s="393"/>
+      <c r="K58" s="393"/>
+      <c r="L58" s="393"/>
+      <c r="M58" s="393"/>
+      <c r="N58" s="393"/>
+      <c r="O58" s="393"/>
+      <c r="P58" s="393"/>
+      <c r="Q58" s="393"/>
+      <c r="R58" s="393"/>
+      <c r="S58" s="393"/>
+      <c r="T58" s="393"/>
+      <c r="U58" s="393"/>
+      <c r="V58" s="394"/>
+      <c r="W58" s="217"/>
       <c r="X58"/>
     </row>
-    <row r="59" spans="1:24" s="40" customFormat="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="B60" s="218" t="s">
+    <row r="59" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="60" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B60" s="214" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="61" spans="1:24" s="40" customFormat="1" x14ac:dyDescent="0.25"/>
-[...124 lines deleted...]
-    <row r="186" spans="1:24" s="40" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="1:24" s="39" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="1:24" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="63" spans="1:24" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="64" spans="1:24" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="65" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="66" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="67" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="68" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="69" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="70" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="71" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="72" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="73" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="74" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="75" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="76" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="77" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="78" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="79" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="80" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="81" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="82" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="83" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="84" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="85" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="86" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="87" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="88" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="89" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="90" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="91" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="92" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="93" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="94" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="95" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="96" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="97" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="98" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="99" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="100" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="101" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="102" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="103" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="104" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="105" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="106" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="107" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="108" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="109" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="110" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="111" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="112" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="113" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="114" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="115" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="116" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="117" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="118" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="119" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="120" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="121" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="122" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="123" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="124" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="125" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="126" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="127" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="128" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="129" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="130" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="131" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="132" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="133" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="134" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="135" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="136" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="137" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="138" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="139" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="140" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="141" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="142" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="143" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="144" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="145" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="146" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="147" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="148" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="149" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="150" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="151" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="152" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="153" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="154" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="155" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="156" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="157" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="158" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="159" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="160" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="161" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="162" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="163" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="164" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="165" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="166" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="167" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="168" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="169" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="170" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="171" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="172" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="173" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="174" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="175" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="176" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="177" spans="1:24" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="178" spans="1:24" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="179" spans="1:24" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="180" spans="1:24" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="181" spans="1:24" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="182" spans="1:24" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="183" spans="1:24" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="184" spans="1:24" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="185" spans="1:24" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="186" spans="1:24" s="39" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="187" spans="1:24" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B187" s="40"/>
-[...13 lines deleted...]
-      <c r="X187" s="40"/>
+      <c r="B187" s="39"/>
+      <c r="C187" s="39"/>
+      <c r="D187" s="39"/>
+      <c r="E187" s="39"/>
+      <c r="F187" s="39"/>
+      <c r="G187" s="39"/>
+      <c r="I187" s="39"/>
+      <c r="K187" s="39"/>
+      <c r="M187" s="39"/>
+      <c r="O187" s="39"/>
+      <c r="Q187" s="39"/>
+      <c r="S187" s="39"/>
+      <c r="T187" s="39"/>
+      <c r="V187" s="39"/>
+      <c r="X187" s="39"/>
     </row>
     <row r="188" spans="1:24" x14ac:dyDescent="0.25">
-      <c r="A188" s="40"/>
-[...13 lines deleted...]
-      <c r="V188" s="40"/>
+      <c r="A188" s="39"/>
+      <c r="B188" s="39"/>
+      <c r="C188" s="39"/>
+      <c r="D188" s="39"/>
+      <c r="E188" s="39"/>
+      <c r="F188" s="39"/>
+      <c r="G188" s="39"/>
+      <c r="I188" s="39"/>
+      <c r="K188" s="39"/>
+      <c r="M188" s="39"/>
+      <c r="O188" s="39"/>
+      <c r="Q188" s="39"/>
+      <c r="S188" s="39"/>
+      <c r="T188" s="39"/>
+      <c r="V188" s="39"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="pRbG9fyxVltiJRV7vdzm5WmdXw+G9ZKNjveFGOiB4xwml3o+KKLo2H9cTSmbz+i+/Vwb8ZWEAAhb+etv8l6OwA==" saltValue="cIsdOmwB7xFaJlZ86lgqBA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="/BzGlL40++X9EsdWKgiEUjSKSGZMYX7dTv/GDPy2MbRw9XpyF48Y7CWOqpEJl/ubeNUoMtJAaWvX7IBB03pF7A==" saltValue="4Z/MukcS2eV9U3tTokX5mg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="25">
     <mergeCell ref="C41:D42"/>
     <mergeCell ref="C10:V11"/>
     <mergeCell ref="E25:I25"/>
     <mergeCell ref="E24:I24"/>
     <mergeCell ref="E23:I23"/>
     <mergeCell ref="E27:V27"/>
     <mergeCell ref="O15:T18"/>
     <mergeCell ref="A5:V8"/>
     <mergeCell ref="X13:X16"/>
     <mergeCell ref="C16:D22"/>
     <mergeCell ref="E15:I15"/>
     <mergeCell ref="E16:I16"/>
     <mergeCell ref="E17:I17"/>
     <mergeCell ref="E21:I21"/>
     <mergeCell ref="E22:I22"/>
     <mergeCell ref="E18:I18"/>
     <mergeCell ref="E19:I19"/>
     <mergeCell ref="E20:I20"/>
     <mergeCell ref="V46:V48"/>
     <mergeCell ref="C58:V58"/>
     <mergeCell ref="E57:U57"/>
     <mergeCell ref="C49:D51"/>
     <mergeCell ref="E50:E51"/>
     <mergeCell ref="C52:D52"/>
     <mergeCell ref="C54:D54"/>
   </mergeCells>
   <conditionalFormatting sqref="E56">
-    <cfRule type="expression" dxfId="55" priority="13">
+    <cfRule type="expression" dxfId="52" priority="13">
       <formula>$E$56&gt;$E$54</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G56">
-    <cfRule type="expression" dxfId="54" priority="7">
+    <cfRule type="expression" dxfId="51" priority="7">
       <formula>$G$56&gt;$G$54</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I56">
-    <cfRule type="expression" dxfId="53" priority="6">
+    <cfRule type="expression" dxfId="50" priority="6">
       <formula>$I$56&gt;$I$54</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K56">
-    <cfRule type="expression" dxfId="52" priority="5">
+    <cfRule type="expression" dxfId="49" priority="5">
       <formula>$K$56&gt;$K$54</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M56">
-    <cfRule type="expression" dxfId="51" priority="4">
+    <cfRule type="expression" dxfId="48" priority="4">
       <formula>$M$56&gt;$M$54</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O56">
-    <cfRule type="expression" dxfId="50" priority="3">
+    <cfRule type="expression" dxfId="47" priority="3">
       <formula>$O$56&gt;$O$54</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Q56">
-    <cfRule type="expression" dxfId="49" priority="2">
+    <cfRule type="expression" dxfId="46" priority="2">
       <formula>$Q$56&gt;$Q$54</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="S56">
-    <cfRule type="expression" dxfId="48" priority="1">
+    <cfRule type="expression" dxfId="45" priority="1">
       <formula>$S$56&gt;$S$54</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.98425196850393704" bottom="0.62541666666666662" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G</oddHeader>
     <oddFooter>&amp;CSeite &amp;P</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
   <drawing r:id="rId3"/>
   <legacyDrawingHF r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7800E53F-81BE-4923-A7CC-E0E13BF4913F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V110"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
@@ -10689,2335 +10684,2335 @@
     <col min="8" max="8" width="13.453125" customWidth="1"/>
     <col min="9" max="9" width="10.81640625" customWidth="1"/>
     <col min="10" max="10" width="9.7265625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="10.54296875" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="2.7265625" customWidth="1"/>
     <col min="13" max="22" width="0" hidden="1" customWidth="1"/>
     <col min="23" max="16384" width="11.453125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="12"/>
       <c r="B1" s="27"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="H1" s="13"/>
       <c r="I1" s="13"/>
       <c r="J1" s="13"/>
       <c r="K1" s="13"/>
       <c r="L1" s="12"/>
     </row>
     <row r="2" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="14"/>
-      <c r="B2" s="486" t="s">
+      <c r="B2" s="462" t="s">
         <v>135</v>
       </c>
-      <c r="C2" s="487"/>
-[...7 lines deleted...]
-      <c r="K2" s="296"/>
+      <c r="C2" s="463"/>
+      <c r="D2" s="463"/>
+      <c r="E2" s="463"/>
+      <c r="F2" s="463"/>
+      <c r="G2" s="463"/>
+      <c r="H2" s="463"/>
+      <c r="I2" s="464"/>
+      <c r="J2" s="280"/>
+      <c r="K2" s="281"/>
       <c r="L2" s="17"/>
     </row>
     <row r="3" spans="1:15" ht="162" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="14"/>
-      <c r="B3" s="489"/>
-[...8 lines deleted...]
-      <c r="K3" s="298"/>
+      <c r="B3" s="465"/>
+      <c r="C3" s="466"/>
+      <c r="D3" s="466"/>
+      <c r="E3" s="466"/>
+      <c r="F3" s="466"/>
+      <c r="G3" s="466"/>
+      <c r="H3" s="466"/>
+      <c r="I3" s="467"/>
+      <c r="J3" s="282"/>
+      <c r="K3" s="283"/>
       <c r="L3" s="17"/>
     </row>
     <row r="4" spans="1:15" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="12"/>
-      <c r="B4" s="144"/>
-      <c r="C4" s="145"/>
+      <c r="B4" s="141"/>
+      <c r="C4" s="142"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
-      <c r="G4" s="145"/>
-[...3 lines deleted...]
-      <c r="K4" s="145"/>
+      <c r="G4" s="142"/>
+      <c r="H4" s="142"/>
+      <c r="I4" s="142"/>
+      <c r="J4" s="142"/>
+      <c r="K4" s="142"/>
       <c r="L4" s="12"/>
     </row>
     <row r="5" spans="1:15" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="14"/>
-      <c r="B5" s="88"/>
-[...1 lines deleted...]
-      <c r="D5" s="83" t="s">
+      <c r="B5" s="85"/>
+      <c r="C5" s="143"/>
+      <c r="D5" s="80" t="s">
         <v>35</v>
       </c>
-      <c r="E5" s="84" t="s">
+      <c r="E5" s="81" t="s">
         <v>50</v>
       </c>
-      <c r="F5" s="312" t="s">
+      <c r="F5" s="297" t="s">
         <v>36</v>
       </c>
-      <c r="G5" s="85" t="s">
+      <c r="G5" s="82" t="s">
         <v>73</v>
       </c>
-      <c r="H5" s="492" t="str">
+      <c r="H5" s="468" t="str">
         <f>IF(MAX(G10:G49)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="I5" s="492"/>
-[...1 lines deleted...]
-      <c r="K5" s="493"/>
+      <c r="I5" s="468"/>
+      <c r="J5" s="468"/>
+      <c r="K5" s="469"/>
       <c r="L5" s="12"/>
     </row>
     <row r="6" spans="1:15" ht="28" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="14"/>
-      <c r="B6" s="94"/>
-[...1 lines deleted...]
-      <c r="D6" s="77">
+      <c r="B6" s="91"/>
+      <c r="C6" s="91"/>
+      <c r="D6" s="75">
         <f>$I$50</f>
         <v>0</v>
       </c>
-      <c r="E6" s="78">
+      <c r="E6" s="76">
         <f>$I$76</f>
         <v>0</v>
       </c>
-      <c r="F6" s="313">
+      <c r="F6" s="298">
         <f>D6-E6</f>
         <v>0</v>
       </c>
-      <c r="G6" s="79">
+      <c r="G6" s="77">
         <f>$I$100</f>
         <v>0</v>
       </c>
-      <c r="H6" s="492"/>
-[...2 lines deleted...]
-      <c r="K6" s="493"/>
+      <c r="H6" s="468"/>
+      <c r="I6" s="468"/>
+      <c r="J6" s="468"/>
+      <c r="K6" s="469"/>
       <c r="L6" s="12"/>
     </row>
     <row r="7" spans="1:15" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="14"/>
-      <c r="B7" s="94"/>
-[...8 lines deleted...]
-      <c r="K7" s="94"/>
+      <c r="B7" s="91"/>
+      <c r="C7" s="91"/>
+      <c r="D7" s="91"/>
+      <c r="E7" s="91"/>
+      <c r="F7" s="91"/>
+      <c r="G7" s="91"/>
+      <c r="H7" s="91"/>
+      <c r="I7" s="91"/>
+      <c r="J7" s="91"/>
+      <c r="K7" s="91"/>
       <c r="L7" s="12"/>
     </row>
     <row r="8" spans="1:15" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="14"/>
-      <c r="B8" s="483" t="s">
+      <c r="B8" s="459" t="s">
         <v>61</v>
       </c>
-      <c r="C8" s="484"/>
-[...7 lines deleted...]
-      <c r="K8" s="485"/>
+      <c r="C8" s="460"/>
+      <c r="D8" s="460"/>
+      <c r="E8" s="460"/>
+      <c r="F8" s="460"/>
+      <c r="G8" s="460"/>
+      <c r="H8" s="460"/>
+      <c r="I8" s="460"/>
+      <c r="J8" s="460"/>
+      <c r="K8" s="461"/>
       <c r="L8" s="12"/>
     </row>
     <row r="9" spans="1:15" ht="57.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="14"/>
-      <c r="B9" s="199" t="s">
+      <c r="B9" s="195" t="s">
         <v>57</v>
       </c>
-      <c r="C9" s="200" t="s">
+      <c r="C9" s="196" t="s">
         <v>56</v>
       </c>
-      <c r="D9" s="201" t="s">
+      <c r="D9" s="197" t="s">
         <v>58</v>
       </c>
-      <c r="E9" s="74" t="s">
+      <c r="E9" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="F9" s="72" t="s">
+      <c r="F9" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="G9" s="72" t="s">
+      <c r="G9" s="70" t="s">
         <v>54</v>
       </c>
-      <c r="H9" s="72" t="s">
+      <c r="H9" s="70" t="s">
         <v>30</v>
       </c>
-      <c r="I9" s="72" t="s">
+      <c r="I9" s="70" t="s">
         <v>31</v>
       </c>
-      <c r="J9" s="72" t="s">
+      <c r="J9" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="K9" s="72" t="s">
+      <c r="K9" s="70" t="s">
         <v>11</v>
       </c>
       <c r="L9" s="12"/>
     </row>
     <row r="10" spans="1:15" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="174"/>
-[...2 lines deleted...]
-      <c r="D10" s="188"/>
+      <c r="A10" s="170"/>
+      <c r="B10" s="183"/>
+      <c r="C10" s="185"/>
+      <c r="D10" s="184"/>
       <c r="E10" s="1"/>
-      <c r="F10" s="71"/>
+      <c r="F10" s="69"/>
       <c r="G10" s="4"/>
       <c r="H10" s="2"/>
       <c r="I10" s="25">
         <f>G10*H10</f>
         <v>0</v>
       </c>
       <c r="J10" s="25" t="str">
         <f>IF(E10="Interne Kosten",I10,"-")</f>
         <v>-</v>
       </c>
       <c r="K10" s="25" t="str">
         <f>IF(E10="Externe Kosten",I10,"-")</f>
         <v>-</v>
       </c>
-      <c r="L10" s="175"/>
+      <c r="L10" s="171"/>
     </row>
     <row r="11" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A11" s="174"/>
-[...2 lines deleted...]
-      <c r="D11" s="184"/>
+      <c r="A11" s="170"/>
+      <c r="B11" s="179"/>
+      <c r="C11" s="186"/>
+      <c r="D11" s="180"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="26">
         <f t="shared" ref="I11:I40" si="0">G11*H11</f>
         <v>0</v>
       </c>
       <c r="J11" s="26" t="str">
         <f t="shared" ref="J11:J49" si="1">IF(E11="Interne Kosten",I11,"-")</f>
         <v>-</v>
       </c>
       <c r="K11" s="26" t="str">
         <f t="shared" ref="K11:K49" si="2">IF(E11="Externe Kosten",I11,"-")</f>
         <v>-</v>
       </c>
-      <c r="L11" s="175"/>
+      <c r="L11" s="171"/>
     </row>
     <row r="12" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A12" s="174"/>
-[...2 lines deleted...]
-      <c r="D12" s="184"/>
+      <c r="A12" s="170"/>
+      <c r="B12" s="179"/>
+      <c r="C12" s="186"/>
+      <c r="D12" s="180"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="26">
         <f t="shared" ref="I12:I29" si="3">G12*H12</f>
         <v>0</v>
       </c>
       <c r="J12" s="26" t="str">
         <f t="shared" ref="J12:J29" si="4">IF(E12="Interne Kosten",I12,"-")</f>
         <v>-</v>
       </c>
       <c r="K12" s="26" t="str">
         <f t="shared" ref="K12:K29" si="5">IF(E12="Externe Kosten",I12,"-")</f>
         <v>-</v>
       </c>
-      <c r="L12" s="175"/>
+      <c r="L12" s="171"/>
     </row>
     <row r="13" spans="1:15" s="8" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A13" s="174"/>
-[...2 lines deleted...]
-      <c r="D13" s="184"/>
+      <c r="A13" s="170"/>
+      <c r="B13" s="179"/>
+      <c r="C13" s="186"/>
+      <c r="D13" s="180"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J13" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K13" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L13" s="176"/>
-[...2 lines deleted...]
-      <c r="O13" s="177"/>
+      <c r="L13" s="172"/>
+      <c r="M13" s="173"/>
+      <c r="N13" s="173"/>
+      <c r="O13" s="173"/>
     </row>
     <row r="14" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A14" s="174"/>
-[...2 lines deleted...]
-      <c r="D14" s="184"/>
+      <c r="A14" s="170"/>
+      <c r="B14" s="179"/>
+      <c r="C14" s="186"/>
+      <c r="D14" s="180"/>
       <c r="E14" s="3"/>
-      <c r="F14" s="71"/>
+      <c r="F14" s="69"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J14" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K14" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L14" s="175"/>
+      <c r="L14" s="171"/>
     </row>
     <row r="15" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A15" s="174"/>
-[...2 lines deleted...]
-      <c r="D15" s="184"/>
+      <c r="A15" s="170"/>
+      <c r="B15" s="179"/>
+      <c r="C15" s="186"/>
+      <c r="D15" s="180"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
       <c r="I15" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J15" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K15" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L15" s="175"/>
+      <c r="L15" s="171"/>
     </row>
     <row r="16" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A16" s="174"/>
-[...2 lines deleted...]
-      <c r="D16" s="184"/>
+      <c r="A16" s="170"/>
+      <c r="B16" s="179"/>
+      <c r="C16" s="186"/>
+      <c r="D16" s="180"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
       <c r="I16" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J16" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K16" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L16" s="175"/>
+      <c r="L16" s="171"/>
     </row>
     <row r="17" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A17" s="174"/>
-[...2 lines deleted...]
-      <c r="D17" s="184"/>
+      <c r="A17" s="170"/>
+      <c r="B17" s="179"/>
+      <c r="C17" s="186"/>
+      <c r="D17" s="180"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="4"/>
       <c r="H17" s="4"/>
       <c r="I17" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J17" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K17" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L17" s="175"/>
+      <c r="L17" s="171"/>
     </row>
     <row r="18" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A18" s="174"/>
-[...2 lines deleted...]
-      <c r="D18" s="184"/>
+      <c r="A18" s="170"/>
+      <c r="B18" s="179"/>
+      <c r="C18" s="186"/>
+      <c r="D18" s="180"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="4"/>
       <c r="H18" s="4"/>
       <c r="I18" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J18" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K18" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L18" s="175"/>
+      <c r="L18" s="171"/>
     </row>
     <row r="19" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A19" s="174"/>
-[...2 lines deleted...]
-      <c r="D19" s="184"/>
+      <c r="A19" s="170"/>
+      <c r="B19" s="179"/>
+      <c r="C19" s="186"/>
+      <c r="D19" s="180"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J19" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K19" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L19" s="175"/>
+      <c r="L19" s="171"/>
     </row>
     <row r="20" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A20" s="174"/>
-[...2 lines deleted...]
-      <c r="D20" s="184"/>
+      <c r="A20" s="170"/>
+      <c r="B20" s="179"/>
+      <c r="C20" s="186"/>
+      <c r="D20" s="180"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J20" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K20" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L20" s="175"/>
+      <c r="L20" s="171"/>
     </row>
     <row r="21" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A21" s="174"/>
-[...2 lines deleted...]
-      <c r="D21" s="184"/>
+      <c r="A21" s="170"/>
+      <c r="B21" s="179"/>
+      <c r="C21" s="186"/>
+      <c r="D21" s="180"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J21" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K21" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L21" s="175"/>
+      <c r="L21" s="171"/>
     </row>
     <row r="22" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A22" s="174"/>
-[...2 lines deleted...]
-      <c r="D22" s="184"/>
+      <c r="A22" s="170"/>
+      <c r="B22" s="179"/>
+      <c r="C22" s="186"/>
+      <c r="D22" s="180"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J22" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K22" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L22" s="175"/>
+      <c r="L22" s="171"/>
     </row>
     <row r="23" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A23" s="174"/>
-[...2 lines deleted...]
-      <c r="D23" s="184"/>
+      <c r="A23" s="170"/>
+      <c r="B23" s="179"/>
+      <c r="C23" s="186"/>
+      <c r="D23" s="180"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
       <c r="I23" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J23" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K23" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L23" s="175"/>
+      <c r="L23" s="171"/>
     </row>
     <row r="24" spans="1:15" s="8" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A24" s="174"/>
-[...2 lines deleted...]
-      <c r="D24" s="184"/>
+      <c r="A24" s="170"/>
+      <c r="B24" s="179"/>
+      <c r="C24" s="186"/>
+      <c r="D24" s="180"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J24" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K24" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L24" s="176"/>
-[...2 lines deleted...]
-      <c r="O24" s="177"/>
+      <c r="L24" s="172"/>
+      <c r="M24" s="173"/>
+      <c r="N24" s="173"/>
+      <c r="O24" s="173"/>
     </row>
     <row r="25" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A25" s="174"/>
-[...2 lines deleted...]
-      <c r="D25" s="184"/>
+      <c r="A25" s="170"/>
+      <c r="B25" s="179"/>
+      <c r="C25" s="186"/>
+      <c r="D25" s="180"/>
       <c r="E25" s="3"/>
-      <c r="F25" s="71"/>
+      <c r="F25" s="69"/>
       <c r="G25" s="4"/>
       <c r="H25" s="4"/>
       <c r="I25" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J25" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K25" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L25" s="175"/>
+      <c r="L25" s="171"/>
     </row>
     <row r="26" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A26" s="174"/>
-[...2 lines deleted...]
-      <c r="D26" s="184"/>
+      <c r="A26" s="170"/>
+      <c r="B26" s="179"/>
+      <c r="C26" s="186"/>
+      <c r="D26" s="180"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J26" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K26" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L26" s="175"/>
+      <c r="L26" s="171"/>
     </row>
     <row r="27" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A27" s="174"/>
-[...2 lines deleted...]
-      <c r="D27" s="184"/>
+      <c r="A27" s="170"/>
+      <c r="B27" s="179"/>
+      <c r="C27" s="186"/>
+      <c r="D27" s="180"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J27" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K27" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L27" s="175"/>
+      <c r="L27" s="171"/>
     </row>
     <row r="28" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A28" s="174"/>
-[...2 lines deleted...]
-      <c r="D28" s="184"/>
+      <c r="A28" s="170"/>
+      <c r="B28" s="179"/>
+      <c r="C28" s="186"/>
+      <c r="D28" s="180"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J28" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K28" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L28" s="175"/>
+      <c r="L28" s="171"/>
     </row>
     <row r="29" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A29" s="174"/>
-[...2 lines deleted...]
-      <c r="D29" s="184"/>
+      <c r="A29" s="170"/>
+      <c r="B29" s="179"/>
+      <c r="C29" s="186"/>
+      <c r="D29" s="180"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J29" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K29" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
-      <c r="L29" s="175"/>
+      <c r="L29" s="171"/>
     </row>
     <row r="30" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A30" s="174"/>
-[...2 lines deleted...]
-      <c r="D30" s="184"/>
+      <c r="A30" s="170"/>
+      <c r="B30" s="179"/>
+      <c r="C30" s="186"/>
+      <c r="D30" s="180"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
       <c r="I30" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J30" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K30" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
-      <c r="L30" s="175"/>
+      <c r="L30" s="171"/>
     </row>
     <row r="31" spans="1:15" s="8" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A31" s="174"/>
-[...2 lines deleted...]
-      <c r="D31" s="184"/>
+      <c r="A31" s="170"/>
+      <c r="B31" s="179"/>
+      <c r="C31" s="186"/>
+      <c r="D31" s="180"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
       <c r="I31" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J31" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K31" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
-      <c r="L31" s="176"/>
-[...2 lines deleted...]
-      <c r="O31" s="177"/>
+      <c r="L31" s="172"/>
+      <c r="M31" s="173"/>
+      <c r="N31" s="173"/>
+      <c r="O31" s="173"/>
     </row>
     <row r="32" spans="1:15" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A32" s="174"/>
-[...2 lines deleted...]
-      <c r="D32" s="184"/>
+      <c r="A32" s="170"/>
+      <c r="B32" s="179"/>
+      <c r="C32" s="186"/>
+      <c r="D32" s="180"/>
       <c r="E32" s="3"/>
-      <c r="F32" s="71"/>
+      <c r="F32" s="69"/>
       <c r="G32" s="4"/>
       <c r="H32" s="4"/>
       <c r="I32" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J32" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K32" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
-      <c r="L32" s="175"/>
+      <c r="L32" s="171"/>
     </row>
     <row r="33" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A33" s="174"/>
-[...2 lines deleted...]
-      <c r="D33" s="184"/>
+      <c r="A33" s="170"/>
+      <c r="B33" s="179"/>
+      <c r="C33" s="186"/>
+      <c r="D33" s="180"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J33" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K33" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
-      <c r="L33" s="175"/>
+      <c r="L33" s="171"/>
     </row>
     <row r="34" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A34" s="174"/>
-[...2 lines deleted...]
-      <c r="D34" s="184"/>
+      <c r="A34" s="170"/>
+      <c r="B34" s="179"/>
+      <c r="C34" s="186"/>
+      <c r="D34" s="180"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
       <c r="I34" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J34" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K34" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
-      <c r="L34" s="175"/>
+      <c r="L34" s="171"/>
     </row>
     <row r="35" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A35" s="174"/>
-[...2 lines deleted...]
-      <c r="D35" s="184"/>
+      <c r="A35" s="170"/>
+      <c r="B35" s="179"/>
+      <c r="C35" s="186"/>
+      <c r="D35" s="180"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J35" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K35" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
-      <c r="L35" s="175"/>
+      <c r="L35" s="171"/>
     </row>
     <row r="36" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A36" s="174"/>
-[...2 lines deleted...]
-      <c r="D36" s="184"/>
+      <c r="A36" s="170"/>
+      <c r="B36" s="179"/>
+      <c r="C36" s="186"/>
+      <c r="D36" s="180"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J36" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K36" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
-      <c r="L36" s="175"/>
+      <c r="L36" s="171"/>
     </row>
     <row r="37" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A37" s="174"/>
-[...2 lines deleted...]
-      <c r="D37" s="184"/>
+      <c r="A37" s="170"/>
+      <c r="B37" s="179"/>
+      <c r="C37" s="186"/>
+      <c r="D37" s="180"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="4"/>
       <c r="H37" s="4"/>
       <c r="I37" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J37" s="26" t="str">
         <f t="shared" ref="J37:J40" si="6">IF(E37="Interne Kosten",I37,"-")</f>
         <v>-</v>
       </c>
       <c r="K37" s="26" t="str">
         <f t="shared" ref="K37:K40" si="7">IF(E37="Externe Kosten",I37,"-")</f>
         <v>-</v>
       </c>
-      <c r="L37" s="175"/>
+      <c r="L37" s="171"/>
     </row>
     <row r="38" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A38" s="174"/>
-[...2 lines deleted...]
-      <c r="D38" s="184"/>
+      <c r="A38" s="170"/>
+      <c r="B38" s="179"/>
+      <c r="C38" s="186"/>
+      <c r="D38" s="180"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J38" s="26" t="str">
         <f t="shared" si="6"/>
         <v>-</v>
       </c>
       <c r="K38" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
-      <c r="L38" s="175"/>
+      <c r="L38" s="171"/>
     </row>
     <row r="39" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A39" s="174"/>
-[...2 lines deleted...]
-      <c r="D39" s="184"/>
+      <c r="A39" s="170"/>
+      <c r="B39" s="179"/>
+      <c r="C39" s="186"/>
+      <c r="D39" s="180"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J39" s="26" t="str">
         <f t="shared" si="6"/>
         <v>-</v>
       </c>
       <c r="K39" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
-      <c r="L39" s="175"/>
+      <c r="L39" s="171"/>
     </row>
     <row r="40" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A40" s="174"/>
-[...2 lines deleted...]
-      <c r="D40" s="184"/>
+      <c r="A40" s="170"/>
+      <c r="B40" s="179"/>
+      <c r="C40" s="186"/>
+      <c r="D40" s="180"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J40" s="26" t="str">
         <f t="shared" si="6"/>
         <v>-</v>
       </c>
       <c r="K40" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
-      <c r="L40" s="175"/>
+      <c r="L40" s="171"/>
     </row>
     <row r="41" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A41" s="174"/>
-[...2 lines deleted...]
-      <c r="D41" s="184"/>
+      <c r="A41" s="170"/>
+      <c r="B41" s="179"/>
+      <c r="C41" s="186"/>
+      <c r="D41" s="180"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="26">
         <f t="shared" ref="I41:I49" si="8">G41*H41</f>
         <v>0</v>
       </c>
       <c r="J41" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K41" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
-      <c r="L41" s="175"/>
+      <c r="L41" s="171"/>
     </row>
     <row r="42" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A42" s="174"/>
-[...2 lines deleted...]
-      <c r="D42" s="184"/>
+      <c r="A42" s="170"/>
+      <c r="B42" s="179"/>
+      <c r="C42" s="186"/>
+      <c r="D42" s="180"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J42" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K42" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
-      <c r="L42" s="175"/>
+      <c r="L42" s="171"/>
     </row>
     <row r="43" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A43" s="174"/>
-[...2 lines deleted...]
-      <c r="D43" s="184"/>
+      <c r="A43" s="170"/>
+      <c r="B43" s="179"/>
+      <c r="C43" s="186"/>
+      <c r="D43" s="180"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="4"/>
       <c r="H43" s="4"/>
       <c r="I43" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J43" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K43" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
-      <c r="L43" s="175"/>
+      <c r="L43" s="171"/>
     </row>
     <row r="44" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A44" s="174"/>
-[...2 lines deleted...]
-      <c r="D44" s="184"/>
+      <c r="A44" s="170"/>
+      <c r="B44" s="179"/>
+      <c r="C44" s="186"/>
+      <c r="D44" s="180"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="4"/>
       <c r="H44" s="4"/>
       <c r="I44" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J44" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K44" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
-      <c r="L44" s="175"/>
+      <c r="L44" s="171"/>
     </row>
     <row r="45" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A45" s="174"/>
-[...2 lines deleted...]
-      <c r="D45" s="184"/>
+      <c r="A45" s="170"/>
+      <c r="B45" s="179"/>
+      <c r="C45" s="186"/>
+      <c r="D45" s="180"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="4"/>
       <c r="H45" s="4"/>
       <c r="I45" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J45" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K45" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
-      <c r="L45" s="175"/>
+      <c r="L45" s="171"/>
     </row>
     <row r="46" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A46" s="174"/>
-[...2 lines deleted...]
-      <c r="D46" s="184"/>
+      <c r="A46" s="170"/>
+      <c r="B46" s="179"/>
+      <c r="C46" s="186"/>
+      <c r="D46" s="180"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="4"/>
       <c r="H46" s="4"/>
       <c r="I46" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J46" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K46" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
-      <c r="L46" s="175"/>
+      <c r="L46" s="171"/>
     </row>
     <row r="47" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A47" s="174"/>
-[...2 lines deleted...]
-      <c r="D47" s="184"/>
+      <c r="A47" s="170"/>
+      <c r="B47" s="179"/>
+      <c r="C47" s="186"/>
+      <c r="D47" s="180"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="4"/>
       <c r="H47" s="4"/>
       <c r="I47" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J47" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K47" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
-      <c r="L47" s="175"/>
+      <c r="L47" s="171"/>
     </row>
     <row r="48" spans="1:12" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A48" s="174"/>
-[...2 lines deleted...]
-      <c r="D48" s="184"/>
+      <c r="A48" s="170"/>
+      <c r="B48" s="179"/>
+      <c r="C48" s="186"/>
+      <c r="D48" s="180"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="4"/>
       <c r="H48" s="4"/>
       <c r="I48" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J48" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K48" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
-      <c r="L48" s="175"/>
+      <c r="L48" s="171"/>
     </row>
     <row r="49" spans="1:12" s="8" customFormat="1" ht="13" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="174"/>
-[...2 lines deleted...]
-      <c r="D49" s="186"/>
+      <c r="A49" s="170"/>
+      <c r="B49" s="181"/>
+      <c r="C49" s="187"/>
+      <c r="D49" s="182"/>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="4"/>
       <c r="H49" s="6"/>
-      <c r="I49" s="75">
+      <c r="I49" s="73">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="J49" s="75" t="str">
+      <c r="J49" s="73" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
-      <c r="K49" s="75" t="str">
+      <c r="K49" s="73" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
-      <c r="L49" s="175"/>
+      <c r="L49" s="171"/>
     </row>
     <row r="50" spans="1:12" ht="13" x14ac:dyDescent="0.25">
       <c r="A50" s="12"/>
-      <c r="B50" s="180"/>
-[...5 lines deleted...]
-      <c r="H50" s="151" t="s">
+      <c r="B50" s="176"/>
+      <c r="C50" s="147"/>
+      <c r="D50" s="147"/>
+      <c r="E50" s="147"/>
+      <c r="F50" s="147"/>
+      <c r="G50" s="147"/>
+      <c r="H50" s="148" t="s">
         <v>0</v>
       </c>
       <c r="I50" s="9">
         <f>ROUND(SUM(I10:I49),0)</f>
         <v>0</v>
       </c>
-      <c r="J50" s="73">
+      <c r="J50" s="71">
         <f>ROUND(SUM(J10:J49),0)</f>
         <v>0</v>
       </c>
-      <c r="K50" s="73">
+      <c r="K50" s="71">
         <f>ROUND(SUM(K10:K49),0)</f>
         <v>0</v>
       </c>
       <c r="L50" s="12"/>
     </row>
     <row r="51" spans="1:12" ht="13" x14ac:dyDescent="0.25">
       <c r="A51" s="12"/>
-      <c r="B51" s="147"/>
-[...8 lines deleted...]
-      <c r="K51" s="148"/>
+      <c r="B51" s="144"/>
+      <c r="C51" s="144"/>
+      <c r="D51" s="144"/>
+      <c r="E51" s="144"/>
+      <c r="F51" s="144"/>
+      <c r="G51" s="145"/>
+      <c r="H51" s="144"/>
+      <c r="I51" s="175"/>
+      <c r="J51" s="145"/>
+      <c r="K51" s="145"/>
       <c r="L51" s="12"/>
     </row>
     <row r="52" spans="1:12" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="12"/>
-      <c r="B52" s="149"/>
-[...5 lines deleted...]
-      <c r="H52" s="492" t="str">
+      <c r="B52" s="146"/>
+      <c r="C52" s="146"/>
+      <c r="D52" s="146"/>
+      <c r="E52" s="146"/>
+      <c r="F52" s="146"/>
+      <c r="G52" s="145"/>
+      <c r="H52" s="468" t="str">
         <f>IF(MAX(G56:G75)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="I52" s="492"/>
-[...1 lines deleted...]
-      <c r="K52" s="492"/>
+      <c r="I52" s="468"/>
+      <c r="J52" s="468"/>
+      <c r="K52" s="468"/>
       <c r="L52" s="17"/>
     </row>
     <row r="53" spans="1:12" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="12"/>
-      <c r="B53" s="149"/>
-[...8 lines deleted...]
-      <c r="K53" s="178"/>
+      <c r="B53" s="146"/>
+      <c r="C53" s="146"/>
+      <c r="D53" s="146"/>
+      <c r="E53" s="146"/>
+      <c r="F53" s="146"/>
+      <c r="G53" s="145"/>
+      <c r="H53" s="146"/>
+      <c r="I53" s="174"/>
+      <c r="J53" s="174"/>
+      <c r="K53" s="174"/>
       <c r="L53" s="12"/>
     </row>
     <row r="54" spans="1:12" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="12"/>
-      <c r="B54" s="483" t="s">
+      <c r="B54" s="459" t="s">
         <v>62</v>
       </c>
-      <c r="C54" s="484"/>
-[...7 lines deleted...]
-      <c r="K54" s="485"/>
+      <c r="C54" s="460"/>
+      <c r="D54" s="460"/>
+      <c r="E54" s="460"/>
+      <c r="F54" s="460"/>
+      <c r="G54" s="460"/>
+      <c r="H54" s="460"/>
+      <c r="I54" s="460"/>
+      <c r="J54" s="460"/>
+      <c r="K54" s="461"/>
       <c r="L54" s="12"/>
     </row>
     <row r="55" spans="1:12" ht="52" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="12"/>
-      <c r="B55" s="477" t="s">
+      <c r="B55" s="453" t="s">
         <v>49</v>
       </c>
-      <c r="C55" s="478"/>
-[...1 lines deleted...]
-      <c r="E55" s="74" t="s">
+      <c r="C55" s="454"/>
+      <c r="D55" s="455"/>
+      <c r="E55" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="F55" s="72" t="s">
+      <c r="F55" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="G55" s="72" t="s">
+      <c r="G55" s="70" t="s">
         <v>54</v>
       </c>
-      <c r="H55" s="72" t="s">
+      <c r="H55" s="70" t="s">
         <v>30</v>
       </c>
-      <c r="I55" s="72" t="s">
+      <c r="I55" s="70" t="s">
         <v>31</v>
       </c>
-      <c r="J55" s="72" t="s">
+      <c r="J55" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="K55" s="72" t="s">
+      <c r="K55" s="70" t="s">
         <v>11</v>
       </c>
       <c r="L55" s="12"/>
     </row>
     <row r="56" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A56" s="12"/>
-      <c r="B56" s="480" t="s">
+      <c r="B56" s="456" t="s">
         <v>47</v>
       </c>
-      <c r="C56" s="481"/>
-      <c r="D56" s="482"/>
+      <c r="C56" s="457"/>
+      <c r="D56" s="458"/>
       <c r="E56" s="1"/>
       <c r="F56" s="3"/>
       <c r="G56" s="4"/>
       <c r="H56" s="2"/>
       <c r="I56" s="25">
         <f>G56*H56</f>
         <v>0</v>
       </c>
       <c r="J56" s="25" t="str">
         <f>IF(E56="Interne Kosten",I56,"-")</f>
         <v>-</v>
       </c>
       <c r="K56" s="25" t="str">
         <f>IF(E56="Externe Kosten",I56,"-")</f>
         <v>-</v>
       </c>
       <c r="L56" s="12"/>
     </row>
     <row r="57" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A57" s="12"/>
-      <c r="B57" s="471"/>
-[...1 lines deleted...]
-      <c r="D57" s="473"/>
+      <c r="B57" s="447"/>
+      <c r="C57" s="448"/>
+      <c r="D57" s="449"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="4"/>
       <c r="H57" s="4"/>
       <c r="I57" s="26">
         <f t="shared" ref="I57:I74" si="9">G57*H57</f>
         <v>0</v>
       </c>
       <c r="J57" s="26" t="str">
         <f t="shared" ref="J57:J75" si="10">IF(E57="Interne Kosten",I57,"-")</f>
         <v>-</v>
       </c>
       <c r="K57" s="26" t="str">
         <f t="shared" ref="K57:K75" si="11">IF(E57="Externe Kosten",I57,"-")</f>
         <v>-</v>
       </c>
       <c r="L57" s="12"/>
     </row>
     <row r="58" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A58" s="12"/>
-      <c r="B58" s="471"/>
-[...1 lines deleted...]
-      <c r="D58" s="473"/>
+      <c r="B58" s="447"/>
+      <c r="C58" s="448"/>
+      <c r="D58" s="449"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
       <c r="I58" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J58" s="26" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K58" s="26" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L58" s="12"/>
     </row>
     <row r="59" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A59" s="12"/>
-      <c r="B59" s="471"/>
-[...1 lines deleted...]
-      <c r="D59" s="473"/>
+      <c r="B59" s="447"/>
+      <c r="C59" s="448"/>
+      <c r="D59" s="449"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J59" s="26" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K59" s="26" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L59" s="12"/>
     </row>
     <row r="60" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A60" s="12"/>
-      <c r="B60" s="471"/>
-[...1 lines deleted...]
-      <c r="D60" s="473"/>
+      <c r="B60" s="447"/>
+      <c r="C60" s="448"/>
+      <c r="D60" s="449"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J60" s="26" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K60" s="26" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L60" s="12"/>
     </row>
     <row r="61" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A61" s="12"/>
-      <c r="B61" s="471"/>
-[...1 lines deleted...]
-      <c r="D61" s="473"/>
+      <c r="B61" s="447"/>
+      <c r="C61" s="448"/>
+      <c r="D61" s="449"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="4"/>
       <c r="H61" s="4"/>
       <c r="I61" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J61" s="26" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K61" s="26" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L61" s="12"/>
     </row>
     <row r="62" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A62" s="12"/>
-      <c r="B62" s="471"/>
-[...1 lines deleted...]
-      <c r="D62" s="473"/>
+      <c r="B62" s="447"/>
+      <c r="C62" s="448"/>
+      <c r="D62" s="449"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="4"/>
       <c r="H62" s="4"/>
       <c r="I62" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J62" s="26" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K62" s="26" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L62" s="12"/>
     </row>
     <row r="63" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A63" s="12"/>
-      <c r="B63" s="471"/>
-[...1 lines deleted...]
-      <c r="D63" s="473"/>
+      <c r="B63" s="447"/>
+      <c r="C63" s="448"/>
+      <c r="D63" s="449"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="4"/>
       <c r="H63" s="4"/>
       <c r="I63" s="26">
         <f t="shared" ref="I63:I71" si="12">G63*H63</f>
         <v>0</v>
       </c>
       <c r="J63" s="26" t="str">
         <f t="shared" ref="J63:J71" si="13">IF(E63="Interne Kosten",I63,"-")</f>
         <v>-</v>
       </c>
       <c r="K63" s="26" t="str">
         <f t="shared" ref="K63:K71" si="14">IF(E63="Externe Kosten",I63,"-")</f>
         <v>-</v>
       </c>
       <c r="L63" s="12"/>
     </row>
     <row r="64" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A64" s="12"/>
-      <c r="B64" s="471"/>
-[...1 lines deleted...]
-      <c r="D64" s="473"/>
+      <c r="B64" s="447"/>
+      <c r="C64" s="448"/>
+      <c r="D64" s="449"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="4"/>
       <c r="H64" s="4"/>
       <c r="I64" s="26">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J64" s="26" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K64" s="26" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L64" s="12"/>
     </row>
     <row r="65" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A65" s="12"/>
-      <c r="B65" s="471"/>
-[...1 lines deleted...]
-      <c r="D65" s="473"/>
+      <c r="B65" s="447"/>
+      <c r="C65" s="448"/>
+      <c r="D65" s="449"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="4"/>
       <c r="H65" s="4"/>
       <c r="I65" s="26">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J65" s="26" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K65" s="26" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L65" s="12"/>
     </row>
     <row r="66" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A66" s="12"/>
-      <c r="B66" s="471"/>
-[...1 lines deleted...]
-      <c r="D66" s="473"/>
+      <c r="B66" s="447"/>
+      <c r="C66" s="448"/>
+      <c r="D66" s="449"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="4"/>
       <c r="H66" s="4"/>
       <c r="I66" s="26">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J66" s="26" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K66" s="26" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L66" s="12"/>
     </row>
     <row r="67" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A67" s="12"/>
-      <c r="B67" s="471"/>
-[...1 lines deleted...]
-      <c r="D67" s="473"/>
+      <c r="B67" s="447"/>
+      <c r="C67" s="448"/>
+      <c r="D67" s="449"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="4"/>
       <c r="H67" s="4"/>
       <c r="I67" s="26">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J67" s="26" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K67" s="26" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L67" s="12"/>
     </row>
     <row r="68" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A68" s="12"/>
-      <c r="B68" s="471"/>
-[...1 lines deleted...]
-      <c r="D68" s="473"/>
+      <c r="B68" s="447"/>
+      <c r="C68" s="448"/>
+      <c r="D68" s="449"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="4"/>
       <c r="H68" s="4"/>
       <c r="I68" s="26">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J68" s="26" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K68" s="26" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L68" s="12"/>
     </row>
     <row r="69" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A69" s="12"/>
-      <c r="B69" s="471"/>
-[...1 lines deleted...]
-      <c r="D69" s="473"/>
+      <c r="B69" s="447"/>
+      <c r="C69" s="448"/>
+      <c r="D69" s="449"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="4"/>
       <c r="H69" s="4"/>
       <c r="I69" s="26">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J69" s="26" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K69" s="26" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L69" s="12"/>
     </row>
     <row r="70" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A70" s="12"/>
-      <c r="B70" s="471"/>
-[...1 lines deleted...]
-      <c r="D70" s="473"/>
+      <c r="B70" s="447"/>
+      <c r="C70" s="448"/>
+      <c r="D70" s="449"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="4"/>
       <c r="H70" s="4"/>
       <c r="I70" s="26">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J70" s="26" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K70" s="26" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L70" s="12"/>
     </row>
     <row r="71" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A71" s="12"/>
-      <c r="B71" s="471"/>
-[...1 lines deleted...]
-      <c r="D71" s="473"/>
+      <c r="B71" s="447"/>
+      <c r="C71" s="448"/>
+      <c r="D71" s="449"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="4"/>
       <c r="H71" s="4"/>
       <c r="I71" s="26">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J71" s="26" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K71" s="26" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L71" s="12"/>
     </row>
     <row r="72" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A72" s="12"/>
-      <c r="B72" s="471"/>
-[...1 lines deleted...]
-      <c r="D72" s="473"/>
+      <c r="B72" s="447"/>
+      <c r="C72" s="448"/>
+      <c r="D72" s="449"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="4"/>
       <c r="H72" s="4"/>
       <c r="I72" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J72" s="26" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K72" s="26" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L72" s="12"/>
     </row>
     <row r="73" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A73" s="12"/>
-      <c r="B73" s="471"/>
-[...1 lines deleted...]
-      <c r="D73" s="473"/>
+      <c r="B73" s="447"/>
+      <c r="C73" s="448"/>
+      <c r="D73" s="449"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="4"/>
       <c r="H73" s="4"/>
       <c r="I73" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J73" s="26" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K73" s="26" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L73" s="12"/>
     </row>
     <row r="74" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A74" s="12"/>
-      <c r="B74" s="471"/>
-[...1 lines deleted...]
-      <c r="D74" s="473"/>
+      <c r="B74" s="447"/>
+      <c r="C74" s="448"/>
+      <c r="D74" s="449"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="4"/>
       <c r="H74" s="4"/>
       <c r="I74" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J74" s="26" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K74" s="26" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L74" s="12"/>
     </row>
     <row r="75" spans="1:12" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A75" s="12"/>
-      <c r="B75" s="468"/>
-[...1 lines deleted...]
-      <c r="D75" s="470"/>
+      <c r="B75" s="444"/>
+      <c r="C75" s="445"/>
+      <c r="D75" s="446"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="4"/>
       <c r="H75" s="4"/>
       <c r="I75" s="26">
         <f t="shared" ref="I75" si="15">G75*H75</f>
         <v>0</v>
       </c>
       <c r="J75" s="26" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K75" s="26" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L75" s="12"/>
     </row>
     <row r="76" spans="1:12" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="12"/>
-      <c r="B76" s="181"/>
-[...5 lines deleted...]
-      <c r="H76" s="76" t="s">
+      <c r="B76" s="177"/>
+      <c r="C76" s="32"/>
+      <c r="D76" s="32"/>
+      <c r="E76" s="32"/>
+      <c r="F76" s="32"/>
+      <c r="G76" s="32"/>
+      <c r="H76" s="74" t="s">
         <v>0</v>
       </c>
       <c r="I76" s="9">
         <f>ROUND(SUM(I56:I75),0)</f>
         <v>0</v>
       </c>
-      <c r="J76" s="73">
+      <c r="J76" s="71">
         <f>ROUND(SUM(J56:J75),0)</f>
         <v>0</v>
       </c>
-      <c r="K76" s="73">
+      <c r="K76" s="71">
         <f>ROUND(SUM(K56:K75),0)</f>
         <v>0</v>
       </c>
       <c r="L76" s="12"/>
     </row>
     <row r="77" spans="1:12" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A77" s="12"/>
-      <c r="B77" s="153"/>
-[...8 lines deleted...]
-      <c r="K77" s="155"/>
+      <c r="B77" s="150"/>
+      <c r="C77" s="151"/>
+      <c r="D77" s="151"/>
+      <c r="E77" s="151"/>
+      <c r="F77" s="151"/>
+      <c r="G77" s="151"/>
+      <c r="H77" s="151"/>
+      <c r="I77" s="151"/>
+      <c r="J77" s="151"/>
+      <c r="K77" s="152"/>
       <c r="L77" s="12"/>
     </row>
     <row r="78" spans="1:12" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A78" s="12"/>
-      <c r="B78" s="474" t="s">
+      <c r="B78" s="450" t="s">
         <v>78</v>
       </c>
-      <c r="C78" s="475"/>
-[...7 lines deleted...]
-      <c r="K78" s="476"/>
+      <c r="C78" s="451"/>
+      <c r="D78" s="451"/>
+      <c r="E78" s="451"/>
+      <c r="F78" s="451"/>
+      <c r="G78" s="451"/>
+      <c r="H78" s="451"/>
+      <c r="I78" s="451"/>
+      <c r="J78" s="451"/>
+      <c r="K78" s="452"/>
       <c r="L78" s="12"/>
     </row>
     <row r="79" spans="1:12" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A79" s="12"/>
-      <c r="B79" s="477" t="s">
+      <c r="B79" s="453" t="s">
         <v>49</v>
       </c>
-      <c r="C79" s="478"/>
-[...1 lines deleted...]
-      <c r="E79" s="74" t="s">
+      <c r="C79" s="454"/>
+      <c r="D79" s="455"/>
+      <c r="E79" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="F79" s="72" t="s">
+      <c r="F79" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="G79" s="72" t="s">
+      <c r="G79" s="70" t="s">
         <v>54</v>
       </c>
-      <c r="H79" s="72" t="s">
+      <c r="H79" s="70" t="s">
         <v>30</v>
       </c>
-      <c r="I79" s="72" t="s">
+      <c r="I79" s="70" t="s">
         <v>31</v>
       </c>
-      <c r="J79" s="72" t="s">
+      <c r="J79" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="K79" s="72" t="s">
+      <c r="K79" s="70" t="s">
         <v>11</v>
       </c>
       <c r="L79" s="12"/>
     </row>
     <row r="80" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A80" s="12"/>
-      <c r="B80" s="480" t="s">
+      <c r="B80" s="456" t="s">
         <v>47</v>
       </c>
-      <c r="C80" s="481"/>
-      <c r="D80" s="482"/>
+      <c r="C80" s="457"/>
+      <c r="D80" s="458"/>
       <c r="E80" s="1"/>
       <c r="F80" s="3"/>
       <c r="G80" s="4"/>
       <c r="H80" s="2"/>
       <c r="I80" s="25">
         <f>G80*H80</f>
         <v>0</v>
       </c>
       <c r="J80" s="25" t="str">
         <f>IF(E80="Interne Kosten",I80,"-")</f>
         <v>-</v>
       </c>
       <c r="K80" s="25" t="str">
         <f>IF(E80="Externe Kosten",I80,"-")</f>
         <v>-</v>
       </c>
       <c r="L80" s="12"/>
     </row>
     <row r="81" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A81" s="12"/>
-      <c r="B81" s="471"/>
-[...1 lines deleted...]
-      <c r="D81" s="473"/>
+      <c r="B81" s="447"/>
+      <c r="C81" s="448"/>
+      <c r="D81" s="449"/>
       <c r="E81" s="3"/>
       <c r="F81" s="3"/>
       <c r="G81" s="4"/>
       <c r="H81" s="4"/>
       <c r="I81" s="26">
         <f t="shared" ref="I81:I99" si="16">G81*H81</f>
         <v>0</v>
       </c>
       <c r="J81" s="26" t="str">
         <f t="shared" ref="J81:J99" si="17">IF(E81="Interne Kosten",I81,"-")</f>
         <v>-</v>
       </c>
       <c r="K81" s="26" t="str">
         <f t="shared" ref="K81:K99" si="18">IF(E81="Externe Kosten",I81,"-")</f>
         <v>-</v>
       </c>
       <c r="L81" s="12"/>
     </row>
     <row r="82" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A82" s="12"/>
-      <c r="B82" s="471"/>
-[...1 lines deleted...]
-      <c r="D82" s="473"/>
+      <c r="B82" s="447"/>
+      <c r="C82" s="448"/>
+      <c r="D82" s="449"/>
       <c r="E82" s="3"/>
       <c r="F82" s="3"/>
       <c r="G82" s="4"/>
       <c r="H82" s="4"/>
       <c r="I82" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J82" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K82" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L82" s="12"/>
     </row>
     <row r="83" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A83" s="12"/>
-      <c r="B83" s="471"/>
-[...1 lines deleted...]
-      <c r="D83" s="473"/>
+      <c r="B83" s="447"/>
+      <c r="C83" s="448"/>
+      <c r="D83" s="449"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="4"/>
       <c r="H83" s="4"/>
       <c r="I83" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J83" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K83" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L83" s="12"/>
     </row>
     <row r="84" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A84" s="12"/>
-      <c r="B84" s="471"/>
-[...1 lines deleted...]
-      <c r="D84" s="473"/>
+      <c r="B84" s="447"/>
+      <c r="C84" s="448"/>
+      <c r="D84" s="449"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="4"/>
       <c r="H84" s="4"/>
       <c r="I84" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J84" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K84" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L84" s="12"/>
     </row>
     <row r="85" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A85" s="12"/>
-      <c r="B85" s="471"/>
-[...1 lines deleted...]
-      <c r="D85" s="473"/>
+      <c r="B85" s="447"/>
+      <c r="C85" s="448"/>
+      <c r="D85" s="449"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="4"/>
       <c r="H85" s="4"/>
       <c r="I85" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J85" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K85" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L85" s="12"/>
     </row>
     <row r="86" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A86" s="12"/>
-      <c r="B86" s="471"/>
-[...1 lines deleted...]
-      <c r="D86" s="473"/>
+      <c r="B86" s="447"/>
+      <c r="C86" s="448"/>
+      <c r="D86" s="449"/>
       <c r="E86" s="3"/>
       <c r="F86" s="3"/>
       <c r="G86" s="4"/>
       <c r="H86" s="4"/>
       <c r="I86" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J86" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K86" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L86" s="12"/>
     </row>
     <row r="87" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A87" s="12"/>
-      <c r="B87" s="471"/>
-[...1 lines deleted...]
-      <c r="D87" s="473"/>
+      <c r="B87" s="447"/>
+      <c r="C87" s="448"/>
+      <c r="D87" s="449"/>
       <c r="E87" s="3"/>
       <c r="F87" s="3"/>
       <c r="G87" s="4"/>
       <c r="H87" s="4"/>
       <c r="I87" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J87" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K87" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L87" s="12"/>
     </row>
     <row r="88" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A88" s="12"/>
-      <c r="B88" s="471"/>
-[...1 lines deleted...]
-      <c r="D88" s="473"/>
+      <c r="B88" s="447"/>
+      <c r="C88" s="448"/>
+      <c r="D88" s="449"/>
       <c r="E88" s="3"/>
       <c r="F88" s="3"/>
       <c r="G88" s="4"/>
       <c r="H88" s="4"/>
       <c r="I88" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J88" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K88" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L88" s="12"/>
     </row>
     <row r="89" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A89" s="12"/>
-      <c r="B89" s="471"/>
-[...1 lines deleted...]
-      <c r="D89" s="473"/>
+      <c r="B89" s="447"/>
+      <c r="C89" s="448"/>
+      <c r="D89" s="449"/>
       <c r="E89" s="3"/>
       <c r="F89" s="3"/>
       <c r="G89" s="4"/>
       <c r="H89" s="4"/>
       <c r="I89" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J89" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K89" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L89" s="12"/>
     </row>
     <row r="90" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A90" s="12"/>
-      <c r="B90" s="471"/>
-[...1 lines deleted...]
-      <c r="D90" s="473"/>
+      <c r="B90" s="447"/>
+      <c r="C90" s="448"/>
+      <c r="D90" s="449"/>
       <c r="E90" s="3"/>
       <c r="F90" s="3"/>
       <c r="G90" s="4"/>
       <c r="H90" s="4"/>
       <c r="I90" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J90" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K90" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L90" s="12"/>
     </row>
     <row r="91" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A91" s="12"/>
-      <c r="B91" s="471"/>
-[...1 lines deleted...]
-      <c r="D91" s="473"/>
+      <c r="B91" s="447"/>
+      <c r="C91" s="448"/>
+      <c r="D91" s="449"/>
       <c r="E91" s="3"/>
       <c r="F91" s="3"/>
       <c r="G91" s="4"/>
       <c r="H91" s="4"/>
       <c r="I91" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J91" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K91" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L91" s="12"/>
     </row>
     <row r="92" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A92" s="12"/>
-      <c r="B92" s="471"/>
-[...1 lines deleted...]
-      <c r="D92" s="473"/>
+      <c r="B92" s="447"/>
+      <c r="C92" s="448"/>
+      <c r="D92" s="449"/>
       <c r="E92" s="3"/>
       <c r="F92" s="3"/>
       <c r="G92" s="4"/>
       <c r="H92" s="4"/>
       <c r="I92" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J92" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K92" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L92" s="12"/>
     </row>
     <row r="93" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A93" s="12"/>
-      <c r="B93" s="471"/>
-[...1 lines deleted...]
-      <c r="D93" s="473"/>
+      <c r="B93" s="447"/>
+      <c r="C93" s="448"/>
+      <c r="D93" s="449"/>
       <c r="E93" s="3"/>
       <c r="F93" s="3"/>
       <c r="G93" s="4"/>
       <c r="H93" s="4"/>
       <c r="I93" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J93" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K93" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L93" s="12"/>
     </row>
     <row r="94" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A94" s="12"/>
-      <c r="B94" s="471"/>
-[...1 lines deleted...]
-      <c r="D94" s="473"/>
+      <c r="B94" s="447"/>
+      <c r="C94" s="448"/>
+      <c r="D94" s="449"/>
       <c r="E94" s="3"/>
       <c r="F94" s="3"/>
       <c r="G94" s="4"/>
       <c r="H94" s="4"/>
       <c r="I94" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J94" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K94" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L94" s="12"/>
     </row>
     <row r="95" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A95" s="12"/>
-      <c r="B95" s="471"/>
-[...1 lines deleted...]
-      <c r="D95" s="473"/>
+      <c r="B95" s="447"/>
+      <c r="C95" s="448"/>
+      <c r="D95" s="449"/>
       <c r="E95" s="3"/>
       <c r="F95" s="3"/>
       <c r="G95" s="4"/>
       <c r="H95" s="4"/>
       <c r="I95" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J95" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K95" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L95" s="12"/>
     </row>
     <row r="96" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A96" s="12"/>
-      <c r="B96" s="471"/>
-[...1 lines deleted...]
-      <c r="D96" s="473"/>
+      <c r="B96" s="447"/>
+      <c r="C96" s="448"/>
+      <c r="D96" s="449"/>
       <c r="E96" s="3"/>
       <c r="F96" s="3"/>
       <c r="G96" s="4"/>
       <c r="H96" s="4"/>
       <c r="I96" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J96" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K96" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L96" s="12"/>
     </row>
     <row r="97" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A97" s="12"/>
-      <c r="B97" s="471"/>
-[...1 lines deleted...]
-      <c r="D97" s="473"/>
+      <c r="B97" s="447"/>
+      <c r="C97" s="448"/>
+      <c r="D97" s="449"/>
       <c r="E97" s="3"/>
       <c r="F97" s="3"/>
       <c r="G97" s="4"/>
       <c r="H97" s="4"/>
       <c r="I97" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J97" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K97" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L97" s="12"/>
     </row>
     <row r="98" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A98" s="12"/>
-      <c r="B98" s="471"/>
-[...1 lines deleted...]
-      <c r="D98" s="473"/>
+      <c r="B98" s="447"/>
+      <c r="C98" s="448"/>
+      <c r="D98" s="449"/>
       <c r="E98" s="3"/>
       <c r="F98" s="3"/>
       <c r="G98" s="4"/>
       <c r="H98" s="4"/>
       <c r="I98" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J98" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K98" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L98" s="12"/>
     </row>
     <row r="99" spans="1:12" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A99" s="12"/>
-      <c r="B99" s="468"/>
-[...1 lines deleted...]
-      <c r="D99" s="470"/>
+      <c r="B99" s="444"/>
+      <c r="C99" s="445"/>
+      <c r="D99" s="446"/>
       <c r="E99" s="3"/>
       <c r="F99" s="3"/>
       <c r="G99" s="4"/>
       <c r="H99" s="4"/>
       <c r="I99" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J99" s="26" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="K99" s="26" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="L99" s="12"/>
     </row>
     <row r="100" spans="1:12" ht="13" x14ac:dyDescent="0.25">
       <c r="A100" s="12"/>
-      <c r="B100" s="181"/>
-[...5 lines deleted...]
-      <c r="H100" s="76" t="s">
+      <c r="B100" s="177"/>
+      <c r="C100" s="32"/>
+      <c r="D100" s="32"/>
+      <c r="E100" s="32"/>
+      <c r="F100" s="32"/>
+      <c r="G100" s="32"/>
+      <c r="H100" s="74" t="s">
         <v>0</v>
       </c>
       <c r="I100" s="9">
         <f>ROUND(SUM(I80:I99),0)</f>
         <v>0</v>
       </c>
-      <c r="J100" s="73">
+      <c r="J100" s="71">
         <f>ROUND(SUM(J80:J99),0)</f>
         <v>0</v>
       </c>
-      <c r="K100" s="73">
+      <c r="K100" s="71">
         <f>ROUND(SUM(K80:K99),0)</f>
         <v>0</v>
       </c>
       <c r="L100" s="12"/>
     </row>
     <row r="101" spans="1:12" ht="13" x14ac:dyDescent="0.25">
       <c r="A101" s="12"/>
-      <c r="B101" s="180"/>
-[...9 lines deleted...]
-      <c r="L101" s="38"/>
+      <c r="B101" s="176"/>
+      <c r="C101" s="294"/>
+      <c r="D101" s="294"/>
+      <c r="E101" s="294"/>
+      <c r="F101" s="294"/>
+      <c r="G101" s="294"/>
+      <c r="H101" s="145"/>
+      <c r="I101" s="145"/>
+      <c r="J101" s="153"/>
+      <c r="K101" s="153"/>
+      <c r="L101" s="37"/>
     </row>
     <row r="102" spans="1:12" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="12"/>
-      <c r="B102" s="494" t="s">
+      <c r="B102" s="470" t="s">
         <v>74</v>
       </c>
-      <c r="C102" s="495"/>
-[...7 lines deleted...]
-      <c r="K102" s="496"/>
+      <c r="C102" s="471"/>
+      <c r="D102" s="471"/>
+      <c r="E102" s="471"/>
+      <c r="F102" s="471"/>
+      <c r="G102" s="471"/>
+      <c r="H102" s="471"/>
+      <c r="I102" s="471"/>
+      <c r="J102" s="471"/>
+      <c r="K102" s="472"/>
       <c r="L102" s="12"/>
     </row>
     <row r="103" spans="1:12" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="12"/>
-      <c r="B103" s="462"/>
-[...1 lines deleted...]
-      <c r="D103" s="464"/>
+      <c r="B103" s="438"/>
+      <c r="C103" s="439"/>
+      <c r="D103" s="440"/>
       <c r="E103" s="12"/>
       <c r="F103" s="12"/>
       <c r="G103" s="12"/>
       <c r="H103" s="12"/>
       <c r="I103" s="12"/>
       <c r="J103" s="12"/>
       <c r="K103" s="12"/>
       <c r="L103" s="12"/>
     </row>
     <row r="104" spans="1:12" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="12"/>
-      <c r="B104" s="465"/>
-[...1 lines deleted...]
-      <c r="D104" s="467"/>
+      <c r="B104" s="441"/>
+      <c r="C104" s="442"/>
+      <c r="D104" s="443"/>
       <c r="E104" s="20"/>
       <c r="F104" s="12"/>
       <c r="G104" s="12"/>
       <c r="H104" s="20"/>
       <c r="I104" s="12"/>
       <c r="J104" s="12"/>
       <c r="K104" s="12"/>
       <c r="L104" s="12"/>
     </row>
     <row r="105" spans="1:12" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="10"/>
       <c r="B105" s="10"/>
       <c r="C105" s="10"/>
       <c r="D105" s="10"/>
       <c r="E105" s="10"/>
       <c r="F105" s="10"/>
       <c r="G105" s="10"/>
       <c r="H105" s="10"/>
       <c r="I105" s="10"/>
       <c r="J105" s="10"/>
       <c r="K105" s="10"/>
       <c r="L105" s="10"/>
     </row>
     <row r="110" spans="1:12" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B110" s="18"/>
@@ -13060,76 +13055,76 @@
     <mergeCell ref="B57:D57"/>
     <mergeCell ref="B58:D58"/>
     <mergeCell ref="B59:D59"/>
     <mergeCell ref="B60:D60"/>
     <mergeCell ref="B61:D61"/>
     <mergeCell ref="B62:D62"/>
     <mergeCell ref="B66:D66"/>
     <mergeCell ref="B103:D103"/>
     <mergeCell ref="B104:D104"/>
     <mergeCell ref="B75:D75"/>
     <mergeCell ref="B74:D74"/>
     <mergeCell ref="B70:D70"/>
     <mergeCell ref="B71:D71"/>
     <mergeCell ref="B72:D72"/>
     <mergeCell ref="B73:D73"/>
     <mergeCell ref="B78:K78"/>
     <mergeCell ref="B79:D79"/>
     <mergeCell ref="B80:D80"/>
     <mergeCell ref="B81:D81"/>
     <mergeCell ref="B82:D82"/>
     <mergeCell ref="B83:D83"/>
     <mergeCell ref="B84:D84"/>
     <mergeCell ref="B85:D85"/>
   </mergeCells>
   <conditionalFormatting sqref="G10:G49">
-    <cfRule type="cellIs" dxfId="47" priority="4" operator="greaterThanOrEqual">
+    <cfRule type="cellIs" dxfId="44" priority="4" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G56:G75">
-    <cfRule type="cellIs" dxfId="45" priority="3" operator="greaterThanOrEqual">
+    <cfRule type="cellIs" dxfId="42" priority="3" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G80:G99">
-    <cfRule type="cellIs" dxfId="44" priority="1" operator="greaterThanOrEqual">
+    <cfRule type="cellIs" dxfId="41" priority="1" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J10:K49">
-    <cfRule type="expression" dxfId="41" priority="14">
+    <cfRule type="expression" dxfId="38" priority="14">
       <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J56:K75">
-    <cfRule type="expression" dxfId="39" priority="12">
+    <cfRule type="expression" dxfId="36" priority="12">
       <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J80:K99">
-    <cfRule type="expression" dxfId="38" priority="2">
+    <cfRule type="expression" dxfId="35" priority="2">
       <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D12:D48 D56:D75 D80:D99" xr:uid="{E8CECFDA-3C7F-4263-BC40-E698F5DF52CD}"/>
   </dataValidations>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;C&amp;"Arial,Fett"&amp;14Investitionskosten
 </oddHeader>
   </headerFooter>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="5" max="34" man="1"/>
     <brk id="10" max="35" man="1"/>
   </colBreaks>
   <customProperties>
     <customPr name="_pios_id" r:id="rId2"/>
   </customProperties>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="29" id="{FCE8894E-5FD5-4DBE-8862-E2D1EC92B960}">
             <xm:f>'(4) Finanzierung &amp; Finanzhilfe'!$K$24&lt;&gt;#REF!+$K$50</xm:f>
@@ -13227,1723 +13222,1723 @@
     <col min="8" max="8" width="13.453125" customWidth="1"/>
     <col min="9" max="9" width="10.81640625" customWidth="1"/>
     <col min="10" max="10" width="9.7265625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="10.54296875" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="2.7265625" customWidth="1"/>
     <col min="13" max="22" width="0" hidden="1" customWidth="1"/>
     <col min="23" max="16384" width="11.453125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="12"/>
       <c r="B1" s="27"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="H1" s="13"/>
       <c r="I1" s="13"/>
       <c r="J1" s="13"/>
       <c r="K1" s="13"/>
       <c r="L1" s="12"/>
     </row>
     <row r="2" spans="1:15" ht="148.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="14"/>
-      <c r="B2" s="498" t="s">
+      <c r="B2" s="474" t="s">
         <v>136</v>
       </c>
-      <c r="C2" s="499"/>
-[...7 lines deleted...]
-      <c r="K2" s="242"/>
+      <c r="C2" s="475"/>
+      <c r="D2" s="475"/>
+      <c r="E2" s="475"/>
+      <c r="F2" s="475"/>
+      <c r="G2" s="475"/>
+      <c r="H2" s="475"/>
+      <c r="I2" s="476"/>
+      <c r="J2" s="237"/>
+      <c r="K2" s="238"/>
       <c r="L2" s="17"/>
     </row>
     <row r="3" spans="1:15" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="12"/>
       <c r="B3" s="29"/>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
       <c r="E3" s="22"/>
       <c r="F3" s="22"/>
       <c r="G3" s="22"/>
       <c r="H3" s="22"/>
       <c r="I3" s="22"/>
       <c r="J3" s="22"/>
       <c r="K3" s="22"/>
       <c r="L3" s="12"/>
     </row>
     <row r="4" spans="1:15" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="14"/>
-      <c r="B4" s="88"/>
-[...1 lines deleted...]
-      <c r="D4" s="310" t="s">
+      <c r="B4" s="85"/>
+      <c r="C4" s="143"/>
+      <c r="D4" s="295" t="s">
         <v>75</v>
       </c>
-      <c r="E4" s="311" t="s">
+      <c r="E4" s="296" t="s">
         <v>76</v>
       </c>
-      <c r="F4" s="85" t="s">
+      <c r="F4" s="82" t="s">
         <v>69</v>
       </c>
-      <c r="G4" s="504" t="str">
+      <c r="G4" s="480" t="str">
         <f>IF(MAX(G9:G48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="H4" s="492"/>
-[...2 lines deleted...]
-      <c r="K4" s="278"/>
+      <c r="H4" s="468"/>
+      <c r="I4" s="468"/>
+      <c r="J4" s="257"/>
+      <c r="K4" s="271"/>
       <c r="L4" s="12"/>
     </row>
     <row r="5" spans="1:15" ht="21.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="14"/>
-      <c r="B5" s="94"/>
-[...1 lines deleted...]
-      <c r="D5" s="77">
+      <c r="B5" s="91"/>
+      <c r="C5" s="234"/>
+      <c r="D5" s="75">
         <f>$I$49</f>
         <v>0</v>
       </c>
-      <c r="E5" s="78">
+      <c r="E5" s="76">
         <f>$I$74</f>
         <v>0</v>
       </c>
-      <c r="F5" s="79">
+      <c r="F5" s="77">
         <f>D5-E5</f>
         <v>0</v>
       </c>
-      <c r="G5" s="504"/>
-[...3 lines deleted...]
-      <c r="K5" s="278"/>
+      <c r="G5" s="480"/>
+      <c r="H5" s="468"/>
+      <c r="I5" s="468"/>
+      <c r="J5" s="257"/>
+      <c r="K5" s="271"/>
       <c r="L5" s="12"/>
     </row>
     <row r="6" spans="1:15" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="14"/>
-      <c r="B6" s="94"/>
-[...8 lines deleted...]
-      <c r="K6" s="94"/>
+      <c r="B6" s="91"/>
+      <c r="C6" s="91"/>
+      <c r="D6" s="91"/>
+      <c r="E6" s="91"/>
+      <c r="F6" s="91"/>
+      <c r="G6" s="91"/>
+      <c r="H6" s="91"/>
+      <c r="I6" s="91"/>
+      <c r="J6" s="91"/>
+      <c r="K6" s="91"/>
       <c r="L6" s="12"/>
     </row>
     <row r="7" spans="1:15" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="14"/>
-      <c r="B7" s="474" t="s">
+      <c r="B7" s="450" t="s">
         <v>77</v>
       </c>
-      <c r="C7" s="475"/>
-[...7 lines deleted...]
-      <c r="K7" s="476"/>
+      <c r="C7" s="451"/>
+      <c r="D7" s="451"/>
+      <c r="E7" s="451"/>
+      <c r="F7" s="451"/>
+      <c r="G7" s="451"/>
+      <c r="H7" s="451"/>
+      <c r="I7" s="451"/>
+      <c r="J7" s="451"/>
+      <c r="K7" s="452"/>
       <c r="L7" s="12"/>
     </row>
     <row r="8" spans="1:15" ht="80.150000000000006" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="14"/>
-      <c r="B8" s="199" t="s">
+      <c r="B8" s="195" t="s">
         <v>57</v>
       </c>
-      <c r="C8" s="200" t="s">
+      <c r="C8" s="196" t="s">
         <v>56</v>
       </c>
-      <c r="D8" s="201" t="s">
+      <c r="D8" s="197" t="s">
         <v>58</v>
       </c>
-      <c r="E8" s="74" t="s">
+      <c r="E8" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="F8" s="72" t="s">
+      <c r="F8" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="G8" s="32" t="s">
+      <c r="G8" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="H8" s="72" t="s">
+      <c r="H8" s="70" t="s">
         <v>32</v>
       </c>
-      <c r="I8" s="72" t="s">
+      <c r="I8" s="70" t="s">
         <v>31</v>
       </c>
-      <c r="J8" s="243" t="s">
+      <c r="J8" s="239" t="s">
         <v>12</v>
       </c>
-      <c r="K8" s="243" t="s">
+      <c r="K8" s="239" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="12"/>
     </row>
     <row r="9" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="14"/>
-      <c r="B9" s="192"/>
-[...1 lines deleted...]
-      <c r="D9" s="193"/>
+      <c r="B9" s="188"/>
+      <c r="C9" s="185"/>
+      <c r="D9" s="189"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="4"/>
       <c r="H9" s="2"/>
       <c r="I9" s="25">
         <f>G9*H9</f>
         <v>0</v>
       </c>
       <c r="J9" s="25" t="str">
         <f>IF(E9="Interne Kosten",I9,"-")</f>
         <v>-</v>
       </c>
       <c r="K9" s="25" t="str">
         <f>IF(E9="Externe Kosten",I9,"-")</f>
         <v>-</v>
       </c>
       <c r="L9" s="17"/>
     </row>
     <row r="10" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A10" s="14"/>
-      <c r="B10" s="194"/>
-[...1 lines deleted...]
-      <c r="D10" s="195"/>
+      <c r="B10" s="190"/>
+      <c r="C10" s="186"/>
+      <c r="D10" s="191"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="26">
         <f t="shared" ref="I10:I14" si="0">G10*H10</f>
         <v>0</v>
       </c>
       <c r="J10" s="26" t="str">
         <f t="shared" ref="J10:J48" si="1">IF(E10="Interne Kosten",I10,"-")</f>
         <v>-</v>
       </c>
       <c r="K10" s="26" t="str">
         <f>IF(E10="Externe Kosten",I10,"-")</f>
         <v>-</v>
       </c>
       <c r="L10" s="17"/>
     </row>
     <row r="11" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A11" s="14"/>
-      <c r="B11" s="194"/>
-[...1 lines deleted...]
-      <c r="D11" s="195"/>
+      <c r="B11" s="190"/>
+      <c r="C11" s="186"/>
+      <c r="D11" s="191"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J11" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K11" s="26" t="str">
         <f t="shared" ref="K11:K48" si="2">IF(E11="Externe Kosten",I11,"-")</f>
         <v>-</v>
       </c>
       <c r="L11" s="17"/>
     </row>
     <row r="12" spans="1:15" ht="13" x14ac:dyDescent="0.3">
       <c r="A12" s="14"/>
-      <c r="B12" s="194"/>
-[...1 lines deleted...]
-      <c r="D12" s="195"/>
+      <c r="B12" s="190"/>
+      <c r="C12" s="186"/>
+      <c r="D12" s="191"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J12" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K12" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L12" s="23"/>
       <c r="M12" s="18"/>
       <c r="N12" s="18"/>
       <c r="O12" s="18"/>
     </row>
     <row r="13" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A13" s="14"/>
-      <c r="B13" s="194"/>
-[...1 lines deleted...]
-      <c r="D13" s="195"/>
+      <c r="B13" s="190"/>
+      <c r="C13" s="186"/>
+      <c r="D13" s="191"/>
       <c r="E13" s="3"/>
-      <c r="F13" s="71"/>
+      <c r="F13" s="69"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J13" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K13" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L13" s="17"/>
     </row>
     <row r="14" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A14" s="14"/>
-      <c r="B14" s="194"/>
-[...1 lines deleted...]
-      <c r="D14" s="195"/>
+      <c r="B14" s="190"/>
+      <c r="C14" s="186"/>
+      <c r="D14" s="191"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J14" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K14" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L14" s="17"/>
     </row>
     <row r="15" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A15" s="14"/>
-      <c r="B15" s="194"/>
-[...1 lines deleted...]
-      <c r="D15" s="195"/>
+      <c r="B15" s="190"/>
+      <c r="C15" s="186"/>
+      <c r="D15" s="191"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
       <c r="I15" s="26">
         <f t="shared" ref="I15:I48" si="3">G15*H15</f>
         <v>0</v>
       </c>
       <c r="J15" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K15" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L15" s="17"/>
     </row>
     <row r="16" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A16" s="14"/>
-      <c r="B16" s="194"/>
-[...1 lines deleted...]
-      <c r="D16" s="195"/>
+      <c r="B16" s="190"/>
+      <c r="C16" s="186"/>
+      <c r="D16" s="191"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
       <c r="I16" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J16" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K16" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L16" s="17"/>
     </row>
     <row r="17" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A17" s="14"/>
-      <c r="B17" s="194"/>
-[...1 lines deleted...]
-      <c r="D17" s="195"/>
+      <c r="B17" s="190"/>
+      <c r="C17" s="186"/>
+      <c r="D17" s="191"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="4"/>
       <c r="H17" s="4"/>
       <c r="I17" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J17" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K17" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L17" s="17"/>
     </row>
     <row r="18" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A18" s="14"/>
-      <c r="B18" s="194"/>
-[...1 lines deleted...]
-      <c r="D18" s="195"/>
+      <c r="B18" s="190"/>
+      <c r="C18" s="186"/>
+      <c r="D18" s="191"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="4"/>
       <c r="H18" s="4"/>
       <c r="I18" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J18" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K18" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L18" s="17"/>
     </row>
     <row r="19" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A19" s="14"/>
-      <c r="B19" s="194"/>
-[...1 lines deleted...]
-      <c r="D19" s="195"/>
+      <c r="B19" s="190"/>
+      <c r="C19" s="186"/>
+      <c r="D19" s="191"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J19" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K19" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L19" s="17"/>
     </row>
     <row r="20" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A20" s="14"/>
-      <c r="B20" s="194"/>
-[...1 lines deleted...]
-      <c r="D20" s="195"/>
+      <c r="B20" s="190"/>
+      <c r="C20" s="186"/>
+      <c r="D20" s="191"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J20" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K20" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L20" s="17"/>
     </row>
     <row r="21" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A21" s="14"/>
-      <c r="B21" s="194"/>
-[...1 lines deleted...]
-      <c r="D21" s="195"/>
+      <c r="B21" s="190"/>
+      <c r="C21" s="186"/>
+      <c r="D21" s="191"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J21" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K21" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L21" s="17"/>
     </row>
     <row r="22" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A22" s="14"/>
-      <c r="B22" s="194"/>
-[...1 lines deleted...]
-      <c r="D22" s="195"/>
+      <c r="B22" s="190"/>
+      <c r="C22" s="186"/>
+      <c r="D22" s="191"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J22" s="26" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K22" s="26" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L22" s="17"/>
     </row>
     <row r="23" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A23" s="14"/>
-      <c r="B23" s="194"/>
-[...1 lines deleted...]
-      <c r="D23" s="195"/>
+      <c r="B23" s="190"/>
+      <c r="C23" s="186"/>
+      <c r="D23" s="191"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
       <c r="I23" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J23" s="26" t="str">
         <f t="shared" ref="J23:J47" si="4">IF(E23="Interne Kosten",I23,"-")</f>
         <v>-</v>
       </c>
       <c r="K23" s="26" t="str">
         <f t="shared" ref="K23:K47" si="5">IF(E23="Externe Kosten",I23,"-")</f>
         <v>-</v>
       </c>
       <c r="L23" s="17"/>
     </row>
     <row r="24" spans="1:15" ht="13" x14ac:dyDescent="0.3">
       <c r="A24" s="14"/>
-      <c r="B24" s="194"/>
-[...1 lines deleted...]
-      <c r="D24" s="195"/>
+      <c r="B24" s="190"/>
+      <c r="C24" s="186"/>
+      <c r="D24" s="191"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J24" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K24" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L24" s="23"/>
       <c r="M24" s="18"/>
       <c r="N24" s="18"/>
       <c r="O24" s="18"/>
     </row>
     <row r="25" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A25" s="14"/>
-      <c r="B25" s="194"/>
-[...1 lines deleted...]
-      <c r="D25" s="195"/>
+      <c r="B25" s="190"/>
+      <c r="C25" s="186"/>
+      <c r="D25" s="191"/>
       <c r="E25" s="3"/>
-      <c r="F25" s="71"/>
+      <c r="F25" s="69"/>
       <c r="G25" s="4"/>
       <c r="H25" s="4"/>
       <c r="I25" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J25" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K25" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L25" s="17"/>
     </row>
     <row r="26" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A26" s="14"/>
-      <c r="B26" s="194"/>
-[...1 lines deleted...]
-      <c r="D26" s="195"/>
+      <c r="B26" s="190"/>
+      <c r="C26" s="186"/>
+      <c r="D26" s="191"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J26" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K26" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L26" s="17"/>
     </row>
     <row r="27" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A27" s="14"/>
-      <c r="B27" s="194"/>
-[...1 lines deleted...]
-      <c r="D27" s="195"/>
+      <c r="B27" s="190"/>
+      <c r="C27" s="186"/>
+      <c r="D27" s="191"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="26">
         <f t="shared" ref="I27:I47" si="6">G27*H27</f>
         <v>0</v>
       </c>
       <c r="J27" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K27" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L27" s="17"/>
     </row>
     <row r="28" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A28" s="14"/>
-      <c r="B28" s="194"/>
-[...1 lines deleted...]
-      <c r="D28" s="195"/>
+      <c r="B28" s="190"/>
+      <c r="C28" s="186"/>
+      <c r="D28" s="191"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J28" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K28" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L28" s="17"/>
     </row>
     <row r="29" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A29" s="14"/>
-      <c r="B29" s="194"/>
-[...1 lines deleted...]
-      <c r="D29" s="195"/>
+      <c r="B29" s="190"/>
+      <c r="C29" s="186"/>
+      <c r="D29" s="191"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J29" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K29" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L29" s="17"/>
     </row>
     <row r="30" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A30" s="14"/>
-      <c r="B30" s="194"/>
-[...1 lines deleted...]
-      <c r="D30" s="195"/>
+      <c r="B30" s="190"/>
+      <c r="C30" s="186"/>
+      <c r="D30" s="191"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
       <c r="I30" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J30" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K30" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L30" s="17"/>
     </row>
     <row r="31" spans="1:15" ht="13" x14ac:dyDescent="0.3">
       <c r="A31" s="14"/>
-      <c r="B31" s="194"/>
-[...1 lines deleted...]
-      <c r="D31" s="195"/>
+      <c r="B31" s="190"/>
+      <c r="C31" s="186"/>
+      <c r="D31" s="191"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
       <c r="I31" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J31" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K31" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L31" s="23"/>
       <c r="M31" s="18"/>
       <c r="N31" s="18"/>
       <c r="O31" s="18"/>
     </row>
     <row r="32" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A32" s="14"/>
-      <c r="B32" s="194"/>
-[...1 lines deleted...]
-      <c r="D32" s="195"/>
+      <c r="B32" s="190"/>
+      <c r="C32" s="186"/>
+      <c r="D32" s="191"/>
       <c r="E32" s="3"/>
-      <c r="F32" s="71"/>
+      <c r="F32" s="69"/>
       <c r="G32" s="4"/>
       <c r="H32" s="4"/>
       <c r="I32" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J32" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K32" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L32" s="17"/>
     </row>
     <row r="33" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A33" s="14"/>
-      <c r="B33" s="194"/>
-[...1 lines deleted...]
-      <c r="D33" s="195"/>
+      <c r="B33" s="190"/>
+      <c r="C33" s="186"/>
+      <c r="D33" s="191"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J33" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K33" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L33" s="17"/>
     </row>
     <row r="34" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A34" s="14"/>
-      <c r="B34" s="194"/>
-[...1 lines deleted...]
-      <c r="D34" s="195"/>
+      <c r="B34" s="190"/>
+      <c r="C34" s="186"/>
+      <c r="D34" s="191"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
       <c r="I34" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J34" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K34" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L34" s="17"/>
     </row>
     <row r="35" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A35" s="14"/>
-      <c r="B35" s="194"/>
-[...1 lines deleted...]
-      <c r="D35" s="195"/>
+      <c r="B35" s="190"/>
+      <c r="C35" s="186"/>
+      <c r="D35" s="191"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J35" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K35" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L35" s="17"/>
     </row>
     <row r="36" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A36" s="14"/>
-      <c r="B36" s="194"/>
-[...1 lines deleted...]
-      <c r="D36" s="195"/>
+      <c r="B36" s="190"/>
+      <c r="C36" s="186"/>
+      <c r="D36" s="191"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J36" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K36" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L36" s="17"/>
     </row>
     <row r="37" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A37" s="14"/>
-      <c r="B37" s="194"/>
-[...1 lines deleted...]
-      <c r="D37" s="195"/>
+      <c r="B37" s="190"/>
+      <c r="C37" s="186"/>
+      <c r="D37" s="191"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="4"/>
       <c r="H37" s="4"/>
       <c r="I37" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J37" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K37" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L37" s="17"/>
     </row>
     <row r="38" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A38" s="14"/>
-      <c r="B38" s="194"/>
-[...1 lines deleted...]
-      <c r="D38" s="195"/>
+      <c r="B38" s="190"/>
+      <c r="C38" s="186"/>
+      <c r="D38" s="191"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J38" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K38" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L38" s="17"/>
     </row>
     <row r="39" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A39" s="14"/>
-      <c r="B39" s="194"/>
-[...1 lines deleted...]
-      <c r="D39" s="195"/>
+      <c r="B39" s="190"/>
+      <c r="C39" s="186"/>
+      <c r="D39" s="191"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J39" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K39" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L39" s="17"/>
     </row>
     <row r="40" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A40" s="14"/>
-      <c r="B40" s="194"/>
-[...1 lines deleted...]
-      <c r="D40" s="195"/>
+      <c r="B40" s="190"/>
+      <c r="C40" s="186"/>
+      <c r="D40" s="191"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J40" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K40" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L40" s="17"/>
     </row>
     <row r="41" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A41" s="14"/>
-      <c r="B41" s="194"/>
-[...1 lines deleted...]
-      <c r="D41" s="195"/>
+      <c r="B41" s="190"/>
+      <c r="C41" s="186"/>
+      <c r="D41" s="191"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J41" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K41" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L41" s="17"/>
     </row>
     <row r="42" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A42" s="14"/>
-      <c r="B42" s="194"/>
-[...1 lines deleted...]
-      <c r="D42" s="195"/>
+      <c r="B42" s="190"/>
+      <c r="C42" s="186"/>
+      <c r="D42" s="191"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J42" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K42" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L42" s="17"/>
     </row>
     <row r="43" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A43" s="14"/>
-      <c r="B43" s="194"/>
-[...1 lines deleted...]
-      <c r="D43" s="195"/>
+      <c r="B43" s="190"/>
+      <c r="C43" s="186"/>
+      <c r="D43" s="191"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="4"/>
       <c r="H43" s="4"/>
       <c r="I43" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J43" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K43" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L43" s="17"/>
     </row>
     <row r="44" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A44" s="14"/>
-      <c r="B44" s="194"/>
-[...1 lines deleted...]
-      <c r="D44" s="195"/>
+      <c r="B44" s="190"/>
+      <c r="C44" s="186"/>
+      <c r="D44" s="191"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="4"/>
       <c r="H44" s="4"/>
       <c r="I44" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J44" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K44" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L44" s="17"/>
     </row>
     <row r="45" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A45" s="14"/>
-      <c r="B45" s="194"/>
-[...1 lines deleted...]
-      <c r="D45" s="195"/>
+      <c r="B45" s="190"/>
+      <c r="C45" s="186"/>
+      <c r="D45" s="191"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="4"/>
       <c r="H45" s="4"/>
       <c r="I45" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J45" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K45" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L45" s="17"/>
     </row>
     <row r="46" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A46" s="14"/>
-      <c r="B46" s="194"/>
-[...1 lines deleted...]
-      <c r="D46" s="195"/>
+      <c r="B46" s="190"/>
+      <c r="C46" s="186"/>
+      <c r="D46" s="191"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="4"/>
       <c r="H46" s="4"/>
       <c r="I46" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J46" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K46" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L46" s="17"/>
     </row>
     <row r="47" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A47" s="14"/>
-      <c r="B47" s="194"/>
-[...1 lines deleted...]
-      <c r="D47" s="195"/>
+      <c r="B47" s="190"/>
+      <c r="C47" s="186"/>
+      <c r="D47" s="191"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="4"/>
       <c r="H47" s="4"/>
       <c r="I47" s="26">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J47" s="26" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K47" s="26" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L47" s="17"/>
     </row>
     <row r="48" spans="1:12" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="14"/>
-      <c r="B48" s="196"/>
-[...1 lines deleted...]
-      <c r="D48" s="197"/>
+      <c r="B48" s="192"/>
+      <c r="C48" s="187"/>
+      <c r="D48" s="193"/>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="4"/>
       <c r="H48" s="6"/>
-      <c r="I48" s="75">
+      <c r="I48" s="73">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J48" s="75" t="str">
+      <c r="J48" s="73" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
-      <c r="K48" s="75" t="str">
+      <c r="K48" s="73" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L48" s="17"/>
     </row>
     <row r="49" spans="1:12" ht="13" x14ac:dyDescent="0.25">
       <c r="A49" s="12"/>
-      <c r="B49" s="181"/>
-[...5 lines deleted...]
-      <c r="H49" s="151" t="s">
+      <c r="B49" s="177"/>
+      <c r="C49" s="32"/>
+      <c r="D49" s="32"/>
+      <c r="E49" s="32"/>
+      <c r="F49" s="32"/>
+      <c r="G49" s="32"/>
+      <c r="H49" s="148" t="s">
         <v>0</v>
       </c>
       <c r="I49" s="9">
         <f>ROUND(SUM(I9:I48),0)</f>
         <v>0</v>
       </c>
-      <c r="J49" s="73">
+      <c r="J49" s="71">
         <f>ROUND(SUM(J9:J48),0)</f>
         <v>0</v>
       </c>
-      <c r="K49" s="73">
+      <c r="K49" s="71">
         <f>ROUND(SUM(K9:K48),0)</f>
         <v>0</v>
       </c>
       <c r="L49" s="12"/>
     </row>
-    <row r="50" spans="1:12" s="88" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L50" s="38"/>
+    <row r="50" spans="1:12" s="85" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="37"/>
+      <c r="B50" s="274"/>
+      <c r="C50" s="144"/>
+      <c r="D50" s="144"/>
+      <c r="E50" s="144"/>
+      <c r="F50" s="144"/>
+      <c r="G50" s="275"/>
+      <c r="H50" s="145"/>
+      <c r="I50" s="145"/>
+      <c r="J50" s="153"/>
+      <c r="K50" s="153"/>
+      <c r="L50" s="37"/>
     </row>
     <row r="51" spans="1:12" ht="62.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="12"/>
       <c r="B51" s="19"/>
-      <c r="C51" s="34"/>
-[...3 lines deleted...]
-      <c r="G51" s="501" t="str">
+      <c r="C51" s="33"/>
+      <c r="D51" s="33"/>
+      <c r="E51" s="33"/>
+      <c r="F51" s="33"/>
+      <c r="G51" s="477" t="str">
         <f>IF(MAX(G54:G73)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="H51" s="502"/>
-[...2 lines deleted...]
-      <c r="K51" s="503"/>
+      <c r="H51" s="478"/>
+      <c r="I51" s="478"/>
+      <c r="J51" s="478"/>
+      <c r="K51" s="479"/>
       <c r="L51" s="12"/>
     </row>
     <row r="52" spans="1:12" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="12"/>
-      <c r="B52" s="474" t="s">
+      <c r="B52" s="450" t="s">
         <v>113</v>
       </c>
-      <c r="C52" s="475"/>
-[...7 lines deleted...]
-      <c r="K52" s="476"/>
+      <c r="C52" s="451"/>
+      <c r="D52" s="451"/>
+      <c r="E52" s="451"/>
+      <c r="F52" s="451"/>
+      <c r="G52" s="451"/>
+      <c r="H52" s="451"/>
+      <c r="I52" s="451"/>
+      <c r="J52" s="451"/>
+      <c r="K52" s="452"/>
       <c r="L52" s="12"/>
     </row>
     <row r="53" spans="1:12" ht="63" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="12"/>
-      <c r="B53" s="477" t="s">
+      <c r="B53" s="453" t="s">
         <v>49</v>
       </c>
-      <c r="C53" s="478"/>
-[...1 lines deleted...]
-      <c r="E53" s="74" t="s">
+      <c r="C53" s="454"/>
+      <c r="D53" s="473"/>
+      <c r="E53" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="F53" s="72" t="s">
+      <c r="F53" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="G53" s="32" t="s">
+      <c r="G53" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="H53" s="72" t="s">
+      <c r="H53" s="70" t="s">
         <v>32</v>
       </c>
-      <c r="I53" s="72" t="s">
+      <c r="I53" s="70" t="s">
         <v>31</v>
       </c>
-      <c r="J53" s="243" t="s">
+      <c r="J53" s="239" t="s">
         <v>12</v>
       </c>
-      <c r="K53" s="243" t="s">
+      <c r="K53" s="239" t="s">
         <v>11</v>
       </c>
       <c r="L53" s="12"/>
     </row>
     <row r="54" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A54" s="12"/>
-      <c r="B54" s="480"/>
-[...1 lines deleted...]
-      <c r="D54" s="482"/>
+      <c r="B54" s="456"/>
+      <c r="C54" s="457"/>
+      <c r="D54" s="458"/>
       <c r="E54" s="1"/>
       <c r="F54" s="3"/>
       <c r="G54" s="4"/>
       <c r="H54" s="2"/>
       <c r="I54" s="25">
         <f>G54*H54</f>
         <v>0</v>
       </c>
       <c r="J54" s="25" t="str">
         <f>IF(E54="Interne Kosten",I54,"-")</f>
         <v>-</v>
       </c>
       <c r="K54" s="25" t="str">
         <f>IF(E54="Externe Kosten",I54,"-")</f>
         <v>-</v>
       </c>
       <c r="L54" s="12"/>
     </row>
     <row r="55" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A55" s="12"/>
-      <c r="B55" s="471"/>
-[...1 lines deleted...]
-      <c r="D55" s="473"/>
+      <c r="B55" s="447"/>
+      <c r="C55" s="448"/>
+      <c r="D55" s="449"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="4"/>
       <c r="H55" s="4"/>
       <c r="I55" s="26">
         <f t="shared" ref="I55:I71" si="7">G55*H55</f>
         <v>0</v>
       </c>
       <c r="J55" s="26" t="str">
         <f t="shared" ref="J55:J73" si="8">IF(E55="Interne Kosten",I55,"-")</f>
         <v>-</v>
       </c>
       <c r="K55" s="26" t="str">
         <f t="shared" ref="K55:K73" si="9">IF(E55="Externe Kosten",I55,"-")</f>
         <v>-</v>
       </c>
       <c r="L55" s="12"/>
     </row>
     <row r="56" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A56" s="12"/>
-      <c r="B56" s="471"/>
-[...1 lines deleted...]
-      <c r="D56" s="473"/>
+      <c r="B56" s="447"/>
+      <c r="C56" s="448"/>
+      <c r="D56" s="449"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="4"/>
       <c r="H56" s="4"/>
       <c r="I56" s="26">
         <f t="shared" ref="I56:I61" si="10">G56*H56</f>
         <v>0</v>
       </c>
       <c r="J56" s="26" t="str">
         <f t="shared" ref="J56:J61" si="11">IF(E56="Interne Kosten",I56,"-")</f>
         <v>-</v>
       </c>
       <c r="K56" s="26" t="str">
         <f t="shared" ref="K56:K61" si="12">IF(E56="Externe Kosten",I56,"-")</f>
         <v>-</v>
       </c>
       <c r="L56" s="12"/>
     </row>
     <row r="57" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A57" s="12"/>
-      <c r="B57" s="471"/>
-[...1 lines deleted...]
-      <c r="D57" s="473"/>
+      <c r="B57" s="447"/>
+      <c r="C57" s="448"/>
+      <c r="D57" s="449"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="4"/>
       <c r="H57" s="4"/>
       <c r="I57" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J57" s="26" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K57" s="26" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L57" s="12"/>
     </row>
     <row r="58" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A58" s="12"/>
-      <c r="B58" s="471"/>
-[...1 lines deleted...]
-      <c r="D58" s="473"/>
+      <c r="B58" s="447"/>
+      <c r="C58" s="448"/>
+      <c r="D58" s="449"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
       <c r="I58" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J58" s="26" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K58" s="26" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L58" s="12"/>
     </row>
     <row r="59" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A59" s="12"/>
-      <c r="B59" s="471"/>
-[...1 lines deleted...]
-      <c r="D59" s="473"/>
+      <c r="B59" s="447"/>
+      <c r="C59" s="448"/>
+      <c r="D59" s="449"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J59" s="26" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K59" s="26" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L59" s="12"/>
     </row>
     <row r="60" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A60" s="12"/>
-      <c r="B60" s="471"/>
-[...1 lines deleted...]
-      <c r="D60" s="473"/>
+      <c r="B60" s="447"/>
+      <c r="C60" s="448"/>
+      <c r="D60" s="449"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J60" s="26" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K60" s="26" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L60" s="12"/>
     </row>
     <row r="61" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A61" s="12"/>
-      <c r="B61" s="471"/>
-[...1 lines deleted...]
-      <c r="D61" s="473"/>
+      <c r="B61" s="447"/>
+      <c r="C61" s="448"/>
+      <c r="D61" s="449"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="4"/>
       <c r="H61" s="4"/>
       <c r="I61" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J61" s="26" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K61" s="26" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L61" s="12"/>
     </row>
     <row r="62" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A62" s="12"/>
-      <c r="B62" s="471"/>
-[...1 lines deleted...]
-      <c r="D62" s="473"/>
+      <c r="B62" s="447"/>
+      <c r="C62" s="448"/>
+      <c r="D62" s="449"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="4"/>
       <c r="H62" s="4"/>
       <c r="I62" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J62" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K62" s="26" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L62" s="12"/>
     </row>
     <row r="63" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A63" s="12"/>
-      <c r="B63" s="471"/>
-[...1 lines deleted...]
-      <c r="D63" s="473"/>
+      <c r="B63" s="447"/>
+      <c r="C63" s="448"/>
+      <c r="D63" s="449"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="4"/>
       <c r="H63" s="4"/>
       <c r="I63" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J63" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K63" s="26" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L63" s="12"/>
     </row>
     <row r="64" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A64" s="12"/>
-      <c r="B64" s="471"/>
-[...1 lines deleted...]
-      <c r="D64" s="473"/>
+      <c r="B64" s="447"/>
+      <c r="C64" s="448"/>
+      <c r="D64" s="449"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="4"/>
       <c r="H64" s="4"/>
       <c r="I64" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J64" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K64" s="26" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L64" s="12"/>
     </row>
     <row r="65" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A65" s="12"/>
-      <c r="B65" s="471"/>
-[...1 lines deleted...]
-      <c r="D65" s="473"/>
+      <c r="B65" s="447"/>
+      <c r="C65" s="448"/>
+      <c r="D65" s="449"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="4"/>
       <c r="H65" s="4"/>
       <c r="I65" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J65" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K65" s="26" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L65" s="12"/>
     </row>
     <row r="66" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A66" s="12"/>
-      <c r="B66" s="471"/>
-[...1 lines deleted...]
-      <c r="D66" s="473"/>
+      <c r="B66" s="447"/>
+      <c r="C66" s="448"/>
+      <c r="D66" s="449"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="4"/>
       <c r="H66" s="4"/>
       <c r="I66" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J66" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K66" s="26" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L66" s="12"/>
     </row>
     <row r="67" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A67" s="12"/>
-      <c r="B67" s="471"/>
-[...1 lines deleted...]
-      <c r="D67" s="473"/>
+      <c r="B67" s="447"/>
+      <c r="C67" s="448"/>
+      <c r="D67" s="449"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="4"/>
       <c r="H67" s="4"/>
       <c r="I67" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J67" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K67" s="26" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L67" s="12"/>
     </row>
     <row r="68" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A68" s="12"/>
-      <c r="B68" s="471"/>
-[...1 lines deleted...]
-      <c r="D68" s="473"/>
+      <c r="B68" s="447"/>
+      <c r="C68" s="448"/>
+      <c r="D68" s="449"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="4"/>
       <c r="H68" s="4"/>
       <c r="I68" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J68" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K68" s="26" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L68" s="12"/>
     </row>
     <row r="69" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A69" s="12"/>
-      <c r="B69" s="471"/>
-[...1 lines deleted...]
-      <c r="D69" s="473"/>
+      <c r="B69" s="447"/>
+      <c r="C69" s="448"/>
+      <c r="D69" s="449"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="4"/>
       <c r="H69" s="4"/>
       <c r="I69" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J69" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K69" s="26" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L69" s="12"/>
     </row>
     <row r="70" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A70" s="12"/>
-      <c r="B70" s="471"/>
-[...1 lines deleted...]
-      <c r="D70" s="473"/>
+      <c r="B70" s="447"/>
+      <c r="C70" s="448"/>
+      <c r="D70" s="449"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="4"/>
       <c r="H70" s="4"/>
       <c r="I70" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J70" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K70" s="26" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L70" s="12"/>
     </row>
     <row r="71" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A71" s="12"/>
-      <c r="B71" s="471"/>
-[...1 lines deleted...]
-      <c r="D71" s="473"/>
+      <c r="B71" s="447"/>
+      <c r="C71" s="448"/>
+      <c r="D71" s="449"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="4"/>
       <c r="H71" s="4"/>
       <c r="I71" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J71" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K71" s="26" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L71" s="12"/>
     </row>
     <row r="72" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A72" s="12"/>
-      <c r="B72" s="471"/>
-[...1 lines deleted...]
-      <c r="D72" s="473"/>
+      <c r="B72" s="447"/>
+      <c r="C72" s="448"/>
+      <c r="D72" s="449"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="4"/>
       <c r="H72" s="4"/>
       <c r="I72" s="26">
         <f t="shared" ref="I72:I73" si="13">G72*H72</f>
         <v>0</v>
       </c>
       <c r="J72" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K72" s="26" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L72" s="12"/>
     </row>
     <row r="73" spans="1:12" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A73" s="12"/>
-      <c r="B73" s="468"/>
-[...1 lines deleted...]
-      <c r="D73" s="470"/>
+      <c r="B73" s="444"/>
+      <c r="C73" s="445"/>
+      <c r="D73" s="446"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="4"/>
       <c r="H73" s="4"/>
       <c r="I73" s="26">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="J73" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K73" s="26" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L73" s="12"/>
     </row>
     <row r="74" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="12"/>
-      <c r="B74" s="180"/>
-[...5 lines deleted...]
-      <c r="H74" s="151" t="s">
+      <c r="B74" s="176"/>
+      <c r="C74" s="147"/>
+      <c r="D74" s="147"/>
+      <c r="E74" s="147"/>
+      <c r="F74" s="147"/>
+      <c r="G74" s="147"/>
+      <c r="H74" s="148" t="s">
         <v>0</v>
       </c>
       <c r="I74" s="9">
         <f>ROUND(SUM(I54:I73),0)</f>
         <v>0</v>
       </c>
-      <c r="J74" s="73">
+      <c r="J74" s="71">
         <f>ROUND(SUM(J54:J73),0)</f>
         <v>0</v>
       </c>
-      <c r="K74" s="73">
+      <c r="K74" s="71">
         <f>ROUND(SUM(K54:K73),0)</f>
         <v>0</v>
       </c>
       <c r="L74" s="12"/>
     </row>
     <row r="75" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="12"/>
-      <c r="B75" s="462"/>
-[...1 lines deleted...]
-      <c r="D75" s="464"/>
+      <c r="B75" s="438"/>
+      <c r="C75" s="439"/>
+      <c r="D75" s="440"/>
       <c r="E75" s="12"/>
       <c r="F75" s="12"/>
       <c r="G75" s="12"/>
       <c r="H75" s="12"/>
       <c r="I75" s="12"/>
       <c r="J75" s="12"/>
       <c r="K75" s="12"/>
       <c r="L75" s="12"/>
     </row>
     <row r="76" spans="1:12" ht="36.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="12"/>
-      <c r="B76" s="465"/>
-[...1 lines deleted...]
-      <c r="D76" s="467"/>
+      <c r="B76" s="441"/>
+      <c r="C76" s="442"/>
+      <c r="D76" s="443"/>
       <c r="E76" s="20"/>
       <c r="F76" s="12"/>
       <c r="G76" s="12"/>
       <c r="H76" s="20"/>
       <c r="I76" s="12"/>
       <c r="J76" s="12"/>
       <c r="K76" s="12"/>
       <c r="L76" s="12"/>
     </row>
     <row r="77" spans="1:12" ht="36.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="10"/>
       <c r="B77" s="10"/>
       <c r="C77" s="10"/>
       <c r="D77" s="10"/>
       <c r="E77" s="10"/>
       <c r="F77" s="10"/>
       <c r="G77" s="10"/>
       <c r="H77" s="10"/>
       <c r="I77" s="10"/>
       <c r="J77" s="10"/>
       <c r="K77" s="10"/>
       <c r="L77" s="10"/>
     </row>
     <row r="82" spans="2:8" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B82" s="18"/>
@@ -14963,66 +14958,66 @@
     <mergeCell ref="B64:D64"/>
     <mergeCell ref="B65:D65"/>
     <mergeCell ref="B61:D61"/>
     <mergeCell ref="B56:D56"/>
     <mergeCell ref="B57:D57"/>
     <mergeCell ref="B58:D58"/>
     <mergeCell ref="B59:D59"/>
     <mergeCell ref="B60:D60"/>
     <mergeCell ref="B73:D73"/>
     <mergeCell ref="B75:D75"/>
     <mergeCell ref="B76:D76"/>
     <mergeCell ref="B67:D67"/>
     <mergeCell ref="B68:D68"/>
     <mergeCell ref="B69:D69"/>
     <mergeCell ref="B70:D70"/>
     <mergeCell ref="B71:D71"/>
     <mergeCell ref="B72:D72"/>
     <mergeCell ref="B7:K7"/>
     <mergeCell ref="B52:K52"/>
     <mergeCell ref="B53:D53"/>
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="G51:K51"/>
     <mergeCell ref="G4:I5"/>
   </mergeCells>
   <conditionalFormatting sqref="G9:G48">
-    <cfRule type="cellIs" dxfId="37" priority="4" operator="greaterThanOrEqual">
+    <cfRule type="cellIs" dxfId="34" priority="4" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G54:G73">
-    <cfRule type="cellIs" dxfId="36" priority="3" operator="greaterThanOrEqual">
+    <cfRule type="cellIs" dxfId="33" priority="3" operator="greaterThanOrEqual">
       <formula>30000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J9:K48">
-    <cfRule type="expression" dxfId="33" priority="18">
+    <cfRule type="expression" dxfId="30" priority="18">
       <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J54:K73">
-    <cfRule type="expression" dxfId="32" priority="11">
+    <cfRule type="expression" dxfId="29" priority="11">
       <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D56:D73 D11:D28 D30:D47" xr:uid="{9C51933B-C935-4A0E-B149-64E6FC732C20}"/>
   </dataValidations>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;C&amp;"Arial,Fett"&amp;14Investitionskosten
 </oddHeader>
   </headerFooter>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="5" max="34" man="1"/>
     <brk id="10" max="35" man="1"/>
   </colBreaks>
   <customProperties>
     <customPr name="_pios_id" r:id="rId2"/>
   </customProperties>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="23" id="{B2210070-5CC6-4DB1-B06B-162614E294E1}">
             <xm:f>'(4) Finanzierung &amp; Finanzhilfe'!$K$24&lt;&gt;#REF!+$K$49</xm:f>
@@ -15129,3103 +15124,3103 @@
       <c r="I1" s="13"/>
       <c r="J1" s="13"/>
       <c r="K1" s="13"/>
       <c r="L1" s="13"/>
       <c r="M1" s="13"/>
       <c r="N1" s="13"/>
       <c r="O1" s="13"/>
       <c r="P1" s="13"/>
       <c r="Q1" s="13"/>
       <c r="R1" s="13"/>
       <c r="S1" s="13"/>
       <c r="T1" s="13"/>
       <c r="U1" s="13"/>
       <c r="V1" s="13"/>
       <c r="W1" s="13"/>
       <c r="X1" s="13"/>
       <c r="Y1" s="13"/>
       <c r="Z1" s="13"/>
       <c r="AA1" s="13"/>
       <c r="AB1" s="13"/>
       <c r="AC1" s="13"/>
       <c r="AD1" s="12"/>
     </row>
     <row r="2" spans="1:33" ht="137.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="14"/>
-      <c r="B2" s="533" t="s">
+      <c r="B2" s="509" t="s">
         <v>137</v>
       </c>
-      <c r="C2" s="534"/>
-[...25 lines deleted...]
-      <c r="AC2" s="242"/>
+      <c r="C2" s="510"/>
+      <c r="D2" s="510"/>
+      <c r="E2" s="510"/>
+      <c r="F2" s="510"/>
+      <c r="G2" s="510"/>
+      <c r="H2" s="510"/>
+      <c r="I2" s="510"/>
+      <c r="J2" s="510"/>
+      <c r="K2" s="510"/>
+      <c r="L2" s="510"/>
+      <c r="M2" s="235"/>
+      <c r="N2" s="235"/>
+      <c r="O2" s="235"/>
+      <c r="P2" s="235"/>
+      <c r="Q2" s="235"/>
+      <c r="R2" s="235"/>
+      <c r="S2" s="235"/>
+      <c r="T2" s="235"/>
+      <c r="U2" s="235"/>
+      <c r="V2" s="235"/>
+      <c r="W2" s="235"/>
+      <c r="X2" s="235"/>
+      <c r="Y2" s="235"/>
+      <c r="Z2" s="235"/>
+      <c r="AA2" s="236"/>
+      <c r="AB2" s="237"/>
+      <c r="AC2" s="238"/>
       <c r="AD2" s="17"/>
     </row>
     <row r="3" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A3" s="12"/>
       <c r="B3" s="29"/>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
       <c r="E3" s="22"/>
       <c r="F3" s="22"/>
       <c r="G3" s="22"/>
       <c r="H3" s="22"/>
       <c r="I3" s="22"/>
       <c r="J3" s="22"/>
       <c r="K3" s="22"/>
       <c r="L3" s="22"/>
       <c r="M3" s="22"/>
       <c r="N3" s="22"/>
       <c r="O3" s="22"/>
       <c r="P3" s="22"/>
       <c r="Q3" s="22"/>
       <c r="R3" s="22"/>
       <c r="S3" s="22"/>
       <c r="T3" s="22"/>
       <c r="U3" s="22"/>
       <c r="V3" s="22"/>
       <c r="W3" s="22"/>
       <c r="X3" s="22"/>
       <c r="Y3" s="22"/>
       <c r="Z3" s="22"/>
       <c r="AA3" s="22"/>
       <c r="AB3" s="22"/>
       <c r="AC3" s="22"/>
       <c r="AD3" s="12"/>
     </row>
     <row r="4" spans="1:33" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="14"/>
-      <c r="B4" s="94"/>
-[...4 lines deleted...]
-      <c r="G4" s="492" t="str">
+      <c r="B4" s="91"/>
+      <c r="C4" s="91"/>
+      <c r="D4" s="91"/>
+      <c r="E4" s="91"/>
+      <c r="F4" s="91"/>
+      <c r="G4" s="468" t="str">
         <f>IF(MAX(G9:G48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="H4" s="492"/>
-[...1 lines deleted...]
-      <c r="J4" s="492" t="str">
+      <c r="H4" s="468"/>
+      <c r="I4" s="468"/>
+      <c r="J4" s="468" t="str">
         <f>IF(MAX(J9:J48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="K4" s="492"/>
-[...1 lines deleted...]
-      <c r="M4" s="492" t="str">
+      <c r="K4" s="468"/>
+      <c r="L4" s="468"/>
+      <c r="M4" s="468" t="str">
         <f>IF(MAX(M9:M48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="N4" s="492"/>
-[...1 lines deleted...]
-      <c r="P4" s="492" t="str">
+      <c r="N4" s="468"/>
+      <c r="O4" s="468"/>
+      <c r="P4" s="468" t="str">
         <f>IF(MAX(P9:P48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="Q4" s="492"/>
-[...1 lines deleted...]
-      <c r="S4" s="492" t="str">
+      <c r="Q4" s="468"/>
+      <c r="R4" s="468"/>
+      <c r="S4" s="468" t="str">
         <f>IF(MAX(S9:S48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="T4" s="492"/>
-[...1 lines deleted...]
-      <c r="V4" s="492" t="str">
+      <c r="T4" s="468"/>
+      <c r="U4" s="468"/>
+      <c r="V4" s="468" t="str">
         <f>IF(MAX(V9:V48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="W4" s="492"/>
-[...1 lines deleted...]
-      <c r="Y4" s="492" t="str">
+      <c r="W4" s="468"/>
+      <c r="X4" s="468"/>
+      <c r="Y4" s="468" t="str">
         <f>IF(MAX(Y9:Y48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="Z4" s="492"/>
-[...4 lines deleted...]
-      <c r="AE4" s="88"/>
+      <c r="Z4" s="468"/>
+      <c r="AA4" s="468"/>
+      <c r="AB4" s="91"/>
+      <c r="AC4" s="141"/>
+      <c r="AD4" s="37"/>
+      <c r="AE4" s="85"/>
     </row>
     <row r="5" spans="1:33" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="14"/>
-      <c r="B5" s="88"/>
-[...26 lines deleted...]
-      <c r="AC5" s="278"/>
+      <c r="B5" s="85"/>
+      <c r="C5" s="255"/>
+      <c r="D5" s="256"/>
+      <c r="E5" s="256"/>
+      <c r="F5" s="256"/>
+      <c r="G5" s="85"/>
+      <c r="H5" s="91"/>
+      <c r="I5" s="257"/>
+      <c r="J5" s="257"/>
+      <c r="K5" s="257"/>
+      <c r="L5" s="257"/>
+      <c r="M5" s="257"/>
+      <c r="N5" s="257"/>
+      <c r="O5" s="257"/>
+      <c r="P5" s="257"/>
+      <c r="Q5" s="257"/>
+      <c r="R5" s="257"/>
+      <c r="S5" s="257"/>
+      <c r="T5" s="257"/>
+      <c r="U5" s="257"/>
+      <c r="V5" s="257"/>
+      <c r="W5" s="257"/>
+      <c r="X5" s="257"/>
+      <c r="Y5" s="257"/>
+      <c r="Z5" s="257"/>
+      <c r="AA5" s="257"/>
+      <c r="AB5" s="257"/>
+      <c r="AC5" s="271"/>
       <c r="AD5" s="12"/>
     </row>
     <row r="6" spans="1:33" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="14"/>
-      <c r="B6" s="474" t="s">
+      <c r="B6" s="450" t="s">
         <v>111</v>
       </c>
-      <c r="C6" s="475"/>
-[...25 lines deleted...]
-      <c r="AC6" s="258"/>
+      <c r="C6" s="451"/>
+      <c r="D6" s="451"/>
+      <c r="E6" s="451"/>
+      <c r="F6" s="451"/>
+      <c r="G6" s="451"/>
+      <c r="H6" s="451"/>
+      <c r="I6" s="451"/>
+      <c r="J6" s="451"/>
+      <c r="K6" s="451"/>
+      <c r="L6" s="451"/>
+      <c r="M6" s="451"/>
+      <c r="N6" s="451"/>
+      <c r="O6" s="451"/>
+      <c r="P6" s="451"/>
+      <c r="Q6" s="451"/>
+      <c r="R6" s="451"/>
+      <c r="S6" s="451"/>
+      <c r="T6" s="451"/>
+      <c r="U6" s="451"/>
+      <c r="V6" s="451"/>
+      <c r="W6" s="451"/>
+      <c r="X6" s="451"/>
+      <c r="Y6" s="451"/>
+      <c r="Z6" s="451"/>
+      <c r="AA6" s="452"/>
+      <c r="AB6" s="254"/>
+      <c r="AC6" s="254"/>
       <c r="AD6" s="17"/>
     </row>
     <row r="7" spans="1:33" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="14"/>
-      <c r="B7" s="517" t="s">
+      <c r="B7" s="493" t="s">
         <v>57</v>
       </c>
-      <c r="C7" s="519" t="s">
+      <c r="C7" s="495" t="s">
         <v>56</v>
       </c>
-      <c r="D7" s="521" t="s">
+      <c r="D7" s="497" t="s">
         <v>58</v>
       </c>
-      <c r="E7" s="512" t="s">
+      <c r="E7" s="488" t="s">
         <v>3</v>
       </c>
-      <c r="F7" s="514" t="s">
+      <c r="F7" s="490" t="s">
         <v>1</v>
       </c>
-      <c r="G7" s="507" t="s">
+      <c r="G7" s="483" t="s">
         <v>14</v>
       </c>
-      <c r="H7" s="508"/>
-[...1 lines deleted...]
-      <c r="J7" s="507" t="s">
+      <c r="H7" s="484"/>
+      <c r="I7" s="485"/>
+      <c r="J7" s="483" t="s">
         <v>14</v>
       </c>
-      <c r="K7" s="508"/>
-[...1 lines deleted...]
-      <c r="M7" s="507" t="s">
+      <c r="K7" s="484"/>
+      <c r="L7" s="485"/>
+      <c r="M7" s="483" t="s">
         <v>14</v>
       </c>
-      <c r="N7" s="508"/>
-[...1 lines deleted...]
-      <c r="P7" s="507" t="s">
+      <c r="N7" s="484"/>
+      <c r="O7" s="485"/>
+      <c r="P7" s="483" t="s">
         <v>14</v>
       </c>
-      <c r="Q7" s="508"/>
-[...1 lines deleted...]
-      <c r="S7" s="507" t="s">
+      <c r="Q7" s="484"/>
+      <c r="R7" s="485"/>
+      <c r="S7" s="483" t="s">
         <v>14</v>
       </c>
-      <c r="T7" s="508"/>
-[...1 lines deleted...]
-      <c r="V7" s="507" t="s">
+      <c r="T7" s="484"/>
+      <c r="U7" s="485"/>
+      <c r="V7" s="483" t="s">
         <v>14</v>
       </c>
-      <c r="W7" s="508"/>
-[...1 lines deleted...]
-      <c r="Y7" s="507" t="s">
+      <c r="W7" s="484"/>
+      <c r="X7" s="485"/>
+      <c r="Y7" s="483" t="s">
         <v>14</v>
       </c>
-      <c r="Z7" s="508"/>
-[...1 lines deleted...]
-      <c r="AB7" s="510" t="s">
+      <c r="Z7" s="484"/>
+      <c r="AA7" s="485"/>
+      <c r="AB7" s="486" t="s">
         <v>12</v>
       </c>
-      <c r="AC7" s="505" t="s">
+      <c r="AC7" s="481" t="s">
         <v>11</v>
       </c>
       <c r="AD7" s="12"/>
     </row>
     <row r="8" spans="1:33" ht="80.150000000000006" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="14"/>
-      <c r="B8" s="518"/>
-[...4 lines deleted...]
-      <c r="G8" s="251" t="s">
+      <c r="B8" s="494"/>
+      <c r="C8" s="496"/>
+      <c r="D8" s="498"/>
+      <c r="E8" s="489"/>
+      <c r="F8" s="491"/>
+      <c r="G8" s="247" t="s">
         <v>55</v>
       </c>
-      <c r="H8" s="252" t="s">
+      <c r="H8" s="248" t="s">
         <v>32</v>
       </c>
-      <c r="I8" s="32" t="s">
+      <c r="I8" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="J8" s="251" t="s">
+      <c r="J8" s="247" t="s">
         <v>55</v>
       </c>
-      <c r="K8" s="252" t="s">
+      <c r="K8" s="248" t="s">
         <v>32</v>
       </c>
-      <c r="L8" s="32" t="s">
+      <c r="L8" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="M8" s="251" t="s">
+      <c r="M8" s="247" t="s">
         <v>55</v>
       </c>
-      <c r="N8" s="252" t="s">
+      <c r="N8" s="248" t="s">
         <v>32</v>
       </c>
-      <c r="O8" s="32" t="s">
+      <c r="O8" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="P8" s="251" t="s">
+      <c r="P8" s="247" t="s">
         <v>55</v>
       </c>
-      <c r="Q8" s="252" t="s">
+      <c r="Q8" s="248" t="s">
         <v>32</v>
       </c>
-      <c r="R8" s="32" t="s">
+      <c r="R8" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="S8" s="251" t="s">
+      <c r="S8" s="247" t="s">
         <v>55</v>
       </c>
-      <c r="T8" s="252" t="s">
+      <c r="T8" s="248" t="s">
         <v>32</v>
       </c>
-      <c r="U8" s="32" t="s">
+      <c r="U8" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="V8" s="251" t="s">
+      <c r="V8" s="247" t="s">
         <v>55</v>
       </c>
-      <c r="W8" s="252" t="s">
+      <c r="W8" s="248" t="s">
         <v>32</v>
       </c>
-      <c r="X8" s="32" t="s">
+      <c r="X8" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="Y8" s="251" t="s">
+      <c r="Y8" s="247" t="s">
         <v>55</v>
       </c>
-      <c r="Z8" s="252" t="s">
+      <c r="Z8" s="248" t="s">
         <v>32</v>
       </c>
-      <c r="AA8" s="32" t="s">
+      <c r="AA8" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="AB8" s="511"/>
-      <c r="AC8" s="506"/>
+      <c r="AB8" s="487"/>
+      <c r="AC8" s="482"/>
       <c r="AD8" s="12"/>
     </row>
     <row r="9" spans="1:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="14"/>
-      <c r="B9" s="192"/>
-[...1 lines deleted...]
-      <c r="D9" s="193"/>
+      <c r="B9" s="188"/>
+      <c r="C9" s="185"/>
+      <c r="D9" s="189"/>
       <c r="E9" s="1"/>
-      <c r="F9" s="244"/>
-[...2 lines deleted...]
-      <c r="I9" s="248">
+      <c r="F9" s="240"/>
+      <c r="G9" s="249"/>
+      <c r="H9" s="250"/>
+      <c r="I9" s="244">
         <f>G9*H9</f>
         <v>0</v>
       </c>
-      <c r="J9" s="253"/>
-[...1 lines deleted...]
-      <c r="L9" s="248">
+      <c r="J9" s="249"/>
+      <c r="K9" s="250"/>
+      <c r="L9" s="244">
         <f>J9*K9</f>
         <v>0</v>
       </c>
-      <c r="M9" s="253"/>
-[...1 lines deleted...]
-      <c r="O9" s="248">
+      <c r="M9" s="249"/>
+      <c r="N9" s="250"/>
+      <c r="O9" s="244">
         <f>M9*N9</f>
         <v>0</v>
       </c>
-      <c r="P9" s="253"/>
-[...1 lines deleted...]
-      <c r="R9" s="248">
+      <c r="P9" s="249"/>
+      <c r="Q9" s="250"/>
+      <c r="R9" s="244">
         <f>P9*Q9</f>
         <v>0</v>
       </c>
-      <c r="S9" s="253"/>
-[...1 lines deleted...]
-      <c r="U9" s="248">
+      <c r="S9" s="249"/>
+      <c r="T9" s="250"/>
+      <c r="U9" s="244">
         <f>S9*T9</f>
         <v>0</v>
       </c>
-      <c r="V9" s="253"/>
-[...1 lines deleted...]
-      <c r="X9" s="248">
+      <c r="V9" s="249"/>
+      <c r="W9" s="250"/>
+      <c r="X9" s="244">
         <f>V9*W9</f>
         <v>0</v>
       </c>
-      <c r="Y9" s="253"/>
-[...1 lines deleted...]
-      <c r="AA9" s="248">
+      <c r="Y9" s="249"/>
+      <c r="Z9" s="250"/>
+      <c r="AA9" s="244">
         <f>Y9*Z9</f>
         <v>0</v>
       </c>
       <c r="AB9" s="25" t="str">
         <f>IF(E9="Interne Kosten",I9+L9+O9++R9+U9+X9+AA9,"-")</f>
         <v>-</v>
       </c>
       <c r="AC9" s="25" t="str">
         <f>IF(E9="Externe Kosten",I9+L9+O9++R9+U9+X9+AA9,"-")</f>
         <v>-</v>
       </c>
       <c r="AD9" s="17"/>
     </row>
     <row r="10" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A10" s="14"/>
-      <c r="B10" s="194"/>
-[...1 lines deleted...]
-      <c r="D10" s="195"/>
+      <c r="B10" s="190"/>
+      <c r="C10" s="186"/>
+      <c r="D10" s="191"/>
       <c r="E10" s="3"/>
-      <c r="F10" s="245"/>
-[...2 lines deleted...]
-      <c r="I10" s="249">
+      <c r="F10" s="241"/>
+      <c r="G10" s="249"/>
+      <c r="H10" s="251"/>
+      <c r="I10" s="245">
         <f t="shared" ref="I10:I48" si="0">G10*H10</f>
         <v>0</v>
       </c>
-      <c r="J10" s="253"/>
-[...1 lines deleted...]
-      <c r="L10" s="249">
+      <c r="J10" s="249"/>
+      <c r="K10" s="251"/>
+      <c r="L10" s="245">
         <f t="shared" ref="L10:L48" si="1">J10*K10</f>
         <v>0</v>
       </c>
-      <c r="M10" s="253"/>
-[...1 lines deleted...]
-      <c r="O10" s="249">
+      <c r="M10" s="249"/>
+      <c r="N10" s="251"/>
+      <c r="O10" s="245">
         <f t="shared" ref="O10:O48" si="2">M10*N10</f>
         <v>0</v>
       </c>
-      <c r="P10" s="253"/>
-[...1 lines deleted...]
-      <c r="R10" s="249">
+      <c r="P10" s="249"/>
+      <c r="Q10" s="251"/>
+      <c r="R10" s="245">
         <f t="shared" ref="R10:R48" si="3">P10*Q10</f>
         <v>0</v>
       </c>
-      <c r="S10" s="253"/>
-[...1 lines deleted...]
-      <c r="U10" s="249">
+      <c r="S10" s="249"/>
+      <c r="T10" s="251"/>
+      <c r="U10" s="245">
         <f t="shared" ref="U10:U48" si="4">S10*T10</f>
         <v>0</v>
       </c>
-      <c r="V10" s="253"/>
-[...1 lines deleted...]
-      <c r="X10" s="249">
+      <c r="V10" s="249"/>
+      <c r="W10" s="251"/>
+      <c r="X10" s="245">
         <f t="shared" ref="X10:X48" si="5">V10*W10</f>
         <v>0</v>
       </c>
-      <c r="Y10" s="253"/>
-[...1 lines deleted...]
-      <c r="AA10" s="249">
+      <c r="Y10" s="249"/>
+      <c r="Z10" s="251"/>
+      <c r="AA10" s="245">
         <f t="shared" ref="AA10:AA48" si="6">Y10*Z10</f>
         <v>0</v>
       </c>
       <c r="AB10" s="26" t="str">
         <f t="shared" ref="AB10:AB48" si="7">IF(E10="Interne Kosten",I10+L10+O10++R10+U10+X10+AA10,"-")</f>
         <v>-</v>
       </c>
       <c r="AC10" s="26" t="str">
         <f t="shared" ref="AC10:AC48" si="8">IF(E10="Externe Kosten",I10+L10+O10++R10+U10+X10+AA10,"-")</f>
         <v>-</v>
       </c>
       <c r="AD10" s="17"/>
     </row>
     <row r="11" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A11" s="14"/>
-      <c r="B11" s="194"/>
-[...1 lines deleted...]
-      <c r="D11" s="195"/>
+      <c r="B11" s="190"/>
+      <c r="C11" s="186"/>
+      <c r="D11" s="191"/>
       <c r="E11" s="3"/>
-      <c r="F11" s="245"/>
-[...2 lines deleted...]
-      <c r="I11" s="249">
+      <c r="F11" s="241"/>
+      <c r="G11" s="249"/>
+      <c r="H11" s="251"/>
+      <c r="I11" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J11" s="253"/>
-[...1 lines deleted...]
-      <c r="L11" s="249">
+      <c r="J11" s="249"/>
+      <c r="K11" s="251"/>
+      <c r="L11" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M11" s="253"/>
-[...1 lines deleted...]
-      <c r="O11" s="249">
+      <c r="M11" s="249"/>
+      <c r="N11" s="251"/>
+      <c r="O11" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P11" s="253"/>
-[...1 lines deleted...]
-      <c r="R11" s="249">
+      <c r="P11" s="249"/>
+      <c r="Q11" s="251"/>
+      <c r="R11" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S11" s="253"/>
-[...1 lines deleted...]
-      <c r="U11" s="249">
+      <c r="S11" s="249"/>
+      <c r="T11" s="251"/>
+      <c r="U11" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V11" s="253"/>
-[...1 lines deleted...]
-      <c r="X11" s="249">
+      <c r="V11" s="249"/>
+      <c r="W11" s="251"/>
+      <c r="X11" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y11" s="253"/>
-[...1 lines deleted...]
-      <c r="AA11" s="249">
+      <c r="Y11" s="249"/>
+      <c r="Z11" s="251"/>
+      <c r="AA11" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB11" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC11" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD11" s="17"/>
     </row>
     <row r="12" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A12" s="14"/>
-      <c r="B12" s="194"/>
-[...1 lines deleted...]
-      <c r="D12" s="195"/>
+      <c r="B12" s="190"/>
+      <c r="C12" s="186"/>
+      <c r="D12" s="191"/>
       <c r="E12" s="3"/>
-      <c r="F12" s="245"/>
-[...2 lines deleted...]
-      <c r="I12" s="249">
+      <c r="F12" s="241"/>
+      <c r="G12" s="249"/>
+      <c r="H12" s="251"/>
+      <c r="I12" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J12" s="253"/>
-[...1 lines deleted...]
-      <c r="L12" s="249">
+      <c r="J12" s="249"/>
+      <c r="K12" s="251"/>
+      <c r="L12" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M12" s="253"/>
-[...1 lines deleted...]
-      <c r="O12" s="249">
+      <c r="M12" s="249"/>
+      <c r="N12" s="251"/>
+      <c r="O12" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P12" s="253"/>
-[...1 lines deleted...]
-      <c r="R12" s="249">
+      <c r="P12" s="249"/>
+      <c r="Q12" s="251"/>
+      <c r="R12" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S12" s="253"/>
-[...1 lines deleted...]
-      <c r="U12" s="249">
+      <c r="S12" s="249"/>
+      <c r="T12" s="251"/>
+      <c r="U12" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V12" s="253"/>
-[...1 lines deleted...]
-      <c r="X12" s="249">
+      <c r="V12" s="249"/>
+      <c r="W12" s="251"/>
+      <c r="X12" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y12" s="253"/>
-[...1 lines deleted...]
-      <c r="AA12" s="249">
+      <c r="Y12" s="249"/>
+      <c r="Z12" s="251"/>
+      <c r="AA12" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB12" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC12" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD12" s="23"/>
       <c r="AE12" s="18"/>
       <c r="AF12" s="18"/>
       <c r="AG12" s="18"/>
     </row>
     <row r="13" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A13" s="14"/>
-      <c r="B13" s="194"/>
-[...1 lines deleted...]
-      <c r="D13" s="195"/>
+      <c r="B13" s="190"/>
+      <c r="C13" s="186"/>
+      <c r="D13" s="191"/>
       <c r="E13" s="3"/>
-      <c r="F13" s="246"/>
-[...2 lines deleted...]
-      <c r="I13" s="249">
+      <c r="F13" s="242"/>
+      <c r="G13" s="249"/>
+      <c r="H13" s="251"/>
+      <c r="I13" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J13" s="253"/>
-[...1 lines deleted...]
-      <c r="L13" s="249">
+      <c r="J13" s="249"/>
+      <c r="K13" s="251"/>
+      <c r="L13" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M13" s="253"/>
-[...1 lines deleted...]
-      <c r="O13" s="249">
+      <c r="M13" s="249"/>
+      <c r="N13" s="251"/>
+      <c r="O13" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P13" s="253"/>
-[...1 lines deleted...]
-      <c r="R13" s="249">
+      <c r="P13" s="249"/>
+      <c r="Q13" s="251"/>
+      <c r="R13" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S13" s="253"/>
-[...1 lines deleted...]
-      <c r="U13" s="249">
+      <c r="S13" s="249"/>
+      <c r="T13" s="251"/>
+      <c r="U13" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V13" s="253"/>
-[...1 lines deleted...]
-      <c r="X13" s="249">
+      <c r="V13" s="249"/>
+      <c r="W13" s="251"/>
+      <c r="X13" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y13" s="253"/>
-[...1 lines deleted...]
-      <c r="AA13" s="249">
+      <c r="Y13" s="249"/>
+      <c r="Z13" s="251"/>
+      <c r="AA13" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB13" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC13" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD13" s="17"/>
     </row>
     <row r="14" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A14" s="14"/>
-      <c r="B14" s="194"/>
-[...1 lines deleted...]
-      <c r="D14" s="195"/>
+      <c r="B14" s="190"/>
+      <c r="C14" s="186"/>
+      <c r="D14" s="191"/>
       <c r="E14" s="3"/>
-      <c r="F14" s="245"/>
-[...2 lines deleted...]
-      <c r="I14" s="249">
+      <c r="F14" s="241"/>
+      <c r="G14" s="249"/>
+      <c r="H14" s="251"/>
+      <c r="I14" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J14" s="253"/>
-[...1 lines deleted...]
-      <c r="L14" s="249">
+      <c r="J14" s="249"/>
+      <c r="K14" s="251"/>
+      <c r="L14" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M14" s="253"/>
-[...1 lines deleted...]
-      <c r="O14" s="249">
+      <c r="M14" s="249"/>
+      <c r="N14" s="251"/>
+      <c r="O14" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P14" s="253"/>
-[...1 lines deleted...]
-      <c r="R14" s="249">
+      <c r="P14" s="249"/>
+      <c r="Q14" s="251"/>
+      <c r="R14" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S14" s="253"/>
-[...1 lines deleted...]
-      <c r="U14" s="249">
+      <c r="S14" s="249"/>
+      <c r="T14" s="251"/>
+      <c r="U14" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V14" s="253"/>
-[...1 lines deleted...]
-      <c r="X14" s="249">
+      <c r="V14" s="249"/>
+      <c r="W14" s="251"/>
+      <c r="X14" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y14" s="253"/>
-[...1 lines deleted...]
-      <c r="AA14" s="249">
+      <c r="Y14" s="249"/>
+      <c r="Z14" s="251"/>
+      <c r="AA14" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB14" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC14" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD14" s="17"/>
     </row>
     <row r="15" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A15" s="14"/>
-      <c r="B15" s="194"/>
-[...1 lines deleted...]
-      <c r="D15" s="195"/>
+      <c r="B15" s="190"/>
+      <c r="C15" s="186"/>
+      <c r="D15" s="191"/>
       <c r="E15" s="3"/>
-      <c r="F15" s="245"/>
-[...2 lines deleted...]
-      <c r="I15" s="249">
+      <c r="F15" s="241"/>
+      <c r="G15" s="249"/>
+      <c r="H15" s="251"/>
+      <c r="I15" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J15" s="253"/>
-[...1 lines deleted...]
-      <c r="L15" s="249">
+      <c r="J15" s="249"/>
+      <c r="K15" s="251"/>
+      <c r="L15" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M15" s="253"/>
-[...1 lines deleted...]
-      <c r="O15" s="249">
+      <c r="M15" s="249"/>
+      <c r="N15" s="251"/>
+      <c r="O15" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P15" s="253"/>
-[...1 lines deleted...]
-      <c r="R15" s="249">
+      <c r="P15" s="249"/>
+      <c r="Q15" s="251"/>
+      <c r="R15" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S15" s="253"/>
-[...1 lines deleted...]
-      <c r="U15" s="249">
+      <c r="S15" s="249"/>
+      <c r="T15" s="251"/>
+      <c r="U15" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V15" s="253"/>
-[...1 lines deleted...]
-      <c r="X15" s="249">
+      <c r="V15" s="249"/>
+      <c r="W15" s="251"/>
+      <c r="X15" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y15" s="253"/>
-[...1 lines deleted...]
-      <c r="AA15" s="249">
+      <c r="Y15" s="249"/>
+      <c r="Z15" s="251"/>
+      <c r="AA15" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB15" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC15" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD15" s="17"/>
     </row>
     <row r="16" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A16" s="14"/>
-      <c r="B16" s="194"/>
-[...1 lines deleted...]
-      <c r="D16" s="195"/>
+      <c r="B16" s="190"/>
+      <c r="C16" s="186"/>
+      <c r="D16" s="191"/>
       <c r="E16" s="3"/>
-      <c r="F16" s="245"/>
-[...2 lines deleted...]
-      <c r="I16" s="249">
+      <c r="F16" s="241"/>
+      <c r="G16" s="249"/>
+      <c r="H16" s="251"/>
+      <c r="I16" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J16" s="253"/>
-[...1 lines deleted...]
-      <c r="L16" s="249">
+      <c r="J16" s="249"/>
+      <c r="K16" s="251"/>
+      <c r="L16" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M16" s="253"/>
-[...1 lines deleted...]
-      <c r="O16" s="249">
+      <c r="M16" s="249"/>
+      <c r="N16" s="251"/>
+      <c r="O16" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P16" s="253"/>
-[...1 lines deleted...]
-      <c r="R16" s="249">
+      <c r="P16" s="249"/>
+      <c r="Q16" s="251"/>
+      <c r="R16" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S16" s="253"/>
-[...1 lines deleted...]
-      <c r="U16" s="249">
+      <c r="S16" s="249"/>
+      <c r="T16" s="251"/>
+      <c r="U16" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V16" s="253"/>
-[...1 lines deleted...]
-      <c r="X16" s="249">
+      <c r="V16" s="249"/>
+      <c r="W16" s="251"/>
+      <c r="X16" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y16" s="253"/>
-[...1 lines deleted...]
-      <c r="AA16" s="249">
+      <c r="Y16" s="249"/>
+      <c r="Z16" s="251"/>
+      <c r="AA16" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB16" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC16" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD16" s="17"/>
     </row>
     <row r="17" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A17" s="14"/>
-      <c r="B17" s="194"/>
-[...1 lines deleted...]
-      <c r="D17" s="195"/>
+      <c r="B17" s="190"/>
+      <c r="C17" s="186"/>
+      <c r="D17" s="191"/>
       <c r="E17" s="3"/>
-      <c r="F17" s="245"/>
-[...2 lines deleted...]
-      <c r="I17" s="249">
+      <c r="F17" s="241"/>
+      <c r="G17" s="249"/>
+      <c r="H17" s="251"/>
+      <c r="I17" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J17" s="253"/>
-[...1 lines deleted...]
-      <c r="L17" s="249">
+      <c r="J17" s="249"/>
+      <c r="K17" s="251"/>
+      <c r="L17" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M17" s="253"/>
-[...1 lines deleted...]
-      <c r="O17" s="249">
+      <c r="M17" s="249"/>
+      <c r="N17" s="251"/>
+      <c r="O17" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P17" s="253"/>
-[...1 lines deleted...]
-      <c r="R17" s="249">
+      <c r="P17" s="249"/>
+      <c r="Q17" s="251"/>
+      <c r="R17" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S17" s="253"/>
-[...1 lines deleted...]
-      <c r="U17" s="249">
+      <c r="S17" s="249"/>
+      <c r="T17" s="251"/>
+      <c r="U17" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V17" s="253"/>
-[...1 lines deleted...]
-      <c r="X17" s="249">
+      <c r="V17" s="249"/>
+      <c r="W17" s="251"/>
+      <c r="X17" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y17" s="253"/>
-[...1 lines deleted...]
-      <c r="AA17" s="249">
+      <c r="Y17" s="249"/>
+      <c r="Z17" s="251"/>
+      <c r="AA17" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB17" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC17" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD17" s="17"/>
     </row>
     <row r="18" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A18" s="14"/>
-      <c r="B18" s="194"/>
-[...1 lines deleted...]
-      <c r="D18" s="195"/>
+      <c r="B18" s="190"/>
+      <c r="C18" s="186"/>
+      <c r="D18" s="191"/>
       <c r="E18" s="3"/>
-      <c r="F18" s="245"/>
-[...2 lines deleted...]
-      <c r="I18" s="249">
+      <c r="F18" s="241"/>
+      <c r="G18" s="249"/>
+      <c r="H18" s="251"/>
+      <c r="I18" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J18" s="253"/>
-[...1 lines deleted...]
-      <c r="L18" s="249">
+      <c r="J18" s="249"/>
+      <c r="K18" s="251"/>
+      <c r="L18" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M18" s="253"/>
-[...1 lines deleted...]
-      <c r="O18" s="249">
+      <c r="M18" s="249"/>
+      <c r="N18" s="251"/>
+      <c r="O18" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P18" s="253"/>
-[...1 lines deleted...]
-      <c r="R18" s="249">
+      <c r="P18" s="249"/>
+      <c r="Q18" s="251"/>
+      <c r="R18" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S18" s="253"/>
-[...1 lines deleted...]
-      <c r="U18" s="249">
+      <c r="S18" s="249"/>
+      <c r="T18" s="251"/>
+      <c r="U18" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V18" s="253"/>
-[...1 lines deleted...]
-      <c r="X18" s="249">
+      <c r="V18" s="249"/>
+      <c r="W18" s="251"/>
+      <c r="X18" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y18" s="253"/>
-[...1 lines deleted...]
-      <c r="AA18" s="249">
+      <c r="Y18" s="249"/>
+      <c r="Z18" s="251"/>
+      <c r="AA18" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB18" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC18" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD18" s="17"/>
     </row>
     <row r="19" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A19" s="14"/>
-      <c r="B19" s="194"/>
-[...1 lines deleted...]
-      <c r="D19" s="195"/>
+      <c r="B19" s="190"/>
+      <c r="C19" s="186"/>
+      <c r="D19" s="191"/>
       <c r="E19" s="3"/>
-      <c r="F19" s="245"/>
-[...2 lines deleted...]
-      <c r="I19" s="249">
+      <c r="F19" s="241"/>
+      <c r="G19" s="249"/>
+      <c r="H19" s="251"/>
+      <c r="I19" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J19" s="253"/>
-[...1 lines deleted...]
-      <c r="L19" s="249">
+      <c r="J19" s="249"/>
+      <c r="K19" s="251"/>
+      <c r="L19" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M19" s="253"/>
-[...1 lines deleted...]
-      <c r="O19" s="249">
+      <c r="M19" s="249"/>
+      <c r="N19" s="251"/>
+      <c r="O19" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P19" s="253"/>
-[...1 lines deleted...]
-      <c r="R19" s="249">
+      <c r="P19" s="249"/>
+      <c r="Q19" s="251"/>
+      <c r="R19" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S19" s="253"/>
-[...1 lines deleted...]
-      <c r="U19" s="249">
+      <c r="S19" s="249"/>
+      <c r="T19" s="251"/>
+      <c r="U19" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V19" s="253"/>
-[...1 lines deleted...]
-      <c r="X19" s="249">
+      <c r="V19" s="249"/>
+      <c r="W19" s="251"/>
+      <c r="X19" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y19" s="253"/>
-[...1 lines deleted...]
-      <c r="AA19" s="249">
+      <c r="Y19" s="249"/>
+      <c r="Z19" s="251"/>
+      <c r="AA19" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB19" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC19" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD19" s="17"/>
     </row>
     <row r="20" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A20" s="14"/>
-      <c r="B20" s="194"/>
-[...1 lines deleted...]
-      <c r="D20" s="195"/>
+      <c r="B20" s="190"/>
+      <c r="C20" s="186"/>
+      <c r="D20" s="191"/>
       <c r="E20" s="3"/>
-      <c r="F20" s="245"/>
-[...2 lines deleted...]
-      <c r="I20" s="249">
+      <c r="F20" s="241"/>
+      <c r="G20" s="249"/>
+      <c r="H20" s="251"/>
+      <c r="I20" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J20" s="253"/>
-[...1 lines deleted...]
-      <c r="L20" s="249">
+      <c r="J20" s="249"/>
+      <c r="K20" s="251"/>
+      <c r="L20" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M20" s="253"/>
-[...1 lines deleted...]
-      <c r="O20" s="249">
+      <c r="M20" s="249"/>
+      <c r="N20" s="251"/>
+      <c r="O20" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P20" s="253"/>
-[...1 lines deleted...]
-      <c r="R20" s="249">
+      <c r="P20" s="249"/>
+      <c r="Q20" s="251"/>
+      <c r="R20" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S20" s="253"/>
-[...1 lines deleted...]
-      <c r="U20" s="249">
+      <c r="S20" s="249"/>
+      <c r="T20" s="251"/>
+      <c r="U20" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V20" s="253"/>
-[...1 lines deleted...]
-      <c r="X20" s="249">
+      <c r="V20" s="249"/>
+      <c r="W20" s="251"/>
+      <c r="X20" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y20" s="253"/>
-[...1 lines deleted...]
-      <c r="AA20" s="249">
+      <c r="Y20" s="249"/>
+      <c r="Z20" s="251"/>
+      <c r="AA20" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB20" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC20" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD20" s="17"/>
     </row>
     <row r="21" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A21" s="14"/>
-      <c r="B21" s="194"/>
-[...1 lines deleted...]
-      <c r="D21" s="195"/>
+      <c r="B21" s="190"/>
+      <c r="C21" s="186"/>
+      <c r="D21" s="191"/>
       <c r="E21" s="3"/>
-      <c r="F21" s="245"/>
-[...2 lines deleted...]
-      <c r="I21" s="249">
+      <c r="F21" s="241"/>
+      <c r="G21" s="249"/>
+      <c r="H21" s="251"/>
+      <c r="I21" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J21" s="253"/>
-[...1 lines deleted...]
-      <c r="L21" s="249">
+      <c r="J21" s="249"/>
+      <c r="K21" s="251"/>
+      <c r="L21" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M21" s="253"/>
-[...1 lines deleted...]
-      <c r="O21" s="249">
+      <c r="M21" s="249"/>
+      <c r="N21" s="251"/>
+      <c r="O21" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P21" s="253"/>
-[...1 lines deleted...]
-      <c r="R21" s="249">
+      <c r="P21" s="249"/>
+      <c r="Q21" s="251"/>
+      <c r="R21" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S21" s="253"/>
-[...1 lines deleted...]
-      <c r="U21" s="249">
+      <c r="S21" s="249"/>
+      <c r="T21" s="251"/>
+      <c r="U21" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V21" s="253"/>
-[...1 lines deleted...]
-      <c r="X21" s="249">
+      <c r="V21" s="249"/>
+      <c r="W21" s="251"/>
+      <c r="X21" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y21" s="253"/>
-[...1 lines deleted...]
-      <c r="AA21" s="249">
+      <c r="Y21" s="249"/>
+      <c r="Z21" s="251"/>
+      <c r="AA21" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB21" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC21" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD21" s="17"/>
     </row>
     <row r="22" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A22" s="14"/>
-      <c r="B22" s="194"/>
-[...1 lines deleted...]
-      <c r="D22" s="195"/>
+      <c r="B22" s="190"/>
+      <c r="C22" s="186"/>
+      <c r="D22" s="191"/>
       <c r="E22" s="3"/>
-      <c r="F22" s="245"/>
-[...2 lines deleted...]
-      <c r="I22" s="249">
+      <c r="F22" s="241"/>
+      <c r="G22" s="249"/>
+      <c r="H22" s="251"/>
+      <c r="I22" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J22" s="253"/>
-[...1 lines deleted...]
-      <c r="L22" s="249">
+      <c r="J22" s="249"/>
+      <c r="K22" s="251"/>
+      <c r="L22" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M22" s="253"/>
-[...1 lines deleted...]
-      <c r="O22" s="249">
+      <c r="M22" s="249"/>
+      <c r="N22" s="251"/>
+      <c r="O22" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P22" s="253"/>
-[...1 lines deleted...]
-      <c r="R22" s="249">
+      <c r="P22" s="249"/>
+      <c r="Q22" s="251"/>
+      <c r="R22" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S22" s="253"/>
-[...1 lines deleted...]
-      <c r="U22" s="249">
+      <c r="S22" s="249"/>
+      <c r="T22" s="251"/>
+      <c r="U22" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V22" s="253"/>
-[...1 lines deleted...]
-      <c r="X22" s="249">
+      <c r="V22" s="249"/>
+      <c r="W22" s="251"/>
+      <c r="X22" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y22" s="253"/>
-[...1 lines deleted...]
-      <c r="AA22" s="249">
+      <c r="Y22" s="249"/>
+      <c r="Z22" s="251"/>
+      <c r="AA22" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB22" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC22" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD22" s="17"/>
     </row>
     <row r="23" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A23" s="14"/>
-      <c r="B23" s="194"/>
-[...1 lines deleted...]
-      <c r="D23" s="195"/>
+      <c r="B23" s="190"/>
+      <c r="C23" s="186"/>
+      <c r="D23" s="191"/>
       <c r="E23" s="3"/>
-      <c r="F23" s="245"/>
-[...2 lines deleted...]
-      <c r="I23" s="249">
+      <c r="F23" s="241"/>
+      <c r="G23" s="249"/>
+      <c r="H23" s="251"/>
+      <c r="I23" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J23" s="253"/>
-[...1 lines deleted...]
-      <c r="L23" s="249">
+      <c r="J23" s="249"/>
+      <c r="K23" s="251"/>
+      <c r="L23" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M23" s="253"/>
-[...1 lines deleted...]
-      <c r="O23" s="249">
+      <c r="M23" s="249"/>
+      <c r="N23" s="251"/>
+      <c r="O23" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P23" s="253"/>
-[...1 lines deleted...]
-      <c r="R23" s="249">
+      <c r="P23" s="249"/>
+      <c r="Q23" s="251"/>
+      <c r="R23" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S23" s="253"/>
-[...1 lines deleted...]
-      <c r="U23" s="249">
+      <c r="S23" s="249"/>
+      <c r="T23" s="251"/>
+      <c r="U23" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V23" s="253"/>
-[...1 lines deleted...]
-      <c r="X23" s="249">
+      <c r="V23" s="249"/>
+      <c r="W23" s="251"/>
+      <c r="X23" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y23" s="253"/>
-[...1 lines deleted...]
-      <c r="AA23" s="249">
+      <c r="Y23" s="249"/>
+      <c r="Z23" s="251"/>
+      <c r="AA23" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB23" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC23" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD23" s="17"/>
     </row>
     <row r="24" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A24" s="14"/>
-      <c r="B24" s="194"/>
-[...1 lines deleted...]
-      <c r="D24" s="195"/>
+      <c r="B24" s="190"/>
+      <c r="C24" s="186"/>
+      <c r="D24" s="191"/>
       <c r="E24" s="3"/>
-      <c r="F24" s="245"/>
-[...2 lines deleted...]
-      <c r="I24" s="249">
+      <c r="F24" s="241"/>
+      <c r="G24" s="249"/>
+      <c r="H24" s="251"/>
+      <c r="I24" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J24" s="253"/>
-[...1 lines deleted...]
-      <c r="L24" s="249">
+      <c r="J24" s="249"/>
+      <c r="K24" s="251"/>
+      <c r="L24" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M24" s="253"/>
-[...1 lines deleted...]
-      <c r="O24" s="249">
+      <c r="M24" s="249"/>
+      <c r="N24" s="251"/>
+      <c r="O24" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P24" s="253"/>
-[...1 lines deleted...]
-      <c r="R24" s="249">
+      <c r="P24" s="249"/>
+      <c r="Q24" s="251"/>
+      <c r="R24" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S24" s="253"/>
-[...1 lines deleted...]
-      <c r="U24" s="249">
+      <c r="S24" s="249"/>
+      <c r="T24" s="251"/>
+      <c r="U24" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V24" s="253"/>
-[...1 lines deleted...]
-      <c r="X24" s="249">
+      <c r="V24" s="249"/>
+      <c r="W24" s="251"/>
+      <c r="X24" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y24" s="253"/>
-[...1 lines deleted...]
-      <c r="AA24" s="249">
+      <c r="Y24" s="249"/>
+      <c r="Z24" s="251"/>
+      <c r="AA24" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB24" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC24" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD24" s="23"/>
       <c r="AE24" s="18"/>
       <c r="AF24" s="18"/>
       <c r="AG24" s="18"/>
     </row>
     <row r="25" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A25" s="14"/>
-      <c r="B25" s="194"/>
-[...1 lines deleted...]
-      <c r="D25" s="195"/>
+      <c r="B25" s="190"/>
+      <c r="C25" s="186"/>
+      <c r="D25" s="191"/>
       <c r="E25" s="3"/>
-      <c r="F25" s="246"/>
-[...2 lines deleted...]
-      <c r="I25" s="249">
+      <c r="F25" s="242"/>
+      <c r="G25" s="249"/>
+      <c r="H25" s="251"/>
+      <c r="I25" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J25" s="253"/>
-[...1 lines deleted...]
-      <c r="L25" s="249">
+      <c r="J25" s="249"/>
+      <c r="K25" s="251"/>
+      <c r="L25" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M25" s="253"/>
-[...1 lines deleted...]
-      <c r="O25" s="249">
+      <c r="M25" s="249"/>
+      <c r="N25" s="251"/>
+      <c r="O25" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P25" s="253"/>
-[...1 lines deleted...]
-      <c r="R25" s="249">
+      <c r="P25" s="249"/>
+      <c r="Q25" s="251"/>
+      <c r="R25" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S25" s="253"/>
-[...1 lines deleted...]
-      <c r="U25" s="249">
+      <c r="S25" s="249"/>
+      <c r="T25" s="251"/>
+      <c r="U25" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V25" s="253"/>
-[...1 lines deleted...]
-      <c r="X25" s="249">
+      <c r="V25" s="249"/>
+      <c r="W25" s="251"/>
+      <c r="X25" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y25" s="253"/>
-[...1 lines deleted...]
-      <c r="AA25" s="249">
+      <c r="Y25" s="249"/>
+      <c r="Z25" s="251"/>
+      <c r="AA25" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB25" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC25" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD25" s="17"/>
     </row>
     <row r="26" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A26" s="14"/>
-      <c r="B26" s="194"/>
-[...1 lines deleted...]
-      <c r="D26" s="195"/>
+      <c r="B26" s="190"/>
+      <c r="C26" s="186"/>
+      <c r="D26" s="191"/>
       <c r="E26" s="3"/>
-      <c r="F26" s="245"/>
-[...2 lines deleted...]
-      <c r="I26" s="249">
+      <c r="F26" s="241"/>
+      <c r="G26" s="249"/>
+      <c r="H26" s="251"/>
+      <c r="I26" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J26" s="253"/>
-[...1 lines deleted...]
-      <c r="L26" s="249">
+      <c r="J26" s="249"/>
+      <c r="K26" s="251"/>
+      <c r="L26" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M26" s="253"/>
-[...1 lines deleted...]
-      <c r="O26" s="249">
+      <c r="M26" s="249"/>
+      <c r="N26" s="251"/>
+      <c r="O26" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P26" s="253"/>
-[...1 lines deleted...]
-      <c r="R26" s="249">
+      <c r="P26" s="249"/>
+      <c r="Q26" s="251"/>
+      <c r="R26" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S26" s="253"/>
-[...1 lines deleted...]
-      <c r="U26" s="249">
+      <c r="S26" s="249"/>
+      <c r="T26" s="251"/>
+      <c r="U26" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V26" s="253"/>
-[...1 lines deleted...]
-      <c r="X26" s="249">
+      <c r="V26" s="249"/>
+      <c r="W26" s="251"/>
+      <c r="X26" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y26" s="253"/>
-[...1 lines deleted...]
-      <c r="AA26" s="249">
+      <c r="Y26" s="249"/>
+      <c r="Z26" s="251"/>
+      <c r="AA26" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB26" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC26" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD26" s="17"/>
     </row>
     <row r="27" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A27" s="14"/>
-      <c r="B27" s="194"/>
-[...1 lines deleted...]
-      <c r="D27" s="195"/>
+      <c r="B27" s="190"/>
+      <c r="C27" s="186"/>
+      <c r="D27" s="191"/>
       <c r="E27" s="3"/>
-      <c r="F27" s="245"/>
-[...2 lines deleted...]
-      <c r="I27" s="249">
+      <c r="F27" s="241"/>
+      <c r="G27" s="249"/>
+      <c r="H27" s="251"/>
+      <c r="I27" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J27" s="253"/>
-[...1 lines deleted...]
-      <c r="L27" s="249">
+      <c r="J27" s="249"/>
+      <c r="K27" s="251"/>
+      <c r="L27" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M27" s="253"/>
-[...1 lines deleted...]
-      <c r="O27" s="249">
+      <c r="M27" s="249"/>
+      <c r="N27" s="251"/>
+      <c r="O27" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P27" s="253"/>
-[...1 lines deleted...]
-      <c r="R27" s="249">
+      <c r="P27" s="249"/>
+      <c r="Q27" s="251"/>
+      <c r="R27" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S27" s="253"/>
-[...1 lines deleted...]
-      <c r="U27" s="249">
+      <c r="S27" s="249"/>
+      <c r="T27" s="251"/>
+      <c r="U27" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V27" s="253"/>
-[...1 lines deleted...]
-      <c r="X27" s="249">
+      <c r="V27" s="249"/>
+      <c r="W27" s="251"/>
+      <c r="X27" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y27" s="253"/>
-[...1 lines deleted...]
-      <c r="AA27" s="249">
+      <c r="Y27" s="249"/>
+      <c r="Z27" s="251"/>
+      <c r="AA27" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB27" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC27" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD27" s="17"/>
     </row>
     <row r="28" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A28" s="14"/>
-      <c r="B28" s="194"/>
-[...1 lines deleted...]
-      <c r="D28" s="195"/>
+      <c r="B28" s="190"/>
+      <c r="C28" s="186"/>
+      <c r="D28" s="191"/>
       <c r="E28" s="3"/>
-      <c r="F28" s="245"/>
-[...2 lines deleted...]
-      <c r="I28" s="249">
+      <c r="F28" s="241"/>
+      <c r="G28" s="249"/>
+      <c r="H28" s="251"/>
+      <c r="I28" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J28" s="253"/>
-[...1 lines deleted...]
-      <c r="L28" s="249">
+      <c r="J28" s="249"/>
+      <c r="K28" s="251"/>
+      <c r="L28" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M28" s="253"/>
-[...1 lines deleted...]
-      <c r="O28" s="249">
+      <c r="M28" s="249"/>
+      <c r="N28" s="251"/>
+      <c r="O28" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P28" s="253"/>
-[...1 lines deleted...]
-      <c r="R28" s="249">
+      <c r="P28" s="249"/>
+      <c r="Q28" s="251"/>
+      <c r="R28" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S28" s="253"/>
-[...1 lines deleted...]
-      <c r="U28" s="249">
+      <c r="S28" s="249"/>
+      <c r="T28" s="251"/>
+      <c r="U28" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V28" s="253"/>
-[...1 lines deleted...]
-      <c r="X28" s="249">
+      <c r="V28" s="249"/>
+      <c r="W28" s="251"/>
+      <c r="X28" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y28" s="253"/>
-[...1 lines deleted...]
-      <c r="AA28" s="249">
+      <c r="Y28" s="249"/>
+      <c r="Z28" s="251"/>
+      <c r="AA28" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB28" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC28" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD28" s="17"/>
     </row>
     <row r="29" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A29" s="14"/>
-      <c r="B29" s="194"/>
-[...1 lines deleted...]
-      <c r="D29" s="195"/>
+      <c r="B29" s="190"/>
+      <c r="C29" s="186"/>
+      <c r="D29" s="191"/>
       <c r="E29" s="3"/>
-      <c r="F29" s="245"/>
-[...2 lines deleted...]
-      <c r="I29" s="249">
+      <c r="F29" s="241"/>
+      <c r="G29" s="249"/>
+      <c r="H29" s="251"/>
+      <c r="I29" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J29" s="253"/>
-[...1 lines deleted...]
-      <c r="L29" s="249">
+      <c r="J29" s="249"/>
+      <c r="K29" s="251"/>
+      <c r="L29" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M29" s="253"/>
-[...1 lines deleted...]
-      <c r="O29" s="249">
+      <c r="M29" s="249"/>
+      <c r="N29" s="251"/>
+      <c r="O29" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P29" s="253"/>
-[...1 lines deleted...]
-      <c r="R29" s="249">
+      <c r="P29" s="249"/>
+      <c r="Q29" s="251"/>
+      <c r="R29" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S29" s="253"/>
-[...1 lines deleted...]
-      <c r="U29" s="249">
+      <c r="S29" s="249"/>
+      <c r="T29" s="251"/>
+      <c r="U29" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V29" s="253"/>
-[...1 lines deleted...]
-      <c r="X29" s="249">
+      <c r="V29" s="249"/>
+      <c r="W29" s="251"/>
+      <c r="X29" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y29" s="253"/>
-[...1 lines deleted...]
-      <c r="AA29" s="249">
+      <c r="Y29" s="249"/>
+      <c r="Z29" s="251"/>
+      <c r="AA29" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB29" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC29" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD29" s="17"/>
     </row>
     <row r="30" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A30" s="14"/>
-      <c r="B30" s="194"/>
-[...1 lines deleted...]
-      <c r="D30" s="195"/>
+      <c r="B30" s="190"/>
+      <c r="C30" s="186"/>
+      <c r="D30" s="191"/>
       <c r="E30" s="3"/>
-      <c r="F30" s="245"/>
-[...2 lines deleted...]
-      <c r="I30" s="249">
+      <c r="F30" s="241"/>
+      <c r="G30" s="249"/>
+      <c r="H30" s="251"/>
+      <c r="I30" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J30" s="253"/>
-[...1 lines deleted...]
-      <c r="L30" s="249">
+      <c r="J30" s="249"/>
+      <c r="K30" s="251"/>
+      <c r="L30" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M30" s="253"/>
-[...1 lines deleted...]
-      <c r="O30" s="249">
+      <c r="M30" s="249"/>
+      <c r="N30" s="251"/>
+      <c r="O30" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P30" s="253"/>
-[...1 lines deleted...]
-      <c r="R30" s="249">
+      <c r="P30" s="249"/>
+      <c r="Q30" s="251"/>
+      <c r="R30" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S30" s="253"/>
-[...1 lines deleted...]
-      <c r="U30" s="249">
+      <c r="S30" s="249"/>
+      <c r="T30" s="251"/>
+      <c r="U30" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V30" s="253"/>
-[...1 lines deleted...]
-      <c r="X30" s="249">
+      <c r="V30" s="249"/>
+      <c r="W30" s="251"/>
+      <c r="X30" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y30" s="253"/>
-[...1 lines deleted...]
-      <c r="AA30" s="249">
+      <c r="Y30" s="249"/>
+      <c r="Z30" s="251"/>
+      <c r="AA30" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB30" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC30" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD30" s="17"/>
     </row>
     <row r="31" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A31" s="14"/>
-      <c r="B31" s="194"/>
-[...1 lines deleted...]
-      <c r="D31" s="195"/>
+      <c r="B31" s="190"/>
+      <c r="C31" s="186"/>
+      <c r="D31" s="191"/>
       <c r="E31" s="3"/>
-      <c r="F31" s="245"/>
-[...2 lines deleted...]
-      <c r="I31" s="249">
+      <c r="F31" s="241"/>
+      <c r="G31" s="249"/>
+      <c r="H31" s="251"/>
+      <c r="I31" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J31" s="253"/>
-[...1 lines deleted...]
-      <c r="L31" s="249">
+      <c r="J31" s="249"/>
+      <c r="K31" s="251"/>
+      <c r="L31" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M31" s="253"/>
-[...1 lines deleted...]
-      <c r="O31" s="249">
+      <c r="M31" s="249"/>
+      <c r="N31" s="251"/>
+      <c r="O31" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P31" s="253"/>
-[...1 lines deleted...]
-      <c r="R31" s="249">
+      <c r="P31" s="249"/>
+      <c r="Q31" s="251"/>
+      <c r="R31" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S31" s="253"/>
-[...1 lines deleted...]
-      <c r="U31" s="249">
+      <c r="S31" s="249"/>
+      <c r="T31" s="251"/>
+      <c r="U31" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V31" s="253"/>
-[...1 lines deleted...]
-      <c r="X31" s="249">
+      <c r="V31" s="249"/>
+      <c r="W31" s="251"/>
+      <c r="X31" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y31" s="253"/>
-[...1 lines deleted...]
-      <c r="AA31" s="249">
+      <c r="Y31" s="249"/>
+      <c r="Z31" s="251"/>
+      <c r="AA31" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB31" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC31" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD31" s="23"/>
       <c r="AE31" s="18"/>
       <c r="AF31" s="18"/>
       <c r="AG31" s="18"/>
     </row>
     <row r="32" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A32" s="14"/>
-      <c r="B32" s="194"/>
-[...1 lines deleted...]
-      <c r="D32" s="195"/>
+      <c r="B32" s="190"/>
+      <c r="C32" s="186"/>
+      <c r="D32" s="191"/>
       <c r="E32" s="3"/>
-      <c r="F32" s="246"/>
-[...2 lines deleted...]
-      <c r="I32" s="249">
+      <c r="F32" s="242"/>
+      <c r="G32" s="249"/>
+      <c r="H32" s="251"/>
+      <c r="I32" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J32" s="253"/>
-[...1 lines deleted...]
-      <c r="L32" s="249">
+      <c r="J32" s="249"/>
+      <c r="K32" s="251"/>
+      <c r="L32" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M32" s="253"/>
-[...1 lines deleted...]
-      <c r="O32" s="249">
+      <c r="M32" s="249"/>
+      <c r="N32" s="251"/>
+      <c r="O32" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P32" s="253"/>
-[...1 lines deleted...]
-      <c r="R32" s="249">
+      <c r="P32" s="249"/>
+      <c r="Q32" s="251"/>
+      <c r="R32" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S32" s="253"/>
-[...1 lines deleted...]
-      <c r="U32" s="249">
+      <c r="S32" s="249"/>
+      <c r="T32" s="251"/>
+      <c r="U32" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V32" s="253"/>
-[...1 lines deleted...]
-      <c r="X32" s="249">
+      <c r="V32" s="249"/>
+      <c r="W32" s="251"/>
+      <c r="X32" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y32" s="253"/>
-[...1 lines deleted...]
-      <c r="AA32" s="249">
+      <c r="Y32" s="249"/>
+      <c r="Z32" s="251"/>
+      <c r="AA32" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB32" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC32" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD32" s="17"/>
     </row>
     <row r="33" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A33" s="14"/>
-      <c r="B33" s="194"/>
-[...1 lines deleted...]
-      <c r="D33" s="195"/>
+      <c r="B33" s="190"/>
+      <c r="C33" s="186"/>
+      <c r="D33" s="191"/>
       <c r="E33" s="3"/>
-      <c r="F33" s="245"/>
-[...2 lines deleted...]
-      <c r="I33" s="249">
+      <c r="F33" s="241"/>
+      <c r="G33" s="249"/>
+      <c r="H33" s="251"/>
+      <c r="I33" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J33" s="253"/>
-[...1 lines deleted...]
-      <c r="L33" s="249">
+      <c r="J33" s="249"/>
+      <c r="K33" s="251"/>
+      <c r="L33" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M33" s="253"/>
-[...1 lines deleted...]
-      <c r="O33" s="249">
+      <c r="M33" s="249"/>
+      <c r="N33" s="251"/>
+      <c r="O33" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P33" s="253"/>
-[...1 lines deleted...]
-      <c r="R33" s="249">
+      <c r="P33" s="249"/>
+      <c r="Q33" s="251"/>
+      <c r="R33" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S33" s="253"/>
-[...1 lines deleted...]
-      <c r="U33" s="249">
+      <c r="S33" s="249"/>
+      <c r="T33" s="251"/>
+      <c r="U33" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V33" s="253"/>
-[...1 lines deleted...]
-      <c r="X33" s="249">
+      <c r="V33" s="249"/>
+      <c r="W33" s="251"/>
+      <c r="X33" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y33" s="253"/>
-[...1 lines deleted...]
-      <c r="AA33" s="249">
+      <c r="Y33" s="249"/>
+      <c r="Z33" s="251"/>
+      <c r="AA33" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB33" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC33" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD33" s="17"/>
     </row>
     <row r="34" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A34" s="14"/>
-      <c r="B34" s="194"/>
-[...1 lines deleted...]
-      <c r="D34" s="195"/>
+      <c r="B34" s="190"/>
+      <c r="C34" s="186"/>
+      <c r="D34" s="191"/>
       <c r="E34" s="3"/>
-      <c r="F34" s="245"/>
-[...2 lines deleted...]
-      <c r="I34" s="249">
+      <c r="F34" s="241"/>
+      <c r="G34" s="249"/>
+      <c r="H34" s="251"/>
+      <c r="I34" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J34" s="253"/>
-[...1 lines deleted...]
-      <c r="L34" s="249">
+      <c r="J34" s="249"/>
+      <c r="K34" s="251"/>
+      <c r="L34" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M34" s="253"/>
-[...1 lines deleted...]
-      <c r="O34" s="249">
+      <c r="M34" s="249"/>
+      <c r="N34" s="251"/>
+      <c r="O34" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P34" s="253"/>
-[...1 lines deleted...]
-      <c r="R34" s="249">
+      <c r="P34" s="249"/>
+      <c r="Q34" s="251"/>
+      <c r="R34" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S34" s="253"/>
-[...1 lines deleted...]
-      <c r="U34" s="249">
+      <c r="S34" s="249"/>
+      <c r="T34" s="251"/>
+      <c r="U34" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V34" s="253"/>
-[...1 lines deleted...]
-      <c r="X34" s="249">
+      <c r="V34" s="249"/>
+      <c r="W34" s="251"/>
+      <c r="X34" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y34" s="253"/>
-[...1 lines deleted...]
-      <c r="AA34" s="249">
+      <c r="Y34" s="249"/>
+      <c r="Z34" s="251"/>
+      <c r="AA34" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB34" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC34" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD34" s="17"/>
     </row>
     <row r="35" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A35" s="14"/>
-      <c r="B35" s="194"/>
-[...1 lines deleted...]
-      <c r="D35" s="195"/>
+      <c r="B35" s="190"/>
+      <c r="C35" s="186"/>
+      <c r="D35" s="191"/>
       <c r="E35" s="3"/>
-      <c r="F35" s="245"/>
-[...2 lines deleted...]
-      <c r="I35" s="249">
+      <c r="F35" s="241"/>
+      <c r="G35" s="249"/>
+      <c r="H35" s="251"/>
+      <c r="I35" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J35" s="253"/>
-[...1 lines deleted...]
-      <c r="L35" s="249">
+      <c r="J35" s="249"/>
+      <c r="K35" s="251"/>
+      <c r="L35" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M35" s="253"/>
-[...1 lines deleted...]
-      <c r="O35" s="249">
+      <c r="M35" s="249"/>
+      <c r="N35" s="251"/>
+      <c r="O35" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P35" s="253"/>
-[...1 lines deleted...]
-      <c r="R35" s="249">
+      <c r="P35" s="249"/>
+      <c r="Q35" s="251"/>
+      <c r="R35" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S35" s="253"/>
-[...1 lines deleted...]
-      <c r="U35" s="249">
+      <c r="S35" s="249"/>
+      <c r="T35" s="251"/>
+      <c r="U35" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V35" s="253"/>
-[...1 lines deleted...]
-      <c r="X35" s="249">
+      <c r="V35" s="249"/>
+      <c r="W35" s="251"/>
+      <c r="X35" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y35" s="253"/>
-[...1 lines deleted...]
-      <c r="AA35" s="249">
+      <c r="Y35" s="249"/>
+      <c r="Z35" s="251"/>
+      <c r="AA35" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB35" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC35" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD35" s="17"/>
     </row>
     <row r="36" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A36" s="14"/>
-      <c r="B36" s="194"/>
-[...1 lines deleted...]
-      <c r="D36" s="195"/>
+      <c r="B36" s="190"/>
+      <c r="C36" s="186"/>
+      <c r="D36" s="191"/>
       <c r="E36" s="3"/>
-      <c r="F36" s="245"/>
-[...2 lines deleted...]
-      <c r="I36" s="249">
+      <c r="F36" s="241"/>
+      <c r="G36" s="249"/>
+      <c r="H36" s="251"/>
+      <c r="I36" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J36" s="253"/>
-[...1 lines deleted...]
-      <c r="L36" s="249">
+      <c r="J36" s="249"/>
+      <c r="K36" s="251"/>
+      <c r="L36" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M36" s="253"/>
-[...1 lines deleted...]
-      <c r="O36" s="249">
+      <c r="M36" s="249"/>
+      <c r="N36" s="251"/>
+      <c r="O36" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P36" s="253"/>
-[...1 lines deleted...]
-      <c r="R36" s="249">
+      <c r="P36" s="249"/>
+      <c r="Q36" s="251"/>
+      <c r="R36" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S36" s="253"/>
-[...1 lines deleted...]
-      <c r="U36" s="249">
+      <c r="S36" s="249"/>
+      <c r="T36" s="251"/>
+      <c r="U36" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V36" s="253"/>
-[...1 lines deleted...]
-      <c r="X36" s="249">
+      <c r="V36" s="249"/>
+      <c r="W36" s="251"/>
+      <c r="X36" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y36" s="253"/>
-[...1 lines deleted...]
-      <c r="AA36" s="249">
+      <c r="Y36" s="249"/>
+      <c r="Z36" s="251"/>
+      <c r="AA36" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB36" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC36" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD36" s="17"/>
     </row>
     <row r="37" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A37" s="14"/>
-      <c r="B37" s="194"/>
-[...1 lines deleted...]
-      <c r="D37" s="195"/>
+      <c r="B37" s="190"/>
+      <c r="C37" s="186"/>
+      <c r="D37" s="191"/>
       <c r="E37" s="3"/>
-      <c r="F37" s="245"/>
-[...2 lines deleted...]
-      <c r="I37" s="249">
+      <c r="F37" s="241"/>
+      <c r="G37" s="249"/>
+      <c r="H37" s="251"/>
+      <c r="I37" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J37" s="253"/>
-[...1 lines deleted...]
-      <c r="L37" s="249">
+      <c r="J37" s="249"/>
+      <c r="K37" s="251"/>
+      <c r="L37" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M37" s="253"/>
-[...1 lines deleted...]
-      <c r="O37" s="249">
+      <c r="M37" s="249"/>
+      <c r="N37" s="251"/>
+      <c r="O37" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P37" s="253"/>
-[...1 lines deleted...]
-      <c r="R37" s="249">
+      <c r="P37" s="249"/>
+      <c r="Q37" s="251"/>
+      <c r="R37" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S37" s="253"/>
-[...1 lines deleted...]
-      <c r="U37" s="249">
+      <c r="S37" s="249"/>
+      <c r="T37" s="251"/>
+      <c r="U37" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V37" s="253"/>
-[...1 lines deleted...]
-      <c r="X37" s="249">
+      <c r="V37" s="249"/>
+      <c r="W37" s="251"/>
+      <c r="X37" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y37" s="253"/>
-[...1 lines deleted...]
-      <c r="AA37" s="249">
+      <c r="Y37" s="249"/>
+      <c r="Z37" s="251"/>
+      <c r="AA37" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB37" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC37" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD37" s="17"/>
     </row>
     <row r="38" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A38" s="14"/>
-      <c r="B38" s="194"/>
-[...1 lines deleted...]
-      <c r="D38" s="195"/>
+      <c r="B38" s="190"/>
+      <c r="C38" s="186"/>
+      <c r="D38" s="191"/>
       <c r="E38" s="3"/>
-      <c r="F38" s="245"/>
-[...2 lines deleted...]
-      <c r="I38" s="249">
+      <c r="F38" s="241"/>
+      <c r="G38" s="249"/>
+      <c r="H38" s="251"/>
+      <c r="I38" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J38" s="253"/>
-[...1 lines deleted...]
-      <c r="L38" s="249">
+      <c r="J38" s="249"/>
+      <c r="K38" s="251"/>
+      <c r="L38" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M38" s="253"/>
-[...1 lines deleted...]
-      <c r="O38" s="249">
+      <c r="M38" s="249"/>
+      <c r="N38" s="251"/>
+      <c r="O38" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P38" s="253"/>
-[...1 lines deleted...]
-      <c r="R38" s="249">
+      <c r="P38" s="249"/>
+      <c r="Q38" s="251"/>
+      <c r="R38" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S38" s="253"/>
-[...1 lines deleted...]
-      <c r="U38" s="249">
+      <c r="S38" s="249"/>
+      <c r="T38" s="251"/>
+      <c r="U38" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V38" s="253"/>
-[...1 lines deleted...]
-      <c r="X38" s="249">
+      <c r="V38" s="249"/>
+      <c r="W38" s="251"/>
+      <c r="X38" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y38" s="253"/>
-[...1 lines deleted...]
-      <c r="AA38" s="249">
+      <c r="Y38" s="249"/>
+      <c r="Z38" s="251"/>
+      <c r="AA38" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB38" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC38" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD38" s="17"/>
     </row>
     <row r="39" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A39" s="14"/>
-      <c r="B39" s="194"/>
-[...1 lines deleted...]
-      <c r="D39" s="195"/>
+      <c r="B39" s="190"/>
+      <c r="C39" s="186"/>
+      <c r="D39" s="191"/>
       <c r="E39" s="3"/>
-      <c r="F39" s="245"/>
-[...2 lines deleted...]
-      <c r="I39" s="249">
+      <c r="F39" s="241"/>
+      <c r="G39" s="249"/>
+      <c r="H39" s="251"/>
+      <c r="I39" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J39" s="253"/>
-[...1 lines deleted...]
-      <c r="L39" s="249">
+      <c r="J39" s="249"/>
+      <c r="K39" s="251"/>
+      <c r="L39" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M39" s="253"/>
-[...1 lines deleted...]
-      <c r="O39" s="249">
+      <c r="M39" s="249"/>
+      <c r="N39" s="251"/>
+      <c r="O39" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P39" s="253"/>
-[...1 lines deleted...]
-      <c r="R39" s="249">
+      <c r="P39" s="249"/>
+      <c r="Q39" s="251"/>
+      <c r="R39" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S39" s="253"/>
-[...1 lines deleted...]
-      <c r="U39" s="249">
+      <c r="S39" s="249"/>
+      <c r="T39" s="251"/>
+      <c r="U39" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V39" s="253"/>
-[...1 lines deleted...]
-      <c r="X39" s="249">
+      <c r="V39" s="249"/>
+      <c r="W39" s="251"/>
+      <c r="X39" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y39" s="253"/>
-[...1 lines deleted...]
-      <c r="AA39" s="249">
+      <c r="Y39" s="249"/>
+      <c r="Z39" s="251"/>
+      <c r="AA39" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB39" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC39" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD39" s="17"/>
     </row>
     <row r="40" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A40" s="14"/>
-      <c r="B40" s="194"/>
-[...1 lines deleted...]
-      <c r="D40" s="195"/>
+      <c r="B40" s="190"/>
+      <c r="C40" s="186"/>
+      <c r="D40" s="191"/>
       <c r="E40" s="3"/>
-      <c r="F40" s="245"/>
-[...2 lines deleted...]
-      <c r="I40" s="249">
+      <c r="F40" s="241"/>
+      <c r="G40" s="249"/>
+      <c r="H40" s="251"/>
+      <c r="I40" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J40" s="253"/>
-[...1 lines deleted...]
-      <c r="L40" s="249">
+      <c r="J40" s="249"/>
+      <c r="K40" s="251"/>
+      <c r="L40" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M40" s="253"/>
-[...1 lines deleted...]
-      <c r="O40" s="249">
+      <c r="M40" s="249"/>
+      <c r="N40" s="251"/>
+      <c r="O40" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P40" s="253"/>
-[...1 lines deleted...]
-      <c r="R40" s="249">
+      <c r="P40" s="249"/>
+      <c r="Q40" s="251"/>
+      <c r="R40" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S40" s="253"/>
-[...1 lines deleted...]
-      <c r="U40" s="249">
+      <c r="S40" s="249"/>
+      <c r="T40" s="251"/>
+      <c r="U40" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V40" s="253"/>
-[...1 lines deleted...]
-      <c r="X40" s="249">
+      <c r="V40" s="249"/>
+      <c r="W40" s="251"/>
+      <c r="X40" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y40" s="253"/>
-[...1 lines deleted...]
-      <c r="AA40" s="249">
+      <c r="Y40" s="249"/>
+      <c r="Z40" s="251"/>
+      <c r="AA40" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB40" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC40" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD40" s="17"/>
     </row>
     <row r="41" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A41" s="14"/>
-      <c r="B41" s="194"/>
-[...1 lines deleted...]
-      <c r="D41" s="195"/>
+      <c r="B41" s="190"/>
+      <c r="C41" s="186"/>
+      <c r="D41" s="191"/>
       <c r="E41" s="3"/>
-      <c r="F41" s="245"/>
-[...2 lines deleted...]
-      <c r="I41" s="249">
+      <c r="F41" s="241"/>
+      <c r="G41" s="249"/>
+      <c r="H41" s="251"/>
+      <c r="I41" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J41" s="253"/>
-[...1 lines deleted...]
-      <c r="L41" s="249">
+      <c r="J41" s="249"/>
+      <c r="K41" s="251"/>
+      <c r="L41" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M41" s="253"/>
-[...1 lines deleted...]
-      <c r="O41" s="249">
+      <c r="M41" s="249"/>
+      <c r="N41" s="251"/>
+      <c r="O41" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P41" s="253"/>
-[...1 lines deleted...]
-      <c r="R41" s="249">
+      <c r="P41" s="249"/>
+      <c r="Q41" s="251"/>
+      <c r="R41" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S41" s="253"/>
-[...1 lines deleted...]
-      <c r="U41" s="249">
+      <c r="S41" s="249"/>
+      <c r="T41" s="251"/>
+      <c r="U41" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V41" s="253"/>
-[...1 lines deleted...]
-      <c r="X41" s="249">
+      <c r="V41" s="249"/>
+      <c r="W41" s="251"/>
+      <c r="X41" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y41" s="253"/>
-[...1 lines deleted...]
-      <c r="AA41" s="249">
+      <c r="Y41" s="249"/>
+      <c r="Z41" s="251"/>
+      <c r="AA41" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB41" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC41" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD41" s="17"/>
     </row>
     <row r="42" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A42" s="14"/>
-      <c r="B42" s="194"/>
-[...1 lines deleted...]
-      <c r="D42" s="195"/>
+      <c r="B42" s="190"/>
+      <c r="C42" s="186"/>
+      <c r="D42" s="191"/>
       <c r="E42" s="3"/>
-      <c r="F42" s="245"/>
-[...2 lines deleted...]
-      <c r="I42" s="249">
+      <c r="F42" s="241"/>
+      <c r="G42" s="249"/>
+      <c r="H42" s="251"/>
+      <c r="I42" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J42" s="253"/>
-[...1 lines deleted...]
-      <c r="L42" s="249">
+      <c r="J42" s="249"/>
+      <c r="K42" s="251"/>
+      <c r="L42" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M42" s="253"/>
-[...1 lines deleted...]
-      <c r="O42" s="249">
+      <c r="M42" s="249"/>
+      <c r="N42" s="251"/>
+      <c r="O42" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P42" s="253"/>
-[...1 lines deleted...]
-      <c r="R42" s="249">
+      <c r="P42" s="249"/>
+      <c r="Q42" s="251"/>
+      <c r="R42" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S42" s="253"/>
-[...1 lines deleted...]
-      <c r="U42" s="249">
+      <c r="S42" s="249"/>
+      <c r="T42" s="251"/>
+      <c r="U42" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V42" s="253"/>
-[...1 lines deleted...]
-      <c r="X42" s="249">
+      <c r="V42" s="249"/>
+      <c r="W42" s="251"/>
+      <c r="X42" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y42" s="253"/>
-[...1 lines deleted...]
-      <c r="AA42" s="249">
+      <c r="Y42" s="249"/>
+      <c r="Z42" s="251"/>
+      <c r="AA42" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB42" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC42" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD42" s="17"/>
     </row>
     <row r="43" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A43" s="14"/>
-      <c r="B43" s="194"/>
-[...1 lines deleted...]
-      <c r="D43" s="195"/>
+      <c r="B43" s="190"/>
+      <c r="C43" s="186"/>
+      <c r="D43" s="191"/>
       <c r="E43" s="3"/>
-      <c r="F43" s="245"/>
-[...2 lines deleted...]
-      <c r="I43" s="249">
+      <c r="F43" s="241"/>
+      <c r="G43" s="249"/>
+      <c r="H43" s="251"/>
+      <c r="I43" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J43" s="253"/>
-[...1 lines deleted...]
-      <c r="L43" s="249">
+      <c r="J43" s="249"/>
+      <c r="K43" s="251"/>
+      <c r="L43" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M43" s="253"/>
-[...1 lines deleted...]
-      <c r="O43" s="249">
+      <c r="M43" s="249"/>
+      <c r="N43" s="251"/>
+      <c r="O43" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P43" s="253"/>
-[...1 lines deleted...]
-      <c r="R43" s="249">
+      <c r="P43" s="249"/>
+      <c r="Q43" s="251"/>
+      <c r="R43" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S43" s="253"/>
-[...1 lines deleted...]
-      <c r="U43" s="249">
+      <c r="S43" s="249"/>
+      <c r="T43" s="251"/>
+      <c r="U43" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V43" s="253"/>
-[...1 lines deleted...]
-      <c r="X43" s="249">
+      <c r="V43" s="249"/>
+      <c r="W43" s="251"/>
+      <c r="X43" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y43" s="253"/>
-[...1 lines deleted...]
-      <c r="AA43" s="249">
+      <c r="Y43" s="249"/>
+      <c r="Z43" s="251"/>
+      <c r="AA43" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB43" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC43" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD43" s="17"/>
     </row>
     <row r="44" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A44" s="14"/>
-      <c r="B44" s="194"/>
-[...1 lines deleted...]
-      <c r="D44" s="195"/>
+      <c r="B44" s="190"/>
+      <c r="C44" s="186"/>
+      <c r="D44" s="191"/>
       <c r="E44" s="3"/>
-      <c r="F44" s="245"/>
-[...2 lines deleted...]
-      <c r="I44" s="249">
+      <c r="F44" s="241"/>
+      <c r="G44" s="249"/>
+      <c r="H44" s="251"/>
+      <c r="I44" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J44" s="253"/>
-[...1 lines deleted...]
-      <c r="L44" s="249">
+      <c r="J44" s="249"/>
+      <c r="K44" s="251"/>
+      <c r="L44" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M44" s="253"/>
-[...1 lines deleted...]
-      <c r="O44" s="249">
+      <c r="M44" s="249"/>
+      <c r="N44" s="251"/>
+      <c r="O44" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P44" s="253"/>
-[...1 lines deleted...]
-      <c r="R44" s="249">
+      <c r="P44" s="249"/>
+      <c r="Q44" s="251"/>
+      <c r="R44" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S44" s="253"/>
-[...1 lines deleted...]
-      <c r="U44" s="249">
+      <c r="S44" s="249"/>
+      <c r="T44" s="251"/>
+      <c r="U44" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V44" s="253"/>
-[...1 lines deleted...]
-      <c r="X44" s="249">
+      <c r="V44" s="249"/>
+      <c r="W44" s="251"/>
+      <c r="X44" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y44" s="253"/>
-[...1 lines deleted...]
-      <c r="AA44" s="249">
+      <c r="Y44" s="249"/>
+      <c r="Z44" s="251"/>
+      <c r="AA44" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB44" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC44" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD44" s="17"/>
     </row>
     <row r="45" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A45" s="14"/>
-      <c r="B45" s="194"/>
-[...1 lines deleted...]
-      <c r="D45" s="195"/>
+      <c r="B45" s="190"/>
+      <c r="C45" s="186"/>
+      <c r="D45" s="191"/>
       <c r="E45" s="3"/>
-      <c r="F45" s="245"/>
-[...2 lines deleted...]
-      <c r="I45" s="249">
+      <c r="F45" s="241"/>
+      <c r="G45" s="249"/>
+      <c r="H45" s="251"/>
+      <c r="I45" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J45" s="253"/>
-[...1 lines deleted...]
-      <c r="L45" s="249">
+      <c r="J45" s="249"/>
+      <c r="K45" s="251"/>
+      <c r="L45" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M45" s="253"/>
-[...1 lines deleted...]
-      <c r="O45" s="249">
+      <c r="M45" s="249"/>
+      <c r="N45" s="251"/>
+      <c r="O45" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P45" s="253"/>
-[...1 lines deleted...]
-      <c r="R45" s="249">
+      <c r="P45" s="249"/>
+      <c r="Q45" s="251"/>
+      <c r="R45" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S45" s="253"/>
-[...1 lines deleted...]
-      <c r="U45" s="249">
+      <c r="S45" s="249"/>
+      <c r="T45" s="251"/>
+      <c r="U45" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V45" s="253"/>
-[...1 lines deleted...]
-      <c r="X45" s="249">
+      <c r="V45" s="249"/>
+      <c r="W45" s="251"/>
+      <c r="X45" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y45" s="253"/>
-[...1 lines deleted...]
-      <c r="AA45" s="249">
+      <c r="Y45" s="249"/>
+      <c r="Z45" s="251"/>
+      <c r="AA45" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB45" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC45" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD45" s="17"/>
     </row>
     <row r="46" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A46" s="14"/>
-      <c r="B46" s="194"/>
-[...1 lines deleted...]
-      <c r="D46" s="195"/>
+      <c r="B46" s="190"/>
+      <c r="C46" s="186"/>
+      <c r="D46" s="191"/>
       <c r="E46" s="3"/>
-      <c r="F46" s="245"/>
-[...2 lines deleted...]
-      <c r="I46" s="249">
+      <c r="F46" s="241"/>
+      <c r="G46" s="249"/>
+      <c r="H46" s="251"/>
+      <c r="I46" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J46" s="253"/>
-[...1 lines deleted...]
-      <c r="L46" s="249">
+      <c r="J46" s="249"/>
+      <c r="K46" s="251"/>
+      <c r="L46" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M46" s="253"/>
-[...1 lines deleted...]
-      <c r="O46" s="249">
+      <c r="M46" s="249"/>
+      <c r="N46" s="251"/>
+      <c r="O46" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P46" s="253"/>
-[...1 lines deleted...]
-      <c r="R46" s="249">
+      <c r="P46" s="249"/>
+      <c r="Q46" s="251"/>
+      <c r="R46" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S46" s="253"/>
-[...1 lines deleted...]
-      <c r="U46" s="249">
+      <c r="S46" s="249"/>
+      <c r="T46" s="251"/>
+      <c r="U46" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V46" s="253"/>
-[...1 lines deleted...]
-      <c r="X46" s="249">
+      <c r="V46" s="249"/>
+      <c r="W46" s="251"/>
+      <c r="X46" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y46" s="253"/>
-[...1 lines deleted...]
-      <c r="AA46" s="249">
+      <c r="Y46" s="249"/>
+      <c r="Z46" s="251"/>
+      <c r="AA46" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB46" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC46" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD46" s="17"/>
     </row>
     <row r="47" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A47" s="14"/>
-      <c r="B47" s="194"/>
-[...1 lines deleted...]
-      <c r="D47" s="195"/>
+      <c r="B47" s="190"/>
+      <c r="C47" s="186"/>
+      <c r="D47" s="191"/>
       <c r="E47" s="3"/>
-      <c r="F47" s="245"/>
-[...2 lines deleted...]
-      <c r="I47" s="249">
+      <c r="F47" s="241"/>
+      <c r="G47" s="249"/>
+      <c r="H47" s="251"/>
+      <c r="I47" s="245">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J47" s="253"/>
-[...1 lines deleted...]
-      <c r="L47" s="249">
+      <c r="J47" s="249"/>
+      <c r="K47" s="251"/>
+      <c r="L47" s="245">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M47" s="253"/>
-[...1 lines deleted...]
-      <c r="O47" s="249">
+      <c r="M47" s="249"/>
+      <c r="N47" s="251"/>
+      <c r="O47" s="245">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P47" s="253"/>
-[...1 lines deleted...]
-      <c r="R47" s="249">
+      <c r="P47" s="249"/>
+      <c r="Q47" s="251"/>
+      <c r="R47" s="245">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S47" s="253"/>
-[...1 lines deleted...]
-      <c r="U47" s="249">
+      <c r="S47" s="249"/>
+      <c r="T47" s="251"/>
+      <c r="U47" s="245">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V47" s="253"/>
-[...1 lines deleted...]
-      <c r="X47" s="249">
+      <c r="V47" s="249"/>
+      <c r="W47" s="251"/>
+      <c r="X47" s="245">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y47" s="253"/>
-[...1 lines deleted...]
-      <c r="AA47" s="249">
+      <c r="Y47" s="249"/>
+      <c r="Z47" s="251"/>
+      <c r="AA47" s="245">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB47" s="26" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC47" s="26" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD47" s="17"/>
     </row>
     <row r="48" spans="1:30" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="14"/>
-      <c r="B48" s="196"/>
-[...1 lines deleted...]
-      <c r="D48" s="197"/>
+      <c r="B48" s="192"/>
+      <c r="C48" s="187"/>
+      <c r="D48" s="193"/>
       <c r="E48" s="5"/>
-      <c r="F48" s="247"/>
-[...2 lines deleted...]
-      <c r="I48" s="250">
+      <c r="F48" s="243"/>
+      <c r="G48" s="252"/>
+      <c r="H48" s="253"/>
+      <c r="I48" s="246">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J48" s="256"/>
-[...1 lines deleted...]
-      <c r="L48" s="250">
+      <c r="J48" s="252"/>
+      <c r="K48" s="253"/>
+      <c r="L48" s="246">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M48" s="256"/>
-[...1 lines deleted...]
-      <c r="O48" s="250">
+      <c r="M48" s="252"/>
+      <c r="N48" s="253"/>
+      <c r="O48" s="246">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P48" s="256"/>
-[...1 lines deleted...]
-      <c r="R48" s="250">
+      <c r="P48" s="252"/>
+      <c r="Q48" s="253"/>
+      <c r="R48" s="246">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S48" s="256"/>
-[...1 lines deleted...]
-      <c r="U48" s="250">
+      <c r="S48" s="252"/>
+      <c r="T48" s="253"/>
+      <c r="U48" s="246">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V48" s="256"/>
-[...1 lines deleted...]
-      <c r="X48" s="250">
+      <c r="V48" s="252"/>
+      <c r="W48" s="253"/>
+      <c r="X48" s="246">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Y48" s="256"/>
-[...1 lines deleted...]
-      <c r="AA48" s="250">
+      <c r="Y48" s="252"/>
+      <c r="Z48" s="253"/>
+      <c r="AA48" s="246">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="AB48" s="75" t="str">
+      <c r="AB48" s="73" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
-      <c r="AC48" s="75" t="str">
+      <c r="AC48" s="73" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD48" s="17"/>
     </row>
     <row r="49" spans="1:30" ht="13" x14ac:dyDescent="0.25">
       <c r="A49" s="12"/>
-      <c r="B49" s="181"/>
-[...5 lines deleted...]
-      <c r="H49" s="151" t="s">
+      <c r="B49" s="177"/>
+      <c r="C49" s="32"/>
+      <c r="D49" s="32"/>
+      <c r="E49" s="32"/>
+      <c r="F49" s="32"/>
+      <c r="G49" s="32"/>
+      <c r="H49" s="148" t="s">
         <v>0</v>
       </c>
       <c r="I49" s="9">
         <f>ROUND(SUM(I9:I48),0)</f>
         <v>0</v>
       </c>
-      <c r="J49" s="33"/>
-      <c r="K49" s="151" t="s">
+      <c r="J49" s="32"/>
+      <c r="K49" s="148" t="s">
         <v>0</v>
       </c>
       <c r="L49" s="9">
         <f>ROUND(SUM(L9:L48),0)</f>
         <v>0</v>
       </c>
-      <c r="M49" s="33"/>
-      <c r="N49" s="151" t="s">
+      <c r="M49" s="32"/>
+      <c r="N49" s="148" t="s">
         <v>0</v>
       </c>
       <c r="O49" s="9">
         <f>ROUND(SUM(O9:O48),0)</f>
         <v>0</v>
       </c>
-      <c r="P49" s="33"/>
-      <c r="Q49" s="151" t="s">
+      <c r="P49" s="32"/>
+      <c r="Q49" s="148" t="s">
         <v>0</v>
       </c>
       <c r="R49" s="9">
         <f>ROUND(SUM(R9:R48),0)</f>
         <v>0</v>
       </c>
-      <c r="S49" s="33"/>
-      <c r="T49" s="151" t="s">
+      <c r="S49" s="32"/>
+      <c r="T49" s="148" t="s">
         <v>0</v>
       </c>
       <c r="U49" s="9">
         <f>ROUND(SUM(U9:U48),0)</f>
         <v>0</v>
       </c>
-      <c r="V49" s="33"/>
-      <c r="W49" s="151" t="s">
+      <c r="V49" s="32"/>
+      <c r="W49" s="148" t="s">
         <v>0</v>
       </c>
       <c r="X49" s="9">
         <f>ROUND(SUM(X9:X48),0)</f>
         <v>0</v>
       </c>
-      <c r="Y49" s="33"/>
-      <c r="Z49" s="151" t="s">
+      <c r="Y49" s="32"/>
+      <c r="Z49" s="148" t="s">
         <v>0</v>
       </c>
       <c r="AA49" s="9">
         <f>ROUND(SUM(AA9:AA48),0)</f>
         <v>0</v>
       </c>
-      <c r="AB49" s="73">
+      <c r="AB49" s="71">
         <f>ROUND(SUM(AB9:AB48),0)</f>
         <v>0</v>
       </c>
-      <c r="AC49" s="73">
+      <c r="AC49" s="71">
         <f>ROUND(SUM(AC9:AC48),0)</f>
         <v>0</v>
       </c>
       <c r="AD49" s="12"/>
     </row>
-    <row r="50" spans="1:30" s="88" customFormat="1" ht="13" x14ac:dyDescent="0.25">
-[...29 lines deleted...]
-      <c r="AD50" s="38"/>
+    <row r="50" spans="1:30" s="85" customFormat="1" ht="13" x14ac:dyDescent="0.25">
+      <c r="A50" s="37"/>
+      <c r="B50" s="46"/>
+      <c r="C50" s="144"/>
+      <c r="D50" s="144"/>
+      <c r="E50" s="144"/>
+      <c r="F50" s="144"/>
+      <c r="G50" s="146"/>
+      <c r="H50" s="154"/>
+      <c r="I50" s="145"/>
+      <c r="J50" s="146"/>
+      <c r="K50" s="154"/>
+      <c r="L50" s="145"/>
+      <c r="M50" s="146"/>
+      <c r="N50" s="154"/>
+      <c r="O50" s="145"/>
+      <c r="P50" s="146"/>
+      <c r="Q50" s="154"/>
+      <c r="R50" s="145"/>
+      <c r="S50" s="146"/>
+      <c r="T50" s="154"/>
+      <c r="U50" s="145"/>
+      <c r="V50" s="146"/>
+      <c r="W50" s="154"/>
+      <c r="X50" s="145"/>
+      <c r="Y50" s="146"/>
+      <c r="Z50" s="154"/>
+      <c r="AA50" s="145"/>
+      <c r="AB50" s="153"/>
+      <c r="AC50" s="153"/>
+      <c r="AD50" s="37"/>
     </row>
     <row r="51" spans="1:30" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="12"/>
       <c r="B51" s="19"/>
-      <c r="C51" s="34"/>
-[...3 lines deleted...]
-      <c r="G51" s="532" t="str">
+      <c r="C51" s="33"/>
+      <c r="D51" s="33"/>
+      <c r="E51" s="33"/>
+      <c r="F51" s="33"/>
+      <c r="G51" s="508" t="str">
         <f>IF(MAX(G56:G95)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="H51" s="516"/>
-[...1 lines deleted...]
-      <c r="J51" s="516" t="str">
+      <c r="H51" s="492"/>
+      <c r="I51" s="492"/>
+      <c r="J51" s="492" t="str">
         <f>IF(MAX(J56:J95)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="K51" s="516"/>
-[...1 lines deleted...]
-      <c r="M51" s="516" t="str">
+      <c r="K51" s="492"/>
+      <c r="L51" s="492"/>
+      <c r="M51" s="492" t="str">
         <f>IF(MAX(M56:M95)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="N51" s="516"/>
-[...1 lines deleted...]
-      <c r="P51" s="516" t="str">
+      <c r="N51" s="492"/>
+      <c r="O51" s="492"/>
+      <c r="P51" s="492" t="str">
         <f>IF(MAX(P56:P95)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="Q51" s="516"/>
-[...1 lines deleted...]
-      <c r="S51" s="516" t="str">
+      <c r="Q51" s="492"/>
+      <c r="R51" s="492"/>
+      <c r="S51" s="492" t="str">
         <f>IF(MAX(S56:S95)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="T51" s="516"/>
-[...1 lines deleted...]
-      <c r="V51" s="516" t="str">
+      <c r="T51" s="492"/>
+      <c r="U51" s="492"/>
+      <c r="V51" s="492" t="str">
         <f>IF(MAX(V56:V95)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="W51" s="516"/>
-[...1 lines deleted...]
-      <c r="Y51" s="516" t="str">
+      <c r="W51" s="492"/>
+      <c r="X51" s="492"/>
+      <c r="Y51" s="492" t="str">
         <f>IF(MAX(Y56:Y95)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="Z51" s="516"/>
-[...2 lines deleted...]
-      <c r="AC51" s="280"/>
+      <c r="Z51" s="492"/>
+      <c r="AA51" s="492"/>
+      <c r="AB51" s="272"/>
+      <c r="AC51" s="273"/>
       <c r="AD51" s="12"/>
     </row>
     <row r="52" spans="1:30" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="12"/>
-      <c r="B52" s="149"/>
-[...26 lines deleted...]
-      <c r="AC52" s="148"/>
+      <c r="B52" s="146"/>
+      <c r="C52" s="146"/>
+      <c r="D52" s="146"/>
+      <c r="E52" s="146"/>
+      <c r="F52" s="146"/>
+      <c r="G52" s="145"/>
+      <c r="H52" s="146"/>
+      <c r="I52" s="146"/>
+      <c r="J52" s="145"/>
+      <c r="K52" s="146"/>
+      <c r="L52" s="146"/>
+      <c r="M52" s="145"/>
+      <c r="N52" s="146"/>
+      <c r="O52" s="146"/>
+      <c r="P52" s="145"/>
+      <c r="Q52" s="146"/>
+      <c r="R52" s="146"/>
+      <c r="S52" s="145"/>
+      <c r="T52" s="146"/>
+      <c r="U52" s="146"/>
+      <c r="V52" s="145"/>
+      <c r="W52" s="146"/>
+      <c r="X52" s="146"/>
+      <c r="Y52" s="145"/>
+      <c r="Z52" s="146"/>
+      <c r="AA52" s="146"/>
+      <c r="AB52" s="145"/>
+      <c r="AC52" s="145"/>
       <c r="AD52" s="12"/>
     </row>
     <row r="53" spans="1:30" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="12"/>
-      <c r="B53" s="474" t="s">
+      <c r="B53" s="450" t="s">
         <v>112</v>
       </c>
-      <c r="C53" s="475"/>
-[...25 lines deleted...]
-      <c r="AC53" s="476"/>
+      <c r="C53" s="451"/>
+      <c r="D53" s="451"/>
+      <c r="E53" s="451"/>
+      <c r="F53" s="451"/>
+      <c r="G53" s="451"/>
+      <c r="H53" s="451"/>
+      <c r="I53" s="451"/>
+      <c r="J53" s="451"/>
+      <c r="K53" s="451"/>
+      <c r="L53" s="451"/>
+      <c r="M53" s="451"/>
+      <c r="N53" s="451"/>
+      <c r="O53" s="451"/>
+      <c r="P53" s="451"/>
+      <c r="Q53" s="451"/>
+      <c r="R53" s="451"/>
+      <c r="S53" s="451"/>
+      <c r="T53" s="451"/>
+      <c r="U53" s="451"/>
+      <c r="V53" s="451"/>
+      <c r="W53" s="451"/>
+      <c r="X53" s="451"/>
+      <c r="Y53" s="451"/>
+      <c r="Z53" s="451"/>
+      <c r="AA53" s="451"/>
+      <c r="AB53" s="451"/>
+      <c r="AC53" s="452"/>
       <c r="AD53" s="12"/>
     </row>
     <row r="54" spans="1:30" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="12"/>
-      <c r="B54" s="526" t="s">
+      <c r="B54" s="502" t="s">
         <v>49</v>
       </c>
-      <c r="C54" s="527"/>
-[...1 lines deleted...]
-      <c r="E54" s="512" t="s">
+      <c r="C54" s="503"/>
+      <c r="D54" s="504"/>
+      <c r="E54" s="488" t="s">
         <v>3</v>
       </c>
-      <c r="F54" s="535" t="s">
+      <c r="F54" s="511" t="s">
         <v>1</v>
       </c>
-      <c r="G54" s="523" t="str">
+      <c r="G54" s="499" t="str">
         <f>G7</f>
         <v>20xx</v>
       </c>
-      <c r="H54" s="524"/>
-[...1 lines deleted...]
-      <c r="J54" s="523" t="str">
+      <c r="H54" s="500"/>
+      <c r="I54" s="501"/>
+      <c r="J54" s="499" t="str">
         <f t="shared" ref="J54" si="9">J7</f>
         <v>20xx</v>
       </c>
-      <c r="K54" s="524"/>
-[...1 lines deleted...]
-      <c r="M54" s="523" t="str">
+      <c r="K54" s="500"/>
+      <c r="L54" s="501"/>
+      <c r="M54" s="499" t="str">
         <f t="shared" ref="M54" si="10">M7</f>
         <v>20xx</v>
       </c>
-      <c r="N54" s="524"/>
-[...1 lines deleted...]
-      <c r="P54" s="523" t="str">
+      <c r="N54" s="500"/>
+      <c r="O54" s="501"/>
+      <c r="P54" s="499" t="str">
         <f t="shared" ref="P54" si="11">P7</f>
         <v>20xx</v>
       </c>
-      <c r="Q54" s="524"/>
-[...1 lines deleted...]
-      <c r="S54" s="523" t="str">
+      <c r="Q54" s="500"/>
+      <c r="R54" s="501"/>
+      <c r="S54" s="499" t="str">
         <f t="shared" ref="S54" si="12">S7</f>
         <v>20xx</v>
       </c>
-      <c r="T54" s="524"/>
-[...1 lines deleted...]
-      <c r="V54" s="523" t="str">
+      <c r="T54" s="500"/>
+      <c r="U54" s="501"/>
+      <c r="V54" s="499" t="str">
         <f t="shared" ref="V54" si="13">V7</f>
         <v>20xx</v>
       </c>
-      <c r="W54" s="524"/>
-[...1 lines deleted...]
-      <c r="Y54" s="523" t="str">
+      <c r="W54" s="500"/>
+      <c r="X54" s="501"/>
+      <c r="Y54" s="499" t="str">
         <f t="shared" ref="Y54" si="14">Y7</f>
         <v>20xx</v>
       </c>
-      <c r="Z54" s="524"/>
-[...2 lines deleted...]
-      <c r="AC54" s="237"/>
+      <c r="Z54" s="500"/>
+      <c r="AA54" s="501"/>
+      <c r="AB54" s="232"/>
+      <c r="AC54" s="233"/>
       <c r="AD54" s="12"/>
     </row>
     <row r="55" spans="1:30" ht="63" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="12"/>
-      <c r="B55" s="529"/>
-[...4 lines deleted...]
-      <c r="G55" s="251" t="s">
+      <c r="B55" s="505"/>
+      <c r="C55" s="506"/>
+      <c r="D55" s="507"/>
+      <c r="E55" s="489"/>
+      <c r="F55" s="512"/>
+      <c r="G55" s="247" t="s">
         <v>55</v>
       </c>
-      <c r="H55" s="252" t="s">
+      <c r="H55" s="248" t="s">
         <v>32</v>
       </c>
-      <c r="I55" s="32" t="s">
+      <c r="I55" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="J55" s="251" t="s">
+      <c r="J55" s="247" t="s">
         <v>55</v>
       </c>
-      <c r="K55" s="252" t="s">
+      <c r="K55" s="248" t="s">
         <v>32</v>
       </c>
-      <c r="L55" s="32" t="s">
+      <c r="L55" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="M55" s="251" t="s">
+      <c r="M55" s="247" t="s">
         <v>55</v>
       </c>
-      <c r="N55" s="252" t="s">
+      <c r="N55" s="248" t="s">
         <v>32</v>
       </c>
-      <c r="O55" s="32" t="s">
+      <c r="O55" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="P55" s="251" t="s">
+      <c r="P55" s="247" t="s">
         <v>55</v>
       </c>
-      <c r="Q55" s="252" t="s">
+      <c r="Q55" s="248" t="s">
         <v>32</v>
       </c>
-      <c r="R55" s="32" t="s">
+      <c r="R55" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="S55" s="251" t="s">
+      <c r="S55" s="247" t="s">
         <v>55</v>
       </c>
-      <c r="T55" s="252" t="s">
+      <c r="T55" s="248" t="s">
         <v>32</v>
       </c>
-      <c r="U55" s="32" t="s">
+      <c r="U55" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="V55" s="251" t="s">
+      <c r="V55" s="247" t="s">
         <v>55</v>
       </c>
-      <c r="W55" s="252" t="s">
+      <c r="W55" s="248" t="s">
         <v>32</v>
       </c>
-      <c r="X55" s="32" t="s">
+      <c r="X55" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="Y55" s="251" t="s">
+      <c r="Y55" s="247" t="s">
         <v>55</v>
       </c>
-      <c r="Z55" s="252" t="s">
+      <c r="Z55" s="248" t="s">
         <v>32</v>
       </c>
-      <c r="AA55" s="32" t="s">
+      <c r="AA55" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="AB55" s="243" t="s">
+      <c r="AB55" s="239" t="s">
         <v>12</v>
       </c>
-      <c r="AC55" s="243" t="s">
+      <c r="AC55" s="239" t="s">
         <v>11</v>
       </c>
       <c r="AD55" s="12"/>
     </row>
     <row r="56" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A56" s="12"/>
-      <c r="B56" s="480"/>
-[...1 lines deleted...]
-      <c r="D56" s="482"/>
+      <c r="B56" s="456"/>
+      <c r="C56" s="457"/>
+      <c r="D56" s="458"/>
       <c r="E56" s="1"/>
       <c r="F56" s="3"/>
       <c r="G56" s="4"/>
       <c r="H56" s="2"/>
       <c r="I56" s="25">
         <f>G56*H56</f>
         <v>0</v>
       </c>
       <c r="J56" s="4"/>
       <c r="K56" s="2"/>
       <c r="L56" s="25">
         <f>J56*K56</f>
         <v>0</v>
       </c>
       <c r="M56" s="4"/>
       <c r="N56" s="2"/>
       <c r="O56" s="25">
         <f>M56*N56</f>
         <v>0</v>
       </c>
       <c r="P56" s="4"/>
       <c r="Q56" s="2"/>
       <c r="R56" s="25">
         <f>P56*Q56</f>
         <v>0</v>
@@ -18238,53 +18233,53 @@
       </c>
       <c r="V56" s="4"/>
       <c r="W56" s="2"/>
       <c r="X56" s="25">
         <f>V56*W56</f>
         <v>0</v>
       </c>
       <c r="Y56" s="4"/>
       <c r="Z56" s="2"/>
       <c r="AA56" s="25">
         <f>Y56*Z56</f>
         <v>0</v>
       </c>
       <c r="AB56" s="25" t="str">
         <f>IF(E56="Interne Kosten",I56+L56+O56+R56+U56+X56+AA56,"-")</f>
         <v>-</v>
       </c>
       <c r="AC56" s="25" t="str">
         <f>IF(E56="Externe Kosten",I56+L56+O56+R56+U56+X56+AA56,"-")</f>
         <v>-</v>
       </c>
       <c r="AD56" s="12"/>
     </row>
     <row r="57" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A57" s="12"/>
-      <c r="B57" s="471"/>
-[...1 lines deleted...]
-      <c r="D57" s="473"/>
+      <c r="B57" s="447"/>
+      <c r="C57" s="448"/>
+      <c r="D57" s="449"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="4"/>
       <c r="H57" s="4"/>
       <c r="I57" s="26">
         <f t="shared" ref="I57:I95" si="15">G57*H57</f>
         <v>0</v>
       </c>
       <c r="J57" s="4"/>
       <c r="K57" s="4"/>
       <c r="L57" s="26">
         <f t="shared" ref="L57:L95" si="16">J57*K57</f>
         <v>0</v>
       </c>
       <c r="M57" s="4"/>
       <c r="N57" s="4"/>
       <c r="O57" s="26">
         <f t="shared" ref="O57:O95" si="17">M57*N57</f>
         <v>0</v>
       </c>
       <c r="P57" s="4"/>
       <c r="Q57" s="4"/>
       <c r="R57" s="26">
         <f t="shared" ref="R57:R95" si="18">P57*Q57</f>
         <v>0</v>
@@ -18297,53 +18292,53 @@
       </c>
       <c r="V57" s="4"/>
       <c r="W57" s="4"/>
       <c r="X57" s="26">
         <f t="shared" ref="X57:X95" si="20">V57*W57</f>
         <v>0</v>
       </c>
       <c r="Y57" s="4"/>
       <c r="Z57" s="4"/>
       <c r="AA57" s="26">
         <f t="shared" ref="AA57:AA95" si="21">Y57*Z57</f>
         <v>0</v>
       </c>
       <c r="AB57" s="26" t="str">
         <f t="shared" ref="AB57:AB95" si="22">IF(E57="Interne Kosten",I57+L57+O57+R57+U57+X57+AA57,"-")</f>
         <v>-</v>
       </c>
       <c r="AC57" s="26" t="str">
         <f t="shared" ref="AC57:AC95" si="23">IF(E57="Externe Kosten",I57+L57+O57+R57+U57+X57+AA57,"-")</f>
         <v>-</v>
       </c>
       <c r="AD57" s="12"/>
     </row>
     <row r="58" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A58" s="12"/>
-      <c r="B58" s="471"/>
-[...1 lines deleted...]
-      <c r="D58" s="473"/>
+      <c r="B58" s="447"/>
+      <c r="C58" s="448"/>
+      <c r="D58" s="449"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
       <c r="I58" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J58" s="4"/>
       <c r="K58" s="4"/>
       <c r="L58" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M58" s="4"/>
       <c r="N58" s="4"/>
       <c r="O58" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P58" s="4"/>
       <c r="Q58" s="4"/>
       <c r="R58" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -18356,53 +18351,53 @@
       </c>
       <c r="V58" s="4"/>
       <c r="W58" s="4"/>
       <c r="X58" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y58" s="4"/>
       <c r="Z58" s="4"/>
       <c r="AA58" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB58" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC58" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD58" s="12"/>
     </row>
     <row r="59" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A59" s="12"/>
-      <c r="B59" s="471"/>
-[...1 lines deleted...]
-      <c r="D59" s="473"/>
+      <c r="B59" s="447"/>
+      <c r="C59" s="448"/>
+      <c r="D59" s="449"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J59" s="4"/>
       <c r="K59" s="4"/>
       <c r="L59" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M59" s="4"/>
       <c r="N59" s="4"/>
       <c r="O59" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P59" s="4"/>
       <c r="Q59" s="4"/>
       <c r="R59" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -18415,53 +18410,53 @@
       </c>
       <c r="V59" s="4"/>
       <c r="W59" s="4"/>
       <c r="X59" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y59" s="4"/>
       <c r="Z59" s="4"/>
       <c r="AA59" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB59" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC59" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD59" s="12"/>
     </row>
     <row r="60" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A60" s="12"/>
-      <c r="B60" s="471"/>
-[...1 lines deleted...]
-      <c r="D60" s="473"/>
+      <c r="B60" s="447"/>
+      <c r="C60" s="448"/>
+      <c r="D60" s="449"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J60" s="4"/>
       <c r="K60" s="4"/>
       <c r="L60" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M60" s="4"/>
       <c r="N60" s="4"/>
       <c r="O60" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P60" s="4"/>
       <c r="Q60" s="4"/>
       <c r="R60" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -18474,53 +18469,53 @@
       </c>
       <c r="V60" s="4"/>
       <c r="W60" s="4"/>
       <c r="X60" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y60" s="4"/>
       <c r="Z60" s="4"/>
       <c r="AA60" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB60" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC60" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD60" s="12"/>
     </row>
     <row r="61" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A61" s="12"/>
-      <c r="B61" s="471"/>
-[...1 lines deleted...]
-      <c r="D61" s="473"/>
+      <c r="B61" s="447"/>
+      <c r="C61" s="448"/>
+      <c r="D61" s="449"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="4"/>
       <c r="H61" s="4"/>
       <c r="I61" s="26">
         <f t="shared" ref="I61:I80" si="24">G61*H61</f>
         <v>0</v>
       </c>
       <c r="J61" s="4"/>
       <c r="K61" s="4"/>
       <c r="L61" s="26">
         <f t="shared" ref="L61:L80" si="25">J61*K61</f>
         <v>0</v>
       </c>
       <c r="M61" s="4"/>
       <c r="N61" s="4"/>
       <c r="O61" s="26">
         <f t="shared" ref="O61:O80" si="26">M61*N61</f>
         <v>0</v>
       </c>
       <c r="P61" s="4"/>
       <c r="Q61" s="4"/>
       <c r="R61" s="26">
         <f t="shared" ref="R61:R80" si="27">P61*Q61</f>
         <v>0</v>
@@ -18533,53 +18528,53 @@
       </c>
       <c r="V61" s="4"/>
       <c r="W61" s="4"/>
       <c r="X61" s="26">
         <f t="shared" ref="X61:X80" si="29">V61*W61</f>
         <v>0</v>
       </c>
       <c r="Y61" s="4"/>
       <c r="Z61" s="4"/>
       <c r="AA61" s="26">
         <f t="shared" ref="AA61:AA80" si="30">Y61*Z61</f>
         <v>0</v>
       </c>
       <c r="AB61" s="26" t="str">
         <f t="shared" ref="AB61:AB80" si="31">IF(E61="Interne Kosten",I61+L61+O61+R61+U61+X61+AA61,"-")</f>
         <v>-</v>
       </c>
       <c r="AC61" s="26" t="str">
         <f t="shared" ref="AC61:AC80" si="32">IF(E61="Externe Kosten",I61+L61+O61+R61+U61+X61+AA61,"-")</f>
         <v>-</v>
       </c>
       <c r="AD61" s="12"/>
     </row>
     <row r="62" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A62" s="12"/>
-      <c r="B62" s="471"/>
-[...1 lines deleted...]
-      <c r="D62" s="473"/>
+      <c r="B62" s="447"/>
+      <c r="C62" s="448"/>
+      <c r="D62" s="449"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="4"/>
       <c r="H62" s="4"/>
       <c r="I62" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J62" s="4"/>
       <c r="K62" s="4"/>
       <c r="L62" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M62" s="4"/>
       <c r="N62" s="4"/>
       <c r="O62" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P62" s="4"/>
       <c r="Q62" s="4"/>
       <c r="R62" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -18592,53 +18587,53 @@
       </c>
       <c r="V62" s="4"/>
       <c r="W62" s="4"/>
       <c r="X62" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y62" s="4"/>
       <c r="Z62" s="4"/>
       <c r="AA62" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB62" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC62" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD62" s="12"/>
     </row>
     <row r="63" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A63" s="12"/>
-      <c r="B63" s="471"/>
-[...1 lines deleted...]
-      <c r="D63" s="473"/>
+      <c r="B63" s="447"/>
+      <c r="C63" s="448"/>
+      <c r="D63" s="449"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="4"/>
       <c r="H63" s="4"/>
       <c r="I63" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J63" s="4"/>
       <c r="K63" s="4"/>
       <c r="L63" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M63" s="4"/>
       <c r="N63" s="4"/>
       <c r="O63" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P63" s="4"/>
       <c r="Q63" s="4"/>
       <c r="R63" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -18651,53 +18646,53 @@
       </c>
       <c r="V63" s="4"/>
       <c r="W63" s="4"/>
       <c r="X63" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y63" s="4"/>
       <c r="Z63" s="4"/>
       <c r="AA63" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB63" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC63" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD63" s="12"/>
     </row>
     <row r="64" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A64" s="12"/>
-      <c r="B64" s="471"/>
-[...1 lines deleted...]
-      <c r="D64" s="473"/>
+      <c r="B64" s="447"/>
+      <c r="C64" s="448"/>
+      <c r="D64" s="449"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="4"/>
       <c r="H64" s="4"/>
       <c r="I64" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J64" s="4"/>
       <c r="K64" s="4"/>
       <c r="L64" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M64" s="4"/>
       <c r="N64" s="4"/>
       <c r="O64" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P64" s="4"/>
       <c r="Q64" s="4"/>
       <c r="R64" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -18710,53 +18705,53 @@
       </c>
       <c r="V64" s="4"/>
       <c r="W64" s="4"/>
       <c r="X64" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y64" s="4"/>
       <c r="Z64" s="4"/>
       <c r="AA64" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB64" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC64" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD64" s="12"/>
     </row>
     <row r="65" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A65" s="12"/>
-      <c r="B65" s="471"/>
-[...1 lines deleted...]
-      <c r="D65" s="473"/>
+      <c r="B65" s="447"/>
+      <c r="C65" s="448"/>
+      <c r="D65" s="449"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="4"/>
       <c r="H65" s="4"/>
       <c r="I65" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J65" s="4"/>
       <c r="K65" s="4"/>
       <c r="L65" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M65" s="4"/>
       <c r="N65" s="4"/>
       <c r="O65" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P65" s="4"/>
       <c r="Q65" s="4"/>
       <c r="R65" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -18769,53 +18764,53 @@
       </c>
       <c r="V65" s="4"/>
       <c r="W65" s="4"/>
       <c r="X65" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y65" s="4"/>
       <c r="Z65" s="4"/>
       <c r="AA65" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB65" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC65" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD65" s="12"/>
     </row>
     <row r="66" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A66" s="12"/>
-      <c r="B66" s="471"/>
-[...1 lines deleted...]
-      <c r="D66" s="473"/>
+      <c r="B66" s="447"/>
+      <c r="C66" s="448"/>
+      <c r="D66" s="449"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="4"/>
       <c r="H66" s="4"/>
       <c r="I66" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J66" s="4"/>
       <c r="K66" s="4"/>
       <c r="L66" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M66" s="4"/>
       <c r="N66" s="4"/>
       <c r="O66" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P66" s="4"/>
       <c r="Q66" s="4"/>
       <c r="R66" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -18828,53 +18823,53 @@
       </c>
       <c r="V66" s="4"/>
       <c r="W66" s="4"/>
       <c r="X66" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y66" s="4"/>
       <c r="Z66" s="4"/>
       <c r="AA66" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB66" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC66" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD66" s="12"/>
     </row>
     <row r="67" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A67" s="12"/>
-      <c r="B67" s="471"/>
-[...1 lines deleted...]
-      <c r="D67" s="473"/>
+      <c r="B67" s="447"/>
+      <c r="C67" s="448"/>
+      <c r="D67" s="449"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="4"/>
       <c r="H67" s="4"/>
       <c r="I67" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J67" s="4"/>
       <c r="K67" s="4"/>
       <c r="L67" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M67" s="4"/>
       <c r="N67" s="4"/>
       <c r="O67" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P67" s="4"/>
       <c r="Q67" s="4"/>
       <c r="R67" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -18887,53 +18882,53 @@
       </c>
       <c r="V67" s="4"/>
       <c r="W67" s="4"/>
       <c r="X67" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y67" s="4"/>
       <c r="Z67" s="4"/>
       <c r="AA67" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB67" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC67" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD67" s="12"/>
     </row>
     <row r="68" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A68" s="12"/>
-      <c r="B68" s="471"/>
-[...1 lines deleted...]
-      <c r="D68" s="473"/>
+      <c r="B68" s="447"/>
+      <c r="C68" s="448"/>
+      <c r="D68" s="449"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="4"/>
       <c r="H68" s="4"/>
       <c r="I68" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J68" s="4"/>
       <c r="K68" s="4"/>
       <c r="L68" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M68" s="4"/>
       <c r="N68" s="4"/>
       <c r="O68" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P68" s="4"/>
       <c r="Q68" s="4"/>
       <c r="R68" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -18946,53 +18941,53 @@
       </c>
       <c r="V68" s="4"/>
       <c r="W68" s="4"/>
       <c r="X68" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y68" s="4"/>
       <c r="Z68" s="4"/>
       <c r="AA68" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB68" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC68" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD68" s="12"/>
     </row>
     <row r="69" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A69" s="12"/>
-      <c r="B69" s="471"/>
-[...1 lines deleted...]
-      <c r="D69" s="473"/>
+      <c r="B69" s="447"/>
+      <c r="C69" s="448"/>
+      <c r="D69" s="449"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="4"/>
       <c r="H69" s="4"/>
       <c r="I69" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J69" s="4"/>
       <c r="K69" s="4"/>
       <c r="L69" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M69" s="4"/>
       <c r="N69" s="4"/>
       <c r="O69" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P69" s="4"/>
       <c r="Q69" s="4"/>
       <c r="R69" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -19005,53 +19000,53 @@
       </c>
       <c r="V69" s="4"/>
       <c r="W69" s="4"/>
       <c r="X69" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y69" s="4"/>
       <c r="Z69" s="4"/>
       <c r="AA69" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB69" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC69" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD69" s="12"/>
     </row>
     <row r="70" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A70" s="12"/>
-      <c r="B70" s="471"/>
-[...1 lines deleted...]
-      <c r="D70" s="473"/>
+      <c r="B70" s="447"/>
+      <c r="C70" s="448"/>
+      <c r="D70" s="449"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="4"/>
       <c r="H70" s="4"/>
       <c r="I70" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J70" s="4"/>
       <c r="K70" s="4"/>
       <c r="L70" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M70" s="4"/>
       <c r="N70" s="4"/>
       <c r="O70" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P70" s="4"/>
       <c r="Q70" s="4"/>
       <c r="R70" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -19064,53 +19059,53 @@
       </c>
       <c r="V70" s="4"/>
       <c r="W70" s="4"/>
       <c r="X70" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y70" s="4"/>
       <c r="Z70" s="4"/>
       <c r="AA70" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB70" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC70" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD70" s="12"/>
     </row>
     <row r="71" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A71" s="12"/>
-      <c r="B71" s="471"/>
-[...1 lines deleted...]
-      <c r="D71" s="473"/>
+      <c r="B71" s="447"/>
+      <c r="C71" s="448"/>
+      <c r="D71" s="449"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="4"/>
       <c r="H71" s="4"/>
       <c r="I71" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J71" s="4"/>
       <c r="K71" s="4"/>
       <c r="L71" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M71" s="4"/>
       <c r="N71" s="4"/>
       <c r="O71" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P71" s="4"/>
       <c r="Q71" s="4"/>
       <c r="R71" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -19123,53 +19118,53 @@
       </c>
       <c r="V71" s="4"/>
       <c r="W71" s="4"/>
       <c r="X71" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y71" s="4"/>
       <c r="Z71" s="4"/>
       <c r="AA71" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB71" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC71" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD71" s="12"/>
     </row>
     <row r="72" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A72" s="12"/>
-      <c r="B72" s="471"/>
-[...1 lines deleted...]
-      <c r="D72" s="473"/>
+      <c r="B72" s="447"/>
+      <c r="C72" s="448"/>
+      <c r="D72" s="449"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="4"/>
       <c r="H72" s="4"/>
       <c r="I72" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J72" s="4"/>
       <c r="K72" s="4"/>
       <c r="L72" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M72" s="4"/>
       <c r="N72" s="4"/>
       <c r="O72" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P72" s="4"/>
       <c r="Q72" s="4"/>
       <c r="R72" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -19182,53 +19177,53 @@
       </c>
       <c r="V72" s="4"/>
       <c r="W72" s="4"/>
       <c r="X72" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y72" s="4"/>
       <c r="Z72" s="4"/>
       <c r="AA72" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB72" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC72" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD72" s="12"/>
     </row>
     <row r="73" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A73" s="12"/>
-      <c r="B73" s="471"/>
-[...1 lines deleted...]
-      <c r="D73" s="473"/>
+      <c r="B73" s="447"/>
+      <c r="C73" s="448"/>
+      <c r="D73" s="449"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="4"/>
       <c r="H73" s="4"/>
       <c r="I73" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J73" s="4"/>
       <c r="K73" s="4"/>
       <c r="L73" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M73" s="4"/>
       <c r="N73" s="4"/>
       <c r="O73" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P73" s="4"/>
       <c r="Q73" s="4"/>
       <c r="R73" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -19241,53 +19236,53 @@
       </c>
       <c r="V73" s="4"/>
       <c r="W73" s="4"/>
       <c r="X73" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y73" s="4"/>
       <c r="Z73" s="4"/>
       <c r="AA73" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB73" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC73" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD73" s="12"/>
     </row>
     <row r="74" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A74" s="12"/>
-      <c r="B74" s="471"/>
-[...1 lines deleted...]
-      <c r="D74" s="473"/>
+      <c r="B74" s="447"/>
+      <c r="C74" s="448"/>
+      <c r="D74" s="449"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="4"/>
       <c r="H74" s="4"/>
       <c r="I74" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J74" s="4"/>
       <c r="K74" s="4"/>
       <c r="L74" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M74" s="4"/>
       <c r="N74" s="4"/>
       <c r="O74" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P74" s="4"/>
       <c r="Q74" s="4"/>
       <c r="R74" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -19300,53 +19295,53 @@
       </c>
       <c r="V74" s="4"/>
       <c r="W74" s="4"/>
       <c r="X74" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y74" s="4"/>
       <c r="Z74" s="4"/>
       <c r="AA74" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB74" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC74" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD74" s="12"/>
     </row>
     <row r="75" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A75" s="12"/>
-      <c r="B75" s="471"/>
-[...1 lines deleted...]
-      <c r="D75" s="473"/>
+      <c r="B75" s="447"/>
+      <c r="C75" s="448"/>
+      <c r="D75" s="449"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="4"/>
       <c r="H75" s="4"/>
       <c r="I75" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J75" s="4"/>
       <c r="K75" s="4"/>
       <c r="L75" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M75" s="4"/>
       <c r="N75" s="4"/>
       <c r="O75" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P75" s="4"/>
       <c r="Q75" s="4"/>
       <c r="R75" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -19359,53 +19354,53 @@
       </c>
       <c r="V75" s="4"/>
       <c r="W75" s="4"/>
       <c r="X75" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y75" s="4"/>
       <c r="Z75" s="4"/>
       <c r="AA75" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB75" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC75" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD75" s="12"/>
     </row>
     <row r="76" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A76" s="12"/>
-      <c r="B76" s="471"/>
-[...1 lines deleted...]
-      <c r="D76" s="473"/>
+      <c r="B76" s="447"/>
+      <c r="C76" s="448"/>
+      <c r="D76" s="449"/>
       <c r="E76" s="3"/>
       <c r="F76" s="3"/>
       <c r="G76" s="4"/>
       <c r="H76" s="4"/>
       <c r="I76" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J76" s="4"/>
       <c r="K76" s="4"/>
       <c r="L76" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M76" s="4"/>
       <c r="N76" s="4"/>
       <c r="O76" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P76" s="4"/>
       <c r="Q76" s="4"/>
       <c r="R76" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -19418,53 +19413,53 @@
       </c>
       <c r="V76" s="4"/>
       <c r="W76" s="4"/>
       <c r="X76" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y76" s="4"/>
       <c r="Z76" s="4"/>
       <c r="AA76" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB76" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC76" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD76" s="12"/>
     </row>
     <row r="77" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A77" s="12"/>
-      <c r="B77" s="471"/>
-[...1 lines deleted...]
-      <c r="D77" s="473"/>
+      <c r="B77" s="447"/>
+      <c r="C77" s="448"/>
+      <c r="D77" s="449"/>
       <c r="E77" s="3"/>
       <c r="F77" s="3"/>
       <c r="G77" s="4"/>
       <c r="H77" s="4"/>
       <c r="I77" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J77" s="4"/>
       <c r="K77" s="4"/>
       <c r="L77" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M77" s="4"/>
       <c r="N77" s="4"/>
       <c r="O77" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P77" s="4"/>
       <c r="Q77" s="4"/>
       <c r="R77" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -19477,53 +19472,53 @@
       </c>
       <c r="V77" s="4"/>
       <c r="W77" s="4"/>
       <c r="X77" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y77" s="4"/>
       <c r="Z77" s="4"/>
       <c r="AA77" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB77" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC77" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD77" s="12"/>
     </row>
     <row r="78" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A78" s="12"/>
-      <c r="B78" s="471"/>
-[...1 lines deleted...]
-      <c r="D78" s="473"/>
+      <c r="B78" s="447"/>
+      <c r="C78" s="448"/>
+      <c r="D78" s="449"/>
       <c r="E78" s="3"/>
       <c r="F78" s="3"/>
       <c r="G78" s="4"/>
       <c r="H78" s="4"/>
       <c r="I78" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J78" s="4"/>
       <c r="K78" s="4"/>
       <c r="L78" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M78" s="4"/>
       <c r="N78" s="4"/>
       <c r="O78" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P78" s="4"/>
       <c r="Q78" s="4"/>
       <c r="R78" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -19536,53 +19531,53 @@
       </c>
       <c r="V78" s="4"/>
       <c r="W78" s="4"/>
       <c r="X78" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y78" s="4"/>
       <c r="Z78" s="4"/>
       <c r="AA78" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB78" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC78" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD78" s="12"/>
     </row>
     <row r="79" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A79" s="12"/>
-      <c r="B79" s="471"/>
-[...1 lines deleted...]
-      <c r="D79" s="473"/>
+      <c r="B79" s="447"/>
+      <c r="C79" s="448"/>
+      <c r="D79" s="449"/>
       <c r="E79" s="3"/>
       <c r="F79" s="3"/>
       <c r="G79" s="4"/>
       <c r="H79" s="4"/>
       <c r="I79" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J79" s="4"/>
       <c r="K79" s="4"/>
       <c r="L79" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M79" s="4"/>
       <c r="N79" s="4"/>
       <c r="O79" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P79" s="4"/>
       <c r="Q79" s="4"/>
       <c r="R79" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -19595,53 +19590,53 @@
       </c>
       <c r="V79" s="4"/>
       <c r="W79" s="4"/>
       <c r="X79" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y79" s="4"/>
       <c r="Z79" s="4"/>
       <c r="AA79" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB79" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC79" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD79" s="12"/>
     </row>
     <row r="80" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A80" s="12"/>
-      <c r="B80" s="471"/>
-[...1 lines deleted...]
-      <c r="D80" s="473"/>
+      <c r="B80" s="447"/>
+      <c r="C80" s="448"/>
+      <c r="D80" s="449"/>
       <c r="E80" s="3"/>
       <c r="F80" s="3"/>
       <c r="G80" s="4"/>
       <c r="H80" s="4"/>
       <c r="I80" s="26">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J80" s="4"/>
       <c r="K80" s="4"/>
       <c r="L80" s="26">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="M80" s="4"/>
       <c r="N80" s="4"/>
       <c r="O80" s="26">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="P80" s="4"/>
       <c r="Q80" s="4"/>
       <c r="R80" s="26">
         <f t="shared" si="27"/>
         <v>0</v>
@@ -19654,53 +19649,53 @@
       </c>
       <c r="V80" s="4"/>
       <c r="W80" s="4"/>
       <c r="X80" s="26">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="Y80" s="4"/>
       <c r="Z80" s="4"/>
       <c r="AA80" s="26">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="AB80" s="26" t="str">
         <f t="shared" si="31"/>
         <v>-</v>
       </c>
       <c r="AC80" s="26" t="str">
         <f t="shared" si="32"/>
         <v>-</v>
       </c>
       <c r="AD80" s="12"/>
     </row>
     <row r="81" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A81" s="12"/>
-      <c r="B81" s="471"/>
-[...1 lines deleted...]
-      <c r="D81" s="473"/>
+      <c r="B81" s="447"/>
+      <c r="C81" s="448"/>
+      <c r="D81" s="449"/>
       <c r="E81" s="3"/>
       <c r="F81" s="3"/>
       <c r="G81" s="4"/>
       <c r="H81" s="4"/>
       <c r="I81" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J81" s="4"/>
       <c r="K81" s="4"/>
       <c r="L81" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M81" s="4"/>
       <c r="N81" s="4"/>
       <c r="O81" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P81" s="4"/>
       <c r="Q81" s="4"/>
       <c r="R81" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -19713,53 +19708,53 @@
       </c>
       <c r="V81" s="4"/>
       <c r="W81" s="4"/>
       <c r="X81" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y81" s="4"/>
       <c r="Z81" s="4"/>
       <c r="AA81" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB81" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC81" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD81" s="12"/>
     </row>
     <row r="82" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A82" s="12"/>
-      <c r="B82" s="471"/>
-[...1 lines deleted...]
-      <c r="D82" s="473"/>
+      <c r="B82" s="447"/>
+      <c r="C82" s="448"/>
+      <c r="D82" s="449"/>
       <c r="E82" s="3"/>
       <c r="F82" s="3"/>
       <c r="G82" s="4"/>
       <c r="H82" s="4"/>
       <c r="I82" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J82" s="4"/>
       <c r="K82" s="4"/>
       <c r="L82" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M82" s="4"/>
       <c r="N82" s="4"/>
       <c r="O82" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P82" s="4"/>
       <c r="Q82" s="4"/>
       <c r="R82" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -19772,53 +19767,53 @@
       </c>
       <c r="V82" s="4"/>
       <c r="W82" s="4"/>
       <c r="X82" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y82" s="4"/>
       <c r="Z82" s="4"/>
       <c r="AA82" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB82" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC82" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD82" s="12"/>
     </row>
     <row r="83" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A83" s="12"/>
-      <c r="B83" s="471"/>
-[...1 lines deleted...]
-      <c r="D83" s="473"/>
+      <c r="B83" s="447"/>
+      <c r="C83" s="448"/>
+      <c r="D83" s="449"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="4"/>
       <c r="H83" s="4"/>
       <c r="I83" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J83" s="4"/>
       <c r="K83" s="4"/>
       <c r="L83" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M83" s="4"/>
       <c r="N83" s="4"/>
       <c r="O83" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P83" s="4"/>
       <c r="Q83" s="4"/>
       <c r="R83" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -19831,53 +19826,53 @@
       </c>
       <c r="V83" s="4"/>
       <c r="W83" s="4"/>
       <c r="X83" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y83" s="4"/>
       <c r="Z83" s="4"/>
       <c r="AA83" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB83" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC83" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD83" s="12"/>
     </row>
     <row r="84" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A84" s="12"/>
-      <c r="B84" s="471"/>
-[...1 lines deleted...]
-      <c r="D84" s="473"/>
+      <c r="B84" s="447"/>
+      <c r="C84" s="448"/>
+      <c r="D84" s="449"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="4"/>
       <c r="H84" s="4"/>
       <c r="I84" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J84" s="4"/>
       <c r="K84" s="4"/>
       <c r="L84" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M84" s="4"/>
       <c r="N84" s="4"/>
       <c r="O84" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P84" s="4"/>
       <c r="Q84" s="4"/>
       <c r="R84" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -19890,53 +19885,53 @@
       </c>
       <c r="V84" s="4"/>
       <c r="W84" s="4"/>
       <c r="X84" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y84" s="4"/>
       <c r="Z84" s="4"/>
       <c r="AA84" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB84" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC84" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD84" s="12"/>
     </row>
     <row r="85" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A85" s="12"/>
-      <c r="B85" s="471"/>
-[...1 lines deleted...]
-      <c r="D85" s="473"/>
+      <c r="B85" s="447"/>
+      <c r="C85" s="448"/>
+      <c r="D85" s="449"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="4"/>
       <c r="H85" s="4"/>
       <c r="I85" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J85" s="4"/>
       <c r="K85" s="4"/>
       <c r="L85" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M85" s="4"/>
       <c r="N85" s="4"/>
       <c r="O85" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P85" s="4"/>
       <c r="Q85" s="4"/>
       <c r="R85" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -19949,53 +19944,53 @@
       </c>
       <c r="V85" s="4"/>
       <c r="W85" s="4"/>
       <c r="X85" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y85" s="4"/>
       <c r="Z85" s="4"/>
       <c r="AA85" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB85" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC85" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD85" s="12"/>
     </row>
     <row r="86" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A86" s="12"/>
-      <c r="B86" s="471"/>
-[...1 lines deleted...]
-      <c r="D86" s="473"/>
+      <c r="B86" s="447"/>
+      <c r="C86" s="448"/>
+      <c r="D86" s="449"/>
       <c r="E86" s="3"/>
       <c r="F86" s="3"/>
       <c r="G86" s="4"/>
       <c r="H86" s="4"/>
       <c r="I86" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J86" s="4"/>
       <c r="K86" s="4"/>
       <c r="L86" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M86" s="4"/>
       <c r="N86" s="4"/>
       <c r="O86" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P86" s="4"/>
       <c r="Q86" s="4"/>
       <c r="R86" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -20008,53 +20003,53 @@
       </c>
       <c r="V86" s="4"/>
       <c r="W86" s="4"/>
       <c r="X86" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y86" s="4"/>
       <c r="Z86" s="4"/>
       <c r="AA86" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB86" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC86" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD86" s="12"/>
     </row>
     <row r="87" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A87" s="12"/>
-      <c r="B87" s="471"/>
-[...1 lines deleted...]
-      <c r="D87" s="473"/>
+      <c r="B87" s="447"/>
+      <c r="C87" s="448"/>
+      <c r="D87" s="449"/>
       <c r="E87" s="3"/>
       <c r="F87" s="3"/>
       <c r="G87" s="4"/>
       <c r="H87" s="4"/>
       <c r="I87" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J87" s="4"/>
       <c r="K87" s="4"/>
       <c r="L87" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M87" s="4"/>
       <c r="N87" s="4"/>
       <c r="O87" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P87" s="4"/>
       <c r="Q87" s="4"/>
       <c r="R87" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -20067,53 +20062,53 @@
       </c>
       <c r="V87" s="4"/>
       <c r="W87" s="4"/>
       <c r="X87" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y87" s="4"/>
       <c r="Z87" s="4"/>
       <c r="AA87" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB87" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC87" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD87" s="12"/>
     </row>
     <row r="88" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A88" s="12"/>
-      <c r="B88" s="471"/>
-[...1 lines deleted...]
-      <c r="D88" s="473"/>
+      <c r="B88" s="447"/>
+      <c r="C88" s="448"/>
+      <c r="D88" s="449"/>
       <c r="E88" s="3"/>
       <c r="F88" s="3"/>
       <c r="G88" s="4"/>
       <c r="H88" s="4"/>
       <c r="I88" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J88" s="4"/>
       <c r="K88" s="4"/>
       <c r="L88" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M88" s="4"/>
       <c r="N88" s="4"/>
       <c r="O88" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P88" s="4"/>
       <c r="Q88" s="4"/>
       <c r="R88" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -20126,53 +20121,53 @@
       </c>
       <c r="V88" s="4"/>
       <c r="W88" s="4"/>
       <c r="X88" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y88" s="4"/>
       <c r="Z88" s="4"/>
       <c r="AA88" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB88" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC88" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD88" s="12"/>
     </row>
     <row r="89" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A89" s="12"/>
-      <c r="B89" s="471"/>
-[...1 lines deleted...]
-      <c r="D89" s="473"/>
+      <c r="B89" s="447"/>
+      <c r="C89" s="448"/>
+      <c r="D89" s="449"/>
       <c r="E89" s="3"/>
       <c r="F89" s="3"/>
       <c r="G89" s="4"/>
       <c r="H89" s="4"/>
       <c r="I89" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J89" s="4"/>
       <c r="K89" s="4"/>
       <c r="L89" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M89" s="4"/>
       <c r="N89" s="4"/>
       <c r="O89" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P89" s="4"/>
       <c r="Q89" s="4"/>
       <c r="R89" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -20185,53 +20180,53 @@
       </c>
       <c r="V89" s="4"/>
       <c r="W89" s="4"/>
       <c r="X89" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y89" s="4"/>
       <c r="Z89" s="4"/>
       <c r="AA89" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB89" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC89" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD89" s="12"/>
     </row>
     <row r="90" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A90" s="12"/>
-      <c r="B90" s="471"/>
-[...1 lines deleted...]
-      <c r="D90" s="473"/>
+      <c r="B90" s="447"/>
+      <c r="C90" s="448"/>
+      <c r="D90" s="449"/>
       <c r="E90" s="3"/>
       <c r="F90" s="3"/>
       <c r="G90" s="4"/>
       <c r="H90" s="4"/>
       <c r="I90" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J90" s="4"/>
       <c r="K90" s="4"/>
       <c r="L90" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M90" s="4"/>
       <c r="N90" s="4"/>
       <c r="O90" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P90" s="4"/>
       <c r="Q90" s="4"/>
       <c r="R90" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -20244,53 +20239,53 @@
       </c>
       <c r="V90" s="4"/>
       <c r="W90" s="4"/>
       <c r="X90" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y90" s="4"/>
       <c r="Z90" s="4"/>
       <c r="AA90" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB90" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC90" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD90" s="12"/>
     </row>
     <row r="91" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A91" s="12"/>
-      <c r="B91" s="471"/>
-[...1 lines deleted...]
-      <c r="D91" s="473"/>
+      <c r="B91" s="447"/>
+      <c r="C91" s="448"/>
+      <c r="D91" s="449"/>
       <c r="E91" s="3"/>
       <c r="F91" s="3"/>
       <c r="G91" s="4"/>
       <c r="H91" s="4"/>
       <c r="I91" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J91" s="4"/>
       <c r="K91" s="4"/>
       <c r="L91" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M91" s="4"/>
       <c r="N91" s="4"/>
       <c r="O91" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P91" s="4"/>
       <c r="Q91" s="4"/>
       <c r="R91" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -20303,53 +20298,53 @@
       </c>
       <c r="V91" s="4"/>
       <c r="W91" s="4"/>
       <c r="X91" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y91" s="4"/>
       <c r="Z91" s="4"/>
       <c r="AA91" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB91" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC91" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD91" s="12"/>
     </row>
     <row r="92" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A92" s="12"/>
-      <c r="B92" s="471"/>
-[...1 lines deleted...]
-      <c r="D92" s="473"/>
+      <c r="B92" s="447"/>
+      <c r="C92" s="448"/>
+      <c r="D92" s="449"/>
       <c r="E92" s="3"/>
       <c r="F92" s="3"/>
       <c r="G92" s="4"/>
       <c r="H92" s="4"/>
       <c r="I92" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J92" s="4"/>
       <c r="K92" s="4"/>
       <c r="L92" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M92" s="4"/>
       <c r="N92" s="4"/>
       <c r="O92" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P92" s="4"/>
       <c r="Q92" s="4"/>
       <c r="R92" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -20362,53 +20357,53 @@
       </c>
       <c r="V92" s="4"/>
       <c r="W92" s="4"/>
       <c r="X92" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y92" s="4"/>
       <c r="Z92" s="4"/>
       <c r="AA92" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB92" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC92" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD92" s="12"/>
     </row>
     <row r="93" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A93" s="12"/>
-      <c r="B93" s="471"/>
-[...1 lines deleted...]
-      <c r="D93" s="473"/>
+      <c r="B93" s="447"/>
+      <c r="C93" s="448"/>
+      <c r="D93" s="449"/>
       <c r="E93" s="3"/>
       <c r="F93" s="3"/>
       <c r="G93" s="4"/>
       <c r="H93" s="4"/>
       <c r="I93" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J93" s="4"/>
       <c r="K93" s="4"/>
       <c r="L93" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M93" s="4"/>
       <c r="N93" s="4"/>
       <c r="O93" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P93" s="4"/>
       <c r="Q93" s="4"/>
       <c r="R93" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -20421,53 +20416,53 @@
       </c>
       <c r="V93" s="4"/>
       <c r="W93" s="4"/>
       <c r="X93" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y93" s="4"/>
       <c r="Z93" s="4"/>
       <c r="AA93" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB93" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC93" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD93" s="12"/>
     </row>
     <row r="94" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A94" s="12"/>
-      <c r="B94" s="471"/>
-[...1 lines deleted...]
-      <c r="D94" s="473"/>
+      <c r="B94" s="447"/>
+      <c r="C94" s="448"/>
+      <c r="D94" s="449"/>
       <c r="E94" s="3"/>
       <c r="F94" s="3"/>
       <c r="G94" s="4"/>
       <c r="H94" s="4"/>
       <c r="I94" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J94" s="4"/>
       <c r="K94" s="4"/>
       <c r="L94" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M94" s="4"/>
       <c r="N94" s="4"/>
       <c r="O94" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P94" s="4"/>
       <c r="Q94" s="4"/>
       <c r="R94" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
@@ -20480,217 +20475,217 @@
       </c>
       <c r="V94" s="4"/>
       <c r="W94" s="4"/>
       <c r="X94" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y94" s="4"/>
       <c r="Z94" s="4"/>
       <c r="AA94" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AB94" s="26" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
       <c r="AC94" s="26" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD94" s="12"/>
     </row>
     <row r="95" spans="1:30" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A95" s="12"/>
-      <c r="B95" s="468"/>
-[...1 lines deleted...]
-      <c r="D95" s="470"/>
+      <c r="B95" s="444"/>
+      <c r="C95" s="445"/>
+      <c r="D95" s="446"/>
       <c r="E95" s="3"/>
       <c r="F95" s="3"/>
       <c r="G95" s="4"/>
       <c r="H95" s="4"/>
       <c r="I95" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J95" s="4"/>
       <c r="K95" s="4"/>
       <c r="L95" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M95" s="4"/>
       <c r="N95" s="4"/>
       <c r="O95" s="26">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P95" s="4"/>
       <c r="Q95" s="4"/>
       <c r="R95" s="26">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="S95" s="4"/>
       <c r="T95" s="4"/>
       <c r="U95" s="26">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="V95" s="4"/>
       <c r="W95" s="4"/>
       <c r="X95" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="Y95" s="4"/>
       <c r="Z95" s="4"/>
       <c r="AA95" s="26">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
-      <c r="AB95" s="75" t="str">
+      <c r="AB95" s="73" t="str">
         <f t="shared" si="22"/>
         <v>-</v>
       </c>
-      <c r="AC95" s="75" t="str">
+      <c r="AC95" s="73" t="str">
         <f t="shared" si="23"/>
         <v>-</v>
       </c>
       <c r="AD95" s="12"/>
     </row>
     <row r="96" spans="1:30" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="12"/>
-      <c r="B96" s="180"/>
-[...5 lines deleted...]
-      <c r="H96" s="151" t="s">
+      <c r="B96" s="176"/>
+      <c r="C96" s="147"/>
+      <c r="D96" s="147"/>
+      <c r="E96" s="147"/>
+      <c r="F96" s="147"/>
+      <c r="G96" s="147"/>
+      <c r="H96" s="148" t="s">
         <v>0</v>
       </c>
       <c r="I96" s="9">
         <f>ROUND(SUM(I56:I95),0)</f>
         <v>0</v>
       </c>
-      <c r="J96" s="150"/>
-      <c r="K96" s="151" t="s">
+      <c r="J96" s="147"/>
+      <c r="K96" s="148" t="s">
         <v>0</v>
       </c>
       <c r="L96" s="9">
         <f>ROUND(SUM(L56:L95),0)</f>
         <v>0</v>
       </c>
-      <c r="M96" s="150"/>
-      <c r="N96" s="151" t="s">
+      <c r="M96" s="147"/>
+      <c r="N96" s="148" t="s">
         <v>0</v>
       </c>
       <c r="O96" s="9">
         <f>ROUND(SUM(O56:O95),0)</f>
         <v>0</v>
       </c>
-      <c r="P96" s="150"/>
-      <c r="Q96" s="151" t="s">
+      <c r="P96" s="147"/>
+      <c r="Q96" s="148" t="s">
         <v>0</v>
       </c>
       <c r="R96" s="9">
         <f>ROUND(SUM(R56:R95),0)</f>
         <v>0</v>
       </c>
-      <c r="S96" s="150"/>
-      <c r="T96" s="151" t="s">
+      <c r="S96" s="147"/>
+      <c r="T96" s="148" t="s">
         <v>0</v>
       </c>
       <c r="U96" s="9">
         <f>ROUND(SUM(U56:U95),0)</f>
         <v>0</v>
       </c>
-      <c r="V96" s="150"/>
-      <c r="W96" s="151" t="s">
+      <c r="V96" s="147"/>
+      <c r="W96" s="148" t="s">
         <v>0</v>
       </c>
       <c r="X96" s="9">
         <f>ROUND(SUM(X56:X95),0)</f>
         <v>0</v>
       </c>
-      <c r="Y96" s="150"/>
-      <c r="Z96" s="151" t="s">
+      <c r="Y96" s="147"/>
+      <c r="Z96" s="148" t="s">
         <v>0</v>
       </c>
       <c r="AA96" s="9">
         <f>ROUND(SUM(AA56:AA95),0)</f>
         <v>0</v>
       </c>
-      <c r="AB96" s="73">
+      <c r="AB96" s="71">
         <f>ROUND(SUM(AB56:AB95),0)</f>
         <v>0</v>
       </c>
-      <c r="AC96" s="73">
+      <c r="AC96" s="71">
         <f>ROUND(SUM(AC56:AC95),0)</f>
         <v>0</v>
       </c>
       <c r="AD96" s="12"/>
     </row>
     <row r="97" spans="1:30" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="12"/>
-      <c r="B97" s="462"/>
-[...1 lines deleted...]
-      <c r="D97" s="464"/>
+      <c r="B97" s="438"/>
+      <c r="C97" s="439"/>
+      <c r="D97" s="440"/>
       <c r="E97" s="12"/>
       <c r="F97" s="12"/>
       <c r="G97" s="12"/>
       <c r="H97" s="12"/>
       <c r="I97" s="12"/>
       <c r="J97" s="12"/>
       <c r="K97" s="12"/>
       <c r="L97" s="12"/>
       <c r="M97" s="12"/>
       <c r="N97" s="12"/>
       <c r="O97" s="12"/>
       <c r="P97" s="12"/>
       <c r="Q97" s="12"/>
       <c r="R97" s="12"/>
       <c r="S97" s="12"/>
       <c r="T97" s="12"/>
       <c r="U97" s="12"/>
       <c r="V97" s="12"/>
       <c r="W97" s="12"/>
       <c r="X97" s="12"/>
       <c r="Y97" s="12"/>
       <c r="Z97" s="12"/>
       <c r="AA97" s="12"/>
       <c r="AB97" s="12"/>
       <c r="AC97" s="12"/>
       <c r="AD97" s="12"/>
     </row>
     <row r="98" spans="1:30" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="12"/>
-      <c r="B98" s="465"/>
-[...1 lines deleted...]
-      <c r="D98" s="467"/>
+      <c r="B98" s="441"/>
+      <c r="C98" s="442"/>
+      <c r="D98" s="443"/>
       <c r="E98" s="20"/>
       <c r="F98" s="12"/>
       <c r="G98" s="12"/>
       <c r="H98" s="20"/>
       <c r="I98" s="12"/>
       <c r="J98" s="12"/>
       <c r="K98" s="20"/>
       <c r="L98" s="12"/>
       <c r="M98" s="12"/>
       <c r="N98" s="20"/>
       <c r="O98" s="12"/>
       <c r="P98" s="12"/>
       <c r="Q98" s="20"/>
       <c r="R98" s="12"/>
       <c r="S98" s="12"/>
       <c r="T98" s="20"/>
       <c r="U98" s="12"/>
       <c r="V98" s="12"/>
       <c r="W98" s="20"/>
       <c r="X98" s="12"/>
       <c r="Y98" s="12"/>
       <c r="Z98" s="20"/>
       <c r="AA98" s="12"/>
       <c r="AB98" s="12"/>
       <c r="AC98" s="12"/>
@@ -20807,126 +20802,126 @@
     <mergeCell ref="B69:D69"/>
     <mergeCell ref="B79:D79"/>
     <mergeCell ref="B80:D80"/>
     <mergeCell ref="B73:D73"/>
     <mergeCell ref="B74:D74"/>
     <mergeCell ref="B75:D75"/>
     <mergeCell ref="B76:D76"/>
     <mergeCell ref="B77:D77"/>
     <mergeCell ref="B95:D95"/>
     <mergeCell ref="B97:D97"/>
     <mergeCell ref="B98:D98"/>
     <mergeCell ref="B91:D91"/>
     <mergeCell ref="B92:D92"/>
     <mergeCell ref="B93:D93"/>
     <mergeCell ref="B83:D83"/>
     <mergeCell ref="B84:D84"/>
     <mergeCell ref="B85:D85"/>
     <mergeCell ref="B86:D86"/>
     <mergeCell ref="B94:D94"/>
     <mergeCell ref="B88:D88"/>
     <mergeCell ref="B89:D89"/>
     <mergeCell ref="B90:D90"/>
     <mergeCell ref="B87:D87"/>
   </mergeCells>
   <conditionalFormatting sqref="G9:G48">
-    <cfRule type="cellIs" dxfId="31" priority="3" operator="greaterThanOrEqual">
+    <cfRule type="cellIs" dxfId="28" priority="3" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G56:G95">
-    <cfRule type="cellIs" dxfId="30" priority="115" operator="greaterThanOrEqual">
+    <cfRule type="cellIs" dxfId="27" priority="115" operator="greaterThanOrEqual">
       <formula>30000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J9:J48">
-    <cfRule type="cellIs" dxfId="27" priority="2" operator="greaterThanOrEqual">
+    <cfRule type="cellIs" dxfId="24" priority="2" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J56:J95">
-    <cfRule type="cellIs" dxfId="26" priority="11" operator="greaterThanOrEqual">
+    <cfRule type="cellIs" dxfId="23" priority="11" operator="greaterThanOrEqual">
       <formula>30000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M9:M48">
-    <cfRule type="cellIs" dxfId="25" priority="1" operator="greaterThanOrEqual">
+    <cfRule type="cellIs" dxfId="22" priority="1" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M56:M95">
-    <cfRule type="cellIs" dxfId="24" priority="10" operator="greaterThanOrEqual">
+    <cfRule type="cellIs" dxfId="21" priority="10" operator="greaterThanOrEqual">
       <formula>30000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P9:P48">
-    <cfRule type="cellIs" dxfId="23" priority="4" operator="greaterThanOrEqual">
+    <cfRule type="cellIs" dxfId="20" priority="4" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P56:P95">
-    <cfRule type="cellIs" dxfId="22" priority="9" operator="greaterThanOrEqual">
+    <cfRule type="cellIs" dxfId="19" priority="9" operator="greaterThanOrEqual">
       <formula>30000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="S9:S48">
-    <cfRule type="cellIs" dxfId="21" priority="23" operator="greaterThanOrEqual">
+    <cfRule type="cellIs" dxfId="18" priority="23" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="S56:S95">
-    <cfRule type="cellIs" dxfId="20" priority="8" operator="greaterThanOrEqual">
+    <cfRule type="cellIs" dxfId="17" priority="8" operator="greaterThanOrEqual">
       <formula>30000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V9:V48">
-    <cfRule type="cellIs" dxfId="19" priority="22" operator="greaterThanOrEqual">
+    <cfRule type="cellIs" dxfId="16" priority="22" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V56:V95">
-    <cfRule type="cellIs" dxfId="18" priority="28" operator="greaterThanOrEqual">
+    <cfRule type="cellIs" dxfId="15" priority="28" operator="greaterThanOrEqual">
       <formula>30000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y9:Y48">
-    <cfRule type="cellIs" dxfId="17" priority="21" operator="greaterThanOrEqual">
+    <cfRule type="cellIs" dxfId="14" priority="21" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y56:Y95">
-    <cfRule type="cellIs" dxfId="16" priority="27" operator="greaterThanOrEqual">
+    <cfRule type="cellIs" dxfId="13" priority="27" operator="greaterThanOrEqual">
       <formula>30000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB9:AC48">
-    <cfRule type="expression" dxfId="15" priority="121">
+    <cfRule type="expression" dxfId="12" priority="121">
       <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB56:AC95">
-    <cfRule type="expression" dxfId="14" priority="119">
+    <cfRule type="expression" dxfId="11" priority="119">
       <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D30:D47 D11:D28 D58:D95" xr:uid="{4116C117-3CE1-4A29-8F23-B0218ADDBEF7}"/>
   </dataValidations>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;C&amp;"Arial,Fett"&amp;14Investitionskosten
 </oddHeader>
   </headerFooter>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="5" max="34" man="1"/>
     <brk id="28" max="35" man="1"/>
   </colBreaks>
   <ignoredErrors>
     <ignoredError sqref="G54:AA54" unlockedFormula="1"/>
   </ignoredErrors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="35" id="{E374E123-3D69-4D1E-ACD8-B07BED04FCA7}">
             <xm:f>'(4) Finanzierung &amp; Finanzhilfe'!$K$24&lt;&gt;#REF!+$AC$49</xm:f>
@@ -20961,2777 +20956,2653 @@
           <x14:formula1>
             <xm:f>'(1) Übersicht'!$E$15:$E$25</xm:f>
           </x14:formula1>
           <xm:sqref>F9:F48 F56:F95</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{1A4EE9FF-91EA-4718-8CF0-04C291D75E86}">
           <x14:formula1>
             <xm:f>Legende!$A$2:$A$8</xm:f>
           </x14:formula1>
           <xm:sqref>E9:E48 E56:E95</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Tabelle4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M121"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D12" sqref="D12"/>
+      <selection activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.1796875" customWidth="1"/>
-    <col min="2" max="2" width="2.7265625" style="40" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="13" max="13" width="11.453125" style="88" customWidth="1"/>
+    <col min="2" max="2" width="2.7265625" style="39" customWidth="1"/>
+    <col min="3" max="3" width="46.453125" style="39" customWidth="1"/>
+    <col min="4" max="10" width="13" style="39" customWidth="1"/>
+    <col min="11" max="11" width="13" style="616" customWidth="1"/>
+    <col min="12" max="12" width="8.7265625" style="39" customWidth="1"/>
+    <col min="13" max="13" width="11.453125" style="85" customWidth="1"/>
     <col min="14" max="16384" width="11.453125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="12"/>
-      <c r="B1" s="56"/>
+      <c r="B1" s="54"/>
       <c r="C1" s="27"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="H1" s="13"/>
       <c r="I1" s="13"/>
       <c r="J1" s="13"/>
-      <c r="K1" s="28"/>
-      <c r="L1" s="46"/>
+      <c r="K1" s="581"/>
+      <c r="L1" s="45"/>
       <c r="M1" s="12"/>
     </row>
     <row r="2" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="14"/>
-      <c r="B2" s="543" t="s">
+      <c r="B2" s="519" t="s">
         <v>106</v>
       </c>
-      <c r="C2" s="544"/>
-[...8 lines deleted...]
-      <c r="L2" s="545"/>
+      <c r="C2" s="520"/>
+      <c r="D2" s="520"/>
+      <c r="E2" s="520"/>
+      <c r="F2" s="520"/>
+      <c r="G2" s="520"/>
+      <c r="H2" s="520"/>
+      <c r="I2" s="520"/>
+      <c r="J2" s="520"/>
+      <c r="K2" s="520"/>
+      <c r="L2" s="521"/>
       <c r="M2" s="17"/>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="14"/>
-      <c r="B3" s="546"/>
-[...9 lines deleted...]
-      <c r="L3" s="548"/>
+      <c r="B3" s="522"/>
+      <c r="C3" s="523"/>
+      <c r="D3" s="523"/>
+      <c r="E3" s="523"/>
+      <c r="F3" s="523"/>
+      <c r="G3" s="523"/>
+      <c r="H3" s="523"/>
+      <c r="I3" s="523"/>
+      <c r="J3" s="523"/>
+      <c r="K3" s="523"/>
+      <c r="L3" s="524"/>
       <c r="M3" s="17"/>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="14"/>
-      <c r="B4" s="546"/>
-[...9 lines deleted...]
-      <c r="L4" s="548"/>
+      <c r="B4" s="522"/>
+      <c r="C4" s="523"/>
+      <c r="D4" s="523"/>
+      <c r="E4" s="523"/>
+      <c r="F4" s="523"/>
+      <c r="G4" s="523"/>
+      <c r="H4" s="523"/>
+      <c r="I4" s="523"/>
+      <c r="J4" s="523"/>
+      <c r="K4" s="523"/>
+      <c r="L4" s="524"/>
       <c r="M4" s="17"/>
     </row>
     <row r="5" spans="1:13" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="14"/>
-      <c r="B5" s="549"/>
-[...9 lines deleted...]
-      <c r="L5" s="551"/>
+      <c r="B5" s="525"/>
+      <c r="C5" s="526"/>
+      <c r="D5" s="526"/>
+      <c r="E5" s="526"/>
+      <c r="F5" s="526"/>
+      <c r="G5" s="526"/>
+      <c r="H5" s="526"/>
+      <c r="I5" s="526"/>
+      <c r="J5" s="526"/>
+      <c r="K5" s="526"/>
+      <c r="L5" s="527"/>
       <c r="M5" s="17"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" s="12"/>
-      <c r="B6" s="36"/>
+      <c r="B6" s="35"/>
       <c r="C6" s="16"/>
       <c r="D6" s="16"/>
       <c r="E6" s="16"/>
       <c r="F6" s="16"/>
       <c r="G6" s="16"/>
       <c r="H6" s="16"/>
       <c r="I6" s="16"/>
       <c r="J6" s="16"/>
-      <c r="K6" s="16"/>
-      <c r="L6" s="36"/>
+      <c r="K6" s="582"/>
+      <c r="L6" s="35"/>
       <c r="M6" s="12"/>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" s="14"/>
-      <c r="B7" s="57"/>
-[...9 lines deleted...]
-      <c r="L7" s="41"/>
+      <c r="B7" s="55"/>
+      <c r="C7" s="47"/>
+      <c r="D7" s="47"/>
+      <c r="E7" s="47"/>
+      <c r="F7" s="47"/>
+      <c r="G7" s="47"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="47"/>
+      <c r="J7" s="47"/>
+      <c r="K7" s="583"/>
+      <c r="L7" s="40"/>
       <c r="M7" s="17"/>
     </row>
     <row r="8" spans="1:13" ht="15.5" x14ac:dyDescent="0.25">
       <c r="A8" s="14"/>
-      <c r="B8" s="58"/>
-      <c r="C8" s="53" t="s">
+      <c r="B8" s="56"/>
+      <c r="C8" s="52" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="15"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
       <c r="J8" s="15"/>
-      <c r="K8" s="15"/>
-      <c r="L8" s="50"/>
+      <c r="K8" s="584"/>
+      <c r="L8" s="49"/>
       <c r="M8" s="17"/>
     </row>
     <row r="9" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A9" s="14"/>
-      <c r="B9" s="49"/>
-      <c r="C9" s="52" t="s">
+      <c r="B9" s="48"/>
+      <c r="C9" s="51" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="12"/>
-      <c r="K9" s="12"/>
-      <c r="L9" s="42"/>
+      <c r="K9" s="276"/>
+      <c r="L9" s="41"/>
       <c r="M9" s="17"/>
     </row>
     <row r="10" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="14"/>
-      <c r="B10" s="49"/>
-      <c r="C10" s="38" t="s">
+      <c r="B10" s="48"/>
+      <c r="C10" s="37" t="s">
         <v>28</v>
       </c>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="12"/>
       <c r="I10" s="12"/>
       <c r="J10" s="12"/>
-      <c r="K10" s="12"/>
-      <c r="L10" s="42"/>
+      <c r="K10" s="276"/>
+      <c r="L10" s="41"/>
       <c r="M10" s="17"/>
     </row>
     <row r="11" spans="1:13" ht="14.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="14"/>
-      <c r="B11" s="49"/>
+      <c r="B11" s="48"/>
       <c r="C11" s="12"/>
-      <c r="D11" s="474" t="s">
+      <c r="D11" s="450" t="s">
         <v>33</v>
       </c>
-      <c r="E11" s="475"/>
-[...6 lines deleted...]
-      <c r="L11" s="42"/>
+      <c r="E11" s="451"/>
+      <c r="F11" s="451"/>
+      <c r="G11" s="451"/>
+      <c r="H11" s="451"/>
+      <c r="I11" s="451"/>
+      <c r="J11" s="452"/>
+      <c r="K11" s="585"/>
+      <c r="L11" s="41"/>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="14"/>
-      <c r="B12" s="59"/>
-      <c r="C12" s="51" t="s">
+      <c r="B12" s="57"/>
+      <c r="C12" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="D12" s="82" t="s">
+      <c r="D12" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="E12" s="82" t="s">
+      <c r="E12" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="F12" s="82" t="s">
+      <c r="F12" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="G12" s="82" t="s">
+      <c r="G12" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="H12" s="35" t="s">
+      <c r="H12" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="I12" s="35" t="s">
+      <c r="I12" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="J12" s="35" t="s">
+      <c r="J12" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="K12" s="30" t="s">
+      <c r="K12" s="586" t="s">
         <v>2</v>
       </c>
-      <c r="L12" s="60"/>
+      <c r="L12" s="58"/>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13" s="14"/>
-      <c r="B13" s="59"/>
-      <c r="C13" s="403">
+      <c r="B13" s="57"/>
+      <c r="C13" s="379">
         <f>'(1) Übersicht'!E15</f>
         <v>0</v>
       </c>
-      <c r="D13" s="381"/>
-[...6 lines deleted...]
-      <c r="K13" s="382">
+      <c r="D13" s="361"/>
+      <c r="E13" s="361"/>
+      <c r="F13" s="361"/>
+      <c r="G13" s="361"/>
+      <c r="H13" s="361"/>
+      <c r="I13" s="361"/>
+      <c r="J13" s="361"/>
+      <c r="K13" s="587">
         <f>SUM(D13:J13)</f>
         <v>0</v>
       </c>
-      <c r="L13" s="61"/>
+      <c r="L13" s="59"/>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" s="14"/>
-      <c r="B14" s="59"/>
-      <c r="C14" s="404">
+      <c r="B14" s="57"/>
+      <c r="C14" s="380">
         <f>'(1) Übersicht'!E16</f>
         <v>0</v>
       </c>
-      <c r="D14" s="383"/>
-[...6 lines deleted...]
-      <c r="K14" s="384">
+      <c r="D14" s="362"/>
+      <c r="E14" s="362"/>
+      <c r="F14" s="362"/>
+      <c r="G14" s="362"/>
+      <c r="H14" s="362"/>
+      <c r="I14" s="362"/>
+      <c r="J14" s="362"/>
+      <c r="K14" s="588">
         <f t="shared" ref="K14:K23" si="0">SUM(D14:J14)</f>
         <v>0</v>
       </c>
-      <c r="L14" s="61"/>
+      <c r="L14" s="59"/>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="14"/>
-      <c r="B15" s="59"/>
-      <c r="C15" s="404">
+      <c r="B15" s="57"/>
+      <c r="C15" s="380">
         <f>'(1) Übersicht'!E17</f>
         <v>0</v>
       </c>
-      <c r="D15" s="383"/>
-[...6 lines deleted...]
-      <c r="K15" s="384">
+      <c r="D15" s="362"/>
+      <c r="E15" s="362"/>
+      <c r="F15" s="362"/>
+      <c r="G15" s="362"/>
+      <c r="H15" s="362"/>
+      <c r="I15" s="362"/>
+      <c r="J15" s="362"/>
+      <c r="K15" s="588">
         <f t="shared" ref="K15:K17" si="1">SUM(D15:J15)</f>
         <v>0</v>
       </c>
-      <c r="L15" s="61"/>
+      <c r="L15" s="59"/>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="14"/>
-      <c r="B16" s="59"/>
-      <c r="C16" s="404">
+      <c r="B16" s="57"/>
+      <c r="C16" s="380">
         <f>'(1) Übersicht'!E18</f>
         <v>0</v>
       </c>
-      <c r="D16" s="383"/>
-[...6 lines deleted...]
-      <c r="K16" s="384">
+      <c r="D16" s="362"/>
+      <c r="E16" s="362"/>
+      <c r="F16" s="362"/>
+      <c r="G16" s="362"/>
+      <c r="H16" s="362"/>
+      <c r="I16" s="362"/>
+      <c r="J16" s="362"/>
+      <c r="K16" s="588">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L16" s="61"/>
+      <c r="L16" s="59"/>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="14"/>
-      <c r="B17" s="59"/>
-      <c r="C17" s="404">
+      <c r="B17" s="57"/>
+      <c r="C17" s="380">
         <f>'(1) Übersicht'!E19</f>
         <v>0</v>
       </c>
-      <c r="D17" s="383"/>
-[...6 lines deleted...]
-      <c r="K17" s="384">
+      <c r="D17" s="362"/>
+      <c r="E17" s="362"/>
+      <c r="F17" s="362"/>
+      <c r="G17" s="362"/>
+      <c r="H17" s="362"/>
+      <c r="I17" s="362"/>
+      <c r="J17" s="362"/>
+      <c r="K17" s="588">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L17" s="61"/>
+      <c r="L17" s="59"/>
       <c r="M17" s="17"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="14"/>
-      <c r="B18" s="59"/>
-      <c r="C18" s="404">
+      <c r="B18" s="57"/>
+      <c r="C18" s="380">
         <f>'(1) Übersicht'!E20</f>
         <v>0</v>
       </c>
-      <c r="D18" s="383"/>
-[...6 lines deleted...]
-      <c r="K18" s="384">
+      <c r="D18" s="362"/>
+      <c r="E18" s="362"/>
+      <c r="F18" s="362"/>
+      <c r="G18" s="362"/>
+      <c r="H18" s="362"/>
+      <c r="I18" s="362"/>
+      <c r="J18" s="362"/>
+      <c r="K18" s="588">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L18" s="61"/>
+      <c r="L18" s="59"/>
       <c r="M18" s="17"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="14"/>
-      <c r="B19" s="59"/>
-      <c r="C19" s="404">
+      <c r="B19" s="57"/>
+      <c r="C19" s="380">
         <f>'(1) Übersicht'!E21</f>
         <v>0</v>
       </c>
-      <c r="D19" s="383"/>
-[...6 lines deleted...]
-      <c r="K19" s="384">
+      <c r="D19" s="362"/>
+      <c r="E19" s="362"/>
+      <c r="F19" s="362"/>
+      <c r="G19" s="362"/>
+      <c r="H19" s="362"/>
+      <c r="I19" s="362"/>
+      <c r="J19" s="362"/>
+      <c r="K19" s="588">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L19" s="61"/>
+      <c r="L19" s="59"/>
       <c r="M19" s="17"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="14"/>
-      <c r="B20" s="59"/>
-      <c r="C20" s="404">
+      <c r="B20" s="57"/>
+      <c r="C20" s="380">
         <f>'(1) Übersicht'!E22</f>
         <v>0</v>
       </c>
-      <c r="D20" s="383"/>
-[...6 lines deleted...]
-      <c r="K20" s="384">
+      <c r="D20" s="362"/>
+      <c r="E20" s="362"/>
+      <c r="F20" s="362"/>
+      <c r="G20" s="362"/>
+      <c r="H20" s="362"/>
+      <c r="I20" s="362"/>
+      <c r="J20" s="362"/>
+      <c r="K20" s="588">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L20" s="61"/>
+      <c r="L20" s="59"/>
       <c r="M20" s="17"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="14"/>
-      <c r="B21" s="59"/>
-      <c r="C21" s="404">
+      <c r="B21" s="57"/>
+      <c r="C21" s="380">
         <f>'(1) Übersicht'!E23</f>
         <v>0</v>
       </c>
-      <c r="D21" s="383"/>
-[...6 lines deleted...]
-      <c r="K21" s="384">
+      <c r="D21" s="362"/>
+      <c r="E21" s="362"/>
+      <c r="F21" s="362"/>
+      <c r="G21" s="362"/>
+      <c r="H21" s="362"/>
+      <c r="I21" s="362"/>
+      <c r="J21" s="362"/>
+      <c r="K21" s="588">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L21" s="61"/>
+      <c r="L21" s="59"/>
       <c r="M21" s="17"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="14"/>
-      <c r="B22" s="59"/>
-      <c r="C22" s="404">
+      <c r="B22" s="57"/>
+      <c r="C22" s="380">
         <f>'(1) Übersicht'!E24</f>
         <v>0</v>
       </c>
-      <c r="D22" s="383"/>
-[...6 lines deleted...]
-      <c r="K22" s="384">
+      <c r="D22" s="362"/>
+      <c r="E22" s="362"/>
+      <c r="F22" s="362"/>
+      <c r="G22" s="362"/>
+      <c r="H22" s="362"/>
+      <c r="I22" s="362"/>
+      <c r="J22" s="362"/>
+      <c r="K22" s="588">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L22" s="61"/>
+      <c r="L22" s="59"/>
       <c r="M22" s="17"/>
     </row>
     <row r="23" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="14"/>
-      <c r="B23" s="59"/>
-      <c r="C23" s="405">
+      <c r="B23" s="57"/>
+      <c r="C23" s="381">
         <f>'(1) Übersicht'!E25</f>
         <v>0</v>
       </c>
-      <c r="D23" s="385"/>
-[...6 lines deleted...]
-      <c r="K23" s="386">
+      <c r="D23" s="363"/>
+      <c r="E23" s="363"/>
+      <c r="F23" s="363"/>
+      <c r="G23" s="363"/>
+      <c r="H23" s="363"/>
+      <c r="I23" s="363"/>
+      <c r="J23" s="363"/>
+      <c r="K23" s="589">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L23" s="61"/>
-      <c r="M23" s="39"/>
+      <c r="L23" s="59"/>
+      <c r="M23" s="38"/>
     </row>
     <row r="24" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="14"/>
-      <c r="B24" s="59"/>
+      <c r="B24" s="57"/>
       <c r="C24" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="D24" s="165">
+      <c r="D24" s="162">
         <f>SUM(D13:D23)</f>
         <v>0</v>
       </c>
-      <c r="E24" s="165">
+      <c r="E24" s="162">
         <f>SUM(E13:E23)</f>
         <v>0</v>
       </c>
-      <c r="F24" s="165">
+      <c r="F24" s="162">
         <f>SUM(F13:F23)</f>
         <v>0</v>
       </c>
-      <c r="G24" s="165">
+      <c r="G24" s="162">
         <f>SUM(G13:G23)</f>
         <v>0</v>
       </c>
-      <c r="H24" s="165">
+      <c r="H24" s="162">
         <f t="shared" ref="H24:J24" si="2">SUM(H13:H23)</f>
         <v>0</v>
       </c>
-      <c r="I24" s="165">
+      <c r="I24" s="162">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J24" s="165">
+      <c r="J24" s="162">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K24" s="166">
+      <c r="K24" s="590">
         <f>ROUND(SUM(K13:K23),0)</f>
         <v>0</v>
       </c>
-      <c r="L24" s="62"/>
-      <c r="M24" s="552" t="str">
+      <c r="L24" s="60"/>
+      <c r="M24" s="528" t="str">
         <f>IF(K24&lt;&gt;'(2) Investitionskosten'!$D$6,"Check total (2)","")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A25" s="14"/>
-      <c r="B25" s="49"/>
+      <c r="B25" s="48"/>
       <c r="C25" s="14"/>
-      <c r="D25" s="143"/>
-[...8 lines deleted...]
-      <c r="M25" s="553"/>
+      <c r="D25" s="140"/>
+      <c r="E25" s="84"/>
+      <c r="F25" s="84"/>
+      <c r="G25" s="84"/>
+      <c r="H25" s="84"/>
+      <c r="I25" s="84"/>
+      <c r="J25" s="84"/>
+      <c r="K25" s="226"/>
+      <c r="L25" s="97"/>
+      <c r="M25" s="529"/>
     </row>
     <row r="26" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="14"/>
-      <c r="B26" s="49"/>
+      <c r="B26" s="48"/>
       <c r="C26" s="21" t="s">
         <v>128</v>
       </c>
-      <c r="D26" s="87"/>
-[...8 lines deleted...]
-      <c r="M26" s="554"/>
+      <c r="D26" s="84"/>
+      <c r="E26" s="84"/>
+      <c r="F26" s="84"/>
+      <c r="G26" s="84"/>
+      <c r="H26" s="84"/>
+      <c r="I26" s="84"/>
+      <c r="J26" s="84"/>
+      <c r="K26" s="226"/>
+      <c r="L26" s="139"/>
+      <c r="M26" s="530"/>
     </row>
     <row r="27" spans="1:13" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="14"/>
-      <c r="B27" s="49"/>
+      <c r="B27" s="48"/>
       <c r="C27" s="21"/>
-      <c r="D27" s="87"/>
-[...7 lines deleted...]
-      <c r="L27" s="142"/>
+      <c r="D27" s="84"/>
+      <c r="E27" s="84"/>
+      <c r="F27" s="84"/>
+      <c r="G27" s="84"/>
+      <c r="H27" s="84"/>
+      <c r="I27" s="84"/>
+      <c r="J27" s="84"/>
+      <c r="K27" s="226"/>
+      <c r="L27" s="139"/>
       <c r="M27" s="17"/>
     </row>
     <row r="28" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="14"/>
-      <c r="B28" s="59"/>
-      <c r="C28" s="51" t="s">
+      <c r="B28" s="57"/>
+      <c r="C28" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="D28" s="401" t="str">
+      <c r="D28" s="377" t="str">
         <f>D12</f>
         <v>20xx</v>
       </c>
-      <c r="E28" s="401" t="str">
+      <c r="E28" s="377" t="str">
         <f t="shared" ref="E28:J28" si="3">E12</f>
         <v>20xx</v>
       </c>
-      <c r="F28" s="401" t="str">
+      <c r="F28" s="377" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
-      <c r="G28" s="401" t="str">
+      <c r="G28" s="377" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
-      <c r="H28" s="401" t="str">
+      <c r="H28" s="377" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
-      <c r="I28" s="401" t="str">
+      <c r="I28" s="377" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
-      <c r="J28" s="401" t="str">
+      <c r="J28" s="377" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
-      <c r="K28" s="30" t="s">
+      <c r="K28" s="586" t="s">
         <v>2</v>
       </c>
-      <c r="L28" s="60"/>
+      <c r="L28" s="58"/>
       <c r="M28" s="17"/>
     </row>
     <row r="29" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="14"/>
-      <c r="B29" s="59"/>
-      <c r="C29" s="167" t="s">
+      <c r="B29" s="57"/>
+      <c r="C29" s="163" t="s">
         <v>18</v>
       </c>
-      <c r="D29" s="86"/>
-[...6 lines deleted...]
-      <c r="K29" s="81">
+      <c r="D29" s="83"/>
+      <c r="E29" s="83"/>
+      <c r="F29" s="83"/>
+      <c r="G29" s="83"/>
+      <c r="H29" s="83"/>
+      <c r="I29" s="83"/>
+      <c r="J29" s="83"/>
+      <c r="K29" s="591">
         <f t="shared" ref="K29:K39" si="4">SUM(D29:J29)</f>
         <v>0</v>
       </c>
-      <c r="L29" s="62"/>
-      <c r="M29" s="131"/>
+      <c r="L29" s="60"/>
+      <c r="M29" s="128"/>
     </row>
     <row r="30" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="14"/>
-      <c r="B30" s="59"/>
-      <c r="C30" s="387" t="s">
+      <c r="B30" s="57"/>
+      <c r="C30" s="364" t="s">
         <v>21</v>
       </c>
-      <c r="D30" s="381"/>
-[...6 lines deleted...]
-      <c r="K30" s="382">
+      <c r="D30" s="361"/>
+      <c r="E30" s="361"/>
+      <c r="F30" s="361"/>
+      <c r="G30" s="361"/>
+      <c r="H30" s="361"/>
+      <c r="I30" s="361"/>
+      <c r="J30" s="361"/>
+      <c r="K30" s="587">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L30" s="61"/>
+      <c r="L30" s="59"/>
       <c r="M30" s="17"/>
     </row>
     <row r="31" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="14"/>
-      <c r="B31" s="59"/>
-      <c r="C31" s="388" t="s">
+      <c r="B31" s="57"/>
+      <c r="C31" s="365" t="s">
         <v>21</v>
       </c>
-      <c r="D31" s="383"/>
-[...6 lines deleted...]
-      <c r="K31" s="384">
+      <c r="D31" s="362"/>
+      <c r="E31" s="362"/>
+      <c r="F31" s="362"/>
+      <c r="G31" s="362"/>
+      <c r="H31" s="362"/>
+      <c r="I31" s="362"/>
+      <c r="J31" s="362"/>
+      <c r="K31" s="588">
         <f t="shared" ref="K31:K34" si="5">SUM(D31:J31)</f>
         <v>0</v>
       </c>
-      <c r="L31" s="61"/>
+      <c r="L31" s="59"/>
       <c r="M31" s="17"/>
     </row>
     <row r="32" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="14"/>
-      <c r="B32" s="59"/>
-      <c r="C32" s="388" t="s">
+      <c r="B32" s="57"/>
+      <c r="C32" s="365" t="s">
         <v>21</v>
       </c>
-      <c r="D32" s="383"/>
-[...6 lines deleted...]
-      <c r="K32" s="384">
+      <c r="D32" s="362"/>
+      <c r="E32" s="362"/>
+      <c r="F32" s="362"/>
+      <c r="G32" s="362"/>
+      <c r="H32" s="362"/>
+      <c r="I32" s="362"/>
+      <c r="J32" s="362"/>
+      <c r="K32" s="588">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="L32" s="61"/>
+      <c r="L32" s="59"/>
       <c r="M32" s="17"/>
     </row>
     <row r="33" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="14"/>
-      <c r="B33" s="59"/>
-      <c r="C33" s="388" t="s">
+      <c r="B33" s="57"/>
+      <c r="C33" s="365" t="s">
         <v>21</v>
       </c>
-      <c r="D33" s="383"/>
-[...6 lines deleted...]
-      <c r="K33" s="384">
+      <c r="D33" s="362"/>
+      <c r="E33" s="362"/>
+      <c r="F33" s="362"/>
+      <c r="G33" s="362"/>
+      <c r="H33" s="362"/>
+      <c r="I33" s="362"/>
+      <c r="J33" s="362"/>
+      <c r="K33" s="588">
         <f t="shared" ref="K33" si="6">SUM(D33:J33)</f>
         <v>0</v>
       </c>
-      <c r="L33" s="61"/>
+      <c r="L33" s="59"/>
       <c r="M33" s="17"/>
     </row>
     <row r="34" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="14"/>
-      <c r="B34" s="59"/>
-      <c r="C34" s="388" t="s">
+      <c r="B34" s="57"/>
+      <c r="C34" s="365" t="s">
         <v>21</v>
       </c>
-      <c r="D34" s="383"/>
-[...6 lines deleted...]
-      <c r="K34" s="384">
+      <c r="D34" s="362"/>
+      <c r="E34" s="362"/>
+      <c r="F34" s="362"/>
+      <c r="G34" s="362"/>
+      <c r="H34" s="362"/>
+      <c r="I34" s="362"/>
+      <c r="J34" s="362"/>
+      <c r="K34" s="588">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="L34" s="61"/>
+      <c r="L34" s="59"/>
       <c r="M34" s="17"/>
     </row>
     <row r="35" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="14"/>
-      <c r="B35" s="59"/>
-      <c r="C35" s="388" t="s">
+      <c r="B35" s="57"/>
+      <c r="C35" s="365" t="s">
         <v>21</v>
       </c>
-      <c r="D35" s="383"/>
-[...6 lines deleted...]
-      <c r="K35" s="384">
+      <c r="D35" s="362"/>
+      <c r="E35" s="362"/>
+      <c r="F35" s="362"/>
+      <c r="G35" s="362"/>
+      <c r="H35" s="362"/>
+      <c r="I35" s="362"/>
+      <c r="J35" s="362"/>
+      <c r="K35" s="588">
         <f t="shared" ref="K35" si="7">SUM(D35:J35)</f>
         <v>0</v>
       </c>
-      <c r="L35" s="61"/>
+      <c r="L35" s="59"/>
       <c r="M35" s="17"/>
     </row>
     <row r="36" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="14"/>
-      <c r="B36" s="59"/>
-      <c r="C36" s="388" t="s">
+      <c r="B36" s="57"/>
+      <c r="C36" s="365" t="s">
         <v>21</v>
       </c>
-      <c r="D36" s="383"/>
-[...6 lines deleted...]
-      <c r="K36" s="384">
+      <c r="D36" s="362"/>
+      <c r="E36" s="362"/>
+      <c r="F36" s="362"/>
+      <c r="G36" s="362"/>
+      <c r="H36" s="362"/>
+      <c r="I36" s="362"/>
+      <c r="J36" s="362"/>
+      <c r="K36" s="588">
         <f t="shared" ref="K36:K37" si="8">SUM(D36:J36)</f>
         <v>0</v>
       </c>
-      <c r="L36" s="61"/>
+      <c r="L36" s="59"/>
       <c r="M36" s="17"/>
     </row>
     <row r="37" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="14"/>
-      <c r="B37" s="59"/>
-      <c r="C37" s="388" t="s">
+      <c r="B37" s="57"/>
+      <c r="C37" s="365" t="s">
         <v>21</v>
       </c>
-      <c r="D37" s="383"/>
-[...6 lines deleted...]
-      <c r="K37" s="384">
+      <c r="D37" s="362"/>
+      <c r="E37" s="362"/>
+      <c r="F37" s="362"/>
+      <c r="G37" s="362"/>
+      <c r="H37" s="362"/>
+      <c r="I37" s="362"/>
+      <c r="J37" s="362"/>
+      <c r="K37" s="588">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="L37" s="61"/>
+      <c r="L37" s="59"/>
       <c r="M37" s="17"/>
     </row>
     <row r="38" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="14"/>
-      <c r="B38" s="59"/>
-      <c r="C38" s="388" t="s">
+      <c r="B38" s="57"/>
+      <c r="C38" s="365" t="s">
         <v>21</v>
       </c>
-      <c r="D38" s="383"/>
-[...6 lines deleted...]
-      <c r="K38" s="384">
+      <c r="D38" s="362"/>
+      <c r="E38" s="362"/>
+      <c r="F38" s="362"/>
+      <c r="G38" s="362"/>
+      <c r="H38" s="362"/>
+      <c r="I38" s="362"/>
+      <c r="J38" s="362"/>
+      <c r="K38" s="588">
         <f t="shared" ref="K38" si="9">SUM(D38:J38)</f>
         <v>0</v>
       </c>
-      <c r="L38" s="61"/>
+      <c r="L38" s="59"/>
       <c r="M38" s="17"/>
     </row>
     <row r="39" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="14"/>
-      <c r="B39" s="59"/>
-      <c r="C39" s="389" t="s">
+      <c r="B39" s="57"/>
+      <c r="C39" s="366" t="s">
         <v>21</v>
       </c>
-      <c r="D39" s="385"/>
-[...6 lines deleted...]
-      <c r="K39" s="386">
+      <c r="D39" s="363"/>
+      <c r="E39" s="363"/>
+      <c r="F39" s="363"/>
+      <c r="G39" s="363"/>
+      <c r="H39" s="363"/>
+      <c r="I39" s="363"/>
+      <c r="J39" s="363"/>
+      <c r="K39" s="589">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L39" s="61"/>
+      <c r="L39" s="59"/>
       <c r="M39" s="17"/>
     </row>
     <row r="40" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="14"/>
-      <c r="B40" s="59"/>
-      <c r="C40" s="172" t="s">
+      <c r="B40" s="57"/>
+      <c r="C40" s="168" t="s">
         <v>51</v>
       </c>
-      <c r="D40" s="54"/>
-[...7 lines deleted...]
-      <c r="L40" s="61"/>
+      <c r="D40" s="53"/>
+      <c r="E40" s="53"/>
+      <c r="F40" s="53"/>
+      <c r="G40" s="53"/>
+      <c r="H40" s="53"/>
+      <c r="I40" s="53"/>
+      <c r="J40" s="53"/>
+      <c r="K40" s="592"/>
+      <c r="L40" s="59"/>
       <c r="M40" s="17"/>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A41" s="14"/>
-      <c r="B41" s="59"/>
-      <c r="C41" s="403">
+      <c r="B41" s="57"/>
+      <c r="C41" s="379">
         <f>'(1) Übersicht'!E15</f>
         <v>0</v>
       </c>
-      <c r="D41" s="381"/>
-[...6 lines deleted...]
-      <c r="K41" s="382">
+      <c r="D41" s="361"/>
+      <c r="E41" s="361"/>
+      <c r="F41" s="361"/>
+      <c r="G41" s="361"/>
+      <c r="H41" s="361"/>
+      <c r="I41" s="361"/>
+      <c r="J41" s="361"/>
+      <c r="K41" s="587">
         <f t="shared" ref="K41:K51" si="10">SUM(D41:J41)</f>
         <v>0</v>
       </c>
-      <c r="L41" s="61"/>
+      <c r="L41" s="59"/>
       <c r="M41" s="17"/>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A42" s="14"/>
-      <c r="B42" s="59"/>
-      <c r="C42" s="404">
+      <c r="B42" s="57"/>
+      <c r="C42" s="380">
         <f>'(1) Übersicht'!E16</f>
         <v>0</v>
       </c>
-      <c r="D42" s="383"/>
-[...6 lines deleted...]
-      <c r="K42" s="384">
+      <c r="D42" s="362"/>
+      <c r="E42" s="362"/>
+      <c r="F42" s="362"/>
+      <c r="G42" s="362"/>
+      <c r="H42" s="362"/>
+      <c r="I42" s="362"/>
+      <c r="J42" s="362"/>
+      <c r="K42" s="588">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="L42" s="61"/>
+      <c r="L42" s="59"/>
       <c r="M42" s="17"/>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A43" s="14"/>
-      <c r="B43" s="59"/>
-      <c r="C43" s="404">
+      <c r="B43" s="57"/>
+      <c r="C43" s="380">
         <f>'(1) Übersicht'!E17</f>
         <v>0</v>
       </c>
-      <c r="D43" s="383"/>
-[...6 lines deleted...]
-      <c r="K43" s="384">
+      <c r="D43" s="362"/>
+      <c r="E43" s="362"/>
+      <c r="F43" s="362"/>
+      <c r="G43" s="362"/>
+      <c r="H43" s="362"/>
+      <c r="I43" s="362"/>
+      <c r="J43" s="362"/>
+      <c r="K43" s="588">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="L43" s="61"/>
+      <c r="L43" s="59"/>
       <c r="M43" s="17"/>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A44" s="14"/>
-      <c r="B44" s="59"/>
-      <c r="C44" s="404">
+      <c r="B44" s="57"/>
+      <c r="C44" s="380">
         <f>'(1) Übersicht'!E18</f>
         <v>0</v>
       </c>
-      <c r="D44" s="383"/>
-[...6 lines deleted...]
-      <c r="K44" s="384">
+      <c r="D44" s="362"/>
+      <c r="E44" s="362"/>
+      <c r="F44" s="362"/>
+      <c r="G44" s="362"/>
+      <c r="H44" s="362"/>
+      <c r="I44" s="362"/>
+      <c r="J44" s="362"/>
+      <c r="K44" s="588">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="L44" s="61"/>
+      <c r="L44" s="59"/>
       <c r="M44" s="17"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A45" s="14"/>
-      <c r="B45" s="59"/>
-      <c r="C45" s="404">
+      <c r="B45" s="57"/>
+      <c r="C45" s="380">
         <f>'(1) Übersicht'!E19</f>
         <v>0</v>
       </c>
-      <c r="D45" s="383"/>
-[...6 lines deleted...]
-      <c r="K45" s="384">
+      <c r="D45" s="362"/>
+      <c r="E45" s="362"/>
+      <c r="F45" s="362"/>
+      <c r="G45" s="362"/>
+      <c r="H45" s="362"/>
+      <c r="I45" s="362"/>
+      <c r="J45" s="362"/>
+      <c r="K45" s="588">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="L45" s="61"/>
+      <c r="L45" s="59"/>
       <c r="M45" s="17"/>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A46" s="14"/>
-      <c r="B46" s="59"/>
-      <c r="C46" s="404">
+      <c r="B46" s="57"/>
+      <c r="C46" s="380">
         <f>'(1) Übersicht'!E20</f>
         <v>0</v>
       </c>
-      <c r="D46" s="383"/>
-[...6 lines deleted...]
-      <c r="K46" s="384">
+      <c r="D46" s="362"/>
+      <c r="E46" s="362"/>
+      <c r="F46" s="362"/>
+      <c r="G46" s="362"/>
+      <c r="H46" s="362"/>
+      <c r="I46" s="362"/>
+      <c r="J46" s="362"/>
+      <c r="K46" s="588">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="L46" s="61"/>
+      <c r="L46" s="59"/>
       <c r="M46" s="17"/>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A47" s="14"/>
-      <c r="B47" s="59"/>
-      <c r="C47" s="404">
+      <c r="B47" s="57"/>
+      <c r="C47" s="380">
         <f>'(1) Übersicht'!E21</f>
         <v>0</v>
       </c>
-      <c r="D47" s="383"/>
-[...6 lines deleted...]
-      <c r="K47" s="384">
+      <c r="D47" s="362"/>
+      <c r="E47" s="362"/>
+      <c r="F47" s="362"/>
+      <c r="G47" s="362"/>
+      <c r="H47" s="362"/>
+      <c r="I47" s="362"/>
+      <c r="J47" s="362"/>
+      <c r="K47" s="588">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="L47" s="61"/>
+      <c r="L47" s="59"/>
       <c r="M47" s="17"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A48" s="14"/>
-      <c r="B48" s="59"/>
-      <c r="C48" s="404">
+      <c r="B48" s="57"/>
+      <c r="C48" s="380">
         <f>'(1) Übersicht'!E22</f>
         <v>0</v>
       </c>
-      <c r="D48" s="383"/>
-[...6 lines deleted...]
-      <c r="K48" s="384">
+      <c r="D48" s="362"/>
+      <c r="E48" s="362"/>
+      <c r="F48" s="362"/>
+      <c r="G48" s="362"/>
+      <c r="H48" s="362"/>
+      <c r="I48" s="362"/>
+      <c r="J48" s="362"/>
+      <c r="K48" s="588">
         <f t="shared" ref="K48:K50" si="11">SUM(D48:J48)</f>
         <v>0</v>
       </c>
-      <c r="L48" s="61"/>
+      <c r="L48" s="59"/>
       <c r="M48" s="17"/>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A49" s="14"/>
-      <c r="B49" s="59"/>
-      <c r="C49" s="404">
+      <c r="B49" s="57"/>
+      <c r="C49" s="380">
         <f>'(1) Übersicht'!E23</f>
         <v>0</v>
       </c>
-      <c r="D49" s="383"/>
-[...6 lines deleted...]
-      <c r="K49" s="384">
+      <c r="D49" s="362"/>
+      <c r="E49" s="362"/>
+      <c r="F49" s="362"/>
+      <c r="G49" s="362"/>
+      <c r="H49" s="362"/>
+      <c r="I49" s="362"/>
+      <c r="J49" s="362"/>
+      <c r="K49" s="588">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="L49" s="61"/>
+      <c r="L49" s="59"/>
       <c r="M49" s="17"/>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A50" s="14"/>
-      <c r="B50" s="59"/>
-      <c r="C50" s="404">
+      <c r="B50" s="57"/>
+      <c r="C50" s="380">
         <f>'(1) Übersicht'!E24</f>
         <v>0</v>
       </c>
-      <c r="D50" s="383"/>
-[...6 lines deleted...]
-      <c r="K50" s="384">
+      <c r="D50" s="362"/>
+      <c r="E50" s="362"/>
+      <c r="F50" s="362"/>
+      <c r="G50" s="362"/>
+      <c r="H50" s="362"/>
+      <c r="I50" s="362"/>
+      <c r="J50" s="362"/>
+      <c r="K50" s="588">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="L50" s="61"/>
+      <c r="L50" s="59"/>
       <c r="M50" s="17"/>
     </row>
     <row r="51" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="14"/>
-      <c r="B51" s="59"/>
-      <c r="C51" s="405">
+      <c r="B51" s="57"/>
+      <c r="C51" s="381">
         <f>'(1) Übersicht'!E25</f>
         <v>0</v>
       </c>
-      <c r="D51" s="390"/>
-[...6 lines deleted...]
-      <c r="K51" s="391">
+      <c r="D51" s="367"/>
+      <c r="E51" s="367"/>
+      <c r="F51" s="367"/>
+      <c r="G51" s="367"/>
+      <c r="H51" s="367"/>
+      <c r="I51" s="367"/>
+      <c r="J51" s="367"/>
+      <c r="K51" s="593">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="L51" s="61"/>
+      <c r="L51" s="59"/>
       <c r="M51" s="17"/>
     </row>
     <row r="52" spans="1:13" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="14"/>
-      <c r="B52" s="59"/>
-      <c r="C52" s="557" t="s">
+      <c r="B52" s="57"/>
+      <c r="C52" s="533" t="s">
         <v>107</v>
       </c>
-      <c r="D52" s="558"/>
-[...7 lines deleted...]
-      <c r="L52" s="61"/>
+      <c r="D52" s="534"/>
+      <c r="E52" s="534"/>
+      <c r="F52" s="534"/>
+      <c r="G52" s="534"/>
+      <c r="H52" s="534"/>
+      <c r="I52" s="534"/>
+      <c r="J52" s="534"/>
+      <c r="K52" s="534"/>
+      <c r="L52" s="59"/>
       <c r="M52" s="17"/>
     </row>
     <row r="53" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="14"/>
-      <c r="B53" s="59"/>
-[...1 lines deleted...]
-      <c r="D53" s="355">
+      <c r="B53" s="57"/>
+      <c r="C53" s="383"/>
+      <c r="D53" s="340">
         <f>ROUND(IF(D24&lt;&gt;0,'(1) Übersicht'!$E$52/COUNTIF($D$24:$J$24,"&lt;&gt;0"),0),1)</f>
         <v>0</v>
       </c>
-      <c r="E53" s="355">
+      <c r="E53" s="340">
         <f>ROUND(IF(E24&lt;&gt;0,'(1) Übersicht'!$E$52/COUNTIF($D$24:$J$24,"&lt;&gt;0"),0),1)</f>
         <v>0</v>
       </c>
-      <c r="F53" s="355">
+      <c r="F53" s="340">
         <f>ROUND(IF(F24&lt;&gt;0,'(1) Übersicht'!$E$52/COUNTIF($D$24:$J$24,"&lt;&gt;0"),0),1)</f>
         <v>0</v>
       </c>
-      <c r="G53" s="355">
+      <c r="G53" s="340">
         <f>ROUND(IF(G24&lt;&gt;0,'(1) Übersicht'!$E$52/COUNTIF($D$24:$J$24,"&lt;&gt;0"),0),1)</f>
         <v>0</v>
       </c>
-      <c r="H53" s="355">
+      <c r="H53" s="340">
         <f>ROUND(IF(H24&lt;&gt;0,'(1) Übersicht'!$E$52/COUNTIF($D$24:$J$24,"&lt;&gt;0"),0),1)</f>
         <v>0</v>
       </c>
-      <c r="I53" s="355">
+      <c r="I53" s="340">
         <f>ROUND(IF(I24&lt;&gt;0,'(1) Übersicht'!$E$52/COUNTIF($D$24:$J$24,"&lt;&gt;0"),0),1)</f>
         <v>0</v>
       </c>
-      <c r="J53" s="355">
+      <c r="J53" s="340">
         <f>ROUND(IF(J24&lt;&gt;0,'(1) Übersicht'!$E$52/COUNTIF($D$24:$J$24,"&lt;&gt;0"),0),1)</f>
         <v>0</v>
       </c>
-      <c r="K53" s="356">
+      <c r="K53" s="594">
         <f>SUM(D53:J53)</f>
         <v>0</v>
       </c>
-      <c r="L53" s="61"/>
-      <c r="M53" s="357"/>
+      <c r="L53" s="59"/>
+      <c r="M53" s="341"/>
     </row>
     <row r="54" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="14"/>
-      <c r="B54" s="358"/>
-[...9 lines deleted...]
-      <c r="L54" s="362"/>
+      <c r="B54" s="342"/>
+      <c r="C54" s="343"/>
+      <c r="D54" s="344"/>
+      <c r="E54" s="344"/>
+      <c r="F54" s="344"/>
+      <c r="G54" s="344"/>
+      <c r="H54" s="344"/>
+      <c r="I54" s="344"/>
+      <c r="J54" s="344"/>
+      <c r="K54" s="595"/>
+      <c r="L54" s="345"/>
       <c r="M54" s="27"/>
     </row>
     <row r="55" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A55" s="14"/>
-      <c r="B55" s="59"/>
-      <c r="C55" s="364" t="s">
+      <c r="B55" s="57"/>
+      <c r="C55" s="347" t="s">
         <v>2</v>
       </c>
-      <c r="D55" s="306">
+      <c r="D55" s="291">
         <f>SUM(D29:D53)</f>
         <v>0</v>
       </c>
-      <c r="E55" s="306">
+      <c r="E55" s="291">
         <f t="shared" ref="E55:K55" si="12">SUM(E29:E53)</f>
         <v>0</v>
       </c>
-      <c r="F55" s="306">
+      <c r="F55" s="291">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="G55" s="306">
+      <c r="G55" s="291">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="H55" s="306">
+      <c r="H55" s="291">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I55" s="306">
+      <c r="I55" s="291">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="J55" s="306">
+      <c r="J55" s="291">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K55" s="306">
+      <c r="K55" s="596">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="L55" s="62"/>
-      <c r="M55" s="537" t="str">
+      <c r="L55" s="60"/>
+      <c r="M55" s="513" t="str">
         <f>IF(K55=K24,"","Check totals")</f>
         <v/>
       </c>
     </row>
     <row r="56" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="14"/>
-      <c r="B56" s="378"/>
-[...1 lines deleted...]
-      <c r="D56" s="374" t="str">
+      <c r="B56" s="359"/>
+      <c r="C56" s="355"/>
+      <c r="D56" s="356" t="str">
         <f>IF(D29&gt;'(1) Übersicht'!$E$54,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="E56" s="374" t="str">
+      <c r="E56" s="356" t="str">
         <f>IF(E29&gt;'(1) Übersicht'!$E$54,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="F56" s="374" t="str">
+      <c r="F56" s="356" t="str">
         <f>IF(F29&gt;'(1) Übersicht'!$E$54,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="G56" s="374" t="str">
+      <c r="G56" s="356" t="str">
         <f>IF(G29&gt;'(1) Übersicht'!$E$54,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="H56" s="374" t="str">
+      <c r="H56" s="356" t="str">
         <f>IF(H29&gt;'(1) Übersicht'!$E$54,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="I56" s="374" t="str">
+      <c r="I56" s="356" t="str">
         <f>IF(I29&gt;'(1) Übersicht'!$E$54,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="J56" s="374" t="str">
+      <c r="J56" s="356" t="str">
         <f>IF(J29&gt;'(1) Übersicht'!$E$54,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="K56" s="374" t="str">
+      <c r="K56" s="597" t="str">
         <f>IF(K29&gt;'(1) Übersicht'!$E$54,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="L56" s="379"/>
-      <c r="M56" s="538"/>
+      <c r="L56" s="360"/>
+      <c r="M56" s="514"/>
     </row>
     <row r="57" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="14"/>
-      <c r="B57" s="376"/>
-[...1 lines deleted...]
-      <c r="D57" s="375" t="str">
+      <c r="B57" s="358"/>
+      <c r="C57" s="346"/>
+      <c r="D57" s="357" t="str">
         <f>IF(D24&lt;&gt;D55,"Check Totals","")</f>
         <v/>
       </c>
-      <c r="E57" s="375" t="str">
+      <c r="E57" s="357" t="str">
         <f t="shared" ref="E57:K57" si="13">IF(E24&lt;&gt;E55,"Check Totals","")</f>
         <v/>
       </c>
-      <c r="F57" s="375" t="str">
+      <c r="F57" s="357" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
-      <c r="G57" s="375" t="str">
+      <c r="G57" s="357" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
-      <c r="H57" s="375" t="str">
+      <c r="H57" s="357" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
-      <c r="I57" s="375" t="str">
+      <c r="I57" s="357" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
-      <c r="J57" s="375" t="str">
+      <c r="J57" s="357" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
-      <c r="K57" s="375" t="str">
+      <c r="K57" s="598" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
-      <c r="L57" s="64"/>
-      <c r="M57" s="539"/>
+      <c r="L57" s="62"/>
+      <c r="M57" s="515"/>
     </row>
     <row r="58" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A58" s="12"/>
-      <c r="B58" s="36"/>
-[...10 lines deleted...]
-      <c r="M58" s="133"/>
+      <c r="B58" s="35"/>
+      <c r="C58" s="63"/>
+      <c r="D58" s="64"/>
+      <c r="E58" s="64"/>
+      <c r="F58" s="64"/>
+      <c r="G58" s="64"/>
+      <c r="H58" s="64"/>
+      <c r="I58" s="64"/>
+      <c r="J58" s="64"/>
+      <c r="K58" s="599"/>
+      <c r="L58" s="65"/>
+      <c r="M58" s="130"/>
     </row>
     <row r="59" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A59" s="14"/>
-      <c r="B59" s="57"/>
-[...10 lines deleted...]
-      <c r="M59" s="132"/>
+      <c r="B59" s="55"/>
+      <c r="C59" s="66"/>
+      <c r="D59" s="67"/>
+      <c r="E59" s="67"/>
+      <c r="F59" s="67"/>
+      <c r="G59" s="67"/>
+      <c r="H59" s="67"/>
+      <c r="I59" s="67"/>
+      <c r="J59" s="67"/>
+      <c r="K59" s="600"/>
+      <c r="L59" s="68"/>
+      <c r="M59" s="129"/>
     </row>
     <row r="60" spans="1:13" ht="15.5" x14ac:dyDescent="0.25">
       <c r="A60" s="14"/>
-      <c r="B60" s="58"/>
-      <c r="C60" s="53" t="s">
+      <c r="B60" s="56"/>
+      <c r="C60" s="52" t="s">
         <v>22</v>
       </c>
       <c r="D60" s="15"/>
       <c r="E60" s="15"/>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15"/>
       <c r="I60" s="15"/>
       <c r="J60" s="15"/>
-      <c r="K60" s="15"/>
-      <c r="L60" s="50"/>
+      <c r="K60" s="584"/>
+      <c r="L60" s="49"/>
       <c r="M60" s="17"/>
     </row>
     <row r="61" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A61" s="14"/>
-      <c r="B61" s="49"/>
-      <c r="C61" s="365" t="s">
+      <c r="B61" s="48"/>
+      <c r="C61" s="348" t="s">
         <v>66</v>
       </c>
-      <c r="D61" s="283"/>
-[...8 lines deleted...]
-      <c r="M61" s="134"/>
+      <c r="D61" s="276"/>
+      <c r="E61" s="276"/>
+      <c r="F61" s="276"/>
+      <c r="G61" s="276"/>
+      <c r="H61" s="276"/>
+      <c r="I61" s="276"/>
+      <c r="J61" s="276"/>
+      <c r="K61" s="276"/>
+      <c r="L61" s="61"/>
+      <c r="M61" s="131"/>
     </row>
     <row r="62" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A62" s="14"/>
-      <c r="B62" s="49"/>
-[...1 lines deleted...]
-      <c r="D62" s="483" t="s">
+      <c r="B62" s="48"/>
+      <c r="C62" s="276"/>
+      <c r="D62" s="459" t="s">
         <v>34</v>
       </c>
-      <c r="E62" s="484"/>
-[...7 lines deleted...]
-      <c r="M62" s="134"/>
+      <c r="E62" s="460"/>
+      <c r="F62" s="460"/>
+      <c r="G62" s="460"/>
+      <c r="H62" s="460"/>
+      <c r="I62" s="460"/>
+      <c r="J62" s="461"/>
+      <c r="K62" s="276"/>
+      <c r="L62" s="61"/>
+      <c r="M62" s="131"/>
     </row>
     <row r="63" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A63" s="14"/>
-      <c r="B63" s="59"/>
-[...1 lines deleted...]
-      <c r="D63" s="367" t="str">
+      <c r="B63" s="57"/>
+      <c r="C63" s="349"/>
+      <c r="D63" s="350" t="str">
         <f t="shared" ref="D63:J63" si="14">D70</f>
         <v>20xx</v>
       </c>
-      <c r="E63" s="367" t="str">
+      <c r="E63" s="350" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
-      <c r="F63" s="367" t="str">
+      <c r="F63" s="350" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
-      <c r="G63" s="367" t="str">
+      <c r="G63" s="350" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
-      <c r="H63" s="367" t="str">
+      <c r="H63" s="350" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
-      <c r="I63" s="367" t="str">
+      <c r="I63" s="350" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
-      <c r="J63" s="367" t="str">
+      <c r="J63" s="350" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
-      <c r="K63" s="269"/>
-[...1 lines deleted...]
-      <c r="M63" s="134"/>
+      <c r="K63" s="601"/>
+      <c r="L63" s="58"/>
+      <c r="M63" s="131"/>
     </row>
     <row r="64" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A64" s="14"/>
-      <c r="B64" s="59"/>
-      <c r="C64" s="284" t="s">
+      <c r="B64" s="57"/>
+      <c r="C64" s="277" t="s">
         <v>66</v>
       </c>
-      <c r="D64" s="368">
+      <c r="D64" s="351">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!I49</f>
         <v>0</v>
       </c>
-      <c r="E64" s="368">
+      <c r="E64" s="351">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!L49</f>
         <v>0</v>
       </c>
-      <c r="F64" s="368">
+      <c r="F64" s="351">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!O49</f>
         <v>0</v>
       </c>
-      <c r="G64" s="368">
+      <c r="G64" s="351">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!R49</f>
         <v>0</v>
       </c>
-      <c r="H64" s="368">
+      <c r="H64" s="351">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!U49</f>
         <v>0</v>
       </c>
-      <c r="I64" s="368">
+      <c r="I64" s="351">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!X49</f>
         <v>0</v>
       </c>
-      <c r="J64" s="368">
+      <c r="J64" s="351">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!AA49</f>
         <v>0</v>
       </c>
-      <c r="K64" s="270"/>
-[...1 lines deleted...]
-      <c r="M64" s="134"/>
+      <c r="K64" s="602"/>
+      <c r="L64" s="58"/>
+      <c r="M64" s="131"/>
     </row>
     <row r="65" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A65" s="14"/>
-      <c r="B65" s="59"/>
-      <c r="C65" s="284" t="s">
+      <c r="B65" s="57"/>
+      <c r="C65" s="277" t="s">
         <v>67</v>
       </c>
-      <c r="D65" s="369">
+      <c r="D65" s="352">
         <f>D64-('(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!I96)</f>
         <v>0</v>
       </c>
-      <c r="E65" s="369">
+      <c r="E65" s="352">
         <f>E64-('(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!L96)</f>
         <v>0</v>
       </c>
-      <c r="F65" s="369">
+      <c r="F65" s="352">
         <f>F64-('(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!O96)</f>
         <v>0</v>
       </c>
-      <c r="G65" s="369">
+      <c r="G65" s="352">
         <f>G64-('(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!R96)</f>
         <v>0</v>
       </c>
-      <c r="H65" s="369">
+      <c r="H65" s="352">
         <f>H64-('(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!U96)</f>
         <v>0</v>
       </c>
-      <c r="I65" s="369">
+      <c r="I65" s="352">
         <f>I64-('(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!X96)</f>
         <v>0</v>
       </c>
-      <c r="J65" s="369">
+      <c r="J65" s="352">
         <f>J64-('(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!AA96)</f>
         <v>0</v>
       </c>
-      <c r="K65" s="270"/>
-[...1 lines deleted...]
-      <c r="M65" s="134"/>
+      <c r="K65" s="602"/>
+      <c r="L65" s="58"/>
+      <c r="M65" s="131"/>
     </row>
     <row r="66" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A66" s="14"/>
-      <c r="B66" s="59"/>
-      <c r="C66" s="284" t="s">
+      <c r="B66" s="57"/>
+      <c r="C66" s="277" t="s">
         <v>68</v>
       </c>
-      <c r="D66" s="370">
+      <c r="D66" s="353">
         <f>D65*'(1) Übersicht'!E29</f>
         <v>0</v>
       </c>
-      <c r="E66" s="370">
+      <c r="E66" s="353">
         <f>E65*'(1) Übersicht'!E29</f>
         <v>0</v>
       </c>
-      <c r="F66" s="370">
+      <c r="F66" s="353">
         <f>F65*'(1) Übersicht'!E29</f>
         <v>0</v>
       </c>
-      <c r="G66" s="370">
+      <c r="G66" s="353">
         <f>G65*'(1) Übersicht'!E29</f>
         <v>0</v>
       </c>
-      <c r="H66" s="370">
+      <c r="H66" s="353">
         <f>H65*'(1) Übersicht'!E29</f>
         <v>0</v>
       </c>
-      <c r="I66" s="370">
+      <c r="I66" s="353">
         <f>I65*'(1) Übersicht'!E29</f>
         <v>0</v>
       </c>
-      <c r="J66" s="370">
+      <c r="J66" s="353">
         <f>J65*'(1) Übersicht'!E29</f>
         <v>0</v>
       </c>
-      <c r="K66" s="270"/>
-[...1 lines deleted...]
-      <c r="M66" s="134"/>
+      <c r="K66" s="602"/>
+      <c r="L66" s="58"/>
+      <c r="M66" s="131"/>
     </row>
     <row r="67" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A67" s="14"/>
-      <c r="B67" s="59"/>
-[...10 lines deleted...]
-      <c r="M67" s="134"/>
+      <c r="B67" s="57"/>
+      <c r="C67" s="277"/>
+      <c r="D67" s="278"/>
+      <c r="E67" s="278"/>
+      <c r="F67" s="278"/>
+      <c r="G67" s="278"/>
+      <c r="H67" s="278"/>
+      <c r="I67" s="278"/>
+      <c r="J67" s="278"/>
+      <c r="K67" s="603"/>
+      <c r="L67" s="58"/>
+      <c r="M67" s="131"/>
     </row>
     <row r="68" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A68" s="14"/>
-      <c r="B68" s="49"/>
+      <c r="B68" s="48"/>
       <c r="C68" s="20" t="s">
         <v>23</v>
       </c>
       <c r="D68" s="15"/>
       <c r="E68" s="15"/>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15"/>
       <c r="I68" s="15"/>
       <c r="J68" s="15"/>
-      <c r="K68" s="12"/>
-[...1 lines deleted...]
-      <c r="M68" s="134"/>
+      <c r="K68" s="276"/>
+      <c r="L68" s="61"/>
+      <c r="M68" s="131"/>
     </row>
     <row r="69" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A69" s="14"/>
-      <c r="B69" s="49"/>
+      <c r="B69" s="48"/>
       <c r="C69" s="12"/>
-      <c r="D69" s="474" t="s">
+      <c r="D69" s="450" t="s">
         <v>34</v>
       </c>
-      <c r="E69" s="475"/>
-[...7 lines deleted...]
-      <c r="M69" s="134"/>
+      <c r="E69" s="451"/>
+      <c r="F69" s="451"/>
+      <c r="G69" s="451"/>
+      <c r="H69" s="451"/>
+      <c r="I69" s="451"/>
+      <c r="J69" s="452"/>
+      <c r="K69" s="276"/>
+      <c r="L69" s="61"/>
+      <c r="M69" s="131"/>
     </row>
     <row r="70" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A70" s="14"/>
-      <c r="B70" s="59"/>
-      <c r="C70" s="51" t="s">
+      <c r="B70" s="57"/>
+      <c r="C70" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="D70" s="82" t="s">
+      <c r="D70" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="E70" s="82" t="s">
+      <c r="E70" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="F70" s="82" t="s">
+      <c r="F70" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="G70" s="82" t="s">
+      <c r="G70" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="H70" s="82" t="s">
+      <c r="H70" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="I70" s="82" t="s">
+      <c r="I70" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="J70" s="82" t="s">
+      <c r="J70" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="K70" s="292" t="s">
-[...3 lines deleted...]
-      <c r="M70" s="134"/>
+      <c r="K70" s="604"/>
+      <c r="L70" s="58"/>
+      <c r="M70" s="131"/>
     </row>
     <row r="71" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A71" s="14"/>
-      <c r="B71" s="59"/>
-      <c r="C71" s="403">
+      <c r="B71" s="57"/>
+      <c r="C71" s="379">
         <f>'(1) Übersicht'!E15</f>
         <v>0</v>
       </c>
-      <c r="D71" s="392"/>
-[...11 lines deleted...]
-      <c r="M71" s="134"/>
+      <c r="D71" s="368"/>
+      <c r="E71" s="368"/>
+      <c r="F71" s="368"/>
+      <c r="G71" s="368"/>
+      <c r="H71" s="368"/>
+      <c r="I71" s="368"/>
+      <c r="J71" s="368"/>
+      <c r="K71" s="605"/>
+      <c r="L71" s="59"/>
+      <c r="M71" s="131"/>
     </row>
     <row r="72" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A72" s="14"/>
-      <c r="B72" s="59"/>
-      <c r="C72" s="404">
+      <c r="B72" s="57"/>
+      <c r="C72" s="380">
         <f>'(1) Übersicht'!E16</f>
         <v>0</v>
       </c>
-      <c r="D72" s="393"/>
-[...11 lines deleted...]
-      <c r="M72" s="134"/>
+      <c r="D72" s="369"/>
+      <c r="E72" s="369"/>
+      <c r="F72" s="369"/>
+      <c r="G72" s="369"/>
+      <c r="H72" s="369"/>
+      <c r="I72" s="369"/>
+      <c r="J72" s="369"/>
+      <c r="K72" s="605"/>
+      <c r="L72" s="59"/>
+      <c r="M72" s="131"/>
     </row>
     <row r="73" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A73" s="14"/>
-      <c r="B73" s="59"/>
-      <c r="C73" s="404">
+      <c r="B73" s="57"/>
+      <c r="C73" s="380">
         <f>'(1) Übersicht'!E17</f>
         <v>0</v>
       </c>
-      <c r="D73" s="393"/>
-[...11 lines deleted...]
-      <c r="M73" s="134"/>
+      <c r="D73" s="369"/>
+      <c r="E73" s="369"/>
+      <c r="F73" s="369"/>
+      <c r="G73" s="369"/>
+      <c r="H73" s="369"/>
+      <c r="I73" s="369"/>
+      <c r="J73" s="369"/>
+      <c r="K73" s="605"/>
+      <c r="L73" s="59"/>
+      <c r="M73" s="131"/>
     </row>
     <row r="74" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A74" s="14"/>
-      <c r="B74" s="59"/>
-      <c r="C74" s="404">
+      <c r="B74" s="57"/>
+      <c r="C74" s="380">
         <f>'(1) Übersicht'!E18</f>
         <v>0</v>
       </c>
-      <c r="D74" s="394"/>
-[...11 lines deleted...]
-      <c r="M74" s="134"/>
+      <c r="D74" s="370"/>
+      <c r="E74" s="370"/>
+      <c r="F74" s="370"/>
+      <c r="G74" s="370"/>
+      <c r="H74" s="370"/>
+      <c r="I74" s="370"/>
+      <c r="J74" s="370"/>
+      <c r="K74" s="605"/>
+      <c r="L74" s="59"/>
+      <c r="M74" s="131"/>
     </row>
     <row r="75" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A75" s="14"/>
-      <c r="B75" s="59"/>
-      <c r="C75" s="404">
+      <c r="B75" s="57"/>
+      <c r="C75" s="380">
         <f>'(1) Übersicht'!E19</f>
         <v>0</v>
       </c>
-      <c r="D75" s="394"/>
-[...11 lines deleted...]
-      <c r="M75" s="134"/>
+      <c r="D75" s="370"/>
+      <c r="E75" s="370"/>
+      <c r="F75" s="370"/>
+      <c r="G75" s="370"/>
+      <c r="H75" s="370"/>
+      <c r="I75" s="370"/>
+      <c r="J75" s="370"/>
+      <c r="K75" s="605"/>
+      <c r="L75" s="59"/>
+      <c r="M75" s="131"/>
     </row>
     <row r="76" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A76" s="14"/>
-      <c r="B76" s="59"/>
-      <c r="C76" s="404">
+      <c r="B76" s="57"/>
+      <c r="C76" s="380">
         <f>'(1) Übersicht'!E20</f>
         <v>0</v>
       </c>
-      <c r="D76" s="394"/>
-[...11 lines deleted...]
-      <c r="M76" s="134"/>
+      <c r="D76" s="370"/>
+      <c r="E76" s="370"/>
+      <c r="F76" s="370"/>
+      <c r="G76" s="370"/>
+      <c r="H76" s="370"/>
+      <c r="I76" s="370"/>
+      <c r="J76" s="370"/>
+      <c r="K76" s="605"/>
+      <c r="L76" s="59"/>
+      <c r="M76" s="131"/>
     </row>
     <row r="77" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A77" s="14"/>
-      <c r="B77" s="59"/>
-      <c r="C77" s="404">
+      <c r="B77" s="57"/>
+      <c r="C77" s="380">
         <f>'(1) Übersicht'!E21</f>
         <v>0</v>
       </c>
-      <c r="D77" s="394"/>
-[...11 lines deleted...]
-      <c r="M77" s="134"/>
+      <c r="D77" s="370"/>
+      <c r="E77" s="370"/>
+      <c r="F77" s="370"/>
+      <c r="G77" s="370"/>
+      <c r="H77" s="370"/>
+      <c r="I77" s="370"/>
+      <c r="J77" s="370"/>
+      <c r="K77" s="605"/>
+      <c r="L77" s="59"/>
+      <c r="M77" s="131"/>
     </row>
     <row r="78" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A78" s="14"/>
-      <c r="B78" s="59"/>
-      <c r="C78" s="404">
+      <c r="B78" s="57"/>
+      <c r="C78" s="380">
         <f>'(1) Übersicht'!E22</f>
         <v>0</v>
       </c>
-      <c r="D78" s="394"/>
-[...11 lines deleted...]
-      <c r="M78" s="134"/>
+      <c r="D78" s="370"/>
+      <c r="E78" s="370"/>
+      <c r="F78" s="370"/>
+      <c r="G78" s="370"/>
+      <c r="H78" s="370"/>
+      <c r="I78" s="370"/>
+      <c r="J78" s="370"/>
+      <c r="K78" s="605"/>
+      <c r="L78" s="59"/>
+      <c r="M78" s="131"/>
     </row>
     <row r="79" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A79" s="14"/>
-      <c r="B79" s="59"/>
-      <c r="C79" s="404">
+      <c r="B79" s="57"/>
+      <c r="C79" s="380">
         <f>'(1) Übersicht'!E23</f>
         <v>0</v>
       </c>
-      <c r="D79" s="394"/>
-[...11 lines deleted...]
-      <c r="M79" s="134"/>
+      <c r="D79" s="370"/>
+      <c r="E79" s="370"/>
+      <c r="F79" s="370"/>
+      <c r="G79" s="370"/>
+      <c r="H79" s="370"/>
+      <c r="I79" s="370"/>
+      <c r="J79" s="370"/>
+      <c r="K79" s="605"/>
+      <c r="L79" s="59"/>
+      <c r="M79" s="131"/>
     </row>
     <row r="80" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A80" s="14"/>
-      <c r="B80" s="59"/>
-      <c r="C80" s="404">
+      <c r="B80" s="57"/>
+      <c r="C80" s="380">
         <f>'(1) Übersicht'!E24</f>
         <v>0</v>
       </c>
-      <c r="D80" s="394"/>
-[...11 lines deleted...]
-      <c r="M80" s="134"/>
+      <c r="D80" s="370"/>
+      <c r="E80" s="370"/>
+      <c r="F80" s="370"/>
+      <c r="G80" s="370"/>
+      <c r="H80" s="370"/>
+      <c r="I80" s="370"/>
+      <c r="J80" s="370"/>
+      <c r="K80" s="605"/>
+      <c r="L80" s="59"/>
+      <c r="M80" s="131"/>
     </row>
     <row r="81" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A81" s="14"/>
-      <c r="B81" s="59"/>
-      <c r="C81" s="405">
+      <c r="B81" s="57"/>
+      <c r="C81" s="381">
         <f>'(1) Übersicht'!E25</f>
         <v>0</v>
       </c>
-      <c r="D81" s="395"/>
-[...11 lines deleted...]
-      <c r="M81" s="134"/>
+      <c r="D81" s="371"/>
+      <c r="E81" s="371"/>
+      <c r="F81" s="371"/>
+      <c r="G81" s="371"/>
+      <c r="H81" s="371"/>
+      <c r="I81" s="371"/>
+      <c r="J81" s="371"/>
+      <c r="K81" s="605"/>
+      <c r="L81" s="59"/>
+      <c r="M81" s="131"/>
     </row>
     <row r="82" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="14"/>
-      <c r="B82" s="59"/>
+      <c r="B82" s="57"/>
       <c r="C82" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="D82" s="165">
+      <c r="D82" s="162">
         <f>SUM(D71:D81)</f>
         <v>0</v>
       </c>
-      <c r="E82" s="165">
+      <c r="E82" s="162">
         <f>SUM(E71:E81)</f>
         <v>0</v>
       </c>
-      <c r="F82" s="165">
+      <c r="F82" s="162">
         <f>SUM(F71:F81)</f>
         <v>0</v>
       </c>
-      <c r="G82" s="165">
+      <c r="G82" s="162">
         <f>SUM(G71:G81)</f>
         <v>0</v>
       </c>
-      <c r="H82" s="165">
-[...19 lines deleted...]
-      </c>
+      <c r="H82" s="162">
+        <f t="shared" ref="H82:J82" si="15">SUM(H71:H81)</f>
+        <v>0</v>
+      </c>
+      <c r="I82" s="162">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="J82" s="162">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="K82" s="606"/>
+      <c r="L82" s="60"/>
+      <c r="M82" s="132"/>
     </row>
     <row r="83" spans="1:13" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="14"/>
-      <c r="B83" s="49"/>
+      <c r="B83" s="48"/>
       <c r="C83" s="14"/>
-      <c r="D83" s="143" t="str">
-        <f t="shared" ref="D83:J83" si="18">IF(D82&lt;&gt;D64,"Total muss jährl. OPEX entsprechen","")</f>
+      <c r="D83" s="140" t="str">
+        <f t="shared" ref="D83:J83" si="16">IF(D82&lt;&gt;D64,"Total muss jährl. OPEX entsprechen","")</f>
         <v/>
       </c>
-      <c r="E83" s="143" t="str">
-        <f t="shared" si="18"/>
+      <c r="E83" s="140" t="str">
+        <f t="shared" si="16"/>
         <v/>
       </c>
-      <c r="F83" s="143" t="str">
-        <f t="shared" si="18"/>
+      <c r="F83" s="140" t="str">
+        <f t="shared" si="16"/>
         <v/>
       </c>
-      <c r="G83" s="143" t="str">
-        <f t="shared" si="18"/>
+      <c r="G83" s="140" t="str">
+        <f t="shared" si="16"/>
         <v/>
       </c>
-      <c r="H83" s="143" t="str">
-        <f t="shared" si="18"/>
+      <c r="H83" s="140" t="str">
+        <f t="shared" si="16"/>
         <v/>
       </c>
-      <c r="I83" s="143" t="str">
-        <f t="shared" si="18"/>
+      <c r="I83" s="140" t="str">
+        <f t="shared" si="16"/>
         <v/>
       </c>
-      <c r="J83" s="143" t="str">
-        <f t="shared" si="18"/>
+      <c r="J83" s="140" t="str">
+        <f t="shared" si="16"/>
         <v/>
       </c>
-      <c r="K83" s="87"/>
-[...1 lines deleted...]
-      <c r="M83" s="134"/>
+      <c r="K83" s="226"/>
+      <c r="L83" s="97"/>
+      <c r="M83" s="131"/>
     </row>
     <row r="84" spans="1:13" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="14"/>
-      <c r="B84" s="49"/>
-      <c r="C84" s="555" t="s">
+      <c r="B84" s="48"/>
+      <c r="C84" s="531" t="s">
         <v>109</v>
       </c>
-      <c r="D84" s="556"/>
-[...7 lines deleted...]
-      <c r="L84" s="142"/>
+      <c r="D84" s="532"/>
+      <c r="E84" s="532"/>
+      <c r="F84" s="532"/>
+      <c r="G84" s="532"/>
+      <c r="H84" s="532"/>
+      <c r="I84" s="532"/>
+      <c r="J84" s="532"/>
+      <c r="K84" s="532"/>
+      <c r="L84" s="139"/>
       <c r="M84" s="17"/>
     </row>
     <row r="85" spans="1:13" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="14"/>
-      <c r="B85" s="49"/>
+      <c r="B85" s="48"/>
       <c r="C85" s="21"/>
-      <c r="D85" s="87"/>
-[...7 lines deleted...]
-      <c r="L85" s="142"/>
+      <c r="D85" s="84"/>
+      <c r="E85" s="84"/>
+      <c r="F85" s="84"/>
+      <c r="G85" s="84"/>
+      <c r="H85" s="84"/>
+      <c r="I85" s="84"/>
+      <c r="J85" s="84"/>
+      <c r="K85" s="226"/>
+      <c r="L85" s="139"/>
       <c r="M85" s="17"/>
     </row>
     <row r="86" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A86" s="14"/>
-      <c r="B86" s="59"/>
-      <c r="C86" s="51" t="s">
+      <c r="B86" s="57"/>
+      <c r="C86" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="D86" s="401" t="str">
+      <c r="D86" s="377" t="str">
         <f>D70</f>
         <v>20xx</v>
       </c>
-      <c r="E86" s="401" t="str">
-        <f t="shared" ref="E86:J86" si="19">E70</f>
+      <c r="E86" s="377" t="str">
+        <f t="shared" ref="E86:J86" si="17">E70</f>
         <v>20xx</v>
       </c>
-      <c r="F86" s="401" t="str">
-        <f t="shared" si="19"/>
+      <c r="F86" s="377" t="str">
+        <f t="shared" si="17"/>
         <v>20xx</v>
       </c>
-      <c r="G86" s="401" t="str">
-        <f t="shared" si="19"/>
+      <c r="G86" s="377" t="str">
+        <f t="shared" si="17"/>
         <v>20xx</v>
       </c>
-      <c r="H86" s="401" t="str">
-        <f t="shared" si="19"/>
+      <c r="H86" s="377" t="str">
+        <f t="shared" si="17"/>
         <v>20xx</v>
       </c>
-      <c r="I86" s="401" t="str">
-        <f t="shared" si="19"/>
+      <c r="I86" s="377" t="str">
+        <f t="shared" si="17"/>
         <v>20xx</v>
       </c>
-      <c r="J86" s="402" t="str">
-        <f t="shared" si="19"/>
+      <c r="J86" s="378" t="str">
+        <f t="shared" si="17"/>
         <v>20xx</v>
       </c>
-      <c r="K86" s="287" t="s">
-[...2 lines deleted...]
-      <c r="L86" s="60"/>
+      <c r="K86" s="602"/>
+      <c r="L86" s="58"/>
       <c r="M86" s="17"/>
     </row>
     <row r="87" spans="1:13" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A87" s="14"/>
-      <c r="B87" s="59"/>
-      <c r="C87" s="167" t="s">
+      <c r="B87" s="57"/>
+      <c r="C87" s="163" t="s">
         <v>108</v>
       </c>
-      <c r="D87" s="272"/>
-[...11 lines deleted...]
-      <c r="M87" s="131"/>
+      <c r="D87" s="265"/>
+      <c r="E87" s="265"/>
+      <c r="F87" s="265"/>
+      <c r="G87" s="265"/>
+      <c r="H87" s="265"/>
+      <c r="I87" s="265"/>
+      <c r="J87" s="265"/>
+      <c r="K87" s="607"/>
+      <c r="L87" s="60"/>
+      <c r="M87" s="128"/>
     </row>
     <row r="88" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A88" s="14"/>
-      <c r="B88" s="59"/>
-      <c r="C88" s="168" t="s">
+      <c r="B88" s="57"/>
+      <c r="C88" s="164" t="s">
         <v>48</v>
       </c>
-      <c r="D88" s="169"/>
-[...7 lines deleted...]
-      <c r="L88" s="61"/>
+      <c r="D88" s="165"/>
+      <c r="E88" s="133"/>
+      <c r="F88" s="133"/>
+      <c r="G88" s="133"/>
+      <c r="H88" s="133"/>
+      <c r="I88" s="133"/>
+      <c r="J88" s="279"/>
+      <c r="K88" s="608"/>
+      <c r="L88" s="59"/>
       <c r="M88" s="17"/>
     </row>
     <row r="89" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="14"/>
-      <c r="B89" s="59"/>
-      <c r="C89" s="387" t="s">
+      <c r="B89" s="57"/>
+      <c r="C89" s="364" t="s">
         <v>4</v>
       </c>
-      <c r="D89" s="392"/>
-[...10 lines deleted...]
-      <c r="L89" s="61"/>
+      <c r="D89" s="368"/>
+      <c r="E89" s="368"/>
+      <c r="F89" s="368"/>
+      <c r="G89" s="368"/>
+      <c r="H89" s="368"/>
+      <c r="I89" s="368"/>
+      <c r="J89" s="368"/>
+      <c r="K89" s="609"/>
+      <c r="L89" s="59"/>
       <c r="M89" s="17"/>
     </row>
     <row r="90" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="14"/>
-      <c r="B90" s="59"/>
-      <c r="C90" s="388" t="s">
+      <c r="B90" s="57"/>
+      <c r="C90" s="365" t="s">
         <v>4</v>
       </c>
-      <c r="D90" s="393"/>
-[...10 lines deleted...]
-      <c r="L90" s="61"/>
+      <c r="D90" s="369"/>
+      <c r="E90" s="369"/>
+      <c r="F90" s="369"/>
+      <c r="G90" s="369"/>
+      <c r="H90" s="369"/>
+      <c r="I90" s="369"/>
+      <c r="J90" s="369"/>
+      <c r="K90" s="609"/>
+      <c r="L90" s="59"/>
       <c r="M90" s="17"/>
     </row>
     <row r="91" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="14"/>
-      <c r="B91" s="59"/>
-      <c r="C91" s="388" t="s">
+      <c r="B91" s="57"/>
+      <c r="C91" s="365" t="s">
         <v>4</v>
       </c>
-      <c r="D91" s="393"/>
-[...10 lines deleted...]
-      <c r="L91" s="61"/>
+      <c r="D91" s="369"/>
+      <c r="E91" s="369"/>
+      <c r="F91" s="369"/>
+      <c r="G91" s="369"/>
+      <c r="H91" s="369"/>
+      <c r="I91" s="369"/>
+      <c r="J91" s="369"/>
+      <c r="K91" s="609"/>
+      <c r="L91" s="59"/>
       <c r="M91" s="17"/>
     </row>
     <row r="92" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="14"/>
-      <c r="B92" s="59"/>
-      <c r="C92" s="388" t="s">
+      <c r="B92" s="57"/>
+      <c r="C92" s="365" t="s">
         <v>4</v>
       </c>
-      <c r="D92" s="393"/>
-[...10 lines deleted...]
-      <c r="L92" s="61"/>
+      <c r="D92" s="369"/>
+      <c r="E92" s="369"/>
+      <c r="F92" s="369"/>
+      <c r="G92" s="369"/>
+      <c r="H92" s="369"/>
+      <c r="I92" s="369"/>
+      <c r="J92" s="369"/>
+      <c r="K92" s="609"/>
+      <c r="L92" s="59"/>
       <c r="M92" s="17"/>
     </row>
     <row r="93" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="14"/>
-      <c r="B93" s="59"/>
-      <c r="C93" s="388" t="s">
+      <c r="B93" s="57"/>
+      <c r="C93" s="365" t="s">
         <v>4</v>
       </c>
-      <c r="D93" s="393"/>
-[...10 lines deleted...]
-      <c r="L93" s="61"/>
+      <c r="D93" s="369"/>
+      <c r="E93" s="369"/>
+      <c r="F93" s="369"/>
+      <c r="G93" s="369"/>
+      <c r="H93" s="369"/>
+      <c r="I93" s="369"/>
+      <c r="J93" s="369"/>
+      <c r="K93" s="609"/>
+      <c r="L93" s="59"/>
       <c r="M93" s="17"/>
     </row>
     <row r="94" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="14"/>
-      <c r="B94" s="59"/>
-      <c r="C94" s="388" t="s">
+      <c r="B94" s="57"/>
+      <c r="C94" s="365" t="s">
         <v>4</v>
       </c>
-      <c r="D94" s="393"/>
-[...10 lines deleted...]
-      <c r="L94" s="61"/>
+      <c r="D94" s="369"/>
+      <c r="E94" s="369"/>
+      <c r="F94" s="369"/>
+      <c r="G94" s="369"/>
+      <c r="H94" s="369"/>
+      <c r="I94" s="369"/>
+      <c r="J94" s="369"/>
+      <c r="K94" s="609"/>
+      <c r="L94" s="59"/>
       <c r="M94" s="17"/>
     </row>
     <row r="95" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="14"/>
-      <c r="B95" s="59"/>
-      <c r="C95" s="388" t="s">
+      <c r="B95" s="57"/>
+      <c r="C95" s="365" t="s">
         <v>4</v>
       </c>
-      <c r="D95" s="393"/>
-[...10 lines deleted...]
-      <c r="L95" s="61"/>
+      <c r="D95" s="369"/>
+      <c r="E95" s="369"/>
+      <c r="F95" s="369"/>
+      <c r="G95" s="369"/>
+      <c r="H95" s="369"/>
+      <c r="I95" s="369"/>
+      <c r="J95" s="369"/>
+      <c r="K95" s="609"/>
+      <c r="L95" s="59"/>
       <c r="M95" s="17"/>
     </row>
     <row r="96" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="14"/>
-      <c r="B96" s="59"/>
-      <c r="C96" s="388" t="s">
+      <c r="B96" s="57"/>
+      <c r="C96" s="365" t="s">
         <v>4</v>
       </c>
-      <c r="D96" s="393"/>
-[...10 lines deleted...]
-      <c r="L96" s="61"/>
+      <c r="D96" s="369"/>
+      <c r="E96" s="369"/>
+      <c r="F96" s="369"/>
+      <c r="G96" s="369"/>
+      <c r="H96" s="369"/>
+      <c r="I96" s="369"/>
+      <c r="J96" s="369"/>
+      <c r="K96" s="609"/>
+      <c r="L96" s="59"/>
       <c r="M96" s="17"/>
     </row>
     <row r="97" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="14"/>
-      <c r="B97" s="59"/>
-      <c r="C97" s="388" t="s">
+      <c r="B97" s="57"/>
+      <c r="C97" s="365" t="s">
         <v>4</v>
       </c>
-      <c r="D97" s="393"/>
-[...10 lines deleted...]
-      <c r="L97" s="61"/>
+      <c r="D97" s="369"/>
+      <c r="E97" s="369"/>
+      <c r="F97" s="369"/>
+      <c r="G97" s="369"/>
+      <c r="H97" s="369"/>
+      <c r="I97" s="369"/>
+      <c r="J97" s="369"/>
+      <c r="K97" s="609"/>
+      <c r="L97" s="59"/>
       <c r="M97" s="17"/>
     </row>
     <row r="98" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A98" s="14"/>
-      <c r="B98" s="59"/>
-      <c r="C98" s="396" t="s">
+      <c r="B98" s="57"/>
+      <c r="C98" s="372" t="s">
         <v>4</v>
       </c>
-      <c r="D98" s="397"/>
-[...10 lines deleted...]
-      <c r="L98" s="61"/>
+      <c r="D98" s="373"/>
+      <c r="E98" s="373"/>
+      <c r="F98" s="373"/>
+      <c r="G98" s="373"/>
+      <c r="H98" s="373"/>
+      <c r="I98" s="373"/>
+      <c r="J98" s="373"/>
+      <c r="K98" s="609"/>
+      <c r="L98" s="59"/>
       <c r="M98" s="17"/>
     </row>
     <row r="99" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A99" s="14"/>
-      <c r="B99" s="59"/>
-      <c r="C99" s="172" t="s">
+      <c r="B99" s="57"/>
+      <c r="C99" s="168" t="s">
         <v>51</v>
       </c>
-      <c r="D99" s="136"/>
-[...7 lines deleted...]
-      <c r="L99" s="61"/>
+      <c r="D99" s="133"/>
+      <c r="E99" s="133"/>
+      <c r="F99" s="133"/>
+      <c r="G99" s="133"/>
+      <c r="H99" s="133"/>
+      <c r="I99" s="133"/>
+      <c r="J99" s="279"/>
+      <c r="K99" s="608"/>
+      <c r="L99" s="59"/>
       <c r="M99" s="17"/>
     </row>
     <row r="100" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A100" s="14"/>
-      <c r="B100" s="59"/>
-      <c r="C100" s="403">
+      <c r="B100" s="57"/>
+      <c r="C100" s="379">
         <f>'(1) Übersicht'!E15</f>
         <v>0</v>
       </c>
-      <c r="D100" s="398"/>
-[...10 lines deleted...]
-      <c r="L100" s="61"/>
+      <c r="D100" s="374"/>
+      <c r="E100" s="374"/>
+      <c r="F100" s="374"/>
+      <c r="G100" s="374"/>
+      <c r="H100" s="374"/>
+      <c r="I100" s="374"/>
+      <c r="J100" s="374"/>
+      <c r="K100" s="609"/>
+      <c r="L100" s="59"/>
       <c r="M100" s="17"/>
     </row>
     <row r="101" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A101" s="14"/>
-      <c r="B101" s="59"/>
-      <c r="C101" s="404">
+      <c r="B101" s="57"/>
+      <c r="C101" s="380">
         <f>'(1) Übersicht'!E16</f>
         <v>0</v>
       </c>
-      <c r="D101" s="399"/>
-[...10 lines deleted...]
-      <c r="L101" s="61"/>
+      <c r="D101" s="375"/>
+      <c r="E101" s="369"/>
+      <c r="F101" s="369"/>
+      <c r="G101" s="369"/>
+      <c r="H101" s="369"/>
+      <c r="I101" s="369"/>
+      <c r="J101" s="369"/>
+      <c r="K101" s="609"/>
+      <c r="L101" s="59"/>
       <c r="M101" s="17"/>
     </row>
     <row r="102" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A102" s="14"/>
-      <c r="B102" s="59"/>
-      <c r="C102" s="404">
+      <c r="B102" s="57"/>
+      <c r="C102" s="380">
         <f>'(1) Übersicht'!E17</f>
         <v>0</v>
       </c>
-      <c r="D102" s="399"/>
-[...10 lines deleted...]
-      <c r="L102" s="61"/>
+      <c r="D102" s="375"/>
+      <c r="E102" s="369"/>
+      <c r="F102" s="369"/>
+      <c r="G102" s="369"/>
+      <c r="H102" s="369"/>
+      <c r="I102" s="369"/>
+      <c r="J102" s="369"/>
+      <c r="K102" s="609"/>
+      <c r="L102" s="59"/>
       <c r="M102" s="17"/>
     </row>
     <row r="103" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A103" s="14"/>
-      <c r="B103" s="59"/>
-      <c r="C103" s="404">
+      <c r="B103" s="57"/>
+      <c r="C103" s="380">
         <f>'(1) Übersicht'!E21</f>
         <v>0</v>
       </c>
-      <c r="D103" s="399"/>
-[...10 lines deleted...]
-      <c r="L103" s="61"/>
+      <c r="D103" s="375"/>
+      <c r="E103" s="369"/>
+      <c r="F103" s="369"/>
+      <c r="G103" s="369"/>
+      <c r="H103" s="369"/>
+      <c r="I103" s="369"/>
+      <c r="J103" s="369"/>
+      <c r="K103" s="609"/>
+      <c r="L103" s="59"/>
       <c r="M103" s="17"/>
     </row>
     <row r="104" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A104" s="14"/>
-      <c r="B104" s="59"/>
-      <c r="C104" s="404">
+      <c r="B104" s="57"/>
+      <c r="C104" s="380">
         <f>'(1) Übersicht'!E22</f>
         <v>0</v>
       </c>
-      <c r="D104" s="399"/>
-[...10 lines deleted...]
-      <c r="L104" s="61"/>
+      <c r="D104" s="375"/>
+      <c r="E104" s="369"/>
+      <c r="F104" s="369"/>
+      <c r="G104" s="369"/>
+      <c r="H104" s="369"/>
+      <c r="I104" s="369"/>
+      <c r="J104" s="369"/>
+      <c r="K104" s="609"/>
+      <c r="L104" s="59"/>
       <c r="M104" s="17"/>
     </row>
     <row r="105" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A105" s="14"/>
-      <c r="B105" s="59"/>
-      <c r="C105" s="404">
+      <c r="B105" s="57"/>
+      <c r="C105" s="380">
         <f>'(1) Übersicht'!E23</f>
         <v>0</v>
       </c>
-      <c r="D105" s="399"/>
-[...10 lines deleted...]
-      <c r="L105" s="61"/>
+      <c r="D105" s="375"/>
+      <c r="E105" s="369"/>
+      <c r="F105" s="369"/>
+      <c r="G105" s="369"/>
+      <c r="H105" s="369"/>
+      <c r="I105" s="369"/>
+      <c r="J105" s="369"/>
+      <c r="K105" s="609"/>
+      <c r="L105" s="59"/>
       <c r="M105" s="17"/>
     </row>
     <row r="106" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A106" s="14"/>
-      <c r="B106" s="59"/>
-      <c r="C106" s="404">
+      <c r="B106" s="57"/>
+      <c r="C106" s="380">
         <f>'(1) Übersicht'!E21</f>
         <v>0</v>
       </c>
-      <c r="D106" s="399"/>
-[...10 lines deleted...]
-      <c r="L106" s="61"/>
+      <c r="D106" s="375"/>
+      <c r="E106" s="369"/>
+      <c r="F106" s="369"/>
+      <c r="G106" s="369"/>
+      <c r="H106" s="369"/>
+      <c r="I106" s="369"/>
+      <c r="J106" s="369"/>
+      <c r="K106" s="609"/>
+      <c r="L106" s="59"/>
       <c r="M106" s="17"/>
     </row>
     <row r="107" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A107" s="14"/>
-      <c r="B107" s="59"/>
-      <c r="C107" s="404">
+      <c r="B107" s="57"/>
+      <c r="C107" s="380">
         <f>'(1) Übersicht'!E22</f>
         <v>0</v>
       </c>
-      <c r="D107" s="399"/>
-[...10 lines deleted...]
-      <c r="L107" s="61"/>
+      <c r="D107" s="375"/>
+      <c r="E107" s="369"/>
+      <c r="F107" s="369"/>
+      <c r="G107" s="369"/>
+      <c r="H107" s="369"/>
+      <c r="I107" s="369"/>
+      <c r="J107" s="369"/>
+      <c r="K107" s="609"/>
+      <c r="L107" s="59"/>
       <c r="M107" s="17"/>
     </row>
     <row r="108" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A108" s="14"/>
-      <c r="B108" s="59"/>
-      <c r="C108" s="404">
+      <c r="B108" s="57"/>
+      <c r="C108" s="380">
         <f>'(1) Übersicht'!E23</f>
         <v>0</v>
       </c>
-      <c r="D108" s="399"/>
-[...10 lines deleted...]
-      <c r="L108" s="61"/>
+      <c r="D108" s="375"/>
+      <c r="E108" s="369"/>
+      <c r="F108" s="369"/>
+      <c r="G108" s="369"/>
+      <c r="H108" s="369"/>
+      <c r="I108" s="369"/>
+      <c r="J108" s="369"/>
+      <c r="K108" s="609"/>
+      <c r="L108" s="59"/>
       <c r="M108" s="17"/>
     </row>
     <row r="109" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A109" s="14"/>
-      <c r="B109" s="59"/>
-      <c r="C109" s="404">
+      <c r="B109" s="57"/>
+      <c r="C109" s="380">
         <f>'(1) Übersicht'!E24</f>
         <v>0</v>
       </c>
-      <c r="D109" s="399"/>
-[...10 lines deleted...]
-      <c r="L109" s="61"/>
+      <c r="D109" s="375"/>
+      <c r="E109" s="369"/>
+      <c r="F109" s="369"/>
+      <c r="G109" s="369"/>
+      <c r="H109" s="369"/>
+      <c r="I109" s="369"/>
+      <c r="J109" s="369"/>
+      <c r="K109" s="609"/>
+      <c r="L109" s="59"/>
       <c r="M109" s="17"/>
     </row>
     <row r="110" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A110" s="14"/>
-      <c r="B110" s="59"/>
-      <c r="C110" s="405">
+      <c r="B110" s="57"/>
+      <c r="C110" s="381">
         <f>'(1) Übersicht'!E25</f>
         <v>0</v>
       </c>
-      <c r="D110" s="400"/>
-[...10 lines deleted...]
-      <c r="L110" s="61"/>
+      <c r="D110" s="376"/>
+      <c r="E110" s="373"/>
+      <c r="F110" s="373"/>
+      <c r="G110" s="373"/>
+      <c r="H110" s="373"/>
+      <c r="I110" s="373"/>
+      <c r="J110" s="373"/>
+      <c r="K110" s="609"/>
+      <c r="L110" s="59"/>
       <c r="M110" s="17"/>
     </row>
     <row r="111" spans="1:13" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A111" s="14"/>
-      <c r="B111" s="59"/>
-      <c r="C111" s="557" t="s">
+      <c r="B111" s="57"/>
+      <c r="C111" s="533" t="s">
         <v>107</v>
       </c>
-      <c r="D111" s="558"/>
-[...7 lines deleted...]
-      <c r="L111" s="61"/>
+      <c r="D111" s="534"/>
+      <c r="E111" s="534"/>
+      <c r="F111" s="534"/>
+      <c r="G111" s="534"/>
+      <c r="H111" s="534"/>
+      <c r="I111" s="534"/>
+      <c r="J111" s="534"/>
+      <c r="K111" s="535"/>
+      <c r="L111" s="59"/>
       <c r="M111" s="27"/>
     </row>
     <row r="112" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A112" s="14"/>
-      <c r="B112" s="59"/>
-[...1 lines deleted...]
-      <c r="D112" s="355">
+      <c r="B112" s="57"/>
+      <c r="C112" s="382"/>
+      <c r="D112" s="340">
         <f>'(1) Übersicht'!G52</f>
         <v>0</v>
       </c>
-      <c r="E112" s="355">
+      <c r="E112" s="340">
         <f>'(1) Übersicht'!I52</f>
         <v>0</v>
       </c>
-      <c r="F112" s="355">
+      <c r="F112" s="340">
         <f>'(1) Übersicht'!K52</f>
         <v>0</v>
       </c>
-      <c r="G112" s="355">
+      <c r="G112" s="340">
         <f>'(1) Übersicht'!M52</f>
         <v>0</v>
       </c>
-      <c r="H112" s="355">
+      <c r="H112" s="340">
         <f>'(1) Übersicht'!O52</f>
         <v>0</v>
       </c>
-      <c r="I112" s="355">
+      <c r="I112" s="340">
         <f>'(1) Übersicht'!Q52</f>
         <v>0</v>
       </c>
-      <c r="J112" s="355">
+      <c r="J112" s="340">
         <f>'(1) Übersicht'!S52</f>
         <v>0</v>
       </c>
-      <c r="K112" s="372"/>
-      <c r="L112" s="61"/>
+      <c r="K112" s="610"/>
+      <c r="L112" s="59"/>
       <c r="M112" s="27"/>
     </row>
     <row r="113" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A113" s="14"/>
-      <c r="B113" s="59"/>
-[...9 lines deleted...]
-      <c r="L113" s="61"/>
+      <c r="B113" s="57"/>
+      <c r="C113" s="354"/>
+      <c r="D113" s="344"/>
+      <c r="E113" s="344"/>
+      <c r="F113" s="344"/>
+      <c r="G113" s="344"/>
+      <c r="H113" s="344"/>
+      <c r="I113" s="344"/>
+      <c r="J113" s="344"/>
+      <c r="K113" s="595"/>
+      <c r="L113" s="59"/>
       <c r="M113" s="27"/>
     </row>
     <row r="114" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A114" s="14"/>
-      <c r="B114" s="59"/>
-      <c r="C114" s="364" t="s">
+      <c r="B114" s="57"/>
+      <c r="C114" s="347" t="s">
         <v>2</v>
       </c>
-      <c r="D114" s="80">
+      <c r="D114" s="78">
         <f>SUM(D87:D112)</f>
         <v>0</v>
       </c>
-      <c r="E114" s="80">
-[...28 lines deleted...]
-      <c r="M114" s="537"/>
+      <c r="E114" s="78">
+        <f t="shared" ref="E114:J114" si="18">SUM(E87:E112)</f>
+        <v>0</v>
+      </c>
+      <c r="F114" s="78">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="G114" s="78">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="H114" s="78">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="I114" s="78">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="J114" s="78">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="K114" s="611"/>
+      <c r="L114" s="60"/>
+      <c r="M114" s="513"/>
     </row>
     <row r="115" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="14"/>
-      <c r="B115" s="378"/>
-[...1 lines deleted...]
-      <c r="D115" s="374" t="str">
+      <c r="B115" s="359"/>
+      <c r="C115" s="355"/>
+      <c r="D115" s="356" t="str">
         <f>IF(D87&gt;D66,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="E115" s="374" t="str">
-        <f t="shared" ref="E115:J115" si="25">IF(E87&gt;E66,"Check amount requested","")</f>
+      <c r="E115" s="356" t="str">
+        <f t="shared" ref="E115:J115" si="19">IF(E87&gt;E66,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="F115" s="374" t="str">
-        <f t="shared" si="25"/>
+      <c r="F115" s="356" t="str">
+        <f t="shared" si="19"/>
         <v/>
       </c>
-      <c r="G115" s="374" t="str">
-        <f t="shared" si="25"/>
+      <c r="G115" s="356" t="str">
+        <f t="shared" si="19"/>
         <v/>
       </c>
-      <c r="H115" s="374" t="str">
-        <f t="shared" si="25"/>
+      <c r="H115" s="356" t="str">
+        <f t="shared" si="19"/>
         <v/>
       </c>
-      <c r="I115" s="374" t="str">
-        <f t="shared" si="25"/>
+      <c r="I115" s="356" t="str">
+        <f t="shared" si="19"/>
         <v/>
       </c>
-      <c r="J115" s="374" t="str">
-        <f t="shared" si="25"/>
+      <c r="J115" s="356" t="str">
+        <f t="shared" si="19"/>
         <v/>
       </c>
-      <c r="K115" s="380"/>
-[...1 lines deleted...]
-      <c r="M115" s="538"/>
+      <c r="K115" s="612"/>
+      <c r="L115" s="360"/>
+      <c r="M115" s="514"/>
     </row>
     <row r="116" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="14"/>
-      <c r="B116" s="376"/>
-[...1 lines deleted...]
-      <c r="D116" s="375" t="str">
+      <c r="B116" s="358"/>
+      <c r="C116" s="346"/>
+      <c r="D116" s="357" t="str">
         <f>IF(D82&lt;&gt;D114,"Check Totals","")</f>
         <v/>
       </c>
-      <c r="E116" s="375" t="str">
-        <f t="shared" ref="E116:J116" si="26">IF(E82&lt;&gt;E114,"Check Totals","")</f>
+      <c r="E116" s="357" t="str">
+        <f t="shared" ref="E116:J116" si="20">IF(E82&lt;&gt;E114,"Check Totals","")</f>
         <v/>
       </c>
-      <c r="F116" s="375" t="str">
-        <f t="shared" si="26"/>
+      <c r="F116" s="357" t="str">
+        <f t="shared" si="20"/>
         <v/>
       </c>
-      <c r="G116" s="375" t="str">
-        <f t="shared" si="26"/>
+      <c r="G116" s="357" t="str">
+        <f t="shared" si="20"/>
         <v/>
       </c>
-      <c r="H116" s="375" t="str">
-        <f t="shared" si="26"/>
+      <c r="H116" s="357" t="str">
+        <f t="shared" si="20"/>
         <v/>
       </c>
-      <c r="I116" s="375" t="str">
-        <f t="shared" si="26"/>
+      <c r="I116" s="357" t="str">
+        <f t="shared" si="20"/>
         <v/>
       </c>
-      <c r="J116" s="375" t="str">
-        <f t="shared" si="26"/>
+      <c r="J116" s="357" t="str">
+        <f t="shared" si="20"/>
         <v/>
       </c>
-      <c r="K116" s="377"/>
-[...1 lines deleted...]
-      <c r="M116" s="539"/>
+      <c r="K116" s="613"/>
+      <c r="L116" s="62"/>
+      <c r="M116" s="515"/>
     </row>
     <row r="117" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="12"/>
-      <c r="B117" s="37"/>
-      <c r="C117" s="137" t="s">
+      <c r="B117" s="36"/>
+      <c r="C117" s="134" t="s">
         <v>10</v>
       </c>
-      <c r="D117" s="137"/>
-[...7 lines deleted...]
-      <c r="L117" s="139"/>
+      <c r="D117" s="134"/>
+      <c r="E117" s="135"/>
+      <c r="F117" s="135"/>
+      <c r="G117" s="135"/>
+      <c r="H117" s="135"/>
+      <c r="I117" s="135"/>
+      <c r="J117" s="135"/>
+      <c r="K117" s="614"/>
+      <c r="L117" s="136"/>
       <c r="M117" s="12"/>
     </row>
     <row r="118" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="12"/>
-      <c r="B118" s="44"/>
-      <c r="C118" s="540" t="s">
+      <c r="B118" s="43"/>
+      <c r="C118" s="516" t="s">
         <v>110</v>
       </c>
-      <c r="D118" s="541"/>
-[...7 lines deleted...]
-      <c r="L118" s="140"/>
+      <c r="D118" s="517"/>
+      <c r="E118" s="517"/>
+      <c r="F118" s="517"/>
+      <c r="G118" s="517"/>
+      <c r="H118" s="517"/>
+      <c r="I118" s="517"/>
+      <c r="J118" s="517"/>
+      <c r="K118" s="518"/>
+      <c r="L118" s="137"/>
       <c r="M118" s="12"/>
     </row>
     <row r="119" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A119" s="10"/>
-      <c r="B119" s="141"/>
+      <c r="B119" s="138"/>
       <c r="C119" s="10"/>
       <c r="D119" s="10"/>
       <c r="E119" s="10"/>
       <c r="F119" s="10"/>
       <c r="G119" s="10"/>
       <c r="H119" s="10"/>
       <c r="I119" s="10"/>
       <c r="J119" s="10"/>
-      <c r="K119" s="10"/>
-      <c r="L119" s="141"/>
+      <c r="K119" s="615"/>
+      <c r="L119" s="138"/>
       <c r="M119" s="10"/>
     </row>
     <row r="120" spans="1:13" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B120" s="88"/>
+      <c r="B120" s="85"/>
       <c r="C120"/>
       <c r="D120"/>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120"/>
       <c r="I120"/>
       <c r="J120"/>
-      <c r="K120"/>
-      <c r="L120" s="88"/>
+      <c r="K120" s="30"/>
+      <c r="L120" s="85"/>
       <c r="M120"/>
     </row>
     <row r="121" spans="1:13" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="3dmqA+AWvnWuUJQW8szQOnVGH9T5Hk6NdWIaAPGV+ihXQouj3drS30X/MiFzyhMFGqW9ifR8UtO0VTglHeEjyQ==" saltValue="HUAvqMIiGY9MJovZnz296g==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="1KOHFpgDDvaY+swPkBuh5ShgpePMWnH9njmG/JBbgNjO214uUz0CiukHfAAJ3MP+JtPj5J0UGrAfT7ZWp4fg6w==" saltValue="USY9UIY5kcVOGYmrfWjVBg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="11">
     <mergeCell ref="M55:M57"/>
     <mergeCell ref="C118:K118"/>
     <mergeCell ref="M114:M116"/>
     <mergeCell ref="B2:L5"/>
     <mergeCell ref="D11:J11"/>
     <mergeCell ref="D69:J69"/>
     <mergeCell ref="M24:M26"/>
     <mergeCell ref="C84:K84"/>
     <mergeCell ref="D62:J62"/>
     <mergeCell ref="C52:K52"/>
     <mergeCell ref="C111:K111"/>
   </mergeCells>
   <conditionalFormatting sqref="D82:J82">
-    <cfRule type="expression" dxfId="12" priority="1">
+    <cfRule type="expression" dxfId="9" priority="1">
       <formula>D82&lt;&gt;D64</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D87:J87">
-    <cfRule type="expression" dxfId="11" priority="5">
+    <cfRule type="expression" dxfId="8" priority="5">
       <formula>D87&gt;D66</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D114:J114">
-    <cfRule type="expression" dxfId="10" priority="4">
+    <cfRule type="expression" dxfId="7" priority="4">
       <formula>D114&lt;&gt;D82</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D55:K55">
-    <cfRule type="expression" dxfId="9" priority="2">
+    <cfRule type="expression" dxfId="6" priority="2">
       <formula>D55&lt;&gt;D24</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K24 K114:L114">
-[...3 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="K112">
-    <cfRule type="expression" dxfId="7" priority="6">
+    <cfRule type="expression" dxfId="5" priority="6">
       <formula>$K$55&lt;&gt;$K$24</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K29:L29">
-    <cfRule type="expression" dxfId="6" priority="34">
+    <cfRule type="expression" dxfId="4" priority="34">
       <formula>AND(#REF!="Pilot-/Demonstrationsprojekt (P+D)",#REF!&gt;0.4)</formula>
-    </cfRule>
-[...6 lines deleted...]
-      <formula>#REF!+#REF!</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K87:L87 K89:L98">
     <cfRule type="expression" dxfId="3" priority="13">
       <formula>AND(#REF!="Pilot-/Demonstrationsprojekt (P+D)",#REF!&gt;0.4)</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="86" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Fett"&amp;14Zeitliche Verteilung der Projektkosten und deren Finanzierung</oddHeader>
   </headerFooter>
   <customProperties>
     <customPr name="_pios_id" r:id="rId2"/>
   </customProperties>
   <ignoredErrors>
     <ignoredError sqref="D28 E28:J28 E86:J86 D63:D65 E63:E65 F63:J65 D66:J66" unlockedFormula="1"/>
   </ignoredErrors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="3" id="{004C9059-CA83-40B7-AA69-CDF0FD5A2869}">
             <xm:f>D29&gt;'(1) Übersicht'!$E$54</xm:f>
             <x14:dxf>
@@ -23745,1765 +23616,1765 @@
           <xm:sqref>D29:J29</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C02CC93-2145-44B4-91FD-F86BD95EED97}">
   <dimension ref="A1:XFC82"/>
   <sheetViews>
     <sheetView showWhiteSpace="0" view="pageLayout" topLeftCell="A5" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="E20" sqref="E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.453125" customWidth="1"/>
     <col min="2" max="2" width="2.453125" customWidth="1"/>
     <col min="3" max="3" width="25.26953125" customWidth="1"/>
     <col min="4" max="4" width="31" customWidth="1"/>
     <col min="5" max="5" width="17.1796875" customWidth="1"/>
     <col min="6" max="6" width="12.7265625" customWidth="1"/>
     <col min="7" max="7" width="22.26953125" customWidth="1"/>
-    <col min="8" max="8" width="12.7265625" style="88" customWidth="1"/>
+    <col min="8" max="8" width="12.7265625" style="85" customWidth="1"/>
     <col min="9" max="9" width="12.7265625" customWidth="1"/>
-    <col min="10" max="10" width="12.7265625" style="88" customWidth="1"/>
+    <col min="10" max="10" width="12.7265625" style="85" customWidth="1"/>
     <col min="11" max="12" width="12.7265625" customWidth="1"/>
-    <col min="13" max="15" width="12.7265625" style="88" customWidth="1"/>
+    <col min="13" max="15" width="12.7265625" style="85" customWidth="1"/>
     <col min="16" max="24" width="12.7265625" customWidth="1"/>
     <col min="25" max="29" width="12.7265625" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="4" customWidth="1"/>
     <col min="31" max="31" width="8.7265625" customWidth="1"/>
     <col min="32" max="16380" width="2.1796875" hidden="1" customWidth="1"/>
     <col min="16381" max="16381" width="3.7265625" hidden="1" customWidth="1"/>
     <col min="16382" max="16382" width="4.7265625" hidden="1" customWidth="1"/>
     <col min="16383" max="16383" width="3" hidden="1" customWidth="1"/>
     <col min="16384" max="16384" width="5.453125" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="23" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="88"/>
-[...16 lines deleted...]
-      <c r="AE1" s="88"/>
+      <c r="A1" s="85"/>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="P1" s="85"/>
+      <c r="Q1" s="221"/>
+      <c r="Z1" s="221"/>
+      <c r="AA1" s="221"/>
+      <c r="AB1" s="85"/>
+      <c r="AC1" s="85"/>
+      <c r="AD1" s="85"/>
+      <c r="AE1" s="85"/>
     </row>
     <row r="2" spans="1:31" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="88"/>
-[...16 lines deleted...]
-      <c r="AE2" s="88"/>
+      <c r="A2" s="85"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="P2" s="85"/>
+      <c r="Q2" s="85"/>
+      <c r="Z2" s="85"/>
+      <c r="AA2" s="85"/>
+      <c r="AB2" s="85"/>
+      <c r="AC2" s="85"/>
+      <c r="AD2" s="85"/>
+      <c r="AE2" s="85"/>
     </row>
     <row r="3" spans="1:31" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="88"/>
-[...16 lines deleted...]
-      <c r="AE3" s="88"/>
+      <c r="A3" s="85"/>
+      <c r="B3" s="85"/>
+      <c r="C3" s="85"/>
+      <c r="D3" s="85"/>
+      <c r="E3" s="85"/>
+      <c r="F3" s="85"/>
+      <c r="G3" s="85"/>
+      <c r="I3" s="85"/>
+      <c r="K3" s="85"/>
+      <c r="L3" s="85"/>
+      <c r="P3" s="85"/>
+      <c r="Q3" s="85"/>
+      <c r="Z3" s="85"/>
+      <c r="AA3" s="85"/>
+      <c r="AB3" s="85"/>
+      <c r="AC3" s="85"/>
+      <c r="AD3" s="85"/>
+      <c r="AE3" s="85"/>
     </row>
     <row r="4" spans="1:31" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="314"/>
-[...29 lines deleted...]
-      <c r="AE4" s="88"/>
+      <c r="A4" s="299"/>
+      <c r="B4" s="300"/>
+      <c r="C4" s="300"/>
+      <c r="D4" s="300"/>
+      <c r="E4" s="300"/>
+      <c r="F4" s="300"/>
+      <c r="G4" s="300"/>
+      <c r="H4" s="300"/>
+      <c r="I4" s="300"/>
+      <c r="J4" s="300"/>
+      <c r="K4" s="300"/>
+      <c r="L4" s="300"/>
+      <c r="M4" s="300"/>
+      <c r="N4" s="300"/>
+      <c r="O4" s="300"/>
+      <c r="P4" s="300"/>
+      <c r="Q4" s="300"/>
+      <c r="R4" s="85"/>
+      <c r="S4" s="85"/>
+      <c r="T4" s="85"/>
+      <c r="U4" s="85"/>
+      <c r="V4" s="85"/>
+      <c r="W4" s="85"/>
+      <c r="X4" s="85"/>
+      <c r="Y4" s="85"/>
+      <c r="Z4" s="300"/>
+      <c r="AA4" s="300"/>
+      <c r="AB4" s="85"/>
+      <c r="AC4" s="85"/>
+      <c r="AD4" s="85"/>
+      <c r="AE4" s="85"/>
     </row>
     <row r="5" spans="1:31" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="426" t="s">
+      <c r="A5" s="402" t="s">
         <v>79</v>
       </c>
-      <c r="B5" s="426"/>
-[...28 lines deleted...]
-      <c r="AE5" s="88"/>
+      <c r="B5" s="402"/>
+      <c r="C5" s="402"/>
+      <c r="D5" s="402"/>
+      <c r="E5" s="402"/>
+      <c r="F5" s="402"/>
+      <c r="G5" s="402"/>
+      <c r="H5" s="402"/>
+      <c r="I5" s="402"/>
+      <c r="J5" s="402"/>
+      <c r="K5" s="402"/>
+      <c r="L5" s="402"/>
+      <c r="M5" s="402"/>
+      <c r="N5" s="402"/>
+      <c r="O5" s="402"/>
+      <c r="P5" s="402"/>
+      <c r="Q5" s="85"/>
+      <c r="R5" s="85"/>
+      <c r="S5" s="85"/>
+      <c r="T5" s="85"/>
+      <c r="U5" s="85"/>
+      <c r="V5" s="85"/>
+      <c r="W5" s="85"/>
+      <c r="X5" s="85"/>
+      <c r="Y5" s="85"/>
+      <c r="Z5" s="85"/>
+      <c r="AA5" s="85"/>
+      <c r="AB5" s="85"/>
+      <c r="AC5" s="85"/>
+      <c r="AD5" s="85"/>
+      <c r="AE5" s="85"/>
     </row>
     <row r="6" spans="1:31" ht="11.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="426"/>
-[...29 lines deleted...]
-      <c r="AE6" s="88"/>
+      <c r="A6" s="402"/>
+      <c r="B6" s="402"/>
+      <c r="C6" s="402"/>
+      <c r="D6" s="402"/>
+      <c r="E6" s="402"/>
+      <c r="F6" s="402"/>
+      <c r="G6" s="402"/>
+      <c r="H6" s="402"/>
+      <c r="I6" s="402"/>
+      <c r="J6" s="402"/>
+      <c r="K6" s="402"/>
+      <c r="L6" s="402"/>
+      <c r="M6" s="402"/>
+      <c r="N6" s="402"/>
+      <c r="O6" s="402"/>
+      <c r="P6" s="402"/>
+      <c r="Q6" s="221"/>
+      <c r="R6" s="85"/>
+      <c r="S6" s="85"/>
+      <c r="T6" s="85"/>
+      <c r="U6" s="85"/>
+      <c r="V6" s="85"/>
+      <c r="W6" s="85"/>
+      <c r="X6" s="85"/>
+      <c r="Y6" s="85"/>
+      <c r="Z6" s="221"/>
+      <c r="AA6" s="221"/>
+      <c r="AB6" s="85"/>
+      <c r="AC6" s="85"/>
+      <c r="AD6" s="85"/>
+      <c r="AE6" s="85"/>
     </row>
     <row r="7" spans="1:31" ht="9.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="426"/>
-[...29 lines deleted...]
-      <c r="AE7" s="88"/>
+      <c r="A7" s="402"/>
+      <c r="B7" s="402"/>
+      <c r="C7" s="402"/>
+      <c r="D7" s="402"/>
+      <c r="E7" s="402"/>
+      <c r="F7" s="402"/>
+      <c r="G7" s="402"/>
+      <c r="H7" s="402"/>
+      <c r="I7" s="402"/>
+      <c r="J7" s="402"/>
+      <c r="K7" s="402"/>
+      <c r="L7" s="402"/>
+      <c r="M7" s="402"/>
+      <c r="N7" s="402"/>
+      <c r="O7" s="402"/>
+      <c r="P7" s="402"/>
+      <c r="Q7" s="221"/>
+      <c r="R7" s="85"/>
+      <c r="S7" s="85"/>
+      <c r="T7" s="85"/>
+      <c r="U7" s="85"/>
+      <c r="V7" s="85"/>
+      <c r="W7" s="85"/>
+      <c r="X7" s="85"/>
+      <c r="Y7" s="85"/>
+      <c r="Z7" s="221"/>
+      <c r="AA7" s="221"/>
+      <c r="AB7" s="85"/>
+      <c r="AC7" s="85"/>
+      <c r="AD7" s="85"/>
+      <c r="AE7" s="85"/>
     </row>
     <row r="8" spans="1:31" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="427"/>
-[...29 lines deleted...]
-      <c r="AE8" s="88"/>
+      <c r="A8" s="403"/>
+      <c r="B8" s="403"/>
+      <c r="C8" s="403"/>
+      <c r="D8" s="403"/>
+      <c r="E8" s="403"/>
+      <c r="F8" s="403"/>
+      <c r="G8" s="403"/>
+      <c r="H8" s="403"/>
+      <c r="I8" s="403"/>
+      <c r="J8" s="403"/>
+      <c r="K8" s="403"/>
+      <c r="L8" s="403"/>
+      <c r="M8" s="403"/>
+      <c r="N8" s="403"/>
+      <c r="O8" s="403"/>
+      <c r="P8" s="403"/>
+      <c r="Q8" s="221"/>
+      <c r="R8" s="85"/>
+      <c r="S8" s="85"/>
+      <c r="T8" s="85"/>
+      <c r="U8" s="85"/>
+      <c r="V8" s="85"/>
+      <c r="W8" s="85"/>
+      <c r="X8" s="85"/>
+      <c r="Y8" s="85"/>
+      <c r="Z8" s="221"/>
+      <c r="AA8" s="221"/>
+      <c r="AB8" s="85"/>
+      <c r="AC8" s="85"/>
+      <c r="AD8" s="85"/>
+      <c r="AE8" s="85"/>
     </row>
     <row r="9" spans="1:31" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="38"/>
-      <c r="B9" s="91"/>
+      <c r="A9" s="37"/>
+      <c r="B9" s="88"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="G9" s="13"/>
-      <c r="H9" s="91"/>
+      <c r="H9" s="88"/>
       <c r="I9" s="13"/>
-      <c r="J9" s="91"/>
+      <c r="J9" s="88"/>
       <c r="K9" s="13"/>
       <c r="L9" s="13"/>
-      <c r="M9" s="91"/>
-[...1 lines deleted...]
-      <c r="O9" s="91"/>
+      <c r="M9" s="88"/>
+      <c r="N9" s="88"/>
+      <c r="O9" s="88"/>
       <c r="P9" s="28"/>
-      <c r="Q9" s="87"/>
-[...13 lines deleted...]
-      <c r="AE9" s="88"/>
+      <c r="Q9" s="84"/>
+      <c r="R9" s="85"/>
+      <c r="S9" s="85"/>
+      <c r="T9" s="85"/>
+      <c r="U9" s="85"/>
+      <c r="V9" s="85"/>
+      <c r="W9" s="85"/>
+      <c r="X9" s="85"/>
+      <c r="Y9" s="85"/>
+      <c r="Z9" s="84"/>
+      <c r="AA9" s="84"/>
+      <c r="AB9" s="85"/>
+      <c r="AC9" s="85"/>
+      <c r="AD9" s="85"/>
+      <c r="AE9" s="85"/>
     </row>
     <row r="10" spans="1:31" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="44"/>
-      <c r="B10" s="565" t="s">
+      <c r="A10" s="43"/>
+      <c r="B10" s="541" t="s">
         <v>80</v>
       </c>
-      <c r="C10" s="566"/>
-[...27 lines deleted...]
-      <c r="AE10" s="88"/>
+      <c r="C10" s="542"/>
+      <c r="D10" s="542"/>
+      <c r="E10" s="542"/>
+      <c r="F10" s="542"/>
+      <c r="G10" s="542"/>
+      <c r="H10" s="542"/>
+      <c r="I10" s="542"/>
+      <c r="J10" s="542"/>
+      <c r="K10" s="542"/>
+      <c r="L10" s="542"/>
+      <c r="M10" s="542"/>
+      <c r="N10" s="542"/>
+      <c r="O10" s="542"/>
+      <c r="P10" s="543"/>
+      <c r="Q10" s="266"/>
+      <c r="R10" s="85"/>
+      <c r="S10" s="85"/>
+      <c r="T10" s="85"/>
+      <c r="U10" s="85"/>
+      <c r="V10" s="85"/>
+      <c r="W10" s="85"/>
+      <c r="X10" s="85"/>
+      <c r="Y10" s="85"/>
+      <c r="Z10" s="266"/>
+      <c r="AA10" s="266"/>
+      <c r="AB10" s="85"/>
+      <c r="AC10" s="85"/>
+      <c r="AD10" s="85"/>
+      <c r="AE10" s="85"/>
     </row>
     <row r="11" spans="1:31" ht="153.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="44"/>
-[...31 lines deleted...]
-    <row r="12" spans="1:31" s="31" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="43"/>
+      <c r="B11" s="544"/>
+      <c r="C11" s="545"/>
+      <c r="D11" s="545"/>
+      <c r="E11" s="545"/>
+      <c r="F11" s="545"/>
+      <c r="G11" s="545"/>
+      <c r="H11" s="545"/>
+      <c r="I11" s="545"/>
+      <c r="J11" s="545"/>
+      <c r="K11" s="545"/>
+      <c r="L11" s="545"/>
+      <c r="M11" s="545"/>
+      <c r="N11" s="545"/>
+      <c r="O11" s="545"/>
+      <c r="P11" s="546"/>
+      <c r="Q11" s="266"/>
+      <c r="R11" s="85"/>
+      <c r="S11" s="85"/>
+      <c r="T11" s="85"/>
+      <c r="U11" s="85"/>
+      <c r="V11" s="85"/>
+      <c r="W11" s="85"/>
+      <c r="X11" s="85"/>
+      <c r="Y11" s="85"/>
+      <c r="Z11" s="266"/>
+      <c r="AA11" s="266"/>
+      <c r="AB11" s="85"/>
+      <c r="AC11" s="85"/>
+      <c r="AD11" s="85"/>
+      <c r="AE11" s="85"/>
+    </row>
+    <row r="12" spans="1:31" s="30" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="12"/>
       <c r="B12" s="16"/>
-      <c r="C12" s="316"/>
-[...29 lines deleted...]
-    <row r="13" spans="1:31" s="88" customFormat="1" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C12" s="301"/>
+      <c r="D12" s="267"/>
+      <c r="E12" s="267"/>
+      <c r="F12" s="267"/>
+      <c r="G12" s="268"/>
+      <c r="H12" s="85"/>
+      <c r="I12" s="85"/>
+      <c r="J12" s="85"/>
+      <c r="K12" s="86"/>
+      <c r="L12" s="84"/>
+      <c r="M12" s="84"/>
+      <c r="N12" s="84"/>
+      <c r="O12" s="84"/>
+      <c r="P12" s="85"/>
+      <c r="Q12" s="226"/>
+      <c r="R12" s="223"/>
+      <c r="S12" s="223"/>
+      <c r="T12" s="223"/>
+      <c r="U12" s="223"/>
+      <c r="V12" s="223"/>
+      <c r="W12" s="223"/>
+      <c r="X12" s="223"/>
+      <c r="Y12" s="223"/>
+      <c r="Z12" s="226"/>
+      <c r="AA12" s="226"/>
+      <c r="AB12" s="223"/>
+      <c r="AC12" s="223"/>
+      <c r="AD12" s="223"/>
+      <c r="AE12" s="223"/>
+    </row>
+    <row r="13" spans="1:31" s="85" customFormat="1" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="14"/>
-      <c r="B13" s="118"/>
-[...7 lines deleted...]
-    <row r="14" spans="1:31" s="88" customFormat="1" ht="15.5" x14ac:dyDescent="0.25">
+      <c r="B13" s="115"/>
+      <c r="C13" s="116"/>
+      <c r="D13" s="302"/>
+      <c r="E13" s="93"/>
+      <c r="F13" s="93"/>
+      <c r="G13" s="93"/>
+      <c r="H13" s="303"/>
+    </row>
+    <row r="14" spans="1:31" s="85" customFormat="1" ht="15.5" x14ac:dyDescent="0.25">
       <c r="A14" s="14"/>
-      <c r="B14" s="122"/>
-      <c r="C14" s="53" t="s">
+      <c r="B14" s="119"/>
+      <c r="C14" s="52" t="s">
         <v>81</v>
       </c>
-      <c r="D14" s="87"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:31" s="88" customFormat="1" ht="13" x14ac:dyDescent="0.25">
+      <c r="D14" s="84"/>
+      <c r="H14" s="167"/>
+    </row>
+    <row r="15" spans="1:31" s="85" customFormat="1" ht="13" x14ac:dyDescent="0.25">
       <c r="A15" s="14"/>
-      <c r="B15" s="122"/>
-      <c r="C15" s="204" t="s">
+      <c r="B15" s="119"/>
+      <c r="C15" s="200" t="s">
         <v>82</v>
       </c>
-      <c r="D15" s="87"/>
-[...5 lines deleted...]
-    <row r="16" spans="1:31" s="88" customFormat="1" ht="15.5" x14ac:dyDescent="0.3">
+      <c r="D15" s="84"/>
+      <c r="E15" s="200"/>
+      <c r="F15" s="200"/>
+      <c r="G15" s="200"/>
+      <c r="H15" s="167"/>
+    </row>
+    <row r="16" spans="1:31" s="85" customFormat="1" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A16" s="14"/>
-      <c r="B16" s="122"/>
-[...2 lines deleted...]
-      <c r="E16" s="319" t="s">
+      <c r="B16" s="119"/>
+      <c r="C16" s="52"/>
+      <c r="D16" s="84"/>
+      <c r="E16" s="304" t="s">
         <v>83</v>
       </c>
-      <c r="F16" s="320"/>
-      <c r="G16" s="321" t="s">
+      <c r="F16" s="305"/>
+      <c r="G16" s="306" t="s">
         <v>84</v>
       </c>
-      <c r="H16" s="171"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:8" s="88" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="H16" s="167"/>
+    </row>
+    <row r="17" spans="1:8" s="85" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="14"/>
-      <c r="B17" s="49"/>
-[...7 lines deleted...]
-    <row r="18" spans="1:8" s="88" customFormat="1" ht="13" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="48"/>
+      <c r="C17" s="37"/>
+      <c r="D17" s="36"/>
+      <c r="E17" s="122"/>
+      <c r="F17" s="123"/>
+      <c r="G17" s="114"/>
+      <c r="H17" s="167"/>
+    </row>
+    <row r="18" spans="1:8" s="85" customFormat="1" ht="13" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="14"/>
-      <c r="B18" s="49"/>
-      <c r="C18" s="93" t="s">
+      <c r="B18" s="48"/>
+      <c r="C18" s="90" t="s">
         <v>8</v>
       </c>
-      <c r="D18" s="93"/>
-      <c r="E18" s="127">
+      <c r="D18" s="90"/>
+      <c r="E18" s="124">
         <f>'(1) Übersicht'!E35</f>
         <v>0</v>
       </c>
-      <c r="F18" s="208"/>
-      <c r="G18" s="127">
+      <c r="F18" s="204"/>
+      <c r="G18" s="124">
         <f>'(2) Investitionskosten'!G6</f>
         <v>0</v>
       </c>
-      <c r="H18" s="171"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:8" s="88" customFormat="1" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H18" s="167"/>
+    </row>
+    <row r="19" spans="1:8" s="85" customFormat="1" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="14"/>
-      <c r="B19" s="49"/>
-[...7 lines deleted...]
-    <row r="20" spans="1:8" s="88" customFormat="1" ht="34" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="48"/>
+      <c r="C19" s="90"/>
+      <c r="D19" s="305"/>
+      <c r="E19" s="307"/>
+      <c r="F19" s="212"/>
+      <c r="G19" s="212"/>
+      <c r="H19" s="167"/>
+    </row>
+    <row r="20" spans="1:8" s="85" customFormat="1" ht="34" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="14"/>
-      <c r="B20" s="49"/>
-      <c r="C20" s="571" t="s">
+      <c r="B20" s="48"/>
+      <c r="C20" s="547" t="s">
         <v>124</v>
       </c>
-      <c r="D20" s="572"/>
-[...5 lines deleted...]
-    <row r="21" spans="1:8" s="88" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="D20" s="548"/>
+      <c r="E20" s="313"/>
+      <c r="F20" s="212"/>
+      <c r="G20" s="313"/>
+      <c r="H20" s="167"/>
+    </row>
+    <row r="21" spans="1:8" s="85" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A21" s="14"/>
-      <c r="B21" s="49"/>
-[...7 lines deleted...]
-    <row r="22" spans="1:8" s="88" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="48"/>
+      <c r="C21" s="90"/>
+      <c r="D21" s="305"/>
+      <c r="E21" s="207"/>
+      <c r="F21" s="207"/>
+      <c r="G21" s="208"/>
+      <c r="H21" s="167"/>
+    </row>
+    <row r="22" spans="1:8" s="85" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="14"/>
-      <c r="B22" s="49"/>
-      <c r="C22" s="573" t="s">
+      <c r="B22" s="48"/>
+      <c r="C22" s="549" t="s">
         <v>120</v>
       </c>
-      <c r="D22" s="574"/>
-      <c r="E22" s="127">
+      <c r="D22" s="550"/>
+      <c r="E22" s="124">
         <f>E63</f>
         <v>0</v>
       </c>
-      <c r="F22" s="208"/>
-      <c r="G22" s="323" t="s">
+      <c r="F22" s="204"/>
+      <c r="G22" s="308" t="s">
         <v>85</v>
       </c>
-      <c r="H22" s="171"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:8" s="88" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="H22" s="167"/>
+    </row>
+    <row r="23" spans="1:8" s="85" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A23" s="14"/>
-      <c r="B23" s="49"/>
-[...7 lines deleted...]
-    <row r="24" spans="1:8" s="88" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="48"/>
+      <c r="C23" s="309"/>
+      <c r="D23" s="305"/>
+      <c r="E23" s="207"/>
+      <c r="F23" s="207"/>
+      <c r="G23" s="208"/>
+      <c r="H23" s="167"/>
+    </row>
+    <row r="24" spans="1:8" s="85" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="14"/>
-      <c r="B24" s="49"/>
-      <c r="C24" s="575" t="s">
+      <c r="B24" s="48"/>
+      <c r="C24" s="551" t="s">
         <v>86</v>
       </c>
-      <c r="D24" s="576"/>
-      <c r="E24" s="127">
+      <c r="D24" s="552"/>
+      <c r="E24" s="124">
         <f>E18+E20</f>
         <v>0</v>
       </c>
-      <c r="F24" s="211"/>
-      <c r="G24" s="127">
+      <c r="F24" s="207"/>
+      <c r="G24" s="124">
         <f>G18+G20</f>
         <v>0</v>
       </c>
-      <c r="H24" s="171"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:8" s="88" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="H24" s="167"/>
+    </row>
+    <row r="25" spans="1:8" s="85" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A25" s="14"/>
-      <c r="B25" s="49"/>
-[...7 lines deleted...]
-    <row r="26" spans="1:8" s="88" customFormat="1" ht="13" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="48"/>
+      <c r="C25" s="305"/>
+      <c r="D25" s="305"/>
+      <c r="E25" s="207"/>
+      <c r="F25" s="207"/>
+      <c r="G25" s="208"/>
+      <c r="H25" s="167"/>
+    </row>
+    <row r="26" spans="1:8" s="85" customFormat="1" ht="13" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="14"/>
-      <c r="B26" s="49"/>
-      <c r="C26" s="560" t="s">
+      <c r="B26" s="48"/>
+      <c r="C26" s="536" t="s">
         <v>87</v>
       </c>
-      <c r="D26" s="561"/>
-      <c r="E26" s="562">
+      <c r="D26" s="537"/>
+      <c r="E26" s="538">
         <f>E24-E22-G24</f>
         <v>0</v>
       </c>
-      <c r="F26" s="563"/>
-[...3 lines deleted...]
-    <row r="27" spans="1:8" s="88" customFormat="1" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F26" s="539"/>
+      <c r="G26" s="540"/>
+      <c r="H26" s="167"/>
+    </row>
+    <row r="27" spans="1:8" s="85" customFormat="1" ht="12.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="14"/>
-      <c r="B27" s="49"/>
-[...7 lines deleted...]
-    <row r="28" spans="1:8" s="88" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="B27" s="48"/>
+      <c r="C27" s="310"/>
+      <c r="D27" s="305"/>
+      <c r="E27" s="311"/>
+      <c r="F27" s="212"/>
+      <c r="G27" s="212"/>
+      <c r="H27" s="167"/>
+    </row>
+    <row r="28" spans="1:8" s="85" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A28" s="14"/>
-      <c r="B28" s="49"/>
-      <c r="C28" s="560" t="s">
+      <c r="B28" s="48"/>
+      <c r="C28" s="536" t="s">
         <v>88</v>
       </c>
-      <c r="D28" s="561"/>
-      <c r="E28" s="578" t="e">
+      <c r="D28" s="537"/>
+      <c r="E28" s="554" t="e">
         <f>E26/E24</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F28" s="579"/>
-[...3 lines deleted...]
-    <row r="29" spans="1:8" s="88" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F28" s="555"/>
+      <c r="G28" s="556"/>
+      <c r="H28" s="167"/>
+    </row>
+    <row r="29" spans="1:8" s="85" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="14"/>
-      <c r="B29" s="49"/>
-[...6 lines deleted...]
-    <row r="30" spans="1:8" s="93" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="B29" s="48"/>
+      <c r="C29" s="52"/>
+      <c r="D29" s="306"/>
+      <c r="E29" s="311"/>
+      <c r="G29" s="207"/>
+      <c r="H29" s="167"/>
+    </row>
+    <row r="30" spans="1:8" s="90" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A30" s="21"/>
-      <c r="B30" s="129"/>
-      <c r="C30" s="571" t="s">
+      <c r="B30" s="126"/>
+      <c r="C30" s="547" t="s">
         <v>125</v>
       </c>
-      <c r="D30" s="572"/>
-      <c r="E30" s="562" t="e">
+      <c r="D30" s="548"/>
+      <c r="E30" s="538" t="e">
         <f>IF(E28&gt;=0.1,"Ja","Nein")</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F30" s="563"/>
-[...3 lines deleted...]
-    <row r="31" spans="1:8" s="93" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="F30" s="539"/>
+      <c r="G30" s="540"/>
+      <c r="H30" s="167"/>
+    </row>
+    <row r="31" spans="1:8" s="90" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A31" s="21"/>
-      <c r="B31" s="129"/>
-[...9 lines deleted...]
-      <c r="C32" s="581" t="s">
+      <c r="B31" s="126"/>
+      <c r="C31" s="127"/>
+      <c r="E31" s="213"/>
+      <c r="F31" s="213"/>
+      <c r="G31" s="213"/>
+      <c r="H31" s="167"/>
+    </row>
+    <row r="32" spans="1:8" s="85" customFormat="1" ht="81" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="86"/>
+      <c r="B32" s="102"/>
+      <c r="C32" s="557" t="s">
         <v>126</v>
       </c>
-      <c r="D32" s="581"/>
-[...7 lines deleted...]
-      <c r="B34" s="483" t="s">
+      <c r="D32" s="557"/>
+      <c r="E32" s="557"/>
+      <c r="F32" s="557"/>
+      <c r="G32" s="557"/>
+      <c r="H32" s="558"/>
+    </row>
+    <row r="33" spans="2:30" s="85" customFormat="1" ht="13" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="34" spans="2:30" s="85" customFormat="1" ht="23.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="459" t="s">
         <v>89</v>
       </c>
-      <c r="C34" s="484"/>
-[...13 lines deleted...]
-      <c r="C36" s="577" t="s">
+      <c r="C34" s="460"/>
+      <c r="D34" s="460"/>
+      <c r="E34" s="460"/>
+      <c r="F34" s="460"/>
+      <c r="G34" s="460"/>
+      <c r="H34" s="461"/>
+    </row>
+    <row r="35" spans="2:30" s="85" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="B35" s="101"/>
+      <c r="C35" s="90"/>
+      <c r="H35" s="100"/>
+    </row>
+    <row r="36" spans="2:30" s="85" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="101"/>
+      <c r="C36" s="553" t="s">
         <v>90</v>
       </c>
-      <c r="D36" s="577"/>
-[...13 lines deleted...]
-      <c r="C38" s="577" t="s">
+      <c r="D36" s="553"/>
+      <c r="E36" s="553"/>
+      <c r="G36" s="313"/>
+      <c r="H36" s="100"/>
+    </row>
+    <row r="37" spans="2:30" s="85" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="101"/>
+      <c r="C37" s="559"/>
+      <c r="D37" s="559"/>
+      <c r="E37" s="559"/>
+      <c r="H37" s="100"/>
+    </row>
+    <row r="38" spans="2:30" s="85" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="101"/>
+      <c r="C38" s="553" t="s">
         <v>91</v>
       </c>
-      <c r="D38" s="577"/>
-[...13 lines deleted...]
-      <c r="C40" s="584" t="s">
+      <c r="D38" s="553"/>
+      <c r="E38" s="553"/>
+      <c r="G38" s="313"/>
+      <c r="H38" s="100"/>
+    </row>
+    <row r="39" spans="2:30" s="85" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="101"/>
+      <c r="C39" s="559"/>
+      <c r="D39" s="559"/>
+      <c r="E39" s="559"/>
+      <c r="H39" s="100"/>
+    </row>
+    <row r="40" spans="2:30" s="85" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="101"/>
+      <c r="C40" s="560" t="s">
         <v>92</v>
       </c>
-      <c r="D40" s="584"/>
-[...12 lines deleted...]
-      <c r="C42" s="577" t="s">
+      <c r="D40" s="560"/>
+      <c r="E40" s="560"/>
+      <c r="G40" s="313"/>
+      <c r="H40" s="100"/>
+    </row>
+    <row r="41" spans="2:30" s="85" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="101"/>
+      <c r="C41" s="314"/>
+      <c r="D41" s="315"/>
+      <c r="H41" s="100"/>
+    </row>
+    <row r="42" spans="2:30" s="85" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="101"/>
+      <c r="C42" s="553" t="s">
         <v>93</v>
       </c>
-      <c r="D42" s="577"/>
-[...20 lines deleted...]
-      <c r="B45" s="586" t="s">
+      <c r="D42" s="553"/>
+      <c r="E42" s="553"/>
+      <c r="G42" s="316"/>
+      <c r="H42" s="100"/>
+    </row>
+    <row r="43" spans="2:30" s="85" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="102"/>
+      <c r="C43" s="317"/>
+      <c r="D43" s="317"/>
+      <c r="E43" s="317"/>
+      <c r="F43" s="103"/>
+      <c r="G43" s="103"/>
+      <c r="H43" s="106"/>
+    </row>
+    <row r="44" spans="2:30" s="85" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C44" s="312"/>
+      <c r="D44" s="312"/>
+      <c r="E44" s="312"/>
+      <c r="G44" s="318"/>
+    </row>
+    <row r="45" spans="2:30" s="85" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="562" t="s">
         <v>94</v>
       </c>
-      <c r="C45" s="587"/>
-[...30 lines deleted...]
-      <c r="C46" s="589" t="s">
+      <c r="C45" s="563"/>
+      <c r="D45" s="563"/>
+      <c r="E45" s="563"/>
+      <c r="F45" s="563"/>
+      <c r="G45" s="563"/>
+      <c r="H45" s="563"/>
+      <c r="I45" s="563"/>
+      <c r="J45" s="563"/>
+      <c r="K45" s="563"/>
+      <c r="L45" s="563"/>
+      <c r="M45" s="563"/>
+      <c r="N45" s="563"/>
+      <c r="O45" s="563"/>
+      <c r="P45" s="563"/>
+      <c r="Q45" s="563"/>
+      <c r="R45" s="563"/>
+      <c r="S45" s="563"/>
+      <c r="T45" s="563"/>
+      <c r="U45" s="563"/>
+      <c r="V45" s="563"/>
+      <c r="W45" s="563"/>
+      <c r="X45" s="563"/>
+      <c r="Y45" s="563"/>
+      <c r="Z45" s="563"/>
+      <c r="AA45" s="563"/>
+      <c r="AB45" s="563"/>
+      <c r="AC45" s="563"/>
+      <c r="AD45" s="564"/>
+    </row>
+    <row r="46" spans="2:30" s="85" customFormat="1" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="101"/>
+      <c r="C46" s="565" t="s">
         <v>95</v>
       </c>
-      <c r="D46" s="589"/>
-[...15 lines deleted...]
-      <c r="C47" s="334" t="s">
+      <c r="D46" s="565"/>
+      <c r="E46" s="565"/>
+      <c r="F46" s="565"/>
+      <c r="G46" s="565"/>
+      <c r="H46" s="565"/>
+      <c r="I46" s="565"/>
+      <c r="J46" s="565"/>
+      <c r="K46" s="565"/>
+      <c r="L46" s="565"/>
+      <c r="M46" s="565"/>
+      <c r="N46" s="565"/>
+      <c r="O46" s="565"/>
+      <c r="AD46" s="100"/>
+    </row>
+    <row r="47" spans="2:30" s="85" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B47" s="101"/>
+      <c r="C47" s="319" t="s">
         <v>96</v>
       </c>
-      <c r="AD47" s="103"/>
-[...3 lines deleted...]
-      <c r="E48" s="335" t="s">
+      <c r="AD47" s="100"/>
+    </row>
+    <row r="48" spans="2:30" s="85" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B48" s="101"/>
+      <c r="E48" s="320" t="s">
         <v>97</v>
       </c>
-      <c r="F48" s="590" t="s">
+      <c r="F48" s="566" t="s">
         <v>98</v>
       </c>
-      <c r="G48" s="591"/>
-[...29 lines deleted...]
-      <c r="F49" s="337" t="str">
+      <c r="G48" s="567"/>
+      <c r="H48" s="567"/>
+      <c r="I48" s="567"/>
+      <c r="J48" s="567"/>
+      <c r="K48" s="567"/>
+      <c r="L48" s="567"/>
+      <c r="M48" s="567"/>
+      <c r="N48" s="567"/>
+      <c r="O48" s="567"/>
+      <c r="P48" s="567"/>
+      <c r="Q48" s="567"/>
+      <c r="R48" s="567"/>
+      <c r="S48" s="567"/>
+      <c r="T48" s="567"/>
+      <c r="U48" s="567"/>
+      <c r="V48" s="567"/>
+      <c r="W48" s="567"/>
+      <c r="X48" s="567"/>
+      <c r="Y48" s="567"/>
+      <c r="Z48" s="567"/>
+      <c r="AA48" s="567"/>
+      <c r="AB48" s="567"/>
+      <c r="AC48" s="568"/>
+      <c r="AD48" s="100"/>
+    </row>
+    <row r="49" spans="2:30" s="85" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="101"/>
+      <c r="C49" s="321"/>
+      <c r="D49" s="50"/>
+      <c r="E49" s="79"/>
+      <c r="F49" s="322" t="str">
         <f t="shared" ref="F49:AC49" si="0">IF(ISNUMBER(E49),IF(E49+1-$E$49&lt;$G$36,E49+1,""),"")</f>
         <v/>
       </c>
-      <c r="G49" s="337" t="str">
+      <c r="G49" s="322" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="H49" s="337" t="str">
+      <c r="H49" s="322" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="I49" s="337" t="str">
+      <c r="I49" s="322" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="J49" s="337" t="str">
+      <c r="J49" s="322" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="K49" s="337" t="str">
+      <c r="K49" s="322" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="L49" s="337" t="str">
+      <c r="L49" s="322" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M49" s="337" t="str">
+      <c r="M49" s="322" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N49" s="337" t="str">
+      <c r="N49" s="322" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="O49" s="337" t="str">
+      <c r="O49" s="322" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="P49" s="337" t="str">
+      <c r="P49" s="322" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="Q49" s="337" t="str">
+      <c r="Q49" s="322" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="R49" s="337" t="str">
+      <c r="R49" s="322" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="S49" s="337" t="str">
+      <c r="S49" s="322" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="T49" s="337" t="str">
+      <c r="T49" s="322" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="U49" s="337" t="str">
+      <c r="U49" s="322" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="V49" s="337" t="str">
+      <c r="V49" s="322" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="W49" s="337" t="str">
+      <c r="W49" s="322" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="X49" s="337" t="str">
+      <c r="X49" s="322" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="Y49" s="338" t="str">
+      <c r="Y49" s="323" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="Z49" s="339" t="str">
+      <c r="Z49" s="324" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AA49" s="339" t="str">
+      <c r="AA49" s="324" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AB49" s="339" t="str">
+      <c r="AB49" s="324" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AC49" s="339" t="str">
+      <c r="AC49" s="324" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AD49" s="103"/>
-[...3 lines deleted...]
-      <c r="C50" s="593" t="s">
+      <c r="AD49" s="100"/>
+    </row>
+    <row r="50" spans="2:30" s="85" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B50" s="101"/>
+      <c r="C50" s="569" t="s">
         <v>119</v>
       </c>
-      <c r="D50" s="594"/>
-      <c r="E50" s="340" t="str">
+      <c r="D50" s="570"/>
+      <c r="E50" s="325" t="str">
         <f>IF(ISNUMBER(E49),AVERAGE(E51:E53),"")</f>
         <v/>
       </c>
-      <c r="F50" s="340" t="str">
+      <c r="F50" s="325" t="str">
         <f>IF(ISNUMBER(F49),AVERAGE(F51:F53),"")</f>
         <v/>
       </c>
-      <c r="G50" s="340" t="str">
+      <c r="G50" s="325" t="str">
         <f t="shared" ref="G50:V50" si="1">IF(ISNUMBER(G49),AVERAGE(G51:G53),"")</f>
         <v/>
       </c>
-      <c r="H50" s="340" t="str">
+      <c r="H50" s="325" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="I50" s="340" t="str">
+      <c r="I50" s="325" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="J50" s="340" t="str">
+      <c r="J50" s="325" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="K50" s="340" t="str">
+      <c r="K50" s="325" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="L50" s="340" t="str">
+      <c r="L50" s="325" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="M50" s="340" t="str">
+      <c r="M50" s="325" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="N50" s="340" t="str">
+      <c r="N50" s="325" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="O50" s="340" t="str">
+      <c r="O50" s="325" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="P50" s="340" t="str">
+      <c r="P50" s="325" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="Q50" s="340" t="str">
+      <c r="Q50" s="325" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="R50" s="340" t="str">
+      <c r="R50" s="325" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="S50" s="340" t="str">
+      <c r="S50" s="325" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="T50" s="340" t="str">
+      <c r="T50" s="325" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="U50" s="340" t="str">
+      <c r="U50" s="325" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="V50" s="340" t="str">
+      <c r="V50" s="325" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="W50" s="340" t="str">
+      <c r="W50" s="325" t="str">
         <f>IF(ISNUMBER(W49),AVERAGE(W51:W53),"")</f>
         <v/>
       </c>
-      <c r="X50" s="340" t="str">
+      <c r="X50" s="325" t="str">
         <f t="shared" ref="X50:AC50" si="2">IF(ISNUMBER(X49),AVERAGE(X51:X53),"")</f>
         <v/>
       </c>
-      <c r="Y50" s="340" t="str">
+      <c r="Y50" s="325" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="Z50" s="340" t="str">
+      <c r="Z50" s="325" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="AA50" s="340" t="str">
+      <c r="AA50" s="325" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="AB50" s="340" t="str">
+      <c r="AB50" s="325" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="AC50" s="340" t="str">
+      <c r="AC50" s="325" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="AD50" s="103"/>
-[...3 lines deleted...]
-      <c r="C51" s="341" t="s">
+      <c r="AD50" s="100"/>
+    </row>
+    <row r="51" spans="2:30" s="85" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B51" s="101"/>
+      <c r="C51" s="326" t="s">
         <v>99</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>114</v>
       </c>
-      <c r="E51" s="307"/>
-[...19 lines deleted...]
-      <c r="Y51" s="307">
+      <c r="E51" s="292"/>
+      <c r="F51" s="292"/>
+      <c r="G51" s="292"/>
+      <c r="H51" s="292"/>
+      <c r="I51" s="292"/>
+      <c r="J51" s="292"/>
+      <c r="K51" s="292"/>
+      <c r="L51" s="292"/>
+      <c r="M51" s="292"/>
+      <c r="N51" s="292"/>
+      <c r="O51" s="292"/>
+      <c r="P51" s="292"/>
+      <c r="Q51" s="292"/>
+      <c r="R51" s="292"/>
+      <c r="S51" s="292"/>
+      <c r="T51" s="292"/>
+      <c r="U51" s="292"/>
+      <c r="V51" s="292"/>
+      <c r="W51" s="292"/>
+      <c r="X51" s="292"/>
+      <c r="Y51" s="292">
         <v>197.52000000000004</v>
       </c>
-      <c r="Z51" s="307">
+      <c r="Z51" s="292">
         <v>201.39000000000004</v>
       </c>
-      <c r="AA51" s="307">
+      <c r="AA51" s="292">
         <v>205.26000000000005</v>
       </c>
-      <c r="AB51" s="307">
+      <c r="AB51" s="292">
         <v>209.13000000000005</v>
       </c>
-      <c r="AC51" s="307">
+      <c r="AC51" s="292">
         <v>213.00000000000006</v>
       </c>
-      <c r="AD51" s="103"/>
-[...3 lines deleted...]
-      <c r="C52" s="341" t="s">
+      <c r="AD51" s="100"/>
+    </row>
+    <row r="52" spans="2:30" s="85" customFormat="1" ht="25" x14ac:dyDescent="0.25">
+      <c r="B52" s="101"/>
+      <c r="C52" s="326" t="s">
         <v>99</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>115</v>
       </c>
-      <c r="E52" s="262"/>
-[...28 lines deleted...]
-      <c r="C53" s="341" t="s">
+      <c r="E52" s="258"/>
+      <c r="F52" s="258"/>
+      <c r="G52" s="258"/>
+      <c r="H52" s="258"/>
+      <c r="I52" s="258"/>
+      <c r="J52" s="258"/>
+      <c r="K52" s="258"/>
+      <c r="L52" s="258"/>
+      <c r="M52" s="258"/>
+      <c r="N52" s="258"/>
+      <c r="O52" s="258"/>
+      <c r="P52" s="258"/>
+      <c r="Q52" s="258"/>
+      <c r="R52" s="258"/>
+      <c r="S52" s="258"/>
+      <c r="T52" s="258"/>
+      <c r="U52" s="258"/>
+      <c r="V52" s="258"/>
+      <c r="W52" s="258"/>
+      <c r="X52" s="258"/>
+      <c r="Y52" s="258"/>
+      <c r="Z52" s="258"/>
+      <c r="AA52" s="258"/>
+      <c r="AB52" s="258"/>
+      <c r="AC52" s="258"/>
+      <c r="AD52" s="100"/>
+    </row>
+    <row r="53" spans="2:30" s="85" customFormat="1" ht="25" x14ac:dyDescent="0.25">
+      <c r="B53" s="101"/>
+      <c r="C53" s="326" t="s">
         <v>99</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>116</v>
       </c>
-      <c r="E53" s="262"/>
-[...118 lines deleted...]
-      <c r="C57" s="347" t="s">
+      <c r="E53" s="258"/>
+      <c r="F53" s="258"/>
+      <c r="G53" s="258"/>
+      <c r="H53" s="258"/>
+      <c r="I53" s="258"/>
+      <c r="J53" s="258"/>
+      <c r="K53" s="258"/>
+      <c r="L53" s="258"/>
+      <c r="M53" s="258"/>
+      <c r="N53" s="258"/>
+      <c r="O53" s="258"/>
+      <c r="P53" s="258"/>
+      <c r="Q53" s="258"/>
+      <c r="R53" s="258"/>
+      <c r="S53" s="258"/>
+      <c r="T53" s="258"/>
+      <c r="U53" s="258"/>
+      <c r="V53" s="258"/>
+      <c r="W53" s="258"/>
+      <c r="X53" s="258"/>
+      <c r="Y53" s="258"/>
+      <c r="Z53" s="258"/>
+      <c r="AA53" s="258"/>
+      <c r="AB53" s="258"/>
+      <c r="AC53" s="258"/>
+      <c r="AD53" s="100"/>
+    </row>
+    <row r="54" spans="2:30" s="85" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B54" s="102"/>
+      <c r="C54" s="103"/>
+      <c r="D54" s="103"/>
+      <c r="E54" s="327"/>
+      <c r="F54" s="327"/>
+      <c r="G54" s="327"/>
+      <c r="H54" s="327"/>
+      <c r="I54" s="327"/>
+      <c r="J54" s="327"/>
+      <c r="K54" s="327"/>
+      <c r="L54" s="327"/>
+      <c r="M54" s="327"/>
+      <c r="N54" s="327"/>
+      <c r="O54" s="327"/>
+      <c r="P54" s="327"/>
+      <c r="Q54" s="327"/>
+      <c r="R54" s="327"/>
+      <c r="S54" s="327"/>
+      <c r="T54" s="327"/>
+      <c r="U54" s="327"/>
+      <c r="V54" s="327"/>
+      <c r="W54" s="327"/>
+      <c r="X54" s="327"/>
+      <c r="Y54" s="327"/>
+      <c r="Z54" s="327"/>
+      <c r="AA54" s="327"/>
+      <c r="AB54" s="327"/>
+      <c r="AC54" s="327"/>
+      <c r="AD54" s="106"/>
+    </row>
+    <row r="55" spans="2:30" s="85" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="D55" s="328"/>
+      <c r="E55" s="329"/>
+      <c r="F55" s="329"/>
+      <c r="G55" s="329"/>
+      <c r="H55" s="329"/>
+      <c r="I55" s="329"/>
+      <c r="J55" s="329"/>
+      <c r="K55" s="329"/>
+      <c r="L55" s="329"/>
+      <c r="M55" s="329"/>
+      <c r="N55" s="329"/>
+      <c r="O55" s="329"/>
+      <c r="P55" s="329"/>
+      <c r="Q55" s="329"/>
+      <c r="R55" s="329"/>
+      <c r="S55" s="329"/>
+      <c r="T55" s="329"/>
+      <c r="U55" s="329"/>
+      <c r="V55" s="329"/>
+      <c r="W55" s="329"/>
+      <c r="X55" s="329"/>
+      <c r="Y55" s="329"/>
+      <c r="Z55" s="329"/>
+      <c r="AA55" s="329"/>
+      <c r="AB55" s="329"/>
+      <c r="AC55" s="329"/>
+    </row>
+    <row r="56" spans="2:30" s="85" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="B56" s="107"/>
+      <c r="C56" s="93"/>
+      <c r="D56" s="330"/>
+      <c r="E56" s="331"/>
+      <c r="F56" s="331"/>
+      <c r="G56" s="331"/>
+      <c r="H56" s="331"/>
+      <c r="I56" s="331"/>
+      <c r="J56" s="331"/>
+      <c r="K56" s="331"/>
+      <c r="L56" s="331"/>
+      <c r="M56" s="331"/>
+      <c r="N56" s="331"/>
+      <c r="O56" s="331"/>
+      <c r="P56" s="331"/>
+      <c r="Q56" s="331"/>
+      <c r="R56" s="331"/>
+      <c r="S56" s="331"/>
+      <c r="T56" s="331"/>
+      <c r="U56" s="331"/>
+      <c r="V56" s="331"/>
+      <c r="W56" s="331"/>
+      <c r="X56" s="331"/>
+      <c r="Y56" s="331"/>
+      <c r="Z56" s="331"/>
+      <c r="AA56" s="331"/>
+      <c r="AB56" s="331"/>
+      <c r="AC56" s="331"/>
+      <c r="AD56" s="95"/>
+    </row>
+    <row r="57" spans="2:30" s="85" customFormat="1" ht="15.5" x14ac:dyDescent="0.25">
+      <c r="B57" s="101"/>
+      <c r="C57" s="332" t="s">
         <v>100</v>
       </c>
-      <c r="E57" s="344"/>
-[...28 lines deleted...]
-      <c r="C58" s="343" t="s">
+      <c r="E57" s="329"/>
+      <c r="F57" s="329"/>
+      <c r="G57" s="329"/>
+      <c r="H57" s="329"/>
+      <c r="I57" s="329"/>
+      <c r="J57" s="329"/>
+      <c r="K57" s="329"/>
+      <c r="L57" s="329"/>
+      <c r="M57" s="329"/>
+      <c r="N57" s="329"/>
+      <c r="O57" s="329"/>
+      <c r="P57" s="329"/>
+      <c r="Q57" s="329"/>
+      <c r="R57" s="329"/>
+      <c r="S57" s="329"/>
+      <c r="T57" s="329"/>
+      <c r="U57" s="329"/>
+      <c r="V57" s="329"/>
+      <c r="W57" s="329"/>
+      <c r="X57" s="329"/>
+      <c r="Y57" s="329"/>
+      <c r="Z57" s="329"/>
+      <c r="AA57" s="329"/>
+      <c r="AB57" s="329"/>
+      <c r="AC57" s="329"/>
+      <c r="AD57" s="100"/>
+    </row>
+    <row r="58" spans="2:30" s="85" customFormat="1" ht="26" x14ac:dyDescent="0.3">
+      <c r="B58" s="101"/>
+      <c r="C58" s="328" t="s">
         <v>101</v>
       </c>
-      <c r="E58" s="344"/>
-[...28 lines deleted...]
-      <c r="C59" s="584" t="s">
+      <c r="E58" s="329"/>
+      <c r="F58" s="329"/>
+      <c r="G58" s="329"/>
+      <c r="H58" s="329"/>
+      <c r="I58" s="329"/>
+      <c r="J58" s="329"/>
+      <c r="K58" s="329"/>
+      <c r="L58" s="329"/>
+      <c r="M58" s="329"/>
+      <c r="N58" s="329"/>
+      <c r="O58" s="329"/>
+      <c r="P58" s="329"/>
+      <c r="Q58" s="329"/>
+      <c r="R58" s="329"/>
+      <c r="S58" s="329"/>
+      <c r="T58" s="329"/>
+      <c r="U58" s="329"/>
+      <c r="V58" s="329"/>
+      <c r="W58" s="329"/>
+      <c r="X58" s="329"/>
+      <c r="Y58" s="329"/>
+      <c r="Z58" s="329"/>
+      <c r="AA58" s="329"/>
+      <c r="AB58" s="329"/>
+      <c r="AC58" s="329"/>
+      <c r="AD58" s="100"/>
+    </row>
+    <row r="59" spans="2:30" s="85" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B59" s="101"/>
+      <c r="C59" s="560" t="s">
         <v>102</v>
       </c>
-      <c r="D59" s="595"/>
-      <c r="E59" s="348">
+      <c r="D59" s="571"/>
+      <c r="E59" s="333">
         <f>IF(ISNUMBER(E50),$G$38*E50,0)</f>
         <v>0</v>
       </c>
-      <c r="F59" s="348">
+      <c r="F59" s="333">
         <f t="shared" ref="F59:AC59" si="3">IF(ISNUMBER(F50),$G$38*F50,0)</f>
         <v>0</v>
       </c>
-      <c r="G59" s="348">
+      <c r="G59" s="333">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="H59" s="348">
+      <c r="H59" s="333">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="I59" s="348">
+      <c r="I59" s="333">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J59" s="348">
+      <c r="J59" s="333">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K59" s="348">
+      <c r="K59" s="333">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L59" s="348">
+      <c r="L59" s="333">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M59" s="348">
+      <c r="M59" s="333">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="N59" s="348">
+      <c r="N59" s="333">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O59" s="348">
+      <c r="O59" s="333">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="P59" s="348">
+      <c r="P59" s="333">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="Q59" s="348">
+      <c r="Q59" s="333">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="R59" s="348">
+      <c r="R59" s="333">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S59" s="348">
+      <c r="S59" s="333">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="T59" s="348">
+      <c r="T59" s="333">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="U59" s="348">
+      <c r="U59" s="333">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="V59" s="348">
+      <c r="V59" s="333">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="W59" s="348">
+      <c r="W59" s="333">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="X59" s="348">
+      <c r="X59" s="333">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="Y59" s="348">
+      <c r="Y59" s="333">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="Z59" s="348">
+      <c r="Z59" s="333">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="AA59" s="348">
+      <c r="AA59" s="333">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="AB59" s="348">
+      <c r="AB59" s="333">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="AC59" s="348">
+      <c r="AC59" s="333">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="AD59" s="103"/>
-[...9 lines deleted...]
-      <c r="C61" s="584" t="s">
+      <c r="AD59" s="100"/>
+    </row>
+    <row r="60" spans="2:30" s="85" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B60" s="101"/>
+      <c r="D60" s="334"/>
+      <c r="E60" s="315"/>
+      <c r="AD60" s="100"/>
+    </row>
+    <row r="61" spans="2:30" s="85" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B61" s="101"/>
+      <c r="C61" s="560" t="s">
         <v>103</v>
       </c>
-      <c r="D61" s="595"/>
-      <c r="E61" s="348">
+      <c r="D61" s="571"/>
+      <c r="E61" s="333">
         <f>IF(ISNUMBER(E50),$G$40*E50,0)</f>
         <v>0</v>
       </c>
-      <c r="F61" s="348">
+      <c r="F61" s="333">
         <f t="shared" ref="F61:AC61" si="4">IF(ISNUMBER(F50),$G$40*F50,0)</f>
         <v>0</v>
       </c>
-      <c r="G61" s="348">
+      <c r="G61" s="333">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="H61" s="348">
+      <c r="H61" s="333">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I61" s="348">
+      <c r="I61" s="333">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J61" s="348">
+      <c r="J61" s="333">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="K61" s="348">
+      <c r="K61" s="333">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L61" s="348">
+      <c r="L61" s="333">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M61" s="348">
+      <c r="M61" s="333">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N61" s="348">
+      <c r="N61" s="333">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="O61" s="348">
+      <c r="O61" s="333">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P61" s="348">
+      <c r="P61" s="333">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q61" s="348">
+      <c r="Q61" s="333">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="R61" s="348">
+      <c r="R61" s="333">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="S61" s="348">
+      <c r="S61" s="333">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="T61" s="348">
+      <c r="T61" s="333">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U61" s="348">
+      <c r="U61" s="333">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V61" s="348">
+      <c r="V61" s="333">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="W61" s="348">
+      <c r="W61" s="333">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="X61" s="348">
+      <c r="X61" s="333">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Y61" s="348">
+      <c r="Y61" s="333">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Z61" s="348">
+      <c r="Z61" s="333">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="AA61" s="348">
+      <c r="AA61" s="333">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="AB61" s="348">
+      <c r="AB61" s="333">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="AC61" s="348">
+      <c r="AC61" s="333">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="AD61" s="103"/>
-[...9 lines deleted...]
-      <c r="C63" s="423" t="s">
+      <c r="AD61" s="100"/>
+    </row>
+    <row r="62" spans="2:30" s="85" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="B62" s="101"/>
+      <c r="C62" s="328"/>
+      <c r="D62" s="315"/>
+      <c r="AD62" s="100"/>
+    </row>
+    <row r="63" spans="2:30" s="85" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B63" s="101"/>
+      <c r="C63" s="399" t="s">
         <v>117</v>
       </c>
-      <c r="D63" s="596"/>
-      <c r="E63" s="348">
+      <c r="D63" s="572"/>
+      <c r="E63" s="333">
         <f>SUM(E59:X59)+SUM(E61:X61)</f>
         <v>0</v>
       </c>
-      <c r="AD63" s="103"/>
-[...50 lines deleted...]
-      <c r="C68" s="347" t="s">
+      <c r="AD63" s="100"/>
+    </row>
+    <row r="64" spans="2:30" s="85" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B64" s="101"/>
+      <c r="AD64" s="100"/>
+    </row>
+    <row r="65" spans="1:30" s="85" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="102"/>
+      <c r="C65" s="335"/>
+      <c r="D65" s="103"/>
+      <c r="E65" s="103"/>
+      <c r="F65" s="103"/>
+      <c r="G65" s="103"/>
+      <c r="H65" s="103"/>
+      <c r="I65" s="103"/>
+      <c r="J65" s="103"/>
+      <c r="K65" s="103"/>
+      <c r="L65" s="103"/>
+      <c r="M65" s="103"/>
+      <c r="N65" s="103"/>
+      <c r="O65" s="103"/>
+      <c r="P65" s="103"/>
+      <c r="Q65" s="103"/>
+      <c r="R65" s="103"/>
+      <c r="S65" s="103"/>
+      <c r="T65" s="103"/>
+      <c r="U65" s="103"/>
+      <c r="V65" s="103"/>
+      <c r="W65" s="103"/>
+      <c r="X65" s="103"/>
+      <c r="Y65" s="103"/>
+      <c r="Z65" s="103"/>
+      <c r="AA65" s="103"/>
+      <c r="AB65" s="103"/>
+      <c r="AC65" s="103"/>
+      <c r="AD65" s="106"/>
+    </row>
+    <row r="66" spans="1:30" s="85" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C66" s="336"/>
+    </row>
+    <row r="67" spans="1:30" s="85" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B67" s="107"/>
+      <c r="C67" s="337"/>
+      <c r="D67" s="93"/>
+      <c r="E67" s="93"/>
+      <c r="F67" s="93"/>
+      <c r="G67" s="93"/>
+      <c r="H67" s="95"/>
+    </row>
+    <row r="68" spans="1:30" s="85" customFormat="1" ht="15.5" x14ac:dyDescent="0.3">
+      <c r="B68" s="101"/>
+      <c r="C68" s="332" t="s">
         <v>104</v>
       </c>
-      <c r="E68" s="597"/>
-[...13 lines deleted...]
-      <c r="C70" s="598" t="s">
+      <c r="E68" s="573"/>
+      <c r="F68" s="573"/>
+      <c r="G68" s="573"/>
+      <c r="H68" s="100"/>
+    </row>
+    <row r="69" spans="1:30" s="85" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B69" s="101"/>
+      <c r="D69" s="161"/>
+      <c r="E69" s="161"/>
+      <c r="F69" s="338"/>
+      <c r="H69" s="100"/>
+    </row>
+    <row r="70" spans="1:30" s="85" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B70" s="101"/>
+      <c r="C70" s="574" t="s">
         <v>105</v>
       </c>
-      <c r="D70" s="599"/>
-      <c r="E70" s="354">
+      <c r="D70" s="575"/>
+      <c r="E70" s="339">
         <v>69.5</v>
       </c>
-      <c r="F70" s="600"/>
-[...14 lines deleted...]
-      <c r="C72" s="603" t="s">
+      <c r="F70" s="576"/>
+      <c r="G70" s="576"/>
+      <c r="H70" s="100"/>
+    </row>
+    <row r="71" spans="1:30" s="85" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B71" s="101"/>
+      <c r="C71" s="384"/>
+      <c r="D71" s="384"/>
+      <c r="E71" s="384"/>
+      <c r="F71" s="576"/>
+      <c r="G71" s="576"/>
+      <c r="H71" s="100"/>
+    </row>
+    <row r="72" spans="1:30" s="85" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B72" s="101"/>
+      <c r="C72" s="579" t="s">
         <v>121</v>
       </c>
-      <c r="D72" s="604"/>
-      <c r="E72" s="409">
+      <c r="D72" s="580"/>
+      <c r="E72" s="385">
         <f>IF(G42="Ja",0,ROUND(E70*(G38+G40),0))</f>
         <v>0</v>
       </c>
-      <c r="F72" s="600"/>
-[...14 lines deleted...]
-      <c r="C74" s="601" t="s">
+      <c r="F72" s="576"/>
+      <c r="G72" s="576"/>
+      <c r="H72" s="100"/>
+    </row>
+    <row r="73" spans="1:30" s="85" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B73" s="101"/>
+      <c r="C73" s="384"/>
+      <c r="D73" s="384"/>
+      <c r="E73" s="384"/>
+      <c r="F73" s="576"/>
+      <c r="G73" s="576"/>
+      <c r="H73" s="100"/>
+    </row>
+    <row r="74" spans="1:30" s="85" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B74" s="101"/>
+      <c r="C74" s="577" t="s">
         <v>118</v>
       </c>
-      <c r="D74" s="602"/>
-      <c r="E74" s="409">
+      <c r="D74" s="578"/>
+      <c r="E74" s="385">
         <f>E72*7</f>
         <v>0</v>
       </c>
-      <c r="F74" s="600"/>
-[...13 lines deleted...]
-      <c r="C76" s="585" t="s">
+      <c r="F74" s="576"/>
+      <c r="G74" s="576"/>
+      <c r="H74" s="100"/>
+      <c r="J74" s="315"/>
+    </row>
+    <row r="75" spans="1:30" s="85" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="B75" s="101"/>
+      <c r="C75" s="338"/>
+      <c r="F75" s="217"/>
+      <c r="G75" s="217"/>
+      <c r="H75" s="100"/>
+    </row>
+    <row r="76" spans="1:30" s="85" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B76" s="101"/>
+      <c r="C76" s="561" t="s">
         <v>122</v>
       </c>
-      <c r="D76" s="585"/>
-[...15 lines deleted...]
-      <c r="C78" s="351"/>
+      <c r="D76" s="561"/>
+      <c r="E76" s="561"/>
+      <c r="F76" s="561"/>
+      <c r="G76" s="561"/>
+      <c r="H76" s="100"/>
+    </row>
+    <row r="77" spans="1:30" s="85" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B77" s="102"/>
+      <c r="C77" s="335"/>
+      <c r="D77" s="103"/>
+      <c r="E77" s="103"/>
+      <c r="F77" s="103"/>
+      <c r="G77" s="103"/>
+      <c r="H77" s="106"/>
+    </row>
+    <row r="78" spans="1:30" s="85" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C78" s="336"/>
     </row>
     <row r="79" spans="1:30" x14ac:dyDescent="0.25">
-      <c r="A79" s="88"/>
-[...20 lines deleted...]
-      <c r="AA79" s="88"/>
+      <c r="A79" s="85"/>
+      <c r="B79" s="85"/>
+      <c r="C79" s="85"/>
+      <c r="D79" s="85"/>
+      <c r="E79" s="85"/>
+      <c r="F79" s="85"/>
+      <c r="G79" s="85"/>
+      <c r="I79" s="85"/>
+      <c r="K79" s="85"/>
+      <c r="L79" s="85"/>
+      <c r="P79" s="85"/>
+      <c r="Q79" s="85"/>
+      <c r="R79" s="85"/>
+      <c r="S79" s="85"/>
+      <c r="T79" s="85"/>
+      <c r="U79" s="85"/>
+      <c r="V79" s="85"/>
+      <c r="W79" s="85"/>
+      <c r="X79" s="85"/>
+      <c r="Y79" s="85"/>
+      <c r="Z79" s="85"/>
+      <c r="AA79" s="85"/>
     </row>
     <row r="80" spans="1:30" hidden="1" x14ac:dyDescent="0.25">
       <c r="J80"/>
-      <c r="K80" s="88"/>
+      <c r="K80" s="85"/>
     </row>
     <row r="81" spans="10:11" hidden="1" x14ac:dyDescent="0.25">
       <c r="J81"/>
-      <c r="K81" s="88"/>
+      <c r="K81" s="85"/>
     </row>
     <row r="82" spans="10:11" hidden="1" x14ac:dyDescent="0.25">
       <c r="J82"/>
-      <c r="K82" s="88"/>
+      <c r="K82" s="85"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="QpNgmWlr0qIUbmZdjknVhDSjYi0U/Kwhbhb2lFg5n5jJhFJ4Yumrdt3Y0UD5a4+j0HngOgw1XFk9UO+uMGkQfQ==" saltValue="ICDrs9nLpO0cDQ0PwDEVSA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="32">
     <mergeCell ref="C76:G76"/>
     <mergeCell ref="B45:AD45"/>
     <mergeCell ref="C46:O46"/>
     <mergeCell ref="F48:AC48"/>
     <mergeCell ref="C50:D50"/>
     <mergeCell ref="C59:D59"/>
     <mergeCell ref="C61:D61"/>
     <mergeCell ref="C63:D63"/>
     <mergeCell ref="E68:G68"/>
     <mergeCell ref="C70:D70"/>
     <mergeCell ref="F70:G74"/>
     <mergeCell ref="C74:D74"/>
     <mergeCell ref="C72:D72"/>
     <mergeCell ref="C42:E42"/>
     <mergeCell ref="C28:D28"/>
     <mergeCell ref="E28:G28"/>
     <mergeCell ref="C30:D30"/>
     <mergeCell ref="E30:G30"/>
     <mergeCell ref="C32:H32"/>
     <mergeCell ref="B34:H34"/>
     <mergeCell ref="C36:E36"/>
@@ -25605,65 +25476,213 @@
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <customProperties>
     <customPr name="_pios_id" r:id="rId1"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100E1A244DEEC2E49498A753A14F1258AE1" ma:contentTypeVersion="2" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="16abad36b94810472a78dc24d00e26bc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="312fd326-7b44-42ac-b7d0-d5b68cc79c5e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f37ddc459ae9725452acb466e9955413" ns2:_="">
+    <xsd:import namespace="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="312fd326-7b44-42ac-b7d0-d5b68cc79c5e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <f:fields xmlns:f="http://schemas.fabasoft.com/folio/2007/fields">
   <f:record ref="">
     <f:field ref="objname" par="" edit="true" text="JJJJ.MM.TT_PROJEKTTITEL_INSTITUTION_Kosten-Finanzierung-NAM_EC"/>
     <f:field ref="objsubject" par="" edit="true" text=""/>
     <f:field ref="objcreatedby" par="" text="Wirz, Men (BFE - wie)"/>
     <f:field ref="objcreatedat" par="" text="29.08.2019 11:39:07"/>
     <f:field ref="objchangedby" par="" text="Wirz, Men (BFE - wie)"/>
     <f:field ref="objmodifiedat" par="" text="17.09.2019 17:24:51"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" par="" text=""/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" par="" edit="true" text=""/>
     <f:field ref="FSCFOLIO_1_1001_FieldCurrentUser" par="" text="Men Wirz"/>
     <f:field ref="CCAPRECONFIG_15_1001_Objektname" par="" edit="true" text="JJJJ.MM.TT_PROJEKTTITEL_INSTITUTION_Kosten-Finanzierung-NAM_EC"/>
     <f:field ref="CHPRECONFIG_1_1001_Objektname" par="" edit="true" text="JJJJ.MM.TT_PROJEKTTITEL_INSTITUTION_Kosten-Finanzierung-NAM_EC"/>
   </f:record>
   <f:record inx="1" ref="">
     <f:field ref="CCAPRECONFIG_15_1001_Anrede" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Anrede_Briefkopf" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht_Anrede" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachgestellter_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Strasse" par="" text=""/>
@@ -25886,244 +25905,96 @@
     <f:field ref="BAVCFG_15_1700_Strasse_AP" text="Strasse_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Telefon" text="Telefon"/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" text="Titel"/>
     <f:field ref="CHPRECONFIG_1_1001_Titel" text="Titel"/>
     <f:field ref="BAVCFG_15_1700_Titel_AP" text="Titel_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Tuer" text="Tuer"/>
     <f:field ref="CCAPRECONFIG_15_1001_Versandart" text="Versandart"/>
     <f:field ref="CHPRECONFIG_1_1001_Vorname" text="Vorname"/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" text="Vorname"/>
     <f:field ref="BAVCFG_15_1700_Vorname_AP" text="Vorname_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" text="zH"/>
     <f:field ref="CCAPRECONFIG_15_1001_Ziel" text="Ziel"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1" text="Zusatzzeile1"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1_AP" text="Zusatzzeile1_AP"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2" text="Zusatzzeile2"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2_AP" text="Zusatzzeile2_AP"/>
     <f:field ref="BAVCFG_15_1700_ZustellungAm" text="ZustellungAm"/>
   </f:display>
   <f:display par="" text="Serienbrief">
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" text="Betreff"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" text="Dokument Nummer"/>
   </f:display>
 </f:fields>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...146 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCFEFF7A-BB37-45E6-86B3-29634C413D04}">
-[...30 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8FFDA15-B077-4DA3-914A-5603D2CAB16F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCFEFF7A-BB37-45E6-86B3-29634C413D04}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94A4B6D7-CB32-41F7-90CE-43B95DD9BBB1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
@@ -26134,51 +26005,50 @@
       <vt:lpstr>(1) Übersicht</vt:lpstr>
       <vt:lpstr>(2) Investitionskosten</vt:lpstr>
       <vt:lpstr>(3) Betriebskosten fix</vt:lpstr>
       <vt:lpstr>(3) Betriebskosten variabel</vt:lpstr>
       <vt:lpstr>(4) Finanzierung &amp; Finanzhilfe</vt:lpstr>
       <vt:lpstr>(5) Nachweis EHS Unternehmen</vt:lpstr>
       <vt:lpstr>Legende</vt:lpstr>
       <vt:lpstr>Betriebskosten</vt:lpstr>
       <vt:lpstr>Investitionskosten</vt:lpstr>
       <vt:lpstr>'(1) Übersicht'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'(2) Investitionskosten'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'(3) Betriebskosten fix'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'(3) Betriebskosten variabel'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'(5) Nachweis EHS Unternehmen'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="FSC#UVEKCFG@15.1700:Function">
     <vt:lpwstr>Fachspezialist Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="FSC#UVEKCFG@15.1700:FileRespOrg">
     <vt:lpwstr>Sektion Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="FSC#UVEKCFG@15.1700:DefaultGroupFileResponsible">
     <vt:lpwstr>Sektion Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="FSC#UVEKCFG@15.1700:FileRespFunction">
     <vt:lpwstr>Fachspezialist Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="FSC#UVEKCFG@15.1700:AssignedClassification">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="FSC#UVEKCFG@15.1700:AssignedClassificationCode">
     <vt:lpwstr>COO.1.1001.1.137854</vt:lpwstr>