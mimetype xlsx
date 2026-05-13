--- v0 (2026-03-14)
+++ v1 (2026-05-13)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style5.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors5.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style6.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors6.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29825"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://generisch.sharepoint.com/sites/MandatBFEFachtreffenLadeinfrastruktur/Shared Documents/General/C Fachleistung Hilfsmittel und Beratung/02_Hilfsmittel in Entwicklung/Laden in Unternehmen/Ladeinfrastruktur im Unternehmen realisieren (NEU-22x)/01_Umsetzung/Investitionskostenrechner/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\U89604622\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="92" documentId="13_ncr:1_{7262C448-A5B1-4B10-BEF2-976A6ACCCA79}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F50C363A-A697-49FE-BAB5-0A6AFFAE11B7}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2EEEE2A3-325F-4027-9CCC-FA8B8FEBEFCD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="46905" yWindow="5385" windowWidth="14400" windowHeight="8175" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Modus Basic" sheetId="6" r:id="rId1"/>
     <sheet name="Modus Advanced" sheetId="5" r:id="rId2"/>
     <sheet name="Daten" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="Bas_NetGrund">Daten!$E$20</definedName>
     <definedName name="Bas_Netzkosten">Daten!$E$19</definedName>
     <definedName name="Basic_Basis_Inv100kW">'Modus Basic'!$D$26</definedName>
     <definedName name="Basic_Basis_inv11kW">'Modus Basic'!$D$24</definedName>
     <definedName name="Basic_Basis_Inv350kW">Daten!$E$32</definedName>
     <definedName name="Basic_Basis_Inv50kW">'Modus Basic'!$D$25</definedName>
     <definedName name="Basis_Contracting">Daten!$E$26</definedName>
     <definedName name="Basis_Lastmaneg">Daten!$E$25</definedName>
     <definedName name="Basis_NetGrund">Daten!$E$20</definedName>
     <definedName name="Basis_Netzkosten">Daten!$E$19</definedName>
     <definedName name="Basis_NetzMeter">Daten!$E$21</definedName>
     <definedName name="Basis_Projekt">Daten!$E$24</definedName>
     <definedName name="Basis_VertMeter">Daten!$E$22</definedName>
     <definedName name="Basis_Zwisch">Daten!$E$23</definedName>
     <definedName name="Bet_Basis">Daten!$E$11</definedName>
     <definedName name="Bet_Basis_AD">Daten!$E$12</definedName>
     <definedName name="Bet_Betrieb">Daten!$G$11</definedName>
     <definedName name="Bet_Betrieb_AD">Daten!$G$12</definedName>
@@ -475,57 +475,57 @@
   <c r="F160" i="5"/>
   <c r="F165" i="5" s="1"/>
   <c r="D73" i="4"/>
   <c r="D165" i="5"/>
   <c r="D166" i="5" s="1"/>
   <c r="G12" i="4"/>
   <c r="F12" i="4"/>
   <c r="O15" i="5" s="1"/>
   <c r="E11" i="4"/>
   <c r="F11" i="4"/>
   <c r="E165" i="5"/>
   <c r="C54" i="5"/>
   <c r="D129" i="5"/>
   <c r="D112" i="5"/>
   <c r="D69" i="5"/>
   <c r="E108" i="5"/>
   <c r="F108" i="5"/>
   <c r="D108" i="5"/>
   <c r="F35" i="6"/>
   <c r="E35" i="6"/>
   <c r="D35" i="6"/>
   <c r="D13" i="6"/>
   <c r="E80" i="5"/>
   <c r="F80" i="5"/>
   <c r="D80" i="5"/>
+  <c r="P94" i="5" a="1"/>
+  <c r="P93" i="5" a="1"/>
+  <c r="P97" i="5" a="1"/>
+  <c r="P95" i="5" a="1"/>
+  <c r="P98" i="5" a="1"/>
   <c r="P92" i="5" a="1"/>
-  <c r="P95" i="5" a="1"/>
-[...2 lines deleted...]
-  <c r="P97" i="5" a="1"/>
   <c r="P96" i="5" a="1"/>
-  <c r="P94" i="5" a="1"/>
   <c r="O75" i="6" l="1"/>
   <c r="O15" i="6"/>
   <c r="P76" i="6"/>
   <c r="P88" i="6"/>
   <c r="P81" i="6"/>
   <c r="P84" i="6"/>
   <c r="P87" i="6"/>
   <c r="P77" i="6"/>
   <c r="P89" i="6"/>
   <c r="P82" i="6"/>
   <c r="P86" i="6"/>
   <c r="P78" i="6"/>
   <c r="P75" i="6"/>
   <c r="P85" i="6"/>
   <c r="P79" i="6"/>
   <c r="P83" i="6"/>
   <c r="P80" i="6"/>
   <c r="N15" i="6"/>
   <c r="U75" i="6"/>
   <c r="U76" i="6" s="1"/>
   <c r="U77" i="6" s="1"/>
   <c r="U78" i="6" s="1"/>
   <c r="U79" i="6" s="1"/>
   <c r="U80" i="6" s="1"/>
   <c r="U81" i="6" s="1"/>
@@ -636,64 +636,64 @@
   <c r="F74" i="6"/>
   <c r="F79" i="6" s="1"/>
   <c r="F80" i="6" s="1"/>
   <c r="D74" i="6"/>
   <c r="D79" i="6" s="1"/>
   <c r="E74" i="6"/>
   <c r="E79" i="6" s="1"/>
   <c r="E80" i="6" s="1"/>
   <c r="E81" i="6" s="1"/>
   <c r="E82" i="6" s="1"/>
   <c r="E83" i="6" s="1"/>
   <c r="E84" i="6" s="1"/>
   <c r="E85" i="6" s="1"/>
   <c r="E86" i="6" s="1"/>
   <c r="E87" i="6" s="1"/>
   <c r="E88" i="6" s="1"/>
   <c r="E89" i="6" s="1"/>
   <c r="E90" i="6" s="1"/>
   <c r="E91" i="6" s="1"/>
   <c r="E92" i="6" s="1"/>
   <c r="E93" i="6" s="1"/>
   <c r="D171" i="5"/>
   <c r="I39" i="6"/>
   <c r="I84" i="5"/>
   <c r="D13" i="5"/>
-  <c r="Q84" i="6" a="1"/>
   <c r="Q87" i="6" a="1"/>
-  <c r="Q93" i="5" a="1"/>
+  <c r="Q89" i="6" a="1"/>
   <c r="Q86" i="6" a="1"/>
+  <c r="Q97" i="5" a="1"/>
+  <c r="Q94" i="5" a="1"/>
   <c r="Q95" i="5" a="1"/>
   <c r="Q83" i="6" a="1"/>
+  <c r="Q85" i="6" a="1"/>
   <c r="Q98" i="5" a="1"/>
-  <c r="Q85" i="6" a="1"/>
-  <c r="Q97" i="5" a="1"/>
+  <c r="Q84" i="6" a="1"/>
+  <c r="Q88" i="6" a="1"/>
+  <c r="Q93" i="5" a="1"/>
   <c r="Q92" i="5" a="1"/>
-  <c r="Q94" i="5" a="1"/>
   <c r="Q96" i="5" a="1"/>
-  <c r="Q88" i="6" a="1"/>
-  <c r="Q89" i="6" a="1"/>
   <c r="D80" i="6" l="1"/>
   <c r="H80" i="6" s="1"/>
   <c r="T76" i="6" s="1"/>
   <c r="H79" i="6"/>
   <c r="T75" i="6" s="1"/>
   <c r="D172" i="5"/>
   <c r="H172" i="5" s="1"/>
   <c r="T85" i="5" s="1"/>
   <c r="H171" i="5"/>
   <c r="T84" i="5" s="1"/>
   <c r="Q83" i="6"/>
   <c r="Q96" i="5"/>
   <c r="Q95" i="5"/>
   <c r="Q92" i="5"/>
   <c r="Q93" i="5"/>
   <c r="Q86" i="6"/>
   <c r="Q84" i="6"/>
   <c r="Q87" i="6"/>
   <c r="Q88" i="6"/>
   <c r="Q94" i="5"/>
   <c r="Q85" i="6"/>
   <c r="Q97" i="5"/>
   <c r="Q89" i="6"/>
   <c r="Q98" i="5"/>
   <c r="H29" i="5"/>
@@ -2474,51 +2474,51 @@
     <t>Durchschnittlicher Stromtarif</t>
   </si>
   <si>
     <t>Durchschnittlicher Stromverbrauch BEV-Personenwagen</t>
   </si>
   <si>
     <t>kWh/100km</t>
   </si>
   <si>
     <t>Anteil</t>
   </si>
   <si>
     <t>Bedarf gemittelt</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.000"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
@@ -3000,54 +3000,54 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Anleitung_klein" xfId="8" xr:uid="{ECC02082-C3ED-4330-8061-6CC2239418A4}"/>
     <cellStyle name="Input_String" xfId="1" xr:uid="{776FAE1B-C855-4E44-B5F9-6AACB0FEA2DD}"/>
     <cellStyle name="Input_Zahl" xfId="2" xr:uid="{65DE935E-32EF-477D-92EE-E96C338C5399}"/>
     <cellStyle name="Input_Zahl_Integer" xfId="5" xr:uid="{A653BF68-6AA0-452F-8D10-02A93B03EA61}"/>
-    <cellStyle name="Komma" xfId="6" builtinId="3"/>
+    <cellStyle name="Milliers" xfId="6" builtinId="3"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Output_Zahl" xfId="3" xr:uid="{992DB012-A784-4356-AFD1-2A4146E38A2B}"/>
-    <cellStyle name="Prozent" xfId="7" builtinId="5"/>
-    <cellStyle name="Standard" xfId="0" builtinId="0"/>
+    <cellStyle name="Pourcentage" xfId="7" builtinId="5"/>
     <cellStyle name="Titel_Abschnitt" xfId="4" xr:uid="{885D1645-5579-499A-856B-636E6B9A9273}"/>
   </cellStyles>
   <dxfs count="17">
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <border>
         <left/>
         <right/>
         <top/>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
@@ -3325,51 +3325,51 @@
 </file>
 
 <file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors6.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style6.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="de-DE"/>
+  <c:lang val="fr-FR"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="1" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
@@ -4002,51 +4002,51 @@
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr>
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="de-DE"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.78740157499999996" l="0.7" r="0.7" t="0.78740157499999996" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="de-DE"/>
+  <c:lang val="fr-FR"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="1" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
@@ -4868,51 +4868,51 @@
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr>
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="de-DE"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.78740157499999996" l="0.7" r="0.7" t="0.78740157499999996" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="de-DE"/>
+  <c:lang val="fr-FR"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
@@ -5442,51 +5442,51 @@
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="1000" baseline="0">
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="de-DE"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.78740157499999996" l="0.7" r="0.7" t="0.78740157499999996" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="de-DE"/>
+  <c:lang val="fr-FR"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="1" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
@@ -6119,51 +6119,51 @@
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr>
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="de-DE"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.78740157499999996" l="0.7" r="0.7" t="0.78740157499999996" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart5.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="de-DE"/>
+  <c:lang val="fr-FR"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="1" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
@@ -6692,51 +6692,51 @@
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr>
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="de-DE"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.78740157499999996" l="0.7" r="0.7" t="0.78740157499999996" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart6.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="de-DE"/>
+  <c:lang val="fr-FR"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="1" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
@@ -11310,51 +11310,51 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="r"/>
           <a:fld id="{94772CC7-6E28-498B-A93D-54DB6BFC652E}" type="TxLink">
             <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
             <a:pPr algn="r"/>
-            <a:t>20.042</a:t>
+            <a:t>20'042</a:t>
           </a:fld>
           <a:endParaRPr lang="de-CH" sz="1100" b="1"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>567911</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>1004</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>16</xdr:col>
       <xdr:colOff>240161</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>170504</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Textfeld 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -11686,1212 +11686,1212 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43F723F9-CF44-4F2A-8956-F9CE1A5D4C5D}">
   <sheetPr codeName="Sheet1">
     <tabColor theme="3"/>
   </sheetPr>
   <dimension ref="B2:W94"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="D46" sqref="D46"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11" defaultRowHeight="14.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11" style="1"/>
     <col min="2" max="2" width="1.75" style="1" customWidth="1"/>
-    <col min="3" max="3" width="18.375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="18.33203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.75" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.25" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.5" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.5" style="1" customWidth="1"/>
     <col min="8" max="8" width="11" style="1"/>
     <col min="9" max="9" width="13.5" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="2.25" style="1" customWidth="1"/>
     <col min="11" max="12" width="11" style="1"/>
     <col min="13" max="13" width="1.75" style="1" customWidth="1"/>
     <col min="14" max="14" width="16.75" style="1" customWidth="1"/>
     <col min="15" max="22" width="13.75" style="1" customWidth="1"/>
-    <col min="23" max="23" width="1.875" style="1" customWidth="1"/>
+    <col min="23" max="23" width="1.83203125" style="1" customWidth="1"/>
     <col min="24" max="16384" width="11" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:23" ht="18">
+    <row r="2" spans="2:23" ht="18" x14ac:dyDescent="0.4">
       <c r="B2" s="4"/>
       <c r="C2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
-    <row r="4" spans="2:23" ht="15.75">
+    <row r="4" spans="2:23" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B4" s="5"/>
       <c r="C4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="M4" s="15"/>
       <c r="N4" s="15" t="s">
         <v>2</v>
       </c>
       <c r="O4" s="15"/>
       <c r="P4" s="15"/>
       <c r="Q4" s="15"/>
       <c r="R4" s="15"/>
       <c r="S4" s="15"/>
       <c r="T4" s="15"/>
       <c r="U4" s="15"/>
       <c r="V4" s="15"/>
       <c r="W4" s="15"/>
     </row>
-    <row r="5" spans="2:23">
+    <row r="5" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
-    <row r="6" spans="2:23">
+    <row r="6" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B6" s="2"/>
       <c r="C6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="49" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
-    <row r="7" spans="2:23">
+    <row r="7" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B7" s="2"/>
       <c r="C7" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="49" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
     </row>
-    <row r="8" spans="2:23">
+    <row r="8" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B8" s="2"/>
       <c r="C8" s="47"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
     </row>
-    <row r="10" spans="2:23" ht="15.75">
+    <row r="10" spans="2:23" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B10" s="15"/>
       <c r="C10" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="15"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15"/>
       <c r="I10" s="15"/>
       <c r="J10" s="15"/>
       <c r="M10" s="15"/>
       <c r="N10" s="15" t="s">
         <v>8</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
     </row>
-    <row r="11" spans="2:23">
+    <row r="11" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="M11" s="2"/>
       <c r="N11" s="2"/>
       <c r="O11" s="2"/>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
     </row>
-    <row r="12" spans="2:23" ht="15">
+    <row r="12" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B12" s="2"/>
       <c r="C12" s="50" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="M12" s="2"/>
       <c r="N12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="O12" s="14" t="str">
         <f>Betreibermodell</f>
         <v>V1</v>
       </c>
       <c r="P12" s="2"/>
       <c r="Q12" s="2"/>
     </row>
-    <row r="13" spans="2:23">
+    <row r="13" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B13" s="2"/>
       <c r="C13" s="55" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="str">
         <f>_xlfn.XLOOKUP($C$13,Daten!B7:B10,Daten!C7:C10)</f>
         <v>Besitz der Ladeinfrastruktur und eigenständiger Betrieb</v>
       </c>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
     </row>
-    <row r="14" spans="2:23" ht="15">
+    <row r="14" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="M14" s="2"/>
       <c r="N14" s="51" t="s">
         <v>12</v>
       </c>
       <c r="O14" s="51" t="s">
         <v>13</v>
       </c>
       <c r="P14" s="51" t="s">
         <v>14</v>
       </c>
       <c r="Q14" s="52"/>
     </row>
-    <row r="15" spans="2:23">
+    <row r="15" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B15" s="2"/>
       <c r="C15" s="50" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="M15" s="2"/>
       <c r="N15" s="2" t="str">
         <f>IF(Bet_Basis=1,"Besitz","Contracting")</f>
         <v>Besitz</v>
       </c>
       <c r="O15" s="2" t="str">
         <f>IF(Bet_LIS=1,"Besitz","Contracting")</f>
         <v>Besitz</v>
       </c>
       <c r="P15" s="2" t="str">
         <f>IF(Bet_Betrieb=1,"Besitz","Contracting")</f>
         <v>Besitz</v>
       </c>
       <c r="Q15" s="2"/>
     </row>
-    <row r="16" spans="2:23">
+    <row r="16" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B16" s="2"/>
       <c r="C16" s="56">
         <v>2026</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
     </row>
-    <row r="17" spans="2:10">
+    <row r="17" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
     </row>
-    <row r="19" spans="2:10" ht="15.75">
+    <row r="19" spans="2:10" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B19" s="15"/>
       <c r="C19" s="15" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="15"/>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15"/>
       <c r="I19" s="15"/>
       <c r="J19" s="15"/>
     </row>
-    <row r="20" spans="2:10">
+    <row r="20" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
     </row>
-    <row r="21" spans="2:10" ht="39.75" customHeight="1">
+    <row r="21" spans="2:10" ht="39.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B21" s="2"/>
       <c r="C21" s="69" t="s">
         <v>17</v>
       </c>
       <c r="D21" s="69"/>
       <c r="E21" s="69"/>
       <c r="F21" s="69"/>
       <c r="G21" s="69"/>
       <c r="H21" s="69"/>
       <c r="I21" s="69"/>
       <c r="J21" s="2"/>
     </row>
-    <row r="22" spans="2:10">
+    <row r="22" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
     </row>
-    <row r="23" spans="2:10" ht="15">
+    <row r="23" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B23" s="6"/>
       <c r="C23" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="6" t="s">
         <v>19</v>
       </c>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
     </row>
-    <row r="24" spans="2:10">
+    <row r="24" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B24" s="2"/>
       <c r="C24" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D24" s="57">
         <f>Daten!E29</f>
         <v>2300</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F24" s="2"/>
       <c r="G24" s="13">
         <f>Basic_Basis_inv11kW</f>
         <v>2300</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
     </row>
-    <row r="25" spans="2:10">
+    <row r="25" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B25" s="2"/>
       <c r="C25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D25" s="57">
         <f>Daten!E30</f>
         <v>10300</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F25" s="2"/>
       <c r="G25" s="13">
         <f>Basic_Basis_Inv50kW</f>
         <v>10300</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>21</v>
       </c>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
     </row>
-    <row r="26" spans="2:10">
+    <row r="26" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B26" s="2"/>
       <c r="C26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D26" s="57">
         <f>Daten!E31</f>
         <v>16400</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F26" s="2"/>
       <c r="G26" s="13">
         <f>Basic_Basis_Inv100kW</f>
         <v>16400</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>21</v>
       </c>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
     </row>
-    <row r="27" spans="2:10">
+    <row r="27" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B27" s="2"/>
       <c r="C27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D27" s="57">
         <f>Basic_Basis_Inv350kW</f>
         <v>20800</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F27" s="2"/>
       <c r="G27" s="13">
         <f>Basic_Basis_Inv350kW</f>
         <v>20800</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>21</v>
       </c>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
     </row>
-    <row r="28" spans="2:10">
+    <row r="28" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
     </row>
-    <row r="30" spans="2:10" ht="15.75">
+    <row r="30" spans="2:10" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B30" s="15"/>
       <c r="C30" s="15" t="s">
         <v>25</v>
       </c>
       <c r="D30" s="15"/>
       <c r="E30" s="15"/>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15"/>
       <c r="I30" s="15"/>
       <c r="J30" s="15"/>
     </row>
-    <row r="31" spans="2:10">
+    <row r="31" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
     </row>
-    <row r="32" spans="2:10" ht="57" customHeight="1">
+    <row r="32" spans="2:10" ht="57" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B32" s="2"/>
       <c r="C32" s="69" t="s">
         <v>26</v>
       </c>
       <c r="D32" s="69"/>
       <c r="E32" s="69"/>
       <c r="F32" s="69"/>
       <c r="G32" s="69"/>
       <c r="H32" s="69"/>
       <c r="I32" s="69"/>
       <c r="J32" s="2"/>
     </row>
-    <row r="33" spans="2:10">
+    <row r="33" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="2"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
     </row>
-    <row r="34" spans="2:10" ht="30">
+    <row r="34" spans="2:10" ht="28" x14ac:dyDescent="0.3">
       <c r="B34" s="2"/>
       <c r="C34" s="10"/>
       <c r="D34" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E34" s="16" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="16" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="16" t="s">
         <v>27</v>
       </c>
       <c r="I34" s="16" t="s">
         <v>28</v>
       </c>
       <c r="J34" s="37"/>
     </row>
-    <row r="35" spans="2:10" ht="15">
+    <row r="35" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B35" s="2"/>
       <c r="C35" s="11" t="s">
         <v>29</v>
       </c>
       <c r="D35" s="13">
         <f>SUM(D39:D53)</f>
         <v>0</v>
       </c>
       <c r="E35" s="13">
         <f t="shared" ref="E35:G35" si="0">SUM(E39:E53)</f>
         <v>0</v>
       </c>
       <c r="F35" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G35" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H35" s="13"/>
       <c r="I35" s="13">
         <f>I53</f>
         <v>0</v>
       </c>
       <c r="J35" s="37"/>
     </row>
-    <row r="36" spans="2:10" ht="15">
+    <row r="36" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B36" s="2"/>
       <c r="C36" s="10"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="37"/>
     </row>
-    <row r="37" spans="2:10" ht="15">
+    <row r="37" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B37" s="2"/>
       <c r="C37" s="18" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="37"/>
     </row>
-    <row r="38" spans="2:10" ht="15">
+    <row r="38" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B38" s="2"/>
       <c r="C38" s="10"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="37"/>
     </row>
-    <row r="39" spans="2:10" ht="15">
+    <row r="39" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B39" s="2"/>
       <c r="C39" s="7">
         <f>Jahr_Basic</f>
         <v>2026</v>
       </c>
       <c r="D39" s="58"/>
       <c r="E39" s="58"/>
       <c r="F39" s="58"/>
       <c r="G39" s="58"/>
       <c r="H39" s="13">
         <f>SUM(D39:G39)</f>
         <v>0</v>
       </c>
       <c r="I39" s="13">
         <f>H39</f>
         <v>0</v>
       </c>
       <c r="J39" s="37"/>
     </row>
-    <row r="40" spans="2:10" ht="15">
+    <row r="40" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B40" s="2"/>
       <c r="C40" s="7">
         <f>C39+1</f>
         <v>2027</v>
       </c>
       <c r="D40" s="58"/>
       <c r="E40" s="58"/>
       <c r="F40" s="58"/>
       <c r="G40" s="58"/>
       <c r="H40" s="13">
         <f t="shared" ref="H40:H53" si="1">SUM(D40:G40)</f>
         <v>0</v>
       </c>
       <c r="I40" s="13">
         <f>I39+H40</f>
         <v>0</v>
       </c>
       <c r="J40" s="37"/>
     </row>
-    <row r="41" spans="2:10" ht="15">
+    <row r="41" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B41" s="2"/>
       <c r="C41" s="7">
         <f t="shared" ref="C41:C53" si="2">C40+1</f>
         <v>2028</v>
       </c>
       <c r="D41" s="58"/>
       <c r="E41" s="58"/>
       <c r="F41" s="58"/>
       <c r="G41" s="58"/>
       <c r="H41" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I41" s="13">
         <f t="shared" ref="I41:I53" si="3">I40+H41</f>
         <v>0</v>
       </c>
       <c r="J41" s="37"/>
     </row>
-    <row r="42" spans="2:10" ht="15">
+    <row r="42" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B42" s="2"/>
       <c r="C42" s="7">
         <f t="shared" si="2"/>
         <v>2029</v>
       </c>
       <c r="D42" s="58"/>
       <c r="E42" s="58"/>
       <c r="F42" s="58"/>
       <c r="G42" s="58"/>
       <c r="H42" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I42" s="13">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J42" s="37"/>
     </row>
-    <row r="43" spans="2:10" ht="15">
+    <row r="43" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B43" s="2"/>
       <c r="C43" s="7">
         <f t="shared" si="2"/>
         <v>2030</v>
       </c>
       <c r="D43" s="58"/>
       <c r="E43" s="58"/>
       <c r="F43" s="58"/>
       <c r="G43" s="58"/>
       <c r="H43" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I43" s="13">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J43" s="37"/>
     </row>
-    <row r="44" spans="2:10" ht="15">
+    <row r="44" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B44" s="2"/>
       <c r="C44" s="7">
         <f t="shared" si="2"/>
         <v>2031</v>
       </c>
       <c r="D44" s="58"/>
       <c r="E44" s="58"/>
       <c r="F44" s="58"/>
       <c r="G44" s="58"/>
       <c r="H44" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I44" s="13">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J44" s="37"/>
     </row>
-    <row r="45" spans="2:10" ht="15">
+    <row r="45" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B45" s="2"/>
       <c r="C45" s="7">
         <f t="shared" si="2"/>
         <v>2032</v>
       </c>
       <c r="D45" s="58"/>
       <c r="E45" s="58"/>
       <c r="F45" s="58"/>
       <c r="G45" s="58"/>
       <c r="H45" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I45" s="13">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J45" s="37"/>
     </row>
-    <row r="46" spans="2:10" ht="15">
+    <row r="46" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B46" s="2"/>
       <c r="C46" s="7">
         <f t="shared" si="2"/>
         <v>2033</v>
       </c>
       <c r="D46" s="58"/>
       <c r="E46" s="58"/>
       <c r="F46" s="58"/>
       <c r="G46" s="58"/>
       <c r="H46" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I46" s="13">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J46" s="37"/>
     </row>
-    <row r="47" spans="2:10" ht="15">
+    <row r="47" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B47" s="2"/>
       <c r="C47" s="7">
         <f t="shared" si="2"/>
         <v>2034</v>
       </c>
       <c r="D47" s="58"/>
       <c r="E47" s="58"/>
       <c r="F47" s="58"/>
       <c r="G47" s="58"/>
       <c r="H47" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I47" s="13">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J47" s="37"/>
     </row>
-    <row r="48" spans="2:10" ht="15">
+    <row r="48" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B48" s="2"/>
       <c r="C48" s="7">
         <f t="shared" si="2"/>
         <v>2035</v>
       </c>
       <c r="D48" s="58"/>
       <c r="E48" s="58"/>
       <c r="F48" s="58"/>
       <c r="G48" s="58"/>
       <c r="H48" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I48" s="13">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J48" s="37"/>
     </row>
-    <row r="49" spans="2:10" ht="15">
+    <row r="49" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B49" s="2"/>
       <c r="C49" s="7">
         <f t="shared" si="2"/>
         <v>2036</v>
       </c>
       <c r="D49" s="58"/>
       <c r="E49" s="58"/>
       <c r="F49" s="58"/>
       <c r="G49" s="58"/>
       <c r="H49" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I49" s="13">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J49" s="37"/>
     </row>
-    <row r="50" spans="2:10" ht="15">
+    <row r="50" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B50" s="2"/>
       <c r="C50" s="7">
         <f t="shared" si="2"/>
         <v>2037</v>
       </c>
       <c r="D50" s="58"/>
       <c r="E50" s="58"/>
       <c r="F50" s="58"/>
       <c r="G50" s="58"/>
       <c r="H50" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I50" s="13">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J50" s="37"/>
     </row>
-    <row r="51" spans="2:10" ht="15">
+    <row r="51" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B51" s="2"/>
       <c r="C51" s="7">
         <f t="shared" si="2"/>
         <v>2038</v>
       </c>
       <c r="D51" s="58"/>
       <c r="E51" s="58"/>
       <c r="F51" s="58"/>
       <c r="G51" s="58"/>
       <c r="H51" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I51" s="13">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J51" s="37"/>
     </row>
-    <row r="52" spans="2:10" ht="15">
+    <row r="52" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B52" s="2"/>
       <c r="C52" s="7">
         <f t="shared" si="2"/>
         <v>2039</v>
       </c>
       <c r="D52" s="58"/>
       <c r="E52" s="58"/>
       <c r="F52" s="58"/>
       <c r="G52" s="58"/>
       <c r="H52" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I52" s="13">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J52" s="37"/>
     </row>
-    <row r="53" spans="2:10" ht="15">
+    <row r="53" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B53" s="2"/>
       <c r="C53" s="7">
         <f t="shared" si="2"/>
         <v>2040</v>
       </c>
       <c r="D53" s="58"/>
       <c r="E53" s="58"/>
       <c r="F53" s="58"/>
       <c r="G53" s="58"/>
       <c r="H53" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I53" s="13">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J53" s="37"/>
     </row>
-    <row r="54" spans="2:10" ht="15">
+    <row r="54" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B54" s="2"/>
       <c r="C54" s="6"/>
       <c r="D54" s="2"/>
       <c r="E54" s="2"/>
       <c r="F54" s="2"/>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
       <c r="I54" s="2"/>
       <c r="J54" s="37"/>
     </row>
-    <row r="56" spans="2:10" ht="15.75">
+    <row r="56" spans="2:10" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B56" s="15"/>
       <c r="C56" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D56" s="15"/>
       <c r="E56" s="15"/>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15"/>
       <c r="I56" s="15"/>
       <c r="J56" s="15"/>
     </row>
-    <row r="57" spans="2:10" ht="15">
+    <row r="57" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B57" s="2"/>
       <c r="C57" s="6"/>
       <c r="D57" s="2"/>
       <c r="E57" s="2"/>
       <c r="F57" s="2"/>
       <c r="G57" s="2"/>
       <c r="H57" s="2"/>
       <c r="I57" s="2"/>
       <c r="J57" s="37"/>
     </row>
-    <row r="58" spans="2:10" ht="15">
+    <row r="58" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B58" s="2"/>
       <c r="C58" s="73" t="s">
         <v>32</v>
       </c>
       <c r="D58" s="73"/>
       <c r="E58" s="73"/>
       <c r="F58" s="73"/>
       <c r="G58" s="73"/>
       <c r="H58" s="73"/>
       <c r="I58" s="73"/>
       <c r="J58" s="37"/>
     </row>
-    <row r="59" spans="2:10" ht="15">
+    <row r="59" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B59" s="2"/>
       <c r="C59" s="6"/>
       <c r="D59" s="2"/>
       <c r="E59" s="2"/>
       <c r="F59" s="2"/>
       <c r="G59" s="2"/>
       <c r="H59" s="2"/>
       <c r="I59" s="2"/>
       <c r="J59" s="37"/>
     </row>
-    <row r="60" spans="2:10" ht="15">
+    <row r="60" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B60" s="2"/>
       <c r="C60" s="6"/>
       <c r="D60" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E60" s="16" t="s">
         <v>22</v>
       </c>
       <c r="F60" s="16" t="s">
         <v>23</v>
       </c>
       <c r="G60" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H60" s="2"/>
       <c r="I60" s="2"/>
       <c r="J60" s="37"/>
     </row>
-    <row r="61" spans="2:10" ht="15">
+    <row r="61" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B61" s="2"/>
       <c r="C61" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D61" s="57">
         <f>LIS_Kauf11kW</f>
         <v>2000</v>
       </c>
       <c r="E61" s="57">
         <f>LIS_Kauf50kW</f>
         <v>25000</v>
       </c>
       <c r="F61" s="57">
         <f>LIS_Kauf100kW</f>
         <v>50000</v>
       </c>
       <c r="G61" s="57">
         <f>LIS_Kauf350kW</f>
         <v>80000</v>
       </c>
       <c r="H61" s="2" t="s">
         <v>21</v>
       </c>
       <c r="I61" s="2"/>
       <c r="J61" s="37"/>
     </row>
-    <row r="62" spans="2:10" ht="15">
+    <row r="62" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B62" s="2"/>
       <c r="C62" s="12" t="s">
         <v>34</v>
       </c>
       <c r="D62" s="57">
         <f>LIS_Inst11kW</f>
         <v>750</v>
       </c>
       <c r="E62" s="57">
         <f>LIS_Inst50kW</f>
         <v>900</v>
       </c>
       <c r="F62" s="57">
         <f>LIS_Inst100kW</f>
         <v>1000</v>
       </c>
       <c r="G62" s="57">
         <f>LIS_Inst350kW</f>
         <v>1000</v>
       </c>
       <c r="H62" s="2" t="s">
         <v>21</v>
       </c>
       <c r="I62" s="2"/>
       <c r="J62" s="37"/>
     </row>
-    <row r="63" spans="2:10" ht="15">
+    <row r="63" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B63" s="2"/>
       <c r="C63" s="12" t="s">
         <v>35</v>
       </c>
       <c r="D63" s="13">
         <f>SUM(D61:D62)</f>
         <v>2750</v>
       </c>
       <c r="E63" s="13">
         <f t="shared" ref="E63:F63" si="4">SUM(E61:E62)</f>
         <v>25900</v>
       </c>
       <c r="F63" s="13">
         <f t="shared" si="4"/>
         <v>51000</v>
       </c>
       <c r="G63" s="13">
         <f>SUM(G61:G62)</f>
         <v>81000</v>
       </c>
       <c r="H63" s="2" t="s">
         <v>21</v>
       </c>
       <c r="I63" s="2"/>
       <c r="J63" s="37"/>
     </row>
-    <row r="64" spans="2:10" ht="15">
+    <row r="64" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B64" s="2"/>
       <c r="C64" s="6"/>
       <c r="D64" s="2"/>
       <c r="E64" s="2"/>
       <c r="F64" s="2"/>
       <c r="G64" s="2"/>
       <c r="H64" s="2"/>
       <c r="I64" s="2"/>
       <c r="J64" s="37"/>
     </row>
-    <row r="67" spans="2:23" ht="15.75">
+    <row r="67" spans="2:23" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B67" s="15"/>
       <c r="C67" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D67" s="15"/>
       <c r="E67" s="15"/>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15"/>
       <c r="I67" s="15"/>
       <c r="J67" s="15"/>
       <c r="M67" s="15"/>
       <c r="N67" s="15" t="s">
         <v>37</v>
       </c>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67" s="15"/>
       <c r="S67" s="15"/>
       <c r="T67" s="15"/>
       <c r="U67" s="15"/>
       <c r="V67" s="15"/>
       <c r="W67" s="15"/>
     </row>
-    <row r="68" spans="2:23">
+    <row r="68" spans="2:23" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B68" s="2"/>
       <c r="C68" s="2"/>
       <c r="D68" s="2"/>
       <c r="E68" s="2"/>
       <c r="F68" s="2"/>
       <c r="G68" s="2"/>
       <c r="H68" s="2"/>
       <c r="I68" s="2"/>
       <c r="J68" s="2"/>
       <c r="M68" s="2"/>
       <c r="N68" s="2"/>
       <c r="O68" s="45"/>
       <c r="P68" s="45"/>
       <c r="Q68" s="45"/>
       <c r="R68" s="45"/>
       <c r="S68" s="45"/>
       <c r="T68" s="45"/>
       <c r="U68" s="45"/>
       <c r="V68" s="2"/>
       <c r="W68" s="2"/>
     </row>
-    <row r="69" spans="2:23" ht="54" customHeight="1">
+    <row r="69" spans="2:23" ht="54" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B69" s="2"/>
       <c r="C69" s="69" t="s">
         <v>38</v>
       </c>
       <c r="D69" s="69"/>
       <c r="E69" s="69"/>
       <c r="F69" s="69"/>
       <c r="G69" s="69"/>
       <c r="H69" s="69"/>
       <c r="I69" s="69"/>
       <c r="J69" s="2"/>
       <c r="M69" s="2"/>
       <c r="N69" s="2"/>
       <c r="O69" s="70" t="s">
         <v>39</v>
       </c>
       <c r="P69" s="71"/>
       <c r="Q69" s="72"/>
       <c r="R69" s="70" t="s">
         <v>40</v>
       </c>
       <c r="S69" s="71"/>
       <c r="T69" s="71"/>
       <c r="U69" s="72"/>
       <c r="V69" s="2"/>
       <c r="W69" s="2"/>
     </row>
-    <row r="70" spans="2:23" ht="30">
+    <row r="70" spans="2:23" ht="28" x14ac:dyDescent="0.3">
       <c r="B70" s="6"/>
       <c r="C70" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D70" s="2"/>
       <c r="E70" s="2"/>
       <c r="F70" s="2"/>
       <c r="G70" s="2"/>
       <c r="H70" s="2"/>
       <c r="I70" s="2"/>
       <c r="J70" s="2"/>
       <c r="M70" s="2"/>
       <c r="N70" s="10"/>
       <c r="O70" s="16" t="s">
         <v>42</v>
       </c>
       <c r="P70" s="16" t="s">
         <v>13</v>
       </c>
       <c r="Q70" s="16" t="s">
         <v>43</v>
       </c>
       <c r="R70" s="25" t="s">
         <v>44</v>
       </c>
       <c r="S70" s="16" t="s">
         <v>45</v>
       </c>
       <c r="T70" s="16" t="s">
         <v>46</v>
       </c>
       <c r="U70" s="28" t="s">
         <v>47</v>
       </c>
       <c r="V70" s="16" t="s">
         <v>48</v>
       </c>
       <c r="W70" s="37"/>
     </row>
-    <row r="71" spans="2:23" ht="15">
+    <row r="71" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B71" s="6"/>
       <c r="C71" s="59">
         <f>Strompreis</f>
         <v>0.25</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E71" s="2"/>
       <c r="F71" s="2"/>
       <c r="G71" s="2"/>
       <c r="H71" s="2"/>
       <c r="I71" s="2"/>
       <c r="J71" s="2"/>
       <c r="M71" s="7"/>
       <c r="N71" s="19" t="s">
         <v>50</v>
       </c>
       <c r="O71" s="13">
         <f>SUM(O75:O89)</f>
         <v>0</v>
       </c>
       <c r="P71" s="13">
         <f t="shared" ref="P71:U71" si="5">SUM(P75:P89)</f>
         <v>0</v>
@@ -12900,143 +12900,143 @@
         <f t="shared" ca="1" si="5"/>
         <v>0</v>
       </c>
       <c r="R71" s="26">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S71" s="13">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="T71" s="13">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="U71" s="29">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="V71" s="13">
         <f ca="1">SUM(O71:U71)</f>
         <v>0</v>
       </c>
       <c r="W71" s="37"/>
     </row>
-    <row r="72" spans="2:23" ht="15">
+    <row r="72" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B72" s="6"/>
       <c r="C72" s="2"/>
       <c r="D72" s="2"/>
       <c r="E72" s="2"/>
       <c r="F72" s="2"/>
       <c r="G72" s="2"/>
       <c r="H72" s="2"/>
       <c r="I72" s="2"/>
       <c r="J72" s="2"/>
       <c r="M72" s="31"/>
       <c r="N72" s="20"/>
       <c r="O72" s="2"/>
       <c r="P72" s="2"/>
       <c r="Q72" s="2"/>
       <c r="R72" s="27"/>
       <c r="S72" s="2"/>
       <c r="T72" s="2"/>
       <c r="U72" s="30"/>
       <c r="V72" s="2"/>
       <c r="W72" s="37"/>
     </row>
-    <row r="73" spans="2:23" ht="15">
+    <row r="73" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B73" s="6"/>
       <c r="C73" s="2"/>
       <c r="D73" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E73" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F73" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G73" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="2"/>
       <c r="J73" s="2"/>
       <c r="M73" s="7"/>
       <c r="N73" s="18" t="s">
         <v>30</v>
       </c>
       <c r="O73" s="2"/>
       <c r="P73" s="2"/>
       <c r="Q73" s="2"/>
       <c r="R73" s="27"/>
       <c r="S73" s="2"/>
       <c r="T73" s="2"/>
       <c r="U73" s="30"/>
       <c r="V73" s="2"/>
       <c r="W73" s="37"/>
     </row>
-    <row r="74" spans="2:23" ht="15">
+    <row r="74" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B74" s="6"/>
       <c r="C74" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D74" s="58">
         <f>Daten!C73</f>
         <v>3500</v>
       </c>
       <c r="E74" s="58">
         <f>Daten!D73</f>
         <v>25900</v>
       </c>
       <c r="F74" s="58">
         <f>Daten!E73</f>
         <v>39900</v>
       </c>
       <c r="G74" s="58">
         <f>Daten!F73</f>
         <v>86100</v>
       </c>
       <c r="H74" s="2" t="s">
         <v>52</v>
       </c>
       <c r="I74" s="2"/>
       <c r="J74" s="2"/>
       <c r="M74" s="2"/>
       <c r="N74" s="10"/>
       <c r="O74" s="2"/>
       <c r="P74" s="2"/>
       <c r="Q74" s="2"/>
       <c r="R74" s="27"/>
       <c r="S74" s="2"/>
       <c r="T74" s="2"/>
       <c r="U74" s="30"/>
       <c r="V74" s="2"/>
       <c r="W74" s="37"/>
     </row>
-    <row r="75" spans="2:23" ht="15">
+    <row r="75" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B75" s="6"/>
       <c r="C75" s="6" t="s">
         <v>53</v>
       </c>
       <c r="D75" s="13">
         <f>D74/Verbrauch_100km*100</f>
         <v>20588.235294117647</v>
       </c>
       <c r="E75" s="13">
         <f>E74/Verbrauch_100km*100</f>
         <v>152352.94117647057</v>
       </c>
       <c r="F75" s="13">
         <f>F74/Verbrauch_100km*100</f>
         <v>234705.88235294117</v>
       </c>
       <c r="G75" s="13">
         <f>G74/Verbrauch_100km*100</f>
         <v>506470.58823529416</v>
       </c>
       <c r="H75" s="2" t="s">
         <v>54</v>
       </c>
       <c r="I75" s="2"/>
       <c r="J75" s="2"/>
@@ -13058,201 +13058,201 @@
       </c>
       <c r="R75" s="26">
         <f xml:space="preserve"> IF(Bet_Betrieb,(D39+E39*50/11+F39*100/11+G39*350/11)*Betrieb_Wartung_AC,0)</f>
         <v>0</v>
       </c>
       <c r="S75" s="13">
         <f t="shared" ref="S75:S89" si="7">IF(Bet_Betrieb, H79 *Betrieb_AbrkWh + I39 *Betrieb_AbLP * 12,0)</f>
         <v>0</v>
       </c>
       <c r="T75" s="13">
         <f t="shared" ref="T75:T89" si="8">H79*C$71</f>
         <v>0</v>
       </c>
       <c r="U75" s="29">
         <f>IF(Bet_Basis,0, (D39 + E39 * 50/11 + F39 * 100/11 + G39 * 350/11)*Basis_Contracting * 12) +
 IF(Bet_LIS,0, (D39 + E39 * 50/11 + F39 * 100/11 + G39 * 350/11)*LIS_Contracting* 12 ) +
 IF(Bet_Betrieb,0, (D39 + E39 * 50/11 + F39 * 100/11 + G39 * 350/11)*Betrieb_Contracting* 12 )</f>
         <v>0</v>
       </c>
       <c r="V75" s="13">
         <f t="shared" ref="V75:V89" si="9">SUM(O75:U75)</f>
         <v>0</v>
       </c>
       <c r="W75" s="37"/>
     </row>
-    <row r="76" spans="2:23" ht="15">
+    <row r="76" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B76" s="6"/>
       <c r="C76" s="2"/>
       <c r="D76" s="2"/>
       <c r="E76" s="2"/>
       <c r="F76" s="2"/>
       <c r="G76" s="2"/>
       <c r="H76" s="2"/>
       <c r="I76" s="2"/>
       <c r="J76" s="2"/>
       <c r="M76" s="7"/>
       <c r="N76" s="18">
         <f>N75+1</f>
         <v>2027</v>
       </c>
       <c r="O76" s="13">
         <v>0</v>
       </c>
       <c r="P76" s="13">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="Q76" s="13" cm="1">
         <f t="array" aca="1" ref="Q76" ca="1">IF(ROW()-LIS_Lebensdauer &gt; ROW(Q$74), INDIRECT("P" &amp; (ROW()-LIS_Lebensdauer)),0)</f>
         <v>0</v>
       </c>
       <c r="R76" s="26">
         <f t="shared" ref="R76:R89" si="10">IF(Bet_Betrieb,(D40+E40*50/11+F40*100/11+G40*350/11)*Betrieb_Wartung_AC+R75,0)</f>
         <v>0</v>
       </c>
       <c r="S76" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="T76" s="13">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="U76" s="29">
         <f t="shared" ref="U76:U89" si="11">U75+IF(Bet_Basis,0, (D40 + E40 * 50/11 + F40 * 100/11 + G40 * 350/11)*Basis_Contracting * 12) +
 IF(Bet_LIS,0, (D40 + E40 * 50/11 + F40 * 100/11 + G40 * 350/11)*LIS_Contracting* 12 ) +
 IF(Bet_Betrieb,0, (D40 + E40 * 50/11 + F40 * 100/11 + G40 * 350/11)*Betrieb_Contracting* 12 )</f>
         <v>0</v>
       </c>
       <c r="V76" s="13">
         <f t="shared" ca="1" si="9"/>
         <v>0</v>
       </c>
       <c r="W76" s="37"/>
     </row>
-    <row r="77" spans="2:23" ht="15">
+    <row r="77" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B77" s="6"/>
       <c r="C77" s="18" t="s">
         <v>30</v>
       </c>
       <c r="D77" s="2"/>
       <c r="E77" s="2"/>
       <c r="F77" s="2"/>
       <c r="G77" s="2"/>
       <c r="H77" s="2"/>
       <c r="I77" s="2"/>
       <c r="J77" s="2"/>
       <c r="M77" s="7"/>
       <c r="N77" s="18">
         <f t="shared" ref="N77:N89" si="12">N76+1</f>
         <v>2028</v>
       </c>
       <c r="O77" s="13">
         <v>0</v>
       </c>
       <c r="P77" s="13">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="Q77" s="13" cm="1">
         <f t="array" aca="1" ref="Q77" ca="1">IF(ROW()-LIS_Lebensdauer &gt; ROW(Q$74), INDIRECT("P" &amp; (ROW()-LIS_Lebensdauer)),0)</f>
         <v>0</v>
       </c>
       <c r="R77" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="S77" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="T77" s="13">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="U77" s="29">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="V77" s="13">
         <f t="shared" ca="1" si="9"/>
         <v>0</v>
       </c>
       <c r="W77" s="37"/>
     </row>
-    <row r="78" spans="2:23" ht="15">
+    <row r="78" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B78" s="6"/>
       <c r="C78" s="10"/>
       <c r="D78" s="2"/>
       <c r="E78" s="2"/>
       <c r="F78" s="2"/>
       <c r="G78" s="2"/>
       <c r="H78" s="22" t="s">
         <v>48</v>
       </c>
       <c r="I78" s="2"/>
       <c r="J78" s="2"/>
       <c r="M78" s="7"/>
       <c r="N78" s="18">
         <f t="shared" si="12"/>
         <v>2029</v>
       </c>
       <c r="O78" s="13">
         <v>0</v>
       </c>
       <c r="P78" s="13">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="Q78" s="13" cm="1">
         <f t="array" aca="1" ref="Q78" ca="1">IF(ROW()-LIS_Lebensdauer &gt; ROW(Q$74), INDIRECT("P" &amp; (ROW()-LIS_Lebensdauer)),0)</f>
         <v>0</v>
       </c>
       <c r="R78" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="S78" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="T78" s="13">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="U78" s="29">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="V78" s="13">
         <f t="shared" ca="1" si="9"/>
         <v>0</v>
       </c>
       <c r="W78" s="37"/>
     </row>
-    <row r="79" spans="2:23" ht="15">
+    <row r="79" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B79" s="6"/>
       <c r="C79" s="18">
         <f>Jahr_Basic</f>
         <v>2026</v>
       </c>
       <c r="D79" s="13">
         <f>D$74*D39</f>
         <v>0</v>
       </c>
       <c r="E79" s="13">
         <f>E$74*E39</f>
         <v>0</v>
       </c>
       <c r="F79" s="13">
         <f>F$74*F39</f>
         <v>0</v>
       </c>
       <c r="G79" s="13">
         <f>G$74*G39</f>
         <v>0</v>
       </c>
       <c r="H79" s="13">
         <f>SUM(D79:G79)</f>
         <v>0</v>
       </c>
@@ -13276,51 +13276,51 @@
         <f t="array" aca="1" ref="Q79" ca="1">IF(ROW()-LIS_Lebensdauer &gt; ROW(Q$74), INDIRECT("P" &amp; (ROW()-LIS_Lebensdauer)),0)</f>
         <v>0</v>
       </c>
       <c r="R79" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="S79" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="T79" s="13">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="U79" s="29">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="V79" s="13">
         <f t="shared" ca="1" si="9"/>
         <v>0</v>
       </c>
       <c r="W79" s="37"/>
     </row>
-    <row r="80" spans="2:23" ht="15">
+    <row r="80" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B80" s="6"/>
       <c r="C80" s="18">
         <f>C79+1</f>
         <v>2027</v>
       </c>
       <c r="D80" s="13">
         <f t="shared" ref="D80:D93" si="13">D$74*D40+D79</f>
         <v>0</v>
       </c>
       <c r="E80" s="13">
         <f t="shared" ref="E80:E93" si="14">E$74*E40+E79</f>
         <v>0</v>
       </c>
       <c r="F80" s="13">
         <f t="shared" ref="F80:F93" si="15">F$74*F40+F79</f>
         <v>0</v>
       </c>
       <c r="G80" s="13">
         <f t="shared" ref="G80:G93" si="16">G$74*G40+G79</f>
         <v>0</v>
       </c>
       <c r="H80" s="13">
         <f t="shared" ref="H80:H93" si="17">SUM(D80:G80)</f>
         <v>0</v>
       </c>
@@ -13344,51 +13344,51 @@
         <f t="array" aca="1" ref="Q80" ca="1">IF(ROW()-LIS_Lebensdauer &gt; ROW(Q$74), INDIRECT("P" &amp; (ROW()-LIS_Lebensdauer)),0)</f>
         <v>0</v>
       </c>
       <c r="R80" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="S80" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="T80" s="13">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="U80" s="29">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="V80" s="13">
         <f t="shared" ca="1" si="9"/>
         <v>0</v>
       </c>
       <c r="W80" s="37"/>
     </row>
-    <row r="81" spans="2:23" ht="15">
+    <row r="81" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B81" s="6"/>
       <c r="C81" s="18">
         <f t="shared" ref="C81:C93" si="18">C80+1</f>
         <v>2028</v>
       </c>
       <c r="D81" s="13">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="E81" s="13">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F81" s="13">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G81" s="13">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H81" s="13">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
@@ -13412,51 +13412,51 @@
         <f t="array" aca="1" ref="Q81" ca="1">IF(ROW()-LIS_Lebensdauer &gt; ROW(Q$74), INDIRECT("P" &amp; (ROW()-LIS_Lebensdauer)),0)</f>
         <v>0</v>
       </c>
       <c r="R81" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="S81" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="T81" s="13">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="U81" s="29">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="V81" s="13">
         <f t="shared" ca="1" si="9"/>
         <v>0</v>
       </c>
       <c r="W81" s="37"/>
     </row>
-    <row r="82" spans="2:23" ht="15">
+    <row r="82" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B82" s="6"/>
       <c r="C82" s="18">
         <f t="shared" si="18"/>
         <v>2029</v>
       </c>
       <c r="D82" s="13">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="E82" s="13">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F82" s="13">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G82" s="13">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H82" s="13">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
@@ -13480,51 +13480,51 @@
         <f t="array" aca="1" ref="Q82" ca="1">IF(ROW()-LIS_Lebensdauer &gt; ROW(Q$74), INDIRECT("P" &amp; (ROW()-LIS_Lebensdauer)),0)</f>
         <v>0</v>
       </c>
       <c r="R82" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="S82" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="T82" s="13">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="U82" s="29">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="V82" s="13">
         <f t="shared" ca="1" si="9"/>
         <v>0</v>
       </c>
       <c r="W82" s="37"/>
     </row>
-    <row r="83" spans="2:23" ht="15">
+    <row r="83" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B83" s="6"/>
       <c r="C83" s="18">
         <f t="shared" si="18"/>
         <v>2030</v>
       </c>
       <c r="D83" s="13">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="E83" s="13">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F83" s="13">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G83" s="13">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H83" s="13">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
@@ -13548,51 +13548,51 @@
         <f t="array" aca="1" ref="Q83" ca="1">IF(ROW()-LIS_Lebensdauer &gt; ROW(Q$74), INDIRECT("P" &amp; (ROW()-LIS_Lebensdauer)),0)</f>
         <v>0</v>
       </c>
       <c r="R83" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="S83" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="T83" s="13">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="U83" s="29">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="V83" s="13">
         <f t="shared" ca="1" si="9"/>
         <v>0</v>
       </c>
       <c r="W83" s="37"/>
     </row>
-    <row r="84" spans="2:23" ht="15">
+    <row r="84" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B84" s="6"/>
       <c r="C84" s="18">
         <f t="shared" si="18"/>
         <v>2031</v>
       </c>
       <c r="D84" s="13">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="E84" s="13">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F84" s="13">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G84" s="13">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H84" s="13">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
@@ -13616,51 +13616,51 @@
         <f t="array" aca="1" ref="Q84" ca="1">IF(ROW()-LIS_Lebensdauer &gt; ROW(Q$74), INDIRECT("P" &amp; (ROW()-LIS_Lebensdauer)),0)</f>
         <v>0</v>
       </c>
       <c r="R84" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="S84" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="T84" s="13">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="U84" s="29">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="V84" s="13">
         <f t="shared" ca="1" si="9"/>
         <v>0</v>
       </c>
       <c r="W84" s="37"/>
     </row>
-    <row r="85" spans="2:23" ht="15">
+    <row r="85" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B85" s="6"/>
       <c r="C85" s="18">
         <f t="shared" si="18"/>
         <v>2032</v>
       </c>
       <c r="D85" s="13">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="E85" s="13">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F85" s="13">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G85" s="13">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H85" s="13">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
@@ -13684,51 +13684,51 @@
         <f t="array" aca="1" ref="Q85" ca="1">IF(ROW()-LIS_Lebensdauer &gt; ROW(Q$74), INDIRECT("P" &amp; (ROW()-LIS_Lebensdauer)),0)</f>
         <v>0</v>
       </c>
       <c r="R85" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="S85" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="T85" s="13">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="U85" s="29">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="V85" s="13">
         <f t="shared" ca="1" si="9"/>
         <v>0</v>
       </c>
       <c r="W85" s="37"/>
     </row>
-    <row r="86" spans="2:23" ht="15">
+    <row r="86" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B86" s="6"/>
       <c r="C86" s="18">
         <f t="shared" si="18"/>
         <v>2033</v>
       </c>
       <c r="D86" s="13">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="E86" s="13">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F86" s="13">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G86" s="13">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H86" s="13">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
@@ -13752,51 +13752,51 @@
         <f t="array" aca="1" ref="Q86" ca="1">IF(ROW()-LIS_Lebensdauer &gt; ROW(Q$74), INDIRECT("P" &amp; (ROW()-LIS_Lebensdauer)),0)</f>
         <v>0</v>
       </c>
       <c r="R86" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="S86" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="T86" s="13">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="U86" s="29">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="V86" s="13">
         <f t="shared" ca="1" si="9"/>
         <v>0</v>
       </c>
       <c r="W86" s="37"/>
     </row>
-    <row r="87" spans="2:23" ht="15">
+    <row r="87" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B87" s="6"/>
       <c r="C87" s="18">
         <f t="shared" si="18"/>
         <v>2034</v>
       </c>
       <c r="D87" s="13">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="E87" s="13">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F87" s="13">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G87" s="13">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H87" s="13">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
@@ -13820,51 +13820,51 @@
         <f t="array" aca="1" ref="Q87" ca="1">IF(ROW()-LIS_Lebensdauer &gt; ROW(Q$74), INDIRECT("P" &amp; (ROW()-LIS_Lebensdauer)),0)</f>
         <v>0</v>
       </c>
       <c r="R87" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="S87" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="T87" s="13">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="U87" s="29">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="V87" s="13">
         <f t="shared" ca="1" si="9"/>
         <v>0</v>
       </c>
       <c r="W87" s="37"/>
     </row>
-    <row r="88" spans="2:23" ht="15">
+    <row r="88" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B88" s="6"/>
       <c r="C88" s="18">
         <f t="shared" si="18"/>
         <v>2035</v>
       </c>
       <c r="D88" s="13">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="E88" s="13">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F88" s="13">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G88" s="13">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H88" s="13">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
@@ -13888,51 +13888,51 @@
         <f t="array" aca="1" ref="Q88" ca="1">IF(ROW()-LIS_Lebensdauer &gt; ROW(Q$74), INDIRECT("P" &amp; (ROW()-LIS_Lebensdauer)),0)</f>
         <v>0</v>
       </c>
       <c r="R88" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="S88" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="T88" s="13">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="U88" s="29">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="V88" s="13">
         <f t="shared" ca="1" si="9"/>
         <v>0</v>
       </c>
       <c r="W88" s="37"/>
     </row>
-    <row r="89" spans="2:23" ht="15">
+    <row r="89" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B89" s="6"/>
       <c r="C89" s="18">
         <f t="shared" si="18"/>
         <v>2036</v>
       </c>
       <c r="D89" s="13">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="E89" s="13">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F89" s="13">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G89" s="13">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H89" s="13">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
@@ -13956,51 +13956,51 @@
         <f t="array" aca="1" ref="Q89" ca="1">IF(ROW()-LIS_Lebensdauer &gt; ROW(Q$74), INDIRECT("P" &amp; (ROW()-LIS_Lebensdauer)),0)</f>
         <v>0</v>
       </c>
       <c r="R89" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="S89" s="13">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="T89" s="13">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="U89" s="29">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="V89" s="13">
         <f t="shared" ca="1" si="9"/>
         <v>0</v>
       </c>
       <c r="W89" s="37"/>
     </row>
-    <row r="90" spans="2:23" ht="15">
+    <row r="90" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B90" s="6"/>
       <c r="C90" s="18">
         <f t="shared" si="18"/>
         <v>2037</v>
       </c>
       <c r="D90" s="13">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="E90" s="13">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F90" s="13">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G90" s="13">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H90" s="13">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
@@ -14012,144 +14012,144 @@
       <c r="N90" s="2"/>
       <c r="O90" s="23" t="s">
         <v>12</v>
       </c>
       <c r="P90" s="23" t="s">
         <v>13</v>
       </c>
       <c r="Q90" s="23" t="s">
         <v>43</v>
       </c>
       <c r="R90" s="23" t="s">
         <v>44</v>
       </c>
       <c r="S90" s="23" t="s">
         <v>56</v>
       </c>
       <c r="T90" s="23" t="s">
         <v>46</v>
       </c>
       <c r="U90" s="23" t="s">
         <v>47</v>
       </c>
       <c r="V90" s="2"/>
       <c r="W90" s="37"/>
     </row>
-    <row r="91" spans="2:23" ht="15">
+    <row r="91" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B91" s="6"/>
       <c r="C91" s="18">
         <f t="shared" si="18"/>
         <v>2038</v>
       </c>
       <c r="D91" s="13">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="E91" s="13">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F91" s="13">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G91" s="13">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H91" s="13">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I91" s="2" t="s">
         <v>55</v>
       </c>
       <c r="J91" s="2"/>
     </row>
-    <row r="92" spans="2:23" ht="15">
+    <row r="92" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B92" s="6"/>
       <c r="C92" s="18">
         <f t="shared" si="18"/>
         <v>2039</v>
       </c>
       <c r="D92" s="13">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="E92" s="13">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F92" s="13">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G92" s="13">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H92" s="13">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I92" s="2" t="s">
         <v>55</v>
       </c>
       <c r="J92" s="2"/>
     </row>
-    <row r="93" spans="2:23" ht="15">
+    <row r="93" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B93" s="6"/>
       <c r="C93" s="18">
         <f t="shared" si="18"/>
         <v>2040</v>
       </c>
       <c r="D93" s="13">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="E93" s="13">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F93" s="13">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G93" s="13">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H93" s="13">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I93" s="2" t="s">
         <v>55</v>
       </c>
       <c r="J93" s="2"/>
     </row>
-    <row r="94" spans="2:23" ht="15">
+    <row r="94" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B94" s="6"/>
       <c r="C94" s="6"/>
       <c r="D94" s="2"/>
       <c r="E94" s="2"/>
       <c r="F94" s="2"/>
       <c r="G94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
       <c r="J94" s="2"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="AE/vKFSNiXd0t5isuOQeAnrZuW+FjTTIUWJ5QA+iEylHaC7o3Roh4cfkt2DSRnXQ+uVA7kwYAu5W3U8a9TCb3Q==" saltValue="9jcieLVodkpiRAZFFOlqwA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="6">
     <mergeCell ref="C21:I21"/>
     <mergeCell ref="R69:U69"/>
     <mergeCell ref="O69:Q69"/>
     <mergeCell ref="C32:I32"/>
     <mergeCell ref="C58:I58"/>
     <mergeCell ref="C69:I69"/>
   </mergeCells>
   <conditionalFormatting sqref="C23:I27">
     <cfRule type="expression" dxfId="16" priority="4">
       <formula>NOT(Bet_Basis)</formula>
     </cfRule>
   </conditionalFormatting>
@@ -14171,1285 +14171,1285 @@
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{047CF511-A87C-4522-A1DA-5BAF92735901}">
           <x14:formula1>
             <xm:f>Daten!$B$7:$B$10</xm:f>
           </x14:formula1>
           <xm:sqref>C13</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DEED4771-A42D-4FE7-B3A7-CACD287E0AF6}">
   <sheetPr codeName="Sheet2">
     <tabColor theme="5"/>
   </sheetPr>
   <dimension ref="B2:W186"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11" defaultRowHeight="14.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11" style="1" customWidth="1"/>
-    <col min="2" max="2" width="2.125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="11.875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="2.08203125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="18.58203125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="11.83203125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.25" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.5" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.5" style="1" customWidth="1"/>
     <col min="8" max="8" width="11" style="1"/>
-    <col min="9" max="9" width="14.125" style="1" customWidth="1"/>
-    <col min="10" max="10" width="2.375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="14.08203125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="2.33203125" style="1" customWidth="1"/>
     <col min="11" max="12" width="11" style="1"/>
-    <col min="13" max="13" width="1.625" style="1" customWidth="1"/>
-    <col min="14" max="14" width="16.625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="1.58203125" style="1" customWidth="1"/>
+    <col min="14" max="14" width="16.58203125" style="1" customWidth="1"/>
     <col min="15" max="22" width="13.75" style="1" customWidth="1"/>
     <col min="23" max="23" width="1.75" style="1" customWidth="1"/>
     <col min="24" max="16384" width="11" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:23" ht="18">
+    <row r="2" spans="2:23" ht="18" x14ac:dyDescent="0.4">
       <c r="B2" s="4"/>
       <c r="C2" s="4" t="s">
         <v>57</v>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
-    <row r="4" spans="2:23" ht="15.75">
+    <row r="4" spans="2:23" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B4" s="5"/>
       <c r="C4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="M4" s="15"/>
       <c r="N4" s="15" t="s">
         <v>2</v>
       </c>
       <c r="O4" s="15"/>
       <c r="P4" s="15"/>
       <c r="Q4" s="15"/>
       <c r="R4" s="15"/>
       <c r="S4" s="15"/>
       <c r="T4" s="15"/>
       <c r="U4" s="15"/>
       <c r="V4" s="15"/>
       <c r="W4" s="15"/>
     </row>
-    <row r="5" spans="2:23">
+    <row r="5" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
-    <row r="6" spans="2:23">
+    <row r="6" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B6" s="2"/>
       <c r="C6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="49" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
-    <row r="7" spans="2:23">
+    <row r="7" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B7" s="2"/>
       <c r="C7" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="49" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
     </row>
-    <row r="8" spans="2:23">
+    <row r="8" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
     </row>
-    <row r="10" spans="2:23" ht="15.75">
+    <row r="10" spans="2:23" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B10" s="15"/>
       <c r="C10" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="15"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15"/>
       <c r="I10" s="15"/>
       <c r="J10" s="15"/>
       <c r="M10" s="15"/>
       <c r="N10" s="15" t="s">
         <v>8</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
     </row>
-    <row r="11" spans="2:23">
+    <row r="11" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="M11" s="2"/>
       <c r="N11" s="2"/>
       <c r="O11" s="2"/>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
     </row>
-    <row r="12" spans="2:23" ht="15">
+    <row r="12" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B12" s="2"/>
       <c r="C12" s="50" t="s">
         <v>58</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="M12" s="2"/>
       <c r="N12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="O12" s="14" t="str">
         <f>Betreibermodell_Advanced</f>
         <v>V1</v>
       </c>
       <c r="P12" s="2"/>
       <c r="Q12" s="2"/>
     </row>
-    <row r="13" spans="2:23">
+    <row r="13" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B13" s="2"/>
       <c r="C13" s="55" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="str">
         <f>_xlfn.XLOOKUP($C$13,Daten!B7:B10,Daten!C7:C10)</f>
         <v>Besitz der Ladeinfrastruktur und eigenständiger Betrieb</v>
       </c>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
     </row>
-    <row r="14" spans="2:23" ht="15">
+    <row r="14" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="M14" s="2"/>
       <c r="N14" s="51" t="s">
         <v>12</v>
       </c>
       <c r="O14" s="51" t="s">
         <v>13</v>
       </c>
       <c r="P14" s="51" t="s">
         <v>14</v>
       </c>
       <c r="Q14" s="52"/>
     </row>
-    <row r="15" spans="2:23">
+    <row r="15" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B15" s="2"/>
       <c r="C15" s="50" t="s">
         <v>59</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="M15" s="2"/>
       <c r="N15" s="2" t="str">
         <f>IF(Bet_Basis_AD=1,"Besitz","Contracting")</f>
         <v>Besitz</v>
       </c>
       <c r="O15" s="2" t="str">
         <f>IF(Bet_LIS_AD=1,"Besitz","Contracting")</f>
         <v>Besitz</v>
       </c>
       <c r="P15" s="2" t="str">
         <f>IF(Bet_Betrieb_AD=1,"Besitz","Contracting")</f>
         <v>Besitz</v>
       </c>
       <c r="Q15" s="2"/>
     </row>
-    <row r="16" spans="2:23">
+    <row r="16" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B16" s="2"/>
       <c r="C16" s="60">
         <v>2026</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
     </row>
-    <row r="17" spans="2:10">
+    <row r="17" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
     </row>
-    <row r="19" spans="2:10" ht="15.75">
+    <row r="19" spans="2:10" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B19" s="15"/>
       <c r="C19" s="15" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="15"/>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15"/>
       <c r="I19" s="15"/>
       <c r="J19" s="15"/>
     </row>
-    <row r="20" spans="2:10">
+    <row r="20" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
     </row>
-    <row r="21" spans="2:10" ht="15">
+    <row r="21" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B21" s="6"/>
       <c r="C21" s="6" t="s">
         <v>61</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
     </row>
-    <row r="22" spans="2:10" ht="15">
+    <row r="22" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B22" s="6"/>
       <c r="C22" s="61" t="s">
         <v>62</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
     </row>
-    <row r="23" spans="2:10" ht="15">
+    <row r="23" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B23" s="6"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
     </row>
-    <row r="24" spans="2:10" ht="30" customHeight="1">
+    <row r="24" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B24" s="6"/>
       <c r="C24" s="69" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="69"/>
       <c r="E24" s="69"/>
       <c r="F24" s="69"/>
       <c r="G24" s="69"/>
       <c r="H24" s="69"/>
       <c r="I24" s="69"/>
       <c r="J24" s="36"/>
     </row>
-    <row r="25" spans="2:10" ht="15">
+    <row r="25" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B25" s="6"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
     </row>
-    <row r="26" spans="2:10" ht="15">
+    <row r="26" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B26" s="6"/>
       <c r="C26" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
     </row>
-    <row r="27" spans="2:10" ht="15">
+    <row r="27" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B27" s="6"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
     </row>
-    <row r="28" spans="2:10" ht="15">
+    <row r="28" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B28" s="6"/>
       <c r="C28" s="2"/>
       <c r="D28" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>48</v>
       </c>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
     </row>
-    <row r="29" spans="2:10" ht="15">
+    <row r="29" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B29" s="6"/>
       <c r="C29" s="6" t="s">
         <v>65</v>
       </c>
       <c r="D29" s="13">
         <f>IFERROR(D$80*D162*11*(0.8/D$80^0.401)/Leistungsfaktor,0)</f>
         <v>0</v>
       </c>
       <c r="E29" s="13">
         <f>IFERROR(E$80*E162*50*(0.8/E$80^0.401)/Leistungsfaktor,0)</f>
         <v>0</v>
       </c>
       <c r="F29" s="13">
         <f>IFERROR(F$80*F162*100*(0.8/F$80^0.401)/Leistungsfaktor,0)</f>
         <v>0</v>
       </c>
       <c r="G29" s="13">
         <f>IFERROR(G$80*G162*350*(0.8/G$80^0.401)/Leistungsfaktor,0)</f>
         <v>0</v>
       </c>
       <c r="H29" s="13">
         <f>SUM(D29:G29)</f>
         <v>0</v>
       </c>
       <c r="I29" s="2" t="s">
         <v>66</v>
       </c>
       <c r="J29" s="2"/>
     </row>
-    <row r="30" spans="2:10" ht="15">
+    <row r="30" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B30" s="6"/>
       <c r="C30" s="6" t="s">
         <v>67</v>
       </c>
       <c r="D30" s="13">
         <f>IFERROR(D$80*D163*11*(0.8/D$80^0.401)/Leistungsfaktor,0)</f>
         <v>0</v>
       </c>
       <c r="E30" s="13">
         <f>IFERROR(E$80*E163*50*(0.8/E$80^0.401)/Leistungsfaktor,0)</f>
         <v>0</v>
       </c>
       <c r="F30" s="13">
         <f>IFERROR(F$80*F163*100*(0.8/F$80^0.401)/Leistungsfaktor,0)</f>
         <v>0</v>
       </c>
       <c r="G30" s="13">
         <f>IFERROR(G$80*G163*350*(0.8/G$80^0.401)/Leistungsfaktor,0)</f>
         <v>0</v>
       </c>
       <c r="H30" s="13">
         <f t="shared" ref="H30:H31" si="0">SUM(D30:G30)</f>
         <v>0</v>
       </c>
       <c r="I30" s="2" t="s">
         <v>66</v>
       </c>
       <c r="J30" s="2"/>
     </row>
-    <row r="31" spans="2:10" ht="15">
+    <row r="31" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B31" s="6"/>
       <c r="C31" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D31" s="13">
         <f>IFERROR(D$80*D164*11*(0.895/D$80^0.347)/Leistungsfaktor,0)</f>
         <v>0</v>
       </c>
       <c r="E31" s="13">
         <f>IFERROR(IF(E$80&gt;3,E$80*E164*50*(1.67/E$80^0.527)/Leistungsfaktor,E$80*E164*50*(0.8)/Leistungsfaktor),0)</f>
         <v>0</v>
       </c>
       <c r="F31" s="13">
         <f>IFERROR(IF(F$80&gt;3,F$80*F164*100*(1.67/F$80^0.527)/Leistungsfaktor,F$80*F164*100*(0.8)/Leistungsfaktor),0)</f>
         <v>0</v>
       </c>
       <c r="G31" s="13">
         <f>IFERROR(IF(G$80&gt;3,G$80*G164*350*(1.67/G$80^0.527)/Leistungsfaktor,G$80*G164*100*(0.8)/Leistungsfaktor),0)</f>
         <v>0</v>
       </c>
       <c r="H31" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I31" s="2" t="s">
         <v>66</v>
       </c>
       <c r="J31" s="2"/>
     </row>
-    <row r="32" spans="2:10" ht="15">
+    <row r="32" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B32" s="6"/>
       <c r="C32" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D32" s="13">
         <f>SUM(D29:D31)</f>
         <v>0</v>
       </c>
       <c r="E32" s="13">
         <f t="shared" ref="E32:H32" si="1">SUM(E29:E31)</f>
         <v>0</v>
       </c>
       <c r="F32" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G32" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H32" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I32" s="2" t="s">
         <v>66</v>
       </c>
       <c r="J32" s="2"/>
     </row>
-    <row r="33" spans="2:10" ht="15">
+    <row r="33" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B33" s="6"/>
       <c r="C33" s="6"/>
       <c r="D33" s="6"/>
       <c r="E33" s="6"/>
       <c r="F33" s="6"/>
       <c r="G33" s="6"/>
       <c r="H33" s="6"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
     </row>
-    <row r="34" spans="2:10" ht="15">
+    <row r="34" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B34" s="6"/>
       <c r="C34" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
     </row>
-    <row r="35" spans="2:10" ht="43.5" customHeight="1">
+    <row r="35" spans="2:10" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B35" s="6"/>
       <c r="C35" s="69" t="s">
         <v>70</v>
       </c>
       <c r="D35" s="69"/>
       <c r="E35" s="69"/>
       <c r="F35" s="69"/>
       <c r="G35" s="69"/>
       <c r="H35" s="69"/>
       <c r="I35" s="69"/>
       <c r="J35" s="2"/>
     </row>
-    <row r="36" spans="2:10" ht="15">
+    <row r="36" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B36" s="6"/>
       <c r="C36" s="6"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
     </row>
-    <row r="37" spans="2:10" ht="15">
+    <row r="37" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B37" s="6"/>
       <c r="C37" s="13">
         <f>C38*C39+C40</f>
         <v>0</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>71</v>
       </c>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
     </row>
-    <row r="38" spans="2:10" ht="15">
+    <row r="38" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B38" s="6"/>
       <c r="C38" s="13">
         <f>H32</f>
         <v>0</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
     </row>
-    <row r="39" spans="2:10" ht="15">
+    <row r="39" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B39" s="6"/>
       <c r="C39" s="59">
         <f>Bas_Netzkosten</f>
         <v>210</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
     </row>
-    <row r="40" spans="2:10" ht="15">
+    <row r="40" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B40" s="6"/>
       <c r="C40" s="58">
         <v>0</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
     </row>
-    <row r="41" spans="2:10" ht="15">
+    <row r="41" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B41" s="6"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
     </row>
-    <row r="42" spans="2:10" ht="15">
+    <row r="42" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B42" s="6"/>
       <c r="C42" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
       <c r="I42" s="2"/>
       <c r="J42" s="2"/>
     </row>
-    <row r="43" spans="2:10" ht="45" customHeight="1">
+    <row r="43" spans="2:10" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B43" s="6"/>
       <c r="C43" s="69" t="s">
         <v>76</v>
       </c>
       <c r="D43" s="69"/>
       <c r="E43" s="69"/>
       <c r="F43" s="69"/>
       <c r="G43" s="69"/>
       <c r="H43" s="69"/>
       <c r="I43" s="69"/>
       <c r="J43" s="2"/>
     </row>
-    <row r="44" spans="2:10" ht="15">
+    <row r="44" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B44" s="6"/>
       <c r="C44" s="6"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
       <c r="I44" s="2"/>
       <c r="J44" s="2"/>
     </row>
-    <row r="45" spans="2:10" ht="15">
+    <row r="45" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B45" s="6"/>
       <c r="C45" s="13">
         <f>C47+C48*C49+C38*C46</f>
         <v>3220</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
       <c r="I45" s="2"/>
       <c r="J45" s="2"/>
     </row>
-    <row r="46" spans="2:10" ht="15">
+    <row r="46" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B46" s="6"/>
       <c r="C46" s="59">
         <v>0</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E46" s="2"/>
       <c r="F46" s="2"/>
       <c r="G46" s="2"/>
       <c r="H46" s="2"/>
       <c r="I46" s="2"/>
       <c r="J46" s="2"/>
     </row>
-    <row r="47" spans="2:10" ht="15">
+    <row r="47" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B47" s="6"/>
       <c r="C47" s="58">
         <f>Bas_NetGrund</f>
         <v>3000</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E47" s="2"/>
       <c r="F47" s="2"/>
       <c r="G47" s="2"/>
       <c r="H47" s="2"/>
       <c r="I47" s="2"/>
       <c r="J47" s="2"/>
     </row>
-    <row r="48" spans="2:10" ht="15">
+    <row r="48" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B48" s="6"/>
       <c r="C48" s="59">
         <f>Basis_NetzMeter</f>
         <v>11</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E48" s="2"/>
       <c r="F48" s="2"/>
       <c r="G48" s="2"/>
       <c r="H48" s="2"/>
       <c r="I48" s="2"/>
       <c r="J48" s="2"/>
     </row>
-    <row r="49" spans="2:10" ht="15">
+    <row r="49" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B49" s="6"/>
       <c r="C49" s="59">
         <v>20</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>80</v>
       </c>
       <c r="E49" s="2"/>
       <c r="F49" s="2"/>
       <c r="G49" s="2"/>
       <c r="H49" s="2"/>
       <c r="I49" s="2"/>
       <c r="J49" s="2"/>
     </row>
-    <row r="50" spans="2:10" ht="15">
+    <row r="50" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B50" s="6"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
       <c r="I50" s="2"/>
       <c r="J50" s="2"/>
     </row>
-    <row r="51" spans="2:10" ht="15">
+    <row r="51" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B51" s="6"/>
       <c r="C51" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D51" s="2"/>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
       <c r="I51" s="2"/>
       <c r="J51" s="2"/>
     </row>
-    <row r="52" spans="2:10" ht="30" customHeight="1">
+    <row r="52" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B52" s="6"/>
       <c r="C52" s="69" t="s">
         <v>82</v>
       </c>
       <c r="D52" s="69"/>
       <c r="E52" s="69"/>
       <c r="F52" s="69"/>
       <c r="G52" s="69"/>
       <c r="H52" s="69"/>
       <c r="I52" s="69"/>
       <c r="J52" s="2"/>
     </row>
-    <row r="53" spans="2:10" ht="15">
+    <row r="53" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B53" s="6"/>
       <c r="C53" s="6"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
     </row>
-    <row r="54" spans="2:10" ht="15">
+    <row r="54" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B54" s="6"/>
       <c r="C54" s="13">
         <f>C55*C56+C57</f>
         <v>11000</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E54" s="2"/>
       <c r="F54" s="2"/>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
       <c r="I54" s="2"/>
       <c r="J54" s="2"/>
     </row>
-    <row r="55" spans="2:10" ht="15">
+    <row r="55" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B55" s="6"/>
       <c r="C55" s="62">
         <v>20</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E55" s="2"/>
       <c r="F55" s="2"/>
       <c r="G55" s="2"/>
       <c r="H55" s="2"/>
       <c r="I55" s="2"/>
       <c r="J55" s="2"/>
     </row>
-    <row r="56" spans="2:10" ht="15">
+    <row r="56" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B56" s="6"/>
       <c r="C56" s="63">
         <f>Basis_VertMeter</f>
         <v>250</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>85</v>
       </c>
       <c r="E56" s="2"/>
       <c r="F56" s="2"/>
       <c r="G56" s="2"/>
       <c r="H56" s="2"/>
       <c r="I56" s="2"/>
       <c r="J56" s="2"/>
     </row>
-    <row r="57" spans="2:10" ht="15">
+    <row r="57" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B57" s="6"/>
       <c r="C57" s="63">
         <f>Basis_Zwisch</f>
         <v>6000</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E57" s="2"/>
       <c r="F57" s="2"/>
       <c r="G57" s="2"/>
       <c r="H57" s="2"/>
       <c r="I57" s="2"/>
       <c r="J57" s="2"/>
     </row>
-    <row r="58" spans="2:10" ht="15">
+    <row r="58" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B58" s="6"/>
       <c r="C58" s="2"/>
       <c r="D58" s="2"/>
       <c r="E58" s="2"/>
       <c r="F58" s="2"/>
       <c r="G58" s="2"/>
       <c r="H58" s="2"/>
       <c r="I58" s="2"/>
       <c r="J58" s="2"/>
     </row>
-    <row r="59" spans="2:10" ht="15">
+    <row r="59" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B59" s="6"/>
       <c r="C59" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D59" s="2"/>
       <c r="E59" s="2"/>
       <c r="F59" s="2"/>
       <c r="G59" s="2"/>
       <c r="H59" s="2"/>
       <c r="I59" s="2"/>
       <c r="J59" s="2"/>
     </row>
-    <row r="60" spans="2:10" ht="15">
+    <row r="60" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B60" s="6"/>
       <c r="C60" s="57">
         <f>SUM(C37,C45,C54,C63)*Basis_Projekt</f>
         <v>1697</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>88</v>
       </c>
       <c r="E60" s="49" t="s">
         <v>89</v>
       </c>
       <c r="F60" s="49"/>
       <c r="G60" s="2"/>
       <c r="H60" s="2"/>
       <c r="I60" s="2"/>
       <c r="J60" s="2"/>
     </row>
-    <row r="61" spans="2:10" ht="15">
+    <row r="61" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B61" s="6"/>
       <c r="C61" s="2"/>
       <c r="D61" s="2"/>
       <c r="E61" s="2"/>
       <c r="F61" s="2"/>
       <c r="G61" s="2"/>
       <c r="H61" s="2"/>
       <c r="I61" s="2"/>
       <c r="J61" s="2"/>
     </row>
-    <row r="62" spans="2:10" ht="15">
+    <row r="62" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B62" s="6"/>
       <c r="C62" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D62" s="2"/>
       <c r="E62" s="2"/>
       <c r="F62" s="2"/>
       <c r="G62" s="2"/>
       <c r="H62" s="2"/>
       <c r="I62" s="2"/>
       <c r="J62" s="2"/>
     </row>
-    <row r="63" spans="2:10" ht="15">
+    <row r="63" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B63" s="6"/>
       <c r="C63" s="57">
         <f>Basis_Lastmaneg</f>
         <v>2750</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>88</v>
       </c>
       <c r="E63" s="2"/>
       <c r="F63" s="2"/>
       <c r="G63" s="2"/>
       <c r="H63" s="2"/>
       <c r="I63" s="2"/>
       <c r="J63" s="2"/>
     </row>
-    <row r="64" spans="2:10" ht="15">
+    <row r="64" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B64" s="6"/>
       <c r="C64" s="2"/>
       <c r="D64" s="2"/>
       <c r="E64" s="2"/>
       <c r="F64" s="2"/>
       <c r="G64" s="2"/>
       <c r="H64" s="2"/>
       <c r="I64" s="2"/>
       <c r="J64" s="2"/>
     </row>
-    <row r="65" spans="2:23" ht="15">
+    <row r="65" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B65" s="6"/>
       <c r="C65" s="69" t="s">
         <v>91</v>
       </c>
       <c r="D65" s="69"/>
       <c r="E65" s="69"/>
       <c r="F65" s="69"/>
       <c r="G65" s="69"/>
       <c r="H65" s="69"/>
       <c r="I65" s="69"/>
       <c r="J65" s="2"/>
     </row>
-    <row r="66" spans="2:23" ht="15">
+    <row r="66" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B66" s="6"/>
       <c r="C66" s="2"/>
       <c r="D66" s="2"/>
       <c r="E66" s="2"/>
       <c r="F66" s="2"/>
       <c r="G66" s="2"/>
       <c r="H66" s="2"/>
       <c r="I66" s="2"/>
       <c r="J66" s="2"/>
     </row>
-    <row r="67" spans="2:23" ht="15">
+    <row r="67" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B67" s="6"/>
       <c r="C67" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D67" s="2"/>
       <c r="E67" s="2"/>
       <c r="F67" s="2"/>
       <c r="G67" s="2"/>
       <c r="H67" s="2"/>
       <c r="I67" s="2"/>
       <c r="J67" s="2"/>
     </row>
-    <row r="68" spans="2:23" ht="15">
+    <row r="68" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B68" s="6"/>
       <c r="C68" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>94</v>
       </c>
       <c r="E68" s="2"/>
       <c r="F68" s="2"/>
       <c r="G68" s="2"/>
       <c r="H68" s="2"/>
       <c r="I68" s="2"/>
       <c r="J68" s="2"/>
     </row>
-    <row r="69" spans="2:23" ht="15">
+    <row r="69" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B69" s="6"/>
       <c r="C69" s="9">
         <f>Basis_Contracting</f>
         <v>20</v>
       </c>
       <c r="D69" s="21">
         <f>C69*12</f>
         <v>240</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F69" s="2"/>
       <c r="G69" s="2"/>
       <c r="H69" s="2"/>
       <c r="I69" s="2"/>
       <c r="J69" s="2"/>
     </row>
-    <row r="70" spans="2:23" ht="15">
+    <row r="70" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B70" s="6"/>
       <c r="C70" s="2"/>
       <c r="D70" s="2"/>
       <c r="E70" s="2"/>
       <c r="F70" s="2"/>
       <c r="G70" s="2"/>
       <c r="H70" s="2"/>
       <c r="I70" s="2"/>
       <c r="J70" s="2"/>
     </row>
-    <row r="71" spans="2:23" ht="15">
+    <row r="71" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B71" s="6"/>
       <c r="C71" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D71" s="2"/>
       <c r="E71" s="2"/>
       <c r="F71" s="2"/>
       <c r="G71" s="2"/>
       <c r="H71" s="2"/>
       <c r="I71" s="2"/>
       <c r="J71" s="2"/>
     </row>
-    <row r="72" spans="2:23" ht="15">
+    <row r="72" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B72" s="6"/>
       <c r="C72" s="13">
         <f>C63+C60+IF(C22="Ja",C45+C37,0)+C54</f>
         <v>18667</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>88</v>
       </c>
       <c r="E72" s="2"/>
       <c r="F72" s="2"/>
       <c r="G72" s="2"/>
       <c r="H72" s="2"/>
       <c r="I72" s="2"/>
       <c r="J72" s="2"/>
     </row>
-    <row r="73" spans="2:23" ht="15">
+    <row r="73" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B73" s="6"/>
       <c r="C73" s="2"/>
       <c r="D73" s="2"/>
       <c r="E73" s="2"/>
       <c r="F73" s="2"/>
       <c r="G73" s="2"/>
       <c r="H73" s="2"/>
       <c r="I73" s="2"/>
       <c r="J73" s="2"/>
     </row>
-    <row r="75" spans="2:23" ht="15.75">
+    <row r="75" spans="2:23" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B75" s="15"/>
       <c r="C75" s="15" t="s">
         <v>25</v>
       </c>
       <c r="D75" s="15"/>
       <c r="E75" s="15"/>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15"/>
       <c r="I75" s="15"/>
       <c r="J75" s="15"/>
       <c r="M75" s="15"/>
       <c r="N75" s="15" t="s">
         <v>37</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75" s="15"/>
       <c r="S75" s="15"/>
       <c r="T75" s="15"/>
       <c r="U75" s="15"/>
       <c r="V75" s="15"/>
       <c r="W75" s="15"/>
     </row>
-    <row r="76" spans="2:23">
+    <row r="76" spans="2:23" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B76" s="2"/>
       <c r="C76" s="2"/>
       <c r="D76" s="2"/>
       <c r="E76" s="2"/>
       <c r="F76" s="2"/>
       <c r="G76" s="2"/>
       <c r="H76" s="2"/>
       <c r="I76" s="2"/>
       <c r="J76" s="2"/>
       <c r="M76" s="2"/>
       <c r="N76" s="2"/>
       <c r="O76" s="45"/>
       <c r="P76" s="45"/>
       <c r="Q76" s="45"/>
       <c r="R76" s="45"/>
       <c r="S76" s="45"/>
       <c r="T76" s="45"/>
       <c r="U76" s="45"/>
       <c r="V76" s="2"/>
       <c r="W76" s="2"/>
     </row>
-    <row r="77" spans="2:23" ht="53.25" customHeight="1">
+    <row r="77" spans="2:23" ht="53.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B77" s="2"/>
       <c r="C77" s="69" t="s">
         <v>97</v>
       </c>
       <c r="D77" s="69"/>
       <c r="E77" s="69"/>
       <c r="F77" s="69"/>
       <c r="G77" s="69"/>
       <c r="H77" s="69"/>
       <c r="I77" s="69"/>
       <c r="J77" s="2"/>
       <c r="M77" s="2"/>
       <c r="N77" s="2"/>
       <c r="O77" s="45"/>
       <c r="P77" s="45"/>
       <c r="Q77" s="45"/>
       <c r="R77" s="45"/>
       <c r="S77" s="45"/>
       <c r="T77" s="45"/>
       <c r="U77" s="45"/>
       <c r="V77" s="2"/>
       <c r="W77" s="2"/>
     </row>
-    <row r="78" spans="2:23">
+    <row r="78" spans="2:23" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B78" s="2"/>
       <c r="C78" s="2"/>
       <c r="D78" s="2"/>
       <c r="E78" s="2"/>
       <c r="F78" s="2"/>
       <c r="G78" s="2"/>
       <c r="H78" s="2"/>
       <c r="I78" s="2"/>
       <c r="J78" s="2"/>
       <c r="M78" s="2"/>
       <c r="N78" s="2"/>
       <c r="O78" s="74" t="s">
         <v>39</v>
       </c>
       <c r="P78" s="75"/>
       <c r="Q78" s="76"/>
       <c r="R78" s="74" t="s">
         <v>40</v>
       </c>
       <c r="S78" s="75"/>
       <c r="T78" s="75"/>
       <c r="U78" s="75"/>
       <c r="V78" s="27"/>
       <c r="W78" s="2"/>
     </row>
-    <row r="79" spans="2:23" ht="30">
+    <row r="79" spans="2:23" ht="28" x14ac:dyDescent="0.3">
       <c r="B79" s="2"/>
       <c r="C79" s="10"/>
       <c r="D79" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E79" s="16" t="s">
         <v>22</v>
       </c>
       <c r="F79" s="16" t="s">
         <v>23</v>
       </c>
       <c r="G79" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H79" s="16" t="s">
         <v>98</v>
       </c>
       <c r="I79" s="16" t="s">
         <v>28</v>
       </c>
       <c r="J79" s="37"/>
       <c r="M79" s="2"/>
       <c r="N79" s="2"/>
       <c r="O79" s="25" t="s">
         <v>42</v>
       </c>
       <c r="P79" s="16" t="s">
         <v>13</v>
       </c>
       <c r="Q79" s="16" t="s">
         <v>43</v>
       </c>
       <c r="R79" s="25" t="s">
         <v>44</v>
       </c>
       <c r="S79" s="16" t="s">
         <v>45</v>
       </c>
       <c r="T79" s="16" t="s">
         <v>46</v>
       </c>
       <c r="U79" s="16" t="s">
         <v>47</v>
       </c>
       <c r="V79" s="25" t="s">
         <v>48</v>
       </c>
       <c r="W79" s="37"/>
     </row>
-    <row r="80" spans="2:23" ht="15">
+    <row r="80" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B80" s="2"/>
       <c r="C80" s="11" t="s">
         <v>29</v>
       </c>
       <c r="D80" s="13">
         <f>SUM(D84:D98)</f>
         <v>0</v>
       </c>
       <c r="E80" s="13">
         <f t="shared" ref="E80:G80" si="2">SUM(E84:E98)</f>
         <v>0</v>
       </c>
       <c r="F80" s="13">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G80" s="13">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H80" s="13"/>
       <c r="I80" s="13">
         <f>SUM(D80:G80)</f>
         <v>0</v>
       </c>
@@ -15470,121 +15470,121 @@
         <f t="shared" ca="1" si="3"/>
         <v>0</v>
       </c>
       <c r="R80" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="S80" s="13">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="T80" s="13">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U80" s="13">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="V80" s="26">
         <f ca="1">SUM(O80:U80)</f>
         <v>20042</v>
       </c>
       <c r="W80" s="38"/>
     </row>
-    <row r="81" spans="2:23" ht="15">
+    <row r="81" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B81" s="2"/>
       <c r="C81" s="10"/>
       <c r="D81" s="2"/>
       <c r="E81" s="2"/>
       <c r="F81" s="2"/>
       <c r="G81" s="2"/>
       <c r="H81" s="2"/>
       <c r="I81" s="2"/>
       <c r="J81" s="37"/>
       <c r="M81" s="31"/>
       <c r="N81" s="31"/>
       <c r="O81" s="27"/>
       <c r="P81" s="2"/>
       <c r="Q81" s="2"/>
       <c r="R81" s="27"/>
       <c r="S81" s="2"/>
       <c r="T81" s="2"/>
       <c r="U81" s="2"/>
       <c r="V81" s="27"/>
       <c r="W81" s="2"/>
     </row>
-    <row r="82" spans="2:23" ht="15">
+    <row r="82" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B82" s="2"/>
       <c r="C82" s="18" t="s">
         <v>30</v>
       </c>
       <c r="D82" s="2"/>
       <c r="E82" s="2"/>
       <c r="F82" s="2"/>
       <c r="G82" s="2"/>
       <c r="H82" s="2"/>
       <c r="I82" s="2"/>
       <c r="J82" s="37"/>
       <c r="M82" s="7"/>
       <c r="N82" s="7" t="s">
         <v>30</v>
       </c>
       <c r="O82" s="27"/>
       <c r="P82" s="2"/>
       <c r="Q82" s="2"/>
       <c r="R82" s="27"/>
       <c r="S82" s="2"/>
       <c r="T82" s="2"/>
       <c r="U82" s="2"/>
       <c r="V82" s="27"/>
       <c r="W82" s="2"/>
     </row>
-    <row r="83" spans="2:23" ht="15">
+    <row r="83" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B83" s="2"/>
       <c r="C83" s="10"/>
       <c r="D83" s="2"/>
       <c r="E83" s="2"/>
       <c r="F83" s="2"/>
       <c r="G83" s="2"/>
       <c r="H83" s="2"/>
       <c r="I83" s="2"/>
       <c r="J83" s="37"/>
       <c r="M83" s="2"/>
       <c r="N83" s="2"/>
       <c r="O83" s="27"/>
       <c r="P83" s="2"/>
       <c r="Q83" s="2"/>
       <c r="R83" s="27"/>
       <c r="S83" s="2"/>
       <c r="T83" s="2"/>
       <c r="U83" s="2"/>
       <c r="V83" s="27"/>
       <c r="W83" s="2"/>
     </row>
-    <row r="84" spans="2:23" ht="15">
+    <row r="84" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B84" s="2"/>
       <c r="C84" s="7">
         <f>Jahr_Advenced</f>
         <v>2026</v>
       </c>
       <c r="D84" s="58"/>
       <c r="E84" s="58"/>
       <c r="F84" s="58"/>
       <c r="G84" s="58"/>
       <c r="H84" s="13">
         <f>SUM(D84:G84)</f>
         <v>0</v>
       </c>
       <c r="I84" s="13">
         <f>H84</f>
         <v>0</v>
       </c>
       <c r="J84" s="37"/>
       <c r="M84" s="7"/>
       <c r="N84" s="7">
         <f>Jahr_Advenced</f>
         <v>2026</v>
       </c>
       <c r="O84" s="26">
         <f>IF(Bet_Basis_AD,C$72,0)</f>
@@ -15599,51 +15599,51 @@
       </c>
       <c r="R84" s="26">
         <f>IF(Bet_Betrieb_AD,(D84*$C$124+(E84+F84+G84)*$C$125),0)</f>
         <v>0</v>
       </c>
       <c r="S84" s="13">
         <f t="shared" ref="S84:S98" si="4">IF(Bet_Betrieb_AD,I84*$C$121*12 + C$120*H171,0)</f>
         <v>0</v>
       </c>
       <c r="T84" s="13">
         <f t="shared" ref="T84:T98" si="5">F138*H171</f>
         <v>0</v>
       </c>
       <c r="U84" s="13">
         <f>IF(Bet_Basis_AD,0, (D84 + E84 * 50/11 + F84 * 100/11 + G84 * 350/11)*D$69) +
 IF(Bet_LIS_AD,0, (D84 + E84 * 50/11 + F84 * 100/11 + G84 * 350/11)*D$112) +
 IF(Bet_Betrieb_AD,0, (D84 + E84 * 50/11 + F84 * 100/11 + G84 * 350/11)*D$129 )</f>
         <v>0</v>
       </c>
       <c r="V84" s="26">
         <f>SUM(O84:U84)</f>
         <v>18667</v>
       </c>
       <c r="W84" s="38"/>
     </row>
-    <row r="85" spans="2:23" ht="15">
+    <row r="85" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B85" s="2"/>
       <c r="C85" s="7">
         <f>C84+1</f>
         <v>2027</v>
       </c>
       <c r="D85" s="58"/>
       <c r="E85" s="58"/>
       <c r="F85" s="58"/>
       <c r="G85" s="58"/>
       <c r="H85" s="13">
         <f t="shared" ref="H85:H98" si="6">SUM(D85:G85)</f>
         <v>0</v>
       </c>
       <c r="I85" s="13">
         <f>I84+H85</f>
         <v>0</v>
       </c>
       <c r="J85" s="37"/>
       <c r="M85" s="7"/>
       <c r="N85" s="7">
         <f>N84+1</f>
         <v>2027</v>
       </c>
       <c r="O85" s="26">
         <f t="shared" ref="O85:O98" si="7">IF(Bet_Basis_AD,IF(N85-$N$84=Lastmanagement_Lebensdauer,Basis_Lastmaneg/2,0),0)</f>
@@ -15660,51 +15660,51 @@
       </c>
       <c r="R85" s="26">
         <f t="shared" ref="R85:R98" si="8">IF(Bet_Betrieb_AD,(D85*$C$124+(E85+F85+G85)*$C$125)+R84,0)</f>
         <v>0</v>
       </c>
       <c r="S85" s="13">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="T85" s="13">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="U85" s="13">
         <f t="shared" ref="U85:U98" si="9">IF(Bet_Basis_AD,0, (D85 + E85 * 50/11 + F85 * 100/11 + G85 * 350/11)*D$69) +
 IF(Bet_LIS_AD,0, (D85 + E85 * 50/11 + F85 * 100/11 + G85 * 350/11)*D$112) +
 IF(Bet_Betrieb_AD,0, (D85 + E85 * 50/11 + F85 * 100/11 + G85 * 350/11)*D$129 ) + U84</f>
         <v>0</v>
       </c>
       <c r="V85" s="26">
         <f t="shared" ref="V85:V98" ca="1" si="10">SUM(O85:U85)</f>
         <v>0</v>
       </c>
       <c r="W85" s="38"/>
     </row>
-    <row r="86" spans="2:23" ht="15">
+    <row r="86" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B86" s="2"/>
       <c r="C86" s="7">
         <f t="shared" ref="C86:C98" si="11">C85+1</f>
         <v>2028</v>
       </c>
       <c r="D86" s="58"/>
       <c r="E86" s="58"/>
       <c r="F86" s="58"/>
       <c r="G86" s="58"/>
       <c r="H86" s="13">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="I86" s="13">
         <f>I85+H86</f>
         <v>0</v>
       </c>
       <c r="J86" s="37"/>
       <c r="M86" s="7"/>
       <c r="N86" s="7">
         <f t="shared" ref="N86:N98" si="12">N85+1</f>
         <v>2028</v>
       </c>
       <c r="O86" s="26">
         <f t="shared" si="7"/>
@@ -15719,51 +15719,51 @@
         <f t="array" aca="1" ref="Q86" ca="1">IF(ROW()-LIS_Lebensdauer &gt; ROW(Q$83), INDIRECT("P" &amp; (ROW()-LIS_Lebensdauer)),0)</f>
         <v>0</v>
       </c>
       <c r="R86" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="S86" s="13">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="T86" s="13">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="U86" s="13">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="V86" s="26">
         <f t="shared" ca="1" si="10"/>
         <v>0</v>
       </c>
       <c r="W86" s="38"/>
     </row>
-    <row r="87" spans="2:23" ht="15">
+    <row r="87" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B87" s="2"/>
       <c r="C87" s="7">
         <f t="shared" si="11"/>
         <v>2029</v>
       </c>
       <c r="D87" s="58"/>
       <c r="E87" s="58"/>
       <c r="F87" s="58"/>
       <c r="G87" s="58"/>
       <c r="H87" s="13">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="I87" s="13">
         <f t="shared" ref="I87:I98" si="13">I86+H87</f>
         <v>0</v>
       </c>
       <c r="J87" s="37"/>
       <c r="M87" s="7"/>
       <c r="N87" s="7">
         <f t="shared" si="12"/>
         <v>2029</v>
       </c>
       <c r="O87" s="26">
         <f t="shared" si="7"/>
@@ -15778,51 +15778,51 @@
         <f t="array" aca="1" ref="Q87" ca="1">IF(ROW()-LIS_Lebensdauer &gt; ROW(Q$83), INDIRECT("P" &amp; (ROW()-LIS_Lebensdauer)),0)</f>
         <v>0</v>
       </c>
       <c r="R87" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="S87" s="13">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="T87" s="13">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="U87" s="13">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="V87" s="26">
         <f t="shared" ca="1" si="10"/>
         <v>0</v>
       </c>
       <c r="W87" s="38"/>
     </row>
-    <row r="88" spans="2:23" ht="15">
+    <row r="88" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B88" s="2"/>
       <c r="C88" s="7">
         <f t="shared" si="11"/>
         <v>2030</v>
       </c>
       <c r="D88" s="58"/>
       <c r="E88" s="58"/>
       <c r="F88" s="58"/>
       <c r="G88" s="58"/>
       <c r="H88" s="13">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="I88" s="13">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="J88" s="37"/>
       <c r="M88" s="7"/>
       <c r="N88" s="7">
         <f t="shared" si="12"/>
         <v>2030</v>
       </c>
       <c r="O88" s="26">
         <f t="shared" si="7"/>
@@ -15837,51 +15837,51 @@
         <f t="array" aca="1" ref="Q88" ca="1">IF(ROW()-LIS_Lebensdauer &gt; ROW(Q$83), INDIRECT("P" &amp; (ROW()-LIS_Lebensdauer)),0)</f>
         <v>0</v>
       </c>
       <c r="R88" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="S88" s="13">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="T88" s="13">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="U88" s="13">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="V88" s="26">
         <f t="shared" ca="1" si="10"/>
         <v>0</v>
       </c>
       <c r="W88" s="38"/>
     </row>
-    <row r="89" spans="2:23" ht="15">
+    <row r="89" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B89" s="2"/>
       <c r="C89" s="7">
         <f t="shared" si="11"/>
         <v>2031</v>
       </c>
       <c r="D89" s="58"/>
       <c r="E89" s="58"/>
       <c r="F89" s="58"/>
       <c r="G89" s="58"/>
       <c r="H89" s="13">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="I89" s="13">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="J89" s="37"/>
       <c r="M89" s="7"/>
       <c r="N89" s="7">
         <f t="shared" si="12"/>
         <v>2031</v>
       </c>
       <c r="O89" s="26">
         <f t="shared" si="7"/>
@@ -15896,51 +15896,51 @@
         <f t="array" aca="1" ref="Q89" ca="1">IF(ROW()-LIS_Lebensdauer &gt; ROW(Q$83), INDIRECT("P" &amp; (ROW()-LIS_Lebensdauer)),0)</f>
         <v>0</v>
       </c>
       <c r="R89" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="S89" s="13">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="T89" s="13">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="U89" s="13">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="V89" s="26">
         <f t="shared" ca="1" si="10"/>
         <v>0</v>
       </c>
       <c r="W89" s="38"/>
     </row>
-    <row r="90" spans="2:23" ht="15">
+    <row r="90" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B90" s="2"/>
       <c r="C90" s="7">
         <f t="shared" si="11"/>
         <v>2032</v>
       </c>
       <c r="D90" s="58"/>
       <c r="E90" s="58"/>
       <c r="F90" s="58"/>
       <c r="G90" s="58"/>
       <c r="H90" s="13">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="I90" s="13">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="J90" s="37"/>
       <c r="M90" s="7"/>
       <c r="N90" s="7">
         <f t="shared" si="12"/>
         <v>2032</v>
       </c>
       <c r="O90" s="26">
         <f t="shared" si="7"/>
@@ -15955,51 +15955,51 @@
         <f t="array" aca="1" ref="Q90" ca="1">IF(ROW()-LIS_Lebensdauer &gt; ROW(Q$83), INDIRECT("P" &amp; (ROW()-LIS_Lebensdauer)),0)</f>
         <v>0</v>
       </c>
       <c r="R90" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="S90" s="13">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="T90" s="13">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="U90" s="13">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="V90" s="26">
         <f t="shared" ca="1" si="10"/>
         <v>0</v>
       </c>
       <c r="W90" s="38"/>
     </row>
-    <row r="91" spans="2:23" ht="15">
+    <row r="91" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B91" s="2"/>
       <c r="C91" s="7">
         <f t="shared" si="11"/>
         <v>2033</v>
       </c>
       <c r="D91" s="58"/>
       <c r="E91" s="58"/>
       <c r="F91" s="58"/>
       <c r="G91" s="58"/>
       <c r="H91" s="13">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="I91" s="13">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="J91" s="37"/>
       <c r="M91" s="7"/>
       <c r="N91" s="7">
         <f t="shared" si="12"/>
         <v>2033</v>
       </c>
       <c r="O91" s="26">
         <f t="shared" si="7"/>
@@ -16014,51 +16014,51 @@
         <f t="array" aca="1" ref="Q91" ca="1">IF(ROW()-LIS_Lebensdauer &gt; ROW(Q$83), INDIRECT("P" &amp; (ROW()-LIS_Lebensdauer)),0)</f>
         <v>0</v>
       </c>
       <c r="R91" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="S91" s="13">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="T91" s="13">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="U91" s="13">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="V91" s="26">
         <f t="shared" ca="1" si="10"/>
         <v>0</v>
       </c>
       <c r="W91" s="38"/>
     </row>
-    <row r="92" spans="2:23" ht="15">
+    <row r="92" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B92" s="2"/>
       <c r="C92" s="7">
         <f t="shared" si="11"/>
         <v>2034</v>
       </c>
       <c r="D92" s="58"/>
       <c r="E92" s="58"/>
       <c r="F92" s="58"/>
       <c r="G92" s="58"/>
       <c r="H92" s="13">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="I92" s="13">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="J92" s="37"/>
       <c r="M92" s="7"/>
       <c r="N92" s="7">
         <f t="shared" si="12"/>
         <v>2034</v>
       </c>
       <c r="O92" s="26">
         <f t="shared" si="7"/>
@@ -16073,51 +16073,51 @@
         <f t="array" aca="1" ref="Q92" ca="1">IF(ROW()-LIS_Lebensdauer &gt; ROW(Q$83), INDIRECT("P" &amp; (ROW()-LIS_Lebensdauer)),0)</f>
         <v>0</v>
       </c>
       <c r="R92" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="S92" s="13">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="T92" s="13">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="U92" s="13">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="V92" s="26">
         <f t="shared" ca="1" si="10"/>
         <v>1375</v>
       </c>
       <c r="W92" s="38"/>
     </row>
-    <row r="93" spans="2:23" ht="15">
+    <row r="93" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B93" s="2"/>
       <c r="C93" s="7">
         <f t="shared" si="11"/>
         <v>2035</v>
       </c>
       <c r="D93" s="58"/>
       <c r="E93" s="58"/>
       <c r="F93" s="58"/>
       <c r="G93" s="58"/>
       <c r="H93" s="13">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="I93" s="13">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="J93" s="37"/>
       <c r="M93" s="7"/>
       <c r="N93" s="7">
         <f t="shared" si="12"/>
         <v>2035</v>
       </c>
       <c r="O93" s="26">
         <f t="shared" si="7"/>
@@ -16132,51 +16132,51 @@
         <f t="array" aca="1" ref="Q93" ca="1">IF(ROW()-LIS_Lebensdauer &gt; ROW(Q$83), INDIRECT("P" &amp; (ROW()-LIS_Lebensdauer)),0)</f>
         <v>0</v>
       </c>
       <c r="R93" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="S93" s="13">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="T93" s="13">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="U93" s="13">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="V93" s="26">
         <f t="shared" ca="1" si="10"/>
         <v>0</v>
       </c>
       <c r="W93" s="38"/>
     </row>
-    <row r="94" spans="2:23" ht="15">
+    <row r="94" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B94" s="2"/>
       <c r="C94" s="7">
         <f t="shared" si="11"/>
         <v>2036</v>
       </c>
       <c r="D94" s="58"/>
       <c r="E94" s="58"/>
       <c r="F94" s="58"/>
       <c r="G94" s="58"/>
       <c r="H94" s="13">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="I94" s="13">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="J94" s="37"/>
       <c r="M94" s="7"/>
       <c r="N94" s="7">
         <f t="shared" si="12"/>
         <v>2036</v>
       </c>
       <c r="O94" s="26">
         <f t="shared" si="7"/>
@@ -16191,51 +16191,51 @@
         <f t="array" aca="1" ref="Q94" ca="1">IF(ROW()-LIS_Lebensdauer &gt; ROW(Q$83), INDIRECT("P" &amp; (ROW()-LIS_Lebensdauer)),0)</f>
         <v>0</v>
       </c>
       <c r="R94" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="S94" s="13">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="T94" s="13">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="U94" s="13">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="V94" s="26">
         <f t="shared" ca="1" si="10"/>
         <v>0</v>
       </c>
       <c r="W94" s="38"/>
     </row>
-    <row r="95" spans="2:23" ht="15">
+    <row r="95" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B95" s="2"/>
       <c r="C95" s="7">
         <f t="shared" si="11"/>
         <v>2037</v>
       </c>
       <c r="D95" s="58"/>
       <c r="E95" s="58"/>
       <c r="F95" s="58"/>
       <c r="G95" s="58"/>
       <c r="H95" s="13">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="I95" s="13">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="J95" s="37"/>
       <c r="M95" s="7"/>
       <c r="N95" s="7">
         <f t="shared" si="12"/>
         <v>2037</v>
       </c>
       <c r="O95" s="26">
         <f t="shared" si="7"/>
@@ -16250,51 +16250,51 @@
         <f t="array" aca="1" ref="Q95" ca="1">IF(ROW()-LIS_Lebensdauer &gt; ROW(Q$83), INDIRECT("P" &amp; (ROW()-LIS_Lebensdauer)),0)</f>
         <v>0</v>
       </c>
       <c r="R95" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="S95" s="13">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="T95" s="13">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="U95" s="13">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="V95" s="26">
         <f t="shared" ca="1" si="10"/>
         <v>0</v>
       </c>
       <c r="W95" s="38"/>
     </row>
-    <row r="96" spans="2:23" ht="15">
+    <row r="96" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B96" s="2"/>
       <c r="C96" s="7">
         <f t="shared" si="11"/>
         <v>2038</v>
       </c>
       <c r="D96" s="58"/>
       <c r="E96" s="58"/>
       <c r="F96" s="58"/>
       <c r="G96" s="58"/>
       <c r="H96" s="13">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="I96" s="13">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="J96" s="37"/>
       <c r="M96" s="7"/>
       <c r="N96" s="7">
         <f t="shared" si="12"/>
         <v>2038</v>
       </c>
       <c r="O96" s="26">
         <f t="shared" si="7"/>
@@ -16309,51 +16309,51 @@
         <f t="array" aca="1" ref="Q96" ca="1">IF(ROW()-LIS_Lebensdauer &gt; ROW(Q$83), INDIRECT("P" &amp; (ROW()-LIS_Lebensdauer)),0)</f>
         <v>0</v>
       </c>
       <c r="R96" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="S96" s="13">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="T96" s="13">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="U96" s="13">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="V96" s="26">
         <f t="shared" ca="1" si="10"/>
         <v>0</v>
       </c>
       <c r="W96" s="38"/>
     </row>
-    <row r="97" spans="2:23" ht="15">
+    <row r="97" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B97" s="2"/>
       <c r="C97" s="7">
         <f t="shared" si="11"/>
         <v>2039</v>
       </c>
       <c r="D97" s="58"/>
       <c r="E97" s="58"/>
       <c r="F97" s="58"/>
       <c r="G97" s="58"/>
       <c r="H97" s="13">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="I97" s="13">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="J97" s="37"/>
       <c r="M97" s="7"/>
       <c r="N97" s="7">
         <f t="shared" si="12"/>
         <v>2039</v>
       </c>
       <c r="O97" s="26">
         <f t="shared" si="7"/>
@@ -16368,51 +16368,51 @@
         <f t="array" aca="1" ref="Q97" ca="1">IF(ROW()-LIS_Lebensdauer &gt; ROW(Q$83), INDIRECT("P" &amp; (ROW()-LIS_Lebensdauer)),0)</f>
         <v>0</v>
       </c>
       <c r="R97" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="S97" s="13">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="T97" s="13">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="U97" s="13">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="V97" s="26">
         <f t="shared" ca="1" si="10"/>
         <v>0</v>
       </c>
       <c r="W97" s="38"/>
     </row>
-    <row r="98" spans="2:23" ht="15">
+    <row r="98" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B98" s="2"/>
       <c r="C98" s="7">
         <f t="shared" si="11"/>
         <v>2040</v>
       </c>
       <c r="D98" s="58"/>
       <c r="E98" s="58"/>
       <c r="F98" s="58"/>
       <c r="G98" s="58"/>
       <c r="H98" s="13">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="I98" s="13">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="J98" s="37"/>
       <c r="M98" s="7"/>
       <c r="N98" s="7">
         <f t="shared" si="12"/>
         <v>2040</v>
       </c>
       <c r="O98" s="26">
         <f t="shared" si="7"/>
@@ -16427,1778 +16427,1778 @@
         <f t="array" aca="1" ref="Q98" ca="1">IF(ROW()-LIS_Lebensdauer &gt; ROW(Q$83), INDIRECT("P" &amp; (ROW()-LIS_Lebensdauer)),0)</f>
         <v>0</v>
       </c>
       <c r="R98" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="S98" s="13">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="T98" s="13">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="U98" s="13">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="V98" s="26">
         <f t="shared" ca="1" si="10"/>
         <v>0</v>
       </c>
       <c r="W98" s="38"/>
     </row>
-    <row r="99" spans="2:23" ht="15">
+    <row r="99" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B99" s="2"/>
       <c r="C99" s="6"/>
       <c r="D99" s="2"/>
       <c r="E99" s="2"/>
       <c r="F99" s="2"/>
       <c r="G99" s="2"/>
       <c r="H99" s="2"/>
       <c r="I99" s="2"/>
       <c r="J99" s="37"/>
       <c r="M99" s="2"/>
       <c r="N99" s="2"/>
       <c r="O99" s="23" t="s">
         <v>12</v>
       </c>
       <c r="P99" s="23" t="s">
         <v>13</v>
       </c>
       <c r="Q99" s="23" t="s">
         <v>43</v>
       </c>
       <c r="R99" s="23" t="s">
         <v>44</v>
       </c>
       <c r="S99" s="23" t="s">
         <v>56</v>
       </c>
       <c r="T99" s="23" t="s">
         <v>46</v>
       </c>
       <c r="U99" s="23" t="s">
         <v>47</v>
       </c>
       <c r="V99" s="2"/>
       <c r="W99" s="2"/>
     </row>
-    <row r="101" spans="2:23" ht="15.75">
+    <row r="101" spans="2:23" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B101" s="15"/>
       <c r="C101" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D101" s="15"/>
       <c r="E101" s="15"/>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15"/>
       <c r="I101" s="15"/>
       <c r="J101" s="15"/>
     </row>
-    <row r="102" spans="2:23" ht="15">
+    <row r="102" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B102" s="6"/>
       <c r="C102" s="6"/>
       <c r="D102" s="2"/>
       <c r="E102" s="2"/>
       <c r="F102" s="2"/>
       <c r="G102" s="2"/>
       <c r="H102" s="2"/>
       <c r="I102" s="2"/>
       <c r="J102" s="2"/>
     </row>
-    <row r="103" spans="2:23" ht="15">
+    <row r="103" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B103" s="6"/>
       <c r="C103" s="73" t="s">
         <v>99</v>
       </c>
       <c r="D103" s="73"/>
       <c r="E103" s="73"/>
       <c r="F103" s="73"/>
       <c r="G103" s="73"/>
       <c r="H103" s="73"/>
       <c r="I103" s="73"/>
       <c r="J103" s="2"/>
     </row>
-    <row r="104" spans="2:23" ht="15">
+    <row r="104" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B104" s="6"/>
       <c r="C104" s="6"/>
       <c r="D104" s="2"/>
       <c r="E104" s="2"/>
       <c r="F104" s="2"/>
       <c r="G104" s="2"/>
       <c r="H104" s="2"/>
       <c r="I104" s="2"/>
       <c r="J104" s="2"/>
     </row>
-    <row r="105" spans="2:23" ht="15">
+    <row r="105" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B105" s="6"/>
       <c r="C105" s="6"/>
       <c r="D105" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E105" s="16" t="s">
         <v>22</v>
       </c>
       <c r="F105" s="16" t="s">
         <v>23</v>
       </c>
       <c r="G105" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H105" s="2"/>
       <c r="I105" s="2"/>
       <c r="J105" s="2"/>
     </row>
-    <row r="106" spans="2:23" ht="15">
+    <row r="106" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B106" s="6"/>
       <c r="C106" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D106" s="57">
         <f>LIS_Kauf11kW</f>
         <v>2000</v>
       </c>
       <c r="E106" s="57">
         <f>LIS_Kauf50kW</f>
         <v>25000</v>
       </c>
       <c r="F106" s="57">
         <f>LIS_Kauf100kW</f>
         <v>50000</v>
       </c>
       <c r="G106" s="57">
         <f>LIS_Kauf350kW</f>
         <v>80000</v>
       </c>
       <c r="H106" s="2" t="s">
         <v>21</v>
       </c>
       <c r="I106" s="2"/>
       <c r="J106" s="2"/>
     </row>
-    <row r="107" spans="2:23" ht="15">
+    <row r="107" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B107" s="6"/>
       <c r="C107" s="12" t="s">
         <v>34</v>
       </c>
       <c r="D107" s="57">
         <f>LIS_Inst11kW</f>
         <v>750</v>
       </c>
       <c r="E107" s="57">
         <f>LIS_Inst50kW</f>
         <v>900</v>
       </c>
       <c r="F107" s="57">
         <f>LIS_Inst100kW</f>
         <v>1000</v>
       </c>
       <c r="G107" s="57">
         <f>LIS_Inst350kW</f>
         <v>1000</v>
       </c>
       <c r="H107" s="2" t="s">
         <v>21</v>
       </c>
       <c r="I107" s="2"/>
       <c r="J107" s="2"/>
     </row>
-    <row r="108" spans="2:23" ht="15">
+    <row r="108" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B108" s="6"/>
       <c r="C108" s="12" t="s">
         <v>35</v>
       </c>
       <c r="D108" s="13">
         <f>SUM(D106:D107)</f>
         <v>2750</v>
       </c>
       <c r="E108" s="13">
         <f t="shared" ref="E108:G108" si="14">SUM(E106:E107)</f>
         <v>25900</v>
       </c>
       <c r="F108" s="13">
         <f t="shared" si="14"/>
         <v>51000</v>
       </c>
       <c r="G108" s="13">
         <f t="shared" si="14"/>
         <v>81000</v>
       </c>
       <c r="H108" s="2" t="s">
         <v>21</v>
       </c>
       <c r="I108" s="2"/>
       <c r="J108" s="2"/>
     </row>
-    <row r="109" spans="2:23" ht="15">
+    <row r="109" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B109" s="6"/>
       <c r="C109" s="6"/>
       <c r="D109" s="2"/>
       <c r="E109" s="2"/>
       <c r="F109" s="2"/>
       <c r="G109" s="2"/>
       <c r="H109" s="2"/>
       <c r="I109" s="2"/>
       <c r="J109" s="2"/>
     </row>
-    <row r="110" spans="2:23" ht="15">
+    <row r="110" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B110" s="6"/>
       <c r="C110" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D110" s="2"/>
       <c r="E110" s="2"/>
       <c r="F110" s="2"/>
       <c r="G110" s="2"/>
       <c r="H110" s="2"/>
       <c r="I110" s="2"/>
       <c r="J110" s="2"/>
     </row>
-    <row r="111" spans="2:23" ht="15">
+    <row r="111" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B111" s="6"/>
       <c r="C111" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>94</v>
       </c>
       <c r="E111" s="2"/>
       <c r="F111" s="2"/>
       <c r="G111" s="2"/>
       <c r="H111" s="2"/>
       <c r="I111" s="2"/>
       <c r="J111" s="2"/>
     </row>
-    <row r="112" spans="2:23" ht="15">
+    <row r="112" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B112" s="6"/>
       <c r="C112" s="9">
         <f>LIS_Contracting</f>
         <v>30</v>
       </c>
       <c r="D112" s="21">
         <f>C112*12</f>
         <v>360</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F112" s="2"/>
       <c r="G112" s="2"/>
       <c r="H112" s="2"/>
       <c r="I112" s="2"/>
       <c r="J112" s="2"/>
     </row>
-    <row r="113" spans="2:10" ht="15">
+    <row r="113" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B113" s="6"/>
       <c r="C113" s="6"/>
       <c r="D113" s="2"/>
       <c r="E113" s="2"/>
       <c r="F113" s="2"/>
       <c r="G113" s="2"/>
       <c r="H113" s="2"/>
       <c r="I113" s="2"/>
       <c r="J113" s="2"/>
     </row>
-    <row r="115" spans="2:10" ht="15.75">
+    <row r="115" spans="2:10" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B115" s="15"/>
       <c r="C115" s="15" t="s">
         <v>14</v>
       </c>
       <c r="D115" s="15"/>
       <c r="E115" s="15"/>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15"/>
       <c r="I115" s="15"/>
       <c r="J115" s="15"/>
     </row>
-    <row r="116" spans="2:10">
+    <row r="116" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B116" s="2"/>
       <c r="C116" s="2"/>
       <c r="D116" s="2"/>
       <c r="E116" s="2"/>
       <c r="F116" s="2"/>
       <c r="G116" s="2"/>
       <c r="H116" s="2"/>
       <c r="I116" s="2"/>
       <c r="J116" s="2"/>
     </row>
-    <row r="117" spans="2:10" ht="29.25" customHeight="1">
+    <row r="117" spans="2:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B117" s="2"/>
       <c r="C117" s="69" t="s">
         <v>100</v>
       </c>
       <c r="D117" s="69"/>
       <c r="E117" s="69"/>
       <c r="F117" s="69"/>
       <c r="G117" s="69"/>
       <c r="H117" s="69"/>
       <c r="I117" s="69"/>
       <c r="J117" s="2"/>
     </row>
-    <row r="118" spans="2:10">
+    <row r="118" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B118" s="2"/>
       <c r="C118" s="2"/>
       <c r="D118" s="2"/>
       <c r="E118" s="2"/>
       <c r="F118" s="2"/>
       <c r="G118" s="2"/>
       <c r="H118" s="2"/>
       <c r="I118" s="2"/>
       <c r="J118" s="2"/>
     </row>
-    <row r="119" spans="2:10" ht="15">
+    <row r="119" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B119" s="2"/>
       <c r="C119" s="6" t="s">
         <v>101</v>
       </c>
       <c r="D119" s="2"/>
       <c r="E119" s="2"/>
       <c r="F119" s="2"/>
       <c r="G119" s="2"/>
       <c r="H119" s="2"/>
       <c r="I119" s="2"/>
       <c r="J119" s="2"/>
     </row>
-    <row r="120" spans="2:10">
+    <row r="120" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B120" s="2"/>
       <c r="C120" s="64">
         <f>Betrieb_AbrkWh</f>
         <v>0</v>
       </c>
       <c r="D120" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E120" s="2"/>
       <c r="F120" s="49" t="s">
         <v>102</v>
       </c>
       <c r="G120" s="2"/>
       <c r="H120" s="2"/>
       <c r="I120" s="2"/>
       <c r="J120" s="2"/>
     </row>
-    <row r="121" spans="2:10">
+    <row r="121" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B121" s="2"/>
       <c r="C121" s="64">
         <f>Betrieb_AbLP</f>
         <v>12.5</v>
       </c>
       <c r="D121" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E121" s="2"/>
       <c r="F121" s="49" t="s">
         <v>104</v>
       </c>
       <c r="G121" s="2"/>
       <c r="H121" s="2"/>
       <c r="I121" s="2"/>
       <c r="J121" s="2"/>
     </row>
-    <row r="122" spans="2:10">
+    <row r="122" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B122" s="2"/>
       <c r="C122" s="2"/>
       <c r="D122" s="2"/>
       <c r="E122" s="2"/>
       <c r="F122" s="2"/>
       <c r="G122" s="2"/>
       <c r="H122" s="2"/>
       <c r="I122" s="2"/>
       <c r="J122" s="2"/>
     </row>
-    <row r="123" spans="2:10" ht="15">
+    <row r="123" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B123" s="2"/>
       <c r="C123" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D123" s="2"/>
       <c r="E123" s="2"/>
       <c r="F123" s="2"/>
       <c r="G123" s="2"/>
       <c r="H123" s="2"/>
       <c r="I123" s="2"/>
       <c r="J123" s="2"/>
     </row>
-    <row r="124" spans="2:10">
+    <row r="124" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B124" s="2"/>
       <c r="C124" s="59">
         <f>Betrieb_Wartung_AC</f>
         <v>25</v>
       </c>
       <c r="D124" s="2" t="s">
         <v>106</v>
       </c>
       <c r="E124" s="2"/>
       <c r="F124" s="2"/>
       <c r="G124" s="2"/>
       <c r="H124" s="2"/>
       <c r="I124" s="2"/>
       <c r="J124" s="2"/>
     </row>
-    <row r="125" spans="2:10">
+    <row r="125" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B125" s="2"/>
       <c r="C125" s="59">
         <f>Betrieb_Wartung_DC</f>
         <v>80</v>
       </c>
       <c r="D125" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E125" s="2"/>
       <c r="F125" s="2"/>
       <c r="G125" s="2"/>
       <c r="H125" s="2"/>
       <c r="I125" s="2"/>
       <c r="J125" s="2"/>
     </row>
-    <row r="126" spans="2:10">
+    <row r="126" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B126" s="2"/>
       <c r="C126" s="2"/>
       <c r="D126" s="2"/>
       <c r="E126" s="2"/>
       <c r="F126" s="2"/>
       <c r="G126" s="2"/>
       <c r="H126" s="2"/>
       <c r="I126" s="2"/>
       <c r="J126" s="2"/>
     </row>
-    <row r="127" spans="2:10" ht="15">
+    <row r="127" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B127" s="2"/>
       <c r="C127" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D127" s="2"/>
       <c r="E127" s="2"/>
       <c r="F127" s="2"/>
       <c r="G127" s="2"/>
       <c r="H127" s="2"/>
       <c r="I127" s="2"/>
       <c r="J127" s="2"/>
     </row>
-    <row r="128" spans="2:10" ht="15">
+    <row r="128" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B128" s="2"/>
       <c r="C128" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>94</v>
       </c>
       <c r="E128" s="2"/>
       <c r="F128" s="2"/>
       <c r="G128" s="2"/>
       <c r="H128" s="2"/>
       <c r="I128" s="2"/>
       <c r="J128" s="2"/>
     </row>
-    <row r="129" spans="2:10">
+    <row r="129" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B129" s="2"/>
       <c r="C129" s="9">
         <f>Betrieb_Contracting</f>
         <v>20</v>
       </c>
       <c r="D129" s="21">
         <f>C129*12</f>
         <v>240</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F129" s="2"/>
       <c r="G129" s="2"/>
       <c r="H129" s="2"/>
       <c r="I129" s="2"/>
       <c r="J129" s="2"/>
     </row>
-    <row r="130" spans="2:10">
+    <row r="130" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B130" s="2"/>
       <c r="C130" s="2"/>
       <c r="D130" s="2"/>
       <c r="E130" s="2"/>
       <c r="F130" s="2"/>
       <c r="G130" s="2"/>
       <c r="H130" s="2"/>
       <c r="I130" s="2"/>
       <c r="J130" s="2"/>
     </row>
-    <row r="132" spans="2:10" ht="15.75">
+    <row r="132" spans="2:10" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B132" s="15"/>
       <c r="C132" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D132" s="15"/>
       <c r="E132" s="15"/>
       <c r="F132" s="15"/>
       <c r="G132" s="15"/>
       <c r="H132" s="15"/>
       <c r="I132" s="15"/>
       <c r="J132" s="15"/>
     </row>
-    <row r="133" spans="2:10">
+    <row r="133" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B133" s="2"/>
       <c r="C133" s="2"/>
       <c r="D133" s="2"/>
       <c r="E133" s="2"/>
       <c r="F133" s="2"/>
       <c r="G133" s="2"/>
       <c r="H133" s="2"/>
       <c r="I133" s="2"/>
       <c r="J133" s="2"/>
     </row>
-    <row r="134" spans="2:10" ht="42.75" customHeight="1">
+    <row r="134" spans="2:10" ht="42.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B134" s="2"/>
       <c r="C134" s="69" t="s">
         <v>109</v>
       </c>
       <c r="D134" s="69"/>
       <c r="E134" s="69"/>
       <c r="F134" s="69"/>
       <c r="G134" s="69"/>
       <c r="H134" s="69"/>
       <c r="I134" s="69"/>
       <c r="J134" s="2"/>
     </row>
-    <row r="135" spans="2:10">
+    <row r="135" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B135" s="2"/>
       <c r="C135" s="2"/>
       <c r="D135" s="2"/>
       <c r="E135" s="2"/>
       <c r="F135" s="2"/>
       <c r="G135" s="2"/>
       <c r="H135" s="2"/>
       <c r="I135" s="2"/>
       <c r="J135" s="2"/>
     </row>
-    <row r="136" spans="2:10" ht="15">
+    <row r="136" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B136" s="2"/>
       <c r="C136" s="2"/>
       <c r="D136" s="6" t="s">
         <v>110</v>
       </c>
       <c r="E136" s="6" t="s">
         <v>111</v>
       </c>
       <c r="F136" s="6" t="s">
         <v>112</v>
       </c>
       <c r="G136" s="6"/>
       <c r="H136" s="2"/>
       <c r="I136" s="2"/>
       <c r="J136" s="2"/>
     </row>
-    <row r="137" spans="2:10" ht="15">
+    <row r="137" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B137" s="2"/>
       <c r="C137" s="17" t="s">
         <v>113</v>
       </c>
       <c r="D137" s="65">
         <v>0.8</v>
       </c>
       <c r="E137" s="66">
         <v>0.2</v>
       </c>
       <c r="F137" s="34">
         <f>IF(SUM(D137:E137)=1,1,"Fehler: Summe Anteile ergibt nicht 100%")</f>
         <v>1</v>
       </c>
       <c r="G137" s="46"/>
       <c r="H137" s="2"/>
       <c r="I137" s="2"/>
       <c r="J137" s="2"/>
     </row>
-    <row r="138" spans="2:10" ht="15">
+    <row r="138" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B138" s="2"/>
       <c r="C138" s="18">
         <f>Jahr_Advenced</f>
         <v>2026</v>
       </c>
       <c r="D138" s="67">
         <f t="shared" ref="D138:D152" si="15">Strompreis</f>
         <v>0.25</v>
       </c>
       <c r="E138" s="67">
         <v>0.06</v>
       </c>
       <c r="F138" s="33">
         <f>SUMPRODUCT(D138:E138,D$137:E$137)</f>
         <v>0.21200000000000002</v>
       </c>
       <c r="G138" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H138" s="2"/>
       <c r="I138" s="2"/>
       <c r="J138" s="2"/>
     </row>
-    <row r="139" spans="2:10" ht="15">
+    <row r="139" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B139" s="2"/>
       <c r="C139" s="18">
         <f>C138+1</f>
         <v>2027</v>
       </c>
       <c r="D139" s="67">
         <f t="shared" si="15"/>
         <v>0.25</v>
       </c>
       <c r="E139" s="67">
         <v>0.06</v>
       </c>
       <c r="F139" s="24">
         <f t="shared" ref="F139:F152" si="16">SUMPRODUCT(D139:E139,D$137:E$137)</f>
         <v>0.21200000000000002</v>
       </c>
       <c r="G139" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H139" s="2"/>
       <c r="I139" s="2"/>
       <c r="J139" s="2"/>
     </row>
-    <row r="140" spans="2:10" ht="15">
+    <row r="140" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B140" s="2"/>
       <c r="C140" s="18">
         <f t="shared" ref="C140:C152" si="17">C139+1</f>
         <v>2028</v>
       </c>
       <c r="D140" s="67">
         <f t="shared" si="15"/>
         <v>0.25</v>
       </c>
       <c r="E140" s="67">
         <v>0.06</v>
       </c>
       <c r="F140" s="24">
         <f t="shared" si="16"/>
         <v>0.21200000000000002</v>
       </c>
       <c r="G140" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H140" s="2"/>
       <c r="I140" s="2"/>
       <c r="J140" s="2"/>
     </row>
-    <row r="141" spans="2:10" ht="15">
+    <row r="141" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B141" s="2"/>
       <c r="C141" s="18">
         <f t="shared" si="17"/>
         <v>2029</v>
       </c>
       <c r="D141" s="67">
         <f t="shared" si="15"/>
         <v>0.25</v>
       </c>
       <c r="E141" s="67">
         <v>0.06</v>
       </c>
       <c r="F141" s="24">
         <f t="shared" si="16"/>
         <v>0.21200000000000002</v>
       </c>
       <c r="G141" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H141" s="2"/>
       <c r="I141" s="2"/>
       <c r="J141" s="2"/>
     </row>
-    <row r="142" spans="2:10" ht="15">
+    <row r="142" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B142" s="2"/>
       <c r="C142" s="18">
         <f t="shared" si="17"/>
         <v>2030</v>
       </c>
       <c r="D142" s="67">
         <f t="shared" si="15"/>
         <v>0.25</v>
       </c>
       <c r="E142" s="67">
         <v>0.06</v>
       </c>
       <c r="F142" s="24">
         <f t="shared" si="16"/>
         <v>0.21200000000000002</v>
       </c>
       <c r="G142" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H142" s="2"/>
       <c r="I142" s="2"/>
       <c r="J142" s="2"/>
     </row>
-    <row r="143" spans="2:10" ht="15">
+    <row r="143" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B143" s="2"/>
       <c r="C143" s="18">
         <f t="shared" si="17"/>
         <v>2031</v>
       </c>
       <c r="D143" s="67">
         <f t="shared" si="15"/>
         <v>0.25</v>
       </c>
       <c r="E143" s="67">
         <v>0.06</v>
       </c>
       <c r="F143" s="24">
         <f t="shared" si="16"/>
         <v>0.21200000000000002</v>
       </c>
       <c r="G143" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H143" s="2"/>
       <c r="I143" s="2"/>
       <c r="J143" s="2"/>
     </row>
-    <row r="144" spans="2:10" ht="15">
+    <row r="144" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B144" s="2"/>
       <c r="C144" s="18">
         <f t="shared" si="17"/>
         <v>2032</v>
       </c>
       <c r="D144" s="67">
         <f t="shared" si="15"/>
         <v>0.25</v>
       </c>
       <c r="E144" s="67">
         <v>0.06</v>
       </c>
       <c r="F144" s="24">
         <f t="shared" si="16"/>
         <v>0.21200000000000002</v>
       </c>
       <c r="G144" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H144" s="2"/>
       <c r="I144" s="2"/>
       <c r="J144" s="2"/>
     </row>
-    <row r="145" spans="2:10" ht="15">
+    <row r="145" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B145" s="2"/>
       <c r="C145" s="18">
         <f t="shared" si="17"/>
         <v>2033</v>
       </c>
       <c r="D145" s="67">
         <f t="shared" si="15"/>
         <v>0.25</v>
       </c>
       <c r="E145" s="67">
         <v>0.06</v>
       </c>
       <c r="F145" s="24">
         <f t="shared" si="16"/>
         <v>0.21200000000000002</v>
       </c>
       <c r="G145" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H145" s="2"/>
       <c r="I145" s="2"/>
       <c r="J145" s="2"/>
     </row>
-    <row r="146" spans="2:10" ht="15">
+    <row r="146" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B146" s="2"/>
       <c r="C146" s="18">
         <f t="shared" si="17"/>
         <v>2034</v>
       </c>
       <c r="D146" s="67">
         <f t="shared" si="15"/>
         <v>0.25</v>
       </c>
       <c r="E146" s="67">
         <v>0.06</v>
       </c>
       <c r="F146" s="24">
         <f t="shared" si="16"/>
         <v>0.21200000000000002</v>
       </c>
       <c r="G146" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H146" s="2"/>
       <c r="I146" s="2"/>
       <c r="J146" s="2"/>
     </row>
-    <row r="147" spans="2:10" ht="15">
+    <row r="147" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B147" s="2"/>
       <c r="C147" s="18">
         <f t="shared" si="17"/>
         <v>2035</v>
       </c>
       <c r="D147" s="67">
         <f t="shared" si="15"/>
         <v>0.25</v>
       </c>
       <c r="E147" s="67">
         <v>0.06</v>
       </c>
       <c r="F147" s="24">
         <f t="shared" si="16"/>
         <v>0.21200000000000002</v>
       </c>
       <c r="G147" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H147" s="2"/>
       <c r="I147" s="2"/>
       <c r="J147" s="2"/>
     </row>
-    <row r="148" spans="2:10" ht="15">
+    <row r="148" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B148" s="2"/>
       <c r="C148" s="18">
         <f t="shared" si="17"/>
         <v>2036</v>
       </c>
       <c r="D148" s="67">
         <f t="shared" si="15"/>
         <v>0.25</v>
       </c>
       <c r="E148" s="67">
         <v>0.06</v>
       </c>
       <c r="F148" s="24">
         <f t="shared" si="16"/>
         <v>0.21200000000000002</v>
       </c>
       <c r="G148" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H148" s="2"/>
       <c r="I148" s="2"/>
       <c r="J148" s="2"/>
     </row>
-    <row r="149" spans="2:10" ht="15">
+    <row r="149" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B149" s="2"/>
       <c r="C149" s="18">
         <f t="shared" si="17"/>
         <v>2037</v>
       </c>
       <c r="D149" s="67">
         <f t="shared" si="15"/>
         <v>0.25</v>
       </c>
       <c r="E149" s="67">
         <v>0.06</v>
       </c>
       <c r="F149" s="24">
         <f t="shared" si="16"/>
         <v>0.21200000000000002</v>
       </c>
       <c r="G149" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H149" s="2"/>
       <c r="I149" s="2"/>
       <c r="J149" s="2"/>
     </row>
-    <row r="150" spans="2:10" ht="15">
+    <row r="150" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B150" s="2"/>
       <c r="C150" s="18">
         <f t="shared" si="17"/>
         <v>2038</v>
       </c>
       <c r="D150" s="67">
         <f t="shared" si="15"/>
         <v>0.25</v>
       </c>
       <c r="E150" s="67">
         <v>0.06</v>
       </c>
       <c r="F150" s="24">
         <f t="shared" si="16"/>
         <v>0.21200000000000002</v>
       </c>
       <c r="G150" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H150" s="2"/>
       <c r="I150" s="2"/>
       <c r="J150" s="2"/>
     </row>
-    <row r="151" spans="2:10" ht="15">
+    <row r="151" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B151" s="2"/>
       <c r="C151" s="18">
         <f t="shared" si="17"/>
         <v>2039</v>
       </c>
       <c r="D151" s="67">
         <f t="shared" si="15"/>
         <v>0.25</v>
       </c>
       <c r="E151" s="67">
         <v>0.06</v>
       </c>
       <c r="F151" s="24">
         <f t="shared" si="16"/>
         <v>0.21200000000000002</v>
       </c>
       <c r="G151" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H151" s="2"/>
       <c r="I151" s="2"/>
       <c r="J151" s="2"/>
     </row>
-    <row r="152" spans="2:10" ht="15">
+    <row r="152" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B152" s="2"/>
       <c r="C152" s="18">
         <f t="shared" si="17"/>
         <v>2040</v>
       </c>
       <c r="D152" s="67">
         <f t="shared" si="15"/>
         <v>0.25</v>
       </c>
       <c r="E152" s="67">
         <v>0.06</v>
       </c>
       <c r="F152" s="24">
         <f t="shared" si="16"/>
         <v>0.21200000000000002</v>
       </c>
       <c r="G152" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H152" s="2"/>
       <c r="I152" s="2"/>
       <c r="J152" s="2"/>
     </row>
-    <row r="153" spans="2:10">
+    <row r="153" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B153" s="2"/>
       <c r="C153" s="2"/>
       <c r="D153" s="2"/>
       <c r="E153" s="2"/>
       <c r="F153" s="2"/>
       <c r="G153" s="2"/>
       <c r="H153" s="2"/>
       <c r="I153" s="2"/>
       <c r="J153" s="2"/>
     </row>
-    <row r="155" spans="2:10" ht="15.75">
+    <row r="155" spans="2:10" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B155" s="15"/>
       <c r="C155" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D155" s="15"/>
       <c r="E155" s="15"/>
       <c r="F155" s="15"/>
       <c r="G155" s="15"/>
       <c r="H155" s="15"/>
       <c r="I155" s="15"/>
       <c r="J155" s="15"/>
     </row>
-    <row r="156" spans="2:10">
+    <row r="156" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B156" s="2"/>
       <c r="C156" s="2"/>
       <c r="D156" s="2"/>
       <c r="E156" s="2"/>
       <c r="F156" s="2"/>
       <c r="G156" s="2"/>
       <c r="H156" s="2"/>
       <c r="I156" s="2"/>
       <c r="J156" s="2"/>
     </row>
-    <row r="157" spans="2:10" ht="68.25" customHeight="1">
+    <row r="157" spans="2:10" ht="68.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B157" s="2"/>
       <c r="C157" s="69" t="s">
         <v>114</v>
       </c>
       <c r="D157" s="69"/>
       <c r="E157" s="69"/>
       <c r="F157" s="69"/>
       <c r="G157" s="69"/>
       <c r="H157" s="69"/>
       <c r="I157" s="69"/>
       <c r="J157" s="2"/>
     </row>
-    <row r="158" spans="2:10">
+    <row r="158" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B158" s="2"/>
       <c r="C158" s="2"/>
       <c r="D158" s="2"/>
       <c r="E158" s="2"/>
       <c r="F158" s="2"/>
       <c r="G158" s="2"/>
       <c r="H158" s="2"/>
       <c r="I158" s="2"/>
       <c r="J158" s="2"/>
     </row>
-    <row r="159" spans="2:10" ht="15">
+    <row r="159" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B159" s="2"/>
       <c r="C159" s="6" t="s">
         <v>65</v>
       </c>
       <c r="D159" s="58">
         <f>Daten!C70</f>
         <v>1870</v>
       </c>
       <c r="E159" s="58">
         <f>Daten!D70</f>
         <v>26400</v>
       </c>
       <c r="F159" s="58">
         <f>Daten!E70</f>
         <v>39600</v>
       </c>
       <c r="G159" s="58">
         <f>Daten!E63</f>
         <v>79200</v>
       </c>
       <c r="H159" s="2" t="s">
         <v>115</v>
       </c>
       <c r="I159" s="2"/>
       <c r="J159" s="2"/>
     </row>
-    <row r="160" spans="2:10" ht="15">
+    <row r="160" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B160" s="2"/>
       <c r="C160" s="6" t="s">
         <v>67</v>
       </c>
       <c r="D160" s="58">
         <f>Daten!C71</f>
         <v>6600</v>
       </c>
       <c r="E160" s="58">
         <f>Daten!D71</f>
         <v>26400</v>
       </c>
       <c r="F160" s="58">
         <f>Daten!E71</f>
         <v>39600</v>
       </c>
       <c r="G160" s="58">
         <f>Daten!E64</f>
         <v>79200</v>
       </c>
       <c r="H160" s="2" t="s">
         <v>115</v>
       </c>
       <c r="I160" s="2"/>
       <c r="J160" s="2"/>
     </row>
-    <row r="161" spans="2:10" ht="15">
+    <row r="161" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B161" s="2"/>
       <c r="C161" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D161" s="58">
         <f>Daten!C72</f>
         <v>3484.7999999999997</v>
       </c>
       <c r="E161" s="58">
         <f>Daten!D72</f>
         <v>21120</v>
       </c>
       <c r="F161" s="58">
         <f>Daten!E72</f>
         <v>42240</v>
       </c>
       <c r="G161" s="58">
         <f>Daten!E65</f>
         <v>147840</v>
       </c>
       <c r="H161" s="2" t="s">
         <v>115</v>
       </c>
       <c r="I161" s="2"/>
       <c r="J161" s="2"/>
     </row>
-    <row r="162" spans="2:10" ht="15">
+    <row r="162" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B162" s="2"/>
       <c r="C162" s="6" t="s">
         <v>116</v>
       </c>
       <c r="D162" s="68">
         <v>0.6</v>
       </c>
       <c r="E162" s="68">
         <v>0.4</v>
       </c>
       <c r="F162" s="68">
         <v>0</v>
       </c>
       <c r="G162" s="68">
         <v>0.3</v>
       </c>
       <c r="H162" s="2"/>
       <c r="I162" s="2"/>
       <c r="J162" s="2"/>
     </row>
-    <row r="163" spans="2:10" ht="15">
+    <row r="163" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B163" s="2"/>
       <c r="C163" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D163" s="68">
         <v>0.3</v>
       </c>
       <c r="E163" s="68">
         <v>0.2</v>
       </c>
       <c r="F163" s="68">
         <v>0.2</v>
       </c>
       <c r="G163" s="68">
         <v>0.1</v>
       </c>
       <c r="H163" s="2"/>
       <c r="I163" s="2"/>
       <c r="J163" s="2"/>
     </row>
-    <row r="164" spans="2:10" ht="30">
+    <row r="164" spans="2:10" ht="28" x14ac:dyDescent="0.3">
       <c r="B164" s="2"/>
       <c r="C164" s="32" t="s">
         <v>118</v>
       </c>
       <c r="D164" s="68">
         <v>0.1</v>
       </c>
       <c r="E164" s="68">
         <v>0.4</v>
       </c>
       <c r="F164" s="68">
         <v>0.8</v>
       </c>
       <c r="G164" s="68">
         <v>0.6</v>
       </c>
       <c r="H164" s="2"/>
       <c r="I164" s="2"/>
       <c r="J164" s="2"/>
     </row>
-    <row r="165" spans="2:10" ht="15">
+    <row r="165" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B165" s="2"/>
       <c r="C165" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D165" s="13">
         <f>ROUND(SUMPRODUCT(D159:D161,D162:D164)/100,0)*100</f>
         <v>3500</v>
       </c>
       <c r="E165" s="13">
         <f t="shared" ref="E165:G165" si="18">ROUND(SUMPRODUCT(E159:E161,E162:E164)/100,0)*100</f>
         <v>24300</v>
       </c>
       <c r="F165" s="13">
         <f t="shared" si="18"/>
         <v>41700</v>
       </c>
       <c r="G165" s="13">
         <f t="shared" si="18"/>
         <v>120400</v>
       </c>
       <c r="H165" s="2" t="s">
         <v>115</v>
       </c>
       <c r="I165" s="2"/>
       <c r="J165" s="2"/>
     </row>
-    <row r="166" spans="2:10" ht="15">
+    <row r="166" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B166" s="2"/>
       <c r="C166" s="6" t="s">
         <v>53</v>
       </c>
       <c r="D166" s="13">
         <f>D165/Verbrauch_100km*100</f>
         <v>20588.235294117647</v>
       </c>
       <c r="E166" s="13">
         <f>E165/Verbrauch_100km*100</f>
         <v>142941.17647058825</v>
       </c>
       <c r="F166" s="13">
         <f>F165/Verbrauch_100km*100</f>
         <v>245294.11764705883</v>
       </c>
       <c r="G166" s="13">
         <f>G165/Verbrauch_100km*100</f>
         <v>708235.29411764699</v>
       </c>
       <c r="H166" s="2" t="s">
         <v>54</v>
       </c>
       <c r="I166" s="2"/>
       <c r="J166" s="2"/>
     </row>
-    <row r="167" spans="2:10" ht="15">
+    <row r="167" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B167" s="2"/>
       <c r="C167" s="6"/>
       <c r="D167" s="23">
         <f>IF(SUM(D162:D164)=1,1,"Fehler: Summe ist nicht 100%")</f>
         <v>1</v>
       </c>
       <c r="E167" s="23">
         <f>IF(SUM(E162:E164)=1,1,"Fehler: Summe ist nicht 100%")</f>
         <v>1</v>
       </c>
       <c r="F167" s="23">
         <f>IF(SUM(F162:F164)=1,1,"Fehler: Summe ist nicht 100%")</f>
         <v>1</v>
       </c>
       <c r="G167" s="23">
         <f>IF(SUM(G162:G164)=1,1,"Fehler: Summe ist nicht 100%")</f>
         <v>1</v>
       </c>
       <c r="H167" s="2"/>
       <c r="I167" s="2"/>
       <c r="J167" s="2"/>
     </row>
-    <row r="168" spans="2:10">
+    <row r="168" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B168" s="2"/>
       <c r="C168" s="2"/>
       <c r="D168" s="2"/>
       <c r="E168" s="2"/>
       <c r="F168" s="2"/>
       <c r="G168" s="2"/>
       <c r="H168" s="2"/>
       <c r="I168" s="2"/>
       <c r="J168" s="2"/>
     </row>
-    <row r="169" spans="2:10" ht="15">
+    <row r="169" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B169" s="2"/>
       <c r="C169" s="18" t="s">
         <v>30</v>
       </c>
       <c r="D169" s="2"/>
       <c r="E169" s="2"/>
       <c r="F169" s="2"/>
       <c r="G169" s="2"/>
       <c r="H169" s="6"/>
       <c r="I169" s="2"/>
       <c r="J169" s="2"/>
     </row>
-    <row r="170" spans="2:10" ht="15">
+    <row r="170" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B170" s="2"/>
       <c r="C170" s="10"/>
       <c r="D170" s="2"/>
       <c r="E170" s="2"/>
       <c r="F170" s="2"/>
       <c r="G170" s="2"/>
       <c r="H170" s="6" t="s">
         <v>48</v>
       </c>
       <c r="I170" s="2"/>
       <c r="J170" s="2"/>
     </row>
-    <row r="171" spans="2:10" ht="15">
+    <row r="171" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B171" s="2"/>
       <c r="C171" s="18">
         <f>Jahr_Advenced</f>
         <v>2026</v>
       </c>
       <c r="D171" s="13">
         <f>D$165*D84</f>
         <v>0</v>
       </c>
       <c r="E171" s="13">
         <f>E$165*E84</f>
         <v>0</v>
       </c>
       <c r="F171" s="13">
         <f>F$165*F84</f>
         <v>0</v>
       </c>
       <c r="G171" s="13">
         <f>G$165*G84</f>
         <v>0</v>
       </c>
       <c r="H171" s="13">
         <f>SUM(D171:G171)</f>
         <v>0</v>
       </c>
       <c r="I171" s="2" t="s">
         <v>55</v>
       </c>
       <c r="J171" s="2"/>
     </row>
-    <row r="172" spans="2:10" ht="15">
+    <row r="172" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B172" s="2"/>
       <c r="C172" s="18">
         <f>C171+1</f>
         <v>2027</v>
       </c>
       <c r="D172" s="13">
         <f t="shared" ref="D172:D185" si="19">D$165*D85+D171</f>
         <v>0</v>
       </c>
       <c r="E172" s="13">
         <f t="shared" ref="E172:E185" si="20">E$165*E85+E171</f>
         <v>0</v>
       </c>
       <c r="F172" s="13">
         <f t="shared" ref="F172:F185" si="21">F$165*F85+F171</f>
         <v>0</v>
       </c>
       <c r="G172" s="13">
         <f t="shared" ref="G172:G185" si="22">G$165*G85+G171</f>
         <v>0</v>
       </c>
       <c r="H172" s="13">
         <f t="shared" ref="H172:H185" si="23">SUM(D172:G172)</f>
         <v>0</v>
       </c>
       <c r="I172" s="2" t="s">
         <v>55</v>
       </c>
       <c r="J172" s="2"/>
     </row>
-    <row r="173" spans="2:10" ht="15">
+    <row r="173" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B173" s="2"/>
       <c r="C173" s="18">
         <f t="shared" ref="C173:C185" si="24">C172+1</f>
         <v>2028</v>
       </c>
       <c r="D173" s="13">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="E173" s="13">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F173" s="13">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="G173" s="13">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="H173" s="13">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="I173" s="2" t="s">
         <v>55</v>
       </c>
       <c r="J173" s="2"/>
     </row>
-    <row r="174" spans="2:10" ht="15">
+    <row r="174" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B174" s="2"/>
       <c r="C174" s="18">
         <f t="shared" si="24"/>
         <v>2029</v>
       </c>
       <c r="D174" s="13">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="E174" s="13">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F174" s="13">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="G174" s="13">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="H174" s="13">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="I174" s="2" t="s">
         <v>55</v>
       </c>
       <c r="J174" s="2"/>
     </row>
-    <row r="175" spans="2:10" ht="15">
+    <row r="175" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B175" s="2"/>
       <c r="C175" s="18">
         <f t="shared" si="24"/>
         <v>2030</v>
       </c>
       <c r="D175" s="13">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="E175" s="13">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F175" s="13">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="G175" s="13">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="H175" s="13">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="I175" s="2" t="s">
         <v>55</v>
       </c>
       <c r="J175" s="2"/>
     </row>
-    <row r="176" spans="2:10" ht="15">
+    <row r="176" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B176" s="2"/>
       <c r="C176" s="18">
         <f t="shared" si="24"/>
         <v>2031</v>
       </c>
       <c r="D176" s="13">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="E176" s="13">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F176" s="13">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="G176" s="13">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="H176" s="13">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="I176" s="2" t="s">
         <v>55</v>
       </c>
       <c r="J176" s="2"/>
     </row>
-    <row r="177" spans="2:10" ht="15">
+    <row r="177" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B177" s="2"/>
       <c r="C177" s="18">
         <f t="shared" si="24"/>
         <v>2032</v>
       </c>
       <c r="D177" s="13">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="E177" s="13">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F177" s="13">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="G177" s="13">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="H177" s="13">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="I177" s="2" t="s">
         <v>55</v>
       </c>
       <c r="J177" s="2"/>
     </row>
-    <row r="178" spans="2:10" ht="15">
+    <row r="178" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B178" s="2"/>
       <c r="C178" s="18">
         <f t="shared" si="24"/>
         <v>2033</v>
       </c>
       <c r="D178" s="13">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="E178" s="13">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F178" s="13">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="G178" s="13">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="H178" s="13">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="I178" s="2" t="s">
         <v>55</v>
       </c>
       <c r="J178" s="2"/>
     </row>
-    <row r="179" spans="2:10" ht="15">
+    <row r="179" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B179" s="2"/>
       <c r="C179" s="18">
         <f t="shared" si="24"/>
         <v>2034</v>
       </c>
       <c r="D179" s="13">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="E179" s="13">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F179" s="13">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="G179" s="13">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="H179" s="13">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="I179" s="2" t="s">
         <v>55</v>
       </c>
       <c r="J179" s="2"/>
     </row>
-    <row r="180" spans="2:10" ht="15">
+    <row r="180" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B180" s="2"/>
       <c r="C180" s="18">
         <f t="shared" si="24"/>
         <v>2035</v>
       </c>
       <c r="D180" s="13">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="E180" s="13">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F180" s="13">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="G180" s="13">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="H180" s="13">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="I180" s="2" t="s">
         <v>55</v>
       </c>
       <c r="J180" s="2"/>
     </row>
-    <row r="181" spans="2:10" ht="15">
+    <row r="181" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B181" s="2"/>
       <c r="C181" s="18">
         <f t="shared" si="24"/>
         <v>2036</v>
       </c>
       <c r="D181" s="13">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="E181" s="13">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F181" s="13">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="G181" s="13">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="H181" s="13">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="I181" s="2" t="s">
         <v>55</v>
       </c>
       <c r="J181" s="2"/>
     </row>
-    <row r="182" spans="2:10" ht="15">
+    <row r="182" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B182" s="2"/>
       <c r="C182" s="18">
         <f t="shared" si="24"/>
         <v>2037</v>
       </c>
       <c r="D182" s="13">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="E182" s="13">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F182" s="13">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="G182" s="13">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="H182" s="13">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="I182" s="2" t="s">
         <v>55</v>
       </c>
       <c r="J182" s="2"/>
     </row>
-    <row r="183" spans="2:10" ht="15">
+    <row r="183" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B183" s="2"/>
       <c r="C183" s="18">
         <f t="shared" si="24"/>
         <v>2038</v>
       </c>
       <c r="D183" s="13">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="E183" s="13">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F183" s="13">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="G183" s="13">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="H183" s="13">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="I183" s="2" t="s">
         <v>55</v>
       </c>
       <c r="J183" s="2"/>
     </row>
-    <row r="184" spans="2:10" ht="15">
+    <row r="184" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B184" s="2"/>
       <c r="C184" s="18">
         <f t="shared" si="24"/>
         <v>2039</v>
       </c>
       <c r="D184" s="13">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="E184" s="13">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F184" s="13">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="G184" s="13">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="H184" s="13">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="I184" s="2" t="s">
         <v>55</v>
       </c>
       <c r="J184" s="2"/>
     </row>
-    <row r="185" spans="2:10" ht="15">
+    <row r="185" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B185" s="2"/>
       <c r="C185" s="18">
         <f t="shared" si="24"/>
         <v>2040</v>
       </c>
       <c r="D185" s="13">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="E185" s="13">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F185" s="13">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="G185" s="13">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="H185" s="13">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="I185" s="2" t="s">
         <v>55</v>
       </c>
       <c r="J185" s="2"/>
     </row>
-    <row r="186" spans="2:10" ht="15">
+    <row r="186" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B186" s="2"/>
       <c r="C186" s="6"/>
       <c r="D186" s="2"/>
       <c r="E186" s="2"/>
       <c r="F186" s="2"/>
       <c r="G186" s="2"/>
       <c r="H186" s="2"/>
       <c r="I186" s="2"/>
       <c r="J186" s="2"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="QS9tAbz4VYqh3jfQbRy9lkrE++1icusTV5Cmrs33gLHDwXcRxJ0esUSWWC4Nx/ig2wfTMGO63Qifdf8PG/jqzg==" saltValue="a+t+d7eCviigd8+H1rPeeQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="12">
-    <mergeCell ref="R78:U78"/>
-[...3 lines deleted...]
-    <mergeCell ref="C117:I117"/>
     <mergeCell ref="C134:I134"/>
     <mergeCell ref="C157:I157"/>
     <mergeCell ref="C35:I35"/>
     <mergeCell ref="C43:I43"/>
     <mergeCell ref="C52:I52"/>
     <mergeCell ref="C103:I103"/>
     <mergeCell ref="C65:I65"/>
+    <mergeCell ref="R78:U78"/>
+    <mergeCell ref="C24:I24"/>
+    <mergeCell ref="O78:Q78"/>
+    <mergeCell ref="C77:I77"/>
+    <mergeCell ref="C117:I117"/>
   </mergeCells>
   <conditionalFormatting sqref="B21:J64 B71:J73">
     <cfRule type="expression" dxfId="12" priority="12">
       <formula>NOT(Bet_Basis_AD)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C65">
     <cfRule type="expression" dxfId="11" priority="1">
       <formula>Erweiterung_Anschluss="Nein"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C110:E112">
     <cfRule type="expression" dxfId="10" priority="9">
       <formula>Bet_LIS_AD</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C127:E129">
     <cfRule type="expression" dxfId="9" priority="7">
       <formula>Bet_Betrieb_AD</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C105:H108">
     <cfRule type="expression" dxfId="8" priority="10">
       <formula>NOT(Bet_LIS_AD)</formula>
     </cfRule>
@@ -18257,1304 +18257,1324 @@
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{E620FA71-07A6-4A28-9C24-E8C83DCEFDCC}">
           <x14:formula1>
             <xm:f>Daten!$B$7:$B$10</xm:f>
           </x14:formula1>
           <xm:sqref>C13</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B45083EA-9E60-4BB9-8FC8-EECB37224FA2}">
   <sheetPr codeName="Sheet3">
     <tabColor theme="0" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="B2:H74"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="E8" sqref="E8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11" defaultRowHeight="14.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11" style="1"/>
-    <col min="2" max="2" width="43.625" style="1" customWidth="1"/>
-    <col min="3" max="3" width="28.625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="43.58203125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="28.58203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.75" style="1" customWidth="1"/>
     <col min="5" max="7" width="13.5" style="1" customWidth="1"/>
     <col min="8" max="8" width="69.5" style="1" customWidth="1"/>
     <col min="9" max="16384" width="11" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:8" ht="15.75">
+    <row r="2" spans="2:8" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B2" s="15" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="4" spans="2:8" ht="15.75">
+    <row r="4" spans="2:8" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B4" s="15" t="s">
         <v>120</v>
       </c>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="15"/>
       <c r="F4" s="15"/>
       <c r="G4" s="15"/>
     </row>
-    <row r="5" spans="2:8">
+    <row r="5" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
     </row>
-    <row r="6" spans="2:8" ht="30">
+    <row r="6" spans="2:8" ht="28" x14ac:dyDescent="0.3">
       <c r="B6" s="39" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="39" t="s">
         <v>121</v>
       </c>
       <c r="D6" s="40"/>
       <c r="E6" s="44" t="s">
         <v>122</v>
       </c>
       <c r="F6" s="44" t="s">
         <v>123</v>
       </c>
       <c r="G6" s="39" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="7" spans="2:8" ht="28.5">
+    <row r="7" spans="2:8" ht="28" x14ac:dyDescent="0.3">
       <c r="B7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="35" t="s">
         <v>125</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2">
         <v>1</v>
       </c>
       <c r="F7" s="2">
         <v>1</v>
       </c>
       <c r="G7" s="2">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="2:8" ht="28.5">
+    <row r="8" spans="2:8" ht="28" x14ac:dyDescent="0.3">
       <c r="B8" s="2" t="s">
         <v>126</v>
       </c>
       <c r="C8" s="35" t="s">
         <v>127</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2">
         <v>1</v>
       </c>
       <c r="F8" s="2">
         <v>1</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="2:8" ht="42.75">
+    <row r="9" spans="2:8" ht="42" x14ac:dyDescent="0.3">
       <c r="B9" s="2" t="s">
         <v>128</v>
       </c>
       <c r="C9" s="35" t="s">
         <v>129</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2">
         <v>1</v>
       </c>
       <c r="F9" s="2">
         <v>0</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="2:8" ht="28.5">
+    <row r="10" spans="2:8" ht="28" x14ac:dyDescent="0.3">
       <c r="B10" s="40" t="s">
         <v>130</v>
       </c>
       <c r="C10" s="41" t="s">
         <v>131</v>
       </c>
       <c r="D10" s="40"/>
       <c r="E10" s="40">
         <v>0</v>
       </c>
       <c r="F10" s="40">
         <v>0</v>
       </c>
       <c r="G10" s="40">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="2:8">
+    <row r="11" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B11" s="2"/>
       <c r="C11" s="35" t="s">
         <v>132</v>
       </c>
       <c r="D11" s="2" t="str">
         <f>Betreibermodell</f>
         <v>V1</v>
       </c>
       <c r="E11" s="2">
         <f>VLOOKUP($D11,$B$7:$G$10,4)</f>
         <v>1</v>
       </c>
       <c r="F11" s="2">
         <f>VLOOKUP($D11,$B$7:$G$10,5)</f>
         <v>1</v>
       </c>
       <c r="G11" s="2">
         <f>VLOOKUP($D11,$B$7:$G$10,6)</f>
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="2:8">
+    <row r="12" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B12" s="40"/>
       <c r="C12" s="41" t="s">
         <v>133</v>
       </c>
       <c r="D12" s="40" t="str">
         <f>Betreibermodell_Advanced</f>
         <v>V1</v>
       </c>
       <c r="E12" s="40">
         <f>VLOOKUP($D12,$B$7:$G$10,4)</f>
         <v>1</v>
       </c>
       <c r="F12" s="40">
         <f>VLOOKUP($D12,$B$7:$G$10,5)</f>
         <v>1</v>
       </c>
       <c r="G12" s="40">
         <f>VLOOKUP($D12,$B$7:$G$10,6)</f>
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="2:8">
+    <row r="13" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
     </row>
-    <row r="15" spans="2:8" ht="15.75">
+    <row r="15" spans="2:8" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B15" s="15" t="s">
         <v>134</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>135</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>136</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>137</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
     </row>
-    <row r="16" spans="2:8">
+    <row r="16" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
     </row>
-    <row r="17" spans="2:8" ht="15">
+    <row r="17" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B17" s="43" t="s">
         <v>138</v>
       </c>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
     </row>
-    <row r="18" spans="2:8">
+    <row r="18" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B18" s="42" t="s">
         <v>139</v>
       </c>
       <c r="C18" s="42" t="s">
         <v>140</v>
       </c>
       <c r="D18" s="42"/>
       <c r="E18" s="54">
         <v>0.96</v>
       </c>
       <c r="F18" s="2"/>
       <c r="G18" s="48" t="s">
         <v>141</v>
       </c>
       <c r="H18" s="2"/>
     </row>
-    <row r="19" spans="2:8">
+    <row r="19" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B19" s="42" t="s">
         <v>142</v>
       </c>
       <c r="C19" s="42" t="s">
         <v>140</v>
       </c>
       <c r="D19" s="42" t="s">
         <v>143</v>
       </c>
       <c r="E19" s="13">
         <v>210</v>
       </c>
       <c r="F19" s="2"/>
       <c r="G19" s="48" t="s">
         <v>144</v>
       </c>
       <c r="H19" s="2"/>
     </row>
-    <row r="20" spans="2:8">
+    <row r="20" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B20" s="42" t="s">
         <v>145</v>
       </c>
       <c r="C20" s="42" t="s">
         <v>140</v>
       </c>
       <c r="D20" s="42" t="s">
         <v>88</v>
       </c>
       <c r="E20" s="13">
         <v>3000</v>
       </c>
       <c r="F20" s="2"/>
       <c r="G20" s="48" t="s">
         <v>144</v>
       </c>
       <c r="H20" s="2"/>
     </row>
-    <row r="21" spans="2:8">
+    <row r="21" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B21" s="42" t="s">
         <v>146</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>140</v>
       </c>
       <c r="D21" s="42" t="s">
         <v>147</v>
       </c>
       <c r="E21" s="54">
         <v>11</v>
       </c>
       <c r="F21" s="2"/>
       <c r="G21" s="48" t="s">
         <v>144</v>
       </c>
       <c r="H21" s="2"/>
     </row>
-    <row r="22" spans="2:8">
+    <row r="22" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B22" s="42" t="s">
         <v>148</v>
       </c>
       <c r="C22" s="42" t="s">
         <v>149</v>
       </c>
       <c r="D22" s="42" t="s">
         <v>150</v>
       </c>
       <c r="E22" s="13">
         <v>250</v>
       </c>
       <c r="F22" s="2"/>
       <c r="G22" s="48" t="s">
         <v>144</v>
       </c>
       <c r="H22" s="2"/>
     </row>
-    <row r="23" spans="2:8">
+    <row r="23" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B23" s="42" t="s">
         <v>151</v>
       </c>
       <c r="C23" s="42" t="s">
         <v>149</v>
       </c>
       <c r="D23" s="42" t="s">
         <v>88</v>
       </c>
       <c r="E23" s="13">
         <v>6000</v>
       </c>
       <c r="F23" s="2"/>
       <c r="G23" s="48" t="s">
         <v>144</v>
       </c>
       <c r="H23" s="2"/>
     </row>
-    <row r="24" spans="2:8">
+    <row r="24" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B24" s="42" t="s">
         <v>152</v>
       </c>
       <c r="C24" s="42" t="s">
         <v>149</v>
       </c>
       <c r="D24" s="42" t="s">
         <v>153</v>
       </c>
       <c r="E24" s="53">
         <v>0.1</v>
       </c>
       <c r="F24" s="2"/>
       <c r="G24" s="48" t="s">
         <v>154</v>
       </c>
       <c r="H24" s="2"/>
     </row>
-    <row r="25" spans="2:8">
+    <row r="25" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B25" s="42" t="s">
         <v>90</v>
       </c>
       <c r="C25" s="42" t="s">
         <v>149</v>
       </c>
       <c r="D25" s="42" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="13">
         <v>2750</v>
       </c>
       <c r="F25" s="2"/>
       <c r="G25" s="48" t="s">
         <v>155</v>
       </c>
       <c r="H25" s="2"/>
     </row>
-    <row r="26" spans="2:8">
+    <row r="26" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B26" s="42" t="s">
         <v>156</v>
       </c>
       <c r="C26" s="42" t="s">
         <v>157</v>
       </c>
       <c r="D26" s="42" t="s">
         <v>158</v>
       </c>
       <c r="E26" s="13">
         <v>20</v>
       </c>
       <c r="F26" s="2"/>
       <c r="G26" s="48" t="s">
         <v>159</v>
       </c>
       <c r="H26" s="2"/>
     </row>
-    <row r="27" spans="2:8">
+    <row r="27" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B27" s="42" t="s">
         <v>160</v>
       </c>
       <c r="C27" s="42" t="s">
         <v>149</v>
       </c>
       <c r="D27" s="42" t="s">
         <v>161</v>
       </c>
       <c r="E27" s="13">
         <v>8</v>
       </c>
       <c r="F27" s="2"/>
       <c r="G27" s="48" t="s">
         <v>155</v>
       </c>
       <c r="H27" s="2"/>
     </row>
-    <row r="28" spans="2:8">
+    <row r="28" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B28" s="42" t="s">
         <v>162</v>
       </c>
       <c r="C28" s="42" t="s">
         <v>149</v>
       </c>
       <c r="D28" s="42" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="13">
         <f>Basis_Lastmaneg/2</f>
         <v>1375</v>
       </c>
       <c r="F28" s="2"/>
       <c r="G28" s="48" t="s">
         <v>163</v>
       </c>
       <c r="H28" s="2"/>
     </row>
-    <row r="29" spans="2:8">
+    <row r="29" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B29" s="42" t="s">
         <v>164</v>
       </c>
       <c r="C29" s="42" t="s">
         <v>20</v>
       </c>
       <c r="D29" s="42" t="s">
         <v>165</v>
       </c>
       <c r="E29" s="13">
         <f>ROUND((Basis_Zwisch/4 +Basis_VertMeter*3 )/100,0)*100</f>
         <v>2300</v>
       </c>
       <c r="F29" s="2"/>
       <c r="G29" s="48" t="s">
         <v>166</v>
       </c>
       <c r="H29" s="2"/>
     </row>
-    <row r="30" spans="2:8">
+    <row r="30" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B30" s="42" t="s">
         <v>164</v>
       </c>
       <c r="C30" s="42" t="s">
         <v>22</v>
       </c>
       <c r="D30" s="42" t="s">
         <v>165</v>
       </c>
       <c r="E30" s="13">
         <f>ROUND((Basis_Zwisch/2 +Basis_VertMeter*5 + Bas_Netzkosten*50*0.3 + + Bas_NetGrund/2 + Basis_Lastmaneg/2)/100,0)*100</f>
         <v>10300</v>
       </c>
       <c r="F30" s="2"/>
       <c r="G30" s="48" t="s">
         <v>166</v>
       </c>
       <c r="H30" s="2"/>
     </row>
-    <row r="31" spans="2:8">
+    <row r="31" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B31" s="42" t="s">
         <v>164</v>
       </c>
       <c r="C31" s="42" t="s">
         <v>23</v>
       </c>
       <c r="D31" s="42" t="s">
         <v>165</v>
       </c>
       <c r="E31" s="13">
         <f>ROUND((Basis_Zwisch/2 +Basis_VertMeter*5 + Bas_Netzkosten*100*0.3 + Bas_NetGrund + Bas_NetGrund/2 + Basis_Lastmaneg/2)/100,0)*100</f>
         <v>16400</v>
       </c>
       <c r="F31" s="2"/>
       <c r="G31" s="48" t="s">
         <v>166</v>
       </c>
       <c r="H31" s="2"/>
     </row>
-    <row r="32" spans="2:8">
+    <row r="32" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B32" s="42" t="s">
         <v>164</v>
       </c>
       <c r="C32" s="42" t="s">
         <v>24</v>
       </c>
       <c r="D32" s="42" t="s">
         <v>165</v>
       </c>
       <c r="E32" s="13">
         <f>ROUND((Basis_Zwisch/2 +Basis_VertMeter*5 + Bas_Netzkosten*170*0.3 + Bas_NetGrund + Bas_NetGrund/2 + Basis_Lastmaneg/2)/100,0)*100</f>
         <v>20800</v>
       </c>
       <c r="F32" s="2"/>
       <c r="G32" s="48" t="s">
         <v>166</v>
       </c>
       <c r="H32" s="2"/>
     </row>
-    <row r="33" spans="2:8">
+    <row r="33" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B33" s="42"/>
       <c r="C33" s="42"/>
       <c r="D33" s="42"/>
       <c r="E33" s="42"/>
       <c r="F33" s="2"/>
       <c r="G33" s="48"/>
       <c r="H33" s="2"/>
     </row>
-    <row r="34" spans="2:8" ht="15">
+    <row r="34" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B34" s="43" t="s">
         <v>167</v>
       </c>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="2"/>
       <c r="G34" s="48"/>
       <c r="H34" s="2"/>
     </row>
-    <row r="35" spans="2:8">
+    <row r="35" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B35" s="42" t="s">
         <v>168</v>
       </c>
       <c r="C35" s="42" t="s">
         <v>169</v>
       </c>
       <c r="D35" s="42" t="s">
         <v>165</v>
       </c>
       <c r="E35" s="13">
         <v>2000</v>
       </c>
       <c r="F35" s="2"/>
       <c r="G35" s="48" t="s">
         <v>159</v>
       </c>
       <c r="H35" s="2"/>
     </row>
-    <row r="36" spans="2:8">
+    <row r="36" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B36" s="42" t="s">
         <v>168</v>
       </c>
       <c r="C36" s="42" t="s">
         <v>170</v>
       </c>
       <c r="D36" s="42" t="s">
         <v>165</v>
       </c>
       <c r="E36" s="13">
         <v>25000</v>
       </c>
       <c r="F36" s="2"/>
       <c r="G36" s="48" t="s">
         <v>159</v>
       </c>
       <c r="H36" s="2"/>
     </row>
-    <row r="37" spans="2:8">
+    <row r="37" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B37" s="42" t="s">
         <v>168</v>
       </c>
       <c r="C37" s="42" t="s">
         <v>171</v>
       </c>
       <c r="D37" s="42" t="s">
         <v>165</v>
       </c>
       <c r="E37" s="13">
         <v>50000</v>
       </c>
       <c r="F37" s="2"/>
       <c r="G37" s="48" t="s">
         <v>159</v>
       </c>
       <c r="H37" s="2"/>
     </row>
-    <row r="38" spans="2:8">
+    <row r="38" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B38" s="42" t="s">
         <v>168</v>
       </c>
       <c r="C38" s="42" t="s">
         <v>172</v>
       </c>
       <c r="D38" s="42" t="s">
         <v>165</v>
       </c>
       <c r="E38" s="13">
         <v>80000</v>
       </c>
       <c r="F38" s="2"/>
       <c r="G38" s="48" t="s">
         <v>159</v>
       </c>
       <c r="H38" s="2"/>
     </row>
-    <row r="39" spans="2:8">
+    <row r="39" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B39" s="42" t="s">
         <v>173</v>
       </c>
       <c r="C39" s="42" t="s">
         <v>169</v>
       </c>
       <c r="D39" s="42" t="s">
         <v>165</v>
       </c>
       <c r="E39" s="13">
         <v>750</v>
       </c>
       <c r="F39" s="2"/>
       <c r="G39" s="48" t="s">
         <v>159</v>
       </c>
       <c r="H39" s="2"/>
     </row>
-    <row r="40" spans="2:8">
+    <row r="40" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B40" s="42" t="s">
         <v>173</v>
       </c>
       <c r="C40" s="42" t="s">
         <v>170</v>
       </c>
       <c r="D40" s="42" t="s">
         <v>165</v>
       </c>
       <c r="E40" s="13">
         <v>900</v>
       </c>
       <c r="F40" s="2"/>
       <c r="G40" s="48" t="s">
         <v>159</v>
       </c>
       <c r="H40" s="2"/>
     </row>
-    <row r="41" spans="2:8">
+    <row r="41" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B41" s="42" t="s">
         <v>173</v>
       </c>
       <c r="C41" s="42" t="s">
         <v>171</v>
       </c>
       <c r="D41" s="42" t="s">
         <v>165</v>
       </c>
       <c r="E41" s="13">
         <v>1000</v>
       </c>
       <c r="F41" s="2"/>
       <c r="G41" s="48" t="s">
         <v>159</v>
       </c>
       <c r="H41" s="2"/>
     </row>
-    <row r="42" spans="2:8">
+    <row r="42" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B42" s="42" t="s">
         <v>173</v>
       </c>
       <c r="C42" s="42" t="s">
         <v>172</v>
       </c>
       <c r="D42" s="42" t="s">
         <v>165</v>
       </c>
       <c r="E42" s="13">
         <v>1000</v>
       </c>
       <c r="F42" s="2"/>
       <c r="G42" s="48" t="s">
         <v>159</v>
       </c>
       <c r="H42" s="2"/>
     </row>
-    <row r="43" spans="2:8">
+    <row r="43" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B43" s="42" t="s">
         <v>174</v>
       </c>
       <c r="C43" s="42" t="s">
         <v>175</v>
       </c>
       <c r="D43" s="42" t="s">
         <v>176</v>
       </c>
       <c r="E43" s="13">
         <v>30</v>
       </c>
       <c r="F43" s="2"/>
       <c r="G43" s="48" t="s">
         <v>159</v>
       </c>
       <c r="H43" s="2"/>
     </row>
-    <row r="44" spans="2:8">
+    <row r="44" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B44" s="42" t="s">
         <v>177</v>
       </c>
       <c r="C44" s="42" t="s">
         <v>175</v>
       </c>
       <c r="D44" s="42" t="s">
         <v>161</v>
       </c>
       <c r="E44" s="13">
         <v>8</v>
       </c>
       <c r="F44" s="2"/>
       <c r="G44" s="48" t="s">
         <v>159</v>
       </c>
       <c r="H44" s="2"/>
     </row>
-    <row r="45" spans="2:8">
+    <row r="45" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B45" s="42"/>
       <c r="C45" s="42"/>
       <c r="D45" s="42"/>
       <c r="E45" s="42"/>
       <c r="F45" s="2"/>
       <c r="G45" s="48"/>
       <c r="H45" s="2"/>
     </row>
-    <row r="46" spans="2:8" ht="15">
+    <row r="46" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B46" s="43" t="s">
         <v>178</v>
       </c>
       <c r="C46" s="42"/>
       <c r="D46" s="42"/>
       <c r="E46" s="42"/>
       <c r="F46" s="2"/>
       <c r="G46" s="48"/>
       <c r="H46" s="2"/>
     </row>
-    <row r="47" spans="2:8">
+    <row r="47" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B47" s="42" t="s">
         <v>179</v>
       </c>
       <c r="C47" s="42"/>
       <c r="D47" s="42" t="s">
         <v>49</v>
       </c>
       <c r="E47" s="54">
         <v>0</v>
       </c>
       <c r="F47" s="2"/>
       <c r="G47" s="48" t="s">
         <v>180</v>
       </c>
       <c r="H47" s="2"/>
     </row>
-    <row r="48" spans="2:8">
+    <row r="48" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B48" s="42" t="s">
         <v>181</v>
       </c>
       <c r="C48" s="42"/>
       <c r="D48" s="42" t="s">
         <v>182</v>
       </c>
       <c r="E48" s="54">
         <v>12.5</v>
       </c>
       <c r="F48" s="2"/>
       <c r="G48" s="48" t="s">
         <v>183</v>
       </c>
       <c r="H48" s="2"/>
     </row>
-    <row r="49" spans="2:8">
+    <row r="49" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B49" s="42" t="s">
         <v>184</v>
       </c>
       <c r="C49" s="42"/>
       <c r="D49" s="42" t="s">
         <v>185</v>
       </c>
       <c r="E49" s="54">
         <v>25</v>
       </c>
       <c r="F49" s="2"/>
       <c r="G49" s="48" t="s">
         <v>159</v>
       </c>
       <c r="H49" s="2"/>
     </row>
-    <row r="50" spans="2:8">
+    <row r="50" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B50" s="42" t="s">
         <v>186</v>
       </c>
       <c r="C50" s="42"/>
       <c r="D50" s="42" t="s">
         <v>185</v>
       </c>
       <c r="E50" s="54">
         <v>80</v>
       </c>
       <c r="F50" s="2"/>
       <c r="G50" s="48" t="s">
         <v>159</v>
       </c>
       <c r="H50" s="2"/>
     </row>
-    <row r="51" spans="2:8">
+    <row r="51" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B51" s="42" t="s">
         <v>187</v>
       </c>
       <c r="C51" s="42"/>
       <c r="D51" s="42" t="s">
         <v>182</v>
       </c>
       <c r="E51" s="54">
         <v>20</v>
       </c>
       <c r="F51" s="2"/>
       <c r="G51" s="48" t="s">
         <v>159</v>
       </c>
       <c r="H51" s="2"/>
     </row>
-    <row r="52" spans="2:8">
+    <row r="52" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B52" s="42"/>
       <c r="C52" s="42"/>
       <c r="D52" s="42"/>
       <c r="E52" s="42"/>
       <c r="F52" s="2"/>
       <c r="G52" s="48"/>
       <c r="H52" s="2"/>
     </row>
-    <row r="53" spans="2:8" ht="15">
+    <row r="53" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B53" s="43" t="s">
         <v>188</v>
       </c>
       <c r="C53" s="42"/>
       <c r="D53" s="42"/>
       <c r="E53" s="42"/>
       <c r="F53" s="2"/>
       <c r="G53" s="48"/>
       <c r="H53" s="2"/>
     </row>
-    <row r="54" spans="2:8">
+    <row r="54" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B54" s="42" t="s">
         <v>189</v>
       </c>
       <c r="C54" s="42" t="s">
         <v>190</v>
       </c>
       <c r="D54" s="42" t="s">
         <v>191</v>
       </c>
       <c r="E54" s="13">
         <v>1870</v>
       </c>
       <c r="F54" s="2"/>
       <c r="G54" s="48" t="s">
         <v>192</v>
       </c>
       <c r="H54" s="2"/>
     </row>
-    <row r="55" spans="2:8">
+    <row r="55" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B55" s="42" t="s">
         <v>193</v>
       </c>
       <c r="C55" s="42" t="s">
         <v>190</v>
       </c>
       <c r="D55" s="42" t="s">
         <v>191</v>
       </c>
       <c r="E55" s="13">
         <v>6600</v>
       </c>
       <c r="F55" s="2"/>
       <c r="G55" s="48" t="s">
         <v>194</v>
       </c>
       <c r="H55" s="2"/>
     </row>
-    <row r="56" spans="2:8">
+    <row r="56" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B56" s="42" t="s">
         <v>195</v>
       </c>
       <c r="C56" s="42" t="s">
         <v>190</v>
       </c>
       <c r="D56" s="42" t="s">
         <v>191</v>
       </c>
       <c r="E56" s="13">
         <v>3484.7999999999997</v>
       </c>
       <c r="F56" s="2"/>
       <c r="G56" s="48" t="s">
         <v>196</v>
       </c>
       <c r="H56" s="2"/>
     </row>
-    <row r="57" spans="2:8">
+    <row r="57" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B57" s="42" t="s">
         <v>189</v>
       </c>
       <c r="C57" s="42" t="s">
         <v>197</v>
       </c>
       <c r="D57" s="42" t="s">
         <v>191</v>
       </c>
       <c r="E57" s="13">
         <v>26400</v>
       </c>
       <c r="F57" s="2"/>
       <c r="G57" s="48" t="s">
         <v>198</v>
       </c>
       <c r="H57" s="2"/>
     </row>
-    <row r="58" spans="2:8">
+    <row r="58" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B58" s="42" t="s">
         <v>193</v>
       </c>
       <c r="C58" s="42" t="s">
         <v>197</v>
       </c>
       <c r="D58" s="42" t="s">
         <v>191</v>
       </c>
       <c r="E58" s="13">
         <v>26400</v>
       </c>
       <c r="F58" s="2"/>
       <c r="G58" s="48" t="s">
         <v>198</v>
       </c>
       <c r="H58" s="2"/>
     </row>
-    <row r="59" spans="2:8">
+    <row r="59" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B59" s="42" t="s">
         <v>195</v>
       </c>
       <c r="C59" s="42" t="s">
         <v>197</v>
       </c>
       <c r="D59" s="42" t="s">
         <v>191</v>
       </c>
       <c r="E59" s="13">
         <v>21120</v>
       </c>
       <c r="F59" s="2"/>
       <c r="G59" s="48" t="s">
         <v>199</v>
       </c>
       <c r="H59" s="2"/>
     </row>
-    <row r="60" spans="2:8">
+    <row r="60" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B60" s="42" t="s">
         <v>189</v>
       </c>
       <c r="C60" s="42" t="s">
         <v>200</v>
       </c>
       <c r="D60" s="42" t="s">
         <v>191</v>
       </c>
       <c r="E60" s="13">
         <v>39600</v>
       </c>
       <c r="F60" s="2"/>
       <c r="G60" s="48" t="s">
         <v>201</v>
       </c>
       <c r="H60" s="2"/>
     </row>
-    <row r="61" spans="2:8">
+    <row r="61" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B61" s="42" t="s">
         <v>193</v>
       </c>
       <c r="C61" s="42" t="s">
         <v>200</v>
       </c>
       <c r="D61" s="42" t="s">
         <v>191</v>
       </c>
       <c r="E61" s="13">
         <v>39600</v>
       </c>
       <c r="F61" s="2"/>
       <c r="G61" s="48" t="s">
         <v>201</v>
       </c>
       <c r="H61" s="2"/>
     </row>
-    <row r="62" spans="2:8">
+    <row r="62" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B62" s="42" t="s">
         <v>195</v>
       </c>
       <c r="C62" s="42" t="s">
         <v>200</v>
       </c>
       <c r="D62" s="42" t="s">
         <v>191</v>
       </c>
       <c r="E62" s="13">
         <v>42240</v>
       </c>
       <c r="F62" s="2"/>
       <c r="G62" s="48" t="s">
         <v>199</v>
       </c>
       <c r="H62" s="2"/>
     </row>
-    <row r="63" spans="2:8">
+    <row r="63" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B63" s="42" t="s">
         <v>189</v>
       </c>
       <c r="C63" s="42" t="s">
         <v>202</v>
       </c>
       <c r="D63" s="42" t="s">
         <v>191</v>
       </c>
       <c r="E63" s="13">
         <v>79200</v>
       </c>
       <c r="F63" s="2"/>
       <c r="G63" s="48" t="s">
         <v>203</v>
       </c>
       <c r="H63" s="2"/>
     </row>
-    <row r="64" spans="2:8">
+    <row r="64" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B64" s="42" t="s">
         <v>193</v>
       </c>
       <c r="C64" s="42" t="s">
         <v>202</v>
       </c>
       <c r="D64" s="42" t="s">
         <v>191</v>
       </c>
       <c r="E64" s="13">
         <v>79200</v>
       </c>
       <c r="F64" s="2"/>
       <c r="G64" s="48" t="s">
         <v>203</v>
       </c>
       <c r="H64" s="2"/>
     </row>
-    <row r="65" spans="2:8">
+    <row r="65" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B65" s="42" t="s">
         <v>195</v>
       </c>
       <c r="C65" s="42" t="s">
         <v>202</v>
       </c>
       <c r="D65" s="42" t="s">
         <v>191</v>
       </c>
       <c r="E65" s="13">
         <v>147840</v>
       </c>
       <c r="F65" s="2"/>
       <c r="G65" s="48" t="s">
         <v>199</v>
       </c>
       <c r="H65" s="2"/>
     </row>
-    <row r="66" spans="2:8">
+    <row r="66" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B66" s="42" t="s">
         <v>204</v>
       </c>
       <c r="C66" s="42"/>
       <c r="D66" s="42" t="s">
         <v>49</v>
       </c>
       <c r="E66" s="54">
         <v>0.25</v>
       </c>
       <c r="F66" s="2"/>
       <c r="G66" s="48" t="s">
         <v>159</v>
       </c>
       <c r="H66" s="2"/>
     </row>
-    <row r="67" spans="2:8">
+    <row r="67" spans="2:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B67" s="42" t="s">
         <v>205</v>
       </c>
       <c r="C67" s="42"/>
       <c r="D67" s="42" t="s">
         <v>206</v>
       </c>
       <c r="E67" s="54">
         <v>17</v>
       </c>
       <c r="F67" s="2"/>
       <c r="G67" s="48" t="s">
         <v>159</v>
       </c>
       <c r="H67" s="2"/>
     </row>
-    <row r="68" spans="2:8">
+    <row r="68" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B68" s="42"/>
       <c r="C68" s="42"/>
       <c r="D68" s="42"/>
       <c r="E68" s="42"/>
       <c r="F68" s="42"/>
       <c r="G68" s="42"/>
       <c r="H68" s="42"/>
     </row>
-    <row r="69" spans="2:8" ht="15">
+    <row r="69" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B69" s="2"/>
       <c r="C69" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E69" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F69" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G69" s="6" t="s">
         <v>207</v>
       </c>
       <c r="H69" s="42"/>
     </row>
-    <row r="70" spans="2:8" ht="15">
+    <row r="70" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B70" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C70" s="13">
         <f>E54</f>
         <v>1870</v>
       </c>
       <c r="D70" s="13">
         <f>E57</f>
         <v>26400</v>
       </c>
       <c r="E70" s="13">
         <f>E60</f>
         <v>39600</v>
       </c>
       <c r="F70" s="13">
         <f>E63</f>
         <v>79200</v>
       </c>
       <c r="G70" s="53">
         <v>0.6</v>
       </c>
       <c r="H70" s="42"/>
     </row>
-    <row r="71" spans="2:8" ht="15">
+    <row r="71" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B71" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C71" s="13">
         <f>E55</f>
         <v>6600</v>
       </c>
       <c r="D71" s="13">
         <f>E58</f>
         <v>26400</v>
       </c>
       <c r="E71" s="13">
         <f>E61</f>
         <v>39600</v>
       </c>
       <c r="F71" s="13">
         <f t="shared" ref="F71:F72" si="0">E64</f>
         <v>79200</v>
       </c>
       <c r="G71" s="53">
         <v>0.3</v>
       </c>
       <c r="H71" s="42"/>
     </row>
-    <row r="72" spans="2:8" ht="15">
+    <row r="72" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B72" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C72" s="13">
         <f>E56</f>
         <v>3484.7999999999997</v>
       </c>
       <c r="D72" s="13">
         <f>E59</f>
         <v>21120</v>
       </c>
       <c r="E72" s="13">
         <f>E62</f>
         <v>42240</v>
       </c>
       <c r="F72" s="13">
         <f t="shared" si="0"/>
         <v>147840</v>
       </c>
       <c r="G72" s="53">
         <v>0.1</v>
       </c>
       <c r="H72" s="42"/>
     </row>
-    <row r="73" spans="2:8" ht="15">
+    <row r="73" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B73" s="6" t="s">
         <v>208</v>
       </c>
       <c r="C73" s="13">
         <f>ROUND(SUMPRODUCT(C70:C72,$G70:$G72)/100,0)*100</f>
         <v>3500</v>
       </c>
       <c r="D73" s="13">
         <f>ROUND(SUMPRODUCT(D70:D72,$G70:$G72)/100,0)*100</f>
         <v>25900</v>
       </c>
       <c r="E73" s="13">
         <f>ROUND(SUMPRODUCT(E70:E72,$G70:$G72)/100,0)*100</f>
         <v>39900</v>
       </c>
       <c r="F73" s="13">
         <f>ROUND(SUMPRODUCT(F70:F72,$G70:$G72)/100,0)*100</f>
         <v>86100</v>
       </c>
       <c r="G73" s="42"/>
       <c r="H73" s="42"/>
     </row>
-    <row r="74" spans="2:8">
+    <row r="74" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B74" s="2"/>
       <c r="C74" s="2"/>
       <c r="D74" s="2"/>
       <c r="E74" s="2"/>
       <c r="F74" s="2"/>
       <c r="G74" s="42"/>
       <c r="H74" s="42"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="wh6nrF4mFiB6iyCyFahYgBg6S0j74zboaMV8+vSryz7/EvQjpLOVrc1Ta2D+g5ywr6uPN88xhaLOZpbZQ5I7/w==" saltValue="je9bKi6aMNgylLdZt6oU8w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a9bf01b5-c353-45b5-9935-f51094852823">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="675f8536-6ec2-45b7-a853-df43709470fd" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100B965D7DB76904C47A88962C3D7C2D897" ma:contentTypeVersion="15" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="59c031c2685dde77adcf4da945d9406b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a9bf01b5-c353-45b5-9935-f51094852823" xmlns:ns3="675f8536-6ec2-45b7-a853-df43709470fd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="32a8d91fc21f7a51fc27628e42cc920c" ns2:_="" ns3:_="">
     <xsd:import namespace="a9bf01b5-c353-45b5-9935-f51094852823"/>
     <xsd:import namespace="675f8536-6ec2-45b7-a853-df43709470fd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -19745,93 +19765,197 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20DA8C52-3A2D-432A-9EF6-40305A69EC2B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F2C6AD8-4FF0-4BCB-845E-443157402930}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A0AAF18-95F3-4BE4-A960-909EE1CA9F3B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A0AAF18-95F3-4BE4-A960-909EE1CA9F3B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a9bf01b5-c353-45b5-9935-f51094852823"/>
+    <ds:schemaRef ds:uri="675f8536-6ec2-45b7-a853-df43709470fd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F2C6AD8-4FF0-4BCB-845E-443157402930}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20DA8C52-3A2D-432A-9EF6-40305A69EC2B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a9bf01b5-c353-45b5-9935-f51094852823"/>
+    <ds:schemaRef ds:uri="675f8536-6ec2-45b7-a853-df43709470fd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <TotalTime></TotalTime>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Feuilles de calcul</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Plages nommées</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>45</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="48" baseType="lpstr">
+      <vt:lpstr>Modus Basic</vt:lpstr>
+      <vt:lpstr>Modus Advanced</vt:lpstr>
+      <vt:lpstr>Daten</vt:lpstr>
+      <vt:lpstr>Bas_NetGrund</vt:lpstr>
+      <vt:lpstr>Bas_Netzkosten</vt:lpstr>
+      <vt:lpstr>Basic_Basis_Inv100kW</vt:lpstr>
+      <vt:lpstr>Basic_Basis_inv11kW</vt:lpstr>
+      <vt:lpstr>Basic_Basis_Inv350kW</vt:lpstr>
+      <vt:lpstr>Basic_Basis_Inv50kW</vt:lpstr>
+      <vt:lpstr>Basis_Contracting</vt:lpstr>
+      <vt:lpstr>Basis_Lastmaneg</vt:lpstr>
+      <vt:lpstr>Basis_NetGrund</vt:lpstr>
+      <vt:lpstr>Basis_Netzkosten</vt:lpstr>
+      <vt:lpstr>Basis_NetzMeter</vt:lpstr>
+      <vt:lpstr>Basis_Projekt</vt:lpstr>
+      <vt:lpstr>Basis_VertMeter</vt:lpstr>
+      <vt:lpstr>Basis_Zwisch</vt:lpstr>
+      <vt:lpstr>Bet_Basis</vt:lpstr>
+      <vt:lpstr>Bet_Basis_AD</vt:lpstr>
+      <vt:lpstr>Bet_Betrieb</vt:lpstr>
+      <vt:lpstr>Bet_Betrieb_AD</vt:lpstr>
+      <vt:lpstr>Bet_LIS</vt:lpstr>
+      <vt:lpstr>Bet_LIS_AD</vt:lpstr>
+      <vt:lpstr>Betreibermodell</vt:lpstr>
+      <vt:lpstr>Betreibermodell_Advanced</vt:lpstr>
+      <vt:lpstr>Betrieb_AbLP</vt:lpstr>
+      <vt:lpstr>Betrieb_AbrkWh</vt:lpstr>
+      <vt:lpstr>Betrieb_Contracting</vt:lpstr>
+      <vt:lpstr>Betrieb_Wartung_AC</vt:lpstr>
+      <vt:lpstr>Betrieb_Wartung_DC</vt:lpstr>
+      <vt:lpstr>Erweiterung_Anschluss</vt:lpstr>
+      <vt:lpstr>Jahr_Advenced</vt:lpstr>
+      <vt:lpstr>Jahr_Basic</vt:lpstr>
+      <vt:lpstr>Lastmanagement_Lebensdauer</vt:lpstr>
+      <vt:lpstr>Leistungsfaktor</vt:lpstr>
+      <vt:lpstr>LIS_Contracting</vt:lpstr>
+      <vt:lpstr>LIS_Inst100kW</vt:lpstr>
+      <vt:lpstr>LIS_Inst11kW</vt:lpstr>
+      <vt:lpstr>LIS_Inst350kW</vt:lpstr>
+      <vt:lpstr>LIS_Inst50kW</vt:lpstr>
+      <vt:lpstr>LIS_Kauf100kW</vt:lpstr>
+      <vt:lpstr>LIS_Kauf11kW</vt:lpstr>
+      <vt:lpstr>LIS_Kauf350kW</vt:lpstr>
+      <vt:lpstr>LIS_Kauf50kW</vt:lpstr>
+      <vt:lpstr>LIS_Lebensdauer</vt:lpstr>
+      <vt:lpstr>LIS_LebensdauerAC</vt:lpstr>
+      <vt:lpstr>Strompreis</vt:lpstr>
+      <vt:lpstr>Verbrauch_100km</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Trachsel, Tim</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B965D7DB76904C47A88962C3D7C2D897</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_SetDate">
+    <vt:lpwstr>2026-04-27T09:57:56Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_Name">
+    <vt:lpwstr>L2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_SiteId">
+    <vt:lpwstr>6ae27add-8276-4a38-88c1-3a9c1f973767</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_ActionId">
+    <vt:lpwstr>71951048-c31a-496d-93d2-e3a9d0336bb1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>