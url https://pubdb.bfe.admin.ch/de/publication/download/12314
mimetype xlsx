--- v0 (2026-01-09)
+++ v1 (2026-07-14)
@@ -1,147 +1,146 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28618"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\adb.intra.admin.ch\userhome$\BFE-01\U80779993\data\Documents\Projets temporaires 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\adb.intra.admin.ch\Userhome$\BFE-01\U80848413\data\Documents\AS\Temporäre Projekte\Doks\Abrechnung 2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{098C88D1-D980-4849-9E18-64287ED69099}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EA2BB508-6F6A-44A7-93DD-D41D1A62B25B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" tabRatio="878" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="878" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Start" sheetId="9" r:id="rId1"/>
     <sheet name="Decompte-Abrechung-Rendiconto" sheetId="3" r:id="rId2"/>
     <sheet name="Facture-Rechnung-Fattura" sheetId="8" r:id="rId3"/>
     <sheet name="Listes_Admin_DFI" sheetId="7" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="ActionFR">Listes_Admin_DFI!$E$27:$E$28</definedName>
     <definedName name="ActionIT">Listes_Admin_DFI!$G$27:$G$28</definedName>
     <definedName name="CommunesDE">Listes_Admin_DFI!$F$16:$F$17</definedName>
     <definedName name="CommunesFR">Listes_Admin_DFI!$E$16:$E$17</definedName>
     <definedName name="CommunesIT">Listes_Admin_DFI!$G$16:$G$17</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Facture-Rechnung-Fattura'!$A$1:$C$35</definedName>
     <definedName name="Thematique">Listes_Admin_DFI!$A$27:$A$28</definedName>
     <definedName name="Type">Listes_Admin_DFI!$A$16:$A$17</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B13" i="8" l="1"/>
+  <c r="B9" i="8" l="1"/>
+  <c r="B13" i="8"/>
   <c r="B10" i="8"/>
   <c r="I37" i="3"/>
   <c r="I38" i="3"/>
   <c r="I39" i="3"/>
   <c r="I40" i="3"/>
   <c r="I41" i="3"/>
   <c r="I42" i="3"/>
   <c r="F37" i="3"/>
   <c r="F38" i="3"/>
   <c r="F39" i="3"/>
   <c r="F40" i="3"/>
   <c r="F41" i="3"/>
   <c r="F42" i="3"/>
   <c r="J39" i="3" l="1"/>
   <c r="J42" i="3"/>
   <c r="J38" i="3"/>
   <c r="J41" i="3"/>
   <c r="J40" i="3"/>
   <c r="J37" i="3"/>
   <c r="A1" i="7" l="1"/>
   <c r="B1" i="7" s="1"/>
   <c r="A9" i="7"/>
+  <c r="A72" i="7"/>
+  <c r="A27" i="7"/>
+  <c r="A30" i="7"/>
+  <c r="A39" i="7"/>
+  <c r="A71" i="7"/>
+  <c r="A6" i="7"/>
+  <c r="A11" i="7"/>
+  <c r="A26" i="7"/>
+  <c r="A4" i="7"/>
+  <c r="A69" i="7"/>
   <c r="A10" i="7"/>
+  <c r="A5" i="7"/>
+  <c r="A59" i="7"/>
+  <c r="A38" i="7"/>
   <c r="A21" i="7"/>
-  <c r="A27" i="7"/>
-[...8 lines deleted...]
-  <c r="A59" i="7"/>
   <c r="A3" i="7"/>
-  <c r="A6" i="7"/>
-[...1 lines deleted...]
-  <c r="A5" i="7"/>
   <c r="A9" i="8" l="1"/>
   <c r="A9" i="3"/>
   <c r="A23" i="8"/>
   <c r="E25" i="8"/>
   <c r="E15" i="8"/>
   <c r="E14" i="8"/>
   <c r="E12" i="8"/>
   <c r="E11" i="8"/>
   <c r="D23" i="3"/>
   <c r="D14" i="3"/>
   <c r="D8" i="3"/>
   <c r="D7" i="3"/>
   <c r="D6" i="3"/>
   <c r="A27" i="3"/>
   <c r="C1" i="3"/>
   <c r="D1" i="8"/>
   <c r="A13" i="3"/>
   <c r="C8" i="9"/>
   <c r="C6" i="9"/>
   <c r="C5" i="9"/>
   <c r="C7" i="9"/>
   <c r="C10" i="9"/>
   <c r="D9" i="9"/>
   <c r="D7" i="9"/>
   <c r="D5" i="9"/>
@@ -153,135 +152,135 @@
   <c r="F61" i="3"/>
   <c r="I60" i="3"/>
   <c r="F60" i="3"/>
   <c r="I59" i="3"/>
   <c r="F59" i="3"/>
   <c r="I58" i="3"/>
   <c r="F58" i="3"/>
   <c r="I57" i="3"/>
   <c r="F57" i="3"/>
   <c r="I56" i="3"/>
   <c r="F56" i="3"/>
   <c r="I55" i="3"/>
   <c r="F55" i="3"/>
   <c r="I54" i="3"/>
   <c r="F54" i="3"/>
   <c r="I53" i="3"/>
   <c r="F53" i="3"/>
   <c r="I52" i="3"/>
   <c r="F52" i="3"/>
   <c r="I51" i="3"/>
   <c r="F51" i="3"/>
   <c r="I50" i="3"/>
   <c r="F50" i="3"/>
   <c r="I49" i="3"/>
   <c r="F49" i="3"/>
-  <c r="A101" i="7"/>
-[...3 lines deleted...]
-  <c r="A62" i="7"/>
+  <c r="A77" i="7"/>
+  <c r="A34" i="7"/>
+  <c r="A50" i="7"/>
+  <c r="A73" i="7"/>
+  <c r="A75" i="7"/>
+  <c r="A22" i="7"/>
+  <c r="A28" i="7"/>
   <c r="A57" i="7"/>
-  <c r="A95" i="7"/>
-[...6 lines deleted...]
-  <c r="A15" i="7"/>
   <c r="A13" i="7"/>
-  <c r="A18" i="7"/>
-[...35 lines deleted...]
-  <c r="A28" i="7"/>
+  <c r="A46" i="7"/>
   <c r="A100" i="7"/>
-  <c r="A66" i="7"/>
-[...24 lines deleted...]
-  <c r="A29" i="7"/>
   <c r="A103" i="7"/>
   <c r="A87" i="7"/>
+  <c r="A65" i="7"/>
+  <c r="A90" i="7"/>
+  <c r="A29" i="7"/>
+  <c r="A61" i="7"/>
+  <c r="A53" i="7"/>
+  <c r="A89" i="7"/>
+  <c r="A81" i="7"/>
+  <c r="A33" i="7"/>
+  <c r="A101" i="7"/>
+  <c r="A92" i="7"/>
   <c r="A99" i="7"/>
+  <c r="A104" i="7"/>
+  <c r="A18" i="7"/>
+  <c r="A43" i="7"/>
+  <c r="A41" i="7"/>
   <c r="A7" i="7"/>
+  <c r="A85" i="7"/>
+  <c r="A97" i="7"/>
+  <c r="A56" i="7"/>
+  <c r="A49" i="7"/>
+  <c r="A63" i="7"/>
+  <c r="A60" i="7"/>
+  <c r="A15" i="7"/>
+  <c r="A95" i="7"/>
+  <c r="A32" i="7"/>
+  <c r="A79" i="7"/>
+  <c r="A86" i="7"/>
+  <c r="A44" i="7"/>
+  <c r="A23" i="7"/>
+  <c r="A58" i="7"/>
+  <c r="A62" i="7"/>
+  <c r="A80" i="7"/>
+  <c r="A67" i="7"/>
+  <c r="A35" i="7"/>
+  <c r="A70" i="7"/>
+  <c r="A94" i="7"/>
+  <c r="A19" i="7"/>
+  <c r="A102" i="7"/>
+  <c r="A82" i="7"/>
+  <c r="A20" i="7"/>
+  <c r="A17" i="7"/>
+  <c r="A52" i="7"/>
+  <c r="A8" i="7"/>
+  <c r="A76" i="7"/>
   <c r="A91" i="7"/>
-  <c r="A79" i="7"/>
+  <c r="A48" i="7"/>
+  <c r="A51" i="7"/>
+  <c r="A37" i="7"/>
+  <c r="A93" i="7"/>
+  <c r="A36" i="7"/>
+  <c r="A16" i="7"/>
+  <c r="A55" i="7"/>
+  <c r="A42" i="7"/>
+  <c r="A24" i="7"/>
+  <c r="A84" i="7"/>
+  <c r="A47" i="7"/>
+  <c r="A12" i="7"/>
+  <c r="A31" i="7"/>
+  <c r="A54" i="7"/>
+  <c r="A78" i="7"/>
+  <c r="A25" i="7"/>
+  <c r="A83" i="7"/>
+  <c r="A96" i="7"/>
+  <c r="A45" i="7"/>
+  <c r="A64" i="7"/>
+  <c r="A14" i="7"/>
+  <c r="A98" i="7"/>
+  <c r="A74" i="7"/>
+  <c r="A40" i="7"/>
+  <c r="A66" i="7"/>
+  <c r="A68" i="7"/>
+  <c r="A88" i="7"/>
   <c r="A10" i="8" l="1"/>
   <c r="A7" i="3"/>
   <c r="B14" i="3"/>
   <c r="A2" i="3"/>
   <c r="A25" i="3"/>
   <c r="J52" i="3"/>
   <c r="A20" i="8"/>
   <c r="C9" i="9"/>
   <c r="B11" i="3"/>
   <c r="A11" i="3"/>
   <c r="A14" i="8"/>
   <c r="A12" i="8"/>
   <c r="J50" i="3"/>
   <c r="J58" i="3"/>
   <c r="A8" i="3"/>
   <c r="J61" i="3"/>
   <c r="G30" i="3"/>
   <c r="A35" i="8"/>
   <c r="A11" i="8"/>
   <c r="A19" i="3"/>
   <c r="A17" i="3"/>
   <c r="G31" i="3"/>
   <c r="A28" i="8"/>
   <c r="A15" i="8"/>
   <c r="F31" i="3"/>
@@ -421,747 +420,747 @@
   <c r="J63" i="3"/>
   <c r="J45" i="3"/>
   <c r="J35" i="3"/>
   <c r="F82" i="3"/>
   <c r="J32" i="3"/>
   <c r="I82" i="3"/>
   <c r="A23" i="3" l="1"/>
   <c r="A22" i="3"/>
   <c r="J82" i="3"/>
   <c r="B18" i="3" l="1"/>
   <c r="B19" i="3" s="1"/>
   <c r="B21" i="3" s="1"/>
   <c r="B22" i="3" l="1"/>
   <c r="C19" i="8" s="1"/>
   <c r="B23" i="3"/>
   <c r="F19" i="8" l="1"/>
   <c r="C20" i="8"/>
   <c r="C21" i="8" s="1"/>
   <c r="F20" i="8"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="217">
   <si>
+    <t>Collaborateur</t>
+  </si>
+  <si>
+    <t>Fonction</t>
+  </si>
+  <si>
+    <t>Tarif horaire</t>
+  </si>
+  <si>
+    <t>Honoraires</t>
+  </si>
+  <si>
+    <t>Désignation</t>
+  </si>
+  <si>
+    <t>Personne de contact</t>
+  </si>
+  <si>
+    <t>Programme de soutien SuisseEnergie pour les communes</t>
+  </si>
+  <si>
+    <t>Coûts forfaitaires</t>
+  </si>
+  <si>
+    <t>Quantité</t>
+  </si>
+  <si>
+    <t>Montant</t>
+  </si>
+  <si>
+    <t>Sous-total</t>
+  </si>
+  <si>
+    <t>Récapitulatif</t>
+  </si>
+  <si>
+    <t>Commune individuelle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Einzelgemeinde </t>
+  </si>
+  <si>
+    <t>Comune individuale</t>
+  </si>
+  <si>
+    <t>Nom de la commune</t>
+  </si>
+  <si>
+    <t>Subvention maximale</t>
+  </si>
+  <si>
+    <t>Adresse postale de la commune</t>
+  </si>
+  <si>
+    <t>Adresse e-mail</t>
+  </si>
+  <si>
+    <t>Total de la subvention</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Coordonnées bancaires de la commune (Banque/Poste/IBAN)</t>
+  </si>
+  <si>
+    <t>Séance(s) d'information (obligatoire)</t>
+  </si>
+  <si>
+    <t>Montant par commune-contact inscrite</t>
+  </si>
+  <si>
+    <t>Coûts totaux du projet (selon tableau ci-dessous)</t>
+  </si>
+  <si>
+    <t>Subvention théorique (40% des coûts totaux)</t>
+  </si>
+  <si>
+    <t>Subvention maximale possible</t>
+  </si>
+  <si>
+    <t>Subvention accordée</t>
+  </si>
+  <si>
+    <t>NPA+Localité</t>
+  </si>
+  <si>
+    <t>Nom de la commune ou du regroupement</t>
+  </si>
+  <si>
+    <t>Personne de contact dans la commune</t>
+  </si>
+  <si>
+    <t>Subvention</t>
+  </si>
+  <si>
+    <t>Partie réservée à l'OFEN</t>
+  </si>
+  <si>
+    <t>Subvention maximale (selon tableau ci-dessus)</t>
+  </si>
+  <si>
+    <t>Collaborateur_exemple_1</t>
+  </si>
+  <si>
+    <t>Exemple 1 (honoraires)</t>
+  </si>
+  <si>
+    <t>Exemple 2 (coûts forfaitaires)</t>
+  </si>
+  <si>
+    <t>Veuillez introduire dans le tableau ci-dessous tous les coûts liés au projet. Si les tarifs horaires ne sont pas connus ou inexistants, veuillez utiliser la partie "Coûts forfaitaires".</t>
+  </si>
+  <si>
+    <t>Informationsveranstaltung(en) (obligatorisch)</t>
+  </si>
+  <si>
+    <t>Name der Gemeinde</t>
+  </si>
+  <si>
+    <t>REMARQUE IMPORTANTE : aucun justificatif supplémentaire n'est nécessaire en annexe. Veuillez cependant noter qu'en cas de contrôle fédéral des finances, les justificatifs devront être fournis.</t>
+  </si>
+  <si>
+    <t>Français</t>
+  </si>
+  <si>
+    <t>Deutsch</t>
+  </si>
+  <si>
+    <t>Italiano</t>
+  </si>
+  <si>
+    <t>Zusammenfassung</t>
+  </si>
+  <si>
+    <t>Gesamtkosten des Projektes (gemäss nachstehender Tabelle)</t>
+  </si>
+  <si>
+    <t>Theoretischer Förderbeitrag (40% der Gesamtkosten)</t>
+  </si>
+  <si>
+    <t>Maximal möglicher Förderbeitrag</t>
+  </si>
+  <si>
+    <t>Maximaler Förderbeitrag</t>
+  </si>
+  <si>
+    <t>Bewilligter Förderbetrag</t>
+  </si>
+  <si>
+    <t>Betrag pro registrierter Hauptgemeinde</t>
+  </si>
+  <si>
+    <t>WICHTIGER HINWEIS: Im Anhang sind keine zusätzlichen Belege erforderlich. Bitte beachten Sie jedoch, dass im Falle einer eidgenössischen Finanzkontrolle die Belege vorgelegt werden müssen.</t>
+  </si>
+  <si>
+    <t>Bitte tragen Sie in die folgende Tabelle alle Kosten ein, die mit dem Projekt zusammenhängen. Wenn die Stundensätze nicht bekannt oder nicht vorhanden sind, verwenden Sie bitte den Abschnitt "Pauschalkosten".</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Bezeichnung</t>
+  </si>
+  <si>
+    <t>Honorar</t>
+  </si>
+  <si>
+    <t>Mitarbeiter</t>
+  </si>
+  <si>
+    <t>Funktion</t>
+  </si>
+  <si>
+    <t>Stundensatz</t>
+  </si>
+  <si>
+    <t>Zwischensumme</t>
+  </si>
+  <si>
+    <t>Pauschale Kosten</t>
+  </si>
+  <si>
+    <t>Menge</t>
+  </si>
+  <si>
+    <t>Betrag</t>
+  </si>
+  <si>
+    <t>Beispiel 1 (Honorar)</t>
+  </si>
+  <si>
+    <t>Mitarbeiter_Beispiel_1</t>
+  </si>
+  <si>
+    <t>Beispiel 2 (pauschale Kosten)</t>
+  </si>
+  <si>
+    <t>Pauschale_Beispiel_1</t>
+  </si>
+  <si>
+    <t>Projektförderung EnergieSchweiz für Gemeinden</t>
+  </si>
+  <si>
+    <t>Programma di sostegno SvizzeraEnergia per i comuni</t>
+  </si>
+  <si>
+    <t>Nome del comune</t>
+  </si>
+  <si>
+    <t>Persona di contatto</t>
+  </si>
+  <si>
+    <t>Sovvenzione massima possibile</t>
+  </si>
+  <si>
+    <t>Sovvenzione massima</t>
+  </si>
+  <si>
+    <t>Sintesi</t>
+  </si>
+  <si>
+    <t>Sovvenzione teorica (40% dei costi totali)</t>
+  </si>
+  <si>
+    <t>Sovvenzione massima (secondo la tabella precedente)</t>
+  </si>
+  <si>
+    <t>Inserire nella tabella sottostante tutti i costi relativi al progetto. Se le tariffe orarie non sono note o non esistono, utilizzare la sezione "Costi forfettari".</t>
+  </si>
+  <si>
+    <t>Sovvenzione accordata</t>
+  </si>
+  <si>
+    <t>Designazione</t>
+  </si>
+  <si>
+    <t>Personale</t>
+  </si>
+  <si>
+    <t>Funzione</t>
+  </si>
+  <si>
+    <t>Tariffa oraria</t>
+  </si>
+  <si>
+    <t>Subtotale</t>
+  </si>
+  <si>
+    <t>Costi forfettari</t>
+  </si>
+  <si>
+    <t>Quantità</t>
+  </si>
+  <si>
+    <t>Importo</t>
+  </si>
+  <si>
+    <t>Totale</t>
+  </si>
+  <si>
+    <t>Esempio 2 (costi forfettari)</t>
+  </si>
+  <si>
+    <t>*Bases légales : Les subventions actuelles se basent sur l’art. 47 « Information et conseil » de la loi du 30.09.2016 sur l’énergie (LEne; RS 730.0) et sur les dispositions d’exécution correspondantes de l’ordonnance du 01.11.2017 sur l’énergie (OEne; RS 730.01), la décision du Conseil fédéral du 7 décembre 2018 ainsi que sur le chiffre 7.2 de la stratégie SuisseEnergie 2021-2030 dans laquelle sont nommés les objectifs et les mesures au niveau des villes, des communes, des quartiers et des régions, qui peuvent entre autre être soutenues par SuisseEnergie. En outre, les dispositions de la loi sur les subventions du 05.10.1990 (LSu, RS 616.1) sont applicables.</t>
+  </si>
+  <si>
+    <t>E-mail Adresse</t>
+  </si>
+  <si>
+    <t>Bankverbindung der Gemeinde 
+(Bank/Post/IBAN)</t>
+  </si>
+  <si>
+    <t>Datum</t>
+  </si>
+  <si>
+    <t>Förderbeitrag</t>
+  </si>
+  <si>
+    <t>Sovvenzione</t>
+  </si>
+  <si>
+    <t>Postadresse der Gemeinde</t>
+  </si>
+  <si>
+    <t>Elektronische Signatur durch den Projektleiter beim BFE:</t>
+  </si>
+  <si>
+    <t>Signature électronique par le responsable du projet au sein de l’OFEN:</t>
+  </si>
+  <si>
+    <t>PLZ+Ort</t>
+  </si>
+  <si>
+    <t>Durch BFE ausgeführt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Indirizzo postale del comune </t>
+  </si>
+  <si>
+    <t>Responsabile nel comune</t>
+  </si>
+  <si>
+    <t>Indirizzo e-mail</t>
+  </si>
+  <si>
+    <t>Coordinate bancarie (banca/posta/IBAN)</t>
+  </si>
+  <si>
+    <t>Totale della sovvenzione</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>Eseguito dall’UFE</t>
+  </si>
+  <si>
+    <t>Firma elettronica del responsabile del progetto all'interno dell'UFE:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">*Rechtliche Grundlagen: Die vorliegenden Subventionen stützen sich auf Art. 47 „Information und Beratung“ des Energiegesetzes vom 30.09.2016 (EnG; SR 730.0) und die entsprechenden Ausführungsbestimmungen der Energieverordnung vom 01.11.2017 (EnV, SR 730.01), den Bundesratsbeschluss vom 7. Dezember 2018 sowie Ziffer 7.2 der Programmstrategie EnergieSchweiz 2021 bis 2030, in welcher die Ziele und Massnahmen auf Stufe Städte, Gemeinden, Quartiere und Regionen genannt werden, die u.a. von Energie-Schweiz unterstützt werden können. Im Weiteren sind die Bestimmungen des Subventionsgesetzes vom 05.10.1990 (SuG, SR 616.1) anwendbar.
+</t>
+  </si>
+  <si>
+    <t>Anzahl Stunden</t>
+  </si>
+  <si>
+    <t>Nb heures</t>
+  </si>
+  <si>
+    <t xml:space="preserve">*Base legale: I presenti sussidi si basano sull’art. 47 «Informazione e consulenza» della legge sull’energia del 30.09.2016 (LEne; RS 730.0) e sulle relative disposizioni d’esecuzione dell’ordinanza sull’energia del 1°.11.2017 (OEn, RS 730.01), la decisione del Consiglio federale del 7 dicembre 2018 nonché sul capoverso 7.2 della strategia programmatica di SvizzeraEnergia 2021-2030, che specifica tra l’altro gli obiettivi e le misure a livello di città, comuni, quartieri e regioni che possono essere sostenuti tra l’altro da SvizzeraEnergia. Inoltre, si applicano le disposizioni della legge sui sussidi del 5.10.1990 (LSu, SR 616.1).
+</t>
+  </si>
+  <si>
+    <t>Onorari</t>
+  </si>
+  <si>
+    <t>Ore</t>
+  </si>
+  <si>
+    <t>Forfait_exemple_1</t>
+  </si>
+  <si>
+    <t>Name der Gemeinde oder des Zusammenschlusses</t>
+  </si>
+  <si>
+    <t>Nome del comune o  del raggruppamento</t>
+  </si>
+  <si>
+    <t>NPA+Luogo</t>
+  </si>
+  <si>
+    <t>Esempio 1 (onorari)</t>
+  </si>
+  <si>
+    <t>NOTA IMPORTANTE: Non sono richiesti ulteriori documenti giustificativi in allegato. Tuttavia, in caso di controllo federale delle finanze, sarà necessario fornire i documenti giustificativi.</t>
+  </si>
+  <si>
+    <t>Costi totali del progetto (secondo la tabella sottostante)</t>
+  </si>
+  <si>
+    <t>Importo per comune interlocutore registrato</t>
+  </si>
+  <si>
+    <t>Kontaktperson der Gemeinde</t>
+  </si>
+  <si>
+    <t>Gesamter Förderbetrag</t>
+  </si>
+  <si>
+    <t>Tariffa forfettaria_esempio_1</t>
+  </si>
+  <si>
+    <t>Dipendente_esempio_1</t>
+  </si>
+  <si>
+    <t>Oui</t>
+  </si>
+  <si>
+    <t>Non</t>
+  </si>
+  <si>
+    <t>Correction OFEN</t>
+  </si>
+  <si>
+    <t>Mesure(s) d'accompagnement</t>
+  </si>
+  <si>
+    <t>Regroupement de communes/Région</t>
+  </si>
+  <si>
+    <t>Gemeindezusammenschluss/Region</t>
+  </si>
+  <si>
+    <t>Raggruppamento di comuni/Regione</t>
+  </si>
+  <si>
+    <t>Sélection de la configuration</t>
+  </si>
+  <si>
+    <t>Auswahl der Konfiguration</t>
+  </si>
+  <si>
+    <t>Selezione della configurazione</t>
+  </si>
+  <si>
+    <t>Nom du regroupement/de la région</t>
+  </si>
+  <si>
+    <t>Name des Zusammenschlusses/der Region</t>
+  </si>
+  <si>
+    <t>Nome del raggruppamento/della Regione</t>
+  </si>
+  <si>
+    <t>Commune (forfait)</t>
+  </si>
+  <si>
+    <t>Gemeinde (Pauschalbetrag)</t>
+  </si>
+  <si>
+    <t>Comune (prezzo forfettario)</t>
+  </si>
+  <si>
+    <t>Regroupement (forfait)</t>
+  </si>
+  <si>
+    <t>Zusammenschluss (Pauschalbetrag)</t>
+  </si>
+  <si>
+    <t>Raggruppamento (prezzo forfettario)</t>
+  </si>
+  <si>
+    <t>Ja</t>
+  </si>
+  <si>
+    <t>Nein</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Zahlungsangaben</t>
+  </si>
+  <si>
+    <t>Dati di pagamento</t>
+  </si>
+  <si>
+    <t>Données pour le paiement</t>
+  </si>
+  <si>
+    <t>BFE-Anpassung</t>
+  </si>
+  <si>
+    <t>Correzione UFE</t>
+  </si>
+  <si>
+    <t>Selezionare la lingua</t>
+  </si>
+  <si>
+    <t>Lien vers l'onglet "Facture-Rechnung-Fattura"</t>
+  </si>
+  <si>
+    <t>Link zum Reiter "Facture-Rechnung-Fattura"</t>
+  </si>
+  <si>
+    <t>Lien vers l'onglet "Decompte-Abrechung-Rendiconto"</t>
+  </si>
+  <si>
+    <t>Link zum Reiter "Decompte-Abrechung-Rendiconto"</t>
+  </si>
+  <si>
+    <t>Link alla scheda "Decompte-Abrechung-Rendiconto"</t>
+  </si>
+  <si>
+    <t>REMARQUES IMPORTANTES</t>
+  </si>
+  <si>
+    <t>WICHTIGEN HINWEISE</t>
+  </si>
+  <si>
+    <t>NOTE IMPORTANTI</t>
+  </si>
+  <si>
+    <t>Wählen Sie die Sprache aus</t>
+  </si>
+  <si>
     <t>Sélectionnez la langue</t>
   </si>
   <si>
-    <t>Deutsch</t>
-[...19 lines deleted...]
-    </r>
+    <t>Complétez le décompte financier</t>
+  </si>
+  <si>
+    <t>Ergänzen Sie die Gesamtkostenabrechnung</t>
+  </si>
+  <si>
+    <t>Completare il rendiconto finanziario</t>
+  </si>
+  <si>
+    <t>Compléter la facture (formulaire de paiement)</t>
+  </si>
+  <si>
+    <t>Ergänzen Sie die Rechnung (Zahlungsformular)</t>
+  </si>
+  <si>
+    <t>Chargez les documents sur la plateforme</t>
+  </si>
+  <si>
+    <t>Laden Sie die Unterlagen auf die Plattform hoch</t>
+  </si>
+  <si>
+    <t>Caricare i documenti sulla piattaforma</t>
+  </si>
+  <si>
+    <t>!!! Tous les champs en vert doivent être complétés.</t>
+  </si>
+  <si>
+    <t>!!! Alle grün markierten Felder müssen ausgefüllt werden.</t>
+  </si>
+  <si>
+    <t>!!! Ce fichier excel ainsi que tous les autres livrables doivent être complétés et chargés sur la plateforme.</t>
+  </si>
+  <si>
+    <t>!!! Diese Excel-Datei sowie alle anderen Unterlagen müssen ausgefüllt und auf die Plattform hochgeladen werden.</t>
+  </si>
+  <si>
+    <t>Compilare la fattura (modulo di pagamento)</t>
+  </si>
+  <si>
+    <t>Link alla scheda "Facture-Rechnung-Fattura"</t>
+  </si>
+  <si>
+    <t>!!! Tutti i campi in verde devono essere compilati.</t>
+  </si>
+  <si>
+    <t>!!! Questo file excel, così come tutti gli altri documenti, devono essere completati e caricati sulla piattaforma.</t>
+  </si>
+  <si>
+    <t>Maximaler Förderbeitrag (gemäss obenstehender Tabelle)</t>
+  </si>
+  <si>
+    <t>Begleitmassnahme(n)</t>
+  </si>
+  <si>
+    <t>Misura/e di accompagnamento</t>
   </si>
   <si>
     <t>N° SI/402985-01</t>
   </si>
   <si>
-    <t>Français</t>
-[...317 lines deleted...]
-    <t>Inserire nella tabella sottostante tutti i costi relativi al progetto. Se le tariffe orarie non sono note o non esistono, utilizzare la sezione "Costi forfettari".</t>
+    <t>Kosten, die dem Projekt zugerechnet werden können, sind z. B. Honorare der Mitarbeiter der Gemeinde, Kosten für den Auftrag des externen Büros oder des Experten/der Expertin, Druckkosten, Postsendungen, Raummiete, Kosten für Aperitive am Ende der Veranstaltungen, usw.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Les coûts pouvant être imputés au projet sont par exemple : honoraires des collaborateurs de la municipalité, coûts pour le mandat du bureau externe </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ou de l'expert choisi, frais d’impression de</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> documents, envois postaux, location de salles, frais pour les apéritifs de fin d'événement, etc.</t>
     </r>
   </si>
   <si>
-    <t>Kosten, die dem Projekt zugerechnet werden können, sind z. B. Honorare der Mitarbeiter der Gemeinde, Kosten für den Auftrag des externen Büros oder des Experten/der Expertin, Druckkosten, Postsendungen, Raummiete, Kosten für Aperitive am Ende der Veranstaltungen, usw.</t>
-[...1 lines deleted...]
-  <si>
     <t>I costi che possono essere imputati al progetto sono ad esempio : onorari del personale municipale, costi del mandato esterno o dell'esperto scelto, stampa dei documenti, invii postali, noleggio delle sale, aperitivo al termine dell’evento, ecc.</t>
   </si>
   <si>
+    <t>Wenn die Gemeinde mehrere Informationsveranstaltungen organisiert, sollen alle Kosten in diesem Excel zusammengefasst und abgerechnet werden.</t>
+  </si>
+  <si>
+    <t>!!! Vérifier/compléter les champs en vert</t>
+  </si>
+  <si>
+    <t>!!! Grün markierten Felder prüfen/ausfüllen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">!!! Verificare/compilare i campi in verde </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Wingdings"/>
+        <charset val="2"/>
+      </rPr>
+      <t>è</t>
+    </r>
+  </si>
+  <si>
+    <t>Evento/i informativo/i (obbligatorio/i)</t>
+  </si>
+  <si>
+    <t>Kontaktperson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unterstützungsbeiträge sind mehrwertsteuerfrei. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Les contributions sont exonérées de la TVA. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">I contributi di sostegno sono esenti da IVA. </t>
+  </si>
+  <si>
+    <t>Projets temporaires 2025 (mise en œuvre 2025/2026)</t>
+  </si>
+  <si>
+    <t>Temporäre Projekte 2025 (Umsetzung 2025-2026)</t>
+  </si>
+  <si>
+    <t>Progetti temporanei 2025 (attuazione 2025–2026)</t>
+  </si>
+  <si>
+    <t>Décompte financier 2025-2026</t>
+  </si>
+  <si>
+    <t>Gesamtkostenabrechnung 2025-2026</t>
+  </si>
+  <si>
+    <t>Rendiconto finanziario 2025-2026</t>
+  </si>
+  <si>
+    <t>Numéro du projet (voir dans le tool d'inscription: TP 2025-XXX)</t>
+  </si>
+  <si>
+    <t>Projektnummer (siehe in der Anmelde-Plattform: TP 2025-XXX)</t>
+  </si>
+  <si>
+    <t>Numero di progetto (si veda nel tool d'iscrizione: TP 2025-XXX)</t>
+  </si>
+  <si>
     <t>Si la commune organise plusieurs séances d'information, tous les coûts doivent être regroupés et imputés dans cet excel.</t>
   </si>
   <si>
-    <t>Wenn die Gemeinde mehrere Informationsveranstaltungen organisiert, sollen alle Kosten in diesem Excel zusammengefasst und abgerechnet werden.</t>
-[...1 lines deleted...]
-  <si>
     <t>Se il comune organizza diversi eventi informativi, tutti i costi devono essere raggruppati e imputati a questo excel.</t>
   </si>
   <si>
-    <t>REMARQUE IMPORTANTE : aucun justificatif supplémentaire n'est nécessaire en annexe. Veuillez cependant noter qu'en cas de contrôle fédéral des finances, les justificatifs devront être fournis.</t>
-[...139 lines deleted...]
-  <si>
     <t>Demande de subvention* (formulaire de paiement) 2025-2026</t>
   </si>
   <si>
     <t>Förderantrag* (Zahlungsformular) 2025-2026</t>
   </si>
   <si>
     <t>Domanda di sovvenzione* (modulo di pagamento) 2025-2026</t>
   </si>
   <si>
-    <t>Données pour le paiement</t>
-[...7 lines deleted...]
-  <si>
     <t>Numéro du projet (TP 2025-XXX)</t>
   </si>
   <si>
     <t>Projektnummer (TP 2025-XXX)</t>
   </si>
   <si>
     <t>Numero di progetto (TP 2025-XXX)</t>
   </si>
   <si>
-    <t>Nom de la commune ou du regroupement</t>
-[...125 lines deleted...]
-</t>
+    <t>Link zur Plattform : https://ds1.dreifels.ch/tempprojekt25/tpLogin.aspx?La=DE</t>
+  </si>
+  <si>
+    <t>Lien vers la plateforme : https://ds1.dreifels.ch/tempprojekt25/tpLogin.aspx?La=FR</t>
+  </si>
+  <si>
+    <t>Link alla piattaforma : https://ds1.dreifels.ch/tempprojekt25/tpLogin.aspx?La=IT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;CHF/h&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ &quot;CHF&quot;"/>
     <numFmt numFmtId="166" formatCode="#,##0\ &quot;CHF&quot;"/>
     <numFmt numFmtId="167" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="30">
+  <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -2173,169 +2172,169 @@
     <xf numFmtId="1" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="30" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="33" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Link" xfId="2" builtinId="8"/>
     <cellStyle name="Prozent" xfId="1" builtinId="5"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF7C80"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -2591,3810 +2590,4030 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ds1.dreifels.ch/tempprojekt24/tpLogin.aspx?LA=DE" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4745939B-5F33-46EA-8B72-28CFBE58B932}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B1:E11"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="D2" sqref="D2:D4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.85546875" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.85546875" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="46.85546875" customWidth="1"/>
     <col min="4" max="4" width="71.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:5" ht="15.75" thickBot="1"/>
-[...1 lines deleted...]
-      <c r="B2" s="104">
+    <row r="1" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="2:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="119">
         <v>1</v>
       </c>
       <c r="C2" s="68" t="s">
-        <v>0</v>
-[...6 lines deleted...]
-      <c r="B3" s="105"/>
+        <v>163</v>
+      </c>
+      <c r="D2" s="116" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B3" s="120"/>
       <c r="C3" s="74" t="s">
-        <v>2</v>
-[...4 lines deleted...]
-      <c r="B4" s="106"/>
+        <v>162</v>
+      </c>
+      <c r="D3" s="117"/>
+    </row>
+    <row r="4" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="121"/>
       <c r="C4" s="75" t="s">
-        <v>3</v>
-[...4 lines deleted...]
-      <c r="B5" s="107">
+        <v>153</v>
+      </c>
+      <c r="D4" s="118"/>
+    </row>
+    <row r="5" spans="2:5" ht="27" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="122">
         <v>2</v>
       </c>
       <c r="C5" s="76" t="str">
         <f ca="1">Listes_Admin_DFI!$A$3</f>
         <v>Ergänzen Sie die Gesamtkostenabrechnung</v>
       </c>
       <c r="D5" s="77" t="str">
         <f ca="1">Listes_Admin_DFI!$A$4</f>
         <v>Link zum Reiter "Decompte-Abrechung-Rendiconto"</v>
       </c>
       <c r="E5" s="3"/>
     </row>
-    <row r="6" spans="2:5" ht="15.75" thickBot="1">
-[...1 lines deleted...]
-      <c r="C6" s="113" t="str">
+    <row r="6" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="123"/>
+      <c r="C6" s="128" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Alle grün markierten Felder müssen ausgefüllt werden.</v>
       </c>
-      <c r="D6" s="114"/>
+      <c r="D6" s="129"/>
       <c r="E6" s="3"/>
     </row>
-    <row r="7" spans="2:5" ht="27" customHeight="1" thickTop="1">
-      <c r="B7" s="109">
+    <row r="7" spans="2:5" ht="27" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="124">
         <v>3</v>
       </c>
       <c r="C7" s="76" t="str">
         <f ca="1">Listes_Admin_DFI!$A$5</f>
         <v>Ergänzen Sie die Rechnung (Zahlungsformular)</v>
       </c>
       <c r="D7" s="77" t="str">
         <f ca="1">Listes_Admin_DFI!$A$6</f>
         <v>Link zum Reiter "Facture-Rechnung-Fattura"</v>
       </c>
       <c r="E7" s="3"/>
     </row>
-    <row r="8" spans="2:5" ht="15.75" thickBot="1">
-[...1 lines deleted...]
-      <c r="C8" s="113" t="str">
+    <row r="8" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="125"/>
+      <c r="C8" s="128" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Alle grün markierten Felder müssen ausgefüllt werden.</v>
       </c>
-      <c r="D8" s="114"/>
+      <c r="D8" s="129"/>
       <c r="E8" s="3"/>
     </row>
-    <row r="9" spans="2:5" ht="27" customHeight="1" thickTop="1">
-      <c r="B9" s="111">
+    <row r="9" spans="2:5" ht="27" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="126">
         <v>4</v>
       </c>
       <c r="C9" s="99" t="str">
         <f ca="1">Listes_Admin_DFI!$A$7</f>
         <v>Laden Sie die Unterlagen auf die Plattform hoch</v>
       </c>
       <c r="D9" s="100" t="str">
         <f ca="1">Listes_Admin_DFI!$A$11</f>
         <v>Link zur Plattform : https://ds1.dreifels.ch/tempprojekt25/tpLogin.aspx?La=DE</v>
       </c>
       <c r="E9" s="3"/>
     </row>
-    <row r="10" spans="2:5" ht="14.45" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="C10" s="113" t="str">
+    <row r="10" spans="2:5" ht="14.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="127"/>
+      <c r="C10" s="128" t="str">
         <f ca="1">Listes_Admin_DFI!$A$10</f>
         <v>!!! Diese Excel-Datei sowie alle anderen Unterlagen müssen ausgefüllt und auf die Plattform hochgeladen werden.</v>
       </c>
-      <c r="D10" s="114"/>
-[...1 lines deleted...]
-    <row r="11" spans="2:5" ht="15.75" thickTop="1">
+      <c r="D10" s="129"/>
+    </row>
+    <row r="11" spans="2:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="C11" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="D2:D4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="C10:D10"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D2" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>"Français, Deutsch, Italiano"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="D5" location="'Decompte-Abrechung-Rendiconto'!A1" display="'Decompte-Abrechung-Rendiconto'!A1" xr:uid="{C7B09847-8E11-40BE-A84B-D4B5AE5FB36B}"/>
     <hyperlink ref="D7" location="'Facture-Rechnung-Fattura'!A1" display="'Facture-Rechnung-Fattura'!A1" xr:uid="{8098ABC2-2C40-4CEA-A915-BC3130CB0BF7}"/>
     <hyperlink ref="D9" r:id="rId1" display="https://ds1.dreifels.ch/tempprojekt24/tpLogin.aspx?LA=DE" xr:uid="{DE21C33E-8491-467A-92A1-13A56CFF7575}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <ignoredErrors>
     <ignoredError sqref="C7" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1">
     <tabColor theme="7"/>
   </sheetPr>
   <dimension ref="A1:J84"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="L14" sqref="L14"/>
+    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.85546875" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="60.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="39.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="20.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="3" customWidth="1"/>
     <col min="5" max="5" width="14.85546875" style="3" customWidth="1"/>
     <col min="6" max="6" width="17" style="3" customWidth="1"/>
     <col min="7" max="7" width="16.7109375" style="3" customWidth="1"/>
     <col min="8" max="8" width="16" style="3" customWidth="1"/>
     <col min="9" max="9" width="18.42578125" style="3" customWidth="1"/>
     <col min="10" max="10" width="20.5703125" style="3" customWidth="1"/>
     <col min="11" max="16384" width="10.85546875" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="21" customHeight="1" thickTop="1">
+    <row r="1" spans="1:8" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="str">
         <f ca="1">Listes_Admin_DFI!$A$12</f>
         <v>Projektförderung EnergieSchweiz für Gemeinden</v>
       </c>
-      <c r="C1" s="115" t="str">
+      <c r="C1" s="101" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Alle grün markierten Felder müssen ausgefüllt werden.</v>
       </c>
-      <c r="D1" s="116"/>
+      <c r="D1" s="103"/>
       <c r="E1" s="85"/>
     </row>
-    <row r="2" spans="1:8" ht="27" thickBot="1">
+    <row r="2" spans="1:8" ht="27" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="str">
         <f ca="1">Listes_Admin_DFI!$A$13</f>
         <v>Temporäre Projekte 2025 (Umsetzung 2025-2026)</v>
       </c>
-      <c r="C2" s="117"/>
-      <c r="D2" s="118"/>
+      <c r="C2" s="104"/>
+      <c r="D2" s="106"/>
       <c r="E2" s="85"/>
     </row>
-    <row r="3" spans="1:8" ht="15.75" thickTop="1">
+    <row r="3" spans="1:8" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="C3" s="6"/>
     </row>
-    <row r="4" spans="1:8" ht="21">
+    <row r="4" spans="1:8" ht="21" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="str">
         <f ca="1">Listes_Admin_DFI!$A$14</f>
         <v>Gesamtkostenabrechnung 2025-2026</v>
       </c>
       <c r="C4" s="6"/>
     </row>
-    <row r="5" spans="1:8">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="C5" s="6"/>
     </row>
-    <row r="6" spans="1:8" ht="21">
+    <row r="6" spans="1:8" ht="21" x14ac:dyDescent="0.25">
       <c r="A6" s="9"/>
       <c r="B6" s="1"/>
       <c r="D6" s="86" t="str">
         <f ca="1">IF(B6="",Listes_Admin_DFI!$A$72,"")</f>
         <v>!!! Grün markierten Felder prüfen/ausfüllen</v>
       </c>
       <c r="H6" s="4"/>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="9" t="str">
         <f ca="1">IFERROR(IF($B$6=Listes_Admin_DFI!$A$16,Listes_Admin_DFI!$A$18,IF($B$6=Listes_Admin_DFI!$A$17,Listes_Admin_DFI!$A$19,"")),"")</f>
         <v/>
       </c>
       <c r="B7" s="1"/>
       <c r="D7" s="86" t="str">
         <f ca="1">IF(B7="",Listes_Admin_DFI!$A$72,"")</f>
         <v>!!! Grün markierten Felder prüfen/ausfüllen</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="9" t="str">
         <f ca="1">Listes_Admin_DFI!$A$20</f>
         <v>Kontaktperson</v>
       </c>
       <c r="B8" s="1"/>
       <c r="D8" s="86" t="str">
         <f ca="1">IF(B8="",Listes_Admin_DFI!$A$72,"")</f>
         <v>!!! Grün markierten Felder prüfen/ausfüllen</v>
       </c>
     </row>
-    <row r="9" spans="1:8">
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="96" t="str">
         <f ca="1">Listes_Admin_DFI!$A$21</f>
         <v>Projektnummer (siehe in der Anmelde-Plattform: TP 2025-XXX)</v>
       </c>
       <c r="B9" s="97"/>
       <c r="D9" s="86"/>
     </row>
-    <row r="11" spans="1:8" ht="18.75">
+    <row r="11" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A11" s="62" t="str">
         <f ca="1">Listes_Admin_DFI!$A$22</f>
         <v>Maximal möglicher Förderbeitrag</v>
       </c>
       <c r="B11" s="11" t="str">
         <f ca="1">IFERROR(IF($B$6=Listes_Admin_DFI!$A$16,Listes_Admin_DFI!$A$23,IF($B$6=Listes_Admin_DFI!$A$17,Listes_Admin_DFI!$A$24,"")),"")</f>
         <v/>
       </c>
       <c r="C11" s="63"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="12" t="str">
         <f ca="1">Listes_Admin_DFI!$A$25</f>
         <v>Informationsveranstaltung(en) (obligatorisch)</v>
       </c>
       <c r="B12" s="13" t="str">
         <f ca="1">IFERROR(IF($B$6=Listes_Admin_DFI!$A$16,VLOOKUP($A12,Listes_Admin_DFI!$A$25:$D$28,2,FALSE),IF($B$6=Listes_Admin_DFI!$A$17,VLOOKUP($A12,Listes_Admin_DFI!$A$25:$D$28,3,FALSE),NA())),Listes_Admin_DFI!$A$72)</f>
         <v>!!! Grün markierten Felder prüfen/ausfüllen</v>
       </c>
       <c r="C12" s="70" t="str">
         <f ca="1">IFERROR("("&amp;TEXT(B12/$B$15,"0.0%")&amp;")","XX%")</f>
         <v>XX%</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="12" t="str">
         <f ca="1">Listes_Admin_DFI!$A$26</f>
         <v>Begleitmassnahme(n)</v>
       </c>
       <c r="C13" s="71"/>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="2"/>
       <c r="B14" s="13" t="str">
         <f ca="1">IFERROR(IF($B$6=Listes_Admin_DFI!$A$16,VLOOKUP($A14,Listes_Admin_DFI!$A$25:$D$28,2,FALSE),IF($B$6=Listes_Admin_DFI!$A$17,VLOOKUP($A14,Listes_Admin_DFI!$A$25:$D$28,3,FALSE),NA())),Listes_Admin_DFI!$A$72)</f>
         <v>!!! Grün markierten Felder prüfen/ausfüllen</v>
       </c>
       <c r="C14" s="70" t="str">
         <f ca="1">IFERROR("("&amp;TEXT(B14/$B$15,"0.0%")&amp;")","XX%")</f>
         <v>XX%</v>
       </c>
       <c r="D14" s="86" t="str">
         <f ca="1">IF(A14="",Listes_Admin_DFI!$A$72,"")</f>
         <v>!!! Grün markierten Felder prüfen/ausfüllen</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="str">
         <f ca="1">Listes_Admin_DFI!$A$29</f>
         <v>Maximaler Förderbeitrag</v>
       </c>
       <c r="B15" s="17">
         <f ca="1">SUM(B12:B14)</f>
         <v>0</v>
       </c>
       <c r="C15" s="64"/>
       <c r="D15" s="66"/>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="18"/>
       <c r="B16" s="19"/>
     </row>
-    <row r="17" spans="1:10" ht="18.75">
+    <row r="17" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A17" s="20" t="str">
         <f ca="1">Listes_Admin_DFI!$A$31</f>
         <v>Zusammenfassung</v>
       </c>
       <c r="B17" s="20"/>
       <c r="C17" s="10"/>
       <c r="D17" s="10"/>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A18" s="9" t="str">
         <f ca="1">Listes_Admin_DFI!$A$32</f>
         <v>Gesamtkosten des Projektes (gemäss nachstehender Tabelle)</v>
       </c>
       <c r="B18" s="13">
         <f>J82</f>
         <v>110</v>
       </c>
       <c r="C18" s="61"/>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19" s="21" t="str">
         <f ca="1">Listes_Admin_DFI!$A$33</f>
         <v>Theoretischer Förderbeitrag (40% der Gesamtkosten)</v>
       </c>
       <c r="B19" s="13">
         <f>B18*0.4</f>
         <v>44</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A20" s="21" t="str">
         <f ca="1">Listes_Admin_DFI!$A$34</f>
         <v>Maximaler Förderbeitrag (gemäss obenstehender Tabelle)</v>
       </c>
       <c r="B20" s="13">
         <f ca="1">$B$15</f>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:10">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A21" s="21" t="str">
         <f ca="1">Listes_Admin_DFI!$A$35</f>
         <v>Bewilligter Förderbetrag</v>
       </c>
       <c r="B21" s="17">
         <f ca="1">MIN(B19:B20)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:10" ht="15.75" thickBot="1">
+    <row r="22" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="72" t="str">
         <f ca="1">A12&amp;" "&amp;C12</f>
         <v>Informationsveranstaltung(en) (obligatorisch) XX%</v>
       </c>
       <c r="B22" s="13" t="str">
         <f ca="1">IFERROR($B$12/$B$15*$B$21,Listes_Admin_DFI!$A$72)</f>
         <v>!!! Grün markierten Felder prüfen/ausfüllen</v>
       </c>
     </row>
-    <row r="23" spans="1:10" ht="16.5" thickTop="1" thickBot="1">
+    <row r="23" spans="1:10" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="72" t="str">
         <f ca="1">A13&amp;" "&amp;C14</f>
         <v>Begleitmassnahme(n) XX%</v>
       </c>
       <c r="B23" s="13" t="str">
         <f ca="1">IFERROR($B$14/$B$15*$B$21,Listes_Admin_DFI!$A$72)</f>
         <v>!!! Grün markierten Felder prüfen/ausfüllen</v>
       </c>
       <c r="C23" s="87" t="s">
-        <v>4</v>
+        <v>191</v>
       </c>
       <c r="D23" s="88" t="str">
         <f ca="1">Listes_Admin_DFI!$A$6</f>
         <v>Link zum Reiter "Facture-Rechnung-Fattura"</v>
       </c>
       <c r="E23" s="89"/>
     </row>
-    <row r="24" spans="1:10" ht="15.75" thickTop="1"/>
-[...1 lines deleted...]
-      <c r="A25" s="126" t="str">
+    <row r="24" spans="1:10" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A25" s="137" t="str">
         <f ca="1">Listes_Admin_DFI!$A$37</f>
         <v>Bitte tragen Sie in die folgende Tabelle alle Kosten ein, die mit dem Projekt zusammenhängen. Wenn die Stundensätze nicht bekannt oder nicht vorhanden sind, verwenden Sie bitte den Abschnitt "Pauschalkosten".</v>
       </c>
-      <c r="B25" s="126"/>
-[...10 lines deleted...]
-      <c r="A26" s="127" t="str">
+      <c r="B25" s="137"/>
+      <c r="C25" s="137"/>
+      <c r="D25" s="137"/>
+      <c r="E25" s="137"/>
+      <c r="F25" s="137"/>
+      <c r="G25" s="137"/>
+      <c r="H25" s="137"/>
+      <c r="I25" s="137"/>
+      <c r="J25" s="137"/>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A26" s="138" t="str">
         <f ca="1">Listes_Admin_DFI!$A$38</f>
         <v>Kosten, die dem Projekt zugerechnet werden können, sind z. B. Honorare der Mitarbeiter der Gemeinde, Kosten für den Auftrag des externen Büros oder des Experten/der Expertin, Druckkosten, Postsendungen, Raummiete, Kosten für Aperitive am Ende der Veranstaltungen, usw.</v>
       </c>
-      <c r="B26" s="127"/>
-[...10 lines deleted...]
-      <c r="A27" s="127" t="str">
+      <c r="B26" s="138"/>
+      <c r="C26" s="138"/>
+      <c r="D26" s="138"/>
+      <c r="E26" s="138"/>
+      <c r="F26" s="138"/>
+      <c r="G26" s="138"/>
+      <c r="H26" s="138"/>
+      <c r="I26" s="138"/>
+      <c r="J26" s="138"/>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A27" s="138" t="str">
         <f ca="1">Listes_Admin_DFI!$A$39</f>
         <v>Wenn die Gemeinde mehrere Informationsveranstaltungen organisiert, sollen alle Kosten in diesem Excel zusammengefasst und abgerechnet werden.</v>
       </c>
-      <c r="B27" s="127"/>
-[...10 lines deleted...]
-      <c r="A28" s="127" t="str">
+      <c r="B27" s="138"/>
+      <c r="C27" s="138"/>
+      <c r="D27" s="138"/>
+      <c r="E27" s="138"/>
+      <c r="F27" s="138"/>
+      <c r="G27" s="138"/>
+      <c r="H27" s="138"/>
+      <c r="I27" s="138"/>
+      <c r="J27" s="138"/>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A28" s="138" t="str">
         <f ca="1">Listes_Admin_DFI!$A$40</f>
         <v>WICHTIGER HINWEIS: Im Anhang sind keine zusätzlichen Belege erforderlich. Bitte beachten Sie jedoch, dass im Falle einer eidgenössischen Finanzkontrolle die Belege vorgelegt werden müssen.</v>
       </c>
-      <c r="B28" s="127"/>
-[...10 lines deleted...]
-      <c r="A30" s="121" t="str">
+      <c r="B28" s="138"/>
+      <c r="C28" s="138"/>
+      <c r="D28" s="138"/>
+      <c r="E28" s="138"/>
+      <c r="F28" s="138"/>
+      <c r="G28" s="138"/>
+      <c r="H28" s="138"/>
+      <c r="I28" s="138"/>
+      <c r="J28" s="138"/>
+    </row>
+    <row r="30" spans="1:10" s="22" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A30" s="132" t="str">
         <f ca="1">Listes_Admin_DFI!$A$41</f>
         <v>Bezeichnung</v>
       </c>
-      <c r="B30" s="123" t="str">
+      <c r="B30" s="134" t="str">
         <f ca="1">Listes_Admin_DFI!$A$42</f>
         <v>Honorar</v>
       </c>
-      <c r="C30" s="124"/>
-[...3 lines deleted...]
-      <c r="G30" s="123" t="str">
+      <c r="C30" s="135"/>
+      <c r="D30" s="135"/>
+      <c r="E30" s="135"/>
+      <c r="F30" s="136"/>
+      <c r="G30" s="134" t="str">
         <f ca="1">Listes_Admin_DFI!$A$48</f>
         <v>Pauschale Kosten</v>
       </c>
-      <c r="H30" s="124"/>
-[...1 lines deleted...]
-      <c r="J30" s="119" t="str">
+      <c r="H30" s="135"/>
+      <c r="I30" s="136"/>
+      <c r="J30" s="130" t="str">
         <f ca="1">Listes_Admin_DFI!$A$52</f>
         <v>Total</v>
       </c>
     </row>
-    <row r="31" spans="1:10" s="22" customFormat="1" ht="18.75">
-      <c r="A31" s="122"/>
+    <row r="31" spans="1:10" s="22" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A31" s="133"/>
       <c r="B31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$43</f>
         <v>Mitarbeiter</v>
       </c>
       <c r="C31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$44</f>
         <v>Funktion</v>
       </c>
       <c r="D31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$45</f>
         <v>Stundensatz</v>
       </c>
       <c r="E31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$46</f>
         <v>Anzahl Stunden</v>
       </c>
       <c r="F31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$47</f>
         <v>Zwischensumme</v>
       </c>
       <c r="G31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$49</f>
         <v>Menge</v>
       </c>
       <c r="H31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$50</f>
         <v>Betrag</v>
       </c>
       <c r="I31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$51</f>
         <v>Zwischensumme</v>
       </c>
-      <c r="J31" s="120"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:10">
+      <c r="J31" s="131"/>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="str">
         <f ca="1">Listes_Admin_DFI!$A$53</f>
         <v>Beispiel 1 (Honorar)</v>
       </c>
       <c r="B32" s="1" t="str">
         <f ca="1">Listes_Admin_DFI!$A$55</f>
         <v>Beispiel 2 (pauschale Kosten)</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" s="78">
         <v>100</v>
       </c>
       <c r="E32" s="79">
         <v>1</v>
       </c>
       <c r="F32" s="51">
         <f>E32*D32</f>
         <v>100</v>
       </c>
       <c r="G32" s="81">
         <v>1</v>
       </c>
       <c r="H32" s="82"/>
       <c r="I32" s="51">
         <f>G32*H32</f>
         <v>0</v>
       </c>
       <c r="J32" s="52">
         <f>F32+I32</f>
         <v>100</v>
       </c>
     </row>
-    <row r="33" spans="1:10">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="str">
         <f ca="1">Listes_Admin_DFI!$A$54</f>
         <v>Mitarbeiter_Beispiel_1</v>
       </c>
       <c r="B33" s="1" t="str">
         <f ca="1">Listes_Admin_DFI!$A$56</f>
         <v>Pauschale_Beispiel_1</v>
       </c>
       <c r="C33" s="1"/>
       <c r="D33" s="78"/>
       <c r="E33" s="79"/>
       <c r="F33" s="51">
         <f t="shared" ref="F33:F81" si="0">E33*D33</f>
         <v>0</v>
       </c>
       <c r="G33" s="81">
         <v>1</v>
       </c>
       <c r="H33" s="82">
         <v>10</v>
       </c>
       <c r="I33" s="51">
         <f t="shared" ref="I33:I81" si="1">G33*H33</f>
         <v>10</v>
       </c>
       <c r="J33" s="52">
         <f t="shared" ref="J33:J81" si="2">F33+I33</f>
         <v>10</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A34" s="80"/>
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="78"/>
       <c r="E34" s="79"/>
       <c r="F34" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G34" s="81">
         <v>1</v>
       </c>
       <c r="H34" s="82"/>
       <c r="I34" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J34" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:10">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="78"/>
       <c r="E35" s="79"/>
       <c r="F35" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G35" s="81">
         <v>1</v>
       </c>
       <c r="H35" s="82"/>
       <c r="I35" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J35" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A36" s="1"/>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="78"/>
       <c r="E36" s="79"/>
       <c r="F36" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G36" s="81">
         <v>1</v>
       </c>
       <c r="H36" s="82"/>
       <c r="I36" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J36" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:10">
+    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A37" s="1"/>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="78"/>
       <c r="E37" s="79"/>
       <c r="F37" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G37" s="81">
         <v>1</v>
       </c>
       <c r="H37" s="82"/>
       <c r="I37" s="51">
         <f t="shared" ref="I37:I42" si="3">G37*H37</f>
         <v>0</v>
       </c>
       <c r="J37" s="52">
         <f t="shared" ref="J37:J42" si="4">F37+I37</f>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:10">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A38" s="1"/>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="78"/>
       <c r="E38" s="79"/>
       <c r="F38" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G38" s="81">
         <v>1</v>
       </c>
       <c r="H38" s="82"/>
       <c r="I38" s="51">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J38" s="52">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:10">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A39" s="1"/>
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="78"/>
       <c r="E39" s="79"/>
       <c r="F39" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G39" s="81">
         <v>1</v>
       </c>
       <c r="H39" s="82"/>
       <c r="I39" s="51">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J39" s="52">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A40" s="1"/>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="78"/>
       <c r="E40" s="79"/>
       <c r="F40" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G40" s="81">
         <v>1</v>
       </c>
       <c r="H40" s="82"/>
       <c r="I40" s="51">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J40" s="52">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A41" s="1"/>
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="78"/>
       <c r="E41" s="79"/>
       <c r="F41" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G41" s="81">
         <v>1</v>
       </c>
       <c r="H41" s="82"/>
       <c r="I41" s="51">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J41" s="52">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:10">
+    <row r="42" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A42" s="1"/>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="78"/>
       <c r="E42" s="79"/>
       <c r="F42" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G42" s="81">
         <v>1</v>
       </c>
       <c r="H42" s="82"/>
       <c r="I42" s="51">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J42" s="52">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:10">
+    <row r="43" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A43" s="1"/>
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
       <c r="D43" s="78"/>
       <c r="E43" s="79"/>
       <c r="F43" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G43" s="81">
         <v>1</v>
       </c>
       <c r="H43" s="82"/>
       <c r="I43" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J43" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:10">
+    <row r="44" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A44" s="1"/>
       <c r="B44" s="1"/>
       <c r="C44" s="1"/>
       <c r="D44" s="78"/>
       <c r="E44" s="79"/>
       <c r="F44" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G44" s="81">
         <v>1</v>
       </c>
       <c r="H44" s="82"/>
       <c r="I44" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J44" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:10">
+    <row r="45" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A45" s="1"/>
       <c r="B45" s="1"/>
       <c r="C45" s="1"/>
       <c r="D45" s="78"/>
       <c r="E45" s="79"/>
       <c r="F45" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G45" s="81">
         <v>1</v>
       </c>
       <c r="H45" s="82"/>
       <c r="I45" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J45" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:10">
+    <row r="46" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A46" s="1"/>
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="78"/>
       <c r="E46" s="79"/>
       <c r="F46" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G46" s="81">
         <v>1</v>
       </c>
       <c r="H46" s="82"/>
       <c r="I46" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J46" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:10">
+    <row r="47" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A47" s="1"/>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="78"/>
       <c r="E47" s="79"/>
       <c r="F47" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G47" s="81">
         <v>1</v>
       </c>
       <c r="H47" s="82"/>
       <c r="I47" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J47" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="1:10">
+    <row r="48" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="78"/>
       <c r="E48" s="79"/>
       <c r="F48" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G48" s="81">
         <v>1</v>
       </c>
       <c r="H48" s="82"/>
       <c r="I48" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J48" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A49" s="1"/>
       <c r="B49" s="1"/>
       <c r="C49" s="1"/>
       <c r="D49" s="78"/>
       <c r="E49" s="79"/>
       <c r="F49" s="51">
         <f t="shared" ref="F49:F62" si="5">E49*D49</f>
         <v>0</v>
       </c>
       <c r="G49" s="81">
         <v>1</v>
       </c>
       <c r="H49" s="82"/>
       <c r="I49" s="51">
         <f t="shared" ref="I49:I62" si="6">G49*H49</f>
         <v>0</v>
       </c>
       <c r="J49" s="52">
         <f t="shared" ref="J49:J62" si="7">F49+I49</f>
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:10">
+    <row r="50" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A50" s="1"/>
       <c r="B50" s="1"/>
       <c r="C50" s="1"/>
       <c r="D50" s="78"/>
       <c r="E50" s="79"/>
       <c r="F50" s="51">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G50" s="81">
         <v>1</v>
       </c>
       <c r="H50" s="82"/>
       <c r="I50" s="51">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J50" s="52">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:10">
+    <row r="51" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A51" s="1"/>
       <c r="B51" s="1"/>
       <c r="C51" s="1"/>
       <c r="D51" s="78"/>
       <c r="E51" s="79"/>
       <c r="F51" s="51">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G51" s="81">
         <v>1</v>
       </c>
       <c r="H51" s="82"/>
       <c r="I51" s="51">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J51" s="52">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="1:10">
+    <row r="52" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A52" s="1"/>
       <c r="B52" s="1"/>
       <c r="C52" s="1"/>
       <c r="D52" s="78"/>
       <c r="E52" s="79"/>
       <c r="F52" s="51">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G52" s="81">
         <v>1</v>
       </c>
       <c r="H52" s="82"/>
       <c r="I52" s="51">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J52" s="52">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="1:10">
+    <row r="53" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A53" s="1"/>
       <c r="B53" s="1"/>
       <c r="C53" s="1"/>
       <c r="D53" s="78"/>
       <c r="E53" s="79"/>
       <c r="F53" s="51">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G53" s="81">
         <v>1</v>
       </c>
       <c r="H53" s="82"/>
       <c r="I53" s="51">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J53" s="52">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="1:10">
+    <row r="54" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A54" s="1"/>
       <c r="B54" s="1"/>
       <c r="C54" s="1"/>
       <c r="D54" s="78"/>
       <c r="E54" s="79"/>
       <c r="F54" s="51">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G54" s="81">
         <v>1</v>
       </c>
       <c r="H54" s="82"/>
       <c r="I54" s="51">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J54" s="52">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="1:10">
+    <row r="55" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A55" s="1"/>
       <c r="B55" s="1"/>
       <c r="C55" s="1"/>
       <c r="D55" s="78"/>
       <c r="E55" s="79"/>
       <c r="F55" s="51">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G55" s="81">
         <v>1</v>
       </c>
       <c r="H55" s="82"/>
       <c r="I55" s="51">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J55" s="52">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A56" s="1"/>
       <c r="B56" s="1"/>
       <c r="C56" s="1"/>
       <c r="D56" s="78"/>
       <c r="E56" s="79"/>
       <c r="F56" s="51">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G56" s="81">
         <v>1</v>
       </c>
       <c r="H56" s="82"/>
       <c r="I56" s="51">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J56" s="52">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
+    <row r="57" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A57" s="1"/>
       <c r="B57" s="1"/>
       <c r="C57" s="1"/>
       <c r="D57" s="78"/>
       <c r="E57" s="79"/>
       <c r="F57" s="51">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G57" s="81">
         <v>1</v>
       </c>
       <c r="H57" s="82"/>
       <c r="I57" s="51">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J57" s="52">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A58" s="1"/>
       <c r="B58" s="1"/>
       <c r="C58" s="1"/>
       <c r="D58" s="78"/>
       <c r="E58" s="79"/>
       <c r="F58" s="51">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G58" s="81">
         <v>1</v>
       </c>
       <c r="H58" s="82"/>
       <c r="I58" s="51">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J58" s="52">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="59" spans="1:10">
+    <row r="59" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A59" s="1"/>
       <c r="B59" s="1"/>
       <c r="C59" s="1"/>
       <c r="D59" s="78"/>
       <c r="E59" s="79"/>
       <c r="F59" s="51">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G59" s="81">
         <v>1</v>
       </c>
       <c r="H59" s="82"/>
       <c r="I59" s="51">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J59" s="52">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="60" spans="1:10">
+    <row r="60" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A60" s="1"/>
       <c r="B60" s="1"/>
       <c r="C60" s="1"/>
       <c r="D60" s="78"/>
       <c r="E60" s="79"/>
       <c r="F60" s="51">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G60" s="81">
         <v>1</v>
       </c>
       <c r="H60" s="82"/>
       <c r="I60" s="51">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J60" s="52">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="61" spans="1:10">
+    <row r="61" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A61" s="1"/>
       <c r="B61" s="1"/>
       <c r="C61" s="1"/>
       <c r="D61" s="78"/>
       <c r="E61" s="79"/>
       <c r="F61" s="51">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G61" s="81">
         <v>1</v>
       </c>
       <c r="H61" s="82"/>
       <c r="I61" s="51">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J61" s="52">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="1:10">
+    <row r="62" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A62" s="1"/>
       <c r="B62" s="1"/>
       <c r="C62" s="1"/>
       <c r="D62" s="78"/>
       <c r="E62" s="79"/>
       <c r="F62" s="51">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G62" s="81">
         <v>1</v>
       </c>
       <c r="H62" s="82"/>
       <c r="I62" s="51">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J62" s="52">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="63" spans="1:10">
+    <row r="63" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A63" s="1"/>
       <c r="B63" s="1"/>
       <c r="C63" s="1"/>
       <c r="D63" s="78"/>
       <c r="E63" s="79"/>
       <c r="F63" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G63" s="81">
         <v>1</v>
       </c>
       <c r="H63" s="82"/>
       <c r="I63" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J63" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="64" spans="1:10">
+    <row r="64" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A64" s="1"/>
       <c r="B64" s="1"/>
       <c r="C64" s="1"/>
       <c r="D64" s="78"/>
       <c r="E64" s="79"/>
       <c r="F64" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G64" s="81">
         <v>1</v>
       </c>
       <c r="H64" s="82"/>
       <c r="I64" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J64" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="65" spans="1:10">
+    <row r="65" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A65" s="1"/>
       <c r="B65" s="1"/>
       <c r="C65" s="1"/>
       <c r="D65" s="78"/>
       <c r="E65" s="79"/>
       <c r="F65" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G65" s="81">
         <v>1</v>
       </c>
       <c r="H65" s="82"/>
       <c r="I65" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J65" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="66" spans="1:10">
+    <row r="66" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A66" s="1"/>
       <c r="B66" s="1"/>
       <c r="C66" s="1"/>
       <c r="D66" s="78"/>
       <c r="E66" s="79"/>
       <c r="F66" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G66" s="81">
         <v>1</v>
       </c>
       <c r="H66" s="82"/>
       <c r="I66" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J66" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="67" spans="1:10">
+    <row r="67" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A67" s="1"/>
       <c r="B67" s="1"/>
       <c r="C67" s="1"/>
       <c r="D67" s="78"/>
       <c r="E67" s="79"/>
       <c r="F67" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G67" s="81">
         <v>1</v>
       </c>
       <c r="H67" s="82"/>
       <c r="I67" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J67" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="68" spans="1:10">
+    <row r="68" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A68" s="1"/>
       <c r="B68" s="1"/>
       <c r="C68" s="1"/>
       <c r="D68" s="78"/>
       <c r="E68" s="79"/>
       <c r="F68" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G68" s="81">
         <v>1</v>
       </c>
       <c r="H68" s="82"/>
       <c r="I68" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J68" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="69" spans="1:10">
+    <row r="69" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A69" s="1"/>
       <c r="B69" s="1"/>
       <c r="C69" s="1"/>
       <c r="D69" s="78"/>
       <c r="E69" s="79"/>
       <c r="F69" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G69" s="81">
         <v>1</v>
       </c>
       <c r="H69" s="82"/>
       <c r="I69" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J69" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="70" spans="1:10">
+    <row r="70" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A70" s="1"/>
       <c r="B70" s="1"/>
       <c r="C70" s="1"/>
       <c r="D70" s="78"/>
       <c r="E70" s="79"/>
       <c r="F70" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G70" s="81">
         <v>1</v>
       </c>
       <c r="H70" s="82"/>
       <c r="I70" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J70" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="71" spans="1:10">
+    <row r="71" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A71" s="1"/>
       <c r="B71" s="1"/>
       <c r="C71" s="1"/>
       <c r="D71" s="78"/>
       <c r="E71" s="79"/>
       <c r="F71" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G71" s="81">
         <v>1</v>
       </c>
       <c r="H71" s="82"/>
       <c r="I71" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J71" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="72" spans="1:10">
+    <row r="72" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A72" s="1"/>
       <c r="B72" s="1"/>
       <c r="C72" s="1"/>
       <c r="D72" s="78"/>
       <c r="E72" s="79"/>
       <c r="F72" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G72" s="81">
         <v>1</v>
       </c>
       <c r="H72" s="82"/>
       <c r="I72" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J72" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="73" spans="1:10">
+    <row r="73" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A73" s="1"/>
       <c r="B73" s="1"/>
       <c r="C73" s="1"/>
       <c r="D73" s="78"/>
       <c r="E73" s="79"/>
       <c r="F73" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G73" s="81">
         <v>1</v>
       </c>
       <c r="H73" s="82"/>
       <c r="I73" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J73" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="74" spans="1:10">
+    <row r="74" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A74" s="1"/>
       <c r="B74" s="1"/>
       <c r="C74" s="1"/>
       <c r="D74" s="78"/>
       <c r="E74" s="79"/>
       <c r="F74" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G74" s="81">
         <v>1</v>
       </c>
       <c r="H74" s="82"/>
       <c r="I74" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J74" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="75" spans="1:10">
+    <row r="75" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A75" s="1"/>
       <c r="B75" s="1"/>
       <c r="C75" s="1"/>
       <c r="D75" s="78"/>
       <c r="E75" s="79"/>
       <c r="F75" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G75" s="81">
         <v>1</v>
       </c>
       <c r="H75" s="82"/>
       <c r="I75" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J75" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="76" spans="1:10">
+    <row r="76" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A76" s="1"/>
       <c r="B76" s="1"/>
       <c r="C76" s="1"/>
       <c r="D76" s="78"/>
       <c r="E76" s="79"/>
       <c r="F76" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G76" s="81">
         <v>1</v>
       </c>
       <c r="H76" s="82"/>
       <c r="I76" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J76" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="77" spans="1:10">
+    <row r="77" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A77" s="1"/>
       <c r="B77" s="1"/>
       <c r="C77" s="1"/>
       <c r="D77" s="78"/>
       <c r="E77" s="79"/>
       <c r="F77" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G77" s="81">
         <v>1</v>
       </c>
       <c r="H77" s="82"/>
       <c r="I77" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J77" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="78" spans="1:10">
+    <row r="78" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A78" s="1"/>
       <c r="B78" s="1"/>
       <c r="C78" s="1"/>
       <c r="D78" s="78"/>
       <c r="E78" s="79"/>
       <c r="F78" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G78" s="81">
         <v>1</v>
       </c>
       <c r="H78" s="82"/>
       <c r="I78" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J78" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="79" spans="1:10">
+    <row r="79" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A79" s="1"/>
       <c r="B79" s="1"/>
       <c r="C79" s="1"/>
       <c r="D79" s="78"/>
       <c r="E79" s="79"/>
       <c r="F79" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G79" s="81">
         <v>1</v>
       </c>
       <c r="H79" s="82"/>
       <c r="I79" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J79" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="80" spans="1:10">
+    <row r="80" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A80" s="1"/>
       <c r="B80" s="1"/>
       <c r="C80" s="1"/>
       <c r="D80" s="78"/>
       <c r="E80" s="79"/>
       <c r="F80" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G80" s="81">
         <v>1</v>
       </c>
       <c r="H80" s="82"/>
       <c r="I80" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J80" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="81" spans="1:10">
+    <row r="81" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A81" s="1"/>
       <c r="B81" s="1"/>
       <c r="C81" s="1"/>
       <c r="D81" s="78"/>
       <c r="E81" s="79"/>
       <c r="F81" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G81" s="81">
         <v>1</v>
       </c>
       <c r="H81" s="82"/>
       <c r="I81" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J81" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="82" spans="1:10" s="29" customFormat="1" ht="18.75">
+    <row r="82" spans="1:10" s="29" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A82" s="24" t="str">
         <f ca="1">Listes_Admin_DFI!$A$52</f>
         <v>Total</v>
       </c>
       <c r="B82" s="25"/>
       <c r="C82" s="25"/>
       <c r="D82" s="26"/>
       <c r="E82" s="26"/>
       <c r="F82" s="27">
         <f>SUM(F32:F81)</f>
         <v>100</v>
       </c>
       <c r="G82" s="27"/>
       <c r="H82" s="27"/>
       <c r="I82" s="27">
         <f>SUM(I32:I81)</f>
         <v>10</v>
       </c>
       <c r="J82" s="28">
         <f>SUM(J32:J81)</f>
         <v>110</v>
       </c>
     </row>
-    <row r="83" spans="1:10">
+    <row r="83" spans="1:10" x14ac:dyDescent="0.25">
       <c r="D83" s="30"/>
       <c r="E83" s="30"/>
     </row>
-    <row r="84" spans="1:10">
+    <row r="84" spans="1:10" x14ac:dyDescent="0.25">
       <c r="D84" s="30"/>
       <c r="E84" s="30"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="HTmSGMupQ/i0/vQHztW7myWpr62DOKeqbgQ75rKXJpOp3kHHHGBNR5VW1NT9mUvcaEwAV4wi2oJE7PrD3foHuw==" saltValue="OZ/ng60fPiFkqVKORznfqA==" spinCount="100000" sheet="1" insertRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="ZuJU1xl39dV66/rRhrC3fA6Sp/y0/YzGIf383YTh3SpJAmw4nAV/5Gkbg2fcqP3ElOleTKxC2lTpgBC8Ul5Afw==" saltValue="rU/vo7Hd8rU9pQf7UkeMMg==" spinCount="100000" sheet="1" insertRows="0"/>
   <mergeCells count="9">
     <mergeCell ref="C1:D2"/>
     <mergeCell ref="J30:J31"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="G30:I30"/>
     <mergeCell ref="B30:F30"/>
     <mergeCell ref="A25:J25"/>
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="A28:J28"/>
     <mergeCell ref="A27:J27"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B6" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>Type</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A14" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>Thematique</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="D23" location="'Facture-Rechnung-Fattura'!A1" display="'Facture-Rechnung-Fattura'!A1" xr:uid="{CAFEF037-E4D7-4DDB-AEBB-D2384E850455}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Feuil1">
     <tabColor theme="4"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K35"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="60" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25:C25"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="60" workbookViewId="0">
+      <selection activeCell="H15" sqref="H15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.5703125" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="57.28515625" style="3" customWidth="1"/>
     <col min="2" max="3" width="18.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="10.5703125" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="21.75" thickTop="1">
+    <row r="1" spans="1:11" ht="21.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="str">
         <f ca="1">Listes_Admin_DFI!$A$12</f>
         <v>Projektförderung EnergieSchweiz für Gemeinden</v>
       </c>
       <c r="B1" s="4"/>
-      <c r="D1" s="115" t="str">
+      <c r="D1" s="101" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Alle grün markierten Felder müssen ausgefüllt werden.</v>
       </c>
-      <c r="E1" s="128"/>
-[...2 lines deleted...]
-    <row r="2" spans="1:11" ht="27" thickBot="1">
+      <c r="E1" s="102"/>
+      <c r="F1" s="103"/>
+    </row>
+    <row r="2" spans="1:11" ht="27" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="str">
         <f ca="1">Listes_Admin_DFI!$A$13</f>
         <v>Temporäre Projekte 2025 (Umsetzung 2025-2026)</v>
       </c>
       <c r="B2" s="5"/>
-      <c r="D2" s="117"/>
-[...3 lines deleted...]
-    <row r="3" spans="1:11" ht="15.75" thickTop="1">
+      <c r="D2" s="104"/>
+      <c r="E2" s="105"/>
+      <c r="F2" s="106"/>
+    </row>
+    <row r="3" spans="1:11" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="D3" s="6"/>
     </row>
-    <row r="4" spans="1:11" ht="21">
+    <row r="4" spans="1:11" ht="21" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="str">
         <f ca="1">Listes_Admin_DFI!$A$57</f>
         <v>Förderantrag* (Zahlungsformular) 2025-2026</v>
       </c>
       <c r="B4" s="8"/>
       <c r="D4" s="6"/>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" s="31"/>
     </row>
-    <row r="7" spans="1:11" ht="17.25">
+    <row r="7" spans="1:11" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A7" s="32" t="str">
         <f ca="1">Listes_Admin_DFI!$A$58</f>
         <v>Zahlungsangaben</v>
       </c>
       <c r="E7" s="7"/>
     </row>
-    <row r="8" spans="1:11" ht="8.1" customHeight="1">
+    <row r="8" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="33"/>
       <c r="B8" s="33"/>
       <c r="C8" s="34"/>
     </row>
-    <row r="9" spans="1:11" ht="14.25" customHeight="1">
+    <row r="9" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="98" t="str">
         <f ca="1">Listes_Admin_DFI!$A$59</f>
         <v>Projektnummer (TP 2025-XXX)</v>
       </c>
-      <c r="B9" s="137"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:11">
+      <c r="B9" s="114">
+        <f>'Decompte-Abrechung-Rendiconto'!B9</f>
+        <v>0</v>
+      </c>
+      <c r="C9" s="115"/>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" s="35" t="str">
         <f ca="1">Listes_Admin_DFI!$A$60</f>
         <v>Name der Gemeinde oder des Zusammenschlusses</v>
       </c>
-      <c r="B10" s="130">
+      <c r="B10" s="107">
         <f>'Decompte-Abrechung-Rendiconto'!$B$7</f>
         <v>0</v>
       </c>
-      <c r="C10" s="131"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:11" ht="21">
+      <c r="C10" s="108"/>
+    </row>
+    <row r="11" spans="1:11" ht="21" x14ac:dyDescent="0.25">
       <c r="A11" s="37" t="str">
         <f ca="1">Listes_Admin_DFI!$A$61</f>
         <v>Postadresse der Gemeinde</v>
       </c>
-      <c r="B11" s="132"/>
-      <c r="C11" s="133"/>
+      <c r="B11" s="109"/>
+      <c r="C11" s="110"/>
       <c r="D11" s="38"/>
       <c r="E11" s="86" t="str">
         <f ca="1">IF(B11="",Listes_Admin_DFI!$A$72,"")</f>
         <v>!!! Grün markierten Felder prüfen/ausfüllen</v>
       </c>
       <c r="F11" s="84"/>
       <c r="G11" s="84"/>
       <c r="H11" s="84"/>
       <c r="I11" s="84"/>
       <c r="J11" s="83"/>
       <c r="K11" s="83"/>
     </row>
-    <row r="12" spans="1:11">
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" s="39" t="str">
         <f ca="1">Listes_Admin_DFI!$A$62</f>
         <v>PLZ+Ort</v>
       </c>
-      <c r="B12" s="132"/>
-      <c r="C12" s="133"/>
+      <c r="B12" s="109"/>
+      <c r="C12" s="110"/>
       <c r="D12" s="38"/>
       <c r="E12" s="86" t="str">
         <f ca="1">IF(B12="",Listes_Admin_DFI!$A$72,"")</f>
         <v>!!! Grün markierten Felder prüfen/ausfüllen</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="37" t="str">
         <f ca="1">Listes_Admin_DFI!$A$63</f>
         <v>Kontaktperson der Gemeinde</v>
       </c>
-      <c r="B13" s="130">
+      <c r="B13" s="107">
         <f>'Decompte-Abrechung-Rendiconto'!$B$8</f>
         <v>0</v>
       </c>
-      <c r="C13" s="131"/>
+      <c r="C13" s="108"/>
       <c r="D13" s="36"/>
     </row>
-    <row r="14" spans="1:11">
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" s="40" t="str">
         <f ca="1">Listes_Admin_DFI!$A$64</f>
         <v>E-mail Adresse</v>
       </c>
-      <c r="B14" s="132"/>
-      <c r="C14" s="133"/>
+      <c r="B14" s="109"/>
+      <c r="C14" s="110"/>
       <c r="D14" s="36"/>
       <c r="E14" s="86" t="str">
         <f ca="1">IF(B14="",Listes_Admin_DFI!$A$72,"")</f>
         <v>!!! Grün markierten Felder prüfen/ausfüllen</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="30">
+    <row r="15" spans="1:11" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="35" t="str">
         <f ca="1">Listes_Admin_DFI!$A$65</f>
         <v>Bankverbindung der Gemeinde 
 (Bank/Post/IBAN)</v>
       </c>
-      <c r="B15" s="132"/>
-      <c r="C15" s="133"/>
+      <c r="B15" s="109"/>
+      <c r="C15" s="110"/>
       <c r="D15" s="36"/>
       <c r="E15" s="86" t="str">
         <f ca="1">IF(B15="",Listes_Admin_DFI!$A$72,"")</f>
         <v>!!! Grün markierten Felder prüfen/ausfüllen</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
+    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A16" s="6"/>
       <c r="B16" s="6"/>
       <c r="C16" s="38"/>
       <c r="D16" s="38"/>
     </row>
-    <row r="17" spans="1:8" ht="17.25">
+    <row r="17" spans="1:8" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A17" s="32" t="str">
         <f ca="1">Listes_Admin_DFI!$A$66</f>
         <v>Förderbeitrag</v>
       </c>
       <c r="B17" s="41"/>
       <c r="C17" s="38"/>
       <c r="E17" s="90" t="str">
         <f ca="1">Listes_Admin_DFI!$A$30</f>
         <v>BFE-Anpassung</v>
       </c>
       <c r="F17" s="91"/>
       <c r="G17" s="92"/>
       <c r="H17" s="92"/>
     </row>
-    <row r="18" spans="1:8" ht="8.1" customHeight="1">
+    <row r="18" spans="1:8" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="33"/>
       <c r="B18" s="33"/>
       <c r="C18" s="34"/>
       <c r="E18" s="93"/>
       <c r="F18" s="93"/>
       <c r="G18" s="92"/>
       <c r="H18" s="92"/>
     </row>
-    <row r="19" spans="1:8" ht="45">
+    <row r="19" spans="1:8" ht="45" x14ac:dyDescent="0.25">
       <c r="A19" s="65" t="str">
         <f ca="1">'Decompte-Abrechung-Rendiconto'!$A$12</f>
         <v>Informationsveranstaltung(en) (obligatorisch)</v>
       </c>
       <c r="B19" s="67"/>
       <c r="C19" s="42" t="str">
         <f ca="1">IF(E19=0,'Decompte-Abrechung-Rendiconto'!B22,E19)</f>
         <v>!!! Grün markierten Felder prüfen/ausfüllen</v>
       </c>
       <c r="E19" s="94">
         <v>0</v>
       </c>
       <c r="F19" s="95" t="str">
         <f ca="1">"(Montant initial : "&amp;TEXT('Decompte-Abrechung-Rendiconto'!$B$22,"#'000.00")&amp;")"</f>
         <v>(Montant initial : !!! Grün markierten Felder prüfen/ausfüllen)</v>
       </c>
       <c r="G19" s="92"/>
       <c r="H19" s="92"/>
     </row>
-    <row r="20" spans="1:8" ht="45.75" thickBot="1">
+    <row r="20" spans="1:8" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="65" t="str">
         <f ca="1">'Decompte-Abrechung-Rendiconto'!$A$13&amp;" : "&amp;'Decompte-Abrechung-Rendiconto'!$A$14</f>
         <v xml:space="preserve">Begleitmassnahme(n) : </v>
       </c>
       <c r="B20" s="67"/>
       <c r="C20" s="42" t="str">
         <f ca="1">IF(E20=0,'Decompte-Abrechung-Rendiconto'!B23,E20)</f>
         <v>!!! Grün markierten Felder prüfen/ausfüllen</v>
       </c>
       <c r="E20" s="94">
         <v>0</v>
       </c>
       <c r="F20" s="95" t="str">
         <f ca="1">"(Montant initial : "&amp;TEXT('Decompte-Abrechung-Rendiconto'!$B$23,"#'000.00")&amp;")"</f>
         <v>(Montant initial : !!! Grün markierten Felder prüfen/ausfüllen)</v>
       </c>
       <c r="G20" s="92"/>
       <c r="H20" s="92"/>
     </row>
-    <row r="21" spans="1:8" ht="15.75" thickBot="1">
+    <row r="21" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="43" t="str">
         <f ca="1">Listes_Admin_DFI!$A$67</f>
         <v>Gesamter Förderbetrag</v>
       </c>
       <c r="B21" s="73" t="s">
-        <v>5</v>
+        <v>183</v>
       </c>
       <c r="C21" s="44">
         <f ca="1">SUM(C19:C20)</f>
         <v>0</v>
       </c>
       <c r="D21" s="14"/>
       <c r="E21" s="15"/>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="45"/>
       <c r="B22" s="46"/>
       <c r="C22" s="47"/>
     </row>
-    <row r="23" spans="1:8" ht="29.45" customHeight="1">
-      <c r="A23" s="136" t="str">
+    <row r="23" spans="1:8" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="113" t="str">
         <f ca="1">Listes_Admin_DFI!$A$69</f>
         <v xml:space="preserve">Unterstützungsbeiträge sind mehrwertsteuerfrei. </v>
       </c>
-      <c r="B23" s="136"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:8">
+      <c r="B23" s="113"/>
+      <c r="C23" s="113"/>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="48"/>
       <c r="B24" s="48"/>
       <c r="C24" s="48"/>
       <c r="D24" s="36"/>
     </row>
-    <row r="25" spans="1:8" ht="17.25">
+    <row r="25" spans="1:8" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A25" s="32" t="str">
         <f ca="1">Listes_Admin_DFI!$A$68</f>
         <v>Datum</v>
       </c>
-      <c r="B25" s="135"/>
-      <c r="C25" s="135"/>
+      <c r="B25" s="112"/>
+      <c r="C25" s="112"/>
       <c r="D25" s="36"/>
       <c r="E25" s="86" t="str">
         <f ca="1">IF(B25="",Listes_Admin_DFI!$A$72,"")</f>
         <v>!!! Grün markierten Felder prüfen/ausfüllen</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="49"/>
       <c r="B26" s="49"/>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B27" s="50"/>
     </row>
-    <row r="28" spans="1:8" ht="17.25">
+    <row r="28" spans="1:8" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A28" s="32" t="str">
         <f ca="1">Listes_Admin_DFI!$A$70</f>
         <v>Durch BFE ausgeführt</v>
       </c>
     </row>
-    <row r="29" spans="1:8" ht="8.1" customHeight="1">
+    <row r="29" spans="1:8" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="33"/>
       <c r="B29" s="33"/>
       <c r="C29" s="34"/>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="6" t="str">
         <f ca="1">Listes_Admin_DFI!$A$71</f>
         <v>Elektronische Signatur durch den Projektleiter beim BFE:</v>
       </c>
     </row>
-    <row r="35" spans="1:3" ht="54.6" customHeight="1">
-      <c r="A35" s="134" t="str">
+    <row r="35" spans="1:3" ht="54.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="111" t="str">
         <f ca="1">Listes_Admin_DFI!$A$73</f>
         <v xml:space="preserve">*Rechtliche Grundlagen: Die vorliegenden Subventionen stützen sich auf Art. 47 „Information und Beratung“ des Energiegesetzes vom 30.09.2016 (EnG; SR 730.0) und die entsprechenden Ausführungsbestimmungen der Energieverordnung vom 01.11.2017 (EnV, SR 730.01), den Bundesratsbeschluss vom 7. Dezember 2018 sowie Ziffer 7.2 der Programmstrategie EnergieSchweiz 2021 bis 2030, in welcher die Ziele und Massnahmen auf Stufe Städte, Gemeinden, Quartiere und Regionen genannt werden, die u.a. von Energie-Schweiz unterstützt werden können. Im Weiteren sind die Bestimmungen des Subventionsgesetzes vom 05.10.1990 (SuG, SR 616.1) anwendbar.
 </v>
       </c>
-      <c r="B35" s="134"/>
-      <c r="C35" s="134"/>
+      <c r="B35" s="111"/>
+      <c r="C35" s="111"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="9sMo4Uw3Cp12SWKdjVSmJQCoOxxwrJ4pRqgKkPsfRWiI3ZKj9r7mTP/avYf4wijnI4fb8ibGClLF+NxgOVuEXA==" saltValue="f0A1bUbJbhD/x8f2qbHEuQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="gQbmi98jS8cann+lxMWsyHAyQvjZcN/dgjIN2Xgtef3ikh91T0Vl0yErpTJqRihQAc+xeh3xezVWPMrPzvittA==" saltValue="GS7DK/9E3XQ87E2sTx7Vrg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="11">
     <mergeCell ref="D1:F2"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="A35:C35"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="B9:C9"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="1.9685039370078741" bottom="0.39370078740157483" header="0.11811023622047245" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="95" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;LOffice fédéral de l’énergie
 c/o DLZ Finanzen
 3003 Berne
 &amp;KFF00003643081400  / REF-1081-00305&amp;R&amp;G</oddHeader>
   </headerFooter>
-  <legacyDrawingHF r:id="rId2"/>
+  <customProperties>
+    <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
+  </customProperties>
+  <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Feuil2"/>
   <dimension ref="A1:I104"/>
   <sheetViews>
     <sheetView topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.85546875" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="62.85546875" style="55" customWidth="1"/>
     <col min="2" max="2" width="11" style="55" customWidth="1"/>
     <col min="3" max="3" width="12" style="55" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="55" customWidth="1"/>
     <col min="5" max="5" width="35.42578125" style="55" customWidth="1"/>
     <col min="6" max="6" width="39.140625" style="55" customWidth="1"/>
     <col min="7" max="7" width="32.7109375" style="55" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="55" customWidth="1"/>
     <col min="9" max="9" width="43.5703125" style="55" customWidth="1"/>
     <col min="10" max="16384" width="10.85546875" style="55"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="53" t="str">
         <f>Start!$D$2</f>
         <v>Deutsch</v>
       </c>
       <c r="B1" s="53">
         <f>IF($A$1=$E$1,COLUMN($E$1),IF($A$1=$F$1,COLUMN($F$1),IF($A$1=$G$1,COLUMN($G$1),NA())))</f>
         <v>6</v>
       </c>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="54" t="s">
-        <v>6</v>
+        <v>41</v>
       </c>
       <c r="F1" s="54" t="s">
-        <v>1</v>
+        <v>42</v>
       </c>
       <c r="G1" s="54" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:7">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="53"/>
       <c r="B2" s="53"/>
       <c r="C2" s="53"/>
       <c r="D2" s="53"/>
       <c r="E2" s="60"/>
     </row>
-    <row r="3" spans="1:7" ht="30">
+    <row r="3" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="53" t="str">
         <f t="shared" ref="A3:A61" ca="1" si="0">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>Ergänzen Sie die Gesamtkostenabrechnung</v>
       </c>
       <c r="B3" s="53"/>
       <c r="C3" s="53"/>
       <c r="D3" s="53"/>
       <c r="E3" s="55" t="s">
-        <v>8</v>
+        <v>164</v>
       </c>
       <c r="F3" s="55" t="s">
-        <v>9</v>
+        <v>165</v>
       </c>
       <c r="G3" s="56" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:7" ht="30">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Link zum Reiter "Decompte-Abrechung-Rendiconto"</v>
       </c>
       <c r="B4" s="53"/>
       <c r="C4" s="53"/>
       <c r="D4" s="53"/>
       <c r="E4" s="55" t="s">
-        <v>11</v>
+        <v>156</v>
       </c>
       <c r="F4" s="55" t="s">
-        <v>12</v>
+        <v>157</v>
       </c>
       <c r="G4" s="55" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:7" ht="30">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Ergänzen Sie die Rechnung (Zahlungsformular)</v>
       </c>
       <c r="B5" s="53"/>
       <c r="C5" s="53"/>
       <c r="D5" s="53"/>
       <c r="E5" s="55" t="s">
-        <v>14</v>
+        <v>167</v>
       </c>
       <c r="F5" s="55" t="s">
-        <v>15</v>
+        <v>168</v>
       </c>
       <c r="G5" s="56" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:7" ht="30">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A6" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Link zum Reiter "Facture-Rechnung-Fattura"</v>
       </c>
       <c r="B6" s="53"/>
       <c r="C6" s="53"/>
       <c r="D6" s="53"/>
       <c r="E6" s="55" t="s">
-        <v>17</v>
+        <v>154</v>
       </c>
       <c r="F6" s="55" t="s">
-        <v>18</v>
+        <v>155</v>
       </c>
       <c r="G6" s="55" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:7" ht="30">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Laden Sie die Unterlagen auf die Plattform hoch</v>
       </c>
       <c r="B7" s="53"/>
       <c r="C7" s="53"/>
       <c r="D7" s="53"/>
       <c r="E7" s="55" t="s">
-        <v>20</v>
+        <v>169</v>
       </c>
       <c r="F7" s="55" t="s">
-        <v>21</v>
+        <v>170</v>
       </c>
       <c r="G7" s="55" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:7">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>WICHTIGEN HINWEISE</v>
       </c>
       <c r="B8" s="53"/>
       <c r="C8" s="53"/>
       <c r="D8" s="53"/>
       <c r="E8" s="55" t="s">
-        <v>23</v>
+        <v>159</v>
       </c>
       <c r="F8" s="55" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="G8" s="55" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:7" ht="30">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>!!! Alle grün markierten Felder müssen ausgefüllt werden.</v>
       </c>
       <c r="B9" s="53"/>
       <c r="C9" s="53"/>
       <c r="D9" s="53"/>
       <c r="E9" s="55" t="s">
-        <v>26</v>
+        <v>172</v>
       </c>
       <c r="F9" s="55" t="s">
-        <v>27</v>
+        <v>173</v>
       </c>
       <c r="G9" s="56" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:7" ht="60">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="60" x14ac:dyDescent="0.25">
       <c r="A10" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>!!! Diese Excel-Datei sowie alle anderen Unterlagen müssen ausgefüllt und auf die Plattform hochgeladen werden.</v>
       </c>
       <c r="B10" s="53"/>
       <c r="C10" s="53"/>
       <c r="D10" s="53"/>
       <c r="E10" s="55" t="s">
-        <v>29</v>
+        <v>174</v>
       </c>
       <c r="F10" s="55" t="s">
-        <v>30</v>
+        <v>175</v>
       </c>
       <c r="G10" s="56" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:7" ht="45">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A11" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Link zur Plattform : https://ds1.dreifels.ch/tempprojekt25/tpLogin.aspx?La=DE</v>
       </c>
       <c r="B11" s="53"/>
       <c r="C11" s="53"/>
       <c r="D11" s="53"/>
       <c r="E11" s="55" t="s">
-        <v>32</v>
+        <v>215</v>
       </c>
       <c r="F11" s="55" t="s">
-        <v>33</v>
+        <v>214</v>
       </c>
       <c r="G11" s="56" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:7" ht="30">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A12" s="53" t="str">
         <f ca="1">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>Projektförderung EnergieSchweiz für Gemeinden</v>
       </c>
       <c r="B12" s="53"/>
       <c r="C12" s="53"/>
       <c r="D12" s="53"/>
       <c r="E12" s="55" t="s">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="F12" s="55" t="s">
-        <v>36</v>
+        <v>67</v>
       </c>
       <c r="G12" s="55" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:7" ht="30">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A13" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Temporäre Projekte 2025 (Umsetzung 2025-2026)</v>
       </c>
       <c r="B13" s="53"/>
       <c r="C13" s="53"/>
       <c r="D13" s="53"/>
       <c r="E13" s="55" t="s">
-        <v>38</v>
+        <v>197</v>
       </c>
       <c r="F13" s="55" t="s">
-        <v>39</v>
+        <v>198</v>
       </c>
       <c r="G13" s="55" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:7">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Gesamtkostenabrechnung 2025-2026</v>
       </c>
       <c r="B14" s="53"/>
       <c r="C14" s="53"/>
       <c r="D14" s="53"/>
       <c r="E14" s="55" t="s">
-        <v>41</v>
+        <v>200</v>
       </c>
       <c r="F14" s="55" t="s">
-        <v>42</v>
+        <v>201</v>
       </c>
       <c r="G14" s="55" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:7" ht="15.75" thickBot="1">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Auswahl der Konfiguration</v>
       </c>
       <c r="B15" s="53"/>
       <c r="C15" s="53"/>
       <c r="D15" s="53"/>
       <c r="E15" s="55" t="s">
-        <v>44</v>
+        <v>132</v>
       </c>
       <c r="F15" s="55" t="s">
-        <v>45</v>
+        <v>133</v>
       </c>
       <c r="G15" s="56" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:7">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" s="57" t="str">
         <f t="shared" ca="1" si="0"/>
         <v xml:space="preserve">Einzelgemeinde </v>
       </c>
       <c r="B16" s="53"/>
       <c r="C16" s="53"/>
       <c r="D16" s="53"/>
       <c r="E16" s="55" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="F16" s="55" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="G16" s="56" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:7" ht="30.75" thickBot="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="58" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Gemeindezusammenschluss/Region</v>
       </c>
       <c r="B17" s="53"/>
       <c r="C17" s="53"/>
       <c r="D17" s="53"/>
       <c r="E17" s="55" t="s">
-        <v>50</v>
+        <v>129</v>
       </c>
       <c r="F17" s="55" t="s">
-        <v>51</v>
+        <v>130</v>
       </c>
       <c r="G17" s="56" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:7">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Name der Gemeinde</v>
       </c>
       <c r="B18" s="53"/>
       <c r="C18" s="53"/>
       <c r="D18" s="53"/>
       <c r="E18" s="55" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="F18" s="55" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="G18" s="56" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:7" ht="30">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A19" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Name des Zusammenschlusses/der Region</v>
       </c>
       <c r="B19" s="53"/>
       <c r="C19" s="53"/>
       <c r="D19" s="53"/>
       <c r="E19" s="55" t="s">
-        <v>56</v>
+        <v>135</v>
       </c>
       <c r="F19" s="55" t="s">
-        <v>57</v>
+        <v>136</v>
       </c>
       <c r="G19" s="56" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:7">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Kontaktperson</v>
       </c>
       <c r="B20" s="53"/>
       <c r="C20" s="53"/>
       <c r="D20" s="53"/>
       <c r="E20" s="55" t="s">
-        <v>59</v>
+        <v>5</v>
       </c>
       <c r="F20" s="55" t="s">
-        <v>60</v>
+        <v>193</v>
       </c>
       <c r="G20" s="56" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:7" ht="30">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Projektnummer (siehe in der Anmelde-Plattform: TP 2025-XXX)</v>
       </c>
       <c r="B21" s="53"/>
       <c r="C21" s="53"/>
       <c r="D21" s="53"/>
       <c r="E21" s="55" t="s">
-        <v>62</v>
+        <v>203</v>
       </c>
       <c r="F21" s="55" t="s">
-        <v>63</v>
+        <v>204</v>
       </c>
       <c r="G21" s="56" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:7">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Maximal möglicher Förderbeitrag</v>
       </c>
       <c r="B22" s="53"/>
       <c r="C22" s="53"/>
       <c r="D22" s="53"/>
       <c r="E22" s="55" t="s">
-        <v>65</v>
+        <v>26</v>
       </c>
       <c r="F22" s="55" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="G22" s="55" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:7">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Gemeinde (Pauschalbetrag)</v>
       </c>
       <c r="B23" s="53"/>
       <c r="C23" s="53"/>
       <c r="D23" s="53"/>
       <c r="E23" s="55" t="s">
-        <v>68</v>
+        <v>138</v>
       </c>
       <c r="F23" s="55" t="s">
-        <v>69</v>
+        <v>139</v>
       </c>
       <c r="G23" s="55" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:7" ht="30">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A24" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Zusammenschluss (Pauschalbetrag)</v>
       </c>
       <c r="B24" s="53"/>
       <c r="C24" s="53"/>
       <c r="D24" s="53"/>
       <c r="E24" s="55" t="s">
-        <v>71</v>
+        <v>141</v>
       </c>
       <c r="F24" s="55" t="s">
-        <v>72</v>
+        <v>142</v>
       </c>
       <c r="G24" s="55" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:7" ht="30">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A25" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Informationsveranstaltung(en) (obligatorisch)</v>
       </c>
       <c r="B25" s="59">
         <v>2000</v>
       </c>
       <c r="C25" s="59">
         <v>4000</v>
       </c>
       <c r="D25" s="53"/>
       <c r="E25" s="55" t="s">
-        <v>74</v>
+        <v>22</v>
       </c>
       <c r="F25" s="55" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="G25" s="55" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:7" ht="15.75" thickBot="1">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="53" t="str">
         <f ca="1">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>Begleitmassnahme(n)</v>
       </c>
       <c r="B26" s="59"/>
       <c r="C26" s="59"/>
       <c r="D26" s="53"/>
       <c r="E26" s="55" t="s">
-        <v>77</v>
+        <v>128</v>
       </c>
       <c r="F26" s="55" t="s">
-        <v>78</v>
+        <v>181</v>
       </c>
       <c r="G26" s="55" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:7">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="57" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Ja</v>
       </c>
       <c r="B27" s="59">
         <v>3000</v>
       </c>
       <c r="C27" s="59">
         <v>6000</v>
       </c>
       <c r="D27" s="53"/>
       <c r="E27" s="55" t="s">
-        <v>80</v>
+        <v>125</v>
       </c>
       <c r="F27" s="55" t="s">
-        <v>81</v>
+        <v>144</v>
       </c>
       <c r="G27" s="55" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:7" ht="15.75" thickBot="1">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="58" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Nein</v>
       </c>
       <c r="B28" s="59">
         <v>0</v>
       </c>
       <c r="C28" s="59">
         <v>0</v>
       </c>
       <c r="D28" s="53"/>
       <c r="E28" s="55" t="s">
-        <v>83</v>
+        <v>126</v>
       </c>
       <c r="F28" s="55" t="s">
-        <v>84</v>
+        <v>145</v>
       </c>
       <c r="G28" s="55" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:7">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Maximaler Förderbeitrag</v>
       </c>
       <c r="B29" s="53"/>
       <c r="C29" s="53"/>
       <c r="D29" s="53"/>
       <c r="E29" s="55" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="F29" s="55" t="s">
-        <v>87</v>
+        <v>48</v>
       </c>
       <c r="G29" s="55" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:7">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>BFE-Anpassung</v>
       </c>
       <c r="B30" s="53"/>
       <c r="C30" s="53"/>
       <c r="D30" s="53"/>
       <c r="E30" s="55" t="s">
-        <v>89</v>
+        <v>127</v>
       </c>
       <c r="F30" s="55" t="s">
-        <v>90</v>
+        <v>151</v>
       </c>
       <c r="G30" s="55" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:7">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Zusammenfassung</v>
       </c>
       <c r="B31" s="53"/>
       <c r="C31" s="53"/>
       <c r="D31" s="53"/>
       <c r="E31" s="55" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="F31" s="55" t="s">
-        <v>93</v>
+        <v>44</v>
       </c>
       <c r="G31" s="56" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:7" ht="30">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Gesamtkosten des Projektes (gemäss nachstehender Tabelle)</v>
       </c>
       <c r="B32" s="53"/>
       <c r="C32" s="53"/>
       <c r="D32" s="53"/>
       <c r="E32" s="55" t="s">
-        <v>95</v>
+        <v>24</v>
       </c>
       <c r="F32" s="55" t="s">
-        <v>96</v>
+        <v>45</v>
       </c>
       <c r="G32" s="56" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:9" ht="30">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Theoretischer Förderbeitrag (40% der Gesamtkosten)</v>
       </c>
       <c r="B33" s="53"/>
       <c r="C33" s="53"/>
       <c r="D33" s="53"/>
       <c r="E33" s="55" t="s">
-        <v>98</v>
+        <v>25</v>
       </c>
       <c r="F33" s="55" t="s">
-        <v>99</v>
+        <v>46</v>
       </c>
       <c r="G33" s="56" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:9" ht="30">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A34" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Maximaler Förderbeitrag (gemäss obenstehender Tabelle)</v>
       </c>
       <c r="B34" s="53"/>
       <c r="C34" s="53"/>
       <c r="D34" s="53"/>
       <c r="E34" s="55" t="s">
-        <v>101</v>
+        <v>33</v>
       </c>
       <c r="F34" s="55" t="s">
-        <v>102</v>
+        <v>180</v>
       </c>
       <c r="G34" s="56" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:9">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Bewilligter Förderbetrag</v>
       </c>
       <c r="B35" s="53"/>
       <c r="C35" s="53"/>
       <c r="D35" s="53"/>
       <c r="E35" s="55" t="s">
-        <v>104</v>
+        <v>27</v>
       </c>
       <c r="F35" s="55" t="s">
-        <v>105</v>
+        <v>49</v>
       </c>
       <c r="G35" s="56" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:9" ht="30">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A36" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Betrag pro registrierter Hauptgemeinde</v>
       </c>
       <c r="B36" s="53"/>
       <c r="C36" s="53"/>
       <c r="D36" s="53"/>
       <c r="E36" s="55" t="s">
-        <v>107</v>
+        <v>23</v>
       </c>
       <c r="F36" s="55" t="s">
-        <v>108</v>
+        <v>50</v>
       </c>
       <c r="G36" s="56" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:9" ht="90">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="90" x14ac:dyDescent="0.25">
       <c r="A37" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Bitte tragen Sie in die folgende Tabelle alle Kosten ein, die mit dem Projekt zusammenhängen. Wenn die Stundensätze nicht bekannt oder nicht vorhanden sind, verwenden Sie bitte den Abschnitt "Pauschalkosten".</v>
       </c>
       <c r="B37" s="53"/>
       <c r="C37" s="53"/>
       <c r="D37" s="53"/>
       <c r="E37" s="55" t="s">
-        <v>110</v>
+        <v>37</v>
       </c>
       <c r="F37" s="55" t="s">
-        <v>111</v>
+        <v>52</v>
       </c>
       <c r="G37" s="56" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:9" ht="120">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="120" x14ac:dyDescent="0.25">
       <c r="A38" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Kosten, die dem Projekt zugerechnet werden können, sind z. B. Honorare der Mitarbeiter der Gemeinde, Kosten für den Auftrag des externen Büros oder des Experten/der Expertin, Druckkosten, Postsendungen, Raummiete, Kosten für Aperitive am Ende der Veranstaltungen, usw.</v>
       </c>
       <c r="B38" s="53"/>
       <c r="C38" s="53"/>
       <c r="D38" s="53"/>
       <c r="E38" s="55" t="s">
-        <v>113</v>
+        <v>185</v>
       </c>
       <c r="F38" s="55" t="s">
-        <v>114</v>
+        <v>184</v>
       </c>
       <c r="G38" s="56" t="s">
-        <v>115</v>
+        <v>186</v>
       </c>
       <c r="I38" s="69"/>
     </row>
-    <row r="39" spans="1:9" ht="75">
+    <row r="39" spans="1:9" ht="75" x14ac:dyDescent="0.25">
       <c r="A39" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Wenn die Gemeinde mehrere Informationsveranstaltungen organisiert, sollen alle Kosten in diesem Excel zusammengefasst und abgerechnet werden.</v>
       </c>
       <c r="B39" s="53"/>
       <c r="C39" s="53"/>
       <c r="D39" s="53"/>
       <c r="E39" s="55" t="s">
-        <v>116</v>
+        <v>206</v>
       </c>
       <c r="F39" s="55" t="s">
-        <v>117</v>
+        <v>187</v>
       </c>
       <c r="G39" s="56" t="s">
-        <v>118</v>
+        <v>207</v>
       </c>
       <c r="I39" s="69"/>
     </row>
-    <row r="40" spans="1:9" ht="90">
+    <row r="40" spans="1:9" ht="90" x14ac:dyDescent="0.25">
       <c r="A40" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>WICHTIGER HINWEIS: Im Anhang sind keine zusätzlichen Belege erforderlich. Bitte beachten Sie jedoch, dass im Falle einer eidgenössischen Finanzkontrolle die Belege vorgelegt werden müssen.</v>
       </c>
       <c r="B40" s="53"/>
       <c r="C40" s="53"/>
       <c r="D40" s="53"/>
       <c r="E40" s="55" t="s">
-        <v>119</v>
+        <v>40</v>
       </c>
       <c r="F40" s="55" t="s">
-        <v>120</v>
+        <v>51</v>
       </c>
       <c r="G40" s="56" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:9">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Bezeichnung</v>
       </c>
       <c r="B41" s="53"/>
       <c r="C41" s="53"/>
       <c r="D41" s="53"/>
       <c r="E41" s="55" t="s">
-        <v>122</v>
+        <v>4</v>
       </c>
       <c r="F41" s="55" t="s">
-        <v>123</v>
+        <v>54</v>
       </c>
       <c r="G41" s="55" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:9">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Honorar</v>
       </c>
       <c r="B42" s="53"/>
       <c r="C42" s="53"/>
       <c r="D42" s="53"/>
       <c r="E42" s="55" t="s">
-        <v>125</v>
+        <v>3</v>
       </c>
       <c r="F42" s="55" t="s">
-        <v>126</v>
+        <v>55</v>
       </c>
       <c r="G42" s="56" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:9">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Mitarbeiter</v>
       </c>
       <c r="B43" s="53"/>
       <c r="C43" s="53"/>
       <c r="D43" s="53"/>
       <c r="E43" s="55" t="s">
-        <v>128</v>
+        <v>0</v>
       </c>
       <c r="F43" s="55" t="s">
-        <v>129</v>
+        <v>56</v>
       </c>
       <c r="G43" s="56" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:9">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Funktion</v>
       </c>
       <c r="B44" s="53"/>
       <c r="C44" s="53"/>
       <c r="D44" s="53"/>
       <c r="E44" s="55" t="s">
-        <v>131</v>
+        <v>1</v>
       </c>
       <c r="F44" s="55" t="s">
-        <v>132</v>
+        <v>57</v>
       </c>
       <c r="G44" s="56" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:9">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Stundensatz</v>
       </c>
       <c r="B45" s="53"/>
       <c r="C45" s="53"/>
       <c r="D45" s="53"/>
       <c r="E45" s="55" t="s">
-        <v>134</v>
+        <v>2</v>
       </c>
       <c r="F45" s="55" t="s">
-        <v>135</v>
+        <v>58</v>
       </c>
       <c r="G45" s="56" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:9">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Anzahl Stunden</v>
       </c>
       <c r="B46" s="53"/>
       <c r="C46" s="53"/>
       <c r="D46" s="53"/>
       <c r="E46" s="55" t="s">
-        <v>137</v>
+        <v>109</v>
       </c>
       <c r="F46" s="55" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="G46" s="56" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:9">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Zwischensumme</v>
       </c>
       <c r="B47" s="53"/>
       <c r="C47" s="53"/>
       <c r="D47" s="53"/>
       <c r="E47" s="55" t="s">
-        <v>140</v>
+        <v>10</v>
       </c>
       <c r="F47" s="55" t="s">
-        <v>141</v>
+        <v>59</v>
       </c>
       <c r="G47" s="56" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:9">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Pauschale Kosten</v>
       </c>
       <c r="B48" s="53"/>
       <c r="C48" s="53"/>
       <c r="D48" s="53"/>
       <c r="E48" s="55" t="s">
-        <v>143</v>
+        <v>7</v>
       </c>
       <c r="F48" s="55" t="s">
-        <v>144</v>
+        <v>60</v>
       </c>
       <c r="G48" s="56" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:7">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Menge</v>
       </c>
       <c r="B49" s="53"/>
       <c r="C49" s="53"/>
       <c r="D49" s="53"/>
       <c r="E49" s="55" t="s">
-        <v>146</v>
+        <v>8</v>
       </c>
       <c r="F49" s="55" t="s">
-        <v>147</v>
+        <v>61</v>
       </c>
       <c r="G49" s="56" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:7">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Betrag</v>
       </c>
       <c r="B50" s="53"/>
       <c r="C50" s="53"/>
       <c r="D50" s="53"/>
       <c r="E50" s="55" t="s">
-        <v>149</v>
+        <v>9</v>
       </c>
       <c r="F50" s="55" t="s">
-        <v>150</v>
+        <v>62</v>
       </c>
       <c r="G50" s="56" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:7">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Zwischensumme</v>
       </c>
       <c r="B51" s="53"/>
       <c r="C51" s="53"/>
       <c r="D51" s="53"/>
       <c r="E51" s="55" t="s">
-        <v>140</v>
+        <v>10</v>
       </c>
       <c r="F51" s="55" t="s">
-        <v>141</v>
+        <v>59</v>
       </c>
       <c r="G51" s="56" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:7">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Total</v>
       </c>
       <c r="B52" s="53"/>
       <c r="C52" s="53"/>
       <c r="D52" s="53"/>
       <c r="E52" s="55" t="s">
-        <v>152</v>
+        <v>53</v>
       </c>
       <c r="F52" s="55" t="s">
-        <v>152</v>
+        <v>53</v>
       </c>
       <c r="G52" s="56" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:7">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Beispiel 1 (Honorar)</v>
       </c>
       <c r="B53" s="53"/>
       <c r="C53" s="53"/>
       <c r="D53" s="53"/>
       <c r="E53" s="55" t="s">
-        <v>154</v>
+        <v>35</v>
       </c>
       <c r="F53" s="55" t="s">
-        <v>155</v>
+        <v>63</v>
       </c>
       <c r="G53" s="56" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:7">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Mitarbeiter_Beispiel_1</v>
       </c>
       <c r="B54" s="53"/>
       <c r="C54" s="53"/>
       <c r="D54" s="53"/>
       <c r="E54" s="55" t="s">
-        <v>157</v>
+        <v>34</v>
       </c>
       <c r="F54" s="55" t="s">
-        <v>158</v>
+        <v>64</v>
       </c>
       <c r="G54" s="56" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:7">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Beispiel 2 (pauschale Kosten)</v>
       </c>
       <c r="B55" s="53"/>
       <c r="C55" s="53"/>
       <c r="D55" s="53"/>
       <c r="E55" s="55" t="s">
-        <v>160</v>
+        <v>36</v>
       </c>
       <c r="F55" s="55" t="s">
-        <v>161</v>
+        <v>65</v>
       </c>
       <c r="G55" s="55" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:7">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Pauschale_Beispiel_1</v>
       </c>
       <c r="B56" s="53"/>
       <c r="C56" s="53"/>
       <c r="D56" s="53"/>
       <c r="E56" s="56" t="s">
-        <v>163</v>
+        <v>113</v>
       </c>
       <c r="F56" s="55" t="s">
-        <v>164</v>
+        <v>66</v>
       </c>
       <c r="G56" s="56" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:7" ht="30">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A57" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Förderantrag* (Zahlungsformular) 2025-2026</v>
       </c>
       <c r="B57" s="53"/>
       <c r="C57" s="53"/>
       <c r="D57" s="53"/>
       <c r="E57" s="60" t="s">
-        <v>166</v>
+        <v>208</v>
       </c>
       <c r="F57" s="55" t="s">
-        <v>167</v>
+        <v>209</v>
       </c>
       <c r="G57" s="55" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:7">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Zahlungsangaben</v>
       </c>
       <c r="B58" s="53"/>
       <c r="C58" s="53"/>
       <c r="D58" s="53"/>
       <c r="E58" s="60" t="s">
-        <v>169</v>
+        <v>150</v>
       </c>
       <c r="F58" s="55" t="s">
-        <v>170</v>
+        <v>148</v>
       </c>
       <c r="G58" s="55" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:7">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Projektnummer (TP 2025-XXX)</v>
       </c>
       <c r="B59" s="53"/>
       <c r="C59" s="53"/>
       <c r="D59" s="53"/>
       <c r="E59" s="55" t="s">
-        <v>172</v>
+        <v>211</v>
       </c>
       <c r="F59" s="55" t="s">
-        <v>173</v>
+        <v>212</v>
       </c>
       <c r="G59" s="56" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:7" ht="30">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A60" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Name der Gemeinde oder des Zusammenschlusses</v>
       </c>
       <c r="B60" s="53"/>
       <c r="C60" s="53"/>
       <c r="D60" s="53"/>
       <c r="E60" s="60" t="s">
-        <v>175</v>
+        <v>29</v>
       </c>
       <c r="F60" s="56" t="s">
-        <v>176</v>
+        <v>114</v>
       </c>
       <c r="G60" s="56" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:7">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Postadresse der Gemeinde</v>
       </c>
       <c r="B61" s="53"/>
       <c r="C61" s="53"/>
       <c r="D61" s="53"/>
       <c r="E61" s="60" t="s">
-        <v>178</v>
+        <v>17</v>
       </c>
       <c r="F61" s="55" t="s">
-        <v>179</v>
+        <v>94</v>
       </c>
       <c r="G61" s="56" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:7">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" s="53" t="str">
         <f t="shared" ref="A62:A104" ca="1" si="1">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>PLZ+Ort</v>
       </c>
       <c r="B62" s="53"/>
       <c r="C62" s="53"/>
       <c r="D62" s="53"/>
       <c r="E62" s="60" t="s">
-        <v>181</v>
+        <v>28</v>
       </c>
       <c r="F62" s="55" t="s">
-        <v>182</v>
+        <v>97</v>
       </c>
       <c r="G62" s="56" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:7">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Kontaktperson der Gemeinde</v>
       </c>
       <c r="B63" s="53"/>
       <c r="C63" s="53"/>
       <c r="D63" s="53"/>
       <c r="E63" s="60" t="s">
-        <v>184</v>
+        <v>30</v>
       </c>
       <c r="F63" s="55" t="s">
-        <v>185</v>
+        <v>121</v>
       </c>
       <c r="G63" s="55" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:7">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>E-mail Adresse</v>
       </c>
       <c r="B64" s="53"/>
       <c r="C64" s="53"/>
       <c r="D64" s="53"/>
       <c r="E64" s="60" t="s">
-        <v>187</v>
+        <v>18</v>
       </c>
       <c r="F64" s="55" t="s">
-        <v>188</v>
+        <v>89</v>
       </c>
       <c r="G64" s="55" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:7" ht="30">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A65" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Bankverbindung der Gemeinde 
 (Bank/Post/IBAN)</v>
       </c>
       <c r="B65" s="53"/>
       <c r="C65" s="53"/>
       <c r="D65" s="53"/>
       <c r="E65" s="60" t="s">
-        <v>190</v>
+        <v>21</v>
       </c>
       <c r="F65" s="55" t="s">
-        <v>191</v>
+        <v>90</v>
       </c>
       <c r="G65" s="55" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:7">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A66" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Förderbeitrag</v>
       </c>
       <c r="B66" s="53"/>
       <c r="C66" s="53"/>
       <c r="D66" s="53"/>
       <c r="E66" s="60" t="s">
-        <v>193</v>
+        <v>31</v>
       </c>
       <c r="F66" s="55" t="s">
-        <v>194</v>
+        <v>92</v>
       </c>
       <c r="G66" s="55" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:7">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Gesamter Förderbetrag</v>
       </c>
       <c r="B67" s="53"/>
       <c r="C67" s="53"/>
       <c r="D67" s="53"/>
       <c r="E67" s="60" t="s">
-        <v>196</v>
+        <v>19</v>
       </c>
       <c r="F67" s="55" t="s">
-        <v>197</v>
+        <v>122</v>
       </c>
       <c r="G67" s="55" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:7">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Datum</v>
       </c>
       <c r="B68" s="53"/>
       <c r="C68" s="53"/>
       <c r="D68" s="53"/>
       <c r="E68" s="60" t="s">
-        <v>199</v>
+        <v>20</v>
       </c>
       <c r="F68" s="55" t="s">
-        <v>200</v>
+        <v>91</v>
       </c>
       <c r="G68" s="55" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:7" ht="30">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A69" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v xml:space="preserve">Unterstützungsbeiträge sind mehrwertsteuerfrei. </v>
       </c>
       <c r="B69" s="53"/>
       <c r="C69" s="53"/>
       <c r="D69" s="53"/>
       <c r="E69" s="60" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="F69" s="55" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
       <c r="G69" s="55" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:7">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Durch BFE ausgeführt</v>
       </c>
       <c r="B70" s="53"/>
       <c r="C70" s="53"/>
       <c r="D70" s="53"/>
       <c r="E70" s="60" t="s">
-        <v>205</v>
+        <v>32</v>
       </c>
       <c r="F70" s="55" t="s">
-        <v>206</v>
+        <v>98</v>
       </c>
       <c r="G70" s="55" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:7" ht="45">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A71" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Elektronische Signatur durch den Projektleiter beim BFE:</v>
       </c>
       <c r="B71" s="53"/>
       <c r="C71" s="53"/>
       <c r="D71" s="53"/>
       <c r="E71" s="60" t="s">
-        <v>208</v>
+        <v>96</v>
       </c>
       <c r="F71" s="55" t="s">
-        <v>209</v>
+        <v>95</v>
       </c>
       <c r="G71" s="55" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:7" ht="30">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A72" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>!!! Grün markierten Felder prüfen/ausfüllen</v>
       </c>
       <c r="B72" s="53"/>
       <c r="C72" s="53"/>
       <c r="D72" s="53"/>
       <c r="E72" s="60" t="s">
-        <v>211</v>
+        <v>188</v>
       </c>
       <c r="F72" s="55" t="s">
-        <v>212</v>
+        <v>189</v>
       </c>
       <c r="G72" s="56" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:7" ht="315">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="315" x14ac:dyDescent="0.25">
       <c r="A73" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v xml:space="preserve">*Rechtliche Grundlagen: Die vorliegenden Subventionen stützen sich auf Art. 47 „Information und Beratung“ des Energiegesetzes vom 30.09.2016 (EnG; SR 730.0) und die entsprechenden Ausführungsbestimmungen der Energieverordnung vom 01.11.2017 (EnV, SR 730.01), den Bundesratsbeschluss vom 7. Dezember 2018 sowie Ziffer 7.2 der Programmstrategie EnergieSchweiz 2021 bis 2030, in welcher die Ziele und Massnahmen auf Stufe Städte, Gemeinden, Quartiere und Regionen genannt werden, die u.a. von Energie-Schweiz unterstützt werden können. Im Weiteren sind die Bestimmungen des Subventionsgesetzes vom 05.10.1990 (SuG, SR 616.1) anwendbar.
 </v>
       </c>
       <c r="B73" s="53"/>
       <c r="C73" s="53"/>
       <c r="D73" s="53"/>
       <c r="E73" s="60" t="s">
-        <v>214</v>
+        <v>88</v>
       </c>
       <c r="F73" s="55" t="s">
-        <v>215</v>
+        <v>107</v>
       </c>
       <c r="G73" s="55" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:7">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B74" s="53"/>
       <c r="C74" s="53"/>
       <c r="D74" s="53"/>
     </row>
-    <row r="75" spans="1:7">
+    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B75" s="53"/>
       <c r="C75" s="53"/>
       <c r="D75" s="53"/>
     </row>
-    <row r="76" spans="1:7">
+    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B76" s="53"/>
       <c r="C76" s="53"/>
       <c r="D76" s="53"/>
     </row>
-    <row r="77" spans="1:7">
+    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A77" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B77" s="53"/>
       <c r="C77" s="53"/>
       <c r="D77" s="53"/>
     </row>
-    <row r="78" spans="1:7">
+    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A78" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B78" s="53"/>
       <c r="C78" s="53"/>
       <c r="D78" s="53"/>
     </row>
-    <row r="79" spans="1:7">
+    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A79" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B79" s="53"/>
       <c r="C79" s="53"/>
       <c r="D79" s="53"/>
     </row>
-    <row r="80" spans="1:7">
+    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A80" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B80" s="53"/>
       <c r="C80" s="53"/>
       <c r="D80" s="53"/>
     </row>
-    <row r="81" spans="1:4">
+    <row r="81" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A81" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B81" s="53"/>
       <c r="C81" s="53"/>
       <c r="D81" s="53"/>
     </row>
-    <row r="82" spans="1:4">
+    <row r="82" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A82" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B82" s="53"/>
       <c r="C82" s="53"/>
       <c r="D82" s="53"/>
     </row>
-    <row r="83" spans="1:4">
+    <row r="83" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A83" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B83" s="53"/>
       <c r="C83" s="53"/>
       <c r="D83" s="53"/>
     </row>
-    <row r="84" spans="1:4">
+    <row r="84" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A84" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B84" s="53"/>
       <c r="C84" s="53"/>
       <c r="D84" s="53"/>
     </row>
-    <row r="85" spans="1:4">
+    <row r="85" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A85" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B85" s="53"/>
       <c r="C85" s="53"/>
       <c r="D85" s="53"/>
     </row>
-    <row r="86" spans="1:4">
+    <row r="86" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A86" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B86" s="53"/>
       <c r="C86" s="53"/>
       <c r="D86" s="53"/>
     </row>
-    <row r="87" spans="1:4">
+    <row r="87" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A87" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B87" s="53"/>
       <c r="C87" s="53"/>
       <c r="D87" s="53"/>
     </row>
-    <row r="88" spans="1:4">
+    <row r="88" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A88" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B88" s="53"/>
       <c r="C88" s="53"/>
       <c r="D88" s="53"/>
     </row>
-    <row r="89" spans="1:4">
+    <row r="89" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A89" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B89" s="53"/>
       <c r="C89" s="53"/>
       <c r="D89" s="53"/>
     </row>
-    <row r="90" spans="1:4">
+    <row r="90" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A90" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B90" s="53"/>
       <c r="C90" s="53"/>
       <c r="D90" s="53"/>
     </row>
-    <row r="91" spans="1:4">
+    <row r="91" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A91" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B91" s="53"/>
       <c r="C91" s="53"/>
       <c r="D91" s="53"/>
     </row>
-    <row r="92" spans="1:4">
+    <row r="92" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A92" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B92" s="53"/>
       <c r="C92" s="53"/>
       <c r="D92" s="53"/>
     </row>
-    <row r="93" spans="1:4">
+    <row r="93" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A93" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B93" s="53"/>
       <c r="C93" s="53"/>
       <c r="D93" s="53"/>
     </row>
-    <row r="94" spans="1:4">
+    <row r="94" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A94" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B94" s="53"/>
       <c r="C94" s="53"/>
       <c r="D94" s="53"/>
     </row>
-    <row r="95" spans="1:4">
+    <row r="95" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A95" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B95" s="53"/>
       <c r="C95" s="53"/>
       <c r="D95" s="53"/>
     </row>
-    <row r="96" spans="1:4">
+    <row r="96" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A96" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B96" s="53"/>
       <c r="C96" s="53"/>
       <c r="D96" s="53"/>
     </row>
-    <row r="97" spans="1:4">
+    <row r="97" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A97" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B97" s="53"/>
       <c r="C97" s="53"/>
       <c r="D97" s="53"/>
     </row>
-    <row r="98" spans="1:4">
+    <row r="98" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A98" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B98" s="53"/>
       <c r="C98" s="53"/>
       <c r="D98" s="53"/>
     </row>
-    <row r="99" spans="1:4">
+    <row r="99" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A99" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B99" s="53"/>
       <c r="C99" s="53"/>
       <c r="D99" s="53"/>
     </row>
-    <row r="100" spans="1:4">
+    <row r="100" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A100" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B100" s="53"/>
       <c r="C100" s="53"/>
       <c r="D100" s="53"/>
     </row>
-    <row r="101" spans="1:4">
+    <row r="101" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A101" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B101" s="53"/>
       <c r="C101" s="53"/>
       <c r="D101" s="53"/>
     </row>
-    <row r="102" spans="1:4">
+    <row r="102" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A102" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B102" s="53"/>
       <c r="C102" s="53"/>
       <c r="D102" s="53"/>
     </row>
-    <row r="103" spans="1:4">
+    <row r="103" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A103" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B103" s="53"/>
       <c r="C103" s="53"/>
       <c r="D103" s="53"/>
     </row>
-    <row r="104" spans="1:4">
+    <row r="104" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A104" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B104" s="53"/>
       <c r="C104" s="53"/>
       <c r="D104" s="53"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003A4C8748B2ED38418F0EECD74C917886" ma:contentTypeVersion="14" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="1f9851986a85a82def871aae58f292b8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4" xmlns:ns3="a2886ae9-3f43-46a4-a350-81a5f6bb12cf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="decc5344732d5177ff0b3e3c1e2530bc" ns2:_="" ns3:_="">
+    <xsd:import namespace="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4"/>
+    <xsd:import namespace="a2886ae9-3f43-46a4-a350-81a5f6bb12cf"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c8b572ca-3eb9-4bb4-b613-c72ef08702e5" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2886ae9-3f43-46a4-a350-81a5f6bb12cf" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{7caa6e5d-c2fb-4331-b5a2-1ae8c32c4bf9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2886ae9-3f43-46a4-a350-81a5f6bb12cf">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="a2886ae9-3f43-46a4-a350-81a5f6bb12cf" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <f:fields xmlns:f="http://schemas.fabasoft.com/folio/2007/fields">
   <f:record ref="">
     <f:field ref="objname" par="" edit="true" text="SH/8100038-02-01-18_HYDRA_FNHW_Kostenrechung"/>
     <f:field ref="objsubject" par="" edit="true" text=""/>
     <f:field ref="objcreatedby" par="" text="Hintz, Wieland (BFE - hiw)"/>
     <f:field ref="objcreatedat" par="" text="10.10.2018 12:05:59"/>
     <f:field ref="objchangedby" par="" text="Meister, Anna (BFE - mea)"/>
     <f:field ref="objmodifiedat" par="" text="15.11.2018 10:15:41"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" par="" text=""/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" par="" edit="true" text=""/>
     <f:field ref="FSCFOLIO_1_1001_FieldCurrentUser" par="" text="Joëlle Fahrni"/>
     <f:field ref="CCAPRECONFIG_15_1001_Objektname" par="" edit="true" text="SH/8100038-02-01-18_HYDRA_FNHW_Kostenrechung"/>
     <f:field ref="CHPRECONFIG_1_1001_Objektname" par="" edit="true" text="SH/8100038-02-01-18_HYDRA_FNHW_Kostenrechung"/>
   </f:record>
   <f:record inx="1" ref="">
     <f:field ref="CCAPRECONFIG_15_1001_Anrede" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Anrede_Briefkopf" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht_Anrede" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachgestellter_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Strasse" par="" text=""/>
@@ -6617,324 +6836,149 @@
     <f:field ref="CCAPRECONFIG_15_1001_Sozialversicherungsnummer" text="Sozialversicherungsnummer"/>
     <f:field ref="CCAPRECONFIG_15_1001_Stock" text="Stock"/>
     <f:field ref="BAVCFG_15_1700_Strasse2" text="Strasse2"/>
     <f:field ref="BAVCFG_15_1700_Strasse2_AP" text="Strasse2_AP"/>
     <f:field ref="BAVCFG_15_1700_Strasse_AP" text="Strasse_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Telefon" text="Telefon"/>
     <f:field ref="BAVCFG_15_1700_Titel_AP" text="Titel_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" text="Titre"/>
     <f:field ref="CHPRECONFIG_1_1001_Titel" text="Titre"/>
     <f:field ref="CCAPRECONFIG_15_1001_Versandart" text="Type d'envoi"/>
     <f:field ref="BAVCFG_15_1700_Vorname_AP" text="Vorname_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Ziel" text="Ziel"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1" text="Zusatzzeile1"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1_AP" text="Zusatzzeile1_AP"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2" text="Zusatzzeile2"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2_AP" text="Zusatzzeile2_AP"/>
     <f:field ref="BAVCFG_15_1700_ZustellungAm" text="ZustellungAm"/>
   </f:display>
   <f:display par="" text="Publipostage">
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" text="Numéro de document"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" text="Objet"/>
   </f:display>
 </f:fields>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...233 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{647DFAD7-6063-409D-836A-3330458D687F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0DBB02E-A158-41FA-954D-BA47C0D95740}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4"/>
+    <ds:schemaRef ds:uri="a2886ae9-3f43-46a4-a350-81a5f6bb12cf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22D9531F-45CA-444E-8524-06875986EA3F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{647DFAD7-6063-409D-836A-3330458D687F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22D9531F-45CA-444E-8524-06875986EA3F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a2886ae9-3f43-46a4-a350-81a5f6bb12cf"/>
+    <ds:schemaRef ds:uri="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A0B2AC2-345A-44E6-9C1A-50C77392FA87}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
-  <Manager/>
+  <TotalTime></TotalTime>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Arbeitsblätter</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Benannte Bereiche</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="12" baseType="lpstr">
+      <vt:lpstr>Start</vt:lpstr>
+      <vt:lpstr>Decompte-Abrechung-Rendiconto</vt:lpstr>
+      <vt:lpstr>Facture-Rechnung-Fattura</vt:lpstr>
+      <vt:lpstr>Listes_Admin_DFI</vt:lpstr>
+      <vt:lpstr>ActionFR</vt:lpstr>
+      <vt:lpstr>ActionIT</vt:lpstr>
+      <vt:lpstr>CommunesDE</vt:lpstr>
+      <vt:lpstr>CommunesFR</vt:lpstr>
+      <vt:lpstr>CommunesIT</vt:lpstr>
+      <vt:lpstr>'Facture-Rechnung-Fattura'!Druckbereich</vt:lpstr>
+      <vt:lpstr>Thematique</vt:lpstr>
+      <vt:lpstr>Type</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Fachhochschule Nordwestschweiz</Company>
-  <HyperlinkBase/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Eismann Ralph</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="FSC#UVEKCFG@15.1700:Function">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="FSC#UVEKCFG@15.1700:FileRespOrg">
     <vt:lpwstr>Energies renouvelables</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="FSC#UVEKCFG@15.1700:DefaultGroupFileResponsible">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="FSC#UVEKCFG@15.1700:FileRespFunction">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="FSC#UVEKCFG@15.1700:AssignedClassification">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="FSC#UVEKCFG@15.1700:AssignedClassificationCode">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="FSC#UVEKCFG@15.1700:FileResponsible">
     <vt:lpwstr/>
@@ -7511,30 +7555,27 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="199" name="ContentTypeId">
     <vt:lpwstr>0x0101003A4C8748B2ED38418F0EECD74C917886</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="200" name="MSIP_Label_245c3252-146d-46f3-8062-82cd8c8d7e7d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="201" name="MSIP_Label_245c3252-146d-46f3-8062-82cd8c8d7e7d_SetDate">
     <vt:lpwstr>2025-01-09T12:24:50Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="202" name="MSIP_Label_245c3252-146d-46f3-8062-82cd8c8d7e7d_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="203" name="MSIP_Label_245c3252-146d-46f3-8062-82cd8c8d7e7d_Name">
     <vt:lpwstr>L1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="204" name="MSIP_Label_245c3252-146d-46f3-8062-82cd8c8d7e7d_SiteId">
     <vt:lpwstr>6ae27add-8276-4a38-88c1-3a9c1f973767</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="205" name="MSIP_Label_245c3252-146d-46f3-8062-82cd8c8d7e7d_ActionId">
     <vt:lpwstr>b7e3472a-b66d-49dc-be99-3ca47bfa40e8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="206" name="MSIP_Label_245c3252-146d-46f3-8062-82cd8c8d7e7d_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="207" name="MediaServiceImageTags">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>