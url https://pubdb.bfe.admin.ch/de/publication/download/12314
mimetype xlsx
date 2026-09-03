--- v1 (2026-07-14)
+++ v2 (2026-09-03)
@@ -10,137 +10,137 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\adb.intra.admin.ch\Userhome$\BFE-01\U80848413\data\Documents\AS\Temporäre Projekte\Doks\Abrechnung 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\adb.intra.admin.ch\userhome$\BFE-01\U80779993\data\Documents\Projets temporaires 2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EA2BB508-6F6A-44A7-93DD-D41D1A62B25B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{955BB65A-50DE-4806-BB23-14FDC69047DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="878" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="878" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Start" sheetId="9" r:id="rId1"/>
     <sheet name="Decompte-Abrechung-Rendiconto" sheetId="3" r:id="rId2"/>
     <sheet name="Facture-Rechnung-Fattura" sheetId="8" r:id="rId3"/>
     <sheet name="Listes_Admin_DFI" sheetId="7" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="ActionFR">Listes_Admin_DFI!$E$27:$E$28</definedName>
     <definedName name="ActionIT">Listes_Admin_DFI!$G$27:$G$28</definedName>
     <definedName name="CommunesDE">Listes_Admin_DFI!$F$16:$F$17</definedName>
     <definedName name="CommunesFR">Listes_Admin_DFI!$E$16:$E$17</definedName>
     <definedName name="CommunesIT">Listes_Admin_DFI!$G$16:$G$17</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'Facture-Rechnung-Fattura'!$A$1:$C$35</definedName>
     <definedName name="Thematique">Listes_Admin_DFI!$A$27:$A$28</definedName>
     <definedName name="Type">Listes_Admin_DFI!$A$16:$A$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Facture-Rechnung-Fattura'!$A$1:$C$35</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" concurrentManualCount="8"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B9" i="8" l="1"/>
   <c r="B13" i="8"/>
   <c r="B10" i="8"/>
   <c r="I37" i="3"/>
   <c r="I38" i="3"/>
   <c r="I39" i="3"/>
   <c r="I40" i="3"/>
   <c r="I41" i="3"/>
   <c r="I42" i="3"/>
   <c r="F37" i="3"/>
   <c r="F38" i="3"/>
   <c r="F39" i="3"/>
   <c r="F40" i="3"/>
   <c r="F41" i="3"/>
   <c r="F42" i="3"/>
   <c r="J39" i="3" l="1"/>
   <c r="J42" i="3"/>
   <c r="J38" i="3"/>
   <c r="J41" i="3"/>
   <c r="J40" i="3"/>
   <c r="J37" i="3"/>
   <c r="A1" i="7" l="1"/>
   <c r="B1" i="7" s="1"/>
+  <c r="A71" i="7"/>
+  <c r="A10" i="7"/>
+  <c r="A5" i="7"/>
+  <c r="A11" i="7"/>
+  <c r="A39" i="7"/>
+  <c r="A27" i="7"/>
+  <c r="A6" i="7"/>
+  <c r="A30" i="7"/>
+  <c r="A21" i="7"/>
+  <c r="A4" i="7"/>
   <c r="A9" i="7"/>
   <c r="A72" i="7"/>
-  <c r="A27" i="7"/>
-[...4 lines deleted...]
-  <c r="A11" i="7"/>
   <c r="A26" i="7"/>
-  <c r="A4" i="7"/>
+  <c r="A3" i="7"/>
+  <c r="A59" i="7"/>
   <c r="A69" i="7"/>
-  <c r="A10" i="7"/>
-[...1 lines deleted...]
-  <c r="A59" i="7"/>
   <c r="A38" i="7"/>
-  <c r="A21" i="7"/>
-  <c r="A3" i="7"/>
   <c r="A9" i="8" l="1"/>
   <c r="A9" i="3"/>
   <c r="A23" i="8"/>
   <c r="E25" i="8"/>
   <c r="E15" i="8"/>
   <c r="E14" i="8"/>
   <c r="E12" i="8"/>
   <c r="E11" i="8"/>
   <c r="D23" i="3"/>
   <c r="D14" i="3"/>
   <c r="D8" i="3"/>
   <c r="D7" i="3"/>
   <c r="D6" i="3"/>
   <c r="A27" i="3"/>
   <c r="C1" i="3"/>
   <c r="D1" i="8"/>
   <c r="A13" i="3"/>
   <c r="C8" i="9"/>
   <c r="C6" i="9"/>
   <c r="C5" i="9"/>
   <c r="C7" i="9"/>
   <c r="C10" i="9"/>
   <c r="D9" i="9"/>
   <c r="D7" i="9"/>
   <c r="D5" i="9"/>
@@ -152,159 +152,159 @@
   <c r="F61" i="3"/>
   <c r="I60" i="3"/>
   <c r="F60" i="3"/>
   <c r="I59" i="3"/>
   <c r="F59" i="3"/>
   <c r="I58" i="3"/>
   <c r="F58" i="3"/>
   <c r="I57" i="3"/>
   <c r="F57" i="3"/>
   <c r="I56" i="3"/>
   <c r="F56" i="3"/>
   <c r="I55" i="3"/>
   <c r="F55" i="3"/>
   <c r="I54" i="3"/>
   <c r="F54" i="3"/>
   <c r="I53" i="3"/>
   <c r="F53" i="3"/>
   <c r="I52" i="3"/>
   <c r="F52" i="3"/>
   <c r="I51" i="3"/>
   <c r="F51" i="3"/>
   <c r="I50" i="3"/>
   <c r="F50" i="3"/>
   <c r="I49" i="3"/>
   <c r="F49" i="3"/>
-  <c r="A77" i="7"/>
+  <c r="A61" i="7"/>
+  <c r="A20" i="7"/>
+  <c r="A12" i="7"/>
+  <c r="A96" i="7"/>
+  <c r="A16" i="7"/>
+  <c r="A90" i="7"/>
+  <c r="A98" i="7"/>
+  <c r="A8" i="7"/>
+  <c r="A51" i="7"/>
+  <c r="A41" i="7"/>
+  <c r="A79" i="7"/>
+  <c r="A56" i="7"/>
+  <c r="A81" i="7"/>
+  <c r="A89" i="7"/>
+  <c r="A66" i="7"/>
+  <c r="A57" i="7"/>
+  <c r="A91" i="7"/>
+  <c r="A13" i="7"/>
+  <c r="A102" i="7"/>
+  <c r="A93" i="7"/>
+  <c r="A95" i="7"/>
+  <c r="A29" i="7"/>
+  <c r="A28" i="7"/>
+  <c r="A60" i="7"/>
+  <c r="A17" i="7"/>
+  <c r="A33" i="7"/>
+  <c r="A47" i="7"/>
+  <c r="A65" i="7"/>
+  <c r="A15" i="7"/>
+  <c r="A19" i="7"/>
   <c r="A34" i="7"/>
-  <c r="A50" i="7"/>
-[...26 lines deleted...]
-  <c r="A85" i="7"/>
   <c r="A97" i="7"/>
-  <c r="A56" i="7"/>
-[...15 lines deleted...]
-  <c r="A70" i="7"/>
+  <c r="A42" i="7"/>
   <c r="A94" i="7"/>
-  <c r="A19" i="7"/>
-[...19 lines deleted...]
-  <c r="A12" i="7"/>
   <c r="A31" i="7"/>
   <c r="A54" i="7"/>
+  <c r="A76" i="7"/>
+  <c r="A83" i="7"/>
+  <c r="A50" i="7"/>
+  <c r="A24" i="7"/>
+  <c r="A32" i="7"/>
+  <c r="A101" i="7"/>
+  <c r="A100" i="7"/>
   <c r="A78" i="7"/>
+  <c r="A14" i="7"/>
+  <c r="A99" i="7"/>
+  <c r="A43" i="7"/>
+  <c r="A22" i="7"/>
+  <c r="A23" i="7"/>
+  <c r="A70" i="7"/>
+  <c r="A74" i="7"/>
   <c r="A25" i="7"/>
-  <c r="A83" i="7"/>
-  <c r="A96" i="7"/>
+  <c r="A86" i="7"/>
+  <c r="A49" i="7"/>
+  <c r="A92" i="7"/>
+  <c r="A53" i="7"/>
+  <c r="A82" i="7"/>
+  <c r="A58" i="7"/>
+  <c r="A55" i="7"/>
+  <c r="A44" i="7"/>
+  <c r="A68" i="7"/>
+  <c r="A64" i="7"/>
+  <c r="A80" i="7"/>
+  <c r="A40" i="7"/>
+  <c r="A73" i="7"/>
+  <c r="A48" i="7"/>
+  <c r="A37" i="7"/>
+  <c r="A7" i="7"/>
+  <c r="A75" i="7"/>
+  <c r="A104" i="7"/>
   <c r="A45" i="7"/>
-  <c r="A64" i="7"/>
-[...5 lines deleted...]
-  <c r="A68" i="7"/>
+  <c r="A52" i="7"/>
+  <c r="A67" i="7"/>
+  <c r="A77" i="7"/>
+  <c r="A36" i="7"/>
+  <c r="A85" i="7"/>
+  <c r="A35" i="7"/>
+  <c r="A46" i="7"/>
   <c r="A88" i="7"/>
-  <c r="A10" i="8" l="1"/>
+  <c r="A63" i="7"/>
+  <c r="A103" i="7"/>
+  <c r="A84" i="7"/>
+  <c r="A62" i="7"/>
+  <c r="A18" i="7"/>
+  <c r="A87" i="7"/>
+  <c r="A15" i="8" l="1"/>
+  <c r="A10" i="8"/>
   <c r="A7" i="3"/>
   <c r="B14" i="3"/>
   <c r="A2" i="3"/>
   <c r="A25" i="3"/>
   <c r="J52" i="3"/>
   <c r="A20" i="8"/>
   <c r="C9" i="9"/>
   <c r="B11" i="3"/>
   <c r="A11" i="3"/>
   <c r="A14" i="8"/>
   <c r="A12" i="8"/>
   <c r="J50" i="3"/>
   <c r="J58" i="3"/>
   <c r="A8" i="3"/>
   <c r="J61" i="3"/>
   <c r="G30" i="3"/>
   <c r="A35" i="8"/>
   <c r="A11" i="8"/>
   <c r="A19" i="3"/>
   <c r="A17" i="3"/>
   <c r="G31" i="3"/>
   <c r="A28" i="8"/>
-  <c r="A15" i="8"/>
   <c r="F31" i="3"/>
   <c r="A82" i="3"/>
   <c r="J30" i="3"/>
   <c r="A13" i="8"/>
   <c r="E31" i="3"/>
   <c r="H31" i="3"/>
   <c r="A20" i="3"/>
   <c r="A4" i="3"/>
   <c r="A1" i="8"/>
   <c r="A1" i="3"/>
   <c r="A21" i="8"/>
   <c r="A2" i="8"/>
   <c r="D31" i="3"/>
   <c r="A33" i="3"/>
   <c r="A7" i="8"/>
   <c r="A21" i="3"/>
   <c r="B33" i="3"/>
   <c r="B32" i="3"/>
   <c r="A4" i="8"/>
   <c r="A30" i="3"/>
   <c r="A18" i="3"/>
   <c r="B31" i="3"/>
   <c r="A15" i="3"/>
   <c r="C31" i="3"/>
   <c r="A25" i="8"/>
@@ -483,53 +483,50 @@
   <si>
     <t xml:space="preserve">Einzelgemeinde </t>
   </si>
   <si>
     <t>Comune individuale</t>
   </si>
   <si>
     <t>Nom de la commune</t>
   </si>
   <si>
     <t>Subvention maximale</t>
   </si>
   <si>
     <t>Adresse postale de la commune</t>
   </si>
   <si>
     <t>Adresse e-mail</t>
   </si>
   <si>
     <t>Total de la subvention</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Coordonnées bancaires de la commune (Banque/Poste/IBAN)</t>
-[...1 lines deleted...]
-  <si>
     <t>Séance(s) d'information (obligatoire)</t>
   </si>
   <si>
     <t>Montant par commune-contact inscrite</t>
   </si>
   <si>
     <t>Coûts totaux du projet (selon tableau ci-dessous)</t>
   </si>
   <si>
     <t>Subvention théorique (40% des coûts totaux)</t>
   </si>
   <si>
     <t>Subvention maximale possible</t>
   </si>
   <si>
     <t>Subvention accordée</t>
   </si>
   <si>
     <t>NPA+Localité</t>
   </si>
   <si>
     <t>Nom de la commune ou du regroupement</t>
   </si>
   <si>
     <t>Personne de contact dans la commune</t>
@@ -690,88 +687,81 @@
   <si>
     <t>Subtotale</t>
   </si>
   <si>
     <t>Costi forfettari</t>
   </si>
   <si>
     <t>Quantità</t>
   </si>
   <si>
     <t>Importo</t>
   </si>
   <si>
     <t>Totale</t>
   </si>
   <si>
     <t>Esempio 2 (costi forfettari)</t>
   </si>
   <si>
     <t>*Bases légales : Les subventions actuelles se basent sur l’art. 47 « Information et conseil » de la loi du 30.09.2016 sur l’énergie (LEne; RS 730.0) et sur les dispositions d’exécution correspondantes de l’ordonnance du 01.11.2017 sur l’énergie (OEne; RS 730.01), la décision du Conseil fédéral du 7 décembre 2018 ainsi que sur le chiffre 7.2 de la stratégie SuisseEnergie 2021-2030 dans laquelle sont nommés les objectifs et les mesures au niveau des villes, des communes, des quartiers et des régions, qui peuvent entre autre être soutenues par SuisseEnergie. En outre, les dispositions de la loi sur les subventions du 05.10.1990 (LSu, RS 616.1) sont applicables.</t>
   </si>
   <si>
     <t>E-mail Adresse</t>
   </si>
   <si>
-    <t>Bankverbindung der Gemeinde 
-[...2 lines deleted...]
-  <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Förderbeitrag</t>
   </si>
   <si>
     <t>Sovvenzione</t>
   </si>
   <si>
     <t>Postadresse der Gemeinde</t>
   </si>
   <si>
     <t>Elektronische Signatur durch den Projektleiter beim BFE:</t>
   </si>
   <si>
     <t>Signature électronique par le responsable du projet au sein de l’OFEN:</t>
   </si>
   <si>
     <t>PLZ+Ort</t>
   </si>
   <si>
     <t>Durch BFE ausgeführt</t>
   </si>
   <si>
     <t xml:space="preserve">Indirizzo postale del comune </t>
   </si>
   <si>
     <t>Responsabile nel comune</t>
   </si>
   <si>
     <t>Indirizzo e-mail</t>
-  </si>
-[...1 lines deleted...]
-    <t>Coordinate bancarie (banca/posta/IBAN)</t>
   </si>
   <si>
     <t>Totale della sovvenzione</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Eseguito dall’UFE</t>
   </si>
   <si>
     <t>Firma elettronica del responsabile del progetto all'interno dell'UFE:</t>
   </si>
   <si>
     <t xml:space="preserve">*Rechtliche Grundlagen: Die vorliegenden Subventionen stützen sich auf Art. 47 „Information und Beratung“ des Energiegesetzes vom 30.09.2016 (EnG; SR 730.0) und die entsprechenden Ausführungsbestimmungen der Energieverordnung vom 01.11.2017 (EnV, SR 730.01), den Bundesratsbeschluss vom 7. Dezember 2018 sowie Ziffer 7.2 der Programmstrategie EnergieSchweiz 2021 bis 2030, in welcher die Ziele und Massnahmen auf Stufe Städte, Gemeinden, Quartiere und Regionen genannt werden, die u.a. von Energie-Schweiz unterstützt werden können. Im Weiteren sind die Bestimmungen des Subventionsgesetzes vom 05.10.1990 (SuG, SR 616.1) anwendbar.
 </t>
   </si>
   <si>
     <t>Anzahl Stunden</t>
   </si>
   <si>
     <t>Nb heures</t>
   </si>
   <si>
     <t xml:space="preserve">*Base legale: I presenti sussidi si basano sull’art. 47 «Informazione e consulenza» della legge sull’energia del 30.09.2016 (LEne; RS 730.0) e sulle relative disposizioni d’esecuzione dell’ordinanza sull’energia del 1°.11.2017 (OEn, RS 730.01), la decisione del Consiglio federale del 7 dicembre 2018 nonché sul capoverso 7.2 della strategia programmatica di SvizzeraEnergia 2021-2030, che specifica tra l’altro gli obiettivi e le misure a livello di città, comuni, quartieri e regioni che possono essere sostenuti tra l’altro da SvizzeraEnergia. Inoltre, si applicano le disposizioni della legge sui sussidi del 5.10.1990 (LSu, SR 616.1).
@@ -1104,50 +1094,63 @@
     <t>Demande de subvention* (formulaire de paiement) 2025-2026</t>
   </si>
   <si>
     <t>Förderantrag* (Zahlungsformular) 2025-2026</t>
   </si>
   <si>
     <t>Domanda di sovvenzione* (modulo di pagamento) 2025-2026</t>
   </si>
   <si>
     <t>Numéro du projet (TP 2025-XXX)</t>
   </si>
   <si>
     <t>Projektnummer (TP 2025-XXX)</t>
   </si>
   <si>
     <t>Numero di progetto (TP 2025-XXX)</t>
   </si>
   <si>
     <t>Link zur Plattform : https://ds1.dreifels.ch/tempprojekt25/tpLogin.aspx?La=DE</t>
   </si>
   <si>
     <t>Lien vers la plateforme : https://ds1.dreifels.ch/tempprojekt25/tpLogin.aspx?La=FR</t>
   </si>
   <si>
     <t>Link alla piattaforma : https://ds1.dreifels.ch/tempprojekt25/tpLogin.aspx?La=IT</t>
+  </si>
+  <si>
+    <t>Coordonnées bancaires de la commune (Banque/Poste/IBAN)
+Remarque: Veuillez utiliser un IBAN standard, le QR-IBAN (contient le chiffre 3 à la 5ème place: CHXX 3XXX XXXX XXXX XXXX X) n'étant pas acceptés.</t>
+  </si>
+  <si>
+    <t>Bankverbindung der Gemeinde 
+(Bank/Post/IBAN)
+Hinweis: Bitte Standard-IBAN verwenden. QR-IBANs (eine QR-IBAN hat eine 3 an der fünften Stelle: CHXX 3XXX XXXX XXXX XXXX X) werden nicht akzeptiert.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coordinate bancarie (banca/posta/IBAN)
+Nota: Si prega di utilizzare un IBAN standard. Il QR-IBAN (contiene la cifra 3 al 5° posto: CHXX 3XXX XXXX XXXX XXXX X) non è accettato. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;CHF/h&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ &quot;CHF&quot;"/>
     <numFmt numFmtId="166" formatCode="#,##0\ &quot;CHF&quot;"/>
     <numFmt numFmtId="167" formatCode="0.0%"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -2172,175 +2175,175 @@
     <xf numFmtId="1" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="30" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="33" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...70 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="Link" xfId="2" builtinId="8"/>
-[...1 lines deleted...]
-    <cellStyle name="Standard" xfId="0" builtinId="0"/>
+    <cellStyle name="Lien hypertexte" xfId="2" builtinId="8"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Pourcentage" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF7C80"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
@@ -2622,219 +2625,219 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4745939B-5F33-46EA-8B72-28CFBE58B932}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B1:E11"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="D2" sqref="D2:D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.85546875" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="46.85546875" customWidth="1"/>
     <col min="4" max="4" width="71.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="119">
+      <c r="B2" s="104">
         <v>1</v>
       </c>
       <c r="C2" s="68" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>160</v>
+      </c>
+      <c r="D2" s="101" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="3" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B3" s="120"/>
+      <c r="B3" s="105"/>
       <c r="C3" s="74" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="D3" s="117"/>
+        <v>159</v>
+      </c>
+      <c r="D3" s="102"/>
     </row>
     <row r="4" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="121"/>
+      <c r="B4" s="106"/>
       <c r="C4" s="75" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="D4" s="118"/>
+        <v>150</v>
+      </c>
+      <c r="D4" s="103"/>
     </row>
     <row r="5" spans="2:5" ht="27" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="122">
+      <c r="B5" s="107">
         <v>2</v>
       </c>
       <c r="C5" s="76" t="str">
         <f ca="1">Listes_Admin_DFI!$A$3</f>
         <v>Ergänzen Sie die Gesamtkostenabrechnung</v>
       </c>
       <c r="D5" s="77" t="str">
         <f ca="1">Listes_Admin_DFI!$A$4</f>
         <v>Link zum Reiter "Decompte-Abrechung-Rendiconto"</v>
       </c>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="123"/>
-      <c r="C6" s="128" t="str">
+      <c r="B6" s="108"/>
+      <c r="C6" s="113" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Alle grün markierten Felder müssen ausgefüllt werden.</v>
       </c>
-      <c r="D6" s="129"/>
+      <c r="D6" s="114"/>
       <c r="E6" s="3"/>
     </row>
     <row r="7" spans="2:5" ht="27" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="124">
+      <c r="B7" s="109">
         <v>3</v>
       </c>
       <c r="C7" s="76" t="str">
         <f ca="1">Listes_Admin_DFI!$A$5</f>
         <v>Ergänzen Sie die Rechnung (Zahlungsformular)</v>
       </c>
       <c r="D7" s="77" t="str">
         <f ca="1">Listes_Admin_DFI!$A$6</f>
         <v>Link zum Reiter "Facture-Rechnung-Fattura"</v>
       </c>
       <c r="E7" s="3"/>
     </row>
     <row r="8" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="125"/>
-      <c r="C8" s="128" t="str">
+      <c r="B8" s="110"/>
+      <c r="C8" s="113" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Alle grün markierten Felder müssen ausgefüllt werden.</v>
       </c>
-      <c r="D8" s="129"/>
+      <c r="D8" s="114"/>
       <c r="E8" s="3"/>
     </row>
     <row r="9" spans="2:5" ht="27" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="126">
+      <c r="B9" s="111">
         <v>4</v>
       </c>
       <c r="C9" s="99" t="str">
         <f ca="1">Listes_Admin_DFI!$A$7</f>
         <v>Laden Sie die Unterlagen auf die Plattform hoch</v>
       </c>
       <c r="D9" s="100" t="str">
         <f ca="1">Listes_Admin_DFI!$A$11</f>
         <v>Link zur Plattform : https://ds1.dreifels.ch/tempprojekt25/tpLogin.aspx?La=DE</v>
       </c>
       <c r="E9" s="3"/>
     </row>
     <row r="10" spans="2:5" ht="14.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="127"/>
-      <c r="C10" s="128" t="str">
+      <c r="B10" s="112"/>
+      <c r="C10" s="113" t="str">
         <f ca="1">Listes_Admin_DFI!$A$10</f>
         <v>!!! Diese Excel-Datei sowie alle anderen Unterlagen müssen ausgefüllt und auf die Plattform hochgeladen werden.</v>
       </c>
-      <c r="D10" s="129"/>
+      <c r="D10" s="114"/>
     </row>
     <row r="11" spans="2:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="C11" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="D2:D4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="C10:D10"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D2" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>"Français, Deutsch, Italiano"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="D5" location="'Decompte-Abrechung-Rendiconto'!A1" display="'Decompte-Abrechung-Rendiconto'!A1" xr:uid="{C7B09847-8E11-40BE-A84B-D4B5AE5FB36B}"/>
     <hyperlink ref="D7" location="'Facture-Rechnung-Fattura'!A1" display="'Facture-Rechnung-Fattura'!A1" xr:uid="{8098ABC2-2C40-4CEA-A915-BC3130CB0BF7}"/>
     <hyperlink ref="D9" r:id="rId1" display="https://ds1.dreifels.ch/tempprojekt24/tpLogin.aspx?LA=DE" xr:uid="{DE21C33E-8491-467A-92A1-13A56CFF7575}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <ignoredErrors>
     <ignoredError sqref="C7" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1">
     <tabColor theme="7"/>
   </sheetPr>
   <dimension ref="A1:J84"/>
   <sheetViews>
-    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="C10" sqref="C10"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="60.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="39.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="20.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="3" customWidth="1"/>
     <col min="5" max="5" width="14.85546875" style="3" customWidth="1"/>
     <col min="6" max="6" width="17" style="3" customWidth="1"/>
     <col min="7" max="7" width="16.7109375" style="3" customWidth="1"/>
     <col min="8" max="8" width="16" style="3" customWidth="1"/>
     <col min="9" max="9" width="18.42578125" style="3" customWidth="1"/>
     <col min="10" max="10" width="20.5703125" style="3" customWidth="1"/>
     <col min="11" max="16384" width="10.85546875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="str">
         <f ca="1">Listes_Admin_DFI!$A$12</f>
         <v>Projektförderung EnergieSchweiz für Gemeinden</v>
       </c>
-      <c r="C1" s="101" t="str">
+      <c r="C1" s="115" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Alle grün markierten Felder müssen ausgefüllt werden.</v>
       </c>
-      <c r="D1" s="103"/>
+      <c r="D1" s="116"/>
       <c r="E1" s="85"/>
     </row>
     <row r="2" spans="1:8" ht="27" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="str">
         <f ca="1">Listes_Admin_DFI!$A$13</f>
         <v>Temporäre Projekte 2025 (Umsetzung 2025-2026)</v>
       </c>
-      <c r="C2" s="104"/>
-      <c r="D2" s="106"/>
+      <c r="C2" s="117"/>
+      <c r="D2" s="118"/>
       <c r="E2" s="85"/>
     </row>
     <row r="3" spans="1:8" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="C3" s="6"/>
     </row>
     <row r="4" spans="1:8" ht="21" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="str">
         <f ca="1">Listes_Admin_DFI!$A$14</f>
         <v>Gesamtkostenabrechnung 2025-2026</v>
       </c>
       <c r="C4" s="6"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="C5" s="6"/>
     </row>
     <row r="6" spans="1:8" ht="21" x14ac:dyDescent="0.25">
       <c r="A6" s="9"/>
       <c r="B6" s="1"/>
       <c r="D6" s="86" t="str">
         <f ca="1">IF(B6="",Listes_Admin_DFI!$A$72,"")</f>
         <v>!!! Grün markierten Felder prüfen/ausfüllen</v>
       </c>
       <c r="H6" s="4"/>
     </row>
@@ -2983,178 +2986,178 @@
       <c r="B21" s="17">
         <f ca="1">MIN(B19:B20)</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="72" t="str">
         <f ca="1">A12&amp;" "&amp;C12</f>
         <v>Informationsveranstaltung(en) (obligatorisch) XX%</v>
       </c>
       <c r="B22" s="13" t="str">
         <f ca="1">IFERROR($B$12/$B$15*$B$21,Listes_Admin_DFI!$A$72)</f>
         <v>!!! Grün markierten Felder prüfen/ausfüllen</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="72" t="str">
         <f ca="1">A13&amp;" "&amp;C14</f>
         <v>Begleitmassnahme(n) XX%</v>
       </c>
       <c r="B23" s="13" t="str">
         <f ca="1">IFERROR($B$14/$B$15*$B$21,Listes_Admin_DFI!$A$72)</f>
         <v>!!! Grün markierten Felder prüfen/ausfüllen</v>
       </c>
       <c r="C23" s="87" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="D23" s="88" t="str">
         <f ca="1">Listes_Admin_DFI!$A$6</f>
         <v>Link zum Reiter "Facture-Rechnung-Fattura"</v>
       </c>
       <c r="E23" s="89"/>
     </row>
     <row r="24" spans="1:10" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A25" s="137" t="str">
+      <c r="A25" s="126" t="str">
         <f ca="1">Listes_Admin_DFI!$A$37</f>
         <v>Bitte tragen Sie in die folgende Tabelle alle Kosten ein, die mit dem Projekt zusammenhängen. Wenn die Stundensätze nicht bekannt oder nicht vorhanden sind, verwenden Sie bitte den Abschnitt "Pauschalkosten".</v>
       </c>
-      <c r="B25" s="137"/>
-[...7 lines deleted...]
-      <c r="J25" s="137"/>
+      <c r="B25" s="126"/>
+      <c r="C25" s="126"/>
+      <c r="D25" s="126"/>
+      <c r="E25" s="126"/>
+      <c r="F25" s="126"/>
+      <c r="G25" s="126"/>
+      <c r="H25" s="126"/>
+      <c r="I25" s="126"/>
+      <c r="J25" s="126"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A26" s="138" t="str">
+      <c r="A26" s="127" t="str">
         <f ca="1">Listes_Admin_DFI!$A$38</f>
         <v>Kosten, die dem Projekt zugerechnet werden können, sind z. B. Honorare der Mitarbeiter der Gemeinde, Kosten für den Auftrag des externen Büros oder des Experten/der Expertin, Druckkosten, Postsendungen, Raummiete, Kosten für Aperitive am Ende der Veranstaltungen, usw.</v>
       </c>
-      <c r="B26" s="138"/>
-[...7 lines deleted...]
-      <c r="J26" s="138"/>
+      <c r="B26" s="127"/>
+      <c r="C26" s="127"/>
+      <c r="D26" s="127"/>
+      <c r="E26" s="127"/>
+      <c r="F26" s="127"/>
+      <c r="G26" s="127"/>
+      <c r="H26" s="127"/>
+      <c r="I26" s="127"/>
+      <c r="J26" s="127"/>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A27" s="138" t="str">
+      <c r="A27" s="127" t="str">
         <f ca="1">Listes_Admin_DFI!$A$39</f>
         <v>Wenn die Gemeinde mehrere Informationsveranstaltungen organisiert, sollen alle Kosten in diesem Excel zusammengefasst und abgerechnet werden.</v>
       </c>
-      <c r="B27" s="138"/>
-[...7 lines deleted...]
-      <c r="J27" s="138"/>
+      <c r="B27" s="127"/>
+      <c r="C27" s="127"/>
+      <c r="D27" s="127"/>
+      <c r="E27" s="127"/>
+      <c r="F27" s="127"/>
+      <c r="G27" s="127"/>
+      <c r="H27" s="127"/>
+      <c r="I27" s="127"/>
+      <c r="J27" s="127"/>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A28" s="138" t="str">
+      <c r="A28" s="127" t="str">
         <f ca="1">Listes_Admin_DFI!$A$40</f>
         <v>WICHTIGER HINWEIS: Im Anhang sind keine zusätzlichen Belege erforderlich. Bitte beachten Sie jedoch, dass im Falle einer eidgenössischen Finanzkontrolle die Belege vorgelegt werden müssen.</v>
       </c>
-      <c r="B28" s="138"/>
-[...7 lines deleted...]
-      <c r="J28" s="138"/>
+      <c r="B28" s="127"/>
+      <c r="C28" s="127"/>
+      <c r="D28" s="127"/>
+      <c r="E28" s="127"/>
+      <c r="F28" s="127"/>
+      <c r="G28" s="127"/>
+      <c r="H28" s="127"/>
+      <c r="I28" s="127"/>
+      <c r="J28" s="127"/>
     </row>
     <row r="30" spans="1:10" s="22" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A30" s="132" t="str">
+      <c r="A30" s="121" t="str">
         <f ca="1">Listes_Admin_DFI!$A$41</f>
         <v>Bezeichnung</v>
       </c>
-      <c r="B30" s="134" t="str">
+      <c r="B30" s="123" t="str">
         <f ca="1">Listes_Admin_DFI!$A$42</f>
         <v>Honorar</v>
       </c>
-      <c r="C30" s="135"/>
-[...3 lines deleted...]
-      <c r="G30" s="134" t="str">
+      <c r="C30" s="124"/>
+      <c r="D30" s="124"/>
+      <c r="E30" s="124"/>
+      <c r="F30" s="125"/>
+      <c r="G30" s="123" t="str">
         <f ca="1">Listes_Admin_DFI!$A$48</f>
         <v>Pauschale Kosten</v>
       </c>
-      <c r="H30" s="135"/>
-[...1 lines deleted...]
-      <c r="J30" s="130" t="str">
+      <c r="H30" s="124"/>
+      <c r="I30" s="125"/>
+      <c r="J30" s="119" t="str">
         <f ca="1">Listes_Admin_DFI!$A$52</f>
         <v>Total</v>
       </c>
     </row>
     <row r="31" spans="1:10" s="22" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A31" s="133"/>
+      <c r="A31" s="122"/>
       <c r="B31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$43</f>
         <v>Mitarbeiter</v>
       </c>
       <c r="C31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$44</f>
         <v>Funktion</v>
       </c>
       <c r="D31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$45</f>
         <v>Stundensatz</v>
       </c>
       <c r="E31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$46</f>
         <v>Anzahl Stunden</v>
       </c>
       <c r="F31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$47</f>
         <v>Zwischensumme</v>
       </c>
       <c r="G31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$49</f>
         <v>Menge</v>
       </c>
       <c r="H31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$50</f>
         <v>Betrag</v>
       </c>
       <c r="I31" s="23" t="str">
         <f ca="1">Listes_Admin_DFI!$A$51</f>
         <v>Zwischensumme</v>
       </c>
-      <c r="J31" s="131"/>
+      <c r="J31" s="120"/>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="str">
         <f ca="1">Listes_Admin_DFI!$A$53</f>
         <v>Beispiel 1 (Honorar)</v>
       </c>
       <c r="B32" s="1" t="str">
         <f ca="1">Listes_Admin_DFI!$A$55</f>
         <v>Beispiel 2 (pauschale Kosten)</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" s="78">
         <v>100</v>
       </c>
       <c r="E32" s="79">
         <v>1</v>
       </c>
       <c r="F32" s="51">
         <f>E32*D32</f>
         <v>100</v>
       </c>
       <c r="G32" s="81">
         <v>1</v>
       </c>
       <c r="H32" s="82"/>
@@ -4313,237 +4316,238 @@
       <c r="E82" s="26"/>
       <c r="F82" s="27">
         <f>SUM(F32:F81)</f>
         <v>100</v>
       </c>
       <c r="G82" s="27"/>
       <c r="H82" s="27"/>
       <c r="I82" s="27">
         <f>SUM(I32:I81)</f>
         <v>10</v>
       </c>
       <c r="J82" s="28">
         <f>SUM(J32:J81)</f>
         <v>110</v>
       </c>
     </row>
     <row r="83" spans="1:10" x14ac:dyDescent="0.25">
       <c r="D83" s="30"/>
       <c r="E83" s="30"/>
     </row>
     <row r="84" spans="1:10" x14ac:dyDescent="0.25">
       <c r="D84" s="30"/>
       <c r="E84" s="30"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="ZuJU1xl39dV66/rRhrC3fA6Sp/y0/YzGIf383YTh3SpJAmw4nAV/5Gkbg2fcqP3ElOleTKxC2lTpgBC8Ul5Afw==" saltValue="rU/vo7Hd8rU9pQf7UkeMMg==" spinCount="100000" sheet="1" insertRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="2OWFP7QCBOBPvuxYxBluBAm3PLz4ksJ9fYn0AYKs1ndcPhfUdtnM4I2ovlmFglRcZzpFY08sC7yj6LcOG4uf2g==" saltValue="qGIStFE2H9K9mn7pvITixw==" spinCount="100000" sheet="1" insertRows="0"/>
   <mergeCells count="9">
     <mergeCell ref="C1:D2"/>
     <mergeCell ref="J30:J31"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="G30:I30"/>
     <mergeCell ref="B30:F30"/>
     <mergeCell ref="A25:J25"/>
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="A28:J28"/>
     <mergeCell ref="A27:J27"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B6" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>Type</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A14" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>Thematique</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="D23" location="'Facture-Rechnung-Fattura'!A1" display="'Facture-Rechnung-Fattura'!A1" xr:uid="{CAFEF037-E4D7-4DDB-AEBB-D2384E850455}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Feuil1">
     <tabColor theme="4"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K35"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="60" workbookViewId="0">
-      <selection activeCell="H15" sqref="H15"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="60" workbookViewId="0">
+      <selection activeCell="B12" sqref="B12:C12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="57.28515625" style="3" customWidth="1"/>
     <col min="2" max="3" width="18.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="10.5703125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="str">
         <f ca="1">Listes_Admin_DFI!$A$12</f>
         <v>Projektförderung EnergieSchweiz für Gemeinden</v>
       </c>
       <c r="B1" s="4"/>
-      <c r="D1" s="101" t="str">
+      <c r="D1" s="115" t="str">
         <f ca="1">Listes_Admin_DFI!$A$9</f>
         <v>!!! Alle grün markierten Felder müssen ausgefüllt werden.</v>
       </c>
-      <c r="E1" s="102"/>
-      <c r="F1" s="103"/>
+      <c r="E1" s="128"/>
+      <c r="F1" s="116"/>
     </row>
     <row r="2" spans="1:11" ht="27" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="str">
         <f ca="1">Listes_Admin_DFI!$A$13</f>
         <v>Temporäre Projekte 2025 (Umsetzung 2025-2026)</v>
       </c>
       <c r="B2" s="5"/>
-      <c r="D2" s="104"/>
-[...1 lines deleted...]
-      <c r="F2" s="106"/>
+      <c r="D2" s="117"/>
+      <c r="E2" s="129"/>
+      <c r="F2" s="118"/>
     </row>
     <row r="3" spans="1:11" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="D3" s="6"/>
     </row>
     <row r="4" spans="1:11" ht="21" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="str">
         <f ca="1">Listes_Admin_DFI!$A$57</f>
         <v>Förderantrag* (Zahlungsformular) 2025-2026</v>
       </c>
       <c r="B4" s="8"/>
       <c r="D4" s="6"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" s="31"/>
     </row>
     <row r="7" spans="1:11" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A7" s="32" t="str">
         <f ca="1">Listes_Admin_DFI!$A$58</f>
         <v>Zahlungsangaben</v>
       </c>
       <c r="E7" s="7"/>
     </row>
     <row r="8" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="33"/>
       <c r="B8" s="33"/>
       <c r="C8" s="34"/>
     </row>
     <row r="9" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="98" t="str">
         <f ca="1">Listes_Admin_DFI!$A$59</f>
         <v>Projektnummer (TP 2025-XXX)</v>
       </c>
-      <c r="B9" s="114">
+      <c r="B9" s="137">
         <f>'Decompte-Abrechung-Rendiconto'!B9</f>
         <v>0</v>
       </c>
-      <c r="C9" s="115"/>
+      <c r="C9" s="138"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" s="35" t="str">
         <f ca="1">Listes_Admin_DFI!$A$60</f>
         <v>Name der Gemeinde oder des Zusammenschlusses</v>
       </c>
-      <c r="B10" s="107">
+      <c r="B10" s="130">
         <f>'Decompte-Abrechung-Rendiconto'!$B$7</f>
         <v>0</v>
       </c>
-      <c r="C10" s="108"/>
+      <c r="C10" s="131"/>
     </row>
     <row r="11" spans="1:11" ht="21" x14ac:dyDescent="0.25">
       <c r="A11" s="37" t="str">
         <f ca="1">Listes_Admin_DFI!$A$61</f>
         <v>Postadresse der Gemeinde</v>
       </c>
-      <c r="B11" s="109"/>
-      <c r="C11" s="110"/>
+      <c r="B11" s="132"/>
+      <c r="C11" s="133"/>
       <c r="D11" s="38"/>
       <c r="E11" s="86" t="str">
         <f ca="1">IF(B11="",Listes_Admin_DFI!$A$72,"")</f>
         <v>!!! Grün markierten Felder prüfen/ausfüllen</v>
       </c>
       <c r="F11" s="84"/>
       <c r="G11" s="84"/>
       <c r="H11" s="84"/>
       <c r="I11" s="84"/>
       <c r="J11" s="83"/>
       <c r="K11" s="83"/>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" s="39" t="str">
         <f ca="1">Listes_Admin_DFI!$A$62</f>
         <v>PLZ+Ort</v>
       </c>
-      <c r="B12" s="109"/>
-      <c r="C12" s="110"/>
+      <c r="B12" s="132"/>
+      <c r="C12" s="133"/>
       <c r="D12" s="38"/>
       <c r="E12" s="86" t="str">
         <f ca="1">IF(B12="",Listes_Admin_DFI!$A$72,"")</f>
         <v>!!! Grün markierten Felder prüfen/ausfüllen</v>
       </c>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="37" t="str">
         <f ca="1">Listes_Admin_DFI!$A$63</f>
         <v>Kontaktperson der Gemeinde</v>
       </c>
-      <c r="B13" s="107">
+      <c r="B13" s="130">
         <f>'Decompte-Abrechung-Rendiconto'!$B$8</f>
         <v>0</v>
       </c>
-      <c r="C13" s="108"/>
+      <c r="C13" s="131"/>
       <c r="D13" s="36"/>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" s="40" t="str">
         <f ca="1">Listes_Admin_DFI!$A$64</f>
         <v>E-mail Adresse</v>
       </c>
-      <c r="B14" s="109"/>
-      <c r="C14" s="110"/>
+      <c r="B14" s="132"/>
+      <c r="C14" s="133"/>
       <c r="D14" s="36"/>
       <c r="E14" s="86" t="str">
         <f ca="1">IF(B14="",Listes_Admin_DFI!$A$72,"")</f>
         <v>!!! Grün markierten Felder prüfen/ausfüllen</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="35" t="str">
         <f ca="1">Listes_Admin_DFI!$A$65</f>
         <v>Bankverbindung der Gemeinde 
-(Bank/Post/IBAN)</v>
-[...2 lines deleted...]
-      <c r="C15" s="110"/>
+(Bank/Post/IBAN)
+Hinweis: Bitte Standard-IBAN verwenden. QR-IBANs (eine QR-IBAN hat eine 3 an der fünften Stelle: CHXX 3XXX XXXX XXXX XXXX X) werden nicht akzeptiert.</v>
+      </c>
+      <c r="B15" s="132"/>
+      <c r="C15" s="133"/>
       <c r="D15" s="36"/>
       <c r="E15" s="86" t="str">
         <f ca="1">IF(B15="",Listes_Admin_DFI!$A$72,"")</f>
         <v>!!! Grün markierten Felder prüfen/ausfüllen</v>
       </c>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A16" s="6"/>
       <c r="B16" s="6"/>
       <c r="C16" s="38"/>
       <c r="D16" s="38"/>
     </row>
     <row r="17" spans="1:8" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A17" s="32" t="str">
         <f ca="1">Listes_Admin_DFI!$A$66</f>
         <v>Förderbeitrag</v>
       </c>
       <c r="B17" s="41"/>
       <c r="C17" s="38"/>
       <c r="E17" s="90" t="str">
         <f ca="1">Listes_Admin_DFI!$A$30</f>
         <v>BFE-Anpassung</v>
       </c>
       <c r="F17" s="91"/>
       <c r="G17" s="92"/>
@@ -4582,1497 +4586,1498 @@
       <c r="A20" s="65" t="str">
         <f ca="1">'Decompte-Abrechung-Rendiconto'!$A$13&amp;" : "&amp;'Decompte-Abrechung-Rendiconto'!$A$14</f>
         <v xml:space="preserve">Begleitmassnahme(n) : </v>
       </c>
       <c r="B20" s="67"/>
       <c r="C20" s="42" t="str">
         <f ca="1">IF(E20=0,'Decompte-Abrechung-Rendiconto'!B23,E20)</f>
         <v>!!! Grün markierten Felder prüfen/ausfüllen</v>
       </c>
       <c r="E20" s="94">
         <v>0</v>
       </c>
       <c r="F20" s="95" t="str">
         <f ca="1">"(Montant initial : "&amp;TEXT('Decompte-Abrechung-Rendiconto'!$B$23,"#'000.00")&amp;")"</f>
         <v>(Montant initial : !!! Grün markierten Felder prüfen/ausfüllen)</v>
       </c>
       <c r="G20" s="92"/>
       <c r="H20" s="92"/>
     </row>
     <row r="21" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="43" t="str">
         <f ca="1">Listes_Admin_DFI!$A$67</f>
         <v>Gesamter Förderbetrag</v>
       </c>
       <c r="B21" s="73" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C21" s="44">
         <f ca="1">SUM(C19:C20)</f>
         <v>0</v>
       </c>
       <c r="D21" s="14"/>
       <c r="E21" s="15"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="45"/>
       <c r="B22" s="46"/>
       <c r="C22" s="47"/>
     </row>
     <row r="23" spans="1:8" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="113" t="str">
+      <c r="A23" s="136" t="str">
         <f ca="1">Listes_Admin_DFI!$A$69</f>
         <v xml:space="preserve">Unterstützungsbeiträge sind mehrwertsteuerfrei. </v>
       </c>
-      <c r="B23" s="113"/>
-      <c r="C23" s="113"/>
+      <c r="B23" s="136"/>
+      <c r="C23" s="136"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="48"/>
       <c r="B24" s="48"/>
       <c r="C24" s="48"/>
       <c r="D24" s="36"/>
     </row>
     <row r="25" spans="1:8" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A25" s="32" t="str">
         <f ca="1">Listes_Admin_DFI!$A$68</f>
         <v>Datum</v>
       </c>
-      <c r="B25" s="112"/>
-      <c r="C25" s="112"/>
+      <c r="B25" s="135"/>
+      <c r="C25" s="135"/>
       <c r="D25" s="36"/>
       <c r="E25" s="86" t="str">
         <f ca="1">IF(B25="",Listes_Admin_DFI!$A$72,"")</f>
         <v>!!! Grün markierten Felder prüfen/ausfüllen</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="49"/>
       <c r="B26" s="49"/>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B27" s="50"/>
     </row>
     <row r="28" spans="1:8" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A28" s="32" t="str">
         <f ca="1">Listes_Admin_DFI!$A$70</f>
         <v>Durch BFE ausgeführt</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="33"/>
       <c r="B29" s="33"/>
       <c r="C29" s="34"/>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="6" t="str">
         <f ca="1">Listes_Admin_DFI!$A$71</f>
         <v>Elektronische Signatur durch den Projektleiter beim BFE:</v>
       </c>
     </row>
     <row r="35" spans="1:3" ht="54.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="111" t="str">
+      <c r="A35" s="134" t="str">
         <f ca="1">Listes_Admin_DFI!$A$73</f>
         <v xml:space="preserve">*Rechtliche Grundlagen: Die vorliegenden Subventionen stützen sich auf Art. 47 „Information und Beratung“ des Energiegesetzes vom 30.09.2016 (EnG; SR 730.0) und die entsprechenden Ausführungsbestimmungen der Energieverordnung vom 01.11.2017 (EnV, SR 730.01), den Bundesratsbeschluss vom 7. Dezember 2018 sowie Ziffer 7.2 der Programmstrategie EnergieSchweiz 2021 bis 2030, in welcher die Ziele und Massnahmen auf Stufe Städte, Gemeinden, Quartiere und Regionen genannt werden, die u.a. von Energie-Schweiz unterstützt werden können. Im Weiteren sind die Bestimmungen des Subventionsgesetzes vom 05.10.1990 (SuG, SR 616.1) anwendbar.
 </v>
       </c>
-      <c r="B35" s="111"/>
-      <c r="C35" s="111"/>
+      <c r="B35" s="134"/>
+      <c r="C35" s="134"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="gQbmi98jS8cann+lxMWsyHAyQvjZcN/dgjIN2Xgtef3ikh91T0Vl0yErpTJqRihQAc+xeh3xezVWPMrPzvittA==" saltValue="GS7DK/9E3XQ87E2sTx7Vrg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="4M3W4fLt3xW6nlzjgXWb6ws/lgv/CEWL19pUJV284PxilHuvZbPo3k7mA4F9u+8uFDbXJZ9fAhafn3YgMoFNCA==" saltValue="upo8bNW89ngsUZKXR3aK5g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="11">
     <mergeCell ref="D1:F2"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="A35:C35"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="B9:C9"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="1.9685039370078741" bottom="0.39370078740157483" header="0.11811023622047245" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="95" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;LOffice fédéral de l’énergie
 c/o DLZ Finanzen
 3003 Berne
 &amp;KFF00003643081400  / REF-1081-00305&amp;R&amp;G</oddHeader>
   </headerFooter>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Feuil2"/>
   <dimension ref="A1:I104"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+    <sheetView topLeftCell="A50" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G65" sqref="G65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="62.85546875" style="55" customWidth="1"/>
     <col min="2" max="2" width="11" style="55" customWidth="1"/>
     <col min="3" max="3" width="12" style="55" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="55" customWidth="1"/>
     <col min="5" max="5" width="35.42578125" style="55" customWidth="1"/>
     <col min="6" max="6" width="39.140625" style="55" customWidth="1"/>
     <col min="7" max="7" width="32.7109375" style="55" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="55" customWidth="1"/>
     <col min="9" max="9" width="43.5703125" style="55" customWidth="1"/>
     <col min="10" max="16384" width="10.85546875" style="55"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="53" t="str">
         <f>Start!$D$2</f>
         <v>Deutsch</v>
       </c>
       <c r="B1" s="53">
         <f>IF($A$1=$E$1,COLUMN($E$1),IF($A$1=$F$1,COLUMN($F$1),IF($A$1=$G$1,COLUMN($G$1),NA())))</f>
         <v>6</v>
       </c>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="54" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1" s="54" t="s">
         <v>41</v>
       </c>
-      <c r="F1" s="54" t="s">
+      <c r="G1" s="54" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="53"/>
       <c r="B2" s="53"/>
       <c r="C2" s="53"/>
       <c r="D2" s="53"/>
       <c r="E2" s="60"/>
     </row>
     <row r="3" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="53" t="str">
         <f t="shared" ref="A3:A61" ca="1" si="0">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>Ergänzen Sie die Gesamtkostenabrechnung</v>
       </c>
       <c r="B3" s="53"/>
       <c r="C3" s="53"/>
       <c r="D3" s="53"/>
       <c r="E3" s="55" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="F3" s="55" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="G3" s="56" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Link zum Reiter "Decompte-Abrechung-Rendiconto"</v>
       </c>
       <c r="B4" s="53"/>
       <c r="C4" s="53"/>
       <c r="D4" s="53"/>
       <c r="E4" s="55" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="F4" s="55" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="G4" s="55" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Ergänzen Sie die Rechnung (Zahlungsformular)</v>
       </c>
       <c r="B5" s="53"/>
       <c r="C5" s="53"/>
       <c r="D5" s="53"/>
       <c r="E5" s="55" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="F5" s="55" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="G5" s="56" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A6" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Link zum Reiter "Facture-Rechnung-Fattura"</v>
       </c>
       <c r="B6" s="53"/>
       <c r="C6" s="53"/>
       <c r="D6" s="53"/>
       <c r="E6" s="55" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F6" s="55" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="G6" s="55" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Laden Sie die Unterlagen auf die Plattform hoch</v>
       </c>
       <c r="B7" s="53"/>
       <c r="C7" s="53"/>
       <c r="D7" s="53"/>
       <c r="E7" s="55" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F7" s="55" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="G7" s="55" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>WICHTIGEN HINWEISE</v>
       </c>
       <c r="B8" s="53"/>
       <c r="C8" s="53"/>
       <c r="D8" s="53"/>
       <c r="E8" s="55" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="F8" s="55" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="G8" s="55" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>!!! Alle grün markierten Felder müssen ausgefüllt werden.</v>
       </c>
       <c r="B9" s="53"/>
       <c r="C9" s="53"/>
       <c r="D9" s="53"/>
       <c r="E9" s="55" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="F9" s="55" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="G9" s="56" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="60" x14ac:dyDescent="0.25">
       <c r="A10" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>!!! Diese Excel-Datei sowie alle anderen Unterlagen müssen ausgefüllt und auf die Plattform hochgeladen werden.</v>
       </c>
       <c r="B10" s="53"/>
       <c r="C10" s="53"/>
       <c r="D10" s="53"/>
       <c r="E10" s="55" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="F10" s="55" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="G10" s="56" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A11" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Link zur Plattform : https://ds1.dreifels.ch/tempprojekt25/tpLogin.aspx?La=DE</v>
       </c>
       <c r="B11" s="53"/>
       <c r="C11" s="53"/>
       <c r="D11" s="53"/>
       <c r="E11" s="55" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="F11" s="55" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="G11" s="56" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A12" s="53" t="str">
         <f ca="1">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>Projektförderung EnergieSchweiz für Gemeinden</v>
       </c>
       <c r="B12" s="53"/>
       <c r="C12" s="53"/>
       <c r="D12" s="53"/>
       <c r="E12" s="55" t="s">
         <v>6</v>
       </c>
       <c r="F12" s="55" t="s">
+        <v>66</v>
+      </c>
+      <c r="G12" s="55" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A13" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Temporäre Projekte 2025 (Umsetzung 2025-2026)</v>
       </c>
       <c r="B13" s="53"/>
       <c r="C13" s="53"/>
       <c r="D13" s="53"/>
       <c r="E13" s="55" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="F13" s="55" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="G13" s="55" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Gesamtkostenabrechnung 2025-2026</v>
       </c>
       <c r="B14" s="53"/>
       <c r="C14" s="53"/>
       <c r="D14" s="53"/>
       <c r="E14" s="55" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="F14" s="55" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="G14" s="55" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Auswahl der Konfiguration</v>
       </c>
       <c r="B15" s="53"/>
       <c r="C15" s="53"/>
       <c r="D15" s="53"/>
       <c r="E15" s="55" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="F15" s="55" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="G15" s="56" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" s="57" t="str">
         <f t="shared" ca="1" si="0"/>
         <v xml:space="preserve">Einzelgemeinde </v>
       </c>
       <c r="B16" s="53"/>
       <c r="C16" s="53"/>
       <c r="D16" s="53"/>
       <c r="E16" s="55" t="s">
         <v>12</v>
       </c>
       <c r="F16" s="55" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="56" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="58" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Gemeindezusammenschluss/Region</v>
       </c>
       <c r="B17" s="53"/>
       <c r="C17" s="53"/>
       <c r="D17" s="53"/>
       <c r="E17" s="55" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="F17" s="55" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="G17" s="56" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Name der Gemeinde</v>
       </c>
       <c r="B18" s="53"/>
       <c r="C18" s="53"/>
       <c r="D18" s="53"/>
       <c r="E18" s="55" t="s">
         <v>15</v>
       </c>
       <c r="F18" s="55" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G18" s="56" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A19" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Name des Zusammenschlusses/der Region</v>
       </c>
       <c r="B19" s="53"/>
       <c r="C19" s="53"/>
       <c r="D19" s="53"/>
       <c r="E19" s="55" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="F19" s="55" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="G19" s="56" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Kontaktperson</v>
       </c>
       <c r="B20" s="53"/>
       <c r="C20" s="53"/>
       <c r="D20" s="53"/>
       <c r="E20" s="55" t="s">
         <v>5</v>
       </c>
       <c r="F20" s="55" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="G20" s="56" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Projektnummer (siehe in der Anmelde-Plattform: TP 2025-XXX)</v>
       </c>
       <c r="B21" s="53"/>
       <c r="C21" s="53"/>
       <c r="D21" s="53"/>
       <c r="E21" s="55" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="F21" s="55" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="G21" s="56" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Maximal möglicher Förderbeitrag</v>
       </c>
       <c r="B22" s="53"/>
       <c r="C22" s="53"/>
       <c r="D22" s="53"/>
       <c r="E22" s="55" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F22" s="55" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G22" s="55" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Gemeinde (Pauschalbetrag)</v>
       </c>
       <c r="B23" s="53"/>
       <c r="C23" s="53"/>
       <c r="D23" s="53"/>
       <c r="E23" s="55" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="F23" s="55" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="G23" s="55" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A24" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Zusammenschluss (Pauschalbetrag)</v>
       </c>
       <c r="B24" s="53"/>
       <c r="C24" s="53"/>
       <c r="D24" s="53"/>
       <c r="E24" s="55" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="F24" s="55" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="G24" s="55" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A25" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Informationsveranstaltung(en) (obligatorisch)</v>
       </c>
       <c r="B25" s="59">
         <v>2000</v>
       </c>
       <c r="C25" s="59">
         <v>4000</v>
       </c>
       <c r="D25" s="53"/>
       <c r="E25" s="55" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F25" s="55" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G25" s="55" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="53" t="str">
         <f ca="1">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>Begleitmassnahme(n)</v>
       </c>
       <c r="B26" s="59"/>
       <c r="C26" s="59"/>
       <c r="D26" s="53"/>
       <c r="E26" s="55" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="F26" s="55" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="G26" s="55" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="57" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Ja</v>
       </c>
       <c r="B27" s="59">
         <v>3000</v>
       </c>
       <c r="C27" s="59">
         <v>6000</v>
       </c>
       <c r="D27" s="53"/>
       <c r="E27" s="55" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="F27" s="55" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="G27" s="55" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="58" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Nein</v>
       </c>
       <c r="B28" s="59">
         <v>0</v>
       </c>
       <c r="C28" s="59">
         <v>0</v>
       </c>
       <c r="D28" s="53"/>
       <c r="E28" s="55" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="F28" s="55" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="G28" s="55" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Maximaler Förderbeitrag</v>
       </c>
       <c r="B29" s="53"/>
       <c r="C29" s="53"/>
       <c r="D29" s="53"/>
       <c r="E29" s="55" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="55" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G29" s="55" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>BFE-Anpassung</v>
       </c>
       <c r="B30" s="53"/>
       <c r="C30" s="53"/>
       <c r="D30" s="53"/>
       <c r="E30" s="55" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F30" s="55" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="G30" s="55" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Zusammenfassung</v>
       </c>
       <c r="B31" s="53"/>
       <c r="C31" s="53"/>
       <c r="D31" s="53"/>
       <c r="E31" s="55" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="55" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="G31" s="56" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Gesamtkosten des Projektes (gemäss nachstehender Tabelle)</v>
       </c>
       <c r="B32" s="53"/>
       <c r="C32" s="53"/>
       <c r="D32" s="53"/>
       <c r="E32" s="55" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F32" s="55" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G32" s="56" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Theoretischer Förderbeitrag (40% der Gesamtkosten)</v>
       </c>
       <c r="B33" s="53"/>
       <c r="C33" s="53"/>
       <c r="D33" s="53"/>
       <c r="E33" s="55" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F33" s="55" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G33" s="56" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A34" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Maximaler Förderbeitrag (gemäss obenstehender Tabelle)</v>
       </c>
       <c r="B34" s="53"/>
       <c r="C34" s="53"/>
       <c r="D34" s="53"/>
       <c r="E34" s="55" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F34" s="55" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="G34" s="56" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Bewilligter Förderbetrag</v>
       </c>
       <c r="B35" s="53"/>
       <c r="C35" s="53"/>
       <c r="D35" s="53"/>
       <c r="E35" s="55" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F35" s="55" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="G35" s="56" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A36" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Betrag pro registrierter Hauptgemeinde</v>
       </c>
       <c r="B36" s="53"/>
       <c r="C36" s="53"/>
       <c r="D36" s="53"/>
       <c r="E36" s="55" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F36" s="55" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G36" s="56" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="90" x14ac:dyDescent="0.25">
       <c r="A37" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Bitte tragen Sie in die folgende Tabelle alle Kosten ein, die mit dem Projekt zusammenhängen. Wenn die Stundensätze nicht bekannt oder nicht vorhanden sind, verwenden Sie bitte den Abschnitt "Pauschalkosten".</v>
       </c>
       <c r="B37" s="53"/>
       <c r="C37" s="53"/>
       <c r="D37" s="53"/>
       <c r="E37" s="55" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F37" s="55" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G37" s="56" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:9" ht="120" x14ac:dyDescent="0.25">
       <c r="A38" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Kosten, die dem Projekt zugerechnet werden können, sind z. B. Honorare der Mitarbeiter der Gemeinde, Kosten für den Auftrag des externen Büros oder des Experten/der Expertin, Druckkosten, Postsendungen, Raummiete, Kosten für Aperitive am Ende der Veranstaltungen, usw.</v>
       </c>
       <c r="B38" s="53"/>
       <c r="C38" s="53"/>
       <c r="D38" s="53"/>
       <c r="E38" s="55" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="F38" s="55" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="G38" s="56" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="I38" s="69"/>
     </row>
     <row r="39" spans="1:9" ht="75" x14ac:dyDescent="0.25">
       <c r="A39" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Wenn die Gemeinde mehrere Informationsveranstaltungen organisiert, sollen alle Kosten in diesem Excel zusammengefasst und abgerechnet werden.</v>
       </c>
       <c r="B39" s="53"/>
       <c r="C39" s="53"/>
       <c r="D39" s="53"/>
       <c r="E39" s="55" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F39" s="55" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="G39" s="56" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="I39" s="69"/>
     </row>
     <row r="40" spans="1:9" ht="90" x14ac:dyDescent="0.25">
       <c r="A40" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>WICHTIGER HINWEIS: Im Anhang sind keine zusätzlichen Belege erforderlich. Bitte beachten Sie jedoch, dass im Falle einer eidgenössischen Finanzkontrolle die Belege vorgelegt werden müssen.</v>
       </c>
       <c r="B40" s="53"/>
       <c r="C40" s="53"/>
       <c r="D40" s="53"/>
       <c r="E40" s="55" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F40" s="55" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G40" s="56" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Bezeichnung</v>
       </c>
       <c r="B41" s="53"/>
       <c r="C41" s="53"/>
       <c r="D41" s="53"/>
       <c r="E41" s="55" t="s">
         <v>4</v>
       </c>
       <c r="F41" s="55" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G41" s="55" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Honorar</v>
       </c>
       <c r="B42" s="53"/>
       <c r="C42" s="53"/>
       <c r="D42" s="53"/>
       <c r="E42" s="55" t="s">
         <v>3</v>
       </c>
       <c r="F42" s="55" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G42" s="56" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Mitarbeiter</v>
       </c>
       <c r="B43" s="53"/>
       <c r="C43" s="53"/>
       <c r="D43" s="53"/>
       <c r="E43" s="55" t="s">
         <v>0</v>
       </c>
       <c r="F43" s="55" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G43" s="56" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Funktion</v>
       </c>
       <c r="B44" s="53"/>
       <c r="C44" s="53"/>
       <c r="D44" s="53"/>
       <c r="E44" s="55" t="s">
         <v>1</v>
       </c>
       <c r="F44" s="55" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G44" s="56" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Stundensatz</v>
       </c>
       <c r="B45" s="53"/>
       <c r="C45" s="53"/>
       <c r="D45" s="53"/>
       <c r="E45" s="55" t="s">
         <v>2</v>
       </c>
       <c r="F45" s="55" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G45" s="56" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Anzahl Stunden</v>
       </c>
       <c r="B46" s="53"/>
       <c r="C46" s="53"/>
       <c r="D46" s="53"/>
       <c r="E46" s="55" t="s">
+        <v>106</v>
+      </c>
+      <c r="F46" s="55" t="s">
+        <v>105</v>
+      </c>
+      <c r="G46" s="56" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Zwischensumme</v>
       </c>
       <c r="B47" s="53"/>
       <c r="C47" s="53"/>
       <c r="D47" s="53"/>
       <c r="E47" s="55" t="s">
         <v>10</v>
       </c>
       <c r="F47" s="55" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="G47" s="56" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Pauschale Kosten</v>
       </c>
       <c r="B48" s="53"/>
       <c r="C48" s="53"/>
       <c r="D48" s="53"/>
       <c r="E48" s="55" t="s">
         <v>7</v>
       </c>
       <c r="F48" s="55" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="G48" s="56" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Menge</v>
       </c>
       <c r="B49" s="53"/>
       <c r="C49" s="53"/>
       <c r="D49" s="53"/>
       <c r="E49" s="55" t="s">
         <v>8</v>
       </c>
       <c r="F49" s="55" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="G49" s="56" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Betrag</v>
       </c>
       <c r="B50" s="53"/>
       <c r="C50" s="53"/>
       <c r="D50" s="53"/>
       <c r="E50" s="55" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="55" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="G50" s="56" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Zwischensumme</v>
       </c>
       <c r="B51" s="53"/>
       <c r="C51" s="53"/>
       <c r="D51" s="53"/>
       <c r="E51" s="55" t="s">
         <v>10</v>
       </c>
       <c r="F51" s="55" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="G51" s="56" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Total</v>
       </c>
       <c r="B52" s="53"/>
       <c r="C52" s="53"/>
       <c r="D52" s="53"/>
       <c r="E52" s="55" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F52" s="55" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G52" s="56" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Beispiel 1 (Honorar)</v>
       </c>
       <c r="B53" s="53"/>
       <c r="C53" s="53"/>
       <c r="D53" s="53"/>
       <c r="E53" s="55" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F53" s="55" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="G53" s="56" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Mitarbeiter_Beispiel_1</v>
       </c>
       <c r="B54" s="53"/>
       <c r="C54" s="53"/>
       <c r="D54" s="53"/>
       <c r="E54" s="55" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F54" s="55" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="G54" s="56" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Beispiel 2 (pauschale Kosten)</v>
       </c>
       <c r="B55" s="53"/>
       <c r="C55" s="53"/>
       <c r="D55" s="53"/>
       <c r="E55" s="55" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F55" s="55" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G55" s="55" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Pauschale_Beispiel_1</v>
       </c>
       <c r="B56" s="53"/>
       <c r="C56" s="53"/>
       <c r="D56" s="53"/>
       <c r="E56" s="56" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F56" s="55" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="G56" s="56" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
     </row>
     <row r="57" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A57" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Förderantrag* (Zahlungsformular) 2025-2026</v>
       </c>
       <c r="B57" s="53"/>
       <c r="C57" s="53"/>
       <c r="D57" s="53"/>
       <c r="E57" s="60" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="F57" s="55" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="G57" s="55" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Zahlungsangaben</v>
       </c>
       <c r="B58" s="53"/>
       <c r="C58" s="53"/>
       <c r="D58" s="53"/>
       <c r="E58" s="60" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="F58" s="55" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="G58" s="55" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Projektnummer (TP 2025-XXX)</v>
       </c>
       <c r="B59" s="53"/>
       <c r="C59" s="53"/>
       <c r="D59" s="53"/>
       <c r="E59" s="55" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="F59" s="55" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="G59" s="56" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
     </row>
     <row r="60" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A60" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Name der Gemeinde oder des Zusammenschlusses</v>
       </c>
       <c r="B60" s="53"/>
       <c r="C60" s="53"/>
       <c r="D60" s="53"/>
       <c r="E60" s="60" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F60" s="56" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="G60" s="56" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" s="53" t="str">
         <f t="shared" ca="1" si="0"/>
         <v>Postadresse der Gemeinde</v>
       </c>
       <c r="B61" s="53"/>
       <c r="C61" s="53"/>
       <c r="D61" s="53"/>
       <c r="E61" s="60" t="s">
         <v>17</v>
       </c>
       <c r="F61" s="55" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="G61" s="56" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" s="53" t="str">
         <f t="shared" ref="A62:A104" ca="1" si="1">INDIRECT(ADDRESS(ROW(),$B$1,4,1))</f>
         <v>PLZ+Ort</v>
       </c>
       <c r="B62" s="53"/>
       <c r="C62" s="53"/>
       <c r="D62" s="53"/>
       <c r="E62" s="60" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F62" s="55" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="G62" s="56" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Kontaktperson der Gemeinde</v>
       </c>
       <c r="B63" s="53"/>
       <c r="C63" s="53"/>
       <c r="D63" s="53"/>
       <c r="E63" s="60" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F63" s="55" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="G63" s="55" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>E-mail Adresse</v>
       </c>
       <c r="B64" s="53"/>
       <c r="C64" s="53"/>
       <c r="D64" s="53"/>
       <c r="E64" s="60" t="s">
         <v>18</v>
       </c>
       <c r="F64" s="55" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="G64" s="55" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="105" x14ac:dyDescent="0.25">
       <c r="A65" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Bankverbindung der Gemeinde 
-(Bank/Post/IBAN)</v>
+(Bank/Post/IBAN)
+Hinweis: Bitte Standard-IBAN verwenden. QR-IBANs (eine QR-IBAN hat eine 3 an der fünften Stelle: CHXX 3XXX XXXX XXXX XXXX X) werden nicht akzeptiert.</v>
       </c>
       <c r="B65" s="53"/>
       <c r="C65" s="53"/>
       <c r="D65" s="53"/>
       <c r="E65" s="60" t="s">
-        <v>21</v>
+        <v>214</v>
       </c>
       <c r="F65" s="55" t="s">
-        <v>90</v>
+        <v>215</v>
       </c>
       <c r="G65" s="55" t="s">
-        <v>102</v>
+        <v>216</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A66" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Förderbeitrag</v>
       </c>
       <c r="B66" s="53"/>
       <c r="C66" s="53"/>
       <c r="D66" s="53"/>
       <c r="E66" s="60" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F66" s="55" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="G66" s="55" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Gesamter Förderbetrag</v>
       </c>
       <c r="B67" s="53"/>
       <c r="C67" s="53"/>
       <c r="D67" s="53"/>
       <c r="E67" s="60" t="s">
         <v>19</v>
       </c>
       <c r="F67" s="55" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="G67" s="55" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Datum</v>
       </c>
       <c r="B68" s="53"/>
       <c r="C68" s="53"/>
       <c r="D68" s="53"/>
       <c r="E68" s="60" t="s">
         <v>20</v>
       </c>
       <c r="F68" s="55" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="G68" s="55" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="69" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A69" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v xml:space="preserve">Unterstützungsbeiträge sind mehrwertsteuerfrei. </v>
       </c>
       <c r="B69" s="53"/>
       <c r="C69" s="53"/>
       <c r="D69" s="53"/>
       <c r="E69" s="60" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="F69" s="55" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="G69" s="55" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Durch BFE ausgeführt</v>
       </c>
       <c r="B70" s="53"/>
       <c r="C70" s="53"/>
       <c r="D70" s="53"/>
       <c r="E70" s="60" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F70" s="55" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="G70" s="55" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
     </row>
     <row r="71" spans="1:7" ht="45" x14ac:dyDescent="0.25">
       <c r="A71" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>Elektronische Signatur durch den Projektleiter beim BFE:</v>
       </c>
       <c r="B71" s="53"/>
       <c r="C71" s="53"/>
       <c r="D71" s="53"/>
       <c r="E71" s="60" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="F71" s="55" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="G71" s="55" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="72" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A72" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v>!!! Grün markierten Felder prüfen/ausfüllen</v>
       </c>
       <c r="B72" s="53"/>
       <c r="C72" s="53"/>
       <c r="D72" s="53"/>
       <c r="E72" s="60" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="F72" s="55" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="G72" s="56" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
     </row>
     <row r="73" spans="1:7" ht="315" x14ac:dyDescent="0.25">
       <c r="A73" s="53" t="str">
         <f t="shared" ca="1" si="1"/>
         <v xml:space="preserve">*Rechtliche Grundlagen: Die vorliegenden Subventionen stützen sich auf Art. 47 „Information und Beratung“ des Energiegesetzes vom 30.09.2016 (EnG; SR 730.0) und die entsprechenden Ausführungsbestimmungen der Energieverordnung vom 01.11.2017 (EnV, SR 730.01), den Bundesratsbeschluss vom 7. Dezember 2018 sowie Ziffer 7.2 der Programmstrategie EnergieSchweiz 2021 bis 2030, in welcher die Ziele und Massnahmen auf Stufe Städte, Gemeinden, Quartiere und Regionen genannt werden, die u.a. von Energie-Schweiz unterstützt werden können. Im Weiteren sind die Bestimmungen des Subventionsgesetzes vom 05.10.1990 (SuG, SR 616.1) anwendbar.
 </v>
       </c>
       <c r="B73" s="53"/>
       <c r="C73" s="53"/>
       <c r="D73" s="53"/>
       <c r="E73" s="60" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F73" s="55" t="s">
+        <v>104</v>
+      </c>
+      <c r="G73" s="55" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B74" s="53"/>
       <c r="C74" s="53"/>
       <c r="D74" s="53"/>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
       <c r="B75" s="53"/>
       <c r="C75" s="53"/>
       <c r="D75" s="53"/>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" s="53">
         <f t="shared" ca="1" si="1"/>
         <v>0</v>
       </c>
@@ -6333,287 +6338,50 @@
       <c r="D104" s="53"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003A4C8748B2ED38418F0EECD74C917886" ma:contentTypeVersion="14" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="1f9851986a85a82def871aae58f292b8">
-[...235 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <f:fields xmlns:f="http://schemas.fabasoft.com/folio/2007/fields">
   <f:record ref="">
     <f:field ref="objname" par="" edit="true" text="SH/8100038-02-01-18_HYDRA_FNHW_Kostenrechung"/>
     <f:field ref="objsubject" par="" edit="true" text=""/>
     <f:field ref="objcreatedby" par="" text="Hintz, Wieland (BFE - hiw)"/>
     <f:field ref="objcreatedat" par="" text="10.10.2018 12:05:59"/>
     <f:field ref="objchangedby" par="" text="Meister, Anna (BFE - mea)"/>
     <f:field ref="objmodifiedat" par="" text="15.11.2018 10:15:41"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" par="" text=""/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" par="" edit="true" text=""/>
     <f:field ref="FSCFOLIO_1_1001_FieldCurrentUser" par="" text="Joëlle Fahrni"/>
     <f:field ref="CCAPRECONFIG_15_1001_Objektname" par="" edit="true" text="SH/8100038-02-01-18_HYDRA_FNHW_Kostenrechung"/>
     <f:field ref="CHPRECONFIG_1_1001_Objektname" par="" edit="true" text="SH/8100038-02-01-18_HYDRA_FNHW_Kostenrechung"/>
   </f:record>
   <f:record inx="1" ref="">
     <f:field ref="CCAPRECONFIG_15_1001_Anrede" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Anrede_Briefkopf" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht_Anrede" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachgestellter_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Strasse" par="" text=""/>
@@ -6836,132 +6604,369 @@
     <f:field ref="CCAPRECONFIG_15_1001_Sozialversicherungsnummer" text="Sozialversicherungsnummer"/>
     <f:field ref="CCAPRECONFIG_15_1001_Stock" text="Stock"/>
     <f:field ref="BAVCFG_15_1700_Strasse2" text="Strasse2"/>
     <f:field ref="BAVCFG_15_1700_Strasse2_AP" text="Strasse2_AP"/>
     <f:field ref="BAVCFG_15_1700_Strasse_AP" text="Strasse_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Telefon" text="Telefon"/>
     <f:field ref="BAVCFG_15_1700_Titel_AP" text="Titel_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" text="Titre"/>
     <f:field ref="CHPRECONFIG_1_1001_Titel" text="Titre"/>
     <f:field ref="CCAPRECONFIG_15_1001_Versandart" text="Type d'envoi"/>
     <f:field ref="BAVCFG_15_1700_Vorname_AP" text="Vorname_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Ziel" text="Ziel"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1" text="Zusatzzeile1"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1_AP" text="Zusatzzeile1_AP"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2" text="Zusatzzeile2"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2_AP" text="Zusatzzeile2_AP"/>
     <f:field ref="BAVCFG_15_1700_ZustellungAm" text="ZustellungAm"/>
   </f:display>
   <f:display par="" text="Publipostage">
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" text="Numéro de document"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" text="Objet"/>
   </f:display>
 </f:fields>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003A4C8748B2ED38418F0EECD74C917886" ma:contentTypeVersion="14" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="1f9851986a85a82def871aae58f292b8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4" xmlns:ns3="a2886ae9-3f43-46a4-a350-81a5f6bb12cf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="decc5344732d5177ff0b3e3c1e2530bc" ns2:_="" ns3:_="">
+    <xsd:import namespace="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4"/>
+    <xsd:import namespace="a2886ae9-3f43-46a4-a350-81a5f6bb12cf"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c8b572ca-3eb9-4bb4-b613-c72ef08702e5" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2886ae9-3f43-46a4-a350-81a5f6bb12cf" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{7caa6e5d-c2fb-4331-b5a2-1ae8c32c4bf9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2886ae9-3f43-46a4-a350-81a5f6bb12cf">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="a2886ae9-3f43-46a4-a350-81a5f6bb12cf" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0DBB02E-A158-41FA-954D-BA47C0D95740}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4"/>
     <ds:schemaRef ds:uri="a2886ae9-3f43-46a4-a350-81a5f6bb12cf"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{647DFAD7-6063-409D-836A-3330458D687F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22D9531F-45CA-444E-8524-06875986EA3F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a2886ae9-3f43-46a4-a350-81a5f6bb12cf"/>
     <ds:schemaRef ds:uri="f4d3e30e-a30f-47af-b67b-60bdcd69c3f4"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Arbeitsblätter</vt:lpstr>
+        <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Benannte Bereiche</vt:lpstr>
+        <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Start</vt:lpstr>
       <vt:lpstr>Decompte-Abrechung-Rendiconto</vt:lpstr>
       <vt:lpstr>Facture-Rechnung-Fattura</vt:lpstr>
       <vt:lpstr>Listes_Admin_DFI</vt:lpstr>
       <vt:lpstr>ActionFR</vt:lpstr>
       <vt:lpstr>ActionIT</vt:lpstr>
       <vt:lpstr>CommunesDE</vt:lpstr>
       <vt:lpstr>CommunesFR</vt:lpstr>
       <vt:lpstr>CommunesIT</vt:lpstr>
-      <vt:lpstr>'Facture-Rechnung-Fattura'!Druckbereich</vt:lpstr>
       <vt:lpstr>Thematique</vt:lpstr>
       <vt:lpstr>Type</vt:lpstr>
+      <vt:lpstr>'Facture-Rechnung-Fattura'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Fachhochschule Nordwestschweiz</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Eismann Ralph</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="FSC#UVEKCFG@15.1700:Function">
     <vt:lpwstr/>
   </property>