--- v0 (2026-04-07)
+++ v1 (2026-05-18)
@@ -1,142 +1,131 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr codeName="WnvWB" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\U80869243\AppData\Local\rubicon\Acta Nova Client\Data\554765302\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\U80869243\AppData\Local\rubicon\Acta Nova Client\Data\881657301\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B4B0D3C7-469D-4173-BF27-B20164AF39C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{480DB6B8-DAA2-4449-9E57-639A234F0DF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="BKB-Bezüger 2024" sheetId="15" r:id="rId1"/>
+    <sheet name="BKB-Bezüger 2025" sheetId="15" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'BKB-Bezüger 2024'!$A$1:$M$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'BKB-Bezüger 2025'!$A$1:$M$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="296" uniqueCount="183">
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Anlage_Strasse</t>
   </si>
   <si>
     <t>Anlage_PLZ</t>
   </si>
   <si>
     <t>Anlage_Ort</t>
   </si>
   <si>
     <t>Anlage_Kanton</t>
   </si>
   <si>
     <t>Produzent_Firma</t>
   </si>
   <si>
     <t>Produzent_Anrede</t>
   </si>
   <si>
     <t>Produzent_Name</t>
   </si>
   <si>
     <t>Produzent_Vorname</t>
   </si>
   <si>
     <t>Anlage_Projekt-Bezeichnung</t>
   </si>
   <si>
     <t>Anlage_Energieträger</t>
   </si>
   <si>
     <t>Leistung [kW]</t>
   </si>
   <si>
     <t>Produktion [kWh]</t>
   </si>
   <si>
     <t>natürliche Person</t>
   </si>
   <si>
     <t>Biogas</t>
   </si>
   <si>
-    <t>Vergütung 2023 [CHF]</t>
-[...1 lines deleted...]
-  <si>
     <t>juristische Person</t>
   </si>
   <si>
     <t>Holzkraftwerk</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>BL</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>BKB Ökoenergie AG-BHKW Schattdorf</t>
   </si>
   <si>
     <t>BKB Carrosserie Zumbrunn AG Sissach</t>
@@ -144,53 +133,50 @@
   <si>
     <t>Oeko-Energie AG</t>
   </si>
   <si>
     <t>Carrosserie Zumbrunn AG</t>
   </si>
   <si>
     <t>BKB Bucher Biogasanlage Marbach</t>
   </si>
   <si>
     <t>Herr</t>
   </si>
   <si>
     <t>Bucher</t>
   </si>
   <si>
     <t>Beat</t>
   </si>
   <si>
     <t>BKB Fadri Meyer Bever</t>
   </si>
   <si>
     <t>Fadri Meyer</t>
   </si>
   <si>
-    <t>BKB Gilg Reichmuth Schwyz</t>
-[...1 lines deleted...]
-  <si>
     <t>Reichmuth</t>
   </si>
   <si>
     <t>Gilg</t>
   </si>
   <si>
     <t>Meyer</t>
   </si>
   <si>
     <t>Fadri</t>
   </si>
   <si>
     <t>Imholz</t>
   </si>
   <si>
     <t>Pius</t>
   </si>
   <si>
     <t>Zumbrunn</t>
   </si>
   <si>
     <t>Thomas</t>
   </si>
   <si>
     <t>Buchschachen  2</t>
@@ -199,60 +185,458 @@
     <t>Marbach</t>
   </si>
   <si>
     <t>Via Isellas 6</t>
   </si>
   <si>
     <t>Bever</t>
   </si>
   <si>
     <t>Umfahrungsstrasse 32</t>
   </si>
   <si>
     <t>Schattdorf</t>
   </si>
   <si>
     <t>Hauptstrasse 144</t>
   </si>
   <si>
     <t>Sissach</t>
   </si>
   <si>
     <t>Altersmatt 1</t>
   </si>
   <si>
     <t>Schwyz</t>
+  </si>
+  <si>
+    <t>Morissen</t>
+  </si>
+  <si>
+    <t>Sumiswald</t>
+  </si>
+  <si>
+    <t>Oberbalm</t>
+  </si>
+  <si>
+    <t>Ermensee</t>
+  </si>
+  <si>
+    <t>TI</t>
+  </si>
+  <si>
+    <t>Reichenbach</t>
+  </si>
+  <si>
+    <t>Illighausen</t>
+  </si>
+  <si>
+    <t>TG</t>
+  </si>
+  <si>
+    <t>Eggiwil</t>
+  </si>
+  <si>
+    <t>Uetendorf</t>
+  </si>
+  <si>
+    <t>Ruth und Beat Bucher</t>
+  </si>
+  <si>
+    <t>BKB Generationengem. Altersmatt Schwyz</t>
+  </si>
+  <si>
+    <t>Generationengem. Altersmatt</t>
+  </si>
+  <si>
+    <t>BGA Balsiger Gerzensee</t>
+  </si>
+  <si>
+    <t>Untere Fuhren 19</t>
+  </si>
+  <si>
+    <t>Gerzensee</t>
+  </si>
+  <si>
+    <t>GG Balsiger Fritz und Michael</t>
+  </si>
+  <si>
+    <t>Balsiger</t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>BGA Gebr. Andreas und Bruno Gerber Hasle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schabuzis </t>
+  </si>
+  <si>
+    <t>Hasle</t>
+  </si>
+  <si>
+    <t>Andreas &amp; Bruno Gerber</t>
+  </si>
+  <si>
+    <t>Gerber</t>
+  </si>
+  <si>
+    <t>Bruno</t>
+  </si>
+  <si>
+    <t>BGA Bühler Küssnacht</t>
+  </si>
+  <si>
+    <t>Allmig 12</t>
+  </si>
+  <si>
+    <t>Küssnacht am Rigi</t>
+  </si>
+  <si>
+    <t>Louis Bühler</t>
+  </si>
+  <si>
+    <t>Bühler</t>
+  </si>
+  <si>
+    <t>Louis</t>
+  </si>
+  <si>
+    <t>HKW Thomas Helfer Barbareche</t>
+  </si>
+  <si>
+    <t>Route de Grimoine 20</t>
+  </si>
+  <si>
+    <t>Barbareche</t>
+  </si>
+  <si>
+    <t>FR</t>
+  </si>
+  <si>
+    <t>Thomas Helfer</t>
+  </si>
+  <si>
+    <t>Helfer</t>
+  </si>
+  <si>
+    <t>BGA Daniel Buchli Aeugst am Albis</t>
+  </si>
+  <si>
+    <t>Reppischtalstrasse 2</t>
+  </si>
+  <si>
+    <t>Aeugst am Albis</t>
+  </si>
+  <si>
+    <t>ZH</t>
+  </si>
+  <si>
+    <t>Daniel Buchli</t>
+  </si>
+  <si>
+    <t>Buchli</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daniel </t>
+  </si>
+  <si>
+    <t>BGA Hof Obermatt Schwyz</t>
+  </si>
+  <si>
+    <t>Obermattstrasse 43</t>
+  </si>
+  <si>
+    <t>Pirmin Schelbert</t>
+  </si>
+  <si>
+    <t>Schelbert</t>
+  </si>
+  <si>
+    <t>Pirmin</t>
+  </si>
+  <si>
+    <t>BKB BHKW Walter - Lindauer Immo AG Steinen</t>
+  </si>
+  <si>
+    <t>Frauholzstrasse 50</t>
+  </si>
+  <si>
+    <t>Steinen</t>
+  </si>
+  <si>
+    <t>Lindauer Immo AG</t>
+  </si>
+  <si>
+    <t>Lindauer</t>
+  </si>
+  <si>
+    <t>Roger</t>
+  </si>
+  <si>
+    <t>* BKB Marc Ruckli Sins</t>
+  </si>
+  <si>
+    <t>Höfen 1</t>
+  </si>
+  <si>
+    <t>Sins</t>
+  </si>
+  <si>
+    <t>AG</t>
+  </si>
+  <si>
+    <t>Marc Ruckli</t>
+  </si>
+  <si>
+    <t>Ruckli</t>
+  </si>
+  <si>
+    <t>Marc</t>
+  </si>
+  <si>
+    <t>* BKB Vergärungsanlage Farrhof GmbH Sins</t>
+  </si>
+  <si>
+    <t>Vergärungsanlage Farrhof GmbH</t>
+  </si>
+  <si>
+    <t>BKB Krähenbühl Holz GmbH Grossdietwil</t>
+  </si>
+  <si>
+    <t>Gondiswilerstrasse 16</t>
+  </si>
+  <si>
+    <t>Grossdietwil</t>
+  </si>
+  <si>
+    <t>Krähenbühl Holz GmbH</t>
+  </si>
+  <si>
+    <t>Krähenbühl</t>
+  </si>
+  <si>
+    <t>Urs</t>
+  </si>
+  <si>
+    <t>BKB Käserei Eyweid AG Holzvergasung Zäziwil Anlage 1</t>
+  </si>
+  <si>
+    <t>Oberthalstrasse  11</t>
+  </si>
+  <si>
+    <t>Zäziwil</t>
+  </si>
+  <si>
+    <t>Käserei Eyweid AG</t>
+  </si>
+  <si>
+    <t>Wyss</t>
+  </si>
+  <si>
+    <t>Andreas</t>
+  </si>
+  <si>
+    <t>BKB Käserei Eyweid AG Holzvergasung Zäziwil Anlage 2</t>
+  </si>
+  <si>
+    <t>Biogasanlage Davos</t>
+  </si>
+  <si>
+    <t>Duchliweg 13</t>
+  </si>
+  <si>
+    <t>Davos Dorf</t>
+  </si>
+  <si>
+    <t>Davos Biogas GmbH</t>
+  </si>
+  <si>
+    <t>Hoffmann</t>
+  </si>
+  <si>
+    <t>Toni</t>
+  </si>
+  <si>
+    <t>BGA Oppliger Kaltacker</t>
+  </si>
+  <si>
+    <t>Gutisberg 374</t>
+  </si>
+  <si>
+    <t>Kaltacker</t>
+  </si>
+  <si>
+    <t>Michael &amp; Patrick Oppliger</t>
+  </si>
+  <si>
+    <t>Oppliger</t>
+  </si>
+  <si>
+    <t>BGA Energilles Sàrl Chamby</t>
+  </si>
+  <si>
+    <t>Route de Cornaux 15</t>
+  </si>
+  <si>
+    <t>Chamby</t>
+  </si>
+  <si>
+    <t>VD</t>
+  </si>
+  <si>
+    <t>Energilles Sàrl</t>
+  </si>
+  <si>
+    <t>Baehler</t>
+  </si>
+  <si>
+    <t>Gilles</t>
+  </si>
+  <si>
+    <t>BGA Bioenergie Sirnach</t>
+  </si>
+  <si>
+    <t>Haldenhof</t>
+  </si>
+  <si>
+    <t>Sirnach</t>
+  </si>
+  <si>
+    <t>Bioenergie Sirnach GmbH</t>
+  </si>
+  <si>
+    <t>Schmucki</t>
+  </si>
+  <si>
+    <t>Markus</t>
+  </si>
+  <si>
+    <t>HKW Josef Wyss AG Büron</t>
+  </si>
+  <si>
+    <t>Businessparkstrasse 1</t>
+  </si>
+  <si>
+    <t>Büron</t>
+  </si>
+  <si>
+    <t>Josef Wyss AG</t>
+  </si>
+  <si>
+    <t>Josef</t>
+  </si>
+  <si>
+    <t>BGA Birkenhof Markus Wettstein Remetschwil</t>
+  </si>
+  <si>
+    <t>Birkenhof 338</t>
+  </si>
+  <si>
+    <t>Remetschwil</t>
+  </si>
+  <si>
+    <t>Markus Wettstein</t>
+  </si>
+  <si>
+    <t>Wettstein</t>
+  </si>
+  <si>
+    <t>BGA Axpo Biomasse AG Otelfingen</t>
+  </si>
+  <si>
+    <t>Libernstrasse 16</t>
+  </si>
+  <si>
+    <t>Otelfingen</t>
+  </si>
+  <si>
+    <t>Axpo Biomasse AG</t>
+  </si>
+  <si>
+    <t>Flacher</t>
+  </si>
+  <si>
+    <t>Alexander</t>
+  </si>
+  <si>
+    <t>HKW Holzvergaseranlage mit BHKW Wärmeverbund Schüpfheim AG</t>
+  </si>
+  <si>
+    <t>Industriestrasse 19</t>
+  </si>
+  <si>
+    <t>Schüpfheim</t>
+  </si>
+  <si>
+    <t>Wärmeverbund Schüpfheim AG</t>
+  </si>
+  <si>
+    <t>Rothenfluh</t>
+  </si>
+  <si>
+    <t>HKW BKW AEK Contracting AG Otelfingen</t>
+  </si>
+  <si>
+    <t>Harbernstrasse 19</t>
+  </si>
+  <si>
+    <t>BKW AEK Contracting AG</t>
+  </si>
+  <si>
+    <t>Lüthy</t>
+  </si>
+  <si>
+    <t>HKW Axpo Tegra Domat/Ems</t>
+  </si>
+  <si>
+    <t>Via Innovativa 11</t>
+  </si>
+  <si>
+    <t>Domat/Ems</t>
+  </si>
+  <si>
+    <t>Axpo Tegra AG</t>
+  </si>
+  <si>
+    <t>Kressig</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>Vergütung 2025 [CHF]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.000&quot; kWh&quot;"/>
     <numFmt numFmtId="165" formatCode="&quot;CHF&quot;\ #,##0.00"/>
-    <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -332,103 +716,95 @@
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="DataValuesStyle" xfId="2" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="DataValuesStyle 2" xfId="5" xr:uid="{B1A4A77C-54C7-4AF3-B14D-07C1E075D208}"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="3" xr:uid="{D69CAF4B-27F0-4111-9891-FC0A032D0953}"/>
     <cellStyle name="Standard 3" xfId="6" xr:uid="{76FFEBA6-8E9A-4BAC-AE2B-D2A2E0D0150E}"/>
     <cellStyle name="Standard 4" xfId="7" xr:uid="{0899CD14-4E23-4C83-80C3-3390CCD08CE4}"/>
     <cellStyle name="Standard 5" xfId="8" xr:uid="{4F3A2F00-D62D-4C11-9E26-AC92A1104530}"/>
     <cellStyle name="Standard 6" xfId="9" xr:uid="{78D79A86-6530-4821-8A1F-EA3761FFA4EA}"/>
     <cellStyle name="Standard 7" xfId="10" xr:uid="{4F3338AE-6D41-41AE-A143-7D5173970608}"/>
     <cellStyle name="WorksheetTitleStyle" xfId="1" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="WorksheetTitleStyle 2" xfId="4" xr:uid="{2EF1B1FA-FDA1-451D-8735-2F0676F5DFBD}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 – 2022-Design">
   <a:themeElements>
     <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -692,476 +1068,1491 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9DB8BC49-C454-4AEB-ACDB-43A33D5654E6}">
-  <dimension ref="A1:M13"/>
+  <dimension ref="A1:M36"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageLayout" zoomScale="70" zoomScaleNormal="100" zoomScalePageLayoutView="70" workbookViewId="0">
-      <selection activeCell="F19" sqref="F19"/>
+      <selection activeCell="E17" sqref="E17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37.5703125" customWidth="1"/>
     <col min="2" max="2" width="24.42578125" customWidth="1"/>
     <col min="3" max="3" width="18.85546875" customWidth="1"/>
     <col min="4" max="4" width="21.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.85546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="21.42578125" customWidth="1"/>
     <col min="7" max="7" width="15.28515625" customWidth="1"/>
     <col min="8" max="8" width="15.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="19.5703125" customWidth="1"/>
     <col min="10" max="10" width="22.28515625" customWidth="1"/>
     <col min="11" max="11" width="21" customWidth="1"/>
     <col min="12" max="12" width="19.5703125" customWidth="1"/>
     <col min="13" max="13" width="23.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="7" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E1" s="6" t="s">
-        <v>15</v>
+        <v>182</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="L1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="M1" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="10" t="s">
+      <c r="A2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C2">
         <v>16</v>
       </c>
-      <c r="B2" s="10" t="s">
+      <c r="D2" s="1">
+        <v>27992.001</v>
+      </c>
+      <c r="E2" s="8">
+        <v>4208.4400000000005</v>
+      </c>
+      <c r="F2"/>
+      <c r="G2">
+        <v>7143</v>
+      </c>
+      <c r="H2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I2" t="s">
+        <v>18</v>
+      </c>
+      <c r="J2" t="s">
+        <v>13</v>
+      </c>
+      <c r="K2"/>
+      <c r="L2"/>
+      <c r="M2"/>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="11">
+      <c r="C3">
         <v>16</v>
       </c>
-      <c r="D2" s="12">
-[...8 lines deleted...]
-      <c r="I2" s="10" t="s">
+      <c r="D3" s="1">
+        <v>45693.566000000013</v>
+      </c>
+      <c r="E3" s="8">
+        <v>8323.2099999999991</v>
+      </c>
+      <c r="G3">
+        <v>3454</v>
+      </c>
+      <c r="H3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I3" t="s">
         <v>0</v>
       </c>
-      <c r="J2" s="10" t="str">
-[...11 lines deleted...]
-      <c r="B3" s="7" t="s">
+      <c r="J3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" t="s">
         <v>14</v>
       </c>
-      <c r="C3" s="11">
+      <c r="C4">
+        <v>20</v>
+      </c>
+      <c r="D4" s="1">
+        <v>110635.075</v>
+      </c>
+      <c r="E4" s="8">
+        <v>20544.690000000002</v>
+      </c>
+      <c r="G4">
+        <v>3096</v>
+      </c>
+      <c r="H4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I4" t="s">
+        <v>0</v>
+      </c>
+      <c r="J4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5">
+        <v>20</v>
+      </c>
+      <c r="D5" s="1">
+        <v>9010.8889999999992</v>
+      </c>
+      <c r="E5" s="8">
+        <v>1761.47</v>
+      </c>
+      <c r="G5">
+        <v>6924</v>
+      </c>
+      <c r="H5" t="s">
+        <v>53</v>
+      </c>
+      <c r="I5" t="s">
+        <v>54</v>
+      </c>
+      <c r="J5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6">
+        <v>20</v>
+      </c>
+      <c r="D6" s="1">
+        <v>34723.974000000002</v>
+      </c>
+      <c r="E6" s="8">
+        <v>6279.26</v>
+      </c>
+      <c r="G6">
+        <v>3713</v>
+      </c>
+      <c r="H6" t="s">
+        <v>55</v>
+      </c>
+      <c r="I6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7">
+        <v>20</v>
+      </c>
+      <c r="D7" s="1">
+        <v>1786.5640000000001</v>
+      </c>
+      <c r="E7" s="8">
+        <v>297.01</v>
+      </c>
+      <c r="G7">
+        <v>8574</v>
+      </c>
+      <c r="H7" t="s">
+        <v>56</v>
+      </c>
+      <c r="I7" t="s">
+        <v>57</v>
+      </c>
+      <c r="J7" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8">
+        <v>22</v>
+      </c>
+      <c r="D8" s="1">
+        <v>5026.4710000000005</v>
+      </c>
+      <c r="E8" s="8">
+        <v>874.3599999999999</v>
+      </c>
+      <c r="G8">
+        <v>3537</v>
+      </c>
+      <c r="H8" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J8" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9">
+        <v>23</v>
+      </c>
+      <c r="D9" s="1">
+        <v>1342.8240000000001</v>
+      </c>
+      <c r="E9" s="8">
+        <v>235.79</v>
+      </c>
+      <c r="G9">
+        <v>3661</v>
+      </c>
+      <c r="H9" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10">
         <v>30</v>
       </c>
-      <c r="D3" s="12">
-[...5 lines deleted...]
-      <c r="F3" s="7" t="s">
+      <c r="D10" s="1">
+        <v>72637.441999999995</v>
+      </c>
+      <c r="E10" s="8">
+        <v>13395.800000000003</v>
+      </c>
+      <c r="F10" t="s">
+        <v>40</v>
+      </c>
+      <c r="G10">
+        <v>6196</v>
+      </c>
+      <c r="H10" t="s">
+        <v>41</v>
+      </c>
+      <c r="I10" t="s">
+        <v>17</v>
+      </c>
+      <c r="J10" t="s">
+        <v>60</v>
+      </c>
+      <c r="K10" t="s">
+        <v>27</v>
+      </c>
+      <c r="L10" t="s">
+        <v>28</v>
+      </c>
+      <c r="M10" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11">
+        <v>30</v>
+      </c>
+      <c r="D11" s="1">
+        <v>113955.72</v>
+      </c>
+      <c r="E11" s="8">
+        <v>20844.600000000002</v>
+      </c>
+      <c r="F11" t="s">
+        <v>48</v>
+      </c>
+      <c r="G11">
+        <v>6430</v>
+      </c>
+      <c r="H11" t="s">
+        <v>49</v>
+      </c>
+      <c r="I11" t="s">
+        <v>21</v>
+      </c>
+      <c r="J11" t="s">
+        <v>62</v>
+      </c>
+      <c r="K11" t="s">
+        <v>27</v>
+      </c>
+      <c r="L11" t="s">
+        <v>32</v>
+      </c>
+      <c r="M11" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12">
+        <v>30</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100770.01000000001</v>
+      </c>
+      <c r="E12" s="8">
+        <v>19821.59</v>
+      </c>
+      <c r="F12" t="s">
         <v>42</v>
       </c>
-      <c r="G3" s="7">
-[...2 lines deleted...]
-      <c r="H3" s="7" t="s">
+      <c r="G12">
+        <v>7502</v>
+      </c>
+      <c r="H12" t="s">
         <v>43</v>
       </c>
-      <c r="I3" s="7" t="s">
+      <c r="I12" t="s">
         <v>18</v>
       </c>
-      <c r="J3" s="7"/>
-[...6 lines deleted...]
-      <c r="M3" s="7" t="s">
+      <c r="J12" t="s">
+        <v>31</v>
+      </c>
+      <c r="K12" t="s">
+        <v>27</v>
+      </c>
+      <c r="L12" t="s">
+        <v>34</v>
+      </c>
+      <c r="M12" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13">
         <v>30</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B4" s="7" t="s">
+      <c r="D13" s="1">
+        <v>174976.285</v>
+      </c>
+      <c r="E13" s="8">
+        <v>35567.08</v>
+      </c>
+      <c r="F13" t="s">
+        <v>64</v>
+      </c>
+      <c r="G13">
+        <v>3115</v>
+      </c>
+      <c r="H13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" t="s">
+        <v>66</v>
+      </c>
+      <c r="K13" t="s">
+        <v>27</v>
+      </c>
+      <c r="L13" t="s">
+        <v>67</v>
+      </c>
+      <c r="M13" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="11">
+      <c r="C14">
+        <v>30</v>
+      </c>
+      <c r="D14" s="1">
+        <v>27050.797999999999</v>
+      </c>
+      <c r="E14" s="8">
+        <v>4901.3700000000008</v>
+      </c>
+      <c r="F14" t="s">
+        <v>70</v>
+      </c>
+      <c r="G14">
+        <v>6166</v>
+      </c>
+      <c r="H14" t="s">
+        <v>71</v>
+      </c>
+      <c r="I14" t="s">
+        <v>17</v>
+      </c>
+      <c r="J14" t="s">
+        <v>72</v>
+      </c>
+      <c r="K14" t="s">
+        <v>27</v>
+      </c>
+      <c r="L14" t="s">
+        <v>73</v>
+      </c>
+      <c r="M14" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>75</v>
+      </c>
+      <c r="B15" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15">
+        <v>30</v>
+      </c>
+      <c r="D15" s="1">
+        <v>48472.599000000002</v>
+      </c>
+      <c r="E15" s="8">
+        <v>9179.68</v>
+      </c>
+      <c r="F15" t="s">
+        <v>76</v>
+      </c>
+      <c r="G15">
+        <v>6403</v>
+      </c>
+      <c r="H15" t="s">
+        <v>77</v>
+      </c>
+      <c r="I15" t="s">
+        <v>21</v>
+      </c>
+      <c r="J15" t="s">
+        <v>78</v>
+      </c>
+      <c r="K15" t="s">
+        <v>27</v>
+      </c>
+      <c r="L15" t="s">
+        <v>79</v>
+      </c>
+      <c r="M15" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>81</v>
+      </c>
+      <c r="B16" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16">
+        <v>49</v>
+      </c>
+      <c r="D16" s="1">
+        <v>157604.432</v>
+      </c>
+      <c r="E16" s="8">
+        <v>6699.8200000000006</v>
+      </c>
+      <c r="F16" t="s">
+        <v>82</v>
+      </c>
+      <c r="G16">
+        <v>1783</v>
+      </c>
+      <c r="H16" t="s">
+        <v>83</v>
+      </c>
+      <c r="I16" t="s">
+        <v>84</v>
+      </c>
+      <c r="J16" t="s">
+        <v>85</v>
+      </c>
+      <c r="K16" t="s">
+        <v>27</v>
+      </c>
+      <c r="L16" t="s">
+        <v>86</v>
+      </c>
+      <c r="M16" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>87</v>
+      </c>
+      <c r="B17" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17">
+        <v>50</v>
+      </c>
+      <c r="D17" s="1">
+        <v>15236.675999999999</v>
+      </c>
+      <c r="E17" s="8">
+        <v>2849.14</v>
+      </c>
+      <c r="F17" t="s">
+        <v>88</v>
+      </c>
+      <c r="G17">
+        <v>8914</v>
+      </c>
+      <c r="H17" t="s">
+        <v>89</v>
+      </c>
+      <c r="I17" t="s">
+        <v>90</v>
+      </c>
+      <c r="J17" t="s">
+        <v>91</v>
+      </c>
+      <c r="K17" t="s">
+        <v>27</v>
+      </c>
+      <c r="L17" t="s">
+        <v>92</v>
+      </c>
+      <c r="M17" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>94</v>
+      </c>
+      <c r="B18" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18">
+        <v>50</v>
+      </c>
+      <c r="D18" s="1">
+        <v>54585.407000000007</v>
+      </c>
+      <c r="E18" s="8">
+        <v>8314.5</v>
+      </c>
+      <c r="F18" t="s">
+        <v>95</v>
+      </c>
+      <c r="G18">
+        <v>6430</v>
+      </c>
+      <c r="H18" t="s">
+        <v>49</v>
+      </c>
+      <c r="I18" t="s">
+        <v>21</v>
+      </c>
+      <c r="J18" t="s">
+        <v>96</v>
+      </c>
+      <c r="K18" t="s">
+        <v>27</v>
+      </c>
+      <c r="L18" t="s">
+        <v>97</v>
+      </c>
+      <c r="M18" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>99</v>
+      </c>
+      <c r="B19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19">
+        <v>52.8</v>
+      </c>
+      <c r="D19" s="1">
+        <v>53444.550000000017</v>
+      </c>
+      <c r="E19" s="8">
+        <v>2335.1800000000003</v>
+      </c>
+      <c r="F19" t="s">
+        <v>100</v>
+      </c>
+      <c r="G19">
+        <v>6422</v>
+      </c>
+      <c r="H19" t="s">
+        <v>101</v>
+      </c>
+      <c r="I19" t="s">
+        <v>21</v>
+      </c>
+      <c r="J19" t="s">
+        <v>102</v>
+      </c>
+      <c r="K19" t="s">
+        <v>27</v>
+      </c>
+      <c r="L19" t="s">
+        <v>103</v>
+      </c>
+      <c r="M19" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20">
+        <v>53</v>
+      </c>
+      <c r="D20" s="1">
+        <v>106366.96400000001</v>
+      </c>
+      <c r="E20" s="8">
+        <v>4748.34</v>
+      </c>
+      <c r="F20" t="s">
+        <v>46</v>
+      </c>
+      <c r="G20">
+        <v>4450</v>
+      </c>
+      <c r="H20" t="s">
+        <v>47</v>
+      </c>
+      <c r="I20" t="s">
         <v>20</v>
       </c>
-      <c r="D4" s="12">
-[...8 lines deleted...]
-      <c r="I4" s="7" t="s">
+      <c r="J20" t="s">
+        <v>25</v>
+      </c>
+      <c r="K20" t="s">
+        <v>27</v>
+      </c>
+      <c r="L20" t="s">
+        <v>38</v>
+      </c>
+      <c r="M20" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21">
+        <v>65</v>
+      </c>
+      <c r="D21" s="1">
+        <v>295503.83399999997</v>
+      </c>
+      <c r="E21" s="8">
+        <v>54981.989999999991</v>
+      </c>
+      <c r="F21" t="s">
+        <v>106</v>
+      </c>
+      <c r="G21">
+        <v>5643</v>
+      </c>
+      <c r="H21" t="s">
+        <v>107</v>
+      </c>
+      <c r="I21" t="s">
+        <v>108</v>
+      </c>
+      <c r="J21" t="s">
+        <v>109</v>
+      </c>
+      <c r="K21" t="s">
+        <v>27</v>
+      </c>
+      <c r="L21" t="s">
+        <v>110</v>
+      </c>
+      <c r="M21" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>112</v>
+      </c>
+      <c r="B22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22">
+        <v>65</v>
+      </c>
+      <c r="D22" s="1">
+        <v>66318</v>
+      </c>
+      <c r="E22" s="8">
+        <v>11458.47</v>
+      </c>
+      <c r="F22" t="s">
+        <v>106</v>
+      </c>
+      <c r="G22">
+        <v>5643</v>
+      </c>
+      <c r="H22" t="s">
+        <v>107</v>
+      </c>
+      <c r="I22" t="s">
+        <v>108</v>
+      </c>
+      <c r="J22" t="s">
+        <v>113</v>
+      </c>
+      <c r="K22" t="s">
+        <v>27</v>
+      </c>
+      <c r="L22" t="s">
+        <v>110</v>
+      </c>
+      <c r="M22" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>114</v>
+      </c>
+      <c r="B23" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23">
+        <v>65</v>
+      </c>
+      <c r="D23" s="1">
+        <v>266648.96799999999</v>
+      </c>
+      <c r="E23" s="8">
+        <v>10638.060000000001</v>
+      </c>
+      <c r="F23" t="s">
+        <v>115</v>
+      </c>
+      <c r="G23">
+        <v>6146</v>
+      </c>
+      <c r="H23" t="s">
+        <v>116</v>
+      </c>
+      <c r="I23" t="s">
+        <v>17</v>
+      </c>
+      <c r="J23" t="s">
+        <v>117</v>
+      </c>
+      <c r="K23" t="s">
+        <v>27</v>
+      </c>
+      <c r="L23" t="s">
+        <v>118</v>
+      </c>
+      <c r="M23" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>120</v>
+      </c>
+      <c r="B24" t="s">
+        <v>16</v>
+      </c>
+      <c r="C24">
+        <v>75</v>
+      </c>
+      <c r="D24" s="1">
+        <v>184889.91899999997</v>
+      </c>
+      <c r="E24" s="8">
+        <v>10512.980000000003</v>
+      </c>
+      <c r="F24" t="s">
+        <v>121</v>
+      </c>
+      <c r="G24">
+        <v>3532</v>
+      </c>
+      <c r="H24" t="s">
+        <v>122</v>
+      </c>
+      <c r="I24" t="s">
         <v>0</v>
       </c>
-      <c r="J4" s="7" t="str">
-[...11 lines deleted...]
-      <c r="B5" s="7" t="s">
+      <c r="J24" t="s">
+        <v>123</v>
+      </c>
+      <c r="K24" t="s">
+        <v>27</v>
+      </c>
+      <c r="L24" t="s">
+        <v>124</v>
+      </c>
+      <c r="M24" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>126</v>
+      </c>
+      <c r="B25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25">
+        <v>75</v>
+      </c>
+      <c r="D25" s="1">
+        <v>183399.61799999999</v>
+      </c>
+      <c r="E25" s="8">
+        <v>10590.659999999996</v>
+      </c>
+      <c r="F25" t="s">
+        <v>121</v>
+      </c>
+      <c r="G25">
+        <v>3532</v>
+      </c>
+      <c r="H25" t="s">
+        <v>122</v>
+      </c>
+      <c r="I25" t="s">
+        <v>0</v>
+      </c>
+      <c r="J25" t="s">
+        <v>123</v>
+      </c>
+      <c r="K25" t="s">
+        <v>27</v>
+      </c>
+      <c r="L25" t="s">
+        <v>124</v>
+      </c>
+      <c r="M25" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>127</v>
+      </c>
+      <c r="B26" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="11">
-[...8 lines deleted...]
-      <c r="F5" s="7" t="s">
+      <c r="C26">
+        <v>80</v>
+      </c>
+      <c r="D26" s="1">
+        <v>412839.56799999997</v>
+      </c>
+      <c r="E26" s="8">
+        <v>54635.62</v>
+      </c>
+      <c r="F26" t="s">
+        <v>128</v>
+      </c>
+      <c r="G26">
+        <v>7260</v>
+      </c>
+      <c r="H26" t="s">
+        <v>129</v>
+      </c>
+      <c r="I26" t="s">
+        <v>18</v>
+      </c>
+      <c r="J26" t="s">
+        <v>130</v>
+      </c>
+      <c r="K26" t="s">
+        <v>27</v>
+      </c>
+      <c r="L26" t="s">
+        <v>131</v>
+      </c>
+      <c r="M26" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>133</v>
+      </c>
+      <c r="B27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27">
+        <v>99.5</v>
+      </c>
+      <c r="D27" s="1">
+        <v>412411.73699999996</v>
+      </c>
+      <c r="E27" s="8">
+        <v>74396.039999999994</v>
+      </c>
+      <c r="F27" t="s">
+        <v>134</v>
+      </c>
+      <c r="G27">
+        <v>3413</v>
+      </c>
+      <c r="H27" t="s">
+        <v>135</v>
+      </c>
+      <c r="I27" t="s">
+        <v>0</v>
+      </c>
+      <c r="J27" t="s">
+        <v>136</v>
+      </c>
+      <c r="K27" t="s">
+        <v>27</v>
+      </c>
+      <c r="L27" t="s">
+        <v>137</v>
+      </c>
+      <c r="M27" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>138</v>
+      </c>
+      <c r="B28" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28">
+        <v>100</v>
+      </c>
+      <c r="D28" s="1">
+        <v>165110.59999999998</v>
+      </c>
+      <c r="E28" s="8">
+        <v>25178.520000000004</v>
+      </c>
+      <c r="F28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G28">
+        <v>1832</v>
+      </c>
+      <c r="H28" t="s">
+        <v>140</v>
+      </c>
+      <c r="I28" t="s">
+        <v>141</v>
+      </c>
+      <c r="J28" t="s">
+        <v>142</v>
+      </c>
+      <c r="K28" t="s">
+        <v>27</v>
+      </c>
+      <c r="L28" t="s">
+        <v>143</v>
+      </c>
+      <c r="M28" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>145</v>
+      </c>
+      <c r="B29" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29">
+        <v>120</v>
+      </c>
+      <c r="D29" s="1">
+        <v>77340.176999999996</v>
+      </c>
+      <c r="E29" s="8">
+        <v>10596.539999999999</v>
+      </c>
+      <c r="F29" t="s">
+        <v>146</v>
+      </c>
+      <c r="G29">
+        <v>8370</v>
+      </c>
+      <c r="H29" t="s">
+        <v>147</v>
+      </c>
+      <c r="I29" t="s">
+        <v>57</v>
+      </c>
+      <c r="J29" t="s">
+        <v>148</v>
+      </c>
+      <c r="K29" t="s">
+        <v>27</v>
+      </c>
+      <c r="L29" t="s">
+        <v>149</v>
+      </c>
+      <c r="M29" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>151</v>
+      </c>
+      <c r="B30" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30">
+        <v>130</v>
+      </c>
+      <c r="D30" s="1">
+        <v>1492.3140000000001</v>
+      </c>
+      <c r="E30" s="8">
+        <v>47.18</v>
+      </c>
+      <c r="F30" t="s">
+        <v>152</v>
+      </c>
+      <c r="G30">
+        <v>6233</v>
+      </c>
+      <c r="H30" t="s">
+        <v>153</v>
+      </c>
+      <c r="I30" t="s">
+        <v>17</v>
+      </c>
+      <c r="J30" t="s">
+        <v>154</v>
+      </c>
+      <c r="K30" t="s">
+        <v>27</v>
+      </c>
+      <c r="L30" t="s">
+        <v>124</v>
+      </c>
+      <c r="M30" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>156</v>
+      </c>
+      <c r="B31" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31">
+        <v>144</v>
+      </c>
+      <c r="D31" s="1">
+        <v>549815.1</v>
+      </c>
+      <c r="E31" s="8">
+        <v>88607.640000000014</v>
+      </c>
+      <c r="F31" t="s">
+        <v>157</v>
+      </c>
+      <c r="G31">
+        <v>5453</v>
+      </c>
+      <c r="H31" t="s">
+        <v>158</v>
+      </c>
+      <c r="I31" t="s">
+        <v>108</v>
+      </c>
+      <c r="J31" t="s">
+        <v>159</v>
+      </c>
+      <c r="K31" t="s">
+        <v>27</v>
+      </c>
+      <c r="L31" t="s">
+        <v>160</v>
+      </c>
+      <c r="M31" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>161</v>
+      </c>
+      <c r="B32" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32">
+        <v>330</v>
+      </c>
+      <c r="D32" s="1">
+        <v>1267528.75</v>
+      </c>
+      <c r="E32" s="8">
+        <v>24730.95</v>
+      </c>
+      <c r="F32" t="s">
+        <v>162</v>
+      </c>
+      <c r="G32">
+        <v>8112</v>
+      </c>
+      <c r="H32" t="s">
+        <v>163</v>
+      </c>
+      <c r="I32" t="s">
+        <v>90</v>
+      </c>
+      <c r="J32" t="s">
+        <v>164</v>
+      </c>
+      <c r="K32" t="s">
+        <v>27</v>
+      </c>
+      <c r="L32" t="s">
+        <v>165</v>
+      </c>
+      <c r="M32" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>22</v>
+      </c>
+      <c r="B33" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33">
+        <v>390</v>
+      </c>
+      <c r="D33" s="1">
+        <v>17489.138000000003</v>
+      </c>
+      <c r="E33" s="8">
+        <v>551.17999999999995</v>
+      </c>
+      <c r="F33" t="s">
         <v>44</v>
       </c>
-      <c r="G5" s="7">
-[...2 lines deleted...]
-      <c r="H5" s="7" t="s">
+      <c r="G33">
+        <v>6467</v>
+      </c>
+      <c r="H33" t="s">
         <v>45</v>
       </c>
-      <c r="I5" s="7" t="s">
+      <c r="I33" t="s">
         <v>19</v>
       </c>
-      <c r="J5" s="7" t="s">
-[...5 lines deleted...]
-      <c r="L5" s="7" t="s">
+      <c r="J33" t="s">
+        <v>24</v>
+      </c>
+      <c r="K33" t="s">
+        <v>27</v>
+      </c>
+      <c r="L33" t="s">
         <v>36</v>
       </c>
-      <c r="M5" s="7" t="s">
+      <c r="M33" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B6" s="7" t="s">
+    <row r="34" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>167</v>
+      </c>
+      <c r="B34" t="s">
+        <v>16</v>
+      </c>
+      <c r="C34">
+        <v>540</v>
+      </c>
+      <c r="D34" s="1">
+        <v>108274.83199999999</v>
+      </c>
+      <c r="E34" s="8">
+        <v>3668.8</v>
+      </c>
+      <c r="F34" t="s">
+        <v>168</v>
+      </c>
+      <c r="G34">
+        <v>6170</v>
+      </c>
+      <c r="H34" t="s">
+        <v>169</v>
+      </c>
+      <c r="I34" t="s">
         <v>17</v>
       </c>
-      <c r="C6" s="11">
-[...29 lines deleted...]
-      <c r="M6" s="7" t="s">
+      <c r="J34" t="s">
+        <v>170</v>
+      </c>
+      <c r="K34" t="s">
+        <v>27</v>
+      </c>
+      <c r="L34" t="s">
+        <v>171</v>
+      </c>
+      <c r="M34" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>172</v>
+      </c>
+      <c r="B35" t="s">
+        <v>16</v>
+      </c>
+      <c r="C35">
+        <v>2720</v>
+      </c>
+      <c r="D35" s="1">
+        <v>18686130</v>
+      </c>
+      <c r="E35" s="8">
+        <v>344645.09</v>
+      </c>
+      <c r="F35" t="s">
+        <v>173</v>
+      </c>
+      <c r="G35">
+        <v>8112</v>
+      </c>
+      <c r="H35" t="s">
+        <v>163</v>
+      </c>
+      <c r="I35" t="s">
+        <v>90</v>
+      </c>
+      <c r="J35" t="s">
+        <v>174</v>
+      </c>
+      <c r="K35" t="s">
+        <v>27</v>
+      </c>
+      <c r="L35" t="s">
+        <v>175</v>
+      </c>
+      <c r="M35" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
-[...144 lines deleted...]
-      <c r="K13" s="7"/>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>176</v>
+      </c>
+      <c r="B36" t="s">
+        <v>16</v>
+      </c>
+      <c r="C36">
+        <v>22494</v>
+      </c>
+      <c r="D36" s="1">
+        <v>25037105.616999999</v>
+      </c>
+      <c r="E36" s="8">
+        <v>324437.69</v>
+      </c>
+      <c r="F36" t="s">
+        <v>177</v>
+      </c>
+      <c r="G36">
+        <v>7013</v>
+      </c>
+      <c r="H36" t="s">
+        <v>178</v>
+      </c>
+      <c r="I36" t="s">
+        <v>18</v>
+      </c>
+      <c r="J36" t="s">
+        <v>179</v>
+      </c>
+      <c r="K36" t="s">
+        <v>27</v>
+      </c>
+      <c r="L36" t="s">
+        <v>180</v>
+      </c>
+      <c r="M36" t="s">
+        <v>181</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="44" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;LBetriebskostenbeitrag für Biomasseanlagen
-Bezüger 2024
+Bezüger 2025
 &amp;R&amp;G</oddHeader>
   </headerFooter>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>BKB-Bezüger 2024</vt:lpstr>
+      <vt:lpstr>BKB-Bezüger 2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:subject>Swissgrid</dc:subject>
   <dc:creator>Html2PdfApp</dc:creator>
   <dc:description>Swissgrid - Report ABRECHUNGSREPORT_KEV_757659.xlsx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_aa112399-b73b-40c1-8af2-919b124b9d91_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>